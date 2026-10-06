--- v0 (2026-05-17)
+++ v1 (2026-10-06)
@@ -13,106 +13,108 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\114年年報(半年報)\3.31報送\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\115年年報(半年報)\9.30報送(半年報)\報送檔\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BED0184D-3AC8-42D1-9217-0569B2C4571F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26D74B1C-D1FF-4ADA-BCCF-247EE2C5DF68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="45761" r:id="rId1"/>
-    <sheet name="114年" sheetId="45772" r:id="rId2"/>
-[...26 lines deleted...]
-    <sheet name="編製說明" sheetId="45770" r:id="rId29"/>
+    <sheet name="115年上半年" sheetId="45773" r:id="rId2"/>
+    <sheet name="114年" sheetId="45772" r:id="rId3"/>
+    <sheet name="114年下半年" sheetId="45771" r:id="rId4"/>
+    <sheet name="114年上半年" sheetId="45769" r:id="rId5"/>
+    <sheet name="113年" sheetId="45768" r:id="rId6"/>
+    <sheet name="113年下半年" sheetId="45767" r:id="rId7"/>
+    <sheet name="113年上半年" sheetId="45766" r:id="rId8"/>
+    <sheet name="112年" sheetId="45765" r:id="rId9"/>
+    <sheet name="112年下半年" sheetId="45764" r:id="rId10"/>
+    <sheet name="112年上半年" sheetId="45760" r:id="rId11"/>
+    <sheet name="111年" sheetId="45757" r:id="rId12"/>
+    <sheet name="110年" sheetId="45745" r:id="rId13"/>
+    <sheet name="109年" sheetId="45729" r:id="rId14"/>
+    <sheet name="108年" sheetId="45724" r:id="rId15"/>
+    <sheet name="107年" sheetId="45711" r:id="rId16"/>
+    <sheet name="106年" sheetId="45698" r:id="rId17"/>
+    <sheet name="105年" sheetId="45686" r:id="rId18"/>
+    <sheet name="104年" sheetId="45672" r:id="rId19"/>
+    <sheet name="103年" sheetId="45658" r:id="rId20"/>
+    <sheet name="102年" sheetId="45645" r:id="rId21"/>
+    <sheet name="101年" sheetId="45632" r:id="rId22"/>
+    <sheet name="100年" sheetId="45619" r:id="rId23"/>
+    <sheet name="99年" sheetId="45606" r:id="rId24"/>
+    <sheet name="98年" sheetId="45593" r:id="rId25"/>
+    <sheet name="97年" sheetId="45580" r:id="rId26"/>
+    <sheet name="96年" sheetId="45567" r:id="rId27"/>
+    <sheet name="95年" sheetId="11521" r:id="rId28"/>
+    <sheet name="94年" sheetId="41" r:id="rId29"/>
+    <sheet name="編製說明" sheetId="45770" r:id="rId30"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$1:$P$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N11" i="45766" l="1"/>
   <c r="N10" i="45766"/>
@@ -145,51 +147,51 @@
   <c r="D13" i="41"/>
   <c r="L12" i="41"/>
   <c r="L11" i="41"/>
   <c r="D12" i="41"/>
   <c r="T11" i="41"/>
   <c r="S11" i="41"/>
   <c r="R11" i="41"/>
   <c r="Q11" i="41"/>
   <c r="P11" i="41"/>
   <c r="O11" i="41"/>
   <c r="N11" i="41"/>
   <c r="M11" i="41"/>
   <c r="K11" i="41"/>
   <c r="J11" i="41"/>
   <c r="I11" i="41"/>
   <c r="H11" i="41"/>
   <c r="G11" i="41"/>
   <c r="F11" i="41"/>
   <c r="E11" i="41"/>
   <c r="C11" i="41"/>
   <c r="D11" i="41" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2243" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2276" uniqueCount="297">
   <si>
     <t>件。</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">  10522-06-01</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">  10522-06-01</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>化  粧  品  衛  生  管  理</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>101</t>
     </r>
     <r>
       <rPr>
@@ -2618,113 +2620,102 @@
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>212</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>件。</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>化粧品衛生管理編製說明</t>
   </si>
   <si>
     <t>一、統計範圍及對象：凡衛生機關對所轄化粧品業者抽查、抽樣檢驗之化粧品及查獲違法化粧品均為統計對象。</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
-    <t>二、統計標準時間：半年報以每年1月1日至6月底及每年7月1日至當年底之事實為準，年報以每年1月1日至年底之事實為準。</t>
-[...2 lines deleted...]
-  <si>
     <t>(二)縱項目依抽查件數、查獲違法化粧品及處理情形分類。</t>
   </si>
   <si>
     <t xml:space="preserve"> 但依其他法令認屬藥物者，不在此限。</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>(二)抽查件數：包括檢查、送驗之品項數。</t>
   </si>
   <si>
     <t xml:space="preserve"> 涉及兩種以上時，應擇主要一種填列，且以查獲地點之衛生局填報之。</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>1.含危害健康成分者：係指含有化粧品衛生安全管理法公告禁止使用之成分者。</t>
   </si>
   <si>
     <t>2.成分含量不符限量標準者：係指使用成分不符合化粧品衛生安全管理法公告之限量標準者。</t>
   </si>
   <si>
     <t>3.標示不符：係指違反化粧品衛生安全管理法有關產品標示規定者。</t>
   </si>
   <si>
     <t>(1)無法提出來源證明者。</t>
   </si>
   <si>
     <t>(2)提出之來源經查證不實者。</t>
   </si>
   <si>
     <t>(3)標籤、仿單未刊載製造或輸入廠商名稱、地址者且無產品登錄資料可資查證者。</t>
   </si>
   <si>
-    <t>(四)處理情形：以執行行政處分及移送法辦之衛生局填報之。</t>
-[...1 lines deleted...]
-  <si>
     <t>五、資料蒐集方法及編製程序：依據各縣市政府衛生局(含金門、連江縣)查報後，報送衛生福利部食品藥物管理署彙編。</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>六、編送對象：本表一式三份，一份送衛生福利部統計處，一份送本署主計室，一份自存。</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>(一)橫項目依國產及輸入分類。</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>4.來源不明化粧品：</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>5.不符產品登錄規定者：違反化粧品衛生安全管理法有關產品登錄規定者。</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
-    <t>6.其他違法：指違法化粧品產品不屬於上述情形之違反化粧品衛生安全管理法受處罰案件者。</t>
-[...2 lines deleted...]
-  <si>
     <r>
       <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
@@ -3157,112 +3148,50 @@
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>移送製造或輸入業者所在地衛生機關處理</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>總計</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
-  </si>
-[...60 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：各縣市政府衛生局</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
@@ -4999,62 +4928,293 @@
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>家；抽驗</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>454</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>件。</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">     </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月至</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="44" type="noConversion"/>
+  </si>
+  <si>
+    <t>不符產品資訊檔案規定者</t>
+    <phoneticPr fontId="44" type="noConversion"/>
+  </si>
+  <si>
+    <t>衛生福利部食品藥物管理署</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>檢查家數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>5,316</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>家，查獲違法家數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>652</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>家；抽驗</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>662</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>件。</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>檢查家數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2,975</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>家，查獲違法家數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>463</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>家；抽驗</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>456</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>件。</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>二、統計標準時間：半年報以每年1月1日至6月30日及每年7月1日至12月31日之事實為準，年報以每年1月1日至12月31日之事實為準。</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>(四)處理情形：以執行行政處分(含限期改正)及移送案件之衛生局填報之。</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>6.不符產品資訊檔案規定者：違反化粧品衛生安全管理法有關產品資訊檔案規定者。</t>
+    <phoneticPr fontId="44" type="noConversion"/>
+  </si>
+  <si>
+    <t>7.其他違法：指違法化粧品產品不屬於上述情形之違反化粧品衛生安全管理法受處罰案件者。</t>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot;$&quot;0_);\(&quot;$&quot;0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="61" x14ac:knownFonts="1">
+  <fonts count="64">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -5410,50 +5570,71 @@
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="細明體"/>
+      <family val="3"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="細明體"/>
+      <family val="3"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
   </fonts>
   <fills count="19">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -5922,51 +6103,51 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="16" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="316">
+  <cellXfs count="329">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="19" applyFont="1"/>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -6327,54 +6508,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="29" fillId="0" borderId="20" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="19" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="20" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="27" fillId="0" borderId="20" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="27" fillId="0" borderId="10" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="20" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="27" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="20" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
@@ -6591,133 +6768,193 @@
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="176" fontId="60" fillId="0" borderId="20" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="60" fillId="0" borderId="20" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="19" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="12" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="61" fillId="0" borderId="20" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="62" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="19" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="63" fillId="0" borderId="20" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="52" fillId="0" borderId="17" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="52" fillId="0" borderId="16" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="52" fillId="0" borderId="18" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="52" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="52" fillId="0" borderId="10" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="11" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="20" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="19" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="18" borderId="16" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="18" borderId="10" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="41" fillId="0" borderId="11" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="34" fillId="0" borderId="20" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="11" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="34" fillId="0" borderId="20" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="48" fillId="0" borderId="16" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="16" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="11" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="20" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="19" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="19" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="48" fillId="0" borderId="16" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...36 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="29" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="29" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -6814,235 +7051,227 @@
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="52" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="52" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="52" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="52" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="37" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="37" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="37" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="91" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="91" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="37" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="37" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...30 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...6 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="46">
     <cellStyle name="20% - 輔色1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 輔色5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 輔色6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="一般 2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="一般 3" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -7063,51 +7292,51 @@
     <cellStyle name="標題" xfId="36" builtinId="15" customBuiltin="1"/>
     <cellStyle name="標題 1" xfId="37" builtinId="16" customBuiltin="1"/>
     <cellStyle name="標題 2" xfId="38" builtinId="17" customBuiltin="1"/>
     <cellStyle name="標題 3" xfId="39" builtinId="18" customBuiltin="1"/>
     <cellStyle name="標題 4" xfId="40" builtinId="19" customBuiltin="1"/>
     <cellStyle name="輸入" xfId="41" builtinId="20" customBuiltin="1"/>
     <cellStyle name="輸出" xfId="42" builtinId="21" customBuiltin="1"/>
     <cellStyle name="檢查儲存格" xfId="43" builtinId="23" customBuiltin="1"/>
     <cellStyle name="壞" xfId="44" builtinId="27" customBuiltin="1"/>
     <cellStyle name="警告文字" xfId="45" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7355,2235 +7584,2771 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Documents%20and%20Settings\CTO\Local%20Settings\Temporary%20Internet%20Files\Content.IE5\XFZG1H74\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Documents%20and%20Settings\CTO\Local%20Settings\Temporary%20Internet%20Files\Content.IE5\XFZG1H74\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Documents%20and%20Settings\CTO\Local%20Settings\Temporary%20Internet%20Files\Content.IE5\XFZG1H74\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\&#22577;&#34920;.&#32113;&#35336;(&#22686;&#21034;&#20462;&#35330;)&#24180;&#22577;\&#21270;&#31911;&#21697;&#22577;&#34920;\102&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Documents%20and%20Settings\CTO\Local%20Settings\Temporary%20Internet%20Files\Content.IE5\XFZG1H74\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Documents%20and%20Settings\CTO\Local%20Settings\Temporary%20Internet%20Files\Content.IE5\XFZG1H74\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Documents%20and%20Settings\CTO\Local%20Settings\Temporary%20Internet%20Files\Content.IE5\XFZG1H74\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Documents%20and%20Settings\CTO\Local%20Settings\Temporary%20Internet%20Files\Content.IE5\XFZG1H74\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Documents%20and%20Settings\CTO\Local%20Settings\Temporary%20Internet%20Files\Content.IE5\XFZG1H74\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Documents%20and%20Settings\CTO\Local%20Settings\Temporary%20Internet%20Files\Content.IE5\XFZG1H74\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Documents%20and%20Settings\CTO\Local%20Settings\Temporary%20Internet%20Files\Content.IE5\XFZG1H74\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Documents%20and%20Settings\CTO\Local%20Settings\Temporary%20Internet%20Files\Content.IE5\XFZG1H74\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\dead\&#21270;&#31911;&#21697;&#22577;&#34920;\101&#24180;&#24230;\&#27511;&#24180;&#21270;&#22941;&#21697;&#34907;&#29983;&#31649;&#29702;.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B22" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="7.21875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="7.21875" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="12.21875" style="3" customWidth="1"/>
     <col min="2" max="16" width="13.21875" style="3" customWidth="1"/>
     <col min="17" max="16384" width="7.21875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="214" t="s">
+    <row r="1" spans="1:16" ht="28.8" customHeight="1">
+      <c r="A1" s="228" t="s">
         <v>176</v>
       </c>
-      <c r="B1" s="214"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:16" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="228"/>
+      <c r="C1" s="228"/>
+      <c r="D1" s="228"/>
+      <c r="E1" s="228"/>
+      <c r="F1" s="228"/>
+      <c r="G1" s="228"/>
+      <c r="H1" s="228"/>
+      <c r="I1" s="228"/>
+      <c r="J1" s="228"/>
+      <c r="K1" s="228"/>
+      <c r="L1" s="228"/>
+      <c r="M1" s="228"/>
+      <c r="N1" s="228"/>
+      <c r="O1" s="228"/>
+      <c r="P1" s="228"/>
+    </row>
+    <row r="2" spans="1:16" s="6" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="87" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="3" spans="1:16" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="212" t="s">
+    <row r="3" spans="1:16" s="5" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A3" s="226" t="s">
         <v>185</v>
       </c>
-      <c r="B3" s="207" t="s">
+      <c r="B3" s="221" t="s">
         <v>168</v>
       </c>
-      <c r="C3" s="215" t="s">
+      <c r="C3" s="229" t="s">
         <v>177</v>
       </c>
-      <c r="D3" s="215"/>
-[...8 lines deleted...]
-      <c r="M3" s="215" t="s">
+      <c r="D3" s="229"/>
+      <c r="E3" s="229"/>
+      <c r="F3" s="229"/>
+      <c r="G3" s="229"/>
+      <c r="H3" s="229"/>
+      <c r="I3" s="229"/>
+      <c r="J3" s="229"/>
+      <c r="K3" s="229"/>
+      <c r="L3" s="229"/>
+      <c r="M3" s="229" t="s">
         <v>178</v>
       </c>
-      <c r="N3" s="215"/>
-[...5 lines deleted...]
-      <c r="B4" s="208"/>
+      <c r="N3" s="229"/>
+      <c r="O3" s="229"/>
+      <c r="P3" s="230"/>
+    </row>
+    <row r="4" spans="1:16" s="5" customFormat="1" ht="64.8" customHeight="1">
+      <c r="A4" s="227"/>
+      <c r="B4" s="222"/>
       <c r="C4" s="88" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="88" t="s">
         <v>27</v>
       </c>
       <c r="E4" s="88" t="s">
         <v>169</v>
       </c>
       <c r="F4" s="88" t="s">
         <v>179</v>
       </c>
       <c r="G4" s="88" t="s">
         <v>130</v>
       </c>
       <c r="H4" s="88" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="88" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="88" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="88" t="s">
         <v>134</v>
       </c>
       <c r="L4" s="88" t="s">
         <v>180</v>
       </c>
       <c r="M4" s="88" t="s">
         <v>52</v>
       </c>
       <c r="N4" s="88" t="s">
         <v>181</v>
       </c>
       <c r="O4" s="88" t="s">
         <v>182</v>
       </c>
       <c r="P4" s="89" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="7">
         <v>60168</v>
       </c>
       <c r="C5" s="7">
         <v>1306</v>
       </c>
       <c r="D5" s="7">
         <v>14</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F5" s="7">
         <v>1166</v>
       </c>
       <c r="G5" s="7">
         <v>43</v>
       </c>
       <c r="H5" s="7">
         <v>7</v>
       </c>
       <c r="I5" s="7">
         <v>8</v>
       </c>
       <c r="J5" s="7">
         <v>1</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L5" s="7">
         <v>67</v>
       </c>
       <c r="M5" s="7">
         <v>1156</v>
       </c>
       <c r="N5" s="7">
         <v>42</v>
       </c>
       <c r="O5" s="7">
         <v>466</v>
       </c>
       <c r="P5" s="7">
         <v>648</v>
       </c>
     </row>
-    <row r="6" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="7">
         <v>75877</v>
       </c>
       <c r="C6" s="7">
         <v>1263</v>
       </c>
       <c r="D6" s="7">
         <v>23</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F6" s="7">
         <v>1111</v>
       </c>
       <c r="G6" s="7">
         <v>19</v>
       </c>
       <c r="H6" s="7">
         <v>28</v>
       </c>
       <c r="I6" s="7">
         <v>12</v>
       </c>
       <c r="J6" s="7">
         <v>13</v>
       </c>
       <c r="K6" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L6" s="7">
         <v>57</v>
       </c>
       <c r="M6" s="7">
         <v>1311</v>
       </c>
       <c r="N6" s="7">
         <v>42</v>
       </c>
       <c r="O6" s="7">
         <v>490</v>
       </c>
       <c r="P6" s="7">
         <v>779</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="7">
         <v>82293</v>
       </c>
       <c r="C7" s="7">
         <v>1313</v>
       </c>
       <c r="D7" s="7">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F7" s="7">
         <v>1232</v>
       </c>
       <c r="G7" s="7">
         <v>17</v>
       </c>
       <c r="H7" s="7">
         <v>6</v>
       </c>
       <c r="I7" s="7">
         <v>5</v>
       </c>
       <c r="J7" s="7">
         <v>2</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L7" s="7">
         <v>51</v>
       </c>
       <c r="M7" s="7">
         <v>1410</v>
       </c>
       <c r="N7" s="7">
         <v>33</v>
       </c>
       <c r="O7" s="7">
         <v>464</v>
       </c>
       <c r="P7" s="7">
         <v>913</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="7">
         <v>84218</v>
       </c>
       <c r="C8" s="7">
         <v>1851</v>
       </c>
       <c r="D8" s="7">
         <v>8</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F8" s="7">
         <v>1634</v>
       </c>
       <c r="G8" s="7">
         <v>68</v>
       </c>
       <c r="H8" s="7">
         <v>8</v>
       </c>
       <c r="I8" s="7">
         <v>7</v>
       </c>
       <c r="J8" s="7">
         <v>4</v>
       </c>
       <c r="K8" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L8" s="7">
         <v>122</v>
       </c>
       <c r="M8" s="7">
         <v>1734</v>
       </c>
       <c r="N8" s="7">
         <v>41</v>
       </c>
       <c r="O8" s="7">
         <v>604</v>
       </c>
       <c r="P8" s="7">
         <v>1089</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="7">
         <v>86775</v>
       </c>
       <c r="C9" s="7">
         <v>1574</v>
       </c>
       <c r="D9" s="7">
         <v>55</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F9" s="7">
         <v>1345</v>
       </c>
       <c r="G9" s="7">
         <v>69</v>
       </c>
       <c r="H9" s="7">
         <v>29</v>
       </c>
       <c r="I9" s="7">
         <v>6</v>
       </c>
       <c r="J9" s="7">
         <v>5</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L9" s="7">
         <v>65</v>
       </c>
       <c r="M9" s="7">
         <v>2117</v>
       </c>
       <c r="N9" s="7">
         <v>257</v>
       </c>
       <c r="O9" s="7">
         <v>741</v>
       </c>
       <c r="P9" s="7">
         <v>1119</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="7">
         <v>83085</v>
       </c>
       <c r="C10" s="7">
         <v>2617</v>
       </c>
       <c r="D10" s="7">
         <v>8</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F10" s="7">
         <v>2362</v>
       </c>
       <c r="G10" s="7">
         <v>35</v>
       </c>
       <c r="H10" s="7">
         <v>55</v>
       </c>
       <c r="I10" s="7">
         <v>4</v>
       </c>
       <c r="J10" s="7">
         <v>117</v>
       </c>
       <c r="K10" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L10" s="7">
         <v>36</v>
       </c>
       <c r="M10" s="7">
         <v>2828</v>
       </c>
       <c r="N10" s="7">
         <v>32</v>
       </c>
       <c r="O10" s="7">
         <v>983</v>
       </c>
       <c r="P10" s="7">
         <v>1813</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="7">
         <v>82839</v>
       </c>
       <c r="C11" s="7">
         <v>3240</v>
       </c>
       <c r="D11" s="7">
         <v>24</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F11" s="7">
         <v>3042</v>
       </c>
       <c r="G11" s="7">
         <v>73</v>
       </c>
       <c r="H11" s="7">
         <v>24</v>
       </c>
       <c r="I11" s="7">
         <v>11</v>
       </c>
       <c r="J11" s="7">
         <v>5</v>
       </c>
       <c r="K11" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L11" s="7">
         <v>61</v>
       </c>
       <c r="M11" s="7">
         <v>3338</v>
       </c>
       <c r="N11" s="7">
         <v>52</v>
       </c>
       <c r="O11" s="7">
         <v>933</v>
       </c>
       <c r="P11" s="7">
         <v>2353</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="7">
         <v>100039</v>
       </c>
       <c r="C12" s="7">
         <v>2778</v>
       </c>
       <c r="D12" s="7">
         <v>35</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F12" s="7">
         <v>2600</v>
       </c>
       <c r="G12" s="7">
         <v>49</v>
       </c>
       <c r="H12" s="7">
         <v>20</v>
       </c>
       <c r="I12" s="7">
         <v>6</v>
       </c>
       <c r="J12" s="7">
         <v>9</v>
       </c>
       <c r="K12" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L12" s="7">
         <v>59</v>
       </c>
       <c r="M12" s="7">
         <v>2770</v>
       </c>
       <c r="N12" s="7">
         <v>46</v>
       </c>
       <c r="O12" s="7">
         <v>838</v>
       </c>
       <c r="P12" s="7">
         <v>1886</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="7">
         <v>102200</v>
       </c>
       <c r="C13" s="7">
         <v>3154</v>
       </c>
       <c r="D13" s="7">
         <v>44</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F13" s="7">
         <v>2959</v>
       </c>
       <c r="G13" s="7">
         <v>71</v>
       </c>
       <c r="H13" s="7">
         <v>28</v>
       </c>
       <c r="I13" s="7">
         <v>6</v>
       </c>
       <c r="J13" s="7">
         <v>11</v>
       </c>
       <c r="K13" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L13" s="7">
         <v>35</v>
       </c>
       <c r="M13" s="7">
         <v>3020</v>
       </c>
       <c r="N13" s="7">
         <v>35</v>
       </c>
       <c r="O13" s="7">
         <v>945</v>
       </c>
       <c r="P13" s="7">
         <v>2040</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="7">
         <v>84543</v>
       </c>
       <c r="C14" s="7">
         <v>3177</v>
       </c>
       <c r="D14" s="7">
         <v>23</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F14" s="7">
         <v>2969</v>
       </c>
       <c r="G14" s="7">
         <v>43</v>
       </c>
       <c r="H14" s="7">
         <v>72</v>
       </c>
       <c r="I14" s="7">
         <v>15</v>
       </c>
       <c r="J14" s="7">
         <v>10</v>
       </c>
       <c r="K14" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L14" s="7">
         <v>45</v>
       </c>
       <c r="M14" s="7">
         <v>2788</v>
       </c>
       <c r="N14" s="7">
         <v>107</v>
       </c>
       <c r="O14" s="7">
         <v>771</v>
       </c>
       <c r="P14" s="7">
         <v>1910</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="7">
         <v>60215</v>
       </c>
       <c r="C15" s="7">
         <v>1638</v>
       </c>
       <c r="D15" s="7">
         <v>12</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F15" s="7">
         <v>1391</v>
       </c>
       <c r="G15" s="7">
         <v>50</v>
       </c>
       <c r="H15" s="7">
         <v>77</v>
       </c>
       <c r="I15" s="7">
         <v>30</v>
       </c>
       <c r="J15" s="7">
         <v>20</v>
       </c>
       <c r="K15" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L15" s="7">
         <v>58</v>
       </c>
       <c r="M15" s="7">
         <v>1687</v>
       </c>
       <c r="N15" s="7">
         <v>90</v>
       </c>
       <c r="O15" s="7">
         <v>567</v>
       </c>
       <c r="P15" s="7">
         <v>1030</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="7">
         <v>71340</v>
       </c>
       <c r="C16" s="7">
         <v>1338</v>
       </c>
       <c r="D16" s="7">
         <v>14</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F16" s="7">
         <v>1139</v>
       </c>
       <c r="G16" s="7">
         <v>40</v>
       </c>
       <c r="H16" s="7">
         <v>37</v>
       </c>
       <c r="I16" s="7">
         <v>65</v>
       </c>
       <c r="J16" s="7">
         <v>2</v>
       </c>
       <c r="K16" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L16" s="7">
         <v>41</v>
       </c>
       <c r="M16" s="7">
         <v>1326</v>
       </c>
       <c r="N16" s="7">
         <v>116</v>
       </c>
       <c r="O16" s="7">
         <v>365</v>
       </c>
       <c r="P16" s="7">
         <v>845</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="7">
         <v>72313</v>
       </c>
       <c r="C17" s="7">
         <v>1011</v>
       </c>
       <c r="D17" s="7">
         <v>21</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F17" s="7">
         <v>798</v>
       </c>
       <c r="G17" s="7">
         <v>39</v>
       </c>
       <c r="H17" s="7">
         <v>64</v>
       </c>
       <c r="I17" s="7">
         <v>14</v>
       </c>
       <c r="J17" s="7">
         <v>2</v>
       </c>
       <c r="K17" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L17" s="7">
         <v>73</v>
       </c>
       <c r="M17" s="7">
         <v>835</v>
       </c>
       <c r="N17" s="7">
         <v>66</v>
       </c>
       <c r="O17" s="7">
         <v>317</v>
       </c>
       <c r="P17" s="7">
         <v>452</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="7">
         <v>57163</v>
       </c>
       <c r="C18" s="7">
         <v>1019</v>
       </c>
       <c r="D18" s="7">
         <v>18</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F18" s="7">
         <v>719</v>
       </c>
       <c r="G18" s="7">
         <v>63</v>
       </c>
       <c r="H18" s="7">
         <v>95</v>
       </c>
       <c r="I18" s="7">
         <v>7</v>
       </c>
       <c r="J18" s="7">
         <v>5</v>
       </c>
       <c r="K18" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L18" s="7">
         <v>112</v>
       </c>
       <c r="M18" s="7">
         <v>899</v>
       </c>
       <c r="N18" s="7">
         <v>59</v>
       </c>
       <c r="O18" s="7">
         <v>364</v>
       </c>
       <c r="P18" s="7">
         <v>476</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="7">
         <v>43178</v>
       </c>
       <c r="C19" s="7">
         <v>1248</v>
       </c>
       <c r="D19" s="7">
         <v>14</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F19" s="7">
         <v>865</v>
       </c>
       <c r="G19" s="7">
         <v>79</v>
       </c>
       <c r="H19" s="7">
         <v>78</v>
       </c>
       <c r="I19" s="7">
         <v>62</v>
       </c>
       <c r="J19" s="7">
         <v>1</v>
       </c>
       <c r="K19" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L19" s="7">
         <v>149</v>
       </c>
       <c r="M19" s="7">
         <v>1212</v>
       </c>
       <c r="N19" s="7">
         <v>52</v>
       </c>
       <c r="O19" s="7">
         <v>754</v>
       </c>
       <c r="P19" s="7">
         <v>406</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>171</v>
       </c>
       <c r="B20" s="7">
         <v>38575</v>
       </c>
       <c r="C20" s="7">
         <v>2661</v>
       </c>
       <c r="D20" s="7">
         <v>28</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F20" s="7">
         <v>1425</v>
       </c>
       <c r="G20" s="7">
         <v>51</v>
       </c>
       <c r="H20" s="7">
         <v>136</v>
       </c>
       <c r="I20" s="7">
         <v>33</v>
       </c>
       <c r="J20" s="7">
         <v>2</v>
       </c>
       <c r="K20" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L20" s="7">
         <v>986</v>
       </c>
       <c r="M20" s="7">
         <v>969</v>
       </c>
       <c r="N20" s="7">
         <v>0</v>
       </c>
       <c r="O20" s="7">
         <v>728</v>
       </c>
       <c r="P20" s="7">
         <v>241</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>172</v>
       </c>
       <c r="B21" s="7">
         <v>20347</v>
       </c>
       <c r="C21" s="7">
         <v>1206</v>
       </c>
       <c r="D21" s="7">
         <v>18</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>170</v>
       </c>
       <c r="F21" s="7">
         <v>798</v>
       </c>
       <c r="G21" s="7">
         <v>41</v>
       </c>
       <c r="H21" s="7">
         <v>166</v>
       </c>
       <c r="I21" s="7">
         <v>18</v>
       </c>
       <c r="J21" s="7">
         <v>2</v>
       </c>
       <c r="K21" s="7" t="s">
         <v>170</v>
       </c>
       <c r="L21" s="7">
         <v>163</v>
       </c>
       <c r="M21" s="7">
         <v>901</v>
       </c>
       <c r="N21" s="7">
         <v>3</v>
       </c>
       <c r="O21" s="7">
         <v>500</v>
       </c>
       <c r="P21" s="7">
         <v>398</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>147</v>
       </c>
       <c r="B22" s="7">
         <v>21669</v>
       </c>
       <c r="C22" s="7">
         <v>1340</v>
       </c>
       <c r="D22" s="7">
         <v>10</v>
       </c>
       <c r="E22" s="7">
         <v>27</v>
       </c>
       <c r="F22" s="7">
         <v>748</v>
       </c>
       <c r="G22" s="7">
         <v>5</v>
       </c>
       <c r="H22" s="7">
         <v>130</v>
       </c>
       <c r="I22" s="7">
         <v>14</v>
       </c>
       <c r="J22" s="7">
         <v>2</v>
       </c>
       <c r="K22" s="7">
         <v>343</v>
       </c>
       <c r="L22" s="7">
         <v>61</v>
       </c>
       <c r="M22" s="7">
         <v>1135</v>
       </c>
       <c r="N22" s="7">
         <v>0</v>
       </c>
       <c r="O22" s="7">
         <v>476</v>
       </c>
       <c r="P22" s="7">
         <v>659</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>183</v>
       </c>
       <c r="B23" s="7">
         <v>25324</v>
       </c>
       <c r="C23" s="7">
         <v>1829</v>
       </c>
       <c r="D23" s="7">
         <v>15</v>
       </c>
       <c r="E23" s="7">
         <v>15</v>
       </c>
       <c r="F23" s="7">
         <v>1081</v>
       </c>
       <c r="G23" s="7">
         <v>4</v>
       </c>
       <c r="H23" s="7">
         <v>125</v>
       </c>
       <c r="I23" s="7">
         <v>8</v>
       </c>
       <c r="J23" s="7">
         <v>0</v>
       </c>
       <c r="K23" s="7">
         <v>536</v>
       </c>
       <c r="L23" s="7">
         <v>45</v>
       </c>
       <c r="M23" s="7">
         <v>1784</v>
       </c>
       <c r="N23" s="7">
         <v>12</v>
       </c>
       <c r="O23" s="7">
         <v>684</v>
       </c>
       <c r="P23" s="7">
         <v>1088</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>184</v>
       </c>
       <c r="B24" s="11">
         <v>23479</v>
       </c>
       <c r="C24" s="11">
         <v>1120</v>
       </c>
       <c r="D24" s="11">
         <v>26</v>
       </c>
       <c r="E24" s="11">
         <v>4</v>
       </c>
       <c r="F24" s="11">
         <v>739</v>
       </c>
       <c r="G24" s="11">
         <v>1</v>
       </c>
       <c r="H24" s="11">
         <v>43</v>
       </c>
       <c r="I24" s="11">
         <v>5</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>249</v>
       </c>
       <c r="L24" s="11">
         <v>53</v>
       </c>
       <c r="M24" s="11">
         <v>1048</v>
       </c>
       <c r="N24" s="11">
         <v>0</v>
       </c>
       <c r="O24" s="11">
         <v>468</v>
       </c>
       <c r="P24" s="11">
         <v>580</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="8" customFormat="1" ht="9.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:16" s="8" customFormat="1" ht="18" customHeight="1">
       <c r="A25" s="9"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
     </row>
-    <row r="26" spans="1:16" s="92" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="212" t="s">
+    <row r="26" spans="1:16" s="92" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A26" s="226" t="s">
         <v>185</v>
       </c>
-      <c r="B26" s="207" t="s">
+      <c r="B26" s="221" t="s">
         <v>51</v>
       </c>
-      <c r="C26" s="209" t="s">
+      <c r="C26" s="223" t="s">
         <v>165</v>
       </c>
-      <c r="D26" s="210"/>
-[...5 lines deleted...]
-      <c r="J26" s="209" t="s">
+      <c r="D26" s="224"/>
+      <c r="E26" s="224"/>
+      <c r="F26" s="224"/>
+      <c r="G26" s="224"/>
+      <c r="H26" s="224"/>
+      <c r="I26" s="225"/>
+      <c r="J26" s="223" t="s">
         <v>166</v>
       </c>
-      <c r="K26" s="210"/>
-[...5 lines deleted...]
-      <c r="B27" s="208"/>
+      <c r="K26" s="224"/>
+      <c r="L26" s="224"/>
+      <c r="M26" s="224"/>
+    </row>
+    <row r="27" spans="1:16" s="92" customFormat="1" ht="64.8" customHeight="1">
+      <c r="A27" s="227"/>
+      <c r="B27" s="222"/>
       <c r="C27" s="91" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="106" t="s">
         <v>127</v>
       </c>
       <c r="E27" s="106" t="s">
         <v>128</v>
       </c>
       <c r="F27" s="88" t="s">
         <v>129</v>
       </c>
       <c r="G27" s="106" t="s">
         <v>133</v>
       </c>
       <c r="H27" s="106" t="s">
         <v>134</v>
       </c>
       <c r="I27" s="88" t="s">
         <v>135</v>
       </c>
       <c r="J27" s="91" t="s">
         <v>52</v>
       </c>
       <c r="K27" s="88" t="s">
         <v>137</v>
       </c>
       <c r="L27" s="88" t="s">
         <v>138</v>
       </c>
       <c r="M27" s="107" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="28" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A28" s="10" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B28" s="11">
         <v>21600</v>
       </c>
       <c r="C28" s="11">
         <v>965</v>
       </c>
       <c r="D28" s="11">
         <v>14</v>
       </c>
       <c r="E28" s="11">
         <v>7</v>
       </c>
       <c r="F28" s="11">
         <v>631</v>
       </c>
       <c r="G28" s="11">
         <v>2</v>
       </c>
       <c r="H28" s="11">
         <v>232</v>
       </c>
       <c r="I28" s="11">
         <v>79</v>
       </c>
       <c r="J28" s="11">
         <v>1033</v>
       </c>
       <c r="K28" s="11">
         <v>2</v>
       </c>
       <c r="L28" s="11">
         <v>457</v>
       </c>
       <c r="M28" s="11">
         <v>574</v>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
     </row>
-    <row r="29" spans="1:16" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:16" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A29" s="87" t="s">
         <v>173</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="30" spans="1:16" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:16" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A30" s="87" t="s">
         <v>175</v>
       </c>
       <c r="B30" s="108" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:16" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" ht="19.95" customHeight="1">
       <c r="B31" s="5" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="C31" s="109"/>
       <c r="D31" s="109"/>
       <c r="E31" s="109"/>
       <c r="F31" s="109"/>
       <c r="G31" s="109"/>
       <c r="H31" s="109"/>
       <c r="I31" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="C26:I26"/>
     <mergeCell ref="J26:M26"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:L3"/>
     <mergeCell ref="M3:P3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="1.1811023622047245" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DEE3013-46AC-48CE-A671-E1C04B551524}">
+  <dimension ref="A1:T19"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="15.6"/>
+  <cols>
+    <col min="1" max="1" width="16.21875" style="137" customWidth="1"/>
+    <col min="2" max="2" width="8" style="137" customWidth="1"/>
+    <col min="3" max="16384" width="11.77734375" style="137"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" s="138" customFormat="1" ht="18" customHeight="1">
+      <c r="A1" s="135" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1" s="136" t="s">
+        <v>231</v>
+      </c>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="N1" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="O1" s="250" t="s">
+        <v>210</v>
+      </c>
+      <c r="P1" s="251"/>
+      <c r="Q1" s="252"/>
+    </row>
+    <row r="2" spans="1:20" s="138" customFormat="1" ht="18" customHeight="1">
+      <c r="A2" s="135" t="s">
+        <v>232</v>
+      </c>
+      <c r="B2" s="139" t="s">
+        <v>233</v>
+      </c>
+      <c r="C2" s="140"/>
+      <c r="D2" s="140"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="N2" s="18" t="s">
+        <v>213</v>
+      </c>
+      <c r="O2" s="250" t="s">
+        <v>164</v>
+      </c>
+      <c r="P2" s="251"/>
+      <c r="Q2" s="252"/>
+    </row>
+    <row r="3" spans="1:20" s="142" customFormat="1" ht="36" customHeight="1">
+      <c r="A3" s="253" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3" s="253"/>
+      <c r="C3" s="253"/>
+      <c r="D3" s="253"/>
+      <c r="E3" s="253"/>
+      <c r="F3" s="253"/>
+      <c r="G3" s="253"/>
+      <c r="H3" s="253"/>
+      <c r="I3" s="253"/>
+      <c r="J3" s="253"/>
+      <c r="K3" s="253"/>
+      <c r="L3" s="253"/>
+      <c r="M3" s="253"/>
+      <c r="N3" s="253"/>
+      <c r="O3" s="253"/>
+      <c r="P3" s="253"/>
+      <c r="Q3" s="253"/>
+    </row>
+    <row r="4" spans="1:20" ht="18.75" customHeight="1">
+      <c r="A4" s="17"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="I4" s="143" t="s">
+        <v>246</v>
+      </c>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="145"/>
+      <c r="M4" s="145"/>
+      <c r="N4" s="145"/>
+      <c r="O4" s="145"/>
+      <c r="P4" s="17"/>
+      <c r="Q4" s="146" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="17" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A5" s="254" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5" s="255"/>
+      <c r="C5" s="258" t="s">
+        <v>218</v>
+      </c>
+      <c r="D5" s="260" t="s">
+        <v>219</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="261"/>
+      <c r="G5" s="261"/>
+      <c r="H5" s="261"/>
+      <c r="I5" s="261"/>
+      <c r="J5" s="261"/>
+      <c r="K5" s="261"/>
+      <c r="L5" s="261"/>
+      <c r="M5" s="262"/>
+      <c r="N5" s="260" t="s">
+        <v>220</v>
+      </c>
+      <c r="O5" s="261"/>
+      <c r="P5" s="261"/>
+      <c r="Q5" s="261"/>
+      <c r="T5" s="245"/>
+    </row>
+    <row r="6" spans="1:20" s="17" customFormat="1" ht="81" customHeight="1">
+      <c r="A6" s="256"/>
+      <c r="B6" s="257"/>
+      <c r="C6" s="259"/>
+      <c r="D6" s="16" t="s">
+        <v>221</v>
+      </c>
+      <c r="E6" s="148" t="s">
+        <v>222</v>
+      </c>
+      <c r="F6" s="148" t="s">
+        <v>223</v>
+      </c>
+      <c r="G6" s="147" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="148" t="s">
+        <v>235</v>
+      </c>
+      <c r="I6" s="148" t="s">
+        <v>236</v>
+      </c>
+      <c r="J6" s="149" t="s">
+        <v>237</v>
+      </c>
+      <c r="K6" s="148" t="s">
+        <v>224</v>
+      </c>
+      <c r="L6" s="148" t="s">
+        <v>225</v>
+      </c>
+      <c r="M6" s="147" t="s">
+        <v>57</v>
+      </c>
+      <c r="N6" s="18" t="s">
+        <v>221</v>
+      </c>
+      <c r="O6" s="150" t="s">
+        <v>58</v>
+      </c>
+      <c r="P6" s="150" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q6" s="151" t="s">
+        <v>226</v>
+      </c>
+      <c r="T6" s="245"/>
+    </row>
+    <row r="7" spans="1:20" ht="30" customHeight="1">
+      <c r="A7" s="246" t="s">
+        <v>227</v>
+      </c>
+      <c r="B7" s="247"/>
+      <c r="C7" s="85">
+        <v>10659</v>
+      </c>
+      <c r="D7" s="86">
+        <v>543</v>
+      </c>
+      <c r="E7" s="86">
+        <v>11</v>
+      </c>
+      <c r="F7" s="86">
+        <v>4</v>
+      </c>
+      <c r="G7" s="86">
+        <v>312</v>
+      </c>
+      <c r="H7" s="86">
+        <v>2</v>
+      </c>
+      <c r="I7" s="86">
+        <v>21</v>
+      </c>
+      <c r="J7" s="86">
+        <v>1</v>
+      </c>
+      <c r="K7" s="86">
+        <v>0</v>
+      </c>
+      <c r="L7" s="86">
+        <v>159</v>
+      </c>
+      <c r="M7" s="86">
+        <v>33</v>
+      </c>
+      <c r="N7" s="86">
+        <v>450</v>
+      </c>
+      <c r="O7" s="86">
+        <v>12</v>
+      </c>
+      <c r="P7" s="86">
+        <v>217</v>
+      </c>
+      <c r="Q7" s="86">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="30" customHeight="1">
+      <c r="A8" s="248" t="s">
+        <v>238</v>
+      </c>
+      <c r="B8" s="98" t="s">
+        <v>239</v>
+      </c>
+      <c r="C8" s="70">
+        <v>1097</v>
+      </c>
+      <c r="D8" s="72">
+        <v>9</v>
+      </c>
+      <c r="E8" s="72">
+        <v>0</v>
+      </c>
+      <c r="F8" s="72">
+        <v>0</v>
+      </c>
+      <c r="G8" s="72">
+        <v>6</v>
+      </c>
+      <c r="H8" s="72">
+        <v>2</v>
+      </c>
+      <c r="I8" s="72">
+        <v>0</v>
+      </c>
+      <c r="J8" s="72">
+        <v>0</v>
+      </c>
+      <c r="K8" s="72">
+        <v>0</v>
+      </c>
+      <c r="L8" s="72">
+        <v>0</v>
+      </c>
+      <c r="M8" s="72">
+        <v>1</v>
+      </c>
+      <c r="N8" s="72">
+        <v>9</v>
+      </c>
+      <c r="O8" s="72">
+        <v>0</v>
+      </c>
+      <c r="P8" s="72">
+        <v>5</v>
+      </c>
+      <c r="Q8" s="72">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="30" customHeight="1">
+      <c r="A9" s="249"/>
+      <c r="B9" s="98" t="s">
+        <v>240</v>
+      </c>
+      <c r="C9" s="70">
+        <v>1366</v>
+      </c>
+      <c r="D9" s="72">
+        <v>30</v>
+      </c>
+      <c r="E9" s="72">
+        <v>0</v>
+      </c>
+      <c r="F9" s="72">
+        <v>0</v>
+      </c>
+      <c r="G9" s="72">
+        <v>9</v>
+      </c>
+      <c r="H9" s="72">
+        <v>0</v>
+      </c>
+      <c r="I9" s="72">
+        <v>21</v>
+      </c>
+      <c r="J9" s="72">
+        <v>0</v>
+      </c>
+      <c r="K9" s="72">
+        <v>0</v>
+      </c>
+      <c r="L9" s="72">
+        <v>0</v>
+      </c>
+      <c r="M9" s="72">
+        <v>0</v>
+      </c>
+      <c r="N9" s="72">
+        <v>25</v>
+      </c>
+      <c r="O9" s="72">
+        <v>0</v>
+      </c>
+      <c r="P9" s="72">
+        <v>15</v>
+      </c>
+      <c r="Q9" s="72">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" ht="30" customHeight="1">
+      <c r="A10" s="248" t="s">
+        <v>241</v>
+      </c>
+      <c r="B10" s="98" t="s">
+        <v>239</v>
+      </c>
+      <c r="C10" s="70">
+        <v>4055</v>
+      </c>
+      <c r="D10" s="72">
+        <v>275</v>
+      </c>
+      <c r="E10" s="72">
+        <v>3</v>
+      </c>
+      <c r="F10" s="72">
+        <v>1</v>
+      </c>
+      <c r="G10" s="72">
+        <v>156</v>
+      </c>
+      <c r="H10" s="72">
+        <v>0</v>
+      </c>
+      <c r="I10" s="72">
+        <v>0</v>
+      </c>
+      <c r="J10" s="72">
+        <v>1</v>
+      </c>
+      <c r="K10" s="72">
+        <v>0</v>
+      </c>
+      <c r="L10" s="72">
+        <v>102</v>
+      </c>
+      <c r="M10" s="72">
+        <v>12</v>
+      </c>
+      <c r="N10" s="72">
+        <v>226</v>
+      </c>
+      <c r="O10" s="72">
+        <v>11</v>
+      </c>
+      <c r="P10" s="72">
+        <v>107</v>
+      </c>
+      <c r="Q10" s="72">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="30" customHeight="1">
+      <c r="A11" s="249"/>
+      <c r="B11" s="98" t="s">
+        <v>240</v>
+      </c>
+      <c r="C11" s="73">
+        <v>4141</v>
+      </c>
+      <c r="D11" s="75">
+        <v>229</v>
+      </c>
+      <c r="E11" s="75">
+        <v>8</v>
+      </c>
+      <c r="F11" s="75">
+        <v>3</v>
+      </c>
+      <c r="G11" s="75">
+        <v>141</v>
+      </c>
+      <c r="H11" s="75">
+        <v>0</v>
+      </c>
+      <c r="I11" s="75">
+        <v>0</v>
+      </c>
+      <c r="J11" s="75">
+        <v>0</v>
+      </c>
+      <c r="K11" s="75">
+        <v>0</v>
+      </c>
+      <c r="L11" s="75">
+        <v>57</v>
+      </c>
+      <c r="M11" s="75">
+        <v>20</v>
+      </c>
+      <c r="N11" s="75">
+        <v>190</v>
+      </c>
+      <c r="O11" s="75">
+        <v>1</v>
+      </c>
+      <c r="P11" s="75">
+        <v>90</v>
+      </c>
+      <c r="Q11" s="75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" s="17" customFormat="1" ht="30" customHeight="1">
+      <c r="A12" s="90" t="s">
+        <v>247</v>
+      </c>
+      <c r="B12" s="90"/>
+      <c r="C12" s="90"/>
+      <c r="D12" s="90"/>
+      <c r="E12" s="90"/>
+      <c r="F12" s="90"/>
+      <c r="G12" s="90"/>
+      <c r="H12" s="90"/>
+      <c r="I12" s="90"/>
+      <c r="J12" s="90"/>
+      <c r="K12" s="90"/>
+      <c r="L12" s="90"/>
+      <c r="M12" s="90"/>
+      <c r="N12" s="90"/>
+      <c r="O12" s="90"/>
+      <c r="P12" s="90"/>
+      <c r="Q12" s="152"/>
+    </row>
+    <row r="13" spans="1:20" s="17" customFormat="1" ht="23.4" customHeight="1">
+      <c r="A13" s="42"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="42"/>
+      <c r="M13" s="42"/>
+      <c r="N13" s="42"/>
+      <c r="O13" s="42"/>
+      <c r="P13" s="42"/>
+    </row>
+    <row r="14" spans="1:20" s="138" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A14" s="133" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14" s="141"/>
+      <c r="C14" s="141"/>
+      <c r="D14" s="141"/>
+      <c r="E14" s="141"/>
+      <c r="F14" s="141"/>
+      <c r="G14" s="141"/>
+      <c r="H14" s="141"/>
+      <c r="I14" s="141"/>
+      <c r="J14" s="141"/>
+      <c r="K14" s="141"/>
+      <c r="L14" s="141"/>
+      <c r="M14" s="141"/>
+      <c r="N14" s="141"/>
+      <c r="O14" s="141"/>
+      <c r="P14" s="141"/>
+    </row>
+    <row r="15" spans="1:20" s="138" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A15" s="133" t="s">
+        <v>229</v>
+      </c>
+      <c r="B15" s="141"/>
+      <c r="C15" s="141"/>
+      <c r="D15" s="141"/>
+      <c r="E15" s="141"/>
+      <c r="F15" s="141"/>
+      <c r="G15" s="141"/>
+      <c r="H15" s="141"/>
+      <c r="I15" s="141"/>
+      <c r="J15" s="141"/>
+      <c r="K15" s="141"/>
+      <c r="L15" s="141"/>
+      <c r="M15" s="141"/>
+      <c r="N15" s="141"/>
+      <c r="O15" s="141"/>
+      <c r="P15" s="141"/>
+    </row>
+    <row r="16" spans="1:20" s="138" customFormat="1" ht="10.5" customHeight="1"/>
+    <row r="19" spans="5:7">
+      <c r="E19" s="140"/>
+      <c r="F19" s="140"/>
+      <c r="G19" s="140"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="O1:Q1"/>
+    <mergeCell ref="O2:Q2"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:T19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="16.21875" style="156" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="11.77734375" style="156"/>
+    <col min="1" max="1" width="16.21875" style="155" customWidth="1"/>
+    <col min="2" max="2" width="8" style="155" customWidth="1"/>
+    <col min="3" max="16384" width="11.77734375" style="155"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="157" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="154" t="s">
+    <row r="1" spans="1:20" s="156" customFormat="1" ht="18" customHeight="1">
+      <c r="A1" s="153" t="s">
+        <v>250</v>
+      </c>
+      <c r="B1" s="154" t="s">
+        <v>251</v>
+      </c>
+      <c r="C1" s="155"/>
+      <c r="D1" s="155"/>
+      <c r="N1" s="157" t="s">
+        <v>252</v>
+      </c>
+      <c r="O1" s="268" t="s">
+        <v>253</v>
+      </c>
+      <c r="P1" s="269"/>
+      <c r="Q1" s="270"/>
+    </row>
+    <row r="2" spans="1:20" s="156" customFormat="1" ht="18" customHeight="1">
+      <c r="A2" s="153" t="s">
         <v>254</v>
       </c>
-      <c r="B1" s="155" t="s">
+      <c r="B2" s="158" t="s">
         <v>255</v>
       </c>
-      <c r="C1" s="156"/>
-[...1 lines deleted...]
-      <c r="N1" s="158" t="s">
+      <c r="C2" s="159"/>
+      <c r="D2" s="159"/>
+      <c r="E2" s="160"/>
+      <c r="F2" s="160"/>
+      <c r="G2" s="160"/>
+      <c r="K2" s="161"/>
+      <c r="L2" s="161"/>
+      <c r="N2" s="157" t="s">
         <v>256</v>
       </c>
-      <c r="O1" s="253" t="s">
+      <c r="O2" s="268" t="s">
+        <v>164</v>
+      </c>
+      <c r="P2" s="269"/>
+      <c r="Q2" s="270"/>
+    </row>
+    <row r="3" spans="1:20" s="162" customFormat="1" ht="36" customHeight="1">
+      <c r="A3" s="271" t="s">
         <v>257</v>
       </c>
-      <c r="P1" s="254"/>
-[...3 lines deleted...]
-      <c r="A2" s="154" t="s">
+      <c r="B3" s="271"/>
+      <c r="C3" s="271"/>
+      <c r="D3" s="271"/>
+      <c r="E3" s="271"/>
+      <c r="F3" s="271"/>
+      <c r="G3" s="271"/>
+      <c r="H3" s="271"/>
+      <c r="I3" s="271"/>
+      <c r="J3" s="271"/>
+      <c r="K3" s="271"/>
+      <c r="L3" s="271"/>
+      <c r="M3" s="271"/>
+      <c r="N3" s="271"/>
+      <c r="O3" s="271"/>
+      <c r="P3" s="271"/>
+      <c r="Q3" s="271"/>
+    </row>
+    <row r="4" spans="1:20" ht="18.75" customHeight="1">
+      <c r="A4" s="163"/>
+      <c r="B4" s="163"/>
+      <c r="C4" s="163"/>
+      <c r="D4" s="164"/>
+      <c r="E4" s="163"/>
+      <c r="F4" s="163"/>
+      <c r="G4" s="163"/>
+      <c r="I4" s="165" t="s">
         <v>258</v>
       </c>
-      <c r="B2" s="159" t="s">
+      <c r="J4" s="166"/>
+      <c r="K4" s="166"/>
+      <c r="L4" s="167"/>
+      <c r="M4" s="167"/>
+      <c r="N4" s="167"/>
+      <c r="O4" s="167"/>
+      <c r="P4" s="163"/>
+      <c r="Q4" s="168" t="s">
         <v>259</v>
       </c>
-      <c r="C2" s="160"/>
-[...6 lines deleted...]
-      <c r="N2" s="158" t="s">
+    </row>
+    <row r="5" spans="1:20" s="163" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A5" s="272" t="s">
         <v>260</v>
       </c>
-      <c r="O2" s="253" t="s">
-[...6 lines deleted...]
-      <c r="A3" s="256" t="s">
+      <c r="B5" s="273"/>
+      <c r="C5" s="276" t="s">
         <v>261</v>
       </c>
-      <c r="B3" s="256"/>
-[...24 lines deleted...]
-      <c r="I4" s="166" t="s">
+      <c r="D5" s="278" t="s">
         <v>262</v>
       </c>
-      <c r="J4" s="167"/>
-[...6 lines deleted...]
-      <c r="Q4" s="169" t="s">
+      <c r="E5" s="279"/>
+      <c r="F5" s="279"/>
+      <c r="G5" s="279"/>
+      <c r="H5" s="279"/>
+      <c r="I5" s="279"/>
+      <c r="J5" s="279"/>
+      <c r="K5" s="279"/>
+      <c r="L5" s="279"/>
+      <c r="M5" s="280"/>
+      <c r="N5" s="278" t="s">
         <v>263</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="257" t="s">
+      <c r="O5" s="279"/>
+      <c r="P5" s="279"/>
+      <c r="Q5" s="279"/>
+      <c r="T5" s="263"/>
+    </row>
+    <row r="6" spans="1:20" s="163" customFormat="1" ht="81" customHeight="1">
+      <c r="A6" s="274"/>
+      <c r="B6" s="275"/>
+      <c r="C6" s="277"/>
+      <c r="D6" s="170" t="s">
         <v>264</v>
       </c>
-      <c r="B5" s="258"/>
-      <c r="C5" s="261" t="s">
+      <c r="E6" s="171" t="s">
         <v>265</v>
       </c>
-      <c r="D5" s="263" t="s">
+      <c r="F6" s="171" t="s">
         <v>266</v>
       </c>
-      <c r="E5" s="264"/>
-[...8 lines deleted...]
-      <c r="N5" s="263" t="s">
+      <c r="G6" s="169" t="s">
         <v>267</v>
       </c>
-      <c r="O5" s="264"/>
-[...8 lines deleted...]
-      <c r="D6" s="171" t="s">
+      <c r="H6" s="171" t="s">
         <v>268</v>
       </c>
-      <c r="E6" s="172" t="s">
+      <c r="I6" s="171" t="s">
         <v>269</v>
       </c>
-      <c r="F6" s="172" t="s">
+      <c r="J6" s="172" t="s">
         <v>270</v>
       </c>
-      <c r="G6" s="170" t="s">
+      <c r="K6" s="171" t="s">
         <v>271</v>
       </c>
-      <c r="H6" s="172" t="s">
+      <c r="L6" s="171" t="s">
         <v>272</v>
       </c>
-      <c r="I6" s="172" t="s">
+      <c r="M6" s="169" t="s">
         <v>273</v>
       </c>
-      <c r="J6" s="173" t="s">
+      <c r="N6" s="157" t="s">
+        <v>264</v>
+      </c>
+      <c r="O6" s="173" t="s">
         <v>274</v>
       </c>
-      <c r="K6" s="172" t="s">
+      <c r="P6" s="173" t="s">
         <v>275</v>
       </c>
-      <c r="L6" s="172" t="s">
+      <c r="Q6" s="174" t="s">
         <v>276</v>
       </c>
-      <c r="M6" s="170" t="s">
+      <c r="T6" s="263"/>
+    </row>
+    <row r="7" spans="1:20" ht="30" customHeight="1">
+      <c r="A7" s="264" t="s">
         <v>277</v>
       </c>
-      <c r="N6" s="158" t="s">
-[...2 lines deleted...]
-      <c r="O6" s="174" t="s">
+      <c r="B7" s="265"/>
+      <c r="C7" s="175">
+        <v>14665</v>
+      </c>
+      <c r="D7" s="176">
+        <v>1286</v>
+      </c>
+      <c r="E7" s="176">
+        <v>4</v>
+      </c>
+      <c r="F7" s="176">
+        <v>11</v>
+      </c>
+      <c r="G7" s="176">
+        <v>769</v>
+      </c>
+      <c r="H7" s="176">
+        <v>2</v>
+      </c>
+      <c r="I7" s="176">
+        <v>104</v>
+      </c>
+      <c r="J7" s="176">
+        <v>7</v>
+      </c>
+      <c r="K7" s="176">
+        <v>0</v>
+      </c>
+      <c r="L7" s="176">
+        <v>377</v>
+      </c>
+      <c r="M7" s="176">
+        <v>12</v>
+      </c>
+      <c r="N7" s="176">
+        <v>1334</v>
+      </c>
+      <c r="O7" s="176">
+        <v>0</v>
+      </c>
+      <c r="P7" s="176">
+        <v>467</v>
+      </c>
+      <c r="Q7" s="176">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="30" customHeight="1">
+      <c r="A8" s="266" t="s">
         <v>278</v>
       </c>
-      <c r="P6" s="174" t="s">
+      <c r="B8" s="177" t="s">
         <v>279</v>
       </c>
-      <c r="Q6" s="175" t="s">
+      <c r="C8" s="178">
+        <v>1642</v>
+      </c>
+      <c r="D8" s="179">
+        <v>5</v>
+      </c>
+      <c r="E8" s="179">
+        <v>0</v>
+      </c>
+      <c r="F8" s="179">
+        <v>0</v>
+      </c>
+      <c r="G8" s="179">
+        <v>3</v>
+      </c>
+      <c r="H8" s="179">
+        <v>1</v>
+      </c>
+      <c r="I8" s="179">
+        <v>0</v>
+      </c>
+      <c r="J8" s="179">
+        <v>0</v>
+      </c>
+      <c r="K8" s="179">
+        <v>0</v>
+      </c>
+      <c r="L8" s="179">
+        <v>0</v>
+      </c>
+      <c r="M8" s="179">
+        <v>1</v>
+      </c>
+      <c r="N8" s="179">
+        <v>10</v>
+      </c>
+      <c r="O8" s="179">
+        <v>0</v>
+      </c>
+      <c r="P8" s="179">
+        <v>6</v>
+      </c>
+      <c r="Q8" s="179">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="30" customHeight="1">
+      <c r="A9" s="267"/>
+      <c r="B9" s="177" t="s">
         <v>280</v>
       </c>
-      <c r="T6" s="248"/>
-[...2 lines deleted...]
-      <c r="A7" s="249" t="s">
+      <c r="C9" s="178">
+        <v>1761</v>
+      </c>
+      <c r="D9" s="179">
+        <v>145</v>
+      </c>
+      <c r="E9" s="179">
+        <v>0</v>
+      </c>
+      <c r="F9" s="179">
+        <v>7</v>
+      </c>
+      <c r="G9" s="179">
+        <v>32</v>
+      </c>
+      <c r="H9" s="179">
+        <v>1</v>
+      </c>
+      <c r="I9" s="179">
+        <v>104</v>
+      </c>
+      <c r="J9" s="179">
+        <v>1</v>
+      </c>
+      <c r="K9" s="179">
+        <v>0</v>
+      </c>
+      <c r="L9" s="179">
+        <v>0</v>
+      </c>
+      <c r="M9" s="179">
+        <v>0</v>
+      </c>
+      <c r="N9" s="179">
+        <v>150</v>
+      </c>
+      <c r="O9" s="179">
+        <v>0</v>
+      </c>
+      <c r="P9" s="179">
+        <v>100</v>
+      </c>
+      <c r="Q9" s="179">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" ht="30" customHeight="1">
+      <c r="A10" s="266" t="s">
         <v>281</v>
       </c>
-      <c r="B7" s="250"/>
-[...6 lines deleted...]
-      <c r="E7" s="177">
+      <c r="B10" s="177" t="s">
+        <v>279</v>
+      </c>
+      <c r="C10" s="178">
+        <v>5708</v>
+      </c>
+      <c r="D10" s="179">
+        <v>499</v>
+      </c>
+      <c r="E10" s="179">
+        <v>0</v>
+      </c>
+      <c r="F10" s="179">
+        <v>1</v>
+      </c>
+      <c r="G10" s="179">
+        <v>263</v>
+      </c>
+      <c r="H10" s="179">
+        <v>0</v>
+      </c>
+      <c r="I10" s="179">
+        <v>0</v>
+      </c>
+      <c r="J10" s="179">
+        <v>6</v>
+      </c>
+      <c r="K10" s="179">
+        <v>0</v>
+      </c>
+      <c r="L10" s="179">
+        <v>226</v>
+      </c>
+      <c r="M10" s="179">
+        <v>3</v>
+      </c>
+      <c r="N10" s="179">
+        <v>510</v>
+      </c>
+      <c r="O10" s="179">
+        <v>0</v>
+      </c>
+      <c r="P10" s="179">
+        <v>183</v>
+      </c>
+      <c r="Q10" s="179">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="30" customHeight="1">
+      <c r="A11" s="267"/>
+      <c r="B11" s="177" t="s">
+        <v>280</v>
+      </c>
+      <c r="C11" s="180">
+        <v>5554</v>
+      </c>
+      <c r="D11" s="181">
+        <v>637</v>
+      </c>
+      <c r="E11" s="181">
         <v>4</v>
       </c>
-      <c r="F7" s="177">
-[...37 lines deleted...]
-      <c r="A8" s="251" t="s">
+      <c r="F11" s="181">
+        <v>3</v>
+      </c>
+      <c r="G11" s="181">
+        <v>471</v>
+      </c>
+      <c r="H11" s="181">
+        <v>0</v>
+      </c>
+      <c r="I11" s="181">
+        <v>0</v>
+      </c>
+      <c r="J11" s="181">
+        <v>0</v>
+      </c>
+      <c r="K11" s="181">
+        <v>0</v>
+      </c>
+      <c r="L11" s="181">
+        <v>151</v>
+      </c>
+      <c r="M11" s="181">
+        <v>8</v>
+      </c>
+      <c r="N11" s="181">
+        <v>664</v>
+      </c>
+      <c r="O11" s="181">
+        <v>0</v>
+      </c>
+      <c r="P11" s="181">
+        <v>178</v>
+      </c>
+      <c r="Q11" s="181">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" s="183" customFormat="1" ht="30" customHeight="1">
+      <c r="A12" s="182" t="s">
         <v>282</v>
       </c>
-      <c r="B8" s="178" t="s">
+      <c r="B12" s="182"/>
+      <c r="C12" s="182"/>
+      <c r="D12" s="182"/>
+      <c r="E12" s="182"/>
+      <c r="F12" s="182"/>
+      <c r="G12" s="182"/>
+      <c r="H12" s="182"/>
+      <c r="I12" s="182"/>
+      <c r="J12" s="182"/>
+      <c r="K12" s="182"/>
+      <c r="L12" s="182"/>
+      <c r="M12" s="182"/>
+      <c r="N12" s="182"/>
+      <c r="O12" s="182"/>
+      <c r="P12" s="182"/>
+      <c r="Q12" s="182"/>
+    </row>
+    <row r="13" spans="1:20" s="183" customFormat="1" ht="23.4" customHeight="1"/>
+    <row r="14" spans="1:20" s="156" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A14" s="184" t="s">
         <v>283</v>
       </c>
-      <c r="C8" s="179">
-[...47 lines deleted...]
-      <c r="B9" s="178" t="s">
+      <c r="B14" s="160"/>
+      <c r="C14" s="160"/>
+      <c r="D14" s="160"/>
+      <c r="E14" s="160"/>
+      <c r="F14" s="160"/>
+      <c r="G14" s="160"/>
+      <c r="H14" s="160"/>
+      <c r="I14" s="160"/>
+      <c r="J14" s="160"/>
+      <c r="K14" s="160"/>
+      <c r="L14" s="160"/>
+      <c r="M14" s="160"/>
+      <c r="N14" s="160"/>
+      <c r="O14" s="160"/>
+      <c r="P14" s="160"/>
+    </row>
+    <row r="15" spans="1:20" s="156" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A15" s="184" t="s">
         <v>284</v>
       </c>
-      <c r="C9" s="179">
-[...215 lines deleted...]
-      <c r="G19" s="160"/>
+      <c r="B15" s="160"/>
+      <c r="C15" s="160"/>
+      <c r="D15" s="160"/>
+      <c r="E15" s="160"/>
+      <c r="F15" s="160"/>
+      <c r="G15" s="160"/>
+      <c r="H15" s="160"/>
+      <c r="I15" s="160"/>
+      <c r="J15" s="160"/>
+      <c r="K15" s="160"/>
+      <c r="L15" s="160"/>
+      <c r="M15" s="160"/>
+      <c r="N15" s="160"/>
+      <c r="O15" s="160"/>
+      <c r="P15" s="160"/>
+    </row>
+    <row r="16" spans="1:20" s="156" customFormat="1" ht="10.5" customHeight="1"/>
+    <row r="19" spans="5:7">
+      <c r="E19" s="159"/>
+      <c r="F19" s="159"/>
+      <c r="G19" s="159"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="O1:Q1"/>
     <mergeCell ref="O2:Q2"/>
     <mergeCell ref="A3:Q3"/>
     <mergeCell ref="A5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:M5"/>
     <mergeCell ref="N5:Q5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:U16"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="15.88671875" customWidth="1"/>
     <col min="2" max="2" width="8.44140625" customWidth="1"/>
     <col min="3" max="19" width="11.33203125" customWidth="1"/>
     <col min="20" max="20" width="12.77734375" customWidth="1"/>
     <col min="21" max="21" width="11.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:21">
       <c r="A1" s="76" t="s">
         <v>109</v>
       </c>
       <c r="B1" s="77"/>
       <c r="C1" s="77"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
       <c r="N1" s="53"/>
       <c r="O1" s="53"/>
       <c r="P1" s="53"/>
       <c r="Q1" s="53"/>
       <c r="R1" s="53"/>
       <c r="S1" s="79" t="s">
         <v>110</v>
       </c>
       <c r="T1" s="282" t="s">
         <v>111</v>
       </c>
       <c r="U1" s="283"/>
     </row>
-    <row r="2" spans="1:21" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:21">
       <c r="A2" s="78" t="s">
         <v>150</v>
       </c>
       <c r="B2" s="66" t="s">
         <v>151</v>
       </c>
       <c r="C2" s="67"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
       <c r="I2" s="55"/>
       <c r="J2" s="55"/>
       <c r="K2" s="55"/>
       <c r="L2" s="55"/>
       <c r="M2" s="55"/>
       <c r="N2" s="55"/>
       <c r="O2" s="55"/>
       <c r="P2" s="55"/>
       <c r="Q2" s="55"/>
       <c r="R2" s="56"/>
       <c r="S2" s="79" t="s">
         <v>112</v>
       </c>
       <c r="T2" s="284" t="s">
         <v>2</v>
       </c>
       <c r="U2" s="285"/>
     </row>
-    <row r="3" spans="1:21" s="1" customFormat="1" ht="22.2" x14ac:dyDescent="0.4">
-      <c r="A3" s="275" t="s">
+    <row r="3" spans="1:21" s="1" customFormat="1" ht="22.2">
+      <c r="A3" s="308" t="s">
         <v>149</v>
       </c>
-      <c r="B3" s="276"/>
-[...20 lines deleted...]
-    <row r="4" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="309"/>
+      <c r="C3" s="309"/>
+      <c r="D3" s="309"/>
+      <c r="E3" s="309"/>
+      <c r="F3" s="309"/>
+      <c r="G3" s="309"/>
+      <c r="H3" s="309"/>
+      <c r="I3" s="309"/>
+      <c r="J3" s="309"/>
+      <c r="K3" s="309"/>
+      <c r="L3" s="309"/>
+      <c r="M3" s="309"/>
+      <c r="N3" s="309"/>
+      <c r="O3" s="309"/>
+      <c r="P3" s="309"/>
+      <c r="Q3" s="309"/>
+      <c r="R3" s="309"/>
+      <c r="S3" s="309"/>
+      <c r="T3" s="309"/>
+      <c r="U3" s="309"/>
+    </row>
+    <row r="4" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A4" s="54"/>
       <c r="B4" s="54"/>
       <c r="C4" s="54"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54"/>
       <c r="G4" s="54"/>
       <c r="H4" s="58" t="s">
         <v>113</v>
       </c>
       <c r="I4" s="82"/>
       <c r="J4" s="61" t="s">
         <v>148</v>
       </c>
       <c r="K4" s="82"/>
       <c r="L4" s="82"/>
       <c r="M4" s="82"/>
       <c r="N4" s="77"/>
       <c r="O4" s="54"/>
       <c r="P4" s="54"/>
       <c r="Q4" s="54"/>
       <c r="R4" s="57"/>
       <c r="S4" s="57"/>
       <c r="T4" s="59" t="s">
         <v>114</v>
       </c>
       <c r="U4" s="77"/>
     </row>
-    <row r="5" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A5" s="286" t="s">
         <v>123</v>
       </c>
       <c r="B5" s="287"/>
       <c r="C5" s="290" t="s">
         <v>51</v>
       </c>
-      <c r="D5" s="266" t="s">
+      <c r="D5" s="292" t="s">
         <v>124</v>
       </c>
-      <c r="E5" s="267"/>
-[...8 lines deleted...]
-      <c r="N5" s="266" t="s">
+      <c r="E5" s="293"/>
+      <c r="F5" s="293"/>
+      <c r="G5" s="293"/>
+      <c r="H5" s="293"/>
+      <c r="I5" s="293"/>
+      <c r="J5" s="293"/>
+      <c r="K5" s="293"/>
+      <c r="L5" s="293"/>
+      <c r="M5" s="294"/>
+      <c r="N5" s="292" t="s">
         <v>125</v>
       </c>
-      <c r="O5" s="267"/>
-[...2 lines deleted...]
-      <c r="R5" s="269" t="s">
+      <c r="O5" s="293"/>
+      <c r="P5" s="293"/>
+      <c r="Q5" s="294"/>
+      <c r="R5" s="304" t="s">
         <v>126</v>
       </c>
-      <c r="S5" s="269"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="S5" s="304"/>
+      <c r="T5" s="304"/>
+      <c r="U5" s="305"/>
+    </row>
+    <row r="6" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A6" s="288"/>
       <c r="B6" s="289"/>
       <c r="C6" s="291"/>
-      <c r="D6" s="280" t="s">
+      <c r="D6" s="295" t="s">
         <v>52</v>
       </c>
-      <c r="E6" s="273" t="s">
+      <c r="E6" s="297" t="s">
         <v>127</v>
       </c>
-      <c r="F6" s="273" t="s">
+      <c r="F6" s="297" t="s">
         <v>128</v>
       </c>
-      <c r="G6" s="280" t="s">
+      <c r="G6" s="295" t="s">
         <v>129</v>
       </c>
-      <c r="H6" s="273" t="s">
+      <c r="H6" s="297" t="s">
         <v>130</v>
       </c>
-      <c r="I6" s="273" t="s">
+      <c r="I6" s="297" t="s">
         <v>131</v>
       </c>
-      <c r="J6" s="271" t="s">
+      <c r="J6" s="306" t="s">
         <v>132</v>
       </c>
-      <c r="K6" s="273" t="s">
+      <c r="K6" s="297" t="s">
         <v>133</v>
       </c>
-      <c r="L6" s="273" t="s">
+      <c r="L6" s="297" t="s">
         <v>134</v>
       </c>
-      <c r="M6" s="280" t="s">
+      <c r="M6" s="295" t="s">
         <v>135</v>
       </c>
-      <c r="N6" s="280" t="s">
+      <c r="N6" s="295" t="s">
         <v>136</v>
       </c>
-      <c r="O6" s="280" t="s">
+      <c r="O6" s="295" t="s">
         <v>137</v>
       </c>
-      <c r="P6" s="280" t="s">
+      <c r="P6" s="295" t="s">
         <v>138</v>
       </c>
-      <c r="Q6" s="273" t="s">
+      <c r="Q6" s="297" t="s">
         <v>139</v>
       </c>
-      <c r="R6" s="280" t="s">
+      <c r="R6" s="295" t="s">
         <v>140</v>
       </c>
-      <c r="S6" s="278" t="s">
+      <c r="S6" s="300" t="s">
         <v>141</v>
       </c>
-      <c r="T6" s="292" t="s">
+      <c r="T6" s="299" t="s">
         <v>142</v>
       </c>
-      <c r="U6" s="293" t="s">
+      <c r="U6" s="301" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A7" s="288"/>
       <c r="B7" s="289"/>
       <c r="C7" s="291"/>
-      <c r="D7" s="281"/>
-[...18 lines deleted...]
-    <row r="8" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D7" s="296"/>
+      <c r="E7" s="298"/>
+      <c r="F7" s="298"/>
+      <c r="G7" s="296"/>
+      <c r="H7" s="298"/>
+      <c r="I7" s="298"/>
+      <c r="J7" s="307"/>
+      <c r="K7" s="298"/>
+      <c r="L7" s="298"/>
+      <c r="M7" s="296"/>
+      <c r="N7" s="296"/>
+      <c r="O7" s="296"/>
+      <c r="P7" s="296"/>
+      <c r="Q7" s="298"/>
+      <c r="R7" s="296"/>
+      <c r="S7" s="303"/>
+      <c r="T7" s="299"/>
+      <c r="U7" s="301"/>
+    </row>
+    <row r="8" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A8" s="288"/>
       <c r="B8" s="289"/>
       <c r="C8" s="291"/>
-      <c r="D8" s="281"/>
-[...18 lines deleted...]
-    <row r="9" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D8" s="296"/>
+      <c r="E8" s="298"/>
+      <c r="F8" s="298"/>
+      <c r="G8" s="296"/>
+      <c r="H8" s="298"/>
+      <c r="I8" s="298"/>
+      <c r="J8" s="307"/>
+      <c r="K8" s="298"/>
+      <c r="L8" s="298"/>
+      <c r="M8" s="296"/>
+      <c r="N8" s="296"/>
+      <c r="O8" s="296"/>
+      <c r="P8" s="296"/>
+      <c r="Q8" s="298"/>
+      <c r="R8" s="296"/>
+      <c r="S8" s="303"/>
+      <c r="T8" s="299"/>
+      <c r="U8" s="301"/>
+    </row>
+    <row r="9" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A9" s="288"/>
       <c r="B9" s="289"/>
       <c r="C9" s="291"/>
-      <c r="D9" s="281"/>
-[...18 lines deleted...]
-    <row r="10" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D9" s="296"/>
+      <c r="E9" s="298"/>
+      <c r="F9" s="298"/>
+      <c r="G9" s="296"/>
+      <c r="H9" s="298"/>
+      <c r="I9" s="298"/>
+      <c r="J9" s="307"/>
+      <c r="K9" s="298"/>
+      <c r="L9" s="298"/>
+      <c r="M9" s="296"/>
+      <c r="N9" s="296"/>
+      <c r="O9" s="296"/>
+      <c r="P9" s="296"/>
+      <c r="Q9" s="298"/>
+      <c r="R9" s="296"/>
+      <c r="S9" s="303"/>
+      <c r="T9" s="300"/>
+      <c r="U9" s="302"/>
+    </row>
+    <row r="10" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A10" s="83" t="s">
         <v>115</v>
       </c>
       <c r="B10" s="84"/>
       <c r="C10" s="68">
         <v>21669</v>
       </c>
       <c r="D10" s="69">
         <v>1340</v>
       </c>
       <c r="E10" s="69">
         <v>10</v>
       </c>
       <c r="F10" s="69">
         <v>27</v>
       </c>
       <c r="G10" s="69">
         <v>748</v>
       </c>
       <c r="H10" s="69">
         <v>5</v>
       </c>
       <c r="I10" s="69">
         <v>130</v>
       </c>
@@ -9602,52 +10367,52 @@
       <c r="N10" s="69">
         <v>1135</v>
       </c>
       <c r="O10" s="69">
         <v>0</v>
       </c>
       <c r="P10" s="69">
         <v>476</v>
       </c>
       <c r="Q10" s="69">
         <v>659</v>
       </c>
       <c r="R10" s="69">
         <v>2176</v>
       </c>
       <c r="S10" s="69">
         <v>1222</v>
       </c>
       <c r="T10" s="69">
         <v>56496870</v>
       </c>
       <c r="U10" s="69">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="277" t="s">
+    <row r="11" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A11" s="281" t="s">
         <v>116</v>
       </c>
       <c r="B11" s="80" t="s">
         <v>117</v>
       </c>
       <c r="C11" s="70">
         <v>1893</v>
       </c>
       <c r="D11" s="71">
         <v>4</v>
       </c>
       <c r="E11" s="72">
         <v>0</v>
       </c>
       <c r="F11" s="72">
         <v>1</v>
       </c>
       <c r="G11" s="72">
         <v>1</v>
       </c>
       <c r="H11" s="72">
         <v>0</v>
       </c>
       <c r="I11" s="72">
         <v>0</v>
@@ -9667,52 +10432,52 @@
       <c r="N11" s="72">
         <v>5</v>
       </c>
       <c r="O11" s="72">
         <v>0</v>
       </c>
       <c r="P11" s="72">
         <v>1</v>
       </c>
       <c r="Q11" s="72">
         <v>4</v>
       </c>
       <c r="R11" s="72">
         <v>8</v>
       </c>
       <c r="S11" s="72">
         <v>8</v>
       </c>
       <c r="T11" s="72">
         <v>400000</v>
       </c>
       <c r="U11" s="72">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="277"/>
+    <row r="12" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="281"/>
       <c r="B12" s="80" t="s">
         <v>118</v>
       </c>
       <c r="C12" s="70">
         <v>2222</v>
       </c>
       <c r="D12" s="71">
         <v>177</v>
       </c>
       <c r="E12" s="72">
         <v>2</v>
       </c>
       <c r="F12" s="72">
         <v>1</v>
       </c>
       <c r="G12" s="72">
         <v>38</v>
       </c>
       <c r="H12" s="72">
         <v>5</v>
       </c>
       <c r="I12" s="72">
         <v>120</v>
       </c>
       <c r="J12" s="72">
@@ -9730,52 +10495,52 @@
       <c r="N12" s="72">
         <v>141</v>
       </c>
       <c r="O12" s="72">
         <v>0</v>
       </c>
       <c r="P12" s="72">
         <v>67</v>
       </c>
       <c r="Q12" s="72">
         <v>74</v>
       </c>
       <c r="R12" s="72">
         <v>90</v>
       </c>
       <c r="S12" s="72">
         <v>34</v>
       </c>
       <c r="T12" s="72">
         <v>1860000</v>
       </c>
       <c r="U12" s="72">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="277" t="s">
+    <row r="13" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="281" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="80" t="s">
         <v>117</v>
       </c>
       <c r="C13" s="70">
         <v>8385</v>
       </c>
       <c r="D13" s="71">
         <v>425</v>
       </c>
       <c r="E13" s="72">
         <v>2</v>
       </c>
       <c r="F13" s="72">
         <v>8</v>
       </c>
       <c r="G13" s="72">
         <v>180</v>
       </c>
       <c r="H13" s="72">
         <v>0</v>
       </c>
       <c r="I13" s="72">
         <v>4</v>
@@ -9795,52 +10560,52 @@
       <c r="N13" s="72">
         <v>358</v>
       </c>
       <c r="O13" s="72">
         <v>0</v>
       </c>
       <c r="P13" s="72">
         <v>128</v>
       </c>
       <c r="Q13" s="72">
         <v>230</v>
       </c>
       <c r="R13" s="72">
         <v>1157</v>
       </c>
       <c r="S13" s="72">
         <v>761</v>
       </c>
       <c r="T13" s="72">
         <v>35666270</v>
       </c>
       <c r="U13" s="72">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="277"/>
+    <row r="14" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="281"/>
       <c r="B14" s="80" t="s">
         <v>118</v>
       </c>
       <c r="C14" s="73">
         <v>9169</v>
       </c>
       <c r="D14" s="74">
         <v>734</v>
       </c>
       <c r="E14" s="75">
         <v>6</v>
       </c>
       <c r="F14" s="75">
         <v>17</v>
       </c>
       <c r="G14" s="75">
         <v>529</v>
       </c>
       <c r="H14" s="75">
         <v>0</v>
       </c>
       <c r="I14" s="75">
         <v>6</v>
       </c>
       <c r="J14" s="75">
@@ -9858,578 +10623,578 @@
       <c r="N14" s="75">
         <v>631</v>
       </c>
       <c r="O14" s="75">
         <v>0</v>
       </c>
       <c r="P14" s="75">
         <v>280</v>
       </c>
       <c r="Q14" s="75">
         <v>351</v>
       </c>
       <c r="R14" s="75">
         <v>921</v>
       </c>
       <c r="S14" s="75">
         <v>419</v>
       </c>
       <c r="T14" s="75">
         <v>18570600</v>
       </c>
       <c r="U14" s="75">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="189" t="s">
+    <row r="15" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="188" t="s">
         <v>159</v>
       </c>
-      <c r="B15" s="190"/>
-      <c r="C15" s="191"/>
+      <c r="B15" s="189"/>
+      <c r="C15" s="190"/>
       <c r="D15" s="86">
         <v>5322</v>
       </c>
-      <c r="E15" s="191" t="s">
+      <c r="E15" s="190" t="s">
         <v>144</v>
       </c>
-      <c r="F15" s="191"/>
+      <c r="F15" s="190"/>
       <c r="G15" s="81"/>
       <c r="H15" s="86">
         <v>5598</v>
       </c>
-      <c r="I15" s="191" t="s">
+      <c r="I15" s="190" t="s">
         <v>101</v>
       </c>
       <c r="J15" s="81"/>
       <c r="K15" s="69">
         <v>759</v>
       </c>
-      <c r="L15" s="191" t="s">
+      <c r="L15" s="190" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="81" t="s">
         <v>103</v>
       </c>
-      <c r="N15" s="192">
+      <c r="N15" s="191">
         <v>607</v>
       </c>
-      <c r="O15" s="191" t="s">
+      <c r="O15" s="190" t="s">
         <v>104</v>
       </c>
-      <c r="P15" s="193"/>
-[...2 lines deleted...]
-      <c r="S15" s="193"/>
+      <c r="P15" s="192"/>
+      <c r="Q15" s="192"/>
+      <c r="R15" s="192"/>
+      <c r="S15" s="192"/>
       <c r="T15" s="60"/>
       <c r="U15" s="60"/>
     </row>
-    <row r="16" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="194" t="s">
+    <row r="16" spans="1:21" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A16" s="193" t="s">
         <v>160</v>
       </c>
       <c r="B16" s="67"/>
       <c r="C16" s="67"/>
       <c r="D16" s="75">
         <v>208</v>
       </c>
-      <c r="E16" s="195" t="s">
+      <c r="E16" s="194" t="s">
         <v>105</v>
       </c>
-      <c r="F16" s="195"/>
+      <c r="F16" s="194"/>
       <c r="G16" s="67"/>
       <c r="H16" s="75">
         <v>3673</v>
       </c>
-      <c r="I16" s="195" t="s">
+      <c r="I16" s="194" t="s">
         <v>106</v>
       </c>
       <c r="J16" s="67"/>
-      <c r="K16" s="196">
+      <c r="K16" s="195">
         <v>6727</v>
       </c>
       <c r="L16" s="67" t="s">
         <v>104</v>
       </c>
-      <c r="M16" s="195" t="s">
+      <c r="M16" s="194" t="s">
         <v>107</v>
       </c>
-      <c r="N16" s="196">
+      <c r="N16" s="195">
         <v>10608</v>
       </c>
-      <c r="O16" s="195" t="s">
+      <c r="O16" s="194" t="s">
         <v>104</v>
       </c>
-      <c r="P16" s="197"/>
-[...4 lines deleted...]
-      <c r="U16" s="197"/>
+      <c r="P16" s="196"/>
+      <c r="Q16" s="197"/>
+      <c r="R16" s="196"/>
+      <c r="S16" s="196"/>
+      <c r="T16" s="196"/>
+      <c r="U16" s="196"/>
     </row>
   </sheetData>
   <mergeCells count="28">
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="R5:U5"/>
+    <mergeCell ref="J6:J9"/>
+    <mergeCell ref="K6:K9"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="H6:H9"/>
+    <mergeCell ref="I6:I9"/>
+    <mergeCell ref="L6:L9"/>
+    <mergeCell ref="S6:S9"/>
+    <mergeCell ref="Q6:Q9"/>
+    <mergeCell ref="R6:R9"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="T1:U1"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="A5:B9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:M5"/>
     <mergeCell ref="D6:D9"/>
     <mergeCell ref="E6:E9"/>
     <mergeCell ref="F6:F9"/>
     <mergeCell ref="G6:G9"/>
     <mergeCell ref="T6:T9"/>
     <mergeCell ref="U6:U9"/>
     <mergeCell ref="M6:M9"/>
     <mergeCell ref="N6:N9"/>
     <mergeCell ref="O6:O9"/>
     <mergeCell ref="P6:P9"/>
-    <mergeCell ref="A11:A12"/>
-[...10 lines deleted...]
-    <mergeCell ref="A3:U3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:X17"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="17.21875" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="19" width="12.6640625" style="4" customWidth="1"/>
     <col min="20" max="22" width="8.88671875" style="4"/>
     <col min="23" max="24" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="Q1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="R1" s="296" t="s">
+      <c r="R1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="S1" s="297"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="S1" s="321"/>
+    </row>
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="63" t="s">
         <v>151</v>
       </c>
       <c r="C2" s="64"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="22"/>
       <c r="Q2" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="R2" s="296" t="s">
+      <c r="R2" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="S2" s="297"/>
-[...2 lines deleted...]
-      <c r="A3" s="298" t="s">
+      <c r="S2" s="321"/>
+    </row>
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="322" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="298"/>
-[...16 lines deleted...]
-      <c r="S3" s="298"/>
+      <c r="B3" s="322"/>
+      <c r="C3" s="322"/>
+      <c r="D3" s="322"/>
+      <c r="E3" s="322"/>
+      <c r="F3" s="322"/>
+      <c r="G3" s="322"/>
+      <c r="H3" s="322"/>
+      <c r="I3" s="322"/>
+      <c r="J3" s="322"/>
+      <c r="K3" s="322"/>
+      <c r="L3" s="322"/>
+      <c r="M3" s="322"/>
+      <c r="N3" s="322"/>
+      <c r="O3" s="322"/>
+      <c r="P3" s="322"/>
+      <c r="Q3" s="322"/>
+      <c r="R3" s="322"/>
+      <c r="S3" s="322"/>
       <c r="T3" s="23"/>
       <c r="U3" s="23"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="299" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="323" t="s">
         <v>145</v>
       </c>
-      <c r="B4" s="300"/>
-[...16 lines deleted...]
-      <c r="S4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...16 lines deleted...]
-      <c r="S5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="Q6" s="305"/>
-[...1 lines deleted...]
-      <c r="S6" s="305"/>
+      <c r="Q6" s="320"/>
+      <c r="R6" s="320"/>
+      <c r="S6" s="320"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>29</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>30</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>61</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>62</v>
       </c>
-      <c r="S7" s="302" t="s">
+      <c r="S7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>17</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="S8" s="303" t="s">
+      <c r="S8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>17</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="S9" s="303" t="s">
+      <c r="S9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>17</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="S10" s="304" t="s">
+      <c r="S10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="27">
         <v>20347</v>
       </c>
       <c r="D11" s="27">
         <v>1206</v>
       </c>
       <c r="E11" s="27">
         <v>18</v>
       </c>
       <c r="F11" s="27">
         <v>798</v>
       </c>
       <c r="G11" s="27">
         <v>41</v>
       </c>
       <c r="H11" s="27">
         <v>166</v>
       </c>
       <c r="I11" s="27">
         <v>18</v>
       </c>
@@ -10447,52 +11212,52 @@
       </c>
       <c r="N11" s="27">
         <v>500</v>
       </c>
       <c r="O11" s="27">
         <v>398</v>
       </c>
       <c r="P11" s="27">
         <v>2691</v>
       </c>
       <c r="Q11" s="27">
         <v>1494</v>
       </c>
       <c r="R11" s="27">
         <v>59676870</v>
       </c>
       <c r="S11" s="27">
         <v>0</v>
       </c>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="277" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="281" t="s">
         <v>122</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="28">
         <v>2090</v>
       </c>
       <c r="D12" s="27">
         <v>50</v>
       </c>
       <c r="E12" s="28">
         <v>1</v>
       </c>
       <c r="F12" s="28">
         <v>21</v>
       </c>
       <c r="G12" s="28">
         <v>21</v>
       </c>
       <c r="H12" s="28">
         <v>1</v>
       </c>
       <c r="I12" s="28">
         <v>4</v>
@@ -10511,52 +11276,52 @@
       </c>
       <c r="N12" s="28">
         <v>26</v>
       </c>
       <c r="O12" s="28">
         <v>21</v>
       </c>
       <c r="P12" s="28">
         <v>17</v>
       </c>
       <c r="Q12" s="28">
         <v>13</v>
       </c>
       <c r="R12" s="28">
         <v>710000</v>
       </c>
       <c r="S12" s="28">
         <v>0</v>
       </c>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="277"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="281"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="28">
         <v>2413</v>
       </c>
       <c r="D13" s="27">
         <v>222</v>
       </c>
       <c r="E13" s="28">
         <v>0</v>
       </c>
       <c r="F13" s="28">
         <v>41</v>
       </c>
       <c r="G13" s="28">
         <v>17</v>
       </c>
       <c r="H13" s="28">
         <v>160</v>
       </c>
       <c r="I13" s="28">
         <v>0</v>
       </c>
       <c r="J13" s="28">
@@ -10573,52 +11338,52 @@
       </c>
       <c r="N13" s="28">
         <v>106</v>
       </c>
       <c r="O13" s="28">
         <v>46</v>
       </c>
       <c r="P13" s="28">
         <v>64</v>
       </c>
       <c r="Q13" s="28">
         <v>51</v>
       </c>
       <c r="R13" s="28">
         <v>3110000</v>
       </c>
       <c r="S13" s="28">
         <v>0</v>
       </c>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="28">
         <v>8732</v>
       </c>
       <c r="D14" s="27">
         <v>259</v>
       </c>
       <c r="E14" s="28">
         <v>7</v>
       </c>
       <c r="F14" s="28">
         <v>176</v>
       </c>
       <c r="G14" s="28">
         <v>2</v>
       </c>
       <c r="H14" s="28">
         <v>2</v>
       </c>
       <c r="I14" s="28">
         <v>11</v>
@@ -10637,52 +11402,52 @@
       </c>
       <c r="N14" s="28">
         <v>134</v>
       </c>
       <c r="O14" s="28">
         <v>99</v>
       </c>
       <c r="P14" s="28">
         <v>1408</v>
       </c>
       <c r="Q14" s="28">
         <v>745</v>
       </c>
       <c r="R14" s="28">
         <v>31692868</v>
       </c>
       <c r="S14" s="28">
         <v>0</v>
       </c>
       <c r="T14" s="4"/>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="29">
         <v>7112</v>
       </c>
       <c r="D15" s="30">
         <v>675</v>
       </c>
       <c r="E15" s="31">
         <v>10</v>
       </c>
       <c r="F15" s="31">
         <v>560</v>
       </c>
       <c r="G15" s="31">
         <v>1</v>
       </c>
       <c r="H15" s="31">
         <v>3</v>
       </c>
       <c r="I15" s="31">
         <v>3</v>
       </c>
       <c r="J15" s="31">
@@ -10699,574 +11464,574 @@
       </c>
       <c r="N15" s="31">
         <v>234</v>
       </c>
       <c r="O15" s="31">
         <v>232</v>
       </c>
       <c r="P15" s="31">
         <v>1202</v>
       </c>
       <c r="Q15" s="31">
         <v>685</v>
       </c>
       <c r="R15" s="31">
         <v>24164002</v>
       </c>
       <c r="S15" s="31">
         <v>0</v>
       </c>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" s="48" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="199" t="s">
+    <row r="16" spans="1:24" s="48" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A16" s="198" t="s">
         <v>156</v>
       </c>
-      <c r="B16" s="200"/>
-[...1 lines deleted...]
-      <c r="D16" s="202">
+      <c r="B16" s="199"/>
+      <c r="C16" s="200"/>
+      <c r="D16" s="201">
         <v>20347</v>
       </c>
-      <c r="E16" s="201" t="s">
+      <c r="E16" s="200" t="s">
         <v>146</v>
       </c>
-      <c r="F16" s="201"/>
-[...1 lines deleted...]
-      <c r="H16" s="202">
+      <c r="F16" s="200"/>
+      <c r="G16" s="202"/>
+      <c r="H16" s="201">
         <v>6303</v>
       </c>
-      <c r="I16" s="201" t="s">
+      <c r="I16" s="200" t="s">
         <v>101</v>
       </c>
-      <c r="J16" s="203"/>
-      <c r="K16" s="204">
+      <c r="J16" s="202"/>
+      <c r="K16" s="203">
         <v>715</v>
       </c>
-      <c r="L16" s="201" t="s">
+      <c r="L16" s="200" t="s">
         <v>102</v>
       </c>
-      <c r="M16" s="201" t="s">
+      <c r="M16" s="200" t="s">
         <v>103</v>
       </c>
-      <c r="N16" s="204">
+      <c r="N16" s="203">
         <v>315</v>
       </c>
-      <c r="O16" s="201" t="s">
+      <c r="O16" s="200" t="s">
         <v>104</v>
       </c>
-      <c r="P16" s="201"/>
-[...5 lines deleted...]
-      <c r="A17" s="205" t="s">
+      <c r="P16" s="200"/>
+      <c r="Q16" s="200"/>
+      <c r="R16" s="200"/>
+      <c r="S16" s="200"/>
+    </row>
+    <row r="17" spans="1:19" s="48" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A17" s="204" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="64"/>
       <c r="C17" s="64"/>
       <c r="D17" s="31">
         <v>269</v>
       </c>
-      <c r="E17" s="206" t="s">
+      <c r="E17" s="205" t="s">
         <v>105</v>
       </c>
-      <c r="F17" s="206"/>
+      <c r="F17" s="205"/>
       <c r="G17" s="64"/>
       <c r="H17" s="31">
         <v>3009</v>
       </c>
-      <c r="I17" s="206" t="s">
+      <c r="I17" s="205" t="s">
         <v>106</v>
       </c>
       <c r="J17" s="64"/>
       <c r="K17" s="31">
         <v>7513</v>
       </c>
-      <c r="L17" s="206" t="s">
+      <c r="L17" s="205" t="s">
         <v>104</v>
       </c>
-      <c r="M17" s="206" t="s">
+      <c r="M17" s="205" t="s">
         <v>107</v>
       </c>
       <c r="N17" s="31">
         <v>10791</v>
       </c>
-      <c r="O17" s="206" t="s">
+      <c r="O17" s="205" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="64"/>
       <c r="Q17" s="64"/>
       <c r="R17" s="64"/>
       <c r="S17" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="A12:A13"/>
-[...11 lines deleted...]
-    <mergeCell ref="E7:E10"/>
     <mergeCell ref="Q7:Q10"/>
     <mergeCell ref="R7:R10"/>
     <mergeCell ref="R1:S1"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A4:S4"/>
     <mergeCell ref="A5:S5"/>
     <mergeCell ref="F7:F10"/>
     <mergeCell ref="G7:G10"/>
     <mergeCell ref="H7:H10"/>
     <mergeCell ref="I7:I10"/>
     <mergeCell ref="P7:P10"/>
     <mergeCell ref="S7:S10"/>
     <mergeCell ref="M7:M10"/>
     <mergeCell ref="P6:S6"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="J7:J10"/>
+    <mergeCell ref="K7:K10"/>
+    <mergeCell ref="L7:L10"/>
+    <mergeCell ref="A6:B10"/>
+    <mergeCell ref="C6:C10"/>
+    <mergeCell ref="D6:K6"/>
+    <mergeCell ref="L6:O6"/>
+    <mergeCell ref="N7:N10"/>
+    <mergeCell ref="O7:O10"/>
+    <mergeCell ref="D7:D10"/>
+    <mergeCell ref="E7:E10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="17.21875" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="19" width="12.6640625" style="4" customWidth="1"/>
     <col min="20" max="22" width="8.88671875" style="4"/>
     <col min="23" max="24" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="Q1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="R1" s="296" t="s">
+      <c r="R1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="S1" s="297"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="S1" s="321"/>
+    </row>
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="63" t="s">
         <v>151</v>
       </c>
       <c r="C2" s="64"/>
       <c r="D2" s="65"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="22"/>
       <c r="Q2" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="R2" s="296" t="s">
+      <c r="R2" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="S2" s="297"/>
-[...2 lines deleted...]
-      <c r="A3" s="298" t="s">
+      <c r="S2" s="321"/>
+    </row>
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="322" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="298"/>
-[...16 lines deleted...]
-      <c r="S3" s="298"/>
+      <c r="B3" s="322"/>
+      <c r="C3" s="322"/>
+      <c r="D3" s="322"/>
+      <c r="E3" s="322"/>
+      <c r="F3" s="322"/>
+      <c r="G3" s="322"/>
+      <c r="H3" s="322"/>
+      <c r="I3" s="322"/>
+      <c r="J3" s="322"/>
+      <c r="K3" s="322"/>
+      <c r="L3" s="322"/>
+      <c r="M3" s="322"/>
+      <c r="N3" s="322"/>
+      <c r="O3" s="322"/>
+      <c r="P3" s="322"/>
+      <c r="Q3" s="322"/>
+      <c r="R3" s="322"/>
+      <c r="S3" s="322"/>
       <c r="T3" s="23"/>
       <c r="U3" s="23"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>108</v>
       </c>
-      <c r="B4" s="300"/>
-[...16 lines deleted...]
-      <c r="S4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...16 lines deleted...]
-      <c r="S5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="Q6" s="305"/>
-[...1 lines deleted...]
-      <c r="S6" s="305"/>
+      <c r="Q6" s="320"/>
+      <c r="R6" s="320"/>
+      <c r="S6" s="320"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>29</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>30</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>61</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>62</v>
       </c>
-      <c r="S7" s="302" t="s">
+      <c r="S7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>17</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="S8" s="303" t="s">
+      <c r="S8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>17</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="S9" s="303" t="s">
+      <c r="S9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>17</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="S10" s="304" t="s">
+      <c r="S10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="27">
         <v>38575</v>
       </c>
       <c r="D11" s="27">
         <v>2661</v>
       </c>
       <c r="E11" s="27">
         <v>28</v>
       </c>
       <c r="F11" s="27">
         <v>1425</v>
       </c>
       <c r="G11" s="27">
         <v>51</v>
       </c>
       <c r="H11" s="27">
         <v>136</v>
       </c>
       <c r="I11" s="27">
         <v>33</v>
       </c>
@@ -11284,52 +12049,52 @@
       </c>
       <c r="N11" s="27">
         <v>728</v>
       </c>
       <c r="O11" s="27">
         <v>241</v>
       </c>
       <c r="P11" s="27">
         <v>2908</v>
       </c>
       <c r="Q11" s="27">
         <v>1660</v>
       </c>
       <c r="R11" s="27">
         <v>56937404</v>
       </c>
       <c r="S11" s="27">
         <v>0</v>
       </c>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="277" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="281" t="s">
         <v>122</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="28">
         <v>3470</v>
       </c>
       <c r="D12" s="27">
         <v>55</v>
       </c>
       <c r="E12" s="28">
         <v>0</v>
       </c>
       <c r="F12" s="28">
         <v>17</v>
       </c>
       <c r="G12" s="28">
         <v>27</v>
       </c>
       <c r="H12" s="28">
         <v>1</v>
       </c>
       <c r="I12" s="28">
         <v>7</v>
@@ -11348,52 +12113,52 @@
       </c>
       <c r="N12" s="28">
         <v>42</v>
       </c>
       <c r="O12" s="28">
         <v>20</v>
       </c>
       <c r="P12" s="28">
         <v>25</v>
       </c>
       <c r="Q12" s="28">
         <v>22</v>
       </c>
       <c r="R12" s="28">
         <v>1295000</v>
       </c>
       <c r="S12" s="28">
         <v>0</v>
       </c>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="277"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="281"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="28">
         <v>3315</v>
       </c>
       <c r="D13" s="27">
         <v>197</v>
       </c>
       <c r="E13" s="28">
         <v>3</v>
       </c>
       <c r="F13" s="28">
         <v>30</v>
       </c>
       <c r="G13" s="28">
         <v>11</v>
       </c>
       <c r="H13" s="28">
         <v>131</v>
       </c>
       <c r="I13" s="28">
         <v>18</v>
       </c>
       <c r="J13" s="28">
@@ -11410,52 +12175,52 @@
       </c>
       <c r="N13" s="28">
         <v>144</v>
       </c>
       <c r="O13" s="28">
         <v>37</v>
       </c>
       <c r="P13" s="28">
         <v>73</v>
       </c>
       <c r="Q13" s="28">
         <v>70</v>
       </c>
       <c r="R13" s="28">
         <v>3860000</v>
       </c>
       <c r="S13" s="28">
         <v>0</v>
       </c>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="28">
         <v>15815</v>
       </c>
       <c r="D14" s="27">
         <v>1155</v>
       </c>
       <c r="E14" s="28">
         <v>9</v>
       </c>
       <c r="F14" s="28">
         <v>202</v>
       </c>
       <c r="G14" s="28">
         <v>5</v>
       </c>
       <c r="H14" s="28">
         <v>1</v>
       </c>
       <c r="I14" s="28">
         <v>6</v>
@@ -11474,52 +12239,52 @@
       </c>
       <c r="N14" s="28">
         <v>168</v>
       </c>
       <c r="O14" s="28">
         <v>109</v>
       </c>
       <c r="P14" s="28">
         <v>1495</v>
       </c>
       <c r="Q14" s="28">
         <v>886</v>
       </c>
       <c r="R14" s="28">
         <v>28101834</v>
       </c>
       <c r="S14" s="28">
         <v>0</v>
       </c>
       <c r="T14" s="4"/>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="29">
         <v>15975</v>
       </c>
       <c r="D15" s="30">
         <v>1254</v>
       </c>
       <c r="E15" s="31">
         <v>16</v>
       </c>
       <c r="F15" s="31">
         <v>1176</v>
       </c>
       <c r="G15" s="31">
         <v>8</v>
       </c>
       <c r="H15" s="31">
         <v>3</v>
       </c>
       <c r="I15" s="31">
         <v>2</v>
       </c>
       <c r="J15" s="31">
@@ -11536,596 +12301,596 @@
       </c>
       <c r="N15" s="31">
         <v>374</v>
       </c>
       <c r="O15" s="31">
         <v>75</v>
       </c>
       <c r="P15" s="31">
         <v>1315</v>
       </c>
       <c r="Q15" s="31">
         <v>682</v>
       </c>
       <c r="R15" s="31">
         <v>23680570</v>
       </c>
       <c r="S15" s="31">
         <v>0</v>
       </c>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" s="48" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" s="48" customFormat="1" ht="27.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>156</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="28">
         <v>38575</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>121</v>
       </c>
       <c r="F16" s="47"/>
       <c r="H16" s="28">
         <v>10288</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>101</v>
       </c>
       <c r="K16" s="27">
         <v>631</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="47" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="27">
         <v>508</v>
       </c>
       <c r="O16" s="47" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="47"/>
       <c r="Q16" s="47"/>
       <c r="R16" s="47"/>
       <c r="S16" s="47"/>
     </row>
-    <row r="17" spans="1:19" s="48" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:19" s="48" customFormat="1" ht="27.9" customHeight="1">
       <c r="A17" s="46" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="45"/>
       <c r="C17" s="45"/>
       <c r="D17" s="28">
         <v>489</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>105</v>
       </c>
       <c r="F17" s="47"/>
       <c r="G17" s="45"/>
       <c r="H17" s="28">
         <v>4138</v>
       </c>
       <c r="I17" s="47" t="s">
         <v>106</v>
       </c>
       <c r="J17" s="45"/>
       <c r="K17" s="28">
         <v>7066</v>
       </c>
       <c r="L17" s="47" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="47" t="s">
         <v>107</v>
       </c>
       <c r="N17" s="28">
         <v>11693</v>
       </c>
       <c r="O17" s="47" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="45"/>
       <c r="Q17" s="45"/>
       <c r="R17" s="45"/>
       <c r="S17" s="45"/>
     </row>
-    <row r="18" spans="1:19" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:19" ht="21.9" customHeight="1">
       <c r="A18" s="25"/>
       <c r="B18" s="51"/>
       <c r="C18" s="51"/>
       <c r="D18" s="51"/>
       <c r="E18" s="25"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="51"/>
       <c r="I18" s="51"/>
       <c r="J18" s="32"/>
       <c r="K18" s="51"/>
       <c r="L18" s="51"/>
       <c r="M18" s="51"/>
       <c r="N18" s="51"/>
       <c r="O18" s="51"/>
       <c r="P18" s="32"/>
       <c r="Q18" s="51"/>
       <c r="R18" s="51"/>
       <c r="S18" s="51"/>
     </row>
-    <row r="19" spans="1:19" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:19" ht="21.9" customHeight="1">
       <c r="J19" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="P6:S6"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:S5"/>
+    <mergeCell ref="P7:P10"/>
+    <mergeCell ref="Q7:Q10"/>
+    <mergeCell ref="R7:R10"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="N7:N10"/>
+    <mergeCell ref="O7:O10"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="J7:J10"/>
     <mergeCell ref="K7:K10"/>
     <mergeCell ref="L7:L10"/>
     <mergeCell ref="M7:M10"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
     <mergeCell ref="G7:G10"/>
     <mergeCell ref="H7:H10"/>
     <mergeCell ref="I7:I10"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="L6:O6"/>
-    <mergeCell ref="P7:P10"/>
-[...5 lines deleted...]
-    <mergeCell ref="O7:O10"/>
+    <mergeCell ref="P6:S6"/>
+    <mergeCell ref="R1:S1"/>
+    <mergeCell ref="R2:S2"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A4:S4"/>
+    <mergeCell ref="A5:S5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:X20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="19" width="12.6640625" style="4" customWidth="1"/>
     <col min="20" max="22" width="8.88671875" style="4"/>
     <col min="23" max="24" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="Q1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="R1" s="296" t="s">
+      <c r="R1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="S1" s="297"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="S1" s="321"/>
+    </row>
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="63" t="s">
         <v>151</v>
       </c>
       <c r="C2" s="64"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="22"/>
       <c r="Q2" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="R2" s="296" t="s">
+      <c r="R2" s="319" t="s">
         <v>3</v>
       </c>
-      <c r="S2" s="297"/>
-[...2 lines deleted...]
-      <c r="A3" s="298" t="s">
+      <c r="S2" s="321"/>
+    </row>
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="322" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="298"/>
-[...16 lines deleted...]
-      <c r="S3" s="298"/>
+      <c r="B3" s="322"/>
+      <c r="C3" s="322"/>
+      <c r="D3" s="322"/>
+      <c r="E3" s="322"/>
+      <c r="F3" s="322"/>
+      <c r="G3" s="322"/>
+      <c r="H3" s="322"/>
+      <c r="I3" s="322"/>
+      <c r="J3" s="322"/>
+      <c r="K3" s="322"/>
+      <c r="L3" s="322"/>
+      <c r="M3" s="322"/>
+      <c r="N3" s="322"/>
+      <c r="O3" s="322"/>
+      <c r="P3" s="322"/>
+      <c r="Q3" s="322"/>
+      <c r="R3" s="322"/>
+      <c r="S3" s="322"/>
       <c r="T3" s="23"/>
       <c r="U3" s="23"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>49</v>
       </c>
-      <c r="B4" s="300"/>
-[...16 lines deleted...]
-      <c r="S4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...16 lines deleted...]
-      <c r="S5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="Q6" s="305"/>
-[...1 lines deleted...]
-      <c r="S6" s="305"/>
+      <c r="Q6" s="320"/>
+      <c r="R6" s="320"/>
+      <c r="S6" s="320"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>61</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>62</v>
       </c>
-      <c r="S7" s="302" t="s">
+      <c r="S7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>17</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="S8" s="303" t="s">
+      <c r="S8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>17</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="S9" s="303" t="s">
+      <c r="S9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>17</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="S10" s="304" t="s">
+      <c r="S10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="27">
         <v>43178</v>
       </c>
       <c r="D11" s="27">
         <v>1248</v>
       </c>
       <c r="E11" s="27">
         <v>14</v>
       </c>
       <c r="F11" s="27">
         <v>865</v>
       </c>
       <c r="G11" s="27">
         <v>79</v>
       </c>
       <c r="H11" s="27">
         <v>78</v>
       </c>
       <c r="I11" s="27">
         <v>62</v>
       </c>
@@ -12143,52 +12908,52 @@
       </c>
       <c r="N11" s="27">
         <v>754</v>
       </c>
       <c r="O11" s="27">
         <v>406</v>
       </c>
       <c r="P11" s="27">
         <v>2718</v>
       </c>
       <c r="Q11" s="27">
         <v>2157</v>
       </c>
       <c r="R11" s="27">
         <v>50616000</v>
       </c>
       <c r="S11" s="27">
         <v>0</v>
       </c>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="28">
         <v>4006</v>
       </c>
       <c r="D12" s="27">
         <v>30</v>
       </c>
       <c r="E12" s="28">
         <v>0</v>
       </c>
       <c r="F12" s="28">
         <v>10</v>
       </c>
       <c r="G12" s="28">
         <v>14</v>
       </c>
       <c r="H12" s="28">
         <v>0</v>
       </c>
       <c r="I12" s="28">
         <v>5</v>
@@ -12207,52 +12972,52 @@
       </c>
       <c r="N12" s="28">
         <v>20</v>
       </c>
       <c r="O12" s="28">
         <v>6</v>
       </c>
       <c r="P12" s="28">
         <v>47</v>
       </c>
       <c r="Q12" s="28">
         <v>46</v>
       </c>
       <c r="R12" s="28">
         <v>1840000</v>
       </c>
       <c r="S12" s="28">
         <v>0</v>
       </c>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="28">
         <v>3577</v>
       </c>
       <c r="D13" s="27">
         <v>158</v>
       </c>
       <c r="E13" s="28">
         <v>0</v>
       </c>
       <c r="F13" s="28">
         <v>51</v>
       </c>
       <c r="G13" s="28">
         <v>23</v>
       </c>
       <c r="H13" s="28">
         <v>71</v>
       </c>
       <c r="I13" s="28">
         <v>1</v>
       </c>
       <c r="J13" s="28">
@@ -12269,52 +13034,52 @@
       </c>
       <c r="N13" s="28">
         <v>101</v>
       </c>
       <c r="O13" s="28">
         <v>45</v>
       </c>
       <c r="P13" s="28">
         <v>129</v>
       </c>
       <c r="Q13" s="28">
         <v>127</v>
       </c>
       <c r="R13" s="28">
         <v>4638000</v>
       </c>
       <c r="S13" s="28">
         <v>0</v>
       </c>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="28">
         <v>18899</v>
       </c>
       <c r="D14" s="27">
         <v>411</v>
       </c>
       <c r="E14" s="28">
         <v>1</v>
       </c>
       <c r="F14" s="28">
         <v>314</v>
       </c>
       <c r="G14" s="28">
         <v>6</v>
       </c>
       <c r="H14" s="28">
         <v>0</v>
       </c>
       <c r="I14" s="28">
         <v>53</v>
@@ -12333,52 +13098,52 @@
       </c>
       <c r="N14" s="28">
         <v>252</v>
       </c>
       <c r="O14" s="28">
         <v>109</v>
       </c>
       <c r="P14" s="28">
         <v>1228</v>
       </c>
       <c r="Q14" s="28">
         <v>972</v>
       </c>
       <c r="R14" s="28">
         <v>23569500</v>
       </c>
       <c r="S14" s="28">
         <v>0</v>
       </c>
       <c r="T14" s="4"/>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="29">
         <v>16696</v>
       </c>
       <c r="D15" s="30">
         <v>649</v>
       </c>
       <c r="E15" s="31">
         <v>13</v>
       </c>
       <c r="F15" s="31">
         <v>490</v>
       </c>
       <c r="G15" s="31">
         <v>36</v>
       </c>
       <c r="H15" s="31">
         <v>7</v>
       </c>
       <c r="I15" s="31">
         <v>3</v>
       </c>
       <c r="J15" s="31">
@@ -12395,623 +13160,623 @@
       </c>
       <c r="N15" s="31">
         <v>381</v>
       </c>
       <c r="O15" s="31">
         <v>246</v>
       </c>
       <c r="P15" s="31">
         <v>1314</v>
       </c>
       <c r="Q15" s="31">
         <v>1012</v>
       </c>
       <c r="R15" s="31">
         <v>20568500</v>
       </c>
       <c r="S15" s="31">
         <v>0</v>
       </c>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" s="48" customFormat="1" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" s="48" customFormat="1" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>156</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="28">
         <v>43178</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>121</v>
       </c>
       <c r="F16" s="47"/>
       <c r="H16" s="28">
         <v>13267</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="27">
         <v>837</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="47" t="s">
         <v>83</v>
       </c>
       <c r="N16" s="27">
         <v>650</v>
       </c>
       <c r="O16" s="47" t="s">
         <v>69</v>
       </c>
       <c r="P16" s="47"/>
       <c r="Q16" s="47"/>
       <c r="R16" s="47"/>
       <c r="S16" s="47"/>
     </row>
-    <row r="17" spans="1:19" s="48" customFormat="1" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:19" s="48" customFormat="1" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="45"/>
       <c r="C17" s="45"/>
       <c r="D17" s="28">
         <v>1072</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="47"/>
       <c r="G17" s="47"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="45"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="45"/>
       <c r="N17" s="17"/>
       <c r="O17" s="45"/>
       <c r="P17" s="45"/>
       <c r="Q17" s="45"/>
       <c r="R17" s="45"/>
       <c r="S17" s="45"/>
     </row>
-    <row r="18" spans="1:19" s="48" customFormat="1" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:19" s="48" customFormat="1" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="45"/>
       <c r="C18" s="45"/>
       <c r="D18" s="28">
         <v>477</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="47"/>
       <c r="G18" s="45"/>
       <c r="H18" s="28">
         <v>6171</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="45"/>
       <c r="K18" s="28">
         <v>7560</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="47" t="s">
         <v>35</v>
       </c>
       <c r="N18" s="28">
         <v>14208</v>
       </c>
       <c r="O18" s="47" t="s">
         <v>71</v>
       </c>
       <c r="P18" s="45"/>
       <c r="Q18" s="45"/>
       <c r="R18" s="45"/>
       <c r="S18" s="45"/>
     </row>
-    <row r="19" spans="1:19" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:19" ht="21.9" customHeight="1">
       <c r="A19" s="25"/>
       <c r="B19" s="51"/>
       <c r="C19" s="51"/>
       <c r="D19" s="51"/>
       <c r="E19" s="25"/>
       <c r="F19" s="51"/>
       <c r="G19" s="51"/>
       <c r="H19" s="51"/>
       <c r="I19" s="51"/>
       <c r="J19" s="32"/>
       <c r="K19" s="51"/>
       <c r="L19" s="51"/>
       <c r="M19" s="51"/>
       <c r="N19" s="51"/>
       <c r="O19" s="51"/>
       <c r="P19" s="32"/>
       <c r="Q19" s="51"/>
       <c r="R19" s="51"/>
       <c r="S19" s="51"/>
     </row>
-    <row r="20" spans="1:19" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:19" ht="21.9" customHeight="1">
       <c r="J20" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="A12:A13"/>
-[...10 lines deleted...]
-    <mergeCell ref="H7:H10"/>
     <mergeCell ref="R1:S1"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="Q7:Q10"/>
     <mergeCell ref="R7:R10"/>
     <mergeCell ref="S7:S10"/>
     <mergeCell ref="L6:O6"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="P6:S6"/>
     <mergeCell ref="K7:K10"/>
     <mergeCell ref="L7:L10"/>
     <mergeCell ref="M7:M10"/>
     <mergeCell ref="N7:N10"/>
     <mergeCell ref="O7:O10"/>
     <mergeCell ref="P7:P10"/>
     <mergeCell ref="D7:D10"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="A4:S4"/>
+    <mergeCell ref="A5:S5"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="C6:C10"/>
+    <mergeCell ref="E7:E10"/>
+    <mergeCell ref="I7:I10"/>
+    <mergeCell ref="J7:J10"/>
+    <mergeCell ref="F7:F10"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="H7:H10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="19" width="12.6640625" style="4" customWidth="1"/>
     <col min="20" max="22" width="8.88671875" style="4"/>
     <col min="23" max="24" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="Q1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="R1" s="296" t="s">
+      <c r="R1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="S1" s="297"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="S1" s="321"/>
+    </row>
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="63" t="s">
         <v>151</v>
       </c>
       <c r="C2" s="64"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="22"/>
       <c r="Q2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="R2" s="296" t="s">
+      <c r="R2" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="S2" s="297"/>
-[...2 lines deleted...]
-      <c r="A3" s="298" t="s">
+      <c r="S2" s="321"/>
+    </row>
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="322" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="298"/>
-[...16 lines deleted...]
-      <c r="S3" s="298"/>
+      <c r="B3" s="322"/>
+      <c r="C3" s="322"/>
+      <c r="D3" s="322"/>
+      <c r="E3" s="322"/>
+      <c r="F3" s="322"/>
+      <c r="G3" s="322"/>
+      <c r="H3" s="322"/>
+      <c r="I3" s="322"/>
+      <c r="J3" s="322"/>
+      <c r="K3" s="322"/>
+      <c r="L3" s="322"/>
+      <c r="M3" s="322"/>
+      <c r="N3" s="322"/>
+      <c r="O3" s="322"/>
+      <c r="P3" s="322"/>
+      <c r="Q3" s="322"/>
+      <c r="R3" s="322"/>
+      <c r="S3" s="322"/>
       <c r="T3" s="23"/>
       <c r="U3" s="23"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>75</v>
       </c>
-      <c r="B4" s="300"/>
-[...16 lines deleted...]
-      <c r="S4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...16 lines deleted...]
-      <c r="S5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="Q6" s="305"/>
-[...1 lines deleted...]
-      <c r="S6" s="305"/>
+      <c r="Q6" s="320"/>
+      <c r="R6" s="320"/>
+      <c r="S6" s="320"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>61</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>62</v>
       </c>
-      <c r="S7" s="302" t="s">
+      <c r="S7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>17</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="S8" s="303" t="s">
+      <c r="S8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>17</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="S9" s="303" t="s">
+      <c r="S9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>17</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="S10" s="304" t="s">
+      <c r="S10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="27">
         <v>57163</v>
       </c>
       <c r="D11" s="27">
         <v>1019</v>
       </c>
       <c r="E11" s="27">
         <v>18</v>
       </c>
       <c r="F11" s="27">
         <v>719</v>
       </c>
       <c r="G11" s="27">
         <v>63</v>
       </c>
       <c r="H11" s="27">
         <v>95</v>
       </c>
       <c r="I11" s="27">
         <v>7</v>
       </c>
@@ -13029,52 +13794,52 @@
       </c>
       <c r="N11" s="27">
         <v>364</v>
       </c>
       <c r="O11" s="27">
         <v>476</v>
       </c>
       <c r="P11" s="27">
         <v>2551</v>
       </c>
       <c r="Q11" s="27">
         <v>2184</v>
       </c>
       <c r="R11" s="27">
         <v>46770000</v>
       </c>
       <c r="S11" s="27">
         <v>0</v>
       </c>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="28">
         <v>7937</v>
       </c>
       <c r="D12" s="27">
         <v>60</v>
       </c>
       <c r="E12" s="28">
         <v>0</v>
       </c>
       <c r="F12" s="28">
         <v>34</v>
       </c>
       <c r="G12" s="28">
         <v>24</v>
       </c>
       <c r="H12" s="28">
         <v>0</v>
       </c>
       <c r="I12" s="28">
         <v>0</v>
@@ -13093,52 +13858,52 @@
       </c>
       <c r="N12" s="28">
         <v>24</v>
       </c>
       <c r="O12" s="28">
         <v>32</v>
       </c>
       <c r="P12" s="28">
         <v>67</v>
       </c>
       <c r="Q12" s="28">
         <v>64</v>
       </c>
       <c r="R12" s="28">
         <v>1837000</v>
       </c>
       <c r="S12" s="28">
         <v>0</v>
       </c>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="28">
         <v>5137</v>
       </c>
       <c r="D13" s="27">
         <v>221</v>
       </c>
       <c r="E13" s="28">
         <v>2</v>
       </c>
       <c r="F13" s="28">
         <v>82</v>
       </c>
       <c r="G13" s="28">
         <v>37</v>
       </c>
       <c r="H13" s="28">
         <v>83</v>
       </c>
       <c r="I13" s="28">
         <v>1</v>
       </c>
       <c r="J13" s="28">
@@ -13155,52 +13920,52 @@
       </c>
       <c r="N13" s="28">
         <v>49</v>
       </c>
       <c r="O13" s="28">
         <v>89</v>
       </c>
       <c r="P13" s="28">
         <v>222</v>
       </c>
       <c r="Q13" s="28">
         <v>193</v>
       </c>
       <c r="R13" s="28">
         <v>5309500</v>
       </c>
       <c r="S13" s="28">
         <v>0</v>
       </c>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="28">
         <v>25725</v>
       </c>
       <c r="D14" s="27">
         <v>339</v>
       </c>
       <c r="E14" s="28">
         <v>11</v>
       </c>
       <c r="F14" s="28">
         <v>292</v>
       </c>
       <c r="G14" s="28">
         <v>2</v>
       </c>
       <c r="H14" s="28">
         <v>2</v>
       </c>
       <c r="I14" s="28">
         <v>6</v>
@@ -13219,52 +13984,52 @@
       </c>
       <c r="N14" s="28">
         <v>137</v>
       </c>
       <c r="O14" s="28">
         <v>146</v>
       </c>
       <c r="P14" s="28">
         <v>1127</v>
       </c>
       <c r="Q14" s="28">
         <v>965</v>
       </c>
       <c r="R14" s="28">
         <v>15605000</v>
       </c>
       <c r="S14" s="28">
         <v>0</v>
       </c>
       <c r="T14" s="4"/>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="29">
         <v>18364</v>
       </c>
       <c r="D15" s="30">
         <v>399</v>
       </c>
       <c r="E15" s="31">
         <v>5</v>
       </c>
       <c r="F15" s="31">
         <v>311</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>10</v>
       </c>
       <c r="I15" s="31">
         <v>0</v>
       </c>
       <c r="J15" s="31">
@@ -13281,662 +14046,662 @@
       </c>
       <c r="N15" s="31">
         <v>154</v>
       </c>
       <c r="O15" s="31">
         <v>209</v>
       </c>
       <c r="P15" s="31">
         <v>1135</v>
       </c>
       <c r="Q15" s="31">
         <v>962</v>
       </c>
       <c r="R15" s="31">
         <v>24018500</v>
       </c>
       <c r="S15" s="31">
         <v>0</v>
       </c>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" s="49" customFormat="1" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" s="49" customFormat="1" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>156</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="28">
         <v>57163</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>121</v>
       </c>
       <c r="F16" s="28"/>
       <c r="G16" s="4"/>
       <c r="H16" s="28">
         <v>13951</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="J16" s="4"/>
       <c r="K16" s="27">
         <v>797</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="47" t="s">
         <v>83</v>
       </c>
       <c r="N16" s="27">
         <v>778</v>
       </c>
       <c r="O16" s="47" t="s">
         <v>69</v>
       </c>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="R16" s="28"/>
       <c r="S16" s="28"/>
       <c r="T16" s="4"/>
       <c r="U16" s="4"/>
       <c r="V16" s="4"/>
       <c r="W16" s="4"/>
       <c r="X16" s="4"/>
     </row>
-    <row r="17" spans="1:24" s="49" customFormat="1" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:24" s="49" customFormat="1" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="28">
         <v>1109</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="17"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="45"/>
       <c r="N17" s="17"/>
       <c r="O17" s="45"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="4"/>
       <c r="U17" s="4"/>
       <c r="V17" s="4"/>
       <c r="W17" s="4"/>
       <c r="X17" s="4"/>
     </row>
-    <row r="18" spans="1:24" s="49" customFormat="1" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:24" s="49" customFormat="1" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="28">
         <v>980</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="28">
         <v>5141</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="28">
         <v>5492</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="47" t="s">
         <v>35</v>
       </c>
       <c r="N18" s="28">
         <v>11613</v>
       </c>
       <c r="O18" s="47" t="s">
         <v>71</v>
       </c>
       <c r="P18" s="17"/>
       <c r="Q18" s="17"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="4"/>
       <c r="U18" s="4"/>
       <c r="V18" s="4"/>
       <c r="W18" s="4"/>
       <c r="X18" s="4"/>
     </row>
-    <row r="19" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:24" ht="21.9" customHeight="1">
       <c r="A19" s="25"/>
       <c r="B19" s="51"/>
       <c r="C19" s="51"/>
       <c r="D19" s="51"/>
       <c r="E19" s="25"/>
       <c r="F19" s="51"/>
       <c r="G19" s="51"/>
       <c r="H19" s="51"/>
       <c r="I19" s="51"/>
       <c r="J19" s="32"/>
       <c r="K19" s="51"/>
       <c r="L19" s="51"/>
       <c r="M19" s="51"/>
       <c r="N19" s="51"/>
       <c r="O19" s="51"/>
       <c r="P19" s="32"/>
       <c r="Q19" s="51"/>
       <c r="R19" s="51"/>
       <c r="S19" s="51"/>
     </row>
-    <row r="20" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:24" ht="21.9" customHeight="1">
       <c r="J20" s="24"/>
     </row>
-    <row r="21" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" spans="1:24" ht="21.9" customHeight="1"/>
+    <row r="22" spans="1:24" ht="21.9" customHeight="1"/>
+    <row r="23" spans="1:24" ht="21.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="P6:S6"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:S5"/>
+    <mergeCell ref="P7:P10"/>
+    <mergeCell ref="Q7:Q10"/>
+    <mergeCell ref="R7:R10"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="N7:N10"/>
+    <mergeCell ref="O7:O10"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="J7:J10"/>
     <mergeCell ref="K7:K10"/>
     <mergeCell ref="L7:L10"/>
     <mergeCell ref="M7:M10"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
     <mergeCell ref="G7:G10"/>
     <mergeCell ref="H7:H10"/>
     <mergeCell ref="I7:I10"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="L6:O6"/>
-    <mergeCell ref="P7:P10"/>
-[...5 lines deleted...]
-    <mergeCell ref="O7:O10"/>
+    <mergeCell ref="P6:S6"/>
+    <mergeCell ref="R1:S1"/>
+    <mergeCell ref="R2:S2"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A4:S4"/>
+    <mergeCell ref="A5:S5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="21" width="12.6640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="4"/>
     <col min="23" max="24" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="S1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="T1" s="296" t="s">
+      <c r="T1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="U1" s="297"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="U1" s="321"/>
+    </row>
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="63" t="s">
         <v>151</v>
       </c>
       <c r="C2" s="64"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="21"/>
       <c r="R2" s="22"/>
       <c r="S2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="T2" s="296" t="s">
+      <c r="T2" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="U2" s="297"/>
-[...2 lines deleted...]
-      <c r="A3" s="313" t="s">
+      <c r="U2" s="321"/>
+    </row>
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="328" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="313"/>
-[...18 lines deleted...]
-      <c r="U3" s="313"/>
+      <c r="B3" s="328"/>
+      <c r="C3" s="328"/>
+      <c r="D3" s="328"/>
+      <c r="E3" s="328"/>
+      <c r="F3" s="328"/>
+      <c r="G3" s="328"/>
+      <c r="H3" s="328"/>
+      <c r="I3" s="328"/>
+      <c r="J3" s="328"/>
+      <c r="K3" s="328"/>
+      <c r="L3" s="328"/>
+      <c r="M3" s="328"/>
+      <c r="N3" s="328"/>
+      <c r="O3" s="328"/>
+      <c r="P3" s="328"/>
+      <c r="Q3" s="328"/>
+      <c r="R3" s="328"/>
+      <c r="S3" s="328"/>
+      <c r="T3" s="328"/>
+      <c r="U3" s="328"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>77</v>
       </c>
-      <c r="B4" s="300"/>
-[...18 lines deleted...]
-      <c r="U4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
+      <c r="T4" s="314"/>
+      <c r="U4" s="314"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...18 lines deleted...]
-      <c r="U5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
+      <c r="T5" s="324"/>
+      <c r="U5" s="324"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" s="297"/>
-      <c r="R6" s="296" t="s">
+      <c r="Q6" s="321"/>
+      <c r="R6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="S6" s="305"/>
-[...1 lines deleted...]
-      <c r="U6" s="305"/>
+      <c r="S6" s="320"/>
+      <c r="T6" s="320"/>
+      <c r="U6" s="320"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>80</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="S7" s="207" t="s">
+      <c r="S7" s="221" t="s">
         <v>61</v>
       </c>
-      <c r="T7" s="207" t="s">
+      <c r="T7" s="221" t="s">
         <v>62</v>
       </c>
-      <c r="U7" s="302" t="s">
+      <c r="U7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="295" t="s">
+      <c r="S8" s="311" t="s">
         <v>17</v>
       </c>
-      <c r="T8" s="295" t="s">
+      <c r="T8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="U8" s="303" t="s">
+      <c r="U8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S9" s="295" t="s">
+      <c r="S9" s="311" t="s">
         <v>17</v>
       </c>
-      <c r="T9" s="295" t="s">
+      <c r="T9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="U9" s="303" t="s">
+      <c r="U9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="S10" s="208" t="s">
+      <c r="S10" s="222" t="s">
         <v>17</v>
       </c>
-      <c r="T10" s="208" t="s">
+      <c r="T10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="U10" s="304" t="s">
+      <c r="U10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="27">
         <v>72313</v>
       </c>
       <c r="D11" s="27">
         <v>1011</v>
       </c>
       <c r="E11" s="27">
         <v>21</v>
       </c>
       <c r="F11" s="27">
         <v>798</v>
       </c>
       <c r="G11" s="27">
         <v>39</v>
       </c>
       <c r="H11" s="27">
         <v>64</v>
       </c>
       <c r="I11" s="27">
         <v>14</v>
       </c>
@@ -13958,52 +14723,52 @@
       <c r="O11" s="27">
         <v>452</v>
       </c>
       <c r="P11" s="27">
         <v>212</v>
       </c>
       <c r="Q11" s="27">
         <v>277</v>
       </c>
       <c r="R11" s="27">
         <v>2590</v>
       </c>
       <c r="S11" s="27">
         <v>1961</v>
       </c>
       <c r="T11" s="27">
         <v>44503000</v>
       </c>
       <c r="U11" s="27">
         <v>0</v>
       </c>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="28">
         <v>13175</v>
       </c>
       <c r="D12" s="27">
         <v>24</v>
       </c>
       <c r="E12" s="28">
         <v>0</v>
       </c>
       <c r="F12" s="28">
         <v>10</v>
       </c>
       <c r="G12" s="28">
         <v>11</v>
       </c>
       <c r="H12" s="28">
         <v>1</v>
       </c>
       <c r="I12" s="28">
         <v>0</v>
@@ -14026,52 +14791,52 @@
       <c r="O12" s="28">
         <v>12</v>
       </c>
       <c r="P12" s="28">
         <v>4</v>
       </c>
       <c r="Q12" s="28">
         <v>10</v>
       </c>
       <c r="R12" s="28">
         <v>47</v>
       </c>
       <c r="S12" s="28">
         <v>47</v>
       </c>
       <c r="T12" s="28">
         <v>1596765</v>
       </c>
       <c r="U12" s="28">
         <v>0</v>
       </c>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="28">
         <v>5076</v>
       </c>
       <c r="D13" s="27">
         <v>104</v>
       </c>
       <c r="E13" s="28">
         <v>0</v>
       </c>
       <c r="F13" s="28">
         <v>19</v>
       </c>
       <c r="G13" s="28">
         <v>23</v>
       </c>
       <c r="H13" s="28">
         <v>58</v>
       </c>
       <c r="I13" s="28">
         <v>0</v>
       </c>
       <c r="J13" s="28">
@@ -14092,52 +14857,52 @@
       <c r="O13" s="28">
         <v>23</v>
       </c>
       <c r="P13" s="28">
         <v>29</v>
       </c>
       <c r="Q13" s="28">
         <v>29</v>
       </c>
       <c r="R13" s="28">
         <v>113</v>
       </c>
       <c r="S13" s="28">
         <v>113</v>
       </c>
       <c r="T13" s="28">
         <v>4320735</v>
       </c>
       <c r="U13" s="28">
         <v>0</v>
       </c>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="28">
         <v>36248</v>
       </c>
       <c r="D14" s="27">
         <v>507</v>
       </c>
       <c r="E14" s="28">
         <v>6</v>
       </c>
       <c r="F14" s="28">
         <v>433</v>
       </c>
       <c r="G14" s="28">
         <v>3</v>
       </c>
       <c r="H14" s="28">
         <v>1</v>
       </c>
       <c r="I14" s="28">
         <v>13</v>
@@ -14160,52 +14925,52 @@
       <c r="O14" s="28">
         <v>252</v>
       </c>
       <c r="P14" s="28">
         <v>66</v>
       </c>
       <c r="Q14" s="28">
         <v>87</v>
       </c>
       <c r="R14" s="28">
         <v>1468</v>
       </c>
       <c r="S14" s="28">
         <v>1050</v>
       </c>
       <c r="T14" s="28">
         <v>21259122</v>
       </c>
       <c r="U14" s="28">
         <v>0</v>
       </c>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="29">
         <v>17814</v>
       </c>
       <c r="D15" s="30">
         <v>376</v>
       </c>
       <c r="E15" s="31">
         <v>15</v>
       </c>
       <c r="F15" s="31">
         <v>336</v>
       </c>
       <c r="G15" s="31">
         <v>2</v>
       </c>
       <c r="H15" s="31">
         <v>4</v>
       </c>
       <c r="I15" s="31">
         <v>1</v>
       </c>
       <c r="J15" s="31">
@@ -14226,680 +14991,680 @@
       <c r="O15" s="31">
         <v>165</v>
       </c>
       <c r="P15" s="31">
         <v>113</v>
       </c>
       <c r="Q15" s="31">
         <v>151</v>
       </c>
       <c r="R15" s="31">
         <v>962</v>
       </c>
       <c r="S15" s="31">
         <v>751</v>
       </c>
       <c r="T15" s="31">
         <v>17326378</v>
       </c>
       <c r="U15" s="31">
         <v>0</v>
       </c>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>156</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="28">
         <v>72313</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>121</v>
       </c>
       <c r="F16" s="28"/>
       <c r="H16" s="28">
         <v>14373</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="27">
         <v>813</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="47" t="s">
         <v>83</v>
       </c>
       <c r="N16" s="4">
         <v>851</v>
       </c>
       <c r="O16" s="47" t="s">
         <v>69</v>
       </c>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="R16" s="28"/>
       <c r="S16" s="28"/>
       <c r="T16" s="28"/>
       <c r="U16" s="28"/>
     </row>
-    <row r="17" spans="1:21" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:21" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="28">
         <v>1180</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="17"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="45"/>
       <c r="N17" s="17"/>
       <c r="O17" s="45"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
       <c r="U17" s="17"/>
     </row>
-    <row r="18" spans="1:21" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:21" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="28">
         <v>1630</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="28">
         <v>4833</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="17">
         <v>6782</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="47" t="s">
         <v>35</v>
       </c>
       <c r="N18" s="17">
         <v>13219</v>
       </c>
       <c r="O18" s="47" t="s">
         <v>71</v>
       </c>
       <c r="P18" s="17"/>
       <c r="Q18" s="28"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
       <c r="U18" s="17"/>
     </row>
-    <row r="19" spans="1:21" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:21" ht="21.9" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="28"/>
       <c r="D19" s="24"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="28"/>
       <c r="H19" s="24"/>
       <c r="I19" s="17"/>
       <c r="J19" s="28"/>
       <c r="K19" s="24"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
       <c r="N19" s="28"/>
       <c r="O19" s="24"/>
       <c r="P19" s="17"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="17"/>
       <c r="S19" s="17"/>
       <c r="T19" s="17"/>
       <c r="U19" s="17"/>
     </row>
-    <row r="20" spans="1:21" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:21" ht="21.9" customHeight="1">
       <c r="A20" s="25"/>
       <c r="B20" s="51"/>
       <c r="C20" s="51"/>
       <c r="D20" s="51"/>
       <c r="E20" s="25"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="51"/>
       <c r="I20" s="51"/>
       <c r="J20" s="32"/>
       <c r="K20" s="51"/>
       <c r="L20" s="51"/>
       <c r="M20" s="51"/>
       <c r="N20" s="51"/>
       <c r="O20" s="51"/>
       <c r="P20" s="32"/>
       <c r="Q20" s="51"/>
       <c r="R20" s="51"/>
       <c r="S20" s="51"/>
       <c r="T20" s="51"/>
       <c r="U20" s="51"/>
     </row>
-    <row r="21" spans="1:21" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:21" ht="21.9" customHeight="1">
       <c r="J21" s="24"/>
     </row>
-    <row r="22" spans="1:21" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="23" spans="1:21" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" spans="1:21" ht="21.9" customHeight="1"/>
+    <row r="23" spans="1:21" ht="21.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="L7:L10"/>
-[...8 lines deleted...]
-    <mergeCell ref="E7:E10"/>
+    <mergeCell ref="T1:U1"/>
+    <mergeCell ref="T2:U2"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A4:U4"/>
+    <mergeCell ref="A5:U5"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="U7:U10"/>
     <mergeCell ref="N7:N10"/>
     <mergeCell ref="I7:I10"/>
     <mergeCell ref="O7:O10"/>
     <mergeCell ref="T7:T10"/>
     <mergeCell ref="L6:O6"/>
     <mergeCell ref="P7:P10"/>
     <mergeCell ref="R6:U6"/>
     <mergeCell ref="R7:R10"/>
     <mergeCell ref="J7:J10"/>
     <mergeCell ref="K7:K10"/>
     <mergeCell ref="S7:S10"/>
     <mergeCell ref="Q7:Q10"/>
-    <mergeCell ref="T1:U1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:U5"/>
+    <mergeCell ref="L7:L10"/>
+    <mergeCell ref="M7:M10"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="D7:D10"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="H7:H10"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="A6:B10"/>
+    <mergeCell ref="F7:F10"/>
+    <mergeCell ref="E7:E10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="21" width="12.6640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="4"/>
     <col min="23" max="24" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="S1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="T1" s="296" t="s">
+      <c r="T1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="U1" s="297"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="U1" s="321"/>
+    </row>
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="63" t="s">
         <v>151</v>
       </c>
       <c r="C2" s="64"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="21"/>
       <c r="R2" s="22"/>
       <c r="S2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="T2" s="296" t="s">
+      <c r="T2" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="U2" s="297"/>
-[...2 lines deleted...]
-      <c r="A3" s="313" t="s">
+      <c r="U2" s="321"/>
+    </row>
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="328" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="313"/>
-[...18 lines deleted...]
-      <c r="U3" s="313"/>
+      <c r="B3" s="328"/>
+      <c r="C3" s="328"/>
+      <c r="D3" s="328"/>
+      <c r="E3" s="328"/>
+      <c r="F3" s="328"/>
+      <c r="G3" s="328"/>
+      <c r="H3" s="328"/>
+      <c r="I3" s="328"/>
+      <c r="J3" s="328"/>
+      <c r="K3" s="328"/>
+      <c r="L3" s="328"/>
+      <c r="M3" s="328"/>
+      <c r="N3" s="328"/>
+      <c r="O3" s="328"/>
+      <c r="P3" s="328"/>
+      <c r="Q3" s="328"/>
+      <c r="R3" s="328"/>
+      <c r="S3" s="328"/>
+      <c r="T3" s="328"/>
+      <c r="U3" s="328"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>76</v>
       </c>
-      <c r="B4" s="300"/>
-[...18 lines deleted...]
-      <c r="U4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
+      <c r="T4" s="314"/>
+      <c r="U4" s="314"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...18 lines deleted...]
-      <c r="U5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
+      <c r="T5" s="324"/>
+      <c r="U5" s="324"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" s="297"/>
-      <c r="R6" s="296" t="s">
+      <c r="Q6" s="321"/>
+      <c r="R6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="S6" s="305"/>
-[...1 lines deleted...]
-      <c r="U6" s="305"/>
+      <c r="S6" s="320"/>
+      <c r="T6" s="320"/>
+      <c r="U6" s="320"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>80</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="S7" s="207" t="s">
+      <c r="S7" s="221" t="s">
         <v>61</v>
       </c>
-      <c r="T7" s="207" t="s">
+      <c r="T7" s="221" t="s">
         <v>62</v>
       </c>
-      <c r="U7" s="302" t="s">
+      <c r="U7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="295" t="s">
+      <c r="S8" s="311" t="s">
         <v>17</v>
       </c>
-      <c r="T8" s="295" t="s">
+      <c r="T8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="U8" s="303" t="s">
+      <c r="U8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S9" s="295" t="s">
+      <c r="S9" s="311" t="s">
         <v>17</v>
       </c>
-      <c r="T9" s="295" t="s">
+      <c r="T9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="U9" s="303" t="s">
+      <c r="U9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="S10" s="208" t="s">
+      <c r="S10" s="222" t="s">
         <v>17</v>
       </c>
-      <c r="T10" s="208" t="s">
+      <c r="T10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="U10" s="304" t="s">
+      <c r="U10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="27">
         <v>71340</v>
       </c>
       <c r="D11" s="27">
         <v>1338</v>
       </c>
       <c r="E11" s="27">
         <v>14</v>
       </c>
       <c r="F11" s="27">
         <v>1139</v>
       </c>
       <c r="G11" s="27">
         <v>40</v>
       </c>
       <c r="H11" s="27">
         <v>37</v>
       </c>
       <c r="I11" s="27">
         <v>65</v>
       </c>
@@ -14921,52 +15686,52 @@
       <c r="O11" s="27">
         <v>845</v>
       </c>
       <c r="P11" s="27">
         <v>19852</v>
       </c>
       <c r="Q11" s="27">
         <v>18610</v>
       </c>
       <c r="R11" s="27">
         <v>2417</v>
       </c>
       <c r="S11" s="27">
         <v>1812</v>
       </c>
       <c r="T11" s="27">
         <v>49017000</v>
       </c>
       <c r="U11" s="27">
         <v>0</v>
       </c>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="28">
         <v>9750</v>
       </c>
       <c r="D12" s="27">
         <v>63</v>
       </c>
       <c r="E12" s="28">
         <v>1</v>
       </c>
       <c r="F12" s="28">
         <v>35</v>
       </c>
       <c r="G12" s="28">
         <v>18</v>
       </c>
       <c r="H12" s="28">
         <v>4</v>
       </c>
       <c r="I12" s="28">
         <v>4</v>
@@ -14989,52 +15754,52 @@
       <c r="O12" s="28">
         <v>36</v>
       </c>
       <c r="P12" s="28">
         <v>761</v>
       </c>
       <c r="Q12" s="28">
         <v>779</v>
       </c>
       <c r="R12" s="28">
         <v>41</v>
       </c>
       <c r="S12" s="28">
         <v>41</v>
       </c>
       <c r="T12" s="28">
         <v>1489183</v>
       </c>
       <c r="U12" s="28">
         <v>0</v>
       </c>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="28">
         <v>5872</v>
       </c>
       <c r="D13" s="27">
         <v>66</v>
       </c>
       <c r="E13" s="28">
         <v>0</v>
       </c>
       <c r="F13" s="28">
         <v>21</v>
       </c>
       <c r="G13" s="28">
         <v>19</v>
       </c>
       <c r="H13" s="28">
         <v>21</v>
       </c>
       <c r="I13" s="28">
         <v>0</v>
       </c>
       <c r="J13" s="28">
@@ -15055,52 +15820,52 @@
       <c r="O13" s="28">
         <v>28</v>
       </c>
       <c r="P13" s="28">
         <v>1509</v>
       </c>
       <c r="Q13" s="28">
         <v>1465</v>
       </c>
       <c r="R13" s="28">
         <v>108</v>
       </c>
       <c r="S13" s="28">
         <v>108</v>
       </c>
       <c r="T13" s="28">
         <v>5099917</v>
       </c>
       <c r="U13" s="28">
         <v>0</v>
       </c>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="28">
         <v>34778</v>
       </c>
       <c r="D14" s="27">
         <v>783</v>
       </c>
       <c r="E14" s="28">
         <v>2</v>
       </c>
       <c r="F14" s="28">
         <v>678</v>
       </c>
       <c r="G14" s="28">
         <v>3</v>
       </c>
       <c r="H14" s="28">
         <v>12</v>
       </c>
       <c r="I14" s="28">
         <v>59</v>
@@ -15123,52 +15888,52 @@
       <c r="O14" s="28">
         <v>507</v>
       </c>
       <c r="P14" s="28">
         <v>9217</v>
       </c>
       <c r="Q14" s="28">
         <v>8632</v>
       </c>
       <c r="R14" s="28">
         <v>1131</v>
       </c>
       <c r="S14" s="28">
         <v>801</v>
       </c>
       <c r="T14" s="28">
         <v>19895625</v>
       </c>
       <c r="U14" s="28">
         <v>0</v>
       </c>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="29">
         <v>20940</v>
       </c>
       <c r="D15" s="30">
         <v>426</v>
       </c>
       <c r="E15" s="31">
         <v>11</v>
       </c>
       <c r="F15" s="31">
         <v>405</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
         <v>2</v>
       </c>
       <c r="J15" s="31">
@@ -15189,675 +15954,675 @@
       <c r="O15" s="31">
         <v>274</v>
       </c>
       <c r="P15" s="31">
         <v>8365</v>
       </c>
       <c r="Q15" s="31">
         <v>7734</v>
       </c>
       <c r="R15" s="31">
         <v>1137</v>
       </c>
       <c r="S15" s="31">
         <v>862</v>
       </c>
       <c r="T15" s="31">
         <v>22532275</v>
       </c>
       <c r="U15" s="31">
         <v>0</v>
       </c>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>156</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="28">
         <v>71340</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>121</v>
       </c>
       <c r="F16" s="28"/>
       <c r="H16" s="28">
         <v>9470</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="27">
         <v>972</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="47" t="s">
         <v>83</v>
       </c>
       <c r="N16" s="4">
         <v>1049</v>
       </c>
       <c r="O16" s="47" t="s">
         <v>69</v>
       </c>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="R16" s="28"/>
       <c r="S16" s="28"/>
       <c r="T16" s="28"/>
       <c r="U16" s="28"/>
     </row>
-    <row r="17" spans="1:21" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:21" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="28">
         <v>1113</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="17"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="45"/>
       <c r="N17" s="17"/>
       <c r="O17" s="45"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
       <c r="U17" s="17"/>
     </row>
-    <row r="18" spans="1:21" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:21" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="28">
         <v>2011</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="28">
         <v>4198</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="17">
         <v>7249</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="47" t="s">
         <v>35</v>
       </c>
       <c r="N18" s="17">
         <v>13465</v>
       </c>
       <c r="O18" s="47" t="s">
         <v>71</v>
       </c>
       <c r="P18" s="17"/>
       <c r="Q18" s="28"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
       <c r="U18" s="17"/>
     </row>
-    <row r="19" spans="1:21" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:21" ht="21.9" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="28"/>
       <c r="D19" s="24"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="28"/>
       <c r="H19" s="24"/>
       <c r="I19" s="17"/>
       <c r="J19" s="28"/>
       <c r="K19" s="24"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
       <c r="N19" s="28"/>
       <c r="O19" s="24"/>
       <c r="P19" s="17"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="17"/>
       <c r="S19" s="17"/>
       <c r="T19" s="17"/>
       <c r="U19" s="17"/>
     </row>
-    <row r="20" spans="1:21" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:21" ht="21.9" customHeight="1">
       <c r="A20" s="25"/>
       <c r="B20" s="51"/>
       <c r="C20" s="51"/>
       <c r="D20" s="51"/>
       <c r="E20" s="25"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="51"/>
       <c r="I20" s="51"/>
       <c r="J20" s="32"/>
       <c r="K20" s="51"/>
       <c r="L20" s="51"/>
       <c r="M20" s="51"/>
       <c r="N20" s="51"/>
       <c r="O20" s="51"/>
       <c r="P20" s="32"/>
       <c r="Q20" s="51"/>
       <c r="R20" s="51"/>
       <c r="S20" s="51"/>
       <c r="T20" s="51"/>
       <c r="U20" s="51"/>
     </row>
-    <row r="21" spans="1:21" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:21" ht="21.9" customHeight="1">
       <c r="J21" s="24"/>
     </row>
-    <row r="22" spans="1:21" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="23" spans="1:21" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" spans="1:21" ht="21.9" customHeight="1"/>
+    <row r="23" spans="1:21" ht="21.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="T1:U1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:U5"/>
+    <mergeCell ref="U7:U10"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="O7:O10"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="T7:T10"/>
+    <mergeCell ref="L6:O6"/>
+    <mergeCell ref="R7:R10"/>
+    <mergeCell ref="Q7:Q10"/>
+    <mergeCell ref="P7:P10"/>
+    <mergeCell ref="R6:U6"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="M7:M10"/>
     <mergeCell ref="N7:N10"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="G7:G10"/>
     <mergeCell ref="J7:J10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="L7:L10"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="F7:F10"/>
     <mergeCell ref="H7:H10"/>
     <mergeCell ref="K7:K10"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="I7:I10"/>
     <mergeCell ref="D6:K6"/>
-    <mergeCell ref="U7:U10"/>
-[...8 lines deleted...]
-    <mergeCell ref="R6:U6"/>
+    <mergeCell ref="T1:U1"/>
+    <mergeCell ref="T2:U2"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A4:U4"/>
+    <mergeCell ref="A5:U5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="21" width="12.6640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="9" style="4" customWidth="1"/>
     <col min="23" max="24" width="9" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="R1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="S1" s="296" t="s">
+      <c r="S1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="T1" s="297"/>
+      <c r="T1" s="321"/>
       <c r="V1" s="2"/>
       <c r="X1"/>
     </row>
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="62" t="s">
         <v>81</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="S2" s="296" t="s">
+      <c r="S2" s="319" t="s">
         <v>2</v>
       </c>
-      <c r="T2" s="297"/>
+      <c r="T2" s="321"/>
       <c r="V2" s="2"/>
       <c r="X2"/>
     </row>
-    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="313" t="s">
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="328" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="313"/>
-[...17 lines deleted...]
-      <c r="T3" s="313"/>
+      <c r="B3" s="328"/>
+      <c r="C3" s="328"/>
+      <c r="D3" s="328"/>
+      <c r="E3" s="328"/>
+      <c r="F3" s="328"/>
+      <c r="G3" s="328"/>
+      <c r="H3" s="328"/>
+      <c r="I3" s="328"/>
+      <c r="J3" s="328"/>
+      <c r="K3" s="328"/>
+      <c r="L3" s="328"/>
+      <c r="M3" s="328"/>
+      <c r="N3" s="328"/>
+      <c r="O3" s="328"/>
+      <c r="P3" s="328"/>
+      <c r="Q3" s="328"/>
+      <c r="R3" s="328"/>
+      <c r="S3" s="328"/>
+      <c r="T3" s="328"/>
       <c r="U3" s="50"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>95</v>
       </c>
-      <c r="B4" s="300"/>
-[...17 lines deleted...]
-      <c r="T4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
+      <c r="T4" s="314"/>
       <c r="U4" s="17"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...17 lines deleted...]
-      <c r="T5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
+      <c r="T5" s="324"/>
       <c r="U5" s="17"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" s="297"/>
-      <c r="R6" s="296" t="s">
+      <c r="Q6" s="321"/>
+      <c r="R6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="S6" s="305"/>
-      <c r="T6" s="305"/>
+      <c r="S6" s="320"/>
+      <c r="T6" s="320"/>
       <c r="U6" s="17"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>80</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="S7" s="207" t="s">
+      <c r="S7" s="221" t="s">
         <v>84</v>
       </c>
-      <c r="T7" s="302" t="s">
+      <c r="T7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="295" t="s">
+      <c r="S8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T8" s="303" t="s">
+      <c r="T8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S9" s="295" t="s">
+      <c r="S9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T9" s="303" t="s">
+      <c r="T9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="S10" s="208" t="s">
+      <c r="S10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="T10" s="304" t="s">
+      <c r="T10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="33">
         <v>60215</v>
       </c>
       <c r="D11" s="33">
         <v>1638</v>
       </c>
       <c r="E11" s="33">
         <v>12</v>
       </c>
       <c r="F11" s="33">
         <v>1391</v>
       </c>
       <c r="G11" s="33">
         <v>50</v>
       </c>
       <c r="H11" s="33">
         <v>77</v>
       </c>
       <c r="I11" s="33">
         <v>30</v>
       </c>
@@ -15877,52 +16642,52 @@
         <v>567</v>
       </c>
       <c r="O11" s="33">
         <v>1030</v>
       </c>
       <c r="P11" s="33">
         <v>19443</v>
       </c>
       <c r="Q11" s="33">
         <v>18168</v>
       </c>
       <c r="R11" s="33">
         <v>2494</v>
       </c>
       <c r="S11" s="33">
         <v>1860</v>
       </c>
       <c r="T11" s="33">
         <v>0</v>
       </c>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="34">
         <v>7164</v>
       </c>
       <c r="D12" s="33">
         <v>82</v>
       </c>
       <c r="E12" s="34">
         <v>2</v>
       </c>
       <c r="F12" s="34">
         <v>48</v>
       </c>
       <c r="G12" s="34">
         <v>27</v>
       </c>
       <c r="H12" s="34">
         <v>0</v>
       </c>
       <c r="I12" s="34">
         <v>3</v>
@@ -15943,52 +16708,52 @@
         <v>47</v>
       </c>
       <c r="O12" s="34">
         <v>45</v>
       </c>
       <c r="P12" s="34">
         <v>810</v>
       </c>
       <c r="Q12" s="34">
         <v>788</v>
       </c>
       <c r="R12" s="34">
         <v>66</v>
       </c>
       <c r="S12" s="34">
         <v>60</v>
       </c>
       <c r="T12" s="34">
         <v>0</v>
       </c>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="34">
         <v>4740</v>
       </c>
       <c r="D13" s="33">
         <v>128</v>
       </c>
       <c r="E13" s="34">
         <v>2</v>
       </c>
       <c r="F13" s="34">
         <v>32</v>
       </c>
       <c r="G13" s="34">
         <v>16</v>
       </c>
       <c r="H13" s="34">
         <v>76</v>
       </c>
       <c r="I13" s="34">
         <v>0</v>
       </c>
       <c r="J13" s="34">
@@ -16007,52 +16772,52 @@
         <v>18</v>
       </c>
       <c r="O13" s="34">
         <v>39</v>
       </c>
       <c r="P13" s="34">
         <v>1351</v>
       </c>
       <c r="Q13" s="34">
         <v>1337</v>
       </c>
       <c r="R13" s="34">
         <v>119</v>
       </c>
       <c r="S13" s="34">
         <v>114</v>
       </c>
       <c r="T13" s="34">
         <v>0</v>
       </c>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="34">
         <v>30668</v>
       </c>
       <c r="D14" s="33">
         <v>948</v>
       </c>
       <c r="E14" s="34">
         <v>2</v>
       </c>
       <c r="F14" s="34">
         <v>852</v>
       </c>
       <c r="G14" s="34">
         <v>5</v>
       </c>
       <c r="H14" s="34">
         <v>1</v>
       </c>
       <c r="I14" s="34">
         <v>25</v>
@@ -16073,52 +16838,52 @@
         <v>371</v>
       </c>
       <c r="O14" s="34">
         <v>580</v>
       </c>
       <c r="P14" s="34">
         <v>9083</v>
       </c>
       <c r="Q14" s="34">
         <v>8405</v>
       </c>
       <c r="R14" s="34">
         <v>1218</v>
       </c>
       <c r="S14" s="34">
         <v>1006</v>
       </c>
       <c r="T14" s="34">
         <v>0</v>
       </c>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="35">
         <v>17643</v>
       </c>
       <c r="D15" s="36">
         <v>480</v>
       </c>
       <c r="E15" s="37">
         <v>6</v>
       </c>
       <c r="F15" s="37">
         <v>459</v>
       </c>
       <c r="G15" s="37">
         <v>2</v>
       </c>
       <c r="H15" s="37">
         <v>0</v>
       </c>
       <c r="I15" s="37">
         <v>2</v>
       </c>
       <c r="J15" s="37">
@@ -16137,672 +16902,1033 @@
         <v>131</v>
       </c>
       <c r="O15" s="37">
         <v>366</v>
       </c>
       <c r="P15" s="37">
         <v>8199</v>
       </c>
       <c r="Q15" s="37">
         <v>7638</v>
       </c>
       <c r="R15" s="37">
         <v>1091</v>
       </c>
       <c r="S15" s="37">
         <v>680</v>
       </c>
       <c r="T15" s="37">
         <v>0</v>
       </c>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="33">
         <v>60215</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>121</v>
       </c>
       <c r="F16" s="28"/>
       <c r="H16" s="28">
         <v>10742</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="27">
         <v>1102</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="47" t="s">
         <v>83</v>
       </c>
       <c r="N16" s="4">
         <v>1179</v>
       </c>
       <c r="O16" s="47" t="s">
         <v>69</v>
       </c>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="R16" s="28"/>
       <c r="S16" s="28"/>
       <c r="T16" s="28"/>
     </row>
-    <row r="17" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:20" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="28">
         <v>1039</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="17"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="45"/>
       <c r="N17" s="17"/>
       <c r="O17" s="45"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
     </row>
-    <row r="18" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:20" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="28">
         <v>2331</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="28">
         <v>3278</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="17">
         <v>7402</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="47" t="s">
         <v>35</v>
       </c>
       <c r="N18" s="17">
         <v>13051</v>
       </c>
       <c r="O18" s="47" t="s">
         <v>71</v>
       </c>
       <c r="P18" s="17"/>
       <c r="Q18" s="28"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
     </row>
-    <row r="19" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:20" ht="21.9" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="28"/>
       <c r="D19" s="24"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="28"/>
       <c r="H19" s="24"/>
       <c r="I19" s="17"/>
       <c r="J19" s="28"/>
       <c r="K19" s="24"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
       <c r="N19" s="28"/>
       <c r="O19" s="24"/>
       <c r="P19" s="17"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="17"/>
       <c r="S19" s="17"/>
       <c r="T19" s="17"/>
     </row>
-    <row r="20" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:20" ht="21.9" customHeight="1">
       <c r="A20" s="25"/>
       <c r="B20" s="51"/>
       <c r="C20" s="51"/>
       <c r="D20" s="51"/>
       <c r="E20" s="25"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="51"/>
       <c r="I20" s="51"/>
       <c r="J20" s="32"/>
       <c r="K20" s="51"/>
       <c r="L20" s="51"/>
       <c r="M20" s="51"/>
       <c r="N20" s="51"/>
       <c r="O20" s="51"/>
       <c r="P20" s="32"/>
       <c r="Q20" s="51"/>
       <c r="R20" s="51"/>
       <c r="S20" s="51"/>
       <c r="T20" s="51"/>
     </row>
-    <row r="21" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:20" ht="21.9" customHeight="1">
       <c r="J21" s="24"/>
     </row>
-    <row r="22" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:20" ht="21.9" customHeight="1">
       <c r="J22" s="24"/>
     </row>
-    <row r="23" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:20" ht="21.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="30">
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="P7:P10"/>
+    <mergeCell ref="Q7:Q10"/>
+    <mergeCell ref="R6:T6"/>
+    <mergeCell ref="R7:R10"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="T7:T10"/>
+    <mergeCell ref="J7:J10"/>
+    <mergeCell ref="K7:K10"/>
+    <mergeCell ref="L6:O6"/>
+    <mergeCell ref="L7:L10"/>
+    <mergeCell ref="M7:M10"/>
+    <mergeCell ref="N7:N10"/>
+    <mergeCell ref="O7:O10"/>
     <mergeCell ref="I7:I10"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="S2:T2"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A4:T4"/>
     <mergeCell ref="A5:T5"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
     <mergeCell ref="G7:G10"/>
     <mergeCell ref="H7:H10"/>
-    <mergeCell ref="J7:J10"/>
-[...12 lines deleted...]
-    <mergeCell ref="T7:T10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3E9D6F1-69CE-41A4-BB32-65E27B3C4321}">
+  <dimension ref="A1:M16"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="12" style="128" customWidth="1"/>
+    <col min="2" max="8" width="9.77734375" style="128" customWidth="1"/>
+    <col min="9" max="9" width="10.77734375" style="214" customWidth="1"/>
+    <col min="10" max="10" width="9.77734375" style="128" customWidth="1"/>
+    <col min="11" max="12" width="11.88671875" style="128" customWidth="1"/>
+    <col min="13" max="13" width="15.21875" style="128" customWidth="1"/>
+    <col min="14" max="16384" width="10.6640625" style="128"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="112" customFormat="1" ht="18" customHeight="1">
+      <c r="A1" s="110" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1" s="111" t="s">
+        <v>209</v>
+      </c>
+      <c r="I1" s="208"/>
+      <c r="K1" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="L1" s="231" t="s">
+        <v>290</v>
+      </c>
+      <c r="M1" s="232"/>
+    </row>
+    <row r="2" spans="1:13" s="112" customFormat="1" ht="18" customHeight="1">
+      <c r="A2" s="110" t="s">
+        <v>211</v>
+      </c>
+      <c r="B2" s="114" t="s">
+        <v>212</v>
+      </c>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="100"/>
+      <c r="K2" s="113" t="s">
+        <v>213</v>
+      </c>
+      <c r="L2" s="233" t="s">
+        <v>164</v>
+      </c>
+      <c r="M2" s="232"/>
+    </row>
+    <row r="3" spans="1:13" s="116" customFormat="1" ht="22.2">
+      <c r="A3" s="234" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3" s="234"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+      <c r="G3" s="234"/>
+      <c r="H3" s="234"/>
+      <c r="I3" s="234"/>
+      <c r="J3" s="234"/>
+      <c r="K3" s="234"/>
+      <c r="L3" s="234"/>
+      <c r="M3" s="234"/>
+    </row>
+    <row r="4" spans="1:13" s="121" customFormat="1" ht="18">
+      <c r="A4" s="117"/>
+      <c r="B4" s="117"/>
+      <c r="C4" s="118"/>
+      <c r="D4" s="117"/>
+      <c r="E4" s="235" t="s">
+        <v>288</v>
+      </c>
+      <c r="F4" s="236"/>
+      <c r="G4" s="236"/>
+      <c r="H4" s="236"/>
+      <c r="I4" s="236"/>
+      <c r="J4" s="236"/>
+      <c r="K4" s="119"/>
+      <c r="L4" s="117"/>
+      <c r="M4" s="120" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="123" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A5" s="237" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5" s="239" t="s">
+        <v>218</v>
+      </c>
+      <c r="C5" s="241" t="s">
+        <v>219</v>
+      </c>
+      <c r="D5" s="242"/>
+      <c r="E5" s="242"/>
+      <c r="F5" s="242"/>
+      <c r="G5" s="242"/>
+      <c r="H5" s="242"/>
+      <c r="I5" s="242"/>
+      <c r="J5" s="243"/>
+      <c r="K5" s="241" t="s">
+        <v>220</v>
+      </c>
+      <c r="L5" s="242"/>
+      <c r="M5" s="242"/>
+    </row>
+    <row r="6" spans="1:13" s="123" customFormat="1" ht="81" customHeight="1">
+      <c r="A6" s="238"/>
+      <c r="B6" s="240"/>
+      <c r="C6" s="124" t="s">
+        <v>221</v>
+      </c>
+      <c r="D6" s="125" t="s">
+        <v>222</v>
+      </c>
+      <c r="E6" s="125" t="s">
+        <v>223</v>
+      </c>
+      <c r="F6" s="122" t="s">
+        <v>54</v>
+      </c>
+      <c r="G6" s="125" t="s">
+        <v>224</v>
+      </c>
+      <c r="H6" s="125" t="s">
+        <v>225</v>
+      </c>
+      <c r="I6" s="209" t="s">
+        <v>289</v>
+      </c>
+      <c r="J6" s="122" t="s">
+        <v>57</v>
+      </c>
+      <c r="K6" s="124" t="s">
+        <v>221</v>
+      </c>
+      <c r="L6" s="122" t="s">
+        <v>59</v>
+      </c>
+      <c r="M6" s="126" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="30" customHeight="1">
+      <c r="A7" s="127" t="s">
+        <v>227</v>
+      </c>
+      <c r="B7" s="216">
+        <v>11560</v>
+      </c>
+      <c r="C7" s="217">
+        <v>633</v>
+      </c>
+      <c r="D7" s="217">
+        <v>12</v>
+      </c>
+      <c r="E7" s="217">
+        <v>1</v>
+      </c>
+      <c r="F7" s="217">
+        <v>380</v>
+      </c>
+      <c r="G7" s="217">
+        <v>3</v>
+      </c>
+      <c r="H7" s="217">
+        <v>197</v>
+      </c>
+      <c r="I7" s="217">
+        <v>7</v>
+      </c>
+      <c r="J7" s="217">
+        <v>33</v>
+      </c>
+      <c r="K7" s="217">
+        <v>713</v>
+      </c>
+      <c r="L7" s="217">
+        <v>329</v>
+      </c>
+      <c r="M7" s="217">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="30" customHeight="1">
+      <c r="A8" s="185" t="s">
+        <v>279</v>
+      </c>
+      <c r="B8" s="218">
+        <v>5137</v>
+      </c>
+      <c r="C8" s="219">
+        <v>236</v>
+      </c>
+      <c r="D8" s="219">
+        <v>0</v>
+      </c>
+      <c r="E8" s="219">
+        <v>0</v>
+      </c>
+      <c r="F8" s="219">
+        <v>139</v>
+      </c>
+      <c r="G8" s="219">
+        <v>2</v>
+      </c>
+      <c r="H8" s="219">
+        <v>76</v>
+      </c>
+      <c r="I8" s="219">
+        <v>0</v>
+      </c>
+      <c r="J8" s="219">
+        <v>19</v>
+      </c>
+      <c r="K8" s="219">
+        <v>243</v>
+      </c>
+      <c r="L8" s="219">
+        <v>109</v>
+      </c>
+      <c r="M8" s="219">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="30" customHeight="1">
+      <c r="A9" s="185" t="s">
+        <v>280</v>
+      </c>
+      <c r="B9" s="218">
+        <v>6423</v>
+      </c>
+      <c r="C9" s="220">
+        <v>397</v>
+      </c>
+      <c r="D9" s="220">
+        <v>12</v>
+      </c>
+      <c r="E9" s="220">
+        <v>1</v>
+      </c>
+      <c r="F9" s="220">
+        <v>241</v>
+      </c>
+      <c r="G9" s="220">
+        <v>1</v>
+      </c>
+      <c r="H9" s="220">
+        <v>121</v>
+      </c>
+      <c r="I9" s="220">
+        <v>7</v>
+      </c>
+      <c r="J9" s="220">
+        <v>14</v>
+      </c>
+      <c r="K9" s="220">
+        <v>470</v>
+      </c>
+      <c r="L9" s="220">
+        <v>220</v>
+      </c>
+      <c r="M9" s="220">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="132" customFormat="1" ht="30" customHeight="1">
+      <c r="A10" s="215" t="s">
+        <v>292</v>
+      </c>
+      <c r="B10" s="129"/>
+      <c r="C10" s="129"/>
+      <c r="D10" s="130"/>
+      <c r="E10" s="129"/>
+      <c r="F10" s="129"/>
+      <c r="G10" s="129"/>
+      <c r="H10" s="129"/>
+      <c r="I10" s="210"/>
+      <c r="J10" s="129"/>
+      <c r="K10" s="129"/>
+      <c r="L10" s="129"/>
+      <c r="M10" s="131"/>
+    </row>
+    <row r="11" spans="1:13" s="132" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="186"/>
+      <c r="B11" s="187"/>
+      <c r="C11" s="187"/>
+      <c r="D11" s="187"/>
+      <c r="E11" s="187"/>
+      <c r="F11" s="187"/>
+      <c r="G11" s="187"/>
+      <c r="H11" s="187"/>
+      <c r="I11" s="211"/>
+      <c r="J11" s="187"/>
+      <c r="K11" s="187"/>
+      <c r="L11" s="187"/>
+    </row>
+    <row r="12" spans="1:13" s="112" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A12" s="133" t="s">
+        <v>228</v>
+      </c>
+      <c r="B12" s="115"/>
+      <c r="C12" s="115"/>
+      <c r="D12" s="115"/>
+      <c r="E12" s="115"/>
+      <c r="F12" s="115"/>
+      <c r="G12" s="115"/>
+      <c r="H12" s="115"/>
+      <c r="I12" s="212"/>
+      <c r="J12" s="115"/>
+      <c r="K12" s="115"/>
+      <c r="L12" s="115"/>
+    </row>
+    <row r="13" spans="1:13" s="112" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A13" s="133" t="s">
+        <v>229</v>
+      </c>
+      <c r="B13" s="115"/>
+      <c r="C13" s="115"/>
+      <c r="D13" s="115"/>
+      <c r="E13" s="115"/>
+      <c r="F13" s="115"/>
+      <c r="G13" s="115"/>
+      <c r="H13" s="115"/>
+      <c r="I13" s="213"/>
+      <c r="J13" s="115"/>
+      <c r="K13" s="115"/>
+      <c r="L13" s="115"/>
+    </row>
+    <row r="14" spans="1:13" s="112" customFormat="1" ht="15">
+      <c r="I14" s="213"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="D16" s="134"/>
+      <c r="E16" s="134"/>
+      <c r="F16" s="134"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="L1:M1"/>
+    <mergeCell ref="L2:M2"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="E4:J4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:J5"/>
+    <mergeCell ref="K5:M5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="21" width="12.6640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="9" style="4" customWidth="1"/>
     <col min="23" max="24" width="9" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="R1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="S1" s="296" t="s">
+      <c r="S1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="T1" s="297"/>
+      <c r="T1" s="321"/>
       <c r="V1" s="2"/>
       <c r="X1"/>
     </row>
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="S2" s="296" t="s">
+      <c r="S2" s="319" t="s">
         <v>82</v>
       </c>
-      <c r="T2" s="297"/>
+      <c r="T2" s="321"/>
       <c r="V2" s="2"/>
       <c r="X2"/>
     </row>
-    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="313" t="s">
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="328" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="313"/>
-[...17 lines deleted...]
-      <c r="T3" s="313"/>
+      <c r="B3" s="328"/>
+      <c r="C3" s="328"/>
+      <c r="D3" s="328"/>
+      <c r="E3" s="328"/>
+      <c r="F3" s="328"/>
+      <c r="G3" s="328"/>
+      <c r="H3" s="328"/>
+      <c r="I3" s="328"/>
+      <c r="J3" s="328"/>
+      <c r="K3" s="328"/>
+      <c r="L3" s="328"/>
+      <c r="M3" s="328"/>
+      <c r="N3" s="328"/>
+      <c r="O3" s="328"/>
+      <c r="P3" s="328"/>
+      <c r="Q3" s="328"/>
+      <c r="R3" s="328"/>
+      <c r="S3" s="328"/>
+      <c r="T3" s="328"/>
       <c r="U3" s="50"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>94</v>
       </c>
-      <c r="B4" s="300"/>
-[...17 lines deleted...]
-      <c r="T4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
+      <c r="T4" s="314"/>
       <c r="U4" s="17"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...17 lines deleted...]
-      <c r="T5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
+      <c r="T5" s="324"/>
       <c r="U5" s="17"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" s="297"/>
-      <c r="R6" s="296" t="s">
+      <c r="Q6" s="321"/>
+      <c r="R6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="S6" s="305"/>
-      <c r="T6" s="305"/>
+      <c r="S6" s="320"/>
+      <c r="T6" s="320"/>
       <c r="U6" s="17"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>80</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="S7" s="207" t="s">
+      <c r="S7" s="221" t="s">
         <v>84</v>
       </c>
-      <c r="T7" s="302" t="s">
+      <c r="T7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="295" t="s">
+      <c r="S8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T8" s="303" t="s">
+      <c r="T8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S9" s="295" t="s">
+      <c r="S9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T9" s="303" t="s">
+      <c r="T9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="S10" s="208" t="s">
+      <c r="S10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="T10" s="304" t="s">
+      <c r="T10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="33">
         <v>84543</v>
       </c>
       <c r="D11" s="33">
         <v>3177</v>
       </c>
       <c r="E11" s="33">
         <v>23</v>
       </c>
       <c r="F11" s="33">
         <v>2969</v>
       </c>
       <c r="G11" s="33">
         <v>43</v>
       </c>
       <c r="H11" s="33">
         <v>72</v>
       </c>
       <c r="I11" s="33">
         <v>15</v>
       </c>
@@ -16822,52 +17948,52 @@
         <v>771</v>
       </c>
       <c r="O11" s="33">
         <v>1910</v>
       </c>
       <c r="P11" s="33">
         <v>17888</v>
       </c>
       <c r="Q11" s="33">
         <v>16588</v>
       </c>
       <c r="R11" s="33">
         <v>2484</v>
       </c>
       <c r="S11" s="33">
         <v>2000</v>
       </c>
       <c r="T11" s="33">
         <v>0</v>
       </c>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="34">
         <v>13744</v>
       </c>
       <c r="D12" s="33">
         <v>497</v>
       </c>
       <c r="E12" s="34">
         <v>0</v>
       </c>
       <c r="F12" s="34">
         <v>469</v>
       </c>
       <c r="G12" s="34">
         <v>20</v>
       </c>
       <c r="H12" s="34">
         <v>2</v>
       </c>
       <c r="I12" s="34">
         <v>1</v>
@@ -16888,52 +18014,52 @@
         <v>60</v>
       </c>
       <c r="O12" s="34">
         <v>98</v>
       </c>
       <c r="P12" s="34">
         <v>825</v>
       </c>
       <c r="Q12" s="34">
         <v>812</v>
       </c>
       <c r="R12" s="34">
         <v>121</v>
       </c>
       <c r="S12" s="34">
         <v>95</v>
       </c>
       <c r="T12" s="34">
         <v>0</v>
       </c>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="34">
         <v>7551</v>
       </c>
       <c r="D13" s="33">
         <v>143</v>
       </c>
       <c r="E13" s="34">
         <v>2</v>
       </c>
       <c r="F13" s="34">
         <v>49</v>
       </c>
       <c r="G13" s="34">
         <v>19</v>
       </c>
       <c r="H13" s="34">
         <v>69</v>
       </c>
       <c r="I13" s="34">
         <v>3</v>
       </c>
       <c r="J13" s="34">
@@ -16952,52 +18078,52 @@
         <v>29</v>
       </c>
       <c r="O13" s="34">
         <v>57</v>
       </c>
       <c r="P13" s="34">
         <v>1176</v>
       </c>
       <c r="Q13" s="34">
         <v>1253</v>
       </c>
       <c r="R13" s="34">
         <v>128</v>
       </c>
       <c r="S13" s="34">
         <v>117</v>
       </c>
       <c r="T13" s="34">
         <v>0</v>
       </c>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="34">
         <v>41542</v>
       </c>
       <c r="D14" s="33">
         <v>1832</v>
       </c>
       <c r="E14" s="34">
         <v>15</v>
       </c>
       <c r="F14" s="34">
         <v>1774</v>
       </c>
       <c r="G14" s="34">
         <v>3</v>
       </c>
       <c r="H14" s="34">
         <v>0</v>
       </c>
       <c r="I14" s="34">
         <v>10</v>
@@ -17018,52 +18144,52 @@
         <v>497</v>
       </c>
       <c r="O14" s="34">
         <v>1246</v>
       </c>
       <c r="P14" s="34">
         <v>8519</v>
       </c>
       <c r="Q14" s="34">
         <v>7847</v>
       </c>
       <c r="R14" s="34">
         <v>1519</v>
       </c>
       <c r="S14" s="34">
         <v>1123</v>
       </c>
       <c r="T14" s="34">
         <v>0</v>
       </c>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="35">
         <v>21706</v>
       </c>
       <c r="D15" s="36">
         <v>705</v>
       </c>
       <c r="E15" s="37">
         <v>6</v>
       </c>
       <c r="F15" s="37">
         <v>677</v>
       </c>
       <c r="G15" s="37">
         <v>1</v>
       </c>
       <c r="H15" s="37">
         <v>1</v>
       </c>
       <c r="I15" s="37">
         <v>1</v>
       </c>
       <c r="J15" s="37">
@@ -17082,1032 +18208,674 @@
         <v>185</v>
       </c>
       <c r="O15" s="37">
         <v>509</v>
       </c>
       <c r="P15" s="37">
         <v>7368</v>
       </c>
       <c r="Q15" s="37">
         <v>6676</v>
       </c>
       <c r="R15" s="37">
         <v>716</v>
       </c>
       <c r="S15" s="37">
         <v>665</v>
       </c>
       <c r="T15" s="37">
         <v>0</v>
       </c>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>156</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="33">
         <v>84543</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>121</v>
       </c>
       <c r="F16" s="28"/>
       <c r="H16" s="28">
         <v>13898</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="27">
         <v>1739</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="47" t="s">
         <v>83</v>
       </c>
       <c r="N16" s="4">
         <v>2016</v>
       </c>
       <c r="O16" s="47" t="s">
         <v>69</v>
       </c>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="R16" s="28"/>
       <c r="S16" s="28"/>
       <c r="T16" s="28"/>
     </row>
-    <row r="17" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:20" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="28">
         <v>929</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="17"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="45"/>
       <c r="N17" s="17"/>
       <c r="O17" s="45"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
     </row>
-    <row r="18" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:20" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="28">
         <v>2753</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="28">
         <v>5877</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="17">
         <v>8308</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="47" t="s">
         <v>35</v>
       </c>
       <c r="N18" s="17">
         <v>16987</v>
       </c>
       <c r="O18" s="47" t="s">
         <v>71</v>
       </c>
       <c r="P18" s="17"/>
       <c r="Q18" s="28"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
     </row>
-    <row r="19" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:20" ht="21.9" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="28"/>
       <c r="D19" s="24"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="28"/>
       <c r="H19" s="24"/>
       <c r="I19" s="17"/>
       <c r="J19" s="28"/>
       <c r="K19" s="24"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
       <c r="N19" s="28"/>
       <c r="O19" s="24"/>
       <c r="P19" s="17"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="17"/>
       <c r="S19" s="17"/>
       <c r="T19" s="17"/>
     </row>
-    <row r="20" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:20" ht="21.9" customHeight="1">
       <c r="A20" s="25"/>
       <c r="B20" s="51"/>
       <c r="C20" s="51"/>
       <c r="D20" s="51"/>
       <c r="E20" s="25"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="51"/>
       <c r="I20" s="51"/>
       <c r="J20" s="32"/>
       <c r="K20" s="51"/>
       <c r="L20" s="51"/>
       <c r="M20" s="51"/>
       <c r="N20" s="51"/>
       <c r="O20" s="51"/>
       <c r="P20" s="32"/>
       <c r="Q20" s="51"/>
       <c r="R20" s="51"/>
       <c r="S20" s="51"/>
       <c r="T20" s="51"/>
     </row>
-    <row r="21" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:20" ht="21.9" customHeight="1">
       <c r="J21" s="24"/>
     </row>
-    <row r="22" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:20" ht="21.9" customHeight="1">
       <c r="J22" s="24"/>
     </row>
-    <row r="23" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:20" ht="21.9" customHeight="1"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="30">
+    <mergeCell ref="R7:R10"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="T7:T10"/>
+    <mergeCell ref="K7:K10"/>
+    <mergeCell ref="L7:L10"/>
+    <mergeCell ref="M7:M10"/>
+    <mergeCell ref="N7:N10"/>
+    <mergeCell ref="O7:O10"/>
+    <mergeCell ref="P7:P10"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="H7:H10"/>
+    <mergeCell ref="I7:I10"/>
+    <mergeCell ref="J7:J10"/>
+    <mergeCell ref="Q7:Q10"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="S2:T2"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A4:T4"/>
     <mergeCell ref="A5:T5"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="L6:O6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
-    <mergeCell ref="G7:G10"/>
-[...12 lines deleted...]
-    <mergeCell ref="P7:P10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...357 lines deleted...]
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="21" width="12.6640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="9" style="4" customWidth="1"/>
     <col min="23" max="24" width="9" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="R1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="S1" s="296" t="s">
+      <c r="S1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="T1" s="297"/>
+      <c r="T1" s="321"/>
       <c r="V1" s="2"/>
       <c r="X1"/>
     </row>
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="S2" s="296" t="s">
+      <c r="S2" s="319" t="s">
         <v>82</v>
       </c>
-      <c r="T2" s="297"/>
+      <c r="T2" s="321"/>
       <c r="V2" s="2"/>
       <c r="X2"/>
     </row>
-    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="313" t="s">
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="328" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="313"/>
-[...17 lines deleted...]
-      <c r="T3" s="313"/>
+      <c r="B3" s="328"/>
+      <c r="C3" s="328"/>
+      <c r="D3" s="328"/>
+      <c r="E3" s="328"/>
+      <c r="F3" s="328"/>
+      <c r="G3" s="328"/>
+      <c r="H3" s="328"/>
+      <c r="I3" s="328"/>
+      <c r="J3" s="328"/>
+      <c r="K3" s="328"/>
+      <c r="L3" s="328"/>
+      <c r="M3" s="328"/>
+      <c r="N3" s="328"/>
+      <c r="O3" s="328"/>
+      <c r="P3" s="328"/>
+      <c r="Q3" s="328"/>
+      <c r="R3" s="328"/>
+      <c r="S3" s="328"/>
+      <c r="T3" s="328"/>
       <c r="U3" s="50"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="300"/>
-[...17 lines deleted...]
-      <c r="T4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
+      <c r="T4" s="314"/>
       <c r="U4" s="17"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...17 lines deleted...]
-      <c r="T5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
+      <c r="T5" s="324"/>
       <c r="U5" s="17"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" s="297"/>
-      <c r="R6" s="296" t="s">
+      <c r="Q6" s="321"/>
+      <c r="R6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="S6" s="305"/>
-      <c r="T6" s="305"/>
+      <c r="S6" s="320"/>
+      <c r="T6" s="320"/>
       <c r="U6" s="17"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>80</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="S7" s="207" t="s">
+      <c r="S7" s="221" t="s">
         <v>84</v>
       </c>
-      <c r="T7" s="302" t="s">
+      <c r="T7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="295" t="s">
+      <c r="S8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T8" s="303" t="s">
+      <c r="T8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S9" s="295" t="s">
+      <c r="S9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T9" s="303" t="s">
+      <c r="T9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="S10" s="208" t="s">
+      <c r="S10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="T10" s="304" t="s">
+      <c r="T10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="33">
         <v>102200</v>
       </c>
       <c r="D11" s="33">
         <v>3154</v>
       </c>
       <c r="E11" s="33">
         <v>44</v>
       </c>
       <c r="F11" s="33">
         <v>2959</v>
       </c>
       <c r="G11" s="33">
         <v>71</v>
       </c>
       <c r="H11" s="33">
         <v>28</v>
       </c>
       <c r="I11" s="33">
         <v>6</v>
       </c>
@@ -18127,52 +18895,52 @@
         <v>945</v>
       </c>
       <c r="O11" s="33">
         <v>2040</v>
       </c>
       <c r="P11" s="33">
         <v>16105</v>
       </c>
       <c r="Q11" s="33">
         <v>15019</v>
       </c>
       <c r="R11" s="33">
         <v>2683</v>
       </c>
       <c r="S11" s="33">
         <v>2168</v>
       </c>
       <c r="T11" s="33">
         <v>0</v>
       </c>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="34">
         <v>20766</v>
       </c>
       <c r="D12" s="33">
         <v>349</v>
       </c>
       <c r="E12" s="34">
         <v>1</v>
       </c>
       <c r="F12" s="34">
         <v>304</v>
       </c>
       <c r="G12" s="34">
         <v>36</v>
       </c>
       <c r="H12" s="34">
         <v>2</v>
       </c>
       <c r="I12" s="34">
         <v>1</v>
@@ -18193,52 +18961,52 @@
         <v>90</v>
       </c>
       <c r="O12" s="34">
         <v>194</v>
       </c>
       <c r="P12" s="34">
         <v>826</v>
       </c>
       <c r="Q12" s="34">
         <v>774</v>
       </c>
       <c r="R12" s="34">
         <v>81</v>
       </c>
       <c r="S12" s="34">
         <v>78</v>
       </c>
       <c r="T12" s="34">
         <v>0</v>
       </c>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="34">
         <v>8900</v>
       </c>
       <c r="D13" s="33">
         <v>144</v>
       </c>
       <c r="E13" s="34">
         <v>0</v>
       </c>
       <c r="F13" s="34">
         <v>89</v>
       </c>
       <c r="G13" s="34">
         <v>27</v>
       </c>
       <c r="H13" s="34">
         <v>25</v>
       </c>
       <c r="I13" s="34">
         <v>2</v>
       </c>
       <c r="J13" s="34">
@@ -18257,52 +19025,52 @@
         <v>30</v>
       </c>
       <c r="O13" s="34">
         <v>88</v>
       </c>
       <c r="P13" s="34">
         <v>1186</v>
       </c>
       <c r="Q13" s="34">
         <v>1160</v>
       </c>
       <c r="R13" s="34">
         <v>138</v>
       </c>
       <c r="S13" s="34">
         <v>137</v>
       </c>
       <c r="T13" s="34">
         <v>0</v>
       </c>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="34">
         <v>49980</v>
       </c>
       <c r="D14" s="33">
         <v>1764</v>
       </c>
       <c r="E14" s="34">
         <v>28</v>
       </c>
       <c r="F14" s="34">
         <v>1717</v>
       </c>
       <c r="G14" s="34">
         <v>5</v>
       </c>
       <c r="H14" s="34">
         <v>0</v>
       </c>
       <c r="I14" s="34">
         <v>3</v>
@@ -18323,52 +19091,52 @@
         <v>572</v>
       </c>
       <c r="O14" s="34">
         <v>1187</v>
       </c>
       <c r="P14" s="34">
         <v>7771</v>
       </c>
       <c r="Q14" s="34">
         <v>7044</v>
       </c>
       <c r="R14" s="34">
         <v>1638</v>
       </c>
       <c r="S14" s="34">
         <v>1215</v>
       </c>
       <c r="T14" s="34">
         <v>0</v>
       </c>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="35">
         <v>22554</v>
       </c>
       <c r="D15" s="36">
         <v>897</v>
       </c>
       <c r="E15" s="37">
         <v>15</v>
       </c>
       <c r="F15" s="37">
         <v>849</v>
       </c>
       <c r="G15" s="37">
         <v>3</v>
       </c>
       <c r="H15" s="37">
         <v>1</v>
       </c>
       <c r="I15" s="37">
         <v>0</v>
       </c>
       <c r="J15" s="37">
@@ -18387,661 +19155,661 @@
         <v>253</v>
       </c>
       <c r="O15" s="37">
         <v>571</v>
       </c>
       <c r="P15" s="37">
         <v>6322</v>
       </c>
       <c r="Q15" s="37">
         <v>6041</v>
       </c>
       <c r="R15" s="37">
         <v>826</v>
       </c>
       <c r="S15" s="37">
         <v>738</v>
       </c>
       <c r="T15" s="37">
         <v>0</v>
       </c>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" s="53" customFormat="1" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" s="53" customFormat="1" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>156</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="28">
         <v>102200</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>121</v>
       </c>
       <c r="F16" s="47"/>
       <c r="G16" s="48"/>
       <c r="H16" s="28">
         <v>13769</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="J16" s="48"/>
       <c r="K16" s="27">
         <v>1598</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="47" t="s">
         <v>83</v>
       </c>
       <c r="N16" s="4">
         <v>3789</v>
       </c>
       <c r="O16" s="47" t="s">
         <v>69</v>
       </c>
       <c r="P16" s="47"/>
       <c r="Q16" s="47"/>
       <c r="R16" s="47"/>
       <c r="S16" s="47"/>
       <c r="T16" s="47"/>
       <c r="U16" s="48"/>
       <c r="V16" s="48"/>
     </row>
-    <row r="17" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:20" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="28">
         <v>873</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="17"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="45"/>
       <c r="N17" s="17"/>
       <c r="O17" s="45"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
     </row>
-    <row r="18" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:20" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="28">
         <v>2706</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="28">
         <v>4560</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="17">
         <v>5387</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="47" t="s">
         <v>35</v>
       </c>
       <c r="N18" s="17">
         <v>12647</v>
       </c>
       <c r="O18" s="47" t="s">
         <v>71</v>
       </c>
       <c r="P18" s="17"/>
       <c r="Q18" s="28"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
     </row>
-    <row r="19" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:20" ht="21.9" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="31"/>
       <c r="D19" s="26"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="31"/>
       <c r="H19" s="26"/>
       <c r="I19" s="20"/>
       <c r="J19" s="31"/>
       <c r="K19" s="26"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="31"/>
       <c r="O19" s="26"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="20"/>
       <c r="R19" s="20"/>
       <c r="S19" s="20"/>
       <c r="T19" s="20"/>
     </row>
-    <row r="20" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:20" ht="21.9" customHeight="1">
       <c r="A20" s="25"/>
       <c r="E20" s="17"/>
       <c r="J20" s="24"/>
       <c r="P20" s="24"/>
     </row>
-    <row r="21" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:20" ht="21.9" customHeight="1">
       <c r="J21" s="24"/>
     </row>
-    <row r="22" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:20" ht="21.9" customHeight="1">
       <c r="J22" s="24"/>
     </row>
-    <row r="23" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:20" ht="21.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="30">
+    <mergeCell ref="R7:R10"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="T7:T10"/>
+    <mergeCell ref="K7:K10"/>
+    <mergeCell ref="L7:L10"/>
+    <mergeCell ref="M7:M10"/>
+    <mergeCell ref="N7:N10"/>
+    <mergeCell ref="O7:O10"/>
+    <mergeCell ref="P7:P10"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="H7:H10"/>
+    <mergeCell ref="I7:I10"/>
+    <mergeCell ref="J7:J10"/>
+    <mergeCell ref="Q7:Q10"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="S2:T2"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A4:T4"/>
     <mergeCell ref="A5:T5"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="L6:O6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
-    <mergeCell ref="G7:G10"/>
-[...12 lines deleted...]
-    <mergeCell ref="P7:P10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="21" width="12.6640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="9" style="4" customWidth="1"/>
     <col min="23" max="24" width="9" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="R1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="S1" s="296" t="s">
+      <c r="S1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="T1" s="297"/>
+      <c r="T1" s="321"/>
       <c r="V1" s="2"/>
       <c r="X1"/>
     </row>
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="S2" s="296" t="s">
+      <c r="S2" s="319" t="s">
         <v>82</v>
       </c>
-      <c r="T2" s="297"/>
+      <c r="T2" s="321"/>
       <c r="V2" s="2"/>
       <c r="X2"/>
     </row>
-    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="313" t="s">
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="328" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="313"/>
-[...17 lines deleted...]
-      <c r="T3" s="313"/>
+      <c r="B3" s="328"/>
+      <c r="C3" s="328"/>
+      <c r="D3" s="328"/>
+      <c r="E3" s="328"/>
+      <c r="F3" s="328"/>
+      <c r="G3" s="328"/>
+      <c r="H3" s="328"/>
+      <c r="I3" s="328"/>
+      <c r="J3" s="328"/>
+      <c r="K3" s="328"/>
+      <c r="L3" s="328"/>
+      <c r="M3" s="328"/>
+      <c r="N3" s="328"/>
+      <c r="O3" s="328"/>
+      <c r="P3" s="328"/>
+      <c r="Q3" s="328"/>
+      <c r="R3" s="328"/>
+      <c r="S3" s="328"/>
+      <c r="T3" s="328"/>
       <c r="U3" s="50"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>92</v>
       </c>
-      <c r="B4" s="300"/>
-[...17 lines deleted...]
-      <c r="T4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
+      <c r="T4" s="314"/>
       <c r="U4" s="17"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...17 lines deleted...]
-      <c r="T5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
+      <c r="T5" s="324"/>
       <c r="U5" s="17"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" s="297"/>
-      <c r="R6" s="296" t="s">
+      <c r="Q6" s="321"/>
+      <c r="R6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="S6" s="305"/>
-      <c r="T6" s="305"/>
+      <c r="S6" s="320"/>
+      <c r="T6" s="320"/>
       <c r="U6" s="17"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>80</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="S7" s="207" t="s">
+      <c r="S7" s="221" t="s">
         <v>84</v>
       </c>
-      <c r="T7" s="302" t="s">
+      <c r="T7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="295" t="s">
+      <c r="S8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T8" s="303" t="s">
+      <c r="T8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S9" s="295" t="s">
+      <c r="S9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T9" s="303" t="s">
+      <c r="T9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="S10" s="208" t="s">
+      <c r="S10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="T10" s="304" t="s">
+      <c r="T10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="27">
         <v>100039</v>
       </c>
       <c r="D11" s="27">
         <v>2778</v>
       </c>
       <c r="E11" s="27">
         <v>35</v>
       </c>
       <c r="F11" s="27">
         <v>2600</v>
       </c>
       <c r="G11" s="27">
         <v>49</v>
       </c>
       <c r="H11" s="27">
         <v>20</v>
       </c>
       <c r="I11" s="27">
         <v>6</v>
       </c>
@@ -19061,52 +19829,52 @@
         <v>838</v>
       </c>
       <c r="O11" s="27">
         <v>1886</v>
       </c>
       <c r="P11" s="27">
         <v>14469</v>
       </c>
       <c r="Q11" s="27">
         <v>13343</v>
       </c>
       <c r="R11" s="27">
         <v>3049</v>
       </c>
       <c r="S11" s="27">
         <v>2658</v>
       </c>
       <c r="T11" s="27">
         <v>13</v>
       </c>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="34">
         <v>13578</v>
       </c>
       <c r="D12" s="33">
         <v>116</v>
       </c>
       <c r="E12" s="34">
         <v>0</v>
       </c>
       <c r="F12" s="34">
         <v>93</v>
       </c>
       <c r="G12" s="34">
         <v>19</v>
       </c>
       <c r="H12" s="34">
         <v>1</v>
       </c>
       <c r="I12" s="34">
         <v>2</v>
@@ -19127,52 +19895,52 @@
         <v>40</v>
       </c>
       <c r="O12" s="34">
         <v>73</v>
       </c>
       <c r="P12" s="34">
         <v>709</v>
       </c>
       <c r="Q12" s="34">
         <v>702</v>
       </c>
       <c r="R12" s="34">
         <v>121</v>
       </c>
       <c r="S12" s="34">
         <v>111</v>
       </c>
       <c r="T12" s="34">
         <v>0</v>
       </c>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="34">
         <v>10954</v>
       </c>
       <c r="D13" s="33">
         <v>121</v>
       </c>
       <c r="E13" s="34">
         <v>1</v>
       </c>
       <c r="F13" s="34">
         <v>85</v>
       </c>
       <c r="G13" s="34">
         <v>14</v>
       </c>
       <c r="H13" s="34">
         <v>17</v>
       </c>
       <c r="I13" s="34">
         <v>0</v>
       </c>
       <c r="J13" s="34">
@@ -19191,52 +19959,52 @@
         <v>32</v>
       </c>
       <c r="O13" s="34">
         <v>80</v>
       </c>
       <c r="P13" s="34">
         <v>1235</v>
       </c>
       <c r="Q13" s="34">
         <v>1161</v>
       </c>
       <c r="R13" s="34">
         <v>208</v>
       </c>
       <c r="S13" s="34">
         <v>186</v>
       </c>
       <c r="T13" s="34">
         <v>0</v>
       </c>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="34">
         <v>49936</v>
       </c>
       <c r="D14" s="33">
         <v>1702</v>
       </c>
       <c r="E14" s="34">
         <v>18</v>
       </c>
       <c r="F14" s="34">
         <v>1635</v>
       </c>
       <c r="G14" s="34">
         <v>10</v>
       </c>
       <c r="H14" s="34">
         <v>1</v>
       </c>
       <c r="I14" s="34">
         <v>4</v>
@@ -19257,52 +20025,52 @@
         <v>550</v>
       </c>
       <c r="O14" s="34">
         <v>1107</v>
       </c>
       <c r="P14" s="34">
         <v>6522</v>
       </c>
       <c r="Q14" s="34">
         <v>5785</v>
       </c>
       <c r="R14" s="34">
         <v>1634</v>
       </c>
       <c r="S14" s="34">
         <v>1321</v>
       </c>
       <c r="T14" s="34">
         <v>7</v>
       </c>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="35">
         <v>25571</v>
       </c>
       <c r="D15" s="36">
         <v>839</v>
       </c>
       <c r="E15" s="37">
         <v>16</v>
       </c>
       <c r="F15" s="37">
         <v>787</v>
       </c>
       <c r="G15" s="37">
         <v>6</v>
       </c>
       <c r="H15" s="37">
         <v>1</v>
       </c>
       <c r="I15" s="37">
         <v>0</v>
       </c>
       <c r="J15" s="37">
@@ -19321,683 +20089,683 @@
         <v>216</v>
       </c>
       <c r="O15" s="37">
         <v>626</v>
       </c>
       <c r="P15" s="37">
         <v>6003</v>
       </c>
       <c r="Q15" s="37">
         <v>5695</v>
       </c>
       <c r="R15" s="37">
         <v>1086</v>
       </c>
       <c r="S15" s="37">
         <v>1040</v>
       </c>
       <c r="T15" s="37">
         <v>6</v>
       </c>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" s="53" customFormat="1" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" s="53" customFormat="1" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>156</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47">
         <v>100039</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>121</v>
       </c>
       <c r="F16" s="47"/>
       <c r="G16" s="48"/>
       <c r="H16" s="47">
         <v>16227</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="J16" s="48"/>
       <c r="K16" s="52">
         <v>1862</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="47" t="s">
         <v>83</v>
       </c>
       <c r="N16" s="48">
         <v>2113</v>
       </c>
       <c r="O16" s="47" t="s">
         <v>69</v>
       </c>
       <c r="P16" s="47"/>
       <c r="Q16" s="47"/>
       <c r="R16" s="47"/>
       <c r="S16" s="47"/>
       <c r="T16" s="47"/>
       <c r="U16" s="48"/>
       <c r="V16" s="48"/>
     </row>
-    <row r="17" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:20" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="28">
         <v>834</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="17"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="45"/>
       <c r="N17" s="17"/>
       <c r="O17" s="45"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
     </row>
-    <row r="18" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:20" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="28">
         <v>3061</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="28">
         <v>10273</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="28">
         <v>12839</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="47" t="s">
         <v>35</v>
       </c>
       <c r="N18" s="17">
         <v>26173</v>
       </c>
       <c r="O18" s="47" t="s">
         <v>71</v>
       </c>
       <c r="P18" s="17"/>
       <c r="Q18" s="28"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
     </row>
-    <row r="19" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:20" ht="21.9" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="31"/>
       <c r="D19" s="26"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="31"/>
       <c r="H19" s="26"/>
       <c r="I19" s="20"/>
       <c r="J19" s="31"/>
       <c r="K19" s="26"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="31"/>
       <c r="O19" s="26"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="20"/>
       <c r="R19" s="20"/>
       <c r="S19" s="20"/>
       <c r="T19" s="20"/>
     </row>
-    <row r="20" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:20" ht="21.9" customHeight="1">
       <c r="A20" s="25"/>
       <c r="E20" s="17"/>
       <c r="J20" s="24"/>
       <c r="P20" s="24"/>
     </row>
-    <row r="21" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:20" ht="21.9" customHeight="1">
       <c r="J21" s="24"/>
     </row>
-    <row r="22" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:20" ht="21.9" customHeight="1">
       <c r="A22" s="43"/>
       <c r="B22" s="43"/>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="43"/>
       <c r="G22" s="43"/>
     </row>
-    <row r="23" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:20" ht="21.9" customHeight="1"/>
   </sheetData>
   <dataConsolidate>
     <dataRefs count="12">
       <dataRef ref="C11:T19" sheet="101-10" r:id="rId1"/>
       <dataRef ref="C11:T19" sheet="101-11" r:id="rId2"/>
       <dataRef ref="C11:T19" sheet="101-12" r:id="rId3"/>
       <dataRef ref="C11:T19" sheet="101-2" r:id="rId4"/>
       <dataRef ref="C11:T19" sheet="101-3" r:id="rId5"/>
       <dataRef ref="C11:T19" sheet="101-4" r:id="rId6"/>
       <dataRef ref="C11:T19" sheet="101-5" r:id="rId7"/>
       <dataRef ref="C11:T19" sheet="101-6" r:id="rId8"/>
       <dataRef ref="C11:T19" sheet="101-7" r:id="rId9"/>
       <dataRef ref="C11:T19" sheet="101-8" r:id="rId10"/>
       <dataRef ref="C11:T19" sheet="101-9" r:id="rId11"/>
       <dataRef ref="C11:T19" sheet="102-1" r:id="rId12"/>
     </dataRefs>
   </dataConsolidate>
   <mergeCells count="30">
+    <mergeCell ref="R7:R10"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="T7:T10"/>
+    <mergeCell ref="K7:K10"/>
+    <mergeCell ref="L7:L10"/>
+    <mergeCell ref="M7:M10"/>
+    <mergeCell ref="N7:N10"/>
+    <mergeCell ref="O7:O10"/>
+    <mergeCell ref="P7:P10"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="H7:H10"/>
+    <mergeCell ref="I7:I10"/>
+    <mergeCell ref="J7:J10"/>
+    <mergeCell ref="Q7:Q10"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="S2:T2"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A4:T4"/>
     <mergeCell ref="A5:T5"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="L6:O6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
-    <mergeCell ref="G7:G10"/>
-[...12 lines deleted...]
-    <mergeCell ref="P7:P10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId13"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="21" width="12.6640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="9" style="4" customWidth="1"/>
     <col min="23" max="24" width="9" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="R1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="S1" s="296" t="s">
+      <c r="S1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="T1" s="297"/>
+      <c r="T1" s="321"/>
       <c r="V1" s="2"/>
       <c r="X1"/>
     </row>
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="S2" s="296" t="s">
+      <c r="S2" s="319" t="s">
         <v>82</v>
       </c>
-      <c r="T2" s="297"/>
+      <c r="T2" s="321"/>
       <c r="V2" s="2"/>
       <c r="X2"/>
     </row>
-    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="313" t="s">
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="328" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="313"/>
-[...17 lines deleted...]
-      <c r="T3" s="313"/>
+      <c r="B3" s="328"/>
+      <c r="C3" s="328"/>
+      <c r="D3" s="328"/>
+      <c r="E3" s="328"/>
+      <c r="F3" s="328"/>
+      <c r="G3" s="328"/>
+      <c r="H3" s="328"/>
+      <c r="I3" s="328"/>
+      <c r="J3" s="328"/>
+      <c r="K3" s="328"/>
+      <c r="L3" s="328"/>
+      <c r="M3" s="328"/>
+      <c r="N3" s="328"/>
+      <c r="O3" s="328"/>
+      <c r="P3" s="328"/>
+      <c r="Q3" s="328"/>
+      <c r="R3" s="328"/>
+      <c r="S3" s="328"/>
+      <c r="T3" s="328"/>
       <c r="U3" s="50"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>91</v>
       </c>
-      <c r="B4" s="300"/>
-[...17 lines deleted...]
-      <c r="T4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
+      <c r="T4" s="314"/>
       <c r="U4" s="17"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...17 lines deleted...]
-      <c r="T5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
+      <c r="T5" s="324"/>
       <c r="U5" s="17"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" s="297"/>
-      <c r="R6" s="296" t="s">
+      <c r="Q6" s="321"/>
+      <c r="R6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="S6" s="305"/>
-      <c r="T6" s="305"/>
+      <c r="S6" s="320"/>
+      <c r="T6" s="320"/>
       <c r="U6" s="17"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>80</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="S7" s="207" t="s">
+      <c r="S7" s="221" t="s">
         <v>84</v>
       </c>
-      <c r="T7" s="302" t="s">
+      <c r="T7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="295" t="s">
+      <c r="S8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T8" s="303" t="s">
+      <c r="T8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S9" s="295" t="s">
+      <c r="S9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T9" s="303" t="s">
+      <c r="T9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="S10" s="208" t="s">
+      <c r="S10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="T10" s="304" t="s">
+      <c r="T10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="33">
         <v>82839</v>
       </c>
       <c r="D11" s="33">
         <v>3240</v>
       </c>
       <c r="E11" s="33">
         <v>24</v>
       </c>
       <c r="F11" s="33">
         <v>3042</v>
       </c>
       <c r="G11" s="33">
         <v>73</v>
       </c>
       <c r="H11" s="33">
         <v>24</v>
       </c>
       <c r="I11" s="33">
         <v>11</v>
       </c>
@@ -20017,52 +20785,52 @@
         <v>933</v>
       </c>
       <c r="O11" s="33">
         <v>2353</v>
       </c>
       <c r="P11" s="33">
         <v>13173</v>
       </c>
       <c r="Q11" s="33">
         <v>11602</v>
       </c>
       <c r="R11" s="33">
         <v>2695</v>
       </c>
       <c r="S11" s="33">
         <v>2394</v>
       </c>
       <c r="T11" s="33">
         <v>17</v>
       </c>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="34">
         <v>13205</v>
       </c>
       <c r="D12" s="33">
         <v>217</v>
       </c>
       <c r="E12" s="34">
         <v>0</v>
       </c>
       <c r="F12" s="34">
         <v>155</v>
       </c>
       <c r="G12" s="34">
         <v>48</v>
       </c>
       <c r="H12" s="34">
         <v>2</v>
       </c>
       <c r="I12" s="34">
         <v>3</v>
@@ -20083,52 +20851,52 @@
         <v>68</v>
       </c>
       <c r="O12" s="34">
         <v>158</v>
       </c>
       <c r="P12" s="34">
         <v>672</v>
       </c>
       <c r="Q12" s="34">
         <v>559</v>
       </c>
       <c r="R12" s="34">
         <v>132</v>
       </c>
       <c r="S12" s="34">
         <v>102</v>
       </c>
       <c r="T12" s="34">
         <v>8</v>
       </c>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="34">
         <v>10251</v>
       </c>
       <c r="D13" s="33">
         <v>136</v>
       </c>
       <c r="E13" s="34">
         <v>0</v>
       </c>
       <c r="F13" s="34">
         <v>95</v>
       </c>
       <c r="G13" s="34">
         <v>19</v>
       </c>
       <c r="H13" s="34">
         <v>19</v>
       </c>
       <c r="I13" s="34">
         <v>1</v>
       </c>
       <c r="J13" s="34">
@@ -20147,52 +20915,52 @@
         <v>35</v>
       </c>
       <c r="O13" s="34">
         <v>86</v>
       </c>
       <c r="P13" s="34">
         <v>1158</v>
       </c>
       <c r="Q13" s="34">
         <v>795</v>
       </c>
       <c r="R13" s="34">
         <v>198</v>
       </c>
       <c r="S13" s="34">
         <v>193</v>
       </c>
       <c r="T13" s="34">
         <v>0</v>
       </c>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="34">
         <v>37945</v>
       </c>
       <c r="D14" s="33">
         <v>1852</v>
       </c>
       <c r="E14" s="34">
         <v>15</v>
       </c>
       <c r="F14" s="34">
         <v>1791</v>
       </c>
       <c r="G14" s="34">
         <v>5</v>
       </c>
       <c r="H14" s="34">
         <v>3</v>
       </c>
       <c r="I14" s="34">
         <v>4</v>
@@ -20213,52 +20981,52 @@
         <v>564</v>
       </c>
       <c r="O14" s="34">
         <v>1342</v>
       </c>
       <c r="P14" s="34">
         <v>6314</v>
       </c>
       <c r="Q14" s="34">
         <v>5365</v>
       </c>
       <c r="R14" s="34">
         <v>1448</v>
       </c>
       <c r="S14" s="34">
         <v>1206</v>
       </c>
       <c r="T14" s="34">
         <v>6</v>
       </c>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="35">
         <v>21438</v>
       </c>
       <c r="D15" s="36">
         <v>1035</v>
       </c>
       <c r="E15" s="37">
         <v>9</v>
       </c>
       <c r="F15" s="37">
         <v>1001</v>
       </c>
       <c r="G15" s="37">
         <v>1</v>
       </c>
       <c r="H15" s="37">
         <v>0</v>
       </c>
       <c r="I15" s="37">
         <v>3</v>
       </c>
       <c r="J15" s="37">
@@ -20277,672 +21045,672 @@
         <v>266</v>
       </c>
       <c r="O15" s="37">
         <v>767</v>
       </c>
       <c r="P15" s="37">
         <v>5029</v>
       </c>
       <c r="Q15" s="37">
         <v>4883</v>
       </c>
       <c r="R15" s="37">
         <v>917</v>
       </c>
       <c r="S15" s="37">
         <v>893</v>
       </c>
       <c r="T15" s="37">
         <v>3</v>
       </c>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>155</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28">
         <v>39108</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>72</v>
       </c>
       <c r="F16" s="28"/>
       <c r="H16" s="28">
         <v>16154</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="27">
         <v>2055</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="47" t="s">
         <v>83</v>
       </c>
       <c r="N16" s="4">
         <v>1758</v>
       </c>
       <c r="O16" s="47" t="s">
         <v>69</v>
       </c>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="R16" s="28"/>
       <c r="S16" s="28"/>
       <c r="T16" s="28"/>
     </row>
-    <row r="17" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:20" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="28">
         <v>829</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="17"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="45"/>
       <c r="N17" s="17"/>
       <c r="O17" s="45"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
     </row>
-    <row r="18" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:20" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="28">
         <v>3299</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="28">
         <v>3895</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="28">
         <v>4142</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="47" t="s">
         <v>35</v>
       </c>
       <c r="N18" s="17">
         <v>11336</v>
       </c>
       <c r="O18" s="47" t="s">
         <v>71</v>
       </c>
       <c r="P18" s="17"/>
       <c r="Q18" s="28"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
     </row>
-    <row r="19" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:20" ht="21.9" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="31"/>
       <c r="D19" s="26"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="31"/>
       <c r="H19" s="26"/>
       <c r="I19" s="20"/>
       <c r="J19" s="31"/>
       <c r="K19" s="26"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="31"/>
       <c r="O19" s="26"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="20"/>
       <c r="R19" s="20"/>
       <c r="S19" s="20"/>
       <c r="T19" s="20"/>
     </row>
-    <row r="20" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:20" ht="21.9" customHeight="1">
       <c r="A20" s="25"/>
       <c r="E20" s="17"/>
       <c r="J20" s="24"/>
       <c r="P20" s="24"/>
     </row>
-    <row r="21" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:20" ht="21.9" customHeight="1">
       <c r="J21" s="24"/>
     </row>
-    <row r="22" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:20" ht="21.9" customHeight="1">
       <c r="A22" s="42"/>
     </row>
-    <row r="23" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:20" ht="21.9" customHeight="1"/>
   </sheetData>
   <dataConsolidate>
     <dataRefs count="12">
       <dataRef ref="C11:T19" sheet="100-1" r:id="rId1"/>
       <dataRef ref="C11:T19" sheet="100-10" r:id="rId2"/>
       <dataRef ref="C11:T19" sheet="100-11" r:id="rId3"/>
       <dataRef ref="C11:T19" sheet="100-12" r:id="rId4"/>
       <dataRef ref="C11:T19" sheet="100-2" r:id="rId5"/>
       <dataRef ref="C11:T19" sheet="100-3" r:id="rId6"/>
       <dataRef ref="C11:T19" sheet="100-4" r:id="rId7"/>
       <dataRef ref="C11:T19" sheet="100-5" r:id="rId8"/>
       <dataRef ref="C11:T19" sheet="100-6" r:id="rId9"/>
       <dataRef ref="C11:T19" sheet="100-8" r:id="rId10"/>
       <dataRef ref="C11:T19" sheet="100-9" r:id="rId11"/>
       <dataRef ref="C11:T19" sheet="400-7" r:id="rId12"/>
     </dataRefs>
   </dataConsolidate>
   <mergeCells count="30">
+    <mergeCell ref="R7:R10"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="T7:T10"/>
+    <mergeCell ref="K7:K10"/>
+    <mergeCell ref="L7:L10"/>
+    <mergeCell ref="M7:M10"/>
+    <mergeCell ref="N7:N10"/>
+    <mergeCell ref="O7:O10"/>
+    <mergeCell ref="P7:P10"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="H7:H10"/>
+    <mergeCell ref="I7:I10"/>
+    <mergeCell ref="J7:J10"/>
+    <mergeCell ref="Q7:Q10"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="S2:T2"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A4:T4"/>
     <mergeCell ref="A5:T5"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="L6:O6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
-    <mergeCell ref="G7:G10"/>
-[...12 lines deleted...]
-    <mergeCell ref="P7:P10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="21" width="12.6640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="9" style="4" customWidth="1"/>
     <col min="23" max="24" width="9" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="R1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="S1" s="296" t="s">
+      <c r="S1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="T1" s="297"/>
+      <c r="T1" s="321"/>
       <c r="V1" s="2"/>
       <c r="X1"/>
     </row>
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="S2" s="296" t="s">
+      <c r="S2" s="319" t="s">
         <v>82</v>
       </c>
-      <c r="T2" s="297"/>
+      <c r="T2" s="321"/>
       <c r="V2" s="2"/>
       <c r="X2"/>
     </row>
-    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="313" t="s">
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="328" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="313"/>
-[...17 lines deleted...]
-      <c r="T3" s="313"/>
+      <c r="B3" s="328"/>
+      <c r="C3" s="328"/>
+      <c r="D3" s="328"/>
+      <c r="E3" s="328"/>
+      <c r="F3" s="328"/>
+      <c r="G3" s="328"/>
+      <c r="H3" s="328"/>
+      <c r="I3" s="328"/>
+      <c r="J3" s="328"/>
+      <c r="K3" s="328"/>
+      <c r="L3" s="328"/>
+      <c r="M3" s="328"/>
+      <c r="N3" s="328"/>
+      <c r="O3" s="328"/>
+      <c r="P3" s="328"/>
+      <c r="Q3" s="328"/>
+      <c r="R3" s="328"/>
+      <c r="S3" s="328"/>
+      <c r="T3" s="328"/>
       <c r="U3" s="50"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>90</v>
       </c>
-      <c r="B4" s="300"/>
-[...17 lines deleted...]
-      <c r="T4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
+      <c r="T4" s="314"/>
       <c r="U4" s="17"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...17 lines deleted...]
-      <c r="T5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
+      <c r="T5" s="324"/>
       <c r="U5" s="17"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" s="297"/>
-      <c r="R6" s="296" t="s">
+      <c r="Q6" s="321"/>
+      <c r="R6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="S6" s="305"/>
-      <c r="T6" s="305"/>
+      <c r="S6" s="320"/>
+      <c r="T6" s="320"/>
       <c r="U6" s="17"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>80</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="S7" s="207" t="s">
+      <c r="S7" s="221" t="s">
         <v>84</v>
       </c>
-      <c r="T7" s="302" t="s">
+      <c r="T7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="295" t="s">
+      <c r="S8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T8" s="303" t="s">
+      <c r="T8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S9" s="295" t="s">
+      <c r="S9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T9" s="303" t="s">
+      <c r="T9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="S10" s="208" t="s">
+      <c r="S10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="T10" s="304" t="s">
+      <c r="T10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="27">
         <v>83085</v>
       </c>
       <c r="D11" s="27">
         <v>2617</v>
       </c>
       <c r="E11" s="38">
         <v>8</v>
       </c>
       <c r="F11" s="38">
         <v>2362</v>
       </c>
       <c r="G11" s="38">
         <v>35</v>
       </c>
       <c r="H11" s="38">
         <v>55</v>
       </c>
       <c r="I11" s="38">
         <v>4</v>
       </c>
@@ -20962,52 +21730,52 @@
         <v>983</v>
       </c>
       <c r="O11" s="38">
         <v>1813</v>
       </c>
       <c r="P11" s="38">
         <v>11608</v>
       </c>
       <c r="Q11" s="38">
         <v>10298</v>
       </c>
       <c r="R11" s="38">
         <v>2777</v>
       </c>
       <c r="S11" s="38">
         <v>2248</v>
       </c>
       <c r="T11" s="38">
         <v>30</v>
       </c>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="28">
         <v>12540</v>
       </c>
       <c r="D12" s="27">
         <v>164</v>
       </c>
       <c r="E12" s="39">
         <v>1</v>
       </c>
       <c r="F12" s="39">
         <v>129</v>
       </c>
       <c r="G12" s="39">
         <v>24</v>
       </c>
       <c r="H12" s="39">
         <v>5</v>
       </c>
       <c r="I12" s="39">
         <v>3</v>
@@ -21028,52 +21796,52 @@
         <v>60</v>
       </c>
       <c r="O12" s="39">
         <v>114</v>
       </c>
       <c r="P12" s="39">
         <v>723</v>
       </c>
       <c r="Q12" s="39">
         <v>625</v>
       </c>
       <c r="R12" s="39">
         <v>132</v>
       </c>
       <c r="S12" s="39">
         <v>91</v>
       </c>
       <c r="T12" s="39">
         <v>0</v>
       </c>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="28">
         <v>10427</v>
       </c>
       <c r="D13" s="27">
         <v>93</v>
       </c>
       <c r="E13" s="39">
         <v>0</v>
       </c>
       <c r="F13" s="39">
         <v>73</v>
       </c>
       <c r="G13" s="39">
         <v>2</v>
       </c>
       <c r="H13" s="39">
         <v>13</v>
       </c>
       <c r="I13" s="39">
         <v>0</v>
       </c>
       <c r="J13" s="39">
@@ -21092,52 +21860,52 @@
         <v>39</v>
       </c>
       <c r="O13" s="39">
         <v>115</v>
       </c>
       <c r="P13" s="39">
         <v>989</v>
       </c>
       <c r="Q13" s="39">
         <v>669</v>
       </c>
       <c r="R13" s="39">
         <v>171</v>
       </c>
       <c r="S13" s="39">
         <v>168</v>
       </c>
       <c r="T13" s="39">
         <v>0</v>
       </c>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="28">
         <v>35499</v>
       </c>
       <c r="D14" s="27">
         <v>1500</v>
       </c>
       <c r="E14" s="39">
         <v>3</v>
       </c>
       <c r="F14" s="39">
         <v>1465</v>
       </c>
       <c r="G14" s="39">
         <v>7</v>
       </c>
       <c r="H14" s="39">
         <v>0</v>
       </c>
       <c r="I14" s="39">
         <v>1</v>
@@ -21158,52 +21926,52 @@
         <v>530</v>
       </c>
       <c r="O14" s="39">
         <v>1164</v>
       </c>
       <c r="P14" s="39">
         <v>5331</v>
       </c>
       <c r="Q14" s="39">
         <v>4642</v>
       </c>
       <c r="R14" s="39">
         <v>1657</v>
       </c>
       <c r="S14" s="39">
         <v>1242</v>
       </c>
       <c r="T14" s="39">
         <v>30</v>
       </c>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="29">
         <v>24619</v>
       </c>
       <c r="D15" s="30">
         <v>860</v>
       </c>
       <c r="E15" s="40">
         <v>4</v>
       </c>
       <c r="F15" s="40">
         <v>695</v>
       </c>
       <c r="G15" s="40">
         <v>2</v>
       </c>
       <c r="H15" s="40">
         <v>37</v>
       </c>
       <c r="I15" s="40">
         <v>0</v>
       </c>
       <c r="J15" s="40">
@@ -21222,672 +21990,672 @@
         <v>354</v>
       </c>
       <c r="O15" s="40">
         <v>420</v>
       </c>
       <c r="P15" s="40">
         <v>4565</v>
       </c>
       <c r="Q15" s="40">
         <v>4362</v>
       </c>
       <c r="R15" s="40">
         <v>817</v>
       </c>
       <c r="S15" s="40">
         <v>747</v>
       </c>
       <c r="T15" s="40">
         <v>0</v>
       </c>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>155</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28">
         <v>39383</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>72</v>
       </c>
       <c r="F16" s="28"/>
       <c r="H16" s="28">
         <v>18983</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="27">
         <v>1808</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="47" t="s">
         <v>83</v>
       </c>
       <c r="N16" s="4">
         <v>2181</v>
       </c>
       <c r="O16" s="47" t="s">
         <v>69</v>
       </c>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="R16" s="28"/>
       <c r="S16" s="28"/>
       <c r="T16" s="28"/>
     </row>
-    <row r="17" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:20" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="28">
         <v>1073</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="17"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="45"/>
       <c r="N17" s="17"/>
       <c r="O17" s="45"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
     </row>
-    <row r="18" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:20" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="28">
         <v>3886</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="28">
         <v>2869</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="17">
         <v>3523</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="47" t="s">
         <v>35</v>
       </c>
       <c r="N18" s="17">
         <v>10105</v>
       </c>
       <c r="O18" s="47" t="s">
         <v>71</v>
       </c>
       <c r="P18" s="17"/>
       <c r="Q18" s="28"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
     </row>
-    <row r="19" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:20" ht="21.9" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="31"/>
       <c r="D19" s="26"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="31"/>
       <c r="H19" s="26"/>
       <c r="I19" s="20"/>
       <c r="J19" s="31"/>
       <c r="K19" s="26"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="31"/>
       <c r="O19" s="26"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="20"/>
       <c r="R19" s="20"/>
       <c r="S19" s="20"/>
       <c r="T19" s="20"/>
     </row>
-    <row r="20" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:20" ht="21.9" customHeight="1">
       <c r="A20" s="25"/>
       <c r="E20" s="17"/>
       <c r="J20" s="24"/>
       <c r="P20" s="24"/>
     </row>
-    <row r="21" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:20" ht="21.9" customHeight="1">
       <c r="J21" s="24"/>
     </row>
-    <row r="22" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:20" ht="21.9" customHeight="1">
       <c r="A22" s="42"/>
     </row>
-    <row r="23" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:20" ht="21.9" customHeight="1"/>
   </sheetData>
   <dataConsolidate>
     <dataRefs count="12">
       <dataRef ref="C11:T18" sheet="99年10月" r:id="rId1"/>
       <dataRef ref="C11:T18" sheet="99年11月" r:id="rId2"/>
       <dataRef ref="C11:T18" sheet="99年12月" r:id="rId3"/>
       <dataRef ref="C11:T18" sheet="99年1月" r:id="rId4"/>
       <dataRef ref="C11:T18" sheet="99年2月" r:id="rId5"/>
       <dataRef ref="C11:T18" sheet="99年3月" r:id="rId6"/>
       <dataRef ref="C11:T18" sheet="99年4月" r:id="rId7"/>
       <dataRef ref="C11:T18" sheet="99年5月" r:id="rId8"/>
       <dataRef ref="C11:T18" sheet="99年6月" r:id="rId9"/>
       <dataRef ref="C11:T18" sheet="99年7月" r:id="rId10"/>
       <dataRef ref="C11:T18" sheet="99年8月" r:id="rId11"/>
       <dataRef ref="C11:T18" sheet="99年9月" r:id="rId12"/>
     </dataRefs>
   </dataConsolidate>
   <mergeCells count="30">
+    <mergeCell ref="R7:R10"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="T7:T10"/>
+    <mergeCell ref="K7:K10"/>
+    <mergeCell ref="L7:L10"/>
+    <mergeCell ref="M7:M10"/>
+    <mergeCell ref="N7:N10"/>
+    <mergeCell ref="O7:O10"/>
+    <mergeCell ref="P7:P10"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="H7:H10"/>
+    <mergeCell ref="I7:I10"/>
+    <mergeCell ref="J7:J10"/>
+    <mergeCell ref="Q7:Q10"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="S2:T2"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A4:T4"/>
     <mergeCell ref="A5:T5"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="L6:O6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
-    <mergeCell ref="G7:G10"/>
-[...12 lines deleted...]
-    <mergeCell ref="P7:P10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="21" width="12.6640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="9" style="4" customWidth="1"/>
     <col min="23" max="24" width="9" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="R1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="S1" s="296" t="s">
+      <c r="S1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="T1" s="297"/>
+      <c r="T1" s="321"/>
       <c r="V1" s="2"/>
       <c r="X1"/>
     </row>
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="S2" s="296" t="s">
+      <c r="S2" s="319" t="s">
         <v>82</v>
       </c>
-      <c r="T2" s="297"/>
+      <c r="T2" s="321"/>
       <c r="V2" s="2"/>
       <c r="X2"/>
     </row>
-    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="313" t="s">
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="328" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="313"/>
-[...17 lines deleted...]
-      <c r="T3" s="313"/>
+      <c r="B3" s="328"/>
+      <c r="C3" s="328"/>
+      <c r="D3" s="328"/>
+      <c r="E3" s="328"/>
+      <c r="F3" s="328"/>
+      <c r="G3" s="328"/>
+      <c r="H3" s="328"/>
+      <c r="I3" s="328"/>
+      <c r="J3" s="328"/>
+      <c r="K3" s="328"/>
+      <c r="L3" s="328"/>
+      <c r="M3" s="328"/>
+      <c r="N3" s="328"/>
+      <c r="O3" s="328"/>
+      <c r="P3" s="328"/>
+      <c r="Q3" s="328"/>
+      <c r="R3" s="328"/>
+      <c r="S3" s="328"/>
+      <c r="T3" s="328"/>
       <c r="U3" s="50"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>89</v>
       </c>
-      <c r="B4" s="300"/>
-[...17 lines deleted...]
-      <c r="T4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
+      <c r="T4" s="314"/>
       <c r="U4" s="17"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...17 lines deleted...]
-      <c r="T5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
+      <c r="T5" s="324"/>
       <c r="U5" s="17"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" s="297"/>
-      <c r="R6" s="296" t="s">
+      <c r="Q6" s="321"/>
+      <c r="R6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="S6" s="305"/>
-      <c r="T6" s="305"/>
+      <c r="S6" s="320"/>
+      <c r="T6" s="320"/>
       <c r="U6" s="17"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>80</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="S7" s="207" t="s">
+      <c r="S7" s="221" t="s">
         <v>84</v>
       </c>
-      <c r="T7" s="302" t="s">
+      <c r="T7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="295" t="s">
+      <c r="S8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T8" s="303" t="s">
+      <c r="T8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S9" s="295" t="s">
+      <c r="S9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T9" s="303" t="s">
+      <c r="T9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="S10" s="208" t="s">
+      <c r="S10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="T10" s="304" t="s">
+      <c r="T10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="27">
         <v>86775</v>
       </c>
       <c r="D11" s="27">
         <v>1574</v>
       </c>
       <c r="E11" s="38">
         <v>55</v>
       </c>
       <c r="F11" s="38">
         <v>1345</v>
       </c>
       <c r="G11" s="38">
         <v>69</v>
       </c>
       <c r="H11" s="38">
         <v>29</v>
       </c>
       <c r="I11" s="38">
         <v>6</v>
       </c>
@@ -21907,52 +22675,52 @@
         <v>741</v>
       </c>
       <c r="O11" s="38">
         <v>1119</v>
       </c>
       <c r="P11" s="38">
         <v>9748</v>
       </c>
       <c r="Q11" s="38">
         <v>8468</v>
       </c>
       <c r="R11" s="38">
         <v>2020</v>
       </c>
       <c r="S11" s="38">
         <v>1685</v>
       </c>
       <c r="T11" s="38">
         <v>0</v>
       </c>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="28">
         <v>14214</v>
       </c>
       <c r="D12" s="27">
         <v>124</v>
       </c>
       <c r="E12" s="39">
         <v>1</v>
       </c>
       <c r="F12" s="39">
         <v>63</v>
       </c>
       <c r="G12" s="39">
         <v>50</v>
       </c>
       <c r="H12" s="39">
         <v>2</v>
       </c>
       <c r="I12" s="39">
         <v>4</v>
@@ -21973,52 +22741,52 @@
         <v>71</v>
       </c>
       <c r="O12" s="39">
         <v>94</v>
       </c>
       <c r="P12" s="39">
         <v>538</v>
       </c>
       <c r="Q12" s="39">
         <v>408</v>
       </c>
       <c r="R12" s="39">
         <v>85</v>
       </c>
       <c r="S12" s="39">
         <v>84</v>
       </c>
       <c r="T12" s="39" t="s">
         <v>1</v>
       </c>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="28">
         <v>11463</v>
       </c>
       <c r="D13" s="27">
         <v>100</v>
       </c>
       <c r="E13" s="39">
         <v>19</v>
       </c>
       <c r="F13" s="39">
         <v>49</v>
       </c>
       <c r="G13" s="39">
         <v>9</v>
       </c>
       <c r="H13" s="39">
         <v>22</v>
       </c>
       <c r="I13" s="39" t="s">
         <v>1</v>
       </c>
       <c r="J13" s="39">
@@ -22037,52 +22805,52 @@
         <v>34</v>
       </c>
       <c r="O13" s="39">
         <v>105</v>
       </c>
       <c r="P13" s="39">
         <v>872</v>
       </c>
       <c r="Q13" s="39">
         <v>700</v>
       </c>
       <c r="R13" s="39">
         <v>133</v>
       </c>
       <c r="S13" s="39">
         <v>133</v>
       </c>
       <c r="T13" s="39" t="s">
         <v>1</v>
       </c>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="28">
         <v>34819</v>
       </c>
       <c r="D14" s="27">
         <v>821</v>
       </c>
       <c r="E14" s="39">
         <v>11</v>
       </c>
       <c r="F14" s="39">
         <v>762</v>
       </c>
       <c r="G14" s="39">
         <v>4</v>
       </c>
       <c r="H14" s="39">
         <v>1</v>
       </c>
       <c r="I14" s="39">
         <v>2</v>
@@ -22103,52 +22871,52 @@
         <v>421</v>
       </c>
       <c r="O14" s="39">
         <v>606</v>
       </c>
       <c r="P14" s="39">
         <v>4377</v>
       </c>
       <c r="Q14" s="39">
         <v>3561</v>
       </c>
       <c r="R14" s="39">
         <v>1258</v>
       </c>
       <c r="S14" s="39">
         <v>974</v>
       </c>
       <c r="T14" s="39" t="s">
         <v>1</v>
       </c>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="29">
         <v>26279</v>
       </c>
       <c r="D15" s="30">
         <v>529</v>
       </c>
       <c r="E15" s="40">
         <v>24</v>
       </c>
       <c r="F15" s="40">
         <v>471</v>
       </c>
       <c r="G15" s="40">
         <v>6</v>
       </c>
       <c r="H15" s="40">
         <v>4</v>
       </c>
       <c r="I15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="J15" s="40">
@@ -22167,659 +22935,659 @@
         <v>215</v>
       </c>
       <c r="O15" s="40">
         <v>314</v>
       </c>
       <c r="P15" s="40">
         <v>3961</v>
       </c>
       <c r="Q15" s="40">
         <v>3799</v>
       </c>
       <c r="R15" s="40">
         <v>544</v>
       </c>
       <c r="S15" s="40">
         <v>494</v>
       </c>
       <c r="T15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>155</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28">
         <v>25994</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>72</v>
       </c>
       <c r="F16" s="28"/>
       <c r="H16" s="28">
         <v>18302</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="27">
         <v>1162</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="47"/>
       <c r="O16" s="28"/>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="R16" s="28"/>
       <c r="S16" s="28"/>
       <c r="T16" s="28"/>
     </row>
-    <row r="17" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:20" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="28">
         <v>670</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="17"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="45"/>
       <c r="N17" s="17"/>
       <c r="O17" s="17"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
     </row>
-    <row r="18" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:20" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="28">
         <v>3317</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="28">
         <v>2589</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="17">
         <v>2144</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="47"/>
       <c r="N18" s="17"/>
       <c r="O18" s="17"/>
       <c r="P18" s="17"/>
       <c r="Q18" s="28"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
     </row>
-    <row r="19" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:20" ht="21.9" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="31"/>
       <c r="D19" s="26"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="31"/>
       <c r="H19" s="26"/>
       <c r="I19" s="20"/>
       <c r="J19" s="31"/>
       <c r="K19" s="26"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="31"/>
       <c r="O19" s="26"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="20"/>
       <c r="R19" s="20"/>
       <c r="S19" s="20"/>
       <c r="T19" s="20"/>
     </row>
-    <row r="20" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:20" ht="21.9" customHeight="1">
       <c r="A20" s="25"/>
       <c r="E20" s="17"/>
       <c r="J20" s="24"/>
       <c r="P20" s="24"/>
     </row>
-    <row r="21" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:20" ht="21.9" customHeight="1">
       <c r="J21" s="24"/>
     </row>
-    <row r="22" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:20" ht="21.9" customHeight="1">
       <c r="A22" s="42"/>
     </row>
-    <row r="23" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:20" ht="21.9" customHeight="1"/>
   </sheetData>
   <dataConsolidate>
     <dataRefs count="12">
       <dataRef ref="C11:T19" sheet="98-10月" r:id="rId1"/>
       <dataRef ref="C11:T19" sheet="98-11月" r:id="rId2"/>
       <dataRef ref="C11:T19" sheet="98-12月" r:id="rId3"/>
       <dataRef ref="C11:T19" sheet="98-1月" r:id="rId4"/>
       <dataRef ref="C11:T19" sheet="98-2月" r:id="rId5"/>
       <dataRef ref="C11:T19" sheet="98-3月" r:id="rId6"/>
       <dataRef ref="C11:T19" sheet="98-4月" r:id="rId7"/>
       <dataRef ref="C11:T19" sheet="98-5月" r:id="rId8"/>
       <dataRef ref="C11:T19" sheet="98-6月" r:id="rId9"/>
       <dataRef ref="C11:T19" sheet="98-7月" r:id="rId10"/>
       <dataRef ref="C11:T19" sheet="98-8月" r:id="rId11"/>
       <dataRef ref="C11:T19" sheet="98-9月" r:id="rId12"/>
     </dataRefs>
   </dataConsolidate>
   <mergeCells count="30">
+    <mergeCell ref="R7:R10"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="T7:T10"/>
+    <mergeCell ref="K7:K10"/>
+    <mergeCell ref="L7:L10"/>
+    <mergeCell ref="M7:M10"/>
+    <mergeCell ref="N7:N10"/>
+    <mergeCell ref="O7:O10"/>
+    <mergeCell ref="P7:P10"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="H7:H10"/>
+    <mergeCell ref="I7:I10"/>
+    <mergeCell ref="J7:J10"/>
+    <mergeCell ref="Q7:Q10"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="S2:T2"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A4:T4"/>
     <mergeCell ref="A5:T5"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="L6:O6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
-    <mergeCell ref="G7:G10"/>
-[...12 lines deleted...]
-    <mergeCell ref="P7:P10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="21" width="12.6640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="9" style="4" customWidth="1"/>
     <col min="23" max="24" width="9" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="R1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="S1" s="296" t="s">
+      <c r="S1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="T1" s="297"/>
+      <c r="T1" s="321"/>
       <c r="V1" s="2"/>
       <c r="X1"/>
     </row>
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="S2" s="296" t="s">
+      <c r="S2" s="319" t="s">
         <v>82</v>
       </c>
-      <c r="T2" s="297"/>
+      <c r="T2" s="321"/>
       <c r="V2" s="2"/>
       <c r="X2"/>
     </row>
-    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="313" t="s">
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="328" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="313"/>
-[...17 lines deleted...]
-      <c r="T3" s="313"/>
+      <c r="B3" s="328"/>
+      <c r="C3" s="328"/>
+      <c r="D3" s="328"/>
+      <c r="E3" s="328"/>
+      <c r="F3" s="328"/>
+      <c r="G3" s="328"/>
+      <c r="H3" s="328"/>
+      <c r="I3" s="328"/>
+      <c r="J3" s="328"/>
+      <c r="K3" s="328"/>
+      <c r="L3" s="328"/>
+      <c r="M3" s="328"/>
+      <c r="N3" s="328"/>
+      <c r="O3" s="328"/>
+      <c r="P3" s="328"/>
+      <c r="Q3" s="328"/>
+      <c r="R3" s="328"/>
+      <c r="S3" s="328"/>
+      <c r="T3" s="328"/>
       <c r="U3" s="50"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>88</v>
       </c>
-      <c r="B4" s="300"/>
-[...17 lines deleted...]
-      <c r="T4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
+      <c r="T4" s="314"/>
       <c r="U4" s="17"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...17 lines deleted...]
-      <c r="T5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
+      <c r="T5" s="324"/>
       <c r="U5" s="17"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" s="297"/>
-      <c r="R6" s="296" t="s">
+      <c r="Q6" s="321"/>
+      <c r="R6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="S6" s="305"/>
-      <c r="T6" s="305"/>
+      <c r="S6" s="320"/>
+      <c r="T6" s="320"/>
       <c r="U6" s="17"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>80</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="S7" s="207" t="s">
+      <c r="S7" s="221" t="s">
         <v>84</v>
       </c>
-      <c r="T7" s="302" t="s">
+      <c r="T7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="295" t="s">
+      <c r="S8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T8" s="303" t="s">
+      <c r="T8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S9" s="295" t="s">
+      <c r="S9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T9" s="303" t="s">
+      <c r="T9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="S10" s="208" t="s">
+      <c r="S10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="T10" s="304" t="s">
+      <c r="T10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="27">
         <v>84218</v>
       </c>
       <c r="D11" s="27">
         <v>1851</v>
       </c>
       <c r="E11" s="38">
         <v>8</v>
       </c>
       <c r="F11" s="38">
         <v>1634</v>
       </c>
       <c r="G11" s="38">
         <v>68</v>
       </c>
       <c r="H11" s="38">
         <v>8</v>
       </c>
       <c r="I11" s="38">
         <v>7</v>
       </c>
@@ -22839,52 +23607,52 @@
         <v>604</v>
       </c>
       <c r="O11" s="38">
         <v>1089</v>
       </c>
       <c r="P11" s="38">
         <v>9044</v>
       </c>
       <c r="Q11" s="38">
         <v>7731</v>
       </c>
       <c r="R11" s="38">
         <v>1963</v>
       </c>
       <c r="S11" s="38">
         <v>1641</v>
       </c>
       <c r="T11" s="38">
         <v>0</v>
       </c>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="28">
         <v>14688</v>
       </c>
       <c r="D12" s="27">
         <v>103</v>
       </c>
       <c r="E12" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="39">
         <v>59</v>
       </c>
       <c r="G12" s="39">
         <v>35</v>
       </c>
       <c r="H12" s="39">
         <v>3</v>
       </c>
       <c r="I12" s="39">
         <v>4</v>
@@ -22905,52 +23673,52 @@
         <v>39</v>
       </c>
       <c r="O12" s="39">
         <v>68</v>
       </c>
       <c r="P12" s="39">
         <v>418</v>
       </c>
       <c r="Q12" s="39">
         <v>320</v>
       </c>
       <c r="R12" s="39">
         <v>88</v>
       </c>
       <c r="S12" s="39">
         <v>86</v>
       </c>
       <c r="T12" s="39" t="s">
         <v>1</v>
       </c>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="28">
         <v>11275</v>
       </c>
       <c r="D13" s="27">
         <v>78</v>
       </c>
       <c r="E13" s="39">
         <v>2</v>
       </c>
       <c r="F13" s="39">
         <v>61</v>
       </c>
       <c r="G13" s="39">
         <v>8</v>
       </c>
       <c r="H13" s="39">
         <v>2</v>
       </c>
       <c r="I13" s="39">
         <v>2</v>
       </c>
       <c r="J13" s="39" t="s">
@@ -22969,52 +23737,52 @@
         <v>19</v>
       </c>
       <c r="O13" s="39">
         <v>51</v>
       </c>
       <c r="P13" s="39">
         <v>769</v>
       </c>
       <c r="Q13" s="39">
         <v>781</v>
       </c>
       <c r="R13" s="39">
         <v>135</v>
       </c>
       <c r="S13" s="39">
         <v>133</v>
       </c>
       <c r="T13" s="39" t="s">
         <v>1</v>
       </c>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="28">
         <v>34696</v>
       </c>
       <c r="D14" s="27">
         <v>1107</v>
       </c>
       <c r="E14" s="39">
         <v>5</v>
       </c>
       <c r="F14" s="39">
         <v>978</v>
       </c>
       <c r="G14" s="39">
         <v>14</v>
       </c>
       <c r="H14" s="39">
         <v>1</v>
       </c>
       <c r="I14" s="39">
         <v>1</v>
@@ -23035,52 +23803,52 @@
         <v>335</v>
       </c>
       <c r="O14" s="39">
         <v>643</v>
       </c>
       <c r="P14" s="39">
         <v>4406</v>
       </c>
       <c r="Q14" s="39">
         <v>3419</v>
       </c>
       <c r="R14" s="39">
         <v>1189</v>
       </c>
       <c r="S14" s="39">
         <v>928</v>
       </c>
       <c r="T14" s="39" t="s">
         <v>1</v>
       </c>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="29">
         <v>23559</v>
       </c>
       <c r="D15" s="30">
         <v>563</v>
       </c>
       <c r="E15" s="40">
         <v>1</v>
       </c>
       <c r="F15" s="40">
         <v>536</v>
       </c>
       <c r="G15" s="40">
         <v>11</v>
       </c>
       <c r="H15" s="40">
         <v>2</v>
       </c>
       <c r="I15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="J15" s="40">
@@ -23099,658 +23867,658 @@
         <v>211</v>
       </c>
       <c r="O15" s="40">
         <v>327</v>
       </c>
       <c r="P15" s="40">
         <v>3451</v>
       </c>
       <c r="Q15" s="40">
         <v>3211</v>
       </c>
       <c r="R15" s="40">
         <v>551</v>
       </c>
       <c r="S15" s="40">
         <v>494</v>
       </c>
       <c r="T15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>155</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28">
         <v>31408</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>72</v>
       </c>
       <c r="F16" s="28"/>
       <c r="H16" s="28">
         <v>21629</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="27">
         <v>1297</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="28"/>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="R16" s="28"/>
       <c r="S16" s="28"/>
       <c r="T16" s="28"/>
     </row>
-    <row r="17" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:20" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="28">
         <v>648</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="17"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="17"/>
       <c r="N17" s="17"/>
       <c r="O17" s="17"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
     </row>
-    <row r="18" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:20" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="28">
         <v>3288</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="28">
         <v>1507</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="17">
         <v>3609</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="28"/>
       <c r="N18" s="17"/>
       <c r="O18" s="17"/>
       <c r="P18" s="17"/>
       <c r="Q18" s="28"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
     </row>
-    <row r="19" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:20" ht="21.9" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="31"/>
       <c r="D19" s="26"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="31"/>
       <c r="H19" s="26"/>
       <c r="I19" s="20"/>
       <c r="J19" s="31"/>
       <c r="K19" s="26"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="31"/>
       <c r="O19" s="26"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="20"/>
       <c r="R19" s="20"/>
       <c r="S19" s="20"/>
       <c r="T19" s="20"/>
     </row>
-    <row r="20" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:20" ht="21.9" customHeight="1">
       <c r="A20" s="25"/>
       <c r="E20" s="17"/>
       <c r="J20" s="24"/>
       <c r="P20" s="24"/>
     </row>
-    <row r="21" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:20" ht="21.9" customHeight="1">
       <c r="J21" s="24"/>
     </row>
-    <row r="22" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:20" ht="21.9" customHeight="1">
       <c r="A22" s="42"/>
     </row>
-    <row r="23" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:20" ht="21.9" customHeight="1"/>
   </sheetData>
   <dataConsolidate>
     <dataRefs count="12">
       <dataRef ref="C11:T19" sheet="9701" r:id="rId1"/>
       <dataRef ref="C11:T19" sheet="9702" r:id="rId2"/>
       <dataRef ref="C11:T19" sheet="9703" r:id="rId3"/>
       <dataRef ref="C11:T19" sheet="9704" r:id="rId4"/>
       <dataRef ref="C11:T19" sheet="9705" r:id="rId5"/>
       <dataRef ref="C11:T19" sheet="9706" r:id="rId6"/>
       <dataRef ref="C11:T19" sheet="9707" r:id="rId7"/>
       <dataRef ref="C11:T19" sheet="9708" r:id="rId8"/>
       <dataRef ref="C11:T19" sheet="9709" r:id="rId9"/>
       <dataRef ref="C11:T19" sheet="9710" r:id="rId10"/>
       <dataRef ref="C11:T19" sheet="9711" r:id="rId11"/>
       <dataRef ref="C11:T19" sheet="9712" r:id="rId12"/>
     </dataRefs>
   </dataConsolidate>
   <mergeCells count="30">
+    <mergeCell ref="R7:R10"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="T7:T10"/>
+    <mergeCell ref="K7:K10"/>
+    <mergeCell ref="L7:L10"/>
+    <mergeCell ref="M7:M10"/>
+    <mergeCell ref="N7:N10"/>
+    <mergeCell ref="O7:O10"/>
+    <mergeCell ref="P7:P10"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="H7:H10"/>
+    <mergeCell ref="I7:I10"/>
+    <mergeCell ref="J7:J10"/>
+    <mergeCell ref="Q7:Q10"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="S2:T2"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A4:T4"/>
     <mergeCell ref="A5:T5"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="L6:O6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
-    <mergeCell ref="G7:G10"/>
-[...12 lines deleted...]
-    <mergeCell ref="P7:P10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="21" width="12.6640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="9" style="4" customWidth="1"/>
     <col min="23" max="24" width="9" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="R1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="S1" s="296" t="s">
+      <c r="S1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="T1" s="297"/>
+      <c r="T1" s="321"/>
       <c r="V1" s="2"/>
       <c r="X1"/>
     </row>
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="S2" s="296" t="s">
+      <c r="S2" s="319" t="s">
         <v>82</v>
       </c>
-      <c r="T2" s="297"/>
+      <c r="T2" s="321"/>
       <c r="V2" s="2"/>
       <c r="X2"/>
     </row>
-    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="313" t="s">
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="328" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="313"/>
-[...17 lines deleted...]
-      <c r="T3" s="313"/>
+      <c r="B3" s="328"/>
+      <c r="C3" s="328"/>
+      <c r="D3" s="328"/>
+      <c r="E3" s="328"/>
+      <c r="F3" s="328"/>
+      <c r="G3" s="328"/>
+      <c r="H3" s="328"/>
+      <c r="I3" s="328"/>
+      <c r="J3" s="328"/>
+      <c r="K3" s="328"/>
+      <c r="L3" s="328"/>
+      <c r="M3" s="328"/>
+      <c r="N3" s="328"/>
+      <c r="O3" s="328"/>
+      <c r="P3" s="328"/>
+      <c r="Q3" s="328"/>
+      <c r="R3" s="328"/>
+      <c r="S3" s="328"/>
+      <c r="T3" s="328"/>
       <c r="U3" s="50"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>87</v>
       </c>
-      <c r="B4" s="300"/>
-[...17 lines deleted...]
-      <c r="T4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
+      <c r="T4" s="314"/>
       <c r="U4" s="17"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...17 lines deleted...]
-      <c r="T5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
+      <c r="T5" s="324"/>
       <c r="U5" s="17"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" s="297"/>
-      <c r="R6" s="296" t="s">
+      <c r="Q6" s="321"/>
+      <c r="R6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="S6" s="305"/>
-      <c r="T6" s="305"/>
+      <c r="S6" s="320"/>
+      <c r="T6" s="320"/>
       <c r="U6" s="17"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>80</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="S7" s="207" t="s">
+      <c r="S7" s="221" t="s">
         <v>84</v>
       </c>
-      <c r="T7" s="302" t="s">
+      <c r="T7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="295" t="s">
+      <c r="S8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T8" s="303" t="s">
+      <c r="T8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S9" s="295" t="s">
+      <c r="S9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T9" s="303" t="s">
+      <c r="T9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="S10" s="208" t="s">
+      <c r="S10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="T10" s="304" t="s">
+      <c r="T10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="27">
         <v>82293</v>
       </c>
       <c r="D11" s="27">
         <v>1313</v>
       </c>
       <c r="E11" s="38">
         <v>0</v>
       </c>
       <c r="F11" s="38">
         <v>1232</v>
       </c>
       <c r="G11" s="38">
         <v>17</v>
       </c>
       <c r="H11" s="38">
         <v>6</v>
       </c>
       <c r="I11" s="38">
         <v>5</v>
       </c>
@@ -23770,52 +24538,52 @@
         <v>464</v>
       </c>
       <c r="O11" s="38">
         <v>913</v>
       </c>
       <c r="P11" s="38">
         <v>9118</v>
       </c>
       <c r="Q11" s="38">
         <v>7569</v>
       </c>
       <c r="R11" s="38">
         <v>2154</v>
       </c>
       <c r="S11" s="38">
         <v>1501</v>
       </c>
       <c r="T11" s="38">
         <v>0</v>
       </c>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="28">
         <v>13120</v>
       </c>
       <c r="D12" s="27">
         <v>89</v>
       </c>
       <c r="E12" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="39">
         <v>61</v>
       </c>
       <c r="G12" s="39">
         <v>11</v>
       </c>
       <c r="H12" s="39">
         <v>1</v>
       </c>
       <c r="I12" s="39">
         <v>2</v>
@@ -23836,52 +24604,52 @@
         <v>24</v>
       </c>
       <c r="O12" s="39">
         <v>77</v>
       </c>
       <c r="P12" s="39">
         <v>370</v>
       </c>
       <c r="Q12" s="39">
         <v>304</v>
       </c>
       <c r="R12" s="39">
         <v>89</v>
       </c>
       <c r="S12" s="39">
         <v>80</v>
       </c>
       <c r="T12" s="39" t="s">
         <v>1</v>
       </c>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="28">
         <v>9794</v>
       </c>
       <c r="D13" s="27">
         <v>54</v>
       </c>
       <c r="E13" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="39">
         <v>44</v>
       </c>
       <c r="G13" s="39">
         <v>4</v>
       </c>
       <c r="H13" s="39">
         <v>5</v>
       </c>
       <c r="I13" s="39">
         <v>1</v>
       </c>
       <c r="J13" s="39" t="s">
@@ -23900,52 +24668,52 @@
         <v>25</v>
       </c>
       <c r="O13" s="39">
         <v>49</v>
       </c>
       <c r="P13" s="39">
         <v>792</v>
       </c>
       <c r="Q13" s="39">
         <v>738</v>
       </c>
       <c r="R13" s="39">
         <v>160</v>
       </c>
       <c r="S13" s="39">
         <v>140</v>
       </c>
       <c r="T13" s="39" t="s">
         <v>1</v>
       </c>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="28">
         <v>35528</v>
       </c>
       <c r="D14" s="27">
         <v>758</v>
       </c>
       <c r="E14" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="39">
         <v>718</v>
       </c>
       <c r="G14" s="39">
         <v>1</v>
       </c>
       <c r="H14" s="39" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="39">
         <v>2</v>
@@ -23966,52 +24734,52 @@
         <v>243</v>
       </c>
       <c r="O14" s="39">
         <v>585</v>
       </c>
       <c r="P14" s="39">
         <v>4718</v>
       </c>
       <c r="Q14" s="39">
         <v>3554</v>
       </c>
       <c r="R14" s="39">
         <v>1291</v>
       </c>
       <c r="S14" s="39">
         <v>731</v>
       </c>
       <c r="T14" s="39" t="s">
         <v>1</v>
       </c>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="29">
         <v>23851</v>
       </c>
       <c r="D15" s="30">
         <v>412</v>
       </c>
       <c r="E15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="40">
         <v>409</v>
       </c>
       <c r="G15" s="40">
         <v>1</v>
       </c>
       <c r="H15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="J15" s="40">
@@ -24030,658 +24798,658 @@
         <v>172</v>
       </c>
       <c r="O15" s="40">
         <v>202</v>
       </c>
       <c r="P15" s="40">
         <v>3238</v>
       </c>
       <c r="Q15" s="40">
         <v>2973</v>
       </c>
       <c r="R15" s="40">
         <v>614</v>
       </c>
       <c r="S15" s="40">
         <v>550</v>
       </c>
       <c r="T15" s="40" t="s">
         <v>1</v>
       </c>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>155</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28">
         <v>22699</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>72</v>
       </c>
       <c r="F16" s="28"/>
       <c r="H16" s="28">
         <v>22618</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="27">
         <v>1292</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="28"/>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="R16" s="28"/>
       <c r="S16" s="28"/>
       <c r="T16" s="28"/>
     </row>
-    <row r="17" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:20" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="28">
         <v>654</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="17"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="17"/>
       <c r="N17" s="17"/>
       <c r="O17" s="17"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
     </row>
-    <row r="18" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:20" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="28">
         <v>5513</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="28">
         <v>1204</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="17">
         <v>5325</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="28"/>
       <c r="N18" s="17"/>
       <c r="O18" s="17"/>
       <c r="P18" s="17"/>
       <c r="Q18" s="28"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
     </row>
-    <row r="19" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:20" ht="21.9" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="31"/>
       <c r="D19" s="26"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="31"/>
       <c r="H19" s="26"/>
       <c r="I19" s="20"/>
       <c r="J19" s="31"/>
       <c r="K19" s="26"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="31"/>
       <c r="O19" s="26"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="20"/>
       <c r="R19" s="20"/>
       <c r="S19" s="20"/>
       <c r="T19" s="20"/>
     </row>
-    <row r="20" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:20" ht="21.9" customHeight="1">
       <c r="A20" s="25"/>
       <c r="E20" s="17"/>
       <c r="J20" s="24"/>
       <c r="P20" s="24"/>
     </row>
-    <row r="21" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:20" ht="21.9" customHeight="1">
       <c r="J21" s="24"/>
     </row>
-    <row r="22" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:20" ht="21.9" customHeight="1">
       <c r="A22" s="42"/>
     </row>
-    <row r="23" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:20" ht="21.9" customHeight="1"/>
   </sheetData>
   <dataConsolidate>
     <dataRefs count="12">
       <dataRef ref="C11:T19" sheet="9601" r:id="rId1"/>
       <dataRef ref="C11:T19" sheet="9602" r:id="rId2"/>
       <dataRef ref="C11:T19" sheet="9603" r:id="rId3"/>
       <dataRef ref="C11:T19" sheet="9604" r:id="rId4"/>
       <dataRef ref="C11:T19" sheet="9605" r:id="rId5"/>
       <dataRef ref="C11:T19" sheet="9606" r:id="rId6"/>
       <dataRef ref="C11:T19" sheet="9607" r:id="rId7"/>
       <dataRef ref="C11:T19" sheet="9608" r:id="rId8"/>
       <dataRef ref="C11:T19" sheet="9609" r:id="rId9"/>
       <dataRef ref="C11:T19" sheet="9610" r:id="rId10"/>
       <dataRef ref="C11:T19" sheet="9611" r:id="rId11"/>
       <dataRef ref="C11:T19" sheet="9612" r:id="rId12"/>
     </dataRefs>
   </dataConsolidate>
   <mergeCells count="30">
+    <mergeCell ref="R7:R10"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="T7:T10"/>
+    <mergeCell ref="K7:K10"/>
+    <mergeCell ref="L7:L10"/>
+    <mergeCell ref="M7:M10"/>
+    <mergeCell ref="N7:N10"/>
+    <mergeCell ref="O7:O10"/>
+    <mergeCell ref="P7:P10"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="H7:H10"/>
+    <mergeCell ref="I7:I10"/>
+    <mergeCell ref="J7:J10"/>
+    <mergeCell ref="Q7:Q10"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="S2:T2"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A4:T4"/>
     <mergeCell ref="A5:T5"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="L6:O6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
-    <mergeCell ref="G7:G10"/>
-[...12 lines deleted...]
-    <mergeCell ref="P7:P10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="21" width="12.6640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="9" style="4" customWidth="1"/>
     <col min="23" max="24" width="9" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="R1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="S1" s="296" t="s">
+      <c r="S1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="T1" s="297"/>
+      <c r="T1" s="321"/>
       <c r="V1" s="2"/>
       <c r="X1"/>
     </row>
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="S2" s="296" t="s">
+      <c r="S2" s="319" t="s">
         <v>82</v>
       </c>
-      <c r="T2" s="297"/>
+      <c r="T2" s="321"/>
       <c r="V2" s="2"/>
       <c r="X2"/>
     </row>
-    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="313" t="s">
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="328" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="313"/>
-[...17 lines deleted...]
-      <c r="T3" s="313"/>
+      <c r="B3" s="328"/>
+      <c r="C3" s="328"/>
+      <c r="D3" s="328"/>
+      <c r="E3" s="328"/>
+      <c r="F3" s="328"/>
+      <c r="G3" s="328"/>
+      <c r="H3" s="328"/>
+      <c r="I3" s="328"/>
+      <c r="J3" s="328"/>
+      <c r="K3" s="328"/>
+      <c r="L3" s="328"/>
+      <c r="M3" s="328"/>
+      <c r="N3" s="328"/>
+      <c r="O3" s="328"/>
+      <c r="P3" s="328"/>
+      <c r="Q3" s="328"/>
+      <c r="R3" s="328"/>
+      <c r="S3" s="328"/>
+      <c r="T3" s="328"/>
       <c r="U3" s="50"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>86</v>
       </c>
-      <c r="B4" s="300"/>
-[...17 lines deleted...]
-      <c r="T4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
+      <c r="T4" s="314"/>
       <c r="U4" s="17"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...17 lines deleted...]
-      <c r="T5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
+      <c r="T5" s="324"/>
       <c r="U5" s="17"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" s="297"/>
-      <c r="R6" s="296" t="s">
+      <c r="Q6" s="321"/>
+      <c r="R6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="S6" s="305"/>
-      <c r="T6" s="305"/>
+      <c r="S6" s="320"/>
+      <c r="T6" s="320"/>
       <c r="U6" s="17"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>80</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="S7" s="207" t="s">
+      <c r="S7" s="221" t="s">
         <v>84</v>
       </c>
-      <c r="T7" s="302" t="s">
+      <c r="T7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="295" t="s">
+      <c r="S8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T8" s="303" t="s">
+      <c r="T8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S9" s="295" t="s">
+      <c r="S9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T9" s="303" t="s">
+      <c r="T9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="S10" s="208" t="s">
+      <c r="S10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="T10" s="304" t="s">
+      <c r="T10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="27">
         <v>75877</v>
       </c>
       <c r="D11" s="27">
         <v>1263</v>
       </c>
       <c r="E11" s="38">
         <v>23</v>
       </c>
       <c r="F11" s="38">
         <v>1111</v>
       </c>
       <c r="G11" s="38">
         <v>19</v>
       </c>
       <c r="H11" s="38">
         <v>28</v>
       </c>
       <c r="I11" s="38">
         <v>12</v>
       </c>
@@ -24701,52 +25469,52 @@
         <v>490</v>
       </c>
       <c r="O11" s="38">
         <v>779</v>
       </c>
       <c r="P11" s="38">
         <v>7724</v>
       </c>
       <c r="Q11" s="38">
         <v>6829</v>
       </c>
       <c r="R11" s="38">
         <v>1800</v>
       </c>
       <c r="S11" s="38">
         <v>1317</v>
       </c>
       <c r="T11" s="38">
         <v>10</v>
       </c>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="28">
         <v>10651</v>
       </c>
       <c r="D12" s="27">
         <v>52</v>
       </c>
       <c r="E12" s="39">
         <v>3</v>
       </c>
       <c r="F12" s="39">
         <v>35</v>
       </c>
       <c r="G12" s="39">
         <v>3</v>
       </c>
       <c r="H12" s="39">
         <v>6</v>
       </c>
       <c r="I12" s="39">
         <v>5</v>
@@ -24767,52 +25535,52 @@
         <v>17</v>
       </c>
       <c r="O12" s="39">
         <v>38</v>
       </c>
       <c r="P12" s="39">
         <v>248</v>
       </c>
       <c r="Q12" s="39">
         <v>203</v>
       </c>
       <c r="R12" s="39">
         <v>87</v>
       </c>
       <c r="S12" s="39">
         <v>71</v>
       </c>
       <c r="T12" s="39">
         <v>0</v>
       </c>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="28">
         <v>8914</v>
       </c>
       <c r="D13" s="27">
         <v>54</v>
       </c>
       <c r="E13" s="39">
         <v>1</v>
       </c>
       <c r="F13" s="39">
         <v>28</v>
       </c>
       <c r="G13" s="39">
         <v>4</v>
       </c>
       <c r="H13" s="39">
         <v>18</v>
       </c>
       <c r="I13" s="39">
         <v>1</v>
       </c>
       <c r="J13" s="39">
@@ -24831,52 +25599,52 @@
         <v>19</v>
       </c>
       <c r="O13" s="39">
         <v>26</v>
       </c>
       <c r="P13" s="39">
         <v>650</v>
       </c>
       <c r="Q13" s="39">
         <v>643</v>
       </c>
       <c r="R13" s="39">
         <v>136</v>
       </c>
       <c r="S13" s="39">
         <v>132</v>
       </c>
       <c r="T13" s="39">
         <v>0</v>
       </c>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="28">
         <v>34276</v>
       </c>
       <c r="D14" s="27">
         <v>687</v>
       </c>
       <c r="E14" s="39">
         <v>12</v>
       </c>
       <c r="F14" s="39">
         <v>618</v>
       </c>
       <c r="G14" s="39">
         <v>8</v>
       </c>
       <c r="H14" s="39">
         <v>3</v>
       </c>
       <c r="I14" s="39">
         <v>6</v>
@@ -24897,52 +25665,52 @@
         <v>213</v>
       </c>
       <c r="O14" s="39">
         <v>485</v>
       </c>
       <c r="P14" s="39">
         <v>4057</v>
       </c>
       <c r="Q14" s="39">
         <v>3379</v>
       </c>
       <c r="R14" s="39">
         <v>934</v>
       </c>
       <c r="S14" s="39">
         <v>568</v>
       </c>
       <c r="T14" s="39">
         <v>10</v>
       </c>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="29">
         <v>22036</v>
       </c>
       <c r="D15" s="30">
         <v>470</v>
       </c>
       <c r="E15" s="40">
         <v>7</v>
       </c>
       <c r="F15" s="40">
         <v>430</v>
       </c>
       <c r="G15" s="40">
         <v>4</v>
       </c>
       <c r="H15" s="40">
         <v>1</v>
       </c>
       <c r="I15" s="40">
         <v>0</v>
       </c>
       <c r="J15" s="40">
@@ -24961,642 +25729,642 @@
         <v>241</v>
       </c>
       <c r="O15" s="40">
         <v>230</v>
       </c>
       <c r="P15" s="40">
         <v>2769</v>
       </c>
       <c r="Q15" s="40">
         <v>2604</v>
       </c>
       <c r="R15" s="40">
         <v>643</v>
       </c>
       <c r="S15" s="40">
         <v>546</v>
       </c>
       <c r="T15" s="40">
         <v>0</v>
       </c>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>154</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28">
         <v>21056</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>72</v>
       </c>
       <c r="F16" s="28"/>
       <c r="H16" s="28">
         <v>21791</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="27">
         <v>969</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="28"/>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="R16" s="28"/>
       <c r="S16" s="28"/>
       <c r="T16" s="28"/>
     </row>
-    <row r="17" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:20" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="28">
         <v>659</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="17"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="17"/>
       <c r="N17" s="17"/>
       <c r="O17" s="17"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
     </row>
-    <row r="18" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:20" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="28">
         <v>4788</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="28">
         <v>618</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="17">
         <v>8191</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="28"/>
       <c r="N18" s="17"/>
       <c r="O18" s="17"/>
       <c r="P18" s="17"/>
       <c r="Q18" s="28"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
     </row>
-    <row r="19" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:20" ht="21.9" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="31"/>
       <c r="D19" s="26"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="31"/>
       <c r="H19" s="26"/>
       <c r="I19" s="20"/>
       <c r="J19" s="31"/>
       <c r="K19" s="26"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="31"/>
       <c r="O19" s="26"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="20"/>
       <c r="R19" s="20"/>
       <c r="S19" s="20"/>
       <c r="T19" s="20"/>
     </row>
-    <row r="20" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:20" ht="21.9" customHeight="1">
       <c r="A20" s="25"/>
       <c r="E20" s="17"/>
       <c r="J20" s="24"/>
       <c r="P20" s="24"/>
     </row>
-    <row r="21" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:20" ht="21.9" customHeight="1">
       <c r="J21" s="24"/>
     </row>
-    <row r="22" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:20" ht="21.9" customHeight="1">
       <c r="A22" s="42"/>
     </row>
-    <row r="23" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:20" ht="21.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="30">
+    <mergeCell ref="R7:R10"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="T7:T10"/>
+    <mergeCell ref="K7:K10"/>
+    <mergeCell ref="L7:L10"/>
+    <mergeCell ref="M7:M10"/>
+    <mergeCell ref="N7:N10"/>
+    <mergeCell ref="O7:O10"/>
+    <mergeCell ref="P7:P10"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="H7:H10"/>
+    <mergeCell ref="I7:I10"/>
+    <mergeCell ref="J7:J10"/>
+    <mergeCell ref="Q7:Q10"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="S2:T2"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A4:T4"/>
     <mergeCell ref="A5:T5"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="L6:O6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
-    <mergeCell ref="G7:G10"/>
-[...12 lines deleted...]
-    <mergeCell ref="P7:P10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="4" customWidth="1"/>
     <col min="3" max="21" width="12.6640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="9" style="4" customWidth="1"/>
     <col min="23" max="24" width="9" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:24" ht="21.9" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="R1" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="S1" s="296" t="s">
+      <c r="S1" s="319" t="s">
         <v>37</v>
       </c>
-      <c r="T1" s="297"/>
+      <c r="T1" s="321"/>
       <c r="V1" s="2"/>
       <c r="X1"/>
     </row>
-    <row r="2" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="21.9" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="S2" s="296" t="s">
+      <c r="S2" s="319" t="s">
         <v>82</v>
       </c>
-      <c r="T2" s="297"/>
+      <c r="T2" s="321"/>
       <c r="V2" s="2"/>
       <c r="X2"/>
     </row>
-    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="313" t="s">
+    <row r="3" spans="1:24" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A3" s="328" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="313"/>
-[...17 lines deleted...]
-      <c r="T3" s="313"/>
+      <c r="B3" s="328"/>
+      <c r="C3" s="328"/>
+      <c r="D3" s="328"/>
+      <c r="E3" s="328"/>
+      <c r="F3" s="328"/>
+      <c r="G3" s="328"/>
+      <c r="H3" s="328"/>
+      <c r="I3" s="328"/>
+      <c r="J3" s="328"/>
+      <c r="K3" s="328"/>
+      <c r="L3" s="328"/>
+      <c r="M3" s="328"/>
+      <c r="N3" s="328"/>
+      <c r="O3" s="328"/>
+      <c r="P3" s="328"/>
+      <c r="Q3" s="328"/>
+      <c r="R3" s="328"/>
+      <c r="S3" s="328"/>
+      <c r="T3" s="328"/>
       <c r="U3" s="50"/>
       <c r="V3" s="23"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="300" t="s">
+    <row r="4" spans="1:24" s="12" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="314" t="s">
         <v>85</v>
       </c>
-      <c r="B4" s="300"/>
-[...17 lines deleted...]
-      <c r="T4" s="300"/>
+      <c r="B4" s="314"/>
+      <c r="C4" s="314"/>
+      <c r="D4" s="314"/>
+      <c r="E4" s="314"/>
+      <c r="F4" s="314"/>
+      <c r="G4" s="314"/>
+      <c r="H4" s="314"/>
+      <c r="I4" s="314"/>
+      <c r="J4" s="314"/>
+      <c r="K4" s="314"/>
+      <c r="L4" s="314"/>
+      <c r="M4" s="314"/>
+      <c r="N4" s="314"/>
+      <c r="O4" s="314"/>
+      <c r="P4" s="314"/>
+      <c r="Q4" s="314"/>
+      <c r="R4" s="314"/>
+      <c r="S4" s="314"/>
+      <c r="T4" s="314"/>
       <c r="U4" s="17"/>
       <c r="V4" s="4"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="301" t="s">
+    <row r="5" spans="1:24" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="324" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="301"/>
-[...17 lines deleted...]
-      <c r="T5" s="301"/>
+      <c r="B5" s="324"/>
+      <c r="C5" s="324"/>
+      <c r="D5" s="324"/>
+      <c r="E5" s="324"/>
+      <c r="F5" s="324"/>
+      <c r="G5" s="324"/>
+      <c r="H5" s="324"/>
+      <c r="I5" s="324"/>
+      <c r="J5" s="324"/>
+      <c r="K5" s="324"/>
+      <c r="L5" s="324"/>
+      <c r="M5" s="324"/>
+      <c r="N5" s="324"/>
+      <c r="O5" s="324"/>
+      <c r="P5" s="324"/>
+      <c r="Q5" s="324"/>
+      <c r="R5" s="324"/>
+      <c r="S5" s="324"/>
+      <c r="T5" s="324"/>
       <c r="U5" s="17"/>
       <c r="V5" s="4"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="307" t="s">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A6" s="312" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="313"/>
+      <c r="C6" s="297" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="296" t="s">
+      <c r="D6" s="319" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="305"/>
-[...6 lines deleted...]
-      <c r="L6" s="296" t="s">
+      <c r="E6" s="320"/>
+      <c r="F6" s="320"/>
+      <c r="G6" s="320"/>
+      <c r="H6" s="320"/>
+      <c r="I6" s="320"/>
+      <c r="J6" s="320"/>
+      <c r="K6" s="321"/>
+      <c r="L6" s="319" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="305"/>
-[...2 lines deleted...]
-      <c r="P6" s="296" t="s">
+      <c r="M6" s="320"/>
+      <c r="N6" s="320"/>
+      <c r="O6" s="321"/>
+      <c r="P6" s="319" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" s="297"/>
-      <c r="R6" s="296" t="s">
+      <c r="Q6" s="321"/>
+      <c r="R6" s="319" t="s">
         <v>66</v>
       </c>
-      <c r="S6" s="305"/>
-      <c r="T6" s="305"/>
+      <c r="S6" s="320"/>
+      <c r="T6" s="320"/>
       <c r="U6" s="17"/>
       <c r="V6" s="4"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="207" t="s">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A7" s="314"/>
+      <c r="B7" s="315"/>
+      <c r="C7" s="296"/>
+      <c r="D7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="207" t="s">
+      <c r="E7" s="221" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="207" t="s">
+      <c r="F7" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="207" t="s">
+      <c r="H7" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="207" t="s">
+      <c r="I7" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="221" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="207" t="s">
+      <c r="K7" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="207" t="s">
+      <c r="L7" s="221" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="207" t="s">
+      <c r="M7" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="207" t="s">
+      <c r="N7" s="221" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="207" t="s">
+      <c r="O7" s="221" t="s">
         <v>64</v>
       </c>
-      <c r="P7" s="207" t="s">
+      <c r="P7" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="Q7" s="207" t="s">
+      <c r="Q7" s="221" t="s">
         <v>80</v>
       </c>
-      <c r="R7" s="207" t="s">
+      <c r="R7" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="S7" s="207" t="s">
+      <c r="S7" s="221" t="s">
         <v>84</v>
       </c>
-      <c r="T7" s="302" t="s">
+      <c r="T7" s="325" t="s">
         <v>65</v>
       </c>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="295" t="s">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A8" s="314"/>
+      <c r="B8" s="315"/>
+      <c r="C8" s="296"/>
+      <c r="D8" s="311"/>
+      <c r="E8" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="295" t="s">
+      <c r="F8" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="295" t="s">
+      <c r="G8" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="295" t="s">
+      <c r="H8" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="295" t="s">
+      <c r="I8" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J8" s="295" t="s">
+      <c r="J8" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="295" t="s">
+      <c r="K8" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="295" t="s">
+      <c r="L8" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="295" t="s">
+      <c r="M8" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="295" t="s">
+      <c r="N8" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="295" t="s">
+      <c r="O8" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P8" s="295" t="s">
+      <c r="P8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q8" s="295" t="s">
+      <c r="Q8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="295" t="s">
+      <c r="R8" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="295" t="s">
+      <c r="S8" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T8" s="303" t="s">
+      <c r="T8" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E9" s="295" t="s">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A9" s="314"/>
+      <c r="B9" s="315"/>
+      <c r="C9" s="296"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="295" t="s">
+      <c r="F9" s="311" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="295" t="s">
+      <c r="G9" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="295" t="s">
+      <c r="H9" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="295" t="s">
+      <c r="I9" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="295" t="s">
+      <c r="J9" s="311" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="295" t="s">
+      <c r="K9" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="295" t="s">
+      <c r="L9" s="311" t="s">
         <v>52</v>
       </c>
-      <c r="M9" s="295" t="s">
+      <c r="M9" s="311" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="295" t="s">
+      <c r="N9" s="311" t="s">
         <v>10</v>
       </c>
-      <c r="O9" s="295" t="s">
+      <c r="O9" s="311" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="295" t="s">
+      <c r="P9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="Q9" s="295" t="s">
+      <c r="Q9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="295" t="s">
+      <c r="R9" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="S9" s="295" t="s">
+      <c r="S9" s="311" t="s">
         <v>18</v>
       </c>
-      <c r="T9" s="303" t="s">
+      <c r="T9" s="326" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="208" t="s">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A10" s="316"/>
+      <c r="B10" s="317"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="222"/>
+      <c r="E10" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="208" t="s">
+      <c r="F10" s="222" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="208" t="s">
+      <c r="G10" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="208" t="s">
+      <c r="H10" s="222" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="208" t="s">
+      <c r="I10" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="208" t="s">
+      <c r="J10" s="222" t="s">
         <v>31</v>
       </c>
-      <c r="K10" s="208" t="s">
+      <c r="K10" s="222" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="208" t="s">
+      <c r="L10" s="222" t="s">
         <v>52</v>
       </c>
-      <c r="M10" s="208" t="s">
+      <c r="M10" s="222" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="208" t="s">
+      <c r="N10" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="208" t="s">
+      <c r="O10" s="222" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="208" t="s">
+      <c r="P10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="Q10" s="208" t="s">
+      <c r="Q10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="R10" s="208" t="s">
+      <c r="R10" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="S10" s="208" t="s">
+      <c r="S10" s="222" t="s">
         <v>18</v>
       </c>
-      <c r="T10" s="304" t="s">
+      <c r="T10" s="327" t="s">
         <v>33</v>
       </c>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="33">
         <f>SUM(C12:C15)</f>
         <v>60168</v>
       </c>
       <c r="D11" s="33">
         <f>SUM(D12:D15)</f>
         <v>1306</v>
       </c>
       <c r="E11" s="33">
         <f t="shared" ref="E11:T11" si="0">SUM(E12:E15)</f>
         <v>14</v>
       </c>
       <c r="F11" s="33">
         <f t="shared" si="0"/>
         <v>1166</v>
       </c>
       <c r="G11" s="33">
         <f t="shared" si="0"/>
         <v>43</v>
       </c>
       <c r="H11" s="33">
@@ -25634,52 +26402,52 @@
       <c r="P11" s="33">
         <f t="shared" si="0"/>
         <v>6979</v>
       </c>
       <c r="Q11" s="33">
         <f t="shared" si="0"/>
         <v>6211</v>
       </c>
       <c r="R11" s="33">
         <f t="shared" si="0"/>
         <v>2099</v>
       </c>
       <c r="S11" s="33">
         <f t="shared" si="0"/>
         <v>1390</v>
       </c>
       <c r="T11" s="33">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="306" t="s">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A12" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="34">
         <v>8228</v>
       </c>
       <c r="D12" s="33">
         <f>SUM(E12:K12)</f>
         <v>73</v>
       </c>
       <c r="E12" s="34">
         <v>1</v>
       </c>
       <c r="F12" s="34">
         <v>49</v>
       </c>
       <c r="G12" s="34">
         <v>15</v>
       </c>
       <c r="H12" s="39">
         <v>0</v>
       </c>
       <c r="I12" s="34">
@@ -25702,52 +26470,52 @@
         <v>21</v>
       </c>
       <c r="O12" s="34">
         <v>49</v>
       </c>
       <c r="P12" s="34">
         <v>245</v>
       </c>
       <c r="Q12" s="34">
         <v>210</v>
       </c>
       <c r="R12" s="34">
         <v>80</v>
       </c>
       <c r="S12" s="34">
         <v>64</v>
       </c>
       <c r="T12" s="39">
         <v>0</v>
       </c>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="306"/>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A13" s="310"/>
       <c r="B13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="34">
         <v>7611</v>
       </c>
       <c r="D13" s="33">
         <f>SUM(E13:K13)</f>
         <v>96</v>
       </c>
       <c r="E13" s="34">
         <v>1</v>
       </c>
       <c r="F13" s="34">
         <v>75</v>
       </c>
       <c r="G13" s="34">
         <v>8</v>
       </c>
       <c r="H13" s="34">
         <v>6</v>
       </c>
       <c r="I13" s="34">
         <v>3</v>
       </c>
@@ -25768,52 +26536,52 @@
         <v>43</v>
       </c>
       <c r="O13" s="34">
         <v>43</v>
       </c>
       <c r="P13" s="34">
         <v>759</v>
       </c>
       <c r="Q13" s="34">
         <v>737</v>
       </c>
       <c r="R13" s="34">
         <v>134</v>
       </c>
       <c r="S13" s="34">
         <v>111</v>
       </c>
       <c r="T13" s="39">
         <v>0</v>
       </c>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="306" t="s">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="27.9" customHeight="1">
+      <c r="A14" s="310" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="34">
         <v>26545</v>
       </c>
       <c r="D14" s="33">
         <f>SUM(E14:K14)</f>
         <v>730</v>
       </c>
       <c r="E14" s="34">
         <v>6</v>
       </c>
       <c r="F14" s="34">
         <v>683</v>
       </c>
       <c r="G14" s="34">
         <v>19</v>
       </c>
       <c r="H14" s="34">
         <v>1</v>
       </c>
       <c r="I14" s="34">
@@ -25836,52 +26604,52 @@
         <v>249</v>
       </c>
       <c r="O14" s="34">
         <v>393</v>
       </c>
       <c r="P14" s="34">
         <v>3342</v>
       </c>
       <c r="Q14" s="34">
         <v>2828</v>
       </c>
       <c r="R14" s="34">
         <v>1067</v>
       </c>
       <c r="S14" s="34">
         <v>601</v>
       </c>
       <c r="T14" s="34">
         <v>14</v>
       </c>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="306"/>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A15" s="310"/>
       <c r="B15" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="35">
         <v>17784</v>
       </c>
       <c r="D15" s="36">
         <f>SUM(E15:K15)</f>
         <v>407</v>
       </c>
       <c r="E15" s="37">
         <v>6</v>
       </c>
       <c r="F15" s="37">
         <v>359</v>
       </c>
       <c r="G15" s="37">
         <v>1</v>
       </c>
       <c r="H15" s="40">
         <v>0</v>
       </c>
       <c r="I15" s="40">
         <v>0</v>
       </c>
@@ -25902,3815 +26670,3641 @@
         <v>153</v>
       </c>
       <c r="O15" s="37">
         <v>163</v>
       </c>
       <c r="P15" s="37">
         <v>2633</v>
       </c>
       <c r="Q15" s="37">
         <v>2436</v>
       </c>
       <c r="R15" s="37">
         <v>818</v>
       </c>
       <c r="S15" s="37">
         <v>614</v>
       </c>
       <c r="T15" s="37">
         <v>3</v>
       </c>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" ht="21.9" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>152</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28">
         <v>12384</v>
       </c>
       <c r="E16" s="47" t="s">
         <v>72</v>
       </c>
       <c r="F16" s="28"/>
       <c r="H16" s="28">
         <v>18772</v>
       </c>
       <c r="I16" s="47" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="27">
         <v>761</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="28"/>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="R16" s="28"/>
       <c r="S16" s="28"/>
       <c r="T16" s="28"/>
     </row>
-    <row r="17" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:20" ht="21.9" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="28">
         <v>668</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="47"/>
       <c r="J17" s="17"/>
       <c r="K17" s="28"/>
       <c r="L17" s="46"/>
       <c r="M17" s="17"/>
       <c r="N17" s="17"/>
       <c r="O17" s="17"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
     </row>
-    <row r="18" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:20" ht="21.9" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="28">
         <v>3547</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="28">
         <v>574</v>
       </c>
       <c r="I18" s="47" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="17">
         <v>4553</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="28"/>
       <c r="N18" s="17"/>
       <c r="O18" s="17"/>
       <c r="P18" s="17"/>
       <c r="Q18" s="28"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
     </row>
-    <row r="19" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:20" ht="21.9" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="31"/>
       <c r="D19" s="26"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="31"/>
       <c r="H19" s="26"/>
       <c r="I19" s="20"/>
       <c r="J19" s="31"/>
       <c r="K19" s="26"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="31"/>
       <c r="O19" s="26"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="20"/>
       <c r="R19" s="20"/>
       <c r="S19" s="20"/>
       <c r="T19" s="20"/>
     </row>
-    <row r="20" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:20" ht="21.9" customHeight="1">
       <c r="A20" s="25"/>
       <c r="E20" s="17"/>
       <c r="J20" s="24"/>
       <c r="P20" s="24"/>
     </row>
-    <row r="21" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:20" ht="21.9" customHeight="1">
       <c r="J21" s="24"/>
     </row>
-    <row r="22" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="23" spans="1:20" ht="21.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" spans="1:20" ht="21.9" customHeight="1"/>
+    <row r="23" spans="1:20" ht="21.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="30">
+    <mergeCell ref="R7:R10"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="T7:T10"/>
+    <mergeCell ref="K7:K10"/>
+    <mergeCell ref="L7:L10"/>
+    <mergeCell ref="M7:M10"/>
+    <mergeCell ref="N7:N10"/>
+    <mergeCell ref="O7:O10"/>
+    <mergeCell ref="P7:P10"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="H7:H10"/>
+    <mergeCell ref="I7:I10"/>
+    <mergeCell ref="J7:J10"/>
+    <mergeCell ref="Q7:Q10"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="S2:T2"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A4:T4"/>
     <mergeCell ref="A5:T5"/>
     <mergeCell ref="A6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="L6:O6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
-    <mergeCell ref="G7:G10"/>
-[...12 lines deleted...]
-    <mergeCell ref="P7:P10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
-[...140 lines deleted...]
-
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E24544C6-ABC6-4597-98B0-361AE49932B0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB96B429-B768-4C03-B602-4B14E05F73EA}">
   <dimension ref="A1:M17"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="12" style="128" customWidth="1"/>
     <col min="2" max="9" width="9.77734375" style="128" customWidth="1"/>
     <col min="10" max="10" width="11.109375" style="128" customWidth="1"/>
     <col min="11" max="12" width="10.6640625" style="128"/>
     <col min="13" max="13" width="11.109375" style="128" customWidth="1"/>
     <col min="14" max="16384" width="10.6640625" style="128"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="112" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" s="112" customFormat="1" ht="18" customHeight="1">
       <c r="A1" s="110" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B1" s="111" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="J1" s="113" t="s">
         <v>36</v>
       </c>
-      <c r="K1" s="217" t="s">
-[...5 lines deleted...]
-    <row r="2" spans="1:13" s="112" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K1" s="233" t="s">
+        <v>210</v>
+      </c>
+      <c r="L1" s="232"/>
+      <c r="M1" s="244"/>
+    </row>
+    <row r="2" spans="1:13" s="112" customFormat="1" ht="18" customHeight="1">
       <c r="A2" s="110" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B2" s="114" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C2" s="115"/>
       <c r="D2" s="115"/>
       <c r="E2" s="115"/>
       <c r="F2" s="115"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="J2" s="113" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="K2" s="217" t="s">
+        <v>213</v>
+      </c>
+      <c r="K2" s="233" t="s">
         <v>164</v>
       </c>
-      <c r="L2" s="218"/>
-[...19 lines deleted...]
-    <row r="4" spans="1:13" s="121" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="L2" s="232"/>
+      <c r="M2" s="244"/>
+    </row>
+    <row r="3" spans="1:13" s="116" customFormat="1" ht="22.2">
+      <c r="A3" s="234" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3" s="234"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+      <c r="G3" s="234"/>
+      <c r="H3" s="234"/>
+      <c r="I3" s="234"/>
+      <c r="J3" s="234"/>
+      <c r="K3" s="234"/>
+      <c r="L3" s="234"/>
+      <c r="M3" s="234"/>
+    </row>
+    <row r="4" spans="1:13" s="121" customFormat="1" ht="18">
       <c r="A4" s="117"/>
       <c r="B4" s="117"/>
       <c r="C4" s="118"/>
       <c r="D4" s="117"/>
-      <c r="E4" s="229" t="s">
-[...5 lines deleted...]
-      <c r="I4" s="221"/>
+      <c r="E4" s="236" t="s">
+        <v>215</v>
+      </c>
+      <c r="F4" s="236"/>
+      <c r="G4" s="236"/>
+      <c r="H4" s="236"/>
+      <c r="I4" s="236"/>
       <c r="J4" s="119"/>
       <c r="K4" s="119"/>
       <c r="L4" s="117"/>
       <c r="M4" s="120" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="123" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A5" s="237" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5" s="239" t="s">
+        <v>218</v>
+      </c>
+      <c r="C5" s="241" t="s">
         <v>219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="222" t="s">
+      <c r="D5" s="242"/>
+      <c r="E5" s="242"/>
+      <c r="F5" s="242"/>
+      <c r="G5" s="242"/>
+      <c r="H5" s="242"/>
+      <c r="I5" s="243"/>
+      <c r="J5" s="241" t="s">
         <v>220</v>
       </c>
-      <c r="B5" s="224" t="s">
+      <c r="K5" s="242"/>
+      <c r="L5" s="242"/>
+      <c r="M5" s="242"/>
+    </row>
+    <row r="6" spans="1:13" s="123" customFormat="1" ht="81">
+      <c r="A6" s="238"/>
+      <c r="B6" s="240"/>
+      <c r="C6" s="124" t="s">
         <v>221</v>
       </c>
-      <c r="C5" s="226" t="s">
+      <c r="D6" s="125" t="s">
         <v>222</v>
       </c>
-      <c r="D5" s="227"/>
-[...5 lines deleted...]
-      <c r="J5" s="226" t="s">
+      <c r="E6" s="125" t="s">
         <v>223</v>
-      </c>
-[...14 lines deleted...]
-        <v>226</v>
       </c>
       <c r="F6" s="122" t="s">
         <v>54</v>
       </c>
       <c r="G6" s="125" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="H6" s="125" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="I6" s="122" t="s">
         <v>57</v>
       </c>
       <c r="J6" s="124" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="K6" s="122" t="s">
         <v>58</v>
       </c>
       <c r="L6" s="122" t="s">
         <v>59</v>
       </c>
       <c r="M6" s="126" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="30" customHeight="1">
       <c r="A7" s="127" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B7" s="93">
-        <v>8348</v>
+        <v>21600</v>
       </c>
       <c r="C7" s="94">
-        <v>371</v>
+        <v>965</v>
       </c>
       <c r="D7" s="94">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="E7" s="94">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F7" s="94">
-        <v>210</v>
+        <v>631</v>
       </c>
       <c r="G7" s="94">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H7" s="94">
-        <v>99</v>
+        <v>232</v>
       </c>
       <c r="I7" s="94">
-        <v>56</v>
+        <v>79</v>
       </c>
       <c r="J7" s="94">
-        <v>411</v>
+        <v>1033</v>
       </c>
       <c r="K7" s="94">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L7" s="94">
-        <v>241</v>
+        <v>457</v>
       </c>
       <c r="M7" s="94">
-        <v>170</v>
-[...4 lines deleted...]
-        <v>283</v>
+        <v>574</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="30" customHeight="1">
+      <c r="A8" s="185" t="s">
+        <v>279</v>
       </c>
       <c r="B8" s="95">
-        <v>3906</v>
+        <v>9788</v>
       </c>
       <c r="C8" s="96">
+        <v>367</v>
+      </c>
+      <c r="D8" s="96">
+        <v>4</v>
+      </c>
+      <c r="E8" s="96">
+        <v>0</v>
+      </c>
+      <c r="F8" s="96">
+        <v>231</v>
+      </c>
+      <c r="G8" s="96">
+        <v>0</v>
+      </c>
+      <c r="H8" s="96">
+        <v>95</v>
+      </c>
+      <c r="I8" s="96">
+        <v>37</v>
+      </c>
+      <c r="J8" s="96">
+        <v>375</v>
+      </c>
+      <c r="K8" s="96">
+        <v>0</v>
+      </c>
+      <c r="L8" s="96">
         <v>144</v>
       </c>
-      <c r="D8" s="96">
-[...25 lines deleted...]
-      </c>
       <c r="M8" s="96">
-        <v>79</v>
-[...4 lines deleted...]
-        <v>284</v>
+        <v>231</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="30" customHeight="1">
+      <c r="A9" s="185" t="s">
+        <v>280</v>
       </c>
       <c r="B9" s="95">
-        <v>4442</v>
+        <v>11812</v>
       </c>
       <c r="C9" s="96">
-        <v>227</v>
+        <v>598</v>
       </c>
       <c r="D9" s="97">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="E9" s="97">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F9" s="97">
-        <v>134</v>
+        <v>400</v>
       </c>
       <c r="G9" s="97">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H9" s="97">
-        <v>64</v>
+        <v>137</v>
       </c>
       <c r="I9" s="97">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="J9" s="96">
-        <v>260</v>
+        <v>658</v>
       </c>
       <c r="K9" s="97">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L9" s="97">
-        <v>169</v>
+        <v>313</v>
       </c>
       <c r="M9" s="97">
-        <v>91</v>
-[...35 lines deleted...]
-        <v>232</v>
+        <v>343</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="132" customFormat="1" ht="30" customHeight="1">
+      <c r="A10" s="206" t="s">
+        <v>291</v>
+      </c>
+      <c r="B10" s="129"/>
+      <c r="C10" s="129"/>
+      <c r="D10" s="130"/>
+      <c r="E10" s="129"/>
+      <c r="F10" s="129"/>
+      <c r="G10" s="129"/>
+      <c r="H10" s="129"/>
+      <c r="I10" s="129"/>
+      <c r="J10" s="129"/>
+      <c r="K10" s="129"/>
+      <c r="L10" s="129"/>
+      <c r="M10" s="131"/>
+    </row>
+    <row r="11" spans="1:13" s="132" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="186"/>
+      <c r="B11" s="187"/>
+      <c r="C11" s="187"/>
+      <c r="D11" s="187"/>
+      <c r="E11" s="187"/>
+      <c r="F11" s="187"/>
+      <c r="G11" s="187"/>
+      <c r="H11" s="187"/>
+      <c r="I11" s="187"/>
+      <c r="J11" s="187"/>
+      <c r="K11" s="187"/>
+      <c r="L11" s="187"/>
+    </row>
+    <row r="12" spans="1:13" s="112" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A12" s="133" t="s">
+        <v>228</v>
       </c>
       <c r="B12" s="115"/>
       <c r="C12" s="115"/>
       <c r="D12" s="115"/>
       <c r="E12" s="115"/>
       <c r="F12" s="115"/>
       <c r="G12" s="115"/>
       <c r="H12" s="115"/>
       <c r="I12" s="115"/>
       <c r="J12" s="115"/>
       <c r="K12" s="115"/>
       <c r="L12" s="115"/>
     </row>
-    <row r="13" spans="1:13" s="112" customFormat="1" ht="18.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>233</v>
+    <row r="13" spans="1:13" s="112" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A13" s="133" t="s">
+        <v>229</v>
       </c>
       <c r="B13" s="115"/>
       <c r="C13" s="115"/>
       <c r="D13" s="115"/>
       <c r="E13" s="115"/>
       <c r="F13" s="115"/>
       <c r="G13" s="115"/>
       <c r="H13" s="115"/>
       <c r="I13" s="115"/>
       <c r="J13" s="115"/>
       <c r="K13" s="115"/>
       <c r="L13" s="115"/>
     </row>
-    <row r="14" spans="1:13" s="112" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
-[...3 lines deleted...]
-      <c r="F17" s="135"/>
+    <row r="14" spans="1:13" s="112" customFormat="1" ht="13.8"/>
+    <row r="17" spans="4:6">
+      <c r="D17" s="134"/>
+      <c r="E17" s="134"/>
+      <c r="F17" s="134"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="K1:M1"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="E4:I4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:I5"/>
     <mergeCell ref="J5:M5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2485C2C-754D-4091-AC3E-13083004BC3B}">
+  <dimension ref="B1:F26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="5.6640625" style="100" customWidth="1"/>
+    <col min="2" max="16384" width="9" style="100"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:6" ht="22.2">
+      <c r="B1" s="99"/>
+      <c r="F1" s="101" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="2" spans="2:6" ht="22.2">
+      <c r="B2" s="99"/>
+    </row>
+    <row r="3" spans="2:6">
+      <c r="B3" s="100" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="4" spans="2:6">
+      <c r="B4" s="102" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="5" spans="2:6">
+      <c r="B5" s="100" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="6" spans="2:6">
+      <c r="B6" s="103" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="7" spans="2:6">
+      <c r="B7" s="103" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6">
+      <c r="B8" s="100" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="9" spans="2:6">
+      <c r="B9" s="103" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="10" spans="2:6">
+      <c r="B10" s="104" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="11" spans="2:6">
+      <c r="B11" s="103" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="12" spans="2:6">
+      <c r="B12" s="103" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="13" spans="2:6">
+      <c r="B13" s="104" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="14" spans="2:6">
+      <c r="B14" s="104" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="15" spans="2:6">
+      <c r="B15" s="104" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="16" spans="2:6">
+      <c r="B16" s="104" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="104" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="105" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="105" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="105" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="21" spans="2:2">
+      <c r="B21" s="104" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="22" spans="2:2">
+      <c r="B22" s="104" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="23" spans="2:2">
+      <c r="B23" s="104" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="24" spans="2:2">
+      <c r="B24" s="103" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="25" spans="2:2">
+      <c r="B25" s="100" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="26" spans="2:2">
+      <c r="B26" s="100" t="s">
+        <v>202</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{992CF2ED-203E-4310-8718-3DF8820CAC63}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E24544C6-ABC6-4597-98B0-361AE49932B0}">
   <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="12" style="128" customWidth="1"/>
     <col min="2" max="9" width="9.77734375" style="128" customWidth="1"/>
     <col min="10" max="10" width="11.109375" style="128" customWidth="1"/>
     <col min="11" max="12" width="10.6640625" style="128"/>
     <col min="13" max="13" width="11.109375" style="128" customWidth="1"/>
     <col min="14" max="16384" width="10.6640625" style="128"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="112" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" s="112" customFormat="1" ht="18" customHeight="1">
       <c r="A1" s="110" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B1" s="111" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="J1" s="113" t="s">
         <v>36</v>
       </c>
-      <c r="K1" s="217" t="s">
-[...5 lines deleted...]
-    <row r="2" spans="1:13" s="112" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K1" s="233" t="s">
+        <v>210</v>
+      </c>
+      <c r="L1" s="232"/>
+      <c r="M1" s="244"/>
+    </row>
+    <row r="2" spans="1:13" s="112" customFormat="1" ht="18" customHeight="1">
       <c r="A2" s="110" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B2" s="114" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C2" s="115"/>
       <c r="D2" s="115"/>
       <c r="E2" s="115"/>
       <c r="F2" s="115"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="J2" s="113" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="K2" s="217" t="s">
+        <v>213</v>
+      </c>
+      <c r="K2" s="233" t="s">
         <v>164</v>
       </c>
-      <c r="L2" s="218"/>
-[...19 lines deleted...]
-    <row r="4" spans="1:13" s="121" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="L2" s="232"/>
+      <c r="M2" s="244"/>
+    </row>
+    <row r="3" spans="1:13" s="116" customFormat="1" ht="22.2">
+      <c r="A3" s="234" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3" s="234"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+      <c r="G3" s="234"/>
+      <c r="H3" s="234"/>
+      <c r="I3" s="234"/>
+      <c r="J3" s="234"/>
+      <c r="K3" s="234"/>
+      <c r="L3" s="234"/>
+      <c r="M3" s="234"/>
+    </row>
+    <row r="4" spans="1:13" s="121" customFormat="1" ht="18">
       <c r="A4" s="117"/>
       <c r="B4" s="117"/>
       <c r="C4" s="118"/>
       <c r="D4" s="117"/>
-      <c r="E4" s="229" t="s">
-[...5 lines deleted...]
-      <c r="I4" s="221"/>
+      <c r="E4" s="235" t="s">
+        <v>248</v>
+      </c>
+      <c r="F4" s="236"/>
+      <c r="G4" s="236"/>
+      <c r="H4" s="236"/>
+      <c r="I4" s="236"/>
       <c r="J4" s="119"/>
       <c r="K4" s="119"/>
       <c r="L4" s="117"/>
       <c r="M4" s="120" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="123" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A5" s="237" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5" s="239" t="s">
+        <v>218</v>
+      </c>
+      <c r="C5" s="241" t="s">
         <v>219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="222" t="s">
+      <c r="D5" s="242"/>
+      <c r="E5" s="242"/>
+      <c r="F5" s="242"/>
+      <c r="G5" s="242"/>
+      <c r="H5" s="242"/>
+      <c r="I5" s="243"/>
+      <c r="J5" s="241" t="s">
         <v>220</v>
       </c>
-      <c r="B5" s="224" t="s">
+      <c r="K5" s="242"/>
+      <c r="L5" s="242"/>
+      <c r="M5" s="242"/>
+    </row>
+    <row r="6" spans="1:13" s="123" customFormat="1" ht="81">
+      <c r="A6" s="238"/>
+      <c r="B6" s="240"/>
+      <c r="C6" s="124" t="s">
         <v>221</v>
       </c>
-      <c r="C5" s="226" t="s">
+      <c r="D6" s="125" t="s">
         <v>222</v>
       </c>
-      <c r="D5" s="227"/>
-[...5 lines deleted...]
-      <c r="J5" s="226" t="s">
+      <c r="E6" s="125" t="s">
         <v>223</v>
-      </c>
-[...14 lines deleted...]
-        <v>226</v>
       </c>
       <c r="F6" s="122" t="s">
         <v>54</v>
       </c>
       <c r="G6" s="125" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="H6" s="125" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="I6" s="122" t="s">
         <v>57</v>
       </c>
       <c r="J6" s="124" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="K6" s="122" t="s">
         <v>58</v>
       </c>
       <c r="L6" s="122" t="s">
         <v>59</v>
       </c>
       <c r="M6" s="126" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="30" customHeight="1">
       <c r="A7" s="127" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B7" s="93">
-        <v>13252</v>
+        <v>8348</v>
       </c>
       <c r="C7" s="94">
-        <v>594</v>
+        <v>371</v>
       </c>
       <c r="D7" s="94">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E7" s="94">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F7" s="94">
-        <v>421</v>
+        <v>210</v>
       </c>
       <c r="G7" s="94">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H7" s="94">
-        <v>133</v>
+        <v>99</v>
       </c>
       <c r="I7" s="94">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="J7" s="94">
-        <v>622</v>
+        <v>411</v>
       </c>
       <c r="K7" s="94">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L7" s="94">
-        <v>216</v>
+        <v>241</v>
       </c>
       <c r="M7" s="94">
-        <v>404</v>
-[...4 lines deleted...]
-        <v>283</v>
+        <v>170</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="30" customHeight="1">
+      <c r="A8" s="185" t="s">
+        <v>279</v>
       </c>
       <c r="B8" s="95">
-        <v>5882</v>
+        <v>3906</v>
       </c>
       <c r="C8" s="96">
-        <v>223</v>
+        <v>144</v>
       </c>
       <c r="D8" s="96">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E8" s="96">
         <v>0</v>
       </c>
       <c r="F8" s="96">
-        <v>155</v>
+        <v>76</v>
       </c>
       <c r="G8" s="96">
         <v>0</v>
       </c>
       <c r="H8" s="96">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="I8" s="96">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="J8" s="96">
-        <v>224</v>
+        <v>151</v>
       </c>
       <c r="K8" s="96">
         <v>0</v>
       </c>
       <c r="L8" s="96">
         <v>72</v>
       </c>
       <c r="M8" s="96">
-        <v>152</v>
-[...4 lines deleted...]
-        <v>284</v>
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="30" customHeight="1">
+      <c r="A9" s="185" t="s">
+        <v>280</v>
       </c>
       <c r="B9" s="95">
-        <v>7370</v>
+        <v>4442</v>
       </c>
       <c r="C9" s="96">
-        <v>371</v>
+        <v>227</v>
       </c>
       <c r="D9" s="97">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E9" s="97">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F9" s="97">
-        <v>266</v>
+        <v>134</v>
       </c>
       <c r="G9" s="97">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H9" s="97">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="I9" s="97">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J9" s="96">
-        <v>398</v>
+        <v>260</v>
       </c>
       <c r="K9" s="97">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L9" s="97">
-        <v>144</v>
+        <v>169</v>
       </c>
       <c r="M9" s="97">
-        <v>252</v>
-[...35 lines deleted...]
-        <v>232</v>
+        <v>91</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="132" customFormat="1" ht="30" customHeight="1">
+      <c r="A10" s="206" t="s">
+        <v>286</v>
+      </c>
+      <c r="B10" s="129"/>
+      <c r="C10" s="129"/>
+      <c r="D10" s="130"/>
+      <c r="E10" s="129"/>
+      <c r="F10" s="129"/>
+      <c r="G10" s="129"/>
+      <c r="H10" s="129"/>
+      <c r="I10" s="129"/>
+      <c r="J10" s="129"/>
+      <c r="K10" s="129"/>
+      <c r="L10" s="129"/>
+      <c r="M10" s="131"/>
+    </row>
+    <row r="11" spans="1:13" s="132" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="186"/>
+      <c r="B11" s="187"/>
+      <c r="C11" s="187"/>
+      <c r="D11" s="187"/>
+      <c r="E11" s="187"/>
+      <c r="F11" s="187"/>
+      <c r="G11" s="187"/>
+      <c r="H11" s="187"/>
+      <c r="I11" s="187"/>
+      <c r="J11" s="187"/>
+      <c r="K11" s="187"/>
+      <c r="L11" s="187"/>
+    </row>
+    <row r="12" spans="1:13" s="112" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A12" s="133" t="s">
+        <v>228</v>
       </c>
       <c r="B12" s="115"/>
       <c r="C12" s="115"/>
       <c r="D12" s="115"/>
       <c r="E12" s="115"/>
       <c r="F12" s="115"/>
       <c r="G12" s="115"/>
       <c r="H12" s="115"/>
       <c r="I12" s="115"/>
       <c r="J12" s="115"/>
       <c r="K12" s="115"/>
       <c r="L12" s="115"/>
     </row>
-    <row r="13" spans="1:13" s="112" customFormat="1" ht="18.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>233</v>
+    <row r="13" spans="1:13" s="112" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A13" s="133" t="s">
+        <v>229</v>
       </c>
       <c r="B13" s="115"/>
       <c r="C13" s="115"/>
       <c r="D13" s="115"/>
       <c r="E13" s="115"/>
       <c r="F13" s="115"/>
       <c r="G13" s="115"/>
       <c r="H13" s="115"/>
       <c r="I13" s="115"/>
       <c r="J13" s="115"/>
       <c r="K13" s="115"/>
       <c r="L13" s="115"/>
     </row>
-    <row r="14" spans="1:13" s="112" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
-[...3 lines deleted...]
-      <c r="F17" s="135"/>
+    <row r="14" spans="1:13" s="112" customFormat="1" ht="13.8"/>
+    <row r="17" spans="4:6">
+      <c r="D17" s="134"/>
+      <c r="E17" s="134"/>
+      <c r="F17" s="134"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="K1:M1"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="E4:I4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:I5"/>
     <mergeCell ref="J5:M5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{992CF2ED-203E-4310-8718-3DF8820CAC63}">
+  <dimension ref="A1:M17"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="10.199999999999999"/>
+  <cols>
+    <col min="1" max="1" width="12" style="128" customWidth="1"/>
+    <col min="2" max="9" width="9.77734375" style="128" customWidth="1"/>
+    <col min="10" max="10" width="11.109375" style="128" customWidth="1"/>
+    <col min="11" max="12" width="10.6640625" style="128"/>
+    <col min="13" max="13" width="11.109375" style="128" customWidth="1"/>
+    <col min="14" max="16384" width="10.6640625" style="128"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="112" customFormat="1" ht="18" customHeight="1">
+      <c r="A1" s="110" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1" s="111" t="s">
+        <v>209</v>
+      </c>
+      <c r="J1" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="K1" s="233" t="s">
+        <v>210</v>
+      </c>
+      <c r="L1" s="232"/>
+      <c r="M1" s="244"/>
+    </row>
+    <row r="2" spans="1:13" s="112" customFormat="1" ht="18" customHeight="1">
+      <c r="A2" s="110" t="s">
+        <v>211</v>
+      </c>
+      <c r="B2" s="114" t="s">
+        <v>212</v>
+      </c>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="J2" s="113" t="s">
+        <v>213</v>
+      </c>
+      <c r="K2" s="233" t="s">
+        <v>164</v>
+      </c>
+      <c r="L2" s="232"/>
+      <c r="M2" s="244"/>
+    </row>
+    <row r="3" spans="1:13" s="116" customFormat="1" ht="22.2">
+      <c r="A3" s="234" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3" s="234"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+      <c r="G3" s="234"/>
+      <c r="H3" s="234"/>
+      <c r="I3" s="234"/>
+      <c r="J3" s="234"/>
+      <c r="K3" s="234"/>
+      <c r="L3" s="234"/>
+      <c r="M3" s="234"/>
+    </row>
+    <row r="4" spans="1:13" s="121" customFormat="1" ht="18">
+      <c r="A4" s="117"/>
+      <c r="B4" s="117"/>
+      <c r="C4" s="118"/>
+      <c r="D4" s="117"/>
+      <c r="E4" s="235" t="s">
+        <v>249</v>
+      </c>
+      <c r="F4" s="236"/>
+      <c r="G4" s="236"/>
+      <c r="H4" s="236"/>
+      <c r="I4" s="236"/>
+      <c r="J4" s="119"/>
+      <c r="K4" s="119"/>
+      <c r="L4" s="117"/>
+      <c r="M4" s="120" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="123" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A5" s="237" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5" s="239" t="s">
+        <v>218</v>
+      </c>
+      <c r="C5" s="241" t="s">
+        <v>219</v>
+      </c>
+      <c r="D5" s="242"/>
+      <c r="E5" s="242"/>
+      <c r="F5" s="242"/>
+      <c r="G5" s="242"/>
+      <c r="H5" s="242"/>
+      <c r="I5" s="243"/>
+      <c r="J5" s="241" t="s">
+        <v>220</v>
+      </c>
+      <c r="K5" s="242"/>
+      <c r="L5" s="242"/>
+      <c r="M5" s="242"/>
+    </row>
+    <row r="6" spans="1:13" s="123" customFormat="1" ht="81">
+      <c r="A6" s="238"/>
+      <c r="B6" s="240"/>
+      <c r="C6" s="124" t="s">
+        <v>221</v>
+      </c>
+      <c r="D6" s="125" t="s">
+        <v>222</v>
+      </c>
+      <c r="E6" s="125" t="s">
+        <v>223</v>
+      </c>
+      <c r="F6" s="122" t="s">
+        <v>54</v>
+      </c>
+      <c r="G6" s="125" t="s">
+        <v>224</v>
+      </c>
+      <c r="H6" s="125" t="s">
+        <v>225</v>
+      </c>
+      <c r="I6" s="122" t="s">
+        <v>57</v>
+      </c>
+      <c r="J6" s="124" t="s">
+        <v>221</v>
+      </c>
+      <c r="K6" s="122" t="s">
+        <v>58</v>
+      </c>
+      <c r="L6" s="122" t="s">
+        <v>59</v>
+      </c>
+      <c r="M6" s="126" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="30" customHeight="1">
+      <c r="A7" s="127" t="s">
+        <v>227</v>
+      </c>
+      <c r="B7" s="93">
+        <v>13252</v>
+      </c>
+      <c r="C7" s="94">
+        <v>594</v>
+      </c>
+      <c r="D7" s="94">
+        <v>8</v>
+      </c>
+      <c r="E7" s="94">
+        <v>7</v>
+      </c>
+      <c r="F7" s="94">
+        <v>421</v>
+      </c>
+      <c r="G7" s="94">
+        <v>2</v>
+      </c>
+      <c r="H7" s="94">
+        <v>133</v>
+      </c>
+      <c r="I7" s="94">
+        <v>23</v>
+      </c>
+      <c r="J7" s="94">
+        <v>622</v>
+      </c>
+      <c r="K7" s="94">
+        <v>2</v>
+      </c>
+      <c r="L7" s="94">
+        <v>216</v>
+      </c>
+      <c r="M7" s="94">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="30" customHeight="1">
+      <c r="A8" s="185" t="s">
+        <v>279</v>
+      </c>
+      <c r="B8" s="95">
+        <v>5882</v>
+      </c>
+      <c r="C8" s="96">
+        <v>223</v>
+      </c>
+      <c r="D8" s="96">
+        <v>1</v>
+      </c>
+      <c r="E8" s="96">
+        <v>0</v>
+      </c>
+      <c r="F8" s="96">
+        <v>155</v>
+      </c>
+      <c r="G8" s="96">
+        <v>0</v>
+      </c>
+      <c r="H8" s="96">
+        <v>60</v>
+      </c>
+      <c r="I8" s="96">
+        <v>7</v>
+      </c>
+      <c r="J8" s="96">
+        <v>224</v>
+      </c>
+      <c r="K8" s="96">
+        <v>0</v>
+      </c>
+      <c r="L8" s="96">
+        <v>72</v>
+      </c>
+      <c r="M8" s="96">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="30" customHeight="1">
+      <c r="A9" s="185" t="s">
+        <v>280</v>
+      </c>
+      <c r="B9" s="95">
+        <v>7370</v>
+      </c>
+      <c r="C9" s="96">
+        <v>371</v>
+      </c>
+      <c r="D9" s="97">
+        <v>7</v>
+      </c>
+      <c r="E9" s="97">
+        <v>7</v>
+      </c>
+      <c r="F9" s="97">
+        <v>266</v>
+      </c>
+      <c r="G9" s="97">
+        <v>2</v>
+      </c>
+      <c r="H9" s="97">
+        <v>73</v>
+      </c>
+      <c r="I9" s="97">
+        <v>16</v>
+      </c>
+      <c r="J9" s="96">
+        <v>398</v>
+      </c>
+      <c r="K9" s="97">
+        <v>2</v>
+      </c>
+      <c r="L9" s="97">
+        <v>144</v>
+      </c>
+      <c r="M9" s="97">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="132" customFormat="1" ht="30" customHeight="1">
+      <c r="A10" s="207" t="s">
+        <v>287</v>
+      </c>
+      <c r="B10" s="129"/>
+      <c r="C10" s="129"/>
+      <c r="D10" s="130"/>
+      <c r="E10" s="129"/>
+      <c r="F10" s="129"/>
+      <c r="G10" s="129"/>
+      <c r="H10" s="129"/>
+      <c r="I10" s="129"/>
+      <c r="J10" s="129"/>
+      <c r="K10" s="129"/>
+      <c r="L10" s="129"/>
+      <c r="M10" s="131"/>
+    </row>
+    <row r="11" spans="1:13" s="132" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="186"/>
+      <c r="B11" s="187"/>
+      <c r="C11" s="187"/>
+      <c r="D11" s="187"/>
+      <c r="E11" s="187"/>
+      <c r="F11" s="187"/>
+      <c r="G11" s="187"/>
+      <c r="H11" s="187"/>
+      <c r="I11" s="187"/>
+      <c r="J11" s="187"/>
+      <c r="K11" s="187"/>
+      <c r="L11" s="187"/>
+    </row>
+    <row r="12" spans="1:13" s="112" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A12" s="133" t="s">
+        <v>228</v>
+      </c>
+      <c r="B12" s="115"/>
+      <c r="C12" s="115"/>
+      <c r="D12" s="115"/>
+      <c r="E12" s="115"/>
+      <c r="F12" s="115"/>
+      <c r="G12" s="115"/>
+      <c r="H12" s="115"/>
+      <c r="I12" s="115"/>
+      <c r="J12" s="115"/>
+      <c r="K12" s="115"/>
+      <c r="L12" s="115"/>
+    </row>
+    <row r="13" spans="1:13" s="112" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A13" s="133" t="s">
+        <v>229</v>
+      </c>
+      <c r="B13" s="115"/>
+      <c r="C13" s="115"/>
+      <c r="D13" s="115"/>
+      <c r="E13" s="115"/>
+      <c r="F13" s="115"/>
+      <c r="G13" s="115"/>
+      <c r="H13" s="115"/>
+      <c r="I13" s="115"/>
+      <c r="J13" s="115"/>
+      <c r="K13" s="115"/>
+      <c r="L13" s="115"/>
+    </row>
+    <row r="14" spans="1:13" s="112" customFormat="1" ht="13.8"/>
+    <row r="17" spans="4:6">
+      <c r="D17" s="134"/>
+      <c r="E17" s="134"/>
+      <c r="F17" s="134"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="K1:M1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="E4:I4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:I5"/>
+    <mergeCell ref="J5:M5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75566997-0741-4BBD-964C-BFF0EAE7913C}">
   <dimension ref="A1:T19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="16.21875" style="138" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="11.77734375" style="138"/>
+    <col min="1" max="1" width="16.21875" style="137" customWidth="1"/>
+    <col min="2" max="2" width="8" style="137" customWidth="1"/>
+    <col min="3" max="16384" width="11.77734375" style="137"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="139" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="D1" s="138"/>
+    <row r="1" spans="1:20" s="138" customFormat="1" ht="18" customHeight="1">
+      <c r="A1" s="135" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1" s="136" t="s">
+        <v>231</v>
+      </c>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
       <c r="N1" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="O1" s="235" t="s">
-[...16 lines deleted...]
-      <c r="G2" s="142"/>
+      <c r="O1" s="250" t="s">
+        <v>210</v>
+      </c>
+      <c r="P1" s="251"/>
+      <c r="Q1" s="252"/>
+    </row>
+    <row r="2" spans="1:20" s="138" customFormat="1" ht="18" customHeight="1">
+      <c r="A2" s="135" t="s">
+        <v>232</v>
+      </c>
+      <c r="B2" s="139" t="s">
+        <v>233</v>
+      </c>
+      <c r="C2" s="140"/>
+      <c r="D2" s="140"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="N2" s="18" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="O2" s="235" t="s">
+        <v>213</v>
+      </c>
+      <c r="O2" s="250" t="s">
         <v>164</v>
       </c>
-      <c r="P2" s="236"/>
-[...23 lines deleted...]
-    <row r="4" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="P2" s="251"/>
+      <c r="Q2" s="252"/>
+    </row>
+    <row r="3" spans="1:20" s="142" customFormat="1" ht="36" customHeight="1">
+      <c r="A3" s="253" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3" s="253"/>
+      <c r="C3" s="253"/>
+      <c r="D3" s="253"/>
+      <c r="E3" s="253"/>
+      <c r="F3" s="253"/>
+      <c r="G3" s="253"/>
+      <c r="H3" s="253"/>
+      <c r="I3" s="253"/>
+      <c r="J3" s="253"/>
+      <c r="K3" s="253"/>
+      <c r="L3" s="253"/>
+      <c r="M3" s="253"/>
+      <c r="N3" s="253"/>
+      <c r="O3" s="253"/>
+      <c r="P3" s="253"/>
+      <c r="Q3" s="253"/>
+    </row>
+    <row r="4" spans="1:20" ht="18.75" customHeight="1">
       <c r="A4" s="17"/>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="24"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
-      <c r="I4" s="144" t="s">
-[...7 lines deleted...]
-      <c r="O4" s="146"/>
+      <c r="I4" s="143" t="s">
+        <v>234</v>
+      </c>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="145"/>
+      <c r="M4" s="145"/>
+      <c r="N4" s="145"/>
+      <c r="O4" s="145"/>
       <c r="P4" s="17"/>
-      <c r="Q4" s="147" t="s">
+      <c r="Q4" s="146" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="17" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A5" s="254" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5" s="255"/>
+      <c r="C5" s="258" t="s">
+        <v>218</v>
+      </c>
+      <c r="D5" s="260" t="s">
         <v>219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="239" t="s">
+      <c r="E5" s="261"/>
+      <c r="F5" s="261"/>
+      <c r="G5" s="261"/>
+      <c r="H5" s="261"/>
+      <c r="I5" s="261"/>
+      <c r="J5" s="261"/>
+      <c r="K5" s="261"/>
+      <c r="L5" s="261"/>
+      <c r="M5" s="262"/>
+      <c r="N5" s="260" t="s">
         <v>220</v>
       </c>
-      <c r="B5" s="240"/>
-      <c r="C5" s="243" t="s">
+      <c r="O5" s="261"/>
+      <c r="P5" s="261"/>
+      <c r="Q5" s="261"/>
+      <c r="T5" s="245"/>
+    </row>
+    <row r="6" spans="1:20" s="17" customFormat="1" ht="81" customHeight="1">
+      <c r="A6" s="256"/>
+      <c r="B6" s="257"/>
+      <c r="C6" s="259"/>
+      <c r="D6" s="16" t="s">
         <v>221</v>
       </c>
-      <c r="D5" s="245" t="s">
+      <c r="E6" s="148" t="s">
         <v>222</v>
       </c>
-      <c r="E5" s="246"/>
-[...8 lines deleted...]
-      <c r="N5" s="245" t="s">
+      <c r="F6" s="148" t="s">
         <v>223</v>
       </c>
-      <c r="O5" s="246"/>
-[...8 lines deleted...]
-      <c r="D6" s="16" t="s">
+      <c r="G6" s="147" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="148" t="s">
+        <v>235</v>
+      </c>
+      <c r="I6" s="148" t="s">
+        <v>236</v>
+      </c>
+      <c r="J6" s="149" t="s">
+        <v>237</v>
+      </c>
+      <c r="K6" s="148" t="s">
         <v>224</v>
       </c>
-      <c r="E6" s="149" t="s">
+      <c r="L6" s="148" t="s">
         <v>225</v>
       </c>
-      <c r="F6" s="149" t="s">
+      <c r="M6" s="147" t="s">
+        <v>57</v>
+      </c>
+      <c r="N6" s="18" t="s">
+        <v>221</v>
+      </c>
+      <c r="O6" s="150" t="s">
+        <v>58</v>
+      </c>
+      <c r="P6" s="150" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q6" s="151" t="s">
         <v>226</v>
       </c>
-      <c r="G6" s="148" t="s">
-[...11 lines deleted...]
-      <c r="K6" s="149" t="s">
+      <c r="T6" s="245"/>
+    </row>
+    <row r="7" spans="1:20" ht="30" customHeight="1">
+      <c r="A7" s="246" t="s">
         <v>227</v>
       </c>
-      <c r="L6" s="149" t="s">
-[...23 lines deleted...]
-      <c r="B7" s="232"/>
+      <c r="B7" s="247"/>
       <c r="C7" s="85">
         <v>23479</v>
       </c>
       <c r="D7" s="86">
         <v>1120</v>
       </c>
       <c r="E7" s="86">
         <v>26</v>
       </c>
       <c r="F7" s="86">
         <v>4</v>
       </c>
       <c r="G7" s="86">
         <v>739</v>
       </c>
       <c r="H7" s="86">
         <v>1</v>
       </c>
       <c r="I7" s="86">
         <v>43</v>
       </c>
       <c r="J7" s="86">
         <v>5</v>
       </c>
       <c r="K7" s="86">
         <v>0</v>
       </c>
       <c r="L7" s="86">
         <v>249</v>
       </c>
       <c r="M7" s="86">
         <v>53</v>
       </c>
       <c r="N7" s="86">
         <v>1048</v>
       </c>
       <c r="O7" s="86">
         <v>0</v>
       </c>
       <c r="P7" s="86">
         <v>468</v>
       </c>
       <c r="Q7" s="86">
         <v>580</v>
       </c>
     </row>
-    <row r="8" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>242</v>
+    <row r="8" spans="1:20" ht="30" customHeight="1">
+      <c r="A8" s="248" t="s">
+        <v>238</v>
       </c>
       <c r="B8" s="98" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C8" s="70">
         <v>650</v>
       </c>
       <c r="D8" s="72">
         <v>5</v>
       </c>
       <c r="E8" s="72">
         <v>1</v>
       </c>
       <c r="F8" s="72">
         <v>0</v>
       </c>
       <c r="G8" s="72">
         <v>2</v>
       </c>
       <c r="H8" s="72">
         <v>0</v>
       </c>
       <c r="I8" s="72">
         <v>0</v>
       </c>
       <c r="J8" s="72">
         <v>2</v>
       </c>
       <c r="K8" s="72">
         <v>0</v>
       </c>
       <c r="L8" s="72">
         <v>0</v>
       </c>
       <c r="M8" s="72">
         <v>0</v>
       </c>
       <c r="N8" s="72">
         <v>5</v>
       </c>
       <c r="O8" s="72">
         <v>0</v>
       </c>
       <c r="P8" s="72">
         <v>2</v>
       </c>
       <c r="Q8" s="72">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="234"/>
+    <row r="9" spans="1:20" ht="30" customHeight="1">
+      <c r="A9" s="249"/>
       <c r="B9" s="98" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C9" s="70">
         <v>856</v>
       </c>
       <c r="D9" s="72">
         <v>57</v>
       </c>
       <c r="E9" s="72">
         <v>2</v>
       </c>
       <c r="F9" s="72">
         <v>1</v>
       </c>
       <c r="G9" s="72">
         <v>10</v>
       </c>
       <c r="H9" s="72">
         <v>1</v>
       </c>
       <c r="I9" s="72">
         <v>43</v>
       </c>
       <c r="J9" s="72">
         <v>0</v>
       </c>
       <c r="K9" s="72">
         <v>0</v>
       </c>
       <c r="L9" s="72">
         <v>0</v>
       </c>
       <c r="M9" s="72">
         <v>0</v>
       </c>
       <c r="N9" s="72">
         <v>52</v>
       </c>
       <c r="O9" s="72">
         <v>0</v>
       </c>
       <c r="P9" s="72">
         <v>34</v>
       </c>
       <c r="Q9" s="72">
         <v>18</v>
       </c>
     </row>
-    <row r="10" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>245</v>
+    <row r="10" spans="1:20" ht="30" customHeight="1">
+      <c r="A10" s="248" t="s">
+        <v>241</v>
       </c>
       <c r="B10" s="98" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C10" s="70">
         <v>10983</v>
       </c>
       <c r="D10" s="72">
         <v>479</v>
       </c>
       <c r="E10" s="72">
         <v>8</v>
       </c>
       <c r="F10" s="72">
         <v>1</v>
       </c>
       <c r="G10" s="72">
         <v>335</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="72">
         <v>3</v>
       </c>
       <c r="K10" s="72">
         <v>0</v>
       </c>
       <c r="L10" s="72">
         <v>108</v>
       </c>
       <c r="M10" s="72">
         <v>24</v>
       </c>
       <c r="N10" s="72">
         <v>468</v>
       </c>
       <c r="O10" s="72">
         <v>0</v>
       </c>
       <c r="P10" s="72">
         <v>209</v>
       </c>
       <c r="Q10" s="72">
         <v>259</v>
       </c>
     </row>
-    <row r="11" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="234"/>
+    <row r="11" spans="1:20" ht="30" customHeight="1">
+      <c r="A11" s="249"/>
       <c r="B11" s="98" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C11" s="73">
         <v>10990</v>
       </c>
       <c r="D11" s="75">
         <v>579</v>
       </c>
       <c r="E11" s="75">
         <v>15</v>
       </c>
       <c r="F11" s="75">
         <v>2</v>
       </c>
       <c r="G11" s="75">
         <v>392</v>
       </c>
       <c r="H11" s="75">
         <v>0</v>
       </c>
       <c r="I11" s="75">
         <v>0</v>
       </c>
       <c r="J11" s="75">
         <v>0</v>
       </c>
       <c r="K11" s="75">
         <v>0</v>
       </c>
       <c r="L11" s="75">
         <v>141</v>
       </c>
       <c r="M11" s="75">
         <v>29</v>
       </c>
       <c r="N11" s="75">
         <v>523</v>
       </c>
       <c r="O11" s="75">
         <v>0</v>
       </c>
       <c r="P11" s="75">
         <v>223</v>
       </c>
       <c r="Q11" s="75">
         <v>300</v>
       </c>
     </row>
-    <row r="12" spans="1:20" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:20" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="A12" s="90" t="s">
         <v>186</v>
       </c>
       <c r="B12" s="90"/>
       <c r="C12" s="90"/>
       <c r="D12" s="90"/>
       <c r="E12" s="90"/>
       <c r="F12" s="90"/>
       <c r="G12" s="90"/>
       <c r="H12" s="90"/>
       <c r="I12" s="90"/>
       <c r="J12" s="90"/>
       <c r="K12" s="90"/>
       <c r="L12" s="90"/>
       <c r="M12" s="90"/>
       <c r="N12" s="90"/>
       <c r="O12" s="90"/>
       <c r="P12" s="90"/>
-      <c r="Q12" s="153"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:20" s="17" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="Q12" s="152"/>
+    </row>
+    <row r="13" spans="1:20" s="17" customFormat="1" ht="23.4" customHeight="1">
       <c r="A13" s="42"/>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="42"/>
       <c r="M13" s="42"/>
       <c r="N13" s="42"/>
       <c r="O13" s="42"/>
       <c r="P13" s="42"/>
     </row>
-    <row r="14" spans="1:20" s="139" customFormat="1" ht="18.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...218 lines deleted...]
-      <c r="L6" s="149" t="s">
+    <row r="14" spans="1:20" s="138" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A14" s="133" t="s">
         <v>228</v>
       </c>
-      <c r="M6" s="148" t="s">
-[...11 lines deleted...]
-      <c r="Q6" s="152" t="s">
+      <c r="B14" s="141"/>
+      <c r="C14" s="141"/>
+      <c r="D14" s="141"/>
+      <c r="E14" s="141"/>
+      <c r="F14" s="141"/>
+      <c r="G14" s="141"/>
+      <c r="H14" s="141"/>
+      <c r="I14" s="141"/>
+      <c r="J14" s="141"/>
+      <c r="K14" s="141"/>
+      <c r="L14" s="141"/>
+      <c r="M14" s="141"/>
+      <c r="N14" s="141"/>
+      <c r="O14" s="141"/>
+      <c r="P14" s="141"/>
+    </row>
+    <row r="15" spans="1:20" s="138" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A15" s="133" t="s">
         <v>229</v>
       </c>
-      <c r="T6" s="230"/>
-[...343 lines deleted...]
-      <c r="G19" s="141"/>
+      <c r="B15" s="141"/>
+      <c r="C15" s="141"/>
+      <c r="D15" s="141"/>
+      <c r="E15" s="141"/>
+      <c r="F15" s="141"/>
+      <c r="G15" s="141"/>
+      <c r="H15" s="141"/>
+      <c r="I15" s="141"/>
+      <c r="J15" s="141"/>
+      <c r="K15" s="141"/>
+      <c r="L15" s="141"/>
+      <c r="M15" s="141"/>
+      <c r="N15" s="141"/>
+      <c r="O15" s="141"/>
+      <c r="P15" s="141"/>
+    </row>
+    <row r="16" spans="1:20" s="138" customFormat="1" ht="10.5" customHeight="1"/>
+    <row r="19" spans="5:7">
+      <c r="E19" s="140"/>
+      <c r="F19" s="140"/>
+      <c r="G19" s="140"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="O1:Q1"/>
     <mergeCell ref="O2:Q2"/>
     <mergeCell ref="A3:Q3"/>
     <mergeCell ref="A5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:M5"/>
     <mergeCell ref="N5:Q5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CAC2A723-C627-4CFD-B71F-E6AA98DF6F04}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0620D1B3-8BA5-4378-8343-63C087878750}">
   <dimension ref="A1:T19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="16.21875" style="138" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="11.77734375" style="138"/>
+    <col min="1" max="1" width="16.21875" style="137" customWidth="1"/>
+    <col min="2" max="2" width="8" style="137" customWidth="1"/>
+    <col min="3" max="16384" width="11.77734375" style="137"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="139" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="D1" s="138"/>
+    <row r="1" spans="1:20" s="138" customFormat="1" ht="18" customHeight="1">
+      <c r="A1" s="135" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1" s="136" t="s">
+        <v>231</v>
+      </c>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
       <c r="N1" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="O1" s="235" t="s">
-[...16 lines deleted...]
-      <c r="G2" s="142"/>
+      <c r="O1" s="250" t="s">
+        <v>210</v>
+      </c>
+      <c r="P1" s="251"/>
+      <c r="Q1" s="252"/>
+    </row>
+    <row r="2" spans="1:20" s="138" customFormat="1" ht="18" customHeight="1">
+      <c r="A2" s="135" t="s">
+        <v>232</v>
+      </c>
+      <c r="B2" s="139" t="s">
+        <v>233</v>
+      </c>
+      <c r="C2" s="140"/>
+      <c r="D2" s="140"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="N2" s="18" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="O2" s="235" t="s">
+        <v>213</v>
+      </c>
+      <c r="O2" s="250" t="s">
         <v>164</v>
       </c>
-      <c r="P2" s="236"/>
-[...23 lines deleted...]
-    <row r="4" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="P2" s="251"/>
+      <c r="Q2" s="252"/>
+    </row>
+    <row r="3" spans="1:20" s="142" customFormat="1" ht="36" customHeight="1">
+      <c r="A3" s="253" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3" s="253"/>
+      <c r="C3" s="253"/>
+      <c r="D3" s="253"/>
+      <c r="E3" s="253"/>
+      <c r="F3" s="253"/>
+      <c r="G3" s="253"/>
+      <c r="H3" s="253"/>
+      <c r="I3" s="253"/>
+      <c r="J3" s="253"/>
+      <c r="K3" s="253"/>
+      <c r="L3" s="253"/>
+      <c r="M3" s="253"/>
+      <c r="N3" s="253"/>
+      <c r="O3" s="253"/>
+      <c r="P3" s="253"/>
+      <c r="Q3" s="253"/>
+    </row>
+    <row r="4" spans="1:20" ht="18.75" customHeight="1">
       <c r="A4" s="17"/>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="24"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
-      <c r="I4" s="144" t="s">
-[...7 lines deleted...]
-      <c r="O4" s="146"/>
+      <c r="I4" s="143" t="s">
+        <v>243</v>
+      </c>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="145"/>
+      <c r="M4" s="145"/>
+      <c r="N4" s="145"/>
+      <c r="O4" s="145"/>
       <c r="P4" s="17"/>
-      <c r="Q4" s="147" t="s">
+      <c r="Q4" s="146" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="17" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A5" s="254" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5" s="255"/>
+      <c r="C5" s="258" t="s">
+        <v>218</v>
+      </c>
+      <c r="D5" s="260" t="s">
         <v>219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="239" t="s">
+      <c r="E5" s="261"/>
+      <c r="F5" s="261"/>
+      <c r="G5" s="261"/>
+      <c r="H5" s="261"/>
+      <c r="I5" s="261"/>
+      <c r="J5" s="261"/>
+      <c r="K5" s="261"/>
+      <c r="L5" s="261"/>
+      <c r="M5" s="262"/>
+      <c r="N5" s="260" t="s">
         <v>220</v>
       </c>
-      <c r="B5" s="240"/>
-      <c r="C5" s="243" t="s">
+      <c r="O5" s="261"/>
+      <c r="P5" s="261"/>
+      <c r="Q5" s="261"/>
+      <c r="T5" s="245"/>
+    </row>
+    <row r="6" spans="1:20" s="17" customFormat="1" ht="81" customHeight="1">
+      <c r="A6" s="256"/>
+      <c r="B6" s="257"/>
+      <c r="C6" s="259"/>
+      <c r="D6" s="16" t="s">
         <v>221</v>
       </c>
-      <c r="D5" s="245" t="s">
+      <c r="E6" s="148" t="s">
         <v>222</v>
       </c>
-      <c r="E5" s="246"/>
-[...8 lines deleted...]
-      <c r="N5" s="245" t="s">
+      <c r="F6" s="148" t="s">
         <v>223</v>
       </c>
-      <c r="O5" s="246"/>
-[...8 lines deleted...]
-      <c r="D6" s="16" t="s">
+      <c r="G6" s="147" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="148" t="s">
+        <v>235</v>
+      </c>
+      <c r="I6" s="148" t="s">
+        <v>236</v>
+      </c>
+      <c r="J6" s="149" t="s">
+        <v>237</v>
+      </c>
+      <c r="K6" s="148" t="s">
         <v>224</v>
       </c>
-      <c r="E6" s="149" t="s">
+      <c r="L6" s="148" t="s">
         <v>225</v>
       </c>
-      <c r="F6" s="149" t="s">
+      <c r="M6" s="147" t="s">
+        <v>57</v>
+      </c>
+      <c r="N6" s="18" t="s">
+        <v>221</v>
+      </c>
+      <c r="O6" s="150" t="s">
+        <v>58</v>
+      </c>
+      <c r="P6" s="150" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q6" s="151" t="s">
         <v>226</v>
       </c>
-      <c r="G6" s="148" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="149" t="s">
+      <c r="T6" s="245"/>
+    </row>
+    <row r="7" spans="1:20" ht="30" customHeight="1">
+      <c r="A7" s="246" t="s">
+        <v>227</v>
+      </c>
+      <c r="B7" s="247"/>
+      <c r="C7" s="85">
+        <v>10566</v>
+      </c>
+      <c r="D7" s="86">
+        <v>489</v>
+      </c>
+      <c r="E7" s="86">
+        <v>7</v>
+      </c>
+      <c r="F7" s="86">
+        <v>1</v>
+      </c>
+      <c r="G7" s="86">
+        <v>326</v>
+      </c>
+      <c r="H7" s="86">
+        <v>0</v>
+      </c>
+      <c r="I7" s="86">
+        <v>0</v>
+      </c>
+      <c r="J7" s="86">
+        <v>2</v>
+      </c>
+      <c r="K7" s="86">
+        <v>0</v>
+      </c>
+      <c r="L7" s="86">
+        <v>120</v>
+      </c>
+      <c r="M7" s="86">
+        <v>33</v>
+      </c>
+      <c r="N7" s="86">
+        <v>469</v>
+      </c>
+      <c r="O7" s="86">
+        <v>0</v>
+      </c>
+      <c r="P7" s="86">
+        <v>236</v>
+      </c>
+      <c r="Q7" s="86">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="30" customHeight="1">
+      <c r="A8" s="248" t="s">
+        <v>238</v>
+      </c>
+      <c r="B8" s="98" t="s">
         <v>239</v>
       </c>
-      <c r="I6" s="149" t="s">
+      <c r="C8" s="70">
+        <v>0</v>
+      </c>
+      <c r="D8" s="72">
+        <v>0</v>
+      </c>
+      <c r="E8" s="72">
+        <v>0</v>
+      </c>
+      <c r="F8" s="72">
+        <v>0</v>
+      </c>
+      <c r="G8" s="72">
+        <v>0</v>
+      </c>
+      <c r="H8" s="72">
+        <v>0</v>
+      </c>
+      <c r="I8" s="72">
+        <v>0</v>
+      </c>
+      <c r="J8" s="72">
+        <v>0</v>
+      </c>
+      <c r="K8" s="72">
+        <v>0</v>
+      </c>
+      <c r="L8" s="72">
+        <v>0</v>
+      </c>
+      <c r="M8" s="72">
+        <v>0</v>
+      </c>
+      <c r="N8" s="72">
+        <v>0</v>
+      </c>
+      <c r="O8" s="72">
+        <v>0</v>
+      </c>
+      <c r="P8" s="72">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="30" customHeight="1">
+      <c r="A9" s="249"/>
+      <c r="B9" s="98" t="s">
         <v>240</v>
       </c>
-      <c r="J6" s="150" t="s">
+      <c r="C9" s="70">
+        <v>0</v>
+      </c>
+      <c r="D9" s="72">
+        <v>0</v>
+      </c>
+      <c r="E9" s="72">
+        <v>0</v>
+      </c>
+      <c r="F9" s="72">
+        <v>0</v>
+      </c>
+      <c r="G9" s="72">
+        <v>0</v>
+      </c>
+      <c r="H9" s="72">
+        <v>0</v>
+      </c>
+      <c r="I9" s="72">
+        <v>0</v>
+      </c>
+      <c r="J9" s="72">
+        <v>0</v>
+      </c>
+      <c r="K9" s="72">
+        <v>0</v>
+      </c>
+      <c r="L9" s="72">
+        <v>0</v>
+      </c>
+      <c r="M9" s="72">
+        <v>0</v>
+      </c>
+      <c r="N9" s="72">
+        <v>0</v>
+      </c>
+      <c r="O9" s="72">
+        <v>0</v>
+      </c>
+      <c r="P9" s="72">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" ht="30" customHeight="1">
+      <c r="A10" s="248" t="s">
         <v>241</v>
       </c>
-      <c r="K6" s="149" t="s">
-[...40 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B10" s="98" t="s">
+        <v>239</v>
+      </c>
+      <c r="C10" s="70">
+        <v>5154</v>
+      </c>
+      <c r="D10" s="72">
+        <v>213</v>
+      </c>
+      <c r="E10" s="72">
         <v>3</v>
       </c>
-      <c r="G7" s="86">
-[...64 lines deleted...]
-      <c r="G8" s="72">
+      <c r="F10" s="72">
+        <v>0</v>
+      </c>
+      <c r="G10" s="72">
+        <v>143</v>
+      </c>
+      <c r="H10" s="72">
+        <v>0</v>
+      </c>
+      <c r="I10" s="72">
+        <v>0</v>
+      </c>
+      <c r="J10" s="72">
         <v>2</v>
       </c>
-      <c r="H8" s="72">
-[...115 lines deleted...]
-      </c>
       <c r="K10" s="72">
         <v>0</v>
       </c>
       <c r="L10" s="72">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="M10" s="72">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="N10" s="72">
-        <f t="shared" si="6"/>
-        <v>255</v>
+        <v>213</v>
       </c>
       <c r="O10" s="72">
         <v>0</v>
       </c>
       <c r="P10" s="72">
-        <v>89</v>
+        <v>120</v>
       </c>
       <c r="Q10" s="72">
-        <v>166</v>
-[...3 lines deleted...]
-      <c r="A11" s="234"/>
+        <v>93</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="30" customHeight="1">
+      <c r="A11" s="249"/>
       <c r="B11" s="98" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C11" s="73">
-        <v>5578</v>
+        <v>5412</v>
       </c>
       <c r="D11" s="75">
-        <f t="shared" si="5"/>
-        <v>303</v>
+        <v>276</v>
       </c>
       <c r="E11" s="75">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F11" s="75">
         <v>1</v>
       </c>
       <c r="G11" s="75">
-        <v>209</v>
+        <v>183</v>
       </c>
       <c r="H11" s="75">
         <v>0</v>
       </c>
       <c r="I11" s="75">
         <v>0</v>
       </c>
       <c r="J11" s="75">
         <v>0</v>
       </c>
       <c r="K11" s="75">
         <v>0</v>
       </c>
       <c r="L11" s="75">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M11" s="75">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="N11" s="75">
-        <f t="shared" si="6"/>
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="O11" s="75">
         <v>0</v>
       </c>
       <c r="P11" s="75">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="Q11" s="75">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:20" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="A12" s="90" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B12" s="90"/>
       <c r="C12" s="90"/>
       <c r="D12" s="90"/>
       <c r="E12" s="90"/>
       <c r="F12" s="90"/>
       <c r="G12" s="90"/>
       <c r="H12" s="90"/>
       <c r="I12" s="90"/>
       <c r="J12" s="90"/>
       <c r="K12" s="90"/>
       <c r="L12" s="90"/>
       <c r="M12" s="90"/>
       <c r="N12" s="90"/>
       <c r="O12" s="90"/>
       <c r="P12" s="90"/>
-      <c r="Q12" s="153"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:20" s="17" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="Q12" s="152"/>
+    </row>
+    <row r="13" spans="1:20" s="17" customFormat="1" ht="23.4" customHeight="1">
       <c r="A13" s="42"/>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="42"/>
       <c r="M13" s="42"/>
       <c r="N13" s="42"/>
       <c r="O13" s="42"/>
       <c r="P13" s="42"/>
     </row>
-    <row r="14" spans="1:20" s="139" customFormat="1" ht="18.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="134" t="s">
+    <row r="14" spans="1:20" s="138" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A14" s="133" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14" s="141"/>
+      <c r="C14" s="141"/>
+      <c r="D14" s="141"/>
+      <c r="E14" s="141"/>
+      <c r="F14" s="141"/>
+      <c r="G14" s="141"/>
+      <c r="H14" s="141"/>
+      <c r="I14" s="141"/>
+      <c r="J14" s="141"/>
+      <c r="K14" s="141"/>
+      <c r="L14" s="141"/>
+      <c r="M14" s="141"/>
+      <c r="N14" s="141"/>
+      <c r="O14" s="141"/>
+      <c r="P14" s="141"/>
+    </row>
+    <row r="15" spans="1:20" s="138" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A15" s="133" t="s">
+        <v>229</v>
+      </c>
+      <c r="B15" s="141"/>
+      <c r="C15" s="141"/>
+      <c r="D15" s="141"/>
+      <c r="E15" s="141"/>
+      <c r="F15" s="141"/>
+      <c r="G15" s="141"/>
+      <c r="H15" s="141"/>
+      <c r="I15" s="141"/>
+      <c r="J15" s="141"/>
+      <c r="K15" s="141"/>
+      <c r="L15" s="141"/>
+      <c r="M15" s="141"/>
+      <c r="N15" s="141"/>
+      <c r="O15" s="141"/>
+      <c r="P15" s="141"/>
+    </row>
+    <row r="16" spans="1:20" s="138" customFormat="1" ht="10.5" customHeight="1"/>
+    <row r="19" spans="5:7">
+      <c r="E19" s="140"/>
+      <c r="F19" s="140"/>
+      <c r="G19" s="140"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="O1:Q1"/>
+    <mergeCell ref="O2:Q2"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CAC2A723-C627-4CFD-B71F-E6AA98DF6F04}">
+  <dimension ref="A1:T19"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="15.6"/>
+  <cols>
+    <col min="1" max="1" width="16.21875" style="137" customWidth="1"/>
+    <col min="2" max="2" width="8" style="137" customWidth="1"/>
+    <col min="3" max="16384" width="11.77734375" style="137"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" s="138" customFormat="1" ht="18" customHeight="1">
+      <c r="A1" s="135" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1" s="136" t="s">
+        <v>231</v>
+      </c>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="N1" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="O1" s="250" t="s">
+        <v>210</v>
+      </c>
+      <c r="P1" s="251"/>
+      <c r="Q1" s="252"/>
+    </row>
+    <row r="2" spans="1:20" s="138" customFormat="1" ht="18" customHeight="1">
+      <c r="A2" s="135" t="s">
         <v>232</v>
       </c>
-      <c r="B14" s="142"/>
-[...16 lines deleted...]
-      <c r="A15" s="134" t="s">
+      <c r="B2" s="139" t="s">
         <v>233</v>
       </c>
-      <c r="B15" s="142"/>
-[...19 lines deleted...]
-      <c r="G19" s="141"/>
+      <c r="C2" s="140"/>
+      <c r="D2" s="140"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="N2" s="18" t="s">
+        <v>213</v>
+      </c>
+      <c r="O2" s="250" t="s">
+        <v>164</v>
+      </c>
+      <c r="P2" s="251"/>
+      <c r="Q2" s="252"/>
+    </row>
+    <row r="3" spans="1:20" s="142" customFormat="1" ht="36" customHeight="1">
+      <c r="A3" s="253" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3" s="253"/>
+      <c r="C3" s="253"/>
+      <c r="D3" s="253"/>
+      <c r="E3" s="253"/>
+      <c r="F3" s="253"/>
+      <c r="G3" s="253"/>
+      <c r="H3" s="253"/>
+      <c r="I3" s="253"/>
+      <c r="J3" s="253"/>
+      <c r="K3" s="253"/>
+      <c r="L3" s="253"/>
+      <c r="M3" s="253"/>
+      <c r="N3" s="253"/>
+      <c r="O3" s="253"/>
+      <c r="P3" s="253"/>
+      <c r="Q3" s="253"/>
+    </row>
+    <row r="4" spans="1:20" ht="18.75" customHeight="1">
+      <c r="A4" s="17"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="I4" s="143" t="s">
+        <v>242</v>
+      </c>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="145"/>
+      <c r="M4" s="145"/>
+      <c r="N4" s="145"/>
+      <c r="O4" s="145"/>
+      <c r="P4" s="17"/>
+      <c r="Q4" s="146" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="17" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A5" s="254" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5" s="255"/>
+      <c r="C5" s="258" t="s">
+        <v>218</v>
+      </c>
+      <c r="D5" s="260" t="s">
+        <v>219</v>
+      </c>
+      <c r="E5" s="261"/>
+      <c r="F5" s="261"/>
+      <c r="G5" s="261"/>
+      <c r="H5" s="261"/>
+      <c r="I5" s="261"/>
+      <c r="J5" s="261"/>
+      <c r="K5" s="261"/>
+      <c r="L5" s="261"/>
+      <c r="M5" s="262"/>
+      <c r="N5" s="260" t="s">
+        <v>220</v>
+      </c>
+      <c r="O5" s="261"/>
+      <c r="P5" s="261"/>
+      <c r="Q5" s="261"/>
+      <c r="T5" s="245"/>
+    </row>
+    <row r="6" spans="1:20" s="17" customFormat="1" ht="81" customHeight="1">
+      <c r="A6" s="256"/>
+      <c r="B6" s="257"/>
+      <c r="C6" s="259"/>
+      <c r="D6" s="16" t="s">
+        <v>221</v>
+      </c>
+      <c r="E6" s="148" t="s">
+        <v>222</v>
+      </c>
+      <c r="F6" s="148" t="s">
+        <v>223</v>
+      </c>
+      <c r="G6" s="147" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="148" t="s">
+        <v>235</v>
+      </c>
+      <c r="I6" s="148" t="s">
+        <v>236</v>
+      </c>
+      <c r="J6" s="149" t="s">
+        <v>237</v>
+      </c>
+      <c r="K6" s="148" t="s">
+        <v>224</v>
+      </c>
+      <c r="L6" s="148" t="s">
+        <v>225</v>
+      </c>
+      <c r="M6" s="147" t="s">
+        <v>57</v>
+      </c>
+      <c r="N6" s="18" t="s">
+        <v>221</v>
+      </c>
+      <c r="O6" s="150" t="s">
+        <v>58</v>
+      </c>
+      <c r="P6" s="150" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q6" s="151" t="s">
+        <v>226</v>
+      </c>
+      <c r="T6" s="245"/>
+    </row>
+    <row r="7" spans="1:20" ht="30" customHeight="1">
+      <c r="A7" s="246" t="s">
+        <v>227</v>
+      </c>
+      <c r="B7" s="247"/>
+      <c r="C7" s="85">
+        <f>SUM(C8:C11)</f>
+        <v>12913</v>
+      </c>
+      <c r="D7" s="86">
+        <f t="shared" ref="D7:M7" si="0">SUM(D8:D11)</f>
+        <v>631</v>
+      </c>
+      <c r="E7" s="86">
+        <f t="shared" si="0"/>
+        <v>19</v>
+      </c>
+      <c r="F7" s="86">
+        <f t="shared" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="G7" s="86">
+        <f t="shared" si="0"/>
+        <v>413</v>
+      </c>
+      <c r="H7" s="86">
+        <f t="shared" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="I7" s="86">
+        <f t="shared" si="0"/>
+        <v>43</v>
+      </c>
+      <c r="J7" s="86">
+        <f t="shared" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="K7" s="86">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L7" s="86">
+        <f t="shared" si="0"/>
+        <v>129</v>
+      </c>
+      <c r="M7" s="86">
+        <f t="shared" si="0"/>
+        <v>20</v>
+      </c>
+      <c r="N7" s="86">
+        <f t="shared" ref="N7" si="1">SUM(N8:N11)</f>
+        <v>579</v>
+      </c>
+      <c r="O7" s="86">
+        <f t="shared" ref="O7" si="2">SUM(O8:O11)</f>
+        <v>0</v>
+      </c>
+      <c r="P7" s="86">
+        <f t="shared" ref="P7" si="3">SUM(P8:P11)</f>
+        <v>232</v>
+      </c>
+      <c r="Q7" s="86">
+        <f t="shared" ref="Q7" si="4">SUM(Q8:Q11)</f>
+        <v>347</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="30" customHeight="1">
+      <c r="A8" s="248" t="s">
+        <v>238</v>
+      </c>
+      <c r="B8" s="98" t="s">
+        <v>239</v>
+      </c>
+      <c r="C8" s="70">
+        <v>650</v>
+      </c>
+      <c r="D8" s="72">
+        <f>SUM(E8:M8)</f>
+        <v>5</v>
+      </c>
+      <c r="E8" s="72">
+        <v>1</v>
+      </c>
+      <c r="F8" s="72">
+        <v>0</v>
+      </c>
+      <c r="G8" s="72">
+        <v>2</v>
+      </c>
+      <c r="H8" s="72">
+        <v>0</v>
+      </c>
+      <c r="I8" s="72">
+        <v>0</v>
+      </c>
+      <c r="J8" s="72">
+        <v>2</v>
+      </c>
+      <c r="K8" s="72">
+        <v>0</v>
+      </c>
+      <c r="L8" s="72">
+        <v>0</v>
+      </c>
+      <c r="M8" s="72">
+        <v>0</v>
+      </c>
+      <c r="N8" s="72">
+        <f>SUM(O8:Q8)</f>
+        <v>5</v>
+      </c>
+      <c r="O8" s="72">
+        <v>0</v>
+      </c>
+      <c r="P8" s="72">
+        <v>2</v>
+      </c>
+      <c r="Q8" s="72">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="30" customHeight="1">
+      <c r="A9" s="249"/>
+      <c r="B9" s="98" t="s">
+        <v>240</v>
+      </c>
+      <c r="C9" s="70">
+        <v>856</v>
+      </c>
+      <c r="D9" s="72">
+        <f t="shared" ref="D9:D11" si="5">SUM(E9:M9)</f>
+        <v>57</v>
+      </c>
+      <c r="E9" s="72">
+        <v>2</v>
+      </c>
+      <c r="F9" s="72">
+        <v>1</v>
+      </c>
+      <c r="G9" s="72">
+        <v>10</v>
+      </c>
+      <c r="H9" s="72">
+        <v>1</v>
+      </c>
+      <c r="I9" s="72">
+        <v>43</v>
+      </c>
+      <c r="J9" s="72">
+        <v>0</v>
+      </c>
+      <c r="K9" s="72">
+        <v>0</v>
+      </c>
+      <c r="L9" s="72">
+        <v>0</v>
+      </c>
+      <c r="M9" s="72">
+        <v>0</v>
+      </c>
+      <c r="N9" s="72">
+        <f t="shared" ref="N9:N11" si="6">SUM(O9:Q9)</f>
+        <v>52</v>
+      </c>
+      <c r="O9" s="72">
+        <v>0</v>
+      </c>
+      <c r="P9" s="72">
+        <v>34</v>
+      </c>
+      <c r="Q9" s="72">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" ht="30" customHeight="1">
+      <c r="A10" s="248" t="s">
+        <v>241</v>
+      </c>
+      <c r="B10" s="98" t="s">
+        <v>239</v>
+      </c>
+      <c r="C10" s="70">
+        <v>5829</v>
+      </c>
+      <c r="D10" s="72">
+        <f t="shared" si="5"/>
+        <v>266</v>
+      </c>
+      <c r="E10" s="72">
+        <v>5</v>
+      </c>
+      <c r="F10" s="72">
+        <v>1</v>
+      </c>
+      <c r="G10" s="72">
+        <v>192</v>
+      </c>
+      <c r="H10" s="72">
+        <v>0</v>
+      </c>
+      <c r="I10" s="72">
+        <v>0</v>
+      </c>
+      <c r="J10" s="72">
+        <v>1</v>
+      </c>
+      <c r="K10" s="72">
+        <v>0</v>
+      </c>
+      <c r="L10" s="72">
+        <v>58</v>
+      </c>
+      <c r="M10" s="72">
+        <v>9</v>
+      </c>
+      <c r="N10" s="72">
+        <f t="shared" si="6"/>
+        <v>255</v>
+      </c>
+      <c r="O10" s="72">
+        <v>0</v>
+      </c>
+      <c r="P10" s="72">
+        <v>89</v>
+      </c>
+      <c r="Q10" s="72">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="30" customHeight="1">
+      <c r="A11" s="249"/>
+      <c r="B11" s="98" t="s">
+        <v>240</v>
+      </c>
+      <c r="C11" s="73">
+        <v>5578</v>
+      </c>
+      <c r="D11" s="75">
+        <f t="shared" si="5"/>
+        <v>303</v>
+      </c>
+      <c r="E11" s="75">
+        <v>11</v>
+      </c>
+      <c r="F11" s="75">
+        <v>1</v>
+      </c>
+      <c r="G11" s="75">
+        <v>209</v>
+      </c>
+      <c r="H11" s="75">
+        <v>0</v>
+      </c>
+      <c r="I11" s="75">
+        <v>0</v>
+      </c>
+      <c r="J11" s="75">
+        <v>0</v>
+      </c>
+      <c r="K11" s="75">
+        <v>0</v>
+      </c>
+      <c r="L11" s="75">
+        <v>71</v>
+      </c>
+      <c r="M11" s="75">
+        <v>11</v>
+      </c>
+      <c r="N11" s="75">
+        <f t="shared" si="6"/>
+        <v>267</v>
+      </c>
+      <c r="O11" s="75">
+        <v>0</v>
+      </c>
+      <c r="P11" s="75">
+        <v>107</v>
+      </c>
+      <c r="Q11" s="75">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" s="17" customFormat="1" ht="30" customHeight="1">
+      <c r="A12" s="90" t="s">
+        <v>187</v>
+      </c>
+      <c r="B12" s="90"/>
+      <c r="C12" s="90"/>
+      <c r="D12" s="90"/>
+      <c r="E12" s="90"/>
+      <c r="F12" s="90"/>
+      <c r="G12" s="90"/>
+      <c r="H12" s="90"/>
+      <c r="I12" s="90"/>
+      <c r="J12" s="90"/>
+      <c r="K12" s="90"/>
+      <c r="L12" s="90"/>
+      <c r="M12" s="90"/>
+      <c r="N12" s="90"/>
+      <c r="O12" s="90"/>
+      <c r="P12" s="90"/>
+      <c r="Q12" s="152"/>
+    </row>
+    <row r="13" spans="1:20" s="17" customFormat="1" ht="23.4" customHeight="1">
+      <c r="A13" s="42"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="42"/>
+      <c r="M13" s="42"/>
+      <c r="N13" s="42"/>
+      <c r="O13" s="42"/>
+      <c r="P13" s="42"/>
+    </row>
+    <row r="14" spans="1:20" s="138" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A14" s="133" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14" s="141"/>
+      <c r="C14" s="141"/>
+      <c r="D14" s="141"/>
+      <c r="E14" s="141"/>
+      <c r="F14" s="141"/>
+      <c r="G14" s="141"/>
+      <c r="H14" s="141"/>
+      <c r="I14" s="141"/>
+      <c r="J14" s="141"/>
+      <c r="K14" s="141"/>
+      <c r="L14" s="141"/>
+      <c r="M14" s="141"/>
+      <c r="N14" s="141"/>
+      <c r="O14" s="141"/>
+      <c r="P14" s="141"/>
+    </row>
+    <row r="15" spans="1:20" s="138" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A15" s="133" t="s">
+        <v>229</v>
+      </c>
+      <c r="B15" s="141"/>
+      <c r="C15" s="141"/>
+      <c r="D15" s="141"/>
+      <c r="E15" s="141"/>
+      <c r="F15" s="141"/>
+      <c r="G15" s="141"/>
+      <c r="H15" s="141"/>
+      <c r="I15" s="141"/>
+      <c r="J15" s="141"/>
+      <c r="K15" s="141"/>
+      <c r="L15" s="141"/>
+      <c r="M15" s="141"/>
+      <c r="N15" s="141"/>
+      <c r="O15" s="141"/>
+      <c r="P15" s="141"/>
+    </row>
+    <row r="16" spans="1:20" s="138" customFormat="1" ht="10.5" customHeight="1"/>
+    <row r="19" spans="5:7">
+      <c r="E19" s="140"/>
+      <c r="F19" s="140"/>
+      <c r="G19" s="140"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="O1:Q1"/>
     <mergeCell ref="O2:Q2"/>
     <mergeCell ref="A3:Q3"/>
     <mergeCell ref="A5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:M5"/>
     <mergeCell ref="N5:Q5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="C7:Q7 N8:N11 D8:D11" unlockedFormula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E106B497-DB0D-4D80-ADE4-453C7C6CCF56}">
   <dimension ref="A1:T19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="16.21875" style="138" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="11.77734375" style="138"/>
+    <col min="1" max="1" width="16.21875" style="137" customWidth="1"/>
+    <col min="2" max="2" width="8" style="137" customWidth="1"/>
+    <col min="3" max="16384" width="11.77734375" style="137"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="139" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="D1" s="138"/>
+    <row r="1" spans="1:20" s="138" customFormat="1" ht="18" customHeight="1">
+      <c r="A1" s="135" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1" s="136" t="s">
+        <v>231</v>
+      </c>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
       <c r="N1" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="O1" s="235" t="s">
-[...16 lines deleted...]
-      <c r="G2" s="142"/>
+      <c r="O1" s="250" t="s">
+        <v>210</v>
+      </c>
+      <c r="P1" s="251"/>
+      <c r="Q1" s="252"/>
+    </row>
+    <row r="2" spans="1:20" s="138" customFormat="1" ht="18" customHeight="1">
+      <c r="A2" s="135" t="s">
+        <v>232</v>
+      </c>
+      <c r="B2" s="139" t="s">
+        <v>233</v>
+      </c>
+      <c r="C2" s="140"/>
+      <c r="D2" s="140"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="N2" s="18" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="O2" s="235" t="s">
+        <v>213</v>
+      </c>
+      <c r="O2" s="250" t="s">
         <v>164</v>
       </c>
-      <c r="P2" s="236"/>
-[...23 lines deleted...]
-    <row r="4" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="P2" s="251"/>
+      <c r="Q2" s="252"/>
+    </row>
+    <row r="3" spans="1:20" s="142" customFormat="1" ht="36" customHeight="1">
+      <c r="A3" s="253" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3" s="253"/>
+      <c r="C3" s="253"/>
+      <c r="D3" s="253"/>
+      <c r="E3" s="253"/>
+      <c r="F3" s="253"/>
+      <c r="G3" s="253"/>
+      <c r="H3" s="253"/>
+      <c r="I3" s="253"/>
+      <c r="J3" s="253"/>
+      <c r="K3" s="253"/>
+      <c r="L3" s="253"/>
+      <c r="M3" s="253"/>
+      <c r="N3" s="253"/>
+      <c r="O3" s="253"/>
+      <c r="P3" s="253"/>
+      <c r="Q3" s="253"/>
+    </row>
+    <row r="4" spans="1:20" ht="18.75" customHeight="1">
       <c r="A4" s="17"/>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="24"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
-      <c r="I4" s="144" t="s">
-[...7 lines deleted...]
-      <c r="O4" s="146"/>
+      <c r="I4" s="143" t="s">
+        <v>244</v>
+      </c>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="145"/>
+      <c r="M4" s="145"/>
+      <c r="N4" s="145"/>
+      <c r="O4" s="145"/>
       <c r="P4" s="17"/>
-      <c r="Q4" s="147" t="s">
+      <c r="Q4" s="146" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="17" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A5" s="254" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5" s="255"/>
+      <c r="C5" s="258" t="s">
+        <v>218</v>
+      </c>
+      <c r="D5" s="260" t="s">
         <v>219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="239" t="s">
+      <c r="E5" s="261"/>
+      <c r="F5" s="261"/>
+      <c r="G5" s="261"/>
+      <c r="H5" s="261"/>
+      <c r="I5" s="261"/>
+      <c r="J5" s="261"/>
+      <c r="K5" s="261"/>
+      <c r="L5" s="261"/>
+      <c r="M5" s="262"/>
+      <c r="N5" s="260" t="s">
         <v>220</v>
       </c>
-      <c r="B5" s="240"/>
-      <c r="C5" s="243" t="s">
+      <c r="O5" s="261"/>
+      <c r="P5" s="261"/>
+      <c r="Q5" s="261"/>
+      <c r="T5" s="245"/>
+    </row>
+    <row r="6" spans="1:20" s="17" customFormat="1" ht="81" customHeight="1">
+      <c r="A6" s="256"/>
+      <c r="B6" s="257"/>
+      <c r="C6" s="259"/>
+      <c r="D6" s="16" t="s">
         <v>221</v>
       </c>
-      <c r="D5" s="245" t="s">
+      <c r="E6" s="148" t="s">
         <v>222</v>
       </c>
-      <c r="E5" s="246"/>
-[...8 lines deleted...]
-      <c r="N5" s="245" t="s">
+      <c r="F6" s="148" t="s">
         <v>223</v>
       </c>
-      <c r="O5" s="246"/>
-[...8 lines deleted...]
-      <c r="D6" s="16" t="s">
+      <c r="G6" s="147" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="148" t="s">
+        <v>235</v>
+      </c>
+      <c r="I6" s="148" t="s">
+        <v>236</v>
+      </c>
+      <c r="J6" s="149" t="s">
+        <v>237</v>
+      </c>
+      <c r="K6" s="148" t="s">
         <v>224</v>
       </c>
-      <c r="E6" s="149" t="s">
+      <c r="L6" s="148" t="s">
         <v>225</v>
       </c>
-      <c r="F6" s="149" t="s">
+      <c r="M6" s="147" t="s">
+        <v>57</v>
+      </c>
+      <c r="N6" s="18" t="s">
+        <v>221</v>
+      </c>
+      <c r="O6" s="150" t="s">
+        <v>58</v>
+      </c>
+      <c r="P6" s="150" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q6" s="151" t="s">
         <v>226</v>
       </c>
-      <c r="G6" s="148" t="s">
-[...11 lines deleted...]
-      <c r="K6" s="149" t="s">
+      <c r="T6" s="245"/>
+    </row>
+    <row r="7" spans="1:20" ht="30" customHeight="1">
+      <c r="A7" s="246" t="s">
         <v>227</v>
       </c>
-      <c r="L6" s="149" t="s">
-[...23 lines deleted...]
-      <c r="B7" s="232"/>
+      <c r="B7" s="247"/>
       <c r="C7" s="85">
         <v>25324</v>
       </c>
       <c r="D7" s="86">
         <v>1829</v>
       </c>
       <c r="E7" s="86">
         <v>15</v>
       </c>
       <c r="F7" s="86">
         <v>15</v>
       </c>
       <c r="G7" s="86">
         <v>1081</v>
       </c>
       <c r="H7" s="86">
         <v>4</v>
       </c>
       <c r="I7" s="86">
         <v>125</v>
       </c>
       <c r="J7" s="86">
         <v>8</v>
       </c>
       <c r="K7" s="86">
         <v>0</v>
       </c>
       <c r="L7" s="86">
         <v>536</v>
       </c>
       <c r="M7" s="86">
         <v>45</v>
       </c>
       <c r="N7" s="86">
         <v>1784</v>
       </c>
       <c r="O7" s="86">
         <v>12</v>
       </c>
       <c r="P7" s="86">
         <v>684</v>
       </c>
       <c r="Q7" s="86">
         <v>1088</v>
       </c>
     </row>
-    <row r="8" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>242</v>
+    <row r="8" spans="1:20" ht="30" customHeight="1">
+      <c r="A8" s="248" t="s">
+        <v>238</v>
       </c>
       <c r="B8" s="98" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C8" s="70">
         <v>2739</v>
       </c>
       <c r="D8" s="72">
         <v>14</v>
       </c>
       <c r="E8" s="72">
         <v>0</v>
       </c>
       <c r="F8" s="72">
         <v>0</v>
       </c>
       <c r="G8" s="72">
         <v>9</v>
       </c>
       <c r="H8" s="72">
         <v>3</v>
       </c>
       <c r="I8" s="72">
         <v>0</v>
       </c>
       <c r="J8" s="72">
         <v>0</v>
       </c>
       <c r="K8" s="72">
         <v>0</v>
       </c>
       <c r="L8" s="72">
         <v>0</v>
       </c>
       <c r="M8" s="72">
         <v>2</v>
       </c>
       <c r="N8" s="72">
         <v>19</v>
       </c>
       <c r="O8" s="72">
         <v>0</v>
       </c>
       <c r="P8" s="72">
         <v>11</v>
       </c>
       <c r="Q8" s="72">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="234"/>
+    <row r="9" spans="1:20" ht="30" customHeight="1">
+      <c r="A9" s="249"/>
       <c r="B9" s="98" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C9" s="70">
         <v>3127</v>
       </c>
       <c r="D9" s="72">
         <v>175</v>
       </c>
       <c r="E9" s="72">
         <v>0</v>
       </c>
       <c r="F9" s="72">
         <v>7</v>
       </c>
       <c r="G9" s="72">
         <v>41</v>
       </c>
       <c r="H9" s="72">
         <v>1</v>
       </c>
       <c r="I9" s="72">
         <v>125</v>
       </c>
       <c r="J9" s="72">
         <v>1</v>
       </c>
       <c r="K9" s="72">
         <v>0</v>
       </c>
       <c r="L9" s="72">
         <v>0</v>
       </c>
       <c r="M9" s="72">
         <v>0</v>
       </c>
       <c r="N9" s="72">
         <v>175</v>
       </c>
       <c r="O9" s="72">
         <v>0</v>
       </c>
       <c r="P9" s="72">
         <v>115</v>
       </c>
       <c r="Q9" s="72">
         <v>60</v>
       </c>
     </row>
-    <row r="10" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>245</v>
+    <row r="10" spans="1:20" ht="30" customHeight="1">
+      <c r="A10" s="248" t="s">
+        <v>241</v>
       </c>
       <c r="B10" s="98" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C10" s="70">
         <v>9763</v>
       </c>
       <c r="D10" s="72">
         <v>774</v>
       </c>
       <c r="E10" s="72">
         <v>3</v>
       </c>
       <c r="F10" s="72">
         <v>2</v>
       </c>
       <c r="G10" s="72">
         <v>419</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="72">
         <v>7</v>
       </c>
       <c r="K10" s="72">
         <v>0</v>
       </c>
       <c r="L10" s="72">
         <v>328</v>
       </c>
       <c r="M10" s="72">
         <v>15</v>
       </c>
       <c r="N10" s="72">
         <v>736</v>
       </c>
       <c r="O10" s="72">
         <v>11</v>
       </c>
       <c r="P10" s="72">
         <v>290</v>
       </c>
       <c r="Q10" s="72">
         <v>435</v>
       </c>
     </row>
-    <row r="11" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="234"/>
+    <row r="11" spans="1:20" ht="30" customHeight="1">
+      <c r="A11" s="249"/>
       <c r="B11" s="98" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C11" s="73">
         <v>9695</v>
       </c>
       <c r="D11" s="75">
         <v>866</v>
       </c>
       <c r="E11" s="75">
         <v>12</v>
       </c>
       <c r="F11" s="75">
         <v>6</v>
       </c>
       <c r="G11" s="75">
         <v>612</v>
       </c>
       <c r="H11" s="75">
         <v>0</v>
       </c>
       <c r="I11" s="75">
         <v>0</v>
       </c>
       <c r="J11" s="75">
         <v>0</v>
       </c>
       <c r="K11" s="75">
         <v>0</v>
       </c>
       <c r="L11" s="75">
         <v>208</v>
       </c>
       <c r="M11" s="75">
         <v>28</v>
       </c>
       <c r="N11" s="75">
         <v>854</v>
       </c>
       <c r="O11" s="75">
         <v>1</v>
       </c>
       <c r="P11" s="75">
         <v>268</v>
       </c>
       <c r="Q11" s="75">
         <v>585</v>
       </c>
     </row>
-    <row r="12" spans="1:20" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:20" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="A12" s="90" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B12" s="90"/>
       <c r="C12" s="90"/>
       <c r="D12" s="90"/>
       <c r="E12" s="90"/>
       <c r="F12" s="90"/>
       <c r="G12" s="90"/>
       <c r="H12" s="90"/>
       <c r="I12" s="90"/>
       <c r="J12" s="90"/>
       <c r="K12" s="90"/>
       <c r="L12" s="90"/>
       <c r="M12" s="90"/>
       <c r="N12" s="90"/>
       <c r="O12" s="90"/>
       <c r="P12" s="90"/>
-      <c r="Q12" s="153"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:20" s="17" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="Q12" s="152"/>
+    </row>
+    <row r="13" spans="1:20" s="17" customFormat="1" ht="23.4" customHeight="1">
       <c r="A13" s="42"/>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="42"/>
       <c r="M13" s="42"/>
       <c r="N13" s="42"/>
       <c r="O13" s="42"/>
       <c r="P13" s="42"/>
     </row>
-    <row r="14" spans="1:20" s="139" customFormat="1" ht="18.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      <c r="G19" s="141"/>
+    <row r="14" spans="1:20" s="138" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A14" s="133" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14" s="141"/>
+      <c r="C14" s="141"/>
+      <c r="D14" s="141"/>
+      <c r="E14" s="141"/>
+      <c r="F14" s="141"/>
+      <c r="G14" s="141"/>
+      <c r="H14" s="141"/>
+      <c r="I14" s="141"/>
+      <c r="J14" s="141"/>
+      <c r="K14" s="141"/>
+      <c r="L14" s="141"/>
+      <c r="M14" s="141"/>
+      <c r="N14" s="141"/>
+      <c r="O14" s="141"/>
+      <c r="P14" s="141"/>
+    </row>
+    <row r="15" spans="1:20" s="138" customFormat="1" ht="18.899999999999999" customHeight="1">
+      <c r="A15" s="133" t="s">
+        <v>229</v>
+      </c>
+      <c r="B15" s="141"/>
+      <c r="C15" s="141"/>
+      <c r="D15" s="141"/>
+      <c r="E15" s="141"/>
+      <c r="F15" s="141"/>
+      <c r="G15" s="141"/>
+      <c r="H15" s="141"/>
+      <c r="I15" s="141"/>
+      <c r="J15" s="141"/>
+      <c r="K15" s="141"/>
+      <c r="L15" s="141"/>
+      <c r="M15" s="141"/>
+      <c r="N15" s="141"/>
+      <c r="O15" s="141"/>
+      <c r="P15" s="141"/>
+    </row>
+    <row r="16" spans="1:20" s="138" customFormat="1" ht="10.5" customHeight="1"/>
+    <row r="19" spans="5:7">
+      <c r="E19" s="140"/>
+      <c r="F19" s="140"/>
+      <c r="G19" s="140"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="O1:Q1"/>
     <mergeCell ref="O2:Q2"/>
     <mergeCell ref="A3:Q3"/>
     <mergeCell ref="A5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:M5"/>
     <mergeCell ref="N5:Q5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...534 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>29</vt:i4>
+        <vt:i4>30</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="30" baseType="lpstr">
+    <vt:vector size="31" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>115年上半年</vt:lpstr>
       <vt:lpstr>114年</vt:lpstr>
       <vt:lpstr>114年下半年</vt:lpstr>
       <vt:lpstr>114年上半年</vt:lpstr>
       <vt:lpstr>113年</vt:lpstr>
       <vt:lpstr>113年下半年</vt:lpstr>
       <vt:lpstr>113年上半年</vt:lpstr>
       <vt:lpstr>112年</vt:lpstr>
       <vt:lpstr>112年下半年</vt:lpstr>
       <vt:lpstr>112年上半年</vt:lpstr>
       <vt:lpstr>111年</vt:lpstr>
       <vt:lpstr>110年</vt:lpstr>
       <vt:lpstr>109年</vt:lpstr>
       <vt:lpstr>108年</vt:lpstr>
       <vt:lpstr>107年</vt:lpstr>
       <vt:lpstr>106年</vt:lpstr>
       <vt:lpstr>105年</vt:lpstr>
       <vt:lpstr>104年</vt:lpstr>
       <vt:lpstr>103年</vt:lpstr>
       <vt:lpstr>102年</vt:lpstr>
       <vt:lpstr>101年</vt:lpstr>
       <vt:lpstr>100年</vt:lpstr>
       <vt:lpstr>99年</vt:lpstr>
       <vt:lpstr>98年</vt:lpstr>
       <vt:lpstr>97年</vt:lpstr>
       <vt:lpstr>96年</vt:lpstr>