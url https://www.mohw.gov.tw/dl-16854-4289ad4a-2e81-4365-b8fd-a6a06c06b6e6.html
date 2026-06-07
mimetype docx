--- v0 (2026-05-17)
+++ v1 (2026-06-07)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="7A1D83F0" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:ind w:right="26"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B496C8D" wp14:editId="1AD60D67">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5379720</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4445</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="657860" cy="311150"/>
                 <wp:effectExtent l="0" t="0" r="27940" b="12700"/>
@@ -75,51 +75,51 @@
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:effectLst>
                                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                   <a:srgbClr val="868686"/>
                                 </a:outerShdw>
                               </a:effectLst>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00455EE4" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+                          <w:p w14:paraId="3ACA4407" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>附表一</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
@@ -149,1226 +149,1226 @@
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>附表一</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>衛生福利部檔案應用申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="595B834D" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:right="1120"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請書編號：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10069" w:type="dxa"/>
         <w:tblInd w:w="-681" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="632"/>
         <w:gridCol w:w="1102"/>
         <w:gridCol w:w="676"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1101"/>
         <w:gridCol w:w="3014"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidTr="000E24F9">
+      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w14:paraId="13D05C23" w14:textId="77777777" w:rsidTr="000E24F9">
         <w:trPr>
           <w:trHeight w:val="603"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="26C8F738" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>姓    名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="06C0D572" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>出  生</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="2EC92F70" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>年月日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="772D97ED" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>身分證明文件字號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="2B2A60CD" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>地址、聯絡電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidTr="000E24F9">
+      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w14:paraId="7B360C78" w14:textId="77777777" w:rsidTr="000E24F9">
         <w:trPr>
           <w:trHeight w:val="1201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="3B6B5F04" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>申請人：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="2128EE0D" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="3A413B25" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="7386CCC9" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>地址：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="156B2CC3" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="4BA1047D" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>電話：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidTr="000E24F9">
+      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w14:paraId="1C91AF27" w14:textId="77777777" w:rsidTr="000E24F9">
         <w:trPr>
           <w:trHeight w:val="1265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="6389485C" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>代理人：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="24A9D980" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>與申請人之關係</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="2309C271" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（　　　　 ）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="487532B5" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>【</w:t>
             </w:r>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>請併附委任書</w:t>
             </w:r>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>】</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="5327126F" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="1CFB0D82" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="6641FE41" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>地址：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="0CC3EF24" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="53B9DE4A" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>電話：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidTr="000E24F9">
+      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w14:paraId="370AC2AB" w14:textId="77777777" w:rsidTr="000E24F9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10069" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="1BF91EB9" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>法人、團體、事務所或營業所【</w:t>
             </w:r>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>請併附登記證明文件影本</w:t>
             </w:r>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>】</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="3F1C517C" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>名稱：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="3C6ED751" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>代表人(負責人)</w:t>
             </w:r>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="03470D08" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>地址：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="57CB8DC6" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>電話：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidTr="000E24F9">
+      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w14:paraId="0CF51ACE" w14:textId="77777777" w:rsidTr="000E24F9">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="32DAED84" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>序號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="13D6C12A" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>檔號／公文文號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="30BD246D" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>檔案名稱內容要旨</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="632B3DF7" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>申請項目（可複選）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidTr="000E24F9">
+      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w14:paraId="322292A6" w14:textId="77777777" w:rsidTr="000E24F9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="3211FDCB" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="77422DFC" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="40EB0333" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="12E68FAD" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□閱覽、抄錄　□複製</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidTr="000E24F9">
+      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w14:paraId="5560F2AF" w14:textId="77777777" w:rsidTr="000E24F9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="7360C9FC" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="6331C706" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="07AD2266" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="180D6824" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□閱覽、抄錄　□複製</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidTr="000E24F9">
+      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w14:paraId="2F98B7FE" w14:textId="77777777" w:rsidTr="000E24F9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="034B19F7" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="732FCBE7" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="0BAE5F73" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="3B907301" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□閱覽、抄錄　□複製</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidTr="000E24F9">
+      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w14:paraId="50578223" w14:textId="77777777" w:rsidTr="000E24F9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="10D761D2" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="31D060E6" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="22222675" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="132A143F" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□閱覽、抄錄　□複製</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidTr="000E24F9">
+      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w14:paraId="448BC6EB" w14:textId="77777777" w:rsidTr="000E24F9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="48285CF8" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20CCFA64" wp14:editId="72AE9D3A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>527050</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>328295</wp:posOffset>
@@ -1390,51 +1390,51 @@
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00455EE4" w:rsidRPr="00BE1BDB" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+                                <w:p w14:paraId="34A93D4E" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00BE1BDB" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
@@ -1453,350 +1453,350 @@
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="4F837148" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="009DB32C" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="3CEF548F" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□閱覽、抄錄　□複製</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidTr="000E24F9">
+      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w14:paraId="5C9899CB" w14:textId="77777777" w:rsidTr="000E24F9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10069" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="415B09ED" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">※序號 </w:t>
             </w:r>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 有使用檔案原件之必要，事由:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidTr="000E24F9">
+      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w14:paraId="5CBCEA59" w14:textId="77777777" w:rsidTr="000E24F9">
         <w:trPr>
           <w:trHeight w:val="625"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1592" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="6550F2A3" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申   請</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="6D7934A6" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>目   的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8477" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="5DE5B18C" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□歷史考證 □學術研究 □事證稽憑 □業務參考 □權益保障</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="4FD941C4" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□其他（請敘明）：_____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidTr="000E24F9">
+      <w:tr w:rsidR="00455EE4" w:rsidRPr="00704385" w14:paraId="6ADB492D" w14:textId="77777777" w:rsidTr="000E24F9">
         <w:trPr>
           <w:trHeight w:val="1942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10069" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="5677329F" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:firstLineChars="150" w:firstLine="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">此致　</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="35DDD2E2" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:firstLineChars="500" w:firstLine="1600"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>衛生福利部</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="19EFE8C4" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="460" w:lineRule="exact"/>
               <w:ind w:right="958"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                                         </w:t>
             </w:r>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申請人簽章：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="23C177AE" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="460" w:lineRule="exact"/>
               <w:ind w:right="958"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FD29E2D" wp14:editId="3E0AF199">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>5707380</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
@@ -1819,51 +1819,51 @@
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00455EE4" w:rsidRPr="005F368F" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+                                <w:p w14:paraId="64D3DD7C" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="005F368F" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
@@ -1926,51 +1926,51 @@
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00455EE4" w:rsidRPr="005F368F" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+                                <w:p w14:paraId="19803958" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="005F368F" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
@@ -2033,51 +2033,51 @@
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00455EE4" w:rsidRPr="005F368F" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+                                <w:p w14:paraId="0340D059" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="005F368F" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
@@ -2089,181 +2089,181 @@
                           <w:p w:rsidR="00455EE4" w:rsidRPr="005F368F" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                                 ※代理人簽章：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
+          <w:p w14:paraId="501904D5" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="000E24F9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:right="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704385">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">申請日期：　 年   月   日　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="79932F77" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>【</w:t>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請檔案應用請詳閱後附填寫須知</w:t>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="1E90ECA2" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>填寫須知</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="38D2B4D4" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="067008C7" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請應用本部管有檔案，請詳閱「衛生福利部檔案應用申請作業須知」，並填寫本申請書或以書面載明檔案法施行細則第十八條之規定事項。</w:t>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>屬本部疾病管制署、食品藥物管理署、中央健康保險署、國民健康署、社會及家庭署、國家中醫藥研究所、各所屬社福機構及醫療機構之檔案者，請逕向各該機關（構）提出申請。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="130D7304" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本申請書各欄位請完整填具，標記</w:t>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
@@ -2283,542 +2283,567 @@
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>者，請依需要加填</w:t>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="06022730" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請人委任意定代理人代為申請時，應檢具衛生福利部檔案應用申請委任書；申請人如係法定代理者，應檢具相關證明文件備供查驗；申請人為法人、團體者，應附登記證明文件影本；申請案件屬個人隱私資料者，並應檢具身分關係證明文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="1BA621E6" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請人接獲檔案應用核准通知後，應依本部指定時間、處所應用檔案，並檢具本部核准通知函及身分證明文件備供查驗；如無法依指定時間應用檔案時，應事先通知本部，並另行約定檔案應用之時間。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="4F6F36A4" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本部檔案應用准駁依檔案法第十八條、政府資訊公開法第十八條、行政程序法第四十六條及其他法令規定辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="7890135B" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>檔案應用，以提供複製品為原則；有使用原件之必要者，應於申請書記載其事由。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="4A438BD6" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="566" w:hangingChars="202" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>七</w:t>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>應用本部檔案，應依國家發展委員會檔案管理局訂定之「檔案閱覽抄錄複製收費標準」規定繳納費用。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="1C585B4C" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="566" w:hangingChars="202" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>八</w:t>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>填具本申請書或以書面載明規定事項，得以親送、寄送或傳真方   式向本部提出申請。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="04B34230" w14:textId="77777777" w:rsidR="00455EE4" w:rsidRPr="00704385" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 地址：</w:t>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>115204</w:t>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>臺北市南港區忠孝東路六段488號</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455EE4" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="6BFEDB2A" w14:textId="01FB05A2" w:rsidR="00455EE4" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 電話：</w:t>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(02)8590-</w:t>
       </w:r>
       <w:r w:rsidR="007D1541">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6536</w:t>
+        <w:t>653</w:t>
       </w:r>
-      <w:r w:rsidR="007D1541">
+      <w:r w:rsidR="004B5886">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>（謝先生）</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1541">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5886">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>鍾小姐</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1541">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0029172E" w:rsidRPr="00455EE4" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
+    <w:p w14:paraId="2B2ACF26" w14:textId="77777777" w:rsidR="0029172E" w:rsidRPr="00455EE4" w:rsidRDefault="00455EE4" w:rsidP="00455EE4">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>傳真：</w:t>
       </w:r>
       <w:r w:rsidRPr="00704385">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(02)8590-</w:t>
       </w:r>
       <w:r w:rsidR="007D1541">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="007D1541">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="0029172E" w:rsidRPr="00455EE4" w:rsidSect="00455EE4">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="992" w:right="1758" w:bottom="992" w:left="1758" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B62ACD" w:rsidRDefault="00B62ACD" w:rsidP="001E6DD7">
+    <w:p w14:paraId="5B68782A" w14:textId="77777777" w:rsidR="00254259" w:rsidRDefault="00254259" w:rsidP="001E6DD7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B62ACD" w:rsidRDefault="00B62ACD" w:rsidP="001E6DD7">
+    <w:p w14:paraId="3A06ACE1" w14:textId="77777777" w:rsidR="00254259" w:rsidRDefault="00254259" w:rsidP="001E6DD7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00FD522F" w:rsidRDefault="00FD522F" w:rsidP="00FD522F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F5B674F" w14:textId="77777777" w:rsidR="00FD522F" w:rsidRDefault="00FD522F" w:rsidP="00FD522F">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00FD522F" w:rsidRDefault="00FD522F">
+  <w:p w14:paraId="6097117F" w14:textId="77777777" w:rsidR="00FD522F" w:rsidRDefault="00FD522F">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00FD522F" w:rsidRDefault="00FD522F" w:rsidP="00FD522F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40E8A0E0" w14:textId="77777777" w:rsidR="00FD522F" w:rsidRDefault="00FD522F" w:rsidP="00FD522F">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007D1541">
       <w:rPr>
         <w:rStyle w:val="aa"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00FD522F" w:rsidRDefault="00FD522F">
+  <w:p w14:paraId="37709A20" w14:textId="77777777" w:rsidR="00FD522F" w:rsidRDefault="00FD522F">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B62ACD" w:rsidRDefault="00B62ACD" w:rsidP="001E6DD7">
+    <w:p w14:paraId="1E6D0924" w14:textId="77777777" w:rsidR="00254259" w:rsidRDefault="00254259" w:rsidP="001E6DD7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B62ACD" w:rsidRDefault="00B62ACD" w:rsidP="001E6DD7">
+    <w:p w14:paraId="3E8DD3D5" w14:textId="77777777" w:rsidR="00254259" w:rsidRDefault="00254259" w:rsidP="001E6DD7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A8620B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="650E5676"/>
     <w:lvl w:ilvl="0" w:tplc="5AD88CA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="67AE0302">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3681,337 +3706,340 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5204" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6164" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="862398186">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="327177062">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1981181042">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1756658878">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="849222263">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1350107828">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2113894421">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1546137882">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1676154513">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="837159734">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="194465451">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00770BC6"/>
     <w:rsid w:val="000202A3"/>
     <w:rsid w:val="00024EA1"/>
     <w:rsid w:val="00025FEE"/>
     <w:rsid w:val="000302AF"/>
     <w:rsid w:val="000369E2"/>
     <w:rsid w:val="00064807"/>
     <w:rsid w:val="000803F2"/>
     <w:rsid w:val="000A2245"/>
     <w:rsid w:val="000A42CE"/>
     <w:rsid w:val="000B6FD1"/>
     <w:rsid w:val="000B7ECB"/>
     <w:rsid w:val="000F0E52"/>
     <w:rsid w:val="000F5579"/>
     <w:rsid w:val="000F735C"/>
     <w:rsid w:val="00120E52"/>
     <w:rsid w:val="00122C99"/>
     <w:rsid w:val="00163032"/>
     <w:rsid w:val="00175380"/>
     <w:rsid w:val="00177A4E"/>
     <w:rsid w:val="00192A76"/>
     <w:rsid w:val="001E6DD7"/>
     <w:rsid w:val="00203A07"/>
     <w:rsid w:val="002406A1"/>
     <w:rsid w:val="00251766"/>
     <w:rsid w:val="00254212"/>
+    <w:rsid w:val="00254259"/>
     <w:rsid w:val="00283295"/>
     <w:rsid w:val="00284599"/>
     <w:rsid w:val="00290718"/>
     <w:rsid w:val="0029172E"/>
     <w:rsid w:val="002C3284"/>
     <w:rsid w:val="002D4299"/>
     <w:rsid w:val="002E2AC2"/>
     <w:rsid w:val="00337FEF"/>
     <w:rsid w:val="003514BB"/>
     <w:rsid w:val="003576D2"/>
     <w:rsid w:val="00371F5C"/>
     <w:rsid w:val="003723C9"/>
     <w:rsid w:val="00387ED9"/>
     <w:rsid w:val="00394A2D"/>
     <w:rsid w:val="004050F2"/>
     <w:rsid w:val="00417EB2"/>
     <w:rsid w:val="00422EF6"/>
     <w:rsid w:val="00425659"/>
     <w:rsid w:val="00434140"/>
     <w:rsid w:val="00455EE4"/>
     <w:rsid w:val="00456515"/>
     <w:rsid w:val="004603B0"/>
     <w:rsid w:val="00461735"/>
     <w:rsid w:val="00470B82"/>
     <w:rsid w:val="00471C23"/>
     <w:rsid w:val="00483150"/>
     <w:rsid w:val="004A018E"/>
+    <w:rsid w:val="004B5886"/>
     <w:rsid w:val="004D689D"/>
     <w:rsid w:val="004E51DD"/>
     <w:rsid w:val="004E6C0A"/>
     <w:rsid w:val="00506D64"/>
     <w:rsid w:val="00525F4E"/>
     <w:rsid w:val="00527E76"/>
     <w:rsid w:val="00536FCA"/>
     <w:rsid w:val="00547CE3"/>
     <w:rsid w:val="00551A3C"/>
     <w:rsid w:val="00552694"/>
     <w:rsid w:val="00552C9C"/>
     <w:rsid w:val="005544F7"/>
     <w:rsid w:val="005564AF"/>
     <w:rsid w:val="00575BC2"/>
     <w:rsid w:val="00580DBC"/>
     <w:rsid w:val="005A1382"/>
     <w:rsid w:val="005A2E8B"/>
     <w:rsid w:val="005C7264"/>
     <w:rsid w:val="005D7305"/>
     <w:rsid w:val="005D7DEA"/>
     <w:rsid w:val="005E1769"/>
     <w:rsid w:val="005E2AE1"/>
     <w:rsid w:val="005F368F"/>
     <w:rsid w:val="00606B1C"/>
     <w:rsid w:val="00614F36"/>
@@ -4051,50 +4079,51 @@
     <w:rsid w:val="007E3FAC"/>
     <w:rsid w:val="007F5960"/>
     <w:rsid w:val="00802D6F"/>
     <w:rsid w:val="00806B73"/>
     <w:rsid w:val="0080748D"/>
     <w:rsid w:val="00842234"/>
     <w:rsid w:val="00854F93"/>
     <w:rsid w:val="008556D2"/>
     <w:rsid w:val="008753D3"/>
     <w:rsid w:val="00891A2B"/>
     <w:rsid w:val="00893687"/>
     <w:rsid w:val="008A0AD2"/>
     <w:rsid w:val="008B6298"/>
     <w:rsid w:val="008D0675"/>
     <w:rsid w:val="008D2253"/>
     <w:rsid w:val="008E45B4"/>
     <w:rsid w:val="008F3E29"/>
     <w:rsid w:val="00924C5B"/>
     <w:rsid w:val="00941491"/>
     <w:rsid w:val="009442D1"/>
     <w:rsid w:val="00944DD6"/>
     <w:rsid w:val="00967F04"/>
     <w:rsid w:val="009700D0"/>
     <w:rsid w:val="009861E4"/>
     <w:rsid w:val="00990083"/>
+    <w:rsid w:val="009B0CFA"/>
     <w:rsid w:val="009C77B3"/>
     <w:rsid w:val="009F48AB"/>
     <w:rsid w:val="00A0017F"/>
     <w:rsid w:val="00A24A34"/>
     <w:rsid w:val="00A371A8"/>
     <w:rsid w:val="00A53541"/>
     <w:rsid w:val="00A54199"/>
     <w:rsid w:val="00A572BE"/>
     <w:rsid w:val="00A754D6"/>
     <w:rsid w:val="00A75DAD"/>
     <w:rsid w:val="00AB4463"/>
     <w:rsid w:val="00AD32BD"/>
     <w:rsid w:val="00AD6714"/>
     <w:rsid w:val="00B031CE"/>
     <w:rsid w:val="00B24A3B"/>
     <w:rsid w:val="00B27CE6"/>
     <w:rsid w:val="00B3267D"/>
     <w:rsid w:val="00B3510E"/>
     <w:rsid w:val="00B62ACD"/>
     <w:rsid w:val="00B62D98"/>
     <w:rsid w:val="00B8645B"/>
     <w:rsid w:val="00B877F3"/>
     <w:rsid w:val="00B94370"/>
     <w:rsid w:val="00BC0966"/>
     <w:rsid w:val="00BE1BDB"/>
@@ -4140,77 +4169,78 @@
     <w:rsid w:val="00F92EF2"/>
     <w:rsid w:val="00F92F90"/>
     <w:rsid w:val="00FA6CB5"/>
     <w:rsid w:val="00FB1B3B"/>
     <w:rsid w:val="00FB6F46"/>
     <w:rsid w:val="00FD522F"/>
     <w:rsid w:val="00FD7197"/>
     <w:rsid w:val="00FF3329"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0AA9122E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{99093E3F-80AB-4018-B155-481CFD03D0FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4538,50 +4568,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009F48AB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -4692,51 +4727,51 @@
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001E6DD7"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msolistparagraph0">
     <w:name w:val="msolistparagraph"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="009F48AB"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="200"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00891A2B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="183176964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="724718641">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5007,57 +5042,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>171</Words>
   <Characters>979</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1148</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>衛生福利部秘書處</dc:creator>
   <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>