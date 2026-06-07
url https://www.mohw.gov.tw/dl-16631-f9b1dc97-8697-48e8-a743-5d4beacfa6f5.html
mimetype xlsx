--- v0 (2026-05-18)
+++ v1 (2026-06-07)
@@ -1,239 +1,394 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\性別統計指標\亭禎交接_1150102\性別統計業務_亭禎1150102\1.本部_性別統計專區\2.上傳資料\115\1150323\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\115性別統計\04 本部性別指標統計表\115\05\衛生\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98DCC1E1-8D79-43EB-8999-96586A754DAB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E01FD64A-C25D-42F8-8655-240BC55A891C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="工作表" sheetId="1" r:id="rId1"/>
+    <sheet name="歷年" sheetId="1" r:id="rId1"/>
+    <sheet name="114年" sheetId="2" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'114年'!$A$1:$C$31</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B15" i="1" l="1"/>
   <c r="B16" i="1"/>
   <c r="B12" i="1"/>
   <c r="B13" i="1"/>
   <c r="B14" i="1"/>
   <c r="B11" i="1" l="1"/>
   <c r="B10" i="1" l="1"/>
   <c r="B9" i="1"/>
   <c r="B8" i="1"/>
   <c r="B7" i="1"/>
   <c r="B5" i="1"/>
   <c r="B6" i="1"/>
   <c r="B4" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="37">
   <si>
     <t>單位：人</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>女性</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>男性</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>合計</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>年底別</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>緊急處置病人人數性別統計</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>資類來源：依據直轄市政府及各縣市衛生局(含金門、連江縣)資料彙編之公務統計報表「10551-03-01精神衛生行政工作執行成果表」。</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>資料更新：115年03月17日</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>縣市別</t>
+  </si>
+  <si>
+    <t>男</t>
+  </si>
+  <si>
+    <t>女</t>
+  </si>
+  <si>
+    <t>新北市</t>
+  </si>
+  <si>
+    <t>臺北市</t>
+  </si>
+  <si>
+    <t>桃園市</t>
+  </si>
+  <si>
+    <t>臺中市</t>
+  </si>
+  <si>
+    <t>臺南市</t>
+  </si>
+  <si>
+    <t>高雄市</t>
+  </si>
+  <si>
+    <t>宜蘭縣</t>
+  </si>
+  <si>
+    <t>新竹縣</t>
+  </si>
+  <si>
+    <t>苗栗縣</t>
+  </si>
+  <si>
+    <t>彰化縣</t>
+  </si>
+  <si>
+    <t>南投縣</t>
+  </si>
+  <si>
+    <t>雲林縣</t>
+  </si>
+  <si>
+    <t>嘉義縣</t>
+  </si>
+  <si>
+    <t>屏東縣</t>
+  </si>
+  <si>
+    <t>臺東縣</t>
+  </si>
+  <si>
+    <t>花蓮縣</t>
+  </si>
+  <si>
+    <t>澎湖縣</t>
+  </si>
+  <si>
+    <t>基隆市</t>
+  </si>
+  <si>
+    <t>新竹市</t>
+  </si>
+  <si>
+    <t>嘉義市</t>
+  </si>
+  <si>
+    <t>金門縣</t>
+  </si>
+  <si>
+    <t>連江縣</t>
+  </si>
+  <si>
+    <r>
+      <t>單位：人</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">                      </t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <t>總 計</t>
+  </si>
+  <si>
+    <t>中華民國 114 年</t>
+  </si>
+  <si>
+    <t>緊急處置病人人數性別統計
+－按縣市別分</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="176" formatCode="&quot; &quot;* #,##0&quot; &quot;;&quot;-&quot;* #,##0&quot; &quot;;&quot; &quot;* &quot;- &quot;;&quot; &quot;@&quot; &quot;"/>
+  </numFmts>
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="16"/>
       <color theme="1"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Liberation Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="微軟正黑體"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="微軟正黑體"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="微軟正黑體"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="微軟正黑體"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="微軟正黑體"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="2"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="微軟正黑體"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...11 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -271,164 +426,312 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
+    <cellStyle name="一般 2" xfId="2" xr:uid="{B36FC21C-C45C-439B-BF88-8CBE2D0CE72F}"/>
     <cellStyle name="超連結" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -676,338 +979,973 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D25"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C15" sqref="C15:D15"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="14.109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="13.77734375" style="1" customWidth="1"/>
+    <col min="1" max="2" width="14.125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.75" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:4" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="16"/>
-[...4 lines deleted...]
-      <c r="D2" s="2" t="s">
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="40"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="33"/>
+      <c r="D2" s="19" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="4" t="s">
+    <row r="3" spans="1:4" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="D3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="10">
+    <row r="4" spans="1:4" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="34">
         <v>102</v>
       </c>
-      <c r="B4" s="6">
+      <c r="B4" s="3">
         <f t="shared" ref="B4:B8" si="0">C4+D4</f>
         <v>1167</v>
       </c>
-      <c r="C4" s="7">
+      <c r="C4" s="4">
         <v>424</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="6">
         <v>743</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="11">
+    <row r="5" spans="1:4" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="35">
         <v>103</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="5">
         <f t="shared" si="0"/>
         <v>1209</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5" s="29">
         <v>428</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="30">
         <v>781</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="11">
+    <row r="6" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="35">
         <v>104</v>
       </c>
-      <c r="B6" s="8">
+      <c r="B6" s="5">
         <f t="shared" si="0"/>
         <v>1158</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="29">
         <v>349</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="30">
         <v>809</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="11">
+    <row r="7" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="35">
         <v>105</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="5">
         <f t="shared" si="0"/>
         <v>1899</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C7" s="29">
         <v>780</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="30">
         <v>1119</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="11">
+    <row r="8" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="35">
         <v>106</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="5">
         <f t="shared" si="0"/>
         <v>1080</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="29">
         <v>414</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="30">
         <v>666</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="11">
+    <row r="9" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="35">
         <v>107</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="5">
         <f t="shared" ref="B9:B10" si="1">C9+D9</f>
         <v>1166</v>
       </c>
-      <c r="C9" s="9">
+      <c r="C9" s="29">
         <v>543</v>
       </c>
-      <c r="D9" s="9">
+      <c r="D9" s="30">
         <v>623</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="11">
+    <row r="10" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="35">
         <v>108</v>
       </c>
-      <c r="B10" s="8">
+      <c r="B10" s="5">
         <f t="shared" si="1"/>
         <v>883</v>
       </c>
-      <c r="C10" s="9">
+      <c r="C10" s="29">
         <v>388</v>
       </c>
-      <c r="D10" s="9">
+      <c r="D10" s="30">
         <v>495</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="13">
+    <row r="11" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="36">
         <v>109</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="8">
         <f>C11+D11</f>
         <v>594</v>
       </c>
-      <c r="C11" s="15">
+      <c r="C11" s="31">
         <v>242</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="32">
         <v>352</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="13">
+    <row r="12" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="36">
         <v>110</v>
       </c>
-      <c r="B12" s="14">
+      <c r="B12" s="8">
         <f t="shared" ref="B12:B16" si="2">C12+D12</f>
         <v>1069</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C12" s="31">
         <v>444</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="32">
         <v>625</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="13">
+    <row r="13" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="36">
         <v>111</v>
       </c>
-      <c r="B13" s="14">
+      <c r="B13" s="8">
         <f t="shared" si="2"/>
         <v>614</v>
       </c>
-      <c r="C13" s="15">
+      <c r="C13" s="31">
         <v>278</v>
       </c>
-      <c r="D13" s="15">
+      <c r="D13" s="32">
         <v>336</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="13">
+    <row r="14" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="36">
         <v>112</v>
       </c>
-      <c r="B14" s="14">
+      <c r="B14" s="8">
         <f t="shared" si="2"/>
         <v>835</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C14" s="31">
         <v>375</v>
       </c>
-      <c r="D14" s="15">
+      <c r="D14" s="32">
         <v>460</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="13">
+    <row r="15" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="36">
         <v>113</v>
       </c>
-      <c r="B15" s="14">
+      <c r="B15" s="8">
         <f t="shared" si="2"/>
         <v>592</v>
       </c>
-      <c r="C15" s="15">
+      <c r="C15" s="31">
         <v>263</v>
       </c>
-      <c r="D15" s="15">
+      <c r="D15" s="32">
         <v>329</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="23">
+    <row r="16" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="37">
         <v>114</v>
       </c>
-      <c r="B16" s="14">
+      <c r="B16" s="16">
         <f t="shared" si="2"/>
         <v>640</v>
       </c>
-      <c r="C16" s="24">
+      <c r="C16" s="10">
         <v>295</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="9">
         <v>345</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A17" s="17" t="s">
+    <row r="17" spans="1:4" ht="55.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="18"/>
-[...16 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="B25" s="12"/>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B23" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A17:D19"/>
+    <mergeCell ref="A17:D17"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE6F80DD-F51E-48ED-9A4F-870FBFDA9169}">
+  <dimension ref="A1:XEZ94"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G8" sqref="G8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="3" width="17.375" style="12" customWidth="1"/>
+    <col min="4" max="16348" width="10" customWidth="1"/>
+    <col min="16349" max="16380" width="8.875" style="11"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="44.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="45"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="51"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="47"/>
+      <c r="C3" s="48"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="20">
+        <v>295</v>
+      </c>
+      <c r="C5" s="23">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="21">
+        <v>97</v>
+      </c>
+      <c r="C6" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="21">
+        <v>73</v>
+      </c>
+      <c r="C7" s="14">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="21">
+        <v>0</v>
+      </c>
+      <c r="C8" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="21">
+        <v>23</v>
+      </c>
+      <c r="C9" s="14">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="21">
+        <v>5</v>
+      </c>
+      <c r="C10" s="14">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="21">
+        <v>0</v>
+      </c>
+      <c r="C11" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="21">
+        <v>0</v>
+      </c>
+      <c r="C12" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="21">
+        <v>1</v>
+      </c>
+      <c r="C13" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="21">
+        <v>1</v>
+      </c>
+      <c r="C14" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="21">
+        <v>0</v>
+      </c>
+      <c r="C15" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="21">
+        <v>0</v>
+      </c>
+      <c r="C16" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="21">
+        <v>0</v>
+      </c>
+      <c r="C17" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="21">
+        <v>0</v>
+      </c>
+      <c r="C18" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="21">
+        <v>10</v>
+      </c>
+      <c r="C19" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="21">
+        <v>6</v>
+      </c>
+      <c r="C20" s="14">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="21">
+        <v>3</v>
+      </c>
+      <c r="C21" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="21">
+        <v>14</v>
+      </c>
+      <c r="C22" s="14">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="21">
+        <v>55</v>
+      </c>
+      <c r="C23" s="14">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="21">
+        <v>2</v>
+      </c>
+      <c r="C24" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="21">
+        <v>2</v>
+      </c>
+      <c r="C25" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="21">
+        <v>3</v>
+      </c>
+      <c r="C26" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="17">
+        <v>0</v>
+      </c>
+      <c r="C27" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="55.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" s="41"/>
+      <c r="C28" s="41"/>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" s="15"/>
+      <c r="B30" s="15"/>
+      <c r="C30" s="15"/>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" s="13"/>
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" s="13"/>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34" s="13"/>
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A35" s="13"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36" s="13"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" s="13"/>
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" s="13"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" s="13"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" s="13"/>
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" s="13"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" s="13"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="13"/>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" s="13"/>
+      <c r="B43" s="13"/>
+      <c r="C43" s="13"/>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" s="13"/>
+      <c r="B44" s="13"/>
+      <c r="C44" s="13"/>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" s="13"/>
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" s="13"/>
+      <c r="B46" s="13"/>
+      <c r="C46" s="13"/>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" s="13"/>
+      <c r="B47" s="13"/>
+      <c r="C47" s="13"/>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" s="13"/>
+      <c r="B48" s="13"/>
+      <c r="C48" s="13"/>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" s="13"/>
+      <c r="B49" s="13"/>
+      <c r="C49" s="13"/>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" s="13"/>
+      <c r="B50" s="13"/>
+      <c r="C50" s="13"/>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" s="13"/>
+      <c r="B51" s="13"/>
+      <c r="C51" s="13"/>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" s="13"/>
+      <c r="B52" s="13"/>
+      <c r="C52" s="13"/>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" s="13"/>
+      <c r="B53" s="13"/>
+      <c r="C53" s="13"/>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54" s="13"/>
+      <c r="B54" s="13"/>
+      <c r="C54" s="13"/>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" s="13"/>
+      <c r="B55" s="13"/>
+      <c r="C55" s="13"/>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" s="13"/>
+      <c r="B56" s="13"/>
+      <c r="C56" s="13"/>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" s="13"/>
+      <c r="B57" s="13"/>
+      <c r="C57" s="13"/>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" s="13"/>
+      <c r="B58" s="13"/>
+      <c r="C58" s="13"/>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" s="13"/>
+      <c r="B59" s="13"/>
+      <c r="C59" s="13"/>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" s="13"/>
+      <c r="B60" s="13"/>
+      <c r="C60" s="13"/>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" s="13"/>
+      <c r="B61" s="13"/>
+      <c r="C61" s="13"/>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" s="13"/>
+      <c r="B62" s="13"/>
+      <c r="C62" s="13"/>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A63" s="13"/>
+      <c r="B63" s="13"/>
+      <c r="C63" s="13"/>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A64" s="13"/>
+      <c r="B64" s="13"/>
+      <c r="C64" s="13"/>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A65" s="13"/>
+      <c r="B65" s="13"/>
+      <c r="C65" s="13"/>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A66" s="13"/>
+      <c r="B66" s="13"/>
+      <c r="C66" s="13"/>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67" s="13"/>
+      <c r="B67" s="13"/>
+      <c r="C67" s="13"/>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A68" s="13"/>
+      <c r="B68" s="13"/>
+      <c r="C68" s="13"/>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A69" s="13"/>
+      <c r="B69" s="13"/>
+      <c r="C69" s="13"/>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A70" s="13"/>
+      <c r="B70" s="13"/>
+      <c r="C70" s="13"/>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A71" s="13"/>
+      <c r="B71" s="13"/>
+      <c r="C71" s="13"/>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A72" s="13"/>
+      <c r="B72" s="13"/>
+      <c r="C72" s="13"/>
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B73" s="13"/>
+      <c r="C73" s="13"/>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B74" s="13"/>
+      <c r="C74" s="13"/>
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B75" s="13"/>
+      <c r="C75" s="13"/>
+    </row>
+    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B76" s="13"/>
+      <c r="C76" s="13"/>
+    </row>
+    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B77" s="13"/>
+      <c r="C77" s="13"/>
+    </row>
+    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B78" s="13"/>
+      <c r="C78" s="13"/>
+    </row>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B79" s="13"/>
+      <c r="C79" s="13"/>
+    </row>
+    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B80" s="13"/>
+      <c r="C80" s="13"/>
+    </row>
+    <row r="81" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B81" s="13"/>
+      <c r="C81" s="13"/>
+    </row>
+    <row r="82" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B82" s="13"/>
+      <c r="C82" s="13"/>
+    </row>
+    <row r="83" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B83" s="13"/>
+      <c r="C83" s="13"/>
+    </row>
+    <row r="84" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B84" s="13"/>
+      <c r="C84" s="13"/>
+    </row>
+    <row r="85" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B85" s="13"/>
+      <c r="C85" s="13"/>
+    </row>
+    <row r="86" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B86" s="13"/>
+      <c r="C86" s="13"/>
+    </row>
+    <row r="87" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B87" s="13"/>
+      <c r="C87" s="13"/>
+    </row>
+    <row r="88" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B88" s="13"/>
+      <c r="C88" s="13"/>
+    </row>
+    <row r="89" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B89" s="13"/>
+      <c r="C89" s="13"/>
+    </row>
+    <row r="90" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B90" s="13"/>
+      <c r="C90" s="13"/>
+    </row>
+    <row r="91" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B91" s="13"/>
+      <c r="C91" s="13"/>
+    </row>
+    <row r="92" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B92" s="13"/>
+      <c r="C92" s="13"/>
+    </row>
+    <row r="93" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B93" s="13"/>
+      <c r="C93" s="13"/>
+    </row>
+    <row r="94" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B94" s="13"/>
+      <c r="C94" s="13"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A28:C28"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;C頁 &amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>工作表</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>114年</vt:lpstr>
+      <vt:lpstr>'114年'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處陳文進</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>