--- v0 (2026-05-15)
+++ v1 (2026-06-28)
@@ -1,77 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20378"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\性別指標\114年\6月應公告\國健署\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\性別統計指標\亭禎交接_1150102\性別統計業務_亭禎1150102\1.本部_性別統計專區\2.上傳資料\115\1150622\憶甯_1150617\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98AE6A02-C2D6-4FFE-82F6-E33403140BC1}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{75DC7130-8F00-433B-9123-E2406EDBD667}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12180" xr2:uid="{BCAE482D-AF49-477A-BE59-8EA6F95087DA}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{BCAE482D-AF49-477A-BE59-8EA6F95087DA}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年成果" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F30" i="1" l="1"/>
+  <c r="F31" i="1" l="1"/>
+  <c r="D31" i="1"/>
+  <c r="F30" i="1"/>
   <c r="D30" i="1"/>
-  <c r="F29" i="1" l="1"/>
+  <c r="F29" i="1"/>
   <c r="D29" i="1"/>
   <c r="F28" i="1"/>
   <c r="D28" i="1"/>
   <c r="F27" i="1"/>
   <c r="D27" i="1"/>
   <c r="F26" i="1"/>
   <c r="D26" i="1"/>
   <c r="F25" i="1"/>
   <c r="D25" i="1"/>
   <c r="F24" i="1"/>
   <c r="D24" i="1"/>
   <c r="F23" i="1"/>
   <c r="D23" i="1"/>
   <c r="F22" i="1"/>
   <c r="D22" i="1"/>
   <c r="F21" i="1"/>
   <c r="D21" i="1"/>
   <c r="F20" i="1"/>
   <c r="D20" i="1"/>
   <c r="F19" i="1"/>
   <c r="D19" i="1"/>
   <c r="F18" i="1"/>
   <c r="D18" i="1"/>
   <c r="F17" i="1"/>
   <c r="D17" i="1"/>
@@ -83,51 +95,51 @@
   <c r="D14" i="1"/>
   <c r="F13" i="1"/>
   <c r="D13" i="1"/>
   <c r="F12" i="1"/>
   <c r="D12" i="1"/>
   <c r="F11" i="1"/>
   <c r="D11" i="1"/>
   <c r="F10" i="1"/>
   <c r="D10" i="1"/>
   <c r="F9" i="1"/>
   <c r="D9" i="1"/>
   <c r="F8" i="1"/>
   <c r="D8" i="1"/>
   <c r="F7" i="1"/>
   <c r="D7" i="1"/>
   <c r="F6" i="1"/>
   <c r="D6" i="1"/>
   <c r="F5" i="1"/>
   <c r="D5" i="1"/>
   <c r="F4" i="1"/>
   <c r="D4" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <r>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年內曾接受</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
@@ -576,68 +588,73 @@
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>n situ.</t>
     </r>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：衛生福利部國民健康署。</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>111-113</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>112-114</t>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>製表日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>114/06/18</t>
+      <t>115/06/01</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="177" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="178" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -846,259 +863,235 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2 3 2" xfId="1" xr:uid="{2B0AB4C0-8B92-4FE4-A107-3D39394C2D3A}"/>
     <cellStyle name="千分位 2 2" xfId="2" xr:uid="{F4345F43-7474-42A1-BC7F-C70D27F4DBCD}"/>
     <cellStyle name="超連結 3" xfId="3" xr:uid="{2E506C28-C0D8-424D-8676-5532D7C4E971}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 主題">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1160,51 +1153,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1302,65 +1295,67 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A36FEFF-D707-4029-B167-64E05715DDA5}">
-  <dimension ref="A1:G38"/>
+  <dimension ref="A1:G39"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.88671875" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.77734375" style="3" customWidth="1"/>
     <col min="3" max="3" width="18.44140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="11.33203125" style="3" customWidth="1"/>
     <col min="5" max="5" width="13.88671875" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.109375" style="3" customWidth="1"/>
     <col min="7" max="248" width="9" style="3"/>
     <col min="249" max="249" width="16.44140625" style="3" customWidth="1"/>
     <col min="250" max="251" width="17.77734375" style="3" customWidth="1"/>
     <col min="252" max="253" width="13" style="3" customWidth="1"/>
     <col min="254" max="254" width="12.44140625" style="3" customWidth="1"/>
     <col min="255" max="255" width="1.6640625" style="3" customWidth="1"/>
     <col min="256" max="256" width="2.109375" style="3" customWidth="1"/>
     <col min="257" max="257" width="13.88671875" style="3" customWidth="1"/>
     <col min="258" max="258" width="15.77734375" style="3" customWidth="1"/>
     <col min="259" max="259" width="18.44140625" style="3" customWidth="1"/>
     <col min="260" max="260" width="11.33203125" style="3" customWidth="1"/>
     <col min="261" max="261" width="13.88671875" style="3" customWidth="1"/>
     <col min="262" max="262" width="11.109375" style="3" customWidth="1"/>
     <col min="263" max="504" width="9" style="3"/>
     <col min="505" max="505" width="16.44140625" style="3" customWidth="1"/>
     <col min="506" max="507" width="17.77734375" style="3" customWidth="1"/>
@@ -2152,64 +2147,64 @@
     <col min="15874" max="15874" width="15.77734375" style="3" customWidth="1"/>
     <col min="15875" max="15875" width="18.44140625" style="3" customWidth="1"/>
     <col min="15876" max="15876" width="11.33203125" style="3" customWidth="1"/>
     <col min="15877" max="15877" width="13.88671875" style="3" customWidth="1"/>
     <col min="15878" max="15878" width="11.109375" style="3" customWidth="1"/>
     <col min="15879" max="16120" width="9" style="3"/>
     <col min="16121" max="16121" width="16.44140625" style="3" customWidth="1"/>
     <col min="16122" max="16123" width="17.77734375" style="3" customWidth="1"/>
     <col min="16124" max="16125" width="13" style="3" customWidth="1"/>
     <col min="16126" max="16126" width="12.44140625" style="3" customWidth="1"/>
     <col min="16127" max="16127" width="1.6640625" style="3" customWidth="1"/>
     <col min="16128" max="16128" width="2.109375" style="3" customWidth="1"/>
     <col min="16129" max="16129" width="13.88671875" style="3" customWidth="1"/>
     <col min="16130" max="16130" width="15.77734375" style="3" customWidth="1"/>
     <col min="16131" max="16131" width="18.44140625" style="3" customWidth="1"/>
     <col min="16132" max="16132" width="11.33203125" style="3" customWidth="1"/>
     <col min="16133" max="16133" width="13.88671875" style="3" customWidth="1"/>
     <col min="16134" max="16134" width="11.109375" style="3" customWidth="1"/>
     <col min="16135" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
-      <c r="E1" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="47"/>
+      <c r="E1" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F1" s="39"/>
     </row>
     <row r="2" spans="1:6" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="43"/>
-[...3 lines deleted...]
-      <c r="F2" s="43"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
     </row>
     <row r="3" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="8" t="s">
         <v>7</v>
       </c>
@@ -2407,501 +2402,523 @@
         <v>2.3017350743568841</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="16">
         <v>3327240</v>
       </c>
       <c r="C13" s="16">
         <v>5917714</v>
       </c>
       <c r="D13" s="15">
         <f t="shared" si="0"/>
         <v>56.225089620755583</v>
       </c>
       <c r="E13" s="16">
         <v>85051</v>
       </c>
       <c r="F13" s="13">
         <f t="shared" si="1"/>
         <v>2.5562027386061721</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="16">
         <v>3433275</v>
       </c>
       <c r="C14" s="16">
         <v>6030627</v>
       </c>
       <c r="D14" s="15">
         <f t="shared" si="0"/>
         <v>56.93064750978629</v>
       </c>
       <c r="E14" s="16">
         <v>96342</v>
       </c>
       <c r="F14" s="13">
         <f t="shared" si="1"/>
         <v>2.806125346789873</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="16">
         <v>3605912</v>
       </c>
       <c r="C15" s="16">
         <v>6153736</v>
       </c>
       <c r="D15" s="15">
         <f t="shared" si="0"/>
         <v>58.597118888428099</v>
       </c>
       <c r="E15" s="16">
         <v>98654</v>
       </c>
       <c r="F15" s="13">
         <f t="shared" si="1"/>
         <v>2.7358959397788962</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="16">
         <v>3706928</v>
       </c>
       <c r="C16" s="16">
         <v>6289345</v>
       </c>
       <c r="D16" s="15">
         <f t="shared" si="0"/>
         <v>58.939810107411816</v>
       </c>
       <c r="E16" s="16">
         <v>100361</v>
       </c>
       <c r="F16" s="13">
         <f t="shared" si="1"/>
         <v>2.7073900545141423</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="20" t="s">
+    <row r="17" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="21">
+      <c r="B17" s="20">
         <v>3773649</v>
       </c>
-      <c r="C17" s="22">
+      <c r="C17" s="21">
         <v>6409316</v>
       </c>
-      <c r="D17" s="23">
+      <c r="D17" s="22">
         <f t="shared" si="0"/>
         <v>58.877561973851812</v>
       </c>
-      <c r="E17" s="22">
+      <c r="E17" s="21">
         <v>99012</v>
       </c>
-      <c r="F17" s="24">
+      <c r="F17" s="23">
         <f t="shared" si="1"/>
         <v>2.6237734352082027</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="20" t="s">
+    <row r="18" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="21">
+      <c r="B18" s="20">
         <v>3777128</v>
       </c>
-      <c r="C18" s="22">
+      <c r="C18" s="21">
         <v>6529577</v>
       </c>
-      <c r="D18" s="23">
+      <c r="D18" s="22">
         <f t="shared" si="0"/>
         <v>57.84644242651553</v>
       </c>
-      <c r="E18" s="22">
+      <c r="E18" s="21">
         <v>95075</v>
       </c>
-      <c r="F18" s="24">
+      <c r="F18" s="23">
         <f t="shared" si="1"/>
         <v>2.5171241218195415</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="25" t="s">
+    <row r="19" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="21">
+      <c r="B19" s="20">
         <v>3791164</v>
       </c>
-      <c r="C19" s="22">
+      <c r="C19" s="21">
         <v>6642694</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D19" s="22">
         <f t="shared" si="0"/>
         <v>57.072687677619946</v>
       </c>
-      <c r="E19" s="22">
+      <c r="E19" s="21">
         <v>91082</v>
       </c>
-      <c r="F19" s="24">
+      <c r="F19" s="23">
         <f t="shared" si="1"/>
         <v>2.4024811377191804</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="25" t="s">
+    <row r="20" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="21">
+      <c r="B20" s="20">
         <v>3799036</v>
       </c>
-      <c r="C20" s="22">
+      <c r="C20" s="21">
         <v>6743353</v>
       </c>
-      <c r="D20" s="23">
+      <c r="D20" s="22">
         <f t="shared" si="0"/>
         <v>56.337492639047667</v>
       </c>
-      <c r="E20" s="22">
+      <c r="E20" s="21">
         <v>90742</v>
       </c>
-      <c r="F20" s="24">
+      <c r="F20" s="23">
         <f t="shared" si="1"/>
         <v>2.3885533066809579</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="26" t="s">
+    <row r="21" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="14">
         <v>3828634</v>
       </c>
       <c r="C21" s="16">
         <v>6837893</v>
       </c>
       <c r="D21" s="15">
         <f t="shared" si="0"/>
         <v>55.991428938709632</v>
       </c>
       <c r="E21" s="16">
         <v>89724</v>
       </c>
       <c r="F21" s="13">
         <f t="shared" si="1"/>
         <v>2.3434990129638926</v>
       </c>
     </row>
-    <row r="22" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="14">
         <v>3826982</v>
       </c>
       <c r="C22" s="16">
         <v>6927907</v>
       </c>
       <c r="D22" s="15">
         <f t="shared" si="0"/>
         <v>55.240089106276983</v>
       </c>
       <c r="E22" s="16">
         <v>92443</v>
       </c>
       <c r="F22" s="13">
         <f t="shared" si="1"/>
         <v>2.4155587875772606</v>
       </c>
     </row>
-    <row r="23" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="14">
         <v>3837041</v>
       </c>
       <c r="C23" s="16">
         <v>6992342</v>
       </c>
       <c r="D23" s="15">
         <f t="shared" si="0"/>
         <v>54.874904574175574</v>
       </c>
       <c r="E23" s="16">
         <v>91006</v>
       </c>
       <c r="F23" s="13">
         <f t="shared" si="1"/>
         <v>2.3717755426642562</v>
       </c>
     </row>
-    <row r="24" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="14">
         <v>3837966</v>
       </c>
       <c r="C24" s="16">
         <v>7040621</v>
       </c>
       <c r="D24" s="15">
         <f t="shared" si="0"/>
         <v>54.511754005790117</v>
       </c>
       <c r="E24" s="16">
         <v>88344</v>
       </c>
       <c r="F24" s="13">
         <f t="shared" si="1"/>
         <v>2.3018442581304788</v>
       </c>
     </row>
-    <row r="25" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="26" t="s">
+    <row r="25" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="14">
         <v>3850993</v>
       </c>
       <c r="C25" s="16">
         <v>7091822</v>
       </c>
       <c r="D25" s="15">
         <f t="shared" si="0"/>
         <v>54.301884621469632</v>
       </c>
       <c r="E25" s="16">
         <v>85046</v>
       </c>
       <c r="F25" s="13">
         <f t="shared" si="1"/>
         <v>2.208417413378835</v>
       </c>
     </row>
-    <row r="26" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="26" t="s">
+    <row r="26" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="14">
         <v>3788491</v>
       </c>
       <c r="C26" s="16">
         <v>7114901</v>
       </c>
       <c r="D26" s="15">
         <f t="shared" si="0"/>
         <v>53.247276385152794</v>
       </c>
       <c r="E26" s="16">
         <v>85431</v>
       </c>
       <c r="F26" s="13">
         <f t="shared" si="1"/>
         <v>2.2550139356276682</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="41" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="36" t="s">
+    <row r="27" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B27" s="37">
+      <c r="B27" s="14">
         <v>3598471</v>
       </c>
-      <c r="C27" s="38">
+      <c r="C27" s="16">
         <v>7122850</v>
       </c>
-      <c r="D27" s="39">
+      <c r="D27" s="15">
         <f t="shared" si="0"/>
         <v>50.520100802347379</v>
       </c>
-      <c r="E27" s="38">
+      <c r="E27" s="16">
         <v>83640</v>
       </c>
-      <c r="F27" s="40">
+      <c r="F27" s="13">
         <f t="shared" si="1"/>
         <v>2.324320523911406</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="41" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="42" t="s">
+    <row r="28" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="37">
+      <c r="B28" s="14">
         <v>3484547</v>
       </c>
-      <c r="C28" s="38">
+      <c r="C28" s="16">
         <v>7056075</v>
       </c>
-      <c r="D28" s="39">
+      <c r="D28" s="15">
         <f t="shared" si="0"/>
         <v>49.38364458994554</v>
       </c>
-      <c r="E28" s="38">
+      <c r="E28" s="16">
         <v>85701</v>
       </c>
-      <c r="F28" s="40">
+      <c r="F28" s="13">
         <f t="shared" si="1"/>
         <v>2.4594588622280025</v>
       </c>
     </row>
-    <row r="29" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="36" t="s">
+    <row r="29" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="16">
         <v>3549953</v>
       </c>
       <c r="C29" s="16">
         <v>7042784</v>
       </c>
       <c r="D29" s="15">
         <f t="shared" si="0"/>
         <v>50.405535651810418</v>
       </c>
       <c r="E29" s="16">
         <v>81425</v>
       </c>
       <c r="F29" s="13">
         <f t="shared" si="1"/>
         <v>2.2936923390253336</v>
       </c>
     </row>
-    <row r="30" spans="1:6" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="27" t="s">
+    <row r="30" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B30" s="28">
+      <c r="B30" s="14">
         <v>3657045</v>
       </c>
-      <c r="C30" s="28">
+      <c r="C30" s="16">
         <v>7107419</v>
       </c>
-      <c r="D30" s="29">
+      <c r="D30" s="15">
         <f>B30/C30*100</f>
         <v>51.453910343543839</v>
       </c>
-      <c r="E30" s="28">
+      <c r="E30" s="16">
         <v>80296</v>
       </c>
-      <c r="F30" s="30">
+      <c r="F30" s="13">
         <f>E30/B30*100</f>
         <v>2.1956525008579333</v>
       </c>
     </row>
-    <row r="31" spans="1:6" s="32" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="44" t="s">
+    <row r="31" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="27">
+        <v>3733316</v>
+      </c>
+      <c r="C31" s="27">
+        <v>7106907</v>
+      </c>
+      <c r="D31" s="28">
+        <f>B31/C31*100</f>
+        <v>52.530812630585984</v>
+      </c>
+      <c r="E31" s="27">
+        <v>77156</v>
+      </c>
+      <c r="F31" s="29">
+        <f>E31/B31*100</f>
+        <v>2.0666881667664887</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="31" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="B31" s="45"/>
-[...6 lines deleted...]
-      <c r="A32" s="32" t="s">
+      <c r="B32" s="37"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+    </row>
+    <row r="33" spans="1:7" s="31" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A33" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="D32" s="33"/>
-[...3 lines deleted...]
-      <c r="A33" s="34" t="s">
+      <c r="D33" s="32"/>
+      <c r="F33" s="30"/>
+    </row>
+    <row r="34" spans="1:7" s="31" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="B33" s="34"/>
-[...7 lines deleted...]
-      <c r="A34" s="34" t="s">
+      <c r="B34" s="33"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="33"/>
+      <c r="G34" s="34"/>
+    </row>
+    <row r="35" spans="1:7" s="31" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="B34" s="34"/>
-[...6 lines deleted...]
-      <c r="A35" s="34" t="s">
+      <c r="B35" s="33"/>
+      <c r="C35" s="33"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="33"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="B35" s="34"/>
-[...6 lines deleted...]
-      <c r="A36" s="34" t="s">
+      <c r="B36" s="33"/>
+      <c r="C36" s="33"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="33"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="B36" s="34"/>
-[...6 lines deleted...]
-      <c r="A37" s="34" t="s">
+      <c r="B37" s="33"/>
+      <c r="C37" s="33"/>
+      <c r="D37" s="33"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="33"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="33" t="s">
         <v>39</v>
       </c>
-      <c r="B37" s="34"/>
-[...6 lines deleted...]
-      <c r="A38" s="32" t="s">
+      <c r="B38" s="33"/>
+      <c r="C38" s="33"/>
+      <c r="D38" s="33"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="33"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A39" s="31" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A32:F32"/>
     <mergeCell ref="E1:F1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.82677165354330717" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">