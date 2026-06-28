--- v0 (2026-05-18)
+++ v1 (2026-06-28)
@@ -1,112 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20378"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\性別指標\114年\6月應公告\國健署\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\性別統計指標\亭禎交接_1150102\性別統計業務_亭禎1150102\1.本部_性別統計專區\2.上傳資料\115\1150622\憶甯_1150617\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66D9ED61-9920-47EA-AF8D-AFAD775D52A7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F28FB3AE-CD59-4F9D-89B3-E4BFFFAA7BEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="4116" windowHeight="5916" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="22" r:id="rId1"/>
-[...20 lines deleted...]
-    <sheet name="92" sheetId="17" r:id="rId22"/>
+    <sheet name="114" sheetId="23" r:id="rId1"/>
+    <sheet name="113" sheetId="22" r:id="rId2"/>
+    <sheet name="112" sheetId="21" r:id="rId3"/>
+    <sheet name="111" sheetId="20" r:id="rId4"/>
+    <sheet name="110" sheetId="19" r:id="rId5"/>
+    <sheet name="109" sheetId="18" r:id="rId6"/>
+    <sheet name="108" sheetId="1" r:id="rId7"/>
+    <sheet name="107" sheetId="2" r:id="rId8"/>
+    <sheet name="106" sheetId="3" r:id="rId9"/>
+    <sheet name="105" sheetId="4" r:id="rId10"/>
+    <sheet name="104" sheetId="5" r:id="rId11"/>
+    <sheet name="103" sheetId="6" r:id="rId12"/>
+    <sheet name="102" sheetId="7" r:id="rId13"/>
+    <sheet name="101" sheetId="8" r:id="rId14"/>
+    <sheet name="100" sheetId="9" r:id="rId15"/>
+    <sheet name="99" sheetId="10" r:id="rId16"/>
+    <sheet name="98" sheetId="11" r:id="rId17"/>
+    <sheet name="97" sheetId="12" r:id="rId18"/>
+    <sheet name="96" sheetId="13" r:id="rId19"/>
+    <sheet name="95" sheetId="14" r:id="rId20"/>
+    <sheet name="94" sheetId="15" r:id="rId21"/>
+    <sheet name="93" sheetId="16" r:id="rId22"/>
+    <sheet name="92" sheetId="17" r:id="rId23"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D9" i="22" l="1"/>
+  <c r="D9" i="23" l="1"/>
+  <c r="D8" i="23"/>
+  <c r="D7" i="23"/>
+  <c r="D6" i="23"/>
+  <c r="D5" i="23"/>
+  <c r="D9" i="22"/>
   <c r="D8" i="22"/>
   <c r="D7" i="22"/>
   <c r="D6" i="22"/>
   <c r="D5" i="22"/>
   <c r="D9" i="21" l="1"/>
   <c r="D8" i="21"/>
   <c r="D7" i="21"/>
   <c r="D6" i="21"/>
   <c r="D5" i="21"/>
   <c r="D9" i="20"/>
   <c r="D8" i="20"/>
   <c r="D7" i="20"/>
   <c r="D6" i="20"/>
   <c r="D5" i="20"/>
   <c r="D9" i="19"/>
   <c r="D8" i="19"/>
   <c r="D7" i="19"/>
   <c r="D6" i="19"/>
   <c r="D5" i="19"/>
   <c r="D9" i="18"/>
   <c r="D8" i="18"/>
   <c r="D7" i="18"/>
   <c r="D6" i="18"/>
   <c r="D5" i="18"/>
   <c r="D9" i="1"/>
@@ -176,54 +195,51 @@
   <c r="D5" i="6"/>
   <c r="D9" i="5"/>
   <c r="D8" i="5"/>
   <c r="D7" i="5"/>
   <c r="D6" i="5"/>
   <c r="D5" i="5"/>
   <c r="D9" i="4"/>
   <c r="D8" i="4"/>
   <c r="D7" i="4"/>
   <c r="D6" i="4"/>
   <c r="D5" i="4"/>
   <c r="D9" i="3"/>
   <c r="D8" i="3"/>
   <c r="D7" i="3"/>
   <c r="D6" i="3"/>
   <c r="D5" i="3"/>
   <c r="D9" i="2"/>
   <c r="D8" i="2"/>
   <c r="D7" i="2"/>
   <c r="D6" i="2"/>
   <c r="D5" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="75">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="79">
   <si>
     <t xml:space="preserve"> 3年內曾接受1次子宮頸抹片篩檢成果－按年齡別</t>
   </si>
   <si>
     <r>
       <t>年齡</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">                (</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>歲</t>
@@ -265,448 +281,343 @@
       <t>（％）</t>
     </r>
   </si>
   <si>
     <t>30-39</t>
   </si>
   <si>
     <t>40-49</t>
   </si>
   <si>
     <t>50-59</t>
   </si>
   <si>
     <t>60-69</t>
   </si>
   <si>
     <t>70+</t>
   </si>
   <si>
     <t>註：
 1. 3年內曾接受篩檢人數：係一個人(身分證字號和出生年月日相同者算同1人)不論接受過幾次抹片檢查，均只能算一人，取最早發現及最嚴重。
 2.人口數為中間年年底人口數。</t>
   </si>
   <si>
     <r>
-      <t>製表日期：</t>
-[...8 lines deleted...]
-      <t>108/06/04</t>
+      <t>106</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年人口數</t>
     </r>
   </si>
   <si>
-    <t>民國105年-107年</t>
+    <r>
+      <t>105</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年人口數</t>
+    </r>
   </si>
   <si>
     <r>
-      <t>106</t>
+      <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年人口數</t>
     </r>
-  </si>
-[...65 lines deleted...]
-    <t>民國102年-104年</t>
   </si>
   <si>
     <r>
       <t>103</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年人口數</t>
     </r>
   </si>
   <si>
     <t>註：
 1. 3年內曾接受篩檢人數：係一個人(身分證字號和出生年月日相同者算同1人)不論接受過幾次抹片檢查，均只能算一人，取最早最重。
 2.人口數為中間年年底人口數。</t>
   </si>
   <si>
-    <t>民國101年-103年</t>
+    <r>
+      <t>102</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年人口數</t>
+    </r>
   </si>
   <si>
     <r>
-      <t>102</t>
+      <t>101</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年人口數</t>
     </r>
   </si>
   <si>
-    <t>民國100年-102年</t>
+    <r>
+      <t>100</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年人口數</t>
+    </r>
   </si>
   <si>
     <r>
-      <t>101</t>
+      <t>99</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年人口數</t>
     </r>
   </si>
   <si>
-    <t>民國99年-101年</t>
+    <r>
+      <t>98</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年人口數</t>
+    </r>
   </si>
   <si>
     <r>
-      <t>100</t>
+      <t>97</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年人口數</t>
     </r>
   </si>
   <si>
-    <t>民國98年-100年</t>
+    <r>
+      <t>96</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年人口數</t>
+    </r>
   </si>
   <si>
     <r>
-      <t>99</t>
+      <t>95</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年人口數</t>
     </r>
   </si>
   <si>
-    <t>民國97年-99年</t>
+    <r>
+      <t>94</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年人口數</t>
+    </r>
   </si>
   <si>
     <r>
-      <t>98</t>
+      <t>93</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年人口數</t>
     </r>
   </si>
   <si>
-    <t>民國96年-98年</t>
-[...3 lines deleted...]
-      <t>97</t>
+    <r>
+      <t>92</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年人口數</t>
     </r>
-  </si>
-[...94 lines deleted...]
-    <t>民國90年-92年</t>
   </si>
   <si>
     <r>
       <t>91</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年人口數</t>
     </r>
   </si>
   <si>
     <r>
       <t>製表日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>109/07/02</t>
     </r>
     <phoneticPr fontId="8" type="noConversion"/>
   </si>
   <si>
-    <t>民國106年-108年</t>
+    <r>
+      <t>107</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年人口數</t>
+    </r>
     <phoneticPr fontId="8" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>107</t>
-[...13 lines deleted...]
-    <r>
       <t>篩檢率</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">                </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（％）</t>
     </r>
-  </si>
-[...6 lines deleted...]
-    <phoneticPr fontId="8" type="noConversion"/>
   </si>
   <si>
     <t>註：
 1. 3年內曾接受篩檢人數：係一個人(身分證字號和出生年月日相同者算同1人)不論接受過幾次抹片檢查，均只能算一人，取最早發現及最嚴重。
 2.人口數為中間年年底人口數。</t>
     <phoneticPr fontId="8" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>製表日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>111/06/10</t>
     </r>
@@ -1118,142 +1029,1304 @@
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>-113</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="8" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>112</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年人口數
+(人)</t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>112</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年人口數
+(人)</t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>製表日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>113</t>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>/6/5</t>
+      <t>/06/01</t>
     </r>
     <phoneticPr fontId="8" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="14"/>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>製表日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>112</t>
-[...9 lines deleted...]
-(人)</t>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>/06/18</t>
     </r>
     <phoneticPr fontId="8" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>製表日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>114</t>
+      <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>/6/18</t>
+      <t>/06/05</t>
     </r>
     <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>製表日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>110/06/10</t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>107</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-109</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>106</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-108</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>製表日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>108/06/04</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年內曾接受</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次子宮頸抹片篩檢成果－按年齡別</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>105</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-107</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>製表日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>107/06/05</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>104</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-106</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>製表日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>106/06/09</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>103</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-105</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>指標項目</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>901-1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>102</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-104</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>101</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-103</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>100</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-102</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>99</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-101</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>98</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-100</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>97</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-99</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>96</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-98</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>95</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-97</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>94</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-96</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>93</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-95</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年內曾接受</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次子宮頸抹片篩檢成果－按年齡別</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>92</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-94</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>91</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-93</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>90</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-92</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot;-&quot;#,##0.00&quot; &quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0;[Red]#,##0"/>
     <numFmt numFmtId="178" formatCode="#,##0&quot; &quot;"/>
     <numFmt numFmtId="179" formatCode="&quot; &quot;#,##0&quot; &quot;;&quot;-&quot;#,##0&quot; &quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="180" formatCode="0.0&quot; &quot;"/>
     <numFmt numFmtId="181" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="182" formatCode="0.0_ "/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -1392,50 +2465,57 @@
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="標楷體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
@@ -1622,161 +2702,161 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="180" fontId="7" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="180" fontId="7" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="177" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="20" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1787,365 +2867,329 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="20" fillId="0" borderId="14" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="12"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="182" fontId="20" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="182" fontId="20" fillId="0" borderId="14" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="14"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="20" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="20" fillId="0" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="20" fillId="0" borderId="14" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="20" fillId="0" borderId="14" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="15" fillId="0" borderId="0" xfId="14" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="14" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="181" fontId="26" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="26" fillId="0" borderId="14" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="17"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="一般 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般 2 2 2" xfId="13" xr:uid="{23160629-A2F6-4596-B2DE-90EB1FDCC2A7}"/>
     <cellStyle name="一般 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="一般 9" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="一般 9 2" xfId="14" xr:uid="{7F759B49-442B-435A-B23F-D3CF768331FD}"/>
     <cellStyle name="千分位" xfId="1" builtinId="3" customBuiltin="1"/>
     <cellStyle name="千分位 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="千分位 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="千分位 3 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="千分位 3 2 2" xfId="15" xr:uid="{1AB7AC6D-C985-49CA-8664-C7804BBB96F4}"/>
     <cellStyle name="百分比 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="百分比 2 2" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="百分比 2 2 2" xfId="16" xr:uid="{E69109DE-F687-4A1D-9C1C-F9745DBC56D3}"/>
     <cellStyle name="超連結" xfId="12" builtinId="8"/>
     <cellStyle name="超連結 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="超連結 4" xfId="17" xr:uid="{43B23355-8622-4016-8BFB-91CEC217EBEF}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2277,69 +3321,78 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC06AACE-B38A-41D0-A41A-88B3878A7320}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{694ED44D-EB8F-4ED0-9295-6D18637C07F6}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
   <dimension ref="A1:E13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="22.6640625" style="69" customWidth="1"/>
     <col min="5" max="256" width="9" style="69"/>
     <col min="257" max="257" width="13.44140625" style="69" customWidth="1"/>
     <col min="258" max="258" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="23.88671875" style="69" customWidth="1"/>
     <col min="260" max="260" width="25" style="69" customWidth="1"/>
     <col min="261" max="512" width="9" style="69"/>
     <col min="513" max="513" width="13.44140625" style="69" customWidth="1"/>
     <col min="514" max="514" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="23.88671875" style="69" customWidth="1"/>
     <col min="516" max="516" width="25" style="69" customWidth="1"/>
     <col min="517" max="768" width="9" style="69"/>
     <col min="769" max="769" width="13.44140625" style="69" customWidth="1"/>
     <col min="770" max="770" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="771" max="771" width="23.88671875" style="69" customWidth="1"/>
     <col min="772" max="772" width="25" style="69" customWidth="1"/>
     <col min="773" max="1024" width="9" style="69"/>
     <col min="1025" max="1025" width="13.44140625" style="69" customWidth="1"/>
     <col min="1026" max="1026" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="1027" max="1027" width="23.88671875" style="69" customWidth="1"/>
     <col min="1028" max="1028" width="25" style="69" customWidth="1"/>
     <col min="1029" max="1280" width="9" style="69"/>
     <col min="1281" max="1281" width="13.44140625" style="69" customWidth="1"/>
     <col min="1282" max="1282" width="16.109375" style="69" bestFit="1" customWidth="1"/>
@@ -2616,1846 +3669,1837 @@
     <col min="15107" max="15107" width="23.88671875" style="69" customWidth="1"/>
     <col min="15108" max="15108" width="25" style="69" customWidth="1"/>
     <col min="15109" max="15360" width="9" style="69"/>
     <col min="15361" max="15361" width="13.44140625" style="69" customWidth="1"/>
     <col min="15362" max="15362" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="15363" max="15363" width="23.88671875" style="69" customWidth="1"/>
     <col min="15364" max="15364" width="25" style="69" customWidth="1"/>
     <col min="15365" max="15616" width="9" style="69"/>
     <col min="15617" max="15617" width="13.44140625" style="69" customWidth="1"/>
     <col min="15618" max="15618" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="15619" max="15619" width="23.88671875" style="69" customWidth="1"/>
     <col min="15620" max="15620" width="25" style="69" customWidth="1"/>
     <col min="15621" max="15872" width="9" style="69"/>
     <col min="15873" max="15873" width="13.44140625" style="69" customWidth="1"/>
     <col min="15874" max="15874" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="15875" max="15875" width="23.88671875" style="69" customWidth="1"/>
     <col min="15876" max="15876" width="25" style="69" customWidth="1"/>
     <col min="15877" max="16128" width="9" style="69"/>
     <col min="16129" max="16129" width="13.44140625" style="69" customWidth="1"/>
     <col min="16130" max="16130" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="23.88671875" style="69" customWidth="1"/>
     <col min="16132" max="16132" width="25" style="69" customWidth="1"/>
     <col min="16133" max="16384" width="9" style="69"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-[...31 lines deleted...]
-        <v>73</v>
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="95"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="86" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A2" s="97" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+    </row>
+    <row r="3" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="98" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="99"/>
+      <c r="C3" s="99"/>
+      <c r="D3" s="99"/>
+    </row>
+    <row r="4" spans="1:5" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="92" t="s">
+        <v>50</v>
       </c>
       <c r="D4" s="71" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" ht="18.75" customHeight="1">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="72" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B5" s="73">
-        <v>762802</v>
+        <v>771610</v>
       </c>
       <c r="C5" s="73">
-        <v>1586374</v>
+        <v>1561044</v>
       </c>
       <c r="D5" s="74">
         <f>B5/C5*100</f>
-        <v>48.084625693562806</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="18.75" customHeight="1">
+        <v>49.429100012555701</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="72" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="73">
-        <v>1120844</v>
+        <v>1159078</v>
       </c>
       <c r="C6" s="73">
-        <v>1983389</v>
+        <v>1990347</v>
       </c>
       <c r="D6" s="74">
         <f>B6/C6*100</f>
-        <v>56.511556734458047</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="18.75" customHeight="1">
+        <v>58.234971087956019</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="72" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="73">
-        <v>960377</v>
+        <v>974972</v>
       </c>
       <c r="C7" s="73">
-        <v>1816520</v>
+        <v>1807347</v>
       </c>
       <c r="D7" s="74">
         <f>B7/C7*100</f>
-        <v>52.869057318389011</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="18.75" customHeight="1">
+        <v>53.944925905208017</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="72" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="73">
-        <v>813022</v>
+        <v>827656</v>
       </c>
       <c r="C8" s="73">
-        <v>1721136</v>
+        <v>1748169</v>
       </c>
       <c r="D8" s="74">
         <f>B8/C8*100</f>
-        <v>47.237522194643539</v>
-[...4 lines deleted...]
-        <v>9</v>
+        <v>47.344164093974896</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="75" t="s">
+        <v>8</v>
       </c>
       <c r="B9" s="76">
-        <v>364253</v>
+        <v>408224</v>
       </c>
       <c r="C9" s="76">
-        <v>1543379</v>
+        <v>1632293</v>
       </c>
       <c r="D9" s="77">
         <f>B9/C9*100</f>
-        <v>23.601007918340215</v>
-[...18 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>25.009235474268404</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="100"/>
+      <c r="C10" s="100"/>
+      <c r="D10" s="100"/>
+    </row>
+    <row r="11" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="80" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="E12" s="93"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="C13" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.21875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="20.33203125" customWidth="1"/>
+    <col min="1" max="4" width="22.6640625" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="24.9" customHeight="1">
-[...29 lines deleted...]
-      <c r="B4" s="2" t="s">
+    <row r="1" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="107"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="109" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="110" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+    </row>
+    <row r="3" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="111" t="s">
+        <v>63</v>
+      </c>
+      <c r="B3" s="111"/>
+      <c r="C3" s="111"/>
+      <c r="D3" s="111"/>
+    </row>
+    <row r="4" spans="1:4" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="4" t="s">
+    </row>
+    <row r="5" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B5" s="6">
-        <v>1058086</v>
+        <v>1022564</v>
       </c>
       <c r="C5" s="6">
-        <v>1987375</v>
+        <v>1974294</v>
       </c>
       <c r="D5" s="7">
         <f>B5/C5*100</f>
-        <v>53.240379898106802</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" ht="24.9" customHeight="1">
+        <v>51.793907087799482</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="6">
-        <v>1045743</v>
+        <v>1045151</v>
       </c>
       <c r="C6" s="6">
-        <v>1835076</v>
+        <v>1829203</v>
       </c>
       <c r="D6" s="7">
         <f>B6/C6*100</f>
-        <v>56.986359148067976</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" ht="24.9" customHeight="1">
+        <v>57.136960741918749</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="6">
-        <v>1039476</v>
+        <v>1033561</v>
       </c>
       <c r="C7" s="6">
-        <v>1817446</v>
+        <v>1830879</v>
       </c>
       <c r="D7" s="7">
         <f>B7/C7*100</f>
-        <v>57.194326543952336</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" ht="24.9" customHeight="1">
+        <v>56.451627879286391</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="6">
-        <v>685329</v>
+        <v>725706</v>
       </c>
       <c r="C8" s="6">
-        <v>1197996</v>
+        <v>1293531</v>
       </c>
       <c r="D8" s="7">
         <f>B8/C8*100</f>
-        <v>57.206284495106829</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="24.9" customHeight="1">
+        <v>56.102714198577388</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="8" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="9">
-        <v>281003</v>
+        <v>274818</v>
       </c>
       <c r="C9" s="9">
-        <v>1049220</v>
+        <v>1067244</v>
       </c>
       <c r="D9" s="10">
         <f>B9/C9*100</f>
-        <v>26.782085739882959</v>
-[...10 lines deleted...]
-    <row r="11" spans="1:4">
+        <v>25.750250177091651</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="102" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="11"/>
-      <c r="B11" s="11"/>
-[...1 lines deleted...]
-      <c r="D11" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...1 lines deleted...]
-    <mergeCell ref="C1:D1"/>
+  <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.21875" customWidth="1"/>
     <col min="2" max="2" width="14.44140625" customWidth="1"/>
     <col min="3" max="3" width="16.44140625" customWidth="1"/>
     <col min="4" max="4" width="20.33203125" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="12" customFormat="1" ht="23.25" customHeight="1">
+    <row r="1" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="112" t="s">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="B1" s="112"/>
       <c r="C1" s="113" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D1" s="113"/>
     </row>
-    <row r="2" spans="1:4" s="12" customFormat="1" ht="21.75" customHeight="1">
+    <row r="2" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="114" t="s">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="B2" s="114"/>
       <c r="C2" s="114"/>
       <c r="D2" s="114"/>
     </row>
-    <row r="3" spans="1:4" ht="26.25" customHeight="1">
-[...7 lines deleted...]
-    <row r="4" spans="1:4" ht="39.6">
+    <row r="3" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="111" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="111"/>
+      <c r="C3" s="111"/>
+      <c r="D3" s="111"/>
+    </row>
+    <row r="4" spans="1:4" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="C4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="4" t="s">
+    </row>
+    <row r="5" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B5" s="6">
-        <v>1061245</v>
+        <v>1058086</v>
       </c>
       <c r="C5" s="6">
-        <v>1982526</v>
+        <v>1987375</v>
       </c>
       <c r="D5" s="7">
         <f>B5/C5*100</f>
-        <v>53.529941095350075</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" ht="22.5" customHeight="1">
+        <v>53.240379898106802</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="6">
-        <v>1055935</v>
+        <v>1045743</v>
       </c>
       <c r="C6" s="6">
-        <v>1846822</v>
+        <v>1835076</v>
       </c>
       <c r="D6" s="7">
         <f>B6/C6*100</f>
-        <v>57.175786296676122</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" ht="22.5" customHeight="1">
+        <v>56.986359148067976</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="6">
-        <v>1041902</v>
+        <v>1039476</v>
       </c>
       <c r="C7" s="6">
-        <v>1793322</v>
+        <v>1817446</v>
       </c>
       <c r="D7" s="7">
         <f>B7/C7*100</f>
-        <v>58.098991703665035</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" ht="22.5" customHeight="1">
+        <v>57.194326543952336</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="6">
-        <v>639954</v>
+        <v>685329</v>
       </c>
       <c r="C8" s="6">
-        <v>1120683</v>
+        <v>1197996</v>
       </c>
       <c r="D8" s="7">
         <f>B8/C8*100</f>
-        <v>57.103926801780702</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="22.5" customHeight="1">
+        <v>57.206284495106829</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="24.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="8" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="9">
-        <v>287261</v>
+        <v>281003</v>
       </c>
       <c r="C9" s="9">
-        <v>1019497</v>
+        <v>1049220</v>
       </c>
       <c r="D9" s="10">
         <f>B9/C9*100</f>
-        <v>28.176738136551656</v>
-[...10 lines deleted...]
-    <row r="11" spans="1:4">
+        <v>26.782085739882959</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="102" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="11"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.21875" customWidth="1"/>
     <col min="2" max="2" width="14.44140625" customWidth="1"/>
     <col min="3" max="3" width="16.44140625" customWidth="1"/>
     <col min="4" max="4" width="20.33203125" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="12" customFormat="1" ht="23.25" customHeight="1">
+    <row r="1" spans="1:4" s="12" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="112" t="s">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="B1" s="112"/>
       <c r="C1" s="113" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D1" s="113"/>
     </row>
-    <row r="2" spans="1:4" s="12" customFormat="1" ht="21.75" customHeight="1">
+    <row r="2" spans="1:4" s="12" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="114" t="s">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="B2" s="114"/>
       <c r="C2" s="114"/>
       <c r="D2" s="114"/>
     </row>
-    <row r="3" spans="1:4" ht="26.25" customHeight="1">
-[...7 lines deleted...]
-    <row r="4" spans="1:4" ht="39.6">
+    <row r="3" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="111" t="s">
+        <v>66</v>
+      </c>
+      <c r="B3" s="111"/>
+      <c r="C3" s="111"/>
+      <c r="D3" s="111"/>
+    </row>
+    <row r="4" spans="1:4" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="C4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="4" t="s">
+    </row>
+    <row r="5" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B5" s="6">
-        <v>1068044</v>
+        <v>1061245</v>
       </c>
       <c r="C5" s="6">
-        <v>1969094</v>
+        <v>1982526</v>
       </c>
       <c r="D5" s="7">
         <f>B5/C5*100</f>
-        <v>54.240376538651788</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" ht="22.5" customHeight="1">
+        <v>53.529941095350075</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="6">
-        <v>1080052</v>
+        <v>1055935</v>
       </c>
       <c r="C6" s="6">
-        <v>1863961</v>
+        <v>1846822</v>
       </c>
       <c r="D6" s="7">
         <f>B6/C6*100</f>
-        <v>57.943916208547286</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" ht="22.5" customHeight="1">
+        <v>57.175786296676122</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="6">
-        <v>1040679</v>
+        <v>1041902</v>
       </c>
       <c r="C7" s="6">
-        <v>1759128</v>
+        <v>1793322</v>
       </c>
       <c r="D7" s="7">
         <f>B7/C7*100</f>
-        <v>59.158799132297368</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" ht="22.5" customHeight="1">
+        <v>58.098991703665035</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="6">
-        <v>602389</v>
+        <v>639954</v>
       </c>
       <c r="C8" s="6">
-        <v>1050511</v>
+        <v>1120683</v>
       </c>
       <c r="D8" s="7">
         <f>B8/C8*100</f>
-        <v>57.342474281563923</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="22.5" customHeight="1">
+        <v>57.103926801780702</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="8" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="9">
-        <v>287069</v>
+        <v>287261</v>
       </c>
       <c r="C9" s="9">
-        <v>985139</v>
+        <v>1019497</v>
       </c>
       <c r="D9" s="10">
         <f>B9/C9*100</f>
-        <v>29.139948778801774</v>
-[...10 lines deleted...]
-    <row r="11" spans="1:4">
+        <v>28.176738136551656</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="99" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="11"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
-  <pageMargins left="0.75000000000000011" right="0.75000000000000011" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
-  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.21875" customWidth="1"/>
     <col min="2" max="2" width="14.44140625" customWidth="1"/>
     <col min="3" max="3" width="16.44140625" customWidth="1"/>
     <col min="4" max="4" width="20.33203125" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="12" customFormat="1" ht="23.25" customHeight="1">
+    <row r="1" spans="1:4" s="12" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="112" t="s">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="B1" s="112"/>
       <c r="C1" s="113" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D1" s="113"/>
     </row>
-    <row r="2" spans="1:4" s="12" customFormat="1" ht="21.75" customHeight="1">
+    <row r="2" spans="1:4" s="12" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="114" t="s">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="B2" s="114"/>
       <c r="C2" s="114"/>
       <c r="D2" s="114"/>
     </row>
-    <row r="3" spans="1:4" ht="26.25" customHeight="1">
-[...7 lines deleted...]
-    <row r="4" spans="1:4" ht="39.6">
+    <row r="3" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="111" t="s">
+        <v>67</v>
+      </c>
+      <c r="B3" s="111"/>
+      <c r="C3" s="111"/>
+      <c r="D3" s="111"/>
+    </row>
+    <row r="4" spans="1:4" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="C4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="4" t="s">
+    </row>
+    <row r="5" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B5" s="6">
-        <v>1069109</v>
+        <v>1068044</v>
       </c>
       <c r="C5" s="6">
-        <v>1945288</v>
+        <v>1969094</v>
       </c>
       <c r="D5" s="7">
         <f>B5/C5*100</f>
-        <v>54.958905827826008</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" ht="22.5" customHeight="1">
+        <v>54.240376538651788</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="6">
-        <v>1105778</v>
+        <v>1080052</v>
       </c>
       <c r="C6" s="6">
-        <v>1877171</v>
+        <v>1863961</v>
       </c>
       <c r="D6" s="7">
         <f>B6/C6*100</f>
-        <v>58.906620654165231</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" ht="22.5" customHeight="1">
+        <v>57.943916208547286</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="6">
-        <v>1032057</v>
+        <v>1040679</v>
       </c>
       <c r="C7" s="6">
-        <v>1724743</v>
+        <v>1759128</v>
       </c>
       <c r="D7" s="7">
         <f>B7/C7*100</f>
-        <v>59.838306344771361</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" ht="22.5" customHeight="1">
+        <v>59.158799132297368</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="6">
-        <v>570184</v>
+        <v>602389</v>
       </c>
       <c r="C8" s="6">
-        <v>982375</v>
+        <v>1050511</v>
       </c>
       <c r="D8" s="7">
         <f>B8/C8*100</f>
-        <v>58.04137931034483</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="22.5" customHeight="1">
+        <v>57.342474281563923</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="8" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="9">
-        <v>285677</v>
+        <v>287069</v>
       </c>
       <c r="C9" s="9">
-        <v>950653</v>
+        <v>985139</v>
       </c>
       <c r="D9" s="10">
         <f>B9/C9*100</f>
-        <v>30.050607319389933</v>
-[...10 lines deleted...]
-    <row r="11" spans="1:4">
+        <v>29.139948778801774</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="102.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="11"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.75000000000000011" right="0.75000000000000011" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:D15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9" style="12" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9" style="12"/>
+    <col min="1" max="1" width="12.21875" customWidth="1"/>
+    <col min="2" max="2" width="14.44140625" customWidth="1"/>
+    <col min="3" max="3" width="16.44140625" customWidth="1"/>
+    <col min="4" max="4" width="20.33203125" customWidth="1"/>
+    <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="23.25" customHeight="1">
+    <row r="1" spans="1:4" s="12" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="112" t="s">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="B1" s="112"/>
       <c r="C1" s="113" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D1" s="113"/>
     </row>
-    <row r="2" spans="1:4" ht="19.8">
+    <row r="2" spans="1:4" s="12" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="114" t="s">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="B2" s="114"/>
       <c r="C2" s="114"/>
       <c r="D2" s="114"/>
     </row>
-    <row r="3" spans="1:4" ht="21.75" customHeight="1">
-[...7 lines deleted...]
-    <row r="4" spans="1:4" ht="39.6">
+    <row r="3" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="111" t="s">
+        <v>68</v>
+      </c>
+      <c r="B3" s="111"/>
+      <c r="C3" s="111"/>
+      <c r="D3" s="111"/>
+    </row>
+    <row r="4" spans="1:4" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="C4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="4" t="s">
+    </row>
+    <row r="5" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>1919233</v>
+      <c r="B5" s="6">
+        <v>1069109</v>
+      </c>
+      <c r="C5" s="6">
+        <v>1945288</v>
       </c>
       <c r="D5" s="7">
         <f>B5/C5*100</f>
-        <v>56.356054736449401</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" ht="18">
+        <v>54.958905827826008</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>1882707</v>
+        <v>5</v>
+      </c>
+      <c r="B6" s="6">
+        <v>1105778</v>
+      </c>
+      <c r="C6" s="6">
+        <v>1877171</v>
       </c>
       <c r="D6" s="7">
         <f>B6/C6*100</f>
-        <v>60.382417444668768</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" ht="18">
+        <v>58.906620654165231</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>1695538</v>
+        <v>6</v>
+      </c>
+      <c r="B7" s="6">
+        <v>1032057</v>
+      </c>
+      <c r="C7" s="6">
+        <v>1724743</v>
       </c>
       <c r="D7" s="7">
         <f>B7/C7*100</f>
-        <v>60.140380221499015</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" ht="18">
+        <v>59.838306344771361</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>911838</v>
+        <v>7</v>
+      </c>
+      <c r="B8" s="6">
+        <v>570184</v>
+      </c>
+      <c r="C8" s="6">
+        <v>982375</v>
       </c>
       <c r="D8" s="7">
         <f>B8/C8*100</f>
-        <v>58.729511163167139</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="18">
+        <v>58.04137931034483</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="8" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>914085</v>
+        <v>8</v>
+      </c>
+      <c r="B9" s="9">
+        <v>285677</v>
+      </c>
+      <c r="C9" s="9">
+        <v>950653</v>
       </c>
       <c r="D9" s="10">
         <f>B9/C9*100</f>
-        <v>30.622863300458931</v>
-[...10 lines deleted...]
-    <row r="11" spans="1:4">
+        <v>30.050607319389933</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="102.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="11"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B15" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.75000000000000011" right="0.75000000000000011" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9" style="12" customWidth="1"/>
     <col min="2" max="2" width="13.33203125" style="12" customWidth="1"/>
     <col min="3" max="3" width="16" style="12" customWidth="1"/>
     <col min="4" max="4" width="19.33203125" style="12" customWidth="1"/>
     <col min="5" max="5" width="9" style="12" customWidth="1"/>
     <col min="6" max="16384" width="9" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="23.25" customHeight="1">
+    <row r="1" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="112" t="s">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="B1" s="112"/>
       <c r="C1" s="113" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D1" s="113"/>
     </row>
-    <row r="2" spans="1:4" ht="19.8">
+    <row r="2" spans="1:4" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A2" s="114" t="s">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="B2" s="114"/>
       <c r="C2" s="114"/>
       <c r="D2" s="114"/>
     </row>
-    <row r="3" spans="1:4" ht="21.75" customHeight="1">
-[...7 lines deleted...]
-    <row r="4" spans="1:4" ht="39.6">
+    <row r="3" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="111" t="s">
+        <v>69</v>
+      </c>
+      <c r="B3" s="111"/>
+      <c r="C3" s="111"/>
+      <c r="D3" s="111"/>
+    </row>
+    <row r="4" spans="1:4" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="C4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="4" t="s">
+    </row>
+    <row r="5" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>1897259</v>
+      <c r="B5" s="14">
+        <v>1081604</v>
+      </c>
+      <c r="C5" s="15">
+        <v>1919233</v>
       </c>
       <c r="D5" s="7">
         <f>B5/C5*100</f>
-        <v>56.905514745219286</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" ht="18">
+        <v>56.356054736449401</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>1881656</v>
+        <v>5</v>
+      </c>
+      <c r="B6" s="16">
+        <v>1136824</v>
+      </c>
+      <c r="C6" s="17">
+        <v>1882707</v>
       </c>
       <c r="D6" s="7">
         <f>B6/C6*100</f>
-        <v>60.648652038417225</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" ht="18">
+        <v>60.382417444668768</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>1643941</v>
+        <v>6</v>
+      </c>
+      <c r="B7" s="16">
+        <v>1019703</v>
+      </c>
+      <c r="C7" s="17">
+        <v>1695538</v>
       </c>
       <c r="D7" s="7">
         <f>B7/C7*100</f>
-        <v>60.485625700679037</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" ht="18">
+        <v>60.140380221499015</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>866489</v>
+        <v>7</v>
+      </c>
+      <c r="B8" s="16">
+        <v>535518</v>
+      </c>
+      <c r="C8" s="17">
+        <v>911838</v>
       </c>
       <c r="D8" s="7">
         <f>B8/C8*100</f>
-        <v>56.750403063397229</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="18">
+        <v>58.729511163167139</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A9" s="8" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>874912</v>
+        <v>8</v>
+      </c>
+      <c r="B9" s="18">
+        <v>279919</v>
+      </c>
+      <c r="C9" s="19">
+        <v>914085</v>
       </c>
       <c r="D9" s="10">
         <f>B9/C9*100</f>
-        <v>30.934768296697268</v>
-[...10 lines deleted...]
-    <row r="11" spans="1:4">
+        <v>30.622863300458931</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="97.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="11"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B15" s="20"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="C1:D1"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A10:D10"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0.75000000000000011" right="0.75000000000000011" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:D15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="9" style="12" customWidth="1"/>
+    <col min="2" max="2" width="13.33203125" style="12" customWidth="1"/>
+    <col min="3" max="3" width="16" style="12" customWidth="1"/>
+    <col min="4" max="4" width="19.33203125" style="12" customWidth="1"/>
+    <col min="5" max="5" width="9" style="12" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="12"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="112" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="112"/>
+      <c r="C1" s="113" t="s">
+        <v>62</v>
+      </c>
+      <c r="D1" s="113"/>
+    </row>
+    <row r="2" spans="1:4" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A2" s="114" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="114"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+    </row>
+    <row r="3" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="111" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="111"/>
+      <c r="C3" s="111"/>
+      <c r="D3" s="111"/>
+    </row>
+    <row r="4" spans="1:4" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="21">
+        <v>1079645</v>
+      </c>
+      <c r="C5" s="22">
+        <v>1897259</v>
+      </c>
+      <c r="D5" s="7">
+        <f>B5/C5*100</f>
+        <v>56.905514745219286</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="23">
+        <v>1141199</v>
+      </c>
+      <c r="C6" s="24">
+        <v>1881656</v>
+      </c>
+      <c r="D6" s="7">
+        <f>B6/C6*100</f>
+        <v>60.648652038417225</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A7" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="23">
+        <v>994348</v>
+      </c>
+      <c r="C7" s="24">
+        <v>1643941</v>
+      </c>
+      <c r="D7" s="7">
+        <f>B7/C7*100</f>
+        <v>60.485625700679037</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="23">
+        <v>491736</v>
+      </c>
+      <c r="C8" s="24">
+        <v>866489</v>
+      </c>
+      <c r="D8" s="7">
+        <f>B8/C8*100</f>
+        <v>56.750403063397229</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="25">
+        <v>270652</v>
+      </c>
+      <c r="C9" s="26">
+        <v>874912</v>
+      </c>
+      <c r="D9" s="10">
+        <f>B9/C9*100</f>
+        <v>30.934768296697268</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="98.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A11" s="11"/>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
       <c r="B15" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.75000000000000011" right="0.75000000000000011" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.88671875" customWidth="1"/>
     <col min="2" max="2" width="13.44140625" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20.21875" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A1" s="112" t="s">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="B1" s="112"/>
       <c r="C1" s="113" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D1" s="113"/>
     </row>
-    <row r="2" spans="1:4" ht="19.8">
+    <row r="2" spans="1:4" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A2" s="115" t="s">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="B2" s="115"/>
       <c r="C2" s="115"/>
       <c r="D2" s="115"/>
     </row>
-    <row r="3" spans="1:4" ht="25.5" customHeight="1">
+    <row r="3" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="116" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="B3" s="116"/>
       <c r="C3" s="116"/>
       <c r="D3" s="116"/>
     </row>
-    <row r="4" spans="1:4" ht="39.6">
+    <row r="4" spans="1:4" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A4" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="C4" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="29" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="30" t="s">
+    </row>
+    <row r="5" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31" t="s">
         <v>4</v>
-      </c>
-[...3 lines deleted...]
-        <v>5</v>
       </c>
       <c r="B5" s="14">
         <v>1068963</v>
       </c>
       <c r="C5" s="32">
         <v>1865775</v>
       </c>
       <c r="D5" s="7">
         <f>B5/C5*100</f>
         <v>57.293242754351411</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="18">
+    <row r="6" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A6" s="31" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="16">
         <v>1130541</v>
       </c>
       <c r="C6" s="33">
         <v>1877680</v>
       </c>
       <c r="D6" s="7">
         <f>B6/C6*100</f>
         <v>60.209460610966723</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="18">
+    <row r="7" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A7" s="31" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="16">
         <v>948683</v>
       </c>
       <c r="C7" s="33">
         <v>1583051</v>
       </c>
       <c r="D7" s="7">
         <f>B7/C7*100</f>
         <v>59.927507073366556</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="18">
+    <row r="8" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A8" s="31" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="16">
         <v>457725</v>
       </c>
       <c r="C8" s="33">
         <v>827230</v>
       </c>
       <c r="D8" s="7">
         <f>B8/C8*100</f>
         <v>55.332253424077948</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="18">
+    <row r="9" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A9" s="34" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="18">
         <v>255047</v>
       </c>
       <c r="C9" s="35">
         <v>837058</v>
       </c>
       <c r="D9" s="10">
         <f>B9/C9*100</f>
         <v>30.469453729610134</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="98.25" customHeight="1">
-[...7 lines deleted...]
-    <row r="11" spans="1:4">
+    <row r="10" spans="1:4" ht="98.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="36"/>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.75000000000000011" right="0.75000000000000011" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="2" width="13.33203125" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="19.33203125" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="23.25" customHeight="1">
+    <row r="1" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="112" t="s">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="B1" s="112"/>
       <c r="C1" s="113" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D1" s="113"/>
     </row>
-    <row r="2" spans="1:4" ht="19.8">
+    <row r="2" spans="1:4" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A2" s="115" t="s">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="B2" s="115"/>
       <c r="C2" s="115"/>
       <c r="D2" s="115"/>
     </row>
-    <row r="3" spans="1:4" ht="25.5" customHeight="1">
+    <row r="3" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="116" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="B3" s="116"/>
       <c r="C3" s="116"/>
       <c r="D3" s="116"/>
     </row>
-    <row r="4" spans="1:4" ht="39.6">
+    <row r="4" spans="1:4" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A4" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="C4" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="29" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="30" t="s">
+    </row>
+    <row r="5" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="31" t="s">
         <v>4</v>
-      </c>
-[...3 lines deleted...]
-        <v>5</v>
       </c>
       <c r="B5" s="37">
         <v>1028497</v>
       </c>
       <c r="C5" s="32">
         <v>1847849</v>
       </c>
       <c r="D5" s="7">
         <f>B5/C5*100</f>
         <v>55.659147473630156</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="18">
+    <row r="6" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A6" s="31" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="38">
         <v>1098953</v>
       </c>
       <c r="C6" s="33">
         <v>1872109</v>
       </c>
       <c r="D6" s="7">
         <f>B6/C6*100</f>
         <v>58.701336300397031</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="18">
+    <row r="7" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A7" s="31" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="38">
         <v>883322</v>
       </c>
       <c r="C7" s="33">
         <v>1513210</v>
       </c>
       <c r="D7" s="7">
         <f>B7/C7*100</f>
         <v>58.374052510887452</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="18">
+    <row r="8" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A8" s="31" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="38">
         <v>422503</v>
       </c>
       <c r="C8" s="33">
         <v>797459</v>
       </c>
       <c r="D8" s="7">
         <f>B8/C8*100</f>
         <v>52.981156398009176</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="18">
+    <row r="9" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A9" s="34" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="39">
         <v>245792</v>
       </c>
       <c r="C9" s="35">
         <v>803766</v>
       </c>
       <c r="D9" s="10">
         <f>B9/C9*100</f>
         <v>30.580044440794957</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="96.75" customHeight="1">
-[...7 lines deleted...]
-    <row r="11" spans="1:4">
+    <row r="10" spans="1:4" ht="96.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="36"/>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
-    </row>
-[...189 lines deleted...]
-      <c r="G11" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.75000000000000011" right="0.75000000000000011" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
-  <dimension ref="A1:F11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.6640625" customWidth="1"/>
+    <col min="1" max="1" width="15.44140625" customWidth="1"/>
     <col min="2" max="2" width="16.33203125" customWidth="1"/>
     <col min="3" max="3" width="16.44140625" customWidth="1"/>
     <col min="4" max="4" width="15.44140625" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="112" t="s">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="B1" s="112"/>
       <c r="C1" s="113" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D1" s="113"/>
     </row>
-    <row r="2" spans="1:6" s="50" customFormat="1" ht="25.5" customHeight="1">
+    <row r="2" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="115" t="s">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="B2" s="115"/>
       <c r="C2" s="115"/>
       <c r="D2" s="115"/>
-      <c r="E2" s="48"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:6" s="51" customFormat="1" ht="24.75" customHeight="1">
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+    </row>
+    <row r="3" spans="1:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="116" t="s">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="B3" s="116"/>
       <c r="C3" s="116"/>
       <c r="D3" s="116"/>
-    </row>
-    <row r="4" spans="1:6" ht="36" customHeight="1">
+      <c r="E3" s="41"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+    </row>
+    <row r="4" spans="1:7" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A4" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="C4" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="29" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="30" t="s">
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+    </row>
+    <row r="5" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B5" s="43">
-        <v>1013613</v>
+        <v>1007081</v>
       </c>
       <c r="C5" s="32">
-        <v>1808135</v>
+        <v>1829709</v>
       </c>
       <c r="D5" s="7">
         <f>B5/C5*100</f>
-        <v>56.058480146670462</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" ht="24" customHeight="1">
+        <v>55.040500975838235</v>
+      </c>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+    </row>
+    <row r="6" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="42" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="44">
-        <v>1101692</v>
+        <v>1085614</v>
       </c>
       <c r="C6" s="33">
-        <v>1852237</v>
+        <v>1867787</v>
       </c>
       <c r="D6" s="7">
         <f>B6/C6*100</f>
-        <v>59.478997558087862</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" ht="24" customHeight="1">
+        <v>58.123008672830466</v>
+      </c>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+    </row>
+    <row r="7" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="42" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="44">
-        <v>804071</v>
+        <v>833473</v>
       </c>
       <c r="C7" s="33">
-        <v>1341206</v>
+        <v>1439886</v>
       </c>
       <c r="D7" s="7">
         <f>B7/C7*100</f>
-        <v>59.951342299393232</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" ht="24" customHeight="1">
+        <v>57.884651979392807</v>
+      </c>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+    </row>
+    <row r="8" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="42" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="44">
-        <v>397600</v>
+        <v>401072</v>
       </c>
       <c r="C8" s="33">
-        <v>775992</v>
+        <v>780332</v>
       </c>
       <c r="D8" s="7">
         <f>B8/C8*100</f>
-        <v>51.237641625171392</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" ht="24" customHeight="1">
+        <v>51.39761024794575</v>
+      </c>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+    </row>
+    <row r="9" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="45" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="46">
-        <v>281982</v>
+        <v>260733</v>
       </c>
       <c r="C9" s="35">
-        <v>735382</v>
+        <v>769735</v>
       </c>
       <c r="D9" s="10">
         <f>B9/C9*100</f>
-        <v>38.344969009304009</v>
-[...11 lines deleted...]
-      <c r="B11" s="52"/>
+        <v>33.873086192001146</v>
+      </c>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+    </row>
+    <row r="10" spans="1:7" ht="97.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+    </row>
+    <row r="11" spans="1:7" ht="18" x14ac:dyDescent="0.35">
+      <c r="A11" s="40"/>
+      <c r="B11" s="47"/>
+      <c r="C11" s="40"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
-  <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageMargins left="0.75000000000000011" right="0.75000000000000011" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FF46CE4-FBD3-49E4-ADB7-8305D9052679}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC06AACE-B38A-41D0-A41A-88B3878A7320}">
   <dimension ref="A1:E13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="22.6640625" style="69" customWidth="1"/>
     <col min="5" max="256" width="9" style="69"/>
     <col min="257" max="257" width="13.44140625" style="69" customWidth="1"/>
     <col min="258" max="258" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="23.88671875" style="69" customWidth="1"/>
     <col min="260" max="260" width="25" style="69" customWidth="1"/>
     <col min="261" max="512" width="9" style="69"/>
     <col min="513" max="513" width="13.44140625" style="69" customWidth="1"/>
     <col min="514" max="514" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="23.88671875" style="69" customWidth="1"/>
     <col min="516" max="516" width="25" style="69" customWidth="1"/>
     <col min="517" max="768" width="9" style="69"/>
     <col min="769" max="769" width="13.44140625" style="69" customWidth="1"/>
     <col min="770" max="770" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="771" max="771" width="23.88671875" style="69" customWidth="1"/>
     <col min="772" max="772" width="25" style="69" customWidth="1"/>
     <col min="773" max="1024" width="9" style="69"/>
     <col min="1025" max="1025" width="13.44140625" style="69" customWidth="1"/>
     <col min="1026" max="1026" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="1027" max="1027" width="23.88671875" style="69" customWidth="1"/>
     <col min="1028" max="1028" width="25" style="69" customWidth="1"/>
     <col min="1029" max="1280" width="9" style="69"/>
     <col min="1281" max="1281" width="13.44140625" style="69" customWidth="1"/>
     <col min="1282" max="1282" width="16.109375" style="69" bestFit="1" customWidth="1"/>
@@ -4732,675 +5776,840 @@
     <col min="15107" max="15107" width="23.88671875" style="69" customWidth="1"/>
     <col min="15108" max="15108" width="25" style="69" customWidth="1"/>
     <col min="15109" max="15360" width="9" style="69"/>
     <col min="15361" max="15361" width="13.44140625" style="69" customWidth="1"/>
     <col min="15362" max="15362" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="15363" max="15363" width="23.88671875" style="69" customWidth="1"/>
     <col min="15364" max="15364" width="25" style="69" customWidth="1"/>
     <col min="15365" max="15616" width="9" style="69"/>
     <col min="15617" max="15617" width="13.44140625" style="69" customWidth="1"/>
     <col min="15618" max="15618" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="15619" max="15619" width="23.88671875" style="69" customWidth="1"/>
     <col min="15620" max="15620" width="25" style="69" customWidth="1"/>
     <col min="15621" max="15872" width="9" style="69"/>
     <col min="15873" max="15873" width="13.44140625" style="69" customWidth="1"/>
     <col min="15874" max="15874" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="15875" max="15875" width="23.88671875" style="69" customWidth="1"/>
     <col min="15876" max="15876" width="25" style="69" customWidth="1"/>
     <col min="15877" max="16128" width="9" style="69"/>
     <col min="16129" max="16129" width="13.44140625" style="69" customWidth="1"/>
     <col min="16130" max="16130" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="23.88671875" style="69" customWidth="1"/>
     <col min="16132" max="16132" width="25" style="69" customWidth="1"/>
     <col min="16133" max="16384" width="9" style="69"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="16.5" customHeight="1">
-[...36 lines deleted...]
-    <row r="5" spans="1:5" ht="18.75" customHeight="1">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="95"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="86" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A2" s="97" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+    </row>
+    <row r="3" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="98" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="99"/>
+      <c r="C3" s="99"/>
+      <c r="D3" s="99"/>
+    </row>
+    <row r="4" spans="1:5" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="92" t="s">
+        <v>48</v>
+      </c>
+      <c r="D4" s="71" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="72" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B5" s="73">
-        <v>771329</v>
+        <v>762802</v>
       </c>
       <c r="C5" s="73">
-        <v>1599405</v>
+        <v>1586374</v>
       </c>
       <c r="D5" s="74">
         <f>B5/C5*100</f>
-        <v>48.22599654246423</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="18.75" customHeight="1">
+        <v>48.084625693562806</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="72" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="73">
-        <v>1081380</v>
+        <v>1120844</v>
       </c>
       <c r="C6" s="73">
-        <v>1953141</v>
+        <v>1983389</v>
       </c>
       <c r="D6" s="74">
         <f>B6/C6*100</f>
-        <v>55.366202440069614</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="18.75" customHeight="1">
+        <v>56.511556734458047</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="72" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="73">
-        <v>926586</v>
+        <v>960377</v>
       </c>
       <c r="C7" s="73">
-        <v>1819006</v>
+        <v>1816520</v>
       </c>
       <c r="D7" s="74">
         <f>B7/C7*100</f>
-        <v>50.939139288160675</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="18.75" customHeight="1">
+        <v>52.869057318389011</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="72" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="73">
-        <v>770658</v>
+        <v>813022</v>
       </c>
       <c r="C8" s="73">
-        <v>1671232</v>
+        <v>1721136</v>
       </c>
       <c r="D8" s="74">
         <f>B8/C8*100</f>
-        <v>46.113166813464559</v>
-[...4 lines deleted...]
-        <v>9</v>
+        <v>47.237522194643539</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="75" t="s">
+        <v>8</v>
       </c>
       <c r="B9" s="76">
-        <v>327555</v>
+        <v>364253</v>
       </c>
       <c r="C9" s="76">
-        <v>1450749</v>
+        <v>1543379</v>
       </c>
       <c r="D9" s="77">
         <f>B9/C9*100</f>
-        <v>22.578337121031964</v>
-[...18 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>23.601007918340215</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="100"/>
+      <c r="C10" s="100"/>
+      <c r="D10" s="100"/>
+    </row>
+    <row r="11" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="80" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="E12" s="93"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="C13" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.6640625" customWidth="1"/>
     <col min="2" max="2" width="16.33203125" customWidth="1"/>
     <col min="3" max="3" width="16.44140625" customWidth="1"/>
     <col min="4" max="4" width="15.44140625" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" s="112" t="s">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="B1" s="112"/>
       <c r="C1" s="113" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D1" s="113"/>
     </row>
-    <row r="2" spans="1:6" s="50" customFormat="1" ht="25.5" customHeight="1">
+    <row r="2" spans="1:6" s="50" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="115" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="B2" s="115"/>
       <c r="C2" s="115"/>
       <c r="D2" s="115"/>
       <c r="E2" s="48"/>
       <c r="F2" s="49"/>
     </row>
-    <row r="3" spans="1:6" s="51" customFormat="1" ht="24.75" customHeight="1">
+    <row r="3" spans="1:6" s="51" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="116" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="B3" s="116"/>
       <c r="C3" s="116"/>
       <c r="D3" s="116"/>
     </row>
-    <row r="4" spans="1:6" ht="36" customHeight="1">
+    <row r="4" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="C4" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="29" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="30" t="s">
+    </row>
+    <row r="5" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B5" s="43">
-        <v>1018552</v>
+        <v>1013613</v>
       </c>
       <c r="C5" s="32">
-        <v>1815543</v>
+        <v>1808135</v>
       </c>
       <c r="D5" s="7">
         <f>B5/C5*100</f>
-        <v>56.101783323226165</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" ht="24" customHeight="1">
+        <v>56.058480146670462</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="42" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="44">
-        <v>1095908</v>
+        <v>1101692</v>
       </c>
       <c r="C6" s="33">
-        <v>1838084</v>
+        <v>1852237</v>
       </c>
       <c r="D6" s="7">
         <f>B6/C6*100</f>
-        <v>59.622302353972941</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" ht="24" customHeight="1">
+        <v>59.478997558087862</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="42" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="44">
-        <v>749666</v>
+        <v>804071</v>
       </c>
       <c r="C7" s="33">
-        <v>1242411</v>
+        <v>1341206</v>
       </c>
       <c r="D7" s="7">
         <f>B7/C7*100</f>
-        <v>60.339613863689237</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" ht="24" customHeight="1">
+        <v>59.951342299393232</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="42" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="44">
-        <v>397221</v>
+        <v>397600</v>
       </c>
       <c r="C8" s="33">
-        <v>780040</v>
+        <v>775992</v>
       </c>
       <c r="D8" s="7">
         <f>B8/C8*100</f>
-        <v>50.923157786780159</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" ht="24" customHeight="1">
+        <v>51.237641625171392</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="45" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="46">
-        <v>289975</v>
+        <v>281982</v>
       </c>
       <c r="C9" s="35">
-        <v>702678</v>
+        <v>735382</v>
       </c>
       <c r="D9" s="10">
         <f>B9/C9*100</f>
-        <v>41.267123775043473</v>
-[...10 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>38.344969009304009</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="51" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B11" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
-  <dimension ref="A1:F10"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.6640625" customWidth="1"/>
     <col min="2" max="2" width="16.33203125" customWidth="1"/>
     <col min="3" max="3" width="16.44140625" customWidth="1"/>
     <col min="4" max="4" width="15.44140625" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" s="112" t="s">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="B1" s="112"/>
       <c r="C1" s="113" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D1" s="113"/>
     </row>
-    <row r="2" spans="1:6" s="50" customFormat="1" ht="25.5" customHeight="1">
+    <row r="2" spans="1:6" s="50" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="115" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="B2" s="115"/>
       <c r="C2" s="115"/>
       <c r="D2" s="115"/>
       <c r="E2" s="48"/>
       <c r="F2" s="49"/>
     </row>
-    <row r="3" spans="1:6" s="51" customFormat="1" ht="24.75" customHeight="1">
+    <row r="3" spans="1:6" s="51" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="116" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="B3" s="116"/>
       <c r="C3" s="116"/>
       <c r="D3" s="116"/>
     </row>
-    <row r="4" spans="1:6" ht="36" customHeight="1">
+    <row r="4" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="C4" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="29" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="30" t="s">
+    </row>
+    <row r="5" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>1020098</v>
+      <c r="B5" s="43">
+        <v>1018552</v>
       </c>
       <c r="C5" s="32">
-        <v>1830863</v>
+        <v>1815543</v>
       </c>
       <c r="D5" s="7">
         <f>B5/C5*100</f>
-        <v>55.716784926015762</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" ht="24" customHeight="1">
+        <v>56.101783323226165</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="42" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="44">
-        <v>1081733</v>
+        <v>1095908</v>
       </c>
       <c r="C6" s="33">
-        <v>1814254</v>
+        <v>1838084</v>
       </c>
       <c r="D6" s="7">
         <f>B6/C6*100</f>
-        <v>59.624120988571619</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" ht="24" customHeight="1">
+        <v>59.622302353972941</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="42" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="44">
-        <v>697988</v>
+        <v>749666</v>
       </c>
       <c r="C7" s="33">
-        <v>1163631</v>
+        <v>1242411</v>
       </c>
       <c r="D7" s="7">
         <f>B7/C7*100</f>
-        <v>59.983620236999535</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" ht="24" customHeight="1">
+        <v>60.339613863689237</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="42" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="44">
-        <v>398353</v>
+        <v>397221</v>
       </c>
       <c r="C8" s="33">
-        <v>769942</v>
+        <v>780040</v>
       </c>
       <c r="D8" s="7">
         <f>B8/C8*100</f>
-        <v>51.738052996199713</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" ht="24" customHeight="1">
+        <v>50.923157786780159</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="45" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="46">
-        <v>280163</v>
+        <v>289975</v>
       </c>
       <c r="C9" s="35">
-        <v>671319</v>
+        <v>702678</v>
       </c>
       <c r="D9" s="10">
         <f>B9/C9*100</f>
-        <v>41.733214760791817</v>
-[...8 lines deleted...]
-      <c r="D10" s="111"/>
+        <v>41.267123775043473</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="51" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B11" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
+  <dimension ref="A1:F10"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="10.6640625" customWidth="1"/>
+    <col min="2" max="2" width="16.33203125" customWidth="1"/>
+    <col min="3" max="3" width="16.44140625" customWidth="1"/>
+    <col min="4" max="4" width="15.44140625" customWidth="1"/>
+    <col min="5" max="5" width="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="112" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="112"/>
+      <c r="C1" s="113" t="s">
+        <v>62</v>
+      </c>
+      <c r="D1" s="113"/>
+    </row>
+    <row r="2" spans="1:6" s="50" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="115" t="s">
+        <v>75</v>
+      </c>
+      <c r="B2" s="115"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:6" s="51" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="116" t="s">
+        <v>77</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+    </row>
+    <row r="4" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="30" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="53">
+        <v>1020098</v>
+      </c>
+      <c r="C5" s="32">
+        <v>1830863</v>
+      </c>
+      <c r="D5" s="7">
+        <f>B5/C5*100</f>
+        <v>55.716784926015762</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="44">
+        <v>1081733</v>
+      </c>
+      <c r="C6" s="33">
+        <v>1814254</v>
+      </c>
+      <c r="D6" s="7">
+        <f>B6/C6*100</f>
+        <v>59.624120988571619</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="44">
+        <v>697988</v>
+      </c>
+      <c r="C7" s="33">
+        <v>1163631</v>
+      </c>
+      <c r="D7" s="7">
+        <f>B7/C7*100</f>
+        <v>59.983620236999535</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="44">
+        <v>398353</v>
+      </c>
+      <c r="C8" s="33">
+        <v>769942</v>
+      </c>
+      <c r="D8" s="7">
+        <f>B8/C8*100</f>
+        <v>51.738052996199713</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="46">
+        <v>280163</v>
+      </c>
+      <c r="C9" s="35">
+        <v>671319</v>
+      </c>
+      <c r="D9" s="10">
+        <f>B9/C9*100</f>
+        <v>41.733214760791817</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="51" customFormat="1" ht="97.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="C1:D1"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A10:D10"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.44140625" customWidth="1"/>
     <col min="2" max="2" width="16.33203125" customWidth="1"/>
     <col min="3" max="3" width="16.44140625" customWidth="1"/>
     <col min="4" max="4" width="15.44140625" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" s="112" t="s">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="B1" s="112"/>
       <c r="C1" s="113" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D1" s="113"/>
     </row>
-    <row r="2" spans="1:6" s="50" customFormat="1" ht="25.5" customHeight="1">
+    <row r="2" spans="1:6" s="50" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="115" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="B2" s="115"/>
       <c r="C2" s="115"/>
       <c r="D2" s="115"/>
       <c r="E2" s="48"/>
       <c r="F2" s="49"/>
     </row>
-    <row r="3" spans="1:6" s="51" customFormat="1" ht="24.75" customHeight="1">
+    <row r="3" spans="1:6" s="51" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="116" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="B3" s="116"/>
       <c r="C3" s="116"/>
       <c r="D3" s="116"/>
     </row>
-    <row r="4" spans="1:6" ht="36" customHeight="1">
+    <row r="4" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="C4" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="29" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="30" t="s">
+    </row>
+    <row r="5" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="42" t="s">
         <v>4</v>
-      </c>
-[...3 lines deleted...]
-        <v>5</v>
       </c>
       <c r="B5" s="53">
         <v>1002750</v>
       </c>
       <c r="C5" s="32">
         <v>1853245</v>
       </c>
       <c r="D5" s="7">
         <f>B5/C5*100</f>
         <v>54.107794706042647</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="24" customHeight="1">
+    <row r="6" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="42" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="44">
         <v>1051640</v>
       </c>
       <c r="C6" s="33">
         <v>1783135</v>
       </c>
       <c r="D6" s="7">
         <f>B6/C6*100</f>
         <v>58.977026416956654</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="24" customHeight="1">
+    <row r="7" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="42" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="44">
         <v>658667</v>
       </c>
       <c r="C7" s="33">
         <v>1094137</v>
       </c>
       <c r="D7" s="7">
         <f>B7/C7*100</f>
         <v>60.199682489487152</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="24" customHeight="1">
+    <row r="8" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="42" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="44">
         <v>394273</v>
       </c>
       <c r="C8" s="33">
         <v>754785</v>
       </c>
       <c r="D8" s="7">
         <f>B8/C8*100</f>
         <v>52.236464688619947</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="24" customHeight="1">
+    <row r="9" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="45" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="46">
         <v>271709</v>
       </c>
       <c r="C9" s="35">
         <v>642783</v>
       </c>
       <c r="D9" s="10">
         <f>B9/C9*100</f>
         <v>42.270719667446087</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="51" customFormat="1" ht="96" customHeight="1">
-[...5 lines deleted...]
-      <c r="D10" s="111"/>
+    <row r="10" spans="1:6" s="51" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.75000000000000011" right="0.75000000000000011" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FC4DD19-F544-4F25-B4BD-A1F398190A52}">
-  <dimension ref="A1:E12"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FF46CE4-FBD3-49E4-ADB7-8305D9052679}">
+  <dimension ref="A1:E13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="22.6640625" style="69" customWidth="1"/>
     <col min="5" max="256" width="9" style="69"/>
     <col min="257" max="257" width="13.44140625" style="69" customWidth="1"/>
     <col min="258" max="258" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="23.88671875" style="69" customWidth="1"/>
     <col min="260" max="260" width="25" style="69" customWidth="1"/>
     <col min="261" max="512" width="9" style="69"/>
     <col min="513" max="513" width="13.44140625" style="69" customWidth="1"/>
     <col min="514" max="514" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="23.88671875" style="69" customWidth="1"/>
     <col min="516" max="516" width="25" style="69" customWidth="1"/>
     <col min="517" max="768" width="9" style="69"/>
     <col min="769" max="769" width="13.44140625" style="69" customWidth="1"/>
     <col min="770" max="770" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="771" max="771" width="23.88671875" style="69" customWidth="1"/>
     <col min="772" max="772" width="25" style="69" customWidth="1"/>
     <col min="773" max="1024" width="9" style="69"/>
     <col min="1025" max="1025" width="13.44140625" style="69" customWidth="1"/>
     <col min="1026" max="1026" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="1027" max="1027" width="23.88671875" style="69" customWidth="1"/>
     <col min="1028" max="1028" width="25" style="69" customWidth="1"/>
     <col min="1029" max="1280" width="9" style="69"/>
     <col min="1281" max="1281" width="13.44140625" style="69" customWidth="1"/>
     <col min="1282" max="1282" width="16.109375" style="69" bestFit="1" customWidth="1"/>
@@ -5677,198 +6886,201 @@
     <col min="15107" max="15107" width="23.88671875" style="69" customWidth="1"/>
     <col min="15108" max="15108" width="25" style="69" customWidth="1"/>
     <col min="15109" max="15360" width="9" style="69"/>
     <col min="15361" max="15361" width="13.44140625" style="69" customWidth="1"/>
     <col min="15362" max="15362" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="15363" max="15363" width="23.88671875" style="69" customWidth="1"/>
     <col min="15364" max="15364" width="25" style="69" customWidth="1"/>
     <col min="15365" max="15616" width="9" style="69"/>
     <col min="15617" max="15617" width="13.44140625" style="69" customWidth="1"/>
     <col min="15618" max="15618" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="15619" max="15619" width="23.88671875" style="69" customWidth="1"/>
     <col min="15620" max="15620" width="25" style="69" customWidth="1"/>
     <col min="15621" max="15872" width="9" style="69"/>
     <col min="15873" max="15873" width="13.44140625" style="69" customWidth="1"/>
     <col min="15874" max="15874" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="15875" max="15875" width="23.88671875" style="69" customWidth="1"/>
     <col min="15876" max="15876" width="25" style="69" customWidth="1"/>
     <col min="15877" max="16128" width="9" style="69"/>
     <col min="16129" max="16129" width="13.44140625" style="69" customWidth="1"/>
     <col min="16130" max="16130" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="23.88671875" style="69" customWidth="1"/>
     <col min="16132" max="16132" width="25" style="69" customWidth="1"/>
     <col min="16133" max="16384" width="9" style="69"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="16.5" customHeight="1">
-[...6 lines deleted...]
-    <row r="2" spans="1:5" ht="19.5" customHeight="1">
+    <row r="1" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="84"/>
+      <c r="B1" s="85"/>
+      <c r="D1" s="86" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="101" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="B2" s="101"/>
       <c r="C2" s="101"/>
       <c r="D2" s="101"/>
     </row>
-    <row r="3" spans="1:5" ht="19.5" customHeight="1">
-[...21 lines deleted...]
-    <row r="5" spans="1:5" ht="18.75" customHeight="1">
+    <row r="3" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="98" t="s">
+        <v>45</v>
+      </c>
+      <c r="B3" s="99"/>
+      <c r="C3" s="99"/>
+      <c r="D3" s="99"/>
+    </row>
+    <row r="4" spans="1:5" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="92" t="s">
+        <v>46</v>
+      </c>
+      <c r="D4" s="83" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="72" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B5" s="73">
-        <v>786367</v>
+        <v>771329</v>
       </c>
       <c r="C5" s="73">
-        <v>1653045</v>
+        <v>1599405</v>
       </c>
       <c r="D5" s="74">
         <f>B5/C5*100</f>
-        <v>47.570816281468439</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="18.75" customHeight="1">
+        <v>48.22599654246423</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="72" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="73">
-        <v>1044194</v>
+        <v>1081380</v>
       </c>
       <c r="C6" s="73">
-        <v>1932218</v>
+        <v>1953141</v>
       </c>
       <c r="D6" s="74">
         <f>B6/C6*100</f>
-        <v>54.041210670845629</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="18.75" customHeight="1">
+        <v>55.366202440069614</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="72" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="73">
-        <v>910825</v>
+        <v>926586</v>
       </c>
       <c r="C7" s="73">
-        <v>1832559</v>
+        <v>1819006</v>
       </c>
       <c r="D7" s="74">
         <f>B7/C7*100</f>
-        <v>49.702356104223654</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="18.75" customHeight="1">
+        <v>50.939139288160675</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="72" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="73">
-        <v>743161</v>
+        <v>770658</v>
       </c>
       <c r="C8" s="73">
-        <v>1638253</v>
+        <v>1671232</v>
       </c>
       <c r="D8" s="74">
         <f>B8/C8*100</f>
-        <v>45.363017800058962</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" ht="18.75" customHeight="1">
+        <v>46.113166813464559</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="75" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="76">
-        <v>311142</v>
+        <v>327555</v>
       </c>
       <c r="C9" s="76">
-        <v>1378288</v>
+        <v>1450749</v>
       </c>
       <c r="D9" s="77">
         <f>B9/C9*100</f>
-        <v>22.574527239589983</v>
-[...17 lines deleted...]
-      <c r="C12" s="78"/>
+        <v>22.578337121031964</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="100"/>
+      <c r="C10" s="100"/>
+      <c r="D10" s="100"/>
+    </row>
+    <row r="11" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="80" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="E12" s="64"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="C13" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5FF83A80-6760-474A-AEF2-60C212C0352F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FC4DD19-F544-4F25-B4BD-A1F398190A52}">
   <dimension ref="A1:E12"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="22.6640625" style="69" customWidth="1"/>
     <col min="5" max="256" width="9" style="69"/>
     <col min="257" max="257" width="13.44140625" style="69" customWidth="1"/>
     <col min="258" max="258" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="23.88671875" style="69" customWidth="1"/>
     <col min="260" max="260" width="25" style="69" customWidth="1"/>
     <col min="261" max="512" width="9" style="69"/>
     <col min="513" max="513" width="13.44140625" style="69" customWidth="1"/>
     <col min="514" max="514" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="23.88671875" style="69" customWidth="1"/>
     <col min="516" max="516" width="25" style="69" customWidth="1"/>
     <col min="517" max="768" width="9" style="69"/>
     <col min="769" max="769" width="13.44140625" style="69" customWidth="1"/>
     <col min="770" max="770" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="771" max="771" width="23.88671875" style="69" customWidth="1"/>
     <col min="772" max="772" width="25" style="69" customWidth="1"/>
     <col min="773" max="1024" width="9" style="69"/>
     <col min="1025" max="1025" width="13.44140625" style="69" customWidth="1"/>
     <col min="1026" max="1026" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="1027" max="1027" width="23.88671875" style="69" customWidth="1"/>
     <col min="1028" max="1028" width="25" style="69" customWidth="1"/>
     <col min="1029" max="1280" width="9" style="69"/>
     <col min="1281" max="1281" width="13.44140625" style="69" customWidth="1"/>
     <col min="1282" max="1282" width="16.109375" style="69" bestFit="1" customWidth="1"/>
@@ -6145,195 +7357,667 @@
     <col min="15107" max="15107" width="23.88671875" style="69" customWidth="1"/>
     <col min="15108" max="15108" width="25" style="69" customWidth="1"/>
     <col min="15109" max="15360" width="9" style="69"/>
     <col min="15361" max="15361" width="13.44140625" style="69" customWidth="1"/>
     <col min="15362" max="15362" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="15363" max="15363" width="23.88671875" style="69" customWidth="1"/>
     <col min="15364" max="15364" width="25" style="69" customWidth="1"/>
     <col min="15365" max="15616" width="9" style="69"/>
     <col min="15617" max="15617" width="13.44140625" style="69" customWidth="1"/>
     <col min="15618" max="15618" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="15619" max="15619" width="23.88671875" style="69" customWidth="1"/>
     <col min="15620" max="15620" width="25" style="69" customWidth="1"/>
     <col min="15621" max="15872" width="9" style="69"/>
     <col min="15873" max="15873" width="13.44140625" style="69" customWidth="1"/>
     <col min="15874" max="15874" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="15875" max="15875" width="23.88671875" style="69" customWidth="1"/>
     <col min="15876" max="15876" width="25" style="69" customWidth="1"/>
     <col min="15877" max="16128" width="9" style="69"/>
     <col min="16129" max="16129" width="13.44140625" style="69" customWidth="1"/>
     <col min="16130" max="16130" width="16.109375" style="69" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="23.88671875" style="69" customWidth="1"/>
     <col min="16132" max="16132" width="25" style="69" customWidth="1"/>
     <col min="16133" max="16384" width="9" style="69"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-[...36 lines deleted...]
-    <row r="5" spans="1:5" ht="18">
+    <row r="1" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="84"/>
+      <c r="B1" s="85"/>
+      <c r="D1" s="86" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="97" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+    </row>
+    <row r="3" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="98" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="99"/>
+      <c r="C3" s="99"/>
+      <c r="D3" s="99"/>
+    </row>
+    <row r="4" spans="1:5" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="81" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4" s="83" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="72" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B5" s="73">
-        <v>826390</v>
+        <v>786367</v>
       </c>
       <c r="C5" s="73">
-        <v>1724091</v>
+        <v>1653045</v>
       </c>
       <c r="D5" s="74">
         <f>B5/C5*100</f>
-        <v>47.931924706990529</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="18">
+        <v>47.570816281468439</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="72" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="73">
-        <v>1047205</v>
+        <v>1044194</v>
       </c>
       <c r="C6" s="73">
-        <v>1922118</v>
+        <v>1932218</v>
       </c>
       <c r="D6" s="74">
         <f>B6/C6*100</f>
-        <v>54.481826818124588</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="18">
+        <v>54.041210670845629</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="72" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="73">
-        <v>950408</v>
+        <v>910825</v>
       </c>
       <c r="C7" s="73">
-        <v>1850717</v>
+        <v>1832559</v>
       </c>
       <c r="D7" s="74">
         <f>B7/C7*100</f>
-        <v>51.35350245337348</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="18">
+        <v>49.702356104223654</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="72" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="73">
-        <v>774468</v>
+        <v>743161</v>
       </c>
       <c r="C8" s="73">
-        <v>1625924</v>
+        <v>1638253</v>
       </c>
       <c r="D8" s="74">
         <f>B8/C8*100</f>
-        <v>47.632484667180016</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" ht="18">
+        <v>45.363017800058962</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="75" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="76">
-        <v>315412</v>
+        <v>311142</v>
       </c>
       <c r="C9" s="76">
-        <v>1302214</v>
+        <v>1378288</v>
       </c>
       <c r="D9" s="77">
         <f>B9/C9*100</f>
-        <v>24.22121095303844</v>
-[...10 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>22.574527239589983</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="100"/>
+      <c r="C10" s="100"/>
+      <c r="D10" s="100"/>
+    </row>
+    <row r="11" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="80" t="s">
+        <v>38</v>
+      </c>
       <c r="E11" s="64"/>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="C12" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5FF83A80-6760-474A-AEF2-60C212C0352F}">
+  <dimension ref="A1:E12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="4" width="22.6640625" style="69" customWidth="1"/>
+    <col min="5" max="256" width="9" style="69"/>
+    <col min="257" max="257" width="13.44140625" style="69" customWidth="1"/>
+    <col min="258" max="258" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="259" max="259" width="23.88671875" style="69" customWidth="1"/>
+    <col min="260" max="260" width="25" style="69" customWidth="1"/>
+    <col min="261" max="512" width="9" style="69"/>
+    <col min="513" max="513" width="13.44140625" style="69" customWidth="1"/>
+    <col min="514" max="514" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="515" max="515" width="23.88671875" style="69" customWidth="1"/>
+    <col min="516" max="516" width="25" style="69" customWidth="1"/>
+    <col min="517" max="768" width="9" style="69"/>
+    <col min="769" max="769" width="13.44140625" style="69" customWidth="1"/>
+    <col min="770" max="770" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="771" max="771" width="23.88671875" style="69" customWidth="1"/>
+    <col min="772" max="772" width="25" style="69" customWidth="1"/>
+    <col min="773" max="1024" width="9" style="69"/>
+    <col min="1025" max="1025" width="13.44140625" style="69" customWidth="1"/>
+    <col min="1026" max="1026" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1027" width="23.88671875" style="69" customWidth="1"/>
+    <col min="1028" max="1028" width="25" style="69" customWidth="1"/>
+    <col min="1029" max="1280" width="9" style="69"/>
+    <col min="1281" max="1281" width="13.44140625" style="69" customWidth="1"/>
+    <col min="1282" max="1282" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1283" width="23.88671875" style="69" customWidth="1"/>
+    <col min="1284" max="1284" width="25" style="69" customWidth="1"/>
+    <col min="1285" max="1536" width="9" style="69"/>
+    <col min="1537" max="1537" width="13.44140625" style="69" customWidth="1"/>
+    <col min="1538" max="1538" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1539" width="23.88671875" style="69" customWidth="1"/>
+    <col min="1540" max="1540" width="25" style="69" customWidth="1"/>
+    <col min="1541" max="1792" width="9" style="69"/>
+    <col min="1793" max="1793" width="13.44140625" style="69" customWidth="1"/>
+    <col min="1794" max="1794" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1795" width="23.88671875" style="69" customWidth="1"/>
+    <col min="1796" max="1796" width="25" style="69" customWidth="1"/>
+    <col min="1797" max="2048" width="9" style="69"/>
+    <col min="2049" max="2049" width="13.44140625" style="69" customWidth="1"/>
+    <col min="2050" max="2050" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2051" width="23.88671875" style="69" customWidth="1"/>
+    <col min="2052" max="2052" width="25" style="69" customWidth="1"/>
+    <col min="2053" max="2304" width="9" style="69"/>
+    <col min="2305" max="2305" width="13.44140625" style="69" customWidth="1"/>
+    <col min="2306" max="2306" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2307" width="23.88671875" style="69" customWidth="1"/>
+    <col min="2308" max="2308" width="25" style="69" customWidth="1"/>
+    <col min="2309" max="2560" width="9" style="69"/>
+    <col min="2561" max="2561" width="13.44140625" style="69" customWidth="1"/>
+    <col min="2562" max="2562" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2563" width="23.88671875" style="69" customWidth="1"/>
+    <col min="2564" max="2564" width="25" style="69" customWidth="1"/>
+    <col min="2565" max="2816" width="9" style="69"/>
+    <col min="2817" max="2817" width="13.44140625" style="69" customWidth="1"/>
+    <col min="2818" max="2818" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2819" width="23.88671875" style="69" customWidth="1"/>
+    <col min="2820" max="2820" width="25" style="69" customWidth="1"/>
+    <col min="2821" max="3072" width="9" style="69"/>
+    <col min="3073" max="3073" width="13.44140625" style="69" customWidth="1"/>
+    <col min="3074" max="3074" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3075" width="23.88671875" style="69" customWidth="1"/>
+    <col min="3076" max="3076" width="25" style="69" customWidth="1"/>
+    <col min="3077" max="3328" width="9" style="69"/>
+    <col min="3329" max="3329" width="13.44140625" style="69" customWidth="1"/>
+    <col min="3330" max="3330" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3331" width="23.88671875" style="69" customWidth="1"/>
+    <col min="3332" max="3332" width="25" style="69" customWidth="1"/>
+    <col min="3333" max="3584" width="9" style="69"/>
+    <col min="3585" max="3585" width="13.44140625" style="69" customWidth="1"/>
+    <col min="3586" max="3586" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3587" width="23.88671875" style="69" customWidth="1"/>
+    <col min="3588" max="3588" width="25" style="69" customWidth="1"/>
+    <col min="3589" max="3840" width="9" style="69"/>
+    <col min="3841" max="3841" width="13.44140625" style="69" customWidth="1"/>
+    <col min="3842" max="3842" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3843" width="23.88671875" style="69" customWidth="1"/>
+    <col min="3844" max="3844" width="25" style="69" customWidth="1"/>
+    <col min="3845" max="4096" width="9" style="69"/>
+    <col min="4097" max="4097" width="13.44140625" style="69" customWidth="1"/>
+    <col min="4098" max="4098" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4099" width="23.88671875" style="69" customWidth="1"/>
+    <col min="4100" max="4100" width="25" style="69" customWidth="1"/>
+    <col min="4101" max="4352" width="9" style="69"/>
+    <col min="4353" max="4353" width="13.44140625" style="69" customWidth="1"/>
+    <col min="4354" max="4354" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4355" width="23.88671875" style="69" customWidth="1"/>
+    <col min="4356" max="4356" width="25" style="69" customWidth="1"/>
+    <col min="4357" max="4608" width="9" style="69"/>
+    <col min="4609" max="4609" width="13.44140625" style="69" customWidth="1"/>
+    <col min="4610" max="4610" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4611" width="23.88671875" style="69" customWidth="1"/>
+    <col min="4612" max="4612" width="25" style="69" customWidth="1"/>
+    <col min="4613" max="4864" width="9" style="69"/>
+    <col min="4865" max="4865" width="13.44140625" style="69" customWidth="1"/>
+    <col min="4866" max="4866" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4867" width="23.88671875" style="69" customWidth="1"/>
+    <col min="4868" max="4868" width="25" style="69" customWidth="1"/>
+    <col min="4869" max="5120" width="9" style="69"/>
+    <col min="5121" max="5121" width="13.44140625" style="69" customWidth="1"/>
+    <col min="5122" max="5122" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5123" width="23.88671875" style="69" customWidth="1"/>
+    <col min="5124" max="5124" width="25" style="69" customWidth="1"/>
+    <col min="5125" max="5376" width="9" style="69"/>
+    <col min="5377" max="5377" width="13.44140625" style="69" customWidth="1"/>
+    <col min="5378" max="5378" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5379" width="23.88671875" style="69" customWidth="1"/>
+    <col min="5380" max="5380" width="25" style="69" customWidth="1"/>
+    <col min="5381" max="5632" width="9" style="69"/>
+    <col min="5633" max="5633" width="13.44140625" style="69" customWidth="1"/>
+    <col min="5634" max="5634" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5635" width="23.88671875" style="69" customWidth="1"/>
+    <col min="5636" max="5636" width="25" style="69" customWidth="1"/>
+    <col min="5637" max="5888" width="9" style="69"/>
+    <col min="5889" max="5889" width="13.44140625" style="69" customWidth="1"/>
+    <col min="5890" max="5890" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5891" width="23.88671875" style="69" customWidth="1"/>
+    <col min="5892" max="5892" width="25" style="69" customWidth="1"/>
+    <col min="5893" max="6144" width="9" style="69"/>
+    <col min="6145" max="6145" width="13.44140625" style="69" customWidth="1"/>
+    <col min="6146" max="6146" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6147" width="23.88671875" style="69" customWidth="1"/>
+    <col min="6148" max="6148" width="25" style="69" customWidth="1"/>
+    <col min="6149" max="6400" width="9" style="69"/>
+    <col min="6401" max="6401" width="13.44140625" style="69" customWidth="1"/>
+    <col min="6402" max="6402" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6403" width="23.88671875" style="69" customWidth="1"/>
+    <col min="6404" max="6404" width="25" style="69" customWidth="1"/>
+    <col min="6405" max="6656" width="9" style="69"/>
+    <col min="6657" max="6657" width="13.44140625" style="69" customWidth="1"/>
+    <col min="6658" max="6658" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6659" width="23.88671875" style="69" customWidth="1"/>
+    <col min="6660" max="6660" width="25" style="69" customWidth="1"/>
+    <col min="6661" max="6912" width="9" style="69"/>
+    <col min="6913" max="6913" width="13.44140625" style="69" customWidth="1"/>
+    <col min="6914" max="6914" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6915" width="23.88671875" style="69" customWidth="1"/>
+    <col min="6916" max="6916" width="25" style="69" customWidth="1"/>
+    <col min="6917" max="7168" width="9" style="69"/>
+    <col min="7169" max="7169" width="13.44140625" style="69" customWidth="1"/>
+    <col min="7170" max="7170" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7171" width="23.88671875" style="69" customWidth="1"/>
+    <col min="7172" max="7172" width="25" style="69" customWidth="1"/>
+    <col min="7173" max="7424" width="9" style="69"/>
+    <col min="7425" max="7425" width="13.44140625" style="69" customWidth="1"/>
+    <col min="7426" max="7426" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7427" width="23.88671875" style="69" customWidth="1"/>
+    <col min="7428" max="7428" width="25" style="69" customWidth="1"/>
+    <col min="7429" max="7680" width="9" style="69"/>
+    <col min="7681" max="7681" width="13.44140625" style="69" customWidth="1"/>
+    <col min="7682" max="7682" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7683" width="23.88671875" style="69" customWidth="1"/>
+    <col min="7684" max="7684" width="25" style="69" customWidth="1"/>
+    <col min="7685" max="7936" width="9" style="69"/>
+    <col min="7937" max="7937" width="13.44140625" style="69" customWidth="1"/>
+    <col min="7938" max="7938" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7939" width="23.88671875" style="69" customWidth="1"/>
+    <col min="7940" max="7940" width="25" style="69" customWidth="1"/>
+    <col min="7941" max="8192" width="9" style="69"/>
+    <col min="8193" max="8193" width="13.44140625" style="69" customWidth="1"/>
+    <col min="8194" max="8194" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8195" width="23.88671875" style="69" customWidth="1"/>
+    <col min="8196" max="8196" width="25" style="69" customWidth="1"/>
+    <col min="8197" max="8448" width="9" style="69"/>
+    <col min="8449" max="8449" width="13.44140625" style="69" customWidth="1"/>
+    <col min="8450" max="8450" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8451" width="23.88671875" style="69" customWidth="1"/>
+    <col min="8452" max="8452" width="25" style="69" customWidth="1"/>
+    <col min="8453" max="8704" width="9" style="69"/>
+    <col min="8705" max="8705" width="13.44140625" style="69" customWidth="1"/>
+    <col min="8706" max="8706" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8707" width="23.88671875" style="69" customWidth="1"/>
+    <col min="8708" max="8708" width="25" style="69" customWidth="1"/>
+    <col min="8709" max="8960" width="9" style="69"/>
+    <col min="8961" max="8961" width="13.44140625" style="69" customWidth="1"/>
+    <col min="8962" max="8962" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8963" width="23.88671875" style="69" customWidth="1"/>
+    <col min="8964" max="8964" width="25" style="69" customWidth="1"/>
+    <col min="8965" max="9216" width="9" style="69"/>
+    <col min="9217" max="9217" width="13.44140625" style="69" customWidth="1"/>
+    <col min="9218" max="9218" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9219" width="23.88671875" style="69" customWidth="1"/>
+    <col min="9220" max="9220" width="25" style="69" customWidth="1"/>
+    <col min="9221" max="9472" width="9" style="69"/>
+    <col min="9473" max="9473" width="13.44140625" style="69" customWidth="1"/>
+    <col min="9474" max="9474" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9475" width="23.88671875" style="69" customWidth="1"/>
+    <col min="9476" max="9476" width="25" style="69" customWidth="1"/>
+    <col min="9477" max="9728" width="9" style="69"/>
+    <col min="9729" max="9729" width="13.44140625" style="69" customWidth="1"/>
+    <col min="9730" max="9730" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9731" width="23.88671875" style="69" customWidth="1"/>
+    <col min="9732" max="9732" width="25" style="69" customWidth="1"/>
+    <col min="9733" max="9984" width="9" style="69"/>
+    <col min="9985" max="9985" width="13.44140625" style="69" customWidth="1"/>
+    <col min="9986" max="9986" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9987" width="23.88671875" style="69" customWidth="1"/>
+    <col min="9988" max="9988" width="25" style="69" customWidth="1"/>
+    <col min="9989" max="10240" width="9" style="69"/>
+    <col min="10241" max="10241" width="13.44140625" style="69" customWidth="1"/>
+    <col min="10242" max="10242" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10243" width="23.88671875" style="69" customWidth="1"/>
+    <col min="10244" max="10244" width="25" style="69" customWidth="1"/>
+    <col min="10245" max="10496" width="9" style="69"/>
+    <col min="10497" max="10497" width="13.44140625" style="69" customWidth="1"/>
+    <col min="10498" max="10498" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10499" width="23.88671875" style="69" customWidth="1"/>
+    <col min="10500" max="10500" width="25" style="69" customWidth="1"/>
+    <col min="10501" max="10752" width="9" style="69"/>
+    <col min="10753" max="10753" width="13.44140625" style="69" customWidth="1"/>
+    <col min="10754" max="10754" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10755" width="23.88671875" style="69" customWidth="1"/>
+    <col min="10756" max="10756" width="25" style="69" customWidth="1"/>
+    <col min="10757" max="11008" width="9" style="69"/>
+    <col min="11009" max="11009" width="13.44140625" style="69" customWidth="1"/>
+    <col min="11010" max="11010" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11011" width="23.88671875" style="69" customWidth="1"/>
+    <col min="11012" max="11012" width="25" style="69" customWidth="1"/>
+    <col min="11013" max="11264" width="9" style="69"/>
+    <col min="11265" max="11265" width="13.44140625" style="69" customWidth="1"/>
+    <col min="11266" max="11266" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11267" width="23.88671875" style="69" customWidth="1"/>
+    <col min="11268" max="11268" width="25" style="69" customWidth="1"/>
+    <col min="11269" max="11520" width="9" style="69"/>
+    <col min="11521" max="11521" width="13.44140625" style="69" customWidth="1"/>
+    <col min="11522" max="11522" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11523" width="23.88671875" style="69" customWidth="1"/>
+    <col min="11524" max="11524" width="25" style="69" customWidth="1"/>
+    <col min="11525" max="11776" width="9" style="69"/>
+    <col min="11777" max="11777" width="13.44140625" style="69" customWidth="1"/>
+    <col min="11778" max="11778" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11779" width="23.88671875" style="69" customWidth="1"/>
+    <col min="11780" max="11780" width="25" style="69" customWidth="1"/>
+    <col min="11781" max="12032" width="9" style="69"/>
+    <col min="12033" max="12033" width="13.44140625" style="69" customWidth="1"/>
+    <col min="12034" max="12034" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12035" width="23.88671875" style="69" customWidth="1"/>
+    <col min="12036" max="12036" width="25" style="69" customWidth="1"/>
+    <col min="12037" max="12288" width="9" style="69"/>
+    <col min="12289" max="12289" width="13.44140625" style="69" customWidth="1"/>
+    <col min="12290" max="12290" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12291" width="23.88671875" style="69" customWidth="1"/>
+    <col min="12292" max="12292" width="25" style="69" customWidth="1"/>
+    <col min="12293" max="12544" width="9" style="69"/>
+    <col min="12545" max="12545" width="13.44140625" style="69" customWidth="1"/>
+    <col min="12546" max="12546" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12547" width="23.88671875" style="69" customWidth="1"/>
+    <col min="12548" max="12548" width="25" style="69" customWidth="1"/>
+    <col min="12549" max="12800" width="9" style="69"/>
+    <col min="12801" max="12801" width="13.44140625" style="69" customWidth="1"/>
+    <col min="12802" max="12802" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12803" width="23.88671875" style="69" customWidth="1"/>
+    <col min="12804" max="12804" width="25" style="69" customWidth="1"/>
+    <col min="12805" max="13056" width="9" style="69"/>
+    <col min="13057" max="13057" width="13.44140625" style="69" customWidth="1"/>
+    <col min="13058" max="13058" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13059" width="23.88671875" style="69" customWidth="1"/>
+    <col min="13060" max="13060" width="25" style="69" customWidth="1"/>
+    <col min="13061" max="13312" width="9" style="69"/>
+    <col min="13313" max="13313" width="13.44140625" style="69" customWidth="1"/>
+    <col min="13314" max="13314" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13315" width="23.88671875" style="69" customWidth="1"/>
+    <col min="13316" max="13316" width="25" style="69" customWidth="1"/>
+    <col min="13317" max="13568" width="9" style="69"/>
+    <col min="13569" max="13569" width="13.44140625" style="69" customWidth="1"/>
+    <col min="13570" max="13570" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13571" width="23.88671875" style="69" customWidth="1"/>
+    <col min="13572" max="13572" width="25" style="69" customWidth="1"/>
+    <col min="13573" max="13824" width="9" style="69"/>
+    <col min="13825" max="13825" width="13.44140625" style="69" customWidth="1"/>
+    <col min="13826" max="13826" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13827" width="23.88671875" style="69" customWidth="1"/>
+    <col min="13828" max="13828" width="25" style="69" customWidth="1"/>
+    <col min="13829" max="14080" width="9" style="69"/>
+    <col min="14081" max="14081" width="13.44140625" style="69" customWidth="1"/>
+    <col min="14082" max="14082" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14083" width="23.88671875" style="69" customWidth="1"/>
+    <col min="14084" max="14084" width="25" style="69" customWidth="1"/>
+    <col min="14085" max="14336" width="9" style="69"/>
+    <col min="14337" max="14337" width="13.44140625" style="69" customWidth="1"/>
+    <col min="14338" max="14338" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14339" width="23.88671875" style="69" customWidth="1"/>
+    <col min="14340" max="14340" width="25" style="69" customWidth="1"/>
+    <col min="14341" max="14592" width="9" style="69"/>
+    <col min="14593" max="14593" width="13.44140625" style="69" customWidth="1"/>
+    <col min="14594" max="14594" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14595" width="23.88671875" style="69" customWidth="1"/>
+    <col min="14596" max="14596" width="25" style="69" customWidth="1"/>
+    <col min="14597" max="14848" width="9" style="69"/>
+    <col min="14849" max="14849" width="13.44140625" style="69" customWidth="1"/>
+    <col min="14850" max="14850" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14851" width="23.88671875" style="69" customWidth="1"/>
+    <col min="14852" max="14852" width="25" style="69" customWidth="1"/>
+    <col min="14853" max="15104" width="9" style="69"/>
+    <col min="15105" max="15105" width="13.44140625" style="69" customWidth="1"/>
+    <col min="15106" max="15106" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15107" width="23.88671875" style="69" customWidth="1"/>
+    <col min="15108" max="15108" width="25" style="69" customWidth="1"/>
+    <col min="15109" max="15360" width="9" style="69"/>
+    <col min="15361" max="15361" width="13.44140625" style="69" customWidth="1"/>
+    <col min="15362" max="15362" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15363" width="23.88671875" style="69" customWidth="1"/>
+    <col min="15364" max="15364" width="25" style="69" customWidth="1"/>
+    <col min="15365" max="15616" width="9" style="69"/>
+    <col min="15617" max="15617" width="13.44140625" style="69" customWidth="1"/>
+    <col min="15618" max="15618" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15619" width="23.88671875" style="69" customWidth="1"/>
+    <col min="15620" max="15620" width="25" style="69" customWidth="1"/>
+    <col min="15621" max="15872" width="9" style="69"/>
+    <col min="15873" max="15873" width="13.44140625" style="69" customWidth="1"/>
+    <col min="15874" max="15874" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15875" width="23.88671875" style="69" customWidth="1"/>
+    <col min="15876" max="15876" width="25" style="69" customWidth="1"/>
+    <col min="15877" max="16128" width="9" style="69"/>
+    <col min="16129" max="16129" width="13.44140625" style="69" customWidth="1"/>
+    <col min="16130" max="16130" width="16.109375" style="69" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16131" width="23.88671875" style="69" customWidth="1"/>
+    <col min="16132" max="16132" width="25" style="69" customWidth="1"/>
+    <col min="16133" max="16384" width="9" style="69"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="84"/>
+      <c r="B1" s="85"/>
+      <c r="D1" s="87" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A2" s="97" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+    </row>
+    <row r="3" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A3" s="99" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="99"/>
+      <c r="C3" s="99"/>
+      <c r="D3" s="99"/>
+    </row>
+    <row r="4" spans="1:5" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="70" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" s="71" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+      <c r="A5" s="72" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="73">
+        <v>826390</v>
+      </c>
+      <c r="C5" s="73">
+        <v>1724091</v>
+      </c>
+      <c r="D5" s="74">
+        <f>B5/C5*100</f>
+        <v>47.931924706990529</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+      <c r="A6" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="73">
+        <v>1047205</v>
+      </c>
+      <c r="C6" s="73">
+        <v>1922118</v>
+      </c>
+      <c r="D6" s="74">
+        <f>B6/C6*100</f>
+        <v>54.481826818124588</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+      <c r="A7" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="73">
+        <v>950408</v>
+      </c>
+      <c r="C7" s="73">
+        <v>1850717</v>
+      </c>
+      <c r="D7" s="74">
+        <f>B7/C7*100</f>
+        <v>51.35350245337348</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+      <c r="A8" s="72" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="73">
+        <v>774468</v>
+      </c>
+      <c r="C8" s="73">
+        <v>1625924</v>
+      </c>
+      <c r="D8" s="74">
+        <f>B8/C8*100</f>
+        <v>47.632484667180016</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="18" x14ac:dyDescent="0.3">
+      <c r="A9" s="75" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="76">
+        <v>315412</v>
+      </c>
+      <c r="C9" s="76">
+        <v>1302214</v>
+      </c>
+      <c r="D9" s="77">
+        <f>B9/C9*100</f>
+        <v>24.22121095303844</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="100"/>
+      <c r="C10" s="100"/>
+      <c r="D10" s="100"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="E11" s="64"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="C12" s="78"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A10:D10"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F11"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="22.6640625" style="54" customWidth="1"/>
     <col min="5" max="256" width="9" style="54"/>
     <col min="257" max="257" width="13.44140625" style="54" customWidth="1"/>
     <col min="258" max="258" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="23.88671875" style="54" customWidth="1"/>
     <col min="260" max="260" width="25" style="54" customWidth="1"/>
     <col min="261" max="512" width="9" style="54"/>
     <col min="513" max="513" width="13.44140625" style="54" customWidth="1"/>
     <col min="514" max="514" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="23.88671875" style="54" customWidth="1"/>
     <col min="516" max="516" width="25" style="54" customWidth="1"/>
     <col min="517" max="768" width="9" style="54"/>
     <col min="769" max="769" width="13.44140625" style="54" customWidth="1"/>
     <col min="770" max="770" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="771" max="771" width="23.88671875" style="54" customWidth="1"/>
     <col min="772" max="772" width="25" style="54" customWidth="1"/>
     <col min="773" max="1024" width="9" style="54"/>
     <col min="1025" max="1025" width="13.44140625" style="54" customWidth="1"/>
     <col min="1026" max="1026" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="1027" max="1027" width="23.88671875" style="54" customWidth="1"/>
     <col min="1028" max="1028" width="25" style="54" customWidth="1"/>
     <col min="1029" max="1280" width="9" style="54"/>
     <col min="1281" max="1281" width="13.44140625" style="54" customWidth="1"/>
     <col min="1282" max="1282" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
@@ -6610,196 +8294,198 @@
     <col min="15107" max="15107" width="23.88671875" style="54" customWidth="1"/>
     <col min="15108" max="15108" width="25" style="54" customWidth="1"/>
     <col min="15109" max="15360" width="9" style="54"/>
     <col min="15361" max="15361" width="13.44140625" style="54" customWidth="1"/>
     <col min="15362" max="15362" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="15363" max="15363" width="23.88671875" style="54" customWidth="1"/>
     <col min="15364" max="15364" width="25" style="54" customWidth="1"/>
     <col min="15365" max="15616" width="9" style="54"/>
     <col min="15617" max="15617" width="13.44140625" style="54" customWidth="1"/>
     <col min="15618" max="15618" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="15619" max="15619" width="23.88671875" style="54" customWidth="1"/>
     <col min="15620" max="15620" width="25" style="54" customWidth="1"/>
     <col min="15621" max="15872" width="9" style="54"/>
     <col min="15873" max="15873" width="13.44140625" style="54" customWidth="1"/>
     <col min="15874" max="15874" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="15875" max="15875" width="23.88671875" style="54" customWidth="1"/>
     <col min="15876" max="15876" width="25" style="54" customWidth="1"/>
     <col min="15877" max="16128" width="9" style="54"/>
     <col min="16129" max="16129" width="13.44140625" style="54" customWidth="1"/>
     <col min="16130" max="16130" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="23.88671875" style="54" customWidth="1"/>
     <col min="16132" max="16132" width="25" style="54" customWidth="1"/>
     <col min="16133" max="16384" width="9" style="54"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-[...27 lines deleted...]
-        <v>64</v>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="88"/>
+      <c r="B1" s="89"/>
+      <c r="D1" s="105" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A2" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="102"/>
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+    </row>
+    <row r="3" spans="1:6" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A3" s="106" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+    </row>
+    <row r="4" spans="1:6" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="82" t="s">
+        <v>40</v>
       </c>
       <c r="C4" s="55" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="D4" s="57" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" ht="18">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="18" x14ac:dyDescent="0.35">
       <c r="A5" s="65" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B5" s="59">
         <v>894522</v>
       </c>
       <c r="C5" s="59">
         <v>1773654</v>
       </c>
       <c r="D5" s="66">
         <f>B5/C5*100</f>
         <v>50.433850119583632</v>
       </c>
       <c r="F5"/>
     </row>
-    <row r="6" spans="1:6" ht="18">
+    <row r="6" spans="1:6" ht="18" x14ac:dyDescent="0.35">
       <c r="A6" s="65" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="59">
         <v>1074466</v>
       </c>
       <c r="C6" s="59">
         <v>1906897</v>
       </c>
       <c r="D6" s="66">
         <f>B6/C6*100</f>
         <v>56.346305018047651</v>
       </c>
       <c r="F6"/>
     </row>
-    <row r="7" spans="1:6" ht="18">
+    <row r="7" spans="1:6" ht="18" x14ac:dyDescent="0.35">
       <c r="A7" s="65" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="59">
         <v>1004914</v>
       </c>
       <c r="C7" s="59">
         <v>1853659</v>
       </c>
       <c r="D7" s="66">
         <f>B7/C7*100</f>
         <v>54.212452236360619</v>
       </c>
       <c r="F7"/>
     </row>
-    <row r="8" spans="1:6" ht="18">
+    <row r="8" spans="1:6" ht="18" x14ac:dyDescent="0.35">
       <c r="A8" s="65" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="59">
         <v>814589</v>
       </c>
       <c r="C8" s="59">
         <v>1580691</v>
       </c>
       <c r="D8" s="66">
         <f>B8/C8*100</f>
         <v>51.533727970868441</v>
       </c>
       <c r="F8"/>
     </row>
-    <row r="9" spans="1:6" ht="18">
+    <row r="9" spans="1:6" ht="18" x14ac:dyDescent="0.35">
       <c r="A9" s="67" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="62">
         <v>306345</v>
       </c>
       <c r="C9" s="62">
         <v>1236026</v>
       </c>
       <c r="D9" s="68">
         <f>B9/C9*100</f>
         <v>24.784672814325912</v>
       </c>
       <c r="F9"/>
     </row>
-    <row r="10" spans="1:6" ht="98.4" customHeight="1">
-[...7 lines deleted...]
-    <row r="11" spans="1:6">
+    <row r="10" spans="1:6" ht="98.4" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="103" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="103"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="103"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="E11" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E11"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="22.6640625" style="54" customWidth="1"/>
     <col min="5" max="256" width="9" style="54"/>
     <col min="257" max="257" width="13.44140625" style="54" customWidth="1"/>
     <col min="258" max="258" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="23.88671875" style="54" customWidth="1"/>
     <col min="260" max="260" width="25" style="54" customWidth="1"/>
     <col min="261" max="512" width="9" style="54"/>
     <col min="513" max="513" width="13.44140625" style="54" customWidth="1"/>
     <col min="514" max="514" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="23.88671875" style="54" customWidth="1"/>
     <col min="516" max="516" width="25" style="54" customWidth="1"/>
     <col min="517" max="768" width="9" style="54"/>
     <col min="769" max="769" width="13.44140625" style="54" customWidth="1"/>
     <col min="770" max="770" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="771" max="771" width="23.88671875" style="54" customWidth="1"/>
     <col min="772" max="772" width="25" style="54" customWidth="1"/>
     <col min="773" max="1024" width="9" style="54"/>
     <col min="1025" max="1025" width="13.44140625" style="54" customWidth="1"/>
     <col min="1026" max="1026" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="1027" max="1027" width="23.88671875" style="54" customWidth="1"/>
     <col min="1028" max="1028" width="25" style="54" customWidth="1"/>
     <col min="1029" max="1280" width="9" style="54"/>
     <col min="1281" max="1281" width="13.44140625" style="54" customWidth="1"/>
     <col min="1282" max="1282" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
@@ -7076,635 +8762,495 @@
     <col min="15107" max="15107" width="23.88671875" style="54" customWidth="1"/>
     <col min="15108" max="15108" width="25" style="54" customWidth="1"/>
     <col min="15109" max="15360" width="9" style="54"/>
     <col min="15361" max="15361" width="13.44140625" style="54" customWidth="1"/>
     <col min="15362" max="15362" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="15363" max="15363" width="23.88671875" style="54" customWidth="1"/>
     <col min="15364" max="15364" width="25" style="54" customWidth="1"/>
     <col min="15365" max="15616" width="9" style="54"/>
     <col min="15617" max="15617" width="13.44140625" style="54" customWidth="1"/>
     <col min="15618" max="15618" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="15619" max="15619" width="23.88671875" style="54" customWidth="1"/>
     <col min="15620" max="15620" width="25" style="54" customWidth="1"/>
     <col min="15621" max="15872" width="9" style="54"/>
     <col min="15873" max="15873" width="13.44140625" style="54" customWidth="1"/>
     <col min="15874" max="15874" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="15875" max="15875" width="23.88671875" style="54" customWidth="1"/>
     <col min="15876" max="15876" width="25" style="54" customWidth="1"/>
     <col min="15877" max="16128" width="9" style="54"/>
     <col min="16129" max="16129" width="13.44140625" style="54" customWidth="1"/>
     <col min="16130" max="16130" width="13.44140625" style="54" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="23.88671875" style="54" customWidth="1"/>
     <col min="16132" max="16132" width="25" style="54" customWidth="1"/>
     <col min="16133" max="16384" width="9" style="54"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-[...1 lines deleted...]
-      <c r="B1" s="92"/>
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="88"/>
+      <c r="B1" s="89"/>
       <c r="D1" s="79" t="s">
-        <v>48</v>
-[...23 lines deleted...]
-        <v>64</v>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="24.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="102"/>
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+    </row>
+    <row r="3" spans="1:5" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="106" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+    </row>
+    <row r="4" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="82" t="s">
+        <v>40</v>
       </c>
       <c r="C4" s="56" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="D4" s="57" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" ht="31.2" customHeight="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="58" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B5" s="59">
         <v>933838</v>
       </c>
-      <c r="C5" s="93">
+      <c r="C5" s="90">
         <v>1832717</v>
       </c>
       <c r="D5" s="60">
         <f>B5/C5*100</f>
         <v>50.953747905432209</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="31.2" customHeight="1">
+    <row r="6" spans="1:5" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="58" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="59">
         <v>1077631</v>
       </c>
-      <c r="C6" s="93">
+      <c r="C6" s="90">
         <v>1884554</v>
       </c>
       <c r="D6" s="60">
         <f>B6/C6*100</f>
         <v>57.182282916806834</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="31.2" customHeight="1">
+    <row r="7" spans="1:5" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="58" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="59">
         <v>1026845</v>
       </c>
-      <c r="C7" s="93">
+      <c r="C7" s="90">
         <v>1851851</v>
       </c>
       <c r="D7" s="60">
         <f>B7/C7*100</f>
         <v>55.44965550684153</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="31.2" customHeight="1">
+    <row r="8" spans="1:5" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="58" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="59">
         <v>812679</v>
       </c>
-      <c r="C8" s="93">
+      <c r="C8" s="90">
         <v>1522700</v>
       </c>
       <c r="D8" s="60">
         <f>B8/C8*100</f>
         <v>53.370920076180475</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="31.2" customHeight="1">
+    <row r="9" spans="1:5" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="61" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="62">
         <v>296510</v>
       </c>
-      <c r="C9" s="94">
+      <c r="C9" s="91">
         <v>1175177</v>
       </c>
       <c r="D9" s="63">
         <f>B9/C9*100</f>
         <v>25.231092848141174</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="102" customHeight="1">
-[...7 lines deleted...]
-    <row r="11" spans="1:5">
+    <row r="10" spans="1:5" ht="102" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="103" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="103"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="103"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="E11" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:D10"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="22.6640625" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-[...27 lines deleted...]
-        <v>64</v>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A1" s="107"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="109" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="24.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="110" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+    </row>
+    <row r="3" spans="1:4" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="111" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="111"/>
+      <c r="C3" s="111"/>
+      <c r="D3" s="111"/>
+    </row>
+    <row r="4" spans="1:4" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="82" t="s">
+        <v>40</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D4" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="31.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="5" t="s">
         <v>4</v>
-      </c>
-[...3 lines deleted...]
-        <v>5</v>
       </c>
       <c r="B5" s="6">
         <v>965379</v>
       </c>
       <c r="C5" s="6">
         <v>1870905</v>
       </c>
       <c r="D5" s="7">
         <f>B5/C5*100</f>
         <v>51.599573468455105</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="31.2" customHeight="1">
+    <row r="6" spans="1:4" ht="31.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="6">
         <v>1059747</v>
       </c>
       <c r="C6" s="6">
         <v>1866986</v>
       </c>
       <c r="D6" s="7">
         <f>B6/C6*100</f>
         <v>56.762450280826961</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="31.2" customHeight="1">
+    <row r="7" spans="1:4" ht="31.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="6">
         <v>1027294</v>
       </c>
       <c r="C7" s="6">
         <v>1846291</v>
       </c>
       <c r="D7" s="7">
         <f>B7/C7*100</f>
         <v>55.640958007161387</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="31.2" customHeight="1">
+    <row r="8" spans="1:4" ht="31.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="6">
         <v>785546</v>
       </c>
       <c r="C8" s="6">
         <v>1456439</v>
       </c>
       <c r="D8" s="7">
         <f>B8/C8*100</f>
         <v>53.936072846167946</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="31.2" customHeight="1">
+    <row r="9" spans="1:4" ht="31.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="8" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="9">
         <v>282722</v>
       </c>
       <c r="C9" s="9">
         <v>1126755</v>
       </c>
       <c r="D9" s="10">
         <f>B9/C9*100</f>
         <v>25.091701390275617</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="102" customHeight="1">
-[...128 lines deleted...]
-      <c r="A9" s="8" t="s">
+    <row r="10" spans="1:4" ht="102" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="9">
-[...16 lines deleted...]
-      <c r="D10" s="111"/>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:D11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:D10"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="22.6640625" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="24.9" customHeight="1">
-[...27 lines deleted...]
-        <v>64</v>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A1" s="107"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="109" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="24.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="110" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+    </row>
+    <row r="3" spans="1:4" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="111" t="s">
+        <v>61</v>
+      </c>
+      <c r="B3" s="111"/>
+      <c r="C3" s="111"/>
+      <c r="D3" s="111"/>
+    </row>
+    <row r="4" spans="1:4" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="82" t="s">
+        <v>40</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D4" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="31.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B5" s="6">
-        <v>1022564</v>
+        <v>996857</v>
       </c>
       <c r="C5" s="6">
-        <v>1974294</v>
+        <v>1914692</v>
       </c>
       <c r="D5" s="7">
         <f>B5/C5*100</f>
-        <v>51.793907087799482</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" ht="24.9" customHeight="1">
+        <v>52.063569493161296</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="31.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="6">
-        <v>1045151</v>
+        <v>1051615</v>
       </c>
       <c r="C6" s="6">
-        <v>1829203</v>
+        <v>1849137</v>
       </c>
       <c r="D6" s="7">
         <f>B6/C6*100</f>
-        <v>57.136960741918749</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" ht="24.9" customHeight="1">
+        <v>56.870583412694678</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="31.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="6">
-        <v>1033561</v>
+        <v>1030694</v>
       </c>
       <c r="C7" s="6">
-        <v>1830879</v>
+        <v>1842545</v>
       </c>
       <c r="D7" s="7">
         <f>B7/C7*100</f>
-        <v>56.451627879286391</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" ht="24.9" customHeight="1">
+        <v>55.938606655468391</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="31.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="6">
-        <v>725706</v>
+        <v>757875</v>
       </c>
       <c r="C8" s="6">
-        <v>1293531</v>
+        <v>1385968</v>
       </c>
       <c r="D8" s="7">
         <f>B8/C8*100</f>
-        <v>56.102714198577388</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="24.9" customHeight="1">
+        <v>54.681998429978186</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="31.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="8" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="9">
-        <v>274818</v>
+        <v>276622</v>
       </c>
       <c r="C9" s="9">
-        <v>1067244</v>
+        <v>1089168</v>
       </c>
       <c r="D9" s="10">
         <f>B9/C9*100</f>
-        <v>25.750250177091651</v>
-[...11 lines deleted...]
-      <c r="A11" s="11"/>
+        <v>25.397551158315341</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="102" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
-  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>22</vt:i4>
+        <vt:i4>23</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="22" baseType="lpstr">
+    <vt:vector size="23" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>96</vt:lpstr>
       <vt:lpstr>95</vt:lpstr>
       <vt:lpstr>94</vt:lpstr>
       <vt:lpstr>93</vt:lpstr>
       <vt:lpstr>92</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>