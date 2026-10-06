--- v0 (2026-05-17)
+++ v1 (2026-10-06)
@@ -5,115 +5,117 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\性別統計\健保署9月更新\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150923\9月性別統計_已完成\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61BA5333-4332-4A62-99E5-6F4EC7C97F71}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BB988045-520D-42C0-88BE-940577CCC47A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="22" r:id="rId1"/>
-[...20 lines deleted...]
-    <sheet name="93" sheetId="1" r:id="rId22"/>
+    <sheet name="114" sheetId="23" r:id="rId1"/>
+    <sheet name="113" sheetId="22" r:id="rId2"/>
+    <sheet name="112" sheetId="21" r:id="rId3"/>
+    <sheet name="111" sheetId="20" r:id="rId4"/>
+    <sheet name="110" sheetId="19" r:id="rId5"/>
+    <sheet name="109" sheetId="18" r:id="rId6"/>
+    <sheet name="108" sheetId="17" r:id="rId7"/>
+    <sheet name="107" sheetId="16" r:id="rId8"/>
+    <sheet name="106" sheetId="15" r:id="rId9"/>
+    <sheet name="105" sheetId="14" r:id="rId10"/>
+    <sheet name="104" sheetId="13" r:id="rId11"/>
+    <sheet name="103" sheetId="12" r:id="rId12"/>
+    <sheet name="o103" sheetId="11" state="hidden" r:id="rId13"/>
+    <sheet name="102" sheetId="10" r:id="rId14"/>
+    <sheet name="101" sheetId="9" r:id="rId15"/>
+    <sheet name="100" sheetId="8" r:id="rId16"/>
+    <sheet name="99" sheetId="7" r:id="rId17"/>
+    <sheet name="98" sheetId="5" r:id="rId18"/>
+    <sheet name="97" sheetId="6" r:id="rId19"/>
+    <sheet name="96" sheetId="4" r:id="rId20"/>
+    <sheet name="95" sheetId="3" r:id="rId21"/>
+    <sheet name="94" sheetId="2" r:id="rId22"/>
+    <sheet name="93" sheetId="1" r:id="rId23"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$1:$C$24</definedName>
-[...12 lines deleted...]
-    <definedName name="TT" localSheetId="20">'94'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="15">'100'!$A$1:$C$24</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'101'!$A$1:$C$49</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'102'!$A$1:$C$49</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'103'!$A$1:$C$49</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'104'!$A$1:$C$49</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="22">'93'!$A$1:$C$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="21">'94'!$A$1:$C$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="20">'95'!$A$1:$C$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="19">'96'!$A$1:$C$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="18">'97'!$A$1:$C$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'98'!$A$1:$C$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'99'!$A$1:$C$24</definedName>
+    <definedName name="TT" localSheetId="22">'93'!$B$3:$E$4</definedName>
+    <definedName name="TT" localSheetId="21">'94'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C43" i="19" l="1"/>
   <c r="C42" i="19"/>
   <c r="C41" i="19"/>
   <c r="C40" i="19"/>
   <c r="C39" i="19"/>
@@ -262,51 +264,51 @@
   <c r="C4" i="1"/>
   <c r="C5" i="1"/>
   <c r="C6" i="1"/>
   <c r="C7" i="1"/>
   <c r="C8" i="1"/>
   <c r="C9" i="1"/>
   <c r="C10" i="1"/>
   <c r="C4" i="2"/>
   <c r="C5" i="2"/>
   <c r="C6" i="2"/>
   <c r="C7" i="2"/>
   <c r="C8" i="2"/>
   <c r="C9" i="2"/>
   <c r="C10" i="2"/>
   <c r="C4" i="3"/>
   <c r="C5" i="3"/>
   <c r="C6" i="3"/>
   <c r="C7" i="3"/>
   <c r="C8" i="3"/>
   <c r="C9" i="3"/>
   <c r="C10" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="841" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="890" uniqueCount="285">
   <si>
     <t>手術項目</t>
   </si>
   <si>
     <t>病人數</t>
   </si>
   <si>
     <t>子宮完全切除術</t>
   </si>
   <si>
     <t>備註：</t>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：</t>
     </r>
@@ -4558,72 +4560,178 @@
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年全民健康保險統計，年底女性保險對象人數為</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>12,159,544</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>人。</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>製表日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115.09.01</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>全人口女性保險對象人數：依</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年全民健康保險統計，年底女性保險對象人數為</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12,252,056</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>人。</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="##,##0_-;\-\ #,##0_-;\ &quot;-&quot;_-"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
@@ -4946,51 +5054,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="152">
+  <cellXfs count="153">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
@@ -5263,74 +5371,77 @@
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_Book2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="千分位" xfId="3" builtinId="3"/>
     <cellStyle name="百分比" xfId="4" builtinId="5"/>
     <cellStyle name="百分比 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5634,660 +5745,1238 @@
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA7189EE-4CBC-4E5C-9A34-C58F6D5D5406}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CDC69E5-6DAE-45F6-9587-666CA9883E06}">
   <dimension ref="A1:E51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="33.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="95" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="137" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="138" t="s">
         <v>243</v>
       </c>
       <c r="B3" s="139"/>
       <c r="C3" s="139"/>
     </row>
     <row r="4" spans="1:5" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="140" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B4" s="141"/>
       <c r="C4" s="141"/>
     </row>
     <row r="5" spans="1:5" s="17" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="48"/>
       <c r="B5" s="115" t="s">
         <v>217</v>
       </c>
       <c r="C5" s="116" t="s">
         <v>218</v>
       </c>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
     </row>
     <row r="6" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="66" t="s">
         <v>99</v>
       </c>
       <c r="B6" s="89">
-        <v>11551</v>
+        <v>11918</v>
       </c>
       <c r="C6" s="72">
-        <v>9.4995338640988512E-4</v>
+        <v>9.7273469856814241E-4</v>
       </c>
       <c r="D6" s="108"/>
       <c r="E6" s="38"/>
     </row>
     <row r="7" spans="1:5" ht="6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="84"/>
       <c r="B7" s="76"/>
       <c r="C7" s="75"/>
       <c r="D7" s="108"/>
       <c r="E7" s="38"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="85" t="s">
         <v>136</v>
       </c>
       <c r="B8" s="90"/>
       <c r="C8" s="75"/>
       <c r="D8" s="108"/>
       <c r="E8" s="38"/>
     </row>
     <row r="9" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="84" t="s">
         <v>137</v>
       </c>
       <c r="B9" s="90">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C9" s="75">
-        <v>3.9475164529196159E-6</v>
+        <v>3.6728529481092804E-6</v>
       </c>
       <c r="D9" s="108"/>
       <c r="E9" s="38"/>
     </row>
     <row r="10" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="84" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="90">
-        <v>728</v>
+        <v>706</v>
       </c>
       <c r="C10" s="75">
-        <v>5.987066620261418E-5</v>
+        <v>5.7622981808114489E-5</v>
       </c>
       <c r="D10" s="108"/>
       <c r="E10" s="38"/>
     </row>
     <row r="11" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="84" t="s">
         <v>139</v>
       </c>
       <c r="B11" s="90">
-        <v>5463</v>
+        <v>5675</v>
       </c>
       <c r="C11" s="75">
-        <v>4.492767162979138E-4</v>
+        <v>4.6318756623378148E-4</v>
       </c>
       <c r="D11" s="108"/>
       <c r="E11" s="38"/>
     </row>
     <row r="12" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="84" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="90">
-        <v>3437</v>
+        <v>3556</v>
       </c>
       <c r="C12" s="75">
-        <v>2.8265862601426503E-4</v>
+        <v>2.9023700185503559E-4</v>
       </c>
       <c r="D12" s="108"/>
       <c r="E12" s="38"/>
     </row>
     <row r="13" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="84" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="90">
-        <v>1875</v>
+        <v>1936</v>
       </c>
       <c r="C13" s="75">
-        <v>1.541998614421725E-4</v>
+        <v>1.5801429572310149E-4</v>
       </c>
       <c r="D13" s="108"/>
       <c r="E13" s="38"/>
     </row>
     <row r="14" spans="1:5" ht="6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="84"/>
       <c r="B14" s="76"/>
       <c r="C14" s="75"/>
       <c r="D14" s="108"/>
       <c r="E14" s="38"/>
     </row>
     <row r="15" spans="1:5" s="46" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="85" t="s">
         <v>244</v>
       </c>
       <c r="B15" s="76"/>
       <c r="C15" s="75"/>
       <c r="D15" s="108"/>
       <c r="E15" s="38"/>
     </row>
     <row r="16" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="99" t="s">
         <v>245</v>
       </c>
       <c r="B16" s="89">
-        <v>3561</v>
+        <v>3775</v>
       </c>
       <c r="C16" s="73">
-        <v>2.9285637685097401E-4</v>
+        <v>3.081115528691674E-4</v>
       </c>
       <c r="D16" s="108"/>
       <c r="E16" s="38"/>
     </row>
     <row r="17" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="129" t="s">
         <v>246</v>
       </c>
       <c r="B17" s="90">
-        <v>800</v>
+        <v>823</v>
       </c>
       <c r="C17" s="75">
-        <v>6.5791940881993608E-5</v>
+        <v>6.717239947319862E-5</v>
       </c>
       <c r="D17" s="108"/>
       <c r="E17" s="38"/>
     </row>
     <row r="18" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="129" t="s">
         <v>247</v>
       </c>
       <c r="B18" s="90">
-        <v>2412</v>
+        <v>2575</v>
       </c>
       <c r="C18" s="75">
-        <v>1.9836270175921071E-4</v>
+        <v>2.1016880758625327E-4</v>
       </c>
       <c r="D18" s="108"/>
       <c r="E18" s="38"/>
     </row>
     <row r="19" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="129" t="s">
         <v>248</v>
       </c>
       <c r="B19" s="90">
-        <v>171</v>
+        <v>148</v>
       </c>
       <c r="C19" s="75">
-        <v>1.4063027363526132E-5</v>
+        <v>1.2079605251559411E-5</v>
       </c>
       <c r="D19" s="108"/>
       <c r="E19" s="38"/>
     </row>
     <row r="20" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="129" t="s">
         <v>249</v>
       </c>
       <c r="B20" s="90">
-        <v>164</v>
+        <v>217</v>
       </c>
       <c r="C20" s="75">
-        <v>1.3487347880808688E-5</v>
+        <v>1.7711313105326975E-5</v>
       </c>
       <c r="D20" s="108"/>
       <c r="E20" s="38"/>
     </row>
     <row r="21" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="129" t="s">
         <v>250</v>
       </c>
       <c r="B21" s="100">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C21" s="135">
-        <v>1.1513589654348881E-6</v>
+        <v>9.7942745282914144E-7</v>
       </c>
       <c r="D21" s="108"/>
       <c r="E21" s="38"/>
     </row>
     <row r="22" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="129" t="s">
         <v>251</v>
       </c>
-      <c r="B22" s="100">
+      <c r="B22" s="152">
         <v>0</v>
       </c>
-      <c r="C22" s="114">
+      <c r="C22" s="152">
         <v>0</v>
       </c>
       <c r="D22" s="108"/>
       <c r="E22" s="38"/>
     </row>
     <row r="23" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="99" t="s">
         <v>198</v>
       </c>
       <c r="B23" s="101">
-        <v>1849</v>
+        <v>1751</v>
       </c>
       <c r="C23" s="73">
-        <v>1.5206162336350772E-4</v>
+        <v>1.4291478915865222E-4</v>
       </c>
       <c r="D23" s="108"/>
       <c r="E23" s="38"/>
     </row>
     <row r="24" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="129" t="s">
         <v>252</v>
       </c>
       <c r="B24" s="90">
-        <v>1271</v>
+        <v>1182</v>
       </c>
       <c r="C24" s="75">
-        <v>1.0452694607626733E-4</v>
+        <v>9.6473604103670431E-5</v>
       </c>
       <c r="D24" s="108"/>
       <c r="E24" s="38"/>
     </row>
     <row r="25" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="129" t="s">
         <v>253</v>
       </c>
       <c r="B25" s="90">
-        <v>346</v>
+        <v>320</v>
       </c>
       <c r="C25" s="75">
-        <v>2.8455014431462232E-5</v>
+        <v>2.6118065408777105E-5</v>
       </c>
       <c r="D25" s="108"/>
       <c r="E25" s="38"/>
     </row>
     <row r="26" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="129" t="s">
         <v>254</v>
       </c>
       <c r="B26" s="90">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C26" s="75">
-        <v>1.151358965434888E-5</v>
+        <v>1.1345034661937556E-5</v>
       </c>
       <c r="D26" s="108"/>
       <c r="E26" s="38"/>
     </row>
     <row r="27" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="129" t="s">
         <v>255</v>
       </c>
       <c r="B27" s="90">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="C27" s="75">
-        <v>7.5660732014292644E-6</v>
+        <v>8.9780849842671307E-6</v>
       </c>
       <c r="D27" s="108"/>
       <c r="E27" s="38"/>
     </row>
     <row r="28" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="99" t="s">
         <v>199</v>
       </c>
       <c r="B28" s="89">
-        <v>2776</v>
+        <v>2765</v>
       </c>
       <c r="C28" s="73">
-        <v>2.2829803486051781E-4</v>
+        <v>2.2567640892271469E-4</v>
       </c>
       <c r="D28" s="108"/>
       <c r="E28" s="38"/>
     </row>
     <row r="29" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="129" t="s">
         <v>256</v>
       </c>
       <c r="B29" s="90">
-        <v>1845</v>
+        <v>1883</v>
       </c>
       <c r="C29" s="75">
-        <v>1.5173266365909775E-4</v>
+        <v>1.5368849113977278E-4</v>
       </c>
       <c r="D29" s="108"/>
       <c r="E29" s="38"/>
     </row>
     <row r="30" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="129" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="90">
-        <v>862</v>
+        <v>806</v>
       </c>
       <c r="C30" s="75">
-        <v>7.0890816300348111E-5</v>
+        <v>6.5784877248357336E-5</v>
       </c>
       <c r="D30" s="108"/>
       <c r="E30" s="38"/>
     </row>
     <row r="31" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="129" t="s">
         <v>258</v>
       </c>
       <c r="B31" s="90">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="C31" s="75">
-        <v>5.6745549010719483E-6</v>
+        <v>6.2030405345845624E-6</v>
       </c>
       <c r="D31" s="108"/>
       <c r="E31" s="38"/>
     </row>
     <row r="32" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="99" t="s">
         <v>200</v>
       </c>
       <c r="B32" s="89">
-        <v>1342</v>
+        <v>1377</v>
       </c>
       <c r="C32" s="73">
-        <v>1.1036598082954427E-4</v>
+        <v>1.1238930021214399E-4</v>
       </c>
       <c r="D32" s="108"/>
       <c r="E32" s="38"/>
     </row>
     <row r="33" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="129" t="s">
         <v>259</v>
       </c>
       <c r="B33" s="92">
-        <v>638</v>
+        <v>653</v>
       </c>
       <c r="C33" s="75">
-        <v>5.2469072853389895E-5</v>
+        <v>5.3297177224785785E-5</v>
       </c>
       <c r="D33" s="108"/>
       <c r="E33" s="38"/>
     </row>
     <row r="34" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="129" t="s">
         <v>260</v>
       </c>
       <c r="B34" s="90">
-        <v>326</v>
+        <v>347</v>
       </c>
       <c r="C34" s="75">
-        <v>2.6810215909412391E-5</v>
+        <v>2.8321777177642675E-5</v>
       </c>
       <c r="D34" s="108"/>
       <c r="E34" s="38"/>
     </row>
     <row r="35" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="129" t="s">
         <v>261</v>
       </c>
       <c r="B35" s="90">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C35" s="75">
-        <v>8.5529523146591684E-6</v>
+        <v>8.8148470754622729E-6</v>
       </c>
       <c r="D35" s="108"/>
       <c r="E35" s="38"/>
     </row>
     <row r="36" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="129" t="s">
         <v>262</v>
       </c>
       <c r="B36" s="90">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="C36" s="75">
-        <v>2.2533739752082808E-5</v>
+        <v>2.1955498734253256E-5</v>
       </c>
       <c r="D36" s="108"/>
       <c r="E36" s="38"/>
     </row>
     <row r="37" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="99" t="s">
         <v>201</v>
       </c>
       <c r="B37" s="89">
-        <v>1773</v>
+        <v>2034</v>
       </c>
       <c r="C37" s="73">
-        <v>1.4581138897971831E-4</v>
+        <v>1.6601295325453948E-4</v>
       </c>
       <c r="D37" s="108"/>
       <c r="E37" s="38"/>
     </row>
     <row r="38" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="129" t="s">
         <v>263</v>
       </c>
       <c r="B38" s="92">
-        <v>1576</v>
+        <v>1815</v>
       </c>
       <c r="C38" s="75">
-        <v>1.296101235375274E-4</v>
+        <v>1.4813840224040765E-4</v>
       </c>
       <c r="D38" s="108"/>
       <c r="E38" s="38"/>
     </row>
     <row r="39" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="129" t="s">
         <v>264</v>
       </c>
       <c r="B39" s="90">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="C39" s="75">
-        <v>1.5543346033370987E-5</v>
+        <v>1.6976742515705118E-5</v>
       </c>
       <c r="D39" s="108"/>
       <c r="E39" s="38"/>
     </row>
     <row r="40" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="129" t="s">
         <v>265</v>
       </c>
       <c r="B40" s="90">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C40" s="75">
-        <v>6.5791940881993602E-7</v>
+        <v>8.9780849842671299E-7</v>
       </c>
       <c r="D40" s="108"/>
       <c r="E40" s="38"/>
     </row>
     <row r="41" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="99" t="s">
         <v>202</v>
       </c>
       <c r="B41" s="89">
-        <v>250</v>
+        <v>216</v>
       </c>
       <c r="C41" s="73">
-        <v>2.0559981525623E-5</v>
+        <v>1.7629694150924546E-5</v>
       </c>
       <c r="D41" s="108"/>
       <c r="E41" s="38"/>
     </row>
     <row r="42" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="129" t="s">
         <v>266</v>
       </c>
       <c r="B42" s="102">
-        <v>171</v>
+        <v>140</v>
       </c>
       <c r="C42" s="75">
-        <v>1.4063027363526132E-5</v>
+        <v>1.1426653616339983E-5</v>
       </c>
       <c r="D42" s="108"/>
       <c r="E42" s="38"/>
     </row>
     <row r="43" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A43" s="130" t="s">
         <v>267</v>
       </c>
       <c r="B43" s="103">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C43" s="79">
-        <v>6.4969541620968677E-6</v>
+        <v>6.2030405345845624E-6</v>
       </c>
       <c r="D43" s="108"/>
       <c r="E43" s="38"/>
     </row>
     <row r="44" spans="1:5" s="81" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="80" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:5" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="80" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:5" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="136" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="47" spans="1:5" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="81" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="48" spans="1:5" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="81" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="49" spans="1:4" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="81" t="s">
         <v>190</v>
       </c>
       <c r="C49" s="111"/>
       <c r="D49" s="111"/>
     </row>
     <row r="50" spans="1:4" s="111" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="132" t="s">
         <v>273</v>
       </c>
       <c r="B50" s="112"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C51" s="42"/>
       <c r="D51" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:E50"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="2" width="33.875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="37.375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="44"/>
+      <c r="C1" s="95" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="44"/>
+      <c r="C2" s="128" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="138" t="s">
+        <v>210</v>
+      </c>
+      <c r="B3" s="139"/>
+      <c r="C3" s="139"/>
+    </row>
+    <row r="4" spans="1:5" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="141" t="s">
+        <v>225</v>
+      </c>
+      <c r="B4" s="141"/>
+      <c r="C4" s="141"/>
+    </row>
+    <row r="5" spans="1:5" s="17" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="36"/>
+      <c r="B5" s="109" t="s">
+        <v>92</v>
+      </c>
+      <c r="C5" s="110" t="s">
+        <v>93</v>
+      </c>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16"/>
+    </row>
+    <row r="6" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="66" t="s">
+        <v>99</v>
+      </c>
+      <c r="B6" s="89">
+        <v>13712</v>
+      </c>
+      <c r="C6" s="72">
+        <v>1.1412649080433624E-3</v>
+      </c>
+      <c r="D6" s="108"/>
+      <c r="E6" s="38"/>
+    </row>
+    <row r="7" spans="1:5" ht="6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="84"/>
+      <c r="B7" s="76"/>
+      <c r="C7" s="75"/>
+      <c r="D7" s="108"/>
+      <c r="E7" s="38"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="85" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8" s="90"/>
+      <c r="C8" s="75"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="38"/>
+    </row>
+    <row r="9" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="84" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9" s="90">
+        <v>56</v>
+      </c>
+      <c r="C9" s="75">
+        <v>4.6609418648212001E-6</v>
+      </c>
+      <c r="D9" s="108"/>
+      <c r="E9" s="38"/>
+    </row>
+    <row r="10" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="84" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10" s="90">
+        <v>1433</v>
+      </c>
+      <c r="C10" s="75">
+        <v>1.1927017307658535E-4</v>
+      </c>
+      <c r="D10" s="108"/>
+      <c r="E10" s="38"/>
+    </row>
+    <row r="11" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="84" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11" s="90">
+        <v>7682</v>
+      </c>
+      <c r="C11" s="75">
+        <v>6.3938134652779394E-4</v>
+      </c>
+      <c r="D11" s="108"/>
+      <c r="E11" s="38"/>
+    </row>
+    <row r="12" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="84" t="s">
+        <v>140</v>
+      </c>
+      <c r="B12" s="90">
+        <v>3642</v>
+      </c>
+      <c r="C12" s="75">
+        <v>3.0312768342283589E-4</v>
+      </c>
+      <c r="D12" s="108"/>
+      <c r="E12" s="38"/>
+    </row>
+    <row r="13" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="84" t="s">
+        <v>141</v>
+      </c>
+      <c r="B13" s="90">
+        <v>899</v>
+      </c>
+      <c r="C13" s="75">
+        <v>7.4824763151326056E-5</v>
+      </c>
+      <c r="D13" s="108"/>
+      <c r="E13" s="38"/>
+    </row>
+    <row r="14" spans="1:5" ht="6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="84"/>
+      <c r="B14" s="76"/>
+      <c r="C14" s="75"/>
+      <c r="D14" s="108"/>
+      <c r="E14" s="38"/>
+    </row>
+    <row r="15" spans="1:5" s="46" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="69" t="s">
+        <v>197</v>
+      </c>
+      <c r="B15" s="76"/>
+      <c r="C15" s="75"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="38"/>
+    </row>
+    <row r="16" spans="1:5" s="20" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="98" t="s">
+        <v>193</v>
+      </c>
+      <c r="B16" s="89">
+        <v>4208</v>
+      </c>
+      <c r="C16" s="73">
+        <v>3.5023648869942161E-4</v>
+      </c>
+      <c r="D16" s="108"/>
+      <c r="E16" s="38"/>
+    </row>
+    <row r="17" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="104" t="s">
+        <v>169</v>
+      </c>
+      <c r="B17" s="90">
+        <v>983</v>
+      </c>
+      <c r="C17" s="75">
+        <v>8.1816175948557852E-5</v>
+      </c>
+      <c r="D17" s="108"/>
+      <c r="E17" s="38"/>
+    </row>
+    <row r="18" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="104" t="s">
+        <v>170</v>
+      </c>
+      <c r="B18" s="90">
+        <v>2894</v>
+      </c>
+      <c r="C18" s="75">
+        <v>2.4087081708558131E-4</v>
+      </c>
+      <c r="D18" s="108"/>
+      <c r="E18" s="38"/>
+    </row>
+    <row r="19" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="104" t="s">
+        <v>171</v>
+      </c>
+      <c r="B19" s="90">
+        <v>184</v>
+      </c>
+      <c r="C19" s="75">
+        <v>1.53145232701268E-5</v>
+      </c>
+      <c r="D19" s="108"/>
+      <c r="E19" s="38"/>
+    </row>
+    <row r="20" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="104" t="s">
+        <v>172</v>
+      </c>
+      <c r="B20" s="90">
+        <v>146</v>
+      </c>
+      <c r="C20" s="75">
+        <v>1.2151741290426699E-5</v>
+      </c>
+      <c r="D20" s="108"/>
+      <c r="E20" s="38"/>
+    </row>
+    <row r="21" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="104" t="s">
+        <v>173</v>
+      </c>
+      <c r="B21" s="90">
+        <v>1</v>
+      </c>
+      <c r="C21" s="75">
+        <v>8.3231104728949996E-8</v>
+      </c>
+      <c r="D21" s="108"/>
+      <c r="E21" s="38"/>
+    </row>
+    <row r="22" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="104" t="s">
+        <v>174</v>
+      </c>
+      <c r="B22" s="100">
+        <v>0</v>
+      </c>
+      <c r="C22" s="114">
+        <v>0</v>
+      </c>
+      <c r="D22" s="108"/>
+      <c r="E22" s="38"/>
+    </row>
+    <row r="23" spans="1:5" s="20" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="99" t="s">
+        <v>198</v>
+      </c>
+      <c r="B23" s="101">
+        <v>2015</v>
+      </c>
+      <c r="C23" s="73">
+        <v>1.6771067602883426E-4</v>
+      </c>
+      <c r="D23" s="108"/>
+      <c r="E23" s="38"/>
+    </row>
+    <row r="24" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="104" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24" s="90">
+        <v>1598</v>
+      </c>
+      <c r="C24" s="75">
+        <v>1.3300330535686211E-4</v>
+      </c>
+      <c r="D24" s="108"/>
+      <c r="E24" s="38"/>
+    </row>
+    <row r="25" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="104" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25" s="90">
+        <v>266</v>
+      </c>
+      <c r="C25" s="75">
+        <v>2.2139473857900702E-5</v>
+      </c>
+      <c r="D25" s="108"/>
+      <c r="E25" s="38"/>
+    </row>
+    <row r="26" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="104" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26" s="90">
+        <v>69</v>
+      </c>
+      <c r="C26" s="75">
+        <v>5.7429462262975503E-6</v>
+      </c>
+      <c r="D26" s="108"/>
+      <c r="E26" s="38"/>
+    </row>
+    <row r="27" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="104" t="s">
+        <v>178</v>
+      </c>
+      <c r="B27" s="90">
+        <v>82</v>
+      </c>
+      <c r="C27" s="75">
+        <v>6.8249505877739004E-6</v>
+      </c>
+      <c r="D27" s="108"/>
+      <c r="E27" s="38"/>
+    </row>
+    <row r="28" spans="1:5" s="20" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="99" t="s">
+        <v>199</v>
+      </c>
+      <c r="B28" s="89">
+        <v>3002</v>
+      </c>
+      <c r="C28" s="73">
+        <v>2.4985977639630787E-4</v>
+      </c>
+      <c r="D28" s="108"/>
+      <c r="E28" s="38"/>
+    </row>
+    <row r="29" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="104" t="s">
+        <v>179</v>
+      </c>
+      <c r="B29" s="90">
+        <v>2076</v>
+      </c>
+      <c r="C29" s="75">
+        <v>1.7278777341730021E-4</v>
+      </c>
+      <c r="D29" s="108"/>
+      <c r="E29" s="38"/>
+    </row>
+    <row r="30" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="104" t="s">
+        <v>180</v>
+      </c>
+      <c r="B30" s="90">
+        <v>822</v>
+      </c>
+      <c r="C30" s="75">
+        <v>6.8415968087196901E-5</v>
+      </c>
+      <c r="D30" s="108"/>
+      <c r="E30" s="38"/>
+    </row>
+    <row r="31" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="104" t="s">
+        <v>181</v>
+      </c>
+      <c r="B31" s="90">
+        <v>104</v>
+      </c>
+      <c r="C31" s="75">
+        <v>8.6560348918107997E-6</v>
+      </c>
+      <c r="D31" s="108"/>
+      <c r="E31" s="38"/>
+    </row>
+    <row r="32" spans="1:5" s="20" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="99" t="s">
+        <v>200</v>
+      </c>
+      <c r="B32" s="89">
+        <v>1721</v>
+      </c>
+      <c r="C32" s="73">
+        <v>1.4324073123852296E-4</v>
+      </c>
+      <c r="D32" s="108"/>
+      <c r="E32" s="38"/>
+    </row>
+    <row r="33" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="104" t="s">
+        <v>182</v>
+      </c>
+      <c r="B33" s="92">
+        <v>1022</v>
+      </c>
+      <c r="C33" s="75">
+        <v>8.5062189032986902E-5</v>
+      </c>
+      <c r="D33" s="108"/>
+      <c r="E33" s="38"/>
+    </row>
+    <row r="34" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="104" t="s">
+        <v>183</v>
+      </c>
+      <c r="B34" s="90">
+        <v>340</v>
+      </c>
+      <c r="C34" s="75">
+        <v>2.8298575607843002E-5</v>
+      </c>
+      <c r="D34" s="108"/>
+      <c r="E34" s="38"/>
+    </row>
+    <row r="35" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="104" t="s">
+        <v>184</v>
+      </c>
+      <c r="B35" s="90">
+        <v>118</v>
+      </c>
+      <c r="C35" s="75">
+        <v>9.8212703580161001E-6</v>
+      </c>
+      <c r="D35" s="108"/>
+      <c r="E35" s="38"/>
+    </row>
+    <row r="36" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="104" t="s">
+        <v>185</v>
+      </c>
+      <c r="B36" s="90">
+        <v>241</v>
+      </c>
+      <c r="C36" s="75">
+        <v>2.0058696239676952E-5</v>
+      </c>
+      <c r="D36" s="108"/>
+      <c r="E36" s="38"/>
+    </row>
+    <row r="37" spans="1:5" s="20" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="99" t="s">
+        <v>201</v>
+      </c>
+      <c r="B37" s="89">
+        <v>2423</v>
+      </c>
+      <c r="C37" s="73">
+        <v>2.0166896675824584E-4</v>
+      </c>
+      <c r="D37" s="108"/>
+      <c r="E37" s="38"/>
+    </row>
+    <row r="38" spans="1:5" s="86" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="104" t="s">
+        <v>186</v>
+      </c>
+      <c r="B38" s="92">
+        <v>2160</v>
+      </c>
+      <c r="C38" s="75">
+        <v>1.79779186214532E-4</v>
+      </c>
+      <c r="D38" s="108"/>
+      <c r="E38" s="38"/>
+    </row>
+    <row r="39" spans="1:5" s="86" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="104" t="s">
+        <v>187</v>
+      </c>
+      <c r="B39" s="90">
+        <v>260</v>
+      </c>
+      <c r="C39" s="75">
+        <v>2.1640087229527E-5</v>
+      </c>
+      <c r="D39" s="108"/>
+      <c r="E39" s="38"/>
+    </row>
+    <row r="40" spans="1:5" s="86" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="104" t="s">
+        <v>188</v>
+      </c>
+      <c r="B40" s="90">
+        <v>3</v>
+      </c>
+      <c r="C40" s="75">
+        <v>2.4969331418685003E-7</v>
+      </c>
+      <c r="D40" s="108"/>
+      <c r="E40" s="38"/>
+    </row>
+    <row r="41" spans="1:5" s="20" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="99" t="s">
+        <v>202</v>
+      </c>
+      <c r="B41" s="89">
+        <v>343</v>
+      </c>
+      <c r="C41" s="73">
+        <v>2.8548268922029849E-5</v>
+      </c>
+      <c r="D41" s="108"/>
+      <c r="E41" s="38"/>
+    </row>
+    <row r="42" spans="1:5" s="86" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="104" t="s">
+        <v>189</v>
+      </c>
+      <c r="B42" s="102">
+        <v>252</v>
+      </c>
+      <c r="C42" s="75">
+        <v>2.0974238391695401E-5</v>
+      </c>
+      <c r="D42" s="108"/>
+      <c r="E42" s="38"/>
+    </row>
+    <row r="43" spans="1:5" s="86" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="105" t="s">
+        <v>191</v>
+      </c>
+      <c r="B43" s="103">
+        <v>91</v>
+      </c>
+      <c r="C43" s="79">
+        <v>7.5740305303344504E-6</v>
+      </c>
+      <c r="D43" s="108"/>
+      <c r="E43" s="38"/>
+    </row>
+    <row r="44" spans="1:5" s="81" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="80" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="80" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="80" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="81" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="81" t="s">
+        <v>190</v>
+      </c>
+      <c r="C48" s="111"/>
+    </row>
+    <row r="49" spans="1:3" s="111" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="81" t="s">
+        <v>213</v>
+      </c>
+      <c r="B49" s="112"/>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="C50" s="42"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="A4:C4"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="33.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="95" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="113" t="s">
@@ -6818,55 +7507,55 @@
         <v>212</v>
       </c>
       <c r="C48" s="111"/>
     </row>
     <row r="49" spans="1:3" s="111" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="81" t="s">
         <v>213</v>
       </c>
       <c r="B49" s="112"/>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.35">
       <c r="C50" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:E50"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
+    <sheetView topLeftCell="A4" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="33.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="95" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="96" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
@@ -7393,51 +8082,51 @@
         <v>207</v>
       </c>
       <c r="C48" s="43"/>
     </row>
     <row r="49" spans="1:3" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="107" t="s">
         <v>208</v>
       </c>
       <c r="B49" s="97"/>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.35">
       <c r="C50" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:E53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="32.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="30.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="95" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
@@ -7926,55 +8615,55 @@
       </c>
     </row>
     <row r="50" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="81" t="s">
         <v>190</v>
       </c>
       <c r="C50" s="43"/>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.35">
       <c r="C51" s="43"/>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.35">
       <c r="C53" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.48" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:E53"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
+    <sheetView topLeftCell="A20" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="32.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="30.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="45" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="47" t="s">
         <v>166</v>
       </c>
     </row>
@@ -8514,55 +9203,55 @@
       <c r="A49" s="81" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.35">
       <c r="C50" s="43"/>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.35">
       <c r="C51" s="43"/>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.35">
       <c r="C53" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:E53"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
+    <sheetView topLeftCell="A10" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="32.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="39" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="45" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="61" t="s">
         <v>90</v>
       </c>
     </row>
@@ -9102,55 +9791,55 @@
       <c r="A49" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.35">
       <c r="C50" s="43"/>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.35">
       <c r="C51" s="43"/>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.35">
       <c r="C53" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.47244094488188981" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:E28"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
+    <sheetView topLeftCell="A6" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="34.625" style="1" customWidth="1"/>
     <col min="2" max="3" width="34.125" style="1" customWidth="1"/>
     <col min="4" max="5" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="45" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="47" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="57" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="138" t="s">
@@ -9374,55 +10063,55 @@
       <c r="A24" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C25" s="43"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C26" s="43"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C28" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.74803149606299213" bottom="0.43307086614173229" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:E28"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
+    <sheetView topLeftCell="A6" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="34.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="33.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="34.875" style="1" customWidth="1"/>
     <col min="4" max="5" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="45" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="47" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="58.95" customHeight="1" x14ac:dyDescent="0.35">
@@ -9647,55 +10336,55 @@
       <c r="A24" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C25" s="43"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C26" s="43"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C28" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:E21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="33.125" style="1" customWidth="1"/>
     <col min="2" max="2" width="34.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="34.375" style="1" customWidth="1"/>
     <col min="4" max="5" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="45" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="47" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="61.95" customHeight="1" x14ac:dyDescent="0.35">
@@ -9841,56 +10530,56 @@
       <c r="A17" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.35">
       <c r="C18" s="43"/>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.35">
       <c r="C19" s="43"/>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.35">
       <c r="C21" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:C17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A14" sqref="A14"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.375" customWidth="1"/>
     <col min="2" max="2" width="33.5" customWidth="1"/>
     <col min="3" max="3" width="34" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="58.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="144" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="139"/>
       <c r="C1" s="139"/>
     </row>
     <row r="2" spans="1:3" ht="16.2" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="141" t="s">
         <v>62</v>
       </c>
       <c r="B2" s="141"/>
       <c r="C2" s="141"/>
     </row>
     <row r="3" spans="1:3" ht="60" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="36" t="s">
@@ -10024,56 +10713,637 @@
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="119" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="18" x14ac:dyDescent="0.35">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="120" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA7189EE-4CBC-4E5C-9A34-C58F6D5D5406}">
+  <dimension ref="A1:E51"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="2" width="33.875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="37.375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="44"/>
+      <c r="C1" s="95" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="44"/>
+      <c r="C2" s="137" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="138" t="s">
+        <v>243</v>
+      </c>
+      <c r="B3" s="139"/>
+      <c r="C3" s="139"/>
+    </row>
+    <row r="4" spans="1:5" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="140" t="s">
+        <v>280</v>
+      </c>
+      <c r="B4" s="141"/>
+      <c r="C4" s="141"/>
+    </row>
+    <row r="5" spans="1:5" s="17" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="48"/>
+      <c r="B5" s="115" t="s">
+        <v>217</v>
+      </c>
+      <c r="C5" s="116" t="s">
+        <v>218</v>
+      </c>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16"/>
+    </row>
+    <row r="6" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="66" t="s">
+        <v>99</v>
+      </c>
+      <c r="B6" s="89">
+        <v>11551</v>
+      </c>
+      <c r="C6" s="72">
+        <v>9.4995338640988512E-4</v>
+      </c>
+      <c r="D6" s="108"/>
+      <c r="E6" s="38"/>
+    </row>
+    <row r="7" spans="1:5" ht="6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="84"/>
+      <c r="B7" s="76"/>
+      <c r="C7" s="75"/>
+      <c r="D7" s="108"/>
+      <c r="E7" s="38"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="85" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8" s="90"/>
+      <c r="C8" s="75"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="38"/>
+    </row>
+    <row r="9" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="84" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9" s="90">
+        <v>48</v>
+      </c>
+      <c r="C9" s="75">
+        <v>3.9475164529196159E-6</v>
+      </c>
+      <c r="D9" s="108"/>
+      <c r="E9" s="38"/>
+    </row>
+    <row r="10" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="84" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10" s="90">
+        <v>728</v>
+      </c>
+      <c r="C10" s="75">
+        <v>5.987066620261418E-5</v>
+      </c>
+      <c r="D10" s="108"/>
+      <c r="E10" s="38"/>
+    </row>
+    <row r="11" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="84" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11" s="90">
+        <v>5463</v>
+      </c>
+      <c r="C11" s="75">
+        <v>4.492767162979138E-4</v>
+      </c>
+      <c r="D11" s="108"/>
+      <c r="E11" s="38"/>
+    </row>
+    <row r="12" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="84" t="s">
+        <v>140</v>
+      </c>
+      <c r="B12" s="90">
+        <v>3437</v>
+      </c>
+      <c r="C12" s="75">
+        <v>2.8265862601426503E-4</v>
+      </c>
+      <c r="D12" s="108"/>
+      <c r="E12" s="38"/>
+    </row>
+    <row r="13" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="84" t="s">
+        <v>141</v>
+      </c>
+      <c r="B13" s="90">
+        <v>1875</v>
+      </c>
+      <c r="C13" s="75">
+        <v>1.541998614421725E-4</v>
+      </c>
+      <c r="D13" s="108"/>
+      <c r="E13" s="38"/>
+    </row>
+    <row r="14" spans="1:5" ht="6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="84"/>
+      <c r="B14" s="76"/>
+      <c r="C14" s="75"/>
+      <c r="D14" s="108"/>
+      <c r="E14" s="38"/>
+    </row>
+    <row r="15" spans="1:5" s="46" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="85" t="s">
+        <v>244</v>
+      </c>
+      <c r="B15" s="76"/>
+      <c r="C15" s="75"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="38"/>
+    </row>
+    <row r="16" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="99" t="s">
+        <v>245</v>
+      </c>
+      <c r="B16" s="89">
+        <v>3561</v>
+      </c>
+      <c r="C16" s="73">
+        <v>2.9285637685097401E-4</v>
+      </c>
+      <c r="D16" s="108"/>
+      <c r="E16" s="38"/>
+    </row>
+    <row r="17" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="129" t="s">
+        <v>246</v>
+      </c>
+      <c r="B17" s="90">
+        <v>800</v>
+      </c>
+      <c r="C17" s="75">
+        <v>6.5791940881993608E-5</v>
+      </c>
+      <c r="D17" s="108"/>
+      <c r="E17" s="38"/>
+    </row>
+    <row r="18" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="129" t="s">
+        <v>247</v>
+      </c>
+      <c r="B18" s="90">
+        <v>2412</v>
+      </c>
+      <c r="C18" s="75">
+        <v>1.9836270175921071E-4</v>
+      </c>
+      <c r="D18" s="108"/>
+      <c r="E18" s="38"/>
+    </row>
+    <row r="19" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="129" t="s">
+        <v>248</v>
+      </c>
+      <c r="B19" s="90">
+        <v>171</v>
+      </c>
+      <c r="C19" s="75">
+        <v>1.4063027363526132E-5</v>
+      </c>
+      <c r="D19" s="108"/>
+      <c r="E19" s="38"/>
+    </row>
+    <row r="20" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="129" t="s">
+        <v>249</v>
+      </c>
+      <c r="B20" s="90">
+        <v>164</v>
+      </c>
+      <c r="C20" s="75">
+        <v>1.3487347880808688E-5</v>
+      </c>
+      <c r="D20" s="108"/>
+      <c r="E20" s="38"/>
+    </row>
+    <row r="21" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="129" t="s">
+        <v>250</v>
+      </c>
+      <c r="B21" s="100">
+        <v>14</v>
+      </c>
+      <c r="C21" s="135">
+        <v>1.1513589654348881E-6</v>
+      </c>
+      <c r="D21" s="108"/>
+      <c r="E21" s="38"/>
+    </row>
+    <row r="22" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="129" t="s">
+        <v>251</v>
+      </c>
+      <c r="B22" s="100">
+        <v>0</v>
+      </c>
+      <c r="C22" s="114">
+        <v>0</v>
+      </c>
+      <c r="D22" s="108"/>
+      <c r="E22" s="38"/>
+    </row>
+    <row r="23" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="99" t="s">
+        <v>198</v>
+      </c>
+      <c r="B23" s="101">
+        <v>1849</v>
+      </c>
+      <c r="C23" s="73">
+        <v>1.5206162336350772E-4</v>
+      </c>
+      <c r="D23" s="108"/>
+      <c r="E23" s="38"/>
+    </row>
+    <row r="24" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="129" t="s">
+        <v>252</v>
+      </c>
+      <c r="B24" s="90">
+        <v>1271</v>
+      </c>
+      <c r="C24" s="75">
+        <v>1.0452694607626733E-4</v>
+      </c>
+      <c r="D24" s="108"/>
+      <c r="E24" s="38"/>
+    </row>
+    <row r="25" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="129" t="s">
+        <v>253</v>
+      </c>
+      <c r="B25" s="90">
+        <v>346</v>
+      </c>
+      <c r="C25" s="75">
+        <v>2.8455014431462232E-5</v>
+      </c>
+      <c r="D25" s="108"/>
+      <c r="E25" s="38"/>
+    </row>
+    <row r="26" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="129" t="s">
+        <v>254</v>
+      </c>
+      <c r="B26" s="90">
+        <v>140</v>
+      </c>
+      <c r="C26" s="75">
+        <v>1.151358965434888E-5</v>
+      </c>
+      <c r="D26" s="108"/>
+      <c r="E26" s="38"/>
+    </row>
+    <row r="27" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="129" t="s">
+        <v>255</v>
+      </c>
+      <c r="B27" s="90">
+        <v>92</v>
+      </c>
+      <c r="C27" s="75">
+        <v>7.5660732014292644E-6</v>
+      </c>
+      <c r="D27" s="108"/>
+      <c r="E27" s="38"/>
+    </row>
+    <row r="28" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="99" t="s">
+        <v>199</v>
+      </c>
+      <c r="B28" s="89">
+        <v>2776</v>
+      </c>
+      <c r="C28" s="73">
+        <v>2.2829803486051781E-4</v>
+      </c>
+      <c r="D28" s="108"/>
+      <c r="E28" s="38"/>
+    </row>
+    <row r="29" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="129" t="s">
+        <v>256</v>
+      </c>
+      <c r="B29" s="90">
+        <v>1845</v>
+      </c>
+      <c r="C29" s="75">
+        <v>1.5173266365909775E-4</v>
+      </c>
+      <c r="D29" s="108"/>
+      <c r="E29" s="38"/>
+    </row>
+    <row r="30" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="129" t="s">
+        <v>257</v>
+      </c>
+      <c r="B30" s="90">
+        <v>862</v>
+      </c>
+      <c r="C30" s="75">
+        <v>7.0890816300348111E-5</v>
+      </c>
+      <c r="D30" s="108"/>
+      <c r="E30" s="38"/>
+    </row>
+    <row r="31" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="129" t="s">
+        <v>258</v>
+      </c>
+      <c r="B31" s="90">
+        <v>69</v>
+      </c>
+      <c r="C31" s="75">
+        <v>5.6745549010719483E-6</v>
+      </c>
+      <c r="D31" s="108"/>
+      <c r="E31" s="38"/>
+    </row>
+    <row r="32" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="99" t="s">
+        <v>200</v>
+      </c>
+      <c r="B32" s="89">
+        <v>1342</v>
+      </c>
+      <c r="C32" s="73">
+        <v>1.1036598082954427E-4</v>
+      </c>
+      <c r="D32" s="108"/>
+      <c r="E32" s="38"/>
+    </row>
+    <row r="33" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="129" t="s">
+        <v>259</v>
+      </c>
+      <c r="B33" s="92">
+        <v>638</v>
+      </c>
+      <c r="C33" s="75">
+        <v>5.2469072853389895E-5</v>
+      </c>
+      <c r="D33" s="108"/>
+      <c r="E33" s="38"/>
+    </row>
+    <row r="34" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="129" t="s">
+        <v>260</v>
+      </c>
+      <c r="B34" s="90">
+        <v>326</v>
+      </c>
+      <c r="C34" s="75">
+        <v>2.6810215909412391E-5</v>
+      </c>
+      <c r="D34" s="108"/>
+      <c r="E34" s="38"/>
+    </row>
+    <row r="35" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="129" t="s">
+        <v>261</v>
+      </c>
+      <c r="B35" s="90">
+        <v>104</v>
+      </c>
+      <c r="C35" s="75">
+        <v>8.5529523146591684E-6</v>
+      </c>
+      <c r="D35" s="108"/>
+      <c r="E35" s="38"/>
+    </row>
+    <row r="36" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="129" t="s">
+        <v>262</v>
+      </c>
+      <c r="B36" s="90">
+        <v>274</v>
+      </c>
+      <c r="C36" s="75">
+        <v>2.2533739752082808E-5</v>
+      </c>
+      <c r="D36" s="108"/>
+      <c r="E36" s="38"/>
+    </row>
+    <row r="37" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="99" t="s">
+        <v>201</v>
+      </c>
+      <c r="B37" s="89">
+        <v>1773</v>
+      </c>
+      <c r="C37" s="73">
+        <v>1.4581138897971831E-4</v>
+      </c>
+      <c r="D37" s="108"/>
+      <c r="E37" s="38"/>
+    </row>
+    <row r="38" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="129" t="s">
+        <v>263</v>
+      </c>
+      <c r="B38" s="92">
+        <v>1576</v>
+      </c>
+      <c r="C38" s="75">
+        <v>1.296101235375274E-4</v>
+      </c>
+      <c r="D38" s="108"/>
+      <c r="E38" s="38"/>
+    </row>
+    <row r="39" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="129" t="s">
+        <v>264</v>
+      </c>
+      <c r="B39" s="90">
+        <v>189</v>
+      </c>
+      <c r="C39" s="75">
+        <v>1.5543346033370987E-5</v>
+      </c>
+      <c r="D39" s="108"/>
+      <c r="E39" s="38"/>
+    </row>
+    <row r="40" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="129" t="s">
+        <v>265</v>
+      </c>
+      <c r="B40" s="90">
+        <v>8</v>
+      </c>
+      <c r="C40" s="75">
+        <v>6.5791940881993602E-7</v>
+      </c>
+      <c r="D40" s="108"/>
+      <c r="E40" s="38"/>
+    </row>
+    <row r="41" spans="1:5" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="99" t="s">
+        <v>202</v>
+      </c>
+      <c r="B41" s="89">
+        <v>250</v>
+      </c>
+      <c r="C41" s="73">
+        <v>2.0559981525623E-5</v>
+      </c>
+      <c r="D41" s="108"/>
+      <c r="E41" s="38"/>
+    </row>
+    <row r="42" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="129" t="s">
+        <v>266</v>
+      </c>
+      <c r="B42" s="102">
+        <v>171</v>
+      </c>
+      <c r="C42" s="75">
+        <v>1.4063027363526132E-5</v>
+      </c>
+      <c r="D42" s="108"/>
+      <c r="E42" s="38"/>
+    </row>
+    <row r="43" spans="1:5" s="86" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="130" t="s">
+        <v>267</v>
+      </c>
+      <c r="B43" s="103">
+        <v>79</v>
+      </c>
+      <c r="C43" s="79">
+        <v>6.4969541620968677E-6</v>
+      </c>
+      <c r="D43" s="108"/>
+      <c r="E43" s="38"/>
+    </row>
+    <row r="44" spans="1:5" s="81" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="80" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="80" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="136" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="81" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="81" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="81" t="s">
+        <v>190</v>
+      </c>
+      <c r="C49" s="111"/>
+      <c r="D49" s="111"/>
+    </row>
+    <row r="50" spans="1:4" s="111" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="132" t="s">
+        <v>273</v>
+      </c>
+      <c r="B50" s="112"/>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="C51" s="42"/>
+      <c r="D51" s="111"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="A4:C4"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <dimension ref="A1:E19"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="35" style="1" customWidth="1"/>
     <col min="2" max="2" width="33" style="1" customWidth="1"/>
     <col min="3" max="3" width="34.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="144" t="s">
         <v>220</v>
       </c>
       <c r="B1" s="144"/>
       <c r="C1" s="144"/>
     </row>
     <row r="2" spans="1:5" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="147" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="147"/>
       <c r="C2" s="147"/>
     </row>
@@ -10204,51 +11474,601 @@
     <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="C16" s="120" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C17" s="120" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C19" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
+  <dimension ref="A1:E17"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="35" style="1" customWidth="1"/>
+    <col min="2" max="3" width="33" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="144" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1" s="139"/>
+      <c r="C1" s="139"/>
+    </row>
+    <row r="2" spans="1:5" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="147" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="141"/>
+      <c r="C2" s="141"/>
+    </row>
+    <row r="3" spans="1:5" s="17" customFormat="1" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5" s="20" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="33">
+        <v>15073</v>
+      </c>
+      <c r="C4" s="19">
+        <f t="shared" ref="C4:C10" si="0">B4/11239720</f>
+        <v>1.3410476417562004E-3</v>
+      </c>
+      <c r="D4" s="38"/>
+      <c r="E4" s="39"/>
+    </row>
+    <row r="5" spans="1:5" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A5" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="34">
+        <v>4358</v>
+      </c>
+      <c r="C5" s="22">
+        <f t="shared" si="0"/>
+        <v>3.8773207873505744E-4</v>
+      </c>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+    </row>
+    <row r="6" spans="1:5" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A6" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="34">
+        <v>1896</v>
+      </c>
+      <c r="C6" s="22">
+        <f t="shared" si="0"/>
+        <v>1.6868747620047474E-4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A7" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="34">
+        <v>2858</v>
+      </c>
+      <c r="C7" s="22">
+        <f t="shared" si="0"/>
+        <v>2.542767969308844E-4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A8" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="34">
+        <v>2420</v>
+      </c>
+      <c r="C8" s="22">
+        <f t="shared" si="0"/>
+        <v>2.1530785464406586E-4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A9" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="34">
+        <v>3121</v>
+      </c>
+      <c r="C9" s="22">
+        <f t="shared" si="0"/>
+        <v>2.7767595634054941E-4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="35">
+        <v>420</v>
+      </c>
+      <c r="C10" s="25">
+        <f t="shared" si="0"/>
+        <v>3.7367478905168455E-5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="26"/>
+      <c r="C11" s="27"/>
+    </row>
+    <row r="12" spans="1:5" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A15" s="5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="C16" s="28" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="3:3" x14ac:dyDescent="0.35">
+      <c r="C17" s="28" t="s">
+        <v>23</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
+  <dimension ref="A1:E19"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="35" style="1" customWidth="1"/>
+    <col min="2" max="3" width="33" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="51" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="144" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1" s="139"/>
+      <c r="C1" s="139"/>
+    </row>
+    <row r="2" spans="1:5" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="148" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="149"/>
+      <c r="C2" s="149"/>
+    </row>
+    <row r="3" spans="1:5" s="17" customFormat="1" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5" s="20" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="30">
+        <v>19900</v>
+      </c>
+      <c r="C4" s="19">
+        <f t="shared" ref="C4:C10" si="0">B4/11126458</f>
+        <v>1.788529647080859E-3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A5" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="31">
+        <v>5659</v>
+      </c>
+      <c r="C5" s="22">
+        <f t="shared" si="0"/>
+        <v>5.086075011472654E-4</v>
+      </c>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+    </row>
+    <row r="6" spans="1:5" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A6" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="31">
+        <v>2604</v>
+      </c>
+      <c r="C6" s="22">
+        <f t="shared" si="0"/>
+        <v>2.3403674376877169E-4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A7" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="31">
+        <v>3877</v>
+      </c>
+      <c r="C7" s="22">
+        <f t="shared" si="0"/>
+        <v>3.4844871566494924E-4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A8" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="31">
+        <v>2952</v>
+      </c>
+      <c r="C8" s="22">
+        <f t="shared" si="0"/>
+        <v>2.6531354362727111E-4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="31">
+        <v>4330</v>
+      </c>
+      <c r="C9" s="22">
+        <f t="shared" si="0"/>
+        <v>3.8916248099799596E-4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="32">
+        <v>478</v>
+      </c>
+      <c r="C10" s="25">
+        <f t="shared" si="0"/>
+        <v>4.2960661874605561E-5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="26"/>
+      <c r="C11" s="27"/>
+    </row>
+    <row r="12" spans="1:5" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A15" s="5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A16" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A17" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="C18" s="118" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="C19" s="118" t="s">
+        <v>23</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.82677165354330717" bottom="0.27559055118110237" header="0.15748031496062992" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
+  <dimension ref="A1:E18"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="3" width="33.125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="46.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="150" t="s">
+        <v>222</v>
+      </c>
+      <c r="B1" s="151"/>
+      <c r="C1" s="151"/>
+    </row>
+    <row r="2" spans="1:5" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="148" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="149"/>
+      <c r="C2" s="149"/>
+    </row>
+    <row r="3" spans="1:5" s="7" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="121" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="122" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="123" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+    </row>
+    <row r="4" spans="1:5" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="124" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="125">
+        <v>21112</v>
+      </c>
+      <c r="C4" s="126">
+        <f t="shared" ref="C4:C10" si="0">B4/11046385</f>
+        <v>1.9112134874893461E-3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" s="3" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="10">
+        <v>6100</v>
+      </c>
+      <c r="C5" s="11">
+        <f t="shared" si="0"/>
+        <v>5.5221685646480729E-4</v>
+      </c>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+    </row>
+    <row r="6" spans="1:5" s="3" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A6" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="10">
+        <v>2857</v>
+      </c>
+      <c r="C6" s="11">
+        <f t="shared" si="0"/>
+        <v>2.5863664900327123E-4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="3" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A7" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="10">
+        <v>4053</v>
+      </c>
+      <c r="C7" s="11">
+        <f t="shared" si="0"/>
+        <v>3.6690736381178097E-4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" s="3" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A8" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="10">
+        <v>3231</v>
+      </c>
+      <c r="C8" s="11">
+        <f t="shared" si="0"/>
+        <v>2.9249387921931021E-4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="3" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A9" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="10">
+        <v>4315</v>
+      </c>
+      <c r="C9" s="11">
+        <f t="shared" si="0"/>
+        <v>3.90625530433712E-4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="3" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A10" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="13">
+        <v>556</v>
+      </c>
+      <c r="C10" s="14">
+        <f t="shared" si="0"/>
+        <v>5.0333208556464403E-5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="3" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A11" s="9"/>
+      <c r="B11" s="10"/>
+      <c r="C11" s="127" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="3" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A12" s="9"/>
+      <c r="B12" s="10"/>
+      <c r="C12" s="127" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A16" s="5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A17" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A18" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.27559055118110237" header="0.15748031496062992" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E51"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="33.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="95" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="134" t="s">
@@ -10785,601 +12605,51 @@
       </c>
       <c r="C49" s="111"/>
       <c r="D49" s="111"/>
     </row>
     <row r="50" spans="1:4" s="111" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="132" t="s">
         <v>273</v>
       </c>
       <c r="B50" s="112"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C51" s="42"/>
       <c r="D51" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-[...549 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E51"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="33.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="95" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="133" t="s">
@@ -11916,51 +13186,51 @@
       </c>
       <c r="C49" s="111"/>
       <c r="D49" s="111"/>
     </row>
     <row r="50" spans="1:4" s="111" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="132" t="s">
         <v>273</v>
       </c>
       <c r="B50" s="112"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C51" s="42"/>
       <c r="D51" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:E51"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="33.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="95" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="131" t="s">
@@ -12531,51 +13801,51 @@
       </c>
       <c r="C49" s="111"/>
       <c r="D49" s="111"/>
     </row>
     <row r="50" spans="1:4" s="111" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="81" t="s">
         <v>213</v>
       </c>
       <c r="B50" s="112"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C51" s="42"/>
       <c r="D51" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:E51"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="33.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="95" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="113" t="s">
@@ -13146,51 +14416,51 @@
       </c>
       <c r="C49" s="111"/>
       <c r="D49" s="111"/>
     </row>
     <row r="50" spans="1:4" s="111" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="81" t="s">
         <v>213</v>
       </c>
       <c r="B50" s="112"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C51" s="42"/>
       <c r="D51" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:E51"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="33.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="95" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="113" t="s">
@@ -13761,51 +15031,51 @@
       </c>
       <c r="C49" s="111"/>
       <c r="D49" s="111"/>
     </row>
     <row r="50" spans="1:4" s="111" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="81" t="s">
         <v>213</v>
       </c>
       <c r="B50" s="112"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C51" s="42"/>
       <c r="D51" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:E51"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="33.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="95" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="128" t="s">
@@ -14342,51 +15612,51 @@
       </c>
       <c r="C49" s="111"/>
       <c r="D49" s="111"/>
     </row>
     <row r="50" spans="1:4" s="111" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="81" t="s">
         <v>213</v>
       </c>
       <c r="B50" s="112"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C51" s="42"/>
       <c r="D51" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:E51"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="33.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.5" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="44"/>
       <c r="C1" s="95" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="44"/>
       <c r="C2" s="128" t="s">
@@ -14911,659 +16181,86 @@
       <c r="A47" s="81" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="48" spans="1:5" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="81" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="49" spans="1:4" s="81" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="81" t="s">
         <v>190</v>
       </c>
       <c r="C49" s="111"/>
       <c r="D49" s="111"/>
     </row>
     <row r="50" spans="1:4" s="111" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="81" t="s">
         <v>213</v>
       </c>
       <c r="B50" s="112"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C51" s="42"/>
       <c r="D51" s="111"/>
-    </row>
-[...572 lines deleted...]
-      <c r="C50" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>22</vt:i4>
+        <vt:i4>23</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="35" baseType="lpstr">
+    <vt:vector size="36" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>o103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>96</vt:lpstr>
       <vt:lpstr>95</vt:lpstr>
       <vt:lpstr>94</vt:lpstr>
       <vt:lpstr>93</vt:lpstr>
       <vt:lpstr>'100'!Print_Area</vt:lpstr>
       <vt:lpstr>'101'!Print_Area</vt:lpstr>
       <vt:lpstr>'102'!Print_Area</vt:lpstr>