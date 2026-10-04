--- v0 (2026-05-15)
+++ v1 (2026-10-04)
@@ -5,130 +5,132 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\性別統計\健保署9月更新\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150923\9月性別統計_已完成\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8BB4AC08-9C3B-4815-95AF-0CC0CBA55D5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D39B580D-34F1-4EB8-B5C3-A965DFCB6E5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="706" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="23" r:id="rId1"/>
-[...20 lines deleted...]
-    <sheet name="93" sheetId="2" r:id="rId22"/>
+    <sheet name="114" sheetId="24" r:id="rId1"/>
+    <sheet name="113" sheetId="23" r:id="rId2"/>
+    <sheet name="112" sheetId="22" r:id="rId3"/>
+    <sheet name="111" sheetId="21" r:id="rId4"/>
+    <sheet name="110" sheetId="20" r:id="rId5"/>
+    <sheet name="109" sheetId="19" r:id="rId6"/>
+    <sheet name="108" sheetId="18" r:id="rId7"/>
+    <sheet name="107" sheetId="17" r:id="rId8"/>
+    <sheet name="106" sheetId="16" r:id="rId9"/>
+    <sheet name="105" sheetId="15" r:id="rId10"/>
+    <sheet name="104" sheetId="14" r:id="rId11"/>
+    <sheet name="103" sheetId="13" r:id="rId12"/>
+    <sheet name="o103" sheetId="12" state="hidden" r:id="rId13"/>
+    <sheet name="102" sheetId="11" r:id="rId14"/>
+    <sheet name="101" sheetId="10" r:id="rId15"/>
+    <sheet name="100" sheetId="9" r:id="rId16"/>
+    <sheet name="99" sheetId="8" r:id="rId17"/>
+    <sheet name="98" sheetId="7" r:id="rId18"/>
+    <sheet name="97" sheetId="6" r:id="rId19"/>
+    <sheet name="96" sheetId="5" r:id="rId20"/>
+    <sheet name="95" sheetId="4" r:id="rId21"/>
+    <sheet name="94" sheetId="3" r:id="rId22"/>
+    <sheet name="93" sheetId="2" r:id="rId23"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="13">'101'!$A$1:$B$48</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="18">'96'!$A$1:$B$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'101'!$A$1:$B$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="19">'96'!$A$1:$B$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B4" i="5" l="1"/>
   <c r="B17" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="851" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="899" uniqueCount="237">
   <si>
     <t>病人數</t>
   </si>
   <si>
     <t>備註：</t>
   </si>
   <si>
     <t>統計項目</t>
   </si>
   <si>
     <t>分局別</t>
   </si>
   <si>
     <t>台北分局</t>
   </si>
   <si>
     <t>北區分局</t>
   </si>
   <si>
     <t>中區分局</t>
   </si>
   <si>
     <t>南區分局</t>
   </si>
   <si>
@@ -2809,50 +2811,99 @@
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>114.09.01</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>製表日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115.09.01</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="新細明體"/>
@@ -3401,51 +3452,51 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_Book2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="千分位" xfId="3" builtinId="3"/>
     <cellStyle name="千分位 2" xfId="4" xr:uid="{EAE0C9BA-9F2F-429E-88B7-C744DC08686D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3749,423 +3800,427 @@
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6897FA4-7C7E-4446-A7C4-A03A60464A03}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66E1A78B-3CB9-4BC0-88F6-729F2A7FC74F}">
   <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36.875" style="8" customWidth="1"/>
     <col min="2" max="2" width="68.375" style="64" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="67" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="95" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="96" t="s">
         <v>171</v>
       </c>
       <c r="B3" s="96"/>
     </row>
     <row r="4" spans="1:5" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="97" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B4" s="98"/>
     </row>
     <row r="5" spans="1:5" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="54"/>
       <c r="B5" s="75" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="55" t="s">
         <v>96</v>
       </c>
       <c r="B6" s="65">
-        <v>293165</v>
+        <v>298474</v>
       </c>
       <c r="C6" s="56"/>
     </row>
     <row r="7" spans="1:5" ht="3.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36"/>
       <c r="B7" s="48"/>
     </row>
     <row r="8" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="57" t="s">
         <v>104</v>
       </c>
       <c r="B8" s="49"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
     </row>
     <row r="9" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="58" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="52">
-        <v>1711</v>
+        <v>1768</v>
       </c>
       <c r="C9" s="59"/>
     </row>
     <row r="10" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="58" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="52">
-        <v>17952</v>
+        <v>18677</v>
       </c>
       <c r="C10" s="56"/>
     </row>
     <row r="11" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="58" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="52">
-        <v>83358</v>
+        <v>87399</v>
       </c>
       <c r="C11" s="56"/>
     </row>
     <row r="12" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="52">
-        <v>126389</v>
+        <v>124389</v>
       </c>
       <c r="C12" s="56"/>
     </row>
     <row r="13" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="58" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="68">
-        <v>63755</v>
+        <v>66241</v>
       </c>
       <c r="C13" s="56"/>
     </row>
     <row r="14" spans="1:5" ht="3.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="58"/>
       <c r="B14" s="68"/>
       <c r="C14" s="56"/>
     </row>
     <row r="15" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="57" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="48"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
     </row>
     <row r="16" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="72" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="65">
-        <v>125615</v>
+        <v>128331</v>
       </c>
       <c r="C16" s="59"/>
       <c r="E16" s="24"/>
     </row>
     <row r="17" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="88" t="s">
         <v>198</v>
       </c>
       <c r="B17" s="52">
-        <v>25024</v>
+        <v>26818</v>
       </c>
     </row>
     <row r="18" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="88" t="s">
         <v>199</v>
       </c>
       <c r="B18" s="52">
-        <v>93180</v>
+        <v>92987</v>
       </c>
     </row>
     <row r="19" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="88" t="s">
         <v>200</v>
       </c>
       <c r="B19" s="68">
-        <v>1879</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="20" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="88" t="s">
         <v>201</v>
       </c>
       <c r="B20" s="52">
-        <v>5418</v>
+        <v>6397</v>
       </c>
     </row>
     <row r="21" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="88" t="s">
         <v>202</v>
       </c>
       <c r="B21" s="52">
-        <v>418</v>
+        <v>375</v>
       </c>
     </row>
     <row r="22" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="88" t="s">
         <v>203</v>
       </c>
       <c r="B22" s="68">
-        <v>93</v>
+        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="72" t="s">
         <v>204</v>
       </c>
       <c r="B23" s="73">
-        <v>32033</v>
+        <v>33811</v>
       </c>
       <c r="C23" s="56"/>
     </row>
     <row r="24" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="88" t="s">
         <v>205</v>
       </c>
       <c r="B24" s="52">
-        <v>22415</v>
+        <v>23914</v>
       </c>
     </row>
     <row r="25" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="88" t="s">
         <v>206</v>
       </c>
       <c r="B25" s="52">
-        <v>6730</v>
+        <v>6524</v>
       </c>
     </row>
     <row r="26" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="88" t="s">
         <v>207</v>
       </c>
       <c r="B26" s="52">
-        <v>2908</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="27" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="88" t="s">
         <v>208</v>
       </c>
       <c r="B27" s="52">
-        <v>665</v>
+        <v>648</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="72" t="s">
         <v>159</v>
       </c>
       <c r="B28" s="65">
-        <v>43934</v>
+        <v>46220</v>
       </c>
       <c r="C28" s="56"/>
     </row>
     <row r="29" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="88" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="52">
-        <v>32606</v>
+        <v>34606</v>
       </c>
     </row>
     <row r="30" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="88" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="52">
-        <v>10053</v>
+        <v>10274</v>
       </c>
     </row>
     <row r="31" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="88" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="52">
-        <v>1376</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="72" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="65">
-        <v>45505</v>
+        <v>43688</v>
       </c>
       <c r="C32" s="56"/>
     </row>
     <row r="33" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="88" t="s">
         <v>212</v>
       </c>
       <c r="B33" s="52">
-        <v>24058</v>
+        <v>24492</v>
       </c>
     </row>
     <row r="34" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="88" t="s">
         <v>213</v>
       </c>
       <c r="B34" s="68">
-        <v>14174</v>
+        <v>11579</v>
       </c>
     </row>
     <row r="35" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="88" t="s">
         <v>214</v>
       </c>
       <c r="B35" s="52">
-        <v>3645</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="36" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="88" t="s">
         <v>215</v>
       </c>
       <c r="B36" s="68">
-        <v>3724</v>
+        <v>3779</v>
       </c>
     </row>
     <row r="37" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="72" t="s">
         <v>161</v>
       </c>
       <c r="B37" s="65">
-        <v>42808</v>
+        <v>43086</v>
       </c>
       <c r="C37" s="56"/>
     </row>
     <row r="38" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="88" t="s">
         <v>216</v>
       </c>
       <c r="B38" s="52">
-        <v>37549</v>
+        <v>37642</v>
       </c>
     </row>
     <row r="39" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="88" t="s">
         <v>217</v>
       </c>
       <c r="B39" s="52">
-        <v>4952</v>
+        <v>5153</v>
       </c>
     </row>
     <row r="40" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="88" t="s">
         <v>218</v>
       </c>
       <c r="B40" s="52">
-        <v>380</v>
+        <v>373</v>
       </c>
     </row>
     <row r="41" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="72" t="s">
         <v>162</v>
       </c>
       <c r="B41" s="65">
-        <v>3850</v>
+        <v>3883</v>
       </c>
       <c r="C41" s="56"/>
     </row>
     <row r="42" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="88" t="s">
         <v>219</v>
       </c>
       <c r="B42" s="68">
-        <v>2892</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="43" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A43" s="89" t="s">
         <v>220</v>
       </c>
       <c r="B43" s="69">
-        <v>966</v>
+        <v>858</v>
       </c>
     </row>
     <row r="44" spans="1:3" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="85" t="s">
         <v>183</v>
       </c>
       <c r="B44" s="83"/>
     </row>
     <row r="45" spans="1:3" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="85" t="s">
         <v>184</v>
       </c>
       <c r="B45" s="83"/>
     </row>
     <row r="46" spans="1:3" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="60" t="s">
         <v>229</v>
       </c>
       <c r="B46" s="83"/>
     </row>
     <row r="47" spans="1:3" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="60" t="s">
         <v>186</v>
       </c>
       <c r="B47" s="83"/>
@@ -4178,55 +4233,463 @@
     </row>
     <row r="49" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="60" t="s">
         <v>221</v>
       </c>
       <c r="B49" s="83"/>
     </row>
     <row r="50" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="93" t="s">
         <v>230</v>
       </c>
       <c r="B50" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:E50"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="36.875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="68.375" style="64" customWidth="1"/>
+    <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
+    <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
+    <col min="5" max="16384" width="9.375" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="67" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="76" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="102" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="96"/>
+    </row>
+    <row r="4" spans="1:5" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="98" t="s">
+        <v>182</v>
+      </c>
+      <c r="B4" s="98"/>
+    </row>
+    <row r="5" spans="1:5" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="54"/>
+      <c r="B5" s="75" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="55" t="s">
+        <v>96</v>
+      </c>
+      <c r="B6" s="65">
+        <v>192088</v>
+      </c>
+      <c r="C6" s="56"/>
+    </row>
+    <row r="7" spans="1:5" ht="3.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="36"/>
+      <c r="B7" s="48"/>
+    </row>
+    <row r="8" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="57" t="s">
+        <v>104</v>
+      </c>
+      <c r="B8" s="49"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+    </row>
+    <row r="9" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="52">
+        <v>1492</v>
+      </c>
+      <c r="C9" s="59"/>
+    </row>
+    <row r="10" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="52">
+        <v>16827</v>
+      </c>
+      <c r="C10" s="56"/>
+    </row>
+    <row r="11" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="52">
+        <v>57684</v>
+      </c>
+      <c r="C11" s="56"/>
+    </row>
+    <row r="12" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="52">
+        <v>87738</v>
+      </c>
+      <c r="C12" s="56"/>
+    </row>
+    <row r="13" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="68">
+        <v>28347</v>
+      </c>
+      <c r="C13" s="56"/>
+    </row>
+    <row r="14" spans="1:5" ht="3.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="58"/>
+      <c r="B14" s="68"/>
+      <c r="C14" s="56"/>
+    </row>
+    <row r="15" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="44" t="s">
+        <v>163</v>
+      </c>
+      <c r="B15" s="48"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+    </row>
+    <row r="16" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="71" t="s">
+        <v>155</v>
+      </c>
+      <c r="B16" s="65">
+        <v>79170</v>
+      </c>
+      <c r="C16" s="59"/>
+      <c r="E16" s="24"/>
+    </row>
+    <row r="17" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="70" t="s">
+        <v>133</v>
+      </c>
+      <c r="B17" s="52">
+        <v>11375</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="70" t="s">
+        <v>134</v>
+      </c>
+      <c r="B18" s="52">
+        <v>61617</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="70" t="s">
+        <v>150</v>
+      </c>
+      <c r="B19" s="68">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="70" t="s">
+        <v>139</v>
+      </c>
+      <c r="B20" s="52">
+        <v>5028</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="70" t="s">
+        <v>153</v>
+      </c>
+      <c r="B21" s="52">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="70" t="s">
+        <v>154</v>
+      </c>
+      <c r="B22" s="68">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="73">
+        <v>19058</v>
+      </c>
+      <c r="C23" s="56"/>
+    </row>
+    <row r="24" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="70" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="52">
+        <v>12136</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="70" t="s">
+        <v>151</v>
+      </c>
+      <c r="B25" s="52">
+        <v>4616</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="70" t="s">
+        <v>140</v>
+      </c>
+      <c r="B26" s="52">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="70" t="s">
+        <v>141</v>
+      </c>
+      <c r="B27" s="52">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="B28" s="65">
+        <v>26848</v>
+      </c>
+      <c r="C28" s="56"/>
+    </row>
+    <row r="29" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="70" t="s">
+        <v>136</v>
+      </c>
+      <c r="B29" s="52">
+        <v>19279</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="70" t="s">
+        <v>142</v>
+      </c>
+      <c r="B30" s="52">
+        <v>6627</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="70" t="s">
+        <v>143</v>
+      </c>
+      <c r="B31" s="52">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="72" t="s">
+        <v>160</v>
+      </c>
+      <c r="B32" s="65">
+        <v>31181</v>
+      </c>
+      <c r="C32" s="56"/>
+    </row>
+    <row r="33" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="70" t="s">
+        <v>137</v>
+      </c>
+      <c r="B33" s="52">
+        <v>12811</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="70" t="s">
+        <v>152</v>
+      </c>
+      <c r="B34" s="68">
+        <v>14377</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="70" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" s="52">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="70" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" s="68">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="72" t="s">
+        <v>161</v>
+      </c>
+      <c r="B37" s="65">
+        <v>33715</v>
+      </c>
+      <c r="C37" s="56"/>
+    </row>
+    <row r="38" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="70" t="s">
+        <v>138</v>
+      </c>
+      <c r="B38" s="52">
+        <v>30858</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="70" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" s="52">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="70" t="s">
+        <v>149</v>
+      </c>
+      <c r="B40" s="52">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" s="65">
+        <v>2488</v>
+      </c>
+      <c r="C41" s="56"/>
+    </row>
+    <row r="42" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="70" t="s">
+        <v>148</v>
+      </c>
+      <c r="B42" s="68">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="74" t="s">
+        <v>147</v>
+      </c>
+      <c r="B43" s="69">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="85" t="s">
+        <v>183</v>
+      </c>
+      <c r="B44" s="83"/>
+    </row>
+    <row r="45" spans="1:3" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="85" t="s">
+        <v>184</v>
+      </c>
+      <c r="B45" s="83"/>
+    </row>
+    <row r="46" spans="1:3" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="60" t="s">
+        <v>185</v>
+      </c>
+      <c r="B46" s="83"/>
+    </row>
+    <row r="47" spans="1:3" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="60" t="s">
+        <v>186</v>
+      </c>
+      <c r="B47" s="83"/>
+    </row>
+    <row r="48" spans="1:3" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="60" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" s="83"/>
+    </row>
+    <row r="49" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="86" t="s">
+        <v>189</v>
+      </c>
+      <c r="B49" s="83"/>
+    </row>
+    <row r="50" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="60" t="s">
+        <v>187</v>
+      </c>
+      <c r="B50" s="83"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36.875" style="8" customWidth="1"/>
     <col min="2" max="2" width="67.875" style="64" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="67" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="76" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="102" t="s">
         <v>168</v>
       </c>
@@ -4585,56 +5048,56 @@
       <c r="B48" s="83"/>
     </row>
     <row r="49" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="27" t="s">
         <v>177</v>
       </c>
       <c r="B49" s="83"/>
     </row>
     <row r="50" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B50" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36.875" style="8" customWidth="1"/>
     <col min="2" max="2" width="67.875" style="64" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="67" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="62" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="102" t="s">
         <v>168</v>
       </c>
@@ -4987,51 +5450,51 @@
       <c r="A48" s="1" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="49" spans="1:1" ht="12.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="27" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="50" spans="1:1" ht="12.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="1" t="s">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:E49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="32.375" style="8" customWidth="1"/>
     <col min="2" max="2" width="67.875" style="64" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="67" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="62" t="s">
         <v>158</v>
       </c>
@@ -5388,56 +5851,56 @@
         <v>130</v>
       </c>
       <c r="B47" s="52"/>
     </row>
     <row r="48" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="1" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:E48"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="32.375" style="8" customWidth="1"/>
     <col min="2" max="2" width="67.875" style="8" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="53" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="30" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="96" t="s">
         <v>171</v>
       </c>
@@ -5785,56 +6248,56 @@
       </c>
     </row>
     <row r="47" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="7" t="s">
         <v>130</v>
       </c>
       <c r="B47" s="3"/>
     </row>
     <row r="48" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="1" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.0236220472440944" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:E48"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="34.625" style="8" customWidth="1"/>
     <col min="2" max="2" width="67.875" style="8" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="31" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="34" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="102" t="s">
         <v>91</v>
       </c>
@@ -6181,56 +6644,56 @@
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:2" s="26" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="48" spans="1:2" s="26" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B48" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.1811023622047245" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="51.125" style="8" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="12" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="31" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="30" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="102" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="96"/>
@@ -6387,56 +6850,56 @@
       </c>
     </row>
     <row r="24" spans="1:3" s="26" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A24" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:3" s="26" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="51.375" style="8" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="12" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="31" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="102" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="96"/>
@@ -6593,56 +7056,56 @@
       </c>
     </row>
     <row r="24" spans="1:3" s="26" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A24" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:3" s="26" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="48" style="8" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="12" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="31" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="30" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="102" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="96"/>
@@ -6799,56 +7262,56 @@
       </c>
     </row>
     <row r="24" spans="1:3" s="26" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A24" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:3" s="26" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:C23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="67" style="8" customWidth="1"/>
     <col min="2" max="2" width="33.5" style="8" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="12" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="56.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="102" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="96"/>
     </row>
     <row r="2" spans="1:3" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="98" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="98"/>
     </row>
     <row r="3" spans="1:3" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="14" t="s">
@@ -6993,56 +7456,464 @@
     <row r="22" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>179</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A23" s="1" t="s">
         <v>181</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6897FA4-7C7E-4446-A7C4-A03A60464A03}">
+  <dimension ref="A1:E50"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="36.875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="68.375" style="64" customWidth="1"/>
+    <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
+    <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
+    <col min="5" max="16384" width="9.375" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="67" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="95" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="96" t="s">
+        <v>171</v>
+      </c>
+      <c r="B3" s="96"/>
+    </row>
+    <row r="4" spans="1:5" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="97" t="s">
+        <v>234</v>
+      </c>
+      <c r="B4" s="98"/>
+    </row>
+    <row r="5" spans="1:5" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="54"/>
+      <c r="B5" s="75" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="55" t="s">
+        <v>96</v>
+      </c>
+      <c r="B6" s="65">
+        <v>293165</v>
+      </c>
+      <c r="C6" s="56"/>
+    </row>
+    <row r="7" spans="1:5" ht="3.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="36"/>
+      <c r="B7" s="48"/>
+    </row>
+    <row r="8" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="57" t="s">
+        <v>104</v>
+      </c>
+      <c r="B8" s="49"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+    </row>
+    <row r="9" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="52">
+        <v>1711</v>
+      </c>
+      <c r="C9" s="59"/>
+    </row>
+    <row r="10" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="52">
+        <v>17952</v>
+      </c>
+      <c r="C10" s="56"/>
+    </row>
+    <row r="11" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="52">
+        <v>83358</v>
+      </c>
+      <c r="C11" s="56"/>
+    </row>
+    <row r="12" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="52">
+        <v>126389</v>
+      </c>
+      <c r="C12" s="56"/>
+    </row>
+    <row r="13" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="68">
+        <v>63755</v>
+      </c>
+      <c r="C13" s="56"/>
+    </row>
+    <row r="14" spans="1:5" ht="3.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="58"/>
+      <c r="B14" s="68"/>
+      <c r="C14" s="56"/>
+    </row>
+    <row r="15" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="57" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15" s="48"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+    </row>
+    <row r="16" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="72" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16" s="65">
+        <v>125615</v>
+      </c>
+      <c r="C16" s="59"/>
+      <c r="E16" s="24"/>
+    </row>
+    <row r="17" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="88" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17" s="52">
+        <v>25024</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="88" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18" s="52">
+        <v>93180</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="88" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19" s="68">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="88" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20" s="52">
+        <v>5418</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="88" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21" s="52">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="88" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22" s="68">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="72" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23" s="73">
+        <v>32033</v>
+      </c>
+      <c r="C23" s="56"/>
+    </row>
+    <row r="24" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24" s="52">
+        <v>22415</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="88" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25" s="52">
+        <v>6730</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="88" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="52">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="88" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27" s="52">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="B28" s="65">
+        <v>43934</v>
+      </c>
+      <c r="C28" s="56"/>
+    </row>
+    <row r="29" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="88" t="s">
+        <v>209</v>
+      </c>
+      <c r="B29" s="52">
+        <v>32606</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="88" t="s">
+        <v>210</v>
+      </c>
+      <c r="B30" s="52">
+        <v>10053</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="88" t="s">
+        <v>211</v>
+      </c>
+      <c r="B31" s="52">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="72" t="s">
+        <v>160</v>
+      </c>
+      <c r="B32" s="65">
+        <v>45505</v>
+      </c>
+      <c r="C32" s="56"/>
+    </row>
+    <row r="33" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="88" t="s">
+        <v>212</v>
+      </c>
+      <c r="B33" s="52">
+        <v>24058</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="88" t="s">
+        <v>213</v>
+      </c>
+      <c r="B34" s="68">
+        <v>14174</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="88" t="s">
+        <v>214</v>
+      </c>
+      <c r="B35" s="52">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="88" t="s">
+        <v>215</v>
+      </c>
+      <c r="B36" s="68">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="72" t="s">
+        <v>161</v>
+      </c>
+      <c r="B37" s="65">
+        <v>42808</v>
+      </c>
+      <c r="C37" s="56"/>
+    </row>
+    <row r="38" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="88" t="s">
+        <v>216</v>
+      </c>
+      <c r="B38" s="52">
+        <v>37549</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="88" t="s">
+        <v>217</v>
+      </c>
+      <c r="B39" s="52">
+        <v>4952</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="88" t="s">
+        <v>218</v>
+      </c>
+      <c r="B40" s="52">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" s="65">
+        <v>3850</v>
+      </c>
+      <c r="C41" s="56"/>
+    </row>
+    <row r="42" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="88" t="s">
+        <v>219</v>
+      </c>
+      <c r="B42" s="68">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" s="60" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="89" t="s">
+        <v>220</v>
+      </c>
+      <c r="B43" s="69">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="85" t="s">
+        <v>183</v>
+      </c>
+      <c r="B44" s="83"/>
+    </row>
+    <row r="45" spans="1:3" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="85" t="s">
+        <v>184</v>
+      </c>
+      <c r="B45" s="83"/>
+    </row>
+    <row r="46" spans="1:3" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="60" t="s">
+        <v>229</v>
+      </c>
+      <c r="B46" s="83"/>
+    </row>
+    <row r="47" spans="1:3" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="60" t="s">
+        <v>186</v>
+      </c>
+      <c r="B47" s="83"/>
+    </row>
+    <row r="48" spans="1:3" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="60" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" s="83"/>
+    </row>
+    <row r="49" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="60" t="s">
+        <v>221</v>
+      </c>
+      <c r="B49" s="83"/>
+    </row>
+    <row r="50" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="93" t="s">
+        <v>230</v>
+      </c>
+      <c r="B50" s="83"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <dimension ref="A1:C23"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="67" style="8" customWidth="1"/>
     <col min="2" max="2" width="31.375" style="8" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="12" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="102" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="96"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="104" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="98"/>
     </row>
     <row r="3" spans="1:2" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="14" t="s">
@@ -7185,51 +8056,625 @@
     <row r="22" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A23" s="1" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
+  <dimension ref="A1:C23"/>
+  <sheetViews>
+    <sheetView topLeftCell="A7" zoomScale="75" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="67" style="8" customWidth="1"/>
+    <col min="2" max="2" width="34.375" style="8" customWidth="1"/>
+    <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
+    <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
+    <col min="5" max="16384" width="12" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="96"/>
+    </row>
+    <row r="2" spans="1:3" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="104" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="98"/>
+    </row>
+    <row r="3" spans="1:3" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A4" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="17">
+        <v>156566</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="18"/>
+      <c r="B5" s="17"/>
+    </row>
+    <row r="6" spans="1:3" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="17"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="20">
+        <v>66740</v>
+      </c>
+      <c r="C7" s="24"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="20">
+        <v>12769</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="20">
+        <v>29446</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="20">
+        <v>14042</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A11" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="20">
+        <v>31440</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A12" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="20">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A13" s="5"/>
+      <c r="B13" s="20"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A14" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="20"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="20">
+        <v>2322</v>
+      </c>
+      <c r="C15" s="24"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A16" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="20">
+        <v>19966</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="20">
+        <v>62733</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="20">
+        <v>58721</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="22">
+        <v>12824</v>
+      </c>
+      <c r="C19" s="24"/>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A20" s="23"/>
+      <c r="B20" s="20"/>
+    </row>
+    <row r="21" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
+  <dimension ref="A1:B23"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A10" zoomScale="85" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="67" style="8" customWidth="1"/>
+    <col min="2" max="2" width="30.5" style="8" customWidth="1"/>
+    <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
+    <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
+    <col min="5" max="16384" width="12" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="56.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="102" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="102"/>
+    </row>
+    <row r="2" spans="1:2" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="104" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="104"/>
+    </row>
+    <row r="3" spans="1:2" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A4" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="17">
+        <v>159966</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="18"/>
+      <c r="B5" s="17"/>
+    </row>
+    <row r="6" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="17"/>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="20">
+        <v>66881</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="20">
+        <v>12903</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="20">
+        <v>30355</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="20">
+        <v>13459</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A11" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="20">
+        <v>33595</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A12" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="20">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A13" s="5"/>
+      <c r="B13" s="20"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A14" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="20"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="20">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A16" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="20">
+        <v>22062</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="20">
+        <f>66817-1</f>
+        <v>66816</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="20">
+        <v>56739</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="22">
+        <v>11530</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A20" s="23"/>
+      <c r="B20" s="20"/>
+    </row>
+    <row r="21" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
+  <dimension ref="A1:B22"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A10" zoomScale="85" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="70" style="8" customWidth="1"/>
+    <col min="2" max="2" width="31.875" style="8" customWidth="1"/>
+    <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
+    <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
+    <col min="5" max="16384" width="12" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" s="8" customFormat="1" ht="55.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="102" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="102"/>
+    </row>
+    <row r="2" spans="1:2" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="105" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="105"/>
+    </row>
+    <row r="3" spans="1:2" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="79" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="80" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A4" s="77" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="78">
+        <v>163807</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="10"/>
+      <c r="B5" s="11"/>
+    </row>
+    <row r="6" spans="1:2" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A6" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="11"/>
+    </row>
+    <row r="7" spans="1:2" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="11">
+        <v>66853</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="11">
+        <v>14798</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="11">
+        <v>33448</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="11">
+        <v>12469</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A11" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="11">
+        <v>32276</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A12" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="11">
+        <v>4591</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="5"/>
+      <c r="B13" s="11"/>
+    </row>
+    <row r="14" spans="1:2" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A14" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="11"/>
+    </row>
+    <row r="15" spans="1:2" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="11">
+        <v>3352</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A16" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="11">
+        <v>23596</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="11">
+        <v>67992</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="11">
+        <v>57376</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A19" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="13">
+        <v>11491</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" s="3"/>
+    </row>
+    <row r="21" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="84" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="84" t="s">
+        <v>18</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36.875" style="8" customWidth="1"/>
     <col min="2" max="2" width="68.375" style="64" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="67" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="94" t="s">
         <v>231</v>
       </c>
@@ -7593,625 +9038,51 @@
       <c r="B48" s="83"/>
     </row>
     <row r="49" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="60" t="s">
         <v>221</v>
       </c>
       <c r="B49" s="83"/>
     </row>
     <row r="50" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="93" t="s">
         <v>230</v>
       </c>
       <c r="B50" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-[...573 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36.875" style="8" customWidth="1"/>
     <col min="2" max="2" width="68.375" style="64" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="67" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="92" t="s">
         <v>228</v>
       </c>
@@ -8575,51 +9446,51 @@
       <c r="B48" s="83"/>
     </row>
     <row r="49" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="60" t="s">
         <v>221</v>
       </c>
       <c r="B49" s="83"/>
     </row>
     <row r="50" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="93" t="s">
         <v>230</v>
       </c>
       <c r="B50" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36.875" style="8" customWidth="1"/>
     <col min="2" max="2" width="68.375" style="64" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="67" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="91" t="s">
         <v>226</v>
       </c>
@@ -8983,51 +9854,51 @@
       <c r="B48" s="83"/>
     </row>
     <row r="49" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="60" t="s">
         <v>221</v>
       </c>
       <c r="B49" s="83"/>
     </row>
     <row r="50" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="60" t="s">
         <v>187</v>
       </c>
       <c r="B50" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36.875" style="8" customWidth="1"/>
     <col min="2" max="2" width="68.375" style="64" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="67" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="90" t="s">
         <v>224</v>
       </c>
@@ -9391,51 +10262,51 @@
       <c r="B48" s="83"/>
     </row>
     <row r="49" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="60" t="s">
         <v>221</v>
       </c>
       <c r="B49" s="83"/>
     </row>
     <row r="50" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="60" t="s">
         <v>187</v>
       </c>
       <c r="B50" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36.875" style="8" customWidth="1"/>
     <col min="2" max="2" width="68.375" style="64" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="67" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="87" t="s">
         <v>222</v>
       </c>
@@ -9799,51 +10670,51 @@
       <c r="B48" s="83"/>
     </row>
     <row r="49" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="60" t="s">
         <v>221</v>
       </c>
       <c r="B49" s="83"/>
     </row>
     <row r="50" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="60" t="s">
         <v>187</v>
       </c>
       <c r="B50" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36.875" style="8" customWidth="1"/>
     <col min="2" max="2" width="68.375" style="64" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="67" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="76" t="s">
         <v>194</v>
       </c>
@@ -10206,56 +11077,56 @@
       </c>
       <c r="B48" s="83"/>
     </row>
     <row r="49" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="86" t="s">
         <v>189</v>
       </c>
       <c r="B49" s="83"/>
     </row>
     <row r="50" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="60" t="s">
         <v>187</v>
       </c>
       <c r="B50" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36.875" style="8" customWidth="1"/>
     <col min="2" max="2" width="68.375" style="64" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="3" customWidth="1"/>
     <col min="5" max="16384" width="9.375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="67" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="76" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="102" t="s">
         <v>168</v>
       </c>
@@ -10613,481 +11484,74 @@
       </c>
       <c r="B48" s="83"/>
     </row>
     <row r="49" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="86" t="s">
         <v>189</v>
       </c>
       <c r="B49" s="83"/>
     </row>
     <row r="50" spans="1:2" s="25" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="60" t="s">
         <v>187</v>
       </c>
       <c r="B50" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...406 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>22</vt:i4>
+        <vt:i4>23</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="24" baseType="lpstr">
+    <vt:vector size="25" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>o103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>96</vt:lpstr>
       <vt:lpstr>95</vt:lpstr>
       <vt:lpstr>94</vt:lpstr>
       <vt:lpstr>93</vt:lpstr>
       <vt:lpstr>'101'!Print_Area</vt:lpstr>
       <vt:lpstr>'96'!Print_Area</vt:lpstr>
     </vt:vector>