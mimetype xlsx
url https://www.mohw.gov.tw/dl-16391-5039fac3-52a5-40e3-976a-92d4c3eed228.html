--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,119 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\性別指標\114年\7月應公告\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\st_WLY\Desktop\1150721確認_v.2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5BAE664E-CB96-4C77-8F5C-B6DCFBEC9AB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4EDE5C25-255B-4FE1-B872-8B9DAB4A2CE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="工作表" sheetId="1" r:id="rId1"/>
+    <sheet name="歷年統計" sheetId="2" r:id="rId1"/>
+    <sheet name="高齡分類" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="46">
-[...3 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="78">
   <si>
     <t>男</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>女</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>精神疾病嚴重病人之保護人性別統計</t>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...14 lines deleted...]
-    <t>女</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>連江縣</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>宜蘭縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
@@ -182,62 +155,50 @@
       <t>高雄市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>基隆市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>雲林縣</t>
-    </r>
-[...10 lines deleted...]
-      <t>新北市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>新竹市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>新竹縣</t>
     </r>
@@ -561,59 +522,305 @@
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>資料更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>合計</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>新北市</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>備註</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t>:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年起新增高齡分類</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>統計年別</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>縣市</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>精神疾病嚴重病人之保護人性別統計-高齡</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>單位：人數</t>
+  </si>
+  <si>
+    <t>縣市別</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>114年</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>性別\年齡</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>64歲以下</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>65歲(含)以上</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>全國</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>男性</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>女性</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>新北市</t>
+  </si>
+  <si>
+    <t>臺北市</t>
+  </si>
+  <si>
+    <t>臺中市</t>
+  </si>
+  <si>
+    <t>臺南市</t>
+  </si>
+  <si>
+    <t>高雄市</t>
+  </si>
+  <si>
+    <t>宜蘭縣</t>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>新竹縣</t>
+  </si>
+  <si>
+    <t>苗栗縣</t>
+  </si>
+  <si>
+    <t>彰化縣</t>
+  </si>
+  <si>
+    <t>南投縣</t>
+  </si>
+  <si>
+    <t>雲林縣</t>
+  </si>
+  <si>
+    <t>嘉義縣</t>
+  </si>
+  <si>
+    <t>屏東縣</t>
+  </si>
+  <si>
+    <t>臺東縣</t>
+  </si>
+  <si>
+    <t>花蓮縣</t>
+  </si>
+  <si>
+    <t>澎湖縣</t>
+  </si>
+  <si>
+    <t>基隆市</t>
+  </si>
+  <si>
+    <t>新竹市</t>
+  </si>
+  <si>
+    <t>嘉義市</t>
+  </si>
+  <si>
+    <t>金門縣</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="26"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
@@ -655,60 +862,73 @@
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
@@ -762,142 +982,236 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1146,269 +1460,287 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{502D1B61-192F-47B9-875A-CDA44E7400FC}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AE28"/>
+  <dimension ref="A1:AG29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="B1" sqref="B1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" sqref="A1:AC1"/>
+      <selection activeCell="M20" sqref="M20"/>
+      <selection pane="topRight" activeCell="M20" sqref="M20"/>
+      <selection pane="bottomLeft" activeCell="M20" sqref="M20"/>
+      <selection pane="bottomRight" sqref="A1:AE1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12" customWidth="1"/>
-    <col min="2" max="29" width="6.6640625" customWidth="1"/>
+    <col min="1" max="1" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="27" width="8.109375" bestFit="1" customWidth="1"/>
+    <col min="28" max="29" width="8.109375" customWidth="1"/>
+    <col min="30" max="30" width="8.109375" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-[...32 lines deleted...]
-    <row r="2" spans="1:31" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:33" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="20"/>
+      <c r="M1" s="20"/>
+      <c r="N1" s="20"/>
+      <c r="O1" s="20"/>
+      <c r="P1" s="20"/>
+      <c r="Q1" s="20"/>
+      <c r="R1" s="20"/>
+      <c r="S1" s="20"/>
+      <c r="T1" s="20"/>
+      <c r="U1" s="20"/>
+      <c r="V1" s="20"/>
+      <c r="W1" s="20"/>
+      <c r="X1" s="20"/>
+      <c r="Y1" s="20"/>
+      <c r="Z1" s="20"/>
+      <c r="AA1" s="20"/>
+      <c r="AB1" s="20"/>
+      <c r="AC1" s="20"/>
+      <c r="AD1" s="21"/>
+      <c r="AE1" s="21"/>
+    </row>
+    <row r="2" spans="1:33" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="K2" s="1"/>
       <c r="O2" s="1"/>
       <c r="U2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="AA2" s="4"/>
-      <c r="AC2" s="4" t="s">
-[...7 lines deleted...]
-      <c r="B3" s="16" t="s">
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="4"/>
+      <c r="AE2" s="4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="17"/>
+      <c r="L3" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="M3" s="17"/>
+      <c r="N3" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="16"/>
-      <c r="D3" s="16" t="s">
+      <c r="O3" s="17"/>
+      <c r="P3" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="E3" s="16"/>
-      <c r="F3" s="16" t="s">
+      <c r="Q3" s="17"/>
+      <c r="R3" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="S3" s="17"/>
+      <c r="T3" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="U3" s="17"/>
+      <c r="V3" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="W3" s="19"/>
+      <c r="X3" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y3" s="19"/>
+      <c r="Z3" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA3" s="19"/>
+      <c r="AB3" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC3" s="19"/>
+      <c r="AD3" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE3" s="17"/>
+    </row>
+    <row r="4" spans="1:33" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="18"/>
+      <c r="B4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="U4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="V4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="X4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC4" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="7" t="s">
         <v>31</v>
-      </c>
-[...135 lines deleted...]
-        <v>37</v>
       </c>
       <c r="B5" s="12">
         <v>634</v>
       </c>
       <c r="C5" s="12">
         <v>633</v>
       </c>
       <c r="D5" s="12">
         <v>510</v>
       </c>
       <c r="E5" s="12">
         <v>602</v>
       </c>
       <c r="F5" s="12">
         <v>453</v>
       </c>
       <c r="G5" s="12">
         <v>448</v>
       </c>
       <c r="H5" s="12">
         <v>569</v>
       </c>
       <c r="I5" s="12">
         <v>664</v>
       </c>
@@ -1427,259 +1759,275 @@
       <c r="N5" s="12">
         <v>593</v>
       </c>
       <c r="O5" s="12">
         <v>483</v>
       </c>
       <c r="P5" s="12">
         <v>385</v>
       </c>
       <c r="Q5" s="12">
         <v>494</v>
       </c>
       <c r="R5" s="12">
         <v>524</v>
       </c>
       <c r="S5" s="12">
         <v>582</v>
       </c>
       <c r="T5" s="12">
         <v>628</v>
       </c>
       <c r="U5" s="12">
         <v>884</v>
       </c>
       <c r="V5" s="12">
-        <f>SUM(V6:V27)</f>
         <v>577</v>
       </c>
       <c r="W5" s="12">
-        <f>SUM(W6:W27)</f>
         <v>750</v>
       </c>
       <c r="X5" s="12">
         <v>258</v>
       </c>
       <c r="Y5" s="12">
         <v>406</v>
       </c>
       <c r="Z5" s="12">
         <v>319</v>
       </c>
       <c r="AA5" s="12">
         <v>378</v>
       </c>
       <c r="AB5" s="12">
         <v>272</v>
       </c>
       <c r="AC5" s="12">
         <v>425</v>
       </c>
-      <c r="AD5" s="20"/>
-[...3 lines deleted...]
-      <c r="A6" s="8" t="s">
+      <c r="AD5" s="12">
+        <v>257</v>
+      </c>
+      <c r="AE5" s="22">
+        <v>420</v>
+      </c>
+      <c r="AF5" s="23"/>
+      <c r="AG5" s="23"/>
+    </row>
+    <row r="6" spans="1:33" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="13">
+        <v>61</v>
+      </c>
+      <c r="C6" s="13">
+        <v>74</v>
+      </c>
+      <c r="D6" s="13">
+        <v>72</v>
+      </c>
+      <c r="E6" s="13">
+        <v>67</v>
+      </c>
+      <c r="F6" s="13">
+        <v>57</v>
+      </c>
+      <c r="G6" s="13">
+        <v>44</v>
+      </c>
+      <c r="H6" s="13">
+        <v>63</v>
+      </c>
+      <c r="I6" s="13">
+        <v>64</v>
+      </c>
+      <c r="J6" s="13">
+        <v>70</v>
+      </c>
+      <c r="K6" s="13">
+        <v>79</v>
+      </c>
+      <c r="L6" s="13">
+        <v>16</v>
+      </c>
+      <c r="M6" s="13">
+        <v>30</v>
+      </c>
+      <c r="N6" s="13">
+        <v>71</v>
+      </c>
+      <c r="O6" s="13">
+        <v>59</v>
+      </c>
+      <c r="P6" s="13">
+        <v>47</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>82</v>
+      </c>
+      <c r="R6" s="13">
+        <v>52</v>
+      </c>
+      <c r="S6" s="13">
+        <v>73</v>
+      </c>
+      <c r="T6" s="13">
+        <v>24</v>
+      </c>
+      <c r="U6" s="13">
+        <v>48</v>
+      </c>
+      <c r="V6" s="13">
         <v>25</v>
       </c>
-      <c r="B6" s="13">
+      <c r="W6" s="13">
+        <v>63</v>
+      </c>
+      <c r="X6" s="13">
+        <v>39</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>86</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>43</v>
+      </c>
+      <c r="AA6" s="13">
+        <v>67</v>
+      </c>
+      <c r="AB6" s="13">
+        <v>39</v>
+      </c>
+      <c r="AC6" s="13">
+        <v>84</v>
+      </c>
+      <c r="AD6" s="13">
+        <v>42</v>
+      </c>
+      <c r="AE6" s="24">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="13">
         <v>54</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C7" s="13">
         <v>69</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D7" s="13">
         <v>45</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E7" s="13">
         <v>59</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F7" s="13">
         <v>43</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G7" s="13">
         <v>39</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H7" s="13">
         <v>69</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I7" s="13">
         <v>90</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J7" s="13">
         <v>49</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K7" s="13">
         <v>75</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L7" s="13">
         <v>49</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M7" s="13">
         <v>64</v>
       </c>
-      <c r="N6" s="13">
+      <c r="N7" s="13">
         <v>96</v>
       </c>
-      <c r="O6" s="13">
+      <c r="O7" s="13">
         <v>75</v>
       </c>
-      <c r="P6" s="13">
+      <c r="P7" s="13">
         <v>74</v>
       </c>
-      <c r="Q6" s="13">
+      <c r="Q7" s="13">
         <v>87</v>
       </c>
-      <c r="R6" s="13">
+      <c r="R7" s="13">
         <v>71</v>
       </c>
-      <c r="S6" s="13">
+      <c r="S7" s="13">
         <v>61</v>
       </c>
-      <c r="T6" s="13">
+      <c r="T7" s="13">
         <v>107</v>
       </c>
-      <c r="U6" s="13">
+      <c r="U7" s="13">
         <v>166</v>
       </c>
-      <c r="V6" s="13">
+      <c r="V7" s="13">
         <v>101</v>
       </c>
-      <c r="W6" s="13">
+      <c r="W7" s="13">
         <v>175</v>
       </c>
-      <c r="X6" s="13">
+      <c r="X7" s="13">
         <v>33</v>
       </c>
-      <c r="Y6" s="13">
+      <c r="Y7" s="13">
         <v>45</v>
       </c>
-      <c r="Z6" s="13">
+      <c r="Z7" s="13">
         <v>34</v>
       </c>
-      <c r="AA6" s="13">
+      <c r="AA7" s="13">
         <v>52</v>
       </c>
-      <c r="AB6" s="13">
+      <c r="AB7" s="13">
         <v>26</v>
       </c>
-      <c r="AC6" s="13">
+      <c r="AC7" s="13">
         <v>62</v>
       </c>
-    </row>
-[...64 lines deleted...]
-      <c r="V7" s="13">
+      <c r="AD7" s="13">
         <v>25</v>
       </c>
-      <c r="W7" s="13">
-[...21 lines deleted...]
-    <row r="8" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AE7" s="24">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B8" s="13">
         <v>43</v>
       </c>
       <c r="C8" s="13">
         <v>39</v>
       </c>
       <c r="D8" s="13">
         <v>26</v>
       </c>
       <c r="E8" s="13">
         <v>29</v>
       </c>
       <c r="F8" s="13">
         <v>14</v>
       </c>
       <c r="G8" s="13">
         <v>14</v>
       </c>
       <c r="H8" s="13">
         <v>31</v>
       </c>
       <c r="I8" s="13">
         <v>31</v>
       </c>
@@ -1721,54 +2069,60 @@
       </c>
       <c r="V8" s="13">
         <v>38</v>
       </c>
       <c r="W8" s="13">
         <v>69</v>
       </c>
       <c r="X8" s="13">
         <v>11</v>
       </c>
       <c r="Y8" s="13">
         <v>26</v>
       </c>
       <c r="Z8" s="13">
         <v>29</v>
       </c>
       <c r="AA8" s="13">
         <v>41</v>
       </c>
       <c r="AB8" s="13">
         <v>16</v>
       </c>
       <c r="AC8" s="13">
         <v>27</v>
       </c>
-    </row>
-    <row r="9" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD8" s="13">
+        <v>15</v>
+      </c>
+      <c r="AE8" s="24">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B9" s="13">
         <v>71</v>
       </c>
       <c r="C9" s="13">
         <v>71</v>
       </c>
       <c r="D9" s="13">
         <v>30</v>
       </c>
       <c r="E9" s="13">
         <v>44</v>
       </c>
       <c r="F9" s="13">
         <v>27</v>
       </c>
       <c r="G9" s="13">
         <v>23</v>
       </c>
       <c r="H9" s="13">
         <v>40</v>
       </c>
       <c r="I9" s="13">
         <v>51</v>
       </c>
@@ -1810,54 +2164,60 @@
       </c>
       <c r="V9" s="13">
         <v>46</v>
       </c>
       <c r="W9" s="13">
         <v>33</v>
       </c>
       <c r="X9" s="13">
         <v>19</v>
       </c>
       <c r="Y9" s="13">
         <v>18</v>
       </c>
       <c r="Z9" s="13">
         <v>17</v>
       </c>
       <c r="AA9" s="13">
         <v>30</v>
       </c>
       <c r="AB9" s="13">
         <v>19</v>
       </c>
       <c r="AC9" s="13">
         <v>28</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD9" s="13">
+        <v>23</v>
+      </c>
+      <c r="AE9" s="24">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B10" s="13">
         <v>62</v>
       </c>
       <c r="C10" s="13">
         <v>72</v>
       </c>
       <c r="D10" s="13">
         <v>79</v>
       </c>
       <c r="E10" s="13">
         <v>84</v>
       </c>
       <c r="F10" s="13">
         <v>64</v>
       </c>
       <c r="G10" s="13">
         <v>77</v>
       </c>
       <c r="H10" s="13">
         <v>42</v>
       </c>
       <c r="I10" s="13">
         <v>73</v>
       </c>
@@ -1899,54 +2259,60 @@
       </c>
       <c r="V10" s="13">
         <v>69</v>
       </c>
       <c r="W10" s="13">
         <v>99</v>
       </c>
       <c r="X10" s="13">
         <v>20</v>
       </c>
       <c r="Y10" s="13">
         <v>36</v>
       </c>
       <c r="Z10" s="13">
         <v>29</v>
       </c>
       <c r="AA10" s="13">
         <v>41</v>
       </c>
       <c r="AB10" s="13">
         <v>25</v>
       </c>
       <c r="AC10" s="13">
         <v>52</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD10" s="13">
+        <v>32</v>
+      </c>
+      <c r="AE10" s="24">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="8" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B11" s="13">
         <v>144</v>
       </c>
       <c r="C11" s="13">
         <v>139</v>
       </c>
       <c r="D11" s="13">
         <v>119</v>
       </c>
       <c r="E11" s="13">
         <v>175</v>
       </c>
       <c r="F11" s="13">
         <v>93</v>
       </c>
       <c r="G11" s="13">
         <v>111</v>
       </c>
       <c r="H11" s="13">
         <v>152</v>
       </c>
       <c r="I11" s="13">
         <v>148</v>
       </c>
@@ -1988,54 +2354,60 @@
       </c>
       <c r="V11" s="13">
         <v>105</v>
       </c>
       <c r="W11" s="13">
         <v>127</v>
       </c>
       <c r="X11" s="13">
         <v>46</v>
       </c>
       <c r="Y11" s="13">
         <v>69</v>
       </c>
       <c r="Z11" s="13">
         <v>75</v>
       </c>
       <c r="AA11" s="13">
         <v>56</v>
       </c>
       <c r="AB11" s="13">
         <v>64</v>
       </c>
       <c r="AC11" s="13">
         <v>79</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD11" s="13">
+        <v>57</v>
+      </c>
+      <c r="AE11" s="24">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B12" s="13">
         <v>4</v>
       </c>
       <c r="C12" s="13">
         <v>6</v>
       </c>
       <c r="D12" s="13">
         <v>8</v>
       </c>
       <c r="E12" s="13">
         <v>11</v>
       </c>
       <c r="F12" s="13">
         <v>11</v>
       </c>
       <c r="G12" s="13">
         <v>13</v>
       </c>
       <c r="H12" s="13">
         <v>18</v>
       </c>
       <c r="I12" s="13">
         <v>17</v>
       </c>
@@ -2077,54 +2449,60 @@
       </c>
       <c r="V12" s="13">
         <v>11</v>
       </c>
       <c r="W12" s="13">
         <v>12</v>
       </c>
       <c r="X12" s="13">
         <v>7</v>
       </c>
       <c r="Y12" s="13">
         <v>11</v>
       </c>
       <c r="Z12" s="13">
         <v>6</v>
       </c>
       <c r="AA12" s="13">
         <v>10</v>
       </c>
       <c r="AB12" s="13">
         <v>9</v>
       </c>
       <c r="AC12" s="13">
         <v>16</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B13" s="13">
         <v>10</v>
       </c>
       <c r="C13" s="13">
         <v>1</v>
       </c>
       <c r="D13" s="13">
         <v>9</v>
       </c>
       <c r="E13" s="13">
         <v>7</v>
       </c>
       <c r="F13" s="13">
         <v>6</v>
       </c>
       <c r="G13" s="13">
         <v>4</v>
       </c>
       <c r="H13" s="13">
         <v>6</v>
       </c>
       <c r="I13" s="13">
         <v>7</v>
       </c>
@@ -2166,54 +2544,60 @@
       </c>
       <c r="V13" s="13">
         <v>7</v>
       </c>
       <c r="W13" s="13">
         <v>4</v>
       </c>
       <c r="X13" s="13">
         <v>3</v>
       </c>
       <c r="Y13" s="13">
         <v>8</v>
       </c>
       <c r="Z13" s="13">
         <v>7</v>
       </c>
       <c r="AA13" s="13">
         <v>6</v>
       </c>
       <c r="AB13" s="13">
         <v>10</v>
       </c>
       <c r="AC13" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD13" s="13">
+        <v>7</v>
+      </c>
+      <c r="AE13" s="24">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B14" s="13">
         <v>45</v>
       </c>
       <c r="C14" s="13">
         <v>24</v>
       </c>
       <c r="D14" s="13">
         <v>9</v>
       </c>
       <c r="E14" s="13">
         <v>12</v>
       </c>
       <c r="F14" s="13">
         <v>13</v>
       </c>
       <c r="G14" s="13">
         <v>10</v>
       </c>
       <c r="H14" s="13">
         <v>19</v>
       </c>
       <c r="I14" s="13">
         <v>26</v>
       </c>
@@ -2255,54 +2639,60 @@
       </c>
       <c r="V14" s="13">
         <v>10</v>
       </c>
       <c r="W14" s="13">
         <v>4</v>
       </c>
       <c r="X14" s="13">
         <v>7</v>
       </c>
       <c r="Y14" s="13">
         <v>8</v>
       </c>
       <c r="Z14" s="13">
         <v>8</v>
       </c>
       <c r="AA14" s="13">
         <v>6</v>
       </c>
       <c r="AB14" s="13">
         <v>10</v>
       </c>
       <c r="AC14" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD14" s="13">
+        <v>5</v>
+      </c>
+      <c r="AE14" s="24">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B15" s="13">
         <v>13</v>
       </c>
       <c r="C15" s="13">
         <v>10</v>
       </c>
       <c r="D15" s="13">
         <v>23</v>
       </c>
       <c r="E15" s="13">
         <v>25</v>
       </c>
       <c r="F15" s="13">
         <v>25</v>
       </c>
       <c r="G15" s="13">
         <v>9</v>
       </c>
       <c r="H15" s="13">
         <v>27</v>
       </c>
       <c r="I15" s="13">
         <v>30</v>
       </c>
@@ -2344,54 +2734,60 @@
       </c>
       <c r="V15" s="13">
         <v>28</v>
       </c>
       <c r="W15" s="13">
         <v>14</v>
       </c>
       <c r="X15" s="13">
         <v>14</v>
       </c>
       <c r="Y15" s="13">
         <v>2</v>
       </c>
       <c r="Z15" s="13">
         <v>15</v>
       </c>
       <c r="AA15" s="13">
         <v>6</v>
       </c>
       <c r="AB15" s="13">
         <v>8</v>
       </c>
       <c r="AC15" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD15" s="13">
+        <v>10</v>
+      </c>
+      <c r="AE15" s="24">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B16" s="13">
         <v>8</v>
       </c>
       <c r="C16" s="13">
         <v>12</v>
       </c>
       <c r="D16" s="13">
         <v>7</v>
       </c>
       <c r="E16" s="13">
         <v>12</v>
       </c>
       <c r="F16" s="13">
         <v>12</v>
       </c>
       <c r="G16" s="13">
         <v>8</v>
       </c>
       <c r="H16" s="13">
         <v>9</v>
       </c>
       <c r="I16" s="13">
         <v>10</v>
       </c>
@@ -2433,54 +2829,60 @@
       </c>
       <c r="V16" s="13">
         <v>9</v>
       </c>
       <c r="W16" s="13">
         <v>3</v>
       </c>
       <c r="X16" s="13">
         <v>2</v>
       </c>
       <c r="Y16" s="13">
         <v>2</v>
       </c>
       <c r="Z16" s="13">
         <v>4</v>
       </c>
       <c r="AA16" s="13">
         <v>7</v>
       </c>
       <c r="AB16" s="13">
         <v>6</v>
       </c>
       <c r="AC16" s="13">
         <v>7</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD16" s="13">
+        <v>2</v>
+      </c>
+      <c r="AE16" s="24">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B17" s="13">
         <v>10</v>
       </c>
       <c r="C17" s="13">
         <v>9</v>
       </c>
       <c r="D17" s="13">
         <v>2</v>
       </c>
       <c r="E17" s="13">
         <v>4</v>
       </c>
       <c r="F17" s="13">
         <v>7</v>
       </c>
       <c r="G17" s="13">
         <v>6</v>
       </c>
       <c r="H17" s="13">
         <v>7</v>
       </c>
       <c r="I17" s="13">
         <v>12</v>
       </c>
@@ -2522,54 +2924,60 @@
       </c>
       <c r="V17" s="13">
         <v>7</v>
       </c>
       <c r="W17" s="13">
         <v>4</v>
       </c>
       <c r="X17" s="13">
         <v>1</v>
       </c>
       <c r="Y17" s="13">
         <v>2</v>
       </c>
       <c r="Z17" s="13">
         <v>6</v>
       </c>
       <c r="AA17" s="13">
         <v>3</v>
       </c>
       <c r="AB17" s="13">
         <v>5</v>
       </c>
       <c r="AC17" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD17" s="13">
+        <v>4</v>
+      </c>
+      <c r="AE17" s="24">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B18" s="13">
         <v>15</v>
       </c>
       <c r="C18" s="13">
         <v>8</v>
       </c>
       <c r="D18" s="13">
         <v>9</v>
       </c>
       <c r="E18" s="13">
         <v>11</v>
       </c>
       <c r="F18" s="13">
         <v>7</v>
       </c>
       <c r="G18" s="13">
         <v>9</v>
       </c>
       <c r="H18" s="13">
         <v>5</v>
       </c>
       <c r="I18" s="13">
         <v>9</v>
       </c>
@@ -2611,54 +3019,60 @@
       </c>
       <c r="V18" s="13">
         <v>4</v>
       </c>
       <c r="W18" s="13">
         <v>18</v>
       </c>
       <c r="X18" s="13">
         <v>3</v>
       </c>
       <c r="Y18" s="13">
         <v>2</v>
       </c>
       <c r="Z18" s="13">
         <v>7</v>
       </c>
       <c r="AA18" s="13">
         <v>5</v>
       </c>
       <c r="AB18" s="13">
         <v>2</v>
       </c>
       <c r="AC18" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD18" s="13">
+        <v>2</v>
+      </c>
+      <c r="AE18" s="24">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B19" s="13">
         <v>72</v>
       </c>
       <c r="C19" s="13">
         <v>67</v>
       </c>
       <c r="D19" s="13">
         <v>47</v>
       </c>
       <c r="E19" s="13">
         <v>39</v>
       </c>
       <c r="F19" s="13">
         <v>47</v>
       </c>
       <c r="G19" s="13">
         <v>57</v>
       </c>
       <c r="H19" s="13">
         <v>44</v>
       </c>
       <c r="I19" s="13">
         <v>49</v>
       </c>
@@ -2700,54 +3114,60 @@
       </c>
       <c r="V19" s="13">
         <v>89</v>
       </c>
       <c r="W19" s="13">
         <v>85</v>
       </c>
       <c r="X19" s="13">
         <v>35</v>
       </c>
       <c r="Y19" s="13">
         <v>47</v>
       </c>
       <c r="Z19" s="13">
         <v>14</v>
       </c>
       <c r="AA19" s="13">
         <v>16</v>
       </c>
       <c r="AB19" s="13">
         <v>5</v>
       </c>
       <c r="AC19" s="13">
         <v>9</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD19" s="13">
+        <v>12</v>
+      </c>
+      <c r="AE19" s="24">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B20" s="13">
         <v>1</v>
       </c>
       <c r="C20" s="13">
         <v>5</v>
       </c>
       <c r="D20" s="13">
         <v>3</v>
       </c>
       <c r="E20" s="13">
         <v>4</v>
       </c>
       <c r="F20" s="13">
         <v>5</v>
       </c>
       <c r="G20" s="13">
         <v>2</v>
       </c>
       <c r="H20" s="13">
         <v>7</v>
       </c>
       <c r="I20" s="13">
         <v>9</v>
       </c>
@@ -2789,54 +3209,60 @@
       </c>
       <c r="V20" s="13">
         <v>3</v>
       </c>
       <c r="W20" s="13">
         <v>6</v>
       </c>
       <c r="X20" s="13">
         <v>3</v>
       </c>
       <c r="Y20" s="13">
         <v>1</v>
       </c>
       <c r="Z20" s="13">
         <v>1</v>
       </c>
       <c r="AA20" s="13">
         <v>2</v>
       </c>
       <c r="AB20" s="13">
         <v>2</v>
       </c>
       <c r="AC20" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD20" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE20" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B21" s="13">
         <v>10</v>
       </c>
       <c r="C21" s="13">
         <v>9</v>
       </c>
       <c r="D21" s="13">
         <v>6</v>
       </c>
       <c r="E21" s="13">
         <v>7</v>
       </c>
       <c r="F21" s="13">
         <v>11</v>
       </c>
       <c r="G21" s="13">
         <v>7</v>
       </c>
       <c r="H21" s="13">
         <v>11</v>
       </c>
       <c r="I21" s="13">
         <v>14</v>
       </c>
@@ -2878,54 +3304,60 @@
       </c>
       <c r="V21" s="13">
         <v>4</v>
       </c>
       <c r="W21" s="13">
         <v>5</v>
       </c>
       <c r="X21" s="13">
         <v>1</v>
       </c>
       <c r="Y21" s="13">
         <v>8</v>
       </c>
       <c r="Z21" s="13">
         <v>6</v>
       </c>
       <c r="AA21" s="13">
         <v>6</v>
       </c>
       <c r="AB21" s="13">
         <v>9</v>
       </c>
       <c r="AC21" s="13">
         <v>14</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD21" s="13">
+        <v>6</v>
+      </c>
+      <c r="AE21" s="24">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B22" s="13">
         <v>1</v>
       </c>
       <c r="C22" s="13">
         <v>1</v>
       </c>
       <c r="D22" s="13">
         <v>2</v>
       </c>
       <c r="E22" s="13">
         <v>1</v>
       </c>
       <c r="F22" s="13">
         <v>0</v>
       </c>
       <c r="G22" s="13">
         <v>0</v>
       </c>
       <c r="H22" s="13">
         <v>3</v>
       </c>
       <c r="I22" s="13">
         <v>4</v>
       </c>
@@ -2965,54 +3397,60 @@
       <c r="U22" s="13">
         <v>1</v>
       </c>
       <c r="V22" s="13">
         <v>5</v>
       </c>
       <c r="W22" s="13"/>
       <c r="X22" s="13">
         <v>2</v>
       </c>
       <c r="Y22" s="13">
         <v>3</v>
       </c>
       <c r="Z22" s="13">
         <v>7</v>
       </c>
       <c r="AA22" s="13">
         <v>5</v>
       </c>
       <c r="AB22" s="13">
         <v>1</v>
       </c>
       <c r="AC22" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD22" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE22" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B23" s="13">
         <v>3</v>
       </c>
       <c r="C23" s="13">
         <v>7</v>
       </c>
       <c r="D23" s="13">
         <v>7</v>
       </c>
       <c r="E23" s="13">
         <v>7</v>
       </c>
       <c r="F23" s="13">
         <v>3</v>
       </c>
       <c r="G23" s="13">
         <v>5</v>
       </c>
       <c r="H23" s="13">
         <v>3</v>
       </c>
       <c r="I23" s="13">
         <v>10</v>
       </c>
@@ -3054,54 +3492,60 @@
       </c>
       <c r="V23" s="13">
         <v>3</v>
       </c>
       <c r="W23" s="13">
         <v>9</v>
       </c>
       <c r="X23" s="13">
         <v>4</v>
       </c>
       <c r="Y23" s="13">
         <v>27</v>
       </c>
       <c r="Z23" s="13">
         <v>2</v>
       </c>
       <c r="AA23" s="13">
         <v>9</v>
       </c>
       <c r="AB23" s="13">
         <v>4</v>
       </c>
       <c r="AC23" s="13">
         <v>14</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD23" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE23" s="24">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B24" s="13">
         <v>3</v>
       </c>
       <c r="C24" s="13">
         <v>3</v>
       </c>
       <c r="D24" s="13">
         <v>2</v>
       </c>
       <c r="E24" s="13">
         <v>0</v>
       </c>
       <c r="F24" s="13">
         <v>2</v>
       </c>
       <c r="G24" s="13">
         <v>3</v>
       </c>
       <c r="H24" s="13">
         <v>4</v>
       </c>
       <c r="I24" s="13">
         <v>3</v>
       </c>
@@ -3143,54 +3587,60 @@
       </c>
       <c r="V24" s="13">
         <v>9</v>
       </c>
       <c r="W24" s="13">
         <v>14</v>
       </c>
       <c r="X24" s="13">
         <v>6</v>
       </c>
       <c r="Y24" s="13">
         <v>5</v>
       </c>
       <c r="Z24" s="13">
         <v>3</v>
       </c>
       <c r="AA24" s="13">
         <v>5</v>
       </c>
       <c r="AB24" s="13">
         <v>5</v>
       </c>
       <c r="AC24" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD24" s="13">
+        <v>6</v>
+      </c>
+      <c r="AE24" s="24">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B25" s="13">
         <v>4</v>
       </c>
       <c r="C25" s="13">
         <v>7</v>
       </c>
       <c r="D25" s="13">
         <v>2</v>
       </c>
       <c r="E25" s="13">
         <v>4</v>
       </c>
       <c r="F25" s="13">
         <v>4</v>
       </c>
       <c r="G25" s="13">
         <v>4</v>
       </c>
       <c r="H25" s="13">
         <v>6</v>
       </c>
       <c r="I25" s="13">
         <v>5</v>
       </c>
@@ -3232,54 +3682,60 @@
       </c>
       <c r="V25" s="13">
         <v>4</v>
       </c>
       <c r="W25" s="13">
         <v>6</v>
       </c>
       <c r="X25" s="13">
         <v>2</v>
       </c>
       <c r="Y25" s="13">
         <v>0</v>
       </c>
       <c r="Z25" s="13">
         <v>6</v>
       </c>
       <c r="AA25" s="13">
         <v>5</v>
       </c>
       <c r="AB25" s="13">
         <v>7</v>
       </c>
       <c r="AC25" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD25" s="13">
+        <v>5</v>
+      </c>
+      <c r="AE25" s="24">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B26" s="13">
         <v>0</v>
       </c>
       <c r="C26" s="13">
         <v>0</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="13">
         <v>0</v>
       </c>
       <c r="F26" s="13">
         <v>2</v>
       </c>
       <c r="G26" s="13">
         <v>3</v>
       </c>
       <c r="H26" s="13">
         <v>3</v>
       </c>
       <c r="I26" s="13">
         <v>2</v>
       </c>
@@ -3321,54 +3777,60 @@
       </c>
       <c r="V26" s="13">
         <v>0</v>
       </c>
       <c r="W26" s="13">
         <v>0</v>
       </c>
       <c r="X26" s="13">
         <v>0</v>
       </c>
       <c r="Y26" s="13">
         <v>0</v>
       </c>
       <c r="Z26" s="13">
         <v>0</v>
       </c>
       <c r="AA26" s="13">
         <v>0</v>
       </c>
       <c r="AB26" s="13">
         <v>0</v>
       </c>
       <c r="AC26" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD26" s="13">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B27" s="15">
         <v>0</v>
       </c>
       <c r="C27" s="15">
         <v>0</v>
       </c>
       <c r="D27" s="15">
         <v>0</v>
       </c>
       <c r="E27" s="15">
         <v>0</v>
       </c>
       <c r="F27" s="15">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>0</v>
       </c>
       <c r="H27" s="15">
         <v>0</v>
       </c>
       <c r="I27" s="15">
         <v>0</v>
       </c>
@@ -3410,91 +3872,1284 @@
       </c>
       <c r="V27" s="15">
         <v>0</v>
       </c>
       <c r="W27" s="15">
         <v>0</v>
       </c>
       <c r="X27" s="15">
         <v>0</v>
       </c>
       <c r="Y27" s="15">
         <v>0</v>
       </c>
       <c r="Z27" s="15">
         <v>0</v>
       </c>
       <c r="AA27" s="15">
         <v>0</v>
       </c>
       <c r="AB27" s="15">
         <v>0</v>
       </c>
       <c r="AC27" s="15">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="22.2" x14ac:dyDescent="0.3">
+      <c r="AD27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="22.2" x14ac:dyDescent="0.3">
+      <c r="A28" s="16" t="s">
+        <v>41</v>
+      </c>
       <c r="G28" s="1"/>
     </row>
+    <row r="29" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="AD29" s="26"/>
+      <c r="AE29" s="26"/>
+    </row>
   </sheetData>
-  <mergeCells count="16">
-    <mergeCell ref="A1:AC1"/>
+  <mergeCells count="17">
+    <mergeCell ref="AD3:AE3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="Z3:AA3"/>
     <mergeCell ref="AB3:AC3"/>
+    <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
-    <mergeCell ref="N3:O3"/>
-[...7 lines deleted...]
-    <mergeCell ref="R3:S3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.15748031496062992" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C202B3E5-CECD-4169-8060-0F2CBDF4A9DC}">
+  <dimension ref="A1:E74"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="13.21875" customWidth="1"/>
+    <col min="2" max="4" width="14.77734375" customWidth="1"/>
+    <col min="5" max="5" width="16.77734375" customWidth="1"/>
+    <col min="6" max="6" width="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A1" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+    </row>
+    <row r="2" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="11"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="18.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+    </row>
+    <row r="4" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="C4" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="31" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A5" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="33">
+        <v>677</v>
+      </c>
+      <c r="D5" s="33">
+        <v>496</v>
+      </c>
+      <c r="E5" s="33">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A6" s="34"/>
+      <c r="B6" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" s="33">
+        <v>257</v>
+      </c>
+      <c r="D6" s="33">
+        <v>172</v>
+      </c>
+      <c r="E6" s="33">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A7" s="35"/>
+      <c r="B7" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" s="33">
+        <v>420</v>
+      </c>
+      <c r="D7" s="33">
+        <v>324</v>
+      </c>
+      <c r="E7" s="33">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A8" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="33">
+        <v>123</v>
+      </c>
+      <c r="D8" s="33">
+        <v>87</v>
+      </c>
+      <c r="E8" s="33">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="34"/>
+      <c r="B9" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="33">
+        <v>42</v>
+      </c>
+      <c r="D9" s="33">
+        <v>25</v>
+      </c>
+      <c r="E9" s="33">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A10" s="35"/>
+      <c r="B10" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="33">
+        <v>81</v>
+      </c>
+      <c r="D10" s="33">
+        <v>62</v>
+      </c>
+      <c r="E10" s="33">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="33">
+        <v>112</v>
+      </c>
+      <c r="D11" s="33">
+        <v>83</v>
+      </c>
+      <c r="E11" s="33">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A12" s="34"/>
+      <c r="B12" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" s="33">
+        <v>25</v>
+      </c>
+      <c r="D12" s="33">
+        <v>14</v>
+      </c>
+      <c r="E12" s="33">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="35"/>
+      <c r="B13" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="33">
+        <v>87</v>
+      </c>
+      <c r="D13" s="33">
+        <v>69</v>
+      </c>
+      <c r="E13" s="33">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A14" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="33">
+        <v>40</v>
+      </c>
+      <c r="D14" s="33">
+        <v>32</v>
+      </c>
+      <c r="E14" s="33">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="34"/>
+      <c r="B15" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="33">
+        <v>15</v>
+      </c>
+      <c r="D15" s="33">
+        <v>12</v>
+      </c>
+      <c r="E15" s="33">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="35"/>
+      <c r="B16" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" s="33">
+        <v>25</v>
+      </c>
+      <c r="D16" s="33">
+        <v>20</v>
+      </c>
+      <c r="E16" s="33">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A17" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="33">
+        <v>47</v>
+      </c>
+      <c r="D17" s="33">
+        <v>37</v>
+      </c>
+      <c r="E17" s="33">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A18" s="34"/>
+      <c r="B18" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="33">
+        <v>23</v>
+      </c>
+      <c r="D18" s="33">
+        <v>17</v>
+      </c>
+      <c r="E18" s="33">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A19" s="35"/>
+      <c r="B19" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="33">
+        <v>24</v>
+      </c>
+      <c r="D19" s="33">
+        <v>20</v>
+      </c>
+      <c r="E19" s="33">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A20" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="33">
+        <v>91</v>
+      </c>
+      <c r="D20" s="33">
+        <v>70</v>
+      </c>
+      <c r="E20" s="33">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A21" s="34"/>
+      <c r="B21" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="33">
+        <v>32</v>
+      </c>
+      <c r="D21" s="33">
+        <v>21</v>
+      </c>
+      <c r="E21" s="33">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A22" s="35"/>
+      <c r="B22" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="33">
+        <v>59</v>
+      </c>
+      <c r="D22" s="33">
+        <v>49</v>
+      </c>
+      <c r="E22" s="33">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A23" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" s="33">
+        <v>124</v>
+      </c>
+      <c r="D23" s="33">
+        <v>84</v>
+      </c>
+      <c r="E23" s="33">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A24" s="34"/>
+      <c r="B24" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="33">
+        <v>57</v>
+      </c>
+      <c r="D24" s="33">
+        <v>35</v>
+      </c>
+      <c r="E24" s="33">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A25" s="35"/>
+      <c r="B25" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="33">
+        <v>67</v>
+      </c>
+      <c r="D25" s="33">
+        <v>49</v>
+      </c>
+      <c r="E25" s="33">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A26" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="B26" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" s="33">
+        <v>3</v>
+      </c>
+      <c r="D26" s="33">
+        <v>3</v>
+      </c>
+      <c r="E26" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A27" s="34"/>
+      <c r="B27" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" s="33">
+        <v>1</v>
+      </c>
+      <c r="D27" s="33">
+        <v>1</v>
+      </c>
+      <c r="E27" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A28" s="35"/>
+      <c r="B28" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" s="33">
+        <v>2</v>
+      </c>
+      <c r="D28" s="33">
+        <v>2</v>
+      </c>
+      <c r="E28" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A29" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="33">
+        <v>11</v>
+      </c>
+      <c r="D29" s="33">
+        <v>7</v>
+      </c>
+      <c r="E29" s="33">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A30" s="34"/>
+      <c r="B30" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C30" s="33">
+        <v>7</v>
+      </c>
+      <c r="D30" s="33">
+        <v>4</v>
+      </c>
+      <c r="E30" s="33">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A31" s="35"/>
+      <c r="B31" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C31" s="33">
+        <v>4</v>
+      </c>
+      <c r="D31" s="33">
+        <v>3</v>
+      </c>
+      <c r="E31" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A32" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="33">
+        <v>13</v>
+      </c>
+      <c r="D32" s="33">
+        <v>8</v>
+      </c>
+      <c r="E32" s="33">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A33" s="34"/>
+      <c r="B33" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C33" s="33">
+        <v>5</v>
+      </c>
+      <c r="D33" s="33">
+        <v>3</v>
+      </c>
+      <c r="E33" s="33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A34" s="35"/>
+      <c r="B34" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="33">
+        <v>8</v>
+      </c>
+      <c r="D34" s="33">
+        <v>5</v>
+      </c>
+      <c r="E34" s="33">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A35" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C35" s="33">
+        <v>20</v>
+      </c>
+      <c r="D35" s="33">
+        <v>16</v>
+      </c>
+      <c r="E35" s="33">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A36" s="34"/>
+      <c r="B36" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C36" s="33">
+        <v>10</v>
+      </c>
+      <c r="D36" s="33">
+        <v>8</v>
+      </c>
+      <c r="E36" s="33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A37" s="35"/>
+      <c r="B37" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C37" s="33">
+        <v>10</v>
+      </c>
+      <c r="D37" s="33">
+        <v>8</v>
+      </c>
+      <c r="E37" s="33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A38" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B38" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C38" s="33">
+        <v>7</v>
+      </c>
+      <c r="D38" s="33">
+        <v>5</v>
+      </c>
+      <c r="E38" s="33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A39" s="34"/>
+      <c r="B39" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="33">
+        <v>2</v>
+      </c>
+      <c r="D39" s="33">
+        <v>1</v>
+      </c>
+      <c r="E39" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A40" s="35"/>
+      <c r="B40" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C40" s="33">
+        <v>5</v>
+      </c>
+      <c r="D40" s="33">
+        <v>4</v>
+      </c>
+      <c r="E40" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A41" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C41" s="33">
+        <v>8</v>
+      </c>
+      <c r="D41" s="33">
+        <v>7</v>
+      </c>
+      <c r="E41" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A42" s="34"/>
+      <c r="B42" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C42" s="33">
+        <v>4</v>
+      </c>
+      <c r="D42" s="33">
+        <v>4</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A43" s="35"/>
+      <c r="B43" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C43" s="33">
+        <v>4</v>
+      </c>
+      <c r="D43" s="33">
+        <v>3</v>
+      </c>
+      <c r="E43" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A44" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C44" s="33">
+        <v>6</v>
+      </c>
+      <c r="D44" s="33">
+        <v>3</v>
+      </c>
+      <c r="E44" s="33">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A45" s="34"/>
+      <c r="B45" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C45" s="33">
+        <v>2</v>
+      </c>
+      <c r="D45" s="33">
+        <v>1</v>
+      </c>
+      <c r="E45" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A46" s="35"/>
+      <c r="B46" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C46" s="33">
+        <v>4</v>
+      </c>
+      <c r="D46" s="33">
+        <v>2</v>
+      </c>
+      <c r="E46" s="33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A47" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B47" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C47" s="33">
+        <v>26</v>
+      </c>
+      <c r="D47" s="33">
+        <v>18</v>
+      </c>
+      <c r="E47" s="33">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A48" s="34"/>
+      <c r="B48" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C48" s="33">
+        <v>12</v>
+      </c>
+      <c r="D48" s="33">
+        <v>7</v>
+      </c>
+      <c r="E48" s="33">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A49" s="35"/>
+      <c r="B49" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C49" s="33">
+        <v>14</v>
+      </c>
+      <c r="D49" s="33">
+        <v>11</v>
+      </c>
+      <c r="E49" s="33">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A50" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B50" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C50" s="33">
+        <v>1</v>
+      </c>
+      <c r="D50" s="33">
+        <v>1</v>
+      </c>
+      <c r="E50" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A51" s="34"/>
+      <c r="B51" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" s="33">
+        <v>1</v>
+      </c>
+      <c r="D51" s="33">
+        <v>1</v>
+      </c>
+      <c r="E51" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A52" s="35"/>
+      <c r="B52" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C52" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D52" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="E52" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A53" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B53" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C53" s="33">
+        <v>16</v>
+      </c>
+      <c r="D53" s="33">
+        <v>12</v>
+      </c>
+      <c r="E53" s="33">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A54" s="34"/>
+      <c r="B54" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="33">
+        <v>6</v>
+      </c>
+      <c r="D54" s="33">
+        <v>6</v>
+      </c>
+      <c r="E54" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A55" s="35"/>
+      <c r="B55" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C55" s="33">
+        <v>10</v>
+      </c>
+      <c r="D55" s="33">
+        <v>6</v>
+      </c>
+      <c r="E55" s="33">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A56" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C56" s="33">
+        <v>3</v>
+      </c>
+      <c r="D56" s="33">
+        <v>2</v>
+      </c>
+      <c r="E56" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A57" s="34"/>
+      <c r="B57" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C57" s="33">
+        <v>1</v>
+      </c>
+      <c r="D57" s="33">
+        <v>1</v>
+      </c>
+      <c r="E57" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A58" s="35"/>
+      <c r="B58" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C58" s="33">
+        <v>2</v>
+      </c>
+      <c r="D58" s="33">
+        <v>1</v>
+      </c>
+      <c r="E58" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A59" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B59" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C59" s="33">
+        <v>6</v>
+      </c>
+      <c r="D59" s="33">
+        <v>6</v>
+      </c>
+      <c r="E59" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A60" s="34"/>
+      <c r="B60" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C60" s="33">
+        <v>1</v>
+      </c>
+      <c r="D60" s="33">
+        <v>1</v>
+      </c>
+      <c r="E60" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A61" s="35"/>
+      <c r="B61" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C61" s="33">
+        <v>5</v>
+      </c>
+      <c r="D61" s="33">
+        <v>5</v>
+      </c>
+      <c r="E61" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A62" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B62" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C62" s="33">
+        <v>11</v>
+      </c>
+      <c r="D62" s="33">
+        <v>9</v>
+      </c>
+      <c r="E62" s="33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A63" s="34"/>
+      <c r="B63" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C63" s="33">
+        <v>6</v>
+      </c>
+      <c r="D63" s="33">
+        <v>5</v>
+      </c>
+      <c r="E63" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A64" s="35"/>
+      <c r="B64" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C64" s="33">
+        <v>5</v>
+      </c>
+      <c r="D64" s="33">
+        <v>4</v>
+      </c>
+      <c r="E64" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A65" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B65" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C65" s="33">
+        <v>8</v>
+      </c>
+      <c r="D65" s="33">
+        <v>5</v>
+      </c>
+      <c r="E65" s="33">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A66" s="34"/>
+      <c r="B66" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C66" s="33">
+        <v>5</v>
+      </c>
+      <c r="D66" s="33">
+        <v>5</v>
+      </c>
+      <c r="E66" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A67" s="35"/>
+      <c r="B67" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C67" s="33">
+        <v>3</v>
+      </c>
+      <c r="D67" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="E67" s="33">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A68" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B68" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C68" s="33">
+        <v>1</v>
+      </c>
+      <c r="D68" s="33">
+        <v>1</v>
+      </c>
+      <c r="E68" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A69" s="34"/>
+      <c r="B69" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C69" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D69" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="E69" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A70" s="35"/>
+      <c r="B70" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C70" s="33">
+        <v>1</v>
+      </c>
+      <c r="D70" s="33">
+        <v>1</v>
+      </c>
+      <c r="E70" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A71" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="B71" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C71" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D71" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="E71" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A72" s="34"/>
+      <c r="B72" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C72" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D72" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="E72" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A73" s="35"/>
+      <c r="B73" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C73" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D73" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="E73" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A74" s="16" t="s">
+        <v>44</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="25">
+    <mergeCell ref="A71:A73"/>
+    <mergeCell ref="A53:A55"/>
+    <mergeCell ref="A56:A58"/>
+    <mergeCell ref="A59:A61"/>
+    <mergeCell ref="A62:A64"/>
+    <mergeCell ref="A65:A67"/>
+    <mergeCell ref="A68:A70"/>
+    <mergeCell ref="A35:A37"/>
+    <mergeCell ref="A38:A40"/>
+    <mergeCell ref="A41:A43"/>
+    <mergeCell ref="A44:A46"/>
+    <mergeCell ref="A47:A49"/>
+    <mergeCell ref="A50:A52"/>
+    <mergeCell ref="A17:A19"/>
+    <mergeCell ref="A20:A22"/>
+    <mergeCell ref="A23:A25"/>
+    <mergeCell ref="A26:A28"/>
+    <mergeCell ref="A29:A31"/>
+    <mergeCell ref="A32:A34"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="A8:A10"/>
+    <mergeCell ref="A11:A13"/>
+    <mergeCell ref="A14:A16"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>工作表</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>歷年統計</vt:lpstr>
+      <vt:lpstr>高齡分類</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>心理及口腔健康司蘇秋霞</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>