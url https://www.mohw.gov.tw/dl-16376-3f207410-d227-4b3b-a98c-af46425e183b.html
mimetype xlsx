--- v0 (2026-05-15)
+++ v1 (2026-06-28)
@@ -1,387 +1,399 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20378"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\性別指標\114年\6月應公告\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\性別統計指標\亭禎交接_1150102\性別統計業務_亭禎1150102\1.本部_性別統計專區\2.上傳資料\115\1150622\疾管署_1150615\3.5-01至07(xlsx)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1D55516E-248B-4EB5-9C23-4F5EFC40EA28}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84B023AE-0ED5-44CA-882B-E00140403014}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8352" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113年" sheetId="27" r:id="rId1"/>
-[...20 lines deleted...]
-    <sheet name="92年" sheetId="7" r:id="rId22"/>
+    <sheet name="114年" sheetId="29" r:id="rId1"/>
+    <sheet name="113年" sheetId="27" r:id="rId2"/>
+    <sheet name="112年" sheetId="26" r:id="rId3"/>
+    <sheet name="111年" sheetId="25" r:id="rId4"/>
+    <sheet name="110年" sheetId="24" r:id="rId5"/>
+    <sheet name="109年" sheetId="23" r:id="rId6"/>
+    <sheet name="108年" sheetId="22" r:id="rId7"/>
+    <sheet name="107年" sheetId="21" r:id="rId8"/>
+    <sheet name="106年" sheetId="20" r:id="rId9"/>
+    <sheet name="105年" sheetId="19" r:id="rId10"/>
+    <sheet name="104年 " sheetId="18" r:id="rId11"/>
+    <sheet name="103年" sheetId="17" r:id="rId12"/>
+    <sheet name="102年" sheetId="15" r:id="rId13"/>
+    <sheet name="101年" sheetId="14" r:id="rId14"/>
+    <sheet name="100年" sheetId="13" r:id="rId15"/>
+    <sheet name="99年" sheetId="12" r:id="rId16"/>
+    <sheet name="98年" sheetId="11" r:id="rId17"/>
+    <sheet name="97年" sheetId="10" r:id="rId18"/>
+    <sheet name="96年" sheetId="9" r:id="rId19"/>
+    <sheet name="95年" sheetId="8" r:id="rId20"/>
+    <sheet name="94年" sheetId="5" r:id="rId21"/>
+    <sheet name="93年" sheetId="6" r:id="rId22"/>
+    <sheet name="92年" sheetId="7" r:id="rId23"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B6" i="5" l="1"/>
   <c r="B7" i="5"/>
   <c r="B8" i="5"/>
   <c r="B9" i="5"/>
   <c r="B10" i="5"/>
   <c r="B11" i="5"/>
   <c r="B12" i="5"/>
   <c r="B13" i="5"/>
   <c r="B14" i="5"/>
   <c r="B5" i="5"/>
   <c r="E6" i="5"/>
   <c r="E7" i="5"/>
   <c r="E8" i="5"/>
   <c r="E9" i="5"/>
   <c r="E10" i="5"/>
   <c r="E11" i="5"/>
   <c r="E12" i="5"/>
   <c r="E13" i="5"/>
   <c r="E14" i="5"/>
   <c r="E5" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="670" uniqueCount="351">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="691" uniqueCount="370">
   <si>
     <t>年齡</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>總計</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>梅毒</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>男</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>女</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>梅毒及淋病感染者年齡分佈</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>--</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>按性別</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>94</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>女性感染者</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(%)</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>疾病別</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>感染者</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(%)</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>梅毒</t>
   </si>
   <si>
     <t>淋病</t>
   </si>
   <si>
     <t>淋病</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>142(9%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>1,765(26%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>1,498(100%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>6,898(100%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>女性性病感染者人數、復發率</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>0-9</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>歲</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>10-19</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>歲</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>20-29</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>歲</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>30-39</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>歲</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>40-49</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>歲</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>50-59</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>歲</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>60-69</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>歲</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>70-79</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>歲</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>80+</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>女性性病感染者婚姻狀態</t>
   </si>
   <si>
     <t>女性婚姻狀況</t>
   </si>
   <si>
     <t>已婚</t>
   </si>
   <si>
     <t>未婚</t>
   </si>
   <si>
     <t>喪偶</t>
   </si>
   <si>
     <t>離婚</t>
   </si>
   <si>
     <t>未知</t>
   </si>
   <si>
     <t>總計</t>
   </si>
@@ -528,399 +540,399 @@
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2004</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性通報人數</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>女性性病感染者人數、復發率</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>年齡</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>總計</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>80+</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>93</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>1,369(35%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>149(9%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>3,964(100%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>1,620(100%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>1,757(34%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>165(9%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>5,205(100%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>1,814(100%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>92</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>梅毒</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2004</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性再復發率為</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>淋病</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2005</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性再復發率為</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>淋病</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2004</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性再復發率為</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>淋病</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2003</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性再復發率為</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0.7%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>梅毒</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2003</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性再復發率為</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>6.0%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>註：分子：當年及次年及皆被通報女性患者；分母：當年女性通報人數</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>國人梅毒及淋病年齡及性別統計---依診斷年分析</t>
   </si>
   <si>
     <t>年齡</t>
   </si>
   <si>
     <t>疾病名</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>0-9</t>
   </si>
   <si>
     <t>132(9.4%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>10-19</t>
   </si>
   <si>
     <t>20-29</t>
   </si>
   <si>
     <t>女性性病復發率</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>30-39</t>
   </si>
   <si>
     <t>40-49</t>
   </si>
   <si>
     <t>個案選取標準</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>50-59</t>
   </si>
   <si>
     <t>60-69</t>
   </si>
   <si>
     <t>70-79</t>
   </si>
   <si>
     <t>80+</t>
   </si>
   <si>
     <t>國人性病女性感染者婚姻狀態-依診斷年分析</t>
   </si>
   <si>
     <t>確定病名</t>
   </si>
   <si>
     <t>婚姻狀況</t>
   </si>
   <si>
     <t>國人性病居留身份-依診斷年分析</t>
   </si>
   <si>
     <t>居留身份</t>
   </si>
   <si>
     <t>性別</t>
   </si>
   <si>
     <t>山地原住民</t>
   </si>
   <si>
     <t>平地原住民</t>
   </si>
   <si>
     <t>不詳</t>
   </si>
   <si>
     <t xml:space="preserve">  143(10%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>梅毒及淋病兩疾病，通報時即為確定病例。</t>
     </r>
   </si>
@@ -987,270 +999,270 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>：是指疾病經過緩解或治癒後又重複感染的患者占觀察患者總數的比例。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>102</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1169</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>103</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>164</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>103</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1579</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1350</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>232</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>3.7-06</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>3.7-06</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>一、</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">     </t>
@@ -1268,51 +1280,51 @@
     </r>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>梅毒及淋病兩疾病，通報時即為確定病例。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
@@ -1351,51 +1363,51 @@
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 111</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>111</t>
     </r>
     <r>
@@ -1443,51 +1455,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 111</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>二、淋病及梅毒資料整併規則說明</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
@@ -1550,102 +1562,102 @@
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性淋病當年重複感染率（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　　（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年復發率（重複感染率，以</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年資料為主）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -1723,51 +1735,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 104</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -1845,95 +1857,95 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 104</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性淋病當年重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>104</t>
     </r>
     <r>
       <rPr>
@@ -1970,51 +1982,51 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -2101,95 +2113,95 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0/232</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% = 0%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（二）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性梅毒當年重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>104</t>
     </r>
     <r>
       <rPr>
@@ -2226,51 +2238,51 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>23</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -2357,51 +2369,51 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>23/1350</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% =1.70%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
@@ -2440,51 +2452,51 @@
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 110</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>110</t>
     </r>
     <r>
@@ -2532,80 +2544,80 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 110</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性淋病當年重複感染率（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.           110</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性確定</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
@@ -2618,74 +2630,74 @@
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>5</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           110</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>729</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
@@ -2732,80 +2744,80 @@
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>5/729</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% =0.69%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性梅毒當年重複感染率（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.           110</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性確定</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
@@ -2818,74 +2830,74 @@
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>21</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           110</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1363</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
@@ -2932,51 +2944,51 @@
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>21/1363</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>*100%=1.54%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>109</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
@@ -3015,51 +3027,51 @@
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 109</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>109</t>
     </r>
     <r>
@@ -3107,83 +3119,83 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 109</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>109</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性淋病當年重複感染率（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.           109</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性確定</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
@@ -3202,76 +3214,76 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>5</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           109</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>680</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>109</t>
     </r>
     <r>
@@ -3328,83 +3340,83 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>5/680</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% =0.74%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>109</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性梅毒當年重複感染率（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.           109</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性確定</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
@@ -3423,76 +3435,76 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>30</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           109</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1396</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>109</t>
     </r>
     <r>
@@ -3549,51 +3561,51 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>30/1396</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>*100%=2.15%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
@@ -3754,51 +3766,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性淋病當年重複感染率（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.           108</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性確定</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
@@ -3817,76 +3829,76 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           108</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>339</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>108</t>
     </r>
     <r>
@@ -3943,83 +3955,83 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0/339</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% = 0 %</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性梅毒當年重複感染率（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.           108</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性確定</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
@@ -4038,76 +4050,76 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>53</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           108</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1752</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>108</t>
     </r>
     <r>
@@ -4164,51 +4176,51 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>53/1752</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>*100%= 3.02%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
@@ -4247,51 +4259,51 @@
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 107</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>107</t>
     </r>
     <r>
@@ -4432,76 +4444,76 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           107</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>302</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>107</t>
     </r>
     <r>
@@ -4558,51 +4570,51 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1/302</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% =   0.33 %</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
@@ -4652,76 +4664,76 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>40</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           107</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1695</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>107</t>
     </r>
     <r>
@@ -4778,51 +4790,51 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>40/1695</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>*100%= 2.3%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>106</t>
     </r>
     <r>
@@ -4870,51 +4882,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 106</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>106</t>
     </r>
     <r>
@@ -4962,51 +4974,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 106</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>三、統計分析報告（※本次分析以疫情資料倉儲</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>BO</t>
     </r>
     <r>
       <rPr>
@@ -5028,51 +5040,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>106</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性淋病當年重複感染率（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.           106</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性確定</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
@@ -5091,76 +5103,76 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           106</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>366</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>106</t>
     </r>
     <r>
@@ -5217,83 +5229,83 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0/366</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% = 0%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>106</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性梅毒當年重複感染率（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.           106</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性確定</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
@@ -5312,76 +5324,76 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>30</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           106</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1580</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>106</t>
     </r>
     <r>
@@ -5438,51 +5450,51 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>30/1580</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% =1.90%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">       </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
@@ -5501,51 +5513,51 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　　（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
@@ -5765,51 +5777,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>105</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性淋病當年重複感染率（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.           105</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性確定</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
@@ -5828,76 +5840,76 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           105</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>328</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>105</t>
     </r>
     <r>
@@ -5954,83 +5966,83 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0/328</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% = 0%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>105</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性梅毒當年重複感染率（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.           105</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性確定</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
@@ -6049,76 +6061,76 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>19</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           105</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1612</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>105</t>
     </r>
     <r>
@@ -6175,51 +6187,51 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>19/1612</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% =1.18%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
@@ -7344,51 +7356,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年復發率（重複感染率，以</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>103</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年資料為主）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -7466,51 +7478,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 103</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -7588,95 +7600,95 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 103</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>103</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性淋病當年重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>103</t>
     </r>
     <r>
       <rPr>
@@ -7713,51 +7725,51 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -7844,95 +7856,95 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0/164</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% = 0%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（二）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>103</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性梅毒當年重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>103</t>
     </r>
     <r>
       <rPr>
@@ -7969,51 +7981,51 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>28</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -8100,102 +8112,102 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>28/1579</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% =1.77%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　　（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年復發率（重複感染率，以</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>102</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年資料為主）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -8273,51 +8285,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 102</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -8395,95 +8407,95 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 102</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>102</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性淋病當年重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>102</t>
     </r>
     <r>
       <rPr>
@@ -8520,94 +8532,94 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>102</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>149</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -8694,95 +8706,95 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0/149</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% = 0%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（二）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>102</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性梅毒當年重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>102</t>
     </r>
     <r>
       <rPr>
@@ -8819,51 +8831,51 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>23</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -8950,51 +8962,51 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>23/1169</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% =1.97%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
@@ -9010,102 +9022,102 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　　（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年復發率（重複感染率，以</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>101</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年資料為主）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -9183,51 +9195,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 101</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -9305,95 +9317,95 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 101</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>101</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性淋病當年重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>101</t>
     </r>
     <r>
       <rPr>
@@ -9430,94 +9442,94 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>101</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>114</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -9604,95 +9616,95 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0/114</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% = 0%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（二）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>101</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性梅毒當年重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>101</t>
     </r>
     <r>
       <rPr>
@@ -9729,94 +9741,94 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>24</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>101</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1309</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -9903,102 +9915,102 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>24/1309</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% =1.83%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　　（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年復發率（重複感染率，以</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>100</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年資料為主）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -10076,51 +10088,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 100</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -10198,95 +10210,95 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 100</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>100</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性淋病當年重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>100</t>
     </r>
     <r>
       <rPr>
@@ -10323,94 +10335,94 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>100</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>145</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -10497,95 +10509,95 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0/145</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% = 0%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（二）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>100</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性梅毒當年重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>100</t>
     </r>
     <r>
       <rPr>
@@ -10622,94 +10634,94 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>29</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>100</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1794</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -10796,102 +10808,102 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>29/1794</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% =1.6%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　　（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年復發率（重複感染率，以</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>99</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年資料為主）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -10969,51 +10981,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 99</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -11091,95 +11103,95 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 99</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>99</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性淋病當年重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>99</t>
     </r>
     <r>
       <rPr>
@@ -11216,94 +11228,94 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>99</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>187</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -11390,95 +11402,95 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1/187</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% = 0.5%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（二）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>99</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性梅毒當年重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>99</t>
     </r>
     <r>
       <rPr>
@@ -11515,94 +11527,94 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>41</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>99</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1887</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -11689,102 +11701,102 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>41/1887</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% = 2.2%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　　（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年復發率（重複感染率，以</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>98</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年資料為主）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -11862,51 +11874,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 98</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -11984,95 +11996,95 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 98</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（一）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>98</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性淋病當年重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>98</t>
     </r>
     <r>
       <rPr>
@@ -12109,94 +12121,94 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>98</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>224</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -12283,95 +12295,95 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1/224</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% = 0.4%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（二）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>98</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性梅毒當年重複感染率</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>98</t>
     </r>
     <r>
       <rPr>
@@ -12408,94 +12420,94 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>45</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>98</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2009</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -12582,222 +12594,222 @@
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>45/2009</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% = 2.2%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>復發率=初次通報1年後再被通報為</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>1,630(29.5%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>5,808(100%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>1,437(100%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>淋病原住民身分</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>95</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女性感染者</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(%)</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>感染者</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(%)</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>梅毒</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>95</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性再復發率為</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2.4%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>淋病</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>95</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性再復發率為</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0%</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t/>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>總計</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年齡</t>
     </r>
   </si>
   <si>
     <r>
@@ -12832,263 +12844,263 @@
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>96</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>梅毒</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>淋病</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>疾病名</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>男</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女性性病復發率：</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>復發率</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>=</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>以初次通報</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>個月後，再被通報者</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">       </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>為個案選標準。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>梅毒</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>96</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性再復發率為</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2.6%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>淋病</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>96</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性再復發率為</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>0.6%</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t/>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>國人性病女性感染者婚姻狀態</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>-</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
@@ -13236,88 +13248,88 @@
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>非原住民</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>其他</t>
     </r>
   </si>
   <si>
     <t>1,558(28%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>5,586(100%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>1,418(100%)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>95</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
@@ -13450,51 +13462,51 @@
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 112</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
   </si>
   <si>
     <t>3.5-06</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.           111</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性確定</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
@@ -13513,76 +13525,76 @@
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>7</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           111</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>821</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>111</t>
     </r>
     <r>
@@ -13639,83 +13651,83 @@
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>7/821</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>* 100% =0.85%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性梅毒當年重複感染率（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.           111</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性確定</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
@@ -13734,76 +13746,76 @@
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>31</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           111</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1,504</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>111</t>
     </r>
     <r>
@@ -13860,63 +13872,63 @@
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>31/1,504</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>*100%=2.06%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：衛生福利部疾病管制署。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
@@ -13955,555 +13967,109 @@
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次以上之病例數</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> / 113</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年總確定病例數。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
-[...18 lines deleted...]
-        <color indexed="8"/>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>（一）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
-        <color indexed="8"/>
-[...9 lines deleted...]
-        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年女性淋病當年重複感染率（以歸人後資料計算）</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>（二）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
-        <color indexed="8"/>
-[...272 lines deleted...]
-        <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性梅毒當年重複感染率（以歸人後資料計算）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
-[...176 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">206 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女性性病感染者人數、復發率</t>
     </r>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
@@ -14576,51 +14142,51 @@
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>個月後重複出現，則視為</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>重複感染病例</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -14678,51 +14244,51 @@
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>個月後重複出現，則視為</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>重複感染病例</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -14798,51 +14364,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>後重複出現，則視為重複感染病例。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -14900,51 +14466,51 @@
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>個月後重複出現，則視為</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>重複感染病例</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -15002,51 +14568,51 @@
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>個月後重複出現，則視為</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>重複感染病例</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -15104,51 +14670,51 @@
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>個月後重複出現，則視為</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>重複感染病例</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -15206,51 +14772,51 @@
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>個月後重複出現，則視為</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>重複感染病例</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -15326,51 +14892,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>後重複出現，則視為重複感染病例。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -15446,51 +15012,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>後重複出現，則視為重複感染病例。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -15566,51 +15132,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>後重複出現，則視為重複感染病例。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -15686,51 +15252,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>後重複出現，則視為重複感染病例。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -15806,51 +15372,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>後重複出現，則視為重複感染病例。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -15926,51 +15492,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>後重複出現，則視為重複感染病例。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -16046,51 +15612,51 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>後重複出現，則視為重複感染病例。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
@@ -16166,201 +15732,301 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>後重複出現，則視為重複感染病例。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
-[...17 lines deleted...]
-        <color indexed="8"/>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>（一）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>112</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年女性淋病當年重複感染率（以歸人後資料計算）</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1.           112</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年女性確定</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次以上之病例數（當年確定</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次及以上者）：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2.           112</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>女性總確定病例數（資料歸人後）：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>885</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">3.           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
-        <color indexed="8"/>
-[...96 lines deleted...]
-        <sz val="13"/>
         <color theme="1"/>
-        <rFont val="標楷體"/>
-[...3 lines deleted...]
-      <t>（一）</t>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年當年淋病重複感染率（資料歸人後）百分比（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>%</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>【</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6/885</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>】</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>* 100% =0.68%</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>（二）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年女性淋病當年重複感染率（以歸人後資料計算）</t>
+      <t>年女性梅毒當年重複感染率（以歸人後資料計算）</t>
     </r>
   </si>
   <si>
     <r>
       <t>1.           112</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年女性確定</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
@@ -16378,415 +16044,195 @@
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>次及以上者）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>6</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+      <t>46</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.           112</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>女性總確定病例數（資料歸人後）：</t>
+      <t>年女性總確定病例數（資料歸人後）：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>885</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+      <t>1,815</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3.           </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年當年淋病重複感染率（資料歸人後）百分比（</t>
+      <t>年當年梅毒重複感染率（資料歸人後）百分比（</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>%</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> = </t>
+      <t xml:space="preserve">  = </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>【</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>6/885</t>
+      <t>46/1,815</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>* 100% =0.68%</t>
-[...218 lines deleted...]
-      </rPr>
       <t>*100%=2.53%</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">206 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女性性病感染者人數、復發率</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>女性性病感染者人數、復發率</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">    （二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
@@ -16796,172 +16242,1735 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年復發率（重複感染率，以</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>106</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年資料為主）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>　　（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年復發率（重複感染率，以</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>106</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年資料為主）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　（二）</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年復發率（重複感染率，以</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年資料為主）</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1.           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年當年淋病重複感染率：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年確定</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次以上之病例數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> / 114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年總確定病例數。</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2.           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年當年梅毒重複感染率：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年確定</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次以上之病例數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> / 114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年總確定病例數。</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>1.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年之規則：單一個案診斷日於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>個月內重複出現，視為重複通報，不列入計算；診斷日於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>個月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(90</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>後重複出現，則視為重複感染病例。</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>（一）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年女性淋病當年重複感染率（以歸人後資料計算）</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>1.           114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年女性確定</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次以上之病例數（當年確定</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次及以上者）：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2.           114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>女性總確定病例數（資料歸人後）：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>596</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">3.           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年當年淋病重複感染率（資料歸人後）百分比（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>%</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>【</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>4/596</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>】</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>* 100% =0.67%</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>（二）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年女性梅毒當年重複感染率（以歸人後資料計算）</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>1.           114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年女性確定</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次以上之病例數（當年確定</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次及以上者）：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>80</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2.           114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年女性總確定病例數（資料歸人後）：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2,130</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">3.           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年當年梅毒重複感染率（資料歸人後）百分比（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>%</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>【</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>80/2,130</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>】</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>*100%=3.76%</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>一、</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="7"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">     </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>定義</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">       </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>（一）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>復發率</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>重複感染率</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>1.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>復發率</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>重複感染率</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>：是指疾病經過緩解或治癒後又重複感染的患者占觀察患者總數的比例。</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>梅毒及淋病兩疾病，通報時即為確定病例。</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t xml:space="preserve">   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　（二）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年復發率（重複感染率，以</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
-        <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年資料為主）</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2.           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年當年梅毒重複感染率：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年確定</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次以上之病例數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> / 113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年總確定病例數。</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>二、淋病及梅毒資料整併規則說明</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>排除單次發病重複通報</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年之規則：單一個案診斷日於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>個月內重複出現，視為重複通報，不列入計算；診斷日於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>個月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(90</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>日</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>後重複出現，則視為重複感染病例。</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>淋病及梅毒日期定義：以診斷日代替發病日。</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>三、統計分析報告（※本次分析以疫情資料倉儲</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>BO</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>為準）</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1.           113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年女性確定</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次以上之病例數（當年確定</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次及以上者）：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2.           113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>女性總確定病例數（資料歸人後）：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>791</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">3.           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年當年淋病重複感染率（資料歸人後）百分比（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>%</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>【</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>4/791</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>】</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>* 100% =0.51%</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>1.           113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年女性確定</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次以上之病例數（當年確定</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次及以上者）：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>74</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2.           113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年女性總確定病例數（資料歸人後）：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1,994</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">3.           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年當年梅毒重複感染率（資料歸人後）百分比（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>%</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>【</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>74/1,994</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>】</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>*100%=3.71%</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="178" formatCode="0.000%"/>
   </numFmts>
-  <fonts count="52">
+  <fonts count="59" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="2"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
@@ -17262,50 +18271,85 @@
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="13"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="13"/>
       <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+    </font>
+    <font>
+      <sz val="13"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="7"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="13"/>
       <name val="Times New Roman"/>
       <family val="4"/>
     </font>
   </fonts>
   <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
@@ -17921,1064 +18965,999 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="51">
+  <cellStyleXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="17" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="18" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="17" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="17" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="17" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="219">
+  <cellXfs count="208">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="15" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="16" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="17" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="18" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="12" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="20" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="15" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="6"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="20" applyFont="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="20" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="29" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="30" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="20" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="6"/>
+    </xf>
+    <xf numFmtId="178" fontId="42" fillId="0" borderId="0" xfId="30" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="16" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="13" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="18" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="21" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="0" xfId="19" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="20" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="51" applyFont="1"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="52" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="21" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="18" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...54 lines deleted...]
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...386 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
-[...20 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="51">
+  <cellStyles count="53">
     <cellStyle name="20% - 輔色1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 輔色5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 輔色6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="一般 3" xfId="51" xr:uid="{4FE36D03-7284-4A69-B634-6200AC717754}"/>
     <cellStyle name="一般_206女性感染者及重覆感染資料-99-98" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="一般_96-性別指標" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="一般_Sheet1" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="一般_Sheet1_96-性別指標" xfId="23" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="一般_Sheet2" xfId="24" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="一般_性病資料" xfId="25" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="中等" xfId="26" builtinId="28" customBuiltin="1"/>
     <cellStyle name="合計" xfId="27" builtinId="25" customBuiltin="1"/>
     <cellStyle name="好" xfId="28" builtinId="26" customBuiltin="1"/>
     <cellStyle name="百分比" xfId="29" builtinId="5"/>
     <cellStyle name="百分比 2" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="百分比 3" xfId="52" xr:uid="{6AB6F0DD-8E20-4365-8DC5-67D786299B2A}"/>
     <cellStyle name="計算方式" xfId="31" builtinId="22" customBuiltin="1"/>
     <cellStyle name="連結的儲存格" xfId="32" builtinId="24" customBuiltin="1"/>
     <cellStyle name="備註" xfId="33" builtinId="10" customBuiltin="1"/>
     <cellStyle name="說明文字" xfId="34" builtinId="53" customBuiltin="1"/>
     <cellStyle name="輔色1" xfId="35" builtinId="29" customBuiltin="1"/>
     <cellStyle name="輔色2" xfId="36" builtinId="33" customBuiltin="1"/>
     <cellStyle name="輔色3" xfId="37" builtinId="37" customBuiltin="1"/>
     <cellStyle name="輔色4" xfId="38" builtinId="41" customBuiltin="1"/>
     <cellStyle name="輔色5" xfId="39" builtinId="45" customBuiltin="1"/>
     <cellStyle name="輔色6" xfId="40" builtinId="49" customBuiltin="1"/>
     <cellStyle name="標題" xfId="41" builtinId="15" customBuiltin="1"/>
     <cellStyle name="標題 1" xfId="42" builtinId="16" customBuiltin="1"/>
     <cellStyle name="標題 2" xfId="43" builtinId="17" customBuiltin="1"/>
     <cellStyle name="標題 3" xfId="44" builtinId="18" customBuiltin="1"/>
     <cellStyle name="標題 4" xfId="45" builtinId="19" customBuiltin="1"/>
     <cellStyle name="輸入" xfId="46" builtinId="20" customBuiltin="1"/>
     <cellStyle name="輸出" xfId="47" builtinId="21" customBuiltin="1"/>
     <cellStyle name="檢查儲存格" xfId="48" builtinId="23" customBuiltin="1"/>
     <cellStyle name="壞" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="警告文字" xfId="50" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19146,6358 +20125,6359 @@
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7C8CBEF-719B-41B0-B6E3-CF89C4D47074}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7213F0BD-9CB3-4FAC-8493-BF6BACB99970}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:Q22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="16384" width="9.21875" style="58"/>
+    <col min="1" max="16384" width="9.21875" style="152"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="28.5" customHeight="1">
-      <c r="A1" s="212" t="s">
+    <row r="1" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="145" t="s">
         <v>302</v>
       </c>
-      <c r="B1" s="217" t="s">
+      <c r="B1" s="150" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
+        <v>100</v>
+      </c>
+      <c r="B2" s="27"/>
+    </row>
+    <row r="3" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3" s="27"/>
+    </row>
+    <row r="4" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B4" s="27"/>
+    </row>
+    <row r="5" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B5" s="27"/>
+    </row>
+    <row r="6" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="144" t="s">
+        <v>342</v>
+      </c>
+      <c r="B6" s="27"/>
+    </row>
+    <row r="7" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="29" t="s">
+        <v>343</v>
+      </c>
+      <c r="B7" s="27"/>
+    </row>
+    <row r="8" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>344</v>
+      </c>
+      <c r="B8" s="27"/>
+    </row>
+    <row r="9" spans="1:2" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+      <c r="B9" s="27"/>
+    </row>
+    <row r="10" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B10" s="27"/>
+    </row>
+    <row r="11" spans="1:2" s="27" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="30" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B12" s="26"/>
+    </row>
+    <row r="13" spans="1:2" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B14" s="27"/>
+    </row>
+    <row r="15" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="153" t="s">
+        <v>346</v>
+      </c>
+      <c r="B15" s="27"/>
+    </row>
+    <row r="16" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="29" t="s">
         <v>347</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="A6" s="211" t="s">
+      <c r="B16" s="27"/>
+    </row>
+    <row r="17" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="29" t="s">
+        <v>348</v>
+      </c>
+      <c r="B17" s="27"/>
+    </row>
+    <row r="18" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="29" t="s">
+        <v>349</v>
+      </c>
+      <c r="B18" s="27"/>
+      <c r="Q18" s="154"/>
+    </row>
+    <row r="19" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="153" t="s">
         <v>350</v>
       </c>
-      <c r="B6" s="30"/>
-[...103 lines deleted...]
-      <c r="B22" s="30"/>
+      <c r="B19" s="27"/>
+    </row>
+    <row r="20" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="29" t="s">
+        <v>351</v>
+      </c>
+      <c r="B20" s="27"/>
+    </row>
+    <row r="21" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="29" t="s">
+        <v>352</v>
+      </c>
+      <c r="B21" s="27"/>
+    </row>
+    <row r="22" spans="1:17" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="29" t="s">
+        <v>353</v>
+      </c>
+      <c r="B22" s="27"/>
+      <c r="Q22" s="154"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="67" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:N22"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12" style="30" customWidth="1"/>
-    <col min="2" max="16384" width="9" style="30"/>
+    <col min="1" max="1" width="12" style="27" customWidth="1"/>
+    <col min="2" max="16384" width="8.88671875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="28.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="A2" s="50" t="s">
+    <row r="1" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="145">
+        <v>206</v>
+      </c>
+      <c r="B1" s="150" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="17.399999999999999">
-      <c r="A3" s="29" t="s">
+    <row r="3" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="17.399999999999999">
-      <c r="A4" s="28" t="s">
+    <row r="4" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="17.399999999999999">
-      <c r="A5" s="28" t="s">
+    <row r="5" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="17.399999999999999">
-[...18 lines deleted...]
-      <c r="A10" s="31" t="s">
+    <row r="6" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="26" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="25" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+    </row>
+    <row r="10" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="25.5" customHeight="1">
-[...18 lines deleted...]
-      <c r="A12" s="33" t="s">
+    <row r="11" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="30" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="16.8">
-[...3 lines deleted...]
-      <c r="A14" s="31" t="s">
+    <row r="13" spans="1:14" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+    </row>
+    <row r="14" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="17.399999999999999">
-[...38 lines deleted...]
-      <c r="M22" s="51"/>
+    <row r="15" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="49" t="s">
+        <v>171</v>
+      </c>
+      <c r="B15" s="50"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
+      <c r="N15" s="50"/>
+    </row>
+    <row r="16" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="51" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
+      <c r="N16" s="50"/>
+    </row>
+    <row r="17" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="51" t="s">
+        <v>173</v>
+      </c>
+      <c r="B17" s="50"/>
+      <c r="C17" s="50"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="50"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="50"/>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="50"/>
+      <c r="N17" s="50"/>
+    </row>
+    <row r="18" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="B18" s="50"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="50"/>
+      <c r="H18" s="50"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="50"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="50"/>
+      <c r="N18" s="50"/>
+    </row>
+    <row r="19" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="49" t="s">
+        <v>175</v>
+      </c>
+      <c r="B19" s="50"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="50"/>
+      <c r="N19" s="50"/>
+    </row>
+    <row r="20" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="B20" s="50"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+      <c r="N20" s="50"/>
+    </row>
+    <row r="21" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="51" t="s">
+        <v>177</v>
+      </c>
+      <c r="B21" s="50"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="50"/>
+      <c r="H21" s="50"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="50"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="50"/>
+      <c r="N21" s="50"/>
+    </row>
+    <row r="22" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="51" t="s">
+        <v>178</v>
+      </c>
+      <c r="B22" s="50"/>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="52"/>
+      <c r="N22" s="50"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
-  <dimension ref="A1:A22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12" style="30" customWidth="1"/>
-    <col min="2" max="16384" width="9" style="30"/>
+    <col min="1" max="1" width="12" style="27" customWidth="1"/>
+    <col min="2" max="16384" width="9" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="28.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="A2" s="50" t="s">
+    <row r="1" spans="1:1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="149" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="46" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="17.399999999999999">
-      <c r="A3" s="29" t="s">
+    <row r="3" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="17.399999999999999">
-      <c r="A4" s="28" t="s">
+    <row r="4" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="5" spans="1:1" ht="17.399999999999999">
-      <c r="A5" s="28" t="s">
+    <row r="5" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="17.399999999999999">
-[...18 lines deleted...]
-      <c r="A10" s="31" t="s">
+    <row r="6" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="25" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+    </row>
+    <row r="10" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="11" spans="1:1" s="58" customFormat="1" ht="17.399999999999999">
-[...5 lines deleted...]
-      <c r="A12" s="33" t="s">
+    <row r="11" spans="1:1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="30" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="16.8">
-[...3 lines deleted...]
-      <c r="A14" s="31" t="s">
+    <row r="13" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+    </row>
+    <row r="14" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="15" spans="1:1" ht="17.399999999999999">
-[...37 lines deleted...]
-      </c>
+    <row r="15" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="26" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="25" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="25" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="26" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="25" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="25" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="M22" s="47"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:A22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12" style="30" customWidth="1"/>
-    <col min="2" max="16384" width="9" style="30"/>
+    <col min="1" max="1" width="12" style="27" customWidth="1"/>
+    <col min="2" max="16384" width="9" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="28.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="A2" s="50" t="s">
+    <row r="1" spans="1:1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="149" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="46" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="17.399999999999999">
-      <c r="A3" s="29" t="s">
+    <row r="3" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="17.399999999999999">
-      <c r="A4" s="28" t="s">
+    <row r="4" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="5" spans="1:1" ht="17.399999999999999">
-      <c r="A5" s="28" t="s">
+    <row r="5" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="17.399999999999999">
-[...18 lines deleted...]
-      <c r="A10" s="31" t="s">
+    <row r="6" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="26" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="25" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+    </row>
+    <row r="10" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="11" spans="1:1" s="58" customFormat="1" ht="17.399999999999999">
-[...5 lines deleted...]
-      <c r="A12" s="33" t="s">
+    <row r="11" spans="1:1" s="54" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="61" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="16.8">
-[...3 lines deleted...]
-      <c r="A14" s="31" t="s">
+    <row r="13" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+    </row>
+    <row r="14" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="15" spans="1:1" ht="17.399999999999999">
-[...36 lines deleted...]
-        <v>212</v>
+    <row r="15" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="26" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="25" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="25" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="25" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="26" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="25" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="25" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="25" t="s">
+        <v>202</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:A22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="12" style="27" customWidth="1"/>
+    <col min="2" max="16384" width="9" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="149" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="46" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="26" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="25" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+    </row>
+    <row r="10" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" s="54" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="61" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+    </row>
+    <row r="14" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="26" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="25" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="25" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="25" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="26" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="25" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="25" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="25" t="s">
+        <v>212</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:A22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12" style="30" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9" style="30"/>
+    <col min="1" max="1" width="12" style="27" customWidth="1"/>
+    <col min="2" max="13" width="9" style="27"/>
+    <col min="14" max="14" width="15.6640625" style="27" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="28.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="A2" s="50" t="s">
+    <row r="1" spans="1:1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="149" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="46" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="17.399999999999999">
-      <c r="A3" s="66" t="s">
+    <row r="3" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="62" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="17.399999999999999">
-      <c r="A4" s="28" t="s">
+    <row r="4" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="5" spans="1:1" ht="17.399999999999999">
-      <c r="A5" s="28" t="s">
+    <row r="5" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="17.399999999999999">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="26" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="17.399999999999999">
-      <c r="A7" s="28" t="s">
+    <row r="7" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="25" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="17.399999999999999">
-      <c r="A8" s="28" t="s">
+    <row r="8" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="9" spans="1:1" ht="16.8">
-[...3 lines deleted...]
-      <c r="A10" s="31" t="s">
+    <row r="9" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+    </row>
+    <row r="10" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="11" spans="1:1" s="58" customFormat="1" ht="17.399999999999999">
-[...5 lines deleted...]
-      <c r="A12" s="33" t="s">
+    <row r="11" spans="1:1" s="54" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="61" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="16.8">
-[...3 lines deleted...]
-      <c r="A14" s="31" t="s">
+    <row r="13" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+    </row>
+    <row r="14" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="15" spans="1:1" ht="17.399999999999999">
-      <c r="A15" s="29" t="s">
+    <row r="15" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="26" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="16" spans="1:1" ht="17.399999999999999">
-      <c r="A16" s="28" t="s">
+    <row r="16" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="25" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="17" spans="1:1" ht="17.399999999999999">
-      <c r="A17" s="28" t="s">
+    <row r="17" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="25" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="18" spans="1:1" ht="17.399999999999999">
-      <c r="A18" s="28" t="s">
+    <row r="18" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="25" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="19" spans="1:1" ht="17.399999999999999">
-      <c r="A19" s="29" t="s">
+    <row r="19" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="26" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="20" spans="1:1" ht="17.399999999999999">
-      <c r="A20" s="28" t="s">
+    <row r="20" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="25" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="21" spans="1:1" ht="17.399999999999999">
-      <c r="A21" s="28" t="s">
+    <row r="21" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="25" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="22" spans="1:1" ht="17.399999999999999">
-      <c r="A22" s="28" t="s">
+    <row r="22" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="25" t="s">
         <v>224</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:A22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12" style="30" customWidth="1"/>
-    <col min="2" max="16384" width="9" style="30"/>
+    <col min="1" max="1" width="12" style="27" customWidth="1"/>
+    <col min="2" max="16384" width="9" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="28.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="A2" s="50" t="s">
+    <row r="1" spans="1:1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="149" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="46" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="17.399999999999999">
-      <c r="A3" s="66" t="s">
+    <row r="3" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="62" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="17.399999999999999">
-      <c r="A4" s="28" t="s">
+    <row r="4" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="5" spans="1:1" ht="17.399999999999999">
-      <c r="A5" s="28" t="s">
+    <row r="5" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="17.399999999999999">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="26" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="17.399999999999999">
-      <c r="A7" s="28" t="s">
+    <row r="7" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="25" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="17.399999999999999">
-      <c r="A8" s="28" t="s">
+    <row r="8" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="9" spans="1:1" ht="16.8">
-[...3 lines deleted...]
-      <c r="A10" s="31" t="s">
+    <row r="9" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+    </row>
+    <row r="10" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="11" spans="1:1" s="58" customFormat="1" ht="17.399999999999999">
-[...5 lines deleted...]
-      <c r="A12" s="33" t="s">
+    <row r="11" spans="1:1" s="54" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="61" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="16.8">
-[...3 lines deleted...]
-      <c r="A14" s="31" t="s">
+    <row r="13" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+    </row>
+    <row r="14" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="15" spans="1:1" ht="17.399999999999999">
-      <c r="A15" s="29" t="s">
+    <row r="15" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="26" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="16" spans="1:1" ht="17.399999999999999">
-      <c r="A16" s="28" t="s">
+    <row r="16" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="25" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="17" spans="1:1" ht="17.399999999999999">
-      <c r="A17" s="28" t="s">
+    <row r="17" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="25" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="18" spans="1:1" ht="17.399999999999999">
-      <c r="A18" s="28" t="s">
+    <row r="18" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="25" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="19" spans="1:1" ht="17.399999999999999">
-      <c r="A19" s="29" t="s">
+    <row r="19" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="26" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="20" spans="1:1" ht="17.399999999999999">
-      <c r="A20" s="28" t="s">
+    <row r="20" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="25" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="21" spans="1:1" ht="17.399999999999999">
-      <c r="A21" s="28" t="s">
+    <row r="21" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="25" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="22" spans="1:1" ht="17.399999999999999">
-      <c r="A22" s="28" t="s">
+    <row r="22" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="25" t="s">
         <v>235</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
-[...125 lines deleted...]
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:A22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="12" style="27" customWidth="1"/>
+    <col min="2" max="16384" width="9" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="149" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="46" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="62" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="26" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="25" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+    </row>
+    <row r="10" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" s="54" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="61" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+    </row>
+    <row r="14" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="26" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="25" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="25" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="25" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="26" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="25" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="25" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="25" t="s">
+        <v>246</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:A22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12" style="30" customWidth="1"/>
-    <col min="2" max="16384" width="9" style="30"/>
+    <col min="1" max="1" width="12" style="27" customWidth="1"/>
+    <col min="2" max="16384" width="9" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" s="213" customFormat="1" ht="22.8" customHeight="1">
-[...5 lines deleted...]
-      <c r="A2" s="50" t="s">
+    <row r="1" spans="1:1" s="146" customFormat="1" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="149" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="46" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="17.399999999999999">
-      <c r="A3" s="66" t="s">
+    <row r="3" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="62" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="17.399999999999999">
-      <c r="A4" s="28" t="s">
+    <row r="4" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="5" spans="1:1" ht="17.399999999999999">
-      <c r="A5" s="28" t="s">
+    <row r="5" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="17.399999999999999">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="26" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="17.399999999999999">
-      <c r="A7" s="28" t="s">
+    <row r="7" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="25" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="17.399999999999999">
-      <c r="A8" s="28" t="s">
+    <row r="8" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="9" spans="1:1" ht="16.8">
-[...3 lines deleted...]
-      <c r="A10" s="31" t="s">
+    <row r="9" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+    </row>
+    <row r="10" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="11" spans="1:1" s="58" customFormat="1" ht="17.399999999999999">
-[...5 lines deleted...]
-      <c r="A12" s="33" t="s">
+    <row r="11" spans="1:1" s="54" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A11" s="61" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="16.8">
-[...3 lines deleted...]
-      <c r="A14" s="31" t="s">
+    <row r="13" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+    </row>
+    <row r="14" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="15" spans="1:1" ht="17.399999999999999">
-      <c r="A15" s="29" t="s">
+    <row r="15" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="26" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="16" spans="1:1" ht="17.399999999999999">
-      <c r="A16" s="28" t="s">
+    <row r="16" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="25" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="17" spans="1:1" ht="17.399999999999999">
-      <c r="A17" s="28" t="s">
+    <row r="17" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="25" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="18" spans="1:1" ht="17.399999999999999">
-      <c r="A18" s="28" t="s">
+    <row r="18" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="25" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="19" spans="1:1" ht="17.399999999999999">
-      <c r="A19" s="29" t="s">
+    <row r="19" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="26" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="20" spans="1:1" ht="17.399999999999999">
-      <c r="A20" s="28" t="s">
+    <row r="20" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="25" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="21" spans="1:1" ht="17.399999999999999">
-      <c r="A21" s="28" t="s">
+    <row r="21" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="25" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="22" spans="1:1" ht="17.399999999999999">
-      <c r="A22" s="28" t="s">
+    <row r="22" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="25" t="s">
         <v>257</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.49" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:A24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="16384" width="9" style="58"/>
+    <col min="1" max="16384" width="9" style="54"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="19.8">
-[...8 lines deleted...]
-      <c r="A3" s="60" t="s">
+    <row r="1" spans="1:1" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="147" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="4.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="55"/>
+    </row>
+    <row r="3" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="56" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="17.399999999999999">
-      <c r="A4" s="61" t="s">
+    <row r="4" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="57" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="5" spans="1:1" ht="17.399999999999999">
-      <c r="A5" s="62" t="s">
+    <row r="5" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="58" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="17.399999999999999">
-      <c r="A6" s="62" t="s">
+    <row r="6" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="58" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="17.399999999999999">
-      <c r="A7" s="62" t="s">
+    <row r="7" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="58" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="17.399999999999999">
-      <c r="A8" s="63" t="s">
+    <row r="8" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="59" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="9" spans="1:1" ht="17.399999999999999">
-      <c r="A9" s="62" t="s">
+    <row r="9" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="58" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="17.399999999999999">
-      <c r="A10" s="62" t="s">
+    <row r="10" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="58" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="11" spans="1:1" ht="16.8">
-[...3 lines deleted...]
-      <c r="A12" s="64" t="s">
+    <row r="11" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="60"/>
+    </row>
+    <row r="12" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="60" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="17.399999999999999">
-      <c r="A13" s="65" t="s">
+    <row r="13" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="61" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="14" spans="1:1" ht="17.399999999999999">
-      <c r="A14" s="65" t="s">
+    <row r="14" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="61" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="15" spans="1:1" ht="16.8">
-[...3 lines deleted...]
-      <c r="A16" s="64" t="s">
+    <row r="15" spans="1:1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="60"/>
+    </row>
+    <row r="16" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="60" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="17" spans="1:1" ht="17.399999999999999">
-      <c r="A17" s="63" t="s">
+    <row r="17" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="59" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="18" spans="1:1" ht="17.399999999999999">
-      <c r="A18" s="62" t="s">
+    <row r="18" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="58" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="19" spans="1:1" ht="17.399999999999999">
-      <c r="A19" s="62" t="s">
+    <row r="19" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="58" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="20" spans="1:1" ht="17.399999999999999">
-      <c r="A20" s="62" t="s">
+    <row r="20" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="58" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="21" spans="1:1" ht="17.399999999999999">
-      <c r="A21" s="63" t="s">
+    <row r="21" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="59" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="22" spans="1:1" ht="17.399999999999999">
-      <c r="A22" s="62" t="s">
+    <row r="22" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="58" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="23" spans="1:1" ht="17.399999999999999">
-      <c r="A23" s="62" t="s">
+    <row r="23" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="58" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="24" spans="1:1" ht="17.399999999999999">
-      <c r="A24" s="62" t="s">
+    <row r="24" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="58" t="s">
         <v>193</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:L41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="7" width="11.6640625" style="123" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="9" style="120"/>
+    <col min="1" max="7" width="11.6640625" style="116" customWidth="1"/>
+    <col min="8" max="8" width="1.88671875" style="113" customWidth="1"/>
+    <col min="9" max="9" width="11.6640625" style="113" customWidth="1"/>
+    <col min="10" max="10" width="16.44140625" style="113" customWidth="1"/>
+    <col min="11" max="11" width="13.77734375" style="113" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="113"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A1" s="162" t="s">
+    <row r="1" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="175" t="s">
         <v>270</v>
       </c>
-      <c r="B1" s="162"/>
-[...5 lines deleted...]
-      <c r="I1" s="161" t="s">
+      <c r="B1" s="175"/>
+      <c r="C1" s="175"/>
+      <c r="D1" s="175"/>
+      <c r="E1" s="175"/>
+      <c r="F1" s="175"/>
+      <c r="G1" s="175"/>
+      <c r="I1" s="174" t="s">
         <v>17</v>
       </c>
-      <c r="J1" s="161"/>
-[...4 lines deleted...]
-      <c r="A2" s="163" t="s">
+      <c r="J1" s="174"/>
+      <c r="K1" s="174"/>
+      <c r="L1" s="24"/>
+    </row>
+    <row r="2" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="176" t="s">
         <v>271</v>
       </c>
-      <c r="B2" s="163"/>
-[...5 lines deleted...]
-      <c r="I2" s="160" t="s">
+      <c r="B2" s="176"/>
+      <c r="C2" s="176"/>
+      <c r="D2" s="176"/>
+      <c r="E2" s="176"/>
+      <c r="F2" s="176"/>
+      <c r="G2" s="176"/>
+      <c r="I2" s="173" t="s">
         <v>271</v>
       </c>
-      <c r="J2" s="160"/>
-[...4 lines deleted...]
-      <c r="A3" s="164" t="s">
+      <c r="J2" s="173"/>
+      <c r="K2" s="173"/>
+      <c r="L2" s="24"/>
+    </row>
+    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="177" t="s">
         <v>269</v>
       </c>
-      <c r="B3" s="165" t="s">
+      <c r="B3" s="178" t="s">
         <v>272</v>
       </c>
-      <c r="C3" s="165"/>
-[...1 lines deleted...]
-      <c r="E3" s="167" t="s">
+      <c r="C3" s="178"/>
+      <c r="D3" s="179"/>
+      <c r="E3" s="180" t="s">
         <v>273</v>
       </c>
-      <c r="F3" s="165"/>
-[...1 lines deleted...]
-      <c r="I3" s="122" t="s">
+      <c r="F3" s="178"/>
+      <c r="G3" s="165"/>
+      <c r="I3" s="115" t="s">
         <v>274</v>
       </c>
-      <c r="J3" s="115" t="s">
+      <c r="J3" s="109" t="s">
         <v>264</v>
       </c>
-      <c r="K3" s="148" t="s">
+      <c r="K3" s="132" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="4" spans="1:12" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="117" t="s">
+    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="177"/>
+      <c r="B4" s="110" t="s">
         <v>268</v>
       </c>
-      <c r="C4" s="117" t="s">
+      <c r="C4" s="110" t="s">
         <v>276</v>
       </c>
-      <c r="D4" s="121" t="s">
+      <c r="D4" s="114" t="s">
         <v>275</v>
       </c>
-      <c r="E4" s="122" t="s">
+      <c r="E4" s="115" t="s">
         <v>268</v>
       </c>
-      <c r="F4" s="117" t="s">
+      <c r="F4" s="110" t="s">
         <v>276</v>
       </c>
-      <c r="G4" s="130" t="s">
+      <c r="G4" s="121" t="s">
         <v>275</v>
       </c>
-      <c r="I4" s="140" t="s">
+      <c r="I4" s="129" t="s">
         <v>272</v>
       </c>
-      <c r="J4" s="149" t="s">
+      <c r="J4" s="133" t="s">
         <v>296</v>
       </c>
-      <c r="K4" s="151" t="s">
+      <c r="K4" s="135" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="5" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A5" s="140" t="s">
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="129" t="s">
         <v>268</v>
       </c>
-      <c r="B5" s="141">
+      <c r="B5" s="123">
         <v>5586</v>
       </c>
-      <c r="C5" s="146">
+      <c r="C5" s="127">
         <v>4028</v>
       </c>
-      <c r="D5" s="156">
+      <c r="D5" s="140">
         <v>1558</v>
       </c>
-      <c r="E5" s="146">
+      <c r="E5" s="127">
         <v>1418</v>
       </c>
-      <c r="F5" s="146">
+      <c r="F5" s="127">
         <v>1275</v>
       </c>
-      <c r="G5" s="146">
+      <c r="G5" s="127">
         <v>143</v>
       </c>
-      <c r="I5" s="144" t="s">
+      <c r="I5" s="131" t="s">
         <v>273</v>
       </c>
-      <c r="J5" s="150" t="s">
+      <c r="J5" s="134" t="s">
         <v>89</v>
       </c>
-      <c r="K5" s="152" t="s">
+      <c r="K5" s="136" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A6" s="142" t="s">
+    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="130" t="s">
         <v>68</v>
       </c>
-      <c r="B6" s="143">
+      <c r="B6" s="125">
         <v>63</v>
       </c>
-      <c r="C6" s="132">
+      <c r="C6" s="116">
         <v>31</v>
       </c>
-      <c r="D6" s="157">
+      <c r="D6" s="141">
         <v>32</v>
       </c>
-      <c r="E6" s="132">
+      <c r="E6" s="116">
         <v>6</v>
       </c>
-      <c r="F6" s="132">
+      <c r="F6" s="116">
         <v>4</v>
       </c>
-      <c r="G6" s="132">
+      <c r="G6" s="116">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A7" s="142" t="s">
+    <row r="7" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="130" t="s">
         <v>70</v>
       </c>
-      <c r="B7" s="143">
+      <c r="B7" s="125">
         <v>151</v>
       </c>
-      <c r="C7" s="132">
+      <c r="C7" s="116">
         <v>131</v>
       </c>
-      <c r="D7" s="157">
+      <c r="D7" s="141">
         <v>20</v>
       </c>
-      <c r="E7" s="132">
+      <c r="E7" s="116">
         <v>129</v>
       </c>
-      <c r="F7" s="132">
+      <c r="F7" s="116">
         <v>102</v>
       </c>
-      <c r="G7" s="132">
+      <c r="G7" s="116">
         <v>27</v>
       </c>
-      <c r="I7" s="116" t="s">
+      <c r="I7" s="24" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A8" s="142" t="s">
+    <row r="8" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="130" t="s">
         <v>71</v>
       </c>
-      <c r="B8" s="143">
+      <c r="B8" s="125">
         <v>830</v>
       </c>
-      <c r="C8" s="132">
+      <c r="C8" s="116">
         <v>756</v>
       </c>
-      <c r="D8" s="157">
+      <c r="D8" s="141">
         <v>74</v>
       </c>
-      <c r="E8" s="132">
+      <c r="E8" s="116">
         <v>596</v>
       </c>
-      <c r="F8" s="132">
+      <c r="F8" s="116">
         <v>553</v>
       </c>
-      <c r="G8" s="132">
+      <c r="G8" s="116">
         <v>43</v>
       </c>
-      <c r="I8" s="116" t="s">
+      <c r="I8" s="24" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A9" s="142" t="s">
+    <row r="9" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="130" t="s">
         <v>73</v>
       </c>
-      <c r="B9" s="143">
+      <c r="B9" s="125">
         <v>1145</v>
       </c>
-      <c r="C9" s="132">
+      <c r="C9" s="116">
         <v>871</v>
       </c>
-      <c r="D9" s="157">
+      <c r="D9" s="141">
         <v>274</v>
       </c>
-      <c r="E9" s="132">
+      <c r="E9" s="116">
         <v>390</v>
       </c>
-      <c r="F9" s="132">
+      <c r="F9" s="116">
         <v>368</v>
       </c>
-      <c r="G9" s="132">
+      <c r="G9" s="116">
         <v>22</v>
       </c>
-      <c r="I9" s="116" t="s">
+      <c r="I9" s="24" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A10" s="142" t="s">
+    <row r="10" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="130" t="s">
         <v>74</v>
       </c>
-      <c r="B10" s="143">
+      <c r="B10" s="125">
         <v>1215</v>
       </c>
-      <c r="C10" s="132">
+      <c r="C10" s="116">
         <v>870</v>
       </c>
-      <c r="D10" s="157">
+      <c r="D10" s="141">
         <v>345</v>
       </c>
-      <c r="E10" s="132">
+      <c r="E10" s="116">
         <v>157</v>
       </c>
-      <c r="F10" s="132">
+      <c r="F10" s="116">
         <v>140</v>
       </c>
-      <c r="G10" s="132">
+      <c r="G10" s="116">
         <v>17</v>
       </c>
-      <c r="I10" s="169" t="s">
+      <c r="I10" s="157" t="s">
         <v>280</v>
       </c>
-      <c r="J10" s="170"/>
-[...3 lines deleted...]
-      <c r="A11" s="142" t="s">
+      <c r="J10" s="158"/>
+      <c r="K10" s="158"/>
+    </row>
+    <row r="11" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="130" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="143">
+      <c r="B11" s="125">
         <v>834</v>
       </c>
-      <c r="C11" s="132">
+      <c r="C11" s="116">
         <v>499</v>
       </c>
-      <c r="D11" s="157">
+      <c r="D11" s="141">
         <v>335</v>
       </c>
-      <c r="E11" s="132">
+      <c r="E11" s="116">
         <v>85</v>
       </c>
-      <c r="F11" s="132">
+      <c r="F11" s="116">
         <v>61</v>
       </c>
-      <c r="G11" s="132">
+      <c r="G11" s="116">
         <v>24</v>
       </c>
-      <c r="I11" s="169" t="s">
+      <c r="I11" s="157" t="s">
         <v>281</v>
       </c>
-      <c r="J11" s="170"/>
-[...3 lines deleted...]
-      <c r="A12" s="142" t="s">
+      <c r="J11" s="158"/>
+      <c r="K11" s="158"/>
+    </row>
+    <row r="12" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="130" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="143">
+      <c r="B12" s="125">
         <v>566</v>
       </c>
-      <c r="C12" s="132">
+      <c r="C12" s="116">
         <v>373</v>
       </c>
-      <c r="D12" s="157">
+      <c r="D12" s="141">
         <v>193</v>
       </c>
-      <c r="E12" s="132">
+      <c r="E12" s="116">
         <v>32</v>
       </c>
-      <c r="F12" s="132">
+      <c r="F12" s="116">
         <v>26</v>
       </c>
-      <c r="G12" s="132">
+      <c r="G12" s="116">
         <v>6</v>
       </c>
     </row>
-    <row r="13" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A13" s="142" t="s">
+    <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="130" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="143">
+      <c r="B13" s="125">
         <v>455</v>
       </c>
-      <c r="C13" s="132">
+      <c r="C13" s="116">
         <v>289</v>
       </c>
-      <c r="D13" s="157">
+      <c r="D13" s="141">
         <v>166</v>
       </c>
-      <c r="E13" s="132">
+      <c r="E13" s="116">
         <v>21</v>
       </c>
-      <c r="F13" s="132">
+      <c r="F13" s="116">
         <v>19</v>
       </c>
-      <c r="G13" s="132">
+      <c r="G13" s="116">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A14" s="144" t="s">
+    <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="131" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="145">
+      <c r="B14" s="126">
         <v>327</v>
       </c>
-      <c r="C14" s="147">
+      <c r="C14" s="128">
         <v>208</v>
       </c>
-      <c r="D14" s="158">
+      <c r="D14" s="142">
         <v>119</v>
       </c>
-      <c r="E14" s="147">
+      <c r="E14" s="128">
         <v>2</v>
       </c>
-      <c r="F14" s="147">
+      <c r="F14" s="128">
         <v>2</v>
       </c>
-      <c r="G14" s="147">
+      <c r="G14" s="128">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A16" s="175" t="s">
+    <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="163" t="s">
         <v>282</v>
       </c>
-      <c r="B16" s="175"/>
-[...7 lines deleted...]
-      <c r="A17" s="176" t="s">
+      <c r="B16" s="163"/>
+      <c r="C16" s="163"/>
+      <c r="D16" s="163"/>
+      <c r="E16" s="163"/>
+      <c r="F16" s="163"/>
+      <c r="G16" s="163"/>
+    </row>
+    <row r="17" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="164" t="s">
         <v>271</v>
       </c>
-      <c r="B17" s="176"/>
-[...7 lines deleted...]
-      <c r="A18" s="171" t="s">
+      <c r="B17" s="164"/>
+      <c r="C17" s="164"/>
+      <c r="D17" s="164"/>
+      <c r="E17" s="164"/>
+      <c r="F17" s="164"/>
+      <c r="G17" s="164"/>
+    </row>
+    <row r="18" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="159" t="s">
         <v>283</v>
       </c>
-      <c r="B18" s="168" t="s">
+      <c r="B18" s="165" t="s">
         <v>284</v>
       </c>
-      <c r="C18" s="177"/>
-[...7 lines deleted...]
-      <c r="B19" s="117" t="s">
+      <c r="C18" s="166"/>
+      <c r="D18" s="166"/>
+      <c r="E18" s="166"/>
+      <c r="F18" s="166"/>
+      <c r="G18" s="166"/>
+    </row>
+    <row r="19" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="162"/>
+      <c r="B19" s="110" t="s">
         <v>268</v>
       </c>
-      <c r="C19" s="117" t="s">
+      <c r="C19" s="110" t="s">
         <v>285</v>
       </c>
-      <c r="D19" s="117" t="s">
+      <c r="D19" s="110" t="s">
         <v>287</v>
       </c>
-      <c r="E19" s="117" t="s">
+      <c r="E19" s="110" t="s">
         <v>288</v>
       </c>
-      <c r="F19" s="117" t="s">
+      <c r="F19" s="110" t="s">
         <v>289</v>
       </c>
-      <c r="G19" s="130" t="s">
+      <c r="G19" s="121" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A20" s="140" t="s">
+    <row r="20" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="129" t="s">
         <v>268</v>
       </c>
-      <c r="B20" s="141">
+      <c r="B20" s="123">
         <v>1701</v>
       </c>
-      <c r="C20" s="146">
+      <c r="C20" s="127">
         <v>985</v>
       </c>
-      <c r="D20" s="146">
+      <c r="D20" s="127">
         <v>260</v>
       </c>
-      <c r="E20" s="146">
+      <c r="E20" s="127">
         <v>164</v>
       </c>
-      <c r="F20" s="146">
+      <c r="F20" s="127">
         <v>142</v>
       </c>
-      <c r="G20" s="146">
+      <c r="G20" s="127">
         <v>150</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A21" s="142" t="s">
+    <row r="21" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="130" t="s">
         <v>272</v>
       </c>
-      <c r="B21" s="143">
+      <c r="B21" s="125">
         <v>1558</v>
       </c>
-      <c r="C21" s="132">
+      <c r="C21" s="116">
         <v>916</v>
       </c>
-      <c r="D21" s="132">
+      <c r="D21" s="116">
         <v>202</v>
       </c>
-      <c r="E21" s="132">
+      <c r="E21" s="116">
         <v>163</v>
       </c>
-      <c r="F21" s="132">
+      <c r="F21" s="116">
         <v>136</v>
       </c>
-      <c r="G21" s="132">
+      <c r="G21" s="116">
         <v>141</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A22" s="144" t="s">
+    <row r="22" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="131" t="s">
         <v>273</v>
       </c>
-      <c r="B22" s="145">
+      <c r="B22" s="126">
         <v>143</v>
       </c>
-      <c r="C22" s="147">
+      <c r="C22" s="128">
         <v>69</v>
       </c>
-      <c r="D22" s="147">
+      <c r="D22" s="128">
         <v>58</v>
       </c>
-      <c r="E22" s="147">
+      <c r="E22" s="128">
         <v>1</v>
       </c>
-      <c r="F22" s="147">
+      <c r="F22" s="128">
         <v>6</v>
       </c>
-      <c r="G22" s="147">
+      <c r="G22" s="128">
         <v>9</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A24" s="175" t="s">
+    <row r="24" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="163" t="s">
         <v>290</v>
       </c>
-      <c r="B24" s="175"/>
-[...5 lines deleted...]
-      <c r="A25" s="178" t="s">
+      <c r="B24" s="163"/>
+      <c r="C24" s="163"/>
+      <c r="D24" s="163"/>
+      <c r="E24" s="163"/>
+    </row>
+    <row r="25" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="167" t="s">
         <v>271</v>
       </c>
-      <c r="B25" s="178"/>
-[...5 lines deleted...]
-      <c r="A26" s="179" t="s">
+      <c r="B25" s="167"/>
+      <c r="C25" s="167"/>
+      <c r="D25" s="167"/>
+      <c r="E25" s="167"/>
+    </row>
+    <row r="26" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="168" t="s">
         <v>283</v>
       </c>
-      <c r="B26" s="180" t="s">
+      <c r="B26" s="169" t="s">
         <v>291</v>
       </c>
-      <c r="C26" s="182" t="s">
+      <c r="C26" s="171" t="s">
         <v>292</v>
       </c>
-      <c r="D26" s="183"/>
-[...5 lines deleted...]
-      <c r="C27" s="117" t="s">
+      <c r="D26" s="172"/>
+      <c r="E26" s="172"/>
+    </row>
+    <row r="27" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="162"/>
+      <c r="B27" s="170"/>
+      <c r="C27" s="110" t="s">
         <v>268</v>
       </c>
-      <c r="D27" s="117" t="s">
+      <c r="D27" s="110" t="s">
         <v>276</v>
       </c>
-      <c r="E27" s="130" t="s">
+      <c r="E27" s="121" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A28" s="171" t="s">
+    <row r="28" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="159" t="s">
         <v>272</v>
       </c>
-      <c r="B28" s="133" t="s">
+      <c r="B28" s="122" t="s">
         <v>268</v>
       </c>
-      <c r="C28" s="134">
+      <c r="C28" s="123">
         <v>5586</v>
       </c>
-      <c r="D28" s="138">
+      <c r="D28" s="127">
         <v>4028</v>
       </c>
-      <c r="E28" s="138">
+      <c r="E28" s="127">
         <v>1558</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B29" s="135" t="s">
+    <row r="29" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="160"/>
+      <c r="B29" s="124" t="s">
         <v>293</v>
       </c>
-      <c r="C29" s="136">
+      <c r="C29" s="125">
         <v>30</v>
       </c>
-      <c r="D29" s="131">
+      <c r="D29" s="116">
         <v>12</v>
       </c>
-      <c r="E29" s="131">
+      <c r="E29" s="116">
         <v>18</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B30" s="135" t="s">
+    <row r="30" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="160"/>
+      <c r="B30" s="124" t="s">
         <v>294</v>
       </c>
-      <c r="C30" s="136">
+      <c r="C30" s="125">
         <v>5490</v>
       </c>
-      <c r="D30" s="131">
+      <c r="D30" s="116">
         <v>3977</v>
       </c>
-      <c r="E30" s="131">
+      <c r="E30" s="116">
         <v>1513</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="16.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B31" s="153" t="s">
+    <row r="31" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="161"/>
+      <c r="B31" s="137" t="s">
         <v>295</v>
       </c>
-      <c r="C31" s="154">
+      <c r="C31" s="138">
         <v>66</v>
       </c>
-      <c r="D31" s="155">
+      <c r="D31" s="139">
         <v>39</v>
       </c>
-      <c r="E31" s="155">
+      <c r="E31" s="139">
         <v>27</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A32" s="172" t="s">
+    <row r="32" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="160" t="s">
         <v>273</v>
       </c>
-      <c r="B32" s="135" t="s">
+      <c r="B32" s="124" t="s">
         <v>268</v>
       </c>
-      <c r="C32" s="136">
+      <c r="C32" s="125">
         <v>1418</v>
       </c>
-      <c r="D32" s="131">
+      <c r="D32" s="116">
         <v>1275</v>
       </c>
-      <c r="E32" s="131">
+      <c r="E32" s="116">
         <v>143</v>
       </c>
     </row>
-    <row r="33" spans="1:5" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B33" s="135" t="s">
+    <row r="33" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="160"/>
+      <c r="B33" s="124" t="s">
         <v>293</v>
       </c>
-      <c r="C33" s="136">
+      <c r="C33" s="125">
         <v>4</v>
       </c>
-      <c r="D33" s="131">
+      <c r="D33" s="116">
         <v>3</v>
       </c>
-      <c r="E33" s="131">
+      <c r="E33" s="116">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:5" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B34" s="135" t="s">
+    <row r="34" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="160"/>
+      <c r="B34" s="124" t="s">
         <v>294</v>
       </c>
-      <c r="C34" s="136">
+      <c r="C34" s="125">
         <v>1410</v>
       </c>
-      <c r="D34" s="131">
+      <c r="D34" s="116">
         <v>1268</v>
       </c>
-      <c r="E34" s="131">
+      <c r="E34" s="116">
         <v>142</v>
       </c>
     </row>
-    <row r="35" spans="1:5" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B35" s="118" t="s">
+    <row r="35" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="162"/>
+      <c r="B35" s="111" t="s">
         <v>295</v>
       </c>
-      <c r="C35" s="137">
+      <c r="C35" s="126">
         <v>4</v>
       </c>
-      <c r="D35" s="139">
+      <c r="D35" s="128">
         <v>4</v>
       </c>
-      <c r="E35" s="139">
+      <c r="E35" s="128">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:5" ht="16.5" customHeight="1">
-[...22 lines deleted...]
-      <c r="C41" s="124"/>
+    <row r="37" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="24"/>
+      <c r="B37" s="24"/>
+      <c r="C37" s="24"/>
+    </row>
+    <row r="38" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="24"/>
+      <c r="B38" s="24"/>
+      <c r="C38" s="24"/>
+    </row>
+    <row r="39" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="24"/>
+      <c r="B39" s="112"/>
+      <c r="C39" s="112"/>
+    </row>
+    <row r="40" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="24"/>
+      <c r="B40" s="24"/>
+      <c r="C40" s="24"/>
+    </row>
+    <row r="41" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="24"/>
+      <c r="B41" s="24"/>
+      <c r="C41" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="I2:K2"/>
+    <mergeCell ref="I1:K1"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:G3"/>
     <mergeCell ref="I10:K10"/>
     <mergeCell ref="I11:K11"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="A32:A35"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A25:E25"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="C26:E26"/>
-    <mergeCell ref="I2:K2"/>
-[...5 lines deleted...]
-    <mergeCell ref="E3:G3"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7C8CBEF-719B-41B0-B6E3-CF89C4D47074}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:B22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G23" sqref="G23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="16384" width="9.21875" style="54"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="145" t="s">
+        <v>302</v>
+      </c>
+      <c r="B1" s="150" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="155" t="s">
+        <v>354</v>
+      </c>
+      <c r="B2" s="27"/>
+    </row>
+    <row r="3" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
+        <v>355</v>
+      </c>
+      <c r="B3" s="27"/>
+    </row>
+    <row r="4" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="29" t="s">
+        <v>356</v>
+      </c>
+      <c r="B4" s="27"/>
+    </row>
+    <row r="5" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="29" t="s">
+        <v>357</v>
+      </c>
+      <c r="B5" s="27"/>
+    </row>
+    <row r="6" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="153" t="s">
+        <v>358</v>
+      </c>
+      <c r="B6" s="27"/>
+    </row>
+    <row r="7" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="29" t="s">
+        <v>311</v>
+      </c>
+      <c r="B7" s="27"/>
+    </row>
+    <row r="8" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="29" t="s">
+        <v>359</v>
+      </c>
+      <c r="B8" s="27"/>
+    </row>
+    <row r="9" spans="1:2" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="155"/>
+      <c r="B9" s="27"/>
+    </row>
+    <row r="10" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="155" t="s">
+        <v>360</v>
+      </c>
+      <c r="B10" s="27"/>
+    </row>
+    <row r="11" spans="1:2" s="27" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="156" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="156" t="s">
+        <v>362</v>
+      </c>
+      <c r="B12" s="31"/>
+    </row>
+    <row r="13" spans="1:2" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="155"/>
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="155" t="s">
+        <v>363</v>
+      </c>
+      <c r="B14" s="27"/>
+    </row>
+    <row r="15" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="31" t="s">
+        <v>312</v>
+      </c>
+      <c r="B15" s="27"/>
+    </row>
+    <row r="16" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="29" t="s">
+        <v>364</v>
+      </c>
+      <c r="B16" s="27"/>
+    </row>
+    <row r="17" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="29" t="s">
+        <v>365</v>
+      </c>
+      <c r="B17" s="27"/>
+    </row>
+    <row r="18" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="29" t="s">
+        <v>366</v>
+      </c>
+      <c r="B18" s="27"/>
+    </row>
+    <row r="19" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="31" t="s">
+        <v>313</v>
+      </c>
+      <c r="B19" s="27"/>
+    </row>
+    <row r="20" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="29" t="s">
+        <v>367</v>
+      </c>
+      <c r="B20" s="27"/>
+    </row>
+    <row r="21" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="29" t="s">
+        <v>368</v>
+      </c>
+      <c r="B21" s="27"/>
+    </row>
+    <row r="22" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="29" t="s">
+        <v>369</v>
+      </c>
+      <c r="B22" s="27"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="67" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:L34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="7" width="11.6640625" style="42" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9" style="95"/>
+    <col min="1" max="7" width="11.6640625" style="38" customWidth="1"/>
+    <col min="8" max="8" width="1.6640625" style="91" customWidth="1"/>
+    <col min="9" max="9" width="11.6640625" style="91" customWidth="1"/>
+    <col min="10" max="11" width="20.6640625" style="91" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="91"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A1" s="197" t="s">
+    <row r="1" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="184" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="189"/>
-[...5 lines deleted...]
-      <c r="I1" s="189" t="s">
+      <c r="B1" s="181"/>
+      <c r="C1" s="181"/>
+      <c r="D1" s="181"/>
+      <c r="E1" s="181"/>
+      <c r="F1" s="181"/>
+      <c r="G1" s="181"/>
+      <c r="I1" s="181" t="s">
         <v>17</v>
       </c>
-      <c r="J1" s="189"/>
-[...3 lines deleted...]
-      <c r="A2" s="198" t="s">
+      <c r="J1" s="181"/>
+      <c r="K1" s="181"/>
+    </row>
+    <row r="2" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="185" t="s">
         <v>263</v>
       </c>
-      <c r="B2" s="190"/>
-[...6 lines deleted...]
-      <c r="I2" s="195" t="s">
+      <c r="B2" s="186"/>
+      <c r="C2" s="186"/>
+      <c r="D2" s="186"/>
+      <c r="E2" s="186"/>
+      <c r="F2" s="186"/>
+      <c r="G2" s="186"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="182" t="s">
         <v>299</v>
       </c>
-      <c r="J2" s="196"/>
-[...4 lines deleted...]
-      <c r="A3" s="199" t="s">
+      <c r="J2" s="183"/>
+      <c r="K2" s="183"/>
+      <c r="L2" s="92"/>
+    </row>
+    <row r="3" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="187" t="s">
         <v>66</v>
       </c>
-      <c r="B3" s="193" t="s">
+      <c r="B3" s="188" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="194"/>
-[...1 lines deleted...]
-      <c r="E3" s="194" t="s">
+      <c r="C3" s="189"/>
+      <c r="D3" s="190"/>
+      <c r="E3" s="189" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="194"/>
-[...1 lines deleted...]
-      <c r="I3" s="47" t="s">
+      <c r="F3" s="189"/>
+      <c r="G3" s="189"/>
+      <c r="I3" s="43" t="s">
         <v>67</v>
       </c>
-      <c r="J3" s="100" t="s">
+      <c r="J3" s="96" t="s">
         <v>264</v>
       </c>
-      <c r="K3" s="101" t="s">
+      <c r="K3" s="97" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="4" spans="1:12" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="97" t="s">
+    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="187"/>
+      <c r="B4" s="93" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="47" t="s">
+      <c r="C4" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="D4" s="102" t="s">
+      <c r="D4" s="98" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="46" t="s">
+      <c r="E4" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="F4" s="97" t="s">
+      <c r="F4" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="G4" s="47" t="s">
+      <c r="G4" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="I4" s="36" t="s">
+      <c r="I4" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="103" t="s">
+      <c r="J4" s="99" t="s">
         <v>259</v>
       </c>
-      <c r="K4" s="104" t="s">
+      <c r="K4" s="100" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="5" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A5" s="105" t="s">
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="101" t="s">
         <v>268</v>
       </c>
-      <c r="B5" s="71">
+      <c r="B5" s="67">
         <v>5525</v>
       </c>
-      <c r="C5" s="68">
+      <c r="C5" s="64">
         <v>3895</v>
       </c>
-      <c r="D5" s="106">
+      <c r="D5" s="102">
         <v>1630</v>
       </c>
-      <c r="E5" s="68">
+      <c r="E5" s="64">
         <v>1410</v>
       </c>
-      <c r="F5" s="68">
+      <c r="F5" s="64">
         <v>1278</v>
       </c>
-      <c r="G5" s="68">
+      <c r="G5" s="64">
         <v>132</v>
       </c>
-      <c r="I5" s="94" t="s">
+      <c r="I5" s="90" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="107" t="s">
+      <c r="J5" s="103" t="s">
         <v>69</v>
       </c>
-      <c r="K5" s="108" t="s">
+      <c r="K5" s="104" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A6" s="109" t="s">
+    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="105" t="s">
         <v>68</v>
       </c>
-      <c r="B6" s="72">
+      <c r="B6" s="68">
         <v>100</v>
       </c>
-      <c r="C6" s="69">
+      <c r="C6" s="65">
         <v>58</v>
       </c>
-      <c r="D6" s="110">
+      <c r="D6" s="106">
         <v>42</v>
       </c>
-      <c r="E6" s="69">
+      <c r="E6" s="65">
         <v>6</v>
       </c>
-      <c r="F6" s="69">
+      <c r="F6" s="65">
         <v>2</v>
       </c>
-      <c r="G6" s="69">
+      <c r="G6" s="65">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A7" s="109" t="s">
+    <row r="7" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="105" t="s">
         <v>70</v>
       </c>
-      <c r="B7" s="72">
+      <c r="B7" s="68">
         <v>125</v>
       </c>
-      <c r="C7" s="69">
+      <c r="C7" s="65">
         <v>96</v>
       </c>
-      <c r="D7" s="110">
+      <c r="D7" s="106">
         <v>29</v>
       </c>
-      <c r="E7" s="69">
+      <c r="E7" s="65">
         <v>99</v>
       </c>
-      <c r="F7" s="69">
+      <c r="F7" s="65">
         <v>78</v>
       </c>
-      <c r="G7" s="69">
+      <c r="G7" s="65">
         <v>21</v>
       </c>
-      <c r="I7" s="111" t="s">
+      <c r="I7" s="45" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A8" s="109" t="s">
+    <row r="8" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="105" t="s">
         <v>71</v>
       </c>
-      <c r="B8" s="72">
+      <c r="B8" s="68">
         <v>882</v>
       </c>
-      <c r="C8" s="69">
+      <c r="C8" s="65">
         <v>776</v>
       </c>
-      <c r="D8" s="110">
+      <c r="D8" s="106">
         <v>106</v>
       </c>
-      <c r="E8" s="69">
+      <c r="E8" s="65">
         <v>618</v>
       </c>
-      <c r="F8" s="69">
+      <c r="F8" s="65">
         <v>579</v>
       </c>
-      <c r="G8" s="69">
+      <c r="G8" s="65">
         <v>39</v>
       </c>
-      <c r="I8" s="111" t="s">
+      <c r="I8" s="45" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A9" s="109" t="s">
+    <row r="9" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="105" t="s">
         <v>73</v>
       </c>
-      <c r="B9" s="72">
+      <c r="B9" s="68">
         <v>1032</v>
       </c>
-      <c r="C9" s="69">
+      <c r="C9" s="65">
         <v>762</v>
       </c>
-      <c r="D9" s="110">
+      <c r="D9" s="106">
         <v>270</v>
       </c>
-      <c r="E9" s="69">
+      <c r="E9" s="65">
         <v>401</v>
       </c>
-      <c r="F9" s="69">
+      <c r="F9" s="65">
         <v>378</v>
       </c>
-      <c r="G9" s="69">
+      <c r="G9" s="65">
         <v>23</v>
       </c>
-      <c r="I9" s="111" t="s">
+      <c r="I9" s="45" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A10" s="109" t="s">
+    <row r="10" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="B10" s="72">
+      <c r="B10" s="68">
         <v>1056</v>
       </c>
-      <c r="C10" s="69">
+      <c r="C10" s="65">
         <v>743</v>
       </c>
-      <c r="D10" s="110">
+      <c r="D10" s="106">
         <v>313</v>
       </c>
-      <c r="E10" s="69">
+      <c r="E10" s="65">
         <v>165</v>
       </c>
-      <c r="F10" s="69">
+      <c r="F10" s="65">
         <v>148</v>
       </c>
-      <c r="G10" s="69">
+      <c r="G10" s="65">
         <v>17</v>
       </c>
-      <c r="I10" s="112" t="s">
+      <c r="I10" s="44" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A11" s="109" t="s">
+    <row r="11" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="105" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="72">
+      <c r="B11" s="68">
         <v>830</v>
       </c>
-      <c r="C11" s="69">
+      <c r="C11" s="65">
         <v>480</v>
       </c>
-      <c r="D11" s="110">
+      <c r="D11" s="106">
         <v>350</v>
       </c>
-      <c r="E11" s="69">
+      <c r="E11" s="65">
         <v>71</v>
       </c>
-      <c r="F11" s="69">
+      <c r="F11" s="65">
         <v>53</v>
       </c>
-      <c r="G11" s="69">
+      <c r="G11" s="65">
         <v>18</v>
       </c>
-      <c r="I11" s="112" t="s">
+      <c r="I11" s="44" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A12" s="109" t="s">
+    <row r="12" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="105" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="72">
+      <c r="B12" s="68">
         <v>611</v>
       </c>
-      <c r="C12" s="69">
+      <c r="C12" s="65">
         <v>398</v>
       </c>
-      <c r="D12" s="110">
+      <c r="D12" s="106">
         <v>213</v>
       </c>
-      <c r="E12" s="69">
+      <c r="E12" s="65">
         <v>32</v>
       </c>
-      <c r="F12" s="69">
+      <c r="F12" s="65">
         <v>26</v>
       </c>
-      <c r="G12" s="69">
+      <c r="G12" s="65">
         <v>6</v>
       </c>
     </row>
-    <row r="13" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A13" s="109" t="s">
+    <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="72">
+      <c r="B13" s="68">
         <v>544</v>
       </c>
-      <c r="C13" s="69">
+      <c r="C13" s="65">
         <v>355</v>
       </c>
-      <c r="D13" s="110">
+      <c r="D13" s="106">
         <v>189</v>
       </c>
-      <c r="E13" s="69">
+      <c r="E13" s="65">
         <v>14</v>
       </c>
-      <c r="F13" s="69">
+      <c r="F13" s="65">
         <v>11</v>
       </c>
-      <c r="G13" s="69">
+      <c r="G13" s="65">
         <v>3</v>
       </c>
     </row>
-    <row r="14" spans="1:12" ht="16.5" customHeight="1">
-      <c r="A14" s="113" t="s">
+    <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="107" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="67">
+      <c r="B14" s="63">
         <v>345</v>
       </c>
-      <c r="C14" s="70">
+      <c r="C14" s="66">
         <v>227</v>
       </c>
-      <c r="D14" s="114">
+      <c r="D14" s="108">
         <v>118</v>
       </c>
-      <c r="E14" s="70">
+      <c r="E14" s="66">
         <v>4</v>
       </c>
-      <c r="F14" s="70">
+      <c r="F14" s="66">
         <v>3</v>
       </c>
-      <c r="G14" s="70">
+      <c r="G14" s="66">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="16.5" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A16" s="189" t="s">
+    <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="181" t="s">
         <v>80</v>
       </c>
-      <c r="B16" s="189"/>
-[...7 lines deleted...]
-      <c r="A17" s="190" t="s">
+      <c r="B16" s="181"/>
+      <c r="C16" s="181"/>
+      <c r="D16" s="181"/>
+      <c r="E16" s="181"/>
+      <c r="F16" s="181"/>
+      <c r="G16" s="181"/>
+    </row>
+    <row r="17" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="186" t="s">
         <v>263</v>
       </c>
-      <c r="B17" s="190"/>
-[...7 lines deleted...]
-      <c r="A18" s="191" t="s">
+      <c r="B17" s="186"/>
+      <c r="C17" s="186"/>
+      <c r="D17" s="186"/>
+      <c r="E17" s="186"/>
+      <c r="F17" s="186"/>
+      <c r="G17" s="186"/>
+    </row>
+    <row r="18" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="196" t="s">
         <v>81</v>
       </c>
-      <c r="B18" s="193" t="s">
+      <c r="B18" s="188" t="s">
         <v>82</v>
       </c>
-      <c r="C18" s="194"/>
-[...7 lines deleted...]
-      <c r="B19" s="45" t="s">
+      <c r="C18" s="189"/>
+      <c r="D18" s="189"/>
+      <c r="E18" s="189"/>
+      <c r="F18" s="189"/>
+      <c r="G18" s="189"/>
+    </row>
+    <row r="19" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="197"/>
+      <c r="B19" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="C19" s="97" t="s">
+      <c r="C19" s="93" t="s">
         <v>29</v>
       </c>
-      <c r="D19" s="97" t="s">
+      <c r="D19" s="93" t="s">
         <v>30</v>
       </c>
-      <c r="E19" s="97" t="s">
+      <c r="E19" s="93" t="s">
         <v>31</v>
       </c>
-      <c r="F19" s="97" t="s">
+      <c r="F19" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="G19" s="45" t="s">
+      <c r="G19" s="41" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A20" s="36" t="s">
+    <row r="20" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="68">
+      <c r="B20" s="64">
         <v>1762</v>
       </c>
-      <c r="C20" s="68">
+      <c r="C20" s="64">
         <v>782</v>
       </c>
-      <c r="D20" s="68">
+      <c r="D20" s="64">
         <v>264</v>
       </c>
-      <c r="E20" s="68">
+      <c r="E20" s="64">
         <v>154</v>
       </c>
-      <c r="F20" s="68">
+      <c r="F20" s="64">
         <v>123</v>
       </c>
-      <c r="G20" s="68">
+      <c r="G20" s="64">
         <v>439</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A21" s="93" t="s">
+    <row r="21" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="69">
+      <c r="B21" s="65">
         <v>1630</v>
       </c>
-      <c r="C21" s="69">
+      <c r="C21" s="65">
         <v>732</v>
       </c>
-      <c r="D21" s="69">
+      <c r="D21" s="65">
         <v>214</v>
       </c>
-      <c r="E21" s="69">
+      <c r="E21" s="65">
         <v>152</v>
       </c>
-      <c r="F21" s="69">
+      <c r="F21" s="65">
         <v>118</v>
       </c>
-      <c r="G21" s="69">
+      <c r="G21" s="65">
         <v>414</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A22" s="94" t="s">
+    <row r="22" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="90" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="70">
+      <c r="B22" s="66">
         <v>132</v>
       </c>
-      <c r="C22" s="70">
+      <c r="C22" s="66">
         <v>50</v>
       </c>
-      <c r="D22" s="70">
+      <c r="D22" s="66">
         <v>50</v>
       </c>
-      <c r="E22" s="70">
+      <c r="E22" s="66">
         <v>2</v>
       </c>
-      <c r="F22" s="70">
+      <c r="F22" s="66">
         <v>5</v>
       </c>
-      <c r="G22" s="70">
+      <c r="G22" s="66">
         <v>25</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="16.5" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A24" s="189" t="s">
+    <row r="23" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="181" t="s">
         <v>83</v>
       </c>
-      <c r="B24" s="189"/>
-[...5 lines deleted...]
-      <c r="A25" s="190" t="s">
+      <c r="B24" s="181"/>
+      <c r="C24" s="181"/>
+      <c r="D24" s="181"/>
+      <c r="E24" s="181"/>
+    </row>
+    <row r="25" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="186" t="s">
         <v>263</v>
       </c>
-      <c r="B25" s="190"/>
-[...5 lines deleted...]
-      <c r="A26" s="184" t="s">
+      <c r="B25" s="186"/>
+      <c r="C25" s="186"/>
+      <c r="D25" s="186"/>
+      <c r="E25" s="186"/>
+    </row>
+    <row r="26" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="191" t="s">
         <v>81</v>
       </c>
-      <c r="B26" s="186" t="s">
+      <c r="B26" s="193" t="s">
         <v>84</v>
       </c>
-      <c r="C26" s="188" t="s">
+      <c r="C26" s="195" t="s">
         <v>85</v>
       </c>
-      <c r="D26" s="184"/>
-[...5 lines deleted...]
-      <c r="C27" s="45" t="s">
+      <c r="D26" s="191"/>
+      <c r="E26" s="191"/>
+    </row>
+    <row r="27" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="192"/>
+      <c r="B27" s="194"/>
+      <c r="C27" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="D27" s="97" t="s">
+      <c r="D27" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="E27" s="45" t="s">
+      <c r="E27" s="41" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A28" s="41" t="s">
+    <row r="28" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="43" t="s">
+      <c r="B28" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C28" s="68">
+      <c r="C28" s="64">
         <v>28</v>
       </c>
-      <c r="D28" s="68">
+      <c r="D28" s="64">
         <v>20</v>
       </c>
-      <c r="E28" s="68">
+      <c r="E28" s="64">
         <v>8</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B29" s="98" t="s">
+    <row r="29" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="118"/>
+      <c r="B29" s="94" t="s">
         <v>87</v>
       </c>
-      <c r="C29" s="69">
+      <c r="C29" s="65">
         <v>16</v>
       </c>
-      <c r="D29" s="69">
+      <c r="D29" s="65">
         <v>11</v>
       </c>
-      <c r="E29" s="69">
+      <c r="E29" s="65">
         <v>5</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B30" s="98" t="s">
+    <row r="30" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="118"/>
+      <c r="B30" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="C30" s="69">
+      <c r="C30" s="65">
         <v>5285</v>
       </c>
-      <c r="D30" s="69">
+      <c r="D30" s="65">
         <v>3742</v>
       </c>
-      <c r="E30" s="69">
+      <c r="E30" s="65">
         <v>1543</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="16.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B31" s="99" t="s">
+    <row r="31" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="119"/>
+      <c r="B31" s="95" t="s">
         <v>88</v>
       </c>
-      <c r="C31" s="73">
+      <c r="C31" s="69">
         <v>6</v>
       </c>
-      <c r="D31" s="73">
+      <c r="D31" s="69">
         <v>2</v>
       </c>
-      <c r="E31" s="73">
+      <c r="E31" s="69">
         <v>4</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A32" s="128" t="s">
+    <row r="32" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B32" s="125" t="s">
+      <c r="B32" s="117" t="s">
         <v>87</v>
       </c>
-      <c r="C32" s="69">
+      <c r="C32" s="65">
         <v>3</v>
       </c>
-      <c r="D32" s="69">
+      <c r="D32" s="65">
         <v>1</v>
       </c>
-      <c r="E32" s="69">
+      <c r="E32" s="65">
         <v>2</v>
       </c>
     </row>
-    <row r="33" spans="1:5" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B33" s="98" t="s">
+    <row r="33" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="118"/>
+      <c r="B33" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="C33" s="69">
+      <c r="C33" s="65">
         <v>1374</v>
       </c>
-      <c r="D33" s="69">
+      <c r="D33" s="65">
         <v>1249</v>
       </c>
-      <c r="E33" s="69">
+      <c r="E33" s="65">
         <v>125</v>
       </c>
     </row>
-    <row r="34" spans="1:5" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B34" s="44" t="s">
+    <row r="34" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="120"/>
+      <c r="B34" s="40" t="s">
         <v>88</v>
       </c>
-      <c r="C34" s="70">
+      <c r="C34" s="66">
         <v>6</v>
       </c>
-      <c r="D34" s="70">
+      <c r="D34" s="66">
         <v>4</v>
       </c>
-      <c r="E34" s="70">
+      <c r="E34" s="66">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="I1:K1"/>
-[...5 lines deleted...]
-    <mergeCell ref="E3:G3"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="C26:E26"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A25:E25"/>
+    <mergeCell ref="I1:K1"/>
+    <mergeCell ref="I2:K2"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:G3"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...168 lines deleted...]
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.6640625" style="3" customWidth="1"/>
-    <col min="2" max="7" width="8.77734375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="14.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1"/>
     <col min="9" max="9" width="11.109375" style="1" customWidth="1"/>
     <col min="10" max="11" width="15.77734375" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="4" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A1" s="205" t="s">
+    <row r="1" spans="1:11" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="202" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="206"/>
-[...5 lines deleted...]
-      <c r="I1" s="17" t="s">
+      <c r="B1" s="203"/>
+      <c r="C1" s="203"/>
+      <c r="D1" s="203"/>
+      <c r="E1" s="204"/>
+      <c r="F1" s="204"/>
+      <c r="G1" s="204"/>
+      <c r="I1" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="J1" s="18"/>
-[...3 lines deleted...]
-      <c r="A2" s="18" t="s">
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+    </row>
+    <row r="2" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="19"/>
-[...5 lines deleted...]
-      <c r="I2" s="18" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="I2" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="J2" s="18"/>
-[...3 lines deleted...]
-      <c r="A3" s="208" t="s">
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+    </row>
+    <row r="3" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="205" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="203" t="s">
+      <c r="B3" s="200" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="204"/>
-[...1 lines deleted...]
-      <c r="E3" s="203" t="s">
+      <c r="C3" s="201"/>
+      <c r="D3" s="207"/>
+      <c r="E3" s="200" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="204"/>
-[...1 lines deleted...]
-      <c r="I3" s="40" t="s">
+      <c r="F3" s="201"/>
+      <c r="G3" s="201"/>
+      <c r="I3" s="36" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K3" s="21" t="s">
+      <c r="K3" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="18.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="40" t="s">
+    <row r="4" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="206"/>
+      <c r="B4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="37" t="s">
+      <c r="G4" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="39" t="s">
+      <c r="I4" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="22" t="s">
+      <c r="J4" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="22" t="s">
+      <c r="K4" s="20" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A5" s="38" t="s">
+    <row r="5" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="7">
         <f>SUM(C5:D5)</f>
         <v>5290</v>
       </c>
-      <c r="C5" s="74">
+      <c r="C5" s="70">
         <v>3525</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="8">
         <v>1765</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="8">
         <f>SUM(F5:G5)</f>
         <v>1498</v>
       </c>
-      <c r="F5" s="74">
+      <c r="F5" s="70">
         <v>1356</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G5" s="8">
         <v>142</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="24" t="s">
+      <c r="J5" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="K5" s="23" t="s">
+      <c r="K5" s="21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A6" s="14" t="s">
+    <row r="6" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="10">
+      <c r="B6" s="9">
         <f t="shared" ref="B6:B14" si="0">SUM(C6:D6)</f>
         <v>70</v>
       </c>
-      <c r="C6" s="75">
+      <c r="C6" s="71">
         <v>41</v>
       </c>
-      <c r="D6" s="75">
+      <c r="D6" s="71">
         <v>29</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="10">
         <f t="shared" ref="E6:E14" si="1">SUM(F6:G6)</f>
         <v>6</v>
       </c>
-      <c r="F6" s="75">
+      <c r="F6" s="71">
         <v>3</v>
       </c>
-      <c r="G6" s="75">
+      <c r="G6" s="71">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A7" s="14" t="s">
+    <row r="7" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="9">
         <f t="shared" si="0"/>
         <v>111</v>
       </c>
-      <c r="C7" s="75">
+      <c r="C7" s="71">
         <v>95</v>
       </c>
-      <c r="D7" s="75">
+      <c r="D7" s="71">
         <v>16</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="10">
         <f t="shared" si="1"/>
         <v>106</v>
       </c>
-      <c r="F7" s="75">
+      <c r="F7" s="71">
         <v>89</v>
       </c>
-      <c r="G7" s="75">
+      <c r="G7" s="71">
         <v>17</v>
       </c>
-      <c r="I7" s="49" t="s">
+      <c r="I7" s="45" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A8" s="15" t="s">
+    <row r="8" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="9">
         <f t="shared" si="0"/>
         <v>863</v>
       </c>
-      <c r="C8" s="75">
+      <c r="C8" s="71">
         <v>639</v>
       </c>
-      <c r="D8" s="75">
+      <c r="D8" s="71">
         <v>224</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="10">
         <f t="shared" si="1"/>
         <v>742</v>
       </c>
-      <c r="F8" s="75">
+      <c r="F8" s="71">
         <v>674</v>
       </c>
-      <c r="G8" s="75">
+      <c r="G8" s="71">
         <v>68</v>
       </c>
-      <c r="I8" s="49" t="s">
+      <c r="I8" s="45" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A9" s="15" t="s">
+    <row r="9" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="9">
         <f t="shared" si="0"/>
         <v>1055</v>
       </c>
-      <c r="C9" s="75">
+      <c r="C9" s="71">
         <v>730</v>
       </c>
-      <c r="D9" s="75">
+      <c r="D9" s="71">
         <v>325</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="10">
         <f t="shared" si="1"/>
         <v>410</v>
       </c>
-      <c r="F9" s="75">
+      <c r="F9" s="71">
         <v>384</v>
       </c>
-      <c r="G9" s="75">
+      <c r="G9" s="71">
         <v>26</v>
       </c>
-      <c r="I9" s="49" t="s">
+      <c r="I9" s="45" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A10" s="15" t="s">
+    <row r="10" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="9">
         <f t="shared" si="0"/>
         <v>978</v>
       </c>
-      <c r="C10" s="75">
+      <c r="C10" s="71">
         <v>674</v>
       </c>
-      <c r="D10" s="75">
+      <c r="D10" s="71">
         <v>304</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="10">
         <f t="shared" si="1"/>
         <v>140</v>
       </c>
-      <c r="F10" s="75">
+      <c r="F10" s="71">
         <v>126</v>
       </c>
-      <c r="G10" s="75">
+      <c r="G10" s="71">
         <v>14</v>
       </c>
-      <c r="I10" s="49" t="s">
+      <c r="I10" s="45" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A11" s="15" t="s">
+    <row r="11" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="9">
         <f t="shared" si="0"/>
         <v>749</v>
       </c>
-      <c r="C11" s="75">
+      <c r="C11" s="71">
         <v>430</v>
       </c>
-      <c r="D11" s="75">
+      <c r="D11" s="71">
         <v>319</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="10">
         <f t="shared" si="1"/>
         <v>56</v>
       </c>
-      <c r="F11" s="75">
+      <c r="F11" s="71">
         <v>48</v>
       </c>
-      <c r="G11" s="75">
+      <c r="G11" s="71">
         <v>8</v>
       </c>
-      <c r="I11" s="48" t="s">
+      <c r="I11" s="44" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A12" s="15" t="s">
+    <row r="12" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="9">
         <f t="shared" si="0"/>
         <v>583</v>
       </c>
-      <c r="C12" s="75">
+      <c r="C12" s="71">
         <v>375</v>
       </c>
-      <c r="D12" s="75">
+      <c r="D12" s="71">
         <v>208</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="10">
         <f t="shared" si="1"/>
         <v>18</v>
       </c>
-      <c r="F12" s="75">
+      <c r="F12" s="71">
         <v>15</v>
       </c>
-      <c r="G12" s="75">
+      <c r="G12" s="71">
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A13" s="15" t="s">
+    <row r="13" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B13" s="9">
         <f t="shared" si="0"/>
         <v>486</v>
       </c>
-      <c r="C13" s="75">
+      <c r="C13" s="71">
         <v>302</v>
       </c>
-      <c r="D13" s="75">
+      <c r="D13" s="71">
         <v>184</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="10">
         <f t="shared" si="1"/>
         <v>17</v>
       </c>
-      <c r="F13" s="75">
+      <c r="F13" s="71">
         <v>15</v>
       </c>
-      <c r="G13" s="75">
+      <c r="G13" s="71">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A14" s="76" t="s">
+    <row r="14" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="16">
+      <c r="B14" s="14">
         <f t="shared" si="0"/>
         <v>395</v>
       </c>
-      <c r="C14" s="77">
+      <c r="C14" s="73">
         <v>239</v>
       </c>
-      <c r="D14" s="77">
+      <c r="D14" s="73">
         <v>156</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="11">
         <f t="shared" si="1"/>
         <v>3</v>
       </c>
-      <c r="F14" s="77">
+      <c r="F14" s="73">
         <v>2</v>
       </c>
-      <c r="G14" s="77">
+      <c r="G14" s="73">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:11" s="12" customFormat="1" ht="16.2">
-[...6 lines deleted...]
-      <c r="A16" s="78" t="s">
+    <row r="15" spans="1:11" s="6" customFormat="1" ht="16.2" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="1:11" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="74" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="79"/>
-[...7 lines deleted...]
-      <c r="A17" s="80" t="s">
+      <c r="B16" s="75"/>
+      <c r="C16" s="75"/>
+      <c r="D16" s="75"/>
+      <c r="E16" s="75"/>
+      <c r="F16" s="75"/>
+      <c r="G16" s="75"/>
+    </row>
+    <row r="17" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A17" s="76" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="80" t="s">
+      <c r="B17" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="C17" s="80" t="s">
+      <c r="C17" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="D17" s="80" t="s">
+      <c r="D17" s="76" t="s">
         <v>30</v>
       </c>
-      <c r="E17" s="80" t="s">
+      <c r="E17" s="76" t="s">
         <v>31</v>
       </c>
-      <c r="F17" s="80" t="s">
+      <c r="F17" s="76" t="s">
         <v>32</v>
       </c>
-      <c r="G17" s="81" t="s">
+      <c r="G17" s="77" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="16.2">
-      <c r="A18" s="82" t="s">
+    <row r="18" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A18" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="83">
+      <c r="B18" s="79">
         <v>1765</v>
       </c>
-      <c r="C18" s="83">
+      <c r="C18" s="79">
         <v>701</v>
       </c>
-      <c r="D18" s="83">
+      <c r="D18" s="79">
         <v>148</v>
       </c>
-      <c r="E18" s="83">
+      <c r="E18" s="79">
         <v>100</v>
       </c>
-      <c r="F18" s="83">
+      <c r="F18" s="79">
         <v>75</v>
       </c>
-      <c r="G18" s="84">
+      <c r="G18" s="80">
         <v>741</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="16.2">
-      <c r="A19" s="82" t="s">
+    <row r="19" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A19" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="83">
+      <c r="B19" s="79">
         <v>142</v>
       </c>
-      <c r="C19" s="83">
+      <c r="C19" s="79">
         <v>40</v>
       </c>
-      <c r="D19" s="83">
+      <c r="D19" s="79">
         <v>39</v>
       </c>
-      <c r="E19" s="83">
+      <c r="E19" s="79">
         <v>4</v>
       </c>
-      <c r="F19" s="83">
+      <c r="F19" s="79">
         <v>3</v>
       </c>
-      <c r="G19" s="84">
+      <c r="G19" s="80">
         <v>56</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="16.2">
-[...9 lines deleted...]
-      <c r="A21" s="85" t="s">
+    <row r="20" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A20" s="44"/>
+      <c r="B20" s="75"/>
+      <c r="C20" s="75"/>
+      <c r="D20" s="75"/>
+      <c r="E20" s="75"/>
+      <c r="F20" s="75"/>
+      <c r="G20" s="75"/>
+    </row>
+    <row r="21" spans="1:8" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A21" s="81" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="79"/>
-[...7 lines deleted...]
-      <c r="A22" s="191" t="s">
+      <c r="B21" s="75"/>
+      <c r="C21" s="75"/>
+      <c r="D21" s="75"/>
+      <c r="E21" s="75"/>
+      <c r="F21" s="75"/>
+      <c r="G21" s="75"/>
+    </row>
+    <row r="22" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A22" s="196" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="86" t="s">
+      <c r="B22" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C22" s="87" t="s">
+      <c r="C22" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="D22" s="87" t="s">
+      <c r="D22" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="E22" s="88" t="s">
+      <c r="E22" s="84" t="s">
         <v>36</v>
       </c>
-      <c r="F22" s="79"/>
-[...5 lines deleted...]
-      <c r="B23" s="89" t="s">
+      <c r="F22" s="75"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="75"/>
+    </row>
+    <row r="23" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A23" s="198"/>
+      <c r="B23" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="C23" s="90">
+      <c r="C23" s="86">
         <v>120</v>
       </c>
-      <c r="D23" s="90">
+      <c r="D23" s="86">
         <v>76</v>
       </c>
-      <c r="E23" s="91">
+      <c r="E23" s="87">
         <v>44</v>
       </c>
-      <c r="F23" s="79"/>
-[...5 lines deleted...]
-      <c r="B24" s="89" t="s">
+      <c r="F23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="75"/>
+    </row>
+    <row r="24" spans="1:8" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A24" s="199"/>
+      <c r="B24" s="85" t="s">
         <v>40</v>
       </c>
-      <c r="C24" s="90">
+      <c r="C24" s="86">
         <v>5179</v>
       </c>
-      <c r="D24" s="90">
+      <c r="D24" s="86">
         <v>3449</v>
       </c>
-      <c r="E24" s="91">
+      <c r="E24" s="87">
         <v>1721</v>
       </c>
-      <c r="F24" s="79"/>
-[...4 lines deleted...]
-      <c r="A25" s="191" t="s">
+      <c r="F24" s="75"/>
+      <c r="G24" s="75"/>
+      <c r="H24" s="75"/>
+    </row>
+    <row r="25" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A25" s="196" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="92" t="s">
+      <c r="B25" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="C25" s="87" t="s">
+      <c r="C25" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="D25" s="87" t="s">
+      <c r="D25" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="E25" s="88" t="s">
+      <c r="E25" s="84" t="s">
         <v>36</v>
       </c>
-      <c r="F25" s="79"/>
-[...5 lines deleted...]
-      <c r="B26" s="89" t="s">
+      <c r="F25" s="75"/>
+      <c r="G25" s="75"/>
+      <c r="H25" s="75"/>
+    </row>
+    <row r="26" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A26" s="198"/>
+      <c r="B26" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="C26" s="90">
+      <c r="C26" s="86">
         <v>17</v>
       </c>
-      <c r="D26" s="90">
+      <c r="D26" s="86">
         <v>4</v>
       </c>
-      <c r="E26" s="91">
+      <c r="E26" s="87">
         <v>13</v>
       </c>
-      <c r="F26" s="79"/>
-[...5 lines deleted...]
-      <c r="B27" s="89" t="s">
+      <c r="F26" s="75"/>
+      <c r="G26" s="75"/>
+      <c r="H26" s="75"/>
+    </row>
+    <row r="27" spans="1:8" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A27" s="199"/>
+      <c r="B27" s="85" t="s">
         <v>40</v>
       </c>
-      <c r="C27" s="90">
+      <c r="C27" s="86">
         <v>1481</v>
       </c>
-      <c r="D27" s="90">
+      <c r="D27" s="86">
         <v>138</v>
       </c>
-      <c r="E27" s="91">
+      <c r="E27" s="87">
         <v>1343</v>
       </c>
-      <c r="F27" s="79"/>
-[...64 lines deleted...]
-      <c r="G34" s="79"/>
+      <c r="F27" s="75"/>
+      <c r="G27" s="75"/>
+      <c r="H27" s="75"/>
+    </row>
+    <row r="28" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A28" s="44"/>
+      <c r="B28" s="75"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="75"/>
+      <c r="E28" s="75"/>
+      <c r="F28" s="75"/>
+      <c r="G28" s="75"/>
+    </row>
+    <row r="29" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B29" s="75"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+    </row>
+    <row r="30" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B30" s="75"/>
+      <c r="C30" s="75"/>
+      <c r="D30" s="75"/>
+      <c r="E30" s="75"/>
+      <c r="F30" s="75"/>
+      <c r="G30" s="75"/>
+    </row>
+    <row r="31" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B31" s="75"/>
+      <c r="C31" s="75"/>
+      <c r="D31" s="75"/>
+      <c r="E31" s="75"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="75"/>
+    </row>
+    <row r="32" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B32" s="75"/>
+      <c r="C32" s="75"/>
+      <c r="D32" s="75"/>
+      <c r="E32" s="75"/>
+      <c r="F32" s="75"/>
+      <c r="G32" s="75"/>
+    </row>
+    <row r="33" spans="1:7" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B33" s="75"/>
+      <c r="C33" s="75"/>
+      <c r="D33" s="75"/>
+      <c r="E33" s="75"/>
+      <c r="F33" s="75"/>
+      <c r="G33" s="75"/>
+    </row>
+    <row r="34" spans="1:7" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A34" s="44"/>
+      <c r="B34" s="75"/>
+      <c r="C34" s="75"/>
+      <c r="D34" s="75"/>
+      <c r="E34" s="75"/>
+      <c r="F34" s="75"/>
+      <c r="G34" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A22:A24"/>
     <mergeCell ref="A25:A27"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.6640625" style="3" customWidth="1"/>
-    <col min="2" max="7" width="8.77734375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="14.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1"/>
     <col min="9" max="9" width="11.109375" style="1" customWidth="1"/>
     <col min="10" max="11" width="15.77734375" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="4" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A1" s="205" t="s">
+    <row r="1" spans="1:11" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="202" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="206"/>
-[...5 lines deleted...]
-      <c r="I1" s="17" t="s">
+      <c r="B1" s="203"/>
+      <c r="C1" s="203"/>
+      <c r="D1" s="203"/>
+      <c r="E1" s="204"/>
+      <c r="F1" s="204"/>
+      <c r="G1" s="204"/>
+      <c r="I1" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="J1" s="18"/>
-[...3 lines deleted...]
-      <c r="A2" s="18" t="s">
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+    </row>
+    <row r="2" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="19"/>
-[...5 lines deleted...]
-      <c r="I2" s="18" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="I2" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="J2" s="18"/>
-[...3 lines deleted...]
-      <c r="A3" s="208" t="s">
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+    </row>
+    <row r="3" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="205" t="s">
         <v>46</v>
       </c>
-      <c r="B3" s="203" t="s">
+      <c r="B3" s="200" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="204"/>
-[...1 lines deleted...]
-      <c r="E3" s="203" t="s">
+      <c r="C3" s="201"/>
+      <c r="D3" s="207"/>
+      <c r="E3" s="200" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="204"/>
-[...1 lines deleted...]
-      <c r="I3" s="40" t="s">
+      <c r="F3" s="201"/>
+      <c r="G3" s="201"/>
+      <c r="I3" s="36" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K3" s="21" t="s">
+      <c r="K3" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="18.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="40" t="s">
+    <row r="4" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="206"/>
+      <c r="B4" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="37" t="s">
+      <c r="G4" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="39" t="s">
+      <c r="I4" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="22" t="s">
+      <c r="J4" s="20" t="s">
         <v>54</v>
       </c>
-      <c r="K4" s="22" t="s">
+      <c r="K4" s="20" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A5" s="38" t="s">
+    <row r="5" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="7">
         <v>5205</v>
       </c>
-      <c r="C5" s="74">
+      <c r="C5" s="70">
         <v>3448</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="8">
         <v>1757</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="8">
         <v>1979</v>
       </c>
-      <c r="F5" s="74">
+      <c r="F5" s="70">
         <v>1814</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G5" s="8">
         <v>165</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="24" t="s">
+      <c r="J5" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="K5" s="23" t="s">
+      <c r="K5" s="21" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A6" s="14" t="s">
+    <row r="6" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="10">
+      <c r="B6" s="9">
         <v>63</v>
       </c>
-      <c r="C6" s="75">
+      <c r="C6" s="71">
         <v>37</v>
       </c>
-      <c r="D6" s="75">
+      <c r="D6" s="71">
         <v>26</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="10">
         <v>9</v>
       </c>
-      <c r="F6" s="75">
+      <c r="F6" s="71">
         <v>3</v>
       </c>
-      <c r="G6" s="75">
+      <c r="G6" s="71">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A7" s="14" t="s">
+    <row r="7" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="9">
         <v>127</v>
       </c>
-      <c r="C7" s="75">
+      <c r="C7" s="71">
         <v>92</v>
       </c>
-      <c r="D7" s="75">
+      <c r="D7" s="71">
         <v>35</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="10">
         <v>140</v>
       </c>
-      <c r="F7" s="75">
+      <c r="F7" s="71">
         <v>118</v>
       </c>
-      <c r="G7" s="75">
+      <c r="G7" s="71">
         <v>22</v>
       </c>
-      <c r="I7" s="49" t="s">
+      <c r="I7" s="45" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A8" s="15" t="s">
+    <row r="8" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="9">
         <v>904</v>
       </c>
-      <c r="C8" s="75">
+      <c r="C8" s="71">
         <v>626</v>
       </c>
-      <c r="D8" s="75">
+      <c r="D8" s="71">
         <v>278</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="10">
         <v>968</v>
       </c>
-      <c r="F8" s="75">
+      <c r="F8" s="71">
         <v>888</v>
       </c>
-      <c r="G8" s="75">
+      <c r="G8" s="71">
         <v>80</v>
       </c>
-      <c r="I8" s="49" t="s">
+      <c r="I8" s="45" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A9" s="15" t="s">
+    <row r="9" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="9">
         <v>1061</v>
       </c>
-      <c r="C9" s="75">
+      <c r="C9" s="71">
         <v>743</v>
       </c>
-      <c r="D9" s="75">
+      <c r="D9" s="71">
         <v>318</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="10">
         <v>541</v>
       </c>
-      <c r="F9" s="75">
+      <c r="F9" s="71">
         <v>514</v>
       </c>
-      <c r="G9" s="75">
+      <c r="G9" s="71">
         <v>27</v>
       </c>
-      <c r="I9" s="49" t="s">
+      <c r="I9" s="45" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A10" s="15" t="s">
+    <row r="10" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="9">
         <v>936</v>
       </c>
-      <c r="C10" s="75">
+      <c r="C10" s="71">
         <v>628</v>
       </c>
-      <c r="D10" s="75">
+      <c r="D10" s="71">
         <v>308</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="10">
         <v>213</v>
       </c>
-      <c r="F10" s="75">
+      <c r="F10" s="71">
         <v>196</v>
       </c>
-      <c r="G10" s="75">
+      <c r="G10" s="71">
         <v>17</v>
       </c>
-      <c r="I10" s="49" t="s">
+      <c r="I10" s="45" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A11" s="15" t="s">
+    <row r="11" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="9">
         <v>744</v>
       </c>
-      <c r="C11" s="75">
+      <c r="C11" s="71">
         <v>453</v>
       </c>
-      <c r="D11" s="75">
+      <c r="D11" s="71">
         <v>291</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="10">
         <v>59</v>
       </c>
-      <c r="F11" s="75">
+      <c r="F11" s="71">
         <v>54</v>
       </c>
-      <c r="G11" s="75">
+      <c r="G11" s="71">
         <v>5</v>
       </c>
-      <c r="I11" s="48" t="s">
+      <c r="I11" s="44" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A12" s="15" t="s">
+    <row r="12" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="9">
         <v>536</v>
       </c>
-      <c r="C12" s="75">
+      <c r="C12" s="71">
         <v>335</v>
       </c>
-      <c r="D12" s="75">
+      <c r="D12" s="71">
         <v>201</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="10">
         <v>36</v>
       </c>
-      <c r="F12" s="75">
+      <c r="F12" s="71">
         <v>29</v>
       </c>
-      <c r="G12" s="75">
+      <c r="G12" s="71">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A13" s="15" t="s">
+    <row r="13" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B13" s="9">
         <v>494</v>
       </c>
-      <c r="C13" s="75">
+      <c r="C13" s="71">
         <v>326</v>
       </c>
-      <c r="D13" s="75">
+      <c r="D13" s="71">
         <v>168</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="10">
         <v>12</v>
       </c>
-      <c r="F13" s="75">
+      <c r="F13" s="71">
         <v>11</v>
       </c>
-      <c r="G13" s="75">
+      <c r="G13" s="71">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A14" s="76" t="s">
+    <row r="14" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="72" t="s">
         <v>48</v>
       </c>
-      <c r="B14" s="16">
+      <c r="B14" s="14">
         <v>340</v>
       </c>
-      <c r="C14" s="77">
+      <c r="C14" s="73">
         <v>208</v>
       </c>
-      <c r="D14" s="77">
+      <c r="D14" s="73">
         <v>132</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="11">
         <v>1</v>
       </c>
-      <c r="F14" s="77">
+      <c r="F14" s="73">
         <v>1</v>
       </c>
-      <c r="G14" s="77">
+      <c r="G14" s="73">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:11" s="12" customFormat="1" ht="16.2">
-[...6 lines deleted...]
-      <c r="A16" s="78" t="s">
+    <row r="15" spans="1:11" s="6" customFormat="1" ht="16.2" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="1:11" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="74" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="79"/>
-[...7 lines deleted...]
-      <c r="A17" s="80" t="s">
+      <c r="B16" s="75"/>
+      <c r="C16" s="75"/>
+      <c r="D16" s="75"/>
+      <c r="E16" s="75"/>
+      <c r="F16" s="75"/>
+      <c r="G16" s="75"/>
+    </row>
+    <row r="17" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A17" s="76" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="80" t="s">
+      <c r="B17" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="C17" s="80" t="s">
+      <c r="C17" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="D17" s="80" t="s">
+      <c r="D17" s="76" t="s">
         <v>30</v>
       </c>
-      <c r="E17" s="80" t="s">
+      <c r="E17" s="76" t="s">
         <v>31</v>
       </c>
-      <c r="F17" s="80" t="s">
+      <c r="F17" s="76" t="s">
         <v>32</v>
       </c>
-      <c r="G17" s="81" t="s">
+      <c r="G17" s="77" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="16.5" customHeight="1">
-      <c r="A18" s="82" t="s">
+    <row r="18" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="83">
+      <c r="B18" s="79">
         <v>1757</v>
       </c>
-      <c r="C18" s="83">
+      <c r="C18" s="79">
         <v>505</v>
       </c>
-      <c r="D18" s="83">
+      <c r="D18" s="79">
         <v>132</v>
       </c>
-      <c r="E18" s="83">
+      <c r="E18" s="79">
         <v>57</v>
       </c>
-      <c r="F18" s="83">
+      <c r="F18" s="79">
         <v>32</v>
       </c>
-      <c r="G18" s="84">
+      <c r="G18" s="80">
         <v>1031</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="16.5" customHeight="1">
-      <c r="A19" s="82" t="s">
+    <row r="19" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="83">
+      <c r="B19" s="79">
         <v>165</v>
       </c>
-      <c r="C19" s="83">
+      <c r="C19" s="79">
         <v>42</v>
       </c>
-      <c r="D19" s="83">
+      <c r="D19" s="79">
         <v>46</v>
       </c>
-      <c r="E19" s="83">
+      <c r="E19" s="79">
         <v>1</v>
       </c>
-      <c r="F19" s="83">
+      <c r="F19" s="79">
         <v>3</v>
       </c>
-      <c r="G19" s="84">
+      <c r="G19" s="80">
         <v>73</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="16.2">
-[...9 lines deleted...]
-      <c r="A21" s="85" t="s">
+    <row r="20" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A20" s="44"/>
+      <c r="B20" s="75"/>
+      <c r="C20" s="75"/>
+      <c r="D20" s="75"/>
+      <c r="E20" s="75"/>
+      <c r="F20" s="75"/>
+      <c r="G20" s="75"/>
+    </row>
+    <row r="21" spans="1:8" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A21" s="81" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="79"/>
-[...7 lines deleted...]
-      <c r="A22" s="191" t="s">
+      <c r="B21" s="75"/>
+      <c r="C21" s="75"/>
+      <c r="D21" s="75"/>
+      <c r="E21" s="75"/>
+      <c r="F21" s="75"/>
+      <c r="G21" s="75"/>
+    </row>
+    <row r="22" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A22" s="196" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="86" t="s">
+      <c r="B22" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C22" s="87" t="s">
+      <c r="C22" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="D22" s="87" t="s">
+      <c r="D22" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="E22" s="88" t="s">
+      <c r="E22" s="84" t="s">
         <v>36</v>
       </c>
-      <c r="F22" s="79"/>
-[...5 lines deleted...]
-      <c r="B23" s="89" t="s">
+      <c r="F22" s="75"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="75"/>
+    </row>
+    <row r="23" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A23" s="198"/>
+      <c r="B23" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="C23" s="90">
+      <c r="C23" s="86">
         <v>118</v>
       </c>
-      <c r="D23" s="90">
+      <c r="D23" s="86">
         <v>43</v>
       </c>
-      <c r="E23" s="91">
+      <c r="E23" s="87">
         <v>75</v>
       </c>
-      <c r="F23" s="79"/>
-[...5 lines deleted...]
-      <c r="B24" s="89" t="s">
+      <c r="F23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="75"/>
+    </row>
+    <row r="24" spans="1:8" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A24" s="199"/>
+      <c r="B24" s="85" t="s">
         <v>40</v>
       </c>
-      <c r="C24" s="90">
+      <c r="C24" s="86">
         <v>5028</v>
       </c>
-      <c r="D24" s="90">
+      <c r="D24" s="86">
         <v>1693</v>
       </c>
-      <c r="E24" s="91">
+      <c r="E24" s="87">
         <v>3335</v>
       </c>
-      <c r="F24" s="79"/>
-[...4 lines deleted...]
-      <c r="A25" s="191" t="s">
+      <c r="F24" s="75"/>
+      <c r="G24" s="75"/>
+      <c r="H24" s="75"/>
+    </row>
+    <row r="25" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A25" s="196" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="92" t="s">
+      <c r="B25" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="C25" s="87" t="s">
+      <c r="C25" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="D25" s="87" t="s">
+      <c r="D25" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="E25" s="88" t="s">
+      <c r="E25" s="84" t="s">
         <v>36</v>
       </c>
-      <c r="F25" s="79"/>
-[...5 lines deleted...]
-      <c r="B26" s="89" t="s">
+      <c r="F25" s="75"/>
+      <c r="G25" s="75"/>
+      <c r="H25" s="75"/>
+    </row>
+    <row r="26" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A26" s="198"/>
+      <c r="B26" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="C26" s="90">
+      <c r="C26" s="86">
         <v>35</v>
       </c>
-      <c r="D26" s="90">
+      <c r="D26" s="86">
         <v>5</v>
       </c>
-      <c r="E26" s="91">
+      <c r="E26" s="87">
         <v>30</v>
       </c>
-      <c r="F26" s="79"/>
-[...5 lines deleted...]
-      <c r="B27" s="89" t="s">
+      <c r="F26" s="75"/>
+      <c r="G26" s="75"/>
+      <c r="H26" s="75"/>
+    </row>
+    <row r="27" spans="1:8" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A27" s="199"/>
+      <c r="B27" s="85" t="s">
         <v>40</v>
       </c>
-      <c r="C27" s="90">
+      <c r="C27" s="86">
         <v>1947</v>
       </c>
-      <c r="D27" s="90">
+      <c r="D27" s="86">
         <v>158</v>
       </c>
-      <c r="E27" s="91">
+      <c r="E27" s="87">
         <v>1789</v>
       </c>
-      <c r="F27" s="79"/>
-[...64 lines deleted...]
-      <c r="G34" s="79"/>
+      <c r="F27" s="75"/>
+      <c r="G27" s="75"/>
+      <c r="H27" s="75"/>
+    </row>
+    <row r="28" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A28" s="44"/>
+      <c r="B28" s="75"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="75"/>
+      <c r="E28" s="75"/>
+      <c r="F28" s="75"/>
+      <c r="G28" s="75"/>
+    </row>
+    <row r="29" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B29" s="75"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+    </row>
+    <row r="30" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B30" s="75"/>
+      <c r="C30" s="75"/>
+      <c r="D30" s="75"/>
+      <c r="E30" s="75"/>
+      <c r="F30" s="75"/>
+      <c r="G30" s="75"/>
+    </row>
+    <row r="31" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B31" s="75"/>
+      <c r="C31" s="75"/>
+      <c r="D31" s="75"/>
+      <c r="E31" s="75"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="75"/>
+    </row>
+    <row r="32" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B32" s="75"/>
+      <c r="C32" s="75"/>
+      <c r="D32" s="75"/>
+      <c r="E32" s="75"/>
+      <c r="F32" s="75"/>
+      <c r="G32" s="75"/>
+    </row>
+    <row r="33" spans="1:7" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B33" s="75"/>
+      <c r="C33" s="75"/>
+      <c r="D33" s="75"/>
+      <c r="E33" s="75"/>
+      <c r="F33" s="75"/>
+      <c r="G33" s="75"/>
+    </row>
+    <row r="34" spans="1:7" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A34" s="44"/>
+      <c r="B34" s="75"/>
+      <c r="C34" s="75"/>
+      <c r="D34" s="75"/>
+      <c r="E34" s="75"/>
+      <c r="F34" s="75"/>
+      <c r="G34" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A22:A24"/>
     <mergeCell ref="A25:A27"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.6640625" style="3" customWidth="1"/>
-    <col min="2" max="7" width="8.77734375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="14.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1"/>
     <col min="9" max="9" width="11.109375" style="1" customWidth="1"/>
     <col min="10" max="11" width="15.77734375" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="4" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A1" s="205" t="s">
+    <row r="1" spans="1:11" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="202" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="206"/>
-[...5 lines deleted...]
-      <c r="I1" s="17" t="s">
+      <c r="B1" s="203"/>
+      <c r="C1" s="203"/>
+      <c r="D1" s="203"/>
+      <c r="E1" s="204"/>
+      <c r="F1" s="204"/>
+      <c r="G1" s="204"/>
+      <c r="I1" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="J1" s="18"/>
-[...3 lines deleted...]
-      <c r="A2" s="18" t="s">
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+    </row>
+    <row r="2" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="B2" s="19"/>
-[...5 lines deleted...]
-      <c r="I2" s="18" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="I2" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="J2" s="18"/>
-[...3 lines deleted...]
-      <c r="A3" s="208" t="s">
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+    </row>
+    <row r="3" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="205" t="s">
         <v>46</v>
       </c>
-      <c r="B3" s="203" t="s">
+      <c r="B3" s="200" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="204"/>
-[...1 lines deleted...]
-      <c r="E3" s="203" t="s">
+      <c r="C3" s="201"/>
+      <c r="D3" s="207"/>
+      <c r="E3" s="200" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="204"/>
-[...1 lines deleted...]
-      <c r="I3" s="40" t="s">
+      <c r="F3" s="201"/>
+      <c r="G3" s="201"/>
+      <c r="I3" s="36" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K3" s="21" t="s">
+      <c r="K3" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="18.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="40" t="s">
+    <row r="4" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="206"/>
+      <c r="B4" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="37" t="s">
+      <c r="G4" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="39" t="s">
+      <c r="I4" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="22" t="s">
+      <c r="J4" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="K4" s="22" t="s">
+      <c r="K4" s="20" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A5" s="38" t="s">
+    <row r="5" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="7">
         <v>3964</v>
       </c>
-      <c r="C5" s="74">
+      <c r="C5" s="70">
         <v>2595</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="8">
         <v>1369</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="8">
         <v>1620</v>
       </c>
-      <c r="F5" s="74">
+      <c r="F5" s="70">
         <v>1471</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G5" s="8">
         <v>149</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="24" t="s">
+      <c r="J5" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="K5" s="23" t="s">
+      <c r="K5" s="21" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A6" s="14" t="s">
+    <row r="6" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="10">
+      <c r="B6" s="9">
         <v>65</v>
       </c>
-      <c r="C6" s="75">
+      <c r="C6" s="71">
         <v>44</v>
       </c>
-      <c r="D6" s="75">
+      <c r="D6" s="71">
         <v>21</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="10">
         <v>5</v>
       </c>
-      <c r="F6" s="75">
+      <c r="F6" s="71">
         <v>4</v>
       </c>
-      <c r="G6" s="75">
+      <c r="G6" s="71">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A7" s="14" t="s">
+    <row r="7" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="9">
         <v>82</v>
       </c>
-      <c r="C7" s="75">
+      <c r="C7" s="71">
         <v>48</v>
       </c>
-      <c r="D7" s="75">
+      <c r="D7" s="71">
         <v>34</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="10">
         <v>95</v>
       </c>
-      <c r="F7" s="75">
+      <c r="F7" s="71">
         <v>68</v>
       </c>
-      <c r="G7" s="75">
+      <c r="G7" s="71">
         <v>27</v>
       </c>
-      <c r="I7" s="49" t="s">
+      <c r="I7" s="45" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A8" s="15" t="s">
+    <row r="8" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="9">
         <v>638</v>
       </c>
-      <c r="C8" s="75">
+      <c r="C8" s="71">
         <v>408</v>
       </c>
-      <c r="D8" s="75">
+      <c r="D8" s="71">
         <v>230</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="10">
         <v>771</v>
       </c>
-      <c r="F8" s="75">
+      <c r="F8" s="71">
         <v>714</v>
       </c>
-      <c r="G8" s="75">
+      <c r="G8" s="71">
         <v>57</v>
       </c>
-      <c r="I8" s="49" t="s">
+      <c r="I8" s="45" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A9" s="15" t="s">
+    <row r="9" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="9">
         <v>838</v>
       </c>
-      <c r="C9" s="75">
+      <c r="C9" s="71">
         <v>565</v>
       </c>
-      <c r="D9" s="75">
+      <c r="D9" s="71">
         <v>273</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="10">
         <v>468</v>
       </c>
-      <c r="F9" s="75">
+      <c r="F9" s="71">
         <v>434</v>
       </c>
-      <c r="G9" s="75">
+      <c r="G9" s="71">
         <v>34</v>
       </c>
-      <c r="I9" s="49" t="s">
+      <c r="I9" s="45" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A10" s="15" t="s">
+    <row r="10" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="9">
         <v>720</v>
       </c>
-      <c r="C10" s="75">
+      <c r="C10" s="71">
         <v>485</v>
       </c>
-      <c r="D10" s="75">
+      <c r="D10" s="71">
         <v>235</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="10">
         <v>177</v>
       </c>
-      <c r="F10" s="75">
+      <c r="F10" s="71">
         <v>162</v>
       </c>
-      <c r="G10" s="75">
+      <c r="G10" s="71">
         <v>15</v>
       </c>
-      <c r="I10" s="49" t="s">
+      <c r="I10" s="45" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A11" s="15" t="s">
+    <row r="11" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="9">
         <v>565</v>
       </c>
-      <c r="C11" s="75">
+      <c r="C11" s="71">
         <v>357</v>
       </c>
-      <c r="D11" s="75">
+      <c r="D11" s="71">
         <v>208</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="10">
         <v>61</v>
       </c>
-      <c r="F11" s="75">
+      <c r="F11" s="71">
         <v>50</v>
       </c>
-      <c r="G11" s="75">
+      <c r="G11" s="71">
         <v>11</v>
       </c>
-      <c r="I11" s="48" t="s">
+      <c r="I11" s="44" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A12" s="15" t="s">
+    <row r="12" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="9">
         <v>439</v>
       </c>
-      <c r="C12" s="75">
+      <c r="C12" s="71">
         <v>291</v>
       </c>
-      <c r="D12" s="75">
+      <c r="D12" s="71">
         <v>148</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="10">
         <v>25</v>
       </c>
-      <c r="F12" s="75">
+      <c r="F12" s="71">
         <v>21</v>
       </c>
-      <c r="G12" s="75">
+      <c r="G12" s="71">
         <v>4</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A13" s="15" t="s">
+    <row r="13" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B13" s="9">
         <v>403</v>
       </c>
-      <c r="C13" s="75">
+      <c r="C13" s="71">
         <v>274</v>
       </c>
-      <c r="D13" s="75">
+      <c r="D13" s="71">
         <v>129</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="10">
         <v>14</v>
       </c>
-      <c r="F13" s="75">
+      <c r="F13" s="71">
         <v>14</v>
       </c>
-      <c r="G13" s="75">
+      <c r="G13" s="71">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A14" s="76" t="s">
+    <row r="14" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="72" t="s">
         <v>48</v>
       </c>
-      <c r="B14" s="16">
+      <c r="B14" s="14">
         <v>214</v>
       </c>
-      <c r="C14" s="77">
+      <c r="C14" s="73">
         <v>123</v>
       </c>
-      <c r="D14" s="77">
+      <c r="D14" s="73">
         <v>91</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="11">
         <v>4</v>
       </c>
-      <c r="F14" s="77">
+      <c r="F14" s="73">
         <v>4</v>
       </c>
-      <c r="G14" s="77">
+      <c r="G14" s="73">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:11" s="12" customFormat="1" ht="16.2">
-[...6 lines deleted...]
-      <c r="A16" s="78" t="s">
+    <row r="15" spans="1:11" s="6" customFormat="1" ht="16.2" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="1:11" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="74" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="79"/>
-[...7 lines deleted...]
-      <c r="A17" s="80" t="s">
+      <c r="B16" s="75"/>
+      <c r="C16" s="75"/>
+      <c r="D16" s="75"/>
+      <c r="E16" s="75"/>
+      <c r="F16" s="75"/>
+      <c r="G16" s="75"/>
+    </row>
+    <row r="17" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A17" s="76" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="80" t="s">
+      <c r="B17" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="C17" s="80" t="s">
+      <c r="C17" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="D17" s="80" t="s">
+      <c r="D17" s="76" t="s">
         <v>30</v>
       </c>
-      <c r="E17" s="80" t="s">
+      <c r="E17" s="76" t="s">
         <v>31</v>
       </c>
-      <c r="F17" s="80" t="s">
+      <c r="F17" s="76" t="s">
         <v>32</v>
       </c>
-      <c r="G17" s="81" t="s">
+      <c r="G17" s="77" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="16.2">
-      <c r="A18" s="82" t="s">
+    <row r="18" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A18" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="83">
+      <c r="B18" s="79">
         <v>1369</v>
       </c>
-      <c r="C18" s="83">
+      <c r="C18" s="79">
         <v>471</v>
       </c>
-      <c r="D18" s="83">
+      <c r="D18" s="79">
         <v>135</v>
       </c>
-      <c r="E18" s="83">
+      <c r="E18" s="79">
         <v>53</v>
       </c>
-      <c r="F18" s="83">
+      <c r="F18" s="79">
         <v>33</v>
       </c>
-      <c r="G18" s="84">
+      <c r="G18" s="80">
         <v>677</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="16.2">
-      <c r="A19" s="82" t="s">
+    <row r="19" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A19" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="83">
+      <c r="B19" s="79">
         <v>149</v>
       </c>
-      <c r="C19" s="83">
+      <c r="C19" s="79">
         <v>45</v>
       </c>
-      <c r="D19" s="83">
+      <c r="D19" s="79">
         <v>57</v>
       </c>
-      <c r="E19" s="83">
+      <c r="E19" s="79">
         <v>0</v>
       </c>
-      <c r="F19" s="83">
+      <c r="F19" s="79">
         <v>0</v>
       </c>
-      <c r="G19" s="84">
+      <c r="G19" s="80">
         <v>47</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="16.2">
-[...9 lines deleted...]
-      <c r="A21" s="85" t="s">
+    <row r="20" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A20" s="44"/>
+      <c r="B20" s="75"/>
+      <c r="C20" s="75"/>
+      <c r="D20" s="75"/>
+      <c r="E20" s="75"/>
+      <c r="F20" s="75"/>
+      <c r="G20" s="75"/>
+    </row>
+    <row r="21" spans="1:8" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A21" s="81" t="s">
         <v>262</v>
       </c>
-      <c r="B21" s="79"/>
-[...7 lines deleted...]
-      <c r="A22" s="191" t="s">
+      <c r="B21" s="75"/>
+      <c r="C21" s="75"/>
+      <c r="D21" s="75"/>
+      <c r="E21" s="75"/>
+      <c r="F21" s="75"/>
+      <c r="G21" s="75"/>
+    </row>
+    <row r="22" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A22" s="196" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="86" t="s">
+      <c r="B22" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C22" s="87" t="s">
+      <c r="C22" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="D22" s="87" t="s">
+      <c r="D22" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="E22" s="88" t="s">
+      <c r="E22" s="84" t="s">
         <v>36</v>
       </c>
-      <c r="F22" s="79"/>
-[...5 lines deleted...]
-      <c r="B23" s="89" t="s">
+      <c r="F22" s="75"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="75"/>
+    </row>
+    <row r="23" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A23" s="198"/>
+      <c r="B23" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="C23" s="90">
+      <c r="C23" s="86">
         <v>72</v>
       </c>
-      <c r="D23" s="90">
+      <c r="D23" s="86">
         <v>22</v>
       </c>
-      <c r="E23" s="91">
+      <c r="E23" s="87">
         <v>50</v>
       </c>
-      <c r="F23" s="79"/>
-[...5 lines deleted...]
-      <c r="B24" s="89" t="s">
+      <c r="F23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="75"/>
+    </row>
+    <row r="24" spans="1:8" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A24" s="199"/>
+      <c r="B24" s="85" t="s">
         <v>40</v>
       </c>
-      <c r="C24" s="90">
+      <c r="C24" s="86">
         <v>3906</v>
       </c>
-      <c r="D24" s="90">
+      <c r="D24" s="86">
         <v>1344</v>
       </c>
-      <c r="E24" s="91">
+      <c r="E24" s="87">
         <v>2562</v>
       </c>
-      <c r="F24" s="79"/>
-[...4 lines deleted...]
-      <c r="A25" s="191" t="s">
+      <c r="F24" s="75"/>
+      <c r="G24" s="75"/>
+      <c r="H24" s="75"/>
+    </row>
+    <row r="25" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A25" s="196" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="92" t="s">
+      <c r="B25" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="C25" s="87" t="s">
+      <c r="C25" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="D25" s="87" t="s">
+      <c r="D25" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="E25" s="88" t="s">
+      <c r="E25" s="84" t="s">
         <v>36</v>
       </c>
-      <c r="F25" s="79"/>
-[...5 lines deleted...]
-      <c r="B26" s="89" t="s">
+      <c r="F25" s="75"/>
+      <c r="G25" s="75"/>
+      <c r="H25" s="75"/>
+    </row>
+    <row r="26" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A26" s="198"/>
+      <c r="B26" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="C26" s="90">
+      <c r="C26" s="86">
         <v>21</v>
       </c>
-      <c r="D26" s="90">
+      <c r="D26" s="86">
         <v>1</v>
       </c>
-      <c r="E26" s="91">
+      <c r="E26" s="87">
         <v>20</v>
       </c>
-      <c r="F26" s="79"/>
-[...5 lines deleted...]
-      <c r="B27" s="89" t="s">
+      <c r="F26" s="75"/>
+      <c r="G26" s="75"/>
+      <c r="H26" s="75"/>
+    </row>
+    <row r="27" spans="1:8" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A27" s="199"/>
+      <c r="B27" s="85" t="s">
         <v>40</v>
       </c>
-      <c r="C27" s="90">
+      <c r="C27" s="86">
         <v>1606</v>
       </c>
-      <c r="D27" s="90">
+      <c r="D27" s="86">
         <v>151</v>
       </c>
-      <c r="E27" s="91">
+      <c r="E27" s="87">
         <v>1455</v>
       </c>
-      <c r="F27" s="79"/>
-[...64 lines deleted...]
-      <c r="G34" s="79"/>
+      <c r="F27" s="75"/>
+      <c r="G27" s="75"/>
+      <c r="H27" s="75"/>
+    </row>
+    <row r="28" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A28" s="44"/>
+      <c r="B28" s="75"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="75"/>
+      <c r="E28" s="75"/>
+      <c r="F28" s="75"/>
+      <c r="G28" s="75"/>
+    </row>
+    <row r="29" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B29" s="75"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+    </row>
+    <row r="30" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B30" s="75"/>
+      <c r="C30" s="75"/>
+      <c r="D30" s="75"/>
+      <c r="E30" s="75"/>
+      <c r="F30" s="75"/>
+      <c r="G30" s="75"/>
+    </row>
+    <row r="31" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B31" s="75"/>
+      <c r="C31" s="75"/>
+      <c r="D31" s="75"/>
+      <c r="E31" s="75"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="75"/>
+    </row>
+    <row r="32" spans="1:8" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B32" s="75"/>
+      <c r="C32" s="75"/>
+      <c r="D32" s="75"/>
+      <c r="E32" s="75"/>
+      <c r="F32" s="75"/>
+      <c r="G32" s="75"/>
+    </row>
+    <row r="33" spans="1:7" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B33" s="75"/>
+      <c r="C33" s="75"/>
+      <c r="D33" s="75"/>
+      <c r="E33" s="75"/>
+      <c r="F33" s="75"/>
+      <c r="G33" s="75"/>
+    </row>
+    <row r="34" spans="1:7" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A34" s="44"/>
+      <c r="B34" s="75"/>
+      <c r="C34" s="75"/>
+      <c r="D34" s="75"/>
+      <c r="E34" s="75"/>
+      <c r="F34" s="75"/>
+      <c r="G34" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A22:A24"/>
     <mergeCell ref="A25:A27"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
-  <dimension ref="A1:N22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="16384" width="9.21875" style="54"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="28.5" customHeight="1">
-      <c r="A1" s="212" t="s">
+    <row r="1" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="145" t="s">
+        <v>302</v>
+      </c>
+      <c r="B1" s="150" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
+        <v>100</v>
+      </c>
+      <c r="B2" s="27"/>
+    </row>
+    <row r="3" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3" s="27"/>
+    </row>
+    <row r="4" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B4" s="27"/>
+    </row>
+    <row r="5" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B5" s="27"/>
+    </row>
+    <row r="6" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="151" t="s">
+        <v>341</v>
+      </c>
+      <c r="B6" s="27"/>
+    </row>
+    <row r="7" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="29" t="s">
+        <v>300</v>
+      </c>
+      <c r="B7" s="27"/>
+    </row>
+    <row r="8" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>301</v>
+      </c>
+      <c r="B8" s="27"/>
+    </row>
+    <row r="9" spans="1:2" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+      <c r="B9" s="27"/>
+    </row>
+    <row r="10" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B10" s="27"/>
+    </row>
+    <row r="11" spans="1:2" s="27" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="30" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B12" s="26"/>
+    </row>
+    <row r="13" spans="1:2" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B14" s="27"/>
+    </row>
+    <row r="15" spans="1:2" s="148" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="49" t="s">
+        <v>330</v>
+      </c>
+      <c r="B15" s="50"/>
+    </row>
+    <row r="16" spans="1:2" s="148" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="51" t="s">
+        <v>331</v>
+      </c>
+      <c r="B16" s="50"/>
+    </row>
+    <row r="17" spans="1:2" s="148" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="51" t="s">
+        <v>332</v>
+      </c>
+      <c r="B17" s="50"/>
+    </row>
+    <row r="18" spans="1:2" s="148" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="51" t="s">
+        <v>333</v>
+      </c>
+      <c r="B18" s="50"/>
+    </row>
+    <row r="19" spans="1:2" s="148" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="49" t="s">
+        <v>334</v>
+      </c>
+      <c r="B19" s="50"/>
+    </row>
+    <row r="20" spans="1:2" s="148" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="51" t="s">
+        <v>335</v>
+      </c>
+      <c r="B20" s="50"/>
+    </row>
+    <row r="21" spans="1:2" s="148" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="51" t="s">
+        <v>336</v>
+      </c>
+      <c r="B21" s="50"/>
+    </row>
+    <row r="22" spans="1:2" s="148" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="51" t="s">
+        <v>337</v>
+      </c>
+      <c r="B22" s="50"/>
+    </row>
+    <row r="23" spans="1:2" s="148" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="24" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A24" s="143" t="s">
+        <v>310</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="67" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
+  <dimension ref="A1:B22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetData>
+    <row r="1" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="145" t="s">
         <v>99</v>
       </c>
-      <c r="B1" s="217" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="31" t="s">
+      <c r="B1" s="150" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
         <v>100</v>
       </c>
-      <c r="B2" s="30"/>
-[...2 lines deleted...]
-      <c r="A3" s="29" t="s">
+      <c r="B2" s="27"/>
+    </row>
+    <row r="3" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
         <v>167</v>
       </c>
-      <c r="B3" s="30"/>
-[...2 lines deleted...]
-      <c r="A4" s="28" t="s">
+      <c r="B3" s="27"/>
+    </row>
+    <row r="4" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
         <v>92</v>
       </c>
-      <c r="B4" s="30"/>
-[...2 lines deleted...]
-      <c r="A5" s="28" t="s">
+      <c r="B4" s="27"/>
+    </row>
+    <row r="5" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
         <v>101</v>
       </c>
-      <c r="B5" s="30"/>
-[...8 lines deleted...]
-      <c r="A7" s="32" t="s">
+      <c r="B5" s="27"/>
+    </row>
+    <row r="6" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="151" t="s">
+        <v>341</v>
+      </c>
+      <c r="B6" s="27"/>
+    </row>
+    <row r="7" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="29" t="s">
         <v>102</v>
       </c>
-      <c r="B7" s="30"/>
-[...2 lines deleted...]
-      <c r="A8" s="28" t="s">
+      <c r="B7" s="27"/>
+    </row>
+    <row r="8" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
         <v>103</v>
       </c>
-      <c r="B8" s="30"/>
-[...6 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="B8" s="27"/>
+    </row>
+    <row r="9" spans="1:2" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+      <c r="B9" s="27"/>
+    </row>
+    <row r="10" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
         <v>104</v>
       </c>
-      <c r="B10" s="30"/>
-[...20 lines deleted...]
-      <c r="A12" s="33" t="s">
+      <c r="B10" s="27"/>
+    </row>
+    <row r="11" spans="1:2" s="27" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="30" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
         <v>91</v>
       </c>
-      <c r="B12" s="29"/>
-[...6 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="B12" s="26"/>
+    </row>
+    <row r="13" spans="1:2" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
         <v>105</v>
       </c>
-      <c r="B14" s="30"/>
-[...2 lines deleted...]
-      <c r="A15" s="35" t="s">
+      <c r="B14" s="27"/>
+    </row>
+    <row r="15" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="31" t="s">
         <v>106</v>
       </c>
-      <c r="B15" s="30"/>
-[...2 lines deleted...]
-      <c r="A16" s="55" t="s">
+      <c r="B15" s="27"/>
+    </row>
+    <row r="16" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="51" t="s">
         <v>303</v>
       </c>
-      <c r="B16" s="54"/>
-[...2 lines deleted...]
-      <c r="A17" s="55" t="s">
+      <c r="B16" s="50"/>
+    </row>
+    <row r="17" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="51" t="s">
         <v>304</v>
       </c>
-      <c r="B17" s="54"/>
-[...2 lines deleted...]
-      <c r="A18" s="55" t="s">
+      <c r="B17" s="50"/>
+    </row>
+    <row r="18" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="51" t="s">
         <v>305</v>
       </c>
-      <c r="B18" s="54"/>
-[...2 lines deleted...]
-      <c r="A19" s="53" t="s">
+      <c r="B18" s="50"/>
+    </row>
+    <row r="19" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="49" t="s">
         <v>306</v>
       </c>
-      <c r="B19" s="54"/>
-[...2 lines deleted...]
-      <c r="A20" s="55" t="s">
+      <c r="B19" s="50"/>
+    </row>
+    <row r="20" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="51" t="s">
         <v>307</v>
       </c>
-      <c r="B20" s="54"/>
-[...2 lines deleted...]
-      <c r="A21" s="55" t="s">
+      <c r="B20" s="50"/>
+    </row>
+    <row r="21" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="51" t="s">
         <v>308</v>
       </c>
-      <c r="B21" s="54"/>
-[...2 lines deleted...]
-      <c r="A22" s="55" t="s">
+      <c r="B21" s="50"/>
+    </row>
+    <row r="22" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="51" t="s">
         <v>309</v>
       </c>
-      <c r="B22" s="54"/>
+      <c r="B22" s="50"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12" style="30" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="30"/>
+    <col min="1" max="1" width="12" style="27" customWidth="1"/>
+    <col min="2" max="16384" width="8.88671875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="28.5" customHeight="1">
-      <c r="A1" s="212" t="s">
+    <row r="1" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="145" t="s">
         <v>98</v>
       </c>
-      <c r="B1" s="217" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="31" t="s">
+      <c r="B1" s="150" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="17.399999999999999">
-      <c r="A3" s="29" t="s">
+    <row r="3" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="17.399999999999999">
-      <c r="A4" s="28" t="s">
+    <row r="4" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="17.399999999999999">
-      <c r="A5" s="28" t="s">
+    <row r="5" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="17.399999999999999">
-[...5 lines deleted...]
-      <c r="A7" s="32" t="s">
+    <row r="6" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="151" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="29" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="17.399999999999999">
-      <c r="A8" s="28" t="s">
+    <row r="8" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="16.8">
-[...3 lines deleted...]
-      <c r="A10" s="31" t="s">
+    <row r="9" spans="1:2" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+    </row>
+    <row r="10" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="25.5" customHeight="1">
-[...18 lines deleted...]
-      <c r="A12" s="33" t="s">
+    <row r="11" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="30" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
         <v>91</v>
       </c>
-      <c r="B12" s="29"/>
-[...5 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="B12" s="26"/>
+    </row>
+    <row r="13" spans="1:2" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+    </row>
+    <row r="14" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="17.399999999999999">
-      <c r="A15" s="35" t="s">
+    <row r="15" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="31" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="16" spans="1:14" ht="17.399999999999999">
-      <c r="A16" s="32" t="s">
+    <row r="16" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="29" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="17.399999999999999">
-      <c r="A17" s="32" t="s">
+    <row r="17" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="29" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="17.399999999999999">
-      <c r="A18" s="32" t="s">
+    <row r="18" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="29" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="17.399999999999999">
-      <c r="A19" s="35" t="s">
+    <row r="19" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="31" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="17.399999999999999">
-      <c r="A20" s="32" t="s">
+    <row r="20" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="29" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="17.399999999999999">
-      <c r="A21" s="32" t="s">
+    <row r="21" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="29" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="17.399999999999999">
-      <c r="A22" s="32" t="s">
+    <row r="22" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="29" t="s">
         <v>125</v>
       </c>
-      <c r="M22" s="52"/>
+      <c r="M22" s="48"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
-[...237 lines deleted...]
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
-  <dimension ref="A1:N22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
+  <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12" style="30" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="30"/>
+    <col min="1" max="1" width="12" style="27" customWidth="1"/>
+    <col min="2" max="16384" width="8.88671875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="28.5" customHeight="1">
-      <c r="A1" s="212" t="s">
+    <row r="1" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="145" t="s">
         <v>98</v>
       </c>
-      <c r="B1" s="217" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="31" t="s">
+      <c r="B1" s="150" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="17.399999999999999">
-      <c r="A3" s="29" t="s">
+    <row r="3" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="17.399999999999999">
-      <c r="A4" s="28" t="s">
+    <row r="4" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="17.399999999999999">
-      <c r="A5" s="28" t="s">
+    <row r="5" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="17.399999999999999">
-[...18 lines deleted...]
-      <c r="A10" s="31" t="s">
+    <row r="6" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="151" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="29" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+    </row>
+    <row r="10" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="25.5" customHeight="1">
-[...18 lines deleted...]
-      <c r="A12" s="33" t="s">
+    <row r="11" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="30" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
         <v>91</v>
       </c>
-      <c r="B12" s="29"/>
-[...5 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="B12" s="26"/>
+    </row>
+    <row r="13" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+    </row>
+    <row r="14" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="17.399999999999999">
-[...133 lines deleted...]
-      <c r="M22" s="56"/>
+    <row r="15" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B15" s="50"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
+    </row>
+    <row r="16" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="51" t="s">
+        <v>130</v>
+      </c>
+      <c r="B17" s="50"/>
+      <c r="C17" s="50"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="50"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="50"/>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="50"/>
+    </row>
+    <row r="18" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B18" s="50"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="50"/>
+      <c r="H18" s="50"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="50"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="50"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B19" s="50"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="50"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="51" t="s">
+        <v>133</v>
+      </c>
+      <c r="B20" s="50"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="51" t="s">
+        <v>134</v>
+      </c>
+      <c r="B21" s="50"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="50"/>
+      <c r="H21" s="50"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="50"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="50"/>
+    </row>
+    <row r="22" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B22" s="50"/>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="52"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
-  <dimension ref="A1:N23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
+  <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F36" sqref="F36"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12" style="30" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="30"/>
+    <col min="1" max="1" width="12" style="27" customWidth="1"/>
+    <col min="2" max="16384" width="8.88671875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="28.5" customHeight="1">
-      <c r="A1" s="212" t="s">
+    <row r="1" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="145" t="s">
         <v>98</v>
       </c>
-      <c r="B1" s="217" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="31" t="s">
+      <c r="B1" s="150" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="17.399999999999999">
-      <c r="A3" s="29" t="s">
+    <row r="3" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="17.399999999999999">
-      <c r="A4" s="28" t="s">
+    <row r="4" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="17.399999999999999">
-      <c r="A5" s="28" t="s">
+    <row r="5" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="17.399999999999999">
-[...18 lines deleted...]
-      <c r="A10" s="31" t="s">
+    <row r="6" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="151" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="29" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+    </row>
+    <row r="10" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="25.5" customHeight="1">
-[...18 lines deleted...]
-      <c r="A12" s="33" t="s">
+    <row r="11" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="30" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
         <v>91</v>
       </c>
-      <c r="B12" s="29"/>
-[...5 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="B12" s="26"/>
+    </row>
+    <row r="13" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+    </row>
+    <row r="14" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="17.399999999999999">
-[...136 lines deleted...]
-      <c r="M23" s="54"/>
+    <row r="15" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B15" s="50"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
+    </row>
+    <row r="16" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="51" t="s">
+        <v>140</v>
+      </c>
+      <c r="B17" s="50"/>
+      <c r="C17" s="50"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="50"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="50"/>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="50"/>
+    </row>
+    <row r="18" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="51" t="s">
+        <v>141</v>
+      </c>
+      <c r="B18" s="50"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="50"/>
+      <c r="H18" s="50"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="50"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="50"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="49" t="s">
+        <v>142</v>
+      </c>
+      <c r="B19" s="50"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="50"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="51" t="s">
+        <v>143</v>
+      </c>
+      <c r="B20" s="50"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="51" t="s">
+        <v>144</v>
+      </c>
+      <c r="B21" s="50"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="50"/>
+      <c r="H21" s="50"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="50"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="50"/>
+    </row>
+    <row r="22" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="51" t="s">
+        <v>145</v>
+      </c>
+      <c r="B22" s="50"/>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="52"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
-  <dimension ref="A1:N23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <dimension ref="A1:M23"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12" style="30" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="30"/>
+    <col min="1" max="1" width="12" style="27" customWidth="1"/>
+    <col min="2" max="16384" width="8.88671875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="28.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="A2" s="31" t="s">
+    <row r="1" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="145" t="s">
+        <v>98</v>
+      </c>
+      <c r="B1" s="150" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="17.399999999999999">
-      <c r="A3" s="29" t="s">
+    <row r="3" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="17.399999999999999">
-      <c r="A4" s="28" t="s">
+    <row r="4" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="17.399999999999999">
-      <c r="A5" s="28" t="s">
+    <row r="5" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="17.399999999999999">
-[...18 lines deleted...]
-      <c r="A10" s="31" t="s">
+    <row r="6" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="151" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="29" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+    </row>
+    <row r="10" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="25.5" customHeight="1">
-[...18 lines deleted...]
-      <c r="A12" s="33" t="s">
+    <row r="11" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="30" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
         <v>91</v>
       </c>
-      <c r="B12" s="29"/>
-[...170 lines deleted...]
-      <c r="M23" s="54"/>
+      <c r="B12" s="26"/>
+    </row>
+    <row r="13" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+    </row>
+    <row r="14" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="26" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="51" t="s">
+        <v>149</v>
+      </c>
+      <c r="B16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="51" t="s">
+        <v>150</v>
+      </c>
+      <c r="B17" s="50"/>
+      <c r="C17" s="50"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="50"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="50"/>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="50"/>
+    </row>
+    <row r="18" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="51" t="s">
+        <v>151</v>
+      </c>
+      <c r="B18" s="50"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="50"/>
+      <c r="H18" s="50"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="50"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="50"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="49" t="s">
+        <v>152</v>
+      </c>
+      <c r="B19" s="50"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="50"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="51" t="s">
+        <v>153</v>
+      </c>
+      <c r="B20" s="50"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="51" t="s">
+        <v>154</v>
+      </c>
+      <c r="B21" s="50"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="50"/>
+      <c r="H21" s="50"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="50"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="50"/>
+    </row>
+    <row r="22" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B22" s="50"/>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="52"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" s="50"/>
+      <c r="B23" s="50"/>
+      <c r="C23" s="50"/>
+      <c r="D23" s="50"/>
+      <c r="E23" s="50"/>
+      <c r="F23" s="50"/>
+      <c r="G23" s="50"/>
+      <c r="H23" s="50"/>
+      <c r="I23" s="50"/>
+      <c r="J23" s="50"/>
+      <c r="K23" s="50"/>
+      <c r="L23" s="50"/>
+      <c r="M23" s="50"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
-  <dimension ref="A1:N22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+  <dimension ref="A1:M23"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12" style="30" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="30"/>
+    <col min="1" max="1" width="12" style="27" customWidth="1"/>
+    <col min="2" max="16384" width="8.88671875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="28.5" customHeight="1">
-      <c r="A1" s="212">
+    <row r="1" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="145">
         <v>206</v>
       </c>
-      <c r="B1" s="217" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="31" t="s">
+      <c r="B1" s="150" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="17.399999999999999">
-      <c r="A3" s="29" t="s">
+    <row r="3" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="17.399999999999999">
-      <c r="A4" s="28" t="s">
+    <row r="4" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="25" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="17.399999999999999">
-      <c r="A5" s="28" t="s">
+    <row r="5" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="25" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="17.399999999999999">
-[...18 lines deleted...]
-      <c r="A10" s="31" t="s">
+    <row r="6" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="144" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A7" s="25" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+    </row>
+    <row r="10" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A10" s="28" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="25.5" customHeight="1">
-[...18 lines deleted...]
-      <c r="A12" s="33" t="s">
+    <row r="11" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="30" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A12" s="30" t="s">
         <v>91</v>
       </c>
-    </row>
-[...150 lines deleted...]
-      <c r="N22" s="54"/>
+      <c r="B12" s="26"/>
+    </row>
+    <row r="13" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="28"/>
+    </row>
+    <row r="14" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="53" t="s">
+        <v>158</v>
+      </c>
+      <c r="B14" s="50"/>
+      <c r="C14" s="50"/>
+      <c r="D14" s="50"/>
+      <c r="E14" s="50"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="50"/>
+      <c r="J14" s="50"/>
+      <c r="K14" s="50"/>
+      <c r="L14" s="50"/>
+      <c r="M14" s="50"/>
+    </row>
+    <row r="15" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A15" s="49" t="s">
+        <v>159</v>
+      </c>
+      <c r="B15" s="50"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
+    </row>
+    <row r="16" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A16" s="51" t="s">
+        <v>160</v>
+      </c>
+      <c r="B16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A17" s="51" t="s">
+        <v>161</v>
+      </c>
+      <c r="B17" s="50"/>
+      <c r="C17" s="50"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="50"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="50"/>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="50"/>
+    </row>
+    <row r="18" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="51" t="s">
+        <v>162</v>
+      </c>
+      <c r="B18" s="50"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="50"/>
+      <c r="H18" s="50"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="50"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="50"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A19" s="49" t="s">
+        <v>163</v>
+      </c>
+      <c r="B19" s="50"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="50"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A20" s="51" t="s">
+        <v>164</v>
+      </c>
+      <c r="B20" s="50"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A21" s="51" t="s">
+        <v>165</v>
+      </c>
+      <c r="B21" s="50"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="50"/>
+      <c r="H21" s="50"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="50"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="50"/>
+    </row>
+    <row r="22" spans="1:13" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A22" s="51" t="s">
+        <v>166</v>
+      </c>
+      <c r="B22" s="50"/>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="52"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" s="50"/>
+      <c r="B23" s="50"/>
+      <c r="C23" s="50"/>
+      <c r="D23" s="50"/>
+      <c r="E23" s="50"/>
+      <c r="F23" s="50"/>
+      <c r="G23" s="50"/>
+      <c r="H23" s="50"/>
+      <c r="I23" s="50"/>
+      <c r="J23" s="50"/>
+      <c r="K23" s="50"/>
+      <c r="L23" s="50"/>
+      <c r="M23" s="50"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>22</vt:i4>
+        <vt:i4>23</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="22" baseType="lpstr">
+    <vt:vector size="23" baseType="lpstr">
+      <vt:lpstr>114年</vt:lpstr>
       <vt:lpstr>113年</vt:lpstr>
       <vt:lpstr>112年</vt:lpstr>
       <vt:lpstr>111年</vt:lpstr>
       <vt:lpstr>110年</vt:lpstr>
       <vt:lpstr>109年</vt:lpstr>
       <vt:lpstr>108年</vt:lpstr>
       <vt:lpstr>107年</vt:lpstr>
       <vt:lpstr>106年</vt:lpstr>
       <vt:lpstr>105年</vt:lpstr>
       <vt:lpstr>104年 </vt:lpstr>
       <vt:lpstr>103年</vt:lpstr>
       <vt:lpstr>102年</vt:lpstr>
       <vt:lpstr>101年</vt:lpstr>
       <vt:lpstr>100年</vt:lpstr>
       <vt:lpstr>99年</vt:lpstr>
       <vt:lpstr>98年</vt:lpstr>
       <vt:lpstr>97年</vt:lpstr>
       <vt:lpstr>96年</vt:lpstr>
       <vt:lpstr>95年</vt:lpstr>
       <vt:lpstr>94年</vt:lpstr>
       <vt:lpstr>93年</vt:lpstr>
       <vt:lpstr>92年</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>