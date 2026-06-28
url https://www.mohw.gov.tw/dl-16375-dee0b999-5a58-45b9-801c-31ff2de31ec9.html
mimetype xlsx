--- v0 (2026-05-18)
+++ v1 (2026-06-28)
@@ -1,63 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20378"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\性別指標\114年\6月應公告\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\性別統計指標\亭禎交接_1150102\性別統計業務_亭禎1150102\1.本部_性別統計專區\2.上傳資料\115\1150622\疾管署_1150615\3.5-01至07(xlsx)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{90493AB9-1BA4-48F8-B1DE-0A371705BA47}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F99F56AF-6940-4803-9F73-B2F1E6EB8DFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8352" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="工作表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="11">
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>單位：人次</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年度</t>
@@ -122,51 +132,51 @@
   <si>
     <r>
       <t>HIV</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>感染者權益受損申訴或陳情案件之性別統計</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>填表日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>114</t>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -177,51 +187,51 @@
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
@@ -376,300 +386,263 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -803,298 +776,312 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E19"/>
+  <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.77734375" style="2"/>
     <col min="2" max="2" width="17.109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.6640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.77734375" style="2" customWidth="1"/>
     <col min="5" max="5" width="18.109375" style="2" customWidth="1"/>
     <col min="6" max="16384" width="8.77734375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="27.75" customHeight="1">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="15" t="s">
+      <c r="B1" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="C1" s="15"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:5">
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
-      <c r="B3" s="12" t="s">
+      <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="14" t="s">
+      <c r="C3" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="14"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" ht="20.100000000000001" customHeight="1">
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+    </row>
+    <row r="4" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
-      <c r="B4" s="13"/>
+      <c r="B4" s="23"/>
       <c r="C4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="20.100000000000001" customHeight="1">
+    <row r="5" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="3"/>
-      <c r="B5" s="17">
+      <c r="B5" s="13">
         <v>102</v>
       </c>
-      <c r="C5" s="18">
+      <c r="C5" s="14">
         <v>0</v>
       </c>
-      <c r="D5" s="19">
+      <c r="D5" s="15">
         <v>8</v>
       </c>
-      <c r="E5" s="19">
+      <c r="E5" s="15">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="3"/>
-      <c r="B6" s="20">
+      <c r="B6" s="16">
         <v>103</v>
       </c>
-      <c r="C6" s="21">
+      <c r="C6" s="17">
         <v>0</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D6" s="18">
         <v>11</v>
       </c>
-      <c r="E6" s="22">
+      <c r="E6" s="18">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="20.100000000000001" customHeight="1">
+    <row r="7" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="3"/>
-      <c r="B7" s="20">
+      <c r="B7" s="16">
         <v>104</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="17">
         <v>0</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="18">
         <v>4</v>
       </c>
-      <c r="E7" s="22">
+      <c r="E7" s="18">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="20.100000000000001" customHeight="1">
+    <row r="8" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5"/>
-      <c r="B8" s="20">
+      <c r="B8" s="16">
         <v>105</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="17">
         <v>0</v>
       </c>
-      <c r="D8" s="22">
+      <c r="D8" s="18">
         <v>2</v>
       </c>
-      <c r="E8" s="22">
+      <c r="E8" s="18">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5"/>
-      <c r="B9" s="20">
+      <c r="B9" s="16">
         <v>106</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="17">
         <v>0</v>
       </c>
-      <c r="D9" s="22">
+      <c r="D9" s="18">
         <v>5</v>
       </c>
-      <c r="E9" s="22">
+      <c r="E9" s="18">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5"/>
-      <c r="B10" s="20">
+      <c r="B10" s="16">
         <v>107</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="17">
         <v>0</v>
       </c>
-      <c r="D10" s="22">
+      <c r="D10" s="18">
         <v>9</v>
       </c>
-      <c r="E10" s="22">
+      <c r="E10" s="18">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="20.100000000000001" customHeight="1">
+    <row r="11" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5"/>
-      <c r="B11" s="20">
+      <c r="B11" s="16">
         <v>108</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="17">
         <v>0</v>
       </c>
-      <c r="D11" s="22">
+      <c r="D11" s="18">
         <v>8</v>
       </c>
-      <c r="E11" s="22">
+      <c r="E11" s="18">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="20.100000000000001" customHeight="1">
+    <row r="12" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
-      <c r="B12" s="20">
+      <c r="B12" s="16">
         <v>109</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="17">
         <v>0</v>
       </c>
-      <c r="D12" s="22">
+      <c r="D12" s="18">
         <v>6</v>
       </c>
-      <c r="E12" s="22">
+      <c r="E12" s="18">
         <v>6</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5"/>
-      <c r="B13" s="20">
+      <c r="B13" s="16">
         <v>110</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="17">
         <v>0</v>
       </c>
-      <c r="D13" s="22">
+      <c r="D13" s="18">
         <v>2</v>
       </c>
-      <c r="E13" s="22">
+      <c r="E13" s="18">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="20.100000000000001" customHeight="1">
-      <c r="B14" s="23">
+    <row r="14" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="19">
         <v>111</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="17">
         <v>0</v>
       </c>
-      <c r="D14" s="22">
+      <c r="D14" s="18">
         <v>4</v>
       </c>
-      <c r="E14" s="22">
+      <c r="E14" s="18">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:5" ht="20.100000000000001" customHeight="1">
-      <c r="B15" s="23">
+    <row r="15" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="19">
         <v>112</v>
       </c>
-      <c r="C15" s="24" t="s">
+      <c r="C15" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="18">
         <v>8</v>
       </c>
-      <c r="E15" s="25">
+      <c r="E15" s="18">
         <v>8</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="20.100000000000001" customHeight="1">
-      <c r="B16" s="10">
+    <row r="16" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="19">
         <v>113</v>
       </c>
-      <c r="C16" s="16" t="s">
+      <c r="C16" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="18">
         <v>12</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="18">
         <v>12</v>
       </c>
     </row>
-    <row r="17" spans="2:5" ht="20.100000000000001" customHeight="1">
-[...6 lines deleted...]
-      <c r="B18" s="7" t="s">
+    <row r="17" spans="2:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="10">
+        <v>114</v>
+      </c>
+      <c r="C17" s="12">
+        <v>1</v>
+      </c>
+      <c r="D17" s="11">
+        <v>29</v>
+      </c>
+      <c r="E17" s="11">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="8"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9"/>
+    </row>
+    <row r="19" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B19" s="7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="19" spans="2:5">
-      <c r="B19" s="7" t="s">
+    <row r="20" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B20" s="7" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>