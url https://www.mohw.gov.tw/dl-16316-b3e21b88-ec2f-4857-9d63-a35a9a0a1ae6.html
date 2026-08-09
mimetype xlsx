--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,98 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別統計_予甄\性別統計_予甄\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67900721-AAAF-44A6-B210-9C7DECC1CA5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7BD4D788-FB6E-44C9-B51C-C2B9B4DF8BB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="89" r:id="rId1"/>
-[...8 lines deleted...]
-    <sheet name="104" sheetId="78" r:id="rId10"/>
+    <sheet name="114" sheetId="90" r:id="rId1"/>
+    <sheet name="113" sheetId="89" r:id="rId2"/>
+    <sheet name="112" sheetId="88" r:id="rId3"/>
+    <sheet name="111" sheetId="87" r:id="rId4"/>
+    <sheet name="110" sheetId="86" r:id="rId5"/>
+    <sheet name="109" sheetId="85" r:id="rId6"/>
+    <sheet name="108" sheetId="83" r:id="rId7"/>
+    <sheet name="107" sheetId="84" r:id="rId8"/>
+    <sheet name="106" sheetId="82" r:id="rId9"/>
+    <sheet name="105" sheetId="81" r:id="rId10"/>
+    <sheet name="104" sheetId="78" r:id="rId11"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1509" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1688" uniqueCount="123">
   <si>
     <t>順</t>
   </si>
   <si>
     <t xml:space="preserve">       合            計</t>
   </si>
   <si>
     <t xml:space="preserve">       男            性</t>
   </si>
   <si>
     <t xml:space="preserve">       女            性</t>
   </si>
   <si>
     <t>ICD-10</t>
   </si>
   <si>
     <t>死亡</t>
   </si>
   <si>
     <t>死   亡   原   因</t>
   </si>
   <si>
     <t>位</t>
   </si>
   <si>
@@ -1792,50 +1794,179 @@
   <si>
     <t>嚴重特殊傳染性肺炎（COVID-19）</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>脊椎(骨)肌肉萎縮及有關症候群</t>
   </si>
   <si>
     <t>肌肉骨骼系統與結締組織疾病</t>
   </si>
   <si>
     <t>先天性畸形、變形與染色體異常</t>
   </si>
   <si>
     <t>流行性感冒</t>
   </si>
   <si>
     <t>流行性感冒</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>病毒性肝炎</t>
   </si>
   <si>
     <t>B15-B19</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>先天性畸形變形及染色體異常</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>附註：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1.  114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>18-24</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>歲年中人口數計</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1,614,105</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>人，男性</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>841,466</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>人，女性</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>772,640</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>人。</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.0"/>
     <numFmt numFmtId="177" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="181" formatCode="0_)"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -2608,51 +2739,51 @@
     <cellStyle name="一般 8 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="一般 9 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="千分位 2 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="千分位 3" xfId="36" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="貨幣[0]" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2900,3433 +3031,5672 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{415563A9-C564-465D-94EF-A2BA66802FB6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F09F0636-E81D-4E36-8505-EF0419BD98ED}">
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="R5" sqref="R5"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="42" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="6" style="42" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="42" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="42" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="6" style="42" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="42" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="42" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="6" style="42" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="42" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="42" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="42" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="42" customWidth="1"/>
     <col min="17" max="16384" width="9" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="37" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="88" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
       <c r="I1" s="88"/>
       <c r="J1" s="88"/>
       <c r="K1" s="88"/>
       <c r="L1" s="88"/>
       <c r="M1" s="88"/>
       <c r="N1" s="88"/>
       <c r="O1" s="88"/>
       <c r="P1" s="88"/>
     </row>
     <row r="2" spans="1:16" s="37" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="88"/>
       <c r="B2" s="88"/>
       <c r="C2" s="88"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="H2" s="88"/>
       <c r="I2" s="88"/>
       <c r="J2" s="88"/>
       <c r="K2" s="88"/>
       <c r="L2" s="88"/>
       <c r="M2" s="88"/>
       <c r="N2" s="88"/>
       <c r="O2" s="88"/>
       <c r="P2" s="88"/>
     </row>
     <row r="3" spans="1:16" s="38" customFormat="1">
       <c r="A3" s="89" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="B3" s="90"/>
       <c r="C3" s="90"/>
       <c r="D3" s="90"/>
       <c r="E3" s="90"/>
       <c r="F3" s="90"/>
       <c r="G3" s="90"/>
       <c r="H3" s="90"/>
       <c r="I3" s="90"/>
       <c r="J3" s="90"/>
       <c r="K3" s="90"/>
       <c r="L3" s="90"/>
       <c r="M3" s="90"/>
       <c r="N3" s="90"/>
       <c r="O3" s="90"/>
       <c r="P3" s="90"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="69" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="54"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>26</v>
       </c>
       <c r="P6" s="52" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="P8" s="70" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
-        <v>826</v>
+        <v>737</v>
       </c>
       <c r="E9" s="40">
-        <v>48.5</v>
+        <v>45.7</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
-        <v>557</v>
+        <v>496</v>
       </c>
       <c r="J9" s="40">
-        <v>62.8</v>
+        <v>58.9</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
-        <v>269</v>
+        <v>241</v>
       </c>
       <c r="O9" s="40">
-        <v>33</v>
+        <v>31.2</v>
       </c>
       <c r="P9" s="65">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="25">
-        <v>294</v>
+        <v>276</v>
       </c>
       <c r="E10" s="40">
-        <v>17.3</v>
+        <v>17.100000000000001</v>
       </c>
       <c r="F10" s="45">
-        <v>35.6</v>
+        <v>37.4</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="25">
-        <v>236</v>
+        <v>204</v>
       </c>
       <c r="J10" s="40">
-        <v>26.6</v>
+        <v>24.2</v>
       </c>
       <c r="K10" s="45">
-        <v>42.4</v>
+        <v>41.1</v>
       </c>
       <c r="L10" s="27" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="N10" s="25">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="O10" s="40">
-        <v>12.3</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="P10" s="43">
-        <v>37.200000000000003</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>29.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="25">
-        <v>228</v>
+        <v>200</v>
       </c>
       <c r="E11" s="40">
-        <v>13.4</v>
+        <v>12.4</v>
       </c>
       <c r="F11" s="45">
-        <v>27.6</v>
+        <v>27.1</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="25">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="J11" s="40">
-        <v>14.4</v>
+        <v>15.3</v>
       </c>
       <c r="K11" s="45">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="L11" s="27" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="N11" s="25">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="O11" s="40">
-        <v>7.1</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="P11" s="43">
-        <v>21.6</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="25">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="E12" s="40">
-        <v>4.2</v>
+        <v>3.2</v>
       </c>
       <c r="F12" s="45">
-        <v>8.6999999999999993</v>
+        <v>7.1</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="25">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="J12" s="40">
-        <v>5.2</v>
+        <v>3.8</v>
       </c>
       <c r="K12" s="45">
-        <v>8.3000000000000007</v>
+        <v>6.5</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="25">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="O12" s="75">
-        <v>3.2</v>
+        <v>2.6</v>
       </c>
       <c r="P12" s="43">
-        <v>9.6999999999999993</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>8.3000000000000007</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="25">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E13" s="40">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="F13" s="45">
-        <v>4</v>
+        <v>4.3</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="25">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>29</v>
+      </c>
+      <c r="J13" s="81">
+        <v>3.4</v>
       </c>
       <c r="K13" s="45">
-        <v>3.4</v>
+        <v>5.8</v>
       </c>
       <c r="L13" s="27" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="M13" s="24" t="s">
-        <v>17</v>
+        <v>114</v>
       </c>
       <c r="N13" s="25">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="O13" s="75" t="s">
         <v>110</v>
       </c>
       <c r="P13" s="43">
-        <v>5.2</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="25">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E14" s="75" t="s">
         <v>110</v>
       </c>
       <c r="F14" s="45">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="G14" s="27" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="I14" s="25">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="J14" s="75" t="s">
         <v>110</v>
       </c>
       <c r="K14" s="45">
-        <v>2</v>
+        <v>1.6</v>
       </c>
       <c r="L14" s="27" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="N14" s="25">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O14" s="75" t="s">
         <v>110</v>
       </c>
       <c r="P14" s="43">
-        <v>1.9</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="26">
         <v>6</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="25">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E15" s="75" t="s">
         <v>110</v>
       </c>
       <c r="F15" s="45">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I15" s="25">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J15" s="75" t="s">
         <v>110</v>
       </c>
       <c r="K15" s="45">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>1.4</v>
+      </c>
+      <c r="L15" s="58" t="s">
+        <v>22</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>115</v>
+        <v>23</v>
       </c>
       <c r="N15" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O15" s="75" t="s">
         <v>110</v>
       </c>
       <c r="P15" s="43">
-        <v>1.9</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="26">
         <v>7</v>
       </c>
-      <c r="B16" s="27" t="s">
-        <v>42</v>
+      <c r="B16" s="58" t="s">
+        <v>34</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D16" s="25">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E16" s="75" t="s">
         <v>110</v>
       </c>
       <c r="F16" s="45">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="G16" s="27" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>19</v>
+        <v>114</v>
       </c>
       <c r="I16" s="25">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J16" s="75" t="s">
         <v>110</v>
       </c>
       <c r="K16" s="45">
-        <v>1.3</v>
+        <v>0.8</v>
       </c>
       <c r="L16" s="27" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="N16" s="25">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O16" s="75" t="s">
         <v>110</v>
       </c>
       <c r="P16" s="43">
-        <v>0.7</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="26">
         <v>8</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>19</v>
+        <v>115</v>
       </c>
       <c r="D17" s="25">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E17" s="75" t="s">
         <v>110</v>
       </c>
       <c r="F17" s="45">
-        <v>1.1000000000000001</v>
+        <v>0.9</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>42</v>
       </c>
       <c r="H17" s="24" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="I17" s="25">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J17" s="75" t="s">
         <v>110</v>
       </c>
       <c r="K17" s="45">
-        <v>1.1000000000000001</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>0.6</v>
+      </c>
+      <c r="L17" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="M17" s="24" t="s">
+        <v>37</v>
       </c>
       <c r="N17" s="60">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O17" s="75" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="43">
-        <v>0.7</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="47">
         <v>9</v>
       </c>
       <c r="B18" s="58" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>114</v>
+        <v>23</v>
       </c>
       <c r="D18" s="25">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E18" s="75" t="s">
         <v>110</v>
       </c>
       <c r="F18" s="45">
-        <v>1</v>
+        <v>0.7</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="I18" s="25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J18" s="75" t="s">
         <v>110</v>
       </c>
       <c r="K18" s="45">
-        <v>0.7</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>0.4</v>
+      </c>
+      <c r="L18" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="M18" s="24" t="s">
+        <v>82</v>
       </c>
       <c r="N18" s="60">
         <v>2</v>
       </c>
       <c r="O18" s="75" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="43">
-        <v>0.7</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="25">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E19" s="75" t="s">
         <v>110</v>
       </c>
       <c r="F19" s="45">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="G19" s="27" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="I19" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J19" s="75" t="s">
         <v>110</v>
       </c>
       <c r="K19" s="45">
-        <v>0.5</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>0.4</v>
+      </c>
+      <c r="L19" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="M19" s="24" t="s">
+        <v>113</v>
       </c>
       <c r="N19" s="60">
         <v>2</v>
       </c>
       <c r="O19" s="75" t="s">
         <v>110</v>
       </c>
       <c r="P19" s="43">
-        <v>0.7</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="67"/>
       <c r="B20" s="48"/>
       <c r="C20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="83">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="E20" s="84">
-        <v>8.3000000000000007</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="F20" s="85">
-        <v>17.2</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="G20" s="66"/>
       <c r="H20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="I20" s="83">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="J20" s="84">
-        <v>9.8000000000000007</v>
+        <v>9</v>
       </c>
       <c r="K20" s="85">
-        <v>15.6</v>
+        <v>15.3</v>
       </c>
       <c r="L20" s="48"/>
       <c r="M20" s="74" t="s">
         <v>36</v>
       </c>
       <c r="N20" s="86">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O20" s="84">
-        <v>6.5</v>
+        <v>7.2</v>
       </c>
       <c r="P20" s="87">
-        <v>19.7</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>23.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="26">
         <v>11</v>
       </c>
       <c r="B21" s="27" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="D21" s="25">
         <v>4</v>
       </c>
       <c r="E21" s="76" t="s">
         <v>110</v>
       </c>
       <c r="F21" s="45">
         <v>0.5</v>
       </c>
-      <c r="G21" s="27" t="s">
-        <v>46</v>
+      <c r="G21" s="58" t="s">
+        <v>22</v>
       </c>
       <c r="H21" s="24" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="I21" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J21" s="76" t="s">
         <v>110</v>
       </c>
       <c r="K21" s="45">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="L21" s="27" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="M21" s="24" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="N21" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O21" s="76" t="s">
         <v>110</v>
       </c>
       <c r="P21" s="43">
-        <v>0.4</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
-      <c r="B22" s="27" t="s">
-        <v>22</v>
+      <c r="B22" s="58" t="s">
+        <v>40</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D22" s="25">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E22" s="75" t="s">
         <v>110</v>
       </c>
       <c r="F22" s="45">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>0.4</v>
+      </c>
+      <c r="G22" s="27" t="s">
+        <v>18</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="I22" s="60">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J22" s="75" t="s">
         <v>110</v>
       </c>
       <c r="K22" s="45">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="L22" s="27" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="M22" s="24" t="s">
-        <v>85</v>
+        <v>117</v>
       </c>
       <c r="N22" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O22" s="75" t="s">
         <v>110</v>
       </c>
       <c r="P22" s="43">
-        <v>0.4</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="58" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>47</v>
+        <v>117</v>
       </c>
       <c r="D23" s="25">
         <v>3</v>
       </c>
       <c r="E23" s="75" t="s">
         <v>110</v>
       </c>
       <c r="F23" s="45">
         <v>0.4</v>
       </c>
-      <c r="G23" s="58" t="s">
-        <v>22</v>
+      <c r="G23" s="27" t="s">
+        <v>32</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I23" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J23" s="75" t="s">
         <v>110</v>
       </c>
       <c r="K23" s="45">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="L23" s="27" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="M23" s="24" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="N23" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O23" s="75" t="s">
         <v>110</v>
       </c>
       <c r="P23" s="43">
-        <v>0.4</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="58" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="D24" s="60">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E24" s="75" t="s">
         <v>110</v>
       </c>
       <c r="F24" s="45">
-        <v>0.12106537530266344</v>
+        <v>0.4</v>
       </c>
       <c r="G24" s="58" t="s">
-        <v>50</v>
+        <v>119</v>
       </c>
       <c r="H24" s="24" t="s">
-        <v>51</v>
+        <v>118</v>
       </c>
       <c r="I24" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J24" s="75" t="s">
         <v>110</v>
       </c>
       <c r="K24" s="45">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>0.2</v>
+      </c>
+      <c r="L24" s="58" t="s">
+        <v>58</v>
       </c>
       <c r="M24" s="24" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="N24" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O24" s="75" t="s">
         <v>110</v>
       </c>
       <c r="P24" s="43">
-        <v>0.4</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="80">
         <v>15</v>
       </c>
       <c r="B25" s="48" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="C25" s="32" t="s">
-        <v>38</v>
+        <v>113</v>
       </c>
       <c r="D25" s="34">
         <v>2</v>
       </c>
       <c r="E25" s="77" t="s">
         <v>110</v>
       </c>
       <c r="F25" s="46">
-        <v>0.24213075060532688</v>
+        <v>0.3</v>
       </c>
       <c r="G25" s="48" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="H25" s="32" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="I25" s="34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J25" s="77" t="s">
         <v>110</v>
       </c>
       <c r="K25" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="L25" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="M25" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="N25" s="34">
+        <v>1</v>
+      </c>
+      <c r="O25" s="77" t="s">
+        <v>110</v>
+      </c>
+      <c r="P25" s="44">
         <v>0.4</v>
       </c>
-      <c r="L25" s="48"/>
-[...3 lines deleted...]
-      <c r="P25" s="44"/>
     </row>
     <row r="26" spans="1:16" s="36" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="82" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="B26" s="12"/>
       <c r="G26" s="35"/>
       <c r="L26" s="35"/>
     </row>
-    <row r="27" spans="1:16" s="38" customFormat="1" ht="15.75">
+    <row r="27" spans="1:16" s="38" customFormat="1" ht="15.6">
       <c r="A27" s="78" t="s">
         <v>108</v>
       </c>
       <c r="B27" s="79"/>
       <c r="C27" s="39"/>
       <c r="H27" s="1"/>
       <c r="N27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
-  <dimension ref="A1:P27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:P28"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="R3" sqref="R3"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="42" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="6" style="42" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="42" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="42" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="6" style="42" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="42" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="42" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="6" style="42" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="42" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="42" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="42" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="42" customWidth="1"/>
     <col min="17" max="16384" width="9" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="38" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="88" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
       <c r="I1" s="88"/>
       <c r="J1" s="88"/>
       <c r="K1" s="88"/>
       <c r="L1" s="88"/>
       <c r="M1" s="88"/>
       <c r="N1" s="88"/>
       <c r="O1" s="88"/>
       <c r="P1" s="88"/>
     </row>
     <row r="2" spans="1:16" s="38" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="88"/>
       <c r="B2" s="88"/>
       <c r="C2" s="88"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="H2" s="88"/>
       <c r="I2" s="88"/>
       <c r="J2" s="88"/>
       <c r="K2" s="88"/>
       <c r="L2" s="88"/>
       <c r="M2" s="88"/>
       <c r="N2" s="88"/>
       <c r="O2" s="88"/>
       <c r="P2" s="88"/>
     </row>
     <row r="3" spans="1:16" s="38" customFormat="1">
       <c r="A3" s="90" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B3" s="90"/>
       <c r="C3" s="90"/>
       <c r="D3" s="90"/>
       <c r="E3" s="90"/>
       <c r="F3" s="90"/>
       <c r="G3" s="90"/>
       <c r="H3" s="90"/>
       <c r="I3" s="90"/>
       <c r="J3" s="90"/>
       <c r="K3" s="90"/>
       <c r="L3" s="90"/>
       <c r="M3" s="90"/>
       <c r="N3" s="90"/>
       <c r="O3" s="90"/>
       <c r="P3" s="90"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="69" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="54"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>26</v>
       </c>
       <c r="P6" s="52" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="P8" s="70" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="57" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
-        <v>1034</v>
+        <v>1013</v>
       </c>
       <c r="E9" s="40">
-        <v>45.879975941854006</v>
+        <v>45.570844556409668</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="57" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
-        <v>738</v>
+        <v>749</v>
       </c>
       <c r="J9" s="40">
-        <v>62.991158192307402</v>
+        <v>64.859435142729723</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="57" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
-        <v>296</v>
+        <v>264</v>
       </c>
       <c r="O9" s="40">
-        <v>27.353877389016954</v>
-[...1 lines deleted...]
-      <c r="P9" s="65">
+        <v>24.7166132622419</v>
+      </c>
+      <c r="P9" s="43">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="25">
-        <v>487</v>
+        <v>473</v>
       </c>
       <c r="E10" s="40">
-        <v>21.608847469712671</v>
+        <v>21.278390399982008</v>
       </c>
       <c r="F10" s="45">
-        <v>47.098646034816248</v>
+        <v>46.692991115498515</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="25">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="J10" s="40">
-        <v>32.17841007926814</v>
+        <v>33.685340815115971</v>
       </c>
       <c r="K10" s="45">
-        <v>51.084010840108398</v>
+        <v>51.935914552736982</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="25">
-        <v>110</v>
+        <v>84</v>
       </c>
       <c r="O10" s="40">
-        <v>10.165292272945491</v>
+        <v>7.864376947077</v>
       </c>
       <c r="P10" s="43">
-        <v>37.162162162162161</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>31.818181818181817</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="25">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="E11" s="40">
-        <v>7.3656441067193095</v>
+        <v>8.3674008761028595</v>
       </c>
       <c r="F11" s="45">
-        <v>16.054158607350097</v>
+        <v>18.361303060217178</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="25">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="J11" s="40">
-        <v>10.157110873827344</v>
+        <v>10.564554188802438</v>
       </c>
       <c r="K11" s="45">
-        <v>16.124661246612465</v>
+        <v>16.288384512683578</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="N11" s="25">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="O11" s="40">
-        <v>4.3433521529858004</v>
+        <v>5.9919062453920002</v>
       </c>
       <c r="P11" s="43">
-        <v>15.878378378378377</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>24.242424242424242</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="25">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="E12" s="40">
-        <v>5.013962554573987</v>
+        <v>4.228686464267037</v>
       </c>
       <c r="F12" s="45">
-        <v>10.9284332688588</v>
+        <v>9.279368213228036</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="25">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="J12" s="40">
-        <v>6.14547884802999</v>
+        <v>5.5420612137980001</v>
       </c>
       <c r="K12" s="45">
-        <v>9.7560975609756095</v>
+        <v>8.544726301735647</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="25">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="O12" s="40">
-        <v>3.7888816653705915</v>
+        <v>2.8087060525275001</v>
       </c>
       <c r="P12" s="43">
-        <v>13.851351351351351</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>11.363636363636363</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="25">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="E13" s="40">
-        <v>1.6417399514976774</v>
+        <v>2.0693572059179117</v>
       </c>
       <c r="F13" s="45">
-        <v>3.5783365570599615</v>
+        <v>4.5409674234945703</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="25">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="J13" s="40">
-        <v>1.7070774577861083</v>
+        <v>2.6844359004334066</v>
       </c>
       <c r="K13" s="45">
-        <v>2.7100271002710028</v>
+        <v>4.1388518024032042</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N13" s="25">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="O13" s="40">
-        <v>1.5709997149097576</v>
+        <v>1.4043530262637001</v>
       </c>
       <c r="P13" s="43">
-        <v>5.7432432432432439</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>5.6818181818181817</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
-      <c r="B14" s="58" t="s">
-        <v>34</v>
+      <c r="B14" s="27" t="s">
+        <v>18</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="D14" s="25">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E14" s="40">
-        <v>0.84305565076907762</v>
+        <v>0.76476244566531515</v>
       </c>
       <c r="F14" s="45">
-        <v>1.83752417794971</v>
+        <v>1.678183613030602</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>43</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>37</v>
       </c>
       <c r="I14" s="25">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J14" s="40">
-        <v>1.1949542204502759</v>
+        <v>1.1257311840527189</v>
       </c>
       <c r="K14" s="45">
-        <v>1.8970189701897018</v>
+        <v>1.7356475300400533</v>
       </c>
       <c r="L14" s="27" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="N14" s="25">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="O14" s="40">
-        <v>1.016529227294549</v>
+        <v>0.74898828067400003</v>
       </c>
       <c r="P14" s="43">
-        <v>3.7162162162162162</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.0303030303030303</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="26">
         <v>6</v>
       </c>
       <c r="B15" s="58" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="25">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E15" s="40">
-        <v>0.79868430072859986</v>
+        <v>0.62980436701849485</v>
       </c>
       <c r="F15" s="45">
-        <v>1.7408123791102514</v>
+        <v>1.3820335636722607</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>19</v>
       </c>
       <c r="I15" s="25">
         <v>9</v>
       </c>
       <c r="J15" s="40">
-        <v>0.76818485600374875</v>
+        <v>0.77935235819034376</v>
       </c>
       <c r="K15" s="45">
-        <v>1.2195121951219512</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1.2016021361815754</v>
+      </c>
+      <c r="L15" s="58" t="s">
+        <v>20</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="N15" s="25">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O15" s="40">
-        <v>0.55447048761520856</v>
+        <v>0.46811767542119997</v>
       </c>
       <c r="P15" s="43">
-        <v>2.0270270270270272</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.893939393939394</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="47">
         <v>7</v>
       </c>
       <c r="B16" s="58" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>19</v>
+        <v>114</v>
       </c>
       <c r="D16" s="25">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E16" s="40">
-        <v>0.66557025060716646</v>
+        <v>0.53983231458728131</v>
       </c>
       <c r="F16" s="45">
-        <v>1.4506769825918762</v>
+        <v>1.1846001974333662</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>34</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>114</v>
       </c>
       <c r="I16" s="25">
         <v>8</v>
       </c>
       <c r="J16" s="40">
-        <v>0.68283098311444335</v>
+        <v>0.69275765172475001</v>
       </c>
       <c r="K16" s="45">
-        <v>1.084010840108401</v>
+        <v>1.0680907877169559</v>
       </c>
       <c r="L16" s="27" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="N16" s="25">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O16" s="40">
-        <v>0.46205873967934047</v>
+        <v>0.37449414033700001</v>
       </c>
       <c r="P16" s="43">
-        <v>1.6891891891891893</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.5151515151515151</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="47">
         <v>8</v>
       </c>
       <c r="B17" s="58" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="D17" s="25">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E17" s="40">
-        <v>0.53245620048573317</v>
+        <v>0.40487423594046096</v>
       </c>
       <c r="F17" s="45">
-        <v>1.1605415860735011</v>
+        <v>0.88845014807502465</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>44</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>45</v>
       </c>
       <c r="I17" s="25">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J17" s="40">
-        <v>0.59747711022509997</v>
+        <v>0.51956823879356251</v>
       </c>
       <c r="K17" s="45">
-        <v>0.94850948509485089</v>
+        <v>0.80106809078771701</v>
       </c>
       <c r="L17" s="27" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="N17" s="25">
         <v>4</v>
       </c>
       <c r="O17" s="40">
-        <v>0.36964699174347238</v>
+        <v>0.37449414033700001</v>
       </c>
       <c r="P17" s="43">
-        <v>1.3513513513513513</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.5151515151515151</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="47">
         <v>9</v>
       </c>
       <c r="B18" s="58" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="D18" s="25">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E18" s="40">
-        <v>0.4880848504452554</v>
+        <v>0.40487423594046096</v>
       </c>
       <c r="F18" s="45">
-        <v>1.0638297872340425</v>
+        <v>0.88845014807502465</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="I18" s="25">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J18" s="40">
-        <v>0.59747711022509997</v>
+        <v>0.43297353232796881</v>
       </c>
       <c r="K18" s="45">
-        <v>0.94850948509485089</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>0.66755674232309747</v>
+      </c>
+      <c r="L18" s="58" t="s">
+        <v>58</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="N18" s="25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O18" s="40">
-        <v>0.36964699174347238</v>
+        <v>0.18724707016850001</v>
       </c>
       <c r="P18" s="43">
-        <v>1.3513513513513513</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.75757575757575757</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="58" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="25">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E19" s="40">
-        <v>0.31059945028329999</v>
+        <v>0.26991615729364066</v>
       </c>
       <c r="F19" s="45">
-        <v>0.67698259187620891</v>
+        <v>0.5923000987166831</v>
       </c>
       <c r="G19" s="27" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="I19" s="25">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J19" s="40">
-        <v>0.59747711022509997</v>
+        <v>0.34637882586237501</v>
       </c>
       <c r="K19" s="45">
-        <v>0.94850948509485089</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>0.53404539385847793</v>
+      </c>
+      <c r="L19" s="58" t="s">
+        <v>91</v>
       </c>
       <c r="M19" s="24" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="N19" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O19" s="40">
-        <v>0.18482349587173619</v>
+        <v>9.3623535084200002E-2</v>
       </c>
       <c r="P19" s="43">
-        <v>0.67567567567567566</v>
-[...3 lines deleted...]
-      <c r="A20" s="26"/>
+        <v>0.37878787878787878</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="61"/>
       <c r="B20" s="48"/>
       <c r="C20" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" s="34">
+        <v>147</v>
+      </c>
+      <c r="E20" s="41">
+        <v>6.612945853694197</v>
+      </c>
+      <c r="F20" s="46">
+        <v>14.511352418558737</v>
+      </c>
+      <c r="G20" s="61"/>
+      <c r="H20" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="D20" s="28">
-[...9 lines deleted...]
-      <c r="H20" s="24" t="s">
+      <c r="I20" s="33">
+        <v>98</v>
+      </c>
+      <c r="J20" s="41">
+        <v>8.4862812336281888</v>
+      </c>
+      <c r="K20" s="46">
+        <v>13.084112149532709</v>
+      </c>
+      <c r="L20" s="61"/>
+      <c r="M20" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="I20" s="28">
-[...11 lines deleted...]
-      </c>
       <c r="N20" s="34">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="O20" s="41">
-        <v>4.5281756488575367</v>
+        <v>4.400306148959725</v>
       </c>
       <c r="P20" s="44">
-        <v>16.554054054054053</v>
-[...3 lines deleted...]
-      <c r="A21" s="29">
+        <v>17.803030303030305</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="26">
         <v>11</v>
       </c>
-      <c r="B21" s="58" t="s">
-        <v>22</v>
+      <c r="B21" s="62" t="s">
+        <v>35</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>82</v>
+      </c>
+      <c r="D21" s="60">
+        <v>4</v>
       </c>
       <c r="E21" s="40">
-        <v>0.31059945028329999</v>
+        <v>0.17994410486240001</v>
       </c>
       <c r="F21" s="45">
-        <v>0.67698259187620891</v>
-[...8 lines deleted...]
-        <v>5</v>
+        <v>0.3948667324777887</v>
+      </c>
+      <c r="G21" s="58" t="s">
+        <v>35</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="I21" s="28">
+        <v>3</v>
       </c>
       <c r="J21" s="40">
-        <v>0.42676936444652708</v>
+        <v>0.25978411939680002</v>
       </c>
       <c r="K21" s="45">
-        <v>0.6775067750677507</v>
-[...1 lines deleted...]
-      <c r="L21" s="51" t="s">
+        <v>0.40053404539385851</v>
+      </c>
+      <c r="L21" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="M21" s="49" t="s">
+      <c r="M21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="N21" s="28">
         <v>1</v>
       </c>
       <c r="O21" s="40">
-        <v>9.2411747935868094E-2</v>
+        <v>9.3623535084200002E-2</v>
       </c>
       <c r="P21" s="43">
-        <v>0.33783783783783783</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.37878787878787878</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
-      <c r="B22" s="27" t="s">
-        <v>35</v>
+      <c r="B22" s="58" t="s">
+        <v>58</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D22" s="25">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E22" s="40">
-        <v>0.2218567502024</v>
-[...2 lines deleted...]
-        <v>0.48355899419729209</v>
+        <v>0.17994410486240001</v>
+      </c>
+      <c r="F22" s="45">
+        <v>0.3948667324777887</v>
       </c>
       <c r="G22" s="58" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="I22" s="25">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J22" s="40">
-        <v>0.34141549155720002</v>
+        <v>0.25978411939680002</v>
       </c>
       <c r="K22" s="45">
-        <v>0.54200542005420049</v>
-[...1 lines deleted...]
-      <c r="L22" s="58" t="s">
+        <v>0.40053404539385851</v>
+      </c>
+      <c r="L22" s="62" t="s">
         <v>35</v>
       </c>
       <c r="M22" s="24" t="s">
         <v>82</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
       <c r="O22" s="40">
-        <v>9.2411747935899999E-2</v>
+        <v>9.3623535084200002E-2</v>
       </c>
       <c r="P22" s="43">
-        <v>0.33783783783783783</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.37878787878787878</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="58" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="D23" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E23" s="40">
-        <v>0.22185675020238882</v>
-[...2 lines deleted...]
-        <v>0.48355899419729209</v>
+        <v>0.13495807864682033</v>
+      </c>
+      <c r="F23" s="45">
+        <v>0.29615004935834155</v>
       </c>
       <c r="G23" s="58" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="I23" s="25">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J23" s="40">
-        <v>0.34141549155722167</v>
+        <v>0.25978411939678125</v>
       </c>
       <c r="K23" s="45">
-        <v>0.54200542005420049</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>0.40053404539385851</v>
+      </c>
+      <c r="L23" s="62" t="s">
+        <v>22</v>
       </c>
       <c r="M23" s="24" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="N23" s="25">
         <v>1</v>
       </c>
       <c r="O23" s="40">
-        <v>9.2411747935868094E-2</v>
+        <v>9.3623535084200002E-2</v>
       </c>
       <c r="P23" s="43">
-        <v>0.33783783783783783</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.37878787878787878</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="58" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D24" s="25">
         <v>3</v>
       </c>
       <c r="E24" s="40">
-        <v>0.13311405012143329</v>
-[...2 lines deleted...]
-        <v>0.29013539651837528</v>
+        <v>0.13495807864682033</v>
+      </c>
+      <c r="F24" s="45">
+        <v>0.29615004935834155</v>
       </c>
       <c r="G24" s="58" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H24" s="24" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="I24" s="25">
         <v>2</v>
       </c>
       <c r="J24" s="40">
-        <v>0.17070774577861084</v>
+        <v>0.1731894129311875</v>
       </c>
       <c r="K24" s="45">
-        <v>0.27100271002710025</v>
+        <v>0.26702269692923897</v>
       </c>
       <c r="L24" s="58" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="M24" s="24" t="s">
-        <v>47</v>
+        <v>113</v>
       </c>
       <c r="N24" s="25">
         <v>1</v>
       </c>
       <c r="O24" s="40">
-        <v>9.2411747935868094E-2</v>
+        <v>9.3623535084200002E-2</v>
       </c>
       <c r="P24" s="43">
-        <v>0.33783783783783783</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.37878787878787878</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
-      <c r="B25" s="48" t="s">
-        <v>48</v>
+      <c r="B25" s="63" t="s">
+        <v>56</v>
       </c>
       <c r="C25" s="32" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D25" s="33">
         <v>3</v>
       </c>
       <c r="E25" s="41">
-        <v>0.13311405012143329</v>
-[...2 lines deleted...]
-        <v>0.29013539651837528</v>
+        <v>0.13495807864682033</v>
+      </c>
+      <c r="F25" s="46">
+        <v>0.29615004935834155</v>
       </c>
       <c r="G25" s="48" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="H25" s="32" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="I25" s="34">
         <v>2</v>
       </c>
       <c r="J25" s="41">
-        <v>0.17070774577860001</v>
+        <v>0.1731894129311875</v>
       </c>
       <c r="K25" s="46">
-        <v>0.27100271002710025</v>
+        <v>0.26702269692923897</v>
       </c>
       <c r="L25" s="48" t="s">
         <v>50</v>
       </c>
       <c r="M25" s="32" t="s">
         <v>51</v>
       </c>
       <c r="N25" s="34">
         <v>1</v>
       </c>
       <c r="O25" s="41">
-        <v>9.2411747935868094E-2</v>
+        <v>9.3623535084200002E-2</v>
       </c>
       <c r="P25" s="44">
-        <v>0.33783783783783783</v>
+        <v>0.37878787878787878</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="36" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="72" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B26" s="12"/>
       <c r="G26" s="35"/>
       <c r="L26" s="35"/>
     </row>
     <row r="27" spans="1:16">
       <c r="D27" s="68"/>
       <c r="E27" s="68"/>
       <c r="F27" s="68"/>
       <c r="G27" s="68"/>
       <c r="H27" s="68"/>
       <c r="I27" s="68"/>
       <c r="J27" s="68"/>
       <c r="K27" s="68"/>
       <c r="L27" s="68"/>
       <c r="M27" s="68"/>
       <c r="N27" s="68"/>
       <c r="O27" s="68"/>
     </row>
+    <row r="28" spans="1:16">
+      <c r="E28" s="68"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="A3:P3"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:P27"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection sqref="A1:P2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="3" style="42" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="6" style="42" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="42" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="42" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="6" style="42" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="42" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="42" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="6" style="42" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="42" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="42" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="42"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="38" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="88" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
+      <c r="N1" s="88"/>
+      <c r="O1" s="88"/>
+      <c r="P1" s="88"/>
+    </row>
+    <row r="2" spans="1:16" s="38" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="88"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
+      <c r="N2" s="88"/>
+      <c r="O2" s="88"/>
+      <c r="P2" s="88"/>
+    </row>
+    <row r="3" spans="1:16" s="38" customFormat="1">
+      <c r="A3" s="90" t="s">
+        <v>79</v>
+      </c>
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="90"/>
+      <c r="M3" s="90"/>
+      <c r="N3" s="90"/>
+      <c r="O3" s="90"/>
+      <c r="P3" s="90"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="P4" s="69" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="6"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="6"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="54"/>
+    </row>
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A6" s="13"/>
+      <c r="B6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15"/>
+      <c r="D6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="15"/>
+      <c r="I6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="15"/>
+      <c r="N6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="P6" s="52" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A7" s="13"/>
+      <c r="B7" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="L7" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="18"/>
+      <c r="O7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="22"/>
+      <c r="D8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="22"/>
+      <c r="I8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="L8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="22"/>
+      <c r="N8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="P8" s="70" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A9" s="23"/>
+      <c r="B9" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="25">
+        <v>1034</v>
+      </c>
+      <c r="E9" s="40">
+        <v>45.879975941854006</v>
+      </c>
+      <c r="F9" s="45">
+        <v>100</v>
+      </c>
+      <c r="G9" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="25">
+        <v>738</v>
+      </c>
+      <c r="J9" s="40">
+        <v>62.991158192307402</v>
+      </c>
+      <c r="K9" s="45">
+        <v>100</v>
+      </c>
+      <c r="L9" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N9" s="25">
+        <v>296</v>
+      </c>
+      <c r="O9" s="40">
+        <v>27.353877389016954</v>
+      </c>
+      <c r="P9" s="65">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="26">
+        <v>1</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="25">
+        <v>487</v>
+      </c>
+      <c r="E10" s="40">
+        <v>21.608847469712671</v>
+      </c>
+      <c r="F10" s="45">
+        <v>47.098646034816248</v>
+      </c>
+      <c r="G10" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" s="25">
+        <v>377</v>
+      </c>
+      <c r="J10" s="40">
+        <v>32.17841007926814</v>
+      </c>
+      <c r="K10" s="45">
+        <v>51.084010840108398</v>
+      </c>
+      <c r="L10" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="N10" s="25">
+        <v>110</v>
+      </c>
+      <c r="O10" s="40">
+        <v>10.165292272945491</v>
+      </c>
+      <c r="P10" s="43">
+        <v>37.162162162162161</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="26">
+        <v>2</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="25">
+        <v>166</v>
+      </c>
+      <c r="E11" s="40">
+        <v>7.3656441067193095</v>
+      </c>
+      <c r="F11" s="45">
+        <v>16.054158607350097</v>
+      </c>
+      <c r="G11" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="H11" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="I11" s="25">
+        <v>119</v>
+      </c>
+      <c r="J11" s="40">
+        <v>10.157110873827344</v>
+      </c>
+      <c r="K11" s="45">
+        <v>16.124661246612465</v>
+      </c>
+      <c r="L11" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="N11" s="25">
+        <v>47</v>
+      </c>
+      <c r="O11" s="40">
+        <v>4.3433521529858004</v>
+      </c>
+      <c r="P11" s="43">
+        <v>15.878378378378377</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="26">
+        <v>3</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="25">
+        <v>113</v>
+      </c>
+      <c r="E12" s="40">
+        <v>5.013962554573987</v>
+      </c>
+      <c r="F12" s="45">
+        <v>10.9284332688588</v>
+      </c>
+      <c r="G12" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="25">
+        <v>72</v>
+      </c>
+      <c r="J12" s="40">
+        <v>6.14547884802999</v>
+      </c>
+      <c r="K12" s="45">
+        <v>9.7560975609756095</v>
+      </c>
+      <c r="L12" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="M12" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="N12" s="25">
+        <v>41</v>
+      </c>
+      <c r="O12" s="40">
+        <v>3.7888816653705915</v>
+      </c>
+      <c r="P12" s="43">
+        <v>13.851351351351351</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="26">
+        <v>4</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="25">
+        <v>37</v>
+      </c>
+      <c r="E13" s="40">
+        <v>1.6417399514976774</v>
+      </c>
+      <c r="F13" s="45">
+        <v>3.5783365570599615</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="25">
+        <v>20</v>
+      </c>
+      <c r="J13" s="40">
+        <v>1.7070774577861083</v>
+      </c>
+      <c r="K13" s="45">
+        <v>2.7100271002710028</v>
+      </c>
+      <c r="L13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N13" s="25">
+        <v>17</v>
+      </c>
+      <c r="O13" s="40">
+        <v>1.5709997149097576</v>
+      </c>
+      <c r="P13" s="43">
+        <v>5.7432432432432439</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="26">
+        <v>5</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="D14" s="25">
+        <v>19</v>
+      </c>
+      <c r="E14" s="40">
+        <v>0.84305565076907762</v>
+      </c>
+      <c r="F14" s="45">
+        <v>1.83752417794971</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="I14" s="25">
+        <v>14</v>
+      </c>
+      <c r="J14" s="40">
+        <v>1.1949542204502759</v>
+      </c>
+      <c r="K14" s="45">
+        <v>1.8970189701897018</v>
+      </c>
+      <c r="L14" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="N14" s="25">
+        <v>11</v>
+      </c>
+      <c r="O14" s="40">
+        <v>1.016529227294549</v>
+      </c>
+      <c r="P14" s="43">
+        <v>3.7162162162162162</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="26">
+        <v>6</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="25">
+        <v>18</v>
+      </c>
+      <c r="E15" s="40">
+        <v>0.79868430072859986</v>
+      </c>
+      <c r="F15" s="45">
+        <v>1.7408123791102514</v>
+      </c>
+      <c r="G15" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="I15" s="25">
+        <v>9</v>
+      </c>
+      <c r="J15" s="40">
+        <v>0.76818485600374875</v>
+      </c>
+      <c r="K15" s="45">
+        <v>1.2195121951219512</v>
+      </c>
+      <c r="L15" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="M15" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="N15" s="25">
+        <v>6</v>
+      </c>
+      <c r="O15" s="40">
+        <v>0.55447048761520856</v>
+      </c>
+      <c r="P15" s="43">
+        <v>2.0270270270270272</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="47">
+        <v>7</v>
+      </c>
+      <c r="B16" s="58" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="25">
+        <v>15</v>
+      </c>
+      <c r="E16" s="40">
+        <v>0.66557025060716646</v>
+      </c>
+      <c r="F16" s="45">
+        <v>1.4506769825918762</v>
+      </c>
+      <c r="G16" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="I16" s="25">
+        <v>8</v>
+      </c>
+      <c r="J16" s="40">
+        <v>0.68283098311444335</v>
+      </c>
+      <c r="K16" s="45">
+        <v>1.084010840108401</v>
+      </c>
+      <c r="L16" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="M16" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="N16" s="25">
+        <v>5</v>
+      </c>
+      <c r="O16" s="40">
+        <v>0.46205873967934047</v>
+      </c>
+      <c r="P16" s="43">
+        <v>1.6891891891891893</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="47">
+        <v>8</v>
+      </c>
+      <c r="B17" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" s="25">
+        <v>12</v>
+      </c>
+      <c r="E17" s="40">
+        <v>0.53245620048573317</v>
+      </c>
+      <c r="F17" s="45">
+        <v>1.1605415860735011</v>
+      </c>
+      <c r="G17" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="I17" s="25">
+        <v>7</v>
+      </c>
+      <c r="J17" s="40">
+        <v>0.59747711022509997</v>
+      </c>
+      <c r="K17" s="45">
+        <v>0.94850948509485089</v>
+      </c>
+      <c r="L17" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="M17" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="N17" s="25">
+        <v>4</v>
+      </c>
+      <c r="O17" s="40">
+        <v>0.36964699174347238</v>
+      </c>
+      <c r="P17" s="43">
+        <v>1.3513513513513513</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="47">
+        <v>9</v>
+      </c>
+      <c r="B18" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="25">
+        <v>11</v>
+      </c>
+      <c r="E18" s="40">
+        <v>0.4880848504452554</v>
+      </c>
+      <c r="F18" s="45">
+        <v>1.0638297872340425</v>
+      </c>
+      <c r="G18" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" s="25">
+        <v>7</v>
+      </c>
+      <c r="J18" s="40">
+        <v>0.59747711022509997</v>
+      </c>
+      <c r="K18" s="45">
+        <v>0.94850948509485089</v>
+      </c>
+      <c r="L18" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="M18" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="N18" s="25">
+        <v>4</v>
+      </c>
+      <c r="O18" s="40">
+        <v>0.36964699174347238</v>
+      </c>
+      <c r="P18" s="43">
+        <v>1.3513513513513513</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="26">
+        <v>10</v>
+      </c>
+      <c r="B19" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" s="25">
+        <v>7</v>
+      </c>
+      <c r="E19" s="40">
+        <v>0.31059945028329999</v>
+      </c>
+      <c r="F19" s="45">
+        <v>0.67698259187620891</v>
+      </c>
+      <c r="G19" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="I19" s="25">
+        <v>7</v>
+      </c>
+      <c r="J19" s="40">
+        <v>0.59747711022509997</v>
+      </c>
+      <c r="K19" s="45">
+        <v>0.94850948509485089</v>
+      </c>
+      <c r="L19" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="N19" s="25">
+        <v>2</v>
+      </c>
+      <c r="O19" s="40">
+        <v>0.18482349587173619</v>
+      </c>
+      <c r="P19" s="43">
+        <v>0.67567567567567566</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="26"/>
+      <c r="B20" s="48"/>
+      <c r="C20" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" s="28">
+        <v>149</v>
+      </c>
+      <c r="E20" s="41">
+        <v>6.6113311560311878</v>
+      </c>
+      <c r="F20" s="46">
+        <v>14.410058027079303</v>
+      </c>
+      <c r="G20" s="58"/>
+      <c r="H20" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="I20" s="28">
+        <v>98</v>
+      </c>
+      <c r="J20" s="41">
+        <v>8.3646795431519312</v>
+      </c>
+      <c r="K20" s="46">
+        <v>13.279132791327914</v>
+      </c>
+      <c r="L20" s="48"/>
+      <c r="M20" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="N20" s="34">
+        <v>49</v>
+      </c>
+      <c r="O20" s="41">
+        <v>4.5281756488575367</v>
+      </c>
+      <c r="P20" s="44">
+        <v>16.554054054054053</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="29">
+        <v>11</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" s="59">
+        <v>7</v>
+      </c>
+      <c r="E21" s="40">
+        <v>0.31059945028329999</v>
+      </c>
+      <c r="F21" s="45">
+        <v>0.67698259187620891</v>
+      </c>
+      <c r="G21" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="I21" s="30">
+        <v>5</v>
+      </c>
+      <c r="J21" s="40">
+        <v>0.42676936444652708</v>
+      </c>
+      <c r="K21" s="45">
+        <v>0.6775067750677507</v>
+      </c>
+      <c r="L21" s="51" t="s">
+        <v>32</v>
+      </c>
+      <c r="M21" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="N21" s="28">
+        <v>1</v>
+      </c>
+      <c r="O21" s="40">
+        <v>9.2411747935868094E-2</v>
+      </c>
+      <c r="P21" s="43">
+        <v>0.33783783783783783</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="26">
+        <v>12</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="D22" s="25">
+        <v>5</v>
+      </c>
+      <c r="E22" s="40">
+        <v>0.2218567502024</v>
+      </c>
+      <c r="F22" s="43">
+        <v>0.48355899419729209</v>
+      </c>
+      <c r="G22" s="58" t="s">
+        <v>35</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="I22" s="25">
+        <v>4</v>
+      </c>
+      <c r="J22" s="40">
+        <v>0.34141549155720002</v>
+      </c>
+      <c r="K22" s="45">
+        <v>0.54200542005420049</v>
+      </c>
+      <c r="L22" s="58" t="s">
+        <v>35</v>
+      </c>
+      <c r="M22" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="N22" s="25">
+        <v>1</v>
+      </c>
+      <c r="O22" s="40">
+        <v>9.2411747935899999E-2</v>
+      </c>
+      <c r="P22" s="43">
+        <v>0.33783783783783783</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="26">
+        <v>13</v>
+      </c>
+      <c r="B23" s="58" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D23" s="25">
+        <v>5</v>
+      </c>
+      <c r="E23" s="40">
+        <v>0.22185675020238882</v>
+      </c>
+      <c r="F23" s="43">
+        <v>0.48355899419729209</v>
+      </c>
+      <c r="G23" s="58" t="s">
+        <v>46</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="I23" s="25">
+        <v>4</v>
+      </c>
+      <c r="J23" s="40">
+        <v>0.34141549155722167</v>
+      </c>
+      <c r="K23" s="45">
+        <v>0.54200542005420049</v>
+      </c>
+      <c r="L23" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="M23" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="N23" s="25">
+        <v>1</v>
+      </c>
+      <c r="O23" s="40">
+        <v>9.2411747935868094E-2</v>
+      </c>
+      <c r="P23" s="43">
+        <v>0.33783783783783783</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="26">
+        <v>14</v>
+      </c>
+      <c r="B24" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="25">
+        <v>3</v>
+      </c>
+      <c r="E24" s="40">
+        <v>0.13311405012143329</v>
+      </c>
+      <c r="F24" s="43">
+        <v>0.29013539651837528</v>
+      </c>
+      <c r="G24" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="I24" s="25">
+        <v>2</v>
+      </c>
+      <c r="J24" s="40">
+        <v>0.17070774577861084</v>
+      </c>
+      <c r="K24" s="45">
+        <v>0.27100271002710025</v>
+      </c>
+      <c r="L24" s="58" t="s">
+        <v>46</v>
+      </c>
+      <c r="M24" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="N24" s="25">
+        <v>1</v>
+      </c>
+      <c r="O24" s="40">
+        <v>9.2411747935868094E-2</v>
+      </c>
+      <c r="P24" s="43">
+        <v>0.33783783783783783</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="31">
+        <v>15</v>
+      </c>
+      <c r="B25" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C25" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" s="33">
+        <v>3</v>
+      </c>
+      <c r="E25" s="41">
+        <v>0.13311405012143329</v>
+      </c>
+      <c r="F25" s="44">
+        <v>0.29013539651837528</v>
+      </c>
+      <c r="G25" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="H25" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="I25" s="34">
+        <v>2</v>
+      </c>
+      <c r="J25" s="41">
+        <v>0.17070774577860001</v>
+      </c>
+      <c r="K25" s="46">
+        <v>0.27100271002710025</v>
+      </c>
+      <c r="L25" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="M25" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="N25" s="34">
+        <v>1</v>
+      </c>
+      <c r="O25" s="41">
+        <v>9.2411747935868094E-2</v>
+      </c>
+      <c r="P25" s="44">
+        <v>0.33783783783783783</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="36" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="72" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="12"/>
+      <c r="G26" s="35"/>
+      <c r="L26" s="35"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="D27" s="68"/>
+      <c r="E27" s="68"/>
+      <c r="F27" s="68"/>
+      <c r="G27" s="68"/>
+      <c r="H27" s="68"/>
+      <c r="I27" s="68"/>
+      <c r="J27" s="68"/>
+      <c r="K27" s="68"/>
+      <c r="L27" s="68"/>
+      <c r="M27" s="68"/>
+      <c r="N27" s="68"/>
+      <c r="O27" s="68"/>
+    </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{415563A9-C564-465D-94EF-A2BA66802FB6}">
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="R3" sqref="R3"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="42" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="6" style="42" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="42" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="42" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="6" style="42" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="42" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="42" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="6" style="42" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="42" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="42" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="42" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="42" customWidth="1"/>
     <col min="17" max="16384" width="9" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="37" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="88" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
       <c r="I1" s="88"/>
       <c r="J1" s="88"/>
       <c r="K1" s="88"/>
       <c r="L1" s="88"/>
       <c r="M1" s="88"/>
       <c r="N1" s="88"/>
       <c r="O1" s="88"/>
       <c r="P1" s="88"/>
     </row>
     <row r="2" spans="1:16" s="37" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="88"/>
       <c r="B2" s="88"/>
       <c r="C2" s="88"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="H2" s="88"/>
       <c r="I2" s="88"/>
       <c r="J2" s="88"/>
       <c r="K2" s="88"/>
       <c r="L2" s="88"/>
       <c r="M2" s="88"/>
       <c r="N2" s="88"/>
       <c r="O2" s="88"/>
       <c r="P2" s="88"/>
     </row>
     <row r="3" spans="1:16" s="38" customFormat="1">
-      <c r="A3" s="90" t="s">
-        <v>98</v>
+      <c r="A3" s="89" t="s">
+        <v>109</v>
       </c>
       <c r="B3" s="90"/>
       <c r="C3" s="90"/>
       <c r="D3" s="90"/>
       <c r="E3" s="90"/>
       <c r="F3" s="90"/>
       <c r="G3" s="90"/>
       <c r="H3" s="90"/>
       <c r="I3" s="90"/>
       <c r="J3" s="90"/>
       <c r="K3" s="90"/>
       <c r="L3" s="90"/>
       <c r="M3" s="90"/>
       <c r="N3" s="90"/>
       <c r="O3" s="90"/>
       <c r="P3" s="90"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="69" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="54"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>26</v>
       </c>
       <c r="P6" s="52" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="P8" s="70" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
-        <v>876</v>
+        <v>826</v>
       </c>
       <c r="E9" s="40">
-        <v>49.690723462331597</v>
+        <v>48.5</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="J9" s="40">
-        <v>64.2808081544175</v>
+        <v>62.8</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="O9" s="40">
-        <v>33.787748917902903</v>
+        <v>33</v>
       </c>
       <c r="P9" s="65">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="25">
-        <v>369</v>
+        <v>294</v>
       </c>
       <c r="E10" s="40">
-        <v>20.9313663899548</v>
+        <v>17.3</v>
       </c>
       <c r="F10" s="45">
-        <v>42.12328767123288</v>
+        <v>35.6</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="25">
-        <v>279</v>
+        <v>236</v>
       </c>
       <c r="J10" s="40">
-        <v>30.3457622251819</v>
+        <v>26.6</v>
       </c>
       <c r="K10" s="45">
-        <v>47.208121827411169</v>
+        <v>42.4</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>30</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>31</v>
       </c>
       <c r="N10" s="25">
         <v>100</v>
       </c>
       <c r="O10" s="40">
-        <v>11.8553504975098</v>
+        <v>12.3</v>
       </c>
       <c r="P10" s="43">
-        <v>35.087719298245609</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>37.200000000000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="25">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="E11" s="40">
-        <v>13.273549418020099</v>
+        <v>13.4</v>
       </c>
       <c r="F11" s="45">
-        <v>26.712328767123289</v>
+        <v>27.6</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="25">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="J11" s="40">
-        <v>14.574667161915301</v>
+        <v>14.4</v>
       </c>
       <c r="K11" s="45">
-        <v>22.673434856175973</v>
+        <v>23</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>24</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>25</v>
       </c>
       <c r="N11" s="25">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="O11" s="40">
-        <v>10.669815447758801</v>
+        <v>7.1</v>
       </c>
       <c r="P11" s="43">
-        <v>31.578947368421051</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="25">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="E12" s="40">
-        <v>3.2900250694238</v>
+        <v>4.2</v>
       </c>
       <c r="F12" s="45">
-        <v>6.6210045662100452</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="25">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="J12" s="40">
-        <v>4.3506469140046002</v>
+        <v>5.2</v>
       </c>
       <c r="K12" s="45">
-        <v>6.7681895093062607</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="25">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>26</v>
+      </c>
+      <c r="O12" s="75">
+        <v>3.2</v>
       </c>
       <c r="P12" s="43">
-        <v>6.3157894736842106</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="25">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E13" s="40">
-        <v>1.7584616750369</v>
+        <v>1.9</v>
       </c>
       <c r="F13" s="45">
-        <v>3.5388127853881275</v>
+        <v>4</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="25">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>2.2840896298523998</v>
+        <v>19</v>
+      </c>
+      <c r="J13" s="81" t="s">
+        <v>110</v>
       </c>
       <c r="K13" s="45">
-        <v>3.5532994923857872</v>
+        <v>3.4</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N13" s="25">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="O13" s="75" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="P13" s="43">
-        <v>3.5087719298245612</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>114</v>
+        <v>21</v>
       </c>
       <c r="D14" s="25">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E14" s="75" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F14" s="45">
-        <v>1.4840182648401825</v>
+        <v>1.5</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>43</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>37</v>
       </c>
       <c r="I14" s="25">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J14" s="75" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="K14" s="45">
-        <v>1.5228426395939088</v>
+        <v>2</v>
       </c>
       <c r="L14" s="27" t="s">
         <v>34</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>114</v>
       </c>
       <c r="N14" s="25">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="O14" s="75" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="P14" s="43">
-        <v>3.5087719298245612</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="26">
         <v>6</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="25">
         <v>12</v>
       </c>
       <c r="E15" s="75" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="F15" s="45">
-        <v>1.3698630136986301</v>
+        <v>1.5</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>21</v>
       </c>
       <c r="I15" s="25">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J15" s="75" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="K15" s="45">
-        <v>1.1844331641285957</v>
+        <v>1.8</v>
       </c>
       <c r="L15" s="27" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="N15" s="25">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O15" s="75" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="P15" s="43">
-        <v>1.0526315789473684</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="26">
         <v>7</v>
       </c>
       <c r="B16" s="27" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="D16" s="25">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E16" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="F16" s="45">
-        <v>1.0273972602739725</v>
+        <v>1.3</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>19</v>
       </c>
       <c r="I16" s="25">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J16" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="K16" s="45">
-        <v>0.84602368866328259</v>
+        <v>1.3</v>
       </c>
       <c r="L16" s="27" t="s">
         <v>35</v>
       </c>
       <c r="M16" s="24" t="s">
         <v>82</v>
       </c>
       <c r="N16" s="25">
         <v>2</v>
       </c>
       <c r="O16" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P16" s="43">
-        <v>0.70175438596491224</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="26">
         <v>8</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="25">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E17" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="F17" s="45">
-        <v>0.79908675799086759</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="G17" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="I17" s="25">
+        <v>6</v>
+      </c>
+      <c r="J17" s="75" t="s">
+        <v>110</v>
+      </c>
+      <c r="K17" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L17" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="H17" s="24" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M17" s="73" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="N17" s="60">
         <v>2</v>
       </c>
       <c r="O17" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P17" s="43">
-        <v>0.70175438596491224</v>
-[...3 lines deleted...]
-      <c r="A18" s="26">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="47">
         <v>9</v>
       </c>
-      <c r="B18" s="27" t="s">
-        <v>42</v>
+      <c r="B18" s="58" t="s">
+        <v>34</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D18" s="25">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E18" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="F18" s="45">
-        <v>0.68493150684931503</v>
+        <v>1</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>115</v>
+        <v>33</v>
       </c>
       <c r="I18" s="25">
         <v>4</v>
       </c>
       <c r="J18" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="K18" s="45">
-        <v>0.67681895093062605</v>
+        <v>0.7</v>
       </c>
       <c r="L18" s="58" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="M18" s="73" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="N18" s="60">
         <v>2</v>
       </c>
       <c r="O18" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P18" s="43">
-        <v>0.70175438596491224</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="D19" s="25">
         <v>5</v>
       </c>
       <c r="E19" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="F19" s="45">
-        <v>0.57077625570776247</v>
+        <v>0.6</v>
       </c>
       <c r="G19" s="27" t="s">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="I19" s="25">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J19" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="K19" s="45">
-        <v>0.67681895093062605</v>
+        <v>0.5</v>
       </c>
       <c r="L19" s="58" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="M19" s="73" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="N19" s="60">
         <v>2</v>
       </c>
       <c r="O19" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P19" s="43">
-        <v>0.70175438596491224</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="67"/>
       <c r="B20" s="48"/>
       <c r="C20" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="D20" s="34">
-[...6 lines deleted...]
-        <v>15.068493150684931</v>
+      <c r="D20" s="83">
+        <v>142</v>
+      </c>
+      <c r="E20" s="84">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F20" s="85">
+        <v>17.2</v>
       </c>
       <c r="G20" s="66"/>
       <c r="H20" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="I20" s="34">
-[...6 lines deleted...]
-        <v>14.213197969543149</v>
+      <c r="I20" s="83">
+        <v>87</v>
+      </c>
+      <c r="J20" s="84">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="K20" s="85">
+        <v>15.6</v>
       </c>
       <c r="L20" s="48"/>
       <c r="M20" s="74" t="s">
         <v>36</v>
       </c>
-      <c r="N20" s="33">
-[...9 lines deleted...]
-    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+      <c r="N20" s="86">
+        <v>53</v>
+      </c>
+      <c r="O20" s="84">
+        <v>6.5</v>
+      </c>
+      <c r="P20" s="87">
+        <v>19.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="26">
         <v>11</v>
       </c>
       <c r="B21" s="27" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D21" s="25">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E21" s="76" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="F21" s="45">
-        <v>0.57077625570776247</v>
+        <v>0.5</v>
       </c>
       <c r="G21" s="27" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H21" s="24" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I21" s="25">
         <v>3</v>
       </c>
       <c r="J21" s="76" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="K21" s="45">
-        <v>0.50761421319796951</v>
+        <v>0.5</v>
       </c>
       <c r="L21" s="27" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="M21" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="N21" s="25">
         <v>1</v>
       </c>
       <c r="O21" s="76" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P21" s="43">
-        <v>0.35087719298245612</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="27" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="D22" s="25">
         <v>4</v>
       </c>
       <c r="E22" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="F22" s="45">
-        <v>0.45662100456621002</v>
+        <v>0.5</v>
       </c>
       <c r="G22" s="58" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="I22" s="60">
         <v>3</v>
       </c>
       <c r="J22" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="K22" s="45">
-        <v>0.50761421319796951</v>
+        <v>0.5</v>
       </c>
       <c r="L22" s="27" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="M22" s="24" t="s">
-        <v>23</v>
+        <v>85</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
       <c r="O22" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P22" s="43">
-        <v>0.35087719298245612</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
-      <c r="B23" s="27" t="s">
-        <v>44</v>
+      <c r="B23" s="58" t="s">
+        <v>46</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>99</v>
+        <v>47</v>
       </c>
       <c r="D23" s="25">
         <v>3</v>
       </c>
       <c r="E23" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="F23" s="45">
-        <v>0.34246575342465752</v>
+        <v>0.4</v>
       </c>
       <c r="G23" s="58" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
       <c r="I23" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J23" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="K23" s="45">
-        <v>0.50761421319796951</v>
+        <v>0.4</v>
       </c>
       <c r="L23" s="27" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="M23" s="24" t="s">
-        <v>47</v>
+        <v>93</v>
       </c>
       <c r="N23" s="25">
         <v>1</v>
       </c>
       <c r="O23" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P23" s="43">
-        <v>0.35087719298245612</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
-      <c r="B24" s="27" t="s">
-        <v>35</v>
+      <c r="B24" s="58" t="s">
+        <v>59</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="D24" s="60">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E24" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="F24" s="45">
-        <v>0.34246575342465752</v>
+        <v>0.12106537530266344</v>
       </c>
       <c r="G24" s="58" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="H24" s="24" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I24" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J24" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="K24" s="45">
-        <v>0.50761421319796951</v>
+        <v>0.4</v>
       </c>
       <c r="L24" s="27" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="M24" s="24" t="s">
-        <v>103</v>
+        <v>37</v>
       </c>
       <c r="N24" s="25">
         <v>1</v>
       </c>
       <c r="O24" s="75" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P24" s="43">
-        <v>0.35087719298245612</v>
-[...3 lines deleted...]
-      <c r="A25" s="31">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="80">
         <v>15</v>
       </c>
       <c r="B25" s="48" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="32" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>38</v>
+      </c>
+      <c r="D25" s="34">
+        <v>2</v>
       </c>
       <c r="E25" s="77" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="F25" s="46">
-        <v>0.34246575342465752</v>
+        <v>0.24213075060532688</v>
       </c>
       <c r="G25" s="48" t="s">
-        <v>34</v>
+        <v>95</v>
       </c>
       <c r="H25" s="32" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="I25" s="34">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J25" s="77" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="K25" s="46">
-        <v>0.50761421319796951</v>
-[...15 lines deleted...]
-      </c>
+        <v>0.4</v>
+      </c>
+      <c r="L25" s="48"/>
+      <c r="M25" s="32"/>
+      <c r="N25" s="34"/>
+      <c r="O25" s="77"/>
+      <c r="P25" s="44"/>
     </row>
     <row r="26" spans="1:16" s="36" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A26" s="72" t="s">
-        <v>107</v>
+      <c r="A26" s="82" t="s">
+        <v>111</v>
       </c>
       <c r="B26" s="12"/>
       <c r="G26" s="35"/>
       <c r="L26" s="35"/>
     </row>
-    <row r="27" spans="1:16" s="38" customFormat="1" ht="15.75">
+    <row r="27" spans="1:16" s="38" customFormat="1" ht="15.6">
       <c r="A27" s="78" t="s">
         <v>108</v>
       </c>
       <c r="B27" s="79"/>
       <c r="C27" s="39"/>
       <c r="H27" s="1"/>
       <c r="N27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:P27"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="3" style="42" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="6" style="42" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="42" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="42" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="6" style="42" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="42" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="42" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="6" style="42" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="42" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="42" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="42"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="37" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="88" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
+      <c r="N1" s="88"/>
+      <c r="O1" s="88"/>
+      <c r="P1" s="88"/>
+    </row>
+    <row r="2" spans="1:16" s="37" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="88"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
+      <c r="N2" s="88"/>
+      <c r="O2" s="88"/>
+      <c r="P2" s="88"/>
+    </row>
+    <row r="3" spans="1:16" s="38" customFormat="1">
+      <c r="A3" s="90" t="s">
+        <v>98</v>
+      </c>
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="90"/>
+      <c r="M3" s="90"/>
+      <c r="N3" s="90"/>
+      <c r="O3" s="90"/>
+      <c r="P3" s="90"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="P4" s="69" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="6"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="6"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="54"/>
+    </row>
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A6" s="13"/>
+      <c r="B6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15"/>
+      <c r="D6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="15"/>
+      <c r="I6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="15"/>
+      <c r="N6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="P6" s="52" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A7" s="13"/>
+      <c r="B7" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="L7" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="18"/>
+      <c r="O7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="22"/>
+      <c r="D8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="22"/>
+      <c r="I8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="L8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="22"/>
+      <c r="N8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="P8" s="70" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A9" s="23"/>
+      <c r="B9" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="25">
+        <v>876</v>
+      </c>
+      <c r="E9" s="40">
+        <v>49.690723462331597</v>
+      </c>
+      <c r="F9" s="45">
+        <v>100</v>
+      </c>
+      <c r="G9" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="25">
+        <v>591</v>
+      </c>
+      <c r="J9" s="40">
+        <v>64.2808081544175</v>
+      </c>
+      <c r="K9" s="45">
+        <v>100</v>
+      </c>
+      <c r="L9" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N9" s="25">
+        <v>285</v>
+      </c>
+      <c r="O9" s="40">
+        <v>33.787748917902903</v>
+      </c>
+      <c r="P9" s="65">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="26">
+        <v>1</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="25">
+        <v>369</v>
+      </c>
+      <c r="E10" s="40">
+        <v>20.9313663899548</v>
+      </c>
+      <c r="F10" s="45">
+        <v>42.12328767123288</v>
+      </c>
+      <c r="G10" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" s="25">
+        <v>279</v>
+      </c>
+      <c r="J10" s="40">
+        <v>30.3457622251819</v>
+      </c>
+      <c r="K10" s="45">
+        <v>47.208121827411169</v>
+      </c>
+      <c r="L10" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="M10" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="N10" s="25">
+        <v>100</v>
+      </c>
+      <c r="O10" s="40">
+        <v>11.8553504975098</v>
+      </c>
+      <c r="P10" s="43">
+        <v>35.087719298245609</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="26">
+        <v>2</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="25">
+        <v>234</v>
+      </c>
+      <c r="E11" s="40">
+        <v>13.273549418020099</v>
+      </c>
+      <c r="F11" s="45">
+        <v>26.712328767123289</v>
+      </c>
+      <c r="G11" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="H11" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="I11" s="25">
+        <v>134</v>
+      </c>
+      <c r="J11" s="40">
+        <v>14.574667161915301</v>
+      </c>
+      <c r="K11" s="45">
+        <v>22.673434856175973</v>
+      </c>
+      <c r="L11" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="N11" s="25">
+        <v>90</v>
+      </c>
+      <c r="O11" s="40">
+        <v>10.669815447758801</v>
+      </c>
+      <c r="P11" s="43">
+        <v>31.578947368421051</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="26">
+        <v>3</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="25">
+        <v>58</v>
+      </c>
+      <c r="E12" s="40">
+        <v>3.2900250694238</v>
+      </c>
+      <c r="F12" s="45">
+        <v>6.6210045662100452</v>
+      </c>
+      <c r="G12" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="25">
+        <v>40</v>
+      </c>
+      <c r="J12" s="40">
+        <v>4.3506469140046002</v>
+      </c>
+      <c r="K12" s="45">
+        <v>6.7681895093062607</v>
+      </c>
+      <c r="L12" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="M12" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="N12" s="25">
+        <v>18</v>
+      </c>
+      <c r="O12" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="P12" s="43">
+        <v>6.3157894736842106</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="26">
+        <v>4</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="25">
+        <v>31</v>
+      </c>
+      <c r="E13" s="40">
+        <v>1.7584616750369</v>
+      </c>
+      <c r="F13" s="45">
+        <v>3.5388127853881275</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="25">
+        <v>21</v>
+      </c>
+      <c r="J13" s="40">
+        <v>2.2840896298523998</v>
+      </c>
+      <c r="K13" s="45">
+        <v>3.5532994923857872</v>
+      </c>
+      <c r="L13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N13" s="25">
+        <v>10</v>
+      </c>
+      <c r="O13" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="P13" s="43">
+        <v>3.5087719298245612</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="26">
+        <v>5</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="D14" s="25">
+        <v>13</v>
+      </c>
+      <c r="E14" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F14" s="45">
+        <v>1.4840182648401825</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="I14" s="25">
+        <v>9</v>
+      </c>
+      <c r="J14" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K14" s="45">
+        <v>1.5228426395939088</v>
+      </c>
+      <c r="L14" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="N14" s="25">
+        <v>10</v>
+      </c>
+      <c r="O14" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="P14" s="43">
+        <v>3.5087719298245612</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="26">
+        <v>6</v>
+      </c>
+      <c r="B15" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="25">
+        <v>12</v>
+      </c>
+      <c r="E15" s="75" t="s">
+        <v>106</v>
+      </c>
+      <c r="F15" s="45">
+        <v>1.3698630136986301</v>
+      </c>
+      <c r="G15" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" s="25">
+        <v>7</v>
+      </c>
+      <c r="J15" s="75" t="s">
+        <v>106</v>
+      </c>
+      <c r="K15" s="45">
+        <v>1.1844331641285957</v>
+      </c>
+      <c r="L15" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="N15" s="25">
+        <v>3</v>
+      </c>
+      <c r="O15" s="75" t="s">
+        <v>106</v>
+      </c>
+      <c r="P15" s="43">
+        <v>1.0526315789473684</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="26">
+        <v>7</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="25">
+        <v>9</v>
+      </c>
+      <c r="E16" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="F16" s="45">
+        <v>1.0273972602739725</v>
+      </c>
+      <c r="G16" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="I16" s="25">
+        <v>5</v>
+      </c>
+      <c r="J16" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="K16" s="45">
+        <v>0.84602368866328259</v>
+      </c>
+      <c r="L16" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="M16" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="N16" s="25">
+        <v>2</v>
+      </c>
+      <c r="O16" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="P16" s="43">
+        <v>0.70175438596491224</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="26">
+        <v>8</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="25">
+        <v>7</v>
+      </c>
+      <c r="E17" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="F17" s="45">
+        <v>0.79908675799086759</v>
+      </c>
+      <c r="G17" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="I17" s="25">
+        <v>4</v>
+      </c>
+      <c r="J17" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="K17" s="45">
+        <v>0.67681895093062605</v>
+      </c>
+      <c r="L17" s="58" t="s">
+        <v>18</v>
+      </c>
+      <c r="M17" s="73" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="60">
+        <v>2</v>
+      </c>
+      <c r="O17" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="43">
+        <v>0.70175438596491224</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="26">
+        <v>9</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="D18" s="25">
+        <v>6</v>
+      </c>
+      <c r="E18" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="F18" s="45">
+        <v>0.68493150684931503</v>
+      </c>
+      <c r="G18" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="I18" s="25">
+        <v>4</v>
+      </c>
+      <c r="J18" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="K18" s="45">
+        <v>0.67681895093062605</v>
+      </c>
+      <c r="L18" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="M18" s="73" t="s">
+        <v>21</v>
+      </c>
+      <c r="N18" s="60">
+        <v>2</v>
+      </c>
+      <c r="O18" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="P18" s="43">
+        <v>0.70175438596491224</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="26">
+        <v>10</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="D19" s="25">
+        <v>5</v>
+      </c>
+      <c r="E19" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="F19" s="45">
+        <v>0.57077625570776247</v>
+      </c>
+      <c r="G19" s="27" t="s">
+        <v>95</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="I19" s="25">
+        <v>4</v>
+      </c>
+      <c r="J19" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="K19" s="45">
+        <v>0.67681895093062605</v>
+      </c>
+      <c r="L19" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="M19" s="73" t="s">
+        <v>115</v>
+      </c>
+      <c r="N19" s="60">
+        <v>2</v>
+      </c>
+      <c r="O19" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="P19" s="43">
+        <v>0.70175438596491224</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="67"/>
+      <c r="B20" s="48"/>
+      <c r="C20" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" s="34">
+        <v>132</v>
+      </c>
+      <c r="E20" s="41">
+        <v>7.4876432614472002</v>
+      </c>
+      <c r="F20" s="46">
+        <v>15.068493150684931</v>
+      </c>
+      <c r="G20" s="66"/>
+      <c r="H20" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="I20" s="34">
+        <v>84</v>
+      </c>
+      <c r="J20" s="41">
+        <v>9.1363585194092991</v>
+      </c>
+      <c r="K20" s="46">
+        <v>14.213197969543149</v>
+      </c>
+      <c r="L20" s="48"/>
+      <c r="M20" s="74" t="s">
+        <v>36</v>
+      </c>
+      <c r="N20" s="33">
+        <v>46</v>
+      </c>
+      <c r="O20" s="41">
+        <v>5.4534612288544997</v>
+      </c>
+      <c r="P20" s="44">
+        <v>16.140350877192983</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="26">
+        <v>11</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" s="25">
+        <v>5</v>
+      </c>
+      <c r="E21" s="76" t="s">
+        <v>104</v>
+      </c>
+      <c r="F21" s="45">
+        <v>0.57077625570776247</v>
+      </c>
+      <c r="G21" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="I21" s="25">
+        <v>3</v>
+      </c>
+      <c r="J21" s="76" t="s">
+        <v>104</v>
+      </c>
+      <c r="K21" s="45">
+        <v>0.50761421319796951</v>
+      </c>
+      <c r="L21" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="M21" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="N21" s="25">
+        <v>1</v>
+      </c>
+      <c r="O21" s="76" t="s">
+        <v>104</v>
+      </c>
+      <c r="P21" s="43">
+        <v>0.35087719298245612</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="26">
+        <v>12</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" s="25">
+        <v>4</v>
+      </c>
+      <c r="E22" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="F22" s="45">
+        <v>0.45662100456621002</v>
+      </c>
+      <c r="G22" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="I22" s="60">
+        <v>3</v>
+      </c>
+      <c r="J22" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="K22" s="45">
+        <v>0.50761421319796951</v>
+      </c>
+      <c r="L22" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="N22" s="25">
+        <v>1</v>
+      </c>
+      <c r="O22" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="P22" s="43">
+        <v>0.35087719298245612</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="26">
+        <v>13</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="D23" s="25">
+        <v>3</v>
+      </c>
+      <c r="E23" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="F23" s="45">
+        <v>0.34246575342465752</v>
+      </c>
+      <c r="G23" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="I23" s="25">
+        <v>3</v>
+      </c>
+      <c r="J23" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="K23" s="45">
+        <v>0.50761421319796951</v>
+      </c>
+      <c r="L23" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="M23" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="N23" s="25">
+        <v>1</v>
+      </c>
+      <c r="O23" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="P23" s="43">
+        <v>0.35087719298245612</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="26">
+        <v>14</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24" s="60">
+        <v>3</v>
+      </c>
+      <c r="E24" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="F24" s="45">
+        <v>0.34246575342465752</v>
+      </c>
+      <c r="G24" s="58" t="s">
+        <v>46</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="I24" s="25">
+        <v>3</v>
+      </c>
+      <c r="J24" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="K24" s="45">
+        <v>0.50761421319796951</v>
+      </c>
+      <c r="L24" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="M24" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="N24" s="25">
+        <v>1</v>
+      </c>
+      <c r="O24" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="P24" s="43">
+        <v>0.35087719298245612</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="31">
+        <v>15</v>
+      </c>
+      <c r="B25" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="32" t="s">
+        <v>100</v>
+      </c>
+      <c r="D25" s="33">
+        <v>3</v>
+      </c>
+      <c r="E25" s="77" t="s">
+        <v>104</v>
+      </c>
+      <c r="F25" s="46">
+        <v>0.34246575342465752</v>
+      </c>
+      <c r="G25" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="H25" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="I25" s="34">
+        <v>3</v>
+      </c>
+      <c r="J25" s="77" t="s">
+        <v>104</v>
+      </c>
+      <c r="K25" s="46">
+        <v>0.50761421319796951</v>
+      </c>
+      <c r="L25" s="48" t="s">
+        <v>95</v>
+      </c>
+      <c r="M25" s="32" t="s">
+        <v>96</v>
+      </c>
+      <c r="N25" s="34">
+        <v>1</v>
+      </c>
+      <c r="O25" s="77" t="s">
+        <v>104</v>
+      </c>
+      <c r="P25" s="44">
+        <v>0.35087719298245612</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="36" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="72" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" s="12"/>
+      <c r="G26" s="35"/>
+      <c r="L26" s="35"/>
+    </row>
+    <row r="27" spans="1:16" s="38" customFormat="1" ht="15.6">
+      <c r="A27" s="78" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" s="79"/>
+      <c r="C27" s="39"/>
+      <c r="H27" s="1"/>
+      <c r="N27" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="A3:P3"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:V31"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="R3" sqref="R3"/>
+    <sheetView topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="42" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="6" style="42" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="42" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="42" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="6" style="42" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="42" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="42" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="6" style="42" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="42" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="42" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="42" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="42" customWidth="1"/>
     <col min="17" max="16384" width="9" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="37" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="88" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
       <c r="I1" s="88"/>
       <c r="J1" s="88"/>
       <c r="K1" s="88"/>
       <c r="L1" s="88"/>
       <c r="M1" s="88"/>
       <c r="N1" s="88"/>
       <c r="O1" s="88"/>
       <c r="P1" s="88"/>
     </row>
     <row r="2" spans="1:22" s="37" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="88"/>
@@ -6349,998 +8719,998 @@
     <row r="3" spans="1:22" s="38" customFormat="1">
       <c r="A3" s="90" t="s">
         <v>90</v>
       </c>
       <c r="B3" s="90"/>
       <c r="C3" s="90"/>
       <c r="D3" s="90"/>
       <c r="E3" s="90"/>
       <c r="F3" s="90"/>
       <c r="G3" s="90"/>
       <c r="H3" s="90"/>
       <c r="I3" s="90"/>
       <c r="J3" s="90"/>
       <c r="K3" s="90"/>
       <c r="L3" s="90"/>
       <c r="M3" s="90"/>
       <c r="N3" s="90"/>
       <c r="O3" s="90"/>
       <c r="P3" s="90"/>
     </row>
     <row r="4" spans="1:22">
       <c r="P4" s="69" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="5" spans="1:22" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:22" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="54"/>
     </row>
-    <row r="6" spans="1:22" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:22" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>26</v>
       </c>
       <c r="P6" s="52" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:22" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:22" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:22" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:22" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="P8" s="70" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:22" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:22" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
         <v>919</v>
       </c>
       <c r="E9" s="40">
         <v>49.919512255403198</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
         <v>634</v>
       </c>
       <c r="J9" s="40">
         <v>66.042045032549694</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
         <v>285</v>
       </c>
       <c r="O9" s="40">
         <v>32.350741058993002</v>
       </c>
       <c r="P9" s="65">
         <v>100</v>
       </c>
       <c r="Q9" s="39"/>
     </row>
-    <row r="10" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="25">
         <v>366</v>
       </c>
       <c r="E10" s="40">
         <v>19.8808938906176</v>
       </c>
       <c r="F10" s="45">
         <v>39.825897714907498</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="25">
         <v>287</v>
       </c>
       <c r="J10" s="40">
         <v>29.896004612526401</v>
       </c>
       <c r="K10" s="45">
         <v>45.268138801261799</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>30</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>31</v>
       </c>
       <c r="N10" s="25">
         <v>97</v>
       </c>
       <c r="O10" s="40">
         <v>11.0106030972713</v>
       </c>
       <c r="P10" s="43">
         <v>34.035087719298303</v>
       </c>
       <c r="V10" s="38"/>
     </row>
-    <row r="11" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="25">
         <v>234</v>
       </c>
       <c r="E11" s="40">
         <v>12.710735438263701</v>
       </c>
       <c r="F11" s="45">
         <v>25.462459194776901</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="25">
         <v>137</v>
       </c>
       <c r="J11" s="40">
         <v>14.270915093784399</v>
       </c>
       <c r="K11" s="45">
         <v>21.608832807571002</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>24</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>25</v>
       </c>
       <c r="N11" s="25">
         <v>79</v>
       </c>
       <c r="O11" s="40">
         <v>8.9673983988085997</v>
       </c>
       <c r="P11" s="43">
         <v>27.719298245613999</v>
       </c>
       <c r="V11" s="38"/>
     </row>
-    <row r="12" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="25">
         <v>66</v>
       </c>
       <c r="E12" s="40">
         <v>3.5850792261768998</v>
       </c>
       <c r="F12" s="45">
         <v>7.1817192600653001</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="25">
         <v>37</v>
       </c>
       <c r="J12" s="40">
         <v>3.8541887479564001</v>
       </c>
       <c r="K12" s="45">
         <v>5.8359621451103996</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="25">
         <v>29</v>
       </c>
       <c r="O12" s="40">
         <v>3.2918297919677002</v>
       </c>
       <c r="P12" s="43">
         <v>10.175438596491199</v>
       </c>
     </row>
-    <row r="13" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="25">
         <v>39</v>
       </c>
       <c r="E13" s="40">
         <v>2.1184559063772999</v>
       </c>
       <c r="F13" s="45">
         <v>4.2437431991294998</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="25">
         <v>28</v>
       </c>
       <c r="J13" s="40">
         <v>2.9166833768317999</v>
       </c>
       <c r="K13" s="45">
         <v>4.4164037854889999</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N13" s="25">
         <v>11</v>
       </c>
       <c r="O13" s="40">
         <v>1.2486250935050001</v>
       </c>
       <c r="P13" s="43">
         <v>3.8596491228069998</v>
       </c>
     </row>
-    <row r="14" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>97</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>96</v>
       </c>
       <c r="D14" s="25">
         <v>20</v>
       </c>
       <c r="E14" s="40">
         <v>1.0863876442960001</v>
       </c>
       <c r="F14" s="45">
         <v>2.1762785636561</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>95</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>96</v>
       </c>
       <c r="I14" s="25">
         <v>13</v>
       </c>
       <c r="J14" s="40">
         <v>1.3541744249576</v>
       </c>
       <c r="K14" s="45">
         <v>2.0504731861199001</v>
       </c>
       <c r="L14" s="27" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>96</v>
       </c>
       <c r="N14" s="25">
         <v>7</v>
       </c>
       <c r="O14" s="40">
         <v>0.79457960495769997</v>
       </c>
       <c r="P14" s="43">
         <v>2.4561403508772002</v>
       </c>
     </row>
-    <row r="15" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="26">
         <v>6</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="25">
         <v>15</v>
       </c>
       <c r="E15" s="40">
         <v>0.81479073322200002</v>
       </c>
       <c r="F15" s="45">
         <v>1.6322089227420999</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>43</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>37</v>
       </c>
       <c r="I15" s="25">
         <v>12</v>
       </c>
       <c r="J15" s="40">
         <v>1.2500071614993999</v>
       </c>
       <c r="K15" s="45">
         <v>1.8927444794952999</v>
       </c>
       <c r="L15" s="27" t="s">
         <v>32</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>33</v>
       </c>
       <c r="N15" s="25">
         <v>5</v>
       </c>
       <c r="O15" s="40">
         <v>0.56755686068410005</v>
       </c>
       <c r="P15" s="43">
         <v>1.7543859649122999</v>
       </c>
     </row>
-    <row r="16" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="26">
         <v>7</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>114</v>
       </c>
       <c r="D16" s="25">
         <v>8</v>
       </c>
       <c r="E16" s="40">
         <v>0.43455505771839997</v>
       </c>
       <c r="F16" s="45">
         <v>0.87051142546250004</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>19</v>
       </c>
       <c r="I16" s="25">
         <v>7</v>
       </c>
       <c r="J16" s="40">
         <v>0.72917084420800005</v>
       </c>
       <c r="K16" s="45">
         <v>1.1041009463722</v>
       </c>
       <c r="L16" s="27" t="s">
         <v>22</v>
       </c>
       <c r="M16" s="24" t="s">
         <v>23</v>
       </c>
       <c r="N16" s="25">
         <v>4</v>
       </c>
       <c r="O16" s="40">
         <v>0.45404548854729998</v>
       </c>
       <c r="P16" s="43">
         <v>1.4035087719298001</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="26">
         <v>8</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="25">
         <v>7</v>
       </c>
       <c r="E17" s="40">
         <v>0.38023567550359999</v>
       </c>
       <c r="F17" s="45">
         <v>0.76169749727970004</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>42</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>115</v>
       </c>
       <c r="I17" s="25">
         <v>6</v>
       </c>
       <c r="J17" s="40">
         <v>0.62500358074969997</v>
       </c>
       <c r="K17" s="45">
         <v>0.94637223974759999</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>34</v>
       </c>
       <c r="M17" s="24" t="s">
         <v>114</v>
       </c>
       <c r="N17" s="25">
         <v>4</v>
       </c>
       <c r="O17" s="40">
         <v>0.45404548854729998</v>
       </c>
       <c r="P17" s="43">
         <v>1.4035087719298001</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="26">
         <v>9</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="25">
         <v>7</v>
       </c>
       <c r="E18" s="40">
         <v>0.38023567550359999</v>
       </c>
       <c r="F18" s="45">
         <v>0.76169749727970004</v>
       </c>
       <c r="G18" s="27" t="s">
         <v>20</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>21</v>
       </c>
       <c r="I18" s="25">
         <v>4</v>
       </c>
       <c r="J18" s="40">
         <v>0.41666905383309999</v>
       </c>
       <c r="K18" s="45">
         <v>0.63091482649840003</v>
       </c>
       <c r="L18" s="27" t="s">
         <v>35</v>
       </c>
       <c r="M18" s="24" t="s">
         <v>82</v>
       </c>
       <c r="N18" s="25">
         <v>3</v>
       </c>
       <c r="O18" s="40">
         <v>0.34053411641050002</v>
       </c>
       <c r="P18" s="43">
         <v>1.0526315789473999</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>115</v>
       </c>
       <c r="D19" s="25">
         <v>7</v>
       </c>
       <c r="E19" s="40">
         <v>0.38023567550359999</v>
       </c>
       <c r="F19" s="45">
         <v>0.76169749727970004</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>34</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>114</v>
       </c>
       <c r="I19" s="25">
         <v>4</v>
       </c>
       <c r="J19" s="40">
         <v>0.41666905383309999</v>
       </c>
       <c r="K19" s="45">
         <v>0.63091482649840003</v>
       </c>
       <c r="L19" s="27" t="s">
         <v>43</v>
       </c>
       <c r="M19" s="24" t="s">
         <v>37</v>
       </c>
       <c r="N19" s="25">
         <v>3</v>
       </c>
       <c r="O19" s="40">
         <v>0.34053411641050002</v>
       </c>
       <c r="P19" s="43">
         <v>1.0526315789473999</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="67"/>
       <c r="B20" s="48"/>
       <c r="C20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="34">
         <v>150</v>
       </c>
       <c r="E20" s="41">
         <v>8.1479073322202993</v>
       </c>
       <c r="F20" s="46">
         <v>16.322089227421099</v>
       </c>
       <c r="G20" s="66"/>
       <c r="H20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="I20" s="34">
         <v>99</v>
       </c>
       <c r="J20" s="41">
         <v>10.312559082369701</v>
       </c>
       <c r="K20" s="46">
         <v>15.615141955836</v>
       </c>
       <c r="L20" s="66"/>
       <c r="M20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="N20" s="34">
         <v>43</v>
       </c>
       <c r="O20" s="41">
         <v>4.8809890018831998</v>
       </c>
       <c r="P20" s="44">
         <v>15.087719298245601</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="26">
         <v>11</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="60">
         <v>5</v>
       </c>
       <c r="E21" s="40">
         <v>0.27159691107400002</v>
       </c>
       <c r="F21" s="45">
         <v>0.54406964091400001</v>
       </c>
       <c r="G21" s="27" t="s">
         <v>46</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>47</v>
       </c>
       <c r="I21" s="28">
         <v>3</v>
       </c>
       <c r="J21" s="40">
         <v>0.31250179037480003</v>
       </c>
       <c r="K21" s="45">
         <v>0.47318611987379999</v>
       </c>
       <c r="L21" s="27" t="s">
         <v>62</v>
       </c>
       <c r="M21" s="24" t="s">
         <v>113</v>
       </c>
       <c r="N21" s="28">
         <v>1</v>
       </c>
       <c r="O21" s="40">
         <v>0.1135113721368</v>
       </c>
       <c r="P21" s="43">
         <v>0.35087719298249997</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="25">
         <v>5</v>
       </c>
       <c r="E22" s="40">
         <v>0.27159691107400002</v>
       </c>
       <c r="F22" s="45">
         <v>0.54406964091400001</v>
       </c>
       <c r="G22" s="27" t="s">
         <v>48</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>49</v>
       </c>
       <c r="I22" s="25">
         <v>3</v>
       </c>
       <c r="J22" s="40">
         <v>0.31250179037480003</v>
       </c>
       <c r="K22" s="45">
         <v>0.47318611987379999</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>20</v>
       </c>
       <c r="M22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
       <c r="O22" s="40">
         <v>0.1135113721368</v>
       </c>
       <c r="P22" s="43">
         <v>0.35087719298249997</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="25">
         <v>4</v>
       </c>
       <c r="E23" s="40">
         <v>0.21727752885919999</v>
       </c>
       <c r="F23" s="45">
         <v>0.43525571273120001</v>
       </c>
       <c r="G23" s="27" t="s">
         <v>91</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>92</v>
       </c>
       <c r="I23" s="25">
         <v>2</v>
       </c>
       <c r="J23" s="40">
         <v>0.20833452691660001</v>
       </c>
       <c r="K23" s="45">
         <v>0.31545741324920001</v>
       </c>
       <c r="L23" s="27" t="s">
         <v>46</v>
       </c>
       <c r="M23" s="24" t="s">
         <v>47</v>
       </c>
       <c r="N23" s="25">
         <v>1</v>
       </c>
       <c r="O23" s="40">
         <v>0.1135113721368</v>
       </c>
       <c r="P23" s="43">
         <v>0.35087719298249997</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="25">
         <v>4</v>
       </c>
       <c r="E24" s="40">
         <v>0.21727752885919999</v>
       </c>
       <c r="F24" s="45">
         <v>0.43525571273120001</v>
       </c>
       <c r="G24" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="I24" s="25">
         <v>2</v>
       </c>
       <c r="J24" s="40">
         <v>0.20833452691660001</v>
       </c>
       <c r="K24" s="45">
         <v>0.31545741324920001</v>
       </c>
       <c r="L24" s="27" t="s">
         <v>59</v>
       </c>
       <c r="M24" s="24" t="s">
         <v>93</v>
       </c>
       <c r="N24" s="25">
         <v>1</v>
       </c>
       <c r="O24" s="40">
         <v>0.1135113721368</v>
       </c>
       <c r="P24" s="43">
         <v>0.35087719298249997</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="48" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>49</v>
       </c>
       <c r="D25" s="33">
         <v>3</v>
       </c>
       <c r="E25" s="41">
         <v>0.1629581466444</v>
       </c>
       <c r="F25" s="46">
         <v>0.3264417845484</v>
       </c>
       <c r="G25" s="66" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="32" t="s">
         <v>45</v>
       </c>
       <c r="I25" s="34">
@@ -7389,76 +9759,76 @@
       <c r="M27" s="68"/>
       <c r="N27" s="68"/>
       <c r="O27" s="68"/>
       <c r="P27" s="68"/>
     </row>
     <row r="29" spans="1:16">
       <c r="C29" s="64"/>
     </row>
     <row r="30" spans="1:16">
       <c r="C30" s="64"/>
     </row>
     <row r="31" spans="1:16">
       <c r="C31" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:V31"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="R3" sqref="R3"/>
+    <sheetView topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="42" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="6" style="42" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="42" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="42" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="6" style="42" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="42" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="42" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="6" style="42" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="42" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="42" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="42" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="42" customWidth="1"/>
     <col min="17" max="16384" width="9" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="37" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="88" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
       <c r="I1" s="88"/>
       <c r="J1" s="88"/>
       <c r="K1" s="88"/>
       <c r="L1" s="88"/>
       <c r="M1" s="88"/>
       <c r="N1" s="88"/>
       <c r="O1" s="88"/>
       <c r="P1" s="88"/>
     </row>
     <row r="2" spans="1:22" s="37" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="88"/>
@@ -7481,998 +9851,998 @@
     <row r="3" spans="1:22" s="38" customFormat="1">
       <c r="A3" s="90" t="s">
         <v>83</v>
       </c>
       <c r="B3" s="90"/>
       <c r="C3" s="90"/>
       <c r="D3" s="90"/>
       <c r="E3" s="90"/>
       <c r="F3" s="90"/>
       <c r="G3" s="90"/>
       <c r="H3" s="90"/>
       <c r="I3" s="90"/>
       <c r="J3" s="90"/>
       <c r="K3" s="90"/>
       <c r="L3" s="90"/>
       <c r="M3" s="90"/>
       <c r="N3" s="90"/>
       <c r="O3" s="90"/>
       <c r="P3" s="90"/>
     </row>
     <row r="4" spans="1:22">
       <c r="P4" s="69" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="5" spans="1:22" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:22" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="54"/>
     </row>
-    <row r="6" spans="1:22" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:22" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>26</v>
       </c>
       <c r="P6" s="52" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:22" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:22" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:22" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:22" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="P8" s="70" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:22" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:22" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
         <v>961</v>
       </c>
       <c r="E9" s="40">
         <v>49.390913922070297</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
         <v>654</v>
       </c>
       <c r="J9" s="40">
         <v>64.542902525907195</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
         <v>307</v>
       </c>
       <c r="O9" s="40">
         <v>32.924988403862002</v>
       </c>
       <c r="P9" s="65">
         <v>100</v>
       </c>
       <c r="Q9" s="39"/>
     </row>
-    <row r="10" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="25">
         <v>401</v>
       </c>
       <c r="E10" s="40">
         <v>20.6095280777838</v>
       </c>
       <c r="F10" s="45">
         <v>41.727367325702403</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="25">
         <v>315</v>
       </c>
       <c r="J10" s="40">
         <v>31.0871778221113</v>
       </c>
       <c r="K10" s="45">
         <v>48.165137614678898</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>30</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>31</v>
       </c>
       <c r="N10" s="25">
         <v>91</v>
       </c>
       <c r="O10" s="40">
         <v>9.7595242500047004</v>
       </c>
       <c r="P10" s="43">
         <v>29.641693811074902</v>
       </c>
       <c r="V10" s="38"/>
     </row>
-    <row r="11" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="25">
         <v>224</v>
       </c>
       <c r="E11" s="40">
         <v>11.512554337714599</v>
       </c>
       <c r="F11" s="45">
         <v>23.309053069718999</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="25">
         <v>133</v>
       </c>
       <c r="J11" s="40">
         <v>13.125697302669201</v>
       </c>
       <c r="K11" s="45">
         <v>20.336391437308901</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>24</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>25</v>
       </c>
       <c r="N11" s="25">
         <v>86</v>
       </c>
       <c r="O11" s="40">
         <v>9.2232866538506002</v>
       </c>
       <c r="P11" s="43">
         <v>28.0130293159609</v>
       </c>
       <c r="V11" s="38"/>
     </row>
-    <row r="12" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="25">
         <v>86</v>
       </c>
       <c r="E12" s="40">
         <v>4.4199985403725996</v>
       </c>
       <c r="F12" s="45">
         <v>8.9490114464099992</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="25">
         <v>48</v>
       </c>
       <c r="J12" s="40">
         <v>4.7370937633693</v>
       </c>
       <c r="K12" s="45">
         <v>7.3394495412843996</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="25">
         <v>38</v>
       </c>
       <c r="O12" s="40">
         <v>4.0754057307711999</v>
       </c>
       <c r="P12" s="43">
         <v>12.377850162866499</v>
       </c>
     </row>
-    <row r="13" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="25">
         <v>39</v>
       </c>
       <c r="E13" s="40">
         <v>2.0044179427271001</v>
       </c>
       <c r="F13" s="45">
         <v>4.0582726326743002</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="25">
         <v>28</v>
       </c>
       <c r="J13" s="40">
         <v>2.7633046952988001</v>
       </c>
       <c r="K13" s="45">
         <v>4.2813455657492003</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N13" s="25">
         <v>11</v>
       </c>
       <c r="O13" s="40">
         <v>1.1797227115390001</v>
       </c>
       <c r="P13" s="43">
         <v>3.5830618892507999</v>
       </c>
     </row>
-    <row r="14" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="25">
         <v>15</v>
       </c>
       <c r="E14" s="40">
         <v>0.77092997797200002</v>
       </c>
       <c r="F14" s="45">
         <v>1.5608740894901001</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>43</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>37</v>
       </c>
       <c r="I14" s="25">
         <v>12</v>
       </c>
       <c r="J14" s="40">
         <v>1.1842734408422999</v>
       </c>
       <c r="K14" s="45">
         <v>1.8348623853210999</v>
       </c>
       <c r="L14" s="27" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>19</v>
       </c>
       <c r="N14" s="25">
         <v>5</v>
       </c>
       <c r="O14" s="40">
         <v>0.53623759615410005</v>
       </c>
       <c r="P14" s="43">
         <v>1.6286644951139999</v>
       </c>
     </row>
-    <row r="15" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="26">
         <v>6</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="25">
         <v>10</v>
       </c>
       <c r="E15" s="40">
         <v>0.51395331864799998</v>
       </c>
       <c r="F15" s="45">
         <v>1.0405827263267</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="25">
         <v>5</v>
       </c>
       <c r="J15" s="40">
         <v>0.4934472670176</v>
       </c>
       <c r="K15" s="45">
         <v>0.76452599388380005</v>
       </c>
       <c r="L15" s="27" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>114</v>
       </c>
       <c r="N15" s="25">
         <v>5</v>
       </c>
       <c r="O15" s="40">
         <v>0.53623759615410005</v>
       </c>
       <c r="P15" s="43">
         <v>1.6286644951139999</v>
       </c>
     </row>
-    <row r="16" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="26">
         <v>7</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>114</v>
       </c>
       <c r="D16" s="25">
         <v>10</v>
       </c>
       <c r="E16" s="40">
         <v>0.51395331864799998</v>
       </c>
       <c r="F16" s="45">
         <v>1.0405827263267</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>19</v>
       </c>
       <c r="I16" s="25">
         <v>5</v>
       </c>
       <c r="J16" s="40">
         <v>0.4934472670176</v>
       </c>
       <c r="K16" s="45">
         <v>0.76452599388380005</v>
       </c>
       <c r="L16" s="27" t="s">
         <v>32</v>
       </c>
       <c r="M16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="N16" s="25">
         <v>3</v>
       </c>
       <c r="O16" s="40">
         <v>0.32174255769249999</v>
       </c>
       <c r="P16" s="43">
         <v>0.97719869706840001</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="26">
         <v>8</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="25">
         <v>7</v>
       </c>
       <c r="E17" s="40">
         <v>0.35976732305359999</v>
       </c>
       <c r="F17" s="45">
         <v>0.72840790842869996</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>34</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>114</v>
       </c>
       <c r="I17" s="25">
         <v>5</v>
       </c>
       <c r="J17" s="40">
         <v>0.4934472670176</v>
       </c>
       <c r="K17" s="45">
         <v>0.76452599388380005</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>46</v>
       </c>
       <c r="M17" s="24" t="s">
         <v>47</v>
       </c>
       <c r="N17" s="25">
         <v>3</v>
       </c>
       <c r="O17" s="40">
         <v>0.32174255769249999</v>
       </c>
       <c r="P17" s="43">
         <v>0.97719869706840001</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="26">
         <v>9</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="25">
         <v>5</v>
       </c>
       <c r="E18" s="40">
         <v>0.25697665932399999</v>
       </c>
       <c r="F18" s="45">
         <v>0.52029136316339997</v>
       </c>
       <c r="G18" s="27" t="s">
         <v>40</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="25">
         <v>4</v>
       </c>
       <c r="J18" s="40">
         <v>0.39475781361410001</v>
       </c>
       <c r="K18" s="45">
         <v>0.61162079510699996</v>
       </c>
       <c r="L18" s="27" t="s">
         <v>43</v>
       </c>
       <c r="M18" s="24" t="s">
         <v>37</v>
       </c>
       <c r="N18" s="25">
         <v>3</v>
       </c>
       <c r="O18" s="40">
         <v>0.32174255769249999</v>
       </c>
       <c r="P18" s="43">
         <v>0.97719869706840001</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="25">
         <v>5</v>
       </c>
       <c r="E19" s="40">
         <v>0.25697665932399999</v>
       </c>
       <c r="F19" s="45">
         <v>0.52029136316339997</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>84</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>85</v>
       </c>
       <c r="I19" s="25">
         <v>3</v>
       </c>
       <c r="J19" s="40">
         <v>0.29606836021060001</v>
       </c>
       <c r="K19" s="45">
         <v>0.45871559633030001</v>
       </c>
       <c r="L19" s="27" t="s">
         <v>22</v>
       </c>
       <c r="M19" s="24" t="s">
         <v>23</v>
       </c>
       <c r="N19" s="25">
         <v>2</v>
       </c>
       <c r="O19" s="40">
         <v>0.21449503846160001</v>
       </c>
       <c r="P19" s="43">
         <v>0.65146579804560001</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="67"/>
       <c r="B20" s="48"/>
       <c r="C20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="34">
         <v>159</v>
       </c>
       <c r="E20" s="41">
         <v>8.1718577665028</v>
       </c>
       <c r="F20" s="46">
         <v>16.545265348595201</v>
       </c>
       <c r="G20" s="66"/>
       <c r="H20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="I20" s="34">
         <v>96</v>
       </c>
       <c r="J20" s="41">
         <v>9.4741875267386995</v>
       </c>
       <c r="K20" s="46">
         <v>14.678899082568799</v>
       </c>
       <c r="L20" s="66"/>
       <c r="M20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="N20" s="34">
         <v>60</v>
       </c>
       <c r="O20" s="41">
         <v>6.4348511538492001</v>
       </c>
       <c r="P20" s="44">
         <v>19.543973941368101</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="26">
         <v>11</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="60">
         <v>5</v>
       </c>
       <c r="E21" s="40">
         <v>0.25697665932399999</v>
       </c>
       <c r="F21" s="45">
         <v>0.52029136316339997</v>
       </c>
       <c r="G21" s="27" t="s">
         <v>58</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>52</v>
       </c>
       <c r="I21" s="28">
         <v>3</v>
       </c>
       <c r="J21" s="40">
         <v>0.29606836021060001</v>
       </c>
       <c r="K21" s="45">
         <v>0.45871559633030001</v>
       </c>
       <c r="L21" s="27" t="s">
         <v>20</v>
       </c>
       <c r="M21" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N21" s="28">
         <v>2</v>
       </c>
       <c r="O21" s="40">
         <v>0.21449503846160001</v>
       </c>
       <c r="P21" s="43">
         <v>0.65146579804560001</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>115</v>
       </c>
       <c r="D22" s="25">
         <v>5</v>
       </c>
       <c r="E22" s="40">
         <v>0.25697665932399999</v>
       </c>
       <c r="F22" s="45">
         <v>0.52029136316339997</v>
       </c>
       <c r="G22" s="27" t="s">
         <v>42</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>115</v>
       </c>
       <c r="I22" s="25">
         <v>3</v>
       </c>
       <c r="J22" s="40">
         <v>0.29606836021060001</v>
       </c>
       <c r="K22" s="45">
         <v>0.45871559633030001</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>48</v>
       </c>
       <c r="M22" s="24" t="s">
         <v>49</v>
       </c>
       <c r="N22" s="25">
         <v>2</v>
       </c>
       <c r="O22" s="40">
         <v>0.21449503846160001</v>
       </c>
       <c r="P22" s="43">
         <v>0.65146579804560001</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="25">
         <v>4</v>
       </c>
       <c r="E23" s="40">
         <v>0.20558132745919999</v>
       </c>
       <c r="F23" s="45">
         <v>0.41623309053070001</v>
       </c>
       <c r="G23" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>33</v>
       </c>
       <c r="I23" s="25">
         <v>2</v>
       </c>
       <c r="J23" s="40">
         <v>0.19737890680709999</v>
       </c>
       <c r="K23" s="45">
         <v>0.30581039755349998</v>
       </c>
       <c r="L23" s="27" t="s">
         <v>42</v>
       </c>
       <c r="M23" s="24" t="s">
         <v>115</v>
       </c>
       <c r="N23" s="25">
         <v>2</v>
       </c>
       <c r="O23" s="40">
         <v>0.21449503846160001</v>
       </c>
       <c r="P23" s="43">
         <v>0.65146579804560001</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="25">
         <v>4</v>
       </c>
       <c r="E24" s="40">
         <v>0.20558132745919999</v>
       </c>
       <c r="F24" s="45">
         <v>0.41623309053070001</v>
       </c>
       <c r="G24" s="27" t="s">
         <v>35</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>82</v>
       </c>
       <c r="I24" s="25">
         <v>2</v>
       </c>
       <c r="J24" s="40">
         <v>0.19737890680709999</v>
       </c>
       <c r="K24" s="45">
         <v>0.30581039755349998</v>
       </c>
       <c r="L24" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M24" s="24" t="s">
         <v>38</v>
       </c>
       <c r="N24" s="25">
         <v>1</v>
       </c>
       <c r="O24" s="40">
         <v>0.1072475192308</v>
       </c>
       <c r="P24" s="43">
         <v>0.3257328990228</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="48" t="s">
         <v>84</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="33">
         <v>3</v>
       </c>
       <c r="E25" s="41">
         <v>0.15418599559439999</v>
       </c>
       <c r="F25" s="46">
         <v>0.312174817898</v>
       </c>
       <c r="G25" s="66" t="s">
         <v>20</v>
       </c>
       <c r="H25" s="32" t="s">
         <v>21</v>
       </c>
       <c r="I25" s="34">
@@ -8521,76 +10891,76 @@
       <c r="M27" s="68"/>
       <c r="N27" s="68"/>
       <c r="O27" s="68"/>
       <c r="P27" s="68"/>
     </row>
     <row r="29" spans="1:16">
       <c r="C29" s="64"/>
     </row>
     <row r="30" spans="1:16">
       <c r="C30" s="64"/>
     </row>
     <row r="31" spans="1:16">
       <c r="C31" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:V31"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="R3" sqref="R3"/>
+    <sheetView topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="42" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="6" style="42" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="42" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="42" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="6" style="42" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="42" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="42" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="6" style="42" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="42" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="42" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="42" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="42" customWidth="1"/>
     <col min="17" max="16384" width="9" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="37" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="88" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
       <c r="I1" s="88"/>
       <c r="J1" s="88"/>
       <c r="K1" s="88"/>
       <c r="L1" s="88"/>
       <c r="M1" s="88"/>
       <c r="N1" s="88"/>
       <c r="O1" s="88"/>
       <c r="P1" s="88"/>
     </row>
     <row r="2" spans="1:22" s="37" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="88"/>
@@ -8613,998 +10983,998 @@
     <row r="3" spans="1:22" s="38" customFormat="1">
       <c r="A3" s="90" t="s">
         <v>81</v>
       </c>
       <c r="B3" s="90"/>
       <c r="C3" s="90"/>
       <c r="D3" s="90"/>
       <c r="E3" s="90"/>
       <c r="F3" s="90"/>
       <c r="G3" s="90"/>
       <c r="H3" s="90"/>
       <c r="I3" s="90"/>
       <c r="J3" s="90"/>
       <c r="K3" s="90"/>
       <c r="L3" s="90"/>
       <c r="M3" s="90"/>
       <c r="N3" s="90"/>
       <c r="O3" s="90"/>
       <c r="P3" s="90"/>
     </row>
     <row r="4" spans="1:22">
       <c r="P4" s="69" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="5" spans="1:22" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:22" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="54"/>
     </row>
-    <row r="6" spans="1:22" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:22" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>26</v>
       </c>
       <c r="P6" s="52" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:22" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:22" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:22" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:22" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="P8" s="70" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:22" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:22" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
         <v>948</v>
       </c>
       <c r="E9" s="40">
         <v>46.548991340316299</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
         <v>660</v>
       </c>
       <c r="J9" s="40">
         <v>62.316885137706201</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
         <v>288</v>
       </c>
       <c r="O9" s="40">
         <v>29.464091150439799</v>
       </c>
       <c r="P9" s="65">
         <v>100</v>
       </c>
       <c r="Q9" s="39"/>
     </row>
-    <row r="10" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="25">
         <v>458</v>
       </c>
       <c r="E10" s="40">
         <v>22.488858685511499</v>
       </c>
       <c r="F10" s="45">
         <v>48.312236286919799</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="25">
         <v>348</v>
       </c>
       <c r="J10" s="40">
         <v>32.8579939816996</v>
       </c>
       <c r="K10" s="45">
         <v>52.727272727272698</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="25">
         <v>110</v>
       </c>
       <c r="O10" s="40">
         <v>11.253645925515199</v>
       </c>
       <c r="P10" s="43">
         <v>38.1944444444444</v>
       </c>
       <c r="V10" s="38"/>
     </row>
-    <row r="11" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="25">
         <v>208</v>
       </c>
       <c r="E11" s="40">
         <v>10.213280800407</v>
       </c>
       <c r="F11" s="45">
         <v>21.9409282700422</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="25">
         <v>126</v>
       </c>
       <c r="J11" s="40">
         <v>11.8968598899257</v>
       </c>
       <c r="K11" s="45">
         <v>19.090909090909101</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="N11" s="25">
         <v>82</v>
       </c>
       <c r="O11" s="40">
         <v>8.3890815081112997</v>
       </c>
       <c r="P11" s="43">
         <v>28.4722222222222</v>
       </c>
       <c r="V11" s="38"/>
     </row>
-    <row r="12" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="25">
         <v>73</v>
       </c>
       <c r="E12" s="40">
         <v>3.5844687424505</v>
       </c>
       <c r="F12" s="45">
         <v>7.7004219409283001</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="25">
         <v>42</v>
       </c>
       <c r="J12" s="40">
         <v>3.9656199633085998</v>
       </c>
       <c r="K12" s="45">
         <v>6.3636363636363997</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="25">
         <v>31</v>
       </c>
       <c r="O12" s="40">
         <v>3.1714820335542999</v>
       </c>
       <c r="P12" s="43">
         <v>10.7638888888889</v>
       </c>
     </row>
-    <row r="13" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="25">
         <v>26</v>
       </c>
       <c r="E13" s="40">
         <v>1.2766601000508999</v>
       </c>
       <c r="F13" s="45">
         <v>2.7426160337552998</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="25">
         <v>17</v>
       </c>
       <c r="J13" s="40">
         <v>1.6051318899106</v>
       </c>
       <c r="K13" s="45">
         <v>2.5757575757576001</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N13" s="25">
         <v>9</v>
       </c>
       <c r="O13" s="40">
         <v>0.92075284845119998</v>
       </c>
       <c r="P13" s="43">
         <v>3.125</v>
       </c>
     </row>
-    <row r="14" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="25">
         <v>14</v>
       </c>
       <c r="E14" s="40">
         <v>0.68743236156590004</v>
       </c>
       <c r="F14" s="45">
         <v>1.4767932489450999</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>43</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>37</v>
       </c>
       <c r="I14" s="25">
         <v>12</v>
       </c>
       <c r="J14" s="40">
         <v>1.1330342752310001</v>
       </c>
       <c r="K14" s="45">
         <v>1.8181818181817999</v>
       </c>
       <c r="L14" s="27" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>19</v>
       </c>
       <c r="N14" s="25">
         <v>4</v>
       </c>
       <c r="O14" s="40">
         <v>0.40922348820060001</v>
       </c>
       <c r="P14" s="43">
         <v>1.3888888888888999</v>
       </c>
     </row>
-    <row r="15" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="26">
         <v>6</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="25">
         <v>14</v>
       </c>
       <c r="E15" s="40">
         <v>0.68743236156590004</v>
       </c>
       <c r="F15" s="45">
         <v>1.4767932489450999</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>19</v>
       </c>
       <c r="I15" s="25">
         <v>10</v>
       </c>
       <c r="J15" s="40">
         <v>0.94419522935919997</v>
       </c>
       <c r="K15" s="45">
         <v>1.5151515151515</v>
       </c>
       <c r="L15" s="27" t="s">
         <v>20</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N15" s="25">
         <v>4</v>
       </c>
       <c r="O15" s="40">
         <v>0.40922348820060001</v>
       </c>
       <c r="P15" s="43">
         <v>1.3888888888888999</v>
       </c>
     </row>
-    <row r="16" spans="1:22" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:22" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="26">
         <v>7</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="25">
         <v>11</v>
       </c>
       <c r="E16" s="40">
         <v>0.54012542694459997</v>
       </c>
       <c r="F16" s="45">
         <v>1.1603375527426001</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>20</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="25">
         <v>7</v>
       </c>
       <c r="J16" s="40">
         <v>0.66093666055139999</v>
       </c>
       <c r="K16" s="45">
         <v>1.0606060606061001</v>
       </c>
       <c r="L16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="M16" s="24" t="s">
         <v>115</v>
       </c>
       <c r="N16" s="25">
         <v>4</v>
       </c>
       <c r="O16" s="40">
         <v>0.40922348820060001</v>
       </c>
       <c r="P16" s="43">
         <v>1.3888888888888999</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="26">
         <v>8</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>114</v>
       </c>
       <c r="D17" s="25">
         <v>8</v>
       </c>
       <c r="E17" s="40">
         <v>0.39281849232330002</v>
       </c>
       <c r="F17" s="45">
         <v>0.84388185654009995</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>34</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>114</v>
       </c>
       <c r="I17" s="25">
         <v>5</v>
       </c>
       <c r="J17" s="40">
         <v>0.47209761467959999</v>
       </c>
       <c r="K17" s="45">
         <v>0.75757575757579998</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>35</v>
       </c>
       <c r="M17" s="24" t="s">
         <v>82</v>
       </c>
       <c r="N17" s="25">
         <v>3</v>
       </c>
       <c r="O17" s="40">
         <v>0.30691761615039997</v>
       </c>
       <c r="P17" s="43">
         <v>1.0416666666667</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="26">
         <v>9</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>115</v>
       </c>
       <c r="D18" s="25">
         <v>8</v>
       </c>
       <c r="E18" s="40">
         <v>0.39281849232330002</v>
       </c>
       <c r="F18" s="45">
         <v>0.84388185654009995</v>
       </c>
       <c r="G18" s="27" t="s">
         <v>42</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>115</v>
       </c>
       <c r="I18" s="25">
         <v>4</v>
       </c>
       <c r="J18" s="40">
         <v>0.37767809174369998</v>
       </c>
       <c r="K18" s="45">
         <v>0.60606060606059997</v>
       </c>
       <c r="L18" s="27" t="s">
         <v>34</v>
       </c>
       <c r="M18" s="24" t="s">
         <v>114</v>
       </c>
       <c r="N18" s="25">
         <v>3</v>
       </c>
       <c r="O18" s="40">
         <v>0.30691761615039997</v>
       </c>
       <c r="P18" s="43">
         <v>1.0416666666667</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="25">
         <v>4</v>
       </c>
       <c r="E19" s="40">
         <v>0.1964092461617</v>
       </c>
       <c r="F19" s="45">
         <v>0.42194092827000002</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="25">
         <v>2</v>
       </c>
       <c r="J19" s="40">
         <v>0.1888390458718</v>
       </c>
       <c r="K19" s="45">
         <v>0.30303030303029999</v>
       </c>
       <c r="L19" s="27" t="s">
         <v>46</v>
       </c>
       <c r="M19" s="24" t="s">
         <v>47</v>
       </c>
       <c r="N19" s="25">
         <v>2</v>
       </c>
       <c r="O19" s="40">
         <v>0.2046117441003</v>
       </c>
       <c r="P19" s="43">
         <v>0.69444444444440001</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="67"/>
       <c r="B20" s="48"/>
       <c r="C20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="34">
         <v>124</v>
       </c>
       <c r="E20" s="41">
         <v>6.0886866310118002</v>
       </c>
       <c r="F20" s="46">
         <v>13.0801687763713</v>
       </c>
       <c r="G20" s="66"/>
       <c r="H20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="I20" s="34">
         <v>87</v>
       </c>
       <c r="J20" s="41">
         <v>8.2144984954249001</v>
       </c>
       <c r="K20" s="46">
         <v>13.181818181818199</v>
       </c>
       <c r="L20" s="66"/>
       <c r="M20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="N20" s="34">
         <v>36</v>
       </c>
       <c r="O20" s="41">
         <v>3.6830113938050002</v>
       </c>
       <c r="P20" s="44">
         <v>12.5</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="26">
         <v>11</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="60">
         <v>4</v>
       </c>
       <c r="E21" s="40">
         <v>0.1964092461617</v>
       </c>
       <c r="F21" s="45">
         <v>0.42194092827000002</v>
       </c>
       <c r="G21" s="27" t="s">
         <v>60</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>116</v>
       </c>
       <c r="I21" s="28">
         <v>2</v>
       </c>
       <c r="J21" s="40">
         <v>0.1888390458718</v>
       </c>
       <c r="K21" s="45">
         <v>0.30303030303029999</v>
       </c>
       <c r="L21" s="27" t="s">
         <v>58</v>
       </c>
       <c r="M21" s="24" t="s">
         <v>52</v>
       </c>
       <c r="N21" s="28">
         <v>2</v>
       </c>
       <c r="O21" s="40">
         <v>0.2046117441003</v>
       </c>
       <c r="P21" s="43">
         <v>0.69444444444440001</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="25">
         <v>4</v>
       </c>
       <c r="E22" s="40">
         <v>0.1964092461617</v>
       </c>
       <c r="F22" s="45">
         <v>0.42194092827000002</v>
       </c>
       <c r="G22" s="27" t="s">
         <v>46</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>47</v>
       </c>
       <c r="I22" s="25">
         <v>2</v>
       </c>
       <c r="J22" s="40">
         <v>0.1888390458718</v>
       </c>
       <c r="K22" s="45">
         <v>0.30303030303029999</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>43</v>
       </c>
       <c r="M22" s="24" t="s">
         <v>37</v>
       </c>
       <c r="N22" s="25">
         <v>2</v>
       </c>
       <c r="O22" s="40">
         <v>0.2046117441003</v>
       </c>
       <c r="P22" s="43">
         <v>0.69444444444440001</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="25">
         <v>3</v>
       </c>
       <c r="E23" s="40">
         <v>0.14730693462130001</v>
       </c>
       <c r="F23" s="45">
         <v>0.31645569620250003</v>
       </c>
       <c r="G23" s="27" t="s">
         <v>58</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>52</v>
       </c>
       <c r="I23" s="25">
         <v>2</v>
       </c>
       <c r="J23" s="40">
         <v>0.1888390458718</v>
       </c>
       <c r="K23" s="45">
         <v>0.30303030303029999</v>
       </c>
       <c r="L23" s="27" t="s">
         <v>32</v>
       </c>
       <c r="M23" s="24" t="s">
         <v>33</v>
       </c>
       <c r="N23" s="25">
         <v>1</v>
       </c>
       <c r="O23" s="40">
         <v>0.1023058720501</v>
       </c>
       <c r="P23" s="43">
         <v>0.34722222222220001</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D24" s="25">
         <v>2</v>
       </c>
       <c r="E24" s="40">
         <v>9.8204623080799996E-2</v>
       </c>
       <c r="F24" s="45">
         <v>0.21097046413500001</v>
       </c>
       <c r="G24" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="I24" s="25">
         <v>1</v>
       </c>
       <c r="J24" s="40">
         <v>9.4419522935900002E-2</v>
       </c>
       <c r="K24" s="45">
         <v>0.15151515151520001</v>
       </c>
       <c r="L24" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M24" s="24" t="s">
         <v>38</v>
       </c>
       <c r="N24" s="25">
         <v>1</v>
       </c>
       <c r="O24" s="40">
         <v>0.1023058720501</v>
       </c>
       <c r="P24" s="43">
         <v>0.34722222222220001</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="48" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="33">
         <v>2</v>
       </c>
       <c r="E25" s="41">
         <v>9.8204623080799996E-2</v>
       </c>
       <c r="F25" s="46">
         <v>0.21097046413500001</v>
       </c>
       <c r="G25" s="66" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="32" t="s">
         <v>45</v>
       </c>
       <c r="I25" s="34">
@@ -9653,76 +12023,76 @@
       <c r="M27" s="68"/>
       <c r="N27" s="68"/>
       <c r="O27" s="68"/>
       <c r="P27" s="68"/>
     </row>
     <row r="29" spans="1:16">
       <c r="C29" s="64"/>
     </row>
     <row r="30" spans="1:16">
       <c r="C30" s="64"/>
     </row>
     <row r="31" spans="1:16">
       <c r="C31" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:P31"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="R3" sqref="R3"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="42" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="6" style="42" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="42" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="42" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="6" style="42" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="42" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="42" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="6" style="42" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="42" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="42" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="42" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="42" customWidth="1"/>
     <col min="17" max="16384" width="9" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="37" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="88" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
       <c r="I1" s="88"/>
       <c r="J1" s="88"/>
       <c r="K1" s="88"/>
       <c r="L1" s="88"/>
       <c r="M1" s="88"/>
       <c r="N1" s="88"/>
       <c r="O1" s="88"/>
       <c r="P1" s="88"/>
     </row>
     <row r="2" spans="1:16" s="37" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="88"/>
@@ -9745,995 +12115,995 @@
     <row r="3" spans="1:16" s="38" customFormat="1">
       <c r="A3" s="90" t="s">
         <v>67</v>
       </c>
       <c r="B3" s="90"/>
       <c r="C3" s="90"/>
       <c r="D3" s="90"/>
       <c r="E3" s="90"/>
       <c r="F3" s="90"/>
       <c r="G3" s="90"/>
       <c r="H3" s="90"/>
       <c r="I3" s="90"/>
       <c r="J3" s="90"/>
       <c r="K3" s="90"/>
       <c r="L3" s="90"/>
       <c r="M3" s="90"/>
       <c r="N3" s="90"/>
       <c r="O3" s="90"/>
       <c r="P3" s="90"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="69" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="54"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>26</v>
       </c>
       <c r="P6" s="52" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="P8" s="70" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="57" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
         <v>969</v>
       </c>
       <c r="E9" s="40">
         <v>45.951708974406699</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="57" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
         <v>686</v>
       </c>
       <c r="J9" s="40">
         <v>62.5944962466112</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="57" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
         <v>283</v>
       </c>
       <c r="O9" s="40">
         <v>27.942544993174799</v>
       </c>
       <c r="P9" s="65">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="25">
         <v>423</v>
       </c>
       <c r="E10" s="40">
         <v>20.059414753533598</v>
       </c>
       <c r="F10" s="45">
         <v>43.653250773993804</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="25">
         <v>328</v>
       </c>
       <c r="J10" s="40">
         <v>29.928563803044302</v>
       </c>
       <c r="K10" s="45">
         <v>47.813411078717202</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="25">
         <v>95</v>
       </c>
       <c r="O10" s="40">
         <v>9.3800062697937001</v>
       </c>
       <c r="P10" s="43">
         <v>33.568904593639573</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="25">
         <v>215</v>
       </c>
       <c r="E11" s="40">
         <v>10.1956836217724</v>
       </c>
       <c r="F11" s="45">
         <v>22.187822497420022</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="25">
         <v>141</v>
       </c>
       <c r="J11" s="40">
         <v>12.8656326104551</v>
       </c>
       <c r="K11" s="45">
         <v>20.55393586005831</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="N11" s="25">
         <v>74</v>
       </c>
       <c r="O11" s="40">
         <v>7.3065311996286999</v>
       </c>
       <c r="P11" s="43">
         <v>26.148409893992934</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="25">
         <v>92</v>
       </c>
       <c r="E12" s="40">
         <v>4.3628041544327996</v>
       </c>
       <c r="F12" s="45">
         <v>9.4943240454076374</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="25">
         <v>62</v>
       </c>
       <c r="J12" s="40">
         <v>5.6572285237462001</v>
       </c>
       <c r="K12" s="45">
         <v>9.037900874635568</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="25">
         <v>30</v>
       </c>
       <c r="O12" s="40">
         <v>2.9621072430926998</v>
       </c>
       <c r="P12" s="43">
         <v>10.600706713780919</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="25">
         <v>27</v>
       </c>
       <c r="E13" s="40">
         <v>1.2803881757575</v>
       </c>
       <c r="F13" s="45">
         <v>2.7863777089783279</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="25">
         <v>16</v>
       </c>
       <c r="J13" s="40">
         <v>1.4599299416119</v>
       </c>
       <c r="K13" s="45">
         <v>2.3323615160349855</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N13" s="25">
         <v>11</v>
       </c>
       <c r="O13" s="40">
         <v>1.0861059891339999</v>
       </c>
       <c r="P13" s="43">
         <v>3.8869257950530036</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="25">
         <v>19</v>
       </c>
       <c r="E14" s="40">
         <v>0.90101390145899996</v>
       </c>
       <c r="F14" s="45">
         <v>1.9607843137254901</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>19</v>
       </c>
       <c r="I14" s="25">
         <v>11</v>
       </c>
       <c r="J14" s="40">
         <v>1.0037018348582001</v>
       </c>
       <c r="K14" s="45">
         <v>1.6034985422740524</v>
       </c>
       <c r="L14" s="27" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>19</v>
       </c>
       <c r="N14" s="25">
         <v>8</v>
       </c>
       <c r="O14" s="40">
         <v>0.78989526482469996</v>
       </c>
       <c r="P14" s="43">
         <v>2.8268551236749118</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="26">
         <v>6</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="25">
         <v>10</v>
       </c>
       <c r="E15" s="40">
         <v>0.47421784287309998</v>
       </c>
       <c r="F15" s="45">
         <v>1.0319917440660475</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>21</v>
       </c>
       <c r="I15" s="25">
         <v>7</v>
       </c>
       <c r="J15" s="40">
         <v>0.63871934945520004</v>
       </c>
       <c r="K15" s="45">
         <v>1.0204081632653061</v>
       </c>
       <c r="L15" s="27" t="s">
         <v>42</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>115</v>
       </c>
       <c r="N15" s="25">
         <v>5</v>
       </c>
       <c r="O15" s="40">
         <v>0.49368454051549998</v>
       </c>
       <c r="P15" s="43">
         <v>1.7667844522968199</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="26">
         <v>7</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>114</v>
       </c>
       <c r="D16" s="25">
         <v>9</v>
       </c>
       <c r="E16" s="40">
         <v>0.4267960585858</v>
       </c>
       <c r="F16" s="45">
         <v>0.92879256965944268</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>43</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>37</v>
       </c>
       <c r="I16" s="25">
         <v>6</v>
       </c>
       <c r="J16" s="40">
         <v>0.54747372810450001</v>
       </c>
       <c r="K16" s="45">
         <v>0.87463556851311952</v>
       </c>
       <c r="L16" s="27" t="s">
         <v>22</v>
       </c>
       <c r="M16" s="24" t="s">
         <v>23</v>
       </c>
       <c r="N16" s="25">
         <v>4</v>
       </c>
       <c r="O16" s="40">
         <v>0.3949476324124</v>
       </c>
       <c r="P16" s="43">
         <v>1.4134275618374559</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="26">
         <v>8</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>115</v>
       </c>
       <c r="D17" s="25">
         <v>7</v>
       </c>
       <c r="E17" s="40">
         <v>0.33195249001119997</v>
       </c>
       <c r="F17" s="45">
         <v>0.72239422084623317</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>34</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>114</v>
       </c>
       <c r="I17" s="25">
         <v>5</v>
       </c>
       <c r="J17" s="40">
         <v>0.45622810675370001</v>
       </c>
       <c r="K17" s="45">
         <v>0.7288629737609329</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>34</v>
       </c>
       <c r="M17" s="24" t="s">
         <v>114</v>
       </c>
       <c r="N17" s="25">
         <v>4</v>
       </c>
       <c r="O17" s="40">
         <v>0.3949476324124</v>
       </c>
       <c r="P17" s="43">
         <v>1.4134275618374559</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="26">
         <v>9</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="25">
         <v>7</v>
       </c>
       <c r="E18" s="40">
         <v>0.33195249001119997</v>
       </c>
       <c r="F18" s="45">
         <v>0.72239422084623317</v>
       </c>
       <c r="G18" s="27" t="s">
         <v>58</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>52</v>
       </c>
       <c r="I18" s="25">
         <v>4</v>
       </c>
       <c r="J18" s="40">
         <v>0.36498248540299999</v>
       </c>
       <c r="K18" s="45">
         <v>0.58309037900874638</v>
       </c>
       <c r="L18" s="27" t="s">
         <v>20</v>
       </c>
       <c r="M18" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N18" s="25">
         <v>3</v>
       </c>
       <c r="O18" s="40">
         <v>0.29621072430930001</v>
       </c>
       <c r="P18" s="43">
         <v>1.0600706713780919</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="25">
         <v>4</v>
       </c>
       <c r="E19" s="40">
         <v>0.18968713714929999</v>
       </c>
       <c r="F19" s="45">
         <v>0.41279669762641896</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>82</v>
       </c>
       <c r="I19" s="25">
         <v>3</v>
       </c>
       <c r="J19" s="40">
         <v>0.27373686405219999</v>
       </c>
       <c r="K19" s="45">
         <v>0.43731778425655976</v>
       </c>
       <c r="L19" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M19" s="24" t="s">
         <v>38</v>
       </c>
       <c r="N19" s="25">
         <v>2</v>
       </c>
       <c r="O19" s="40">
         <v>0.1974738162062</v>
       </c>
       <c r="P19" s="43">
         <v>0.70671378091872794</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="67"/>
       <c r="B20" s="66"/>
       <c r="C20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="34">
         <v>156</v>
       </c>
       <c r="E20" s="41">
         <v>7.397798348820892</v>
       </c>
       <c r="F20" s="46">
         <v>16.099071207430342</v>
       </c>
       <c r="G20" s="66"/>
       <c r="H20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="I20" s="34">
         <v>103</v>
       </c>
       <c r="J20" s="41">
         <v>9.39829899912678</v>
       </c>
       <c r="K20" s="46">
         <v>15.014577259475217</v>
       </c>
       <c r="L20" s="66"/>
       <c r="M20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="N20" s="34">
         <v>47</v>
       </c>
       <c r="O20" s="41">
         <v>4.6406346808452872</v>
       </c>
       <c r="P20" s="44">
         <v>16.607773851590103</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="26">
         <v>11</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="60">
         <v>4</v>
       </c>
       <c r="E21" s="40">
         <v>0.18968713714929999</v>
       </c>
       <c r="F21" s="45">
         <v>0.41279669762641896</v>
       </c>
       <c r="G21" s="27" t="s">
         <v>60</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>117</v>
       </c>
       <c r="I21" s="28">
         <v>3</v>
       </c>
       <c r="J21" s="40">
         <v>0.27373686405219999</v>
       </c>
       <c r="K21" s="45">
         <v>0.43731778425655976</v>
       </c>
       <c r="L21" s="27" t="s">
         <v>32</v>
       </c>
       <c r="M21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="N21" s="28">
         <v>1</v>
       </c>
       <c r="O21" s="40">
         <v>9.8736908103099999E-2</v>
       </c>
       <c r="P21" s="43">
         <v>0.35335689045936397</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="25">
         <v>4</v>
       </c>
       <c r="E22" s="40">
         <v>0.18968713714929999</v>
       </c>
       <c r="F22" s="45">
         <v>0.41279669762641896</v>
       </c>
       <c r="G22" s="27" t="s">
         <v>46</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>47</v>
       </c>
       <c r="I22" s="25">
         <v>2</v>
       </c>
       <c r="J22" s="40">
         <v>0.18249124270149999</v>
       </c>
       <c r="K22" s="45">
         <v>0.29154518950437319</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>35</v>
       </c>
       <c r="M22" s="24" t="s">
         <v>82</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
       <c r="O22" s="40">
         <v>9.8736908103099999E-2</v>
       </c>
       <c r="P22" s="43">
         <v>0.35335689045936397</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="58" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>116</v>
       </c>
       <c r="D23" s="25">
         <v>3</v>
       </c>
       <c r="E23" s="40">
         <v>0.14226535286190001</v>
       </c>
       <c r="F23" s="45">
         <v>0.30959752321981426</v>
       </c>
       <c r="G23" s="58" t="s">
         <v>48</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>49</v>
       </c>
       <c r="I23" s="25">
         <v>2</v>
       </c>
       <c r="J23" s="40">
         <v>0.18249124270149999</v>
       </c>
       <c r="K23" s="45">
         <v>0.29154518950437319</v>
       </c>
       <c r="L23" s="27" t="s">
         <v>41</v>
       </c>
       <c r="M23" s="24" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="25">
         <v>1</v>
       </c>
       <c r="O23" s="40">
         <v>9.8736908103099999E-2</v>
       </c>
       <c r="P23" s="43">
         <v>0.35335689045936397</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="25">
         <v>3</v>
       </c>
       <c r="E24" s="40">
         <v>0.14226535286190001</v>
       </c>
       <c r="F24" s="45">
         <v>0.30959752321981426</v>
       </c>
       <c r="G24" s="27" t="s">
         <v>42</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>115</v>
       </c>
       <c r="I24" s="25">
         <v>2</v>
       </c>
       <c r="J24" s="40">
         <v>0.18249124270149999</v>
       </c>
       <c r="K24" s="45">
         <v>0.29154518950437319</v>
       </c>
       <c r="L24" s="27" t="s">
         <v>46</v>
       </c>
       <c r="M24" s="24" t="s">
         <v>47</v>
       </c>
       <c r="N24" s="25">
         <v>1</v>
       </c>
       <c r="O24" s="40">
         <v>9.8736908103099999E-2</v>
       </c>
       <c r="P24" s="43">
         <v>0.35335689045936397</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="66" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="33">
         <v>1</v>
       </c>
       <c r="E25" s="41">
         <v>9.8736908103099999E-2</v>
       </c>
       <c r="F25" s="46">
         <v>0.10319917440660474</v>
       </c>
       <c r="G25" s="66" t="s">
         <v>91</v>
       </c>
       <c r="H25" s="32" t="s">
         <v>92</v>
       </c>
       <c r="I25" s="34">
@@ -10781,76 +13151,76 @@
       <c r="L27" s="68"/>
       <c r="M27" s="68"/>
       <c r="N27" s="68"/>
       <c r="O27" s="68"/>
       <c r="P27" s="68"/>
     </row>
     <row r="29" spans="1:16">
       <c r="C29" s="64"/>
     </row>
     <row r="30" spans="1:16">
       <c r="C30" s="64"/>
     </row>
     <row r="31" spans="1:16">
       <c r="C31" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:P31"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="R3" sqref="R3"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="42" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="6" style="42" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="42" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="42" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="6" style="42" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="42" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="42" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="6" style="42" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="42" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="42" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="42" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="42" customWidth="1"/>
     <col min="17" max="16384" width="9" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="37" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="88" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
       <c r="I1" s="88"/>
       <c r="J1" s="88"/>
       <c r="K1" s="88"/>
       <c r="L1" s="88"/>
       <c r="M1" s="88"/>
       <c r="N1" s="88"/>
       <c r="O1" s="88"/>
       <c r="P1" s="88"/>
     </row>
     <row r="2" spans="1:16" s="37" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="88"/>
@@ -10873,995 +13243,995 @@
     <row r="3" spans="1:16" s="38" customFormat="1">
       <c r="A3" s="90" t="s">
         <v>69</v>
       </c>
       <c r="B3" s="90"/>
       <c r="C3" s="90"/>
       <c r="D3" s="90"/>
       <c r="E3" s="90"/>
       <c r="F3" s="90"/>
       <c r="G3" s="90"/>
       <c r="H3" s="90"/>
       <c r="I3" s="90"/>
       <c r="J3" s="90"/>
       <c r="K3" s="90"/>
       <c r="L3" s="90"/>
       <c r="M3" s="90"/>
       <c r="N3" s="90"/>
       <c r="O3" s="90"/>
       <c r="P3" s="90"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="69" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="54"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>26</v>
       </c>
       <c r="P6" s="52" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="P8" s="70" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="57" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
         <v>886</v>
       </c>
       <c r="E9" s="40">
         <v>41.191025005648655</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="57" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
         <v>638</v>
       </c>
       <c r="J9" s="40">
         <v>57.101584434716685</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="57" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
         <v>248</v>
       </c>
       <c r="O9" s="40">
         <v>23.992717049437573</v>
       </c>
       <c r="P9" s="65">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="25">
         <v>393</v>
       </c>
       <c r="E10" s="40">
         <v>18.270962558938965</v>
       </c>
       <c r="F10" s="45">
         <v>44.356659142212187</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="25">
         <v>310</v>
       </c>
       <c r="J10" s="40">
         <v>27.745283972981461</v>
       </c>
       <c r="K10" s="45">
         <v>48.589341692789965</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="25">
         <v>83</v>
       </c>
       <c r="O10" s="40">
         <v>8.0298206254166065</v>
       </c>
       <c r="P10" s="43">
         <v>33.467741935483872</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="25">
         <v>183</v>
       </c>
       <c r="E11" s="40">
         <v>8.5078527946204332</v>
       </c>
       <c r="F11" s="45">
         <v>20.654627539503402</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="25">
         <v>115</v>
       </c>
       <c r="J11" s="40">
         <v>10.292605344815705</v>
       </c>
       <c r="K11" s="45">
         <v>18.025078369905955</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="N11" s="25">
         <v>68</v>
       </c>
       <c r="O11" s="40">
         <v>6.5786482232328831</v>
       </c>
       <c r="P11" s="43">
         <v>27.419354838709676</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="25">
         <v>91</v>
       </c>
       <c r="E12" s="40">
         <v>4.2306808978713635</v>
       </c>
       <c r="F12" s="45">
         <v>10.270880361173814</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="25">
         <v>64</v>
       </c>
       <c r="J12" s="40">
         <v>5.7280586266800437</v>
       </c>
       <c r="K12" s="45">
         <v>10.031347962382444</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="25">
         <v>27</v>
       </c>
       <c r="O12" s="40">
         <v>2.6121103239307035</v>
       </c>
       <c r="P12" s="43">
         <v>10.887096774193548</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="25">
         <v>23</v>
       </c>
       <c r="E13" s="40">
         <v>1.0692929741872677</v>
       </c>
       <c r="F13" s="45">
         <v>2.5959367945823928</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="25">
         <v>19</v>
       </c>
       <c r="J13" s="40">
         <v>1.700517404795638</v>
       </c>
       <c r="K13" s="45">
         <v>2.9780564263322882</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>34</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>114</v>
       </c>
       <c r="N13" s="25">
         <v>7</v>
       </c>
       <c r="O13" s="40">
         <v>0.67721378768573803</v>
       </c>
       <c r="P13" s="43">
         <v>2.82258064516129</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>114</v>
       </c>
       <c r="D14" s="25">
         <v>12</v>
       </c>
       <c r="E14" s="40">
         <v>0.5578919865324875</v>
       </c>
       <c r="F14" s="45">
         <v>1.3544018058690745</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>42</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>115</v>
       </c>
       <c r="I14" s="25">
         <v>6</v>
       </c>
       <c r="J14" s="40">
         <v>0.53700549625125416</v>
       </c>
       <c r="K14" s="45">
         <v>0.94043887147335425</v>
       </c>
       <c r="L14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="25">
         <v>4</v>
       </c>
       <c r="O14" s="40">
         <v>0.38697930724899315</v>
       </c>
       <c r="P14" s="43">
         <v>1.6129032258064515</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="26">
         <v>6</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>115</v>
       </c>
       <c r="D15" s="25">
         <v>10</v>
       </c>
       <c r="E15" s="40">
         <v>0.4649099887770729</v>
       </c>
       <c r="F15" s="45">
         <v>1.1286681715575622</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>43</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>37</v>
       </c>
       <c r="I15" s="25">
         <v>6</v>
       </c>
       <c r="J15" s="40">
         <v>0.53700549625125416</v>
       </c>
       <c r="K15" s="45">
         <v>0.94043887147335425</v>
       </c>
       <c r="L15" s="27" t="s">
         <v>42</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>115</v>
       </c>
       <c r="N15" s="25">
         <v>4</v>
       </c>
       <c r="O15" s="40">
         <v>0.38697930724899315</v>
       </c>
       <c r="P15" s="43">
         <v>1.6129032258064515</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="26">
         <v>7</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="25">
         <v>8</v>
       </c>
       <c r="E16" s="40">
         <v>0.3719279910216583</v>
       </c>
       <c r="F16" s="45">
         <v>0.90293453724604955</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>19</v>
       </c>
       <c r="I16" s="25">
         <v>5</v>
       </c>
       <c r="J16" s="40">
         <v>0.44750458020939998</v>
       </c>
       <c r="K16" s="45">
         <v>0.7836990595611284</v>
       </c>
       <c r="L16" s="27" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="24" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="25">
         <v>3</v>
       </c>
       <c r="O16" s="40">
         <v>0.29023448043674482</v>
       </c>
       <c r="P16" s="43">
         <v>1.2096774193548387</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="26">
         <v>8</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="25">
         <v>7</v>
       </c>
       <c r="E17" s="40">
         <v>0.325436992143951</v>
       </c>
       <c r="F17" s="45">
         <v>0.79006772009029347</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>34</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>114</v>
       </c>
       <c r="I17" s="25">
         <v>5</v>
       </c>
       <c r="J17" s="40">
         <v>0.44750458020939998</v>
       </c>
       <c r="K17" s="45">
         <v>0.7836990595611284</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>22</v>
       </c>
       <c r="M17" s="24" t="s">
         <v>23</v>
       </c>
       <c r="N17" s="25">
         <v>2</v>
       </c>
       <c r="O17" s="40">
         <v>0.19348965362449658</v>
       </c>
       <c r="P17" s="43">
         <v>0.80645161290322576</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="26">
         <v>9</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="25">
         <v>5</v>
       </c>
       <c r="E18" s="40">
         <v>0.23245499438853645</v>
       </c>
       <c r="F18" s="45">
         <v>0.56433408577878108</v>
       </c>
       <c r="G18" s="27" t="s">
         <v>20</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>21</v>
       </c>
       <c r="I18" s="25">
         <v>4</v>
       </c>
       <c r="J18" s="40">
         <v>0.35800366416750273</v>
       </c>
       <c r="K18" s="45">
         <v>0.62695924764890276</v>
       </c>
       <c r="L18" s="27" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="24" t="s">
         <v>116</v>
       </c>
       <c r="N18" s="25">
         <v>2</v>
       </c>
       <c r="O18" s="40">
         <v>0.19348965362449658</v>
       </c>
       <c r="P18" s="43">
         <v>0.80645161290322576</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="25">
         <v>4</v>
       </c>
       <c r="E19" s="40">
         <v>0.18596399551080001</v>
       </c>
       <c r="F19" s="45">
         <v>0.45146726862302478</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>82</v>
       </c>
       <c r="I19" s="25">
         <v>3</v>
       </c>
       <c r="J19" s="40">
         <v>0.26850274812559999</v>
       </c>
       <c r="K19" s="45">
         <v>0.47021943573667713</v>
       </c>
       <c r="L19" s="27" t="s">
         <v>35</v>
       </c>
       <c r="M19" s="24" t="s">
         <v>82</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="40">
         <v>9.6744826812199994E-2</v>
       </c>
       <c r="P19" s="43">
         <v>0.40322580645161288</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="67"/>
       <c r="B20" s="66"/>
       <c r="C20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="34">
         <v>150</v>
       </c>
       <c r="E20" s="41">
         <v>6.9736498316560933</v>
       </c>
       <c r="F20" s="46">
         <v>16.930022573363431</v>
       </c>
       <c r="G20" s="66"/>
       <c r="H20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="I20" s="34">
         <v>101</v>
       </c>
       <c r="J20" s="41">
         <v>9.0395925202294443</v>
       </c>
       <c r="K20" s="46">
         <v>15.830721003134796</v>
       </c>
       <c r="L20" s="66"/>
       <c r="M20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="N20" s="34">
         <v>47</v>
       </c>
       <c r="O20" s="41">
         <v>4.547006860175669</v>
       </c>
       <c r="P20" s="44">
         <v>18.951612903225808</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="26">
         <v>11</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="60">
         <v>4</v>
       </c>
       <c r="E21" s="40">
         <v>0.18596399551080001</v>
       </c>
       <c r="F21" s="45">
         <v>0.45146726862302478</v>
       </c>
       <c r="G21" s="27" t="s">
         <v>22</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="28">
         <v>3</v>
       </c>
       <c r="J21" s="40">
         <v>0.26850274812559999</v>
       </c>
       <c r="K21" s="45">
         <v>0.47021943573667713</v>
       </c>
       <c r="L21" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M21" s="24" t="s">
         <v>38</v>
       </c>
       <c r="N21" s="28">
         <v>1</v>
       </c>
       <c r="O21" s="40">
         <v>9.6744826812199994E-2</v>
       </c>
       <c r="P21" s="43">
         <v>0.40322580645161288</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>116</v>
       </c>
       <c r="D22" s="25">
         <v>3</v>
       </c>
       <c r="E22" s="40">
         <v>0.13947299663312188</v>
       </c>
       <c r="F22" s="45">
         <v>0.33860045146726864</v>
       </c>
       <c r="G22" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>33</v>
       </c>
       <c r="I22" s="25">
         <v>2</v>
       </c>
       <c r="J22" s="40">
         <v>0.17900183208379999</v>
       </c>
       <c r="K22" s="45">
         <v>0.31347962382445138</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>41</v>
       </c>
       <c r="M22" s="24" t="s">
         <v>39</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
       <c r="O22" s="40">
         <v>9.6744826812199994E-2</v>
       </c>
       <c r="P22" s="43">
         <v>0.40322580645161288</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="25">
         <v>2</v>
       </c>
       <c r="E23" s="40">
         <v>9.2981997755400003E-2</v>
       </c>
       <c r="F23" s="45">
         <v>0.22573363431151239</v>
       </c>
       <c r="G23" s="58" t="s">
         <v>46</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>47</v>
       </c>
       <c r="I23" s="25">
         <v>2</v>
       </c>
       <c r="J23" s="40">
         <v>0.17900183208375137</v>
       </c>
       <c r="K23" s="45">
         <v>0.31347962382445138</v>
       </c>
       <c r="L23" s="27" t="s">
         <v>61</v>
       </c>
       <c r="M23" s="24" t="s">
         <v>53</v>
       </c>
       <c r="N23" s="25">
         <v>1</v>
       </c>
       <c r="O23" s="40">
         <v>9.6744826812199994E-2</v>
       </c>
       <c r="P23" s="43">
         <v>0.40322580645161288</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="58" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="25">
         <v>2</v>
       </c>
       <c r="E24" s="40">
         <v>9.2981997755400003E-2</v>
       </c>
       <c r="F24" s="45">
         <v>0.22573363431151239</v>
       </c>
       <c r="G24" s="27" t="s">
         <v>48</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>49</v>
       </c>
       <c r="I24" s="25">
         <v>2</v>
       </c>
       <c r="J24" s="40">
         <v>0.17900183208379999</v>
       </c>
       <c r="K24" s="45">
         <v>0.31347962382445138</v>
       </c>
       <c r="L24" s="27" t="s">
         <v>57</v>
       </c>
       <c r="M24" s="24" t="s">
         <v>54</v>
       </c>
       <c r="N24" s="25">
         <v>1</v>
       </c>
       <c r="O24" s="40">
         <v>9.6744826812199994E-2</v>
       </c>
       <c r="P24" s="43">
         <v>0.40322580645161288</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="66" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>47</v>
       </c>
       <c r="D25" s="33">
         <v>2</v>
       </c>
       <c r="E25" s="41">
         <v>9.2981997755400003E-2</v>
       </c>
       <c r="F25" s="46">
         <v>0.22573363431151239</v>
       </c>
       <c r="G25" s="66" t="s">
         <v>91</v>
       </c>
       <c r="H25" s="32" t="s">
         <v>92</v>
       </c>
       <c r="I25" s="34">
@@ -11912,76 +14282,76 @@
       <c r="O27" s="68"/>
       <c r="P27" s="68"/>
     </row>
     <row r="28" spans="1:16">
       <c r="D28" s="68"/>
     </row>
     <row r="29" spans="1:16">
       <c r="C29" s="64"/>
     </row>
     <row r="30" spans="1:16">
       <c r="C30" s="64"/>
     </row>
     <row r="31" spans="1:16">
       <c r="C31" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:P31"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="R3" sqref="R3"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="42" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="6" style="42" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="42" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="42" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="6" style="42" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="42" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="42" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="6" style="42" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="42" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="42" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="42" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="42" customWidth="1"/>
     <col min="17" max="16384" width="9" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="38" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="88" t="s">
         <v>72</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
       <c r="I1" s="88"/>
       <c r="J1" s="88"/>
       <c r="K1" s="88"/>
       <c r="L1" s="88"/>
       <c r="M1" s="88"/>
       <c r="N1" s="88"/>
       <c r="O1" s="88"/>
       <c r="P1" s="88"/>
     </row>
     <row r="2" spans="1:16" s="38" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="88"/>
@@ -12004,995 +14374,995 @@
     <row r="3" spans="1:16" s="38" customFormat="1">
       <c r="A3" s="90" t="s">
         <v>73</v>
       </c>
       <c r="B3" s="90"/>
       <c r="C3" s="90"/>
       <c r="D3" s="90"/>
       <c r="E3" s="90"/>
       <c r="F3" s="90"/>
       <c r="G3" s="90"/>
       <c r="H3" s="90"/>
       <c r="I3" s="90"/>
       <c r="J3" s="90"/>
       <c r="K3" s="90"/>
       <c r="L3" s="90"/>
       <c r="M3" s="90"/>
       <c r="N3" s="90"/>
       <c r="O3" s="90"/>
       <c r="P3" s="90"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="69" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="54"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="55" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>26</v>
       </c>
       <c r="P6" s="52" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="71" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="56" t="s">
         <v>26</v>
       </c>
       <c r="P8" s="70" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="57" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
         <v>932</v>
       </c>
       <c r="E9" s="40">
         <v>42.767674246150911</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="57" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
         <v>657</v>
       </c>
       <c r="J9" s="40">
         <v>58.063181933070915</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="57" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
         <v>275</v>
       </c>
       <c r="O9" s="40">
         <v>26.24822227949107</v>
       </c>
       <c r="P9" s="65">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="25">
         <v>430</v>
       </c>
       <c r="E10" s="40">
         <v>19.731866873224135</v>
       </c>
       <c r="F10" s="45">
         <v>46.137339055793994</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="25">
         <v>335</v>
       </c>
       <c r="J10" s="40">
         <v>29.606036449891565</v>
       </c>
       <c r="K10" s="45">
         <v>50.989345509893461</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="25">
         <v>95</v>
       </c>
       <c r="O10" s="40">
         <v>9.0675676965514604</v>
       </c>
       <c r="P10" s="43">
         <v>34.545454545454547</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="25">
         <v>162</v>
       </c>
       <c r="E11" s="40">
         <v>7.4338661243309518</v>
       </c>
       <c r="F11" s="45">
         <v>17.381974248927037</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="25">
         <v>111</v>
       </c>
       <c r="J11" s="40">
         <v>9.8097613311581</v>
       </c>
       <c r="K11" s="45">
         <v>16.894977168949772</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>30</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>31</v>
       </c>
       <c r="N11" s="25">
         <v>51</v>
       </c>
       <c r="O11" s="40">
         <v>4.8678521318328896</v>
       </c>
       <c r="P11" s="43">
         <v>18.545454545454547</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="25">
         <v>102</v>
       </c>
       <c r="E12" s="40">
         <v>4.6805823745787469</v>
       </c>
       <c r="F12" s="45">
         <v>10.944206008583691</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="25">
         <v>59</v>
       </c>
       <c r="J12" s="40">
         <v>5.2141974643092599</v>
       </c>
       <c r="K12" s="45">
         <v>8.9802130898021311</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="25">
         <v>43</v>
       </c>
       <c r="O12" s="40">
         <v>4.1042674837022401</v>
       </c>
       <c r="P12" s="43">
         <v>15.636363636363637</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="25">
         <v>44</v>
       </c>
       <c r="E13" s="40">
         <v>2.0190747498182833</v>
       </c>
       <c r="F13" s="45">
         <v>4.7210300429184553</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="25">
         <v>34</v>
       </c>
       <c r="J13" s="40">
         <v>3.0047917590934721</v>
       </c>
       <c r="K13" s="45">
         <v>5.1750380517503807</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N13" s="25">
         <v>10</v>
       </c>
       <c r="O13" s="40">
         <v>0.95448081016331177</v>
       </c>
       <c r="P13" s="43">
         <v>3.6363636363636362</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="25">
         <v>15</v>
       </c>
       <c r="E14" s="40">
         <v>0.68832093743805112</v>
       </c>
       <c r="F14" s="45">
         <v>1.6094420600858368</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>34</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>114</v>
       </c>
       <c r="I14" s="25">
         <v>12</v>
       </c>
       <c r="J14" s="40">
         <v>1.0605147385035782</v>
       </c>
       <c r="K14" s="45">
         <v>1.8264840182648401</v>
       </c>
       <c r="L14" s="27" t="s">
         <v>42</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>115</v>
       </c>
       <c r="N14" s="25">
         <v>7</v>
       </c>
       <c r="O14" s="40">
         <v>0.66813656711431813</v>
       </c>
       <c r="P14" s="43">
         <v>2.5454545454545454</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="26">
         <v>6</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>114</v>
       </c>
       <c r="D15" s="25">
         <v>14</v>
       </c>
       <c r="E15" s="40">
         <v>0.64243287494218104</v>
       </c>
       <c r="F15" s="45">
         <v>1.502145922746781</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>19</v>
       </c>
       <c r="I15" s="25">
         <v>10</v>
       </c>
       <c r="J15" s="40">
         <v>0.88376228208631524</v>
       </c>
       <c r="K15" s="45">
         <v>1.5220700152207001</v>
       </c>
       <c r="L15" s="27" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>19</v>
       </c>
       <c r="N15" s="25">
         <v>5</v>
       </c>
       <c r="O15" s="40">
         <v>0.47724040508165588</v>
       </c>
       <c r="P15" s="43">
         <v>1.8181818181818181</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="26">
         <v>7</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="25">
         <v>12</v>
       </c>
       <c r="E16" s="40">
         <v>0.55065674995044089</v>
       </c>
       <c r="F16" s="45">
         <v>1.2875536480686696</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>43</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>37</v>
       </c>
       <c r="I16" s="25">
         <v>7</v>
       </c>
       <c r="J16" s="40">
         <v>0.61863359746042068</v>
       </c>
       <c r="K16" s="45">
         <v>1.06544901065449</v>
       </c>
       <c r="L16" s="27" t="s">
         <v>43</v>
       </c>
       <c r="M16" s="24" t="s">
         <v>37</v>
       </c>
       <c r="N16" s="25">
         <v>5</v>
       </c>
       <c r="O16" s="40">
         <v>0.47724040508165588</v>
       </c>
       <c r="P16" s="43">
         <v>1.8181818181818181</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="26">
         <v>8</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>115</v>
       </c>
       <c r="D17" s="25">
         <v>10</v>
       </c>
       <c r="E17" s="40">
         <v>0.45888062495870074</v>
       </c>
       <c r="F17" s="45">
         <v>1.0729613733905579</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>44</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>45</v>
       </c>
       <c r="I17" s="25">
         <v>5</v>
       </c>
       <c r="J17" s="40">
         <v>0.44188114104319998</v>
       </c>
       <c r="K17" s="45">
         <v>0.76103500761035003</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>58</v>
       </c>
       <c r="M17" s="24" t="s">
         <v>52</v>
       </c>
       <c r="N17" s="25">
         <v>4</v>
       </c>
       <c r="O17" s="40">
         <v>0.38179232406532471</v>
       </c>
       <c r="P17" s="43">
         <v>1.4545454545454546</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="26">
         <v>9</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="25">
         <v>8</v>
       </c>
       <c r="E18" s="40">
         <v>0.3671044999669606</v>
       </c>
       <c r="F18" s="45">
         <v>0.85836909871244638</v>
       </c>
       <c r="G18" s="27" t="s">
         <v>20</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>21</v>
       </c>
       <c r="I18" s="25">
         <v>5</v>
       </c>
       <c r="J18" s="40">
         <v>0.44188114104319998</v>
       </c>
       <c r="K18" s="45">
         <v>0.76103500761035003</v>
       </c>
       <c r="L18" s="27" t="s">
         <v>20</v>
       </c>
       <c r="M18" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N18" s="25">
         <v>3</v>
       </c>
       <c r="O18" s="40">
         <v>0.28634424304899347</v>
       </c>
       <c r="P18" s="43">
         <v>1.0909090909090911</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="25">
         <v>5</v>
       </c>
       <c r="E19" s="40">
         <v>0.22944036512220001</v>
       </c>
       <c r="F19" s="45">
         <v>0.53648068669527893</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>82</v>
       </c>
       <c r="I19" s="25">
         <v>3</v>
       </c>
       <c r="J19" s="40">
         <v>0.2651286846259</v>
       </c>
       <c r="K19" s="45">
         <v>0.45662100456621002</v>
       </c>
       <c r="L19" s="27" t="s">
         <v>35</v>
       </c>
       <c r="M19" s="24" t="s">
         <v>82</v>
       </c>
       <c r="N19" s="25">
         <v>2</v>
       </c>
       <c r="O19" s="40">
         <v>0.19089625313610001</v>
       </c>
       <c r="P19" s="43">
         <v>0.72727272727272729</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="67"/>
       <c r="B20" s="66"/>
       <c r="C20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="34">
         <v>130</v>
       </c>
       <c r="E20" s="41">
         <v>5.9654494931777053</v>
       </c>
       <c r="F20" s="46">
         <v>13.948497854077251</v>
       </c>
       <c r="G20" s="66"/>
       <c r="H20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="I20" s="34">
         <v>76</v>
       </c>
       <c r="J20" s="41">
         <v>6.7165933438559966</v>
       </c>
       <c r="K20" s="46">
         <v>11.56773211567732</v>
       </c>
       <c r="L20" s="66"/>
       <c r="M20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="N20" s="34">
         <v>50</v>
       </c>
       <c r="O20" s="41">
         <v>4.7724063284016873</v>
       </c>
       <c r="P20" s="44">
         <v>18.181818181818183</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="26">
         <v>11</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="60">
         <v>5</v>
       </c>
       <c r="E21" s="40">
         <v>0.22944036512220001</v>
       </c>
       <c r="F21" s="45">
         <v>0.53648068669527893</v>
       </c>
       <c r="G21" s="58" t="s">
         <v>22</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="60">
         <v>3</v>
       </c>
       <c r="J21" s="40">
         <v>0.2651286846259</v>
       </c>
       <c r="K21" s="45">
         <v>0.45662100456621002</v>
       </c>
       <c r="L21" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M21" s="24" t="s">
         <v>38</v>
       </c>
       <c r="N21" s="28">
         <v>2</v>
       </c>
       <c r="O21" s="40">
         <v>0.19089625313610001</v>
       </c>
       <c r="P21" s="43">
         <v>0.72727272727272729</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="58" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D22" s="25">
         <v>5</v>
       </c>
       <c r="E22" s="40">
         <v>0.22944036512220001</v>
       </c>
       <c r="F22" s="45">
         <v>0.53648068669527893</v>
       </c>
       <c r="G22" s="27" t="s">
         <v>42</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>115</v>
       </c>
       <c r="I22" s="25">
         <v>3</v>
       </c>
       <c r="J22" s="40">
         <v>0.26512868462589456</v>
       </c>
       <c r="K22" s="45">
         <v>0.45662100456621002</v>
       </c>
       <c r="L22" s="58" t="s">
         <v>22</v>
       </c>
       <c r="M22" s="24" t="s">
         <v>23</v>
       </c>
       <c r="N22" s="25">
         <v>2</v>
       </c>
       <c r="O22" s="40">
         <v>0.19089625313610001</v>
       </c>
       <c r="P22" s="43">
         <v>0.72727272727272729</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="25">
         <v>5</v>
       </c>
       <c r="E23" s="40">
         <v>0.22944036512220001</v>
       </c>
       <c r="F23" s="45">
         <v>0.53648068669527893</v>
       </c>
       <c r="G23" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>33</v>
       </c>
       <c r="I23" s="25">
         <v>2</v>
       </c>
       <c r="J23" s="40">
         <v>0.1767524564173</v>
       </c>
       <c r="K23" s="45">
         <v>0.30441400304414001</v>
       </c>
       <c r="L23" s="27" t="s">
         <v>34</v>
       </c>
       <c r="M23" s="24" t="s">
         <v>114</v>
       </c>
       <c r="N23" s="25">
         <v>2</v>
       </c>
       <c r="O23" s="40">
         <v>0.19089625313610001</v>
       </c>
       <c r="P23" s="43">
         <v>0.72727272727272729</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="25">
         <v>4</v>
       </c>
       <c r="E24" s="40">
         <v>0.1835522499834803</v>
       </c>
       <c r="F24" s="45">
         <v>0.42918454935622319</v>
       </c>
       <c r="G24" s="27" t="s">
         <v>40</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="25">
         <v>2</v>
       </c>
       <c r="J24" s="40">
         <v>0.1767524564173</v>
       </c>
       <c r="K24" s="45">
         <v>0.30441400304414001</v>
       </c>
       <c r="L24" s="27" t="s">
         <v>32</v>
       </c>
       <c r="M24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="N24" s="25">
         <v>1</v>
       </c>
       <c r="O24" s="40">
         <v>9.5448126568000002E-2</v>
       </c>
       <c r="P24" s="43">
         <v>0.36363636363636365</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="39" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="66" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>33</v>
       </c>
       <c r="D25" s="33">
         <v>3</v>
       </c>
       <c r="E25" s="41">
         <v>0.13766418748761022</v>
       </c>
       <c r="F25" s="46">
         <v>0.32188841201716739</v>
       </c>
       <c r="G25" s="66" t="s">
         <v>46</v>
       </c>
       <c r="H25" s="32" t="s">
         <v>47</v>
       </c>
       <c r="I25" s="33">
@@ -13043,1199 +15413,79 @@
       <c r="O27" s="68"/>
       <c r="P27" s="68"/>
     </row>
     <row r="28" spans="1:16">
       <c r="D28" s="68"/>
       <c r="E28" s="68"/>
       <c r="F28" s="68"/>
       <c r="G28" s="68"/>
       <c r="H28" s="68"/>
       <c r="I28" s="68"/>
       <c r="J28" s="68"/>
       <c r="K28" s="68"/>
       <c r="L28" s="68"/>
       <c r="M28" s="68"/>
       <c r="N28" s="68"/>
     </row>
     <row r="29" spans="1:16">
       <c r="C29" s="64"/>
       <c r="D29" s="68"/>
     </row>
     <row r="30" spans="1:16">
       <c r="C30" s="64"/>
     </row>
     <row r="31" spans="1:16">
       <c r="C31" s="64"/>
-    </row>
-[...1119 lines deleted...]
-      <c r="E28" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>stbear234</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>