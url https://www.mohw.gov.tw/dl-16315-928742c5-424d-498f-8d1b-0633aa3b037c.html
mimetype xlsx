--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,109 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別指標\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8178CA70-7F4A-4F00-8E60-3715511F53B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{14EAD4AD-DAC1-4852-AF86-8D96ED29E032}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="88" r:id="rId1"/>
-[...8 lines deleted...]
-    <sheet name="104" sheetId="85" r:id="rId10"/>
+    <sheet name="114" sheetId="90" r:id="rId1"/>
+    <sheet name="113" sheetId="88" r:id="rId2"/>
+    <sheet name="112" sheetId="87" r:id="rId3"/>
+    <sheet name="111" sheetId="86" r:id="rId4"/>
+    <sheet name="110" sheetId="84" r:id="rId5"/>
+    <sheet name="109" sheetId="83" r:id="rId6"/>
+    <sheet name="108" sheetId="82" r:id="rId7"/>
+    <sheet name="107" sheetId="81" r:id="rId8"/>
+    <sheet name="106" sheetId="80" r:id="rId9"/>
+    <sheet name="105" sheetId="79" r:id="rId10"/>
+    <sheet name="104" sheetId="85" r:id="rId11"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId11"/>
+    <externalReference r:id="rId12"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'112'!$A$1:$P$27</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'113'!$A$1:$P$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'112'!$A$1:$P$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'113'!$A$1:$P$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'114'!$A$1:$P$27</definedName>
     <definedName name="Print_Area_MI">[1]表!$A$1:$R$28</definedName>
     <definedName name="T">#REF!</definedName>
     <definedName name="TB1A">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1444" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1601" uniqueCount="251">
   <si>
     <t>順</t>
   </si>
   <si>
     <t xml:space="preserve">       合            計</t>
   </si>
   <si>
     <t xml:space="preserve">       男            性</t>
   </si>
   <si>
     <t xml:space="preserve">       女            性</t>
   </si>
   <si>
     <t>ICD-10</t>
   </si>
   <si>
     <t>死亡</t>
   </si>
   <si>
     <t>死   亡   原   因</t>
   </si>
   <si>
     <t>位</t>
   </si>
   <si>
@@ -2239,50 +2242,93 @@
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>先天性畸形、變形與染色體異常</t>
   </si>
   <si>
     <t>肌肉骨骼系統與結締組織疾病</t>
   </si>
   <si>
     <t>附註: 1. 113年12-17歲年中人口數計1,190,602 人,男性619,765 人,女性 570,837 人。</t>
   </si>
   <si>
     <t>脊椎(骨)肌肉萎縮及有關症候群</t>
   </si>
   <si>
     <t>皮膚與皮下組織疾病</t>
   </si>
   <si>
     <t>源於周產期的病況</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>腎炎、腎病症候群及腎病變</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>K25-K28</t>
+  </si>
+  <si>
+    <t>胃及十二指腸潰瘍</t>
+  </si>
+  <si>
+    <t>附註: 1. 114年12-17歲年中人口數計1,200,992 人,男性624,027 人,女性 576,965 人。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.0"/>
     <numFmt numFmtId="177" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="181" formatCode="0_)"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -2646,51 +2692,51 @@
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="42">
+  <cellStyleXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="179" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="180" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="5" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="18" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="21" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="181" fontId="21" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
@@ -2725,52 +2771,55 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
@@ -3004,125 +3053,162 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="10" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="41" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="30" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
-  <cellStyles count="42">
+  <cellStyles count="43">
     <cellStyle name="Comma0" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency [0]_~ME00001" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency_~ME00001" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Date" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Fixed" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Heading" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Heading 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal_~ME00001" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Percent_china.xls Chart 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Stub" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Top" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Total" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Totals" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 10 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="一般 11 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="一般 12 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="一般 12 3" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="一般 13" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="一般 14" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="一般 15" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="一般 16" xfId="23" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="一般 17" xfId="42" xr:uid="{656C9031-FF45-4A21-B66F-B1416C370060}"/>
     <cellStyle name="一般 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="一般 2 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="一般 2 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="一般 2_修正34" xfId="27" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="一般 3" xfId="28" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="一般 3 2" xfId="29" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="一般 3_99_死因統計統計表_新制行政區_(修正格式)_201108" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="一般 4" xfId="31" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="一般 4 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="一般 5 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="一般 6 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="一般 7 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="一般 8 2" xfId="36" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="一般 9 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="一般_97_new" xfId="41" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="千分位 2 2" xfId="38" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="千分位 3" xfId="39" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="貨幣[0]" xfId="40" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///E:\&#27515;&#22240;&#25688;&#35201;\88&#24180;\FCANC_DR.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="表"/>
       <sheetName val="圖"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1">
           <cell r="A1" t="str">
             <v>表 32.  臺灣地區歷年女性每十萬人口死亡率按主要癌症分</v>
           </cell>
         </row>
         <row r="2">
           <cell r="J2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
           <cell r="R2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
         </row>
         <row r="3">
@@ -4150,2194 +4236,3226 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FBB325F-A768-4C30-8705-0974669E9417}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A234B454-5229-42E2-949B-0AB0F4F7662B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q11" sqref="Q11"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="36" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="37" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="37" customWidth="1"/>
     <col min="4" max="4" width="5" style="36" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="36" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="36" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="36" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="36" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="36" customWidth="1"/>
     <col min="9" max="9" width="5" style="36" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="36" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="36" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="36" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="36" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="36" customWidth="1"/>
     <col min="14" max="14" width="5" style="36" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="36" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="36" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="36" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="36" customWidth="1"/>
     <col min="17" max="16384" width="9" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="62" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="81" t="s">
+    <row r="1" spans="1:16" s="35" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="90" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="81"/>
-[...53 lines deleted...]
-    <row r="4" spans="1:16" s="40" customFormat="1" ht="16.5">
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
+    </row>
+    <row r="2" spans="1:16" s="35" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="90"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
+    </row>
+    <row r="3" spans="1:16" ht="16.2">
+      <c r="A3" s="91" t="s">
+        <v>246</v>
+      </c>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
+    </row>
+    <row r="4" spans="1:16" s="40" customFormat="1" ht="16.2">
       <c r="B4" s="1"/>
       <c r="C4" s="2"/>
       <c r="G4" s="3"/>
       <c r="H4" s="4"/>
       <c r="L4" s="3"/>
       <c r="M4" s="4"/>
       <c r="P4" s="63" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="52"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="51" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="50" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="64" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="26"/>
-      <c r="B9" s="55" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="B9" s="55"/>
+      <c r="C9" s="81" t="s">
+        <v>57</v>
       </c>
       <c r="D9" s="25">
-        <v>258</v>
+        <v>239</v>
       </c>
       <c r="E9" s="38">
-        <v>21.669719045373284</v>
-[...1 lines deleted...]
-      <c r="F9" s="43">
+        <v>19.900224106498701</v>
+      </c>
+      <c r="F9" s="82">
         <v>100</v>
       </c>
-      <c r="G9" s="55" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="G9" s="55"/>
+      <c r="H9" s="81" t="s">
+        <v>57</v>
       </c>
       <c r="I9" s="25">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="J9" s="38">
-        <v>28.075157519382348</v>
-[...1 lines deleted...]
-      <c r="K9" s="43">
+        <v>23.716941508093001</v>
+      </c>
+      <c r="K9" s="82">
         <v>100</v>
       </c>
-      <c r="L9" s="55" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="L9" s="55"/>
+      <c r="M9" s="81" t="s">
+        <v>57</v>
       </c>
       <c r="N9" s="25">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="O9" s="38">
-        <v>14.715246835127045</v>
-[...1 lines deleted...]
-      <c r="P9" s="72">
+        <v>15.7721872210619</v>
+      </c>
+      <c r="P9" s="38">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="D10" s="25">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="E10" s="38">
-        <v>6.5513104090663417</v>
-[...2 lines deleted...]
-        <v>30.232558139534898</v>
+        <v>5.66198844871092</v>
+      </c>
+      <c r="F10" s="82">
+        <v>28.451882845188301</v>
       </c>
       <c r="G10" s="27" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="H10" s="24" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="I10" s="25">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="J10" s="38">
-        <v>10.003791759779917</v>
-[...2 lines deleted...]
-        <v>35.632183908046002</v>
+        <v>8.0124802392206096</v>
+      </c>
+      <c r="K10" s="82">
+        <v>33.783783783783797</v>
       </c>
       <c r="L10" s="27" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="N10" s="25">
         <v>31</v>
       </c>
       <c r="O10" s="38">
-        <v>5.430626808201648</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>5.3729428994826396</v>
+      </c>
+      <c r="P10" s="38">
+        <v>34.065934065934101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="D11" s="25">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E11" s="38">
-        <v>5.2914430227074298</v>
-[...2 lines deleted...]
-        <v>24.418604651162799</v>
+        <v>4.82934308860637</v>
+      </c>
+      <c r="F11" s="82">
+        <v>24.267782426778201</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="I11" s="25">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>18.390804597701099</v>
+        <v>27</v>
+      </c>
+      <c r="J11" s="38">
+        <v>4.3267393291791301</v>
+      </c>
+      <c r="K11" s="82">
+        <v>18.243243243243199</v>
       </c>
       <c r="L11" s="27" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="N11" s="25">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>18</v>
+      </c>
+      <c r="O11" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="P11" s="38">
+        <v>19.780219780219799</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C12" s="24" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D12" s="25">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="E12" s="38">
-        <v>2.6037259318084174</v>
-[...2 lines deleted...]
-        <v>12.015503875968999</v>
+        <v>3.41384597642864</v>
+      </c>
+      <c r="F12" s="82">
+        <v>17.154811715481198</v>
       </c>
       <c r="G12" s="27" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="I12" s="25">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>12.0689655172414</v>
+        <v>23</v>
+      </c>
+      <c r="J12" s="38">
+        <v>3.68574091004148</v>
+      </c>
+      <c r="K12" s="82">
+        <v>15.540540540540499</v>
       </c>
       <c r="L12" s="27" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="M12" s="24" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="N12" s="25">
-        <v>10</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>18</v>
+      </c>
+      <c r="O12" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="P12" s="38">
+        <v>19.780219780219799</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="C13" s="24" t="s">
-        <v>17</v>
+        <v>240</v>
       </c>
       <c r="D13" s="25">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>3.8759689922481</v>
+        <v>9</v>
+      </c>
+      <c r="E13" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="F13" s="82">
+        <v>3.7656903765690002</v>
       </c>
       <c r="G13" s="27" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="H13" s="24" t="s">
-        <v>17</v>
+        <v>240</v>
       </c>
       <c r="I13" s="25">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>4.5977011494253004</v>
+        <v>5</v>
+      </c>
+      <c r="J13" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="K13" s="82">
+        <v>3.3783783783783998</v>
       </c>
       <c r="L13" s="27" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="M13" s="24" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="N13" s="25">
-        <v>5</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>4</v>
+      </c>
+      <c r="O13" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="P13" s="38">
+        <v>4.3956043956044004</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="56" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="D14" s="25">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>3.1007751937984001</v>
+        <v>7</v>
+      </c>
+      <c r="E14" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="F14" s="82">
+        <v>2.9288702928869998</v>
       </c>
       <c r="G14" s="27" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="I14" s="25">
         <v>4</v>
       </c>
-      <c r="J14" s="73" t="s">
-[...3 lines deleted...]
-        <v>2.2988505747126</v>
+      <c r="J14" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="K14" s="82">
+        <v>2.7027027027027</v>
       </c>
       <c r="L14" s="27" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>17</v>
+        <v>240</v>
       </c>
       <c r="N14" s="25">
-        <v>2</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>4</v>
+      </c>
+      <c r="O14" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="P14" s="38">
+        <v>4.3956043956044004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="56" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="D15" s="25">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>2.3255813953488</v>
+        <v>4</v>
+      </c>
+      <c r="E15" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="F15" s="82">
+        <v>1.673640167364</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>240</v>
+        <v>83</v>
       </c>
       <c r="I15" s="25">
         <v>4</v>
       </c>
-      <c r="J15" s="73" t="s">
-[...3 lines deleted...]
-        <v>2.2988505747126</v>
+      <c r="J15" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="K15" s="82">
+        <v>2.7027027027027</v>
       </c>
       <c r="L15" s="27" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="N15" s="25">
-        <v>2</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>3</v>
+      </c>
+      <c r="O15" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="P15" s="38">
+        <v>3.2967032967033001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="56" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>240</v>
+        <v>89</v>
       </c>
       <c r="D16" s="25">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>1.937984496124</v>
+        <v>4</v>
+      </c>
+      <c r="E16" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="F16" s="82">
+        <v>1.673640167364</v>
       </c>
       <c r="G16" s="27" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="I16" s="25">
         <v>3</v>
       </c>
-      <c r="J16" s="73" t="s">
-[...3 lines deleted...]
-        <v>1.7241379310345</v>
+      <c r="J16" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="K16" s="82">
+        <v>2.0270270270270001</v>
       </c>
       <c r="L16" s="27" t="s">
-        <v>43</v>
+        <v>202</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>41</v>
+        <v>247</v>
       </c>
       <c r="N16" s="25">
         <v>1</v>
       </c>
-      <c r="O16" s="73" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O16" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="P16" s="38">
+        <v>1.0989010989011001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="56" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>23</v>
+        <v>83</v>
       </c>
       <c r="D17" s="25">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>1.1627906976744</v>
+        <v>4</v>
+      </c>
+      <c r="E17" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="F17" s="82">
+        <v>1.673640167364</v>
       </c>
       <c r="G17" s="27" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="H17" s="24" t="s">
-        <v>23</v>
+        <v>160</v>
       </c>
       <c r="I17" s="25">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>1.1494252873563</v>
+        <v>1</v>
+      </c>
+      <c r="J17" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="K17" s="82">
+        <v>0.67567567567569997</v>
       </c>
       <c r="L17" s="27" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="N17" s="25">
         <v>1</v>
       </c>
-      <c r="O17" s="73" t="s">
-[...6 lines deleted...]
-    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O17" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="P17" s="38">
+        <v>1.0989010989011001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="56" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
-      <c r="E18" s="73" t="s">
-[...3 lines deleted...]
-        <v>0.77519379844960001</v>
+      <c r="E18" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="F18" s="82">
+        <v>0.836820083682</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="I18" s="25">
-        <v>2</v>
-[...23 lines deleted...]
-    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1</v>
+      </c>
+      <c r="J18" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="K18" s="82">
+        <v>0.67567567567569997</v>
+      </c>
+      <c r="L18" s="27"/>
+      <c r="M18" s="24"/>
+      <c r="N18" s="25"/>
+      <c r="O18" s="80"/>
+      <c r="P18" s="38"/>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>52</v>
+        <v>160</v>
       </c>
       <c r="D19" s="25">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>0.77519379844960001</v>
+        <v>1</v>
+      </c>
+      <c r="E19" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="F19" s="82">
+        <v>0.418410041841</v>
       </c>
       <c r="G19" s="27" t="s">
-        <v>159</v>
+        <v>37</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
-      <c r="J19" s="73" t="s">
-[...21 lines deleted...]
-    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="J19" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="K19" s="82">
+        <v>0.67567567567569997</v>
+      </c>
+      <c r="L19" s="27"/>
+      <c r="M19" s="24"/>
+      <c r="N19" s="25"/>
+      <c r="O19" s="80"/>
+      <c r="P19" s="38"/>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="46"/>
       <c r="C20" s="32" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="28">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="E20" s="39">
-        <v>4.1995579545297064</v>
-[...2 lines deleted...]
-        <v>19.379844961240309</v>
+        <v>3.41384597642864</v>
+      </c>
+      <c r="F20" s="84">
+        <v>17.154811715481198</v>
       </c>
       <c r="G20" s="56"/>
       <c r="H20" s="32" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="28">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="J20" s="39">
-        <v>5.6473017998757591</v>
-[...2 lines deleted...]
-        <v>20.114942528735632</v>
+        <v>4.64723853874795</v>
+      </c>
+      <c r="K20" s="84">
+        <v>19.5945945945946</v>
       </c>
       <c r="L20" s="46"/>
       <c r="M20" s="32" t="s">
         <v>38</v>
       </c>
       <c r="N20" s="28">
-        <v>14</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>11</v>
+      </c>
+      <c r="O20" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="P20" s="39">
+        <v>12.0879120879121</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="49" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>241</v>
+        <v>158</v>
       </c>
       <c r="D21" s="30">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>0.77519379844960001</v>
+        <v>1</v>
+      </c>
+      <c r="E21" s="86" t="s">
+        <v>228</v>
+      </c>
+      <c r="F21" s="87">
+        <v>0.418410041841</v>
       </c>
       <c r="G21" s="49" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="H21" s="24" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="I21" s="30">
         <v>1</v>
       </c>
-      <c r="J21" s="73" t="s">
-[...21 lines deleted...]
-    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="J21" s="86" t="s">
+        <v>228</v>
+      </c>
+      <c r="K21" s="82">
+        <v>0.67567567567569997</v>
+      </c>
+      <c r="L21" s="49"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="30"/>
+      <c r="O21" s="88"/>
+      <c r="P21" s="38"/>
+    </row>
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="56" t="s">
-        <v>159</v>
+        <v>90</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>160</v>
+        <v>91</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
-      <c r="E22" s="73" t="s">
-[...3 lines deleted...]
-        <v>0.38759689922480001</v>
+      <c r="E22" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="F22" s="87">
+        <v>0.418410041841</v>
       </c>
       <c r="G22" s="56" t="s">
-        <v>37</v>
+        <v>114</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>158</v>
+        <v>115</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
-      <c r="J22" s="73" t="s">
-[...21 lines deleted...]
-    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="J22" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="K22" s="82">
+        <v>0.67567567567569997</v>
+      </c>
+      <c r="L22" s="56"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="25"/>
+      <c r="O22" s="80"/>
+      <c r="P22" s="38"/>
+    </row>
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="56" t="s">
-        <v>34</v>
+        <v>114</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
       <c r="D23" s="25">
         <v>1</v>
       </c>
-      <c r="E23" s="73" t="s">
-[...3 lines deleted...]
-        <v>0.38759689922480001</v>
+      <c r="E23" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="F23" s="87">
+        <v>0.418410041841</v>
       </c>
       <c r="G23" s="56" t="s">
-        <v>43</v>
+        <v>248</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>41</v>
+        <v>249</v>
       </c>
       <c r="I23" s="25">
         <v>1</v>
       </c>
-      <c r="J23" s="73" t="s">
-[...21 lines deleted...]
-    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="J23" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="K23" s="82">
+        <v>0.67567567567569997</v>
+      </c>
+      <c r="L23" s="56"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="80"/>
+      <c r="P23" s="38"/>
+    </row>
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="56" t="s">
-        <v>37</v>
+        <v>248</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>158</v>
+        <v>249</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
-      <c r="E24" s="73" t="s">
-[...3 lines deleted...]
-        <v>0.38759689922480001</v>
+      <c r="E24" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="F24" s="87">
+        <v>0.418410041841</v>
       </c>
       <c r="G24" s="56" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="H24" s="24" t="s">
-        <v>241</v>
+        <v>39</v>
       </c>
       <c r="I24" s="25">
         <v>1</v>
       </c>
-      <c r="J24" s="80" t="s">
-[...3 lines deleted...]
-        <v>0.57471264367819996</v>
+      <c r="J24" s="83" t="s">
+        <v>228</v>
+      </c>
+      <c r="K24" s="82">
+        <v>0.67567567567569997</v>
       </c>
       <c r="L24" s="56"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
-      <c r="O24" s="38"/>
+      <c r="O24" s="80"/>
       <c r="P24" s="38"/>
     </row>
-    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="46" t="s">
-        <v>47</v>
+        <v>202</v>
       </c>
       <c r="C25" s="32" t="s">
-        <v>50</v>
+        <v>247</v>
       </c>
       <c r="D25" s="33">
         <v>1</v>
       </c>
-      <c r="E25" s="75" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="E25" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="F25" s="89">
+        <v>0.418410041841</v>
+      </c>
+      <c r="G25" s="46"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="33"/>
+      <c r="J25" s="79"/>
+      <c r="K25" s="84"/>
       <c r="L25" s="46"/>
       <c r="M25" s="32"/>
-      <c r="N25" s="34"/>
-      <c r="O25" s="39"/>
+      <c r="N25" s="33"/>
+      <c r="O25" s="79"/>
       <c r="P25" s="39"/>
     </row>
     <row r="26" spans="1:16">
-      <c r="A26" s="76" t="s">
-        <v>242</v>
+      <c r="A26" s="12" t="s">
+        <v>250</v>
       </c>
       <c r="G26" s="36"/>
       <c r="H26" s="1"/>
       <c r="L26" s="36"/>
       <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="77" t="s">
         <v>236</v>
       </c>
       <c r="B27" s="78"/>
       <c r="G27" s="36"/>
       <c r="H27" s="1"/>
       <c r="L27" s="36"/>
       <c r="N27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="40" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="40" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="40" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="40" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="40" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
     <col min="17" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="62" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="81" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="81"/>
+      <c r="A1" s="90" t="s">
+        <v>170</v>
+      </c>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
     </row>
     <row r="2" spans="1:16" s="35" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="81"/>
-[...14 lines deleted...]
-      <c r="P2" s="81"/>
+      <c r="A2" s="90"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
     </row>
     <row r="3" spans="1:16" s="36" customFormat="1">
-      <c r="A3" s="83" t="s">
-[...16 lines deleted...]
-      <c r="P3" s="83"/>
+      <c r="A3" s="92" t="s">
+        <v>171</v>
+      </c>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="63" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="52"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="53" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="53" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="51" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="P6" s="50" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="G7" s="16" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="L7" s="16" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="54" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="F8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="54" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="K8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="54" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="P8" s="64" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="24" t="s">
-        <v>13</v>
+      <c r="C9" s="57" t="s">
+        <v>57</v>
       </c>
       <c r="D9" s="25">
-        <v>287</v>
+        <v>316</v>
       </c>
       <c r="E9" s="38">
-        <v>17.564216489066123</v>
+        <v>20.231568225041624</v>
       </c>
       <c r="F9" s="43">
         <v>100</v>
       </c>
       <c r="G9" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="H9" s="24" t="s">
-        <v>13</v>
+      <c r="H9" s="57" t="s">
+        <v>57</v>
       </c>
       <c r="I9" s="25">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="J9" s="38">
-        <v>23.350147786488126</v>
+        <v>26.240926034922506</v>
       </c>
       <c r="K9" s="43">
         <v>100</v>
       </c>
       <c r="L9" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="M9" s="24" t="s">
-        <v>13</v>
+      <c r="M9" s="57" t="s">
+        <v>57</v>
       </c>
       <c r="N9" s="25">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="O9" s="38">
-        <v>11.256637258701828</v>
+        <v>13.665677244838694</v>
       </c>
       <c r="P9" s="38">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="25">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="E10" s="38">
-        <v>6.3647335012643786</v>
+        <v>7.426778209192495</v>
       </c>
       <c r="F10" s="43">
-        <v>36.236933797909408</v>
+        <v>36.708860759493675</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="25">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="J10" s="38">
-        <v>9.2696566589575973</v>
+        <v>11.158524622326858</v>
       </c>
       <c r="K10" s="43">
-        <v>39.698492462311556</v>
+        <v>42.523364485981304</v>
       </c>
       <c r="L10" s="27" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="N10" s="25">
         <v>25</v>
       </c>
       <c r="O10" s="38">
-        <v>3.1979083121312013</v>
+        <v>3.3494306972643861</v>
       </c>
       <c r="P10" s="38">
-        <v>28.40909090909091</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>24.509803921568626</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="25">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E11" s="38">
-        <v>3.4271641929885113</v>
+        <v>3.5213172543585101</v>
       </c>
       <c r="F11" s="43">
-        <v>19.512195121951219</v>
+        <v>17.405063291139243</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="25">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J11" s="38">
-        <v>4.1068099121964039</v>
+        <v>3.6786344908769864</v>
       </c>
       <c r="K11" s="43">
-        <v>17.587939698492463</v>
+        <v>14.018691588785046</v>
       </c>
       <c r="L11" s="27" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="N11" s="25">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="O11" s="38">
-        <v>2.6862429821902092</v>
+        <v>3.3494306972643861</v>
       </c>
       <c r="P11" s="38">
-        <v>23.863636363636363</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>24.509803921568626</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="25">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="E12" s="38">
-        <v>1.3463859329597725</v>
+        <v>1.8566945522981237</v>
       </c>
       <c r="F12" s="43">
-        <v>7.6655052264808354</v>
+        <v>9.1772151898734187</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>33</v>
       </c>
       <c r="I12" s="25">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J12" s="38">
-        <v>2.1120736691295794</v>
+        <v>2.69766529330979</v>
       </c>
       <c r="K12" s="43">
-        <v>9.0452261306532673</v>
+        <v>10.2803738317757</v>
       </c>
       <c r="L12" s="27" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="M12" s="24" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="N12" s="25">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O12" s="38">
-        <v>0.63958166242624026</v>
+        <v>0.93784059523402818</v>
       </c>
       <c r="P12" s="38">
-        <v>5.6818181818181817</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>6.8627450980392162</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="25">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E13" s="38">
-        <v>0.67319296647988625</v>
+        <v>0.9603592511886847</v>
       </c>
       <c r="F13" s="43">
-        <v>3.8327526132404177</v>
+        <v>4.7468354430379751</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="25">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="J13" s="38">
-        <v>0.70402455637652639</v>
+        <v>1.5940749460466943</v>
       </c>
       <c r="K13" s="43">
-        <v>3.0150753768844218</v>
+        <v>6.0747663551401869</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>36</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>241</v>
       </c>
       <c r="N13" s="25">
         <v>5</v>
       </c>
       <c r="O13" s="38">
-        <v>0.63958166242624026</v>
+        <v>0.66988613945287723</v>
       </c>
       <c r="P13" s="38">
-        <v>5.6818181818181817</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>4.9019607843137258</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
-      <c r="B14" s="27" t="s">
+      <c r="B14" s="56" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>240</v>
       </c>
       <c r="D14" s="25">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E14" s="38">
-        <v>0.48959488471264451</v>
+        <v>0.44816765055471947</v>
       </c>
       <c r="F14" s="43">
-        <v>2.7874564459930316</v>
+        <v>2.2151898734177213</v>
       </c>
       <c r="G14" s="27" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>240</v>
+        <v>21</v>
       </c>
       <c r="I14" s="25">
         <v>5</v>
       </c>
       <c r="J14" s="38">
-        <v>0.58668713031377207</v>
+        <v>0.61310574847949773</v>
       </c>
       <c r="K14" s="43">
-        <v>2.512562814070352</v>
+        <v>2.3364485981308412</v>
       </c>
       <c r="L14" s="27" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>33</v>
+        <v>240</v>
       </c>
       <c r="N14" s="25">
         <v>4</v>
       </c>
       <c r="O14" s="38">
-        <v>0.51166532994099223</v>
+        <v>0.5359089115623018</v>
       </c>
       <c r="P14" s="38">
-        <v>4.5454545454545459</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.9215686274509802</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="56" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>39</v>
+        <v>241</v>
       </c>
       <c r="D15" s="25">
         <v>7</v>
       </c>
       <c r="E15" s="38">
-        <v>0.42839552412356391</v>
+        <v>0.44816765055471947</v>
       </c>
       <c r="F15" s="43">
-        <v>2.4390243902439024</v>
+        <v>2.2151898734177213</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="I15" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J15" s="38">
-        <v>0.58668713031377207</v>
+        <v>0.36786344908769864</v>
       </c>
       <c r="K15" s="43">
-        <v>2.512562814070352</v>
+        <v>1.4018691588785046</v>
       </c>
       <c r="L15" s="27" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>240</v>
+        <v>17</v>
       </c>
       <c r="N15" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O15" s="38">
-        <v>0.38374899745574415</v>
+        <v>0.2679544557811509</v>
       </c>
       <c r="P15" s="38">
-        <v>3.4090909090909087</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.9607843137254901</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="56" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>241</v>
+        <v>21</v>
       </c>
       <c r="D16" s="25">
         <v>6</v>
       </c>
       <c r="E16" s="38">
-        <v>0.36719616353448337</v>
+        <v>0.38414370047547386</v>
       </c>
       <c r="F16" s="43">
-        <v>2.0905923344947737</v>
+        <v>1.89873417721519</v>
       </c>
       <c r="G16" s="27" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>35</v>
+        <v>240</v>
       </c>
       <c r="I16" s="25">
         <v>3</v>
       </c>
       <c r="J16" s="38">
-        <v>0.35201227818826319</v>
+        <v>0.36786344908769864</v>
       </c>
       <c r="K16" s="43">
-        <v>1.5075376884422109</v>
+        <v>1.4018691588785046</v>
       </c>
       <c r="L16" s="27" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="N16" s="25">
         <v>2</v>
       </c>
       <c r="O16" s="38">
-        <v>0.25583266497049612</v>
+        <v>0.2679544557811509</v>
       </c>
       <c r="P16" s="38">
-        <v>2.2727272727272729</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.9607843137254901</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="56" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E17" s="38">
-        <v>0.30599680294540282</v>
+        <v>0.19207185023773693</v>
       </c>
       <c r="F17" s="43">
-        <v>1.7421602787456445</v>
+        <v>0.949367088607595</v>
       </c>
       <c r="G17" s="27" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="H17" s="24" t="s">
-        <v>19</v>
+        <v>241</v>
       </c>
       <c r="I17" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J17" s="38">
-        <v>0.35201227818826319</v>
+        <v>0.24524229939179909</v>
       </c>
       <c r="K17" s="43">
-        <v>1.5075376884422109</v>
+        <v>0.93457943925233633</v>
       </c>
       <c r="L17" s="27" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="N17" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O17" s="38">
-        <v>0.25583266497049612</v>
+        <v>0.13397722789057545</v>
       </c>
       <c r="P17" s="38">
-        <v>2.2727272727272729</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.98039215686274506</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="56" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D18" s="25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E18" s="38">
-        <v>0.24479744235632225</v>
+        <v>0.1280479001584913</v>
       </c>
       <c r="F18" s="43">
-        <v>1.3937282229965158</v>
+        <v>0.63291139240506333</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I18" s="25">
         <v>2</v>
       </c>
       <c r="J18" s="38">
-        <v>0.23467485212550879</v>
+        <v>0.24524229939179909</v>
       </c>
       <c r="K18" s="43">
-        <v>1.0050251256281406</v>
+        <v>0.93457943925233633</v>
       </c>
       <c r="L18" s="27" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="38">
-        <v>0.12791633248524806</v>
+        <v>0.13397722789057545</v>
       </c>
       <c r="P18" s="38">
-        <v>1.1363636363636365</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.98039215686274506</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="D19" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E19" s="38">
-        <v>0.18359808176724168</v>
+        <v>0.1280479001584913</v>
       </c>
       <c r="F19" s="43">
-        <v>1.0452961672473868</v>
+        <v>0.63291139240506333</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
       <c r="J19" s="38">
-        <v>0.11733742606275439</v>
+        <v>0.12262114969589955</v>
       </c>
       <c r="K19" s="43">
-        <v>0.50251256281407031</v>
+        <v>0.46728971962616817</v>
       </c>
       <c r="L19" s="27" t="s">
         <v>37</v>
       </c>
       <c r="M19" s="24" t="s">
         <v>40</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="38">
-        <v>0.12791633248524806</v>
+        <v>0.13397722789057545</v>
       </c>
       <c r="P19" s="38">
-        <v>1.1363636363636365</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.98039215686274506</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="46"/>
       <c r="C20" s="32" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="28">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="E20" s="39">
-        <v>3.7331609959339147</v>
+        <v>4.7377723058641781</v>
       </c>
       <c r="F20" s="44">
-        <v>21.254355400696863</v>
+        <v>23.417721518987342</v>
       </c>
       <c r="G20" s="56"/>
       <c r="H20" s="24" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="28">
         <v>42</v>
       </c>
       <c r="J20" s="39">
-        <v>4.9281718946356845</v>
+        <v>5.1500882872277813</v>
       </c>
       <c r="K20" s="44">
-        <v>21.105527638190953</v>
+        <v>19.626168224299064</v>
       </c>
       <c r="L20" s="46"/>
       <c r="M20" s="24" t="s">
         <v>38</v>
       </c>
       <c r="N20" s="28">
+        <v>29</v>
+      </c>
+      <c r="O20" s="39">
+        <v>3.8853396088266878</v>
+      </c>
+      <c r="P20" s="39">
+        <v>28.431372549019606</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="29">
+        <v>11</v>
+      </c>
+      <c r="B21" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="30">
+        <v>2</v>
+      </c>
+      <c r="E21" s="38">
+        <v>0.1280479001584913</v>
+      </c>
+      <c r="F21" s="41">
+        <v>0.63291139240506333</v>
+      </c>
+      <c r="G21" s="49" t="s">
+        <v>60</v>
+      </c>
+      <c r="H21" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="I21" s="30">
+        <v>1</v>
+      </c>
+      <c r="J21" s="38">
+        <v>0.12262114969589955</v>
+      </c>
+      <c r="K21" s="43">
+        <v>0.46728971962616817</v>
+      </c>
+      <c r="L21" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="M21" s="47" t="s">
+        <v>52</v>
+      </c>
+      <c r="N21" s="30">
+        <v>1</v>
+      </c>
+      <c r="O21" s="38">
+        <v>0.13397722789057545</v>
+      </c>
+      <c r="P21" s="38">
+        <v>0.98039215686274506</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="26">
+        <v>12</v>
+      </c>
+      <c r="B22" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="25">
+        <v>2</v>
+      </c>
+      <c r="E22" s="38">
+        <v>0.1280479001584913</v>
+      </c>
+      <c r="F22" s="41">
+        <v>0.63291139240506333</v>
+      </c>
+      <c r="G22" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="I22" s="25">
+        <v>1</v>
+      </c>
+      <c r="J22" s="38">
+        <v>0.12262114969589955</v>
+      </c>
+      <c r="K22" s="43">
+        <v>0.46728971962616817</v>
+      </c>
+      <c r="L22" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="M22" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="N22" s="25">
+        <v>1</v>
+      </c>
+      <c r="O22" s="38">
+        <v>0.13397722789057545</v>
+      </c>
+      <c r="P22" s="38">
+        <v>0.98039215686274506</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="26">
+        <v>13</v>
+      </c>
+      <c r="B23" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" s="25">
+        <v>2</v>
+      </c>
+      <c r="E23" s="38">
+        <v>0.1280479001584913</v>
+      </c>
+      <c r="F23" s="41">
+        <v>0.63291139240506333</v>
+      </c>
+      <c r="G23" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" s="25">
+        <v>1</v>
+      </c>
+      <c r="J23" s="38">
+        <v>0.12262114969589955</v>
+      </c>
+      <c r="K23" s="43">
+        <v>0.46728971962616817</v>
+      </c>
+      <c r="L23" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="M23" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="N23" s="25">
+        <v>1</v>
+      </c>
+      <c r="O23" s="38">
+        <v>0.13397722789057545</v>
+      </c>
+      <c r="P23" s="38">
+        <v>0.98039215686274506</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="26">
+        <v>14</v>
+      </c>
+      <c r="B24" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" s="25">
+        <v>2</v>
+      </c>
+      <c r="E24" s="38">
+        <v>0.1280479001584913</v>
+      </c>
+      <c r="F24" s="41">
+        <v>0.63291139240506333</v>
+      </c>
+      <c r="G24" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I24" s="25">
+        <v>1</v>
+      </c>
+      <c r="J24" s="38">
+        <v>0.12262114969589955</v>
+      </c>
+      <c r="K24" s="43">
+        <v>0.46728971962616817</v>
+      </c>
+      <c r="L24" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="M24" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="N24" s="25">
+        <v>1</v>
+      </c>
+      <c r="O24" s="38">
+        <v>0.13397722789057545</v>
+      </c>
+      <c r="P24" s="38">
+        <v>0.98039215686274506</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="31">
+        <v>15</v>
+      </c>
+      <c r="B25" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="33">
+        <v>1</v>
+      </c>
+      <c r="E25" s="39">
+        <v>6.4023950079245648E-2</v>
+      </c>
+      <c r="F25" s="42">
+        <v>0.31645569620253167</v>
+      </c>
+      <c r="G25" s="46"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="44"/>
+      <c r="L25" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="M25" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="N25" s="34">
+        <v>1</v>
+      </c>
+      <c r="O25" s="39">
+        <v>0.13397722789057545</v>
+      </c>
+      <c r="P25" s="39">
+        <v>0.98039215686274506</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="71" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="66" t="s">
+        <v>217</v>
+      </c>
+      <c r="B26" s="66"/>
+      <c r="G26" s="1"/>
+      <c r="L26" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="A3:P3"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:P26"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="3" style="40" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5" style="40" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="5" style="40" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="5" style="40" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="62" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="90" t="s">
+        <v>164</v>
+      </c>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
+    </row>
+    <row r="2" spans="1:16" s="35" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="90"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
+    </row>
+    <row r="3" spans="1:16" s="36" customFormat="1">
+      <c r="A3" s="92" t="s">
+        <v>173</v>
+      </c>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="P4" s="63" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="6"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="6"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="52"/>
+    </row>
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A6" s="13"/>
+      <c r="B6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15"/>
+      <c r="D6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="15"/>
+      <c r="I6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="15"/>
+      <c r="N6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="P6" s="50" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A7" s="13"/>
+      <c r="B7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="18"/>
+      <c r="O7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="22"/>
+      <c r="D8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="22"/>
+      <c r="I8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="L8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="22"/>
+      <c r="N8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="P8" s="64" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A9" s="23"/>
+      <c r="B9" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="25">
+        <v>287</v>
+      </c>
+      <c r="E9" s="38">
+        <v>17.564216489066123</v>
+      </c>
+      <c r="F9" s="43">
+        <v>100</v>
+      </c>
+      <c r="G9" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="25">
+        <v>199</v>
+      </c>
+      <c r="J9" s="38">
+        <v>23.350147786488126</v>
+      </c>
+      <c r="K9" s="43">
+        <v>100</v>
+      </c>
+      <c r="L9" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N9" s="25">
+        <v>88</v>
+      </c>
+      <c r="O9" s="38">
+        <v>11.256637258701828</v>
+      </c>
+      <c r="P9" s="38">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="26">
+        <v>1</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="25">
+        <v>104</v>
+      </c>
+      <c r="E10" s="38">
+        <v>6.3647335012643786</v>
+      </c>
+      <c r="F10" s="43">
+        <v>36.236933797909408</v>
+      </c>
+      <c r="G10" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" s="25">
+        <v>79</v>
+      </c>
+      <c r="J10" s="38">
+        <v>9.2696566589575973</v>
+      </c>
+      <c r="K10" s="43">
+        <v>39.698492462311556</v>
+      </c>
+      <c r="L10" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="N10" s="25">
+        <v>25</v>
+      </c>
+      <c r="O10" s="38">
+        <v>3.1979083121312013</v>
+      </c>
+      <c r="P10" s="38">
+        <v>28.40909090909091</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="26">
+        <v>2</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="25">
+        <v>56</v>
+      </c>
+      <c r="E11" s="38">
+        <v>3.4271641929885113</v>
+      </c>
+      <c r="F11" s="43">
+        <v>19.512195121951219</v>
+      </c>
+      <c r="G11" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="25">
+        <v>35</v>
+      </c>
+      <c r="J11" s="38">
+        <v>4.1068099121964039</v>
+      </c>
+      <c r="K11" s="43">
+        <v>17.587939698492463</v>
+      </c>
+      <c r="L11" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="N11" s="25">
+        <v>21</v>
+      </c>
+      <c r="O11" s="38">
+        <v>2.6862429821902092</v>
+      </c>
+      <c r="P11" s="38">
+        <v>23.863636363636363</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="26">
+        <v>3</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="25">
+        <v>22</v>
+      </c>
+      <c r="E12" s="38">
+        <v>1.3463859329597725</v>
+      </c>
+      <c r="F12" s="43">
+        <v>7.6655052264808354</v>
+      </c>
+      <c r="G12" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="I12" s="25">
+        <v>18</v>
+      </c>
+      <c r="J12" s="38">
+        <v>2.1120736691295794</v>
+      </c>
+      <c r="K12" s="43">
+        <v>9.0452261306532673</v>
+      </c>
+      <c r="L12" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N12" s="25">
+        <v>5</v>
+      </c>
+      <c r="O12" s="38">
+        <v>0.63958166242624026</v>
+      </c>
+      <c r="P12" s="38">
+        <v>5.6818181818181817</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="26">
+        <v>4</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="25">
+        <v>11</v>
+      </c>
+      <c r="E13" s="38">
+        <v>0.67319296647988625</v>
+      </c>
+      <c r="F13" s="43">
+        <v>3.8327526132404177</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="25">
+        <v>6</v>
+      </c>
+      <c r="J13" s="38">
+        <v>0.70402455637652639</v>
+      </c>
+      <c r="K13" s="43">
+        <v>3.0150753768844218</v>
+      </c>
+      <c r="L13" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>241</v>
+      </c>
+      <c r="N13" s="25">
+        <v>5</v>
+      </c>
+      <c r="O13" s="38">
+        <v>0.63958166242624026</v>
+      </c>
+      <c r="P13" s="38">
+        <v>5.6818181818181817</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="26">
+        <v>5</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="D14" s="25">
+        <v>8</v>
+      </c>
+      <c r="E14" s="38">
+        <v>0.48959488471264451</v>
+      </c>
+      <c r="F14" s="43">
+        <v>2.7874564459930316</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="I14" s="25">
+        <v>5</v>
+      </c>
+      <c r="J14" s="38">
+        <v>0.58668713031377207</v>
+      </c>
+      <c r="K14" s="43">
+        <v>2.512562814070352</v>
+      </c>
+      <c r="L14" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="N14" s="25">
+        <v>4</v>
+      </c>
+      <c r="O14" s="38">
+        <v>0.51166532994099223</v>
+      </c>
+      <c r="P14" s="38">
+        <v>4.5454545454545459</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="45">
+        <v>6</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="25">
+        <v>7</v>
+      </c>
+      <c r="E15" s="38">
+        <v>0.42839552412356391</v>
+      </c>
+      <c r="F15" s="43">
+        <v>2.4390243902439024</v>
+      </c>
+      <c r="G15" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="I15" s="25">
+        <v>5</v>
+      </c>
+      <c r="J15" s="38">
+        <v>0.58668713031377207</v>
+      </c>
+      <c r="K15" s="43">
+        <v>2.512562814070352</v>
+      </c>
+      <c r="L15" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="M15" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="N15" s="25">
+        <v>3</v>
+      </c>
+      <c r="O15" s="38">
+        <v>0.38374899745574415</v>
+      </c>
+      <c r="P15" s="38">
+        <v>3.4090909090909087</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="45">
+        <v>7</v>
+      </c>
+      <c r="B16" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>241</v>
+      </c>
+      <c r="D16" s="25">
+        <v>6</v>
+      </c>
+      <c r="E16" s="38">
+        <v>0.36719616353448337</v>
+      </c>
+      <c r="F16" s="43">
+        <v>2.0905923344947737</v>
+      </c>
+      <c r="G16" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="I16" s="25">
+        <v>3</v>
+      </c>
+      <c r="J16" s="38">
+        <v>0.35201227818826319</v>
+      </c>
+      <c r="K16" s="43">
+        <v>1.5075376884422109</v>
+      </c>
+      <c r="L16" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="M16" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="N16" s="25">
+        <v>2</v>
+      </c>
+      <c r="O16" s="38">
+        <v>0.25583266497049612</v>
+      </c>
+      <c r="P16" s="38">
+        <v>2.2727272727272729</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="45">
+        <v>8</v>
+      </c>
+      <c r="B17" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="25">
+        <v>5</v>
+      </c>
+      <c r="E17" s="38">
+        <v>0.30599680294540282</v>
+      </c>
+      <c r="F17" s="43">
+        <v>1.7421602787456445</v>
+      </c>
+      <c r="G17" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="I17" s="25">
+        <v>3</v>
+      </c>
+      <c r="J17" s="38">
+        <v>0.35201227818826319</v>
+      </c>
+      <c r="K17" s="43">
+        <v>1.5075376884422109</v>
+      </c>
+      <c r="L17" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="M17" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="N17" s="25">
+        <v>2</v>
+      </c>
+      <c r="O17" s="38">
+        <v>0.25583266497049612</v>
+      </c>
+      <c r="P17" s="38">
+        <v>2.2727272727272729</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="45">
+        <v>9</v>
+      </c>
+      <c r="B18" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="25">
+        <v>4</v>
+      </c>
+      <c r="E18" s="38">
+        <v>0.24479744235632225</v>
+      </c>
+      <c r="F18" s="43">
+        <v>1.3937282229965158</v>
+      </c>
+      <c r="G18" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="I18" s="25">
+        <v>2</v>
+      </c>
+      <c r="J18" s="38">
+        <v>0.23467485212550879</v>
+      </c>
+      <c r="K18" s="43">
+        <v>1.0050251256281406</v>
+      </c>
+      <c r="L18" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="M18" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="N18" s="25">
+        <v>1</v>
+      </c>
+      <c r="O18" s="38">
+        <v>0.12791633248524806</v>
+      </c>
+      <c r="P18" s="38">
+        <v>1.1363636363636365</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="26">
+        <v>10</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="25">
+        <v>3</v>
+      </c>
+      <c r="E19" s="38">
+        <v>0.18359808176724168</v>
+      </c>
+      <c r="F19" s="43">
+        <v>1.0452961672473868</v>
+      </c>
+      <c r="G19" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="I19" s="25">
+        <v>1</v>
+      </c>
+      <c r="J19" s="38">
+        <v>0.11733742606275439</v>
+      </c>
+      <c r="K19" s="43">
+        <v>0.50251256281407031</v>
+      </c>
+      <c r="L19" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="M19" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="N19" s="25">
+        <v>1</v>
+      </c>
+      <c r="O19" s="38">
+        <v>0.12791633248524806</v>
+      </c>
+      <c r="P19" s="38">
+        <v>1.1363636363636365</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="26"/>
+      <c r="B20" s="46"/>
+      <c r="C20" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="28">
+        <v>61</v>
+      </c>
+      <c r="E20" s="39">
+        <v>3.7331609959339147</v>
+      </c>
+      <c r="F20" s="44">
+        <v>21.254355400696863</v>
+      </c>
+      <c r="G20" s="56"/>
+      <c r="H20" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="I20" s="28">
+        <v>42</v>
+      </c>
+      <c r="J20" s="39">
+        <v>4.9281718946356845</v>
+      </c>
+      <c r="K20" s="44">
+        <v>21.105527638190953</v>
+      </c>
+      <c r="L20" s="46"/>
+      <c r="M20" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="N20" s="28">
         <v>19</v>
       </c>
       <c r="O20" s="39">
         <v>2.4304103172197129</v>
       </c>
       <c r="P20" s="39">
         <v>21.59090909090909</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="49" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="30">
         <v>2</v>
       </c>
       <c r="E21" s="38">
         <v>0.12239872117816113</v>
       </c>
       <c r="F21" s="41">
         <v>0.69686411149825789</v>
       </c>
       <c r="G21" s="49" t="s">
         <v>45</v>
       </c>
       <c r="H21" s="47" t="s">
         <v>51</v>
       </c>
       <c r="I21" s="30">
         <v>1</v>
       </c>
       <c r="J21" s="38">
         <v>0.11733742606275439</v>
       </c>
       <c r="K21" s="43">
         <v>0.50251256281407031</v>
       </c>
       <c r="L21" s="49" t="s">
         <v>43</v>
       </c>
       <c r="M21" s="47" t="s">
         <v>41</v>
       </c>
       <c r="N21" s="30">
         <v>1</v>
       </c>
       <c r="O21" s="38">
         <v>0.12791633248524806</v>
       </c>
       <c r="P21" s="38">
         <v>1.1363636363636365</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="56" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>41</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
       <c r="E22" s="38">
         <v>6.1199360589080563E-2</v>
       </c>
       <c r="F22" s="41">
         <v>0.34843205574912894</v>
       </c>
       <c r="G22" s="56" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>27</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
       <c r="J22" s="38">
         <v>0.11733742606275439</v>
       </c>
       <c r="K22" s="43">
         <v>0.50251256281407031</v>
       </c>
       <c r="L22" s="56" t="s">
         <v>22</v>
       </c>
       <c r="M22" s="24" t="s">
         <v>23</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
       <c r="O22" s="38">
         <v>0.12791633248524806</v>
       </c>
       <c r="P22" s="38">
         <v>1.1363636363636365</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="56" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="25">
         <v>1</v>
       </c>
       <c r="E23" s="38">
         <v>6.1199360589080563E-2</v>
       </c>
       <c r="F23" s="41">
         <v>0.34843205574912894</v>
       </c>
       <c r="G23" s="56" t="s">
         <v>46</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>52</v>
       </c>
       <c r="I23" s="25">
         <v>1</v>
       </c>
       <c r="J23" s="38">
         <v>0.11733742606275439</v>
       </c>
       <c r="K23" s="43">
         <v>0.50251256281407031</v>
       </c>
       <c r="L23" s="56" t="s">
         <v>44</v>
       </c>
       <c r="M23" s="24" t="s">
         <v>42</v>
       </c>
       <c r="N23" s="25">
         <v>1</v>
       </c>
       <c r="O23" s="38">
         <v>0.12791633248524806</v>
       </c>
       <c r="P23" s="38">
         <v>1.1363636363636365</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="56" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="38">
         <v>6.1199360589080563E-2</v>
       </c>
       <c r="F24" s="41">
         <v>0.34843205574912894</v>
       </c>
       <c r="G24" s="56" t="s">
         <v>47</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>50</v>
       </c>
       <c r="I24" s="25">
         <v>1</v>
       </c>
       <c r="J24" s="38">
         <v>0.11733742606275439</v>
       </c>
       <c r="K24" s="43">
         <v>0.50251256281407031</v>
       </c>
       <c r="L24" s="56" t="s">
         <v>20</v>
       </c>
       <c r="M24" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N24" s="25">
         <v>1</v>
       </c>
       <c r="O24" s="38">
         <v>0.12791633248524806</v>
       </c>
       <c r="P24" s="38">
         <v>1.1363636363636365</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="46" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="33">
         <v>1</v>
       </c>
       <c r="E25" s="39">
         <v>6.1199360589080563E-2</v>
       </c>
       <c r="F25" s="42">
         <v>0.34843205574912894</v>
       </c>
       <c r="G25" s="46" t="s">
         <v>36</v>
       </c>
       <c r="H25" s="32" t="s">
         <v>241</v>
       </c>
       <c r="I25" s="34">
@@ -6352,8615 +7470,8630 @@
       <c r="L25" s="46"/>
       <c r="M25" s="32"/>
       <c r="N25" s="34"/>
       <c r="O25" s="39"/>
       <c r="P25" s="39"/>
     </row>
     <row r="26" spans="1:16" s="71" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>216</v>
       </c>
       <c r="B26" s="66"/>
       <c r="G26" s="1"/>
       <c r="L26" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FBB325F-A768-4C30-8705-0974669E9417}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="R5" sqref="R5"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="36" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="37" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="37" customWidth="1"/>
     <col min="4" max="4" width="5" style="36" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="36" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="36" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="36" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="36" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="36" customWidth="1"/>
     <col min="9" max="9" width="5" style="36" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="36" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="36" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="36" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="36" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="36" customWidth="1"/>
     <col min="14" max="14" width="5" style="36" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="36" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="36" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="36" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="36" customWidth="1"/>
     <col min="17" max="16384" width="9" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="62" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="90" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="81"/>
-[...13 lines deleted...]
-      <c r="P1" s="81"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
     </row>
     <row r="2" spans="1:16" s="62" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="81"/>
-[...36 lines deleted...]
-    <row r="4" spans="1:16" s="40" customFormat="1" ht="16.5">
+      <c r="A2" s="90"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
+    </row>
+    <row r="3" spans="1:16" ht="16.2">
+      <c r="A3" s="91" t="s">
+        <v>238</v>
+      </c>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
+    </row>
+    <row r="4" spans="1:16" s="40" customFormat="1" ht="16.2">
       <c r="B4" s="1"/>
       <c r="C4" s="2"/>
       <c r="G4" s="3"/>
       <c r="H4" s="4"/>
       <c r="L4" s="3"/>
       <c r="M4" s="4"/>
       <c r="P4" s="63" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="52"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="51" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="50" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="64" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="26"/>
       <c r="B9" s="55" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="57" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="E9" s="38">
-        <v>21.34486297451765</v>
+        <v>21.669719045373284</v>
       </c>
       <c r="F9" s="43">
         <v>100</v>
       </c>
       <c r="G9" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="57" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
-        <v>148</v>
+        <v>174</v>
       </c>
       <c r="J9" s="38">
-        <v>24.230061156346924</v>
+        <v>28.075157519382348</v>
       </c>
       <c r="K9" s="43">
         <v>100</v>
       </c>
       <c r="L9" s="55" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="57" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="O9" s="38">
-        <v>18.200294238090184</v>
+        <v>14.715246835127045</v>
       </c>
       <c r="P9" s="72">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="25">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E10" s="38">
-        <v>6.9157356037437188</v>
+        <v>6.5513104090663417</v>
       </c>
       <c r="F10" s="43">
-        <v>32.4</v>
+        <v>30.232558139534898</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="25">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="J10" s="38">
-        <v>10.31414765439092</v>
+        <v>10.003791759779917</v>
       </c>
       <c r="K10" s="43">
-        <v>42.5675675675676</v>
+        <v>35.632183908046002</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>32</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>33</v>
       </c>
       <c r="N10" s="25">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="O10" s="38">
-        <v>6.0667647460300609</v>
+        <v>5.430626808201648</v>
       </c>
       <c r="P10" s="72">
-        <v>33.3333333333333</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>36.904761904761898</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="25">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="E11" s="38">
-        <v>3.9274547873112473</v>
+        <v>5.2914430227074298</v>
       </c>
       <c r="F11" s="43">
-        <v>18.399999999999999</v>
+        <v>24.418604651162799</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="I11" s="25">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>32</v>
+      </c>
+      <c r="J11" s="80">
+        <v>5.1632473598864088</v>
       </c>
       <c r="K11" s="43">
-        <v>12.8378378378378</v>
+        <v>18.390804597701099</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>24</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>25</v>
       </c>
       <c r="N11" s="25">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="O11" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="P11" s="72">
-        <v>17.647058823529399</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>19.047619047619001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="25">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E12" s="38">
-        <v>2.8175219126363293</v>
+        <v>2.6037259318084174</v>
       </c>
       <c r="F12" s="43">
-        <v>13.2</v>
+        <v>12.015503875968999</v>
       </c>
       <c r="G12" s="27" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="I12" s="25">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>21</v>
+      </c>
+      <c r="J12" s="80">
+        <v>3.3883810799254555</v>
       </c>
       <c r="K12" s="43">
-        <v>8.1081081081080999</v>
+        <v>12.0689655172414</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="25">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="O12" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="P12" s="72">
-        <v>13.7254901960784</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>11.9047619047619</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="25">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E13" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="F13" s="43">
-        <v>4.4000000000000004</v>
+        <v>3.8759689922481</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="25">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J13" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="K13" s="43">
-        <v>4.0540540540540997</v>
+        <v>4.5977011494253004</v>
       </c>
       <c r="L13" s="27" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M13" s="24" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="N13" s="25">
         <v>5</v>
       </c>
       <c r="O13" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="P13" s="72">
-        <v>4.9019607843137001</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>5.9523809523809996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="56" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>229</v>
+        <v>19</v>
       </c>
       <c r="D14" s="25">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E14" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="F14" s="43">
-        <v>2</v>
+        <v>3.1007751937984001</v>
       </c>
       <c r="G14" s="27" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>229</v>
+        <v>21</v>
       </c>
       <c r="I14" s="25">
         <v>4</v>
       </c>
       <c r="J14" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="K14" s="43">
-        <v>2.7027027027027</v>
+        <v>2.2988505747126</v>
       </c>
       <c r="L14" s="27" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>230</v>
+        <v>17</v>
       </c>
       <c r="N14" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O14" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="P14" s="72">
-        <v>2.9411764705882</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.3809523809524</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="56" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>230</v>
+        <v>21</v>
       </c>
       <c r="D15" s="25">
+        <v>6</v>
+      </c>
+      <c r="E15" s="73" t="s">
+        <v>239</v>
+      </c>
+      <c r="F15" s="43">
+        <v>2.3255813953488</v>
+      </c>
+      <c r="G15" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="I15" s="25">
         <v>4</v>
       </c>
-      <c r="E15" s="73" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J15" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="K15" s="43">
-        <v>2.0270270270270001</v>
+        <v>2.2988505747126</v>
       </c>
       <c r="L15" s="27" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="N15" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O15" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="P15" s="72">
-        <v>2.9411764705882</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.3809523809524</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="56" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>35</v>
+        <v>240</v>
       </c>
       <c r="D16" s="25">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E16" s="73" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="F16" s="43">
-        <v>1.2</v>
+        <v>1.937984496124</v>
       </c>
       <c r="G16" s="27" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="I16" s="25">
         <v>3</v>
       </c>
       <c r="J16" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="K16" s="43">
-        <v>2.0270270270270001</v>
+        <v>1.7241379310345</v>
       </c>
       <c r="L16" s="27" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="N16" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O16" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="P16" s="72">
-        <v>1.9607843137255001</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1904761904762</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="56" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>158</v>
+        <v>23</v>
       </c>
       <c r="D17" s="25">
         <v>3</v>
       </c>
       <c r="E17" s="73" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="F17" s="43">
-        <v>1.2</v>
+        <v>1.1627906976744</v>
       </c>
       <c r="G17" s="27" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H17" s="24" t="s">
-        <v>158</v>
+        <v>23</v>
       </c>
       <c r="I17" s="25">
         <v>2</v>
       </c>
       <c r="J17" s="73" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="K17" s="43">
-        <v>1.3513513513513999</v>
+        <v>1.1494252873563</v>
       </c>
       <c r="L17" s="27" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>158</v>
+        <v>23</v>
       </c>
       <c r="N17" s="25">
         <v>1</v>
       </c>
       <c r="O17" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="P17" s="72">
-        <v>0.98039215686269998</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1904761904762</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="56" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="D18" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E18" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="F18" s="43">
-        <v>1.2</v>
+        <v>0.77519379844960001</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>233</v>
+        <v>46</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>234</v>
+        <v>52</v>
       </c>
       <c r="I18" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J18" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="K18" s="43">
-        <v>0.67567567567569997</v>
+        <v>1.1494252873563</v>
       </c>
       <c r="L18" s="27" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="73" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="P18" s="72">
-        <v>0.98039215686269998</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1904761904762</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="D19" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E19" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="F19" s="43">
-        <v>1.2</v>
+        <v>0.77519379844960001</v>
       </c>
       <c r="G19" s="27" t="s">
-        <v>58</v>
+        <v>159</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>59</v>
+        <v>160</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
       <c r="J19" s="73" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="K19" s="43">
-        <v>0.67567567567569997</v>
+        <v>0.57471264367819996</v>
       </c>
       <c r="L19" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M19" s="24" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="P19" s="72">
-        <v>0.98039215686269998</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1904761904762</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="46"/>
       <c r="C20" s="32" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="28">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="E20" s="39">
-        <v>4.9520082100880947</v>
+        <v>4.1995579545297064</v>
       </c>
       <c r="F20" s="44">
-        <v>23.2</v>
+        <v>19.379844961240309</v>
       </c>
       <c r="G20" s="56"/>
       <c r="H20" s="32" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="28">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J20" s="39">
-        <v>5.5663654007824022</v>
+        <v>5.6473017998757591</v>
       </c>
       <c r="K20" s="44">
-        <v>22.972972972972972</v>
+        <v>20.114942528735632</v>
       </c>
       <c r="L20" s="46"/>
       <c r="M20" s="32" t="s">
         <v>38</v>
       </c>
       <c r="N20" s="28">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>3.568685144723565</v>
+        <v>14</v>
+      </c>
+      <c r="O20" s="79" t="s">
+        <v>239</v>
       </c>
       <c r="P20" s="74">
-        <v>19.607843137254903</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>16.666666666666668</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="49" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>19</v>
+        <v>241</v>
       </c>
       <c r="D21" s="30">
         <v>2</v>
       </c>
       <c r="E21" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="F21" s="41">
-        <v>0.8</v>
+        <v>0.77519379844960001</v>
       </c>
       <c r="G21" s="49" t="s">
-        <v>213</v>
+        <v>34</v>
       </c>
       <c r="H21" s="24" t="s">
-        <v>214</v>
+        <v>35</v>
       </c>
       <c r="I21" s="30">
         <v>1</v>
       </c>
       <c r="J21" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="K21" s="43">
-        <v>0.67567567567569997</v>
+        <v>0.57471264367819996</v>
       </c>
       <c r="L21" s="49" t="s">
-        <v>48</v>
+        <v>161</v>
       </c>
       <c r="M21" s="24" t="s">
-        <v>229</v>
+        <v>162</v>
       </c>
       <c r="N21" s="30">
         <v>1</v>
       </c>
       <c r="O21" s="73" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="P21" s="72">
-        <v>0.98039215686269998</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1904761904762</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="56" t="s">
-        <v>58</v>
+        <v>159</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>59</v>
+        <v>160</v>
       </c>
       <c r="D22" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E22" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="F22" s="41">
-        <v>0.8</v>
+        <v>0.38759689922480001</v>
       </c>
       <c r="G22" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="I22" s="25">
+        <v>1</v>
+      </c>
+      <c r="J22" s="73" t="s">
+        <v>239</v>
+      </c>
+      <c r="K22" s="43">
+        <v>0.57471264367819996</v>
+      </c>
+      <c r="L22" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="H22" s="24" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M22" s="24" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
       <c r="O22" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="P22" s="72">
-        <v>0.98039215686269998</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1904761904762</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="56" t="s">
-        <v>223</v>
+        <v>34</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>224</v>
+        <v>35</v>
       </c>
       <c r="D23" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E23" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="F23" s="41">
-        <v>0.8</v>
+        <v>0.38759689922480001</v>
       </c>
       <c r="G23" s="56" t="s">
-        <v>223</v>
+        <v>43</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>224</v>
+        <v>41</v>
       </c>
       <c r="I23" s="25">
         <v>1</v>
       </c>
       <c r="J23" s="73" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="K23" s="43">
-        <v>0.67567567567569997</v>
-[...7 lines deleted...]
-    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.57471264367819996</v>
+      </c>
+      <c r="L23" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="M23" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="N23" s="25">
+        <v>1</v>
+      </c>
+      <c r="O23" s="80" t="s">
+        <v>239</v>
+      </c>
+      <c r="P23" s="38">
+        <v>1.1904761904762</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="56" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>21</v>
+        <v>158</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="73" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="F24" s="41">
-        <v>0.4</v>
-[...5 lines deleted...]
-      <c r="K24" s="43"/>
+        <v>0.38759689922480001</v>
+      </c>
+      <c r="G24" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>241</v>
+      </c>
+      <c r="I24" s="25">
+        <v>1</v>
+      </c>
+      <c r="J24" s="80" t="s">
+        <v>239</v>
+      </c>
+      <c r="K24" s="43">
+        <v>0.57471264367819996</v>
+      </c>
       <c r="L24" s="56"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
     </row>
-    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="46" t="s">
-        <v>233</v>
+        <v>47</v>
       </c>
       <c r="C25" s="32" t="s">
-        <v>234</v>
+        <v>50</v>
       </c>
       <c r="D25" s="33">
         <v>1</v>
       </c>
       <c r="E25" s="75" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="F25" s="42">
-        <v>0.4</v>
-[...5 lines deleted...]
-      <c r="K25" s="44"/>
+        <v>0.38759689922480001</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="H25" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="I25" s="34">
+        <v>1</v>
+      </c>
+      <c r="J25" s="79" t="s">
+        <v>239</v>
+      </c>
+      <c r="K25" s="44">
+        <v>0.57471264367819996</v>
+      </c>
       <c r="L25" s="46"/>
       <c r="M25" s="32"/>
       <c r="N25" s="34"/>
       <c r="O25" s="39"/>
       <c r="P25" s="39"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="76" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="G26" s="36"/>
       <c r="H26" s="1"/>
       <c r="L26" s="36"/>
       <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="77" t="s">
         <v>236</v>
       </c>
       <c r="B27" s="78"/>
       <c r="G27" s="36"/>
       <c r="H27" s="1"/>
       <c r="L27" s="36"/>
       <c r="N27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:P26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3" style="40" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="17" max="16384" width="9" style="40"/>
+    <col min="1" max="1" width="3" style="36" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="37" customWidth="1"/>
+    <col min="4" max="4" width="5" style="36" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="36" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="36" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="36" customWidth="1"/>
+    <col min="9" max="9" width="5" style="36" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="36" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="36" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="36" customWidth="1"/>
+    <col min="14" max="14" width="5" style="36" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="36" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="36" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="62" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="90" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="81"/>
-[...13 lines deleted...]
-      <c r="P1" s="81"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
     </row>
     <row r="2" spans="1:16" s="62" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="81"/>
-[...36 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="A2" s="90"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
+    </row>
+    <row r="3" spans="1:16" ht="16.2">
+      <c r="A3" s="92" t="s">
+        <v>237</v>
+      </c>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
+    </row>
+    <row r="4" spans="1:16" s="40" customFormat="1" ht="16.2">
+      <c r="B4" s="1"/>
+      <c r="C4" s="2"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="4"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="4"/>
       <c r="P4" s="63" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="52"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="51" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="50" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="64" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="26"/>
       <c r="B9" s="55" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="57" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E9" s="38">
-        <v>20.169583514838664</v>
+        <v>21.34486297451765</v>
       </c>
       <c r="F9" s="43">
         <v>100</v>
       </c>
       <c r="G9" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="57" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="J9" s="38">
-        <v>25.161445933742058</v>
+        <v>24.230061156346924</v>
       </c>
       <c r="K9" s="43">
         <v>100</v>
       </c>
       <c r="L9" s="55" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="57" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="O9" s="38">
-        <v>14.713661634827938</v>
-[...1 lines deleted...]
-      <c r="P9" s="38">
+        <v>18.200294238090184</v>
+      </c>
+      <c r="P9" s="72">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="25">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="E10" s="38">
-        <v>7.3648271755427483</v>
+        <v>6.9157356037437188</v>
       </c>
       <c r="F10" s="43">
-        <v>36.514522821576797</v>
+        <v>32.4</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="25">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="J10" s="38">
-        <v>11.058215091899376</v>
+        <v>10.31414765439092</v>
       </c>
       <c r="K10" s="43">
-        <v>43.949044585987302</v>
+        <v>42.5675675675676</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>32</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>33</v>
       </c>
       <c r="N10" s="25">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="O10" s="38">
-        <v>3.6784154087069845</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>6.0667647460300609</v>
+      </c>
+      <c r="P10" s="72">
+        <v>33.3333333333333</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="25">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E11" s="38">
-        <v>3.6824135877713742</v>
+        <v>3.9274547873112473</v>
       </c>
       <c r="F11" s="43">
-        <v>18.257261410788399</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="I11" s="25">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>3.6860716972997922</v>
+        <v>19</v>
+      </c>
+      <c r="J11" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="K11" s="43">
-        <v>14.6496815286624</v>
+        <v>12.8378378378378</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>24</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>25</v>
       </c>
       <c r="N11" s="25">
-        <v>19</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>18</v>
+      </c>
+      <c r="O11" s="73" t="s">
+        <v>228</v>
+      </c>
+      <c r="P11" s="72">
+        <v>17.647058823529399</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="25">
         <v>33</v>
       </c>
       <c r="E12" s="38">
-        <v>2.7618101908285304</v>
+        <v>2.8175219126363293</v>
       </c>
       <c r="F12" s="43">
-        <v>13.6929460580913</v>
+        <v>13.2</v>
       </c>
       <c r="G12" s="27" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="I12" s="25">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>3.0450157499433064</v>
+        <v>12</v>
+      </c>
+      <c r="J12" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="K12" s="43">
-        <v>12.101910828025501</v>
+        <v>8.1081081081080999</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="25">
         <v>14</v>
       </c>
-      <c r="O12" s="38">
-[...6 lines deleted...]
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O12" s="73" t="s">
+        <v>228</v>
+      </c>
+      <c r="P12" s="72">
+        <v>13.7254901960784</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="25">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0.66952974323115888</v>
+        <v>11</v>
+      </c>
+      <c r="E13" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="F13" s="43">
-        <v>3.3195020746888</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="G13" s="27" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="H13" s="24" t="s">
-        <v>224</v>
+        <v>17</v>
       </c>
       <c r="I13" s="25">
         <v>6</v>
       </c>
-      <c r="J13" s="38">
-        <v>0.96158392103472845</v>
+      <c r="J13" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="K13" s="43">
-        <v>3.8216560509553998</v>
+        <v>4.0540540540540997</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N13" s="25">
-        <v>4</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>5</v>
+      </c>
+      <c r="O13" s="73" t="s">
+        <v>228</v>
+      </c>
+      <c r="P13" s="72">
+        <v>4.9019607843137001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="56" t="s">
-        <v>223</v>
+        <v>48</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D14" s="25">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0.66952974323115888</v>
+        <v>5</v>
+      </c>
+      <c r="E14" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="F14" s="43">
-        <v>3.3195020746888</v>
+        <v>2</v>
       </c>
       <c r="G14" s="27" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>17</v>
+        <v>229</v>
       </c>
       <c r="I14" s="25">
         <v>4</v>
       </c>
-      <c r="J14" s="38">
-        <v>0.64105594735648563</v>
+      <c r="J14" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="K14" s="43">
-        <v>2.5477707006368999</v>
+        <v>2.7027027027027</v>
       </c>
       <c r="L14" s="27" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="N14" s="25">
         <v>3</v>
       </c>
-      <c r="O14" s="38">
-[...6 lines deleted...]
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O14" s="73" t="s">
+        <v>228</v>
+      </c>
+      <c r="P14" s="72">
+        <v>2.9411764705882</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="56" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="D15" s="25">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>0.50214730742336922</v>
+        <v>4</v>
+      </c>
+      <c r="E15" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="F15" s="43">
-        <v>2.4896265560166002</v>
+        <v>1.6</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="I15" s="25">
         <v>3</v>
       </c>
-      <c r="J15" s="38">
-        <v>0.48079196051736423</v>
+      <c r="J15" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="K15" s="43">
-        <v>1.9108280254776999</v>
+        <v>2.0270270270270001</v>
       </c>
       <c r="L15" s="27" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="N15" s="25">
-        <v>2</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>3</v>
+      </c>
+      <c r="O15" s="73" t="s">
+        <v>228</v>
+      </c>
+      <c r="P15" s="72">
+        <v>2.9411764705882</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="56" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D16" s="25">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.3347648716155795</v>
+        <v>3</v>
+      </c>
+      <c r="E16" s="73" t="s">
+        <v>231</v>
       </c>
       <c r="F16" s="43">
-        <v>1.6597510373444</v>
+        <v>1.2</v>
       </c>
       <c r="G16" s="27" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>240</v>
+        <v>39</v>
       </c>
       <c r="I16" s="25">
         <v>3</v>
       </c>
-      <c r="J16" s="38">
-        <v>0.48079196051736423</v>
+      <c r="J16" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="K16" s="43">
-        <v>1.9108280254776999</v>
+        <v>2.0270270270270001</v>
       </c>
       <c r="L16" s="27" t="s">
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>224</v>
+        <v>19</v>
       </c>
       <c r="N16" s="25">
         <v>2</v>
       </c>
-      <c r="O16" s="38">
-[...6 lines deleted...]
-    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O16" s="73" t="s">
+        <v>228</v>
+      </c>
+      <c r="P16" s="72">
+        <v>1.9607843137255001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="56" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>21</v>
+        <v>158</v>
       </c>
       <c r="D17" s="25">
         <v>3</v>
       </c>
-      <c r="E17" s="38">
-        <v>0.25107365371168461</v>
+      <c r="E17" s="73" t="s">
+        <v>232</v>
       </c>
       <c r="F17" s="43">
-        <v>1.2448132780083001</v>
+        <v>1.2</v>
       </c>
       <c r="G17" s="27" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="H17" s="24" t="s">
-        <v>59</v>
+        <v>158</v>
       </c>
       <c r="I17" s="25">
         <v>2</v>
       </c>
-      <c r="J17" s="38">
-        <v>0.32052797367824282</v>
+      <c r="J17" s="73" t="s">
+        <v>232</v>
       </c>
       <c r="K17" s="43">
-        <v>1.2738853503184999</v>
+        <v>1.3513513513513999</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>37</v>
       </c>
       <c r="M17" s="24" t="s">
         <v>158</v>
       </c>
       <c r="N17" s="25">
         <v>1</v>
       </c>
-      <c r="O17" s="38">
-[...6 lines deleted...]
-    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O17" s="73" t="s">
+        <v>228</v>
+      </c>
+      <c r="P17" s="72">
+        <v>0.98039215686269998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="56" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D18" s="25">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0.16738243580778969</v>
+        <v>3</v>
+      </c>
+      <c r="E18" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="F18" s="43">
-        <v>0.8298755186722</v>
+        <v>1.2</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>43</v>
+        <v>233</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>41</v>
+        <v>234</v>
       </c>
       <c r="I18" s="25">
         <v>1</v>
       </c>
-      <c r="J18" s="38">
-        <v>0.16026398683912141</v>
+      <c r="J18" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="K18" s="43">
-        <v>0.6369426751592</v>
+        <v>0.67567567567569997</v>
       </c>
       <c r="L18" s="27" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
-      <c r="O18" s="38">
-[...6 lines deleted...]
-    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O18" s="73" t="s">
+        <v>231</v>
+      </c>
+      <c r="P18" s="72">
+        <v>0.98039215686269998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="D19" s="25">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0.16738243580778969</v>
+        <v>3</v>
+      </c>
+      <c r="E19" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="F19" s="43">
-        <v>0.8298755186722</v>
+        <v>1.2</v>
       </c>
       <c r="G19" s="27" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
-      <c r="J19" s="38">
-        <v>0.16026398683912141</v>
+      <c r="J19" s="73" t="s">
+        <v>232</v>
       </c>
       <c r="K19" s="43">
-        <v>0.6369426751592</v>
+        <v>0.67567567567569997</v>
       </c>
       <c r="L19" s="27" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M19" s="24" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
-      <c r="O19" s="38">
-[...6 lines deleted...]
-    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O19" s="73" t="s">
+        <v>228</v>
+      </c>
+      <c r="P19" s="72">
+        <v>0.98039215686269998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="46"/>
       <c r="C20" s="32" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="28">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="E20" s="39">
-        <v>3.5987223698674793</v>
+        <v>4.9520082100880947</v>
       </c>
       <c r="F20" s="44">
-        <v>17.842323651452283</v>
+        <v>23.2</v>
       </c>
       <c r="G20" s="56"/>
       <c r="H20" s="32" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="28">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J20" s="39">
-        <v>4.1668636578171565</v>
+        <v>5.5663654007824022</v>
       </c>
       <c r="K20" s="44">
-        <v>16.560509554140129</v>
+        <v>22.972972972972972</v>
       </c>
       <c r="L20" s="46"/>
       <c r="M20" s="32" t="s">
         <v>38</v>
       </c>
       <c r="N20" s="28">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="O20" s="39">
-        <v>2.8026022161577022</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.568685144723565</v>
+      </c>
+      <c r="P20" s="74">
+        <v>19.607843137254903</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="49" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>158</v>
+        <v>19</v>
       </c>
       <c r="D21" s="30">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>8.3691217903894902E-2</v>
+        <v>2</v>
+      </c>
+      <c r="E21" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="F21" s="41">
-        <v>0.4149377593361</v>
+        <v>0.8</v>
       </c>
       <c r="G21" s="49" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="H21" s="24" t="s">
-        <v>244</v>
+        <v>214</v>
       </c>
       <c r="I21" s="30">
         <v>1</v>
       </c>
-      <c r="J21" s="38">
-        <v>0.16026398683912141</v>
+      <c r="J21" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="K21" s="43">
-        <v>0.6369426751592</v>
-[...7 lines deleted...]
-    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.67567567567569997</v>
+      </c>
+      <c r="L21" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="M21" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="N21" s="30">
+        <v>1</v>
+      </c>
+      <c r="O21" s="73" t="s">
+        <v>231</v>
+      </c>
+      <c r="P21" s="72">
+        <v>0.98039215686269998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="56" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="D22" s="25">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>8.3691217903894902E-2</v>
+        <v>2</v>
+      </c>
+      <c r="E22" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="F22" s="41">
-        <v>0.4149377593361</v>
+        <v>0.8</v>
       </c>
       <c r="G22" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
-      <c r="J22" s="38">
-        <v>0.16026398683912141</v>
+      <c r="J22" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="K22" s="43">
-        <v>0.6369426751592</v>
-[...7 lines deleted...]
-    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.67567567567569997</v>
+      </c>
+      <c r="L22" s="56" t="s">
+        <v>223</v>
+      </c>
+      <c r="M22" s="24" t="s">
+        <v>224</v>
+      </c>
+      <c r="N22" s="25">
+        <v>1</v>
+      </c>
+      <c r="O22" s="73" t="s">
+        <v>228</v>
+      </c>
+      <c r="P22" s="72">
+        <v>0.98039215686269998</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="56" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>244</v>
+        <v>224</v>
       </c>
       <c r="D23" s="25">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>8.3691217903894902E-2</v>
+        <v>2</v>
+      </c>
+      <c r="E23" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="F23" s="41">
-        <v>0.4149377593361</v>
+        <v>0.8</v>
       </c>
       <c r="G23" s="56" t="s">
-        <v>60</v>
+        <v>223</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>61</v>
+        <v>224</v>
       </c>
       <c r="I23" s="25">
         <v>1</v>
       </c>
-      <c r="J23" s="38">
-        <v>0.16026398683912141</v>
+      <c r="J23" s="73" t="s">
+        <v>228</v>
       </c>
       <c r="K23" s="43">
-        <v>0.6369426751592</v>
+        <v>0.67567567567569997</v>
       </c>
       <c r="L23" s="56"/>
       <c r="M23" s="24"/>
       <c r="N23" s="25"/>
       <c r="O23" s="38"/>
       <c r="P23" s="38"/>
     </row>
-    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="56" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>241</v>
+        <v>21</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
-      <c r="E24" s="38">
-        <v>8.3691217903894902E-2</v>
+      <c r="E24" s="73" t="s">
+        <v>231</v>
       </c>
       <c r="F24" s="41">
-        <v>0.4149377593361</v>
-[...15 lines deleted...]
-      </c>
+        <v>0.4</v>
+      </c>
+      <c r="G24" s="56"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="38"/>
+      <c r="K24" s="43"/>
       <c r="L24" s="56"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
     </row>
-    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="46" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="C25" s="32" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="D25" s="33">
         <v>1</v>
       </c>
-      <c r="E25" s="39">
-        <v>8.3691217903894902E-2</v>
+      <c r="E25" s="75" t="s">
+        <v>228</v>
       </c>
       <c r="F25" s="42">
-        <v>0.4149377593361</v>
-[...15 lines deleted...]
-      </c>
+        <v>0.4</v>
+      </c>
+      <c r="G25" s="46"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="44"/>
       <c r="L25" s="46"/>
       <c r="M25" s="32"/>
       <c r="N25" s="34"/>
       <c r="O25" s="39"/>
       <c r="P25" s="39"/>
     </row>
-    <row r="26" spans="1:16" s="71" customFormat="1" ht="15.75" customHeight="1">
-[...5 lines deleted...]
-      <c r="L26" s="1"/>
+    <row r="26" spans="1:16">
+      <c r="A26" s="76" t="s">
+        <v>235</v>
+      </c>
+      <c r="G26" s="36"/>
+      <c r="H26" s="1"/>
+      <c r="L26" s="36"/>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" s="77" t="s">
+        <v>236</v>
+      </c>
+      <c r="B27" s="78"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="1"/>
+      <c r="L27" s="36"/>
+      <c r="N27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
+  <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="40" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="40" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="40" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="40" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="40" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
     <col min="17" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="62" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="90" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="81"/>
-[...13 lines deleted...]
-      <c r="P1" s="81"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
     </row>
     <row r="2" spans="1:16" s="62" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="81"/>
-[...14 lines deleted...]
-      <c r="P2" s="81"/>
+      <c r="A2" s="90"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
     </row>
     <row r="3" spans="1:16" s="36" customFormat="1">
-      <c r="A3" s="83" t="s">
-[...16 lines deleted...]
-      <c r="P3" s="83"/>
+      <c r="A3" s="92" t="s">
+        <v>222</v>
+      </c>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="63" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="52"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="51" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="50" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="64" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="26"/>
       <c r="B9" s="55" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="57" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
-        <v>271</v>
+        <v>241</v>
       </c>
       <c r="E9" s="38">
-        <v>21.812848975399774</v>
+        <v>20.169583514838664</v>
       </c>
       <c r="F9" s="43">
         <v>100</v>
       </c>
       <c r="G9" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="57" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="J9" s="38">
-        <v>25.869197331161143</v>
+        <v>25.161445933742058</v>
       </c>
       <c r="K9" s="43">
         <v>100</v>
       </c>
       <c r="L9" s="55" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="57" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="O9" s="38">
-        <v>17.370304536853716</v>
+        <v>14.713661634827938</v>
       </c>
       <c r="P9" s="38">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="25">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="E10" s="38">
-        <v>7.6465706740331312</v>
+        <v>7.3648271755427483</v>
       </c>
       <c r="F10" s="43">
-        <v>35.055350553505498</v>
+        <v>36.514522821576797</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="25">
         <v>69</v>
       </c>
       <c r="J10" s="38">
-        <v>10.624848903869756</v>
+        <v>11.058215091899376</v>
       </c>
       <c r="K10" s="43">
-        <v>41.071428571428598</v>
+        <v>43.949044585987302</v>
       </c>
       <c r="L10" s="27" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="M10" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="N10" s="25">
+        <v>21</v>
+      </c>
+      <c r="O10" s="38">
+        <v>3.6784154087069845</v>
+      </c>
+      <c r="P10" s="38">
         <v>25</v>
       </c>
-      <c r="N10" s="25">
-[...9 lines deleted...]
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D11" s="25">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="E11" s="38">
-        <v>2.8171576167490486</v>
+        <v>3.6824135877713742</v>
       </c>
       <c r="F11" s="43">
-        <v>12.915129151291501</v>
+        <v>18.257261410788399</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="I11" s="25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J11" s="38">
-        <v>3.3876329838425305</v>
+        <v>3.6860716972997922</v>
       </c>
       <c r="K11" s="43">
-        <v>13.0952380952381</v>
+        <v>14.6496815286624</v>
       </c>
       <c r="L11" s="27" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="N11" s="25">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O11" s="38">
-        <v>3.3728746673502359</v>
+        <v>3.3280901316872713</v>
       </c>
       <c r="P11" s="38">
-        <v>19.417475728155299</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>22.619047619047599</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="C12" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="25">
         <v>33</v>
       </c>
-      <c r="D12" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="38">
-        <v>2.8171576167490486</v>
+        <v>2.7618101908285304</v>
       </c>
       <c r="F12" s="43">
-        <v>12.915129151291501</v>
+        <v>13.6929460580913</v>
       </c>
       <c r="G12" s="27" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="I12" s="25">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="J12" s="38">
-        <v>2.3097497617108163</v>
+        <v>3.0450157499433064</v>
       </c>
       <c r="K12" s="43">
-        <v>8.9285714285714004</v>
+        <v>12.101910828025501</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O12" s="38">
-        <v>2.1923685337776533</v>
+        <v>2.4522769391379899</v>
       </c>
       <c r="P12" s="38">
-        <v>12.621359223301001</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>16.6666666666667</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="25">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E13" s="38">
-        <v>1.4488239171852249</v>
+        <v>0.66952974323115888</v>
       </c>
       <c r="F13" s="43">
-        <v>6.6420664206642002</v>
+        <v>3.3195020746888</v>
       </c>
       <c r="G13" s="27" t="s">
-        <v>16</v>
+        <v>223</v>
       </c>
       <c r="H13" s="24" t="s">
-        <v>17</v>
+        <v>224</v>
       </c>
       <c r="I13" s="25">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="J13" s="38">
-        <v>2.0017831268160409</v>
+        <v>0.96158392103472845</v>
       </c>
       <c r="K13" s="43">
-        <v>7.7380952380951999</v>
+        <v>3.8216560509553998</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N13" s="25">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O13" s="38">
-        <v>0.84321866683755897</v>
+        <v>0.70065055403942567</v>
       </c>
       <c r="P13" s="38">
-        <v>4.8543689320387999</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>4.7619047619048001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="56" t="s">
-        <v>48</v>
+        <v>223</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="D14" s="25">
         <v>8</v>
       </c>
       <c r="E14" s="38">
-        <v>0.64392174097121113</v>
+        <v>0.66952974323115888</v>
       </c>
       <c r="F14" s="43">
-        <v>2.9520295202951998</v>
+        <v>3.3195020746888</v>
       </c>
       <c r="G14" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="25">
+        <v>4</v>
+      </c>
+      <c r="J14" s="38">
+        <v>0.64105594735648563</v>
+      </c>
+      <c r="K14" s="43">
+        <v>2.5477707006368999</v>
+      </c>
+      <c r="L14" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="H14" s="24" t="s">
+      <c r="M14" s="24" t="s">
         <v>240</v>
       </c>
-      <c r="I14" s="25">
-[...13 lines deleted...]
-      </c>
       <c r="N14" s="25">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O14" s="38">
-        <v>0.67457493347004716</v>
+        <v>0.5254879155295693</v>
       </c>
       <c r="P14" s="38">
-        <v>3.8834951456311</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.5714285714286</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="56" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D15" s="25">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E15" s="38">
-        <v>0.40245108810700692</v>
+        <v>0.50214730742336922</v>
       </c>
       <c r="F15" s="43">
-        <v>1.8450184501844999</v>
+        <v>2.4896265560166002</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="I15" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J15" s="38">
-        <v>0.76991658723693879</v>
+        <v>0.48079196051736423</v>
       </c>
       <c r="K15" s="43">
-        <v>2.9761904761904998</v>
+        <v>1.9108280254776999</v>
       </c>
       <c r="L15" s="27" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="N15" s="25">
         <v>2</v>
       </c>
       <c r="O15" s="38">
-        <v>0.33728746673502358</v>
+        <v>0.35032527701971283</v>
       </c>
       <c r="P15" s="38">
-        <v>1.9417475728155</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.3809523809524</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="56" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="D16" s="25">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E16" s="38">
-        <v>0.40245108810700692</v>
+        <v>0.3347648716155795</v>
       </c>
       <c r="F16" s="43">
-        <v>1.8450184501844999</v>
+        <v>1.6597510373444</v>
       </c>
       <c r="G16" s="27" t="s">
-        <v>159</v>
+        <v>48</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>160</v>
+        <v>240</v>
       </c>
       <c r="I16" s="25">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J16" s="38">
-        <v>0.1539833174473878</v>
+        <v>0.48079196051736423</v>
       </c>
       <c r="K16" s="43">
-        <v>0.59523809523810001</v>
+        <v>1.9108280254776999</v>
       </c>
       <c r="L16" s="27" t="s">
-        <v>58</v>
+        <v>223</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>59</v>
+        <v>224</v>
       </c>
       <c r="N16" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O16" s="38">
-        <v>0.16864373336751179</v>
+        <v>0.35032527701971283</v>
       </c>
       <c r="P16" s="38">
-        <v>0.97087378640779998</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.3809523809524</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="56" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D17" s="25">
+        <v>3</v>
+      </c>
+      <c r="E17" s="38">
+        <v>0.25107365371168461</v>
+      </c>
+      <c r="F17" s="43">
+        <v>1.2448132780083001</v>
+      </c>
+      <c r="G17" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="I17" s="25">
         <v>2</v>
       </c>
-      <c r="E17" s="38">
-[...13 lines deleted...]
-      </c>
       <c r="J17" s="38">
-        <v>0.1539833174473878</v>
+        <v>0.32052797367824282</v>
       </c>
       <c r="K17" s="43">
-        <v>0.59523809523810001</v>
+        <v>1.2738853503184999</v>
       </c>
       <c r="L17" s="27" t="s">
-        <v>161</v>
+        <v>37</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="N17" s="25">
         <v>1</v>
       </c>
       <c r="O17" s="38">
-        <v>0.16864373336751179</v>
+        <v>0.17516263850985642</v>
       </c>
       <c r="P17" s="38">
-        <v>0.97087378640779998</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1904761904762</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="56" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
       <c r="E18" s="38">
-        <v>0.16098043524280281</v>
+        <v>0.16738243580778969</v>
       </c>
       <c r="F18" s="43">
-        <v>0.73800738007379996</v>
+        <v>0.8298755186722</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>158</v>
+        <v>41</v>
       </c>
       <c r="I18" s="25">
         <v>1</v>
       </c>
       <c r="J18" s="38">
-        <v>0.1539833174473878</v>
+        <v>0.16026398683912141</v>
       </c>
       <c r="K18" s="43">
-        <v>0.59523809523810001</v>
+        <v>0.6369426751592</v>
       </c>
       <c r="L18" s="27" t="s">
-        <v>213</v>
+        <v>18</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>214</v>
+        <v>19</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="38">
-        <v>0.16864373336751179</v>
+        <v>0.17516263850985642</v>
       </c>
       <c r="P18" s="38">
-        <v>0.97087378640779998</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1904761904762</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>159</v>
+        <v>60</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="D19" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E19" s="38">
-        <v>8.0490217621401405E-2</v>
+        <v>0.16738243580778969</v>
       </c>
       <c r="F19" s="43">
-        <v>0.36900369003689998</v>
+        <v>0.8298755186722</v>
       </c>
       <c r="G19" s="27" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
       <c r="J19" s="38">
-        <v>0.1539833174473878</v>
+        <v>0.16026398683912141</v>
       </c>
       <c r="K19" s="43">
-        <v>0.59523809523810001</v>
+        <v>0.6369426751592</v>
       </c>
       <c r="L19" s="27" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="M19" s="24" t="s">
-        <v>240</v>
+        <v>61</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="38">
-        <v>0.16864373336751179</v>
+        <v>0.17516263850985642</v>
       </c>
       <c r="P19" s="38">
-        <v>0.97087378640779998</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1904761904762</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="46"/>
       <c r="C20" s="32" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="28">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E20" s="39">
-        <v>5.2318641453910901</v>
+        <v>3.5987223698674793</v>
       </c>
       <c r="F20" s="44">
-        <v>23.985239852398525</v>
+        <v>17.842323651452283</v>
       </c>
       <c r="G20" s="56"/>
       <c r="H20" s="32" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="28">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J20" s="39">
-        <v>5.0814494757637956</v>
+        <v>4.1668636578171565</v>
       </c>
       <c r="K20" s="44">
-        <v>19.642857142857142</v>
+        <v>16.560509554140129</v>
       </c>
       <c r="L20" s="46"/>
       <c r="M20" s="32" t="s">
         <v>38</v>
       </c>
       <c r="N20" s="28">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="O20" s="39">
-        <v>4.8906682676578423</v>
+        <v>2.8026022161577022</v>
       </c>
       <c r="P20" s="39">
-        <v>28.155339805825243</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>19.047619047619047</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="49" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>35</v>
+        <v>158</v>
       </c>
       <c r="D21" s="30">
         <v>1</v>
       </c>
       <c r="E21" s="38">
-        <v>8.0490217621401405E-2</v>
+        <v>8.3691217903894902E-2</v>
       </c>
       <c r="F21" s="41">
-        <v>0.36900369003689998</v>
+        <v>0.4149377593361</v>
       </c>
       <c r="G21" s="49" t="s">
-        <v>22</v>
+        <v>225</v>
       </c>
       <c r="H21" s="24" t="s">
-        <v>23</v>
+        <v>244</v>
       </c>
       <c r="I21" s="30">
         <v>1</v>
       </c>
       <c r="J21" s="38">
-        <v>0.1539833174473878</v>
+        <v>0.16026398683912141</v>
       </c>
       <c r="K21" s="43">
-        <v>0.59523809523810001</v>
+        <v>0.6369426751592</v>
       </c>
       <c r="L21" s="49"/>
       <c r="M21" s="24"/>
       <c r="N21" s="30"/>
       <c r="O21" s="38"/>
       <c r="P21" s="38"/>
     </row>
-    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="56" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>158</v>
+        <v>41</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
       <c r="E22" s="38">
-        <v>8.0490217621401405E-2</v>
+        <v>8.3691217903894902E-2</v>
       </c>
       <c r="F22" s="41">
-        <v>0.36900369003689998</v>
+        <v>0.4149377593361</v>
       </c>
       <c r="G22" s="56" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>59</v>
+        <v>241</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
       <c r="J22" s="38">
-        <v>0.1539833174473878</v>
+        <v>0.16026398683912141</v>
       </c>
       <c r="K22" s="43">
-        <v>0.59523809523810001</v>
+        <v>0.6369426751592</v>
       </c>
       <c r="L22" s="56"/>
       <c r="M22" s="24"/>
       <c r="N22" s="25"/>
       <c r="O22" s="38"/>
       <c r="P22" s="38"/>
     </row>
-    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="56" t="s">
-        <v>43</v>
+        <v>225</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>41</v>
+        <v>244</v>
       </c>
       <c r="D23" s="25">
         <v>1</v>
       </c>
       <c r="E23" s="38">
-        <v>8.0490217621401405E-2</v>
+        <v>8.3691217903894902E-2</v>
       </c>
       <c r="F23" s="41">
-        <v>0.36900369003689998</v>
+        <v>0.4149377593361</v>
       </c>
       <c r="G23" s="56" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="I23" s="25">
         <v>1</v>
       </c>
       <c r="J23" s="38">
-        <v>0.1539833174473878</v>
+        <v>0.16026398683912141</v>
       </c>
       <c r="K23" s="43">
-        <v>0.59523809523810001</v>
+        <v>0.6369426751592</v>
       </c>
       <c r="L23" s="56"/>
       <c r="M23" s="24"/>
       <c r="N23" s="25"/>
       <c r="O23" s="38"/>
       <c r="P23" s="38"/>
     </row>
-    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="56" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>23</v>
+        <v>241</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="38">
-        <v>8.0490217621401405E-2</v>
+        <v>8.3691217903894902E-2</v>
       </c>
       <c r="F24" s="41">
-        <v>0.36900369003689998</v>
+        <v>0.4149377593361</v>
       </c>
       <c r="G24" s="56" t="s">
-        <v>36</v>
+        <v>226</v>
       </c>
       <c r="H24" s="24" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="I24" s="25">
         <v>1</v>
       </c>
       <c r="J24" s="38">
-        <v>0.1539833174473878</v>
+        <v>0.16026398683912141</v>
       </c>
       <c r="K24" s="43">
-        <v>0.59523809523810001</v>
+        <v>0.6369426751592</v>
       </c>
       <c r="L24" s="56"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
     </row>
-    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="46" t="s">
-        <v>62</v>
+        <v>226</v>
       </c>
       <c r="C25" s="32" t="s">
-        <v>63</v>
+        <v>245</v>
       </c>
       <c r="D25" s="33">
         <v>1</v>
       </c>
       <c r="E25" s="39">
-        <v>8.0490217621401405E-2</v>
+        <v>8.3691217903894902E-2</v>
       </c>
       <c r="F25" s="42">
-        <v>0.36900369003689998</v>
+        <v>0.4149377593361</v>
       </c>
       <c r="G25" s="46" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="H25" s="32" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="I25" s="34">
         <v>1</v>
       </c>
       <c r="J25" s="39">
-        <v>0.1539833174473878</v>
+        <v>0.16026398683912141</v>
       </c>
       <c r="K25" s="44">
-        <v>0.59523809523810001</v>
+        <v>0.6369426751592</v>
       </c>
       <c r="L25" s="46"/>
       <c r="M25" s="32"/>
       <c r="N25" s="34"/>
       <c r="O25" s="39"/>
       <c r="P25" s="39"/>
     </row>
     <row r="26" spans="1:16" s="71" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="66" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="B26" s="66"/>
       <c r="G26" s="1"/>
       <c r="L26" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="40" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="40" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="40" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="40" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="40" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
     <col min="17" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="62" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="90" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="81"/>
-[...13 lines deleted...]
-      <c r="P1" s="81"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
     </row>
     <row r="2" spans="1:16" s="62" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="81"/>
-[...14 lines deleted...]
-      <c r="P2" s="81"/>
+      <c r="A2" s="90"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
     </row>
     <row r="3" spans="1:16" s="36" customFormat="1">
-      <c r="A3" s="83" t="s">
-[...16 lines deleted...]
-      <c r="P3" s="83"/>
+      <c r="A3" s="92" t="s">
+        <v>212</v>
+      </c>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="63" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="52"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="51" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="50" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="64" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A9" s="26"/>
+      <c r="B9" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="25">
+        <v>271</v>
+      </c>
+      <c r="E9" s="38">
+        <v>21.812848975399774</v>
+      </c>
+      <c r="F9" s="43">
+        <v>100</v>
+      </c>
+      <c r="G9" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="25">
+        <v>168</v>
+      </c>
+      <c r="J9" s="38">
+        <v>25.869197331161143</v>
+      </c>
+      <c r="K9" s="43">
+        <v>100</v>
+      </c>
+      <c r="L9" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N9" s="25">
+        <v>103</v>
+      </c>
+      <c r="O9" s="38">
+        <v>17.370304536853716</v>
+      </c>
+      <c r="P9" s="38">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="26">
+        <v>1</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="25">
+        <v>95</v>
+      </c>
+      <c r="E10" s="38">
+        <v>7.6465706740331312</v>
+      </c>
+      <c r="F10" s="43">
+        <v>35.055350553505498</v>
+      </c>
+      <c r="G10" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" s="25">
+        <v>69</v>
+      </c>
+      <c r="J10" s="38">
+        <v>10.624848903869756</v>
+      </c>
+      <c r="K10" s="43">
+        <v>41.071428571428598</v>
+      </c>
+      <c r="L10" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="N10" s="25">
+        <v>26</v>
+      </c>
+      <c r="O10" s="38">
+        <v>4.3847370675553066</v>
+      </c>
+      <c r="P10" s="38">
+        <v>25.242718446601899</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="26">
+        <v>2</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="25">
+        <v>35</v>
+      </c>
+      <c r="E11" s="38">
+        <v>2.8171576167490486</v>
+      </c>
+      <c r="F11" s="43">
+        <v>12.915129151291501</v>
+      </c>
+      <c r="G11" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="25">
+        <v>22</v>
+      </c>
+      <c r="J11" s="38">
+        <v>3.3876329838425305</v>
+      </c>
+      <c r="K11" s="43">
+        <v>13.0952380952381</v>
+      </c>
+      <c r="L11" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="N11" s="25">
+        <v>20</v>
+      </c>
+      <c r="O11" s="38">
+        <v>3.3728746673502359</v>
+      </c>
+      <c r="P11" s="38">
+        <v>19.417475728155299</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="26">
+        <v>3</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="25">
+        <v>35</v>
+      </c>
+      <c r="E12" s="38">
+        <v>2.8171576167490486</v>
+      </c>
+      <c r="F12" s="43">
+        <v>12.915129151291501</v>
+      </c>
+      <c r="G12" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="I12" s="25">
+        <v>15</v>
+      </c>
+      <c r="J12" s="38">
+        <v>2.3097497617108163</v>
+      </c>
+      <c r="K12" s="43">
+        <v>8.9285714285714004</v>
+      </c>
+      <c r="L12" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="M12" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="N12" s="25">
+        <v>13</v>
+      </c>
+      <c r="O12" s="38">
+        <v>2.1923685337776533</v>
+      </c>
+      <c r="P12" s="38">
+        <v>12.621359223301001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="26">
+        <v>4</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="25">
+        <v>18</v>
+      </c>
+      <c r="E13" s="38">
+        <v>1.4488239171852249</v>
+      </c>
+      <c r="F13" s="43">
+        <v>6.6420664206642002</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="25">
+        <v>13</v>
+      </c>
+      <c r="J13" s="38">
+        <v>2.0017831268160409</v>
+      </c>
+      <c r="K13" s="43">
+        <v>7.7380952380951999</v>
+      </c>
+      <c r="L13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N13" s="25">
+        <v>5</v>
+      </c>
+      <c r="O13" s="38">
+        <v>0.84321866683755897</v>
+      </c>
+      <c r="P13" s="38">
+        <v>4.8543689320387999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="26">
+        <v>5</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="D14" s="25">
+        <v>8</v>
+      </c>
+      <c r="E14" s="38">
+        <v>0.64392174097121113</v>
+      </c>
+      <c r="F14" s="43">
+        <v>2.9520295202951998</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="I14" s="25">
+        <v>7</v>
+      </c>
+      <c r="J14" s="38">
+        <v>1.0778832221317143</v>
+      </c>
+      <c r="K14" s="43">
+        <v>4.1666666666666998</v>
+      </c>
+      <c r="L14" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>241</v>
+      </c>
+      <c r="N14" s="25">
+        <v>4</v>
+      </c>
+      <c r="O14" s="38">
+        <v>0.67457493347004716</v>
+      </c>
+      <c r="P14" s="38">
+        <v>3.8834951456311</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="45">
+        <v>6</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>241</v>
+      </c>
+      <c r="D15" s="25">
+        <v>5</v>
+      </c>
+      <c r="E15" s="38">
+        <v>0.40245108810700692</v>
+      </c>
+      <c r="F15" s="43">
+        <v>1.8450184501844999</v>
+      </c>
+      <c r="G15" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="I15" s="25">
+        <v>5</v>
+      </c>
+      <c r="J15" s="38">
+        <v>0.76991658723693879</v>
+      </c>
+      <c r="K15" s="43">
+        <v>2.9761904761904998</v>
+      </c>
+      <c r="L15" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="M15" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="N15" s="25">
+        <v>2</v>
+      </c>
+      <c r="O15" s="38">
+        <v>0.33728746673502358</v>
+      </c>
+      <c r="P15" s="38">
+        <v>1.9417475728155</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="45">
+        <v>7</v>
+      </c>
+      <c r="B16" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" s="25">
+        <v>5</v>
+      </c>
+      <c r="E16" s="38">
+        <v>0.40245108810700692</v>
+      </c>
+      <c r="F16" s="43">
+        <v>1.8450184501844999</v>
+      </c>
+      <c r="G16" s="27" t="s">
+        <v>159</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>160</v>
+      </c>
+      <c r="I16" s="25">
+        <v>1</v>
+      </c>
+      <c r="J16" s="38">
+        <v>0.1539833174473878</v>
+      </c>
+      <c r="K16" s="43">
+        <v>0.59523809523810001</v>
+      </c>
+      <c r="L16" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="M16" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="N16" s="25">
+        <v>1</v>
+      </c>
+      <c r="O16" s="38">
+        <v>0.16864373336751179</v>
+      </c>
+      <c r="P16" s="38">
+        <v>0.97087378640779998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="45">
+        <v>8</v>
+      </c>
+      <c r="B17" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="25">
+        <v>2</v>
+      </c>
+      <c r="E17" s="38">
+        <v>0.16098043524280281</v>
+      </c>
+      <c r="F17" s="43">
+        <v>0.73800738007379996</v>
+      </c>
+      <c r="G17" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="I17" s="25">
+        <v>1</v>
+      </c>
+      <c r="J17" s="38">
+        <v>0.1539833174473878</v>
+      </c>
+      <c r="K17" s="43">
+        <v>0.59523809523810001</v>
+      </c>
+      <c r="L17" s="27" t="s">
+        <v>161</v>
+      </c>
+      <c r="M17" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="N17" s="25">
+        <v>1</v>
+      </c>
+      <c r="O17" s="38">
+        <v>0.16864373336751179</v>
+      </c>
+      <c r="P17" s="38">
+        <v>0.97087378640779998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="45">
+        <v>9</v>
+      </c>
+      <c r="B18" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="25">
+        <v>2</v>
+      </c>
+      <c r="E18" s="38">
+        <v>0.16098043524280281</v>
+      </c>
+      <c r="F18" s="43">
+        <v>0.73800738007379996</v>
+      </c>
+      <c r="G18" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="I18" s="25">
+        <v>1</v>
+      </c>
+      <c r="J18" s="38">
+        <v>0.1539833174473878</v>
+      </c>
+      <c r="K18" s="43">
+        <v>0.59523809523810001</v>
+      </c>
+      <c r="L18" s="27" t="s">
+        <v>213</v>
+      </c>
+      <c r="M18" s="24" t="s">
+        <v>214</v>
+      </c>
+      <c r="N18" s="25">
+        <v>1</v>
+      </c>
+      <c r="O18" s="38">
+        <v>0.16864373336751179</v>
+      </c>
+      <c r="P18" s="38">
+        <v>0.97087378640779998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="26">
+        <v>10</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>159</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>160</v>
+      </c>
+      <c r="D19" s="25">
+        <v>1</v>
+      </c>
+      <c r="E19" s="38">
+        <v>8.0490217621401405E-2</v>
+      </c>
+      <c r="F19" s="43">
+        <v>0.36900369003689998</v>
+      </c>
+      <c r="G19" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="I19" s="25">
+        <v>1</v>
+      </c>
+      <c r="J19" s="38">
+        <v>0.1539833174473878</v>
+      </c>
+      <c r="K19" s="43">
+        <v>0.59523809523810001</v>
+      </c>
+      <c r="L19" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="M19" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="N19" s="25">
+        <v>1</v>
+      </c>
+      <c r="O19" s="38">
+        <v>0.16864373336751179</v>
+      </c>
+      <c r="P19" s="38">
+        <v>0.97087378640779998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="26"/>
+      <c r="B20" s="46"/>
+      <c r="C20" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="28">
+        <v>65</v>
+      </c>
+      <c r="E20" s="39">
+        <v>5.2318641453910901</v>
+      </c>
+      <c r="F20" s="44">
+        <v>23.985239852398525</v>
+      </c>
+      <c r="G20" s="56"/>
+      <c r="H20" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="I20" s="28">
+        <v>33</v>
+      </c>
+      <c r="J20" s="39">
+        <v>5.0814494757637956</v>
+      </c>
+      <c r="K20" s="44">
+        <v>19.642857142857142</v>
+      </c>
+      <c r="L20" s="46"/>
+      <c r="M20" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="N20" s="28">
+        <v>29</v>
+      </c>
+      <c r="O20" s="39">
+        <v>4.8906682676578423</v>
+      </c>
+      <c r="P20" s="39">
+        <v>28.155339805825243</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="29">
+        <v>11</v>
+      </c>
+      <c r="B21" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="30">
+        <v>1</v>
+      </c>
+      <c r="E21" s="38">
+        <v>8.0490217621401405E-2</v>
+      </c>
+      <c r="F21" s="41">
+        <v>0.36900369003689998</v>
+      </c>
+      <c r="G21" s="49" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="I21" s="30">
+        <v>1</v>
+      </c>
+      <c r="J21" s="38">
+        <v>0.1539833174473878</v>
+      </c>
+      <c r="K21" s="43">
+        <v>0.59523809523810001</v>
+      </c>
+      <c r="L21" s="49"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="30"/>
+      <c r="O21" s="38"/>
+      <c r="P21" s="38"/>
+    </row>
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="26">
+        <v>12</v>
+      </c>
+      <c r="B22" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="D22" s="25">
+        <v>1</v>
+      </c>
+      <c r="E22" s="38">
+        <v>8.0490217621401405E-2</v>
+      </c>
+      <c r="F22" s="41">
+        <v>0.36900369003689998</v>
+      </c>
+      <c r="G22" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="I22" s="25">
+        <v>1</v>
+      </c>
+      <c r="J22" s="38">
+        <v>0.1539833174473878</v>
+      </c>
+      <c r="K22" s="43">
+        <v>0.59523809523810001</v>
+      </c>
+      <c r="L22" s="56"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="25"/>
+      <c r="O22" s="38"/>
+      <c r="P22" s="38"/>
+    </row>
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="26">
+        <v>13</v>
+      </c>
+      <c r="B23" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="25">
+        <v>1</v>
+      </c>
+      <c r="E23" s="38">
+        <v>8.0490217621401405E-2</v>
+      </c>
+      <c r="F23" s="41">
+        <v>0.36900369003689998</v>
+      </c>
+      <c r="G23" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="I23" s="25">
+        <v>1</v>
+      </c>
+      <c r="J23" s="38">
+        <v>0.1539833174473878</v>
+      </c>
+      <c r="K23" s="43">
+        <v>0.59523809523810001</v>
+      </c>
+      <c r="L23" s="56"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="38"/>
+      <c r="P23" s="38"/>
+    </row>
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="26">
+        <v>14</v>
+      </c>
+      <c r="B24" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="25">
+        <v>1</v>
+      </c>
+      <c r="E24" s="38">
+        <v>8.0490217621401405E-2</v>
+      </c>
+      <c r="F24" s="41">
+        <v>0.36900369003689998</v>
+      </c>
+      <c r="G24" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>241</v>
+      </c>
+      <c r="I24" s="25">
+        <v>1</v>
+      </c>
+      <c r="J24" s="38">
+        <v>0.1539833174473878</v>
+      </c>
+      <c r="K24" s="43">
+        <v>0.59523809523810001</v>
+      </c>
+      <c r="L24" s="56"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="25"/>
+      <c r="O24" s="38"/>
+      <c r="P24" s="38"/>
+    </row>
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="31">
+        <v>15</v>
+      </c>
+      <c r="B25" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="D25" s="33">
+        <v>1</v>
+      </c>
+      <c r="E25" s="39">
+        <v>8.0490217621401405E-2</v>
+      </c>
+      <c r="F25" s="42">
+        <v>0.36900369003689998</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="H25" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="I25" s="34">
+        <v>1</v>
+      </c>
+      <c r="J25" s="39">
+        <v>0.1539833174473878</v>
+      </c>
+      <c r="K25" s="44">
+        <v>0.59523809523810001</v>
+      </c>
+      <c r="L25" s="46"/>
+      <c r="M25" s="32"/>
+      <c r="N25" s="34"/>
+      <c r="O25" s="39"/>
+      <c r="P25" s="39"/>
+    </row>
+    <row r="26" spans="1:16" s="71" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="66" t="s">
+        <v>215</v>
+      </c>
+      <c r="B26" s="66"/>
+      <c r="G26" s="1"/>
+      <c r="L26" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="A3:P3"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:P26"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="3" style="40" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5" style="40" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="5" style="40" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="5" style="40" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="62" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="90" t="s">
+        <v>164</v>
+      </c>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
+    </row>
+    <row r="2" spans="1:16" s="62" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="90"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
+    </row>
+    <row r="3" spans="1:16" s="36" customFormat="1">
+      <c r="A3" s="92" t="s">
+        <v>174</v>
+      </c>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="P4" s="63" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="6"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="6"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="52"/>
+    </row>
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A6" s="13"/>
+      <c r="B6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15"/>
+      <c r="D6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="15"/>
+      <c r="I6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="15"/>
+      <c r="N6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="P6" s="50" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A7" s="13"/>
+      <c r="B7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="18"/>
+      <c r="O7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="22"/>
+      <c r="D8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="22"/>
+      <c r="I8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="L8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="22"/>
+      <c r="N8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="P8" s="64" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="26"/>
       <c r="B9" s="55" t="s">
         <v>175</v>
       </c>
       <c r="C9" s="67" t="s">
         <v>176</v>
       </c>
       <c r="D9" s="25">
         <v>254</v>
       </c>
       <c r="E9" s="38">
         <v>19.722035764436587</v>
       </c>
       <c r="F9" s="43">
         <v>100</v>
       </c>
       <c r="G9" s="55" t="s">
         <v>175</v>
       </c>
       <c r="H9" s="67" t="s">
         <v>176</v>
       </c>
       <c r="I9" s="25">
         <v>171</v>
       </c>
       <c r="J9" s="38">
         <v>25.393035180491022</v>
       </c>
       <c r="K9" s="43">
         <v>100</v>
       </c>
       <c r="L9" s="55" t="s">
         <v>177</v>
       </c>
       <c r="M9" s="67" t="s">
         <v>176</v>
       </c>
       <c r="N9" s="25">
         <v>83</v>
       </c>
       <c r="O9" s="38">
         <v>13.507212933075015</v>
       </c>
       <c r="P9" s="38">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="68" t="s">
         <v>178</v>
       </c>
       <c r="D10" s="25">
         <v>89</v>
       </c>
       <c r="E10" s="38">
         <v>6.910477098562426</v>
       </c>
       <c r="F10" s="43">
         <v>35.039370078740198</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>68</v>
       </c>
       <c r="H10" s="68" t="s">
         <v>179</v>
       </c>
       <c r="I10" s="25">
         <v>68</v>
       </c>
       <c r="J10" s="38">
         <v>10.097815159493505</v>
       </c>
       <c r="K10" s="43">
         <v>39.766081871345001</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="68" t="s">
         <v>181</v>
       </c>
       <c r="N10" s="25">
         <v>27</v>
       </c>
       <c r="O10" s="38">
         <v>4.3939126408798241</v>
       </c>
       <c r="P10" s="38">
         <v>32.530120481927703</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>182</v>
       </c>
       <c r="C11" s="68" t="s">
         <v>181</v>
       </c>
       <c r="D11" s="25">
         <v>48</v>
       </c>
       <c r="E11" s="38">
         <v>3.7269988846179376</v>
       </c>
       <c r="F11" s="43">
         <v>18.8976377952756</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>70</v>
       </c>
       <c r="H11" s="68" t="s">
         <v>184</v>
       </c>
       <c r="I11" s="25">
         <v>25</v>
       </c>
       <c r="J11" s="38">
         <v>3.712432043931436</v>
       </c>
       <c r="K11" s="43">
         <v>14.619883040935701</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>185</v>
       </c>
       <c r="M11" s="68" t="s">
         <v>178</v>
       </c>
       <c r="N11" s="25">
         <v>21</v>
       </c>
       <c r="O11" s="38">
         <v>3.4174876095731967</v>
       </c>
       <c r="P11" s="38">
         <v>25.3012048192771</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>186</v>
       </c>
       <c r="C12" s="68" t="s">
         <v>187</v>
       </c>
       <c r="D12" s="25">
         <v>38</v>
       </c>
       <c r="E12" s="38">
         <v>2.9505407836558675</v>
       </c>
       <c r="F12" s="43">
         <v>14.9606299212598</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>188</v>
       </c>
       <c r="H12" s="68" t="s">
         <v>180</v>
       </c>
       <c r="I12" s="25">
         <v>21</v>
       </c>
       <c r="J12" s="38">
         <v>3.1184429169024059</v>
       </c>
       <c r="K12" s="43">
         <v>12.280701754386</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>70</v>
       </c>
       <c r="M12" s="68" t="s">
         <v>183</v>
       </c>
       <c r="N12" s="25">
         <v>13</v>
       </c>
       <c r="O12" s="38">
         <v>2.1155875678310263</v>
       </c>
       <c r="P12" s="38">
         <v>15.662650602409601</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="68" t="s">
         <v>190</v>
       </c>
       <c r="D13" s="25">
         <v>13</v>
       </c>
       <c r="E13" s="38">
         <v>1.0093955312506917</v>
       </c>
       <c r="F13" s="43">
         <v>5.1181102362204998</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>74</v>
       </c>
       <c r="H13" s="68" t="s">
         <v>189</v>
       </c>
       <c r="I13" s="25">
         <v>8</v>
       </c>
       <c r="J13" s="38">
         <v>1.1879782540580595</v>
       </c>
       <c r="K13" s="43">
         <v>4.6783625730993998</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>74</v>
       </c>
       <c r="M13" s="68" t="s">
         <v>189</v>
       </c>
       <c r="N13" s="25">
         <v>5</v>
       </c>
       <c r="O13" s="38">
         <v>0.81368752608885631</v>
       </c>
       <c r="P13" s="38">
         <v>6.0240963855422001</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="56" t="s">
         <v>191</v>
       </c>
       <c r="C14" s="68" t="s">
         <v>240</v>
       </c>
       <c r="D14" s="25">
         <v>11</v>
       </c>
       <c r="E14" s="38">
         <v>0.85410391105827754</v>
       </c>
       <c r="F14" s="43">
         <v>4.3307086614173</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>79</v>
       </c>
       <c r="H14" s="68" t="s">
         <v>240</v>
       </c>
       <c r="I14" s="25">
         <v>6</v>
       </c>
       <c r="J14" s="38">
         <v>0.89098369054354465</v>
       </c>
       <c r="K14" s="43">
         <v>3.5087719298245998</v>
       </c>
       <c r="L14" s="27" t="s">
         <v>79</v>
       </c>
       <c r="M14" s="68" t="s">
         <v>240</v>
       </c>
       <c r="N14" s="25">
         <v>5</v>
       </c>
       <c r="O14" s="38">
         <v>0.81368752608885631</v>
       </c>
       <c r="P14" s="38">
         <v>6.0240963855422001</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="56" t="s">
         <v>90</v>
       </c>
       <c r="C15" s="68" t="s">
         <v>192</v>
       </c>
       <c r="D15" s="25">
         <v>6</v>
       </c>
       <c r="E15" s="38">
         <v>0.4658748605772422</v>
       </c>
       <c r="F15" s="43">
         <v>2.3622047244094002</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>193</v>
       </c>
       <c r="H15" s="68" t="s">
         <v>192</v>
       </c>
       <c r="I15" s="25">
         <v>4</v>
       </c>
       <c r="J15" s="38">
         <v>0.59398912702902973</v>
       </c>
       <c r="K15" s="43">
         <v>2.3391812865496999</v>
       </c>
       <c r="L15" s="27" t="s">
         <v>193</v>
       </c>
       <c r="M15" s="68" t="s">
         <v>192</v>
       </c>
       <c r="N15" s="25">
         <v>2</v>
       </c>
       <c r="O15" s="38">
         <v>0.3254750104355425</v>
       </c>
       <c r="P15" s="38">
         <v>2.4096385542169001</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="56" t="s">
         <v>76</v>
       </c>
       <c r="C16" s="68" t="s">
         <v>195</v>
       </c>
       <c r="D16" s="25">
         <v>5</v>
       </c>
       <c r="E16" s="38">
         <v>0.38822905048103518</v>
       </c>
       <c r="F16" s="43">
         <v>1.9685039370079001</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>196</v>
       </c>
       <c r="H16" s="68" t="s">
         <v>194</v>
       </c>
       <c r="I16" s="25">
         <v>4</v>
       </c>
       <c r="J16" s="38">
         <v>0.59398912702902973</v>
       </c>
       <c r="K16" s="43">
         <v>2.3391812865496999</v>
       </c>
       <c r="L16" s="27" t="s">
         <v>197</v>
       </c>
       <c r="M16" s="68" t="s">
         <v>198</v>
       </c>
       <c r="N16" s="25">
         <v>1</v>
       </c>
       <c r="O16" s="38">
         <v>0.16273750521777128</v>
       </c>
       <c r="P16" s="38">
         <v>1.2048192771084001</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="56" t="s">
         <v>82</v>
       </c>
       <c r="C17" s="68" t="s">
         <v>199</v>
       </c>
       <c r="D17" s="25">
         <v>4</v>
       </c>
       <c r="E17" s="38">
         <v>0.31058324038482815</v>
       </c>
       <c r="F17" s="43">
         <v>1.5748031496063</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>82</v>
       </c>
       <c r="H17" s="68" t="s">
         <v>199</v>
       </c>
       <c r="I17" s="25">
         <v>3</v>
       </c>
       <c r="J17" s="38">
         <v>0.44549184527177232</v>
       </c>
       <c r="K17" s="43">
         <v>1.7543859649122999</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>93</v>
       </c>
       <c r="M17" s="68" t="s">
         <v>200</v>
       </c>
       <c r="N17" s="25">
         <v>1</v>
       </c>
       <c r="O17" s="38">
         <v>0.16273750521777128</v>
       </c>
       <c r="P17" s="38">
         <v>1.2048192771084001</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="56" t="s">
         <v>114</v>
       </c>
       <c r="C18" s="68" t="s">
         <v>201</v>
       </c>
       <c r="D18" s="25">
         <v>3</v>
       </c>
       <c r="E18" s="38">
         <v>0.2329374302886211</v>
       </c>
       <c r="F18" s="43">
         <v>1.1811023622047001</v>
       </c>
       <c r="G18" s="27" t="s">
         <v>114</v>
       </c>
       <c r="H18" s="68" t="s">
         <v>201</v>
       </c>
       <c r="I18" s="25">
         <v>3</v>
       </c>
       <c r="J18" s="38">
         <v>0.44549184527177232</v>
       </c>
       <c r="K18" s="43">
         <v>1.7543859649122999</v>
       </c>
       <c r="L18" s="27" t="s">
         <v>82</v>
       </c>
       <c r="M18" s="68" t="s">
         <v>199</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="38">
         <v>0.16273750521777128</v>
       </c>
       <c r="P18" s="38">
         <v>1.2048192771084001</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>202</v>
       </c>
       <c r="C19" s="68" t="s">
         <v>203</v>
       </c>
       <c r="D19" s="25">
         <v>2</v>
       </c>
       <c r="E19" s="38">
         <v>0.15529162019241408</v>
       </c>
       <c r="F19" s="43">
         <v>0.78740157480310002</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>204</v>
       </c>
       <c r="H19" s="68" t="s">
         <v>203</v>
       </c>
       <c r="I19" s="25">
         <v>2</v>
       </c>
       <c r="J19" s="38">
         <v>0.29699456351451486</v>
       </c>
       <c r="K19" s="43">
         <v>1.1695906432748999</v>
       </c>
       <c r="L19" s="27" t="s">
         <v>78</v>
       </c>
       <c r="M19" s="68" t="s">
         <v>241</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="38">
         <v>0.16273750521777128</v>
       </c>
       <c r="P19" s="38">
         <v>1.2048192771084001</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="46"/>
       <c r="C20" s="69" t="s">
         <v>205</v>
       </c>
       <c r="D20" s="28">
         <v>35</v>
       </c>
       <c r="E20" s="39">
         <v>2.7176033533672466</v>
       </c>
       <c r="F20" s="44">
         <v>13.779527559055119</v>
       </c>
       <c r="G20" s="56"/>
       <c r="H20" s="68" t="s">
         <v>206</v>
       </c>
       <c r="I20" s="28">
         <v>27</v>
       </c>
       <c r="J20" s="39">
         <v>4.0094266074459508</v>
       </c>
       <c r="K20" s="44">
         <v>15.789473684210526</v>
       </c>
       <c r="L20" s="46"/>
       <c r="M20" s="68" t="s">
         <v>205</v>
       </c>
       <c r="N20" s="28">
         <v>6</v>
       </c>
       <c r="O20" s="39">
         <v>0.97642503130662761</v>
       </c>
       <c r="P20" s="39">
         <v>7.2289156626506026</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="49" t="s">
         <v>84</v>
       </c>
       <c r="C21" s="68" t="s">
         <v>207</v>
       </c>
       <c r="D21" s="30">
         <v>1</v>
       </c>
       <c r="E21" s="38">
         <v>7.7645810096206996E-2</v>
       </c>
       <c r="F21" s="41">
         <v>0.39370078740160003</v>
       </c>
       <c r="G21" s="49" t="s">
         <v>86</v>
       </c>
       <c r="H21" s="70" t="s">
         <v>208</v>
       </c>
       <c r="I21" s="30">
         <v>1</v>
       </c>
       <c r="J21" s="38">
         <v>0.1484972817572574</v>
       </c>
       <c r="K21" s="43">
         <v>0.5847953216374</v>
       </c>
       <c r="L21" s="49" t="s">
         <v>196</v>
       </c>
       <c r="M21" s="70" t="s">
         <v>194</v>
       </c>
       <c r="N21" s="30">
         <v>1</v>
       </c>
       <c r="O21" s="38">
         <v>0.16273750521777128</v>
       </c>
       <c r="P21" s="38">
         <v>1.2048192771084001</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="56" t="s">
         <v>209</v>
       </c>
       <c r="C22" s="68" t="s">
         <v>200</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
       <c r="E22" s="38">
         <v>7.7645810096206996E-2</v>
       </c>
       <c r="F22" s="41">
         <v>0.39370078740160003</v>
       </c>
       <c r="G22" s="56" t="s">
         <v>99</v>
       </c>
       <c r="H22" s="68" t="s">
         <v>243</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
       <c r="J22" s="38">
         <v>0.1484972817572574</v>
       </c>
       <c r="K22" s="43">
         <v>0.5847953216374</v>
       </c>
       <c r="L22" s="56"/>
       <c r="M22" s="68"/>
       <c r="N22" s="25"/>
       <c r="O22" s="38"/>
       <c r="P22" s="38"/>
     </row>
-    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="56" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="68" t="s">
         <v>208</v>
       </c>
       <c r="D23" s="25">
         <v>1</v>
       </c>
       <c r="E23" s="38">
         <v>7.7645810096206996E-2</v>
       </c>
       <c r="F23" s="41">
         <v>0.39370078740160003</v>
       </c>
       <c r="G23" s="56" t="s">
         <v>210</v>
       </c>
       <c r="H23" s="68" t="s">
         <v>211</v>
       </c>
       <c r="I23" s="25">
         <v>1</v>
       </c>
       <c r="J23" s="38">
         <v>0.1484972817572574</v>
       </c>
       <c r="K23" s="43">
         <v>0.5847953216374</v>
       </c>
       <c r="L23" s="56"/>
       <c r="M23" s="68"/>
       <c r="N23" s="25"/>
       <c r="O23" s="38"/>
       <c r="P23" s="38"/>
     </row>
-    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="56" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="68" t="s">
         <v>243</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="38">
         <v>7.7645810096206996E-2</v>
       </c>
       <c r="F24" s="41">
         <v>0.39370078740160003</v>
       </c>
       <c r="G24" s="56"/>
       <c r="H24" s="68"/>
       <c r="I24" s="25"/>
       <c r="J24" s="38"/>
       <c r="K24" s="43"/>
       <c r="L24" s="56"/>
       <c r="M24" s="68"/>
       <c r="N24" s="25"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
     </row>
-    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="46" t="s">
         <v>210</v>
       </c>
       <c r="C25" s="69" t="s">
         <v>211</v>
       </c>
       <c r="D25" s="33">
         <v>1</v>
       </c>
       <c r="E25" s="39">
         <v>7.7645810096206996E-2</v>
       </c>
       <c r="F25" s="42">
         <v>0.39370078740160003</v>
       </c>
       <c r="G25" s="46"/>
       <c r="H25" s="69"/>
       <c r="I25" s="34"/>
       <c r="J25" s="39"/>
       <c r="K25" s="44"/>
       <c r="L25" s="46"/>
       <c r="M25" s="69"/>
       <c r="N25" s="34"/>
       <c r="O25" s="39"/>
       <c r="P25" s="39"/>
     </row>
     <row r="26" spans="1:16" s="71" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>221</v>
-      </c>
-[...1062 lines deleted...]
-        <v>220</v>
       </c>
       <c r="B26" s="66"/>
       <c r="G26" s="1"/>
       <c r="L26" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="40" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="40" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="40" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="40" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="40" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
     <col min="17" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="62" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="81" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="81"/>
+      <c r="A1" s="90" t="s">
+        <v>164</v>
+      </c>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
     </row>
     <row r="2" spans="1:16" s="62" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="81"/>
-[...14 lines deleted...]
-      <c r="P2" s="81"/>
+      <c r="A2" s="90"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
     </row>
     <row r="3" spans="1:16" s="36" customFormat="1">
-      <c r="A3" s="83" t="s">
-[...16 lines deleted...]
-      <c r="P3" s="83"/>
+      <c r="A3" s="92" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="63" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="52"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="53" t="s">
-        <v>117</v>
+        <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>118</v>
+        <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>119</v>
+        <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="51" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="50" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>120</v>
+        <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
-        <v>101</v>
+        <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
-        <v>101</v>
+        <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="54" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="F8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="64" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="55" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="C9" s="57" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="D9" s="25">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="E9" s="38">
-        <v>20.447937181672845</v>
+        <v>20.697869389719212</v>
       </c>
       <c r="F9" s="43">
         <v>100</v>
       </c>
       <c r="G9" s="55" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="H9" s="57" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="I9" s="25">
-        <v>198</v>
+        <v>169</v>
       </c>
       <c r="J9" s="38">
-        <v>26.821145628661238</v>
+        <v>24.162929633688556</v>
       </c>
       <c r="K9" s="43">
         <v>100</v>
       </c>
       <c r="L9" s="55" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="M9" s="57" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="N9" s="25">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="O9" s="38">
-        <v>13.47904526885511</v>
+        <v>16.904490411788689</v>
       </c>
       <c r="P9" s="38">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="D10" s="25">
-        <v>121</v>
+        <v>90</v>
       </c>
       <c r="E10" s="38">
-        <v>8.5611999999999995</v>
+        <v>6.7249395129051592</v>
       </c>
       <c r="F10" s="43">
-        <v>41.868512110726641</v>
+        <v>32.490974729241877</v>
       </c>
       <c r="G10" s="27" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="H10" s="24" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="I10" s="25">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="J10" s="38">
-        <v>12.7332</v>
+        <v>9.5792999999999999</v>
       </c>
       <c r="K10" s="43">
-        <v>47.474747474747474</v>
+        <v>39.644970414201183</v>
       </c>
       <c r="L10" s="27" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="N10" s="25">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O10" s="38">
-        <v>3.9992771676822856</v>
+        <v>3.9129999999999998</v>
       </c>
       <c r="P10" s="38">
-        <v>29.670329670329672</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>23.148148148148149</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>105</v>
+        <v>32</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>104</v>
+        <v>33</v>
       </c>
       <c r="D11" s="25">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="E11" s="38">
-        <v>2.5470999999999999</v>
+        <v>3.8855206074563138</v>
       </c>
       <c r="F11" s="43">
-        <v>12.456747404844291</v>
+        <v>18.772563176895307</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>125</v>
+        <v>32</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="I11" s="25">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J11" s="38">
-        <v>3.9283000000000001</v>
+        <v>4.4321999999999999</v>
       </c>
       <c r="K11" s="43">
-        <v>14.646464646464647</v>
+        <v>18.34319526627219</v>
       </c>
       <c r="L11" s="27" t="s">
-        <v>116</v>
+        <v>24</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>126</v>
+        <v>25</v>
       </c>
       <c r="N11" s="25">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="O11" s="38">
-        <v>3.5549130379398095</v>
+        <v>3.6</v>
       </c>
       <c r="P11" s="38">
-        <v>26.373626373626372</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>21.296296296296298</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="C12" s="24" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="D12" s="25">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="E12" s="38">
-        <v>2.5470999999999999</v>
+        <v>3.3624697564525796</v>
       </c>
       <c r="F12" s="43">
-        <v>12.456747404844291</v>
+        <v>16.245487364620939</v>
       </c>
       <c r="G12" s="27" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="I12" s="25">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="J12" s="38">
-        <v>1.6254999999999999</v>
+        <v>2.8595000000000002</v>
       </c>
       <c r="K12" s="43">
-        <v>6.0606060606060606</v>
+        <v>11.834319526627219</v>
       </c>
       <c r="L12" s="27" t="s">
-        <v>105</v>
+        <v>32</v>
       </c>
       <c r="M12" s="24" t="s">
-        <v>128</v>
+        <v>33</v>
       </c>
       <c r="N12" s="25">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="O12" s="38">
-        <v>1.0368496360657777</v>
+        <v>3.2869000000000002</v>
       </c>
       <c r="P12" s="38">
-        <v>7.6923076923076925</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>19.444444444444443</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
-        <v>111</v>
+        <v>48</v>
       </c>
       <c r="C13" s="24" t="s">
-        <v>129</v>
+        <v>240</v>
       </c>
       <c r="D13" s="25">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E13" s="38">
-        <v>1.2028000000000001</v>
+        <v>0.8966586017206879</v>
       </c>
       <c r="F13" s="43">
-        <v>5.882352941176471</v>
+        <v>4.3321299638989172</v>
       </c>
       <c r="G13" s="27" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="H13" s="24" t="s">
-        <v>130</v>
+        <v>240</v>
       </c>
       <c r="I13" s="25">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="J13" s="38">
-        <v>1.49</v>
+        <v>1.1437999999999999</v>
       </c>
       <c r="K13" s="43">
-        <v>5.5555555555555554</v>
+        <v>4.7337278106508878</v>
       </c>
       <c r="L13" s="27" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="M13" s="24" t="s">
-        <v>75</v>
+        <v>241</v>
       </c>
       <c r="N13" s="25">
         <v>6</v>
       </c>
       <c r="O13" s="38">
-        <v>0.88872825948495238</v>
+        <v>0.93910000000000005</v>
       </c>
       <c r="P13" s="38">
-        <v>6.5934065934065931</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>5.5555555555555554</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="56" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="25">
+        <v>9</v>
+      </c>
+      <c r="E14" s="38">
+        <v>0.67249395129051581</v>
+      </c>
+      <c r="F14" s="43">
+        <v>3.2490974729241877</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="25">
+        <v>7</v>
+      </c>
+      <c r="J14" s="38">
+        <v>1.0007999999999999</v>
+      </c>
+      <c r="K14" s="43">
+        <v>4.1420118343195265</v>
+      </c>
+      <c r="L14" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="M14" s="24" t="s">
         <v>240</v>
-      </c>
-[...28 lines deleted...]
-        <v>241</v>
       </c>
       <c r="N14" s="25">
         <v>4</v>
       </c>
       <c r="O14" s="38">
-        <v>0.59248550632330155</v>
+        <v>0.626</v>
       </c>
       <c r="P14" s="38">
-        <v>4.395604395604396</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.7037037037037037</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="56" t="s">
-        <v>107</v>
+        <v>36</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>133</v>
+        <v>241</v>
       </c>
       <c r="D15" s="25">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E15" s="38">
-        <v>0.56599999999999995</v>
+        <v>0.44832930086034395</v>
       </c>
       <c r="F15" s="43">
-        <v>2.7681660899653977</v>
+        <v>2.1660649819494586</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>82</v>
+        <v>49</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="I15" s="25">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J15" s="38">
-        <v>0.81269999999999998</v>
+        <v>0.57189999999999996</v>
       </c>
       <c r="K15" s="43">
-        <v>3.0303030303030303</v>
+        <v>2.3668639053254439</v>
       </c>
       <c r="L15" s="27" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="N15" s="25">
         <v>2</v>
       </c>
       <c r="O15" s="38">
-        <v>0.29624275316165077</v>
+        <v>0.313</v>
       </c>
       <c r="P15" s="38">
-        <v>2.197802197802198</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.8518518518518519</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="56" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>241</v>
+        <v>39</v>
       </c>
       <c r="D16" s="25">
         <v>5</v>
       </c>
       <c r="E16" s="38">
-        <v>0.35370000000000001</v>
+        <v>0.37360775071695324</v>
       </c>
       <c r="F16" s="43">
-        <v>1.7301038062283738</v>
+        <v>1.8050541516245486</v>
       </c>
       <c r="G16" s="27" t="s">
-        <v>113</v>
+        <v>22</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>135</v>
+        <v>23</v>
       </c>
       <c r="I16" s="25">
         <v>2</v>
       </c>
       <c r="J16" s="38">
-        <v>0.27089999999999997</v>
+        <v>0.28589999999999999</v>
       </c>
       <c r="K16" s="43">
-        <v>1.0101010101010102</v>
+        <v>1.1834319526627219</v>
       </c>
       <c r="L16" s="27" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>240</v>
+        <v>17</v>
       </c>
       <c r="N16" s="25">
         <v>2</v>
       </c>
       <c r="O16" s="38">
-        <v>0.29624275316165077</v>
+        <v>0.313</v>
       </c>
       <c r="P16" s="38">
-        <v>2.197802197802198</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.8518518518518519</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="56" t="s">
-        <v>113</v>
+        <v>18</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="D17" s="25">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E17" s="38">
-        <v>0.2122</v>
+        <v>0.29888620057356263</v>
       </c>
       <c r="F17" s="43">
-        <v>1.0380622837370241</v>
+        <v>1.4440433212996391</v>
       </c>
       <c r="G17" s="27" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="H17" s="24" t="s">
-        <v>81</v>
+        <v>19</v>
       </c>
       <c r="I17" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J17" s="38">
-        <v>0.13539999999999999</v>
+        <v>0.28589999999999999</v>
       </c>
       <c r="K17" s="43">
-        <v>0.50505050505050508</v>
+        <v>1.1834319526627219</v>
       </c>
       <c r="L17" s="27" t="s">
-        <v>113</v>
+        <v>18</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="N17" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O17" s="38">
-        <v>0.14812137658082539</v>
+        <v>0.313</v>
       </c>
       <c r="P17" s="38">
-        <v>1.098901098901099</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.8518518518518519</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="56" t="s">
-        <v>138</v>
+        <v>34</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>139</v>
+        <v>35</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
       <c r="E18" s="38">
-        <v>0.14149999999999999</v>
+        <v>0.14944310028678132</v>
       </c>
       <c r="F18" s="43">
-        <v>0.69204152249134943</v>
+        <v>0.72202166064981954</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>140</v>
+        <v>20</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>141</v>
+        <v>21</v>
       </c>
       <c r="I18" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J18" s="38">
-        <v>0.13539999999999999</v>
+        <v>0.28589999999999999</v>
       </c>
       <c r="K18" s="43">
-        <v>0.50505050505050508</v>
+        <v>1.1834319526627219</v>
       </c>
       <c r="L18" s="27" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>141</v>
+        <v>35</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="38">
-        <v>0.14812137658082539</v>
+        <v>0.1565</v>
       </c>
       <c r="P18" s="38">
-        <v>1.098901098901099</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.92592592592592593</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>109</v>
+        <v>37</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>91</v>
+        <v>158</v>
       </c>
       <c r="D19" s="25">
         <v>2</v>
       </c>
       <c r="E19" s="38">
-        <v>0.14149999999999999</v>
+        <v>0.14944310028678132</v>
       </c>
       <c r="F19" s="43">
-        <v>0.69204152249134943</v>
+        <v>0.72202166064981954</v>
       </c>
       <c r="G19" s="27" t="s">
-        <v>142</v>
+        <v>159</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>243</v>
+        <v>160</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
       <c r="J19" s="38">
-        <v>0.13539999999999999</v>
+        <v>0.1429</v>
       </c>
       <c r="K19" s="43">
-        <v>0.50505050505050508</v>
+        <v>0.59171597633136097</v>
       </c>
       <c r="L19" s="27" t="s">
-        <v>143</v>
+        <v>43</v>
       </c>
       <c r="M19" s="24" t="s">
-        <v>91</v>
+        <v>41</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="38">
-        <v>0.14812137658082539</v>
+        <v>0.1565</v>
       </c>
       <c r="P19" s="38">
-        <v>1.098901098901099</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.92592592592592593</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="46"/>
       <c r="C20" s="32" t="s">
-        <v>92</v>
+        <v>38</v>
       </c>
       <c r="D20" s="28">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E20" s="39">
-        <v>3.4669512868580257</v>
+        <v>3.7360775071695329</v>
       </c>
       <c r="F20" s="44">
-        <v>16.955017301038062</v>
+        <v>18.050541516245488</v>
       </c>
       <c r="G20" s="56"/>
       <c r="H20" s="24" t="s">
-        <v>144</v>
+        <v>38</v>
       </c>
       <c r="I20" s="28">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="J20" s="39">
-        <v>4.4701909381102061</v>
+        <v>3.5743978748059995</v>
       </c>
       <c r="K20" s="44">
-        <v>16.666666666666668</v>
+        <v>14.792899408284024</v>
       </c>
       <c r="L20" s="46"/>
       <c r="M20" s="24" t="s">
-        <v>145</v>
+        <v>38</v>
       </c>
       <c r="N20" s="28">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="O20" s="39">
-        <v>2.3699420252932062</v>
+        <v>3.2869842467366897</v>
       </c>
       <c r="P20" s="39">
-        <v>17.582417582417584</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>19.444444444444443</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="49" t="s">
-        <v>146</v>
+        <v>22</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="D21" s="30">
         <v>2</v>
       </c>
       <c r="E21" s="38">
-        <v>0.14149999999999999</v>
+        <v>0.14944310028678132</v>
       </c>
       <c r="F21" s="41">
-        <v>0.69204152249134943</v>
+        <v>0.72202166064981954</v>
       </c>
       <c r="G21" s="49" t="s">
-        <v>147</v>
+        <v>34</v>
       </c>
       <c r="H21" s="47" t="s">
-        <v>148</v>
+        <v>35</v>
       </c>
       <c r="I21" s="30">
         <v>1</v>
       </c>
       <c r="J21" s="38">
-        <v>0.13539999999999999</v>
+        <v>0.1429</v>
       </c>
       <c r="K21" s="43">
-        <v>0.50505050505050508</v>
+        <v>0.59171597633136097</v>
       </c>
       <c r="L21" s="49" t="s">
-        <v>149</v>
+        <v>26</v>
       </c>
       <c r="M21" s="47" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="N21" s="30">
         <v>1</v>
       </c>
       <c r="O21" s="38">
-        <v>0.14812137658082539</v>
+        <v>0.1565</v>
       </c>
       <c r="P21" s="38">
-        <v>1.098901098901099</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.92592592592592593</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="56" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="D22" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E22" s="38">
-        <v>7.0699999999999999E-2</v>
+        <v>0.14944310028678132</v>
       </c>
       <c r="F22" s="41">
-        <v>0.34602076124567471</v>
+        <v>0.72202166064981954</v>
       </c>
       <c r="G22" s="56" t="s">
-        <v>90</v>
+        <v>47</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
       <c r="J22" s="38">
-        <v>0.13539999999999999</v>
+        <v>0.1429</v>
       </c>
       <c r="K22" s="43">
-        <v>0.50505050505050508</v>
+        <v>0.59171597633136097</v>
       </c>
       <c r="L22" s="56" t="s">
-        <v>150</v>
+        <v>47</v>
       </c>
       <c r="M22" s="24" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
       <c r="O22" s="38">
-        <v>0.14812137658082539</v>
+        <v>0.1565</v>
       </c>
       <c r="P22" s="38">
-        <v>1.098901098901099</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.92592592592592593</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="56" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>243</v>
+        <v>21</v>
       </c>
       <c r="D23" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E23" s="38">
-        <v>7.0699999999999999E-2</v>
+        <v>0.14944310028678132</v>
       </c>
       <c r="F23" s="41">
-        <v>0.34602076124567471</v>
-[...22 lines deleted...]
-    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.72202166064981954</v>
+      </c>
+      <c r="G23" s="56"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="56" t="s">
+        <v>161</v>
+      </c>
+      <c r="M23" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="N23" s="25">
+        <v>1</v>
+      </c>
+      <c r="O23" s="38">
+        <v>0.1565</v>
+      </c>
+      <c r="P23" s="38">
+        <v>0.92592592592592593</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="56" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="38">
-        <v>7.0699999999999999E-2</v>
+        <v>7.4721550143390658E-2</v>
       </c>
       <c r="F24" s="41">
-        <v>0.34602076124567471</v>
-[...22 lines deleted...]
-    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.36101083032490977</v>
+      </c>
+      <c r="G24" s="56"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="38"/>
+      <c r="K24" s="43"/>
+      <c r="L24" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="M24" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="N24" s="25">
+        <v>1</v>
+      </c>
+      <c r="O24" s="38">
+        <v>0.1565</v>
+      </c>
+      <c r="P24" s="38">
+        <v>0.92592592592592593</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="46" t="s">
-        <v>157</v>
+        <v>43</v>
       </c>
       <c r="C25" s="32" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="D25" s="33">
         <v>1</v>
       </c>
       <c r="E25" s="39">
-        <v>7.0699999999999999E-2</v>
+        <v>7.4721550143390658E-2</v>
       </c>
       <c r="F25" s="42">
-        <v>0.34602076124567471</v>
-[...15 lines deleted...]
-      </c>
+        <v>0.36101083032490977</v>
+      </c>
+      <c r="G25" s="46"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="44"/>
       <c r="L25" s="46"/>
       <c r="M25" s="32"/>
       <c r="N25" s="34"/>
       <c r="O25" s="39"/>
       <c r="P25" s="39"/>
     </row>
     <row r="26" spans="1:16" s="71" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="66" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B26" s="66"/>
       <c r="G26" s="1"/>
       <c r="L26" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="40" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="40" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="40" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="40" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="40" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
     <col min="17" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="62" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="81" t="s">
-[...34 lines deleted...]
-      <c r="P2" s="81"/>
+      <c r="A1" s="90" t="s">
+        <v>165</v>
+      </c>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
+    </row>
+    <row r="2" spans="1:16" s="62" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="90"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
     </row>
     <row r="3" spans="1:16" s="36" customFormat="1">
-      <c r="A3" s="83" t="s">
-[...16 lines deleted...]
-      <c r="P3" s="83"/>
+      <c r="A3" s="92" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="63" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="52"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="53" t="s">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>31</v>
+        <v>118</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="51" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="50" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>29</v>
+        <v>120</v>
       </c>
       <c r="G7" s="16" t="s">
-        <v>30</v>
+        <v>101</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>29</v>
+        <v>121</v>
       </c>
       <c r="L7" s="16" t="s">
-        <v>30</v>
+        <v>101</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="54" t="s">
-        <v>28</v>
+        <v>122</v>
       </c>
       <c r="F8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="54" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="64" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="55" t="s">
-        <v>66</v>
+        <v>102</v>
       </c>
       <c r="C9" s="57" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="D9" s="25">
-        <v>327</v>
+        <v>289</v>
       </c>
       <c r="E9" s="38">
-        <v>21.79683219372118</v>
+        <v>20.447937181672845</v>
       </c>
       <c r="F9" s="43">
         <v>100</v>
       </c>
       <c r="G9" s="55" t="s">
         <v>66</v>
       </c>
       <c r="H9" s="57" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="I9" s="25">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="J9" s="38">
-        <v>26.287295898607603</v>
+        <v>26.821145628661238</v>
       </c>
       <c r="K9" s="43">
         <v>100</v>
       </c>
       <c r="L9" s="55" t="s">
-        <v>66</v>
+        <v>102</v>
       </c>
       <c r="M9" s="57" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="N9" s="25">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="O9" s="38">
-        <v>16.886010359078917</v>
+        <v>13.47904526885511</v>
       </c>
       <c r="P9" s="38">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>68</v>
+        <v>106</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>69</v>
+        <v>112</v>
       </c>
       <c r="D10" s="25">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="E10" s="38">
-        <v>8.3321223982114603</v>
+        <v>8.5611999999999995</v>
       </c>
       <c r="F10" s="43">
-        <v>38.226299694189599</v>
+        <v>41.868512110726641</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>68</v>
       </c>
       <c r="H10" s="24" t="s">
-        <v>69</v>
+        <v>124</v>
       </c>
       <c r="I10" s="25">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J10" s="38">
-        <v>11.8675</v>
+        <v>12.7332</v>
       </c>
       <c r="K10" s="43">
-        <v>45.145631067961162</v>
+        <v>47.474747474747474</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="25">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="O10" s="38">
-        <v>4.4657</v>
+        <v>3.9992771676822856</v>
       </c>
       <c r="P10" s="38">
-        <v>26.446280991735538</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>29.670329670329672</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="D11" s="25">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E11" s="38">
-        <v>2.7329361466133588</v>
+        <v>2.5470999999999999</v>
       </c>
       <c r="F11" s="43">
-        <v>12.538226299694189</v>
+        <v>12.456747404844291</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>70</v>
+        <v>125</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="25">
+        <v>29</v>
+      </c>
+      <c r="J11" s="38">
+        <v>3.9283000000000001</v>
+      </c>
+      <c r="K11" s="43">
+        <v>14.646464646464647</v>
+      </c>
+      <c r="L11" s="27" t="s">
+        <v>116</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>126</v>
+      </c>
+      <c r="N11" s="25">
         <v>24</v>
       </c>
-      <c r="J11" s="38">
-[...13 lines deleted...]
-      </c>
       <c r="O11" s="38">
-        <v>2.3723999999999998</v>
+        <v>3.5549130379398095</v>
       </c>
       <c r="P11" s="38">
-        <v>14.049586776859504</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>26.373626373626372</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>73</v>
       </c>
       <c r="D12" s="25">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E12" s="38">
-        <v>2.266337292313517</v>
+        <v>2.5470999999999999</v>
       </c>
       <c r="F12" s="43">
-        <v>10.397553516819572</v>
+        <v>12.456747404844291</v>
       </c>
       <c r="G12" s="27" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="25">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="J12" s="38">
-        <v>2.1692999999999998</v>
+        <v>1.6254999999999999</v>
       </c>
       <c r="K12" s="43">
-        <v>8.2524271844660202</v>
+        <v>6.0606060606060606</v>
       </c>
       <c r="L12" s="27" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="M12" s="24" t="s">
-        <v>73</v>
+        <v>128</v>
       </c>
       <c r="N12" s="25">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="O12" s="38">
-        <v>2.3723999999999998</v>
+        <v>1.0368496360657777</v>
       </c>
       <c r="P12" s="38">
-        <v>14.049586776859504</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>7.6923076923076925</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
+        <v>111</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="D13" s="25">
+        <v>17</v>
+      </c>
+      <c r="E13" s="38">
+        <v>1.2028000000000001</v>
+      </c>
+      <c r="F13" s="43">
+        <v>5.882352941176471</v>
+      </c>
+      <c r="G13" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="C13" s="24" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H13" s="24" t="s">
-        <v>77</v>
+        <v>130</v>
       </c>
       <c r="I13" s="25">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J13" s="38">
-        <v>1.1484000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="K13" s="43">
-        <v>4.3689320388349513</v>
+        <v>5.5555555555555554</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>74</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>75</v>
       </c>
       <c r="N13" s="25">
         <v>6</v>
       </c>
       <c r="O13" s="38">
-        <v>0.83730000000000004</v>
+        <v>0.88872825948495238</v>
       </c>
       <c r="P13" s="38">
-        <v>4.9586776859504136</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>6.5934065934065931</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="56" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>77</v>
+        <v>240</v>
       </c>
       <c r="D14" s="25">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E14" s="38">
-        <v>0.73322677104260847</v>
+        <v>0.70750000000000002</v>
       </c>
       <c r="F14" s="43">
-        <v>3.3639143730886851</v>
+        <v>3.4602076124567476</v>
       </c>
       <c r="G14" s="27" t="s">
-        <v>74</v>
+        <v>131</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>75</v>
+        <v>240</v>
       </c>
       <c r="I14" s="25">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J14" s="38">
-        <v>0.89319999999999999</v>
+        <v>1.0835999999999999</v>
       </c>
       <c r="K14" s="43">
-        <v>3.3980582524271843</v>
+        <v>4.0404040404040407</v>
       </c>
       <c r="L14" s="27" t="s">
-        <v>78</v>
+        <v>132</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>241</v>
       </c>
       <c r="N14" s="25">
         <v>4</v>
       </c>
       <c r="O14" s="38">
-        <v>0.55820000000000003</v>
+        <v>0.59248550632330155</v>
       </c>
       <c r="P14" s="38">
-        <v>3.3057851239669422</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>4.395604395604396</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="56" t="s">
-        <v>79</v>
+        <v>107</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>240</v>
+        <v>133</v>
       </c>
       <c r="D15" s="25">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E15" s="38">
-        <v>0.46659885429984177</v>
+        <v>0.56599999999999995</v>
       </c>
       <c r="F15" s="43">
-        <v>2.1406727828746179</v>
+        <v>2.7681660899653977</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>81</v>
+        <v>134</v>
       </c>
       <c r="I15" s="25">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J15" s="38">
-        <v>0.51039999999999996</v>
+        <v>0.81269999999999998</v>
       </c>
       <c r="K15" s="43">
-        <v>1.941747572815534</v>
+        <v>3.0303030303030303</v>
       </c>
       <c r="L15" s="27" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>240</v>
+        <v>83</v>
       </c>
       <c r="N15" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O15" s="38">
-        <v>0.41860000000000003</v>
+        <v>0.29624275316165077</v>
       </c>
       <c r="P15" s="38">
-        <v>2.4793388429752068</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.197802197802198</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="56" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>241</v>
       </c>
       <c r="D16" s="25">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E16" s="38">
-        <v>0.39994187511415008</v>
+        <v>0.35370000000000001</v>
       </c>
       <c r="F16" s="43">
-        <v>1.834862385321101</v>
+        <v>1.7301038062283738</v>
       </c>
       <c r="G16" s="27" t="s">
-        <v>82</v>
+        <v>113</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>83</v>
+        <v>135</v>
       </c>
       <c r="I16" s="25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J16" s="38">
-        <v>0.51039999999999996</v>
+        <v>0.27089999999999997</v>
       </c>
       <c r="K16" s="43">
-        <v>1.941747572815534</v>
+        <v>1.0101010101010102</v>
       </c>
       <c r="L16" s="27" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>77</v>
+        <v>240</v>
       </c>
       <c r="N16" s="25">
         <v>2</v>
       </c>
       <c r="O16" s="38">
-        <v>0.27910000000000001</v>
+        <v>0.29624275316165077</v>
       </c>
       <c r="P16" s="38">
-        <v>1.6528925619834711</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.197802197802198</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="56" t="s">
-        <v>82</v>
+        <v>113</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>83</v>
+        <v>136</v>
       </c>
       <c r="D17" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E17" s="38">
-        <v>0.33328489592845839</v>
+        <v>0.2122</v>
       </c>
       <c r="F17" s="43">
-        <v>1.5290519877675841</v>
+        <v>1.0380622837370241</v>
       </c>
       <c r="G17" s="27" t="s">
-        <v>79</v>
+        <v>137</v>
       </c>
       <c r="H17" s="24" t="s">
-        <v>240</v>
+        <v>81</v>
       </c>
       <c r="I17" s="25">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J17" s="38">
-        <v>0.51039999999999996</v>
+        <v>0.13539999999999999</v>
       </c>
       <c r="K17" s="43">
-        <v>1.941747572815534</v>
+        <v>0.50505050505050508</v>
       </c>
       <c r="L17" s="27" t="s">
-        <v>84</v>
+        <v>113</v>
       </c>
       <c r="M17" s="24" t="s">
         <v>85</v>
       </c>
       <c r="N17" s="25">
         <v>1</v>
       </c>
       <c r="O17" s="38">
-        <v>0.13950000000000001</v>
+        <v>0.14812137658082539</v>
       </c>
       <c r="P17" s="38">
-        <v>0.82644628099173556</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.098901098901099</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="56" t="s">
-        <v>84</v>
+        <v>138</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>85</v>
+        <v>139</v>
       </c>
       <c r="D18" s="25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E18" s="38">
-        <v>0.2666279167427667</v>
+        <v>0.14149999999999999</v>
       </c>
       <c r="F18" s="43">
-        <v>1.2232415902140672</v>
+        <v>0.69204152249134943</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>84</v>
+        <v>140</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>85</v>
+        <v>141</v>
       </c>
       <c r="I18" s="25">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J18" s="38">
-        <v>0.38279999999999997</v>
+        <v>0.13539999999999999</v>
       </c>
       <c r="K18" s="43">
-        <v>1.4563106796116505</v>
+        <v>0.50505050505050508</v>
       </c>
       <c r="L18" s="27" t="s">
         <v>86</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="38">
-        <v>0.13950000000000001</v>
+        <v>0.14812137658082539</v>
       </c>
       <c r="P18" s="38">
-        <v>0.82644628099173556</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.098901098901099</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>80</v>
+        <v>109</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="D19" s="25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E19" s="38">
-        <v>0.2666279167427667</v>
+        <v>0.14149999999999999</v>
       </c>
       <c r="F19" s="43">
-        <v>1.2232415902140672</v>
+        <v>0.69204152249134943</v>
       </c>
       <c r="G19" s="27" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>89</v>
+        <v>243</v>
       </c>
       <c r="I19" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J19" s="38">
-        <v>0.25519999999999998</v>
+        <v>0.13539999999999999</v>
       </c>
       <c r="K19" s="43">
-        <v>0.970873786407767</v>
+        <v>0.50505050505050508</v>
       </c>
       <c r="L19" s="27" t="s">
-        <v>90</v>
+        <v>143</v>
       </c>
       <c r="M19" s="24" t="s">
         <v>91</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="38">
-        <v>0.13950000000000001</v>
+        <v>0.14812137658082539</v>
       </c>
       <c r="P19" s="38">
-        <v>0.82644628099173556</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.098901098901099</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="46"/>
       <c r="C20" s="32" t="s">
         <v>92</v>
       </c>
       <c r="D20" s="28">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="E20" s="39">
-        <v>5.1325873972982592</v>
+        <v>3.4669512868580257</v>
       </c>
       <c r="F20" s="44">
-        <v>23.547400611620795</v>
+        <v>16.955017301038062</v>
       </c>
       <c r="G20" s="56"/>
       <c r="H20" s="24" t="s">
-        <v>92</v>
+        <v>144</v>
       </c>
       <c r="I20" s="28">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J20" s="39">
-        <v>4.976721068182993</v>
+        <v>4.4701909381102061</v>
       </c>
       <c r="K20" s="44">
-        <v>18.932038834951456</v>
+        <v>16.666666666666668</v>
       </c>
       <c r="L20" s="46"/>
       <c r="M20" s="24" t="s">
-        <v>92</v>
+        <v>145</v>
       </c>
       <c r="N20" s="28">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="O20" s="39">
-        <v>5.163490770958016</v>
+        <v>2.3699420252932062</v>
       </c>
       <c r="P20" s="39">
-        <v>30.578512396694215</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>17.582417582417584</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="49" t="s">
-        <v>90</v>
+        <v>146</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="D21" s="30">
         <v>2</v>
       </c>
       <c r="E21" s="38">
-        <v>0.13331395837138335</v>
+        <v>0.14149999999999999</v>
       </c>
       <c r="F21" s="41">
-        <v>0.6116207951070336</v>
+        <v>0.69204152249134943</v>
       </c>
       <c r="G21" s="49" t="s">
-        <v>78</v>
+        <v>147</v>
       </c>
       <c r="H21" s="47" t="s">
-        <v>241</v>
+        <v>148</v>
       </c>
       <c r="I21" s="30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J21" s="38">
-        <v>0.25519999999999998</v>
-[...2 lines deleted...]
-        <v>0.970873786407767</v>
+        <v>0.13539999999999999</v>
+      </c>
+      <c r="K21" s="43">
+        <v>0.50505050505050508</v>
       </c>
       <c r="L21" s="49" t="s">
-        <v>82</v>
+        <v>149</v>
       </c>
       <c r="M21" s="47" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="N21" s="30">
         <v>1</v>
       </c>
       <c r="O21" s="38">
-        <v>0.13950000000000001</v>
+        <v>0.14812137658082539</v>
       </c>
       <c r="P21" s="38">
-        <v>0.82644628099173556</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.098901098901099</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="56" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D22" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E22" s="38">
-        <v>0.13331395837138335</v>
+        <v>7.0699999999999999E-2</v>
       </c>
       <c r="F22" s="41">
-        <v>0.6116207951070336</v>
+        <v>0.34602076124567471</v>
       </c>
       <c r="G22" s="56" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
       <c r="J22" s="38">
-        <v>0.12759999999999999</v>
-[...2 lines deleted...]
-        <v>0.4854368932038835</v>
+        <v>0.13539999999999999</v>
+      </c>
+      <c r="K22" s="43">
+        <v>0.50505050505050508</v>
       </c>
       <c r="L22" s="56" t="s">
-        <v>95</v>
+        <v>150</v>
       </c>
       <c r="M22" s="24" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
       <c r="O22" s="38">
-        <v>0.13950000000000001</v>
+        <v>0.14812137658082539</v>
       </c>
       <c r="P22" s="38">
-        <v>0.82644628099173556</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.098901098901099</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="56" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>87</v>
+        <v>243</v>
       </c>
       <c r="D23" s="25">
         <v>1</v>
       </c>
       <c r="E23" s="38">
-        <v>6.6656979185691675E-2</v>
+        <v>7.0699999999999999E-2</v>
       </c>
       <c r="F23" s="41">
-        <v>0.3058103975535168</v>
+        <v>0.34602076124567471</v>
       </c>
       <c r="G23" s="56" t="s">
-        <v>97</v>
+        <v>151</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>98</v>
+        <v>152</v>
       </c>
       <c r="I23" s="25">
         <v>1</v>
       </c>
       <c r="J23" s="38">
-        <v>0.12759999999999999</v>
-[...2 lines deleted...]
-        <v>0.4854368932038835</v>
+        <v>0.13539999999999999</v>
+      </c>
+      <c r="K23" s="43">
+        <v>0.50505050505050508</v>
       </c>
       <c r="L23" s="56"/>
       <c r="M23" s="24"/>
       <c r="N23" s="25"/>
       <c r="O23" s="38"/>
       <c r="P23" s="38"/>
     </row>
-    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
-      <c r="B24" s="58" t="s">
-[...3 lines deleted...]
-        <v>243</v>
+      <c r="B24" s="56" t="s">
+        <v>153</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>154</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="38">
-        <v>6.6656979185691675E-2</v>
+        <v>7.0699999999999999E-2</v>
       </c>
       <c r="F24" s="41">
-        <v>0.3058103975535168</v>
+        <v>0.34602076124567471</v>
       </c>
       <c r="G24" s="56" t="s">
-        <v>99</v>
+        <v>155</v>
       </c>
       <c r="H24" s="24" t="s">
-        <v>243</v>
+        <v>156</v>
       </c>
       <c r="I24" s="25">
         <v>1</v>
       </c>
       <c r="J24" s="38">
-        <v>0.12759999999999999</v>
-[...2 lines deleted...]
-        <v>0.4854368932038835</v>
+        <v>0.13539999999999999</v>
+      </c>
+      <c r="K24" s="43">
+        <v>0.50505050505050508</v>
       </c>
       <c r="L24" s="56"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
     </row>
-    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
-      <c r="B25" s="60" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="B25" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="C25" s="32" t="s">
+        <v>152</v>
       </c>
       <c r="D25" s="33">
         <v>1</v>
       </c>
       <c r="E25" s="39">
-        <v>6.6656979185691675E-2</v>
+        <v>7.0699999999999999E-2</v>
       </c>
       <c r="F25" s="42">
-        <v>0.3058103975535168</v>
+        <v>0.34602076124567471</v>
       </c>
       <c r="G25" s="46" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="H25" s="32" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="I25" s="33">
+        <v>115</v>
+      </c>
+      <c r="I25" s="34">
         <v>1</v>
       </c>
       <c r="J25" s="39">
-        <v>0.12759999999999999</v>
-[...2 lines deleted...]
-        <v>0.4854368932038835</v>
+        <v>0.13539999999999999</v>
+      </c>
+      <c r="K25" s="44">
+        <v>0.50505050505050508</v>
       </c>
       <c r="L25" s="46"/>
       <c r="M25" s="32"/>
       <c r="N25" s="34"/>
       <c r="O25" s="39"/>
       <c r="P25" s="39"/>
     </row>
     <row r="26" spans="1:16" s="71" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="66" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-      <c r="C26" s="68"/>
+        <v>219</v>
+      </c>
+      <c r="B26" s="66"/>
       <c r="G26" s="1"/>
       <c r="L26" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="40" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="19.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="40" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="40" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="19.875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="5" style="40" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="40" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="40" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
     <col min="17" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="62" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="81" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="81"/>
+      <c r="A1" s="90" t="s">
+        <v>164</v>
+      </c>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
     </row>
     <row r="2" spans="1:16" s="35" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="81"/>
-[...14 lines deleted...]
-      <c r="P2" s="81"/>
+      <c r="A2" s="90"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
     </row>
     <row r="3" spans="1:16" s="36" customFormat="1">
-      <c r="A3" s="83" t="s">
-[...16 lines deleted...]
-      <c r="P3" s="83"/>
+      <c r="A3" s="92" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="63" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="52"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="53" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="53" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="51" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="P6" s="50" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="54" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="F8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="54" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="K8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="54" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="P8" s="64" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="55" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="C9" s="57" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="D9" s="25">
-        <v>316</v>
+        <v>327</v>
       </c>
       <c r="E9" s="38">
-        <v>20.231568225041624</v>
+        <v>21.79683219372118</v>
       </c>
       <c r="F9" s="43">
         <v>100</v>
       </c>
       <c r="G9" s="55" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="H9" s="57" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="I9" s="25">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="J9" s="38">
-        <v>26.240926034922506</v>
+        <v>26.287295898607603</v>
       </c>
       <c r="K9" s="43">
         <v>100</v>
       </c>
       <c r="L9" s="55" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="M9" s="57" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="N9" s="25">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="O9" s="38">
-        <v>13.665677244838694</v>
+        <v>16.886010359078917</v>
       </c>
       <c r="P9" s="38">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="D10" s="25">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="E10" s="38">
-        <v>7.426778209192495</v>
+        <v>8.3321223982114603</v>
       </c>
       <c r="F10" s="43">
-        <v>36.708860759493675</v>
+        <v>38.226299694189599</v>
       </c>
       <c r="G10" s="27" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="H10" s="24" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="I10" s="25">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J10" s="38">
-        <v>11.158524622326858</v>
+        <v>11.8675</v>
       </c>
       <c r="K10" s="43">
-        <v>42.523364485981304</v>
+        <v>45.145631067961162</v>
       </c>
       <c r="L10" s="27" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="N10" s="25">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O10" s="38">
-        <v>3.3494306972643861</v>
+        <v>4.4657</v>
       </c>
       <c r="P10" s="38">
-        <v>24.509803921568626</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>26.446280991735538</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D11" s="25">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="E11" s="38">
-        <v>3.5213172543585101</v>
+        <v>2.7329361466133588</v>
       </c>
       <c r="F11" s="43">
-        <v>17.405063291139243</v>
+        <v>12.538226299694189</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="I11" s="25">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="J11" s="38">
-        <v>3.6786344908769864</v>
+        <v>3.0625</v>
       </c>
       <c r="K11" s="43">
-        <v>14.018691588785046</v>
+        <v>11.650485436893204</v>
       </c>
       <c r="L11" s="27" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="N11" s="25">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="O11" s="38">
-        <v>3.3494306972643861</v>
+        <v>2.3723999999999998</v>
       </c>
       <c r="P11" s="38">
-        <v>24.509803921568626</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>14.049586776859504</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="C12" s="24" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="D12" s="25">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E12" s="38">
-        <v>1.8566945522981237</v>
+        <v>2.266337292313517</v>
       </c>
       <c r="F12" s="43">
-        <v>9.1772151898734187</v>
+        <v>10.397553516819572</v>
       </c>
       <c r="G12" s="27" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="I12" s="25">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J12" s="38">
-        <v>2.69766529330979</v>
+        <v>2.1692999999999998</v>
       </c>
       <c r="K12" s="43">
-        <v>10.2803738317757</v>
+        <v>8.2524271844660202</v>
       </c>
       <c r="L12" s="27" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="M12" s="24" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="N12" s="25">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="O12" s="38">
-        <v>0.93784059523402818</v>
+        <v>2.3723999999999998</v>
       </c>
       <c r="P12" s="38">
-        <v>6.8627450980392162</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>14.049586776859504</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="27" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="C13" s="24" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="D13" s="25">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E13" s="38">
-        <v>0.9603592511886847</v>
+        <v>0.86654072941399185</v>
       </c>
       <c r="F13" s="43">
-        <v>4.7468354430379751</v>
+        <v>3.9755351681957185</v>
       </c>
       <c r="G13" s="27" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="H13" s="24" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="I13" s="25">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="J13" s="38">
-        <v>1.5940749460466943</v>
+        <v>1.1484000000000001</v>
       </c>
       <c r="K13" s="43">
-        <v>6.0747663551401869</v>
+        <v>4.3689320388349513</v>
       </c>
       <c r="L13" s="27" t="s">
-        <v>36</v>
+        <v>74</v>
       </c>
       <c r="M13" s="24" t="s">
-        <v>241</v>
+        <v>75</v>
       </c>
       <c r="N13" s="25">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="O13" s="38">
-        <v>0.66988613945287723</v>
+        <v>0.83730000000000004</v>
       </c>
       <c r="P13" s="38">
-        <v>4.9019607843137258</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>4.9586776859504136</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="56" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>240</v>
+        <v>77</v>
       </c>
       <c r="D14" s="25">
+        <v>11</v>
+      </c>
+      <c r="E14" s="38">
+        <v>0.73322677104260847</v>
+      </c>
+      <c r="F14" s="43">
+        <v>3.3639143730886851</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="I14" s="25">
         <v>7</v>
       </c>
-      <c r="E14" s="38">
-[...13 lines deleted...]
-      </c>
       <c r="J14" s="38">
-        <v>0.61310574847949773</v>
+        <v>0.89319999999999999</v>
       </c>
       <c r="K14" s="43">
-        <v>2.3364485981308412</v>
+        <v>3.3980582524271843</v>
       </c>
       <c r="L14" s="27" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="N14" s="25">
         <v>4</v>
       </c>
       <c r="O14" s="38">
-        <v>0.5359089115623018</v>
+        <v>0.55820000000000003</v>
       </c>
       <c r="P14" s="38">
-        <v>3.9215686274509802</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.3057851239669422</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="56" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D15" s="25">
         <v>7</v>
       </c>
       <c r="E15" s="38">
-        <v>0.44816765055471947</v>
+        <v>0.46659885429984177</v>
       </c>
       <c r="F15" s="43">
-        <v>2.2151898734177213</v>
+        <v>2.1406727828746179</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>19</v>
+        <v>81</v>
       </c>
       <c r="I15" s="25">
+        <v>4</v>
+      </c>
+      <c r="J15" s="38">
+        <v>0.51039999999999996</v>
+      </c>
+      <c r="K15" s="43">
+        <v>1.941747572815534</v>
+      </c>
+      <c r="L15" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="M15" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="N15" s="25">
         <v>3</v>
       </c>
-      <c r="J15" s="38">
-[...13 lines deleted...]
-      </c>
       <c r="O15" s="38">
-        <v>0.2679544557811509</v>
+        <v>0.41860000000000003</v>
       </c>
       <c r="P15" s="38">
-        <v>1.9607843137254901</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.4793388429752068</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="56" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>21</v>
+        <v>241</v>
       </c>
       <c r="D16" s="25">
         <v>6</v>
       </c>
       <c r="E16" s="38">
-        <v>0.38414370047547386</v>
+        <v>0.39994187511415008</v>
       </c>
       <c r="F16" s="43">
-        <v>1.89873417721519</v>
+        <v>1.834862385321101</v>
       </c>
       <c r="G16" s="27" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>240</v>
+        <v>83</v>
       </c>
       <c r="I16" s="25">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J16" s="38">
-        <v>0.36786344908769864</v>
+        <v>0.51039999999999996</v>
       </c>
       <c r="K16" s="43">
-        <v>1.4018691588785046</v>
+        <v>1.941747572815534</v>
       </c>
       <c r="L16" s="27" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="N16" s="25">
         <v>2</v>
       </c>
       <c r="O16" s="38">
-        <v>0.2679544557811509</v>
+        <v>0.27910000000000001</v>
       </c>
       <c r="P16" s="38">
-        <v>1.9607843137254901</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.6528925619834711</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="56" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="D17" s="25">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E17" s="38">
-        <v>0.19207185023773693</v>
+        <v>0.33328489592845839</v>
       </c>
       <c r="F17" s="43">
-        <v>0.949367088607595</v>
+        <v>1.5290519877675841</v>
       </c>
       <c r="G17" s="27" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="H17" s="24" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="I17" s="25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J17" s="38">
-        <v>0.24524229939179909</v>
+        <v>0.51039999999999996</v>
       </c>
       <c r="K17" s="43">
-        <v>0.93457943925233633</v>
+        <v>1.941747572815534</v>
       </c>
       <c r="L17" s="27" t="s">
-        <v>20</v>
+        <v>84</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="N17" s="25">
         <v>1</v>
       </c>
       <c r="O17" s="38">
-        <v>0.13397722789057545</v>
+        <v>0.13950000000000001</v>
       </c>
       <c r="P17" s="38">
-        <v>0.98039215686274506</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.82644628099173556</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="56" t="s">
-        <v>58</v>
+        <v>84</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="D18" s="25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E18" s="38">
-        <v>0.1280479001584913</v>
+        <v>0.2666279167427667</v>
       </c>
       <c r="F18" s="43">
-        <v>0.63291139240506333</v>
+        <v>1.2232415902140672</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>43</v>
+        <v>84</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="I18" s="25">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J18" s="38">
-        <v>0.24524229939179909</v>
+        <v>0.38279999999999997</v>
       </c>
       <c r="K18" s="43">
-        <v>0.93457943925233633</v>
+        <v>1.4563106796116505</v>
       </c>
       <c r="L18" s="27" t="s">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="38">
-        <v>0.13397722789057545</v>
+        <v>0.13950000000000001</v>
       </c>
       <c r="P18" s="38">
-        <v>0.98039215686274506</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.82644628099173556</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="D19" s="25">
+        <v>4</v>
+      </c>
+      <c r="E19" s="38">
+        <v>0.2666279167427667</v>
+      </c>
+      <c r="F19" s="43">
+        <v>1.2232415902140672</v>
+      </c>
+      <c r="G19" s="27" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="25">
         <v>2</v>
       </c>
-      <c r="E19" s="38">
-[...13 lines deleted...]
-      </c>
       <c r="J19" s="38">
-        <v>0.12262114969589955</v>
+        <v>0.25519999999999998</v>
       </c>
       <c r="K19" s="43">
-        <v>0.46728971962616817</v>
+        <v>0.970873786407767</v>
       </c>
       <c r="L19" s="27" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="M19" s="24" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="38">
-        <v>0.13397722789057545</v>
+        <v>0.13950000000000001</v>
       </c>
       <c r="P19" s="38">
-        <v>0.98039215686274506</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.82644628099173556</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="46"/>
       <c r="C20" s="32" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
       <c r="D20" s="28">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E20" s="39">
-        <v>4.7377723058641781</v>
+        <v>5.1325873972982592</v>
       </c>
       <c r="F20" s="44">
-        <v>23.417721518987342</v>
+        <v>23.547400611620795</v>
       </c>
       <c r="G20" s="56"/>
       <c r="H20" s="24" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
       <c r="I20" s="28">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="J20" s="39">
-        <v>5.1500882872277813</v>
+        <v>4.976721068182993</v>
       </c>
       <c r="K20" s="44">
-        <v>19.626168224299064</v>
+        <v>18.932038834951456</v>
       </c>
       <c r="L20" s="46"/>
       <c r="M20" s="24" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
       <c r="N20" s="28">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="O20" s="39">
-        <v>3.8853396088266878</v>
+        <v>5.163490770958016</v>
       </c>
       <c r="P20" s="39">
-        <v>28.431372549019606</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>30.578512396694215</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="49" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="D21" s="30">
         <v>2</v>
       </c>
       <c r="E21" s="38">
-        <v>0.1280479001584913</v>
+        <v>0.13331395837138335</v>
       </c>
       <c r="F21" s="41">
-        <v>0.63291139240506333</v>
+        <v>0.6116207951070336</v>
       </c>
       <c r="G21" s="49" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="H21" s="47" t="s">
-        <v>61</v>
+        <v>241</v>
       </c>
       <c r="I21" s="30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J21" s="38">
-        <v>0.12262114969589955</v>
-[...2 lines deleted...]
-        <v>0.46728971962616817</v>
+        <v>0.25519999999999998</v>
+      </c>
+      <c r="K21" s="41">
+        <v>0.970873786407767</v>
       </c>
       <c r="L21" s="49" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="M21" s="47" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="N21" s="30">
         <v>1</v>
       </c>
       <c r="O21" s="38">
-        <v>0.13397722789057545</v>
+        <v>0.13950000000000001</v>
       </c>
       <c r="P21" s="38">
-        <v>0.98039215686274506</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.82644628099173556</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="56" t="s">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="D22" s="25">
         <v>2</v>
       </c>
       <c r="E22" s="38">
-        <v>0.1280479001584913</v>
+        <v>0.13331395837138335</v>
       </c>
       <c r="F22" s="41">
-        <v>0.63291139240506333</v>
+        <v>0.6116207951070336</v>
       </c>
       <c r="G22" s="56" t="s">
-        <v>37</v>
+        <v>93</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>40</v>
+        <v>94</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
       <c r="J22" s="38">
-        <v>0.12262114969589955</v>
-[...2 lines deleted...]
-        <v>0.46728971962616817</v>
+        <v>0.12759999999999999</v>
+      </c>
+      <c r="K22" s="41">
+        <v>0.4854368932038835</v>
       </c>
       <c r="L22" s="56" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="M22" s="24" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
       <c r="O22" s="38">
-        <v>0.13397722789057545</v>
+        <v>0.13950000000000001</v>
       </c>
       <c r="P22" s="38">
-        <v>0.98039215686274506</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.82644628099173556</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="56" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>39</v>
+        <v>87</v>
       </c>
       <c r="D23" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E23" s="38">
-        <v>0.1280479001584913</v>
+        <v>6.6656979185691675E-2</v>
       </c>
       <c r="F23" s="41">
-        <v>0.63291139240506333</v>
+        <v>0.3058103975535168</v>
       </c>
       <c r="G23" s="56" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>39</v>
+        <v>98</v>
       </c>
       <c r="I23" s="25">
         <v>1</v>
       </c>
       <c r="J23" s="38">
-        <v>0.12262114969589955</v>
-[...20 lines deleted...]
-    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.12759999999999999</v>
+      </c>
+      <c r="K23" s="41">
+        <v>0.4854368932038835</v>
+      </c>
+      <c r="L23" s="56"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="38"/>
+      <c r="P23" s="38"/>
+    </row>
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
-      <c r="B24" s="56" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="B24" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C24" s="59" t="s">
+        <v>243</v>
       </c>
       <c r="D24" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E24" s="38">
-        <v>0.1280479001584913</v>
+        <v>6.6656979185691675E-2</v>
       </c>
       <c r="F24" s="41">
-        <v>0.63291139240506333</v>
+        <v>0.3058103975535168</v>
       </c>
       <c r="G24" s="56" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="H24" s="24" t="s">
-        <v>50</v>
+        <v>243</v>
       </c>
       <c r="I24" s="25">
         <v>1</v>
       </c>
       <c r="J24" s="38">
-        <v>0.12262114969589955</v>
-[...20 lines deleted...]
-    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.12759999999999999</v>
+      </c>
+      <c r="K24" s="41">
+        <v>0.4854368932038835</v>
+      </c>
+      <c r="L24" s="56"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="25"/>
+      <c r="O24" s="38"/>
+      <c r="P24" s="38"/>
+    </row>
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
-      <c r="B25" s="46" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="B25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" s="61" t="s">
+        <v>96</v>
       </c>
       <c r="D25" s="33">
         <v>1</v>
       </c>
       <c r="E25" s="39">
-        <v>6.4023950079245648E-2</v>
+        <v>6.6656979185691675E-2</v>
       </c>
       <c r="F25" s="42">
-        <v>0.31645569620253167</v>
-[...20 lines deleted...]
-      </c>
+        <v>0.3058103975535168</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>90</v>
+      </c>
+      <c r="H25" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="I25" s="33">
+        <v>1</v>
+      </c>
+      <c r="J25" s="39">
+        <v>0.12759999999999999</v>
+      </c>
+      <c r="K25" s="42">
+        <v>0.4854368932038835</v>
+      </c>
+      <c r="L25" s="46"/>
+      <c r="M25" s="32"/>
+      <c r="N25" s="34"/>
+      <c r="O25" s="39"/>
+      <c r="P25" s="39"/>
     </row>
     <row r="26" spans="1:16" s="71" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="66" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B26" s="66"/>
+        <v>218</v>
+      </c>
+      <c r="B26" s="56"/>
+      <c r="C26" s="68"/>
       <c r="G26" s="1"/>
       <c r="L26" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>'112'!Print_Area</vt:lpstr>
       <vt:lpstr>'113'!Print_Area</vt:lpstr>
+      <vt:lpstr>'114'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>stbear234</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>