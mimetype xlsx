--- v0 (2026-05-15)
+++ v1 (2026-08-09)
@@ -1,109 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別統計_予甄\性別統計_予甄\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51AC8A02-D3E7-46B9-8378-A3F21349DC45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CA3888CA-B59C-4530-92EA-2E478A30EBA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="87" r:id="rId1"/>
-[...8 lines deleted...]
-    <sheet name="104" sheetId="84" r:id="rId10"/>
+    <sheet name="114" sheetId="89" r:id="rId1"/>
+    <sheet name="113" sheetId="87" r:id="rId2"/>
+    <sheet name="112" sheetId="86" r:id="rId3"/>
+    <sheet name="111" sheetId="85" r:id="rId4"/>
+    <sheet name="110" sheetId="83" r:id="rId5"/>
+    <sheet name="109" sheetId="82" r:id="rId6"/>
+    <sheet name="108" sheetId="81" r:id="rId7"/>
+    <sheet name="107" sheetId="80" r:id="rId8"/>
+    <sheet name="106" sheetId="79" r:id="rId9"/>
+    <sheet name="105" sheetId="78" r:id="rId10"/>
+    <sheet name="104" sheetId="84" r:id="rId11"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId11"/>
+    <externalReference r:id="rId12"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'112'!$A$1:$P$27</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'113'!$A$1:$P$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'112'!$A$1:$P$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'113'!$A$1:$P$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'114'!$A$1:$P$27</definedName>
     <definedName name="Print_Area_MI">[1]表!$A$1:$R$28</definedName>
     <definedName name="T">#REF!</definedName>
     <definedName name="TB1A">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1320" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1469" uniqueCount="235">
   <si>
     <t>順</t>
   </si>
   <si>
     <t xml:space="preserve">       合            計</t>
   </si>
   <si>
     <t xml:space="preserve">       男            性</t>
   </si>
   <si>
     <t xml:space="preserve">       女            性</t>
   </si>
   <si>
     <t>ICD-10</t>
   </si>
   <si>
     <t>死亡</t>
   </si>
   <si>
     <t>死   亡   原   因</t>
   </si>
   <si>
     <t>位</t>
   </si>
   <si>
@@ -2093,50 +2096,83 @@
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>先天性畸形、變形與染色體異常</t>
   </si>
   <si>
     <t>P00-P96</t>
   </si>
   <si>
     <t>源於周產期的病況</t>
   </si>
   <si>
     <t>附註: 1. 113年6-11歲年中人口數計1,245,506 人,男性644,781 人,女性 600,725 人。</t>
   </si>
   <si>
     <t>脊椎(骨)肌肉萎縮及有關症候群</t>
   </si>
   <si>
     <t>皮膚與皮下組織疾病</t>
   </si>
   <si>
     <t>肌肉骨骼系統與結締組織疾病</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>附註: 1. 114年6-11歲年中人口數計1,209,556 人,男性626,037 人,女性 583,519 人。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.0"/>
     <numFmt numFmtId="177" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="181" formatCode="0_)"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -2443,51 +2479,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="42">
+  <cellStyleXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="179" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="180" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="5" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="17" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="20" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="181" fontId="20" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
@@ -2522,52 +2558,55 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
@@ -2792,125 +2831,154 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="41" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="9" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="30" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
-  <cellStyles count="42">
+  <cellStyles count="43">
     <cellStyle name="Comma0" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency [0]_~ME00001" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency_~ME00001" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Date" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Fixed" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Heading" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Heading 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal_~ME00001" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Percent_china.xls Chart 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Stub" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Top" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Total" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Totals" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 10 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="一般 11 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="一般 12 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="一般 12 3" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="一般 13" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="一般 14" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="一般 15" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="一般 16" xfId="23" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="一般 17" xfId="42" xr:uid="{513B151D-186A-4722-A89A-A76A505EB483}"/>
     <cellStyle name="一般 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="一般 2 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="一般 2 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="一般 2_修正34" xfId="27" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="一般 3" xfId="28" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="一般 3 2" xfId="29" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="一般 3_99_死因統計統計表_新制行政區_(修正格式)_201108" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="一般 4" xfId="31" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="一般 4 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="一般 5 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="一般 6 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="一般 7 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="一般 8 2" xfId="36" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="一般 9 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="一般_97_new" xfId="41" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="千分位 2 2" xfId="38" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="千分位 3" xfId="39" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="貨幣[0]" xfId="40" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///E:\&#27515;&#22240;&#25688;&#35201;\88&#24180;\FCANC_DR.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="表"/>
       <sheetName val="圖"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1">
           <cell r="A1" t="str">
             <v>表 32.  臺灣地區歷年女性每十萬人口死亡率按主要癌症分</v>
           </cell>
         </row>
         <row r="2">
           <cell r="J2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
           <cell r="R2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
         </row>
         <row r="3">
@@ -3926,10206 +3994,11203 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6838C993-E5DB-4ADE-9368-960D2FBB3E08}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E124D981-AE1E-4B01-83BB-06D350FAF32F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M10" sqref="M10"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="37" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="20.75" style="38" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.77734375" style="38" customWidth="1"/>
     <col min="4" max="4" width="5" style="37" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="37" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="37" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="37" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="37" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="37" customWidth="1"/>
     <col min="9" max="9" width="5" style="37" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="37" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="21.625" style="37" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="37" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="37" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="21.6640625" style="37" customWidth="1"/>
     <col min="14" max="14" width="5" style="37" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="37" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="37" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="37" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="37" customWidth="1"/>
     <col min="17" max="16384" width="9" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="61" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="85" t="s">
         <v>150</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="61" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...36 lines deleted...]
-    <row r="4" spans="1:16" s="41" customFormat="1" ht="16.5">
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:16" s="61" customFormat="1" ht="16.2">
+      <c r="A3" s="86" t="s">
+        <v>233</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+    </row>
+    <row r="4" spans="1:16" s="41" customFormat="1" ht="16.2">
       <c r="B4" s="1"/>
       <c r="C4" s="2"/>
       <c r="G4" s="3"/>
       <c r="H4" s="4"/>
       <c r="L4" s="3"/>
       <c r="M4" s="4"/>
       <c r="P4" s="62" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="51" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="64" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="64" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="63" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="26"/>
-      <c r="B9" s="56" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="B9" s="56"/>
+      <c r="C9" s="78" t="s">
+        <v>56</v>
       </c>
       <c r="D9" s="25">
-        <v>125</v>
+        <v>106</v>
       </c>
       <c r="E9" s="39">
-        <v>10.036085749922421</v>
-[...1 lines deleted...]
-      <c r="F9" s="43">
+        <v>8.7635462930199193</v>
+      </c>
+      <c r="F9" s="79">
         <v>100</v>
       </c>
-      <c r="G9" s="56" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="G9" s="56"/>
+      <c r="H9" s="78" t="s">
+        <v>56</v>
       </c>
       <c r="I9" s="25">
+        <v>54</v>
+      </c>
+      <c r="J9" s="39">
+        <v>8.6256882580422598</v>
+      </c>
+      <c r="K9" s="79">
+        <v>100</v>
+      </c>
+      <c r="L9" s="56"/>
+      <c r="M9" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="N9" s="25">
+        <v>52</v>
+      </c>
+      <c r="O9" s="39">
+        <v>8.91144932727126</v>
+      </c>
+      <c r="P9" s="39">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="26">
+        <v>1</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="J9" s="39">
-[...11 lines deleted...]
-      <c r="N9" s="25">
+      <c r="D10" s="25">
+        <v>21</v>
+      </c>
+      <c r="E10" s="39">
+        <v>1.7361742655982899</v>
+      </c>
+      <c r="F10" s="79">
+        <v>19.811320754716998</v>
+      </c>
+      <c r="G10" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="O9" s="39">
-[...27 lines deleted...]
-      </c>
       <c r="H10" s="24" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="I10" s="25">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>25.396825396825399</v>
+        <v>11</v>
+      </c>
+      <c r="J10" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="K10" s="79">
+        <v>20.370370370370399</v>
       </c>
       <c r="L10" s="28" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="N10" s="25">
-        <v>13</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>10</v>
+      </c>
+      <c r="O10" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="P10" s="39">
+        <v>19.230769230769202</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="D11" s="25">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>18.399999999999999</v>
+        <v>16</v>
+      </c>
+      <c r="E11" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="F11" s="79">
+        <v>15.094339622641501</v>
       </c>
       <c r="G11" s="28" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="I11" s="25">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>22.2222222222222</v>
+        <v>11</v>
+      </c>
+      <c r="J11" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="K11" s="79">
+        <v>20.370370370370399</v>
       </c>
       <c r="L11" s="28" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="N11" s="25">
-        <v>9</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>5</v>
+      </c>
+      <c r="O11" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="P11" s="39">
+        <v>9.6153846153846008</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="24" t="s">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="D12" s="25">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>8.8000000000000007</v>
+        <v>10</v>
+      </c>
+      <c r="E12" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="F12" s="79">
+        <v>9.4339622641508996</v>
       </c>
       <c r="G12" s="28" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="I12" s="25">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>7.9365079365079003</v>
+        <v>6</v>
+      </c>
+      <c r="J12" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="K12" s="79">
+        <v>11.1111111111111</v>
       </c>
       <c r="L12" s="28" t="s">
         <v>46</v>
       </c>
       <c r="M12" s="24" t="s">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="N12" s="25">
-        <v>7</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>4</v>
+      </c>
+      <c r="O12" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="P12" s="39">
+        <v>7.6923076923076996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="28" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C13" s="24" t="s">
-        <v>39</v>
+        <v>226</v>
       </c>
       <c r="D13" s="25">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>6.4</v>
+        <v>6</v>
+      </c>
+      <c r="E13" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="F13" s="79">
+        <v>5.6603773584906003</v>
       </c>
       <c r="G13" s="28" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="H13" s="24" t="s">
-        <v>19</v>
+        <v>226</v>
       </c>
       <c r="I13" s="25">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>6.3492063492063</v>
+        <v>3</v>
+      </c>
+      <c r="J13" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="K13" s="79">
+        <v>5.5555555555555998</v>
       </c>
       <c r="L13" s="28" t="s">
         <v>49</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="25">
-        <v>5</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>4</v>
+      </c>
+      <c r="O13" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="P13" s="39">
+        <v>7.6923076923076996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="28" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="D14" s="25">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>4.8</v>
+        <v>5</v>
+      </c>
+      <c r="E14" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="F14" s="79">
+        <v>4.7169811320755004</v>
       </c>
       <c r="G14" s="28" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="I14" s="25">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>6.3492063492063</v>
+        <v>2</v>
+      </c>
+      <c r="J14" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="K14" s="79">
+        <v>3.7037037037037002</v>
       </c>
       <c r="L14" s="28" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>226</v>
+        <v>67</v>
       </c>
       <c r="N14" s="25">
-        <v>4</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>3</v>
+      </c>
+      <c r="O14" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="P14" s="39">
+        <v>5.7692307692308002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="D15" s="25">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>4.8</v>
+        <v>5</v>
+      </c>
+      <c r="E15" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="79">
+        <v>4.7169811320755004</v>
       </c>
       <c r="G15" s="28" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="I15" s="25">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>4.7619047619048001</v>
+        <v>2</v>
+      </c>
+      <c r="J15" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="K15" s="79">
+        <v>3.7037037037037002</v>
       </c>
       <c r="L15" s="28" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>41</v>
+        <v>226</v>
       </c>
       <c r="N15" s="25">
         <v>3</v>
       </c>
-      <c r="O15" s="70" t="s">
-[...6 lines deleted...]
-    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O15" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="P15" s="39">
+        <v>5.7692307692308002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>226</v>
+        <v>78</v>
       </c>
       <c r="D16" s="25">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>4.8</v>
+        <v>3</v>
+      </c>
+      <c r="E16" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="F16" s="79">
+        <v>2.8301886792453002</v>
       </c>
       <c r="G16" s="28" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>226</v>
+        <v>93</v>
       </c>
       <c r="I16" s="25">
         <v>2</v>
       </c>
-      <c r="J16" s="70" t="s">
-[...3 lines deleted...]
-        <v>3.1746031746032002</v>
+      <c r="J16" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="K16" s="79">
+        <v>3.7037037037037002</v>
       </c>
       <c r="L16" s="28" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>19</v>
+        <v>232</v>
       </c>
       <c r="N16" s="25">
         <v>2</v>
       </c>
-      <c r="O16" s="70" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O16" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="P16" s="39">
+        <v>3.8461538461538001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>41</v>
+        <v>232</v>
       </c>
       <c r="D17" s="25">
         <v>3</v>
       </c>
-      <c r="E17" s="70" t="s">
-[...3 lines deleted...]
-        <v>2.4</v>
+      <c r="E17" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="F17" s="79">
+        <v>2.8301886792453002</v>
       </c>
       <c r="G17" s="28" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="H17" s="24" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I17" s="25">
         <v>1</v>
       </c>
-      <c r="J17" s="70" t="s">
-[...3 lines deleted...]
-        <v>1.5873015873016001</v>
+      <c r="J17" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="K17" s="79">
+        <v>1.8518518518519</v>
       </c>
       <c r="L17" s="28" t="s">
-        <v>32</v>
+        <v>77</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="N17" s="25">
-        <v>2</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>1</v>
+      </c>
+      <c r="O17" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="P17" s="39">
+        <v>1.9230769230769</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>216</v>
+        <v>93</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
-      <c r="E18" s="70" t="s">
-[...3 lines deleted...]
-        <v>1.6</v>
+      <c r="E18" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="F18" s="79">
+        <v>1.8867924528302</v>
       </c>
       <c r="G18" s="28" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>216</v>
+        <v>74</v>
       </c>
       <c r="I18" s="25">
         <v>1</v>
       </c>
-      <c r="J18" s="70" t="s">
-[...3 lines deleted...]
-        <v>1.5873015873016001</v>
+      <c r="J18" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="K18" s="79">
+        <v>1.8518518518519</v>
       </c>
       <c r="L18" s="28" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>216</v>
+        <v>51</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
-      <c r="O18" s="70" t="s">
-[...6 lines deleted...]
-    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O18" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="P18" s="39">
+        <v>1.9230769230769</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D19" s="25">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>1.6</v>
+        <v>1</v>
+      </c>
+      <c r="E19" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="F19" s="79">
+        <v>0.94339622641510001</v>
       </c>
       <c r="G19" s="28" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>21</v>
+        <v>232</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
-      <c r="J19" s="70" t="s">
-[...21 lines deleted...]
-    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+      <c r="J19" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="K19" s="79">
+        <v>1.8518518518519</v>
+      </c>
+      <c r="L19" s="28"/>
+      <c r="M19" s="24"/>
+      <c r="N19" s="25"/>
+      <c r="O19" s="76"/>
+      <c r="P19" s="39"/>
+    </row>
+    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="47"/>
       <c r="C20" s="34" t="s">
         <v>38</v>
       </c>
-      <c r="D20" s="58">
-        <v>29</v>
+      <c r="D20" s="29">
+        <v>34</v>
       </c>
       <c r="E20" s="40">
-        <v>2.3283718939820015</v>
-[...2 lines deleted...]
-        <v>23.2</v>
+        <v>2.8109488109686498</v>
+      </c>
+      <c r="F20" s="81">
+        <v>32.075471698113198</v>
       </c>
       <c r="G20" s="59"/>
       <c r="H20" s="34" t="s">
         <v>38</v>
       </c>
-      <c r="I20" s="58">
-[...6 lines deleted...]
-        <v>19.047619047619047</v>
+      <c r="I20" s="29">
+        <v>14</v>
+      </c>
+      <c r="J20" s="82" t="s">
+        <v>214</v>
+      </c>
+      <c r="K20" s="81">
+        <v>25.925925925925899</v>
       </c>
       <c r="L20" s="59"/>
       <c r="M20" s="34" t="s">
         <v>38</v>
       </c>
       <c r="N20" s="29">
-        <v>15</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>19</v>
+      </c>
+      <c r="O20" s="82" t="s">
+        <v>214</v>
+      </c>
+      <c r="P20" s="40">
+        <v>36.538461538461497</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="30">
         <v>11</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>0.8</v>
+        <v>74</v>
+      </c>
+      <c r="D21" s="31">
+        <v>1</v>
+      </c>
+      <c r="E21" s="83" t="s">
+        <v>214</v>
+      </c>
+      <c r="F21" s="79">
+        <v>0.94339622641510001</v>
       </c>
       <c r="G21" s="28" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="H21" s="24" t="s">
-        <v>27</v>
-[...26 lines deleted...]
-    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>39</v>
+      </c>
+      <c r="I21" s="31">
+        <v>1</v>
+      </c>
+      <c r="J21" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="K21" s="79">
+        <v>1.8518518518519</v>
+      </c>
+      <c r="L21" s="49"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="31"/>
+      <c r="O21" s="84"/>
+      <c r="P21" s="39"/>
+    </row>
+    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="28" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
-      <c r="E22" s="70" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="E22" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="F22" s="79">
+        <v>0.94339622641510001</v>
+      </c>
+      <c r="G22" s="28"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="79"/>
       <c r="L22" s="49"/>
       <c r="M22" s="24"/>
       <c r="N22" s="25"/>
-      <c r="O22" s="70"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O22" s="76"/>
+      <c r="P22" s="39"/>
+    </row>
+    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
-      <c r="B23" s="28" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B23" s="28"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="76"/>
+      <c r="F23" s="79"/>
       <c r="G23" s="27"/>
       <c r="H23" s="24"/>
       <c r="I23" s="25"/>
-      <c r="J23" s="39"/>
-      <c r="K23" s="43"/>
+      <c r="J23" s="76"/>
+      <c r="K23" s="79"/>
       <c r="L23" s="46"/>
       <c r="M23" s="24"/>
       <c r="N23" s="25"/>
-      <c r="O23" s="70"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O23" s="76"/>
+      <c r="P23" s="39"/>
+    </row>
+    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
-      <c r="B24" s="28" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B24" s="28"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="76"/>
+      <c r="F24" s="79"/>
       <c r="G24" s="42"/>
       <c r="H24" s="24"/>
       <c r="I24" s="25"/>
-      <c r="J24" s="39"/>
-      <c r="K24" s="43"/>
+      <c r="J24" s="76"/>
+      <c r="K24" s="79"/>
       <c r="L24" s="46"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
-      <c r="O24" s="39"/>
+      <c r="O24" s="76"/>
       <c r="P24" s="39"/>
     </row>
-    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="32">
         <v>15</v>
       </c>
-      <c r="B25" s="47" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B25" s="47"/>
+      <c r="C25" s="34"/>
+      <c r="D25" s="35"/>
+      <c r="E25" s="77"/>
+      <c r="F25" s="81"/>
       <c r="G25" s="33"/>
       <c r="H25" s="34"/>
-      <c r="I25" s="36"/>
-[...1 lines deleted...]
-      <c r="K25" s="44"/>
+      <c r="I25" s="35"/>
+      <c r="J25" s="77"/>
+      <c r="K25" s="81"/>
       <c r="L25" s="33"/>
       <c r="M25" s="34"/>
-      <c r="N25" s="36"/>
-      <c r="O25" s="40"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="77"/>
       <c r="P25" s="40"/>
     </row>
     <row r="26" spans="1:16">
-      <c r="A26" s="73" t="s">
-        <v>229</v>
+      <c r="A26" s="12" t="s">
+        <v>234</v>
       </c>
       <c r="G26" s="37"/>
       <c r="H26" s="1"/>
       <c r="L26" s="37"/>
       <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="74" t="s">
         <v>222</v>
       </c>
       <c r="B27" s="75"/>
       <c r="G27" s="37"/>
       <c r="H27" s="1"/>
       <c r="L27" s="37"/>
       <c r="N27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.46" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="41" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="20.75" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.77734375" style="2" customWidth="1"/>
     <col min="4" max="4" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="41" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="41" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="41" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="21.625" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="41" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="21.6640625" style="4" customWidth="1"/>
     <col min="14" max="14" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="41" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="41" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="41" customWidth="1"/>
     <col min="17" max="16384" width="9" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="61" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="A1" s="85" t="s">
+        <v>154</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="61" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...14 lines deleted...]
-      <c r="P2" s="78"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
     </row>
     <row r="3" spans="1:16" s="61" customFormat="1">
-      <c r="A3" s="80" t="s">
-[...16 lines deleted...]
-      <c r="P3" s="80"/>
+      <c r="A3" s="87" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="62" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="P6" s="51" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G7" s="16" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L7" s="16" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="F8" s="64" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="K8" s="64" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="P8" s="63" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="24" t="s">
-        <v>13</v>
+      <c r="C9" s="60" t="s">
+        <v>56</v>
       </c>
       <c r="D9" s="25">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="E9" s="39">
-        <v>9.5900800212260435</v>
+        <v>11.897537416309293</v>
       </c>
       <c r="F9" s="43">
         <v>100</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="H9" s="24" t="s">
-        <v>13</v>
+      <c r="H9" s="60" t="s">
+        <v>56</v>
       </c>
       <c r="I9" s="25">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="J9" s="39">
-        <v>11.312649529531367</v>
+        <v>13.766988186499965</v>
       </c>
       <c r="K9" s="43">
         <v>100</v>
       </c>
       <c r="L9" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="M9" s="24" t="s">
-        <v>13</v>
+      <c r="M9" s="60" t="s">
+        <v>56</v>
       </c>
       <c r="N9" s="25">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="O9" s="39">
-        <v>7.7031410394886448</v>
+        <v>9.8549762443204223</v>
       </c>
       <c r="P9" s="39">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="28" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D10" s="25">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="E10" s="39">
-        <v>2.0778506712656428</v>
+        <v>3.0570061416905823</v>
       </c>
       <c r="F10" s="43">
-        <v>21.666666666666668</v>
+        <v>25.694444444444443</v>
       </c>
       <c r="G10" s="28" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H10" s="24" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I10" s="25">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="J10" s="39">
-        <v>2.2931046343644663</v>
+        <v>3.7977898445517146</v>
       </c>
       <c r="K10" s="43">
-        <v>20.27027027027027</v>
+        <v>27.586206896551722</v>
       </c>
       <c r="L10" s="28" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="N10" s="25">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="O10" s="39">
-        <v>1.8420554659646762</v>
+        <v>2.2476261609853592</v>
       </c>
       <c r="P10" s="39">
-        <v>23.913043478260871</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>22.807017543859647</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D11" s="25">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="E11" s="39">
-        <v>1.0389253356328214</v>
+        <v>2.3134100531712516</v>
       </c>
       <c r="F11" s="43">
-        <v>10.833333333333334</v>
+        <v>19.444444444444446</v>
       </c>
       <c r="G11" s="28" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>226</v>
+        <v>15</v>
       </c>
       <c r="I11" s="25">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="J11" s="39">
-        <v>1.3758627806186796</v>
+        <v>2.8483423834137858</v>
       </c>
       <c r="K11" s="43">
-        <v>12.162162162162163</v>
+        <v>20.689655172413794</v>
       </c>
       <c r="L11" s="28" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="N11" s="25">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="O11" s="39">
-        <v>0.83729793907485284</v>
+        <v>1.7289432007579686</v>
       </c>
       <c r="P11" s="39">
-        <v>10.869565217391305</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>17.543859649122805</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="C12" s="24" t="s">
-        <v>17</v>
+        <v>226</v>
       </c>
       <c r="D12" s="25">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E12" s="39">
-        <v>0.87909066861238738</v>
+        <v>0.74359608851933079</v>
       </c>
       <c r="F12" s="43">
-        <v>9.1666666666666661</v>
+        <v>6.25</v>
       </c>
       <c r="G12" s="28" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I12" s="25">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J12" s="39">
-        <v>1.2229891383277152</v>
+        <v>0.6329649740919524</v>
       </c>
       <c r="K12" s="43">
-        <v>10.810810810810811</v>
+        <v>4.5977011494252871</v>
       </c>
       <c r="L12" s="28" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="M12" s="24" t="s">
-        <v>17</v>
+        <v>226</v>
       </c>
       <c r="N12" s="25">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O12" s="39">
-        <v>0.66983835125988223</v>
+        <v>0.8644716003789843</v>
       </c>
       <c r="P12" s="39">
-        <v>8.695652173913043</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>8.7719298245614024</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="25">
+        <v>6</v>
+      </c>
+      <c r="E13" s="39">
+        <v>0.49573072567955384</v>
+      </c>
+      <c r="F13" s="43">
+        <v>4.1666666666666661</v>
+      </c>
+      <c r="G13" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="C13" s="24" t="s">
+      <c r="H13" s="24" t="s">
         <v>226</v>
       </c>
-      <c r="D13" s="25">
-[...13 lines deleted...]
-      </c>
       <c r="I13" s="25">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J13" s="39">
-        <v>1.0701154960367509</v>
+        <v>0.6329649740919524</v>
       </c>
       <c r="K13" s="43">
-        <v>9.4594594594594597</v>
+        <v>4.5977011494252871</v>
       </c>
       <c r="L13" s="28" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="M13" s="24" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="N13" s="25">
         <v>4</v>
       </c>
       <c r="O13" s="39">
-        <v>0.66983835125988223</v>
+        <v>0.69157728030318755</v>
       </c>
       <c r="P13" s="39">
-        <v>8.695652173913043</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>7.0175438596491224</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="28" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="D14" s="25">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E14" s="39">
-        <v>0.63933866808173623</v>
+        <v>0.49573072567955384</v>
       </c>
       <c r="F14" s="43">
-        <v>6.666666666666667</v>
+        <v>4.1666666666666661</v>
       </c>
       <c r="G14" s="28" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="I14" s="25">
+        <v>3</v>
+      </c>
+      <c r="J14" s="39">
+        <v>0.47472373056896433</v>
+      </c>
+      <c r="K14" s="43">
+        <v>3.4482758620689653</v>
+      </c>
+      <c r="L14" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="N14" s="25">
         <v>4</v>
       </c>
-      <c r="J14" s="39">
-[...13 lines deleted...]
-      </c>
       <c r="O14" s="39">
-        <v>0.33491917562994111</v>
+        <v>0.69157728030318755</v>
       </c>
       <c r="P14" s="39">
-        <v>4.3478260869565215</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>7.0175438596491224</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D15" s="25">
         <v>5</v>
       </c>
       <c r="E15" s="39">
-        <v>0.39958666755108518</v>
+        <v>0.4131089380662949</v>
       </c>
       <c r="F15" s="43">
-        <v>4.1666666666666661</v>
+        <v>3.4722222222222223</v>
       </c>
       <c r="G15" s="28" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="I15" s="25">
         <v>3</v>
       </c>
       <c r="J15" s="39">
-        <v>0.45862092687289324</v>
+        <v>0.47472373056896433</v>
       </c>
       <c r="K15" s="43">
-        <v>4.0540540540540544</v>
+        <v>3.4482758620689653</v>
       </c>
       <c r="L15" s="28" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="N15" s="25">
         <v>2</v>
       </c>
       <c r="O15" s="39">
-        <v>0.33491917562994111</v>
+        <v>0.34578864015159377</v>
       </c>
       <c r="P15" s="39">
-        <v>4.3478260869565215</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.5087719298245612</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="D16" s="25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E16" s="39">
-        <v>0.15983466702043406</v>
+        <v>0.33048715045303589</v>
       </c>
       <c r="F16" s="43">
-        <v>1.6666666666666667</v>
+        <v>2.7777777777777777</v>
       </c>
       <c r="G16" s="28" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="I16" s="25">
         <v>2</v>
       </c>
       <c r="J16" s="39">
-        <v>0.30574728458192879</v>
+        <v>0.3164824870459762</v>
       </c>
       <c r="K16" s="43">
-        <v>2.7027027027027026</v>
+        <v>2.2988505747126435</v>
       </c>
       <c r="L16" s="28" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="N16" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O16" s="39">
-        <v>0.33491917562994111</v>
+        <v>0.17289432007579689</v>
       </c>
       <c r="P16" s="39">
-        <v>4.3478260869565215</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.7543859649122806</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="D17" s="25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E17" s="39">
-        <v>0.15983466702043406</v>
+        <v>0.33048715045303589</v>
       </c>
       <c r="F17" s="43">
-        <v>1.6666666666666667</v>
+        <v>2.7777777777777777</v>
       </c>
       <c r="G17" s="28" t="s">
         <v>34</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J17" s="39">
-        <v>0.1528736422909644</v>
+        <v>0.3164824870459762</v>
       </c>
       <c r="K17" s="43">
-        <v>1.3513513513513513</v>
+        <v>2.2988505747126435</v>
       </c>
       <c r="L17" s="28" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="N17" s="25">
         <v>1</v>
       </c>
       <c r="O17" s="39">
-        <v>0.16745958781497056</v>
+        <v>0.17289432007579689</v>
       </c>
       <c r="P17" s="39">
-        <v>2.1739130434782608</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.7543859649122806</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E18" s="39">
-        <v>7.9917333510217028E-2</v>
+        <v>0.16524357522651795</v>
       </c>
       <c r="F18" s="43">
-        <v>0.83333333333333337</v>
+        <v>1.3888888888888888</v>
       </c>
       <c r="G18" s="28" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I18" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J18" s="39">
-        <v>0.1528736422909644</v>
+        <v>0.3164824870459762</v>
       </c>
       <c r="K18" s="43">
-        <v>1.3513513513513513</v>
+        <v>2.2988505747126435</v>
       </c>
       <c r="L18" s="28" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>230</v>
+        <v>39</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="39">
-        <v>0.16745958781497056</v>
+        <v>0.17289432007579689</v>
       </c>
       <c r="P18" s="39">
-        <v>2.1739130434782608</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.7543859649122806</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D19" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E19" s="39">
-        <v>7.9917333510217028E-2</v>
+        <v>0.16524357522651795</v>
       </c>
       <c r="F19" s="43">
-        <v>0.83333333333333337</v>
+        <v>1.3888888888888888</v>
       </c>
       <c r="G19" s="28" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="I19" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J19" s="39">
-        <v>0.1528736422909644</v>
+        <v>0.3164824870459762</v>
       </c>
       <c r="K19" s="43">
-        <v>1.3513513513513513</v>
-[...17 lines deleted...]
-    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.2988505747126435</v>
+      </c>
+      <c r="L19" s="28"/>
+      <c r="M19" s="24"/>
+      <c r="N19" s="25"/>
+      <c r="O19" s="39"/>
+      <c r="P19" s="39"/>
+    </row>
+    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="47"/>
       <c r="C20" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="58">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E20" s="40">
-        <v>3.1966933404086815</v>
+        <v>3.3874932921436183</v>
       </c>
       <c r="F20" s="44">
-        <v>33.333333333333329</v>
+        <v>28.472222222222221</v>
       </c>
       <c r="G20" s="59"/>
       <c r="H20" s="34" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="58">
         <v>23</v>
       </c>
       <c r="J20" s="40">
-        <v>3.516093772692181</v>
+        <v>3.6395486010287263</v>
       </c>
       <c r="K20" s="44">
-        <v>31.081081081081081</v>
+        <v>26.436781609195403</v>
       </c>
       <c r="L20" s="59"/>
       <c r="M20" s="24" t="s">
         <v>38</v>
       </c>
       <c r="N20" s="29">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="O20" s="40">
-        <v>2.1769746415946174</v>
+        <v>2.7663091212127502</v>
       </c>
       <c r="P20" s="40">
-        <v>28.260869565217391</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>28.07017543859649</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="30">
         <v>11</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>42</v>
+        <v>231</v>
       </c>
       <c r="D21" s="29">
         <v>1</v>
       </c>
       <c r="E21" s="39">
-        <v>7.9917333510217028E-2</v>
+        <v>8.2621787613258973E-2</v>
       </c>
       <c r="F21" s="43">
-        <v>0.83333333333333337</v>
-[...32 lines deleted...]
-    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.69444444444444442</v>
+      </c>
+      <c r="G21" s="28"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="39"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="49"/>
+      <c r="M21" s="48"/>
+      <c r="N21" s="31"/>
+      <c r="O21" s="39"/>
+      <c r="P21" s="39"/>
+    </row>
+    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="28" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>230</v>
+        <v>59</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
       <c r="E22" s="39">
-        <v>7.9917333510217028E-2</v>
+        <v>8.2621787613258973E-2</v>
       </c>
       <c r="F22" s="43">
-        <v>0.83333333333333337</v>
-[...32 lines deleted...]
-    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.69444444444444442</v>
+      </c>
+      <c r="G22" s="28"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="49"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="25"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+    </row>
+    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
-      <c r="B23" s="28" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B23" s="28"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="43"/>
       <c r="G23" s="27"/>
       <c r="H23" s="24"/>
       <c r="I23" s="25"/>
       <c r="J23" s="39"/>
       <c r="K23" s="43"/>
       <c r="L23" s="46"/>
       <c r="M23" s="24"/>
       <c r="N23" s="25"/>
       <c r="O23" s="39"/>
       <c r="P23" s="39"/>
     </row>
-    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
-[...2082 lines deleted...]
-    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="24"/>
       <c r="D24" s="25"/>
       <c r="E24" s="39"/>
       <c r="F24" s="43"/>
       <c r="G24" s="42"/>
       <c r="H24" s="24"/>
       <c r="I24" s="25"/>
       <c r="J24" s="39"/>
       <c r="K24" s="43"/>
       <c r="L24" s="46"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
     </row>
-    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="32">
         <v>15</v>
       </c>
       <c r="B25" s="47"/>
       <c r="C25" s="34"/>
       <c r="D25" s="35"/>
       <c r="E25" s="40"/>
       <c r="F25" s="44"/>
       <c r="G25" s="33"/>
       <c r="H25" s="34"/>
       <c r="I25" s="36"/>
       <c r="J25" s="40"/>
       <c r="K25" s="44"/>
       <c r="L25" s="33"/>
       <c r="M25" s="34"/>
       <c r="N25" s="36"/>
       <c r="O25" s="40"/>
       <c r="P25" s="40"/>
     </row>
     <row r="26" spans="1:16" s="38" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="38" t="s">
-        <v>213</v>
+        <v>183</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="B27" s="3"/>
+      <c r="C27" s="4"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="A3:P3"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:P27"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="3" style="41" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.77734375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5" style="41" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="41" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="5" style="41" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="41" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="21.6640625" style="4" customWidth="1"/>
+    <col min="14" max="14" width="5" style="41" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="41" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="41"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="61" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="85" t="s">
+        <v>150</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+    </row>
+    <row r="2" spans="1:16" s="61" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:16" s="61" customFormat="1">
+      <c r="A3" s="87" t="s">
+        <v>158</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="P4" s="62" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="6"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="6"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="53"/>
+    </row>
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A6" s="13"/>
+      <c r="B6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15"/>
+      <c r="D6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="15"/>
+      <c r="I6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="15"/>
+      <c r="N6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="P6" s="51" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A7" s="13"/>
+      <c r="B7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="18"/>
+      <c r="O7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="22"/>
+      <c r="D8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="22"/>
+      <c r="I8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="L8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="22"/>
+      <c r="N8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="P8" s="63" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A9" s="23"/>
+      <c r="B9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="25">
+        <v>120</v>
+      </c>
+      <c r="E9" s="39">
+        <v>9.5900800212260435</v>
+      </c>
+      <c r="F9" s="43">
+        <v>100</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="25">
+        <v>74</v>
+      </c>
+      <c r="J9" s="39">
+        <v>11.312649529531367</v>
+      </c>
+      <c r="K9" s="43">
+        <v>100</v>
+      </c>
+      <c r="L9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N9" s="25">
+        <v>46</v>
+      </c>
+      <c r="O9" s="39">
+        <v>7.7031410394886448</v>
+      </c>
+      <c r="P9" s="39">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="26">
+        <v>1</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="25">
+        <v>26</v>
+      </c>
+      <c r="E10" s="39">
+        <v>2.0778506712656428</v>
+      </c>
+      <c r="F10" s="43">
+        <v>21.666666666666668</v>
+      </c>
+      <c r="G10" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="25">
+        <v>15</v>
+      </c>
+      <c r="J10" s="39">
+        <v>2.2931046343644663</v>
+      </c>
+      <c r="K10" s="43">
+        <v>20.27027027027027</v>
+      </c>
+      <c r="L10" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="M10" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="N10" s="25">
+        <v>11</v>
+      </c>
+      <c r="O10" s="39">
+        <v>1.8420554659646762</v>
+      </c>
+      <c r="P10" s="39">
+        <v>23.913043478260871</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="26">
+        <v>2</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="25">
+        <v>13</v>
+      </c>
+      <c r="E11" s="39">
+        <v>1.0389253356328214</v>
+      </c>
+      <c r="F11" s="43">
+        <v>10.833333333333334</v>
+      </c>
+      <c r="G11" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="H11" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="I11" s="25">
+        <v>9</v>
+      </c>
+      <c r="J11" s="39">
+        <v>1.3758627806186796</v>
+      </c>
+      <c r="K11" s="43">
+        <v>12.162162162162163</v>
+      </c>
+      <c r="L11" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="N11" s="25">
+        <v>5</v>
+      </c>
+      <c r="O11" s="39">
+        <v>0.83729793907485284</v>
+      </c>
+      <c r="P11" s="39">
+        <v>10.869565217391305</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="26">
+        <v>3</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="25">
+        <v>11</v>
+      </c>
+      <c r="E12" s="39">
+        <v>0.87909066861238738</v>
+      </c>
+      <c r="F12" s="43">
+        <v>9.1666666666666661</v>
+      </c>
+      <c r="G12" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="I12" s="25">
+        <v>8</v>
+      </c>
+      <c r="J12" s="39">
+        <v>1.2229891383277152</v>
+      </c>
+      <c r="K12" s="43">
+        <v>10.810810810810811</v>
+      </c>
+      <c r="L12" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N12" s="25">
+        <v>4</v>
+      </c>
+      <c r="O12" s="39">
+        <v>0.66983835125988223</v>
+      </c>
+      <c r="P12" s="39">
+        <v>8.695652173913043</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="26">
+        <v>4</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="D13" s="25">
+        <v>11</v>
+      </c>
+      <c r="E13" s="39">
+        <v>0.87909066861238738</v>
+      </c>
+      <c r="F13" s="43">
+        <v>9.1666666666666661</v>
+      </c>
+      <c r="G13" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="25">
+        <v>7</v>
+      </c>
+      <c r="J13" s="39">
+        <v>1.0701154960367509</v>
+      </c>
+      <c r="K13" s="43">
+        <v>9.4594594594594597</v>
+      </c>
+      <c r="L13" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="N13" s="25">
+        <v>4</v>
+      </c>
+      <c r="O13" s="39">
+        <v>0.66983835125988223</v>
+      </c>
+      <c r="P13" s="39">
+        <v>8.695652173913043</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="26">
+        <v>5</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="25">
+        <v>8</v>
+      </c>
+      <c r="E14" s="39">
+        <v>0.63933866808173623</v>
+      </c>
+      <c r="F14" s="43">
+        <v>6.666666666666667</v>
+      </c>
+      <c r="G14" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="I14" s="25">
+        <v>4</v>
+      </c>
+      <c r="J14" s="39">
+        <v>0.61149456916385758</v>
+      </c>
+      <c r="K14" s="43">
+        <v>5.4054054054054053</v>
+      </c>
+      <c r="L14" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="N14" s="25">
+        <v>2</v>
+      </c>
+      <c r="O14" s="39">
+        <v>0.33491917562994111</v>
+      </c>
+      <c r="P14" s="39">
+        <v>4.3478260869565215</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="45">
+        <v>6</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="25">
+        <v>5</v>
+      </c>
+      <c r="E15" s="39">
+        <v>0.39958666755108518</v>
+      </c>
+      <c r="F15" s="43">
+        <v>4.1666666666666661</v>
+      </c>
+      <c r="G15" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" s="25">
+        <v>3</v>
+      </c>
+      <c r="J15" s="39">
+        <v>0.45862092687289324</v>
+      </c>
+      <c r="K15" s="43">
+        <v>4.0540540540540544</v>
+      </c>
+      <c r="L15" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="M15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="N15" s="25">
+        <v>2</v>
+      </c>
+      <c r="O15" s="39">
+        <v>0.33491917562994111</v>
+      </c>
+      <c r="P15" s="39">
+        <v>4.3478260869565215</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="45">
+        <v>7</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="25">
+        <v>2</v>
+      </c>
+      <c r="E16" s="39">
+        <v>0.15983466702043406</v>
+      </c>
+      <c r="F16" s="43">
+        <v>1.6666666666666667</v>
+      </c>
+      <c r="G16" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="I16" s="25">
+        <v>2</v>
+      </c>
+      <c r="J16" s="39">
+        <v>0.30574728458192879</v>
+      </c>
+      <c r="K16" s="43">
+        <v>2.7027027027027026</v>
+      </c>
+      <c r="L16" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="M16" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="N16" s="25">
+        <v>2</v>
+      </c>
+      <c r="O16" s="39">
+        <v>0.33491917562994111</v>
+      </c>
+      <c r="P16" s="39">
+        <v>4.3478260869565215</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="45">
+        <v>8</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="25">
+        <v>2</v>
+      </c>
+      <c r="E17" s="39">
+        <v>0.15983466702043406</v>
+      </c>
+      <c r="F17" s="43">
+        <v>1.6666666666666667</v>
+      </c>
+      <c r="G17" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="I17" s="25">
+        <v>1</v>
+      </c>
+      <c r="J17" s="39">
+        <v>0.1528736422909644</v>
+      </c>
+      <c r="K17" s="43">
+        <v>1.3513513513513513</v>
+      </c>
+      <c r="L17" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="M17" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="N17" s="25">
+        <v>1</v>
+      </c>
+      <c r="O17" s="39">
+        <v>0.16745958781497056</v>
+      </c>
+      <c r="P17" s="39">
+        <v>2.1739130434782608</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="45">
+        <v>9</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="25">
+        <v>1</v>
+      </c>
+      <c r="E18" s="39">
+        <v>7.9917333510217028E-2</v>
+      </c>
+      <c r="F18" s="43">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="G18" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="I18" s="25">
+        <v>1</v>
+      </c>
+      <c r="J18" s="39">
+        <v>0.1528736422909644</v>
+      </c>
+      <c r="K18" s="43">
+        <v>1.3513513513513513</v>
+      </c>
+      <c r="L18" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="M18" s="24" t="s">
+        <v>230</v>
+      </c>
+      <c r="N18" s="25">
+        <v>1</v>
+      </c>
+      <c r="O18" s="39">
+        <v>0.16745958781497056</v>
+      </c>
+      <c r="P18" s="39">
+        <v>2.1739130434782608</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="26">
+        <v>10</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="25">
+        <v>1</v>
+      </c>
+      <c r="E19" s="39">
+        <v>7.9917333510217028E-2</v>
+      </c>
+      <c r="F19" s="43">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="G19" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="I19" s="25">
+        <v>1</v>
+      </c>
+      <c r="J19" s="39">
+        <v>0.1528736422909644</v>
+      </c>
+      <c r="K19" s="43">
+        <v>1.3513513513513513</v>
+      </c>
+      <c r="L19" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="M19" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="N19" s="25">
+        <v>1</v>
+      </c>
+      <c r="O19" s="39">
+        <v>0.16745958781497056</v>
+      </c>
+      <c r="P19" s="39">
+        <v>2.1739130434782608</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="26"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="58">
+        <v>40</v>
+      </c>
+      <c r="E20" s="40">
+        <v>3.1966933404086815</v>
+      </c>
+      <c r="F20" s="44">
+        <v>33.333333333333329</v>
+      </c>
+      <c r="G20" s="59"/>
+      <c r="H20" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="I20" s="58">
+        <v>23</v>
+      </c>
+      <c r="J20" s="40">
+        <v>3.516093772692181</v>
+      </c>
+      <c r="K20" s="44">
+        <v>31.081081081081081</v>
+      </c>
+      <c r="L20" s="59"/>
+      <c r="M20" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="N20" s="29">
+        <v>13</v>
+      </c>
+      <c r="O20" s="40">
+        <v>2.1769746415946174</v>
+      </c>
+      <c r="P20" s="40">
+        <v>28.260869565217391</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="30">
+        <v>11</v>
+      </c>
+      <c r="B21" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="29">
+        <v>1</v>
+      </c>
+      <c r="E21" s="39">
+        <v>7.9917333510217028E-2</v>
+      </c>
+      <c r="F21" s="43">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="G21" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="I21" s="29">
+        <v>1</v>
+      </c>
+      <c r="J21" s="39">
+        <v>0.1528736422909644</v>
+      </c>
+      <c r="K21" s="43">
+        <v>1.3513513513513513</v>
+      </c>
+      <c r="L21" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="M21" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="N21" s="31">
+        <v>1</v>
+      </c>
+      <c r="O21" s="39">
+        <v>0.16745958781497056</v>
+      </c>
+      <c r="P21" s="39">
+        <v>2.1739130434782608</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="26">
+        <v>12</v>
+      </c>
+      <c r="B22" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>230</v>
+      </c>
+      <c r="D22" s="25">
+        <v>1</v>
+      </c>
+      <c r="E22" s="39">
+        <v>7.9917333510217028E-2</v>
+      </c>
+      <c r="F22" s="43">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="G22" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="I22" s="25">
+        <v>1</v>
+      </c>
+      <c r="J22" s="39">
+        <v>0.1528736422909644</v>
+      </c>
+      <c r="K22" s="43">
+        <v>1.3513513513513513</v>
+      </c>
+      <c r="L22" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="M22" s="24" t="s">
+        <v>232</v>
+      </c>
+      <c r="N22" s="25">
+        <v>1</v>
+      </c>
+      <c r="O22" s="39">
+        <v>0.16745958781497056</v>
+      </c>
+      <c r="P22" s="39">
+        <v>2.1739130434782608</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="26">
+        <v>13</v>
+      </c>
+      <c r="B23" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D23" s="25">
+        <v>1</v>
+      </c>
+      <c r="E23" s="39">
+        <v>7.9917333510217028E-2</v>
+      </c>
+      <c r="F23" s="43">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="G23" s="27"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="39"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="46"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="39"/>
+      <c r="P23" s="39"/>
+    </row>
+    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="26">
+        <v>14</v>
+      </c>
+      <c r="B24" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D24" s="25">
+        <v>1</v>
+      </c>
+      <c r="E24" s="39">
+        <v>7.9917333510217028E-2</v>
+      </c>
+      <c r="F24" s="43">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="G24" s="42"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="43"/>
+      <c r="L24" s="46"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="25"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="39"/>
+    </row>
+    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="32">
+        <v>15</v>
+      </c>
+      <c r="B25" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="D25" s="35">
+        <v>1</v>
+      </c>
+      <c r="E25" s="40">
+        <v>7.9917333510217028E-2</v>
+      </c>
+      <c r="F25" s="44">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="G25" s="33"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="36"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="44"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="34"/>
+      <c r="N25" s="36"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+    </row>
+    <row r="26" spans="1:16" s="38" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="38" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" s="3"/>
       <c r="C27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6838C993-E5DB-4ADE-9368-960D2FBB3E08}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3" style="41" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="17" max="16384" width="9" style="41"/>
+    <col min="1" max="1" width="3" style="37" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.77734375" style="38" customWidth="1"/>
+    <col min="4" max="4" width="5" style="37" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="37" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="37" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="37" customWidth="1"/>
+    <col min="9" max="9" width="5" style="37" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="37" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="37" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="21.6640625" style="37" customWidth="1"/>
+    <col min="14" max="14" width="5" style="37" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="37" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="37" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="61" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="85" t="s">
         <v>150</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="61" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...36 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:16" s="61" customFormat="1" ht="16.2">
+      <c r="A3" s="86" t="s">
+        <v>224</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+    </row>
+    <row r="4" spans="1:16" s="41" customFormat="1" ht="16.2">
+      <c r="B4" s="1"/>
+      <c r="C4" s="2"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="4"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="4"/>
       <c r="P4" s="62" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="51" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="64" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="64" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="63" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="26"/>
       <c r="B9" s="56" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="60" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
-        <v>91</v>
+        <v>125</v>
       </c>
       <c r="E9" s="39">
-        <v>7.4780117692400614</v>
+        <v>10.036085749922421</v>
       </c>
       <c r="F9" s="43">
         <v>100</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="60" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="J9" s="39">
-        <v>7.9215701185700613</v>
+        <v>9.7707669509236084</v>
       </c>
       <c r="K9" s="43">
         <v>100</v>
       </c>
       <c r="L9" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="60" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="O9" s="39">
-        <v>7.0000153658873883</v>
-[...1 lines deleted...]
-      <c r="P9" s="39">
+        <v>10.320862291397894</v>
+      </c>
+      <c r="P9" s="69">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="28" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D10" s="25">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E10" s="39">
-        <v>1.7256950236707835</v>
+        <v>2.3283718939820015</v>
       </c>
       <c r="F10" s="43">
-        <v>23.076923076923102</v>
+        <v>23.2</v>
       </c>
       <c r="G10" s="28" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="25">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>1.7427454260854136</v>
+        <v>16</v>
+      </c>
+      <c r="J10" s="76" t="s">
+        <v>225</v>
       </c>
       <c r="K10" s="43">
-        <v>22</v>
+        <v>25.396825396825399</v>
       </c>
       <c r="L10" s="28" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="N10" s="25">
-        <v>12</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>13</v>
+      </c>
+      <c r="O10" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="P10" s="69">
+        <v>20.9677419354839</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D11" s="25">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1.643519070162651</v>
+        <v>23</v>
+      </c>
+      <c r="E11" s="76">
+        <v>1.84663977798573</v>
       </c>
       <c r="F11" s="43">
-        <v>21.978021978021999</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="G11" s="28" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="25">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1.4258826213426112</v>
+        <v>14</v>
+      </c>
+      <c r="J11" s="70" t="s">
+        <v>225</v>
       </c>
       <c r="K11" s="43">
-        <v>18</v>
+        <v>22.2222222222222</v>
       </c>
       <c r="L11" s="28" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="N11" s="25">
         <v>9</v>
       </c>
-      <c r="O11" s="39">
-[...6 lines deleted...]
-    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O11" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="P11" s="69">
+        <v>14.5161290322581</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C12" s="24" t="s">
-        <v>226</v>
+        <v>50</v>
       </c>
       <c r="D12" s="25">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>0.57523167455692781</v>
+        <v>11</v>
+      </c>
+      <c r="E12" s="70" t="s">
+        <v>225</v>
       </c>
       <c r="F12" s="43">
-        <v>7.6923076923076996</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="G12" s="28" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>226</v>
+        <v>17</v>
       </c>
       <c r="I12" s="25">
         <v>5</v>
       </c>
-      <c r="J12" s="39">
-        <v>0.79215701185700615</v>
+      <c r="J12" s="70" t="s">
+        <v>225</v>
       </c>
       <c r="K12" s="43">
-        <v>10</v>
+        <v>7.9365079365079003</v>
       </c>
       <c r="L12" s="28" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="M12" s="24" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="N12" s="25">
-        <v>3</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>7</v>
+      </c>
+      <c r="O12" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="P12" s="69">
+        <v>11.290322580645199</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="28" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="C13" s="24" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D13" s="25">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0.2465278605243976</v>
+        <v>8</v>
+      </c>
+      <c r="E13" s="70" t="s">
+        <v>225</v>
       </c>
       <c r="F13" s="43">
-        <v>3.2967032967033001</v>
+        <v>6.4</v>
       </c>
       <c r="G13" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="I13" s="25">
+        <v>4</v>
+      </c>
+      <c r="J13" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="K13" s="43">
+        <v>6.3492063492063</v>
+      </c>
+      <c r="L13" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="H13" s="24" t="s">
+      <c r="M13" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="I13" s="25">
-[...13 lines deleted...]
-      </c>
       <c r="N13" s="25">
-        <v>2</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>5</v>
+      </c>
+      <c r="O13" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="P13" s="69">
+        <v>8.0645161290323006</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="28" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="D14" s="25">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0.2465278605243976</v>
+        <v>6</v>
+      </c>
+      <c r="E14" s="70" t="s">
+        <v>225</v>
       </c>
       <c r="F14" s="43">
-        <v>3.2967032967033001</v>
+        <v>4.8</v>
       </c>
       <c r="G14" s="28" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="I14" s="25">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0.15843140237140119</v>
+        <v>4</v>
+      </c>
+      <c r="J14" s="70" t="s">
+        <v>225</v>
       </c>
       <c r="K14" s="43">
-        <v>2</v>
+        <v>6.3492063492063</v>
       </c>
       <c r="L14" s="28" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="N14" s="25">
-        <v>2</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>4</v>
+      </c>
+      <c r="O14" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="P14" s="69">
+        <v>6.4516129032257998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D15" s="25">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0.16435190701626509</v>
+        <v>6</v>
+      </c>
+      <c r="E15" s="70" t="s">
+        <v>225</v>
       </c>
       <c r="F15" s="43">
-        <v>2.1978021978022002</v>
+        <v>4.8</v>
       </c>
       <c r="G15" s="28" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="I15" s="25">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0.15843140237140119</v>
+        <v>3</v>
+      </c>
+      <c r="J15" s="70" t="s">
+        <v>225</v>
       </c>
       <c r="K15" s="43">
-        <v>2</v>
+        <v>4.7619047619048001</v>
       </c>
       <c r="L15" s="28" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>226</v>
+        <v>41</v>
       </c>
       <c r="N15" s="25">
-        <v>2</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>3</v>
+      </c>
+      <c r="O15" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="P15" s="69">
+        <v>4.8387096774194003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="D16" s="25">
+        <v>6</v>
+      </c>
+      <c r="E16" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="F16" s="43">
+        <v>4.8</v>
+      </c>
+      <c r="G16" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="I16" s="25">
+        <v>2</v>
+      </c>
+      <c r="J16" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="K16" s="43">
+        <v>3.1746031746032002</v>
+      </c>
+      <c r="L16" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="C16" s="24" t="s">
+      <c r="M16" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="25">
+      <c r="N16" s="25">
         <v>2</v>
       </c>
-      <c r="E16" s="39">
-[...36 lines deleted...]
-    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O16" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="P16" s="69">
+        <v>3.2258064516128999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="D17" s="25">
+        <v>3</v>
+      </c>
+      <c r="E17" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="F17" s="43">
+        <v>2.4</v>
+      </c>
+      <c r="G17" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="I17" s="25">
+        <v>1</v>
+      </c>
+      <c r="J17" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="K17" s="43">
+        <v>1.5873015873016001</v>
+      </c>
+      <c r="L17" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="M17" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="N17" s="25">
         <v>2</v>
       </c>
-      <c r="E17" s="39">
-[...36 lines deleted...]
-    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O17" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="P17" s="69">
+        <v>3.2258064516128999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
-      <c r="E18" s="39">
-        <v>0.16435190701626509</v>
+      <c r="E18" s="70" t="s">
+        <v>225</v>
       </c>
       <c r="F18" s="43">
-        <v>2.1978021978022002</v>
+        <v>1.6</v>
       </c>
       <c r="G18" s="28" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>27</v>
+        <v>216</v>
       </c>
       <c r="I18" s="25">
         <v>1</v>
       </c>
-      <c r="J18" s="39">
-        <v>0.15843140237140119</v>
+      <c r="J18" s="70" t="s">
+        <v>225</v>
       </c>
       <c r="K18" s="43">
-        <v>2</v>
+        <v>1.5873015873016001</v>
       </c>
       <c r="L18" s="28" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>21</v>
+        <v>216</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
-      <c r="O18" s="39">
-[...6 lines deleted...]
-    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O18" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="P18" s="69">
+        <v>1.6129032258064999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="25">
         <v>2</v>
       </c>
-      <c r="E19" s="39">
-        <v>0.16435190701626509</v>
+      <c r="E19" s="70" t="s">
+        <v>225</v>
       </c>
       <c r="F19" s="43">
-        <v>2.1978021978022002</v>
+        <v>1.6</v>
       </c>
       <c r="G19" s="28" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
-      <c r="J19" s="39">
-        <v>0.15843140237140119</v>
+      <c r="J19" s="70" t="s">
+        <v>225</v>
       </c>
       <c r="K19" s="43">
-        <v>2</v>
+        <v>1.5873015873016001</v>
       </c>
       <c r="L19" s="28" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="M19" s="24" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
-      <c r="O19" s="39">
-[...6 lines deleted...]
-    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O19" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="P19" s="69">
+        <v>1.6129032258064999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="47"/>
       <c r="C20" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="58">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E20" s="40">
-        <v>2.2187507447195784</v>
+        <v>2.3283718939820015</v>
       </c>
       <c r="F20" s="44">
-        <v>29.670329670329672</v>
+        <v>23.2</v>
       </c>
       <c r="G20" s="59"/>
       <c r="H20" s="34" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="58">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>2.6933338403138207</v>
+        <v>12</v>
+      </c>
+      <c r="J20" s="77" t="s">
+        <v>225</v>
       </c>
       <c r="K20" s="44">
-        <v>34</v>
+        <v>19.047619047619047</v>
       </c>
       <c r="L20" s="59"/>
       <c r="M20" s="34" t="s">
         <v>38</v>
       </c>
       <c r="N20" s="29">
-        <v>7</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+        <v>15</v>
+      </c>
+      <c r="O20" s="72" t="s">
+        <v>225</v>
+      </c>
+      <c r="P20" s="71">
+        <v>24.193548387096776</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="30">
         <v>11</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D21" s="29">
         <v>1</v>
       </c>
-      <c r="E21" s="39">
-        <v>8.217595350813249E-2</v>
+      <c r="E21" s="70" t="s">
+        <v>225</v>
       </c>
       <c r="F21" s="43">
-        <v>1.0989010989011001</v>
-[...5 lines deleted...]
-      <c r="K21" s="43"/>
+        <v>0.8</v>
+      </c>
+      <c r="G21" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="I21" s="29">
+        <v>1</v>
+      </c>
+      <c r="J21" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="K21" s="43">
+        <v>1.5873015873016001</v>
+      </c>
       <c r="L21" s="49" t="s">
-        <v>49</v>
+        <v>217</v>
       </c>
       <c r="M21" s="24" t="s">
-        <v>39</v>
+        <v>218</v>
       </c>
       <c r="N21" s="31">
         <v>1</v>
       </c>
-      <c r="O21" s="39">
-[...6 lines deleted...]
-    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O21" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="P21" s="69">
+        <v>1.6129032258064999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="25">
+        <v>1</v>
+      </c>
+      <c r="E22" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="F22" s="43">
+        <v>0.8</v>
+      </c>
+      <c r="G22" s="28" t="s">
+        <v>227</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>228</v>
+      </c>
+      <c r="I22" s="25">
+        <v>1</v>
+      </c>
+      <c r="J22" s="76" t="s">
+        <v>225</v>
+      </c>
+      <c r="K22" s="43">
+        <v>1.5873015873016001</v>
+      </c>
+      <c r="L22" s="49"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="25"/>
+      <c r="O22" s="70"/>
+      <c r="P22" s="69"/>
+    </row>
+    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="26">
+        <v>13</v>
+      </c>
+      <c r="B23" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="25">
+        <v>1</v>
+      </c>
+      <c r="E23" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="F23" s="43">
+        <v>0.8</v>
+      </c>
+      <c r="G23" s="27"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="39"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="46"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="70"/>
+      <c r="P23" s="69"/>
+    </row>
+    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="26">
+        <v>14</v>
+      </c>
+      <c r="B24" s="28" t="s">
+        <v>227</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>228</v>
+      </c>
+      <c r="D24" s="25">
+        <v>1</v>
+      </c>
+      <c r="E24" s="70" t="s">
+        <v>225</v>
+      </c>
+      <c r="F24" s="43">
+        <v>0.8</v>
+      </c>
+      <c r="G24" s="42"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="43"/>
+      <c r="L24" s="46"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="25"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="39"/>
+    </row>
+    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="32">
+        <v>15</v>
+      </c>
+      <c r="B25" s="47" t="s">
+        <v>217</v>
+      </c>
+      <c r="C25" s="34" t="s">
+        <v>218</v>
+      </c>
+      <c r="D25" s="35">
+        <v>1</v>
+      </c>
+      <c r="E25" s="72" t="s">
+        <v>225</v>
+      </c>
+      <c r="F25" s="44">
+        <v>0.8</v>
+      </c>
+      <c r="G25" s="33"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="36"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="44"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="34"/>
+      <c r="N25" s="36"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" s="73" t="s">
+        <v>229</v>
+      </c>
+      <c r="G26" s="37"/>
+      <c r="H26" s="1"/>
+      <c r="L26" s="37"/>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" s="74" t="s">
+        <v>222</v>
+      </c>
+      <c r="B27" s="75"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="1"/>
+      <c r="L27" s="37"/>
+      <c r="N27" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="A3:P3"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.46" header="0.31496062992125984" footer="0.11811023622047245"/>
+  <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P27"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <cols>
+    <col min="1" max="1" width="3" style="37" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.77734375" style="38" customWidth="1"/>
+    <col min="4" max="4" width="5" style="37" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="37" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="37" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="37" customWidth="1"/>
+    <col min="9" max="9" width="5" style="37" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="37" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="37" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="21.6640625" style="37" customWidth="1"/>
+    <col min="14" max="14" width="5" style="37" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="37" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="37" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="37"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="61" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="85" t="s">
+        <v>150</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+    </row>
+    <row r="2" spans="1:16" s="61" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:16" s="61" customFormat="1" ht="16.2">
+      <c r="A3" s="87" t="s">
+        <v>223</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+    </row>
+    <row r="4" spans="1:16" s="41" customFormat="1" ht="16.2">
+      <c r="B4" s="1"/>
+      <c r="C4" s="2"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="4"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="4"/>
+      <c r="P4" s="62" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="6"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="6"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="53"/>
+    </row>
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A6" s="13"/>
+      <c r="B6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15"/>
+      <c r="D6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="15"/>
+      <c r="I6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="15"/>
+      <c r="N6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="P6" s="51" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A7" s="13"/>
+      <c r="B7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="18"/>
+      <c r="O7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="22"/>
+      <c r="D8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="22"/>
+      <c r="I8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="L8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="22"/>
+      <c r="N8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="P8" s="63" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
+      <c r="A9" s="26"/>
+      <c r="B9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="25">
+        <v>140</v>
+      </c>
+      <c r="E9" s="39">
+        <v>11.07436356028132</v>
+      </c>
+      <c r="F9" s="43">
+        <v>100</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="25">
+        <v>78</v>
+      </c>
+      <c r="J9" s="39">
+        <v>11.912589086693867</v>
+      </c>
+      <c r="K9" s="43">
+        <v>100</v>
+      </c>
+      <c r="L9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="N9" s="25">
+        <v>62</v>
+      </c>
+      <c r="O9" s="39">
+        <v>10.173749592844901</v>
+      </c>
+      <c r="P9" s="69">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="26">
+        <v>1</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="25">
+        <v>39</v>
+      </c>
+      <c r="E10" s="39">
+        <v>3.0850012775069393</v>
+      </c>
+      <c r="F10" s="43">
+        <v>27.8571428571429</v>
+      </c>
+      <c r="G10" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="25">
+        <v>20</v>
+      </c>
+      <c r="J10" s="39">
+        <v>3.0545100222291968</v>
+      </c>
+      <c r="K10" s="43">
+        <v>25.6410256410256</v>
+      </c>
+      <c r="L10" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="M10" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="N10" s="25">
+        <v>19</v>
+      </c>
+      <c r="O10" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="P10" s="69">
+        <v>30.645161290322601</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="26">
+        <v>2</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="25">
+        <v>19</v>
+      </c>
+      <c r="E11" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="F11" s="43">
+        <v>13.5714285714286</v>
+      </c>
+      <c r="G11" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" s="25">
+        <v>12</v>
+      </c>
+      <c r="J11" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="K11" s="43">
+        <v>15.384615384615399</v>
+      </c>
+      <c r="L11" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="N11" s="25">
+        <v>7</v>
+      </c>
+      <c r="O11" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="P11" s="69">
+        <v>11.290322580645199</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="26">
+        <v>3</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>215</v>
+      </c>
+      <c r="D12" s="25">
+        <v>8</v>
+      </c>
+      <c r="E12" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="F12" s="43">
+        <v>5.7142857142857002</v>
+      </c>
+      <c r="G12" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="25">
+        <v>4</v>
+      </c>
+      <c r="J12" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="K12" s="43">
+        <v>5.1282051282051002</v>
+      </c>
+      <c r="L12" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="M12" s="24" t="s">
+        <v>215</v>
+      </c>
+      <c r="N12" s="25">
+        <v>5</v>
+      </c>
+      <c r="O12" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="P12" s="69">
+        <v>8.0645161290323006</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="26">
+        <v>4</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="25">
+        <v>7</v>
+      </c>
+      <c r="E13" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="F13" s="43">
+        <v>5</v>
+      </c>
+      <c r="G13" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>215</v>
+      </c>
+      <c r="I13" s="25">
+        <v>3</v>
+      </c>
+      <c r="J13" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="K13" s="43">
+        <v>3.8461538461538001</v>
+      </c>
+      <c r="L13" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N13" s="25">
+        <v>3</v>
+      </c>
+      <c r="O13" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="P13" s="69">
+        <v>4.8387096774194003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="26">
+        <v>5</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="25">
+        <v>5</v>
+      </c>
+      <c r="E14" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="F14" s="43">
+        <v>3.5714285714286</v>
+      </c>
+      <c r="G14" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="I14" s="25">
+        <v>3</v>
+      </c>
+      <c r="J14" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="K14" s="43">
+        <v>3.8461538461538001</v>
+      </c>
+      <c r="L14" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="N14" s="25">
+        <v>3</v>
+      </c>
+      <c r="O14" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="P14" s="69">
+        <v>4.8387096774194003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="45">
+        <v>6</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" s="25">
+        <v>4</v>
+      </c>
+      <c r="E15" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="43">
+        <v>2.8571428571428998</v>
+      </c>
+      <c r="G15" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" s="25">
+        <v>2</v>
+      </c>
+      <c r="J15" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="K15" s="43">
+        <v>2.5641025641025998</v>
+      </c>
+      <c r="L15" s="28" t="s">
         <v>46</v>
       </c>
+      <c r="M15" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="N15" s="25">
+        <v>2</v>
+      </c>
+      <c r="O15" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="P15" s="69">
+        <v>3.2258064516128999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="45">
+        <v>7</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="25">
+        <v>3</v>
+      </c>
+      <c r="E16" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="F16" s="43">
+        <v>2.1428571428571002</v>
+      </c>
+      <c r="G16" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="I16" s="25">
+        <v>2</v>
+      </c>
+      <c r="J16" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="K16" s="43">
+        <v>2.5641025641025998</v>
+      </c>
+      <c r="L16" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="M16" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="N16" s="25">
+        <v>1</v>
+      </c>
+      <c r="O16" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="P16" s="69">
+        <v>1.6129032258064999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="45">
+        <v>8</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="D17" s="25">
+        <v>2</v>
+      </c>
+      <c r="E17" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="F17" s="43">
+        <v>1.4285714285714</v>
+      </c>
+      <c r="G17" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>216</v>
+      </c>
+      <c r="I17" s="25">
+        <v>1</v>
+      </c>
+      <c r="J17" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="K17" s="43">
+        <v>1.2820512820512999</v>
+      </c>
+      <c r="L17" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="M17" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="N17" s="25">
+        <v>1</v>
+      </c>
+      <c r="O17" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="P17" s="69">
+        <v>1.6129032258064999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="45">
+        <v>9</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="25">
+        <v>1</v>
+      </c>
+      <c r="E18" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="F18" s="43">
+        <v>0.71428571428569998</v>
+      </c>
+      <c r="G18" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="I18" s="25">
+        <v>1</v>
+      </c>
+      <c r="J18" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="K18" s="43">
+        <v>1.2820512820512999</v>
+      </c>
+      <c r="L18" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="M18" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="N18" s="25">
+        <v>1</v>
+      </c>
+      <c r="O18" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="P18" s="69">
+        <v>1.6129032258064999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="26">
+        <v>10</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>216</v>
+      </c>
+      <c r="D19" s="25">
+        <v>1</v>
+      </c>
+      <c r="E19" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="F19" s="43">
+        <v>0.71428571428569998</v>
+      </c>
+      <c r="G19" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="I19" s="25">
+        <v>1</v>
+      </c>
+      <c r="J19" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="K19" s="43">
+        <v>1.2820512820512999</v>
+      </c>
+      <c r="L19" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="M19" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="N19" s="25">
+        <v>1</v>
+      </c>
+      <c r="O19" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="P19" s="69">
+        <v>1.6129032258064999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="26"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="58">
+        <v>51</v>
+      </c>
+      <c r="E20" s="40">
+        <v>4.0342324398167664</v>
+      </c>
+      <c r="F20" s="44">
+        <v>36.428571428571431</v>
+      </c>
+      <c r="G20" s="59"/>
+      <c r="H20" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="I20" s="58">
+        <v>29</v>
+      </c>
+      <c r="J20" s="40">
+        <v>4.429039532232335</v>
+      </c>
+      <c r="K20" s="44">
+        <v>37.179487179487182</v>
+      </c>
+      <c r="L20" s="59"/>
+      <c r="M20" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="N20" s="29">
+        <v>19</v>
+      </c>
+      <c r="O20" s="72" t="s">
+        <v>214</v>
+      </c>
+      <c r="P20" s="71">
+        <v>30.64516129032258</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="30">
+        <v>11</v>
+      </c>
+      <c r="B21" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="29">
+        <v>1</v>
+      </c>
+      <c r="E21" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="F21" s="43">
+        <v>0.71428571428569998</v>
+      </c>
+      <c r="G21" s="28" t="s">
+        <v>217</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="I21" s="29">
+        <v>1</v>
+      </c>
+      <c r="J21" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="K21" s="43">
+        <v>1.2820512820512999</v>
+      </c>
+      <c r="L21" s="49" t="s">
+        <v>219</v>
+      </c>
+      <c r="M21" s="24" t="s">
+        <v>220</v>
+      </c>
+      <c r="N21" s="31">
+        <v>1</v>
+      </c>
+      <c r="O21" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="P21" s="69">
+        <v>1.6129032258064999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="26">
+        <v>12</v>
+      </c>
+      <c r="B22" s="28" t="s">
+        <v>18</v>
+      </c>
       <c r="C22" s="24" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
-      <c r="E22" s="39">
-        <v>8.217595350813249E-2</v>
+      <c r="E22" s="70" t="s">
+        <v>214</v>
       </c>
       <c r="F22" s="43">
-        <v>1.0989010989011001</v>
+        <v>0.71428571428569998</v>
       </c>
       <c r="G22" s="28"/>
       <c r="H22" s="24"/>
       <c r="I22" s="25"/>
       <c r="J22" s="39"/>
       <c r="K22" s="43"/>
+      <c r="L22" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="M22" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="N22" s="25">
+        <v>1</v>
+      </c>
+      <c r="O22" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="P22" s="69">
+        <v>1.6129032258064999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="26">
+        <v>13</v>
+      </c>
+      <c r="B23" s="28" t="s">
+        <v>219</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>220</v>
+      </c>
+      <c r="D23" s="25">
+        <v>1</v>
+      </c>
+      <c r="E23" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="F23" s="43">
+        <v>0.71428571428569998</v>
+      </c>
+      <c r="G23" s="27"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="39"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="M23" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="N23" s="25">
+        <v>1</v>
+      </c>
+      <c r="O23" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="P23" s="69">
+        <v>1.6129032258064999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="26">
+        <v>14</v>
+      </c>
+      <c r="B24" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D24" s="25">
+        <v>1</v>
+      </c>
+      <c r="E24" s="70" t="s">
+        <v>214</v>
+      </c>
+      <c r="F24" s="43">
+        <v>0.71428571428569998</v>
+      </c>
+      <c r="G24" s="42"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="43"/>
+      <c r="L24" s="46"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="25"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="39"/>
+    </row>
+    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="32">
+        <v>15</v>
+      </c>
+      <c r="B25" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="D25" s="35">
+        <v>1</v>
+      </c>
+      <c r="E25" s="72" t="s">
+        <v>214</v>
+      </c>
+      <c r="F25" s="44">
+        <v>0.71428571428569998</v>
+      </c>
+      <c r="G25" s="33"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="36"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="44"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="34"/>
+      <c r="N25" s="36"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" s="73" t="s">
+        <v>221</v>
+      </c>
+      <c r="G26" s="37"/>
+      <c r="H26" s="1"/>
+      <c r="L26" s="37"/>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" s="74" t="s">
+        <v>222</v>
+      </c>
+      <c r="B27" s="75"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="1"/>
+      <c r="L27" s="37"/>
+      <c r="N27" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="A3:P3"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.46" header="0.31496062992125984" footer="0.11811023622047245"/>
+  <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:P27"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="3" style="41" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.77734375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5" style="41" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="41" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="5" style="41" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="41" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="21.6640625" style="4" customWidth="1"/>
+    <col min="14" max="14" width="5" style="41" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="41" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="41"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="61" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="85" t="s">
+        <v>150</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+    </row>
+    <row r="2" spans="1:16" s="61" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:16" s="61" customFormat="1">
+      <c r="A3" s="87" t="s">
+        <v>212</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="P4" s="62" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="6"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="6"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="53"/>
+    </row>
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A6" s="13"/>
+      <c r="B6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15"/>
+      <c r="D6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="15"/>
+      <c r="I6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="15"/>
+      <c r="N6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="P6" s="51" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A7" s="13"/>
+      <c r="B7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="18"/>
+      <c r="O7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="22"/>
+      <c r="D8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="22"/>
+      <c r="I8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="L8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="22"/>
+      <c r="N8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="P8" s="63" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A9" s="26"/>
+      <c r="B9" s="56" t="s">
+        <v>188</v>
+      </c>
+      <c r="C9" s="60" t="s">
+        <v>189</v>
+      </c>
+      <c r="D9" s="25">
+        <v>110</v>
+      </c>
+      <c r="E9" s="39">
+        <v>8.8732218265123795</v>
+      </c>
+      <c r="F9" s="43">
+        <v>100</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>188</v>
+      </c>
+      <c r="H9" s="60" t="s">
+        <v>189</v>
+      </c>
+      <c r="I9" s="25">
+        <v>62</v>
+      </c>
+      <c r="J9" s="39">
+        <v>9.6470877464869815</v>
+      </c>
+      <c r="K9" s="43">
+        <v>100</v>
+      </c>
+      <c r="L9" s="56" t="s">
+        <v>188</v>
+      </c>
+      <c r="M9" s="60" t="s">
+        <v>189</v>
+      </c>
+      <c r="N9" s="25">
+        <v>48</v>
+      </c>
+      <c r="O9" s="39">
+        <v>8.0401471346925657</v>
+      </c>
+      <c r="P9" s="39">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="26">
+        <v>1</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="D10" s="25">
+        <v>28</v>
+      </c>
+      <c r="E10" s="39">
+        <v>2.2586382831122425</v>
+      </c>
+      <c r="F10" s="43">
+        <v>25.454545454545499</v>
+      </c>
+      <c r="G10" s="28" t="s">
+        <v>190</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="25">
+        <v>14</v>
+      </c>
+      <c r="J10" s="39">
+        <v>2.1783746524325442</v>
+      </c>
+      <c r="K10" s="43">
+        <v>22.580645161290299</v>
+      </c>
+      <c r="L10" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" s="25">
+        <v>14</v>
+      </c>
+      <c r="O10" s="39">
+        <v>2.3450429142853313</v>
+      </c>
+      <c r="P10" s="39">
+        <v>29.1666666666667</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="26">
+        <v>2</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>191</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="D11" s="25">
+        <v>19</v>
+      </c>
+      <c r="E11" s="39">
+        <v>1.532647406397593</v>
+      </c>
+      <c r="F11" s="43">
+        <v>17.272727272727298</v>
+      </c>
+      <c r="G11" s="28" t="s">
+        <v>191</v>
+      </c>
+      <c r="H11" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="I11" s="25">
+        <v>13</v>
+      </c>
+      <c r="J11" s="39">
+        <v>2.0227764629730767</v>
+      </c>
+      <c r="K11" s="43">
+        <v>20.9677419354839</v>
+      </c>
+      <c r="L11" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>192</v>
+      </c>
+      <c r="N11" s="25">
+        <v>6</v>
+      </c>
+      <c r="O11" s="39">
+        <v>1.0050183918365705</v>
+      </c>
+      <c r="P11" s="39">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="26">
+        <v>3</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" s="25">
+        <v>8</v>
+      </c>
+      <c r="E12" s="39">
+        <v>0.64532522374635493</v>
+      </c>
+      <c r="F12" s="43">
+        <v>7.2727272727273</v>
+      </c>
+      <c r="G12" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>194</v>
+      </c>
+      <c r="I12" s="25">
+        <v>6</v>
+      </c>
+      <c r="J12" s="39">
+        <v>0.93358913675680455</v>
+      </c>
+      <c r="K12" s="43">
+        <v>9.6774193548386993</v>
+      </c>
+      <c r="L12" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="M12" s="24" t="s">
+        <v>195</v>
+      </c>
+      <c r="N12" s="25">
+        <v>5</v>
+      </c>
+      <c r="O12" s="39">
+        <v>0.83751532653047545</v>
+      </c>
+      <c r="P12" s="39">
+        <v>10.4166666666667</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="26">
+        <v>4</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="D13" s="25">
+        <v>7</v>
+      </c>
+      <c r="E13" s="39">
+        <v>0.56465957077806062</v>
+      </c>
+      <c r="F13" s="43">
+        <v>6.3636363636363997</v>
+      </c>
+      <c r="G13" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="I13" s="25">
+        <v>3</v>
+      </c>
+      <c r="J13" s="39">
+        <v>0.46679456837840227</v>
+      </c>
+      <c r="K13" s="43">
+        <v>4.8387096774194003</v>
+      </c>
+      <c r="L13" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="N13" s="25">
+        <v>4</v>
+      </c>
+      <c r="O13" s="39">
+        <v>0.6700122612243804</v>
+      </c>
+      <c r="P13" s="39">
+        <v>8.3333333333333002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="26">
+        <v>5</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>194</v>
+      </c>
+      <c r="D14" s="25">
+        <v>7</v>
+      </c>
+      <c r="E14" s="39">
+        <v>0.56465957077806062</v>
+      </c>
+      <c r="F14" s="43">
+        <v>6.3636363636363997</v>
+      </c>
+      <c r="G14" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="I14" s="25">
+        <v>3</v>
+      </c>
+      <c r="J14" s="39">
+        <v>0.46679456837840227</v>
+      </c>
+      <c r="K14" s="43">
+        <v>4.8387096774194003</v>
+      </c>
+      <c r="L14" s="28" t="s">
+        <v>197</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>198</v>
+      </c>
+      <c r="N14" s="25">
+        <v>3</v>
+      </c>
+      <c r="O14" s="39">
+        <v>0.50250919591828525</v>
+      </c>
+      <c r="P14" s="39">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="45">
+        <v>6</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>92</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>199</v>
+      </c>
+      <c r="D15" s="25">
+        <v>5</v>
+      </c>
+      <c r="E15" s="39">
+        <v>0.40332826484147183</v>
+      </c>
+      <c r="F15" s="43">
+        <v>4.5454545454544997</v>
+      </c>
+      <c r="G15" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="I15" s="25">
+        <v>3</v>
+      </c>
+      <c r="J15" s="39">
+        <v>0.46679456837840227</v>
+      </c>
+      <c r="K15" s="43">
+        <v>4.8387096774194003</v>
+      </c>
+      <c r="L15" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="M15" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="N15" s="25">
+        <v>2</v>
+      </c>
+      <c r="O15" s="39">
+        <v>0.3350061306121902</v>
+      </c>
+      <c r="P15" s="39">
+        <v>4.1666666666666998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="45">
+        <v>7</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>73</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" s="25">
+        <v>3</v>
+      </c>
+      <c r="E16" s="39">
+        <v>0.2419969589048831</v>
+      </c>
+      <c r="F16" s="43">
+        <v>2.7272727272727</v>
+      </c>
+      <c r="G16" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="I16" s="25">
+        <v>2</v>
+      </c>
+      <c r="J16" s="39">
+        <v>0.31119637891893492</v>
+      </c>
+      <c r="K16" s="43">
+        <v>3.2258064516128999</v>
+      </c>
+      <c r="L16" s="28" t="s">
+        <v>201</v>
+      </c>
+      <c r="M16" s="24" t="s">
+        <v>202</v>
+      </c>
+      <c r="N16" s="25">
+        <v>1</v>
+      </c>
+      <c r="O16" s="39">
+        <v>0.1675030653060951</v>
+      </c>
+      <c r="P16" s="39">
+        <v>2.0833333333333002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="45">
+        <v>8</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>203</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="25">
+        <v>3</v>
+      </c>
+      <c r="E17" s="39">
+        <v>0.2419969589048831</v>
+      </c>
+      <c r="F17" s="43">
+        <v>2.7272727272727</v>
+      </c>
+      <c r="G17" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="I17" s="25">
+        <v>2</v>
+      </c>
+      <c r="J17" s="39">
+        <v>0.31119637891893492</v>
+      </c>
+      <c r="K17" s="43">
+        <v>3.2258064516128999</v>
+      </c>
+      <c r="L17" s="28" t="s">
+        <v>204</v>
+      </c>
+      <c r="M17" s="24" t="s">
+        <v>232</v>
+      </c>
+      <c r="N17" s="25">
+        <v>1</v>
+      </c>
+      <c r="O17" s="39">
+        <v>0.1675030653060951</v>
+      </c>
+      <c r="P17" s="39">
+        <v>2.0833333333333002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="45">
+        <v>9</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" s="25">
+        <v>2</v>
+      </c>
+      <c r="E18" s="39">
+        <v>0.1613313059365887</v>
+      </c>
+      <c r="F18" s="43">
+        <v>1.8181818181817999</v>
+      </c>
+      <c r="G18" s="28" t="s">
+        <v>205</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="I18" s="25">
+        <v>2</v>
+      </c>
+      <c r="J18" s="39">
+        <v>0.31119637891893492</v>
+      </c>
+      <c r="K18" s="43">
+        <v>3.2258064516128999</v>
+      </c>
+      <c r="L18" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="M18" s="24" t="s">
+        <v>194</v>
+      </c>
+      <c r="N18" s="25">
+        <v>1</v>
+      </c>
+      <c r="O18" s="39">
+        <v>0.1675030653060951</v>
+      </c>
+      <c r="P18" s="39">
+        <v>2.0833333333333002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="26">
+        <v>10</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" s="25">
+        <v>2</v>
+      </c>
+      <c r="E19" s="39">
+        <v>0.1613313059365887</v>
+      </c>
+      <c r="F19" s="43">
+        <v>1.8181818181817999</v>
+      </c>
+      <c r="G19" s="28" t="s">
+        <v>206</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="I19" s="25">
+        <v>1</v>
+      </c>
+      <c r="J19" s="39">
+        <v>0.15559818945946738</v>
+      </c>
+      <c r="K19" s="43">
+        <v>1.6129032258064999</v>
+      </c>
+      <c r="L19" s="28"/>
+      <c r="M19" s="24"/>
+      <c r="N19" s="25"/>
+      <c r="O19" s="39"/>
+      <c r="P19" s="39"/>
+    </row>
+    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="26"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="34" t="s">
+        <v>207</v>
+      </c>
+      <c r="D20" s="58">
+        <v>26</v>
+      </c>
+      <c r="E20" s="40">
+        <v>2.0973069771756534</v>
+      </c>
+      <c r="F20" s="44">
+        <v>23.636363636363637</v>
+      </c>
+      <c r="G20" s="59"/>
+      <c r="H20" s="34" t="s">
+        <v>89</v>
+      </c>
+      <c r="I20" s="58">
+        <v>13</v>
+      </c>
+      <c r="J20" s="40">
+        <v>2.0227764629730767</v>
+      </c>
+      <c r="K20" s="44">
+        <v>20.967741935483872</v>
+      </c>
+      <c r="L20" s="59"/>
+      <c r="M20" s="34" t="s">
+        <v>89</v>
+      </c>
+      <c r="N20" s="29">
+        <v>11</v>
+      </c>
+      <c r="O20" s="40">
+        <v>1.842533718367046</v>
+      </c>
+      <c r="P20" s="40">
+        <v>22.916666666666668</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="30">
+        <v>11</v>
+      </c>
+      <c r="B21" s="28" t="s">
+        <v>177</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>232</v>
+      </c>
+      <c r="D21" s="29">
+        <v>2</v>
+      </c>
+      <c r="E21" s="39">
+        <v>0.1613313059365887</v>
+      </c>
+      <c r="F21" s="43">
+        <v>1.8181818181817999</v>
+      </c>
+      <c r="G21" s="28" t="s">
+        <v>208</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>209</v>
+      </c>
+      <c r="I21" s="29">
+        <v>1</v>
+      </c>
+      <c r="J21" s="39">
+        <v>0.15559818945946738</v>
+      </c>
+      <c r="K21" s="43">
+        <v>1.6129032258064999</v>
+      </c>
+      <c r="L21" s="49"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="31"/>
+      <c r="O21" s="39"/>
+      <c r="P21" s="39"/>
+    </row>
+    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="26">
+        <v>12</v>
+      </c>
+      <c r="B22" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22" s="25">
+        <v>1</v>
+      </c>
+      <c r="E22" s="39">
+        <v>8.0665652968294393E-2</v>
+      </c>
+      <c r="F22" s="43">
+        <v>0.90909090909089996</v>
+      </c>
+      <c r="G22" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>232</v>
+      </c>
+      <c r="I22" s="25">
+        <v>1</v>
+      </c>
+      <c r="J22" s="39">
+        <v>0.15559818945946738</v>
+      </c>
+      <c r="K22" s="43">
+        <v>1.6129032258064999</v>
+      </c>
       <c r="L22" s="49"/>
       <c r="M22" s="24"/>
       <c r="N22" s="25"/>
       <c r="O22" s="39"/>
       <c r="P22" s="39"/>
     </row>
-    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="28" t="s">
-        <v>58</v>
+        <v>210</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>59</v>
+        <v>211</v>
       </c>
       <c r="D23" s="25">
         <v>1</v>
       </c>
       <c r="E23" s="39">
-        <v>8.217595350813249E-2</v>
+        <v>8.0665652968294393E-2</v>
       </c>
       <c r="F23" s="43">
-        <v>1.0989010989011001</v>
+        <v>0.90909090909089996</v>
       </c>
       <c r="G23" s="27"/>
       <c r="H23" s="24"/>
       <c r="I23" s="25"/>
       <c r="J23" s="39"/>
       <c r="K23" s="43"/>
       <c r="L23" s="46"/>
       <c r="M23" s="24"/>
       <c r="N23" s="25"/>
       <c r="O23" s="39"/>
       <c r="P23" s="39"/>
     </row>
-    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
-      <c r="B24" s="28" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B24" s="28"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="43"/>
       <c r="G24" s="42"/>
       <c r="H24" s="24"/>
       <c r="I24" s="25"/>
       <c r="J24" s="39"/>
       <c r="K24" s="43"/>
       <c r="L24" s="46"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
     </row>
-    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="32">
         <v>15</v>
       </c>
       <c r="B25" s="47"/>
       <c r="C25" s="34"/>
       <c r="D25" s="35"/>
       <c r="E25" s="40"/>
       <c r="F25" s="44"/>
       <c r="G25" s="33"/>
       <c r="H25" s="34"/>
       <c r="I25" s="36"/>
       <c r="J25" s="40"/>
       <c r="K25" s="44"/>
       <c r="L25" s="33"/>
       <c r="M25" s="34"/>
       <c r="N25" s="36"/>
       <c r="O25" s="40"/>
       <c r="P25" s="40"/>
     </row>
     <row r="26" spans="1:16" s="38" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="38" t="s">
-        <v>181</v>
+        <v>213</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" s="3"/>
       <c r="C27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="41" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="20.75" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.77734375" style="2" customWidth="1"/>
     <col min="4" max="4" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="41" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="41" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="41" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="21.625" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="41" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="21.6640625" style="4" customWidth="1"/>
     <col min="14" max="14" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="41" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="41" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="41" customWidth="1"/>
     <col min="17" max="16384" width="9" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="61" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="85" t="s">
         <v>150</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="61" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...14 lines deleted...]
-      <c r="P2" s="78"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
     </row>
     <row r="3" spans="1:16" s="61" customFormat="1">
-      <c r="A3" s="80" t="s">
-[...16 lines deleted...]
-      <c r="P3" s="80"/>
+      <c r="A3" s="87" t="s">
+        <v>180</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="62" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="51" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="64" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="64" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="63" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A9" s="26"/>
+      <c r="B9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="25">
+        <v>91</v>
+      </c>
+      <c r="E9" s="39">
+        <v>7.4780117692400614</v>
+      </c>
+      <c r="F9" s="43">
+        <v>100</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="25">
+        <v>50</v>
+      </c>
+      <c r="J9" s="39">
+        <v>7.9215701185700613</v>
+      </c>
+      <c r="K9" s="43">
+        <v>100</v>
+      </c>
+      <c r="L9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="N9" s="25">
+        <v>41</v>
+      </c>
+      <c r="O9" s="39">
+        <v>7.0000153658873883</v>
+      </c>
+      <c r="P9" s="39">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="26">
+        <v>1</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="25">
+        <v>21</v>
+      </c>
+      <c r="E10" s="39">
+        <v>1.7256950236707835</v>
+      </c>
+      <c r="F10" s="43">
+        <v>23.076923076923102</v>
+      </c>
+      <c r="G10" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="25">
+        <v>11</v>
+      </c>
+      <c r="J10" s="39">
+        <v>1.7427454260854136</v>
+      </c>
+      <c r="K10" s="43">
+        <v>22</v>
+      </c>
+      <c r="L10" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="N10" s="25">
+        <v>12</v>
+      </c>
+      <c r="O10" s="39">
+        <v>2.0487849851377722</v>
+      </c>
+      <c r="P10" s="39">
+        <v>29.268292682926798</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="26">
+        <v>2</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="25">
+        <v>20</v>
+      </c>
+      <c r="E11" s="39">
+        <v>1.643519070162651</v>
+      </c>
+      <c r="F11" s="43">
+        <v>21.978021978021999</v>
+      </c>
+      <c r="G11" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" s="25">
+        <v>9</v>
+      </c>
+      <c r="J11" s="39">
+        <v>1.4258826213426112</v>
+      </c>
+      <c r="K11" s="43">
+        <v>18</v>
+      </c>
+      <c r="L11" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="N11" s="25">
+        <v>9</v>
+      </c>
+      <c r="O11" s="39">
+        <v>1.5365887388533293</v>
+      </c>
+      <c r="P11" s="39">
+        <v>21.951219512195099</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="26">
+        <v>3</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="D12" s="25">
+        <v>7</v>
+      </c>
+      <c r="E12" s="39">
+        <v>0.57523167455692781</v>
+      </c>
+      <c r="F12" s="43">
+        <v>7.6923076923076996</v>
+      </c>
+      <c r="G12" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="I12" s="25">
+        <v>5</v>
+      </c>
+      <c r="J12" s="39">
+        <v>0.79215701185700615</v>
+      </c>
+      <c r="K12" s="43">
+        <v>10</v>
+      </c>
+      <c r="L12" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N12" s="25">
+        <v>3</v>
+      </c>
+      <c r="O12" s="39">
+        <v>0.51219624628444305</v>
+      </c>
+      <c r="P12" s="39">
+        <v>7.3170731707316996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="26">
+        <v>4</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="25">
+        <v>3</v>
+      </c>
+      <c r="E13" s="39">
+        <v>0.2465278605243976</v>
+      </c>
+      <c r="F13" s="43">
+        <v>3.2967032967033001</v>
+      </c>
+      <c r="G13" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="I13" s="25">
+        <v>2</v>
+      </c>
+      <c r="J13" s="39">
+        <v>0.31686280474280237</v>
+      </c>
+      <c r="K13" s="43">
+        <v>4</v>
+      </c>
+      <c r="L13" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="25">
+        <v>2</v>
+      </c>
+      <c r="O13" s="39">
+        <v>0.34146416418962872</v>
+      </c>
+      <c r="P13" s="39">
+        <v>4.8780487804878003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="26">
+        <v>5</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="25">
+        <v>3</v>
+      </c>
+      <c r="E14" s="39">
+        <v>0.2465278605243976</v>
+      </c>
+      <c r="F14" s="43">
+        <v>3.2967032967033001</v>
+      </c>
+      <c r="G14" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="I14" s="25">
+        <v>1</v>
+      </c>
+      <c r="J14" s="39">
+        <v>0.15843140237140119</v>
+      </c>
+      <c r="K14" s="43">
+        <v>2</v>
+      </c>
+      <c r="L14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>232</v>
+      </c>
+      <c r="N14" s="25">
+        <v>2</v>
+      </c>
+      <c r="O14" s="39">
+        <v>0.34146416418962872</v>
+      </c>
+      <c r="P14" s="39">
+        <v>4.8780487804878003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="45">
+        <v>6</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="25">
+        <v>2</v>
+      </c>
+      <c r="E15" s="39">
+        <v>0.16435190701626509</v>
+      </c>
+      <c r="F15" s="43">
+        <v>2.1978021978022002</v>
+      </c>
+      <c r="G15" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I15" s="25">
+        <v>1</v>
+      </c>
+      <c r="J15" s="39">
+        <v>0.15843140237140119</v>
+      </c>
+      <c r="K15" s="43">
+        <v>2</v>
+      </c>
+      <c r="L15" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="M15" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="N15" s="25">
+        <v>2</v>
+      </c>
+      <c r="O15" s="39">
+        <v>0.34146416418962872</v>
+      </c>
+      <c r="P15" s="39">
+        <v>4.8780487804878003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="45">
+        <v>7</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="25">
+        <v>2</v>
+      </c>
+      <c r="E16" s="39">
+        <v>0.16435190701626509</v>
+      </c>
+      <c r="F16" s="43">
+        <v>2.1978021978022002</v>
+      </c>
+      <c r="G16" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" s="25">
+        <v>1</v>
+      </c>
+      <c r="J16" s="39">
+        <v>0.15843140237140119</v>
+      </c>
+      <c r="K16" s="43">
+        <v>2</v>
+      </c>
+      <c r="L16" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="M16" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="N16" s="25">
+        <v>1</v>
+      </c>
+      <c r="O16" s="39">
+        <v>0.17073208209481439</v>
+      </c>
+      <c r="P16" s="39">
+        <v>2.4390243902439002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="45">
+        <v>8</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="25">
+        <v>2</v>
+      </c>
+      <c r="E17" s="39">
+        <v>0.16435190701626509</v>
+      </c>
+      <c r="F17" s="43">
+        <v>2.1978021978022002</v>
+      </c>
+      <c r="G17" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="I17" s="25">
+        <v>1</v>
+      </c>
+      <c r="J17" s="39">
+        <v>0.15843140237140119</v>
+      </c>
+      <c r="K17" s="43">
+        <v>2</v>
+      </c>
+      <c r="L17" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="M17" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="N17" s="25">
+        <v>1</v>
+      </c>
+      <c r="O17" s="39">
+        <v>0.17073208209481439</v>
+      </c>
+      <c r="P17" s="39">
+        <v>2.4390243902439002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="45">
+        <v>9</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>232</v>
+      </c>
+      <c r="D18" s="25">
+        <v>2</v>
+      </c>
+      <c r="E18" s="39">
+        <v>0.16435190701626509</v>
+      </c>
+      <c r="F18" s="43">
+        <v>2.1978021978022002</v>
+      </c>
+      <c r="G18" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="I18" s="25">
+        <v>1</v>
+      </c>
+      <c r="J18" s="39">
+        <v>0.15843140237140119</v>
+      </c>
+      <c r="K18" s="43">
+        <v>2</v>
+      </c>
+      <c r="L18" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="M18" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="N18" s="25">
+        <v>1</v>
+      </c>
+      <c r="O18" s="39">
+        <v>0.17073208209481439</v>
+      </c>
+      <c r="P18" s="39">
+        <v>2.4390243902439002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="26">
+        <v>10</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" s="25">
+        <v>2</v>
+      </c>
+      <c r="E19" s="39">
+        <v>0.16435190701626509</v>
+      </c>
+      <c r="F19" s="43">
+        <v>2.1978021978022002</v>
+      </c>
+      <c r="G19" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="I19" s="25">
+        <v>1</v>
+      </c>
+      <c r="J19" s="39">
+        <v>0.15843140237140119</v>
+      </c>
+      <c r="K19" s="43">
+        <v>2</v>
+      </c>
+      <c r="L19" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="M19" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="N19" s="25">
+        <v>1</v>
+      </c>
+      <c r="O19" s="39">
+        <v>0.17073208209481439</v>
+      </c>
+      <c r="P19" s="39">
+        <v>2.4390243902439002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="26"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="58">
+        <v>27</v>
+      </c>
+      <c r="E20" s="40">
+        <v>2.2187507447195784</v>
+      </c>
+      <c r="F20" s="44">
+        <v>29.670329670329672</v>
+      </c>
+      <c r="G20" s="59"/>
+      <c r="H20" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="I20" s="58">
+        <v>17</v>
+      </c>
+      <c r="J20" s="40">
+        <v>2.6933338403138207</v>
+      </c>
+      <c r="K20" s="44">
+        <v>34</v>
+      </c>
+      <c r="L20" s="59"/>
+      <c r="M20" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="N20" s="29">
+        <v>7</v>
+      </c>
+      <c r="O20" s="40">
+        <v>1.1951245746637005</v>
+      </c>
+      <c r="P20" s="40">
+        <v>17.073170731707318</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="30">
+        <v>11</v>
+      </c>
+      <c r="B21" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" s="29">
+        <v>1</v>
+      </c>
+      <c r="E21" s="39">
+        <v>8.217595350813249E-2</v>
+      </c>
+      <c r="F21" s="43">
+        <v>1.0989010989011001</v>
+      </c>
+      <c r="G21" s="28"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="39"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="M21" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="N21" s="31">
+        <v>1</v>
+      </c>
+      <c r="O21" s="39">
+        <v>0.17073208209481439</v>
+      </c>
+      <c r="P21" s="39">
+        <v>2.4390243902439002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="26">
+        <v>12</v>
+      </c>
+      <c r="B22" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="25">
+        <v>1</v>
+      </c>
+      <c r="E22" s="39">
+        <v>8.217595350813249E-2</v>
+      </c>
+      <c r="F22" s="43">
+        <v>1.0989010989011001</v>
+      </c>
+      <c r="G22" s="28"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="49"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="25"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+    </row>
+    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="26">
+        <v>13</v>
+      </c>
+      <c r="B23" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D23" s="25">
+        <v>1</v>
+      </c>
+      <c r="E23" s="39">
+        <v>8.217595350813249E-2</v>
+      </c>
+      <c r="F23" s="43">
+        <v>1.0989010989011001</v>
+      </c>
+      <c r="G23" s="27"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="39"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="46"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="39"/>
+      <c r="P23" s="39"/>
+    </row>
+    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="26">
+        <v>14</v>
+      </c>
+      <c r="B24" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" s="25">
+        <v>1</v>
+      </c>
+      <c r="E24" s="39">
+        <v>8.217595350813249E-2</v>
+      </c>
+      <c r="F24" s="43">
+        <v>1.0989010989011001</v>
+      </c>
+      <c r="G24" s="42"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="43"/>
+      <c r="L24" s="46"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="25"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="39"/>
+    </row>
+    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="32">
+        <v>15</v>
+      </c>
+      <c r="B25" s="47"/>
+      <c r="C25" s="34"/>
+      <c r="D25" s="35"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="44"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="36"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="44"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="34"/>
+      <c r="N25" s="36"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+    </row>
+    <row r="26" spans="1:16" s="38" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="38" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="B27" s="3"/>
+      <c r="C27" s="4"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="A3:P3"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:P27"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="3" style="41" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.77734375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5" style="41" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="41" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="5" style="41" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="41" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="21.6640625" style="4" customWidth="1"/>
+    <col min="14" max="14" width="5" style="41" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="41" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="41"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="61" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="85" t="s">
+        <v>150</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+    </row>
+    <row r="2" spans="1:16" s="61" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:16" s="61" customFormat="1">
+      <c r="A3" s="87" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="P4" s="62" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="6"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="6"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="53"/>
+    </row>
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A6" s="13"/>
+      <c r="B6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15"/>
+      <c r="D6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="15"/>
+      <c r="I6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="15"/>
+      <c r="N6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="P6" s="51" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A7" s="13"/>
+      <c r="B7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="18"/>
+      <c r="O7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="22"/>
+      <c r="D8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="22"/>
+      <c r="I8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="L8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="22"/>
+      <c r="N8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="P8" s="63" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="26"/>
       <c r="B9" s="56" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="65" t="s">
         <v>160</v>
       </c>
       <c r="D9" s="25">
         <v>98</v>
       </c>
       <c r="E9" s="39">
         <v>8.1293394496934912</v>
       </c>
       <c r="F9" s="43">
         <v>100</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>60</v>
       </c>
       <c r="H9" s="65" t="s">
         <v>161</v>
       </c>
       <c r="I9" s="25">
         <v>54</v>
       </c>
       <c r="J9" s="39">
         <v>8.6283482784847347</v>
       </c>
       <c r="K9" s="43">
         <v>100</v>
       </c>
       <c r="L9" s="56" t="s">
         <v>162</v>
       </c>
       <c r="M9" s="65" t="s">
         <v>161</v>
       </c>
       <c r="N9" s="25">
         <v>44</v>
       </c>
       <c r="O9" s="39">
         <v>7.5905780225164143</v>
       </c>
       <c r="P9" s="39">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>163</v>
       </c>
       <c r="C10" s="66" t="s">
         <v>164</v>
       </c>
       <c r="D10" s="25">
         <v>21</v>
       </c>
       <c r="E10" s="39">
         <v>1.7420013106486052</v>
       </c>
       <c r="F10" s="43">
         <v>21.428571428571399</v>
       </c>
       <c r="G10" s="28" t="s">
         <v>62</v>
       </c>
       <c r="H10" s="66" t="s">
         <v>166</v>
       </c>
       <c r="I10" s="25">
         <v>13</v>
       </c>
       <c r="J10" s="39">
         <v>2.0771949559315099</v>
       </c>
       <c r="K10" s="43">
         <v>24.074074074074101</v>
       </c>
       <c r="L10" s="28" t="s">
         <v>167</v>
       </c>
       <c r="M10" s="66" t="s">
         <v>168</v>
       </c>
       <c r="N10" s="25">
         <v>9</v>
       </c>
       <c r="O10" s="39">
         <v>1.5526182318783577</v>
       </c>
       <c r="P10" s="39">
         <v>20.454545454545499</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>169</v>
       </c>
       <c r="C11" s="66" t="s">
         <v>165</v>
       </c>
       <c r="D11" s="25">
         <v>20</v>
       </c>
       <c r="E11" s="39">
         <v>1.6590488672843857</v>
       </c>
       <c r="F11" s="43">
         <v>20.408163265306101</v>
       </c>
       <c r="G11" s="28" t="s">
         <v>64</v>
       </c>
       <c r="H11" s="66" t="s">
         <v>164</v>
       </c>
       <c r="I11" s="25">
         <v>12</v>
       </c>
       <c r="J11" s="39">
         <v>1.9174107285521631</v>
       </c>
       <c r="K11" s="43">
         <v>22.2222222222222</v>
       </c>
       <c r="L11" s="28" t="s">
         <v>62</v>
       </c>
       <c r="M11" s="66" t="s">
         <v>165</v>
       </c>
       <c r="N11" s="25">
         <v>7</v>
       </c>
       <c r="O11" s="39">
         <v>1.2075919581276113</v>
       </c>
       <c r="P11" s="39">
         <v>15.909090909090899</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="66" t="s">
         <v>226</v>
       </c>
       <c r="D12" s="25">
         <v>9</v>
       </c>
       <c r="E12" s="39">
         <v>0.74657199027797372</v>
       </c>
       <c r="F12" s="43">
         <v>9.1836734693878004</v>
       </c>
       <c r="G12" s="28" t="s">
         <v>68</v>
       </c>
       <c r="H12" s="66" t="s">
         <v>226</v>
       </c>
       <c r="I12" s="25">
         <v>4</v>
       </c>
       <c r="J12" s="39">
         <v>0.63913690951738777</v>
       </c>
       <c r="K12" s="43">
         <v>7.4074074074074003</v>
       </c>
       <c r="L12" s="28" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="66" t="s">
         <v>226</v>
       </c>
       <c r="N12" s="25">
         <v>5</v>
       </c>
       <c r="O12" s="39">
         <v>0.86256568437686532</v>
       </c>
       <c r="P12" s="39">
         <v>11.363636363636401</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="66" t="s">
         <v>170</v>
       </c>
       <c r="D13" s="25">
         <v>7</v>
       </c>
       <c r="E13" s="39">
         <v>0.58066710354953499</v>
       </c>
       <c r="F13" s="43">
         <v>7.1428571428570997</v>
       </c>
       <c r="G13" s="28" t="s">
         <v>71</v>
       </c>
       <c r="H13" s="66" t="s">
         <v>171</v>
       </c>
       <c r="I13" s="25">
         <v>4</v>
       </c>
       <c r="J13" s="39">
         <v>0.63913690951738777</v>
       </c>
       <c r="K13" s="43">
         <v>7.4074074074074003</v>
       </c>
       <c r="L13" s="28" t="s">
         <v>66</v>
       </c>
       <c r="M13" s="66" t="s">
         <v>170</v>
       </c>
       <c r="N13" s="25">
         <v>4</v>
       </c>
       <c r="O13" s="39">
         <v>0.69005254750149225</v>
       </c>
       <c r="P13" s="39">
         <v>9.0909090909091006</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="66" t="s">
         <v>171</v>
       </c>
       <c r="D14" s="25">
         <v>7</v>
       </c>
       <c r="E14" s="39">
         <v>0.58066710354953499</v>
       </c>
       <c r="F14" s="43">
         <v>7.1428571428570997</v>
       </c>
       <c r="G14" s="28" t="s">
         <v>66</v>
       </c>
       <c r="H14" s="66" t="s">
         <v>170</v>
       </c>
       <c r="I14" s="25">
         <v>3</v>
       </c>
       <c r="J14" s="39">
         <v>0.47935268213804078</v>
       </c>
       <c r="K14" s="43">
         <v>5.5555555555555998</v>
       </c>
       <c r="L14" s="28" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="66" t="s">
         <v>172</v>
       </c>
       <c r="N14" s="25">
         <v>3</v>
       </c>
       <c r="O14" s="39">
         <v>0.51753941062611919</v>
       </c>
       <c r="P14" s="39">
         <v>6.8181818181817997</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>92</v>
       </c>
       <c r="C15" s="66" t="s">
         <v>172</v>
       </c>
       <c r="D15" s="25">
         <v>4</v>
       </c>
       <c r="E15" s="39">
         <v>0.33180977345687723</v>
       </c>
       <c r="F15" s="43">
         <v>4.0816326530611997</v>
       </c>
       <c r="G15" s="28" t="s">
         <v>173</v>
       </c>
       <c r="H15" s="66" t="s">
         <v>174</v>
       </c>
       <c r="I15" s="25">
         <v>1</v>
       </c>
       <c r="J15" s="39">
         <v>0.15978422737934689</v>
       </c>
       <c r="K15" s="43">
         <v>1.8518518518519</v>
       </c>
       <c r="L15" s="28" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="66" t="s">
         <v>171</v>
       </c>
       <c r="N15" s="25">
         <v>3</v>
       </c>
       <c r="O15" s="39">
         <v>0.51753941062611919</v>
       </c>
       <c r="P15" s="39">
         <v>6.8181818181817997</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="66" t="s">
         <v>174</v>
       </c>
       <c r="D16" s="25">
         <v>2</v>
       </c>
       <c r="E16" s="39">
         <v>0.16590488672843862</v>
       </c>
       <c r="F16" s="43">
         <v>2.0408163265305999</v>
       </c>
       <c r="G16" s="28" t="s">
         <v>87</v>
       </c>
       <c r="H16" s="66" t="s">
         <v>175</v>
       </c>
       <c r="I16" s="25">
         <v>1</v>
       </c>
       <c r="J16" s="39">
         <v>0.15978422737934689</v>
       </c>
       <c r="K16" s="43">
         <v>1.8518518518519</v>
       </c>
       <c r="L16" s="28" t="s">
         <v>176</v>
       </c>
       <c r="M16" s="66" t="s">
         <v>228</v>
       </c>
       <c r="N16" s="25">
         <v>2</v>
       </c>
       <c r="O16" s="39">
         <v>0.34502627375074613</v>
       </c>
       <c r="P16" s="39">
         <v>4.5454545454544997</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
         <v>87</v>
       </c>
       <c r="C17" s="66" t="s">
         <v>175</v>
       </c>
       <c r="D17" s="25">
         <v>2</v>
       </c>
       <c r="E17" s="39">
         <v>0.16590488672843862</v>
       </c>
       <c r="F17" s="43">
         <v>2.0408163265305999</v>
       </c>
       <c r="G17" s="28" t="s">
         <v>177</v>
       </c>
       <c r="H17" s="66" t="s">
         <v>232</v>
       </c>
       <c r="I17" s="25">
         <v>1</v>
       </c>
       <c r="J17" s="39">
         <v>0.15978422737934689</v>
       </c>
       <c r="K17" s="43">
         <v>1.8518518518519</v>
       </c>
       <c r="L17" s="28" t="s">
         <v>73</v>
       </c>
       <c r="M17" s="66" t="s">
         <v>174</v>
       </c>
       <c r="N17" s="25">
         <v>1</v>
       </c>
       <c r="O17" s="39">
         <v>0.17251313687537298</v>
       </c>
       <c r="P17" s="39">
         <v>2.2727272727273</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>177</v>
       </c>
       <c r="C18" s="66" t="s">
         <v>232</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
       <c r="E18" s="39">
         <v>0.16590488672843862</v>
       </c>
       <c r="F18" s="43">
         <v>2.0408163265305999</v>
       </c>
       <c r="G18" s="28" t="s">
         <v>92</v>
       </c>
       <c r="H18" s="66" t="s">
         <v>172</v>
       </c>
       <c r="I18" s="25">
         <v>1</v>
       </c>
       <c r="J18" s="39">
         <v>0.15978422737934689</v>
       </c>
       <c r="K18" s="43">
         <v>1.8518518518519</v>
       </c>
       <c r="L18" s="28" t="s">
         <v>83</v>
       </c>
       <c r="M18" s="66" t="s">
         <v>50</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="39">
         <v>0.17251313687537298</v>
       </c>
       <c r="P18" s="39">
         <v>2.2727272727273</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>176</v>
       </c>
       <c r="C19" s="66" t="s">
         <v>228</v>
       </c>
       <c r="D19" s="25">
         <v>2</v>
       </c>
       <c r="E19" s="39">
         <v>0.16590488672843862</v>
       </c>
       <c r="F19" s="43">
         <v>2.0408163265305999</v>
       </c>
       <c r="G19" s="28"/>
       <c r="H19" s="66"/>
       <c r="I19" s="25"/>
       <c r="J19" s="39"/>
       <c r="K19" s="43"/>
       <c r="L19" s="28" t="s">
         <v>77</v>
       </c>
       <c r="M19" s="66" t="s">
         <v>178</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="39">
         <v>0.17251313687537298</v>
       </c>
       <c r="P19" s="39">
         <v>2.2727272727273</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="47"/>
       <c r="C20" s="67" t="s">
         <v>179</v>
       </c>
       <c r="D20" s="58">
         <v>22</v>
       </c>
       <c r="E20" s="40">
         <v>1.8249537540128244</v>
       </c>
       <c r="F20" s="44">
         <v>22.448979591836736</v>
       </c>
       <c r="G20" s="59"/>
       <c r="H20" s="67" t="s">
         <v>179</v>
       </c>
       <c r="I20" s="58">
         <v>14</v>
       </c>
       <c r="J20" s="40">
         <v>2.236979183310857</v>
       </c>
       <c r="K20" s="44">
         <v>25.925925925925927</v>
       </c>
       <c r="L20" s="59"/>
       <c r="M20" s="66" t="s">
         <v>179</v>
       </c>
       <c r="N20" s="29">
         <v>8</v>
       </c>
       <c r="O20" s="40">
         <v>1.3801050950029845</v>
       </c>
       <c r="P20" s="40">
         <v>18.181818181818183</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="30">
         <v>11</v>
       </c>
       <c r="B21" s="28" t="s">
         <v>83</v>
       </c>
       <c r="C21" s="66" t="s">
         <v>50</v>
       </c>
       <c r="D21" s="29">
         <v>1</v>
       </c>
       <c r="E21" s="39">
         <v>8.2952443364219308E-2</v>
       </c>
       <c r="F21" s="43">
         <v>1.0204081632652999</v>
       </c>
       <c r="G21" s="28"/>
       <c r="H21" s="66"/>
       <c r="I21" s="29"/>
       <c r="J21" s="39"/>
       <c r="K21" s="43"/>
       <c r="L21" s="49" t="s">
         <v>87</v>
       </c>
       <c r="M21" s="68" t="s">
         <v>175</v>
       </c>
       <c r="N21" s="31">
         <v>1</v>
       </c>
       <c r="O21" s="39">
         <v>0.17251313687537298</v>
       </c>
       <c r="P21" s="39">
         <v>2.2727272727273</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="28" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="66" t="s">
         <v>178</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
       <c r="E22" s="39">
         <v>8.2952443364219308E-2</v>
       </c>
       <c r="F22" s="43">
         <v>1.0204081632652999</v>
       </c>
       <c r="G22" s="28"/>
       <c r="H22" s="66"/>
       <c r="I22" s="25"/>
       <c r="J22" s="39"/>
       <c r="K22" s="43"/>
       <c r="L22" s="49" t="s">
         <v>177</v>
       </c>
       <c r="M22" s="66" t="s">
         <v>232</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
       <c r="O22" s="39">
         <v>0.17251313687537298</v>
       </c>
       <c r="P22" s="39">
         <v>2.2727272727273</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="66"/>
       <c r="D23" s="25"/>
       <c r="E23" s="39"/>
       <c r="F23" s="43"/>
       <c r="G23" s="27"/>
       <c r="H23" s="66"/>
       <c r="I23" s="25"/>
       <c r="J23" s="39"/>
       <c r="K23" s="43"/>
       <c r="L23" s="46"/>
       <c r="M23" s="66"/>
       <c r="N23" s="25"/>
       <c r="O23" s="39"/>
       <c r="P23" s="39"/>
     </row>
-    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="66"/>
       <c r="D24" s="25"/>
       <c r="E24" s="39"/>
       <c r="F24" s="43"/>
       <c r="G24" s="42"/>
       <c r="H24" s="66"/>
       <c r="I24" s="25"/>
       <c r="J24" s="39"/>
       <c r="K24" s="43"/>
       <c r="L24" s="46"/>
       <c r="M24" s="66"/>
       <c r="N24" s="25"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
     </row>
-    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="32">
         <v>15</v>
       </c>
       <c r="B25" s="47"/>
       <c r="C25" s="67"/>
       <c r="D25" s="35"/>
       <c r="E25" s="40"/>
       <c r="F25" s="44"/>
       <c r="G25" s="33"/>
       <c r="H25" s="67"/>
       <c r="I25" s="36"/>
       <c r="J25" s="40"/>
       <c r="K25" s="44"/>
       <c r="L25" s="33"/>
       <c r="M25" s="67"/>
       <c r="N25" s="36"/>
       <c r="O25" s="40"/>
       <c r="P25" s="40"/>
     </row>
     <row r="26" spans="1:16" s="38" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" s="3"/>
       <c r="C27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="41" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="20.75" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.77734375" style="2" customWidth="1"/>
     <col min="4" max="4" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="41" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="41" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="41" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="21.625" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="41" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="21.6640625" style="4" customWidth="1"/>
     <col min="14" max="14" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="41" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="41" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="41" customWidth="1"/>
     <col min="17" max="16384" width="9" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="61" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="85" t="s">
         <v>150</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="61" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...14 lines deleted...]
-      <c r="P2" s="78"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
     </row>
     <row r="3" spans="1:16" s="61" customFormat="1">
-      <c r="A3" s="80" t="s">
+      <c r="A3" s="87" t="s">
         <v>151</v>
       </c>
-      <c r="B3" s="80"/>
-[...13 lines deleted...]
-      <c r="P3" s="80"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="62" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="51" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="64" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="64" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="63" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="56" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="60" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
         <v>111</v>
       </c>
       <c r="E9" s="39">
         <v>9.2232410718403237</v>
       </c>
       <c r="F9" s="43">
         <v>100</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="60" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
         <v>60</v>
       </c>
       <c r="J9" s="39">
         <v>9.5867166454161108</v>
       </c>
       <c r="K9" s="43">
         <v>100</v>
       </c>
       <c r="L9" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="60" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
         <v>51</v>
       </c>
       <c r="O9" s="39">
         <v>8.8294029505787162</v>
       </c>
       <c r="P9" s="39">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="25">
         <v>30</v>
       </c>
       <c r="E10" s="39">
         <v>2.4927000000000001</v>
       </c>
       <c r="F10" s="43">
         <v>27.027027027027028</v>
       </c>
       <c r="G10" s="28" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="25">
         <v>20</v>
       </c>
       <c r="J10" s="39">
         <v>3.195572215138704</v>
       </c>
       <c r="K10" s="43">
         <v>33.333333333333336</v>
       </c>
       <c r="L10" s="28" t="s">
         <v>14</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="25">
         <v>10</v>
       </c>
       <c r="O10" s="39">
         <v>1.7312000000000001</v>
       </c>
       <c r="P10" s="39">
         <v>19.607843137254903</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="25">
         <v>23</v>
       </c>
       <c r="E11" s="39">
         <v>1.9111</v>
       </c>
       <c r="F11" s="43">
         <v>20.72072072072072</v>
       </c>
       <c r="G11" s="28" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="25">
         <v>19</v>
       </c>
       <c r="J11" s="39">
         <v>3.0357936043817686</v>
       </c>
       <c r="K11" s="43">
         <v>31.666666666666668</v>
       </c>
       <c r="L11" s="28" t="s">
         <v>48</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>226</v>
       </c>
       <c r="N11" s="25">
         <v>5</v>
       </c>
       <c r="O11" s="39">
         <v>0.86560000000000004</v>
       </c>
       <c r="P11" s="39">
         <v>9.8039215686274517</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>226</v>
       </c>
       <c r="D12" s="25">
         <v>10</v>
       </c>
       <c r="E12" s="39">
         <v>0.83089999999999997</v>
       </c>
       <c r="F12" s="43">
         <v>9.0090090090090094</v>
       </c>
       <c r="G12" s="28" t="s">
         <v>48</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>226</v>
       </c>
       <c r="I12" s="25">
         <v>5</v>
       </c>
       <c r="J12" s="39">
         <v>0.79889305378467601</v>
       </c>
       <c r="K12" s="43">
         <v>8.3333333333333339</v>
       </c>
       <c r="L12" s="28" t="s">
         <v>46</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>50</v>
       </c>
       <c r="N12" s="25">
         <v>4</v>
       </c>
       <c r="O12" s="39">
         <v>0.6925</v>
       </c>
       <c r="P12" s="39">
         <v>7.8431372549019605</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="25">
         <v>6</v>
       </c>
       <c r="E13" s="39">
         <v>0.4985</v>
       </c>
       <c r="F13" s="43">
         <v>5.4054054054054053</v>
       </c>
       <c r="G13" s="28" t="s">
         <v>49</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="25">
         <v>2</v>
       </c>
       <c r="J13" s="39">
         <v>0.31955722151387039</v>
       </c>
       <c r="K13" s="43">
         <v>3.3333333333333335</v>
       </c>
       <c r="L13" s="28" t="s">
         <v>22</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>23</v>
       </c>
       <c r="N13" s="25">
         <v>4</v>
       </c>
       <c r="O13" s="39">
         <v>0.6925</v>
       </c>
       <c r="P13" s="39">
         <v>7.8431372549019605</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="25">
         <v>5</v>
       </c>
       <c r="E14" s="39">
         <v>0.41539999999999999</v>
       </c>
       <c r="F14" s="43">
         <v>4.5045045045045047</v>
       </c>
       <c r="G14" s="28" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="25">
         <v>1</v>
       </c>
       <c r="J14" s="39">
         <v>0.1597786107569352</v>
       </c>
       <c r="K14" s="43">
         <v>1.6666666666666667</v>
       </c>
       <c r="L14" s="28" t="s">
         <v>49</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>39</v>
       </c>
       <c r="N14" s="25">
         <v>4</v>
       </c>
       <c r="O14" s="39">
         <v>0.6925</v>
       </c>
       <c r="P14" s="39">
         <v>7.8431372549019605</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="25">
         <v>4</v>
       </c>
       <c r="E15" s="39">
         <v>0.33229999999999998</v>
       </c>
       <c r="F15" s="43">
         <v>3.6036036036036037</v>
       </c>
       <c r="G15" s="28" t="s">
         <v>46</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>50</v>
       </c>
       <c r="I15" s="25">
         <v>1</v>
       </c>
       <c r="J15" s="39">
         <v>0.1597786107569352</v>
       </c>
       <c r="K15" s="43">
         <v>1.6666666666666667</v>
       </c>
       <c r="L15" s="28" t="s">
         <v>16</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N15" s="25">
         <v>3</v>
       </c>
       <c r="O15" s="39">
         <v>0.51929999999999998</v>
       </c>
       <c r="P15" s="39">
         <v>5.882352941176471</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>232</v>
       </c>
       <c r="D16" s="25">
         <v>3</v>
       </c>
       <c r="E16" s="39">
         <v>0.2492</v>
       </c>
       <c r="F16" s="43">
         <v>2.7027027027027026</v>
       </c>
       <c r="G16" s="28" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I16" s="25">
         <v>1</v>
       </c>
       <c r="J16" s="39">
         <v>0.1597786107569352</v>
       </c>
       <c r="K16" s="43">
         <v>1.6666666666666667</v>
       </c>
       <c r="L16" s="28" t="s">
         <v>20</v>
       </c>
       <c r="M16" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N16" s="25">
         <v>2</v>
       </c>
       <c r="O16" s="39">
         <v>0.34620000000000001</v>
       </c>
       <c r="P16" s="39">
         <v>3.9215686274509802</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="25">
         <v>2</v>
       </c>
       <c r="E17" s="39">
         <v>0.1661</v>
       </c>
       <c r="F17" s="43">
         <v>1.8018018018018018</v>
       </c>
       <c r="G17" s="28" t="s">
         <v>36</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>232</v>
       </c>
       <c r="I17" s="25">
         <v>1</v>
       </c>
       <c r="J17" s="39">
         <v>0.1597786107569352</v>
       </c>
       <c r="K17" s="43">
         <v>1.6666666666666667</v>
       </c>
       <c r="L17" s="28" t="s">
         <v>36</v>
       </c>
       <c r="M17" s="24" t="s">
         <v>232</v>
       </c>
       <c r="N17" s="25">
         <v>2</v>
       </c>
       <c r="O17" s="39">
         <v>0.34620000000000001</v>
       </c>
       <c r="P17" s="39">
         <v>3.9215686274509802</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="25">
         <v>1</v>
       </c>
       <c r="E18" s="39">
         <v>8.3000000000000004E-2</v>
       </c>
       <c r="F18" s="43">
         <v>0.90090090090090091</v>
       </c>
       <c r="G18" s="28"/>
       <c r="H18" s="24"/>
       <c r="I18" s="25"/>
       <c r="J18" s="39"/>
       <c r="K18" s="43"/>
       <c r="L18" s="28" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="24" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="39">
         <v>0.1731</v>
       </c>
       <c r="P18" s="39">
         <v>1.9607843137254901</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="25">
         <v>1</v>
       </c>
       <c r="E19" s="39">
         <v>8.3000000000000004E-2</v>
       </c>
       <c r="F19" s="43">
         <v>0.90090090090090091</v>
       </c>
       <c r="G19" s="28"/>
       <c r="H19" s="24"/>
       <c r="I19" s="25"/>
       <c r="J19" s="39"/>
       <c r="K19" s="43"/>
       <c r="L19" s="28"/>
       <c r="M19" s="24"/>
       <c r="N19" s="25"/>
       <c r="O19" s="39"/>
       <c r="P19" s="39"/>
     </row>
-    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="47"/>
       <c r="C20" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="58">
         <v>26</v>
       </c>
       <c r="E20" s="40">
         <v>2.160398809620256</v>
       </c>
       <c r="F20" s="44">
         <v>23.423423423423422</v>
       </c>
       <c r="G20" s="59"/>
       <c r="H20" s="34" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="58">
         <v>10</v>
       </c>
       <c r="J20" s="40">
         <v>1.5977861075693518</v>
       </c>
       <c r="K20" s="44">
         <v>16.666666666666668</v>
       </c>
       <c r="L20" s="59"/>
       <c r="M20" s="24" t="s">
         <v>38</v>
       </c>
       <c r="N20" s="29">
         <v>16</v>
       </c>
       <c r="O20" s="40">
         <v>2.7700087688090087</v>
       </c>
       <c r="P20" s="40">
         <v>31.372549019607842</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="30">
         <v>11</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="24"/>
       <c r="D21" s="29"/>
       <c r="E21" s="39"/>
       <c r="F21" s="43"/>
       <c r="G21" s="28"/>
       <c r="H21" s="24"/>
       <c r="I21" s="29"/>
       <c r="J21" s="39"/>
       <c r="K21" s="43"/>
       <c r="L21" s="49"/>
       <c r="M21" s="48"/>
       <c r="N21" s="31"/>
       <c r="O21" s="39"/>
       <c r="P21" s="39"/>
     </row>
-    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="24"/>
       <c r="D22" s="25"/>
       <c r="E22" s="39"/>
       <c r="F22" s="43"/>
       <c r="G22" s="28"/>
       <c r="H22" s="24"/>
       <c r="I22" s="25"/>
       <c r="J22" s="39"/>
       <c r="K22" s="43"/>
       <c r="L22" s="49"/>
       <c r="M22" s="24"/>
       <c r="N22" s="25"/>
       <c r="O22" s="39"/>
       <c r="P22" s="39"/>
     </row>
-    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="24"/>
       <c r="D23" s="25"/>
       <c r="E23" s="39"/>
       <c r="F23" s="43"/>
       <c r="G23" s="27"/>
       <c r="H23" s="24"/>
       <c r="I23" s="25"/>
       <c r="J23" s="39"/>
       <c r="K23" s="43"/>
       <c r="L23" s="46"/>
       <c r="M23" s="24"/>
       <c r="N23" s="25"/>
       <c r="O23" s="39"/>
       <c r="P23" s="39"/>
     </row>
-    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="24"/>
       <c r="D24" s="25"/>
       <c r="E24" s="39"/>
       <c r="F24" s="43"/>
       <c r="G24" s="42"/>
       <c r="H24" s="24"/>
       <c r="I24" s="25"/>
       <c r="J24" s="39"/>
       <c r="K24" s="43"/>
       <c r="L24" s="46"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
     </row>
-    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="32">
         <v>15</v>
       </c>
       <c r="B25" s="47"/>
       <c r="C25" s="34"/>
       <c r="D25" s="35"/>
       <c r="E25" s="40"/>
       <c r="F25" s="44"/>
       <c r="G25" s="33"/>
       <c r="H25" s="34"/>
       <c r="I25" s="36"/>
       <c r="J25" s="40"/>
       <c r="K25" s="44"/>
       <c r="L25" s="33"/>
       <c r="M25" s="34"/>
       <c r="N25" s="36"/>
       <c r="O25" s="40"/>
       <c r="P25" s="40"/>
     </row>
     <row r="26" spans="1:16" s="38" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" s="3"/>
       <c r="C27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="41" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="20.75" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.77734375" style="2" customWidth="1"/>
     <col min="4" max="4" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="41" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="41" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="41" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="21.625" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="41" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="21.6640625" style="4" customWidth="1"/>
     <col min="14" max="14" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="41" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="41" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="41" customWidth="1"/>
     <col min="17" max="16384" width="9" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="61" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="85" t="s">
         <v>154</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="61" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...14 lines deleted...]
-      <c r="P2" s="78"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
     </row>
     <row r="3" spans="1:16" s="61" customFormat="1">
-      <c r="A3" s="80" t="s">
+      <c r="A3" s="87" t="s">
         <v>153</v>
       </c>
-      <c r="B3" s="80"/>
-[...13 lines deleted...]
-      <c r="P3" s="80"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="62" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>94</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="51" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>96</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>97</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>96</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>98</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="64" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
         <v>100</v>
       </c>
       <c r="K8" s="64" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
         <v>100</v>
       </c>
       <c r="P8" s="63" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="56" t="s">
         <v>101</v>
       </c>
       <c r="C9" s="60" t="s">
         <v>102</v>
       </c>
       <c r="D9" s="25">
         <v>125</v>
       </c>
       <c r="E9" s="39">
         <v>10.480049130470324</v>
       </c>
       <c r="F9" s="43">
         <v>100</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>103</v>
       </c>
       <c r="H9" s="60" t="s">
         <v>102</v>
       </c>
       <c r="I9" s="25">
         <v>69</v>
       </c>
       <c r="J9" s="39">
         <v>11.105889018368174</v>
       </c>
       <c r="K9" s="43">
         <v>100</v>
       </c>
       <c r="L9" s="56" t="s">
         <v>101</v>
       </c>
       <c r="M9" s="60" t="s">
         <v>104</v>
       </c>
       <c r="N9" s="25">
         <v>56</v>
       </c>
       <c r="O9" s="39">
         <v>9.7996239394313243</v>
       </c>
       <c r="P9" s="39">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>105</v>
       </c>
       <c r="D10" s="25">
         <v>30</v>
       </c>
       <c r="E10" s="39">
         <v>2.5152000000000001</v>
       </c>
       <c r="F10" s="43">
         <v>24</v>
       </c>
       <c r="G10" s="28" t="s">
         <v>106</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>105</v>
       </c>
       <c r="I10" s="25">
         <v>16</v>
       </c>
       <c r="J10" s="39">
         <v>2.5752786129549392</v>
       </c>
       <c r="K10" s="43">
         <v>23.188405797101449</v>
       </c>
       <c r="L10" s="28" t="s">
         <v>107</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>108</v>
       </c>
       <c r="N10" s="25">
         <v>14</v>
       </c>
       <c r="O10" s="39">
         <v>2.4499</v>
       </c>
       <c r="P10" s="39">
         <v>25</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>109</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>110</v>
       </c>
       <c r="D11" s="25">
         <v>18</v>
       </c>
       <c r="E11" s="39">
         <v>1.5091000000000001</v>
       </c>
       <c r="F11" s="43">
         <v>14.4</v>
       </c>
       <c r="G11" s="28" t="s">
         <v>111</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>112</v>
       </c>
       <c r="I11" s="25">
         <v>14</v>
       </c>
       <c r="J11" s="39">
         <v>2.2533687863355718</v>
       </c>
       <c r="K11" s="43">
         <v>20.289855072463769</v>
       </c>
       <c r="L11" s="28" t="s">
         <v>113</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>226</v>
       </c>
       <c r="N11" s="25">
         <v>7</v>
       </c>
       <c r="O11" s="39">
         <v>1.2249000000000001</v>
       </c>
       <c r="P11" s="39">
         <v>12.5</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>113</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>226</v>
       </c>
       <c r="D12" s="25">
         <v>11</v>
       </c>
       <c r="E12" s="39">
         <v>0.92220000000000002</v>
       </c>
       <c r="F12" s="43">
         <v>8.8000000000000007</v>
       </c>
       <c r="G12" s="28" t="s">
         <v>114</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>115</v>
       </c>
       <c r="I12" s="25">
         <v>4</v>
       </c>
       <c r="J12" s="39">
         <v>0.6438196532387348</v>
       </c>
       <c r="K12" s="43">
         <v>5.7971014492753623</v>
       </c>
       <c r="L12" s="28" t="s">
         <v>116</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>117</v>
       </c>
       <c r="N12" s="25">
         <v>4</v>
       </c>
       <c r="O12" s="39">
         <v>0.69989999999999997</v>
       </c>
       <c r="P12" s="39">
         <v>7.1428571428571432</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>114</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>118</v>
       </c>
       <c r="D13" s="25">
         <v>8</v>
       </c>
       <c r="E13" s="39">
         <v>0.67069999999999996</v>
       </c>
       <c r="F13" s="43">
         <v>6.4</v>
       </c>
       <c r="G13" s="28" t="s">
         <v>113</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>226</v>
       </c>
       <c r="I13" s="25">
         <v>4</v>
       </c>
       <c r="J13" s="39">
         <v>0.6438196532387348</v>
       </c>
       <c r="K13" s="43">
         <v>5.7971014492753623</v>
       </c>
       <c r="L13" s="28" t="s">
         <v>119</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>120</v>
       </c>
       <c r="N13" s="25">
         <v>4</v>
       </c>
       <c r="O13" s="39">
         <v>0.69989999999999997</v>
       </c>
       <c r="P13" s="39">
         <v>7.1428571428571432</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>117</v>
       </c>
       <c r="D14" s="25">
         <v>6</v>
       </c>
       <c r="E14" s="39">
         <v>0.503</v>
       </c>
       <c r="F14" s="43">
         <v>4.8</v>
       </c>
       <c r="G14" s="28" t="s">
         <v>121</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>122</v>
       </c>
       <c r="I14" s="25">
         <v>2</v>
       </c>
       <c r="J14" s="39">
         <v>0.3219098266193674</v>
       </c>
       <c r="K14" s="43">
         <v>2.8985507246376812</v>
       </c>
       <c r="L14" s="28" t="s">
         <v>123</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>118</v>
       </c>
       <c r="N14" s="25">
         <v>4</v>
       </c>
       <c r="O14" s="39">
         <v>0.69989999999999997</v>
       </c>
       <c r="P14" s="39">
         <v>7.1428571428571432</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>119</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>124</v>
       </c>
       <c r="D15" s="25">
         <v>4</v>
       </c>
       <c r="E15" s="39">
         <v>0.33529999999999999</v>
       </c>
       <c r="F15" s="43">
         <v>3.2</v>
       </c>
       <c r="G15" s="28" t="s">
         <v>125</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>126</v>
       </c>
       <c r="I15" s="25">
         <v>2</v>
       </c>
       <c r="J15" s="39">
         <v>0.3219098266193674</v>
       </c>
       <c r="K15" s="43">
         <v>2.8985507246376812</v>
       </c>
       <c r="L15" s="28" t="s">
         <v>111</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>112</v>
       </c>
       <c r="N15" s="25">
         <v>4</v>
       </c>
       <c r="O15" s="39">
         <v>0.69989999999999997</v>
       </c>
       <c r="P15" s="39">
         <v>7.1428571428571432</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
         <v>127</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>128</v>
       </c>
       <c r="D16" s="25">
         <v>2</v>
       </c>
       <c r="E16" s="39">
         <v>0.1676</v>
       </c>
       <c r="F16" s="43">
         <v>1.6</v>
       </c>
       <c r="G16" s="28" t="s">
         <v>127</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>128</v>
       </c>
       <c r="I16" s="25">
         <v>1</v>
       </c>
       <c r="J16" s="39">
         <v>0.1609549133096837</v>
       </c>
       <c r="K16" s="43">
         <v>1.4492753623188406</v>
       </c>
       <c r="L16" s="28" t="s">
         <v>129</v>
       </c>
       <c r="M16" s="24" t="s">
         <v>50</v>
       </c>
       <c r="N16" s="25">
         <v>2</v>
       </c>
       <c r="O16" s="39">
         <v>0.34989999999999999</v>
       </c>
       <c r="P16" s="39">
         <v>3.5714285714285716</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
         <v>130</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>131</v>
       </c>
       <c r="D17" s="25">
         <v>2</v>
       </c>
       <c r="E17" s="39">
         <v>0.1676</v>
       </c>
       <c r="F17" s="43">
         <v>1.6</v>
       </c>
       <c r="G17" s="28" t="s">
         <v>132</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>131</v>
       </c>
       <c r="I17" s="25">
         <v>1</v>
       </c>
       <c r="J17" s="39">
         <v>0.1609549133096837</v>
       </c>
       <c r="K17" s="43">
         <v>1.4492753623188406</v>
       </c>
       <c r="L17" s="28" t="s">
         <v>127</v>
       </c>
       <c r="M17" s="24" t="s">
         <v>133</v>
       </c>
       <c r="N17" s="25">
         <v>1</v>
       </c>
       <c r="O17" s="39">
         <v>0.1749</v>
       </c>
       <c r="P17" s="39">
         <v>1.7857142857142858</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>129</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>50</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
       <c r="E18" s="39">
         <v>0.1676</v>
       </c>
       <c r="F18" s="43">
         <v>1.6</v>
       </c>
       <c r="G18" s="28" t="s">
         <v>134</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>82</v>
       </c>
       <c r="I18" s="25">
         <v>1</v>
       </c>
       <c r="J18" s="39">
         <v>0.1609549133096837</v>
       </c>
       <c r="K18" s="43">
         <v>1.4492753623188406</v>
       </c>
       <c r="L18" s="28" t="s">
         <v>130</v>
       </c>
       <c r="M18" s="24" t="s">
         <v>131</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="39">
         <v>0.1749</v>
       </c>
       <c r="P18" s="39">
         <v>1.7857142857142858</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>125</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>126</v>
       </c>
       <c r="D19" s="25">
         <v>2</v>
       </c>
       <c r="E19" s="39">
         <v>0.1676</v>
       </c>
       <c r="F19" s="43">
         <v>1.6</v>
       </c>
       <c r="G19" s="28" t="s">
         <v>135</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>136</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
       <c r="J19" s="39">
         <v>0.1609549133096837</v>
       </c>
       <c r="K19" s="43">
         <v>1.4492753623188406</v>
       </c>
       <c r="L19" s="28" t="s">
         <v>137</v>
       </c>
       <c r="M19" s="24" t="s">
         <v>138</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="39">
         <v>0.1749</v>
       </c>
       <c r="P19" s="39">
         <v>1.7857142857142858</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="47"/>
       <c r="C20" s="34" t="s">
         <v>139</v>
       </c>
       <c r="D20" s="58">
         <v>40</v>
       </c>
       <c r="E20" s="40">
         <v>3.3536157217505034</v>
       </c>
       <c r="F20" s="44">
         <v>32</v>
       </c>
       <c r="G20" s="59"/>
       <c r="H20" s="34" t="s">
         <v>140</v>
       </c>
       <c r="I20" s="58">
         <v>23</v>
       </c>
       <c r="J20" s="40">
         <v>3.7019630061227251</v>
       </c>
       <c r="K20" s="44">
         <v>33.333333333333336</v>
       </c>
       <c r="L20" s="59"/>
       <c r="M20" s="24" t="s">
         <v>140</v>
       </c>
       <c r="N20" s="29">
         <v>14</v>
       </c>
       <c r="O20" s="40">
         <v>2.4499059848578311</v>
       </c>
       <c r="P20" s="40">
         <v>25</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="30">
         <v>11</v>
       </c>
       <c r="B21" s="28" t="s">
         <v>134</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>141</v>
       </c>
       <c r="D21" s="29">
         <v>1</v>
       </c>
       <c r="E21" s="39">
         <v>8.3799999999999999E-2</v>
       </c>
       <c r="F21" s="43">
         <v>0.8</v>
       </c>
       <c r="G21" s="28" t="s">
         <v>143</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>144</v>
       </c>
       <c r="I21" s="29">
         <v>1</v>
       </c>
       <c r="J21" s="39">
         <v>0.1609549133096837</v>
       </c>
       <c r="K21" s="43">
         <v>1.4492753623188406</v>
       </c>
       <c r="L21" s="49"/>
       <c r="M21" s="48"/>
       <c r="N21" s="31"/>
       <c r="O21" s="39"/>
       <c r="P21" s="39"/>
     </row>
-    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="28" t="s">
         <v>135</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>136</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
       <c r="E22" s="39">
         <v>8.3799999999999999E-2</v>
       </c>
       <c r="F22" s="43">
         <v>0.8</v>
       </c>
       <c r="G22" s="28" t="s">
         <v>145</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>146</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
       <c r="J22" s="39">
         <v>0.1609549133096837</v>
       </c>
       <c r="K22" s="43">
         <v>1.4492753623188406</v>
       </c>
       <c r="L22" s="49"/>
       <c r="M22" s="24"/>
       <c r="N22" s="25"/>
       <c r="O22" s="39"/>
       <c r="P22" s="39"/>
     </row>
-    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>137</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>147</v>
       </c>
       <c r="D23" s="25">
         <v>1</v>
       </c>
       <c r="E23" s="39">
         <v>8.3799999999999999E-2</v>
       </c>
       <c r="F23" s="43">
         <v>0.8</v>
       </c>
       <c r="G23" s="27"/>
       <c r="H23" s="24"/>
       <c r="I23" s="25"/>
       <c r="J23" s="39"/>
       <c r="K23" s="43"/>
       <c r="L23" s="46"/>
       <c r="M23" s="24"/>
       <c r="N23" s="25"/>
       <c r="O23" s="39"/>
       <c r="P23" s="39"/>
     </row>
-    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>142</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>144</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="39">
         <v>8.3799999999999999E-2</v>
       </c>
       <c r="F24" s="43">
         <v>0.8</v>
       </c>
       <c r="G24" s="42"/>
       <c r="H24" s="24"/>
       <c r="I24" s="25"/>
       <c r="J24" s="39"/>
       <c r="K24" s="43"/>
       <c r="L24" s="46"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
     </row>
-    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="32">
         <v>15</v>
       </c>
       <c r="B25" s="47" t="s">
         <v>148</v>
       </c>
       <c r="C25" s="34" t="s">
         <v>149</v>
       </c>
       <c r="D25" s="35">
         <v>1</v>
       </c>
       <c r="E25" s="40">
         <v>8.3799999999999999E-2</v>
       </c>
       <c r="F25" s="44">
         <v>0.8</v>
       </c>
       <c r="G25" s="33"/>
       <c r="H25" s="34"/>
       <c r="I25" s="36"/>
       <c r="J25" s="40"/>
       <c r="K25" s="44"/>
       <c r="L25" s="33"/>
       <c r="M25" s="34"/>
       <c r="N25" s="36"/>
       <c r="O25" s="40"/>
       <c r="P25" s="40"/>
     </row>
     <row r="26" spans="1:16" s="38" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" s="3"/>
       <c r="C27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="41" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="20.75" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.77734375" style="2" customWidth="1"/>
     <col min="4" max="4" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.75" style="41" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="19.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="41" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.75" style="41" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="21.625" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="41" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="21.6640625" style="4" customWidth="1"/>
     <col min="14" max="14" width="5" style="41" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.75" style="41" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.875" style="41" customWidth="1"/>
+    <col min="15" max="15" width="6.77734375" style="41" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="41" customWidth="1"/>
     <col min="17" max="16384" width="9" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="61" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="85" t="s">
         <v>154</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="61" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...14 lines deleted...]
-      <c r="P2" s="78"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
     </row>
     <row r="3" spans="1:16" s="61" customFormat="1">
-      <c r="A3" s="80" t="s">
+      <c r="A3" s="87" t="s">
         <v>156</v>
       </c>
-      <c r="B3" s="80"/>
-[...13 lines deleted...]
-      <c r="P3" s="80"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="62" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="50" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="51" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="64" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="64" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="63" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="56" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="60" t="s">
         <v>61</v>
       </c>
       <c r="D9" s="25">
         <v>121</v>
       </c>
       <c r="E9" s="39">
         <v>10.240625067442133</v>
       </c>
       <c r="F9" s="43">
         <v>100</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>60</v>
       </c>
       <c r="H9" s="60" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="25">
         <v>66</v>
       </c>
       <c r="J9" s="39">
         <v>10.709061569802394</v>
       </c>
       <c r="K9" s="43">
         <v>100</v>
       </c>
       <c r="L9" s="56" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="60" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="25">
         <v>55</v>
       </c>
       <c r="O9" s="39">
         <v>9.7298980306686378</v>
       </c>
       <c r="P9" s="39">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>63</v>
       </c>
       <c r="D10" s="25">
         <v>31</v>
       </c>
       <c r="E10" s="39">
         <v>2.6236000000000002</v>
       </c>
       <c r="F10" s="43">
         <v>25.619834710743802</v>
       </c>
       <c r="G10" s="28" t="s">
         <v>64</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="25">
         <v>19</v>
       </c>
       <c r="J10" s="39">
         <v>3.0829</v>
       </c>
       <c r="K10" s="43">
         <v>28.787878787878789</v>
       </c>
       <c r="L10" s="28" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="25">
         <v>17</v>
       </c>
       <c r="O10" s="39">
         <v>3.0074230276612157</v>
       </c>
       <c r="P10" s="39">
         <v>30.90909090909091</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>65</v>
       </c>
       <c r="D11" s="25">
         <v>23</v>
       </c>
       <c r="E11" s="39">
         <v>1.9464999999999999</v>
       </c>
       <c r="F11" s="43">
         <v>19.008264462809919</v>
       </c>
       <c r="G11" s="28" t="s">
         <v>62</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>63</v>
       </c>
       <c r="I11" s="25">
         <v>14</v>
       </c>
       <c r="J11" s="39">
         <v>2.2715999999999998</v>
       </c>
       <c r="K11" s="43">
         <v>21.212121212121211</v>
       </c>
       <c r="L11" s="28" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="25">
         <v>4</v>
       </c>
       <c r="O11" s="39">
         <v>0.70762894768499185</v>
       </c>
       <c r="P11" s="39">
         <v>7.2727272727272725</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>67</v>
       </c>
       <c r="D12" s="25">
         <v>5</v>
       </c>
       <c r="E12" s="39">
         <v>0.42309999999999998</v>
       </c>
       <c r="F12" s="43">
         <v>4.1322314049586772</v>
       </c>
       <c r="G12" s="28" t="s">
         <v>68</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>226</v>
       </c>
       <c r="I12" s="25">
         <v>4</v>
       </c>
       <c r="J12" s="39">
         <v>0.64900000000000002</v>
       </c>
       <c r="K12" s="43">
         <v>6.0606060606060606</v>
       </c>
       <c r="L12" s="28" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>65</v>
       </c>
       <c r="N12" s="25">
         <v>4</v>
       </c>
       <c r="O12" s="39">
         <v>0.70762894768499185</v>
       </c>
       <c r="P12" s="39">
         <v>7.2727272727272725</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="26">
         <v>4</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>226</v>
       </c>
       <c r="D13" s="25">
         <v>5</v>
       </c>
       <c r="E13" s="39">
         <v>0.42309999999999998</v>
       </c>
       <c r="F13" s="43">
         <v>4.1322314049586772</v>
       </c>
       <c r="G13" s="28" t="s">
         <v>69</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>70</v>
       </c>
       <c r="I13" s="25">
         <v>2</v>
       </c>
       <c r="J13" s="39">
         <v>0.32450000000000001</v>
       </c>
       <c r="K13" s="43">
         <v>3.0303030303030303</v>
       </c>
       <c r="L13" s="28" t="s">
         <v>71</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>72</v>
       </c>
       <c r="N13" s="25">
         <v>3</v>
       </c>
       <c r="O13" s="39">
         <v>0.53072171076374386</v>
       </c>
       <c r="P13" s="39">
         <v>5.4545454545454541</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="26">
         <v>5</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>72</v>
       </c>
       <c r="D14" s="25">
         <v>5</v>
       </c>
       <c r="E14" s="39">
         <v>0.42309999999999998</v>
       </c>
       <c r="F14" s="43">
         <v>4.1322314049586772</v>
       </c>
       <c r="G14" s="28" t="s">
         <v>73</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>74</v>
       </c>
       <c r="I14" s="25">
         <v>2</v>
       </c>
       <c r="J14" s="39">
         <v>0.32450000000000001</v>
       </c>
       <c r="K14" s="43">
         <v>3.0303030303030303</v>
       </c>
       <c r="L14" s="28" t="s">
         <v>75</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="N14" s="25">
         <v>2</v>
       </c>
       <c r="O14" s="39">
         <v>0.35381447384249592</v>
       </c>
       <c r="P14" s="39">
         <v>3.6363636363636362</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="45">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="25">
         <v>4</v>
       </c>
       <c r="E15" s="39">
         <v>0.33850000000000002</v>
       </c>
       <c r="F15" s="43">
         <v>3.3057851239669422</v>
       </c>
       <c r="G15" s="28" t="s">
         <v>77</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>78</v>
       </c>
       <c r="I15" s="25">
         <v>2</v>
       </c>
       <c r="J15" s="39">
         <v>0.32450000000000001</v>
       </c>
       <c r="K15" s="43">
         <v>3.0303030303030303</v>
       </c>
       <c r="L15" s="28" t="s">
         <v>73</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>74</v>
       </c>
       <c r="N15" s="25">
         <v>2</v>
       </c>
       <c r="O15" s="39">
         <v>0.35381447384249592</v>
       </c>
       <c r="P15" s="39">
         <v>3.6363636363636362</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="45">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>76</v>
       </c>
       <c r="D16" s="25">
         <v>3</v>
       </c>
       <c r="E16" s="39">
         <v>0.25380000000000003</v>
       </c>
       <c r="F16" s="43">
         <v>2.4793388429752068</v>
       </c>
       <c r="G16" s="28" t="s">
         <v>71</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>72</v>
       </c>
       <c r="I16" s="25">
         <v>2</v>
       </c>
       <c r="J16" s="39">
         <v>0.32450000000000001</v>
       </c>
       <c r="K16" s="43">
         <v>3.0303030303030303</v>
       </c>
       <c r="L16" s="28" t="s">
         <v>79</v>
       </c>
       <c r="M16" s="24" t="s">
         <v>80</v>
       </c>
       <c r="N16" s="25">
         <v>1</v>
       </c>
       <c r="O16" s="39">
         <v>0.17690723692124796</v>
       </c>
       <c r="P16" s="39">
         <v>1.8181818181818181</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="45">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="25">
         <v>2</v>
       </c>
       <c r="E17" s="39">
         <v>0.16919999999999999</v>
       </c>
       <c r="F17" s="43">
         <v>1.6528925619834711</v>
       </c>
       <c r="G17" s="28" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>76</v>
       </c>
       <c r="I17" s="25">
         <v>1</v>
       </c>
       <c r="J17" s="39">
         <v>0.16220000000000001</v>
       </c>
       <c r="K17" s="43">
         <v>1.5151515151515151</v>
       </c>
       <c r="L17" s="28" t="s">
         <v>81</v>
       </c>
       <c r="M17" s="24" t="s">
         <v>82</v>
       </c>
       <c r="N17" s="25">
         <v>1</v>
       </c>
       <c r="O17" s="39">
         <v>0.17690723692124796</v>
       </c>
       <c r="P17" s="39">
         <v>1.8181818181818181</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="45">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>77</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>78</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
       <c r="E18" s="39">
         <v>0.16919999999999999</v>
       </c>
       <c r="F18" s="43">
         <v>1.6528925619834711</v>
       </c>
       <c r="G18" s="28" t="s">
         <v>66</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>67</v>
       </c>
       <c r="I18" s="25">
         <v>1</v>
       </c>
       <c r="J18" s="39">
         <v>0.16220000000000001</v>
       </c>
       <c r="K18" s="43">
         <v>1.5151515151515151</v>
       </c>
       <c r="L18" s="28" t="s">
         <v>83</v>
       </c>
       <c r="M18" s="24" t="s">
         <v>84</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="39">
         <v>0.17690723692124796</v>
       </c>
       <c r="P18" s="39">
         <v>1.8181818181818181</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="26">
         <v>10</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>79</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>80</v>
       </c>
       <c r="D19" s="25">
         <v>1</v>
       </c>
       <c r="E19" s="39">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="F19" s="43">
         <v>0.82644628099173556</v>
       </c>
       <c r="G19" s="28" t="s">
         <v>85</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>86</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
       <c r="J19" s="39">
         <v>0.16220000000000001</v>
       </c>
       <c r="K19" s="43">
         <v>1.5151515151515151</v>
       </c>
       <c r="L19" s="28" t="s">
         <v>87</v>
       </c>
       <c r="M19" s="24" t="s">
         <v>88</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="39">
         <v>0.17690723692124796</v>
       </c>
       <c r="P19" s="39">
         <v>1.8181818181818181</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="47"/>
       <c r="C20" s="34" t="s">
         <v>89</v>
       </c>
       <c r="D20" s="58">
         <v>40</v>
       </c>
       <c r="E20" s="40">
         <v>3.3853306008073165</v>
       </c>
       <c r="F20" s="44">
         <v>33.057851239669418</v>
       </c>
       <c r="G20" s="59"/>
       <c r="H20" s="34" t="s">
         <v>89</v>
       </c>
       <c r="I20" s="58">
         <v>18</v>
       </c>
       <c r="J20" s="40">
         <v>2.920653155400653</v>
       </c>
       <c r="K20" s="44">
         <v>27.272727272727273</v>
       </c>
       <c r="L20" s="59"/>
       <c r="M20" s="24" t="s">
         <v>89</v>
       </c>
       <c r="N20" s="29">
         <v>19</v>
       </c>
       <c r="O20" s="40">
         <v>3.3612375015037115</v>
       </c>
       <c r="P20" s="40">
         <v>34.545454545454547</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="30">
         <v>11</v>
       </c>
       <c r="B21" s="28" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="29">
         <v>1</v>
       </c>
       <c r="E21" s="39">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="F21" s="43">
         <v>0.82644628099173556</v>
       </c>
       <c r="G21" s="28"/>
       <c r="H21" s="24"/>
       <c r="I21" s="29"/>
       <c r="J21" s="39"/>
       <c r="K21" s="43"/>
       <c r="L21" s="49" t="s">
         <v>90</v>
       </c>
       <c r="M21" s="48" t="s">
         <v>91</v>
       </c>
       <c r="N21" s="31">
         <v>1</v>
       </c>
       <c r="O21" s="39">
         <v>0.17690723692124796</v>
       </c>
       <c r="P21" s="39">
         <v>1.8181818181818181</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="28" t="s">
         <v>83</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
       <c r="E22" s="39">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="F22" s="43">
         <v>0.82644628099173556</v>
       </c>
       <c r="G22" s="28"/>
       <c r="H22" s="24"/>
       <c r="I22" s="25"/>
       <c r="J22" s="39"/>
       <c r="K22" s="43"/>
       <c r="L22" s="49" t="s">
         <v>68</v>
       </c>
       <c r="M22" s="24" t="s">
         <v>226</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
       <c r="O22" s="39">
         <v>0.17690723692124796</v>
       </c>
       <c r="P22" s="39">
         <v>1.8181818181818181</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>86</v>
       </c>
       <c r="D23" s="25">
         <v>1</v>
       </c>
       <c r="E23" s="39">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="F23" s="43">
         <v>0.82644628099173556</v>
       </c>
       <c r="G23" s="27"/>
       <c r="H23" s="24"/>
       <c r="I23" s="25"/>
       <c r="J23" s="39"/>
       <c r="K23" s="43"/>
       <c r="L23" s="46" t="s">
         <v>92</v>
       </c>
       <c r="M23" s="24" t="s">
         <v>93</v>
       </c>
       <c r="N23" s="25">
         <v>1</v>
       </c>
       <c r="O23" s="39">
         <v>0.17690723692124796</v>
       </c>
       <c r="P23" s="39">
         <v>1.8181818181818181</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>87</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="39">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="F24" s="43">
         <v>0.82644628099173556</v>
       </c>
       <c r="G24" s="42"/>
       <c r="H24" s="24"/>
       <c r="I24" s="25"/>
       <c r="J24" s="39"/>
       <c r="K24" s="43"/>
       <c r="L24" s="46"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
     </row>
-    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="38" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="32">
         <v>15</v>
       </c>
       <c r="B25" s="47" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="34" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="35">
         <v>1</v>
       </c>
       <c r="E25" s="40">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="F25" s="44">
         <v>0.82644628099173556</v>
       </c>
       <c r="G25" s="33"/>
       <c r="H25" s="34"/>
       <c r="I25" s="35"/>
       <c r="J25" s="40"/>
       <c r="K25" s="44"/>
       <c r="L25" s="33"/>
       <c r="M25" s="34"/>
       <c r="N25" s="36"/>
       <c r="O25" s="40"/>
       <c r="P25" s="40"/>
     </row>
     <row r="26" spans="1:16" s="38" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" s="3"/>
       <c r="C27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
-</worksheet>
-[...963 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>'112'!Print_Area</vt:lpstr>
       <vt:lpstr>'113'!Print_Area</vt:lpstr>
+      <vt:lpstr>'114'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>stbear234</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>