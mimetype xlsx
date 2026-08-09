--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,109 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別統計_予甄\性別統計_予甄\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3ADFCED9-A644-42D4-9921-C7DCF6E6AD06}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FBA602FB-7956-468B-AEEC-305BA83F84D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="87" r:id="rId1"/>
-[...8 lines deleted...]
-    <sheet name="104" sheetId="76" r:id="rId10"/>
+    <sheet name="114" sheetId="89" r:id="rId1"/>
+    <sheet name="113" sheetId="87" r:id="rId2"/>
+    <sheet name="112" sheetId="86" r:id="rId3"/>
+    <sheet name="111" sheetId="85" r:id="rId4"/>
+    <sheet name="110" sheetId="84" r:id="rId5"/>
+    <sheet name="109" sheetId="82" r:id="rId6"/>
+    <sheet name="108" sheetId="81" r:id="rId7"/>
+    <sheet name="107" sheetId="79" r:id="rId8"/>
+    <sheet name="106" sheetId="78" r:id="rId9"/>
+    <sheet name="105" sheetId="77" r:id="rId10"/>
+    <sheet name="104" sheetId="76" r:id="rId11"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId11"/>
+    <externalReference r:id="rId12"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'112'!$A$1:$P$27</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'113'!$A$1:$P$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'112'!$A$1:$P$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'113'!$A$1:$P$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'114'!$A$1:$P$27</definedName>
     <definedName name="Print_Area_MI">[1]表!$A$1:$R$28</definedName>
     <definedName name="T">#REF!</definedName>
     <definedName name="TB1A">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1406" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1574" uniqueCount="242">
   <si>
     <t>順</t>
   </si>
   <si>
     <t xml:space="preserve">       合            計</t>
   </si>
   <si>
     <t xml:space="preserve">       男            性</t>
   </si>
   <si>
     <t xml:space="preserve">       女            性</t>
   </si>
   <si>
     <t>ICD-10</t>
   </si>
   <si>
     <t>死亡</t>
   </si>
   <si>
     <t>死   亡   原   因</t>
   </si>
   <si>
     <t>位</t>
   </si>
   <si>
@@ -2200,50 +2203,83 @@
     <t>先天性畸形、變形與染色體異常</t>
   </si>
   <si>
     <t>源於周產期的病況</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>K70, K73-K74</t>
   </si>
   <si>
     <t>慢性肝病及肝硬化</t>
   </si>
   <si>
     <t>附註: 1. 113年1-5歲年中人口數計806,296 人,男性417,208 人,女性 389,088 人。</t>
   </si>
   <si>
     <t>脊椎(骨)肌肉萎縮及有關症候群</t>
   </si>
   <si>
     <t>皮膚與皮下組織疾病</t>
   </si>
   <si>
     <t>肌肉骨骼系統與結締組織疾病</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>附註: 1. 114年1-5歲年中人口數計764,459 人,男性395,547 人,女性 368,912 人。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.0"/>
     <numFmt numFmtId="177" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="181" formatCode="0_)"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -2550,51 +2586,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="42">
+  <cellStyleXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="179" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="180" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="5" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="17" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="20" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="181" fontId="20" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
@@ -2629,52 +2665,55 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
@@ -2897,125 +2936,154 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="41" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="9" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="30" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
-  <cellStyles count="42">
+  <cellStyles count="43">
     <cellStyle name="Comma0" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency [0]_~ME00001" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency_~ME00001" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Date" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Fixed" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Heading" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Heading 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal_~ME00001" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Percent_china.xls Chart 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Stub" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Top" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Total" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Totals" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 10 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="一般 11 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="一般 12 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="一般 12 3" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="一般 13" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="一般 14" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="一般 15" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="一般 16" xfId="23" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="一般 17" xfId="42" xr:uid="{D4535017-66BC-4D2B-B56E-0D61ACCF1813}"/>
     <cellStyle name="一般 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="一般 2 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="一般 2 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="一般 2_修正34" xfId="27" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="一般 3" xfId="28" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="一般 3 2" xfId="29" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="一般 3_99_死因統計統計表_新制行政區_(修正格式)_201108" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="一般 4" xfId="31" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="一般 4 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="一般 5 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="一般 6 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="一般 7 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="一般 8 2" xfId="36" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="一般 9 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="一般_97_new" xfId="41" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="千分位 2 2" xfId="38" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="千分位 3" xfId="39" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="貨幣[0]" xfId="40" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///E:\&#27515;&#22240;&#25688;&#35201;\88&#24180;\FCANC_DR.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="表"/>
       <sheetName val="圖"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1">
           <cell r="A1" t="str">
             <v>表 32.  臺灣地區歷年女性每十萬人口死亡率按主要癌症分</v>
           </cell>
         </row>
         <row r="2">
           <cell r="J2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
           <cell r="R2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
         </row>
         <row r="3">
@@ -4031,2166 +4099,3427 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3389FAC8-CB78-403F-AFE9-51259F01B980}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D1352D7-1140-45E1-BE68-BA10F4D7E755}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="S8" sqref="S8"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="36" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16" max="16" width="7.875" style="36" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="37" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" style="36" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.44140625" style="36" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="36" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="36" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="36" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.44140625" style="36" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="36" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="36" customWidth="1"/>
+    <col min="14" max="14" width="5.6640625" style="36" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.44140625" style="36" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="36" customWidth="1"/>
     <col min="17" max="16384" width="9" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="59" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="85" t="s">
         <v>148</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="59" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...36 lines deleted...]
-    <row r="4" spans="1:16" s="40" customFormat="1" ht="16.5">
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:16" s="59" customFormat="1" ht="16.2">
+      <c r="A3" s="86" t="s">
+        <v>240</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+    </row>
+    <row r="4" spans="1:16" s="40" customFormat="1" ht="16.2">
       <c r="B4" s="1"/>
       <c r="C4" s="2"/>
       <c r="G4" s="3"/>
       <c r="H4" s="4"/>
       <c r="L4" s="3"/>
       <c r="M4" s="4"/>
       <c r="P4" s="60" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="49" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="49" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="49" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="51" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="61" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="26"/>
-      <c r="B9" s="56" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="B9" s="56"/>
+      <c r="C9" s="78" t="s">
+        <v>54</v>
       </c>
       <c r="D9" s="25">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E9" s="38">
-        <v>16.495193139487942</v>
-[...1 lines deleted...]
-      <c r="F9" s="41">
+        <v>17.1363128279691</v>
+      </c>
+      <c r="F9" s="79">
         <v>100</v>
       </c>
-      <c r="G9" s="56" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="G9" s="56"/>
+      <c r="H9" s="78" t="s">
+        <v>54</v>
       </c>
       <c r="I9" s="25">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="J9" s="38">
-        <v>19.175087726026348</v>
-[...1 lines deleted...]
-      <c r="K9" s="41">
+        <v>17.949826442875299</v>
+      </c>
+      <c r="K9" s="79">
         <v>100</v>
       </c>
-      <c r="L9" s="56" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="L9" s="56"/>
+      <c r="M9" s="78" t="s">
+        <v>54</v>
       </c>
       <c r="N9" s="25">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O9" s="38">
-        <v>13.621614675362226</v>
-[...1 lines deleted...]
-      <c r="P9" s="69">
+        <v>16.264063332262602</v>
+      </c>
+      <c r="P9" s="38">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="57" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="D10" s="25">
         <v>23</v>
       </c>
       <c r="E10" s="38">
-        <v>2.8525521970543055</v>
-[...2 lines deleted...]
-        <v>17.293233082706799</v>
+        <v>3.0086656110174701</v>
+      </c>
+      <c r="F10" s="79">
+        <v>17.5572519083969</v>
       </c>
       <c r="G10" s="27" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H10" s="24" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="I10" s="25">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>13</v>
+      </c>
+      <c r="J10" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="K10" s="79">
+        <v>18.309859154929601</v>
       </c>
       <c r="L10" s="27" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>231</v>
+        <v>63</v>
       </c>
       <c r="N10" s="25">
-        <v>8</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>13</v>
+      </c>
+      <c r="O10" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="P10" s="38">
+        <v>21.6666666666667</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="57" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>231</v>
+        <v>61</v>
       </c>
       <c r="D11" s="25">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>12.030075187969899</v>
+        <v>20</v>
+      </c>
+      <c r="E11" s="77">
+        <v>2.6162309661021501</v>
+      </c>
+      <c r="F11" s="79">
+        <v>15.267175572519101</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>231</v>
+        <v>63</v>
       </c>
       <c r="I11" s="25">
-        <v>8</v>
-[...4 lines deleted...]
-      <c r="K11" s="41">
         <v>10</v>
       </c>
+      <c r="J11" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="K11" s="79">
+        <v>14.084507042253501</v>
+      </c>
       <c r="L11" s="27" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="N11" s="25">
         <v>7</v>
       </c>
-      <c r="O11" s="70" t="s">
-[...6 lines deleted...]
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O11" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="P11" s="38">
+        <v>11.6666666666667</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="57" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C12" s="24" t="s">
-        <v>37</v>
+        <v>231</v>
       </c>
       <c r="D12" s="25">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>9.7744360902255991</v>
+        <v>17</v>
+      </c>
+      <c r="E12" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="F12" s="79">
+        <v>12.9770992366412</v>
       </c>
       <c r="G12" s="27" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>37</v>
+        <v>231</v>
       </c>
       <c r="I12" s="25">
-        <v>8</v>
-[...4 lines deleted...]
-      <c r="K12" s="41">
         <v>10</v>
       </c>
+      <c r="J12" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="K12" s="79">
+        <v>14.084507042253501</v>
+      </c>
       <c r="L12" s="27" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="M12" s="24" t="s">
-        <v>17</v>
+        <v>231</v>
       </c>
       <c r="N12" s="25">
-        <v>6</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>7</v>
+      </c>
+      <c r="O12" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="P12" s="38">
+        <v>11.6666666666667</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="43">
         <v>4</v>
       </c>
       <c r="B13" s="57" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="C13" s="24" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="D13" s="25">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>8.2706766917292995</v>
+        <v>8</v>
+      </c>
+      <c r="E13" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="F13" s="79">
+        <v>6.1068702290076002</v>
       </c>
       <c r="G13" s="27" t="s">
-        <v>14</v>
+        <v>67</v>
       </c>
       <c r="H13" s="24" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="I13" s="25">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>6.25</v>
+        <v>2</v>
+      </c>
+      <c r="J13" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="K13" s="79">
+        <v>2.8169014084507</v>
       </c>
       <c r="L13" s="27" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="M13" s="24" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="N13" s="25">
-        <v>5</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>7</v>
+      </c>
+      <c r="O13" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="P13" s="38">
+        <v>11.6666666666667</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="43">
         <v>5</v>
       </c>
       <c r="B14" s="57" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D14" s="25">
+        <v>7</v>
+      </c>
+      <c r="E14" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="F14" s="79">
+        <v>5.3435114503817003</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="I14" s="25">
+        <v>2</v>
+      </c>
+      <c r="J14" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="K14" s="79">
+        <v>2.8169014084507</v>
+      </c>
+      <c r="L14" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="N14" s="25">
+        <v>6</v>
+      </c>
+      <c r="O14" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="P14" s="38">
         <v>10</v>
       </c>
-      <c r="E14" s="70" t="s">
-[...36 lines deleted...]
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="43">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="D15" s="25">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>4.5112781954886998</v>
+        <v>5</v>
+      </c>
+      <c r="E15" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="F15" s="79">
+        <v>3.8167938931298</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>21</v>
+        <v>239</v>
       </c>
       <c r="I15" s="25">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>3.75</v>
+        <v>2</v>
+      </c>
+      <c r="J15" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="K15" s="79">
+        <v>2.8169014084507</v>
       </c>
       <c r="L15" s="27" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="N15" s="25">
         <v>3</v>
       </c>
-      <c r="O15" s="70" t="s">
-[...6 lines deleted...]
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O15" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="P15" s="38">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="43">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
         <v>184</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>232</v>
       </c>
       <c r="D16" s="25">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>2.2556390977444001</v>
+        <v>4</v>
+      </c>
+      <c r="E16" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="F16" s="79">
+        <v>3.0534351145038001</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>184</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>232</v>
       </c>
       <c r="I16" s="25">
         <v>2</v>
       </c>
-      <c r="J16" s="70" t="s">
-[...3 lines deleted...]
-        <v>2.5</v>
+      <c r="J16" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="K16" s="79">
+        <v>2.8169014084507</v>
       </c>
       <c r="L16" s="27" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>48</v>
+        <v>123</v>
       </c>
       <c r="N16" s="25">
-        <v>1</v>
-[...8 lines deleted...]
-    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>2</v>
+      </c>
+      <c r="O16" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="P16" s="38">
+        <v>3.3333333333333002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="43">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D17" s="25">
         <v>2</v>
       </c>
-      <c r="E17" s="70" t="s">
-[...3 lines deleted...]
-        <v>1.5037593984962001</v>
+      <c r="E17" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="F17" s="79">
+        <v>1.5267175572519001</v>
       </c>
       <c r="G17" s="27" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="H17" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="I17" s="25">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1.25</v>
+        <v>2</v>
+      </c>
+      <c r="J17" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="K17" s="79">
+        <v>2.8169014084507</v>
       </c>
       <c r="L17" s="27" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>200</v>
+        <v>232</v>
       </c>
       <c r="N17" s="25">
-        <v>1</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>2</v>
+      </c>
+      <c r="O17" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="P17" s="38">
+        <v>3.3333333333333002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="43">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
-        <v>222</v>
+        <v>34</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
-      <c r="E18" s="70" t="s">
-[...3 lines deleted...]
-        <v>1.5037593984962001</v>
+      <c r="E18" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="F18" s="79">
+        <v>1.5267175572519001</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>145</v>
+        <v>33</v>
       </c>
       <c r="I18" s="25">
         <v>1</v>
       </c>
-      <c r="J18" s="70" t="s">
-[...3 lines deleted...]
-        <v>1.25</v>
+      <c r="J18" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="K18" s="79">
+        <v>1.4084507042254</v>
       </c>
       <c r="L18" s="27" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
-      <c r="O18" s="70" t="s">
-[...6 lines deleted...]
-    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O18" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="P18" s="38">
+        <v>1.6666666666667</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="43">
         <v>10</v>
       </c>
       <c r="B19" s="57" t="s">
-        <v>32</v>
+        <v>121</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>33</v>
+        <v>123</v>
       </c>
       <c r="D19" s="25">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>0.75187969924810005</v>
+        <v>2</v>
+      </c>
+      <c r="E19" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="F19" s="79">
+        <v>1.5267175572519001</v>
       </c>
       <c r="G19" s="27" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>39</v>
+        <v>145</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
-      <c r="J19" s="70" t="s">
-[...21 lines deleted...]
-    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="J19" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="K19" s="79">
+        <v>1.4084507042254</v>
+      </c>
+      <c r="L19" s="27"/>
+      <c r="M19" s="24"/>
+      <c r="N19" s="25"/>
+      <c r="O19" s="77"/>
+      <c r="P19" s="38"/>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="45"/>
       <c r="C20" s="33" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="28">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E20" s="39">
-        <v>5.7051043941086119</v>
-[...2 lines deleted...]
-        <v>34.586466165413533</v>
+        <v>5.3632734805094104</v>
+      </c>
+      <c r="F20" s="81">
+        <v>31.297709923664101</v>
       </c>
       <c r="G20" s="45"/>
       <c r="H20" s="33" t="s">
         <v>36</v>
       </c>
       <c r="I20" s="28">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J20" s="39">
-        <v>7.1906578972598796</v>
-[...2 lines deleted...]
-        <v>37.5</v>
+        <v>6.5731758804895497</v>
+      </c>
+      <c r="K20" s="81">
+        <v>36.619718309859202</v>
       </c>
       <c r="L20" s="27"/>
       <c r="M20" s="33" t="s">
         <v>36</v>
       </c>
       <c r="N20" s="28">
-        <v>15</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>12</v>
+      </c>
+      <c r="O20" s="82" t="s">
+        <v>209</v>
+      </c>
+      <c r="P20" s="39">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="50" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>145</v>
+        <v>37</v>
       </c>
       <c r="D21" s="30">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>0.75187969924810005</v>
+        <v>2</v>
+      </c>
+      <c r="E21" s="83" t="s">
+        <v>209</v>
+      </c>
+      <c r="F21" s="79">
+        <v>1.5267175572519001</v>
       </c>
       <c r="G21" s="50" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="H21" s="24" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="I21" s="30">
         <v>1</v>
       </c>
-      <c r="J21" s="70" t="s">
-[...21 lines deleted...]
-    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="J21" s="83" t="s">
+        <v>209</v>
+      </c>
+      <c r="K21" s="79">
+        <v>1.4084507042254</v>
+      </c>
+      <c r="L21" s="48"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="30"/>
+      <c r="O21" s="84"/>
+      <c r="P21" s="38"/>
+    </row>
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="57" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
-      <c r="E22" s="70" t="s">
-[...3 lines deleted...]
-        <v>0.75187969924810005</v>
+      <c r="E22" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="F22" s="79">
+        <v>0.76335877862599999</v>
       </c>
       <c r="G22" s="57" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>25</v>
+        <v>237</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
-      <c r="J22" s="70" t="s">
-[...3 lines deleted...]
-        <v>1.25</v>
+      <c r="J22" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="K22" s="79">
+        <v>1.4084507042254</v>
       </c>
       <c r="L22" s="47"/>
       <c r="M22" s="24"/>
       <c r="N22" s="25"/>
-      <c r="O22" s="70"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O22" s="77"/>
+      <c r="P22" s="38"/>
+    </row>
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="57" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="D23" s="25">
         <v>1</v>
       </c>
-      <c r="E23" s="70" t="s">
-[...3 lines deleted...]
-        <v>0.75187969924810005</v>
+      <c r="E23" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="F23" s="79">
+        <v>0.76335877862599999</v>
       </c>
       <c r="G23" s="57" t="s">
-        <v>234</v>
+        <v>86</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>235</v>
+        <v>87</v>
       </c>
       <c r="I23" s="25">
         <v>1</v>
       </c>
-      <c r="J23" s="70" t="s">
-[...3 lines deleted...]
-        <v>1.25</v>
+      <c r="J23" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="K23" s="79">
+        <v>1.4084507042254</v>
       </c>
       <c r="L23" s="44"/>
       <c r="M23" s="24"/>
       <c r="N23" s="25"/>
-      <c r="O23" s="70"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="O23" s="77"/>
+      <c r="P23" s="38"/>
+    </row>
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="57" t="s">
-        <v>199</v>
+        <v>43</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>200</v>
+        <v>237</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
-      <c r="E24" s="70" t="s">
-[...3 lines deleted...]
-        <v>0.75187969924810005</v>
+      <c r="E24" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="F24" s="79">
+        <v>0.76335877862599999</v>
       </c>
       <c r="G24" s="57" t="s">
-        <v>222</v>
+        <v>199</v>
       </c>
       <c r="H24" s="24" t="s">
-        <v>223</v>
+        <v>200</v>
       </c>
       <c r="I24" s="25">
         <v>1</v>
       </c>
-      <c r="J24" s="70" t="s">
-[...3 lines deleted...]
-        <v>1.25</v>
+      <c r="J24" s="80" t="s">
+        <v>209</v>
+      </c>
+      <c r="K24" s="79">
+        <v>1.4084507042254</v>
       </c>
       <c r="L24" s="44"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
-      <c r="O24" s="38"/>
+      <c r="O24" s="77"/>
       <c r="P24" s="38"/>
     </row>
-    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="45" t="s">
-        <v>234</v>
+        <v>86</v>
       </c>
       <c r="C25" s="33" t="s">
-        <v>235</v>
+        <v>87</v>
       </c>
       <c r="D25" s="34">
         <v>1</v>
       </c>
-      <c r="E25" s="72" t="s">
-[...9 lines deleted...]
-      <c r="K25" s="42"/>
+      <c r="E25" s="82" t="s">
+        <v>209</v>
+      </c>
+      <c r="F25" s="81">
+        <v>0.76335877862599999</v>
+      </c>
+      <c r="G25" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="H25" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="I25" s="34">
+        <v>1</v>
+      </c>
+      <c r="J25" s="82" t="s">
+        <v>209</v>
+      </c>
+      <c r="K25" s="81">
+        <v>1.4084507042254</v>
+      </c>
       <c r="L25" s="32"/>
       <c r="M25" s="33"/>
-      <c r="N25" s="35"/>
-      <c r="O25" s="39"/>
+      <c r="N25" s="34"/>
+      <c r="O25" s="76"/>
       <c r="P25" s="39"/>
     </row>
     <row r="26" spans="1:16">
-      <c r="A26" s="73" t="s">
-        <v>236</v>
+      <c r="A26" s="12" t="s">
+        <v>241</v>
       </c>
       <c r="G26" s="36"/>
       <c r="H26" s="1"/>
       <c r="L26" s="36"/>
       <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="74" t="s">
         <v>228</v>
       </c>
       <c r="B27" s="75"/>
       <c r="G27" s="36"/>
       <c r="H27" s="1"/>
       <c r="L27" s="36"/>
       <c r="N27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:Q80"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="40" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16" max="16" width="7.875" style="40" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
     <col min="17" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="59" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="A1" s="85" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="59" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...14 lines deleted...]
-      <c r="P2" s="78"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
     </row>
     <row r="3" spans="1:16" s="59" customFormat="1">
-      <c r="A3" s="80" t="s">
-[...16 lines deleted...]
-      <c r="P3" s="80"/>
+      <c r="A3" s="87" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
     </row>
     <row r="4" spans="1:16">
-      <c r="H4" s="36"/>
       <c r="P4" s="60" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="49" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="49" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="49" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="P6" s="51" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="G7" s="16" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="L7" s="16" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="F8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="K8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="P8" s="61" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="24" t="s">
-        <v>13</v>
+      <c r="C9" s="58" t="s">
+        <v>54</v>
       </c>
       <c r="D9" s="25">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E9" s="38">
-        <v>20.08153300246617</v>
+        <v>19.255981449113197</v>
       </c>
       <c r="F9" s="41">
         <v>100</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="H9" s="24" t="s">
-        <v>13</v>
+      <c r="H9" s="58" t="s">
+        <v>54</v>
       </c>
       <c r="I9" s="25">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="J9" s="38">
-        <v>23.46262575395145</v>
+        <v>21.263849237459876</v>
       </c>
       <c r="K9" s="41">
         <v>100</v>
       </c>
       <c r="L9" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="M9" s="24" t="s">
-        <v>13</v>
+      <c r="M9" s="58" t="s">
+        <v>54</v>
       </c>
       <c r="N9" s="25">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="O9" s="38">
-        <v>16.439189383571495</v>
+        <v>17.097160579116615</v>
       </c>
       <c r="P9" s="38">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="57" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="25">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E10" s="38">
-        <v>4.1547999315447246</v>
+        <v>3.8320361092762574</v>
       </c>
       <c r="F10" s="41">
-        <v>20.689655172413794</v>
+        <v>19.900497512437813</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="25">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J10" s="38">
-        <v>4.7688263727543596</v>
+        <v>5.1772850317293608</v>
       </c>
       <c r="K10" s="41">
-        <v>20.325203252032519</v>
+        <v>24.347826086956523</v>
       </c>
       <c r="L10" s="27" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="N10" s="25">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="O10" s="38">
-        <v>3.4933277440089427</v>
+        <v>2.7832586989259607</v>
       </c>
       <c r="P10" s="38">
-        <v>21.25</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>16.279069767441861</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="57" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="25">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E11" s="38">
-        <v>2.5720190052419727</v>
+        <v>2.2992216655657547</v>
       </c>
       <c r="F11" s="41">
-        <v>12.807881773399016</v>
+        <v>11.940298507462686</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>15</v>
+        <v>231</v>
       </c>
       <c r="I11" s="25">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="J11" s="38">
-        <v>3.8150610982034876</v>
+        <v>2.2188364421697262</v>
       </c>
       <c r="K11" s="41">
-        <v>16.260162601626014</v>
+        <v>10.434782608695652</v>
       </c>
       <c r="L11" s="27" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>231</v>
+        <v>23</v>
       </c>
       <c r="N11" s="25">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="O11" s="38">
-        <v>1.6439189383571498</v>
+        <v>2.385650313365109</v>
       </c>
       <c r="P11" s="38">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>13.953488372093023</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>231</v>
       </c>
       <c r="D12" s="25">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E12" s="38">
-        <v>2.5720190052419727</v>
+        <v>1.9160180546381287</v>
       </c>
       <c r="F12" s="41">
-        <v>12.807881773399016</v>
+        <v>9.9502487562189064</v>
       </c>
       <c r="G12" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="25">
+        <v>10</v>
+      </c>
+      <c r="J12" s="38">
+        <v>1.849030368474772</v>
+      </c>
+      <c r="K12" s="41">
+        <v>8.695652173913043</v>
+      </c>
+      <c r="L12" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="H12" s="24" t="s">
+      <c r="M12" s="24" t="s">
         <v>231</v>
       </c>
-      <c r="I12" s="25">
-[...13 lines deleted...]
-      </c>
       <c r="N12" s="25">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="O12" s="38">
-        <v>1.2329392037678621</v>
+        <v>1.5904335422434059</v>
       </c>
       <c r="P12" s="38">
-        <v>7.5</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>9.3023255813953494</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="43">
         <v>4</v>
       </c>
       <c r="B13" s="57" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C13" s="24" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D13" s="25">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E13" s="38">
-        <v>1.3849333105149082</v>
+        <v>1.1496108327828773</v>
       </c>
       <c r="F13" s="41">
-        <v>6.8965517241379306</v>
+        <v>5.9701492537313428</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>37</v>
       </c>
       <c r="I13" s="25">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J13" s="38">
-        <v>1.7167774941915694</v>
+        <v>1.1094182210848631</v>
       </c>
       <c r="K13" s="41">
-        <v>7.3170731707317067</v>
+        <v>5.2173913043478262</v>
       </c>
       <c r="L13" s="27" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="M13" s="24" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="N13" s="25">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O13" s="38">
-        <v>1.0274493364732185</v>
+        <v>1.3916293494629803</v>
       </c>
       <c r="P13" s="38">
-        <v>6.25</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>8.1395348837209305</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="43">
         <v>5</v>
       </c>
       <c r="B14" s="57" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D14" s="25">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" s="38">
-        <v>0.79139046315137618</v>
+        <v>1.0538099300509709</v>
       </c>
       <c r="F14" s="41">
-        <v>3.9408866995073892</v>
+        <v>5.4726368159203984</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="25">
         <v>5</v>
       </c>
       <c r="J14" s="38">
-        <v>0.9537652745508719</v>
+        <v>0.92451518423738599</v>
       </c>
       <c r="K14" s="41">
-        <v>4.0650406504065035</v>
+        <v>4.3478260869565215</v>
       </c>
       <c r="L14" s="27" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="N14" s="25">
         <v>5</v>
       </c>
       <c r="O14" s="38">
-        <v>1.0274493364732185</v>
+        <v>0.9940209639021288</v>
       </c>
       <c r="P14" s="38">
-        <v>6.25</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>5.8139534883720927</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="43">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="25">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E15" s="38">
-        <v>0.6924666552574541</v>
+        <v>0.95800902731906434</v>
       </c>
       <c r="F15" s="41">
-        <v>3.4482758620689653</v>
+        <v>4.9751243781094532</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="I15" s="25">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J15" s="38">
-        <v>0.76301221964069765</v>
+        <v>0.92451518423738599</v>
       </c>
       <c r="K15" s="41">
-        <v>3.2520325203252036</v>
+        <v>4.3478260869565215</v>
       </c>
       <c r="L15" s="27" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="N15" s="25">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O15" s="38">
-        <v>0.82195946917857488</v>
+        <v>0.9940209639021288</v>
       </c>
       <c r="P15" s="38">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>5.8139534883720927</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="43">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D16" s="25">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E16" s="38">
-        <v>0.59354284736353213</v>
+        <v>0.47900451365953217</v>
       </c>
       <c r="F16" s="41">
-        <v>2.9556650246305418</v>
+        <v>2.4875621890547266</v>
       </c>
       <c r="G16" s="27" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="I16" s="25">
         <v>3</v>
       </c>
       <c r="J16" s="38">
-        <v>0.57225916473052318</v>
+        <v>0.55470911054243155</v>
       </c>
       <c r="K16" s="41">
-        <v>2.4390243902439024</v>
+        <v>2.6086956521739131</v>
       </c>
       <c r="L16" s="27" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="N16" s="25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O16" s="38">
-        <v>0.41097973458928744</v>
+        <v>0.79521677112170297</v>
       </c>
       <c r="P16" s="38">
-        <v>2.5</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>4.6511627906976747</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="43">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="D17" s="25">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E17" s="38">
-        <v>0.49461903946961011</v>
+        <v>0.38320361092762578</v>
       </c>
       <c r="F17" s="41">
-        <v>2.4630541871921183</v>
+        <v>1.9900497512437811</v>
       </c>
       <c r="G17" s="27" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H17" s="24" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="I17" s="25">
         <v>3</v>
       </c>
       <c r="J17" s="38">
-        <v>0.57225916473052318</v>
+        <v>0.55470911054243155</v>
       </c>
       <c r="K17" s="41">
-        <v>2.4390243902439024</v>
+        <v>2.6086956521739131</v>
       </c>
       <c r="L17" s="27" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="N17" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O17" s="38">
-        <v>0.41097973458928744</v>
+        <v>0.19880419278042574</v>
       </c>
       <c r="P17" s="38">
-        <v>2.5</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1627906976744187</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="43">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D18" s="25">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E18" s="38">
-        <v>0.29677142368176607</v>
+        <v>0.38320361092762578</v>
       </c>
       <c r="F18" s="41">
-        <v>1.4778325123152709</v>
+        <v>1.9900497512437811</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="I18" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J18" s="38">
-        <v>0.38150610982034883</v>
+        <v>0.18490303684747716</v>
       </c>
       <c r="K18" s="41">
-        <v>1.6260162601626018</v>
+        <v>0.86956521739130432</v>
       </c>
       <c r="L18" s="27" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="N18" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O18" s="38">
-        <v>0.41097973458928744</v>
+        <v>0.19880419278042574</v>
       </c>
       <c r="P18" s="38">
-        <v>2.5</v>
+        <v>1.1627906976744187</v>
       </c>
       <c r="Q18" s="40"/>
     </row>
-    <row r="19" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="43">
         <v>10</v>
       </c>
       <c r="B19" s="57" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="D19" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E19" s="38">
-        <v>0.29677142368176607</v>
+        <v>0.19160180546381289</v>
       </c>
       <c r="F19" s="41">
-        <v>1.4778325123152709</v>
+        <v>0.99502487562189057</v>
       </c>
       <c r="G19" s="27" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
       <c r="J19" s="38">
-        <v>0.19075305491017441</v>
+        <v>0.18490303684747716</v>
       </c>
       <c r="K19" s="41">
-        <v>0.81300813008130091</v>
+        <v>0.86956521739130432</v>
       </c>
       <c r="L19" s="27" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="M19" s="24" t="s">
-        <v>48</v>
+        <v>239</v>
       </c>
       <c r="N19" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O19" s="38">
-        <v>0.41097973458928744</v>
+        <v>0.19880419278042574</v>
       </c>
       <c r="P19" s="38">
-        <v>2.5</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1627906976744187</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="45"/>
       <c r="C20" s="33" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="28">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="E20" s="39">
-        <v>6.2321998973170869</v>
+        <v>6.6102622885015441</v>
       </c>
       <c r="F20" s="42">
-        <v>31.03448275862069</v>
+        <v>34.328358208955223</v>
       </c>
       <c r="G20" s="45"/>
       <c r="H20" s="33" t="s">
         <v>36</v>
       </c>
       <c r="I20" s="28">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="J20" s="39">
-        <v>6.2948508120357554</v>
+        <v>7.5810245107465652</v>
       </c>
       <c r="K20" s="42">
-        <v>26.829268292682929</v>
+        <v>35.652173913043477</v>
       </c>
       <c r="L20" s="27"/>
       <c r="M20" s="24" t="s">
         <v>36</v>
       </c>
       <c r="N20" s="28">
+        <v>28</v>
+      </c>
+      <c r="O20" s="39">
+        <v>5.5665173978519213</v>
+      </c>
+      <c r="P20" s="39">
+        <v>32.558139534883722</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="29">
+        <v>11</v>
+      </c>
+      <c r="B21" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="30">
+        <v>1</v>
+      </c>
+      <c r="E21" s="38">
+        <v>9.5800902731906445E-2</v>
+      </c>
+      <c r="F21" s="41">
+        <v>0.49751243781094528</v>
+      </c>
+      <c r="G21" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="I21" s="30">
+        <v>1</v>
+      </c>
+      <c r="J21" s="38">
+        <v>0.18490303684747716</v>
+      </c>
+      <c r="K21" s="41">
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="L21" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="M21" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="N21" s="30">
+        <v>1</v>
+      </c>
+      <c r="O21" s="38">
+        <v>0.19880419278042574</v>
+      </c>
+      <c r="P21" s="38">
+        <v>1.1627906976744187</v>
+      </c>
+      <c r="Q21" s="40"/>
+    </row>
+    <row r="22" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="26">
+        <v>12</v>
+      </c>
+      <c r="B22" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>239</v>
+      </c>
+      <c r="D22" s="25">
+        <v>1</v>
+      </c>
+      <c r="E22" s="38">
+        <v>9.5800902731906445E-2</v>
+      </c>
+      <c r="F22" s="41">
+        <v>0.49751243781094528</v>
+      </c>
+      <c r="G22" s="57"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="M22" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="N22" s="25">
+        <v>1</v>
+      </c>
+      <c r="O22" s="38">
+        <v>0.19880419278042574</v>
+      </c>
+      <c r="P22" s="38">
+        <v>1.1627906976744187</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="26">
+        <v>13</v>
+      </c>
+      <c r="B23" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="25">
+        <v>1</v>
+      </c>
+      <c r="E23" s="38">
+        <v>9.5800902731906445E-2</v>
+      </c>
+      <c r="F23" s="41">
+        <v>0.49751243781094528</v>
+      </c>
+      <c r="G23" s="57"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="M23" s="24" t="s">
+        <v>238</v>
+      </c>
+      <c r="N23" s="25">
+        <v>1</v>
+      </c>
+      <c r="O23" s="38">
+        <v>0.19880419278042574</v>
+      </c>
+      <c r="P23" s="38">
+        <v>1.1627906976744187</v>
+      </c>
+      <c r="Q23" s="40"/>
+    </row>
+    <row r="24" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="26">
+        <v>14</v>
+      </c>
+      <c r="B24" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>238</v>
+      </c>
+      <c r="D24" s="25">
+        <v>1</v>
+      </c>
+      <c r="E24" s="38">
+        <v>9.5800902731906445E-2</v>
+      </c>
+      <c r="F24" s="41">
+        <v>0.49751243781094528</v>
+      </c>
+      <c r="G24" s="57"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="38"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="M24" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="N24" s="25">
+        <v>1</v>
+      </c>
+      <c r="O24" s="38">
+        <v>0.19880419278042574</v>
+      </c>
+      <c r="P24" s="38">
+        <v>1.1627906976744187</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="31">
+        <v>15</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="C25" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="D25" s="34">
+        <v>1</v>
+      </c>
+      <c r="E25" s="39">
+        <v>9.5800902731906445E-2</v>
+      </c>
+      <c r="F25" s="42">
+        <v>0.49751243781094528</v>
+      </c>
+      <c r="G25" s="45"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="35"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="32"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="39"/>
+      <c r="P25" s="39"/>
+    </row>
+    <row r="26" spans="1:17" s="68" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B26" s="63"/>
+      <c r="G26" s="1"/>
+      <c r="L26" s="1"/>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="B27" s="3"/>
+      <c r="C27" s="4"/>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="B28" s="3"/>
+      <c r="C28" s="4"/>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="B29" s="3"/>
+      <c r="C29" s="40"/>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="B30" s="3"/>
+      <c r="C30" s="40"/>
+    </row>
+    <row r="31" spans="1:17">
+      <c r="B31" s="3"/>
+      <c r="C31" s="4"/>
+    </row>
+    <row r="32" spans="1:17">
+      <c r="B32" s="3"/>
+      <c r="C32" s="4"/>
+    </row>
+    <row r="33" spans="2:3">
+      <c r="B33" s="3"/>
+      <c r="C33" s="4"/>
+    </row>
+    <row r="34" spans="2:3">
+      <c r="B34" s="3"/>
+      <c r="C34" s="4"/>
+    </row>
+    <row r="35" spans="2:3">
+      <c r="B35" s="3"/>
+      <c r="C35" s="4"/>
+    </row>
+    <row r="36" spans="2:3">
+      <c r="B36" s="3"/>
+      <c r="C36" s="4"/>
+    </row>
+    <row r="37" spans="2:3">
+      <c r="B37" s="3"/>
+      <c r="C37" s="4"/>
+    </row>
+    <row r="38" spans="2:3">
+      <c r="B38" s="3"/>
+      <c r="C38" s="4"/>
+    </row>
+    <row r="39" spans="2:3">
+      <c r="B39" s="3"/>
+      <c r="C39" s="4"/>
+    </row>
+    <row r="40" spans="2:3">
+      <c r="B40" s="3"/>
+      <c r="C40" s="4"/>
+    </row>
+    <row r="41" spans="2:3">
+      <c r="B41" s="3"/>
+      <c r="C41" s="4"/>
+    </row>
+    <row r="42" spans="2:3">
+      <c r="B42" s="3"/>
+      <c r="C42" s="4"/>
+    </row>
+    <row r="43" spans="2:3">
+      <c r="B43" s="3"/>
+      <c r="C43" s="4"/>
+    </row>
+    <row r="44" spans="2:3">
+      <c r="B44" s="3"/>
+      <c r="C44" s="4"/>
+    </row>
+    <row r="45" spans="2:3">
+      <c r="B45" s="3"/>
+      <c r="C45" s="4"/>
+    </row>
+    <row r="46" spans="2:3">
+      <c r="B46" s="3"/>
+      <c r="C46" s="4"/>
+    </row>
+    <row r="47" spans="2:3">
+      <c r="B47" s="3"/>
+      <c r="C47" s="4"/>
+    </row>
+    <row r="48" spans="2:3">
+      <c r="B48" s="3"/>
+      <c r="C48" s="4"/>
+    </row>
+    <row r="49" spans="2:3">
+      <c r="B49" s="3"/>
+      <c r="C49" s="4"/>
+    </row>
+    <row r="50" spans="2:3">
+      <c r="B50" s="3"/>
+      <c r="C50" s="4"/>
+    </row>
+    <row r="51" spans="2:3">
+      <c r="B51" s="3"/>
+      <c r="C51" s="4"/>
+    </row>
+    <row r="52" spans="2:3">
+      <c r="B52" s="3"/>
+      <c r="C52" s="4"/>
+    </row>
+    <row r="53" spans="2:3">
+      <c r="B53" s="3"/>
+      <c r="C53" s="4"/>
+    </row>
+    <row r="54" spans="2:3">
+      <c r="B54" s="3"/>
+      <c r="C54" s="4"/>
+    </row>
+    <row r="55" spans="2:3">
+      <c r="B55" s="3"/>
+      <c r="C55" s="4"/>
+    </row>
+    <row r="56" spans="2:3">
+      <c r="B56" s="3"/>
+      <c r="C56" s="4"/>
+    </row>
+    <row r="57" spans="2:3">
+      <c r="B57" s="3"/>
+      <c r="C57" s="4"/>
+    </row>
+    <row r="58" spans="2:3">
+      <c r="B58" s="3"/>
+      <c r="C58" s="4"/>
+    </row>
+    <row r="59" spans="2:3">
+      <c r="B59" s="3"/>
+      <c r="C59" s="4"/>
+    </row>
+    <row r="60" spans="2:3">
+      <c r="B60" s="3"/>
+      <c r="C60" s="4"/>
+    </row>
+    <row r="61" spans="2:3">
+      <c r="B61" s="3"/>
+      <c r="C61" s="4"/>
+    </row>
+    <row r="62" spans="2:3">
+      <c r="B62" s="3"/>
+      <c r="C62" s="4"/>
+    </row>
+    <row r="63" spans="2:3">
+      <c r="B63" s="3"/>
+      <c r="C63" s="4"/>
+    </row>
+    <row r="64" spans="2:3">
+      <c r="B64" s="3"/>
+      <c r="C64" s="4"/>
+    </row>
+    <row r="65" spans="2:3">
+      <c r="B65" s="3"/>
+      <c r="C65" s="4"/>
+    </row>
+    <row r="66" spans="2:3">
+      <c r="B66" s="3"/>
+      <c r="C66" s="4"/>
+    </row>
+    <row r="67" spans="2:3">
+      <c r="B67" s="3"/>
+      <c r="C67" s="4"/>
+    </row>
+    <row r="68" spans="2:3">
+      <c r="B68" s="3"/>
+      <c r="C68" s="4"/>
+    </row>
+    <row r="69" spans="2:3">
+      <c r="B69" s="3"/>
+      <c r="C69" s="4"/>
+    </row>
+    <row r="70" spans="2:3">
+      <c r="B70" s="3"/>
+      <c r="C70" s="4"/>
+    </row>
+    <row r="71" spans="2:3">
+      <c r="B71" s="3"/>
+      <c r="C71" s="4"/>
+    </row>
+    <row r="72" spans="2:3">
+      <c r="B72" s="3"/>
+      <c r="C72" s="4"/>
+    </row>
+    <row r="73" spans="2:3">
+      <c r="B73" s="3"/>
+      <c r="C73" s="4"/>
+    </row>
+    <row r="74" spans="2:3">
+      <c r="B74" s="3"/>
+      <c r="C74" s="4"/>
+    </row>
+    <row r="75" spans="2:3">
+      <c r="B75" s="3"/>
+      <c r="C75" s="4"/>
+    </row>
+    <row r="76" spans="2:3">
+      <c r="B76" s="3"/>
+      <c r="C76" s="4"/>
+    </row>
+    <row r="77" spans="2:3">
+      <c r="B77" s="3"/>
+      <c r="C77" s="4"/>
+    </row>
+    <row r="78" spans="2:3">
+      <c r="B78" s="3"/>
+      <c r="C78" s="4"/>
+    </row>
+    <row r="79" spans="2:3">
+      <c r="B79" s="3"/>
+      <c r="C79" s="4"/>
+    </row>
+    <row r="80" spans="2:3">
+      <c r="B80" s="3"/>
+      <c r="C80" s="4"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="A3:P3"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:Q80"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection sqref="A1:P2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="3" style="40" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="59" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="85" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+    </row>
+    <row r="2" spans="1:16" s="59" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:16" s="59" customFormat="1">
+      <c r="A3" s="87" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="H4" s="36"/>
+      <c r="P4" s="60" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="6"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="6"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="53"/>
+    </row>
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A6" s="13"/>
+      <c r="B6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15"/>
+      <c r="D6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="15"/>
+      <c r="I6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="15"/>
+      <c r="N6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="P6" s="51" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A7" s="13"/>
+      <c r="B7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="18"/>
+      <c r="O7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="22"/>
+      <c r="D8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="22"/>
+      <c r="I8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="L8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="22"/>
+      <c r="N8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="P8" s="61" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A9" s="23"/>
+      <c r="B9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="25">
+        <v>203</v>
+      </c>
+      <c r="E9" s="38">
+        <v>20.08153300246617</v>
+      </c>
+      <c r="F9" s="41">
+        <v>100</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="25">
+        <v>123</v>
+      </c>
+      <c r="J9" s="38">
+        <v>23.46262575395145</v>
+      </c>
+      <c r="K9" s="41">
+        <v>100</v>
+      </c>
+      <c r="L9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N9" s="25">
+        <v>80</v>
+      </c>
+      <c r="O9" s="38">
+        <v>16.439189383571495</v>
+      </c>
+      <c r="P9" s="38">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="26">
+        <v>1</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="25">
+        <v>42</v>
+      </c>
+      <c r="E10" s="38">
+        <v>4.1547999315447246</v>
+      </c>
+      <c r="F10" s="41">
+        <v>20.689655172413794</v>
+      </c>
+      <c r="G10" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="I10" s="25">
+        <v>25</v>
+      </c>
+      <c r="J10" s="38">
+        <v>4.7688263727543596</v>
+      </c>
+      <c r="K10" s="41">
+        <v>20.325203252032519</v>
+      </c>
+      <c r="L10" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="N10" s="25">
+        <v>17</v>
+      </c>
+      <c r="O10" s="38">
+        <v>3.4933277440089427</v>
+      </c>
+      <c r="P10" s="38">
+        <v>21.25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="26">
+        <v>2</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="25">
+        <v>26</v>
+      </c>
+      <c r="E11" s="38">
+        <v>2.5720190052419727</v>
+      </c>
+      <c r="F11" s="41">
+        <v>12.807881773399016</v>
+      </c>
+      <c r="G11" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="25">
+        <v>20</v>
+      </c>
+      <c r="J11" s="38">
+        <v>3.8150610982034876</v>
+      </c>
+      <c r="K11" s="41">
+        <v>16.260162601626014</v>
+      </c>
+      <c r="L11" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>231</v>
+      </c>
+      <c r="N11" s="25">
+        <v>8</v>
+      </c>
+      <c r="O11" s="38">
+        <v>1.6439189383571498</v>
+      </c>
+      <c r="P11" s="38">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="26">
+        <v>3</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>231</v>
+      </c>
+      <c r="D12" s="25">
+        <v>26</v>
+      </c>
+      <c r="E12" s="38">
+        <v>2.5720190052419727</v>
+      </c>
+      <c r="F12" s="41">
+        <v>12.807881773399016</v>
+      </c>
+      <c r="G12" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>231</v>
+      </c>
+      <c r="I12" s="25">
+        <v>18</v>
+      </c>
+      <c r="J12" s="38">
+        <v>3.4335549883831389</v>
+      </c>
+      <c r="K12" s="41">
+        <v>14.634146341463413</v>
+      </c>
+      <c r="L12" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="M12" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="N12" s="25">
+        <v>6</v>
+      </c>
+      <c r="O12" s="38">
+        <v>1.2329392037678621</v>
+      </c>
+      <c r="P12" s="38">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="43">
+        <v>4</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="25">
+        <v>14</v>
+      </c>
+      <c r="E13" s="38">
+        <v>1.3849333105149082</v>
+      </c>
+      <c r="F13" s="41">
+        <v>6.8965517241379306</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="I13" s="25">
+        <v>9</v>
+      </c>
+      <c r="J13" s="38">
+        <v>1.7167774941915694</v>
+      </c>
+      <c r="K13" s="41">
+        <v>7.3170731707317067</v>
+      </c>
+      <c r="L13" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="N13" s="25">
+        <v>5</v>
+      </c>
+      <c r="O13" s="38">
+        <v>1.0274493364732185</v>
+      </c>
+      <c r="P13" s="38">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="43">
+        <v>5</v>
+      </c>
+      <c r="B14" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="25">
+        <v>8</v>
+      </c>
+      <c r="E14" s="38">
+        <v>0.79139046315137618</v>
+      </c>
+      <c r="F14" s="41">
+        <v>3.9408866995073892</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="25">
+        <v>5</v>
+      </c>
+      <c r="J14" s="38">
+        <v>0.9537652745508719</v>
+      </c>
+      <c r="K14" s="41">
+        <v>4.0650406504065035</v>
+      </c>
+      <c r="L14" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="N14" s="25">
+        <v>5</v>
+      </c>
+      <c r="O14" s="38">
+        <v>1.0274493364732185</v>
+      </c>
+      <c r="P14" s="38">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="43">
+        <v>6</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="25">
+        <v>7</v>
+      </c>
+      <c r="E15" s="38">
+        <v>0.6924666552574541</v>
+      </c>
+      <c r="F15" s="41">
+        <v>3.4482758620689653</v>
+      </c>
+      <c r="G15" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" s="25">
+        <v>4</v>
+      </c>
+      <c r="J15" s="38">
+        <v>0.76301221964069765</v>
+      </c>
+      <c r="K15" s="41">
+        <v>3.2520325203252036</v>
+      </c>
+      <c r="L15" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="M15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="N15" s="25">
+        <v>4</v>
+      </c>
+      <c r="O15" s="38">
+        <v>0.82195946917857488</v>
+      </c>
+      <c r="P15" s="38">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="43">
+        <v>7</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" s="25">
+        <v>6</v>
+      </c>
+      <c r="E16" s="38">
+        <v>0.59354284736353213</v>
+      </c>
+      <c r="F16" s="41">
+        <v>2.9556650246305418</v>
+      </c>
+      <c r="G16" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="I16" s="25">
+        <v>3</v>
+      </c>
+      <c r="J16" s="38">
+        <v>0.57225916473052318</v>
+      </c>
+      <c r="K16" s="41">
+        <v>2.4390243902439024</v>
+      </c>
+      <c r="L16" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="M16" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="N16" s="25">
+        <v>2</v>
+      </c>
+      <c r="O16" s="38">
+        <v>0.41097973458928744</v>
+      </c>
+      <c r="P16" s="38">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="43">
+        <v>8</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="25">
+        <v>5</v>
+      </c>
+      <c r="E17" s="38">
+        <v>0.49461903946961011</v>
+      </c>
+      <c r="F17" s="41">
+        <v>2.4630541871921183</v>
+      </c>
+      <c r="G17" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="I17" s="25">
+        <v>3</v>
+      </c>
+      <c r="J17" s="38">
+        <v>0.57225916473052318</v>
+      </c>
+      <c r="K17" s="41">
+        <v>2.4390243902439024</v>
+      </c>
+      <c r="L17" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="M17" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N17" s="25">
+        <v>2</v>
+      </c>
+      <c r="O17" s="38">
+        <v>0.41097973458928744</v>
+      </c>
+      <c r="P17" s="38">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="43">
+        <v>9</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18" s="25">
+        <v>3</v>
+      </c>
+      <c r="E18" s="38">
+        <v>0.29677142368176607</v>
+      </c>
+      <c r="F18" s="41">
+        <v>1.4778325123152709</v>
+      </c>
+      <c r="G18" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="25">
+        <v>2</v>
+      </c>
+      <c r="J18" s="38">
+        <v>0.38150610982034883</v>
+      </c>
+      <c r="K18" s="41">
+        <v>1.6260162601626018</v>
+      </c>
+      <c r="L18" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="M18" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="N18" s="25">
+        <v>2</v>
+      </c>
+      <c r="O18" s="38">
+        <v>0.41097973458928744</v>
+      </c>
+      <c r="P18" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="Q18" s="40"/>
+    </row>
+    <row r="19" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="43">
+        <v>10</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" s="25">
+        <v>3</v>
+      </c>
+      <c r="E19" s="38">
+        <v>0.29677142368176607</v>
+      </c>
+      <c r="F19" s="41">
+        <v>1.4778325123152709</v>
+      </c>
+      <c r="G19" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="I19" s="25">
+        <v>1</v>
+      </c>
+      <c r="J19" s="38">
+        <v>0.19075305491017441</v>
+      </c>
+      <c r="K19" s="41">
+        <v>0.81300813008130091</v>
+      </c>
+      <c r="L19" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="M19" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="N19" s="25">
+        <v>2</v>
+      </c>
+      <c r="O19" s="38">
+        <v>0.41097973458928744</v>
+      </c>
+      <c r="P19" s="38">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="26"/>
+      <c r="B20" s="45"/>
+      <c r="C20" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" s="28">
+        <v>63</v>
+      </c>
+      <c r="E20" s="39">
+        <v>6.2321998973170869</v>
+      </c>
+      <c r="F20" s="42">
+        <v>31.03448275862069</v>
+      </c>
+      <c r="G20" s="45"/>
+      <c r="H20" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="I20" s="28">
+        <v>33</v>
+      </c>
+      <c r="J20" s="39">
+        <v>6.2948508120357554</v>
+      </c>
+      <c r="K20" s="42">
+        <v>26.829268292682929</v>
+      </c>
+      <c r="L20" s="27"/>
+      <c r="M20" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="N20" s="28">
         <v>27</v>
       </c>
       <c r="O20" s="39">
         <v>5.5482264169553801</v>
       </c>
       <c r="P20" s="39">
         <v>33.75</v>
       </c>
     </row>
-    <row r="21" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="50" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D21" s="30">
         <v>3</v>
       </c>
       <c r="E21" s="38">
         <v>0.29677142368176607</v>
       </c>
       <c r="F21" s="41">
         <v>1.4778325123152709</v>
       </c>
       <c r="G21" s="50" t="s">
         <v>43</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>237</v>
       </c>
       <c r="I21" s="30">
         <v>1</v>
       </c>
       <c r="J21" s="38">
         <v>0.19075305491017441</v>
       </c>
       <c r="K21" s="41">
         <v>0.81300813008130091</v>
       </c>
       <c r="L21" s="48" t="s">
         <v>34</v>
       </c>
       <c r="M21" s="46" t="s">
         <v>239</v>
       </c>
       <c r="N21" s="30">
         <v>2</v>
       </c>
       <c r="O21" s="38">
         <v>0.41097973458928744</v>
       </c>
       <c r="P21" s="38">
         <v>2.5</v>
       </c>
       <c r="Q21" s="40"/>
     </row>
-    <row r="22" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="57" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="25">
         <v>2</v>
       </c>
       <c r="E22" s="38">
         <v>0.19784761578784404</v>
       </c>
       <c r="F22" s="41">
         <v>0.98522167487684731</v>
       </c>
       <c r="G22" s="57" t="s">
         <v>44</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>48</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
       <c r="J22" s="38">
         <v>0.19075305491017441</v>
       </c>
       <c r="K22" s="41">
         <v>0.81300813008130091</v>
       </c>
       <c r="L22" s="47" t="s">
         <v>26</v>
       </c>
       <c r="M22" s="24" t="s">
         <v>27</v>
       </c>
       <c r="N22" s="25">
         <v>2</v>
       </c>
       <c r="O22" s="38">
         <v>0.41097973458928744</v>
       </c>
       <c r="P22" s="38">
         <v>2.5</v>
       </c>
     </row>
-    <row r="23" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="57" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="25">
         <v>2</v>
       </c>
       <c r="E23" s="38">
         <v>0.19784761578784404</v>
       </c>
       <c r="F23" s="41">
         <v>0.98522167487684731</v>
       </c>
       <c r="G23" s="57" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="25">
         <v>1</v>
       </c>
       <c r="J23" s="38">
         <v>0.19075305491017441</v>
       </c>
       <c r="K23" s="41">
         <v>0.81300813008130091</v>
       </c>
       <c r="L23" s="44" t="s">
         <v>45</v>
       </c>
       <c r="M23" s="24" t="s">
         <v>49</v>
       </c>
       <c r="N23" s="25">
         <v>1</v>
       </c>
       <c r="O23" s="38">
         <v>0.20548986729464372</v>
       </c>
       <c r="P23" s="38">
         <v>1.25</v>
       </c>
       <c r="Q23" s="40"/>
     </row>
-    <row r="24" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="57" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="25">
         <v>2</v>
       </c>
       <c r="E24" s="38">
         <v>0.19784761578784404</v>
       </c>
       <c r="F24" s="41">
         <v>0.98522167487684731</v>
       </c>
       <c r="G24" s="57" t="s">
         <v>45</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>49</v>
       </c>
       <c r="I24" s="25">
         <v>1</v>
       </c>
       <c r="J24" s="38">
         <v>0.19075305491017441</v>
       </c>
       <c r="K24" s="41">
         <v>0.81300813008130091</v>
       </c>
       <c r="L24" s="44"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
     </row>
-    <row r="25" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="33" t="s">
         <v>239</v>
       </c>
       <c r="D25" s="34">
         <v>2</v>
       </c>
       <c r="E25" s="39">
         <v>0.19784761578784404</v>
       </c>
       <c r="F25" s="42">
         <v>0.98522167487684731</v>
       </c>
       <c r="G25" s="45" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>27</v>
       </c>
       <c r="I25" s="35">
@@ -6422,3435 +7751,3252 @@
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="3"/>
       <c r="C78" s="4"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="3"/>
       <c r="C79" s="4"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="3"/>
       <c r="C80" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3389FAC8-CB78-403F-AFE9-51259F01B980}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="R6" sqref="R6"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="36" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16" max="16" width="7.875" style="36" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="37" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" style="36" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.44140625" style="36" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="36" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="36" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="36" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.44140625" style="36" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="36" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="36" customWidth="1"/>
+    <col min="14" max="14" width="5.6640625" style="36" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.44140625" style="36" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="36" customWidth="1"/>
     <col min="17" max="16384" width="9" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="59" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="85" t="s">
         <v>148</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="59" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...36 lines deleted...]
-    <row r="4" spans="1:16" s="40" customFormat="1" ht="16.5">
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:16" s="59" customFormat="1" ht="16.2">
+      <c r="A3" s="86" t="s">
+        <v>230</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+    </row>
+    <row r="4" spans="1:16" s="40" customFormat="1" ht="16.2">
       <c r="B4" s="1"/>
       <c r="C4" s="2"/>
       <c r="G4" s="3"/>
       <c r="H4" s="4"/>
       <c r="L4" s="3"/>
       <c r="M4" s="4"/>
       <c r="P4" s="60" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="49" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="49" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="49" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="51" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="61" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="26"/>
       <c r="B9" s="56" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="58" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="E9" s="38">
-        <v>17.609488461969669</v>
+        <v>16.495193139487942</v>
       </c>
       <c r="F9" s="41">
         <v>100</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="58" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="J9" s="38">
-        <v>20.416843896214377</v>
+        <v>19.175087726026348</v>
       </c>
       <c r="K9" s="41">
         <v>100</v>
       </c>
       <c r="L9" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="58" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="O9" s="38">
-        <v>14.598504626509424</v>
+        <v>13.621614675362226</v>
       </c>
       <c r="P9" s="69">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="57" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="25">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E10" s="38">
-        <v>3.9914840513797913</v>
+        <v>2.8525521970543055</v>
       </c>
       <c r="F10" s="41">
-        <v>22.6666666666667</v>
+        <v>17.293233082706799</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="25">
+        <v>16</v>
+      </c>
+      <c r="J10" s="77" t="s">
+        <v>233</v>
+      </c>
+      <c r="K10" s="41">
         <v>20</v>
       </c>
-      <c r="J10" s="38">
-[...4 lines deleted...]
-      </c>
       <c r="L10" s="27" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>23</v>
+        <v>231</v>
       </c>
       <c r="N10" s="25">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="O10" s="70" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="P10" s="69">
-        <v>23.3333333333333</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>15.094339622641501</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="57" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>15</v>
+        <v>231</v>
       </c>
       <c r="D11" s="25">
         <v>16</v>
       </c>
       <c r="E11" s="70" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="F11" s="41">
-        <v>10.6666666666667</v>
+        <v>12.030075187969899</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>15</v>
+        <v>231</v>
       </c>
       <c r="I11" s="25">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="J11" s="70" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="K11" s="41">
-        <v>12.2222222222222</v>
+        <v>10</v>
       </c>
       <c r="L11" s="27" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="N11" s="25">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O11" s="70" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="P11" s="69">
-        <v>8.3333333333333002</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>13.207547169811299</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="25">
+        <v>13</v>
+      </c>
+      <c r="E12" s="70" t="s">
+        <v>233</v>
+      </c>
+      <c r="F12" s="41">
+        <v>9.7744360902255991</v>
+      </c>
+      <c r="G12" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="I12" s="25">
+        <v>8</v>
+      </c>
+      <c r="J12" s="70" t="s">
+        <v>233</v>
+      </c>
+      <c r="K12" s="41">
+        <v>10</v>
+      </c>
+      <c r="L12" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="24" t="s">
+      <c r="M12" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="25">
-[...5 lines deleted...]
-      <c r="F12" s="41">
+      <c r="N12" s="25">
         <v>6</v>
       </c>
-      <c r="G12" s="27" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="O12" s="70" t="s">
-        <v>212</v>
+        <v>233</v>
       </c>
       <c r="P12" s="69">
-        <v>6.6666666666666998</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>11.320754716981099</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="43">
         <v>4</v>
       </c>
       <c r="B13" s="57" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="C13" s="24" t="s">
-        <v>211</v>
+        <v>17</v>
       </c>
       <c r="D13" s="25">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E13" s="70" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="F13" s="41">
-        <v>6</v>
+        <v>8.2706766917292995</v>
       </c>
       <c r="G13" s="27" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H13" s="24" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="I13" s="25">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J13" s="70" t="s">
-        <v>212</v>
+        <v>233</v>
       </c>
       <c r="K13" s="41">
-        <v>6.6666666666666998</v>
+        <v>6.25</v>
       </c>
       <c r="L13" s="27" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="M13" s="24" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="N13" s="25">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O13" s="70" t="s">
-        <v>213</v>
+        <v>233</v>
       </c>
       <c r="P13" s="69">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>9.4339622641508996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="43">
         <v>5</v>
       </c>
       <c r="B14" s="57" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D14" s="25">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E14" s="70" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="F14" s="41">
-        <v>6</v>
+        <v>7.5187969924812004</v>
       </c>
       <c r="G14" s="27" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>211</v>
+        <v>17</v>
       </c>
       <c r="I14" s="25">
         <v>5</v>
       </c>
       <c r="J14" s="70" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="K14" s="41">
-        <v>5.5555555555555998</v>
+        <v>6.25</v>
       </c>
       <c r="L14" s="27" t="s">
-        <v>184</v>
+        <v>47</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>215</v>
+        <v>37</v>
       </c>
       <c r="N14" s="25">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O14" s="70" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="P14" s="69">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>9.4339622641508996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="43">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>216</v>
+        <v>21</v>
       </c>
       <c r="D15" s="25">
         <v>6</v>
       </c>
       <c r="E15" s="70" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F15" s="41">
-        <v>4</v>
+        <v>4.5112781954886998</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>216</v>
+        <v>21</v>
       </c>
       <c r="I15" s="25">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J15" s="70" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="K15" s="41">
-        <v>4.4444444444444002</v>
+        <v>3.75</v>
       </c>
       <c r="L15" s="27" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="N15" s="25">
         <v>3</v>
       </c>
       <c r="O15" s="70" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="P15" s="69">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>5.6603773584906003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="43">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
-        <v>20</v>
+        <v>184</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>21</v>
+        <v>232</v>
       </c>
       <c r="D16" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E16" s="70" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F16" s="41">
-        <v>3.3333333333333002</v>
+        <v>2.2556390977444001</v>
       </c>
       <c r="G16" s="27" t="s">
-        <v>20</v>
+        <v>184</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>21</v>
+        <v>232</v>
       </c>
       <c r="I16" s="25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J16" s="70" t="s">
-        <v>212</v>
+        <v>233</v>
       </c>
       <c r="K16" s="41">
-        <v>4.4444444444444002</v>
+        <v>2.5</v>
       </c>
       <c r="L16" s="27" t="s">
         <v>44</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="N16" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O16" s="70" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="P16" s="69">
-        <v>3.3333333333333002</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.8867924528302</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="43">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
-        <v>184</v>
+        <v>44</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>214</v>
+        <v>48</v>
       </c>
       <c r="D17" s="25">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E17" s="70" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F17" s="41">
-        <v>3.3333333333333002</v>
+        <v>1.5037593984962001</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>33</v>
       </c>
       <c r="I17" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J17" s="70" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="K17" s="41">
-        <v>2.2222222222222001</v>
+        <v>1.25</v>
       </c>
       <c r="L17" s="27" t="s">
-        <v>32</v>
+        <v>199</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>33</v>
+        <v>200</v>
       </c>
       <c r="N17" s="25">
         <v>1</v>
       </c>
       <c r="O17" s="70" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="P17" s="69">
-        <v>1.6666666666667</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.8867924528302</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="43">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
-        <v>32</v>
+        <v>222</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>33</v>
+        <v>223</v>
       </c>
       <c r="D18" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E18" s="70" t="s">
-        <v>212</v>
+        <v>233</v>
       </c>
       <c r="F18" s="41">
-        <v>2</v>
+        <v>1.5037593984962001</v>
       </c>
       <c r="G18" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="I18" s="25">
+        <v>1</v>
+      </c>
+      <c r="J18" s="70" t="s">
+        <v>233</v>
+      </c>
+      <c r="K18" s="41">
+        <v>1.25</v>
+      </c>
+      <c r="L18" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="H18" s="24" t="s">
+      <c r="M18" s="24" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>145</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="70" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="P18" s="69">
-        <v>1.6666666666667</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.8867924528302</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="43">
         <v>10</v>
       </c>
       <c r="B19" s="57" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>145</v>
+        <v>33</v>
       </c>
       <c r="D19" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E19" s="70" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="F19" s="41">
-        <v>1.3333333333333</v>
+        <v>0.75187969924810005</v>
       </c>
       <c r="G19" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="I19" s="25">
+        <v>1</v>
+      </c>
+      <c r="J19" s="70" t="s">
+        <v>233</v>
+      </c>
+      <c r="K19" s="41">
+        <v>1.25</v>
+      </c>
+      <c r="L19" s="27" t="s">
         <v>184</v>
       </c>
-      <c r="H19" s="24" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M19" s="24" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="70" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="P19" s="69">
-        <v>1.6666666666667</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.8867924528302</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="45"/>
       <c r="C20" s="33" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="28">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="E20" s="39">
-        <v>6.1046226668161516</v>
+        <v>5.7051043941086119</v>
       </c>
       <c r="F20" s="42">
-        <v>34.666666666666664</v>
+        <v>34.586466165413533</v>
       </c>
       <c r="G20" s="45"/>
       <c r="H20" s="33" t="s">
         <v>36</v>
       </c>
       <c r="I20" s="28">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J20" s="39">
-        <v>6.3519069899333616</v>
+        <v>7.1906578972598796</v>
       </c>
       <c r="K20" s="42">
-        <v>31.111111111111111</v>
+        <v>37.5</v>
       </c>
       <c r="L20" s="27"/>
       <c r="M20" s="33" t="s">
         <v>36</v>
       </c>
       <c r="N20" s="28">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>5.5960934401619458</v>
+        <v>15</v>
+      </c>
+      <c r="O20" s="76" t="s">
+        <v>233</v>
       </c>
       <c r="P20" s="71">
-        <v>38.333333333333336</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>28.30188679245283</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="50" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>221</v>
+        <v>145</v>
       </c>
       <c r="D21" s="30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E21" s="70" t="s">
-        <v>212</v>
+        <v>233</v>
       </c>
       <c r="F21" s="41">
-        <v>1.3333333333333</v>
+        <v>0.75187969924810005</v>
       </c>
       <c r="G21" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="I21" s="30">
+        <v>1</v>
+      </c>
+      <c r="J21" s="70" t="s">
+        <v>233</v>
+      </c>
+      <c r="K21" s="41">
+        <v>1.25</v>
+      </c>
+      <c r="L21" s="48" t="s">
         <v>222</v>
       </c>
-      <c r="H21" s="24" t="s">
+      <c r="M21" s="24" t="s">
         <v>223</v>
-      </c>
-[...13 lines deleted...]
-        <v>19</v>
       </c>
       <c r="N21" s="30">
         <v>1</v>
       </c>
       <c r="O21" s="70" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="P21" s="69">
-        <v>1.6666666666667</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.8867924528302</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="57" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D22" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E22" s="70" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="F22" s="41">
-        <v>1.3333333333333</v>
+        <v>0.75187969924810005</v>
       </c>
       <c r="G22" s="57" t="s">
-        <v>224</v>
+        <v>24</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>225</v>
+        <v>25</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
       <c r="J22" s="70" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="K22" s="41">
-        <v>1.1111111111111001</v>
-[...17 lines deleted...]
-    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.25</v>
+      </c>
+      <c r="L22" s="47"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="25"/>
+      <c r="O22" s="70"/>
+      <c r="P22" s="69"/>
+    </row>
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="57" t="s">
-        <v>222</v>
+        <v>24</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>223</v>
+        <v>25</v>
       </c>
       <c r="D23" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E23" s="70" t="s">
-        <v>212</v>
+        <v>233</v>
       </c>
       <c r="F23" s="41">
-        <v>1.3333333333333</v>
+        <v>0.75187969924810005</v>
       </c>
       <c r="G23" s="57" t="s">
-        <v>35</v>
+        <v>234</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>145</v>
+        <v>235</v>
       </c>
       <c r="I23" s="25">
         <v>1</v>
       </c>
       <c r="J23" s="70" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="K23" s="41">
-        <v>1.1111111111111001</v>
-[...17 lines deleted...]
-    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.25</v>
+      </c>
+      <c r="L23" s="44"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="70"/>
+      <c r="P23" s="69"/>
+    </row>
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="57" t="s">
-        <v>224</v>
+        <v>199</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>225</v>
+        <v>200</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="70" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="F24" s="41">
-        <v>0.66666666666670005</v>
+        <v>0.75187969924810005</v>
       </c>
       <c r="G24" s="57" t="s">
-        <v>43</v>
+        <v>222</v>
       </c>
       <c r="H24" s="24" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="I24" s="25">
         <v>1</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="K24" s="41">
-        <v>1.1111111111111001</v>
+        <v>1.25</v>
       </c>
       <c r="L24" s="44"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
     </row>
-    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="45" t="s">
-        <v>18</v>
+        <v>234</v>
       </c>
       <c r="C25" s="33" t="s">
-        <v>19</v>
+        <v>235</v>
       </c>
       <c r="D25" s="34">
         <v>1</v>
       </c>
       <c r="E25" s="72" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="F25" s="42">
-        <v>0.66666666666670005</v>
+        <v>0.75187969924810005</v>
       </c>
       <c r="G25" s="45"/>
       <c r="H25" s="33"/>
       <c r="I25" s="35"/>
       <c r="J25" s="39"/>
       <c r="K25" s="42"/>
       <c r="L25" s="32"/>
       <c r="M25" s="33"/>
       <c r="N25" s="35"/>
       <c r="O25" s="39"/>
       <c r="P25" s="39"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="73" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="G26" s="36"/>
       <c r="H26" s="1"/>
       <c r="L26" s="36"/>
       <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="74" t="s">
         <v>228</v>
       </c>
       <c r="B27" s="75"/>
       <c r="G27" s="36"/>
       <c r="H27" s="1"/>
       <c r="L27" s="36"/>
       <c r="N27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:P80"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C22" sqref="C22"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3" style="40" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="17" max="16384" width="9" style="40"/>
+    <col min="1" max="1" width="3" style="36" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="37" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" style="36" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.44140625" style="36" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="36" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="36" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="36" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.44140625" style="36" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="36" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="36" customWidth="1"/>
+    <col min="14" max="14" width="5.6640625" style="36" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.44140625" style="36" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="36" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="59" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="85" t="s">
         <v>148</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="59" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...36 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:16" s="59" customFormat="1" ht="16.2">
+      <c r="A3" s="87" t="s">
+        <v>229</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+    </row>
+    <row r="4" spans="1:16" s="40" customFormat="1" ht="16.2">
+      <c r="B4" s="1"/>
+      <c r="C4" s="2"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="4"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="4"/>
       <c r="P4" s="60" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="49" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="49" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="49" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="51" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="61" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
+      <c r="A9" s="26"/>
+      <c r="B9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="25">
+        <v>150</v>
+      </c>
+      <c r="E9" s="38">
+        <v>17.609488461969669</v>
+      </c>
+      <c r="F9" s="41">
+        <v>100</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="25">
+        <v>90</v>
+      </c>
+      <c r="J9" s="38">
+        <v>20.416843896214377</v>
+      </c>
+      <c r="K9" s="41">
+        <v>100</v>
+      </c>
+      <c r="L9" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="N9" s="25">
+        <v>60</v>
+      </c>
+      <c r="O9" s="38">
+        <v>14.598504626509424</v>
+      </c>
+      <c r="P9" s="69">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="26">
+        <v>1</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="25">
+        <v>34</v>
+      </c>
+      <c r="E10" s="38">
+        <v>3.9914840513797913</v>
+      </c>
+      <c r="F10" s="41">
+        <v>22.6666666666667</v>
+      </c>
+      <c r="G10" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="I10" s="25">
+        <v>20</v>
+      </c>
+      <c r="J10" s="38">
+        <v>4.5370764213809727</v>
+      </c>
+      <c r="K10" s="41">
+        <v>22.2222222222222</v>
+      </c>
+      <c r="L10" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="N10" s="25">
+        <v>14</v>
+      </c>
+      <c r="O10" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="P10" s="69">
+        <v>23.3333333333333</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="26">
+        <v>2</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="25">
+        <v>16</v>
+      </c>
+      <c r="E11" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="F11" s="41">
+        <v>10.6666666666667</v>
+      </c>
+      <c r="G11" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="25">
+        <v>11</v>
+      </c>
+      <c r="J11" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="K11" s="41">
+        <v>12.2222222222222</v>
+      </c>
+      <c r="L11" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="N11" s="25">
+        <v>5</v>
+      </c>
+      <c r="O11" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="P11" s="69">
+        <v>8.3333333333333002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="26">
+        <v>3</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="25">
+        <v>9</v>
+      </c>
+      <c r="E12" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="F12" s="41">
+        <v>6</v>
+      </c>
+      <c r="G12" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="25">
+        <v>6</v>
+      </c>
+      <c r="J12" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="K12" s="41">
+        <v>6.6666666666666998</v>
+      </c>
+      <c r="L12" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="M12" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="N12" s="25">
+        <v>4</v>
+      </c>
+      <c r="O12" s="70" t="s">
+        <v>212</v>
+      </c>
+      <c r="P12" s="69">
+        <v>6.6666666666666998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="43">
+        <v>4</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="D13" s="25">
+        <v>9</v>
+      </c>
+      <c r="E13" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="F13" s="41">
+        <v>6</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="I13" s="25">
+        <v>6</v>
+      </c>
+      <c r="J13" s="70" t="s">
+        <v>212</v>
+      </c>
+      <c r="K13" s="41">
+        <v>6.6666666666666998</v>
+      </c>
+      <c r="L13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N13" s="25">
+        <v>3</v>
+      </c>
+      <c r="O13" s="70" t="s">
+        <v>213</v>
+      </c>
+      <c r="P13" s="69">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="43">
+        <v>5</v>
+      </c>
+      <c r="B14" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="25">
+        <v>9</v>
+      </c>
+      <c r="E14" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="F14" s="41">
+        <v>6</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="I14" s="25">
+        <v>5</v>
+      </c>
+      <c r="J14" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="K14" s="41">
+        <v>5.5555555555555998</v>
+      </c>
+      <c r="L14" s="27" t="s">
+        <v>184</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>215</v>
+      </c>
+      <c r="N14" s="25">
+        <v>3</v>
+      </c>
+      <c r="O14" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="P14" s="69">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="43">
+        <v>6</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>216</v>
+      </c>
+      <c r="D15" s="25">
+        <v>6</v>
+      </c>
+      <c r="E15" s="70" t="s">
+        <v>217</v>
+      </c>
+      <c r="F15" s="41">
+        <v>4</v>
+      </c>
+      <c r="G15" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>216</v>
+      </c>
+      <c r="I15" s="25">
+        <v>4</v>
+      </c>
+      <c r="J15" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="K15" s="41">
+        <v>4.4444444444444002</v>
+      </c>
+      <c r="L15" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="M15" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="N15" s="25">
+        <v>3</v>
+      </c>
+      <c r="O15" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="P15" s="69">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="43">
+        <v>7</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="25">
+        <v>5</v>
+      </c>
+      <c r="E16" s="70" t="s">
+        <v>217</v>
+      </c>
+      <c r="F16" s="41">
+        <v>3.3333333333333002</v>
+      </c>
+      <c r="G16" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" s="25">
+        <v>4</v>
+      </c>
+      <c r="J16" s="70" t="s">
+        <v>212</v>
+      </c>
+      <c r="K16" s="41">
+        <v>4.4444444444444002</v>
+      </c>
+      <c r="L16" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="M16" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="N16" s="25">
+        <v>2</v>
+      </c>
+      <c r="O16" s="70" t="s">
+        <v>218</v>
+      </c>
+      <c r="P16" s="69">
+        <v>3.3333333333333002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="43">
+        <v>8</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>214</v>
+      </c>
+      <c r="D17" s="25">
+        <v>5</v>
+      </c>
+      <c r="E17" s="70" t="s">
+        <v>217</v>
+      </c>
+      <c r="F17" s="41">
+        <v>3.3333333333333002</v>
+      </c>
+      <c r="G17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="I17" s="25">
+        <v>2</v>
+      </c>
+      <c r="J17" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="K17" s="41">
+        <v>2.2222222222222001</v>
+      </c>
+      <c r="L17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="M17" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="N17" s="25">
+        <v>1</v>
+      </c>
+      <c r="O17" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="P17" s="69">
+        <v>1.6666666666667</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="43">
+        <v>9</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="25">
+        <v>3</v>
+      </c>
+      <c r="E18" s="70" t="s">
+        <v>212</v>
+      </c>
+      <c r="F18" s="41">
+        <v>2</v>
+      </c>
+      <c r="G18" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="I18" s="25">
+        <v>2</v>
+      </c>
+      <c r="J18" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="K18" s="41">
+        <v>2.2222222222222001</v>
+      </c>
+      <c r="L18" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="M18" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="N18" s="25">
+        <v>1</v>
+      </c>
+      <c r="O18" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="P18" s="69">
+        <v>1.6666666666667</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="43">
+        <v>10</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="D19" s="25">
+        <v>2</v>
+      </c>
+      <c r="E19" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="F19" s="41">
+        <v>1.3333333333333</v>
+      </c>
+      <c r="G19" s="27" t="s">
+        <v>184</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>215</v>
+      </c>
+      <c r="I19" s="25">
+        <v>2</v>
+      </c>
+      <c r="J19" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="K19" s="41">
+        <v>2.2222222222222001</v>
+      </c>
+      <c r="L19" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="M19" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="N19" s="25">
+        <v>1</v>
+      </c>
+      <c r="O19" s="70" t="s">
+        <v>220</v>
+      </c>
+      <c r="P19" s="69">
+        <v>1.6666666666667</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="26"/>
+      <c r="B20" s="45"/>
+      <c r="C20" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" s="28">
+        <v>52</v>
+      </c>
+      <c r="E20" s="39">
+        <v>6.1046226668161516</v>
+      </c>
+      <c r="F20" s="42">
+        <v>34.666666666666664</v>
+      </c>
+      <c r="G20" s="45"/>
+      <c r="H20" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="I20" s="28">
+        <v>28</v>
+      </c>
+      <c r="J20" s="39">
+        <v>6.3519069899333616</v>
+      </c>
+      <c r="K20" s="42">
+        <v>31.111111111111111</v>
+      </c>
+      <c r="L20" s="27"/>
+      <c r="M20" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="N20" s="28">
+        <v>23</v>
+      </c>
+      <c r="O20" s="39">
+        <v>5.5960934401619458</v>
+      </c>
+      <c r="P20" s="71">
+        <v>38.333333333333336</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="29">
+        <v>11</v>
+      </c>
+      <c r="B21" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="D21" s="30">
+        <v>2</v>
+      </c>
+      <c r="E21" s="70" t="s">
+        <v>212</v>
+      </c>
+      <c r="F21" s="41">
+        <v>1.3333333333333</v>
+      </c>
+      <c r="G21" s="50" t="s">
+        <v>222</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>223</v>
+      </c>
+      <c r="I21" s="30">
+        <v>2</v>
+      </c>
+      <c r="J21" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="K21" s="41">
+        <v>2.2222222222222001</v>
+      </c>
+      <c r="L21" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="M21" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="N21" s="30">
+        <v>1</v>
+      </c>
+      <c r="O21" s="70" t="s">
+        <v>220</v>
+      </c>
+      <c r="P21" s="69">
+        <v>1.6666666666667</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="26">
+        <v>12</v>
+      </c>
+      <c r="B22" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="25">
+        <v>2</v>
+      </c>
+      <c r="E22" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="F22" s="41">
+        <v>1.3333333333333</v>
+      </c>
+      <c r="G22" s="57" t="s">
+        <v>224</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="I22" s="25">
+        <v>1</v>
+      </c>
+      <c r="J22" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="K22" s="41">
+        <v>1.1111111111111001</v>
+      </c>
+      <c r="L22" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="M22" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="N22" s="25">
+        <v>1</v>
+      </c>
+      <c r="O22" s="70" t="s">
+        <v>220</v>
+      </c>
+      <c r="P22" s="69">
+        <v>1.6666666666667</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="26">
+        <v>13</v>
+      </c>
+      <c r="B23" s="57" t="s">
+        <v>222</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>223</v>
+      </c>
+      <c r="D23" s="25">
+        <v>2</v>
+      </c>
+      <c r="E23" s="70" t="s">
+        <v>212</v>
+      </c>
+      <c r="F23" s="41">
+        <v>1.3333333333333</v>
+      </c>
+      <c r="G23" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="I23" s="25">
+        <v>1</v>
+      </c>
+      <c r="J23" s="70" t="s">
+        <v>217</v>
+      </c>
+      <c r="K23" s="41">
+        <v>1.1111111111111001</v>
+      </c>
+      <c r="L23" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="M23" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="N23" s="25">
+        <v>1</v>
+      </c>
+      <c r="O23" s="70" t="s">
+        <v>212</v>
+      </c>
+      <c r="P23" s="69">
+        <v>1.6666666666667</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="26">
+        <v>14</v>
+      </c>
+      <c r="B24" s="57" t="s">
+        <v>224</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="D24" s="25">
+        <v>1</v>
+      </c>
+      <c r="E24" s="70" t="s">
+        <v>210</v>
+      </c>
+      <c r="F24" s="41">
+        <v>0.66666666666670005</v>
+      </c>
+      <c r="G24" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="I24" s="25">
+        <v>1</v>
+      </c>
+      <c r="J24" s="70" t="s">
+        <v>209</v>
+      </c>
+      <c r="K24" s="41">
+        <v>1.1111111111111001</v>
+      </c>
+      <c r="L24" s="44"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="25"/>
+      <c r="O24" s="38"/>
+      <c r="P24" s="38"/>
+    </row>
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="31">
+        <v>15</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="34">
+        <v>1</v>
+      </c>
+      <c r="E25" s="72" t="s">
+        <v>210</v>
+      </c>
+      <c r="F25" s="42">
+        <v>0.66666666666670005</v>
+      </c>
+      <c r="G25" s="45"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="35"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="32"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="39"/>
+      <c r="P25" s="39"/>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" s="73" t="s">
+        <v>227</v>
+      </c>
+      <c r="G26" s="36"/>
+      <c r="H26" s="1"/>
+      <c r="L26" s="36"/>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" s="74" t="s">
+        <v>228</v>
+      </c>
+      <c r="B27" s="75"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="1"/>
+      <c r="L27" s="36"/>
+      <c r="N27" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="A3:P3"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
+  <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:P80"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="3" style="40" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="59" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="85" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+    </row>
+    <row r="2" spans="1:16" s="59" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:16" s="59" customFormat="1">
+      <c r="A3" s="87" t="s">
+        <v>189</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="P4" s="60" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="6"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="6"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="53"/>
+    </row>
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A6" s="13"/>
+      <c r="B6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15"/>
+      <c r="D6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="15"/>
+      <c r="I6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="15"/>
+      <c r="N6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="P6" s="51" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A7" s="13"/>
+      <c r="B7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="18"/>
+      <c r="O7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="22"/>
+      <c r="D8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="22"/>
+      <c r="I8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="L8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="22"/>
+      <c r="N8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="P8" s="61" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="26"/>
       <c r="B9" s="56" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="58" t="s">
         <v>54</v>
       </c>
       <c r="D9" s="25">
         <v>147</v>
       </c>
       <c r="E9" s="38">
         <v>16.334785314250155</v>
       </c>
       <c r="F9" s="41">
         <v>100</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>58</v>
       </c>
       <c r="H9" s="58" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="25">
         <v>87</v>
       </c>
       <c r="J9" s="38">
         <v>18.667204511026526</v>
       </c>
       <c r="K9" s="41">
         <v>100</v>
       </c>
       <c r="L9" s="56" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="58" t="s">
         <v>54</v>
       </c>
       <c r="N9" s="25">
         <v>60</v>
       </c>
       <c r="O9" s="38">
         <v>13.829282121965049</v>
       </c>
       <c r="P9" s="38">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="57" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>61</v>
       </c>
       <c r="D10" s="25">
         <v>30</v>
       </c>
       <c r="E10" s="38">
         <v>3.3336296559694198</v>
       </c>
       <c r="F10" s="41">
         <v>20.408163265306101</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>60</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="25">
         <v>20</v>
       </c>
       <c r="J10" s="38">
         <v>4.291311381845178</v>
       </c>
       <c r="K10" s="41">
         <v>22.9885057471264</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>190</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>191</v>
       </c>
       <c r="N10" s="25">
         <v>10</v>
       </c>
       <c r="O10" s="38">
         <v>2.3048803536608418</v>
       </c>
       <c r="P10" s="38">
         <v>16.6666666666667</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="57" t="s">
         <v>190</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>191</v>
       </c>
       <c r="D11" s="25">
         <v>23</v>
       </c>
       <c r="E11" s="38">
         <v>2.5557827362432217</v>
       </c>
       <c r="F11" s="41">
         <v>15.6462585034014</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>190</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>191</v>
       </c>
       <c r="I11" s="25">
         <v>13</v>
       </c>
       <c r="J11" s="38">
         <v>2.789352398199366</v>
       </c>
       <c r="K11" s="41">
         <v>14.9425287356322</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>60</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>61</v>
       </c>
       <c r="N11" s="25">
         <v>10</v>
       </c>
       <c r="O11" s="38">
         <v>2.3048803536608418</v>
       </c>
       <c r="P11" s="38">
         <v>16.6666666666667</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="57" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>231</v>
       </c>
       <c r="D12" s="25">
         <v>16</v>
       </c>
       <c r="E12" s="38">
         <v>1.7779358165170238</v>
       </c>
       <c r="F12" s="41">
         <v>10.8843537414966</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>64</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>231</v>
       </c>
       <c r="I12" s="25">
         <v>9</v>
       </c>
       <c r="J12" s="38">
         <v>1.93109012183033</v>
       </c>
       <c r="K12" s="41">
         <v>10.3448275862069</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>231</v>
       </c>
       <c r="N12" s="25">
         <v>7</v>
       </c>
       <c r="O12" s="38">
         <v>1.6134162475625891</v>
       </c>
       <c r="P12" s="38">
         <v>11.6666666666667</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="43">
         <v>4</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>63</v>
       </c>
       <c r="D13" s="25">
         <v>13</v>
       </c>
       <c r="E13" s="38">
         <v>1.4445728509200817</v>
       </c>
       <c r="F13" s="41">
         <v>8.8435374149660007</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>62</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>63</v>
       </c>
       <c r="I13" s="25">
         <v>7</v>
       </c>
       <c r="J13" s="38">
         <v>1.5019589836458125</v>
       </c>
       <c r="K13" s="41">
         <v>8.0459770114942994</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>62</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>63</v>
       </c>
       <c r="N13" s="25">
         <v>6</v>
       </c>
       <c r="O13" s="38">
         <v>1.3829282121965047</v>
       </c>
       <c r="P13" s="38">
         <v>10</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="43">
         <v>5</v>
       </c>
       <c r="B14" s="57" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>68</v>
       </c>
       <c r="D14" s="25">
         <v>8</v>
       </c>
       <c r="E14" s="38">
         <v>0.88896790825851191</v>
       </c>
       <c r="F14" s="41">
         <v>5.4421768707483</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>67</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>68</v>
       </c>
       <c r="I14" s="25">
         <v>6</v>
       </c>
       <c r="J14" s="38">
         <v>1.2873934145535535</v>
       </c>
       <c r="K14" s="41">
         <v>6.8965517241379004</v>
       </c>
       <c r="L14" s="27" t="s">
         <v>65</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>66</v>
       </c>
       <c r="N14" s="25">
         <v>3</v>
       </c>
       <c r="O14" s="38">
         <v>0.69146410609825237</v>
       </c>
       <c r="P14" s="38">
         <v>5</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="43">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="25">
         <v>7</v>
       </c>
       <c r="E15" s="38">
         <v>0.77784691972619791</v>
       </c>
       <c r="F15" s="41">
         <v>4.7619047619048001</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>83</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>84</v>
       </c>
       <c r="I15" s="25">
         <v>4</v>
       </c>
       <c r="J15" s="38">
         <v>0.85826227636903563</v>
       </c>
       <c r="K15" s="41">
         <v>4.5977011494253004</v>
       </c>
       <c r="L15" s="27" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>68</v>
       </c>
       <c r="N15" s="25">
         <v>2</v>
       </c>
       <c r="O15" s="38">
         <v>0.46097607073216829</v>
       </c>
       <c r="P15" s="38">
         <v>3.3333333333333002</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="43">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
         <v>83</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>84</v>
       </c>
       <c r="D16" s="25">
         <v>4</v>
       </c>
       <c r="E16" s="38">
         <v>0.44448395412925601</v>
       </c>
       <c r="F16" s="41">
         <v>2.7210884353740998</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>65</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>66</v>
       </c>
       <c r="I16" s="25">
         <v>4</v>
       </c>
       <c r="J16" s="38">
         <v>0.85826227636903563</v>
       </c>
       <c r="K16" s="41">
         <v>4.5977011494253004</v>
       </c>
       <c r="L16" s="27" t="s">
         <v>81</v>
       </c>
       <c r="M16" s="24" t="s">
         <v>82</v>
       </c>
       <c r="N16" s="25">
         <v>1</v>
       </c>
       <c r="O16" s="38">
         <v>0.2304880353660842</v>
       </c>
       <c r="P16" s="38">
         <v>1.6666666666667</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="43">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="25">
         <v>2</v>
       </c>
       <c r="E17" s="38">
         <v>0.222241977064628</v>
       </c>
       <c r="F17" s="41">
         <v>1.3605442176871001</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>69</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>70</v>
       </c>
       <c r="I17" s="25">
         <v>2</v>
       </c>
       <c r="J17" s="38">
         <v>0.42913113818451781</v>
       </c>
       <c r="K17" s="41">
         <v>2.2988505747126</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>192</v>
       </c>
       <c r="M17" s="24" t="s">
         <v>237</v>
       </c>
       <c r="N17" s="25">
         <v>1</v>
       </c>
       <c r="O17" s="38">
         <v>0.2304880353660842</v>
       </c>
       <c r="P17" s="38">
         <v>1.6666666666667</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="43">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
       <c r="E18" s="38">
         <v>0.222241977064628</v>
       </c>
       <c r="F18" s="41">
         <v>1.3605442176871001</v>
       </c>
       <c r="G18" s="27" t="s">
         <v>193</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>194</v>
       </c>
       <c r="I18" s="25">
         <v>1</v>
       </c>
       <c r="J18" s="38">
         <v>0.21456556909225891</v>
       </c>
       <c r="K18" s="41">
         <v>1.1494252873563</v>
       </c>
       <c r="L18" s="27" t="s">
         <v>73</v>
       </c>
       <c r="M18" s="24" t="s">
         <v>74</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="38">
         <v>0.2304880353660842</v>
       </c>
       <c r="P18" s="38">
         <v>1.6666666666667</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="43">
         <v>10</v>
       </c>
       <c r="B19" s="57" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="25">
         <v>1</v>
       </c>
       <c r="E19" s="38">
         <v>0.111120988532314</v>
       </c>
       <c r="F19" s="41">
         <v>0.68027210884349998</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>71</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>72</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
       <c r="J19" s="38">
         <v>0.21456556909225891</v>
       </c>
       <c r="K19" s="41">
         <v>1.1494252873563</v>
       </c>
       <c r="L19" s="27" t="s">
         <v>195</v>
       </c>
       <c r="M19" s="24" t="s">
         <v>196</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="38">
         <v>0.2304880353660842</v>
       </c>
       <c r="P19" s="38">
         <v>1.6666666666667</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="45"/>
       <c r="C20" s="33" t="s">
         <v>85</v>
       </c>
       <c r="D20" s="28">
         <v>41</v>
       </c>
       <c r="E20" s="39">
         <v>4.5559605298248735</v>
       </c>
       <c r="F20" s="42">
         <v>27.891156462585034</v>
       </c>
       <c r="G20" s="45"/>
       <c r="H20" s="33" t="s">
         <v>85</v>
       </c>
       <c r="I20" s="28">
         <v>20</v>
       </c>
       <c r="J20" s="39">
         <v>4.291311381845178</v>
       </c>
       <c r="K20" s="42">
         <v>22.988505747126435</v>
       </c>
       <c r="L20" s="27"/>
       <c r="M20" s="33" t="s">
         <v>85</v>
       </c>
       <c r="N20" s="28">
         <v>18</v>
       </c>
       <c r="O20" s="39">
         <v>4.1487846365895145</v>
       </c>
       <c r="P20" s="39">
         <v>30</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="50" t="s">
         <v>193</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>194</v>
       </c>
       <c r="D21" s="30">
         <v>1</v>
       </c>
       <c r="E21" s="38">
         <v>0.111120988532314</v>
       </c>
       <c r="F21" s="41">
         <v>0.68027210884349998</v>
       </c>
       <c r="G21" s="50" t="s">
         <v>73</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>74</v>
       </c>
       <c r="I21" s="30">
         <v>1</v>
       </c>
       <c r="J21" s="38">
         <v>0.21456556909225891</v>
       </c>
       <c r="K21" s="41">
         <v>1.1494252873563</v>
       </c>
       <c r="L21" s="48" t="s">
         <v>197</v>
       </c>
       <c r="M21" s="24" t="s">
         <v>198</v>
       </c>
       <c r="N21" s="30">
         <v>1</v>
       </c>
       <c r="O21" s="38">
         <v>0.2304880353660842</v>
       </c>
       <c r="P21" s="38">
         <v>1.6666666666667</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="57" t="s">
         <v>192</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>237</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
       <c r="E22" s="38">
         <v>0.111120988532314</v>
       </c>
       <c r="F22" s="41">
         <v>0.68027210884349998</v>
       </c>
       <c r="G22" s="57" t="s">
         <v>86</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>87</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
       <c r="J22" s="38">
         <v>0.21456556909225891</v>
       </c>
       <c r="K22" s="41">
         <v>1.1494252873563</v>
       </c>
       <c r="L22" s="47"/>
       <c r="M22" s="24"/>
       <c r="N22" s="25"/>
       <c r="O22" s="38"/>
       <c r="P22" s="38"/>
     </row>
-    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="57" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="25">
         <v>1</v>
       </c>
       <c r="E23" s="38">
         <v>0.111120988532314</v>
       </c>
       <c r="F23" s="41">
         <v>0.68027210884349998</v>
       </c>
       <c r="G23" s="57" t="s">
         <v>199</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>200</v>
       </c>
       <c r="I23" s="25">
         <v>1</v>
       </c>
       <c r="J23" s="38">
         <v>0.21456556909225891</v>
       </c>
       <c r="K23" s="41">
         <v>1.1494252873563</v>
       </c>
       <c r="L23" s="44"/>
       <c r="M23" s="24"/>
       <c r="N23" s="25"/>
       <c r="O23" s="38"/>
       <c r="P23" s="38"/>
     </row>
-    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="57" t="s">
         <v>195</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>196</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="38">
         <v>0.111120988532314</v>
       </c>
       <c r="F24" s="41">
         <v>0.68027210884349998</v>
       </c>
       <c r="G24" s="57"/>
       <c r="H24" s="24"/>
       <c r="I24" s="25"/>
       <c r="J24" s="38"/>
       <c r="K24" s="41"/>
       <c r="L24" s="44"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
     </row>
-    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="33" t="s">
         <v>87</v>
       </c>
       <c r="D25" s="34">
         <v>1</v>
       </c>
       <c r="E25" s="39">
         <v>0.111120988532314</v>
       </c>
       <c r="F25" s="42">
         <v>0.68027210884349998</v>
       </c>
       <c r="G25" s="45"/>
       <c r="H25" s="33"/>
       <c r="I25" s="35"/>
       <c r="J25" s="39"/>
       <c r="K25" s="42"/>
       <c r="L25" s="32"/>
       <c r="M25" s="33"/>
       <c r="N25" s="35"/>
       <c r="O25" s="39"/>
       <c r="P25" s="39"/>
     </row>
     <row r="26" spans="1:16" s="68" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="63" t="s">
         <v>201</v>
-      </c>
-[...1258 lines deleted...]
-        <v>208</v>
       </c>
       <c r="B26" s="63"/>
       <c r="G26" s="1"/>
       <c r="L26" s="1"/>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" s="3"/>
       <c r="C27" s="4"/>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" s="3"/>
       <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:16">
       <c r="B29" s="3"/>
       <c r="C29" s="40"/>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" s="3"/>
       <c r="C30" s="40"/>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" s="3"/>
       <c r="C31" s="4"/>
     </row>
@@ -10039,1068 +11185,1078 @@
       <c r="C77" s="4"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="3"/>
       <c r="C78" s="4"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="3"/>
       <c r="C79" s="4"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="3"/>
       <c r="C80" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:P80"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="40" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16" max="16" width="7.875" style="40" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
     <col min="17" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="59" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="85" t="s">
         <v>148</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="59" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...14 lines deleted...]
-      <c r="P2" s="78"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
     </row>
     <row r="3" spans="1:16" s="59" customFormat="1">
-      <c r="A3" s="80" t="s">
-[...16 lines deleted...]
-      <c r="P3" s="80"/>
+      <c r="A3" s="87" t="s">
+        <v>188</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="60" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="49" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="49" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="49" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="51" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="61" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="26"/>
       <c r="B9" s="56" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>12</v>
+      </c>
+      <c r="C9" s="58" t="s">
+        <v>13</v>
       </c>
       <c r="D9" s="25">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E9" s="38">
-        <v>14.756931894266582</v>
+        <v>15.929023624209181</v>
       </c>
       <c r="F9" s="41">
         <v>100</v>
       </c>
       <c r="G9" s="56" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>12</v>
+      </c>
+      <c r="H9" s="58" t="s">
+        <v>13</v>
       </c>
       <c r="I9" s="25">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J9" s="38">
-        <v>15.785304459059754</v>
+        <v>17.595023237565172</v>
       </c>
       <c r="K9" s="41">
         <v>100</v>
       </c>
       <c r="L9" s="56" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>12</v>
+      </c>
+      <c r="M9" s="58" t="s">
+        <v>13</v>
       </c>
       <c r="N9" s="25">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="O9" s="38">
-        <v>13.651933610233158</v>
+        <v>14.137349790658474</v>
       </c>
       <c r="P9" s="38">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="57" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>22</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="D10" s="25">
         <v>35</v>
       </c>
       <c r="E10" s="38">
-        <v>3.4898149749954754</v>
+        <v>3.6678672818902718</v>
       </c>
       <c r="F10" s="41">
-        <v>23.648648648648599</v>
+        <v>23.026315789473699</v>
       </c>
       <c r="G10" s="27" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>14</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>15</v>
       </c>
       <c r="I10" s="25">
+        <v>20</v>
+      </c>
+      <c r="J10" s="38">
+        <v>4.0448329281759019</v>
+      </c>
+      <c r="K10" s="41">
+        <v>22.9885057471264</v>
+      </c>
+      <c r="L10" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="J10" s="38">
-[...9 lines deleted...]
-        <v>166</v>
+      <c r="M10" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="N10" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="O10" s="38">
-        <v>2.6890172262580463</v>
+        <v>3.4799630253928555</v>
       </c>
       <c r="P10" s="38">
-        <v>19.696969696969699</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>24.615384615384599</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="57" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>14</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>15</v>
       </c>
       <c r="D11" s="25">
+        <v>28</v>
+      </c>
+      <c r="E11" s="38">
+        <v>2.9342938255122175</v>
+      </c>
+      <c r="F11" s="41">
+        <v>18.421052631578998</v>
+      </c>
+      <c r="G11" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="E11" s="38">
-[...10 lines deleted...]
-      </c>
       <c r="I11" s="25">
+        <v>19</v>
+      </c>
+      <c r="J11" s="38">
+        <v>3.8425912817671066</v>
+      </c>
+      <c r="K11" s="41">
+        <v>21.839080459770098</v>
+      </c>
+      <c r="L11" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="J11" s="38">
-[...9 lines deleted...]
-        <v>231</v>
+      <c r="M11" s="24" t="s">
+        <v>15</v>
       </c>
       <c r="N11" s="25">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="O11" s="38">
-        <v>2.275322268372193</v>
+        <v>1.7399815126964278</v>
       </c>
       <c r="P11" s="38">
-        <v>16.6666666666667</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>12.307692307692299</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="57" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="C12" s="65" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" s="24" t="s">
         <v>231</v>
       </c>
       <c r="D12" s="25">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E12" s="38">
-        <v>1.7947619871405305</v>
+        <v>1.4671469127561088</v>
       </c>
       <c r="F12" s="41">
-        <v>12.1621621621622</v>
+        <v>9.2105263157894992</v>
       </c>
       <c r="G12" s="27" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="H12" s="65" t="s">
+        <v>46</v>
+      </c>
+      <c r="H12" s="24" t="s">
         <v>231</v>
       </c>
       <c r="I12" s="25">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J12" s="38">
-        <v>1.3475259904075398</v>
+        <v>2.0224164640879509</v>
       </c>
       <c r="K12" s="41">
-        <v>8.5365853658536999</v>
+        <v>11.4942528735632</v>
       </c>
       <c r="L12" s="27" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>47</v>
+      </c>
+      <c r="M12" s="24" t="s">
+        <v>37</v>
       </c>
       <c r="N12" s="25">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="O12" s="38">
-        <v>1.8616273104863401</v>
+        <v>1.0874884454352673</v>
       </c>
       <c r="P12" s="38">
-        <v>13.636363636363599</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>7.6923076923076996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="43">
         <v>4</v>
       </c>
       <c r="B13" s="57" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>47</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>37</v>
       </c>
       <c r="D13" s="25">
         <v>13</v>
       </c>
       <c r="E13" s="38">
-        <v>1.2962169907126051</v>
+        <v>1.3623507047021011</v>
       </c>
       <c r="F13" s="41">
-        <v>8.7837837837838002</v>
+        <v>8.5526315789474001</v>
       </c>
       <c r="G13" s="27" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>47</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>37</v>
       </c>
       <c r="I13" s="25">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J13" s="38">
-        <v>0.96251856457681439</v>
+        <v>1.6179331712703606</v>
       </c>
       <c r="K13" s="41">
-        <v>6.0975609756097997</v>
+        <v>9.1954022988506008</v>
       </c>
       <c r="L13" s="27" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>16</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>17</v>
       </c>
       <c r="N13" s="25">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="O13" s="38">
-        <v>1.6547798315434132</v>
+        <v>0.86999075634821388</v>
       </c>
       <c r="P13" s="38">
-        <v>12.1212121212121</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>6.1538461538462004</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="43">
         <v>5</v>
       </c>
       <c r="B14" s="57" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>16</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>17</v>
       </c>
       <c r="D14" s="25">
         <v>6</v>
       </c>
       <c r="E14" s="38">
-        <v>0.59825399571351012</v>
+        <v>0.62877724832404669</v>
       </c>
       <c r="F14" s="41">
-        <v>4.0540540540540997</v>
+        <v>3.9473684210525999</v>
       </c>
       <c r="G14" s="27" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>35</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>145</v>
       </c>
       <c r="I14" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J14" s="38">
-        <v>0.57751113874608861</v>
+        <v>0.40448329281759021</v>
       </c>
       <c r="K14" s="41">
-        <v>3.6585365853659</v>
+        <v>2.2988505747126</v>
       </c>
       <c r="L14" s="27" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>46</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>231</v>
       </c>
       <c r="N14" s="25">
         <v>4</v>
       </c>
       <c r="O14" s="38">
-        <v>0.82738991577170662</v>
+        <v>0.86999075634821388</v>
       </c>
       <c r="P14" s="38">
-        <v>6.0606060606060996</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>6.1538461538462004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="43">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>32</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="D15" s="25">
         <v>4</v>
       </c>
       <c r="E15" s="38">
-        <v>0.39883599714234008</v>
+        <v>0.41918483221603109</v>
       </c>
       <c r="F15" s="41">
-        <v>2.7027027027027</v>
+        <v>2.6315789473683999</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>16</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>17</v>
       </c>
       <c r="I15" s="25">
         <v>2</v>
       </c>
       <c r="J15" s="38">
-        <v>0.38500742583072572</v>
+        <v>0.40448329281759021</v>
       </c>
       <c r="K15" s="41">
-        <v>2.4390243902439002</v>
+        <v>2.2988505747126</v>
       </c>
       <c r="L15" s="27" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>32</v>
+      </c>
+      <c r="M15" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="N15" s="25">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O15" s="38">
-        <v>0.20684747894292663</v>
+        <v>0.65249306726116041</v>
       </c>
       <c r="P15" s="38">
-        <v>1.5151515151515</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>4.6153846153845999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="43">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>35</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>145</v>
       </c>
       <c r="D16" s="25">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E16" s="38">
-        <v>0.29912699785675512</v>
+        <v>0.41918483221603109</v>
       </c>
       <c r="F16" s="41">
-        <v>2.0270270270270001</v>
+        <v>2.6315789473683999</v>
       </c>
       <c r="G16" s="27" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>18</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>19</v>
       </c>
       <c r="I16" s="25">
         <v>2</v>
       </c>
       <c r="J16" s="38">
-        <v>0.38500742583072572</v>
+        <v>0.40448329281759021</v>
       </c>
       <c r="K16" s="41">
-        <v>2.4390243902439002</v>
+        <v>2.2988505747126</v>
       </c>
       <c r="L16" s="27" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>35</v>
+      </c>
+      <c r="M16" s="24" t="s">
+        <v>145</v>
       </c>
       <c r="N16" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O16" s="38">
-        <v>0.20684747894292663</v>
+        <v>0.43499537817410694</v>
       </c>
       <c r="P16" s="38">
-        <v>1.5151515151515</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.0769230769231002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="43">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>20</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>21</v>
       </c>
       <c r="D17" s="25">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E17" s="38">
-        <v>0.19941799857116999</v>
+        <v>0.3143886241620234</v>
       </c>
       <c r="F17" s="41">
-        <v>1.3513513513513999</v>
+        <v>1.9736842105262999</v>
       </c>
       <c r="G17" s="27" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>20</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>21</v>
       </c>
       <c r="I17" s="25">
         <v>2</v>
       </c>
       <c r="J17" s="38">
-        <v>0.38500742583072572</v>
+        <v>0.40448329281759021</v>
       </c>
       <c r="K17" s="41">
-        <v>2.4390243902439002</v>
+        <v>2.2988505747126</v>
       </c>
       <c r="L17" s="27" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>43</v>
+      </c>
+      <c r="M17" s="24" t="s">
+        <v>237</v>
       </c>
       <c r="N17" s="25">
         <v>1</v>
       </c>
       <c r="O17" s="38">
-        <v>0.20684747894292663</v>
+        <v>0.21749768908705341</v>
       </c>
       <c r="P17" s="38">
-        <v>1.5151515151515</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.5384615384614999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="43">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>184</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>232</v>
       </c>
       <c r="D18" s="25">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E18" s="38">
-        <v>0.19941799857116999</v>
+        <v>0.3143886241620234</v>
       </c>
       <c r="F18" s="41">
-        <v>1.3513513513513999</v>
+        <v>1.9736842105262999</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>184</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>232</v>
       </c>
       <c r="I18" s="25">
         <v>2</v>
       </c>
       <c r="J18" s="38">
-        <v>0.38500742583072572</v>
+        <v>0.40448329281759021</v>
       </c>
       <c r="K18" s="41">
-        <v>2.4390243902439002</v>
+        <v>2.2988505747126</v>
       </c>
       <c r="L18" s="27" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>20</v>
+      </c>
+      <c r="M18" s="24" t="s">
+        <v>21</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="38">
-        <v>0.20684747894292663</v>
+        <v>0.21749768908705341</v>
       </c>
       <c r="P18" s="38">
-        <v>1.5151515151515</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.5384615384614999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="43">
         <v>10</v>
       </c>
       <c r="B19" s="57" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>18</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>19</v>
       </c>
       <c r="D19" s="25">
         <v>2</v>
       </c>
       <c r="E19" s="38">
-        <v>0.19941799857116999</v>
+        <v>0.2095924161080156</v>
       </c>
       <c r="F19" s="41">
-        <v>1.3513513513513999</v>
+        <v>1.3157894736842</v>
       </c>
       <c r="G19" s="27" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>32</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
       <c r="J19" s="38">
-        <v>0.19250371291536292</v>
+        <v>0.20224164640879511</v>
       </c>
       <c r="K19" s="41">
-        <v>1.219512195122</v>
+        <v>1.1494252873563</v>
       </c>
       <c r="L19" s="27" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>24</v>
+      </c>
+      <c r="M19" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="38">
-        <v>0.20684747894292663</v>
+        <v>0.21749768908705341</v>
       </c>
       <c r="P19" s="38">
-        <v>1.5151515151515</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.5384615384614999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="45"/>
-      <c r="C20" s="66" t="s">
-        <v>181</v>
+      <c r="C20" s="33" t="s">
+        <v>36</v>
       </c>
       <c r="D20" s="28">
         <v>40</v>
       </c>
       <c r="E20" s="39">
-        <v>3.9883599714234008</v>
+        <v>4.1918483221603111</v>
       </c>
       <c r="F20" s="42">
-        <v>27.027027027027028</v>
+        <v>26.315789473684209</v>
       </c>
       <c r="G20" s="45"/>
-      <c r="H20" s="66" t="s">
-        <v>181</v>
+      <c r="H20" s="33" t="s">
+        <v>36</v>
       </c>
       <c r="I20" s="28">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="J20" s="39">
-        <v>4.2350816841379828</v>
+        <v>3.8425912817671066</v>
       </c>
       <c r="K20" s="42">
-        <v>26.829268292682926</v>
+        <v>21.839080459770116</v>
       </c>
       <c r="L20" s="27"/>
-      <c r="M20" s="65" t="s">
-        <v>181</v>
+      <c r="M20" s="33" t="s">
+        <v>36</v>
       </c>
       <c r="N20" s="28">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="O20" s="39">
-        <v>3.3095596630868265</v>
+        <v>4.3499537817410694</v>
       </c>
       <c r="P20" s="39">
-        <v>24.242424242424242</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>30.76923076923077</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="50" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>186</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>187</v>
       </c>
       <c r="D21" s="30">
         <v>1</v>
       </c>
       <c r="E21" s="38">
-        <v>9.9708999285584993E-2</v>
+        <v>0.1047962080540078</v>
       </c>
       <c r="F21" s="41">
-        <v>0.67567567567569997</v>
+        <v>0.65789473684209998</v>
       </c>
       <c r="G21" s="50" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>186</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>187</v>
       </c>
       <c r="I21" s="30">
         <v>1</v>
       </c>
       <c r="J21" s="38">
-        <v>0.19250371291536292</v>
+        <v>0.20224164640879511</v>
       </c>
       <c r="K21" s="41">
-        <v>1.219512195122</v>
+        <v>1.1494252873563</v>
       </c>
       <c r="L21" s="48" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>45</v>
+      </c>
+      <c r="M21" s="24" t="s">
+        <v>49</v>
       </c>
       <c r="N21" s="30">
         <v>1</v>
       </c>
       <c r="O21" s="38">
-        <v>0.20684747894292663</v>
+        <v>0.21749768908705341</v>
       </c>
       <c r="P21" s="38">
-        <v>1.5151515151515</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.5384615384614999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="57" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>43</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>237</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
       <c r="E22" s="38">
-        <v>9.9708999285584993E-2</v>
+        <v>0.1047962080540078</v>
       </c>
       <c r="F22" s="41">
-        <v>0.67567567567569997</v>
-[...5 lines deleted...]
-      <c r="K22" s="41"/>
+        <v>0.65789473684209998</v>
+      </c>
+      <c r="G22" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>238</v>
+      </c>
+      <c r="I22" s="25">
+        <v>1</v>
+      </c>
+      <c r="J22" s="38">
+        <v>0.20224164640879511</v>
+      </c>
+      <c r="K22" s="41">
+        <v>1.1494252873563</v>
+      </c>
       <c r="L22" s="47" t="s">
         <v>184</v>
       </c>
-      <c r="M22" s="65" t="s">
+      <c r="M22" s="24" t="s">
         <v>232</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
       <c r="O22" s="38">
-        <v>0.20684747894292663</v>
+        <v>0.21749768908705341</v>
       </c>
       <c r="P22" s="38">
-        <v>1.5151515151515</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.5384615384614999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="57" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>24</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="D23" s="25">
         <v>1</v>
       </c>
       <c r="E23" s="38">
-        <v>9.9708999285584993E-2</v>
+        <v>0.1047962080540078</v>
       </c>
       <c r="F23" s="41">
-        <v>0.67567567567569997</v>
+        <v>0.65789473684209998</v>
       </c>
       <c r="G23" s="57"/>
-      <c r="H23" s="65"/>
+      <c r="H23" s="24"/>
       <c r="I23" s="25"/>
       <c r="J23" s="38"/>
       <c r="K23" s="41"/>
       <c r="L23" s="44"/>
-      <c r="M23" s="65"/>
+      <c r="M23" s="24"/>
       <c r="N23" s="25"/>
       <c r="O23" s="38"/>
       <c r="P23" s="38"/>
     </row>
-    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="57" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>45</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>49</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="38">
-        <v>9.9708999285584993E-2</v>
+        <v>0.1047962080540078</v>
       </c>
       <c r="F24" s="41">
-        <v>0.67567567567569997</v>
+        <v>0.65789473684209998</v>
       </c>
       <c r="G24" s="57"/>
-      <c r="H24" s="65"/>
+      <c r="H24" s="24"/>
       <c r="I24" s="25"/>
       <c r="J24" s="38"/>
       <c r="K24" s="41"/>
       <c r="L24" s="44"/>
-      <c r="M24" s="65"/>
+      <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
     </row>
-    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="45" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>57</v>
+      </c>
+      <c r="C25" s="33" t="s">
+        <v>238</v>
       </c>
       <c r="D25" s="34">
         <v>1</v>
       </c>
       <c r="E25" s="39">
-        <v>9.9708999285584993E-2</v>
+        <v>0.1047962080540078</v>
       </c>
       <c r="F25" s="42">
-        <v>0.67567567567569997</v>
+        <v>0.65789473684209998</v>
       </c>
       <c r="G25" s="45"/>
-      <c r="H25" s="66"/>
+      <c r="H25" s="33"/>
       <c r="I25" s="35"/>
       <c r="J25" s="39"/>
       <c r="K25" s="42"/>
       <c r="L25" s="32"/>
-      <c r="M25" s="66"/>
+      <c r="M25" s="33"/>
       <c r="N25" s="35"/>
       <c r="O25" s="39"/>
       <c r="P25" s="39"/>
     </row>
     <row r="26" spans="1:16" s="68" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="63" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26" s="63"/>
       <c r="G26" s="1"/>
       <c r="L26" s="1"/>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" s="3"/>
       <c r="C27" s="4"/>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" s="3"/>
       <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:16">
       <c r="B29" s="3"/>
       <c r="C29" s="40"/>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" s="3"/>
       <c r="C30" s="40"/>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" s="3"/>
       <c r="C31" s="4"/>
     </row>
@@ -11289,1009 +12445,2259 @@
       <c r="C77" s="4"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="3"/>
       <c r="C78" s="4"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="3"/>
       <c r="C79" s="4"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="3"/>
       <c r="C80" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:Q80"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:P80"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="40" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16" max="16" width="7.875" style="40" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
     <col min="17" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="59" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="A1" s="85" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="59" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...14 lines deleted...]
-      <c r="P2" s="78"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
     </row>
     <row r="3" spans="1:16" s="59" customFormat="1">
-      <c r="A3" s="80" t="s">
-[...16 lines deleted...]
-      <c r="P3" s="80"/>
+      <c r="A3" s="87" t="s">
+        <v>161</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="60" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="49" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="49" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="49" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="51" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="61" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A9" s="26"/>
+      <c r="B9" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="64" t="s">
+        <v>162</v>
+      </c>
+      <c r="D9" s="25">
+        <v>148</v>
+      </c>
+      <c r="E9" s="38">
+        <v>14.756931894266582</v>
+      </c>
+      <c r="F9" s="41">
+        <v>100</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>163</v>
+      </c>
+      <c r="H9" s="64" t="s">
+        <v>162</v>
+      </c>
+      <c r="I9" s="25">
+        <v>82</v>
+      </c>
+      <c r="J9" s="38">
+        <v>15.785304459059754</v>
+      </c>
+      <c r="K9" s="41">
+        <v>100</v>
+      </c>
+      <c r="L9" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" s="64" t="s">
+        <v>164</v>
+      </c>
+      <c r="N9" s="25">
+        <v>66</v>
+      </c>
+      <c r="O9" s="38">
+        <v>13.651933610233158</v>
+      </c>
+      <c r="P9" s="38">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="26">
+        <v>1</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="65" t="s">
+        <v>166</v>
+      </c>
+      <c r="D10" s="25">
+        <v>35</v>
+      </c>
+      <c r="E10" s="38">
+        <v>3.4898149749954754</v>
+      </c>
+      <c r="F10" s="41">
+        <v>23.648648648648599</v>
+      </c>
+      <c r="G10" s="27" t="s">
+        <v>165</v>
+      </c>
+      <c r="H10" s="65" t="s">
+        <v>166</v>
+      </c>
+      <c r="I10" s="25">
+        <v>22</v>
+      </c>
+      <c r="J10" s="38">
+        <v>4.2350816841379828</v>
+      </c>
+      <c r="K10" s="41">
+        <v>26.829268292682901</v>
+      </c>
+      <c r="L10" s="27" t="s">
+        <v>165</v>
+      </c>
+      <c r="M10" s="65" t="s">
+        <v>166</v>
+      </c>
+      <c r="N10" s="25">
+        <v>13</v>
+      </c>
+      <c r="O10" s="38">
+        <v>2.6890172262580463</v>
+      </c>
+      <c r="P10" s="38">
+        <v>19.696969696969699</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="26">
+        <v>2</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="65" t="s">
+        <v>167</v>
+      </c>
+      <c r="D11" s="25">
+        <v>23</v>
+      </c>
+      <c r="E11" s="38">
+        <v>2.2933069835684554</v>
+      </c>
+      <c r="F11" s="41">
+        <v>15.540540540540499</v>
+      </c>
+      <c r="G11" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="H11" s="65" t="s">
+        <v>167</v>
+      </c>
+      <c r="I11" s="25">
+        <v>14</v>
+      </c>
+      <c r="J11" s="38">
+        <v>2.6950519808150797</v>
+      </c>
+      <c r="K11" s="41">
+        <v>17.0731707317073</v>
+      </c>
+      <c r="L11" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="65" t="s">
+        <v>231</v>
+      </c>
+      <c r="N11" s="25">
+        <v>11</v>
+      </c>
+      <c r="O11" s="38">
+        <v>2.275322268372193</v>
+      </c>
+      <c r="P11" s="38">
+        <v>16.6666666666667</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="26">
+        <v>3</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="65" t="s">
+        <v>231</v>
+      </c>
+      <c r="D12" s="25">
+        <v>18</v>
+      </c>
+      <c r="E12" s="38">
+        <v>1.7947619871405305</v>
+      </c>
+      <c r="F12" s="41">
+        <v>12.1621621621622</v>
+      </c>
+      <c r="G12" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="H12" s="65" t="s">
+        <v>231</v>
+      </c>
+      <c r="I12" s="25">
+        <v>7</v>
+      </c>
+      <c r="J12" s="38">
+        <v>1.3475259904075398</v>
+      </c>
+      <c r="K12" s="41">
+        <v>8.5365853658536999</v>
+      </c>
+      <c r="L12" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="M12" s="65" t="s">
+        <v>167</v>
+      </c>
+      <c r="N12" s="25">
+        <v>9</v>
+      </c>
+      <c r="O12" s="38">
+        <v>1.8616273104863401</v>
+      </c>
+      <c r="P12" s="38">
+        <v>13.636363636363599</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="43">
+        <v>4</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="C13" s="65" t="s">
+        <v>169</v>
+      </c>
+      <c r="D13" s="25">
+        <v>13</v>
+      </c>
+      <c r="E13" s="38">
+        <v>1.2962169907126051</v>
+      </c>
+      <c r="F13" s="41">
+        <v>8.7837837837838002</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="H13" s="65" t="s">
+        <v>168</v>
+      </c>
+      <c r="I13" s="25">
+        <v>5</v>
+      </c>
+      <c r="J13" s="38">
+        <v>0.96251856457681439</v>
+      </c>
+      <c r="K13" s="41">
+        <v>6.0975609756097997</v>
+      </c>
+      <c r="L13" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="M13" s="65" t="s">
+        <v>168</v>
+      </c>
+      <c r="N13" s="25">
+        <v>8</v>
+      </c>
+      <c r="O13" s="38">
+        <v>1.6547798315434132</v>
+      </c>
+      <c r="P13" s="38">
+        <v>12.1212121212121</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="43">
+        <v>5</v>
+      </c>
+      <c r="B14" s="57" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="65" t="s">
+        <v>170</v>
+      </c>
+      <c r="D14" s="25">
+        <v>6</v>
+      </c>
+      <c r="E14" s="38">
+        <v>0.59825399571351012</v>
+      </c>
+      <c r="F14" s="41">
+        <v>4.0540540540540997</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>171</v>
+      </c>
+      <c r="H14" s="65" t="s">
+        <v>172</v>
+      </c>
+      <c r="I14" s="25">
+        <v>3</v>
+      </c>
+      <c r="J14" s="38">
+        <v>0.57751113874608861</v>
+      </c>
+      <c r="K14" s="41">
+        <v>3.6585365853659</v>
+      </c>
+      <c r="L14" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="65" t="s">
+        <v>170</v>
+      </c>
+      <c r="N14" s="25">
+        <v>4</v>
+      </c>
+      <c r="O14" s="38">
+        <v>0.82738991577170662</v>
+      </c>
+      <c r="P14" s="38">
+        <v>6.0606060606060996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="43">
+        <v>6</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>73</v>
+      </c>
+      <c r="C15" s="65" t="s">
+        <v>172</v>
+      </c>
+      <c r="D15" s="25">
+        <v>4</v>
+      </c>
+      <c r="E15" s="38">
+        <v>0.39883599714234008</v>
+      </c>
+      <c r="F15" s="41">
+        <v>2.7027027027027</v>
+      </c>
+      <c r="G15" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" s="65" t="s">
+        <v>173</v>
+      </c>
+      <c r="I15" s="25">
+        <v>2</v>
+      </c>
+      <c r="J15" s="38">
+        <v>0.38500742583072572</v>
+      </c>
+      <c r="K15" s="41">
+        <v>2.4390243902439002</v>
+      </c>
+      <c r="L15" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="M15" s="65" t="s">
+        <v>174</v>
+      </c>
+      <c r="N15" s="25">
+        <v>1</v>
+      </c>
+      <c r="O15" s="38">
+        <v>0.20684747894292663</v>
+      </c>
+      <c r="P15" s="38">
+        <v>1.5151515151515</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="43">
+        <v>7</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>176</v>
+      </c>
+      <c r="C16" s="65" t="s">
+        <v>232</v>
+      </c>
+      <c r="D16" s="25">
+        <v>3</v>
+      </c>
+      <c r="E16" s="38">
+        <v>0.29912699785675512</v>
+      </c>
+      <c r="F16" s="41">
+        <v>2.0270270270270001</v>
+      </c>
+      <c r="G16" s="27" t="s">
+        <v>77</v>
+      </c>
+      <c r="H16" s="65" t="s">
+        <v>48</v>
+      </c>
+      <c r="I16" s="25">
+        <v>2</v>
+      </c>
+      <c r="J16" s="38">
+        <v>0.38500742583072572</v>
+      </c>
+      <c r="K16" s="41">
+        <v>2.4390243902439002</v>
+      </c>
+      <c r="L16" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="M16" s="65" t="s">
+        <v>177</v>
+      </c>
+      <c r="N16" s="25">
+        <v>1</v>
+      </c>
+      <c r="O16" s="38">
+        <v>0.20684747894292663</v>
+      </c>
+      <c r="P16" s="38">
+        <v>1.5151515151515</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="43">
+        <v>8</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="C17" s="65" t="s">
+        <v>178</v>
+      </c>
+      <c r="D17" s="25">
+        <v>2</v>
+      </c>
+      <c r="E17" s="38">
+        <v>0.19941799857116999</v>
+      </c>
+      <c r="F17" s="41">
+        <v>1.3513513513513999</v>
+      </c>
+      <c r="G17" s="27" t="s">
+        <v>175</v>
+      </c>
+      <c r="H17" s="65" t="s">
+        <v>232</v>
+      </c>
+      <c r="I17" s="25">
+        <v>2</v>
+      </c>
+      <c r="J17" s="38">
+        <v>0.38500742583072572</v>
+      </c>
+      <c r="K17" s="41">
+        <v>2.4390243902439002</v>
+      </c>
+      <c r="L17" s="27" t="s">
+        <v>179</v>
+      </c>
+      <c r="M17" s="65" t="s">
+        <v>180</v>
+      </c>
+      <c r="N17" s="25">
+        <v>1</v>
+      </c>
+      <c r="O17" s="38">
+        <v>0.20684747894292663</v>
+      </c>
+      <c r="P17" s="38">
+        <v>1.5151515151515</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="43">
+        <v>9</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="C18" s="65" t="s">
+        <v>173</v>
+      </c>
+      <c r="D18" s="25">
+        <v>2</v>
+      </c>
+      <c r="E18" s="38">
+        <v>0.19941799857116999</v>
+      </c>
+      <c r="F18" s="41">
+        <v>1.3513513513513999</v>
+      </c>
+      <c r="G18" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="H18" s="65" t="s">
+        <v>170</v>
+      </c>
+      <c r="I18" s="25">
+        <v>2</v>
+      </c>
+      <c r="J18" s="38">
+        <v>0.38500742583072572</v>
+      </c>
+      <c r="K18" s="41">
+        <v>2.4390243902439002</v>
+      </c>
+      <c r="L18" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="M18" s="65" t="s">
+        <v>178</v>
+      </c>
+      <c r="N18" s="25">
+        <v>1</v>
+      </c>
+      <c r="O18" s="38">
+        <v>0.20684747894292663</v>
+      </c>
+      <c r="P18" s="38">
+        <v>1.5151515151515</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="43">
+        <v>10</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="65" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" s="25">
+        <v>2</v>
+      </c>
+      <c r="E19" s="38">
+        <v>0.19941799857116999</v>
+      </c>
+      <c r="F19" s="41">
+        <v>1.3513513513513999</v>
+      </c>
+      <c r="G19" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" s="65" t="s">
+        <v>178</v>
+      </c>
+      <c r="I19" s="25">
+        <v>1</v>
+      </c>
+      <c r="J19" s="38">
+        <v>0.19250371291536292</v>
+      </c>
+      <c r="K19" s="41">
+        <v>1.219512195122</v>
+      </c>
+      <c r="L19" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="M19" s="65" t="s">
+        <v>172</v>
+      </c>
+      <c r="N19" s="25">
+        <v>1</v>
+      </c>
+      <c r="O19" s="38">
+        <v>0.20684747894292663</v>
+      </c>
+      <c r="P19" s="38">
+        <v>1.5151515151515</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="26"/>
+      <c r="B20" s="45"/>
+      <c r="C20" s="66" t="s">
+        <v>181</v>
+      </c>
+      <c r="D20" s="28">
+        <v>40</v>
+      </c>
+      <c r="E20" s="39">
+        <v>3.9883599714234008</v>
+      </c>
+      <c r="F20" s="42">
+        <v>27.027027027027028</v>
+      </c>
+      <c r="G20" s="45"/>
+      <c r="H20" s="66" t="s">
+        <v>181</v>
+      </c>
+      <c r="I20" s="28">
+        <v>22</v>
+      </c>
+      <c r="J20" s="39">
+        <v>4.2350816841379828</v>
+      </c>
+      <c r="K20" s="42">
+        <v>26.829268292682926</v>
+      </c>
+      <c r="L20" s="27"/>
+      <c r="M20" s="65" t="s">
+        <v>181</v>
+      </c>
+      <c r="N20" s="28">
+        <v>16</v>
+      </c>
+      <c r="O20" s="39">
+        <v>3.3095596630868265</v>
+      </c>
+      <c r="P20" s="39">
+        <v>24.242424242424242</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="29">
+        <v>11</v>
+      </c>
+      <c r="B21" s="50" t="s">
+        <v>81</v>
+      </c>
+      <c r="C21" s="65" t="s">
+        <v>174</v>
+      </c>
+      <c r="D21" s="30">
+        <v>1</v>
+      </c>
+      <c r="E21" s="38">
+        <v>9.9708999285584993E-2</v>
+      </c>
+      <c r="F21" s="41">
+        <v>0.67567567567569997</v>
+      </c>
+      <c r="G21" s="50" t="s">
+        <v>129</v>
+      </c>
+      <c r="H21" s="65" t="s">
+        <v>239</v>
+      </c>
+      <c r="I21" s="30">
+        <v>1</v>
+      </c>
+      <c r="J21" s="38">
+        <v>0.19250371291536292</v>
+      </c>
+      <c r="K21" s="41">
+        <v>1.219512195122</v>
+      </c>
+      <c r="L21" s="48" t="s">
+        <v>182</v>
+      </c>
+      <c r="M21" s="67" t="s">
+        <v>183</v>
+      </c>
+      <c r="N21" s="30">
+        <v>1</v>
+      </c>
+      <c r="O21" s="38">
+        <v>0.20684747894292663</v>
+      </c>
+      <c r="P21" s="38">
+        <v>1.5151515151515</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="26">
+        <v>12</v>
+      </c>
+      <c r="B22" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="C22" s="65" t="s">
+        <v>177</v>
+      </c>
+      <c r="D22" s="25">
+        <v>1</v>
+      </c>
+      <c r="E22" s="38">
+        <v>9.9708999285584993E-2</v>
+      </c>
+      <c r="F22" s="41">
+        <v>0.67567567567569997</v>
+      </c>
+      <c r="G22" s="57"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="47" t="s">
+        <v>184</v>
+      </c>
+      <c r="M22" s="65" t="s">
+        <v>232</v>
+      </c>
+      <c r="N22" s="25">
+        <v>1</v>
+      </c>
+      <c r="O22" s="38">
+        <v>0.20684747894292663</v>
+      </c>
+      <c r="P22" s="38">
+        <v>1.5151515151515</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="26">
+        <v>13</v>
+      </c>
+      <c r="B23" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" s="65" t="s">
+        <v>185</v>
+      </c>
+      <c r="D23" s="25">
+        <v>1</v>
+      </c>
+      <c r="E23" s="38">
+        <v>9.9708999285584993E-2</v>
+      </c>
+      <c r="F23" s="41">
+        <v>0.67567567567569997</v>
+      </c>
+      <c r="G23" s="57"/>
+      <c r="H23" s="65"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="44"/>
+      <c r="M23" s="65"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="38"/>
+      <c r="P23" s="38"/>
+    </row>
+    <row r="24" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="26">
+        <v>14</v>
+      </c>
+      <c r="B24" s="57" t="s">
+        <v>182</v>
+      </c>
+      <c r="C24" s="65" t="s">
+        <v>183</v>
+      </c>
+      <c r="D24" s="25">
+        <v>1</v>
+      </c>
+      <c r="E24" s="38">
+        <v>9.9708999285584993E-2</v>
+      </c>
+      <c r="F24" s="41">
+        <v>0.67567567567569997</v>
+      </c>
+      <c r="G24" s="57"/>
+      <c r="H24" s="65"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="38"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="44"/>
+      <c r="M24" s="65"/>
+      <c r="N24" s="25"/>
+      <c r="O24" s="38"/>
+      <c r="P24" s="38"/>
+    </row>
+    <row r="25" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="31">
+        <v>15</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="66" t="s">
+        <v>239</v>
+      </c>
+      <c r="D25" s="34">
+        <v>1</v>
+      </c>
+      <c r="E25" s="39">
+        <v>9.9708999285584993E-2</v>
+      </c>
+      <c r="F25" s="42">
+        <v>0.67567567567569997</v>
+      </c>
+      <c r="G25" s="45"/>
+      <c r="H25" s="66"/>
+      <c r="I25" s="35"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="32"/>
+      <c r="M25" s="66"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="39"/>
+      <c r="P25" s="39"/>
+    </row>
+    <row r="26" spans="1:16" s="68" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="63" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="63"/>
+      <c r="G26" s="1"/>
+      <c r="L26" s="1"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="B27" s="3"/>
+      <c r="C27" s="4"/>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="B28" s="3"/>
+      <c r="C28" s="4"/>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="B29" s="3"/>
+      <c r="C29" s="40"/>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="B30" s="3"/>
+      <c r="C30" s="40"/>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="B31" s="3"/>
+      <c r="C31" s="4"/>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="B32" s="3"/>
+      <c r="C32" s="4"/>
+    </row>
+    <row r="33" spans="2:3">
+      <c r="B33" s="3"/>
+      <c r="C33" s="4"/>
+    </row>
+    <row r="34" spans="2:3">
+      <c r="B34" s="3"/>
+      <c r="C34" s="4"/>
+    </row>
+    <row r="35" spans="2:3">
+      <c r="B35" s="3"/>
+      <c r="C35" s="4"/>
+    </row>
+    <row r="36" spans="2:3">
+      <c r="B36" s="3"/>
+      <c r="C36" s="4"/>
+    </row>
+    <row r="37" spans="2:3">
+      <c r="B37" s="3"/>
+      <c r="C37" s="4"/>
+    </row>
+    <row r="38" spans="2:3">
+      <c r="B38" s="3"/>
+      <c r="C38" s="4"/>
+    </row>
+    <row r="39" spans="2:3">
+      <c r="B39" s="3"/>
+      <c r="C39" s="4"/>
+    </row>
+    <row r="40" spans="2:3">
+      <c r="B40" s="3"/>
+      <c r="C40" s="4"/>
+    </row>
+    <row r="41" spans="2:3">
+      <c r="B41" s="3"/>
+      <c r="C41" s="4"/>
+    </row>
+    <row r="42" spans="2:3">
+      <c r="B42" s="3"/>
+      <c r="C42" s="4"/>
+    </row>
+    <row r="43" spans="2:3">
+      <c r="B43" s="3"/>
+      <c r="C43" s="4"/>
+    </row>
+    <row r="44" spans="2:3">
+      <c r="B44" s="3"/>
+      <c r="C44" s="4"/>
+    </row>
+    <row r="45" spans="2:3">
+      <c r="B45" s="3"/>
+      <c r="C45" s="4"/>
+    </row>
+    <row r="46" spans="2:3">
+      <c r="B46" s="3"/>
+      <c r="C46" s="4"/>
+    </row>
+    <row r="47" spans="2:3">
+      <c r="B47" s="3"/>
+      <c r="C47" s="4"/>
+    </row>
+    <row r="48" spans="2:3">
+      <c r="B48" s="3"/>
+      <c r="C48" s="4"/>
+    </row>
+    <row r="49" spans="2:3">
+      <c r="B49" s="3"/>
+      <c r="C49" s="4"/>
+    </row>
+    <row r="50" spans="2:3">
+      <c r="B50" s="3"/>
+      <c r="C50" s="4"/>
+    </row>
+    <row r="51" spans="2:3">
+      <c r="B51" s="3"/>
+      <c r="C51" s="4"/>
+    </row>
+    <row r="52" spans="2:3">
+      <c r="B52" s="3"/>
+      <c r="C52" s="4"/>
+    </row>
+    <row r="53" spans="2:3">
+      <c r="B53" s="3"/>
+      <c r="C53" s="4"/>
+    </row>
+    <row r="54" spans="2:3">
+      <c r="B54" s="3"/>
+      <c r="C54" s="4"/>
+    </row>
+    <row r="55" spans="2:3">
+      <c r="B55" s="3"/>
+      <c r="C55" s="4"/>
+    </row>
+    <row r="56" spans="2:3">
+      <c r="B56" s="3"/>
+      <c r="C56" s="4"/>
+    </row>
+    <row r="57" spans="2:3">
+      <c r="B57" s="3"/>
+      <c r="C57" s="4"/>
+    </row>
+    <row r="58" spans="2:3">
+      <c r="B58" s="3"/>
+      <c r="C58" s="4"/>
+    </row>
+    <row r="59" spans="2:3">
+      <c r="B59" s="3"/>
+      <c r="C59" s="4"/>
+    </row>
+    <row r="60" spans="2:3">
+      <c r="B60" s="3"/>
+      <c r="C60" s="4"/>
+    </row>
+    <row r="61" spans="2:3">
+      <c r="B61" s="3"/>
+      <c r="C61" s="4"/>
+    </row>
+    <row r="62" spans="2:3">
+      <c r="B62" s="3"/>
+      <c r="C62" s="4"/>
+    </row>
+    <row r="63" spans="2:3">
+      <c r="B63" s="3"/>
+      <c r="C63" s="4"/>
+    </row>
+    <row r="64" spans="2:3">
+      <c r="B64" s="3"/>
+      <c r="C64" s="4"/>
+    </row>
+    <row r="65" spans="2:3">
+      <c r="B65" s="3"/>
+      <c r="C65" s="4"/>
+    </row>
+    <row r="66" spans="2:3">
+      <c r="B66" s="3"/>
+      <c r="C66" s="4"/>
+    </row>
+    <row r="67" spans="2:3">
+      <c r="B67" s="3"/>
+      <c r="C67" s="4"/>
+    </row>
+    <row r="68" spans="2:3">
+      <c r="B68" s="3"/>
+      <c r="C68" s="4"/>
+    </row>
+    <row r="69" spans="2:3">
+      <c r="B69" s="3"/>
+      <c r="C69" s="4"/>
+    </row>
+    <row r="70" spans="2:3">
+      <c r="B70" s="3"/>
+      <c r="C70" s="4"/>
+    </row>
+    <row r="71" spans="2:3">
+      <c r="B71" s="3"/>
+      <c r="C71" s="4"/>
+    </row>
+    <row r="72" spans="2:3">
+      <c r="B72" s="3"/>
+      <c r="C72" s="4"/>
+    </row>
+    <row r="73" spans="2:3">
+      <c r="B73" s="3"/>
+      <c r="C73" s="4"/>
+    </row>
+    <row r="74" spans="2:3">
+      <c r="B74" s="3"/>
+      <c r="C74" s="4"/>
+    </row>
+    <row r="75" spans="2:3">
+      <c r="B75" s="3"/>
+      <c r="C75" s="4"/>
+    </row>
+    <row r="76" spans="2:3">
+      <c r="B76" s="3"/>
+      <c r="C76" s="4"/>
+    </row>
+    <row r="77" spans="2:3">
+      <c r="B77" s="3"/>
+      <c r="C77" s="4"/>
+    </row>
+    <row r="78" spans="2:3">
+      <c r="B78" s="3"/>
+      <c r="C78" s="4"/>
+    </row>
+    <row r="79" spans="2:3">
+      <c r="B79" s="3"/>
+      <c r="C79" s="4"/>
+    </row>
+    <row r="80" spans="2:3">
+      <c r="B80" s="3"/>
+      <c r="C80" s="4"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="A3:P3"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:Q80"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="3" style="40" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="59" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="85" t="s">
+        <v>150</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+    </row>
+    <row r="2" spans="1:16" s="59" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:16" s="59" customFormat="1">
+      <c r="A3" s="87" t="s">
+        <v>151</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="P4" s="60" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="6"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="6"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="53"/>
+    </row>
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A6" s="13"/>
+      <c r="B6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="15"/>
+      <c r="D6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="H6" s="15"/>
+      <c r="I6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="15"/>
+      <c r="N6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="P6" s="51" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A7" s="13"/>
+      <c r="B7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="18"/>
+      <c r="O7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
+      <c r="A8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="22"/>
+      <c r="D8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="22"/>
+      <c r="I8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="L8" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="22"/>
+      <c r="N8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="P8" s="61" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="56" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="58" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="25">
         <v>177</v>
       </c>
       <c r="E9" s="38">
         <v>17.198015718209057</v>
       </c>
       <c r="F9" s="41">
         <v>100</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="58" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="25">
         <v>103</v>
       </c>
       <c r="J9" s="38">
         <v>19.325212366259681</v>
       </c>
       <c r="K9" s="41">
         <v>100</v>
       </c>
       <c r="L9" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="58" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="25">
         <v>74</v>
       </c>
       <c r="O9" s="38">
         <v>14.913161066170099</v>
       </c>
       <c r="P9" s="38">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="57" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="25">
         <v>31</v>
       </c>
       <c r="E10" s="38">
         <v>3.012</v>
       </c>
       <c r="F10" s="41">
         <v>17.514124293785311</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="25">
         <v>17</v>
       </c>
       <c r="J10" s="38">
         <v>3.1894999999999998</v>
       </c>
       <c r="K10" s="41">
         <v>16.50485436893204</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>23</v>
       </c>
       <c r="N10" s="25">
         <v>14</v>
       </c>
       <c r="O10" s="38">
         <v>2.8214088503565056</v>
       </c>
       <c r="P10" s="38">
         <v>18.918918918918919</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="57" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="25">
         <v>23</v>
       </c>
       <c r="E11" s="38">
         <v>2.2347000000000001</v>
       </c>
       <c r="F11" s="41">
         <v>12.994350282485875</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="25">
         <v>15</v>
       </c>
       <c r="J11" s="38">
         <v>2.8142999999999998</v>
       </c>
       <c r="K11" s="41">
         <v>14.563106796116505</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>14</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>15</v>
       </c>
       <c r="N11" s="25">
         <v>8</v>
       </c>
       <c r="O11" s="38">
         <v>1.612233628775146</v>
       </c>
       <c r="P11" s="38">
         <v>10.810810810810811</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>231</v>
       </c>
       <c r="D12" s="25">
         <v>17</v>
       </c>
       <c r="E12" s="38">
         <v>1.6516999999999999</v>
       </c>
       <c r="F12" s="41">
         <v>9.6045197740112993</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>46</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>231</v>
       </c>
       <c r="I12" s="25">
         <v>11</v>
       </c>
       <c r="J12" s="38">
         <v>2.0638000000000001</v>
       </c>
       <c r="K12" s="41">
         <v>10.679611650485437</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>46</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>231</v>
       </c>
       <c r="N12" s="25">
         <v>6</v>
       </c>
       <c r="O12" s="38">
         <v>1.2091752215813594</v>
       </c>
       <c r="P12" s="38">
         <v>8.1081081081081088</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="43">
         <v>4</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="25">
         <v>13</v>
       </c>
       <c r="E13" s="38">
         <v>1.2630999999999999</v>
       </c>
       <c r="F13" s="41">
         <v>7.3446327683615822</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="25">
         <v>8</v>
       </c>
       <c r="J13" s="38">
         <v>1.5008999999999999</v>
       </c>
       <c r="K13" s="41">
         <v>7.766990291262136</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>44</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>48</v>
       </c>
       <c r="N13" s="25">
         <v>5</v>
       </c>
       <c r="O13" s="38">
         <v>1.0076460179844662</v>
       </c>
       <c r="P13" s="38">
         <v>6.756756756756757</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="43">
         <v>5</v>
       </c>
       <c r="B14" s="57" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="25">
         <v>8</v>
       </c>
       <c r="E14" s="38">
         <v>0.77729999999999999</v>
       </c>
       <c r="F14" s="41">
         <v>4.5197740112994351</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>47</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>37</v>
       </c>
       <c r="I14" s="25">
         <v>5</v>
       </c>
       <c r="J14" s="38">
         <v>0.93810000000000004</v>
       </c>
       <c r="K14" s="41">
         <v>4.8543689320388346</v>
       </c>
       <c r="L14" s="27" t="s">
         <v>35</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>145</v>
       </c>
       <c r="N14" s="25">
         <v>3</v>
       </c>
       <c r="O14" s="38">
         <v>0.60458761079067969</v>
       </c>
       <c r="P14" s="38">
         <v>4.0540540540540544</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="43">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="25">
         <v>6</v>
       </c>
       <c r="E15" s="38">
         <v>0.58289999999999997</v>
       </c>
       <c r="F15" s="41">
         <v>3.3898305084745761</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="25">
         <v>4</v>
       </c>
       <c r="J15" s="38">
         <v>0.75039999999999996</v>
       </c>
       <c r="K15" s="41">
         <v>3.883495145631068</v>
       </c>
       <c r="L15" s="27" t="s">
         <v>20</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N15" s="25">
         <v>3</v>
       </c>
       <c r="O15" s="38">
         <v>0.60458761079067969</v>
       </c>
       <c r="P15" s="38">
         <v>4.0540540540540544</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="43">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D16" s="25">
         <v>5</v>
       </c>
       <c r="E16" s="38">
         <v>0.48580000000000001</v>
       </c>
       <c r="F16" s="41">
         <v>2.8248587570621471</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>20</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="25">
         <v>3</v>
       </c>
       <c r="J16" s="38">
         <v>0.56279999999999997</v>
       </c>
       <c r="K16" s="41">
         <v>2.912621359223301</v>
       </c>
       <c r="L16" s="27" t="s">
         <v>47</v>
       </c>
       <c r="M16" s="24" t="s">
         <v>37</v>
       </c>
       <c r="N16" s="25">
         <v>3</v>
       </c>
       <c r="O16" s="38">
         <v>0.60458761079067969</v>
       </c>
       <c r="P16" s="38">
         <v>4.0540540540540544</v>
       </c>
     </row>
-    <row r="17" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="43">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="25">
         <v>3</v>
       </c>
       <c r="E17" s="38">
         <v>0.29139999999999999</v>
       </c>
       <c r="F17" s="41">
         <v>1.6949152542372881</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>146</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>147</v>
       </c>
       <c r="I17" s="25">
         <v>3</v>
       </c>
       <c r="J17" s="38">
         <v>0.56279999999999997</v>
       </c>
       <c r="K17" s="41">
         <v>2.912621359223301</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="M17" s="24" t="s">
         <v>33</v>
       </c>
       <c r="N17" s="25">
         <v>2</v>
       </c>
       <c r="O17" s="38">
         <v>0.40305840719378649</v>
       </c>
       <c r="P17" s="38">
         <v>2.7027027027027026</v>
       </c>
     </row>
-    <row r="18" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="43">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>145</v>
       </c>
       <c r="D18" s="25">
         <v>3</v>
       </c>
       <c r="E18" s="38">
         <v>0.29139999999999999</v>
       </c>
       <c r="F18" s="41">
         <v>1.6949152542372881</v>
       </c>
       <c r="G18" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>33</v>
       </c>
       <c r="I18" s="25">
         <v>1</v>
       </c>
       <c r="J18" s="38">
         <v>0.18759999999999999</v>
       </c>
       <c r="K18" s="41">
         <v>0.970873786407767</v>
       </c>
       <c r="L18" s="27" t="s">
         <v>16</v>
       </c>
       <c r="M18" s="24" t="s">
         <v>17</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="38">
         <v>0.20152920359689325</v>
       </c>
       <c r="P18" s="38">
         <v>1.3513513513513513</v>
       </c>
       <c r="Q18" s="40"/>
     </row>
-    <row r="19" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="43">
         <v>10</v>
       </c>
       <c r="B19" s="57" t="s">
         <v>146</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>147</v>
       </c>
       <c r="D19" s="25">
         <v>3</v>
       </c>
       <c r="E19" s="38">
         <v>0.29139999999999999</v>
       </c>
       <c r="F19" s="41">
         <v>1.6949152542372881</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>43</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>237</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
       <c r="J19" s="38">
         <v>0.18759999999999999</v>
       </c>
       <c r="K19" s="41">
         <v>0.970873786407767</v>
       </c>
       <c r="L19" s="27"/>
       <c r="M19" s="24"/>
       <c r="N19" s="25"/>
       <c r="O19" s="38"/>
       <c r="P19" s="38"/>
     </row>
-    <row r="20" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="45"/>
       <c r="C20" s="33" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="28">
         <v>65</v>
       </c>
       <c r="E20" s="39">
         <v>6.3156554897377886</v>
       </c>
       <c r="F20" s="42">
         <v>36.72316384180791</v>
       </c>
       <c r="G20" s="45"/>
       <c r="H20" s="33" t="s">
         <v>36</v>
       </c>
       <c r="I20" s="28">
         <v>35</v>
       </c>
       <c r="J20" s="39">
         <v>6.5668197361076581</v>
       </c>
       <c r="K20" s="42">
         <v>33.980582524271846</v>
       </c>
       <c r="L20" s="27"/>
       <c r="M20" s="24" t="s">
         <v>36</v>
       </c>
       <c r="N20" s="28">
         <v>29</v>
       </c>
       <c r="O20" s="39">
         <v>5.8443469043099032</v>
       </c>
       <c r="P20" s="39">
         <v>39.189189189189186</v>
       </c>
     </row>
-    <row r="21" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>237</v>
       </c>
       <c r="D21" s="30">
         <v>1</v>
       </c>
       <c r="E21" s="38">
         <v>9.7100000000000006E-2</v>
       </c>
       <c r="F21" s="41">
         <v>0.56497175141242939</v>
       </c>
       <c r="G21" s="50" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I21" s="30">
         <v>1</v>
       </c>
       <c r="J21" s="38">
         <v>0.18759999999999999</v>
       </c>
       <c r="K21" s="41">
         <v>0.970873786407767</v>
       </c>
       <c r="L21" s="48"/>
       <c r="M21" s="46"/>
       <c r="N21" s="30"/>
       <c r="O21" s="38"/>
       <c r="P21" s="38"/>
       <c r="Q21" s="40"/>
     </row>
-    <row r="22" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="57" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
       <c r="E22" s="38">
         <v>9.7100000000000006E-2</v>
       </c>
       <c r="F22" s="41">
         <v>0.56497175141242939</v>
       </c>
       <c r="G22" s="57" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>27</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
       <c r="J22" s="38">
         <v>0.18759999999999999</v>
       </c>
       <c r="K22" s="41">
         <v>0.970873786407767</v>
       </c>
       <c r="L22" s="47"/>
       <c r="M22" s="24"/>
       <c r="N22" s="25"/>
       <c r="O22" s="38"/>
       <c r="P22" s="38"/>
     </row>
-    <row r="23" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="57" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="25">
         <v>1</v>
       </c>
       <c r="E23" s="38">
         <v>9.7100000000000006E-2</v>
       </c>
       <c r="F23" s="41">
         <v>0.56497175141242939</v>
       </c>
       <c r="G23" s="57"/>
       <c r="H23" s="24"/>
       <c r="I23" s="25"/>
       <c r="J23" s="38"/>
       <c r="K23" s="41"/>
       <c r="L23" s="44"/>
       <c r="M23" s="24"/>
       <c r="N23" s="25"/>
       <c r="O23" s="38"/>
       <c r="P23" s="38"/>
       <c r="Q23" s="40"/>
     </row>
-    <row r="24" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="57"/>
       <c r="C24" s="24"/>
       <c r="D24" s="25"/>
       <c r="E24" s="38"/>
       <c r="F24" s="41"/>
       <c r="G24" s="57"/>
       <c r="H24" s="24"/>
       <c r="I24" s="25"/>
       <c r="J24" s="38"/>
       <c r="K24" s="41"/>
       <c r="L24" s="44"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
     </row>
-    <row r="25" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="45"/>
       <c r="C25" s="33"/>
       <c r="D25" s="34"/>
       <c r="E25" s="39"/>
       <c r="F25" s="42"/>
       <c r="G25" s="45"/>
       <c r="H25" s="33"/>
       <c r="I25" s="35"/>
       <c r="J25" s="39"/>
       <c r="K25" s="42"/>
       <c r="L25" s="32"/>
       <c r="M25" s="33"/>
       <c r="N25" s="35"/>
       <c r="O25" s="39"/>
       <c r="P25" s="39"/>
     </row>
     <row r="26" spans="1:17" s="68" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="63" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="63"/>
       <c r="G26" s="1"/>
@@ -12501,2335 +14907,1072 @@
       <c r="B77" s="3"/>
       <c r="C77" s="4"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="3"/>
       <c r="C78" s="4"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="3"/>
       <c r="C79" s="4"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="3"/>
       <c r="C80" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:Q80"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="40" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16" max="16" width="7.875" style="40" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
     <col min="17" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="59" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="85" t="s">
         <v>153</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="59" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...14 lines deleted...]
-      <c r="P2" s="78"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
     </row>
     <row r="3" spans="1:16" s="59" customFormat="1">
-      <c r="A3" s="80" t="s">
+      <c r="A3" s="87" t="s">
         <v>154</v>
       </c>
-      <c r="B3" s="80"/>
-[...13 lines deleted...]
-      <c r="P3" s="80"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="60" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="49" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="49" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="49" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>90</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
         <v>91</v>
       </c>
       <c r="P6" s="51" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>92</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>93</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>94</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
         <v>91</v>
       </c>
       <c r="P8" s="61" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="56" t="s">
         <v>95</v>
       </c>
       <c r="C9" s="58" t="s">
         <v>54</v>
       </c>
       <c r="D9" s="25">
         <v>192</v>
       </c>
       <c r="E9" s="38">
         <v>18.173282246217685</v>
       </c>
       <c r="F9" s="41">
         <v>100</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>96</v>
       </c>
       <c r="H9" s="58" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="25">
         <v>102</v>
       </c>
       <c r="J9" s="38">
         <v>18.639652571495404</v>
       </c>
       <c r="K9" s="41">
         <v>100</v>
       </c>
       <c r="L9" s="56" t="s">
         <v>95</v>
       </c>
       <c r="M9" s="58" t="s">
         <v>97</v>
       </c>
       <c r="N9" s="25">
         <v>90</v>
       </c>
       <c r="O9" s="38">
         <v>17.672163691361551</v>
       </c>
       <c r="P9" s="38">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="57" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>98</v>
       </c>
       <c r="D10" s="25">
         <v>38</v>
       </c>
       <c r="E10" s="38">
         <v>3.596795444563917</v>
       </c>
       <c r="F10" s="41">
         <v>19.791666666666668</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>99</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>100</v>
       </c>
       <c r="I10" s="25">
         <v>16</v>
       </c>
       <c r="J10" s="38">
         <v>2.9238</v>
       </c>
       <c r="K10" s="41">
         <v>15.686274509803921</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="M10" s="24" t="s">
         <v>102</v>
       </c>
       <c r="N10" s="25">
         <v>22</v>
       </c>
       <c r="O10" s="38">
         <v>4.3197999999999999</v>
       </c>
       <c r="P10" s="38">
         <v>24.444444444444443</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="57" t="s">
         <v>99</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>63</v>
       </c>
       <c r="D11" s="25">
         <v>27</v>
       </c>
       <c r="E11" s="38">
         <v>2.5556178158743621</v>
       </c>
       <c r="F11" s="41">
         <v>14.0625</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>103</v>
       </c>
       <c r="H11" s="24" t="s">
         <v>61</v>
       </c>
       <c r="I11" s="25">
         <v>16</v>
       </c>
       <c r="J11" s="38">
         <v>2.9238</v>
       </c>
       <c r="K11" s="41">
         <v>15.686274509803921</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>62</v>
       </c>
       <c r="M11" s="24" t="s">
         <v>63</v>
       </c>
       <c r="N11" s="25">
         <v>11</v>
       </c>
       <c r="O11" s="38">
         <v>2.1598999999999999</v>
       </c>
       <c r="P11" s="38">
         <v>12.222222222222221</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="57" t="s">
         <v>104</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>231</v>
       </c>
       <c r="D12" s="25">
         <v>21</v>
       </c>
       <c r="E12" s="38">
         <v>1.9877027456800596</v>
       </c>
       <c r="F12" s="41">
         <v>10.9375</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>105</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>231</v>
       </c>
       <c r="I12" s="25">
         <v>12</v>
       </c>
       <c r="J12" s="38">
         <v>2.1928999999999998</v>
       </c>
       <c r="K12" s="41">
         <v>11.764705882352942</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>105</v>
       </c>
       <c r="M12" s="24" t="s">
         <v>231</v>
       </c>
       <c r="N12" s="25">
         <v>9</v>
       </c>
       <c r="O12" s="38">
         <v>1.7672000000000001</v>
       </c>
       <c r="P12" s="38">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="43">
         <v>4</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>106</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>107</v>
       </c>
       <c r="D13" s="25">
         <v>11</v>
       </c>
       <c r="E13" s="38">
         <v>1.0411776286895549</v>
       </c>
       <c r="F13" s="41">
         <v>5.729166666666667</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>108</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>109</v>
       </c>
       <c r="I13" s="25">
         <v>7</v>
       </c>
       <c r="J13" s="38">
         <v>1.2790999999999999</v>
       </c>
       <c r="K13" s="41">
         <v>6.8627450980392153</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>106</v>
       </c>
       <c r="M13" s="24" t="s">
         <v>109</v>
       </c>
       <c r="N13" s="25">
         <v>4</v>
       </c>
       <c r="O13" s="38">
         <v>0.78539999999999999</v>
       </c>
       <c r="P13" s="38">
         <v>4.4444444444444446</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="43">
         <v>5</v>
       </c>
       <c r="B14" s="57" t="s">
         <v>110</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>111</v>
       </c>
       <c r="D14" s="25">
         <v>7</v>
       </c>
       <c r="E14" s="38">
         <v>0.66256758189335307</v>
       </c>
       <c r="F14" s="41">
         <v>3.6458333333333335</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>112</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>113</v>
       </c>
       <c r="I14" s="25">
         <v>5</v>
       </c>
       <c r="J14" s="38">
         <v>0.91369999999999996</v>
       </c>
       <c r="K14" s="41">
         <v>4.9019607843137258</v>
       </c>
       <c r="L14" s="27" t="s">
         <v>77</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>48</v>
       </c>
       <c r="N14" s="25">
         <v>3</v>
       </c>
       <c r="O14" s="38">
         <v>0.58899999999999997</v>
       </c>
       <c r="P14" s="38">
         <v>3.3333333333333335</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="43">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>114</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>115</v>
       </c>
       <c r="D15" s="25">
         <v>7</v>
       </c>
       <c r="E15" s="38">
         <v>0.66256758189335307</v>
       </c>
       <c r="F15" s="41">
         <v>3.6458333333333335</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>114</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>116</v>
       </c>
       <c r="I15" s="25">
         <v>5</v>
       </c>
       <c r="J15" s="38">
         <v>0.91369999999999996</v>
       </c>
       <c r="K15" s="41">
         <v>4.9019607843137258</v>
       </c>
       <c r="L15" s="27" t="s">
         <v>117</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>118</v>
       </c>
       <c r="N15" s="25">
         <v>3</v>
       </c>
       <c r="O15" s="38">
         <v>0.58899999999999997</v>
       </c>
       <c r="P15" s="38">
         <v>3.3333333333333335</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="43">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
         <v>119</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>66</v>
       </c>
       <c r="D16" s="25">
         <v>6</v>
       </c>
       <c r="E16" s="38">
         <v>0.56791507019430265</v>
       </c>
       <c r="F16" s="41">
         <v>3.125</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>65</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>118</v>
       </c>
       <c r="I16" s="25">
         <v>3</v>
       </c>
       <c r="J16" s="38">
         <v>0.54820000000000002</v>
       </c>
       <c r="K16" s="41">
         <v>2.9411764705882355</v>
       </c>
       <c r="L16" s="27" t="s">
         <v>83</v>
       </c>
       <c r="M16" s="24" t="s">
         <v>111</v>
       </c>
       <c r="N16" s="25">
         <v>2</v>
       </c>
       <c r="O16" s="38">
         <v>0.39269999999999999</v>
       </c>
       <c r="P16" s="38">
         <v>2.2222222222222223</v>
       </c>
     </row>
-    <row r="17" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="43">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
         <v>120</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="25">
         <v>3</v>
       </c>
       <c r="E17" s="38">
         <v>0.28395753509715133</v>
       </c>
       <c r="F17" s="41">
         <v>1.5625</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>122</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>123</v>
       </c>
       <c r="I17" s="25">
         <v>2</v>
       </c>
       <c r="J17" s="38">
         <v>0.3654</v>
       </c>
       <c r="K17" s="41">
         <v>1.9607843137254901</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>124</v>
       </c>
       <c r="M17" s="24" t="s">
         <v>116</v>
       </c>
       <c r="N17" s="25">
         <v>2</v>
       </c>
       <c r="O17" s="38">
         <v>0.39269999999999999</v>
       </c>
       <c r="P17" s="38">
         <v>2.2222222222222223</v>
       </c>
     </row>
-    <row r="18" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="43">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>125</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>126</v>
       </c>
       <c r="D18" s="25">
         <v>3</v>
       </c>
       <c r="E18" s="38">
         <v>0.28395753509715133</v>
       </c>
       <c r="F18" s="41">
         <v>1.5625</v>
       </c>
       <c r="G18" s="27" t="s">
         <v>127</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>128</v>
       </c>
       <c r="I18" s="25">
         <v>1</v>
       </c>
       <c r="J18" s="38">
         <v>0.1827</v>
       </c>
       <c r="K18" s="41">
         <v>0.98039215686274506</v>
       </c>
       <c r="L18" s="27" t="s">
         <v>130</v>
       </c>
       <c r="M18" s="24" t="s">
         <v>239</v>
       </c>
       <c r="N18" s="25">
         <v>2</v>
       </c>
       <c r="O18" s="38">
         <v>0.39269999999999999</v>
       </c>
       <c r="P18" s="38">
         <v>2.2222222222222223</v>
       </c>
       <c r="Q18" s="40"/>
     </row>
-    <row r="19" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="43">
         <v>10</v>
       </c>
       <c r="B19" s="57" t="s">
         <v>129</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>239</v>
       </c>
       <c r="D19" s="25">
         <v>2</v>
       </c>
       <c r="E19" s="38">
         <v>0.1893050233981009</v>
       </c>
       <c r="F19" s="41">
         <v>1.0416666666666667</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>131</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>132</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
       <c r="J19" s="38">
         <v>0.1827</v>
       </c>
       <c r="K19" s="41">
         <v>0.98039215686274506</v>
       </c>
       <c r="L19" s="27" t="s">
         <v>133</v>
       </c>
       <c r="M19" s="24" t="s">
         <v>134</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="38">
         <v>0.1963</v>
       </c>
       <c r="P19" s="38">
         <v>1.1111111111111112</v>
       </c>
     </row>
-    <row r="20" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="45"/>
       <c r="C20" s="33" t="s">
         <v>85</v>
       </c>
       <c r="D20" s="28">
         <v>67</v>
       </c>
       <c r="E20" s="39">
         <v>6.3417182838363795</v>
       </c>
       <c r="F20" s="42">
         <v>34.895833333333336</v>
       </c>
       <c r="G20" s="45"/>
       <c r="H20" s="33" t="s">
         <v>135</v>
       </c>
       <c r="I20" s="28">
         <v>34</v>
       </c>
       <c r="J20" s="39">
         <v>6.2132175238318013</v>
       </c>
       <c r="K20" s="42">
         <v>33.333333333333336</v>
       </c>
       <c r="L20" s="27"/>
       <c r="M20" s="24" t="s">
         <v>136</v>
       </c>
       <c r="N20" s="28">
         <v>31</v>
       </c>
       <c r="O20" s="39">
         <v>6.0870786048023122</v>
       </c>
       <c r="P20" s="39">
         <v>34.444444444444443</v>
       </c>
     </row>
-    <row r="21" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="50" t="s">
         <v>137</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>138</v>
       </c>
       <c r="D21" s="30">
         <v>1</v>
       </c>
       <c r="E21" s="38">
         <v>9.4652511699050451E-2</v>
       </c>
       <c r="F21" s="41">
         <v>0.52083333333333337</v>
       </c>
       <c r="G21" s="50" t="s">
         <v>139</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>238</v>
       </c>
       <c r="I21" s="30">
         <v>1</v>
       </c>
       <c r="J21" s="38">
         <v>0.1827</v>
       </c>
       <c r="K21" s="41">
         <v>0.98039215686274506</v>
       </c>
       <c r="L21" s="48" t="s">
         <v>121</v>
       </c>
       <c r="M21" s="46" t="s">
         <v>123</v>
       </c>
       <c r="N21" s="30">
         <v>1</v>
       </c>
       <c r="O21" s="38">
         <v>0.1963</v>
       </c>
       <c r="P21" s="38">
         <v>1.1111111111111112</v>
       </c>
       <c r="Q21" s="40"/>
     </row>
-    <row r="22" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="57" t="s">
         <v>133</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
       <c r="E22" s="38">
         <v>9.4652511699050451E-2</v>
       </c>
       <c r="F22" s="41">
         <v>0.52083333333333337</v>
       </c>
       <c r="G22" s="57" t="s">
         <v>141</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>142</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
       <c r="J22" s="38">
         <v>0.1827</v>
       </c>
       <c r="K22" s="41">
         <v>0.98039215686274506</v>
       </c>
       <c r="L22" s="47"/>
       <c r="M22" s="24"/>
       <c r="N22" s="25"/>
       <c r="O22" s="38"/>
       <c r="P22" s="38"/>
     </row>
-    <row r="23" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="57" t="s">
         <v>143</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="25">
         <v>1</v>
       </c>
       <c r="E23" s="38">
         <v>9.4652511699050451E-2</v>
       </c>
       <c r="F23" s="41">
         <v>0.52083333333333337</v>
       </c>
       <c r="G23" s="57"/>
       <c r="H23" s="24"/>
       <c r="I23" s="25"/>
       <c r="J23" s="38"/>
       <c r="K23" s="41"/>
       <c r="L23" s="44"/>
       <c r="M23" s="24"/>
       <c r="N23" s="25"/>
       <c r="O23" s="38"/>
       <c r="P23" s="38"/>
       <c r="Q23" s="40"/>
     </row>
-    <row r="24" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="57" t="s">
         <v>144</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>238</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="38">
         <v>9.4652511699050451E-2</v>
       </c>
       <c r="F24" s="41">
         <v>0.52083333333333337</v>
       </c>
       <c r="G24" s="57"/>
       <c r="H24" s="24"/>
       <c r="I24" s="25"/>
       <c r="J24" s="38"/>
       <c r="K24" s="41"/>
       <c r="L24" s="44"/>
       <c r="M24" s="24"/>
       <c r="N24" s="25"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
     </row>
-    <row r="25" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>140</v>
       </c>
       <c r="C25" s="33" t="s">
         <v>142</v>
       </c>
       <c r="D25" s="34">
         <v>1</v>
       </c>
       <c r="E25" s="39">
         <v>9.4652511699050451E-2</v>
       </c>
       <c r="F25" s="42">
         <v>0.52083333333333337</v>
       </c>
       <c r="G25" s="45"/>
       <c r="H25" s="33"/>
       <c r="I25" s="35"/>
       <c r="J25" s="39"/>
       <c r="K25" s="42"/>
       <c r="L25" s="32"/>
       <c r="M25" s="33"/>
       <c r="N25" s="35"/>
       <c r="O25" s="39"/>
       <c r="P25" s="39"/>
     </row>
     <row r="26" spans="1:17" s="68" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="63" t="s">
         <v>205</v>
-      </c>
-[...1261 lines deleted...]
-        <v>204</v>
       </c>
       <c r="B26" s="63"/>
       <c r="G26" s="1"/>
       <c r="L26" s="1"/>
     </row>
     <row r="27" spans="1:17">
       <c r="B27" s="3"/>
       <c r="C27" s="4"/>
     </row>
     <row r="28" spans="1:17">
       <c r="B28" s="3"/>
       <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:17">
       <c r="B29" s="3"/>
       <c r="C29" s="40"/>
     </row>
     <row r="30" spans="1:17">
       <c r="B30" s="3"/>
       <c r="C30" s="40"/>
     </row>
     <row r="31" spans="1:17">
       <c r="B31" s="3"/>
       <c r="C31" s="4"/>
     </row>
@@ -15018,1091 +16161,1081 @@
       <c r="C77" s="4"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="3"/>
       <c r="C78" s="4"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="3"/>
       <c r="C79" s="4"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="3"/>
       <c r="C80" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:Q80"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="40" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16" max="16" width="7.875" style="40" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="40" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="19.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="19.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="5.6640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.88671875" style="40" customWidth="1"/>
     <col min="17" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="59" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="78" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="78"/>
+      <c r="A1" s="85" t="s">
+        <v>153</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
     </row>
     <row r="2" spans="1:16" s="59" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="78"/>
-[...14 lines deleted...]
-      <c r="P2" s="78"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
     </row>
     <row r="3" spans="1:16" s="59" customFormat="1">
-      <c r="A3" s="80" t="s">
-[...16 lines deleted...]
-      <c r="P3" s="80"/>
+      <c r="A3" s="87" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="60" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="49" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="7"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="49" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10"/>
       <c r="L5" s="11"/>
       <c r="M5" s="49" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="9"/>
       <c r="P5" s="53"/>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="54" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="54" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="L6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="52" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="P6" s="51" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="G7" s="16" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="L7" s="16" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="16" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="14.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="55" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="F8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="55" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="K8" s="62" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="55" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="P8" s="61" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="56" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="C9" s="58" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D9" s="25">
-        <v>201</v>
+        <v>167</v>
       </c>
       <c r="E9" s="38">
-        <v>19.255981449113197</v>
+        <v>15.57853259551413</v>
       </c>
       <c r="F9" s="41">
         <v>100</v>
       </c>
       <c r="G9" s="56" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="H9" s="58" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I9" s="25">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="J9" s="38">
-        <v>21.263849237459876</v>
+        <v>16.748970748733022</v>
       </c>
       <c r="K9" s="41">
         <v>100</v>
       </c>
       <c r="L9" s="56" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="M9" s="58" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N9" s="25">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="O9" s="38">
-        <v>17.097160579116615</v>
-[...1 lines deleted...]
-      <c r="P9" s="38">
+        <v>14.32082518917036</v>
+      </c>
+      <c r="P9" s="41">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="26">
         <v>1</v>
       </c>
       <c r="B10" s="57" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="D10" s="25">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E10" s="38">
-        <v>3.8320361092762574</v>
+        <v>3.5448158001768673</v>
       </c>
       <c r="F10" s="41">
-        <v>19.900497512437813</v>
+        <v>22.754491017964071</v>
       </c>
       <c r="G10" s="27" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H10" s="24" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="I10" s="25">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="J10" s="38">
-        <v>5.1772850317293608</v>
+        <v>3.2417362739483271</v>
       </c>
       <c r="K10" s="41">
-        <v>24.347826086956523</v>
+        <v>19.35483870967742</v>
       </c>
       <c r="L10" s="27" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="N10" s="25">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="O10" s="38">
-        <v>2.7832586989259607</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.8704932943703674</v>
+      </c>
+      <c r="P10" s="41">
+        <v>27.027027027027028</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="26">
         <v>2</v>
       </c>
       <c r="B11" s="57" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D11" s="25">
         <v>24</v>
       </c>
       <c r="E11" s="38">
-        <v>2.2992216655657547</v>
+        <v>2.238831031690653</v>
       </c>
       <c r="F11" s="41">
-        <v>11.940298507462686</v>
+        <v>14.37125748502994</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="H11" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="I11" s="25">
+        <v>16</v>
+      </c>
+      <c r="J11" s="38">
+        <v>2.8815433546207352</v>
+      </c>
+      <c r="K11" s="41">
+        <v>17.204301075268816</v>
+      </c>
+      <c r="L11" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="24" t="s">
         <v>231</v>
       </c>
-      <c r="I11" s="25">
-[...13 lines deleted...]
-      </c>
       <c r="N11" s="25">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="O11" s="38">
-        <v>2.385650313365109</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.7417219824666654</v>
+      </c>
+      <c r="P11" s="41">
+        <v>12.162162162162161</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="26">
         <v>3</v>
       </c>
       <c r="B12" s="57" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>231</v>
       </c>
       <c r="D12" s="25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" s="38">
-        <v>1.9160180546381287</v>
+        <v>1.9589771527293216</v>
       </c>
       <c r="F12" s="41">
-        <v>9.9502487562189064</v>
+        <v>12.574850299401197</v>
       </c>
       <c r="G12" s="27" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>15</v>
+        <v>231</v>
       </c>
       <c r="I12" s="25">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J12" s="38">
-        <v>1.849030368474772</v>
+        <v>2.1611575159655514</v>
       </c>
       <c r="K12" s="41">
-        <v>8.695652173913043</v>
+        <v>12.903225806451612</v>
       </c>
       <c r="L12" s="27" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="M12" s="24" t="s">
-        <v>231</v>
+        <v>63</v>
       </c>
       <c r="N12" s="25">
         <v>8</v>
       </c>
       <c r="O12" s="38">
-        <v>1.5904335422434059</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.548197317748147</v>
+      </c>
+      <c r="P12" s="41">
+        <v>10.810810810810811</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="43">
         <v>4</v>
       </c>
       <c r="B13" s="57" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="C13" s="24" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="D13" s="25">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E13" s="38">
-        <v>1.1496108327828773</v>
+        <v>0.93284626320443886</v>
       </c>
       <c r="F13" s="41">
-        <v>5.9701492537313428</v>
+        <v>5.9880239520958085</v>
       </c>
       <c r="G13" s="27" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="H13" s="24" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="I13" s="25">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J13" s="38">
-        <v>1.1094182210848631</v>
+        <v>0.90048229831897975</v>
       </c>
       <c r="K13" s="41">
-        <v>5.2173913043478262</v>
+        <v>5.376344086021505</v>
       </c>
       <c r="L13" s="27" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="M13" s="24" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="N13" s="25">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="O13" s="38">
-        <v>1.3916293494629803</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.96762332359259184</v>
+      </c>
+      <c r="P13" s="41">
+        <v>6.756756756756757</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="43">
         <v>5</v>
       </c>
       <c r="B14" s="57" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="D14" s="25">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E14" s="38">
-        <v>1.0538099300509709</v>
+        <v>0.74627701056355111</v>
       </c>
       <c r="F14" s="41">
-        <v>5.4726368159203984</v>
+        <v>4.7904191616766463</v>
       </c>
       <c r="G14" s="27" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="I14" s="25">
         <v>5</v>
       </c>
       <c r="J14" s="38">
-        <v>0.92451518423738599</v>
+        <v>0.90048229831897975</v>
       </c>
       <c r="K14" s="41">
-        <v>4.3478260869565215</v>
+        <v>5.376344086021505</v>
       </c>
       <c r="L14" s="27" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="N14" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O14" s="38">
-        <v>0.9940209639021288</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.58057399415555522</v>
+      </c>
+      <c r="P14" s="41">
+        <v>4.0540540540540544</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="43">
         <v>6</v>
       </c>
       <c r="B15" s="57" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="D15" s="25">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E15" s="38">
-        <v>0.95800902731906434</v>
+        <v>0.27985387896133163</v>
       </c>
       <c r="F15" s="41">
-        <v>4.9751243781094532</v>
+        <v>1.7964071856287425</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="I15" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J15" s="38">
-        <v>0.92451518423738599</v>
+        <v>0.54028937899138785</v>
       </c>
       <c r="K15" s="41">
-        <v>4.3478260869565215</v>
+        <v>3.225806451612903</v>
       </c>
       <c r="L15" s="27" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="N15" s="25">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="O15" s="38">
-        <v>0.9940209639021288</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.38704932943703674</v>
+      </c>
+      <c r="P15" s="41">
+        <v>2.7027027027027026</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="43">
         <v>7</v>
       </c>
       <c r="B16" s="57" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="D16" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E16" s="38">
-        <v>0.47900451365953217</v>
+        <v>0.27985387896133163</v>
       </c>
       <c r="F16" s="41">
-        <v>2.4875621890547266</v>
+        <v>1.7964071856287425</v>
       </c>
       <c r="G16" s="27" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>19</v>
+        <v>74</v>
       </c>
       <c r="I16" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J16" s="38">
-        <v>0.55470911054243155</v>
+        <v>0.3601929193275919</v>
       </c>
       <c r="K16" s="41">
-        <v>2.6086956521739131</v>
+        <v>2.150537634408602</v>
       </c>
       <c r="L16" s="27" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="N16" s="25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O16" s="38">
-        <v>0.79521677112170297</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.38704932943703674</v>
+      </c>
+      <c r="P16" s="41">
+        <v>2.7027027027027026</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="43">
         <v>8</v>
       </c>
       <c r="B17" s="57" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="D17" s="25">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E17" s="38">
-        <v>0.38320361092762578</v>
+        <v>0.27985387896133163</v>
       </c>
       <c r="F17" s="41">
-        <v>1.9900497512437811</v>
+        <v>1.7964071856287425</v>
       </c>
       <c r="G17" s="27" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="H17" s="24" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="I17" s="25">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J17" s="38">
-        <v>0.55470911054243155</v>
+        <v>0.18009645966379595</v>
       </c>
       <c r="K17" s="41">
-        <v>2.6086956521739131</v>
+        <v>1.075268817204301</v>
       </c>
       <c r="L17" s="27" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="N17" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O17" s="38">
-        <v>0.19880419278042574</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.38704932943703674</v>
+      </c>
+      <c r="P17" s="41">
+        <v>2.7027027027027026</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="43">
         <v>9</v>
       </c>
       <c r="B18" s="57" t="s">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="D18" s="25">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E18" s="38">
-        <v>0.38320361092762578</v>
+        <v>0.27985387896133163</v>
       </c>
       <c r="F18" s="41">
-        <v>1.9900497512437811</v>
+        <v>1.7964071856287425</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>20</v>
+        <v>79</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="I18" s="25">
         <v>1</v>
       </c>
       <c r="J18" s="38">
-        <v>0.18490303684747716</v>
+        <v>0.18009645966379595</v>
       </c>
       <c r="K18" s="41">
-        <v>0.86956521739130432</v>
+        <v>1.075268817204301</v>
       </c>
       <c r="L18" s="27" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="N18" s="25">
         <v>1</v>
       </c>
       <c r="O18" s="38">
-        <v>0.19880419278042574</v>
-[...2 lines deleted...]
-        <v>1.1627906976744187</v>
+        <v>0.19352466471851837</v>
+      </c>
+      <c r="P18" s="41">
+        <v>1.3513513513513513</v>
       </c>
       <c r="Q18" s="40"/>
     </row>
-    <row r="19" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="43">
         <v>10</v>
       </c>
       <c r="B19" s="57" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="D19" s="25">
         <v>2</v>
       </c>
       <c r="E19" s="38">
-        <v>0.19160180546381289</v>
+        <v>0.18656925264088778</v>
       </c>
       <c r="F19" s="41">
-        <v>0.99502487562189057</v>
+        <v>1.1976047904191616</v>
       </c>
       <c r="G19" s="27" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="I19" s="25">
         <v>1</v>
       </c>
       <c r="J19" s="38">
-        <v>0.18490303684747716</v>
+        <v>0.18009645966379595</v>
       </c>
       <c r="K19" s="41">
-        <v>0.86956521739130432</v>
+        <v>1.075268817204301</v>
       </c>
       <c r="L19" s="27" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="M19" s="24" t="s">
-        <v>239</v>
+        <v>84</v>
       </c>
       <c r="N19" s="25">
         <v>1</v>
       </c>
       <c r="O19" s="38">
-        <v>0.19880419278042574</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.19352466471851837</v>
+      </c>
+      <c r="P19" s="41">
+        <v>1.3513513513513513</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="45"/>
       <c r="C20" s="33" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="D20" s="28">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="E20" s="39">
-        <v>6.6102622885015441</v>
+        <v>4.8508005686630824</v>
       </c>
       <c r="F20" s="42">
-        <v>34.328358208955223</v>
+        <v>31.137724550898202</v>
       </c>
       <c r="G20" s="45"/>
       <c r="H20" s="33" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="I20" s="28">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="J20" s="39">
-        <v>7.5810245107465652</v>
+        <v>5.2227973302500823</v>
       </c>
       <c r="K20" s="42">
-        <v>35.652173913043477</v>
+        <v>31.182795698924732</v>
       </c>
       <c r="L20" s="27"/>
       <c r="M20" s="24" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="N20" s="28">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="O20" s="39">
-        <v>5.5665173978519213</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>4.0640179590888863</v>
+      </c>
+      <c r="P20" s="42">
+        <v>28.378378378378379</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="29">
         <v>11</v>
       </c>
       <c r="B21" s="50" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="D21" s="30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E21" s="38">
-        <v>9.5800902731906445E-2</v>
+        <v>0.18656925264088778</v>
       </c>
       <c r="F21" s="41">
-        <v>0.49751243781094528</v>
+        <v>1.1976047904191616</v>
       </c>
       <c r="G21" s="50" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="H21" s="24" t="s">
-        <v>38</v>
+        <v>87</v>
       </c>
       <c r="I21" s="30">
         <v>1</v>
       </c>
       <c r="J21" s="38">
-        <v>0.18490303684747716</v>
+        <v>0.18009645966379595</v>
       </c>
       <c r="K21" s="41">
-        <v>0.86956521739130432</v>
+        <v>1.075268817204301</v>
       </c>
       <c r="L21" s="48" t="s">
-        <v>35</v>
+        <v>73</v>
       </c>
       <c r="M21" s="46" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="N21" s="30">
         <v>1</v>
       </c>
       <c r="O21" s="38">
-        <v>0.19880419278042574</v>
-[...2 lines deleted...]
-        <v>1.1627906976744187</v>
+        <v>0.19352466471851837</v>
+      </c>
+      <c r="P21" s="41">
+        <v>1.3513513513513513</v>
       </c>
       <c r="Q21" s="40"/>
     </row>
-    <row r="22" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="26">
         <v>12</v>
       </c>
       <c r="B22" s="57" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>239</v>
+        <v>82</v>
       </c>
       <c r="D22" s="25">
         <v>1</v>
       </c>
       <c r="E22" s="38">
-        <v>9.5800902731906445E-2</v>
+        <v>9.3284626320443889E-2</v>
       </c>
       <c r="F22" s="41">
-        <v>0.49751243781094528</v>
+        <v>0.59880239520958078</v>
       </c>
       <c r="G22" s="57"/>
       <c r="H22" s="24"/>
       <c r="I22" s="25"/>
       <c r="J22" s="38"/>
       <c r="K22" s="41"/>
       <c r="L22" s="47" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="M22" s="24" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
       <c r="O22" s="38">
-        <v>0.19880419278042574</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.19352466471851837</v>
+      </c>
+      <c r="P22" s="41">
+        <v>1.3513513513513513</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="26">
         <v>13</v>
       </c>
       <c r="B23" s="57" t="s">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="D23" s="25">
         <v>1</v>
       </c>
       <c r="E23" s="38">
-        <v>9.5800902731906445E-2</v>
+        <v>9.3284626320443889E-2</v>
       </c>
       <c r="F23" s="41">
-        <v>0.49751243781094528</v>
+        <v>0.59880239520958078</v>
       </c>
       <c r="G23" s="57"/>
       <c r="H23" s="24"/>
       <c r="I23" s="25"/>
       <c r="J23" s="38"/>
       <c r="K23" s="41"/>
       <c r="L23" s="44" t="s">
-        <v>57</v>
+        <v>88</v>
       </c>
       <c r="M23" s="24" t="s">
-        <v>238</v>
+        <v>89</v>
       </c>
       <c r="N23" s="25">
         <v>1</v>
       </c>
       <c r="O23" s="38">
-        <v>0.19880419278042574</v>
-[...2 lines deleted...]
-        <v>1.1627906976744187</v>
+        <v>0.19352466471851837</v>
+      </c>
+      <c r="P23" s="41">
+        <v>1.3513513513513513</v>
       </c>
       <c r="Q23" s="40"/>
     </row>
-    <row r="24" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="26">
         <v>14</v>
       </c>
       <c r="B24" s="57" t="s">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>238</v>
+        <v>80</v>
       </c>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="38">
-        <v>9.5800902731906445E-2</v>
+        <v>9.3284626320443889E-2</v>
       </c>
       <c r="F24" s="41">
-        <v>0.49751243781094528</v>
+        <v>0.59880239520958078</v>
       </c>
       <c r="G24" s="57"/>
       <c r="H24" s="24"/>
       <c r="I24" s="25"/>
       <c r="J24" s="38"/>
       <c r="K24" s="41"/>
-      <c r="L24" s="44" t="s">
-[...15 lines deleted...]
-    <row r="25" spans="1:17" s="37" customFormat="1" ht="28.9" customHeight="1">
+      <c r="L24" s="44"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="25"/>
+      <c r="O24" s="38"/>
+      <c r="P24" s="41"/>
+    </row>
+    <row r="25" spans="1:17" s="37" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="31">
         <v>15</v>
       </c>
       <c r="B25" s="45" t="s">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="C25" s="33" t="s">
-        <v>237</v>
+        <v>89</v>
       </c>
       <c r="D25" s="34">
         <v>1</v>
       </c>
       <c r="E25" s="39">
-        <v>9.5800902731906445E-2</v>
+        <v>9.3284626320443889E-2</v>
       </c>
       <c r="F25" s="42">
-        <v>0.49751243781094528</v>
+        <v>0.59880239520958078</v>
       </c>
       <c r="G25" s="45"/>
       <c r="H25" s="33"/>
-      <c r="I25" s="35"/>
+      <c r="I25" s="34"/>
       <c r="J25" s="39"/>
       <c r="K25" s="42"/>
       <c r="L25" s="32"/>
       <c r="M25" s="33"/>
-      <c r="N25" s="35"/>
+      <c r="N25" s="34"/>
       <c r="O25" s="39"/>
-      <c r="P25" s="39"/>
+      <c r="P25" s="42"/>
     </row>
     <row r="26" spans="1:17" s="68" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="63" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26" s="63"/>
       <c r="G26" s="1"/>
       <c r="L26" s="1"/>
     </row>
     <row r="27" spans="1:17">
       <c r="B27" s="3"/>
       <c r="C27" s="4"/>
     </row>
     <row r="28" spans="1:17">
       <c r="B28" s="3"/>
       <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:17">
       <c r="B29" s="3"/>
       <c r="C29" s="40"/>
     </row>
     <row r="30" spans="1:17">
       <c r="B30" s="3"/>
       <c r="C30" s="40"/>
     </row>
     <row r="31" spans="1:17">
       <c r="B31" s="3"/>
       <c r="C31" s="4"/>
     </row>
@@ -16301,67 +17434,69 @@
     <row r="80" spans="2:3">
       <c r="B80" s="3"/>
       <c r="C80" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="A3:P3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>'112'!Print_Area</vt:lpstr>
       <vt:lpstr>'113'!Print_Area</vt:lpstr>
+      <vt:lpstr>'114'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>stbear234</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>