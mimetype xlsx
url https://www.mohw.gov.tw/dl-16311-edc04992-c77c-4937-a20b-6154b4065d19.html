--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,112 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別統計_予甄\性別統計_予甄\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{518283EC-55F0-4959-A6FA-50FA0FC846A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{98EB99E7-2B36-47EE-80BF-CAA3D6DF8915}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="36" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="19" r:id="rId17"/>
+    <sheet name="114" sheetId="38" r:id="rId1"/>
+    <sheet name="113" sheetId="36" r:id="rId2"/>
+    <sheet name="112" sheetId="35" r:id="rId3"/>
+    <sheet name="111" sheetId="34" r:id="rId4"/>
+    <sheet name="110" sheetId="33" r:id="rId5"/>
+    <sheet name="109" sheetId="32" r:id="rId6"/>
+    <sheet name="108" sheetId="31" r:id="rId7"/>
+    <sheet name="107" sheetId="30" r:id="rId8"/>
+    <sheet name="106" sheetId="29" r:id="rId9"/>
+    <sheet name="105" sheetId="28" r:id="rId10"/>
+    <sheet name="104" sheetId="27" r:id="rId11"/>
+    <sheet name="103" sheetId="26" r:id="rId12"/>
+    <sheet name="102" sheetId="25" r:id="rId13"/>
+    <sheet name="101" sheetId="24" r:id="rId14"/>
+    <sheet name="100" sheetId="23" r:id="rId15"/>
+    <sheet name="99" sheetId="22" r:id="rId16"/>
+    <sheet name="98" sheetId="20" r:id="rId17"/>
+    <sheet name="97" sheetId="19" r:id="rId18"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="706" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="755" uniqueCount="123">
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>單位：人、每十萬人口</t>
     </r>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>縣市別</t>
     </r>
   </si>
   <si>
     <r>
@@ -1871,50 +1873,79 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="12">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.0"/>
     <numFmt numFmtId="177" formatCode="General_)"/>
     <numFmt numFmtId="178" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="181" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
     <numFmt numFmtId="182" formatCode="0_ "/>
     <numFmt numFmtId="183" formatCode="0_)"/>
     <numFmt numFmtId="184" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="26">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
@@ -2679,63 +2710,63 @@
     <xf numFmtId="41" fontId="4" fillId="2" borderId="5" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="184" fontId="4" fillId="2" borderId="5" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="2" borderId="4" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="184" fontId="4" fillId="2" borderId="6" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="54" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="55">
     <cellStyle name="Comma0" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency [0]_~ME00001" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency_~ME00001" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Date" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Fixed" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Heading" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Heading 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal_~ME00001" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Percent_china.xls Chart 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Stub" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
@@ -2775,51 +2806,51 @@
     <cellStyle name="一般 9" xfId="45" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
     <cellStyle name="一般 9 2" xfId="46" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
     <cellStyle name="一般_96_916-17 TB" xfId="47" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
     <cellStyle name="一般_97_new" xfId="54" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
     <cellStyle name="一般_97死因摘要(全)" xfId="48" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="一般_表16" xfId="49" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="千分位 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="千分位 2 2" xfId="51" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
     <cellStyle name="千分位 3" xfId="52" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
     <cellStyle name="貨幣[0]" xfId="53" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3063,3009 +3094,3966 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CB8FF18-078F-4596-8A8F-A47DDB8887BF}">
-  <dimension ref="A1:J39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99E3853B-E983-46F5-A870-5CF17BBD53B6}">
+  <dimension ref="A1:N39"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H31" sqref="H31"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="28" customWidth="1"/>
     <col min="2" max="2" width="16" style="24" customWidth="1"/>
     <col min="3" max="4" width="16" style="33" customWidth="1"/>
     <col min="5" max="5" width="16" style="24" customWidth="1"/>
     <col min="6" max="6" width="16" style="34" customWidth="1"/>
     <col min="7" max="7" width="16" style="33" customWidth="1"/>
     <col min="8" max="8" width="16" style="24" customWidth="1"/>
     <col min="9" max="10" width="16" style="33" customWidth="1"/>
     <col min="11" max="16384" width="10" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+    <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="125" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:10" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
-    <row r="3" spans="1:10" s="23" customFormat="1" ht="18" customHeight="1">
-[...13 lines deleted...]
-    <row r="4" spans="1:10" s="28" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="126" t="s">
+        <v>122</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
+    </row>
+    <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+    <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="126"/>
+      <c r="K5" s="28"/>
+    </row>
+    <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="7" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="K6" s="28"/>
+    </row>
+    <row r="7" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B7" s="25">
-        <v>6924</v>
+        <v>6678</v>
       </c>
       <c r="C7" s="26">
-        <v>29.576685609443111</v>
+        <v>28.599968582005001</v>
       </c>
       <c r="D7" s="27">
-        <v>19.174912431121701</v>
+        <v>18.324512033358001</v>
       </c>
       <c r="E7" s="25">
-        <v>4789</v>
+        <v>4572</v>
       </c>
       <c r="F7" s="26">
-        <v>41.500104421853898</v>
+        <v>39.776247298987002</v>
       </c>
       <c r="G7" s="27">
-        <v>28.608621711290599</v>
+        <v>26.888795295468999</v>
       </c>
       <c r="H7" s="25">
-        <v>2135</v>
+        <v>2106</v>
       </c>
       <c r="I7" s="26">
-        <v>17.9856099956523</v>
+        <v>17.764088351794001</v>
       </c>
       <c r="J7" s="26">
-        <v>10.3138466697349</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>10.309454065853</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="25">
-        <v>802</v>
+        <v>725</v>
       </c>
       <c r="C8" s="26">
-        <v>19.831552965144802</v>
+        <v>17.919304305872998</v>
       </c>
       <c r="D8" s="27">
-        <v>13.980769987772399</v>
+        <v>12.781980327145</v>
       </c>
       <c r="E8" s="25">
-        <v>559</v>
+        <v>499</v>
       </c>
       <c r="F8" s="26">
-        <v>28.441085106258502</v>
+        <v>25.413109446724999</v>
       </c>
       <c r="G8" s="27">
-        <v>20.6274804035851</v>
+        <v>18.699090824418001</v>
       </c>
       <c r="H8" s="25">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="I8" s="26">
-        <v>11.6905947000713</v>
+        <v>10.853057524806999</v>
       </c>
       <c r="J8" s="26">
-        <v>7.8759406594488004</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>7.3008738912754003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="25">
-        <v>394</v>
+        <v>370</v>
       </c>
       <c r="C9" s="26">
-        <v>15.7513210221168</v>
+        <v>15.0089972854</v>
       </c>
       <c r="D9" s="27">
-        <v>8.6596381651198993</v>
+        <v>7.8939098695642</v>
       </c>
       <c r="E9" s="25">
-        <v>274</v>
+        <v>255</v>
       </c>
       <c r="F9" s="26">
-        <v>23.204597220275598</v>
+        <v>21.951005356044998</v>
       </c>
       <c r="G9" s="27">
-        <v>13.340282488724901</v>
+        <v>11.948609835571</v>
       </c>
       <c r="H9" s="25">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="I9" s="26">
-        <v>9.0869369979940995</v>
+        <v>8.8223335455808005</v>
       </c>
       <c r="J9" s="26">
-        <v>4.7427850198073997</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>4.5802315687758002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="25">
-        <v>565</v>
+        <v>580</v>
       </c>
       <c r="C10" s="26">
-        <v>24.2692746901748</v>
+        <v>24.713693985667</v>
       </c>
       <c r="D10" s="27">
-        <v>18.187592532738002</v>
+        <v>17.973433020110001</v>
       </c>
       <c r="E10" s="25">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="F10" s="26">
-        <v>34.866257394915301</v>
+        <v>34.894947159699001</v>
       </c>
       <c r="G10" s="27">
-        <v>27.873150711824099</v>
+        <v>26.590673833585999</v>
       </c>
       <c r="H10" s="25">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="I10" s="26">
-        <v>13.9735121491219</v>
+        <v>14.849217521741</v>
       </c>
       <c r="J10" s="26">
-        <v>9.0640544949536004</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>9.9754016410382995</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="25">
-        <v>730</v>
+        <v>752</v>
       </c>
       <c r="C11" s="26">
-        <v>25.584814536380399</v>
+        <v>26.252097636856998</v>
       </c>
       <c r="D11" s="27">
-        <v>17.030814106437401</v>
+        <v>17.211950812263002</v>
       </c>
       <c r="E11" s="25">
-        <v>477</v>
+        <v>513</v>
       </c>
       <c r="F11" s="26">
-        <v>34.214665826004399</v>
+        <v>36.712978932618</v>
       </c>
       <c r="G11" s="27">
-        <v>24.380873796268499</v>
+        <v>26.117642583658</v>
       </c>
       <c r="H11" s="25">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="I11" s="26">
-        <v>17.339265692378099</v>
+        <v>16.289453362749999</v>
       </c>
       <c r="J11" s="26">
-        <v>10.4716300040911</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>9.1434603885775001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="25">
-        <v>622</v>
+        <v>653</v>
       </c>
       <c r="C12" s="26">
-        <v>33.453477211969997</v>
+        <v>35.191456613729997</v>
       </c>
       <c r="D12" s="27">
-        <v>19.371587132465599</v>
+        <v>21.871011274895</v>
       </c>
       <c r="E12" s="25">
-        <v>393</v>
+        <v>448</v>
       </c>
       <c r="F12" s="26">
-        <v>42.607052930861101</v>
+        <v>48.720436047903</v>
       </c>
       <c r="G12" s="27">
-        <v>26.9996295795778</v>
+        <v>31.377460803670001</v>
       </c>
       <c r="H12" s="25">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="I12" s="26">
-        <v>24.4418923361326</v>
+        <v>21.900960650918002</v>
       </c>
       <c r="J12" s="26">
-        <v>12.1197308178431</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>13.018346341186</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="25">
-        <v>873</v>
+        <v>831</v>
       </c>
       <c r="C13" s="26">
-        <v>31.923337184489601</v>
+        <v>30.495653451945</v>
       </c>
       <c r="D13" s="27">
-        <v>20.609586964272999</v>
+        <v>19.397335839612001</v>
       </c>
       <c r="E13" s="25">
-        <v>600</v>
+        <v>566</v>
       </c>
       <c r="F13" s="26">
-        <v>44.770606604410602</v>
+        <v>42.453911066556998</v>
       </c>
       <c r="G13" s="27">
-        <v>30.462718123093801</v>
+        <v>28.362615193993999</v>
       </c>
       <c r="H13" s="25">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="I13" s="26">
-        <v>19.576747843241201</v>
+        <v>19.040529743463001</v>
       </c>
       <c r="J13" s="26">
-        <v>11.3946939050977</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>11.054818243968001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="25">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C14" s="26">
-        <v>37.148176736343601</v>
+        <v>37.393661774328997</v>
       </c>
       <c r="D14" s="27">
-        <v>22.916929644315498</v>
+        <v>23.898306174635</v>
       </c>
       <c r="E14" s="25">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="F14" s="26">
-        <v>51.884240494541103</v>
+        <v>50.650008441668</v>
       </c>
       <c r="G14" s="27">
-        <v>33.107045200226104</v>
+        <v>32.894469760157001</v>
       </c>
       <c r="H14" s="25">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I14" s="26">
-        <v>22.3165468268102</v>
+        <v>24.085637823372</v>
       </c>
       <c r="J14" s="26">
-        <v>13.2435448056863</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>15.346617513133999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="25">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C15" s="26">
-        <v>36.995430473085399</v>
+        <v>36.413183921817001</v>
       </c>
       <c r="D15" s="27">
-        <v>24.9388891854212</v>
+        <v>26.250149464820002</v>
       </c>
       <c r="E15" s="25">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="F15" s="26">
-        <v>52.773338511094799</v>
+        <v>48.807030850659999</v>
       </c>
       <c r="G15" s="27">
-        <v>37.951715289230897</v>
+        <v>35.526944844188002</v>
       </c>
       <c r="H15" s="25">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="I15" s="26">
-        <v>20.6415035271169</v>
+        <v>23.573383258798</v>
       </c>
       <c r="J15" s="26">
-        <v>12.1482237859097</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>16.942756552999001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="25">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="C16" s="26">
-        <v>43.656299388530798</v>
+        <v>39.096788988238998</v>
       </c>
       <c r="D16" s="27">
-        <v>27.224245176840601</v>
+        <v>23.679405263711001</v>
       </c>
       <c r="E16" s="25">
-        <v>161</v>
+        <v>139</v>
       </c>
       <c r="F16" s="26">
-        <v>58.679457087457898</v>
+        <v>50.856790570638999</v>
       </c>
       <c r="G16" s="27">
-        <v>38.320382825158298</v>
+        <v>34.547908249290998</v>
       </c>
       <c r="H16" s="25">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="I16" s="26">
-        <v>27.7625148211342</v>
+        <v>26.672181494530999</v>
       </c>
       <c r="J16" s="26">
-        <v>15.492506773263999</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>12.132866464273</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="25">
-        <v>481</v>
+        <v>436</v>
       </c>
       <c r="C17" s="26">
-        <v>39.030755180196699</v>
+        <v>35.798136280055999</v>
       </c>
       <c r="D17" s="27">
-        <v>24.356878073773402</v>
+        <v>21.051158670490999</v>
       </c>
       <c r="E17" s="25">
-        <v>320</v>
+        <v>301</v>
       </c>
       <c r="F17" s="26">
-        <v>51.224915799044602</v>
+        <v>48.751255223348998</v>
       </c>
       <c r="G17" s="27">
-        <v>34.125203900301003</v>
+        <v>29.961558805092</v>
       </c>
       <c r="H17" s="25">
-        <v>161</v>
+        <v>135</v>
       </c>
       <c r="I17" s="26">
-        <v>26.494839677421201</v>
+        <v>22.480498167838999</v>
       </c>
       <c r="J17" s="26">
-        <v>14.7289245352811</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>12.461587674614</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="25">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C18" s="26">
-        <v>48.6626718334768</v>
+        <v>48.714076027994999</v>
       </c>
       <c r="D18" s="27">
-        <v>29.714228152977199</v>
+        <v>30.588086924428001</v>
       </c>
       <c r="E18" s="25">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="F18" s="26">
-        <v>71.192052980132402</v>
+        <v>67.394189030234998</v>
       </c>
       <c r="G18" s="27">
-        <v>45.9396892414128</v>
+        <v>46.489964667780001</v>
       </c>
       <c r="H18" s="25">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="I18" s="26">
-        <v>25.311405362156901</v>
+        <v>29.412146351379999</v>
       </c>
       <c r="J18" s="26">
-        <v>13.3218452955164</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>13.953692790869001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="25">
-        <v>321</v>
+        <v>282</v>
       </c>
       <c r="C19" s="26">
-        <v>48.714047780741303</v>
+        <v>43.072636961820997</v>
       </c>
       <c r="D19" s="27">
-        <v>31.384487891363399</v>
+        <v>26.474281097613002</v>
       </c>
       <c r="E19" s="25">
-        <v>230</v>
+        <v>198</v>
       </c>
       <c r="F19" s="26">
-        <v>67.779727672842</v>
+        <v>58.855877413313998</v>
       </c>
       <c r="G19" s="27">
-        <v>47.126909354652</v>
+        <v>41.285668302563998</v>
       </c>
       <c r="H19" s="25">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="I19" s="26">
-        <v>28.471933244267301</v>
+        <v>26.390778308037</v>
       </c>
       <c r="J19" s="26">
-        <v>15.137073445870801</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>10.655060978042</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="25">
-        <v>248</v>
+        <v>228</v>
       </c>
       <c r="C20" s="26">
-        <v>51.487212278869698</v>
+        <v>47.900820091452999</v>
       </c>
       <c r="D20" s="27">
-        <v>32.342373561607403</v>
+        <v>28.803822397722001</v>
       </c>
       <c r="E20" s="25">
-        <v>176</v>
+        <v>137</v>
       </c>
       <c r="F20" s="26">
-        <v>70.601071852636295</v>
+        <v>55.648754808337003</v>
       </c>
       <c r="G20" s="27">
-        <v>48.706760439537902</v>
+        <v>33.587654313896998</v>
       </c>
       <c r="H20" s="25">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="I20" s="26">
-        <v>30.983066893302102</v>
+        <v>39.600255008235997</v>
       </c>
       <c r="J20" s="26">
-        <v>14.903947888288201</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>23.903199640619</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="25">
-        <v>384</v>
+        <v>354</v>
       </c>
       <c r="C21" s="26">
-        <v>48.477625808276002</v>
+        <v>45.052640956540998</v>
       </c>
       <c r="D21" s="27">
-        <v>29.2701916971156</v>
+        <v>27.630851969281998</v>
       </c>
       <c r="E21" s="25">
-        <v>266</v>
+        <v>248</v>
       </c>
       <c r="F21" s="26">
-        <v>66.322256352973994</v>
+        <v>62.439653208152002</v>
       </c>
       <c r="G21" s="27">
-        <v>42.295658824838299</v>
+        <v>41.400476213124001</v>
       </c>
       <c r="H21" s="25">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="I21" s="26">
-        <v>30.175478076748</v>
+        <v>27.279933292841999</v>
       </c>
       <c r="J21" s="26">
-        <v>16.285955410068599</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>13.458800331806</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="25">
-        <v>119</v>
+        <v>91</v>
       </c>
       <c r="C22" s="26">
-        <v>56.429795880624901</v>
+        <v>43.484597612169999</v>
       </c>
       <c r="D22" s="27">
-        <v>42.5138856014445</v>
+        <v>32.600050692201997</v>
       </c>
       <c r="E22" s="25">
-        <v>93</v>
+        <v>66</v>
       </c>
       <c r="F22" s="26">
-        <v>86.495937946140003</v>
+        <v>61.991330606341002</v>
       </c>
       <c r="G22" s="27">
-        <v>66.875580653542499</v>
+        <v>47.270105047531999</v>
       </c>
       <c r="H22" s="25">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I22" s="26">
-        <v>25.154312029566</v>
+        <v>24.318356468196001</v>
       </c>
       <c r="J22" s="26">
-        <v>17.671054057592301</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>17.231656751772</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="25">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="C23" s="26">
-        <v>48.983745297165399</v>
+        <v>54.442907378606002</v>
       </c>
       <c r="D23" s="27">
-        <v>37.5698578463142</v>
+        <v>32.089153552017002</v>
       </c>
       <c r="E23" s="25">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="F23" s="26">
-        <v>73.6214848887183</v>
+        <v>79.409952290500996</v>
       </c>
       <c r="G23" s="27">
-        <v>55.500900199000398</v>
+        <v>51.994132632785004</v>
       </c>
       <c r="H23" s="25">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="I23" s="26">
-        <v>24.1253757685996</v>
+        <v>29.359297163956001</v>
       </c>
       <c r="J23" s="26">
-        <v>19.8576092789935</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>12.394791845018</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="25">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C24" s="26">
-        <v>45.446113893526203</v>
+        <v>42.867060857247999</v>
       </c>
       <c r="D24" s="27">
-        <v>25.129929313222998</v>
+        <v>24.917211141755001</v>
       </c>
       <c r="E24" s="25">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F24" s="26">
-        <v>61.608154020385101</v>
+        <v>49.206768664400997</v>
       </c>
       <c r="G24" s="27">
-        <v>36.672366954238498</v>
+        <v>28.612838594380001</v>
       </c>
       <c r="H24" s="25">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I24" s="26" t="s">
         <v>118</v>
       </c>
       <c r="J24" s="26" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="25" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+    <row r="25" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="25">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C25" s="26">
-        <v>28.741349959098802</v>
+        <v>29.115027929629999</v>
       </c>
       <c r="D25" s="27">
-        <v>16.9513039875883</v>
+        <v>20.721282988864001</v>
       </c>
       <c r="E25" s="25">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="F25" s="26">
-        <v>43.400845760071199</v>
+        <v>41.385288648406998</v>
       </c>
       <c r="G25" s="27">
-        <v>26.432069651480798</v>
+        <v>29.264083721053002</v>
       </c>
       <c r="H25" s="25">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="I25" s="26">
-        <v>14.2756742510762</v>
+        <v>17.048798059736999</v>
       </c>
       <c r="J25" s="26">
-        <v>8.4129904467993004</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>12.578535711935</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="25">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C26" s="26">
-        <v>24.077476943079802</v>
+        <v>23.877798247939001</v>
       </c>
       <c r="D26" s="27">
-        <v>17.542861410051099</v>
+        <v>16.106996662147999</v>
       </c>
       <c r="E26" s="25">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="F26" s="26">
-        <v>36.818034626696203</v>
+        <v>32.851584090067</v>
       </c>
       <c r="G26" s="27">
-        <v>29.571754204146298</v>
+        <v>23.587537970669999</v>
       </c>
       <c r="H26" s="25">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I26" s="26">
-        <v>11.666821504112599</v>
+        <v>15.136084208523</v>
       </c>
       <c r="J26" s="26">
-        <v>6.0161967469414996</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>9.5719676019093001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="25">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="C27" s="26">
-        <v>28.5300735505296</v>
+        <v>34.748142788137997</v>
       </c>
       <c r="D27" s="27">
-        <v>16.9337198143992</v>
+        <v>20.831583205863001</v>
       </c>
       <c r="E27" s="25">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F27" s="26">
-        <v>41.225017243156202</v>
+        <v>40.681373115993999</v>
       </c>
       <c r="G27" s="27">
-        <v>26.7761813668284</v>
+        <v>27.322727502869</v>
       </c>
       <c r="H27" s="25">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I27" s="26">
-        <v>16.819812276269101</v>
+        <v>29.299736302372999</v>
       </c>
       <c r="J27" s="26">
-        <v>8.2932224760662994</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>15.120000264039</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="25">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="C28" s="26">
-        <v>27.106863596872302</v>
+        <v>19.794001003839</v>
       </c>
       <c r="D28" s="27">
-        <v>18.265226701269899</v>
+        <v>10.574866234103</v>
       </c>
       <c r="E28" s="25">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F28" s="26">
-        <v>36.4155858707527</v>
+        <v>29.906435580114</v>
       </c>
       <c r="G28" s="27">
-        <v>28.123284446059799</v>
+        <v>15.033373085627</v>
       </c>
       <c r="H28" s="25">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="I28" s="26" t="s">
         <v>118</v>
       </c>
       <c r="J28" s="26" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="29" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+    <row r="29" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="29">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>118</v>
       </c>
       <c r="D29" s="31" t="s">
         <v>118</v>
       </c>
       <c r="E29" s="32">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F29" s="30" t="s">
         <v>118</v>
       </c>
       <c r="G29" s="31" t="s">
         <v>118</v>
       </c>
       <c r="H29" s="116">
-        <v>1</v>
-[...8 lines deleted...]
-    <row r="30" spans="1:10" s="122" customFormat="1" ht="15.75">
+        <v>0</v>
+      </c>
+      <c r="I29" s="30">
+        <v>0</v>
+      </c>
+      <c r="J29" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="122" customFormat="1" ht="15.6">
       <c r="A30" s="120" t="s">
         <v>119</v>
       </c>
       <c r="B30" s="121"/>
       <c r="C30" s="28"/>
       <c r="H30" s="121"/>
-    </row>
-    <row r="31" spans="1:10" s="122" customFormat="1" ht="15.75">
+      <c r="N30" s="121"/>
+    </row>
+    <row r="31" spans="1:14" s="122" customFormat="1" ht="15.6">
       <c r="A31" s="123" t="s">
         <v>120</v>
       </c>
       <c r="B31" s="124"/>
       <c r="C31" s="28"/>
       <c r="H31" s="121"/>
-    </row>
-    <row r="32" spans="1:10" s="28" customFormat="1" ht="15">
+      <c r="N31" s="121"/>
+    </row>
+    <row r="32" spans="1:14" s="28" customFormat="1" ht="13.8">
       <c r="C32" s="59"/>
       <c r="D32" s="59"/>
       <c r="F32" s="45"/>
       <c r="G32" s="59"/>
       <c r="I32" s="59"/>
       <c r="J32" s="59"/>
     </row>
-    <row r="33" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="F33" s="45"/>
       <c r="G33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
     </row>
-    <row r="34" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C34" s="59"/>
       <c r="D34" s="59"/>
       <c r="F34" s="45"/>
       <c r="G34" s="59"/>
       <c r="I34" s="59"/>
       <c r="J34" s="59"/>
     </row>
-    <row r="35" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C35" s="59"/>
       <c r="D35" s="59"/>
       <c r="F35" s="45"/>
       <c r="G35" s="59"/>
       <c r="I35" s="59"/>
       <c r="J35" s="59"/>
     </row>
-    <row r="36" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C36" s="59"/>
       <c r="D36" s="59"/>
       <c r="F36" s="45"/>
       <c r="G36" s="59"/>
       <c r="I36" s="59"/>
       <c r="J36" s="59"/>
     </row>
-    <row r="37" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C37" s="59"/>
       <c r="D37" s="59"/>
       <c r="F37" s="45"/>
       <c r="G37" s="59"/>
       <c r="I37" s="59"/>
       <c r="J37" s="59"/>
     </row>
-    <row r="38" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C38" s="59"/>
       <c r="D38" s="59"/>
       <c r="F38" s="45"/>
       <c r="G38" s="59"/>
       <c r="I38" s="59"/>
       <c r="J38" s="59"/>
     </row>
-    <row r="39" spans="3:10" s="28" customFormat="1">
+    <row r="39" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C39" s="59"/>
       <c r="D39" s="59"/>
       <c r="F39" s="45"/>
       <c r="G39" s="59"/>
       <c r="I39" s="59"/>
       <c r="J39" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:K39"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="28" customWidth="1"/>
     <col min="2" max="2" width="16" style="24" customWidth="1"/>
     <col min="3" max="4" width="16" style="33" customWidth="1"/>
     <col min="5" max="5" width="16" style="24" customWidth="1"/>
     <col min="6" max="6" width="16" style="34" customWidth="1"/>
     <col min="7" max="7" width="16" style="33" customWidth="1"/>
     <col min="8" max="8" width="16" style="24" customWidth="1"/>
     <col min="9" max="10" width="16" style="33" customWidth="1"/>
     <col min="11" max="16384" width="10" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="125" t="s">
         <v>100</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="129" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="129"/>
+      <c r="A3" s="127" t="s">
+        <v>104</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
       <c r="K5" s="28"/>
     </row>
     <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="126"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>49</v>
       </c>
       <c r="E6" s="47" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>58</v>
       </c>
       <c r="H6" s="47" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="K6" s="28"/>
     </row>
     <row r="7" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="52" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B7" s="25">
-        <v>7033</v>
+        <v>7206</v>
       </c>
       <c r="C7" s="26">
-        <v>29.974000930786133</v>
+        <v>30.643037796020508</v>
       </c>
       <c r="D7" s="27">
-        <v>22.801897048950195</v>
+        <v>23.06871223449707</v>
       </c>
       <c r="E7" s="25">
-        <v>5096</v>
+        <v>5224</v>
       </c>
       <c r="F7" s="26">
-        <v>43.536914825439453</v>
+        <v>44.589000701904297</v>
       </c>
       <c r="G7" s="27">
-        <v>34.327011108398438</v>
+        <v>34.949928283691406</v>
       </c>
       <c r="H7" s="25">
-        <v>1937</v>
+        <v>1982</v>
       </c>
       <c r="I7" s="26">
-        <v>16.474000930786133</v>
+        <v>16.795999526977539</v>
       </c>
       <c r="J7" s="26">
-        <v>11.69864559173584</v>
+        <v>11.587570190429688</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="52" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="B8" s="25">
-        <v>759</v>
+        <v>774</v>
       </c>
       <c r="C8" s="26">
-        <v>19.124501005485129</v>
+        <v>19.472060611945984</v>
       </c>
       <c r="D8" s="27">
-        <v>15.693034502321018</v>
+        <v>15.657945332697137</v>
       </c>
       <c r="E8" s="25">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="F8" s="26">
-        <v>28.848908071391566</v>
+        <v>28.280890725097446</v>
       </c>
       <c r="G8" s="27">
-        <v>24.066131826421095</v>
+        <v>23.134840077868773</v>
       </c>
       <c r="H8" s="25">
-        <v>196</v>
+        <v>222</v>
       </c>
       <c r="I8" s="26">
-        <v>9.7165156971302569</v>
+        <v>10.973378189076248</v>
       </c>
       <c r="J8" s="26">
-        <v>7.7374141636255827</v>
+        <v>8.6903292297320363</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="52" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B9" s="25">
-        <v>435</v>
+        <v>457</v>
       </c>
       <c r="C9" s="26">
-        <v>16.089881406477563</v>
+        <v>16.924314981870243</v>
       </c>
       <c r="D9" s="27">
-        <v>11.053788979170758</v>
+        <v>11.138104099134297</v>
       </c>
       <c r="E9" s="25">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F9" s="26">
-        <v>23.387768428673866</v>
+        <v>23.520564245957015</v>
       </c>
       <c r="G9" s="27">
-        <v>16.855558966035034</v>
+        <v>16.376649759679491</v>
       </c>
       <c r="H9" s="25">
-        <v>132</v>
+        <v>153</v>
       </c>
       <c r="I9" s="26">
-        <v>9.37491011272264</v>
+        <v>10.868244906309336</v>
       </c>
       <c r="J9" s="26">
-        <v>5.7221646923334886</v>
+        <v>6.3725839031173521</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="52" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="B10" s="25">
-        <v>535</v>
+        <v>554</v>
       </c>
       <c r="C10" s="26">
-        <v>25.695779264130518</v>
+        <v>26.048872669207764</v>
       </c>
       <c r="D10" s="27">
-        <v>21.574904957882207</v>
+        <v>22.09176339711934</v>
       </c>
       <c r="E10" s="25">
-        <v>389</v>
+        <v>414</v>
       </c>
       <c r="F10" s="26">
-        <v>37.302948850848615</v>
+        <v>38.972683819981974</v>
       </c>
       <c r="G10" s="27">
-        <v>31.589376929599588</v>
+        <v>33.273174814928431</v>
       </c>
       <c r="H10" s="25">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="I10" s="26">
-        <v>14.048714398296449</v>
+        <v>13.151850324427965</v>
       </c>
       <c r="J10" s="26">
-        <v>11.842262534942849</v>
+        <v>11.097254207768502</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="52" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="B11" s="25">
-        <v>737</v>
+        <v>802</v>
       </c>
       <c r="C11" s="26">
-        <v>26.975191608043513</v>
+        <v>29.101813529222646</v>
       </c>
       <c r="D11" s="27">
-        <v>22.12769794381239</v>
+        <v>23.58919948186243</v>
       </c>
       <c r="E11" s="25">
-        <v>523</v>
+        <v>588</v>
       </c>
       <c r="F11" s="26">
-        <v>38.68308861163954</v>
+        <v>43.182490821884713</v>
       </c>
       <c r="G11" s="27">
-        <v>32.839117241004438</v>
+        <v>36.229277036584598</v>
       </c>
       <c r="H11" s="25">
         <v>214</v>
       </c>
       <c r="I11" s="26">
-        <v>15.505808156924575</v>
+        <v>15.34953546137189</v>
       </c>
       <c r="J11" s="26">
-        <v>12.058303735267518</v>
+        <v>11.737446817718503</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="52" t="s">
-        <v>51</v>
+        <v>92</v>
       </c>
       <c r="B12" s="25">
-        <v>638</v>
+        <v>749</v>
       </c>
       <c r="C12" s="26">
-        <v>33.847725027023799</v>
+        <v>39.718165413167021</v>
       </c>
       <c r="D12" s="27">
-        <v>24.549083484337373</v>
+        <v>30.291774689538538</v>
       </c>
       <c r="E12" s="25">
-        <v>444</v>
+        <v>516</v>
       </c>
       <c r="F12" s="26">
-        <v>47.037062344765779</v>
+        <v>54.693288306765751</v>
       </c>
       <c r="G12" s="27">
-        <v>35.727522899610094</v>
+        <v>43.309235598840772</v>
       </c>
       <c r="H12" s="25">
-        <v>194</v>
+        <v>233</v>
       </c>
       <c r="I12" s="26">
-        <v>20.616891397867747</v>
+        <v>24.725577920589508</v>
       </c>
       <c r="J12" s="26">
-        <v>13.921589730463021</v>
+        <v>17.613143819773793</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="52" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B13" s="25">
-        <v>853</v>
+        <v>891</v>
       </c>
       <c r="C13" s="26">
-        <v>30.694991462618141</v>
+        <v>32.060225727737439</v>
       </c>
       <c r="D13" s="27">
-        <v>24.006106385459233</v>
+        <v>23.937953078133717</v>
       </c>
       <c r="E13" s="25">
-        <v>630</v>
+        <v>665</v>
       </c>
       <c r="F13" s="26">
-        <v>45.586321498617757</v>
+        <v>48.187847097424957</v>
       </c>
       <c r="G13" s="27">
-        <v>36.072223227458117</v>
+        <v>37.361532197607602</v>
       </c>
       <c r="H13" s="25">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="I13" s="26">
-        <v>15.963217311285959</v>
+        <v>16.152912330783057</v>
       </c>
       <c r="J13" s="26">
-        <v>12.300781389591897</v>
+        <v>10.97813749337041</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="52" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
       <c r="B14" s="25">
-        <v>201</v>
+        <v>184</v>
       </c>
       <c r="C14" s="26">
-        <v>43.843672223833941</v>
+        <v>40.189809480645003</v>
       </c>
       <c r="D14" s="27">
-        <v>31.156257538355803</v>
+        <v>29.22900328460311</v>
       </c>
       <c r="E14" s="25">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="F14" s="26">
-        <v>64.511828243708479</v>
+        <v>58.19730611136378</v>
       </c>
       <c r="G14" s="27">
-        <v>47.158319075157173</v>
+        <v>44.193421212087507</v>
       </c>
       <c r="H14" s="25">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I14" s="26">
-        <v>22.573213562517843</v>
+        <v>21.695047330623666</v>
       </c>
       <c r="J14" s="26">
-        <v>15.485189685440538</v>
+        <v>14.186430492361037</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="52" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="B15" s="25">
-        <v>212</v>
+        <v>229</v>
       </c>
       <c r="C15" s="26">
-        <v>39.271186063915707</v>
+        <v>42.036744520308432</v>
       </c>
       <c r="D15" s="27">
-        <v>31.574798521658494</v>
+        <v>32.77419843236391</v>
       </c>
       <c r="E15" s="25">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="F15" s="26">
-        <v>56.454137346402227</v>
+        <v>63.862573482322084</v>
       </c>
       <c r="G15" s="27">
-        <v>46.61034084761814</v>
+        <v>51.637004809321311</v>
       </c>
       <c r="H15" s="25">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I15" s="26">
-        <v>21.251928327871713</v>
+        <v>19.170193731722534</v>
       </c>
       <c r="J15" s="26">
-        <v>16.211678490038533</v>
+        <v>13.508698152486442</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="52" t="s">
-        <v>37</v>
+        <v>93</v>
       </c>
       <c r="B16" s="25">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C16" s="26">
-        <v>42.969150625439859</v>
+        <v>43.629201647937272</v>
       </c>
       <c r="D16" s="27">
-        <v>29.90001059800435</v>
+        <v>31.651028800936661</v>
       </c>
       <c r="E16" s="25">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F16" s="26">
-        <v>61.753490358736315</v>
+        <v>62.845846390248532</v>
       </c>
       <c r="G16" s="27">
-        <v>44.863997642404627</v>
+        <v>47.855985202332789</v>
       </c>
       <c r="H16" s="25">
         <v>63</v>
       </c>
       <c r="I16" s="26">
-        <v>22.989302676064305</v>
+        <v>23.165767614256875</v>
       </c>
       <c r="J16" s="26">
-        <v>14.329678548250309</v>
+        <v>14.775071068756779</v>
       </c>
     </row>
     <row r="17" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="52" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="B17" s="25">
-        <v>466</v>
+        <v>447</v>
       </c>
       <c r="C17" s="26">
-        <v>36.116387772200149</v>
+        <v>34.702032203796421</v>
       </c>
       <c r="D17" s="27">
-        <v>26.062044677378054</v>
+        <v>25.242806092279618</v>
       </c>
       <c r="E17" s="25">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="F17" s="26">
-        <v>49.420072129050055</v>
+        <v>50.178284967041989</v>
       </c>
       <c r="G17" s="27">
-        <v>37.712381088918349</v>
+        <v>38.119055572310494</v>
       </c>
       <c r="H17" s="25">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="I17" s="26">
-        <v>22.200303827015233</v>
+        <v>18.558054988944473</v>
       </c>
       <c r="J17" s="26">
-        <v>14.23424827231544</v>
+        <v>12.433811433958498</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="52" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="B18" s="25">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="C18" s="26">
-        <v>44.34438198680413</v>
+        <v>42.970355382579072</v>
       </c>
       <c r="D18" s="27">
-        <v>33.087222825767185</v>
+        <v>31.3237986368318</v>
       </c>
       <c r="E18" s="25">
-        <v>170</v>
+        <v>151</v>
       </c>
       <c r="F18" s="26">
-        <v>64.727629940717108</v>
+        <v>58.035740022945255</v>
       </c>
       <c r="G18" s="27">
-        <v>48.998881645317233</v>
+        <v>44.022764151344461</v>
       </c>
       <c r="H18" s="25">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="I18" s="26">
-        <v>22.867367263959625</v>
+        <v>27.109920612441432</v>
       </c>
       <c r="J18" s="26">
-        <v>16.673496134082082</v>
+        <v>17.867732713478343</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="52" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="B19" s="25">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C19" s="26">
-        <v>49.110704781318574</v>
+        <v>49.910147392696771</v>
       </c>
       <c r="D19" s="27">
-        <v>33.114536286999552</v>
+        <v>33.808110892355849</v>
       </c>
       <c r="E19" s="25">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F19" s="26">
-        <v>69.519806986740605</v>
+        <v>69.53527259482459</v>
       </c>
       <c r="G19" s="27">
-        <v>48.838820917197374</v>
+        <v>51.712277486717653</v>
       </c>
       <c r="H19" s="25">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="I19" s="26">
-        <v>26.99247473534027</v>
+        <v>28.669810391014405</v>
       </c>
       <c r="J19" s="26">
-        <v>16.363990969166917</v>
+        <v>14.924859147125707</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="52" t="s">
-        <v>41</v>
+        <v>80</v>
       </c>
       <c r="B20" s="25">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="C20" s="26">
-        <v>50.927512535634897</v>
+        <v>47.335723304342615</v>
       </c>
       <c r="D20" s="27">
-        <v>33.148703181101482</v>
+        <v>29.548577582075527</v>
       </c>
       <c r="E20" s="25">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="F20" s="26">
-        <v>72.425804909881336</v>
+        <v>69.043597691122699</v>
       </c>
       <c r="G20" s="27">
-        <v>50.653101939551952</v>
+        <v>47.563030404757207</v>
       </c>
       <c r="H20" s="25">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="I20" s="26">
-        <v>27.565983576266888</v>
+        <v>23.77263688908856</v>
       </c>
       <c r="J20" s="26">
-        <v>14.975050399363134</v>
+        <v>10.461169785372636</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="52" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="B21" s="25">
-        <v>427</v>
+        <v>391</v>
       </c>
       <c r="C21" s="26">
-        <v>50.557374331772408</v>
+        <v>46.629637248851402</v>
       </c>
       <c r="D21" s="27">
-        <v>37.075603003887359</v>
+        <v>33.342679172611859</v>
       </c>
       <c r="E21" s="25">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="F21" s="26">
-        <v>72.327131224061603</v>
+        <v>68.943671157322001</v>
       </c>
       <c r="G21" s="27">
-        <v>53.839371235697584</v>
+        <v>52.110166420029877</v>
       </c>
       <c r="H21" s="25">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="I21" s="26">
-        <v>27.681392034072395</v>
+        <v>23.216797230602673</v>
       </c>
       <c r="J21" s="26">
-        <v>19.7937251310878</v>
+        <v>13.923926464940305</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="52" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="B22" s="25">
-        <v>129</v>
+        <v>144</v>
       </c>
       <c r="C22" s="26">
-        <v>57.728194181535031</v>
+        <v>64.974032947249214</v>
       </c>
       <c r="D22" s="27">
-        <v>44.026848694802823</v>
+        <v>47.942039748275029</v>
       </c>
       <c r="E22" s="25">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F22" s="26">
-        <v>86.366973269421777</v>
+        <v>88.935778776609894</v>
       </c>
       <c r="G22" s="27">
-        <v>67.70352014973723</v>
+        <v>66.277056500227914</v>
       </c>
       <c r="H22" s="25">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="I22" s="26">
-        <v>26.932649801255618</v>
+        <v>39.275277615429573</v>
       </c>
       <c r="J22" s="26">
-        <v>19.228457838647056</v>
+        <v>27.877750623992469</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="52" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="B23" s="25">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="C23" s="26">
-        <v>51.10192278499467</v>
+        <v>55.215612440711105</v>
       </c>
       <c r="D23" s="27">
-        <v>36.761283882082509</v>
+        <v>40.774062634270585</v>
       </c>
       <c r="E23" s="25">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="F23" s="26">
-        <v>71.247928069033946</v>
+        <v>80.542477273400252</v>
       </c>
       <c r="G23" s="27">
-        <v>53.08866069074535</v>
+        <v>61.727479686693108</v>
       </c>
       <c r="H23" s="25">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="I23" s="26">
-        <v>30.091071549198901</v>
+        <v>28.910089621277827</v>
       </c>
       <c r="J23" s="26">
-        <v>20.690987712803114</v>
+        <v>19.492071377836737</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="52" t="s">
-        <v>44</v>
+        <v>90</v>
       </c>
       <c r="B24" s="25">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="C24" s="26">
-        <v>33.32320569238761</v>
+        <v>39.889671007506067</v>
       </c>
       <c r="D24" s="27">
-        <v>20.56668829685534</v>
+        <v>30.083547116179826</v>
       </c>
       <c r="E24" s="25">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F24" s="26">
-        <v>49.447989273590018</v>
+        <v>56.645990879995466</v>
       </c>
       <c r="G24" s="27">
-        <v>33.455162750936438</v>
+        <v>44.462405516408339</v>
       </c>
       <c r="H24" s="25">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I24" s="26">
-        <v>16.177793955571733</v>
+        <v>22.078156674628183</v>
       </c>
       <c r="J24" s="26">
-        <v>7.3307981130483721</v>
+        <v>15.578355732093508</v>
       </c>
     </row>
     <row r="25" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="52" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="B25" s="25">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C25" s="26">
-        <v>30.864943060889821</v>
+        <v>30.367976565596845</v>
       </c>
       <c r="D25" s="27">
-        <v>25.701288206225648</v>
+        <v>21.96621126164062</v>
       </c>
       <c r="E25" s="25">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="F25" s="26">
-        <v>44.320205474880325</v>
+        <v>42.841918675327875</v>
       </c>
       <c r="G25" s="27">
-        <v>38.615033784212713</v>
+        <v>32.177374676130633</v>
       </c>
       <c r="H25" s="25">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I25" s="26">
-        <v>17.267662255318577</v>
+        <v>17.802281389333196</v>
       </c>
       <c r="J25" s="26">
-        <v>12.417299954439779</v>
+        <v>11.421946527097887</v>
       </c>
     </row>
     <row r="26" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="52" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="B26" s="25">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="C26" s="26">
-        <v>26.326485368016552</v>
+        <v>20.886002591241422</v>
       </c>
       <c r="D26" s="27">
-        <v>20.621585371852277</v>
+        <v>15.891256296471992</v>
       </c>
       <c r="E26" s="25">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="F26" s="26">
-        <v>37.794746530232295</v>
+        <v>28.770234871844846</v>
       </c>
       <c r="G26" s="27">
-        <v>31.669103092468514</v>
+        <v>24.056014192447577</v>
       </c>
       <c r="H26" s="25">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="I26" s="26">
-        <v>15.088576804285156</v>
+        <v>13.169965213126368</v>
       </c>
       <c r="J26" s="26">
-        <v>10.55530332780156</v>
+        <v>8.3404925964241912</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="52" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="B27" s="25">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C27" s="26">
-        <v>27.71367706914932</v>
+        <v>26.284614245520508</v>
       </c>
       <c r="D27" s="27">
-        <v>21.169596615430734</v>
+        <v>18.957628921242492</v>
       </c>
       <c r="E27" s="25">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F27" s="26">
-        <v>39.346246973365616</v>
+        <v>36.457957518884079</v>
       </c>
       <c r="G27" s="27">
-        <v>31.599982001305342</v>
+        <v>28.390197510828859</v>
       </c>
       <c r="H27" s="25">
         <v>23</v>
       </c>
       <c r="I27" s="26">
-        <v>16.610755825500398</v>
+        <v>16.611115725309922</v>
       </c>
       <c r="J27" s="26">
-        <v>11.550230523071825</v>
+        <v>10.301181110453703</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="52" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="B28" s="25">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="C28" s="26">
-        <v>36.081405792984853</v>
+        <v>19.409285850257358</v>
       </c>
       <c r="D28" s="27">
-        <v>25.801538349756193</v>
+        <v>15.081161438343607</v>
       </c>
       <c r="E28" s="25">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="F28" s="26">
-        <v>48.995215311004785</v>
+        <v>23.851583521537236</v>
       </c>
       <c r="G28" s="27">
-        <v>37.455268667447498</v>
+        <v>20.220707854478739</v>
       </c>
       <c r="H28" s="25">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="I28" s="26">
-        <v>23.095221598651239</v>
+        <v>14.953271028037383</v>
       </c>
       <c r="J28" s="26">
-        <v>15.234858590372307</v>
+        <v>8.9217101544862825</v>
       </c>
     </row>
     <row r="29" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="66" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="B29" s="29">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C29" s="30">
-        <v>39.915379395681157</v>
+        <v>23.864449924429241</v>
       </c>
       <c r="D29" s="31">
-        <v>30.57445505997249</v>
+        <v>15.63693706031296</v>
       </c>
       <c r="E29" s="32">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F29" s="30">
-        <v>41.887740854509914</v>
+        <v>13.938253536831835</v>
       </c>
       <c r="G29" s="31">
-        <v>34.262415154475811</v>
+        <v>7.9120879120879124</v>
       </c>
       <c r="H29" s="32">
         <v>2</v>
       </c>
       <c r="I29" s="30">
-        <v>37.28213253798117</v>
+        <v>37.061058093208558</v>
       </c>
       <c r="J29" s="30">
-        <v>22.039473684210527</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:10" s="28" customFormat="1" ht="15.75">
+        <v>26.262125902992775</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="28" customFormat="1" ht="15">
       <c r="A30" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="59"/>
       <c r="D30" s="59"/>
       <c r="F30" s="45"/>
       <c r="G30" s="59"/>
       <c r="H30" s="60"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
     </row>
-    <row r="31" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="31" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C31" s="59"/>
       <c r="D31" s="59"/>
       <c r="F31" s="45"/>
       <c r="G31" s="59"/>
       <c r="I31" s="59"/>
       <c r="J31" s="59"/>
     </row>
-    <row r="32" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="32" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C32" s="59"/>
       <c r="D32" s="59"/>
       <c r="F32" s="45"/>
       <c r="G32" s="59"/>
       <c r="I32" s="59"/>
       <c r="J32" s="59"/>
     </row>
-    <row r="33" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="F33" s="45"/>
       <c r="G33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
     </row>
-    <row r="34" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C34" s="59"/>
       <c r="D34" s="59"/>
       <c r="F34" s="45"/>
       <c r="G34" s="59"/>
       <c r="I34" s="59"/>
       <c r="J34" s="59"/>
     </row>
-    <row r="35" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C35" s="59"/>
       <c r="D35" s="59"/>
       <c r="F35" s="45"/>
       <c r="G35" s="59"/>
       <c r="I35" s="59"/>
       <c r="J35" s="59"/>
     </row>
-    <row r="36" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C36" s="59"/>
       <c r="D36" s="59"/>
       <c r="F36" s="45"/>
       <c r="G36" s="59"/>
       <c r="I36" s="59"/>
       <c r="J36" s="59"/>
     </row>
-    <row r="37" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C37" s="59"/>
       <c r="D37" s="59"/>
       <c r="F37" s="45"/>
       <c r="G37" s="59"/>
       <c r="I37" s="59"/>
       <c r="J37" s="59"/>
     </row>
-    <row r="38" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C38" s="59"/>
       <c r="D38" s="59"/>
       <c r="F38" s="45"/>
       <c r="G38" s="59"/>
       <c r="I38" s="59"/>
       <c r="J38" s="59"/>
     </row>
-    <row r="39" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="39" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C39" s="59"/>
       <c r="D39" s="59"/>
       <c r="F39" s="45"/>
       <c r="G39" s="59"/>
       <c r="I39" s="59"/>
       <c r="J39" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:K39"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="28" customWidth="1"/>
     <col min="2" max="2" width="16" style="24" customWidth="1"/>
     <col min="3" max="4" width="16" style="33" customWidth="1"/>
     <col min="5" max="5" width="16" style="24" customWidth="1"/>
     <col min="6" max="6" width="16" style="34" customWidth="1"/>
     <col min="7" max="7" width="16" style="33" customWidth="1"/>
     <col min="8" max="8" width="16" style="24" customWidth="1"/>
     <col min="9" max="10" width="16" style="33" customWidth="1"/>
     <col min="11" max="16384" width="10" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="125" t="s">
         <v>100</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="129" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="129"/>
+      <c r="A3" s="127" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
       <c r="K5" s="28"/>
     </row>
     <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="126"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>47</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="K6" s="28"/>
     </row>
     <row r="7" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="52" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B7" s="25">
-        <v>7118</v>
+        <v>7033</v>
       </c>
       <c r="C7" s="26">
-        <v>30.414079666137695</v>
+        <v>29.974000930786133</v>
       </c>
       <c r="D7" s="27">
-        <v>23.688556671142578</v>
+        <v>22.801897048950195</v>
       </c>
       <c r="E7" s="25">
-        <v>5108</v>
+        <v>5096</v>
       </c>
       <c r="F7" s="26">
-        <v>43.689998626708984</v>
+        <v>43.536914825439453</v>
       </c>
       <c r="G7" s="27">
-        <v>34.952610015869141</v>
+        <v>34.327011108398438</v>
       </c>
       <c r="H7" s="25">
-        <v>2010</v>
+        <v>1937</v>
       </c>
       <c r="I7" s="26">
-        <v>17.160999298095703</v>
+        <v>16.474000930786133</v>
       </c>
       <c r="J7" s="26">
-        <v>12.773392677307129</v>
+        <v>11.69864559173584</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="52" t="s">
         <v>67</v>
       </c>
       <c r="B8" s="25">
-        <v>764</v>
+        <v>759</v>
       </c>
       <c r="C8" s="26">
-        <v>19.288674581503297</v>
+        <v>19.124501005485129</v>
       </c>
       <c r="D8" s="27">
-        <v>16.245706891578688</v>
+        <v>15.693034502321018</v>
       </c>
       <c r="E8" s="25">
-        <v>533</v>
+        <v>563</v>
       </c>
       <c r="F8" s="26">
-        <v>27.320730770600946</v>
+        <v>28.848908071391566</v>
       </c>
       <c r="G8" s="27">
-        <v>23.144120887293948</v>
+        <v>24.066131826421095</v>
       </c>
       <c r="H8" s="25">
-        <v>231</v>
+        <v>196</v>
       </c>
       <c r="I8" s="26">
-        <v>11.492685975042463</v>
+        <v>9.7165156971302569</v>
       </c>
       <c r="J8" s="26">
-        <v>9.7421545030842278</v>
+        <v>7.7374141636255827</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="25">
-        <v>458</v>
+        <v>435</v>
       </c>
       <c r="C9" s="26">
-        <v>16.998120742699111</v>
+        <v>16.089881406477563</v>
       </c>
       <c r="D9" s="27">
-        <v>11.228732407313494</v>
+        <v>11.053788979170758</v>
       </c>
       <c r="E9" s="25">
-        <v>318</v>
+        <v>303</v>
       </c>
       <c r="F9" s="26">
-        <v>24.597953032606597</v>
+        <v>23.387768428673866</v>
       </c>
       <c r="G9" s="27">
-        <v>16.978236833293849</v>
+        <v>16.855558966035034</v>
       </c>
       <c r="H9" s="25">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="I9" s="26">
-        <v>9.9884063140997057</v>
+        <v>9.37491011272264</v>
       </c>
       <c r="J9" s="26">
-        <v>6.0034418108571774</v>
+        <v>5.7221646923334886</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="25">
-        <v>572</v>
+        <v>535</v>
       </c>
       <c r="C10" s="26">
-        <v>27.886448526710659</v>
+        <v>25.695779264130518</v>
       </c>
       <c r="D10" s="27">
-        <v>24.130805299798538</v>
+        <v>21.574904957882207</v>
       </c>
       <c r="E10" s="25">
-        <v>418</v>
+        <v>389</v>
       </c>
       <c r="F10" s="26">
-        <v>40.596673986370007</v>
+        <v>37.302948850848615</v>
       </c>
       <c r="G10" s="27">
-        <v>35.129092685679637</v>
+        <v>31.589376929599588</v>
       </c>
       <c r="H10" s="25">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="I10" s="26">
-        <v>15.075359667245698</v>
+        <v>14.048714398296449</v>
       </c>
       <c r="J10" s="26">
-        <v>13.081365453091369</v>
+        <v>11.842262534942849</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="52" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="25">
-        <v>765</v>
+        <v>737</v>
       </c>
       <c r="C11" s="26">
-        <v>28.22099287724274</v>
+        <v>26.975191608043513</v>
       </c>
       <c r="D11" s="27">
-        <v>23.503146897873162</v>
+        <v>22.12769794381239</v>
       </c>
       <c r="E11" s="25">
-        <v>572</v>
+        <v>523</v>
       </c>
       <c r="F11" s="26">
-        <v>42.579435398175413</v>
+        <v>38.68308861163954</v>
       </c>
       <c r="G11" s="27">
-        <v>36.149832133755197</v>
+        <v>32.839117241004438</v>
       </c>
       <c r="H11" s="25">
-        <v>193</v>
+        <v>214</v>
       </c>
       <c r="I11" s="26">
-        <v>14.114620223471736</v>
+        <v>15.505808156924575</v>
       </c>
       <c r="J11" s="26">
-        <v>11.610248038934763</v>
+        <v>12.058303735267518</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="25">
-        <v>584</v>
+        <v>638</v>
       </c>
       <c r="C12" s="26">
-        <v>31.002056540531473</v>
+        <v>33.847725027023799</v>
       </c>
       <c r="D12" s="27">
-        <v>22.9660313742657</v>
+        <v>24.549083484337373</v>
       </c>
       <c r="E12" s="25">
-        <v>401</v>
+        <v>444</v>
       </c>
       <c r="F12" s="26">
-        <v>42.46477859012699</v>
+        <v>47.037062344765779</v>
       </c>
       <c r="G12" s="27">
-        <v>32.742188676200087</v>
+        <v>35.727522899610094</v>
       </c>
       <c r="H12" s="25">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="I12" s="26">
-        <v>19.47981444146156</v>
+        <v>20.616891397867747</v>
       </c>
       <c r="J12" s="26">
-        <v>13.537173461933474</v>
+        <v>13.921589730463021</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="25">
-        <v>918</v>
+        <v>853</v>
       </c>
       <c r="C13" s="26">
-        <v>33.028301260562174</v>
+        <v>30.694991462618141</v>
       </c>
       <c r="D13" s="27">
-        <v>26.099708116093637</v>
+        <v>24.006106385459233</v>
       </c>
       <c r="E13" s="25">
-        <v>679</v>
+        <v>630</v>
       </c>
       <c r="F13" s="26">
-        <v>49.044871000793457</v>
+        <v>45.586321498617757</v>
       </c>
       <c r="G13" s="27">
-        <v>39.200658789713081</v>
+        <v>36.072223227458117</v>
       </c>
       <c r="H13" s="25">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="I13" s="26">
-        <v>17.132763866069098</v>
+        <v>15.963217311285959</v>
       </c>
       <c r="J13" s="26">
-        <v>13.366491563188829</v>
+        <v>12.300781389591897</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="25">
         <v>201</v>
       </c>
       <c r="C14" s="26">
-        <v>43.827468047922395</v>
+        <v>43.843672223833941</v>
       </c>
       <c r="D14" s="27">
-        <v>34.222685098753502</v>
+        <v>31.156257538355803</v>
       </c>
       <c r="E14" s="25">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="F14" s="26">
-        <v>66.550168092843919</v>
+        <v>64.511828243708479</v>
       </c>
       <c r="G14" s="27">
-        <v>52.625684614697427</v>
+        <v>47.158319075157173</v>
       </c>
       <c r="H14" s="25">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="I14" s="26">
-        <v>20.3801789468321</v>
+        <v>22.573213562517843</v>
       </c>
       <c r="J14" s="26">
-        <v>15.848646296551326</v>
+        <v>15.485189685440538</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="52" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="25">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="C15" s="26">
-        <v>36.88737927341225</v>
+        <v>39.271186063915707</v>
       </c>
       <c r="D15" s="27">
-        <v>29.603145184038777</v>
+        <v>31.574798521658494</v>
       </c>
       <c r="E15" s="25">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="F15" s="26">
-        <v>47.519135590370432</v>
+        <v>56.454137346402227</v>
       </c>
       <c r="G15" s="27">
-        <v>39.873496699500031</v>
+        <v>46.61034084761814</v>
       </c>
       <c r="H15" s="25">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="I15" s="26">
-        <v>25.721349487876413</v>
+        <v>21.251928327871713</v>
       </c>
       <c r="J15" s="26">
-        <v>18.917212380475416</v>
+        <v>16.211678490038533</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="25">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="C16" s="26">
-        <v>46.614860605675361</v>
+        <v>42.969150625439859</v>
       </c>
       <c r="D16" s="27">
-        <v>34.017843606751178</v>
+        <v>29.90001059800435</v>
       </c>
       <c r="E16" s="25">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="F16" s="26">
-        <v>62.985549266509317</v>
+        <v>61.753490358736315</v>
       </c>
       <c r="G16" s="27">
-        <v>48.733493700184738</v>
+        <v>44.863997642404627</v>
       </c>
       <c r="H16" s="25">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="I16" s="26">
-        <v>29.174454118612392</v>
+        <v>22.989302676064305</v>
       </c>
       <c r="J16" s="26">
-        <v>18.455460005633338</v>
+        <v>14.329678548250309</v>
       </c>
     </row>
     <row r="17" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="25">
-        <v>488</v>
+        <v>466</v>
       </c>
       <c r="C17" s="26">
-        <v>37.719996274377415</v>
+        <v>36.116387772200149</v>
       </c>
       <c r="D17" s="27">
-        <v>27.758068279432997</v>
+        <v>26.062044677378054</v>
       </c>
       <c r="E17" s="25">
-        <v>338</v>
+        <v>326</v>
       </c>
       <c r="F17" s="26">
-        <v>51.048109822909879</v>
+        <v>49.420072129050055</v>
       </c>
       <c r="G17" s="27">
-        <v>39.738644974980303</v>
+        <v>37.712381088918349</v>
       </c>
       <c r="H17" s="25">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="I17" s="26">
-        <v>23.748343553037177</v>
+        <v>22.200303827015233</v>
       </c>
       <c r="J17" s="26">
-        <v>15.811128933172006</v>
+        <v>14.23424827231544</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="25">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="C18" s="26">
-        <v>45.950848103364201</v>
+        <v>44.34438198680413</v>
       </c>
       <c r="D18" s="27">
-        <v>34.107766316126508</v>
+        <v>33.087222825767185</v>
       </c>
       <c r="E18" s="25">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="F18" s="26">
-        <v>62.337897852742771</v>
+        <v>64.727629940717108</v>
       </c>
       <c r="G18" s="27">
-        <v>46.432369675883486</v>
+        <v>48.998881645317233</v>
       </c>
       <c r="H18" s="25">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="I18" s="26">
-        <v>28.675890744856261</v>
+        <v>22.867367263959625</v>
       </c>
       <c r="J18" s="26">
-        <v>21.450973176862117</v>
+        <v>16.673496134082082</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="25">
-        <v>317</v>
+        <v>345</v>
       </c>
       <c r="C19" s="26">
-        <v>44.864373724478966</v>
+        <v>49.110704781318574</v>
       </c>
       <c r="D19" s="27">
-        <v>31.617860555737792</v>
+        <v>33.114536286999552</v>
       </c>
       <c r="E19" s="25">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="F19" s="26">
-        <v>59.291332586298807</v>
+        <v>69.519806986740605</v>
       </c>
       <c r="G19" s="27">
-        <v>44.566029997378848</v>
+        <v>48.838820917197374</v>
       </c>
       <c r="H19" s="25">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="I19" s="26">
-        <v>29.212329373439797</v>
+        <v>26.99247473534027</v>
       </c>
       <c r="J19" s="26">
-        <v>17.826122859723935</v>
+        <v>16.363990969166917</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="25">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="C20" s="26">
-        <v>48.007043563071392</v>
+        <v>50.927512535634897</v>
       </c>
       <c r="D20" s="27">
-        <v>36.615793039607198</v>
+        <v>33.148703181101482</v>
       </c>
       <c r="E20" s="25">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="F20" s="26">
-        <v>68.122620717291127</v>
+        <v>72.425804909881336</v>
       </c>
       <c r="G20" s="27">
-        <v>55.69064860126543</v>
+        <v>50.653101939551952</v>
       </c>
       <c r="H20" s="25">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I20" s="26">
-        <v>26.138510342533298</v>
+        <v>27.565983576266888</v>
       </c>
       <c r="J20" s="26">
-        <v>15.629662197180938</v>
+        <v>14.975050399363134</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="52" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="25">
-        <v>393</v>
+        <v>427</v>
       </c>
       <c r="C21" s="26">
-        <v>46.22977373878296</v>
+        <v>50.557374331772408</v>
       </c>
       <c r="D21" s="27">
-        <v>35.262830166898596</v>
+        <v>37.075603003887359</v>
       </c>
       <c r="E21" s="25">
-        <v>299</v>
+        <v>313</v>
       </c>
       <c r="F21" s="26">
-        <v>68.603708041891849</v>
+        <v>72.327131224061603</v>
       </c>
       <c r="G21" s="27">
-        <v>52.765372525755296</v>
+        <v>53.839371235697584</v>
       </c>
       <c r="H21" s="25">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="I21" s="26">
-        <v>22.690789711899388</v>
+        <v>27.681392034072395</v>
       </c>
       <c r="J21" s="26">
-        <v>17.074282982376541</v>
+        <v>19.7937251310878</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>55</v>
       </c>
       <c r="B22" s="25">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="C22" s="26">
-        <v>63.655848881905044</v>
+        <v>57.728194181535031</v>
       </c>
       <c r="D22" s="27">
-        <v>46.744039901617754</v>
+        <v>44.026848694802823</v>
       </c>
       <c r="E22" s="25">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="F22" s="26">
-        <v>95.16501699681497</v>
+        <v>86.366973269421777</v>
       </c>
       <c r="G22" s="27">
-        <v>72.855454311616029</v>
+        <v>67.70352014973723</v>
       </c>
       <c r="H22" s="25">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="I22" s="26">
-        <v>29.627983630539045</v>
+        <v>26.932649801255618</v>
       </c>
       <c r="J22" s="26">
-        <v>19.486830223753522</v>
+        <v>19.228457838647056</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="25">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="C23" s="26">
-        <v>56.946840124743552</v>
+        <v>51.10192278499467</v>
       </c>
       <c r="D23" s="27">
-        <v>40.358909130519564</v>
+        <v>36.761283882082509</v>
       </c>
       <c r="E23" s="25">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="F23" s="26">
-        <v>80.271869690045122</v>
+        <v>71.247928069033946</v>
       </c>
       <c r="G23" s="27">
-        <v>57.5555041925628</v>
+        <v>53.08866069074535</v>
       </c>
       <c r="H23" s="25">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="I23" s="26">
-        <v>32.520424974459196</v>
+        <v>30.091071549198901</v>
       </c>
       <c r="J23" s="26">
-        <v>23.061185465016049</v>
+        <v>20.690987712803114</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="25">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="C24" s="26">
-        <v>65.2954619653934</v>
+        <v>33.32320569238761</v>
       </c>
       <c r="D24" s="27">
-        <v>54.524120178011621</v>
+        <v>20.56668829685534</v>
       </c>
       <c r="E24" s="25">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F24" s="26">
-        <v>74.925794645687446</v>
+        <v>49.447989273590018</v>
       </c>
       <c r="G24" s="27">
-        <v>67.940531854199136</v>
+        <v>33.455162750936438</v>
       </c>
       <c r="H24" s="25">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="I24" s="26">
-        <v>55.071133547498853</v>
+        <v>16.177793955571733</v>
       </c>
       <c r="J24" s="26">
-        <v>39.4847545528756</v>
+        <v>7.3307981130483721</v>
       </c>
     </row>
     <row r="25" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="52" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="25">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="C25" s="26">
-        <v>28.075204113418476</v>
+        <v>30.864943060889821</v>
       </c>
       <c r="D25" s="27">
-        <v>23.680728500881713</v>
+        <v>25.701288206225648</v>
       </c>
       <c r="E25" s="25">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="F25" s="26">
-        <v>40.398241613378197</v>
+        <v>44.320205474880325</v>
       </c>
       <c r="G25" s="27">
-        <v>33.104676556410404</v>
+        <v>38.615033784212713</v>
       </c>
       <c r="H25" s="25">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I25" s="26">
-        <v>15.602428598713606</v>
+        <v>17.267662255318577</v>
       </c>
       <c r="J25" s="26">
-        <v>14.060372720666672</v>
+        <v>12.417299954439779</v>
       </c>
     </row>
     <row r="26" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="25">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="C26" s="26">
-        <v>23.243084310801876</v>
+        <v>26.326485368016552</v>
       </c>
       <c r="D26" s="27">
-        <v>19.804769890390119</v>
+        <v>20.621585371852277</v>
       </c>
       <c r="E26" s="25">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="F26" s="26">
-        <v>34.270771960874981</v>
+        <v>37.794746530232295</v>
       </c>
       <c r="G26" s="27">
-        <v>29.88677856092799</v>
+        <v>31.669103092468514</v>
       </c>
       <c r="H26" s="25">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="I26" s="26">
-        <v>12.429451354810197</v>
+        <v>15.088576804285156</v>
       </c>
       <c r="J26" s="26">
-        <v>10.796556176485854</v>
+        <v>10.55530332780156</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="25">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C27" s="26">
-        <v>26.949451320246236</v>
+        <v>27.71367706914932</v>
       </c>
       <c r="D27" s="27">
-        <v>20.589560616639293</v>
+        <v>21.169596615430734</v>
       </c>
       <c r="E27" s="25">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F27" s="26">
-        <v>41.500194296364207</v>
+        <v>39.346246973365616</v>
       </c>
       <c r="G27" s="27">
-        <v>32.838129768763054</v>
+        <v>31.599982001305342</v>
       </c>
       <c r="H27" s="25">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="I27" s="26">
-        <v>13.010668748373666</v>
+        <v>16.610755825500398</v>
       </c>
       <c r="J27" s="26">
-        <v>9.6540974836630671</v>
+        <v>11.550230523071825</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="25">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="C28" s="26">
-        <v>23.346052906986106</v>
+        <v>36.081405792984853</v>
       </c>
       <c r="D28" s="27">
-        <v>20.051402155228768</v>
+        <v>25.801538349756193</v>
       </c>
       <c r="E28" s="25">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F28" s="26">
-        <v>32.071583774985768</v>
+        <v>48.995215311004785</v>
       </c>
       <c r="G28" s="27">
-        <v>30.521312859107987</v>
+        <v>37.455268667447498</v>
       </c>
       <c r="H28" s="25">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="I28" s="26">
-        <v>14.549569575233399</v>
+        <v>23.095221598651239</v>
       </c>
       <c r="J28" s="26">
-        <v>10.803408854531213</v>
+        <v>15.234858590372307</v>
       </c>
     </row>
     <row r="29" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="66" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="29">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C29" s="30">
-        <v>8.1066839609257837</v>
+        <v>39.915379395681157</v>
       </c>
       <c r="D29" s="31">
-        <v>7.1684587813620073</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>30.57445505997249</v>
+      </c>
+      <c r="E29" s="32">
+        <v>3</v>
+      </c>
+      <c r="F29" s="30">
+        <v>41.887740854509914</v>
+      </c>
+      <c r="G29" s="31">
+        <v>34.262415154475811</v>
       </c>
       <c r="H29" s="32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I29" s="30">
-        <v>18.876828692779615</v>
+        <v>37.28213253798117</v>
       </c>
       <c r="J29" s="30">
-        <v>16.085790884718495</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:10" s="28" customFormat="1" ht="15.75">
+        <v>22.039473684210527</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="28" customFormat="1" ht="15">
       <c r="A30" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="59"/>
       <c r="D30" s="59"/>
       <c r="F30" s="45"/>
       <c r="G30" s="59"/>
       <c r="H30" s="60"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
     </row>
-    <row r="31" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="31" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C31" s="59"/>
       <c r="D31" s="59"/>
       <c r="F31" s="45"/>
       <c r="G31" s="59"/>
       <c r="I31" s="59"/>
       <c r="J31" s="59"/>
     </row>
-    <row r="32" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="32" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C32" s="59"/>
       <c r="D32" s="59"/>
       <c r="F32" s="45"/>
       <c r="G32" s="59"/>
       <c r="I32" s="59"/>
       <c r="J32" s="59"/>
     </row>
-    <row r="33" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="F33" s="45"/>
       <c r="G33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
     </row>
-    <row r="34" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C34" s="59"/>
       <c r="D34" s="59"/>
       <c r="F34" s="45"/>
       <c r="G34" s="59"/>
       <c r="I34" s="59"/>
       <c r="J34" s="59"/>
     </row>
-    <row r="35" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C35" s="59"/>
       <c r="D35" s="59"/>
       <c r="F35" s="45"/>
       <c r="G35" s="59"/>
       <c r="I35" s="59"/>
       <c r="J35" s="59"/>
     </row>
-    <row r="36" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C36" s="59"/>
       <c r="D36" s="59"/>
       <c r="F36" s="45"/>
       <c r="G36" s="59"/>
       <c r="I36" s="59"/>
       <c r="J36" s="59"/>
     </row>
-    <row r="37" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C37" s="59"/>
       <c r="D37" s="59"/>
       <c r="F37" s="45"/>
       <c r="G37" s="59"/>
       <c r="I37" s="59"/>
       <c r="J37" s="59"/>
     </row>
-    <row r="38" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C38" s="59"/>
       <c r="D38" s="59"/>
       <c r="F38" s="45"/>
       <c r="G38" s="59"/>
       <c r="I38" s="59"/>
       <c r="J38" s="59"/>
     </row>
-    <row r="39" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="39" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C39" s="59"/>
       <c r="D39" s="59"/>
       <c r="F39" s="45"/>
       <c r="G39" s="59"/>
       <c r="I39" s="59"/>
       <c r="J39" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A1:K39"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="16" style="28" customWidth="1"/>
+    <col min="2" max="2" width="16" style="24" customWidth="1"/>
+    <col min="3" max="4" width="16" style="33" customWidth="1"/>
+    <col min="5" max="5" width="16" style="24" customWidth="1"/>
+    <col min="6" max="6" width="16" style="34" customWidth="1"/>
+    <col min="7" max="7" width="16" style="33" customWidth="1"/>
+    <col min="8" max="8" width="16" style="24" customWidth="1"/>
+    <col min="9" max="10" width="16" style="33" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="24"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="125" t="s">
+        <v>100</v>
+      </c>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
+      <c r="A2" s="65"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+    </row>
+    <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="127" t="s">
+        <v>103</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
+    </row>
+    <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="59"/>
+      <c r="J4" s="45" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="128" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="130" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="131"/>
+      <c r="D5" s="132"/>
+      <c r="E5" s="130" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="131"/>
+      <c r="G5" s="132"/>
+      <c r="H5" s="130" t="s">
+        <v>4</v>
+      </c>
+      <c r="I5" s="131"/>
+      <c r="J5" s="131"/>
+      <c r="K5" s="28"/>
+    </row>
+    <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="129"/>
+      <c r="B6" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="E6" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="F6" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="50" t="s">
+        <v>6</v>
+      </c>
+      <c r="J6" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="K6" s="28"/>
+    </row>
+    <row r="7" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="B7" s="25">
+        <v>7118</v>
+      </c>
+      <c r="C7" s="26">
+        <v>30.414079666137695</v>
+      </c>
+      <c r="D7" s="27">
+        <v>23.688556671142578</v>
+      </c>
+      <c r="E7" s="25">
+        <v>5108</v>
+      </c>
+      <c r="F7" s="26">
+        <v>43.689998626708984</v>
+      </c>
+      <c r="G7" s="27">
+        <v>34.952610015869141</v>
+      </c>
+      <c r="H7" s="25">
+        <v>2010</v>
+      </c>
+      <c r="I7" s="26">
+        <v>17.160999298095703</v>
+      </c>
+      <c r="J7" s="26">
+        <v>12.773392677307129</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" s="25">
+        <v>764</v>
+      </c>
+      <c r="C8" s="26">
+        <v>19.288674581503297</v>
+      </c>
+      <c r="D8" s="27">
+        <v>16.245706891578688</v>
+      </c>
+      <c r="E8" s="25">
+        <v>533</v>
+      </c>
+      <c r="F8" s="26">
+        <v>27.320730770600946</v>
+      </c>
+      <c r="G8" s="27">
+        <v>23.144120887293948</v>
+      </c>
+      <c r="H8" s="25">
+        <v>231</v>
+      </c>
+      <c r="I8" s="26">
+        <v>11.492685975042463</v>
+      </c>
+      <c r="J8" s="26">
+        <v>9.7421545030842278</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="52" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="25">
+        <v>458</v>
+      </c>
+      <c r="C9" s="26">
+        <v>16.998120742699111</v>
+      </c>
+      <c r="D9" s="27">
+        <v>11.228732407313494</v>
+      </c>
+      <c r="E9" s="25">
+        <v>318</v>
+      </c>
+      <c r="F9" s="26">
+        <v>24.597953032606597</v>
+      </c>
+      <c r="G9" s="27">
+        <v>16.978236833293849</v>
+      </c>
+      <c r="H9" s="25">
+        <v>140</v>
+      </c>
+      <c r="I9" s="26">
+        <v>9.9884063140997057</v>
+      </c>
+      <c r="J9" s="26">
+        <v>6.0034418108571774</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="52" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="25">
+        <v>572</v>
+      </c>
+      <c r="C10" s="26">
+        <v>27.886448526710659</v>
+      </c>
+      <c r="D10" s="27">
+        <v>24.130805299798538</v>
+      </c>
+      <c r="E10" s="25">
+        <v>418</v>
+      </c>
+      <c r="F10" s="26">
+        <v>40.596673986370007</v>
+      </c>
+      <c r="G10" s="27">
+        <v>35.129092685679637</v>
+      </c>
+      <c r="H10" s="25">
+        <v>154</v>
+      </c>
+      <c r="I10" s="26">
+        <v>15.075359667245698</v>
+      </c>
+      <c r="J10" s="26">
+        <v>13.081365453091369</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="52" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="25">
+        <v>765</v>
+      </c>
+      <c r="C11" s="26">
+        <v>28.22099287724274</v>
+      </c>
+      <c r="D11" s="27">
+        <v>23.503146897873162</v>
+      </c>
+      <c r="E11" s="25">
+        <v>572</v>
+      </c>
+      <c r="F11" s="26">
+        <v>42.579435398175413</v>
+      </c>
+      <c r="G11" s="27">
+        <v>36.149832133755197</v>
+      </c>
+      <c r="H11" s="25">
+        <v>193</v>
+      </c>
+      <c r="I11" s="26">
+        <v>14.114620223471736</v>
+      </c>
+      <c r="J11" s="26">
+        <v>11.610248038934763</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="25">
+        <v>584</v>
+      </c>
+      <c r="C12" s="26">
+        <v>31.002056540531473</v>
+      </c>
+      <c r="D12" s="27">
+        <v>22.9660313742657</v>
+      </c>
+      <c r="E12" s="25">
+        <v>401</v>
+      </c>
+      <c r="F12" s="26">
+        <v>42.46477859012699</v>
+      </c>
+      <c r="G12" s="27">
+        <v>32.742188676200087</v>
+      </c>
+      <c r="H12" s="25">
+        <v>183</v>
+      </c>
+      <c r="I12" s="26">
+        <v>19.47981444146156</v>
+      </c>
+      <c r="J12" s="26">
+        <v>13.537173461933474</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="52" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="25">
+        <v>918</v>
+      </c>
+      <c r="C13" s="26">
+        <v>33.028301260562174</v>
+      </c>
+      <c r="D13" s="27">
+        <v>26.099708116093637</v>
+      </c>
+      <c r="E13" s="25">
+        <v>679</v>
+      </c>
+      <c r="F13" s="26">
+        <v>49.044871000793457</v>
+      </c>
+      <c r="G13" s="27">
+        <v>39.200658789713081</v>
+      </c>
+      <c r="H13" s="25">
+        <v>239</v>
+      </c>
+      <c r="I13" s="26">
+        <v>17.132763866069098</v>
+      </c>
+      <c r="J13" s="26">
+        <v>13.366491563188829</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="25">
+        <v>201</v>
+      </c>
+      <c r="C14" s="26">
+        <v>43.827468047922395</v>
+      </c>
+      <c r="D14" s="27">
+        <v>34.222685098753502</v>
+      </c>
+      <c r="E14" s="25">
+        <v>155</v>
+      </c>
+      <c r="F14" s="26">
+        <v>66.550168092843919</v>
+      </c>
+      <c r="G14" s="27">
+        <v>52.625684614697427</v>
+      </c>
+      <c r="H14" s="25">
+        <v>46</v>
+      </c>
+      <c r="I14" s="26">
+        <v>20.3801789468321</v>
+      </c>
+      <c r="J14" s="26">
+        <v>15.848646296551326</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="25">
+        <v>197</v>
+      </c>
+      <c r="C15" s="26">
+        <v>36.88737927341225</v>
+      </c>
+      <c r="D15" s="27">
+        <v>29.603145184038777</v>
+      </c>
+      <c r="E15" s="25">
+        <v>130</v>
+      </c>
+      <c r="F15" s="26">
+        <v>47.519135590370432</v>
+      </c>
+      <c r="G15" s="27">
+        <v>39.873496699500031</v>
+      </c>
+      <c r="H15" s="25">
+        <v>67</v>
+      </c>
+      <c r="I15" s="26">
+        <v>25.721349487876413</v>
+      </c>
+      <c r="J15" s="26">
+        <v>18.917212380475416</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="25">
+        <v>264</v>
+      </c>
+      <c r="C16" s="26">
+        <v>46.614860605675361</v>
+      </c>
+      <c r="D16" s="27">
+        <v>34.017843606751178</v>
+      </c>
+      <c r="E16" s="25">
+        <v>184</v>
+      </c>
+      <c r="F16" s="26">
+        <v>62.985549266509317</v>
+      </c>
+      <c r="G16" s="27">
+        <v>48.733493700184738</v>
+      </c>
+      <c r="H16" s="25">
+        <v>80</v>
+      </c>
+      <c r="I16" s="26">
+        <v>29.174454118612392</v>
+      </c>
+      <c r="J16" s="26">
+        <v>18.455460005633338</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="25">
+        <v>488</v>
+      </c>
+      <c r="C17" s="26">
+        <v>37.719996274377415</v>
+      </c>
+      <c r="D17" s="27">
+        <v>27.758068279432997</v>
+      </c>
+      <c r="E17" s="25">
+        <v>338</v>
+      </c>
+      <c r="F17" s="26">
+        <v>51.048109822909879</v>
+      </c>
+      <c r="G17" s="27">
+        <v>39.738644974980303</v>
+      </c>
+      <c r="H17" s="25">
+        <v>150</v>
+      </c>
+      <c r="I17" s="26">
+        <v>23.748343553037177</v>
+      </c>
+      <c r="J17" s="26">
+        <v>15.811128933172006</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="52" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="25">
+        <v>237</v>
+      </c>
+      <c r="C18" s="26">
+        <v>45.950848103364201</v>
+      </c>
+      <c r="D18" s="27">
+        <v>34.107766316126508</v>
+      </c>
+      <c r="E18" s="25">
+        <v>165</v>
+      </c>
+      <c r="F18" s="26">
+        <v>62.337897852742771</v>
+      </c>
+      <c r="G18" s="27">
+        <v>46.432369675883486</v>
+      </c>
+      <c r="H18" s="25">
+        <v>72</v>
+      </c>
+      <c r="I18" s="26">
+        <v>28.675890744856261</v>
+      </c>
+      <c r="J18" s="26">
+        <v>21.450973176862117</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="25">
+        <v>317</v>
+      </c>
+      <c r="C19" s="26">
+        <v>44.864373724478966</v>
+      </c>
+      <c r="D19" s="27">
+        <v>31.617860555737792</v>
+      </c>
+      <c r="E19" s="25">
+        <v>218</v>
+      </c>
+      <c r="F19" s="26">
+        <v>59.291332586298807</v>
+      </c>
+      <c r="G19" s="27">
+        <v>44.566029997378848</v>
+      </c>
+      <c r="H19" s="25">
+        <v>99</v>
+      </c>
+      <c r="I19" s="26">
+        <v>29.212329373439797</v>
+      </c>
+      <c r="J19" s="26">
+        <v>17.826122859723935</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="25">
+        <v>253</v>
+      </c>
+      <c r="C20" s="26">
+        <v>48.007043563071392</v>
+      </c>
+      <c r="D20" s="27">
+        <v>36.615793039607198</v>
+      </c>
+      <c r="E20" s="25">
+        <v>187</v>
+      </c>
+      <c r="F20" s="26">
+        <v>68.122620717291127</v>
+      </c>
+      <c r="G20" s="27">
+        <v>55.69064860126543</v>
+      </c>
+      <c r="H20" s="25">
+        <v>66</v>
+      </c>
+      <c r="I20" s="26">
+        <v>26.138510342533298</v>
+      </c>
+      <c r="J20" s="26">
+        <v>15.629662197180938</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="25">
+        <v>393</v>
+      </c>
+      <c r="C21" s="26">
+        <v>46.22977373878296</v>
+      </c>
+      <c r="D21" s="27">
+        <v>35.262830166898596</v>
+      </c>
+      <c r="E21" s="25">
+        <v>299</v>
+      </c>
+      <c r="F21" s="26">
+        <v>68.603708041891849</v>
+      </c>
+      <c r="G21" s="27">
+        <v>52.765372525755296</v>
+      </c>
+      <c r="H21" s="25">
+        <v>94</v>
+      </c>
+      <c r="I21" s="26">
+        <v>22.690789711899388</v>
+      </c>
+      <c r="J21" s="26">
+        <v>17.074282982376541</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="52" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="25">
+        <v>143</v>
+      </c>
+      <c r="C22" s="26">
+        <v>63.655848881905044</v>
+      </c>
+      <c r="D22" s="27">
+        <v>46.744039901617754</v>
+      </c>
+      <c r="E22" s="25">
+        <v>111</v>
+      </c>
+      <c r="F22" s="26">
+        <v>95.16501699681497</v>
+      </c>
+      <c r="G22" s="27">
+        <v>72.855454311616029</v>
+      </c>
+      <c r="H22" s="25">
+        <v>32</v>
+      </c>
+      <c r="I22" s="26">
+        <v>29.627983630539045</v>
+      </c>
+      <c r="J22" s="26">
+        <v>19.486830223753522</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="25">
+        <v>190</v>
+      </c>
+      <c r="C23" s="26">
+        <v>56.946840124743552</v>
+      </c>
+      <c r="D23" s="27">
+        <v>40.358909130519564</v>
+      </c>
+      <c r="E23" s="25">
+        <v>137</v>
+      </c>
+      <c r="F23" s="26">
+        <v>80.271869690045122</v>
+      </c>
+      <c r="G23" s="27">
+        <v>57.5555041925628</v>
+      </c>
+      <c r="H23" s="25">
+        <v>53</v>
+      </c>
+      <c r="I23" s="26">
+        <v>32.520424974459196</v>
+      </c>
+      <c r="J23" s="26">
+        <v>23.061185465016049</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24" s="25">
+        <v>66</v>
+      </c>
+      <c r="C24" s="26">
+        <v>65.2954619653934</v>
+      </c>
+      <c r="D24" s="27">
+        <v>54.524120178011621</v>
+      </c>
+      <c r="E24" s="25">
+        <v>39</v>
+      </c>
+      <c r="F24" s="26">
+        <v>74.925794645687446</v>
+      </c>
+      <c r="G24" s="27">
+        <v>67.940531854199136</v>
+      </c>
+      <c r="H24" s="25">
+        <v>27</v>
+      </c>
+      <c r="I24" s="26">
+        <v>55.071133547498853</v>
+      </c>
+      <c r="J24" s="26">
+        <v>39.4847545528756</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="25">
+        <v>105</v>
+      </c>
+      <c r="C25" s="26">
+        <v>28.075204113418476</v>
+      </c>
+      <c r="D25" s="27">
+        <v>23.680728500881713</v>
+      </c>
+      <c r="E25" s="25">
+        <v>76</v>
+      </c>
+      <c r="F25" s="26">
+        <v>40.398241613378197</v>
+      </c>
+      <c r="G25" s="27">
+        <v>33.104676556410404</v>
+      </c>
+      <c r="H25" s="25">
+        <v>29</v>
+      </c>
+      <c r="I25" s="26">
+        <v>15.602428598713606</v>
+      </c>
+      <c r="J25" s="26">
+        <v>14.060372720666672</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="25">
+        <v>100</v>
+      </c>
+      <c r="C26" s="26">
+        <v>23.243084310801876</v>
+      </c>
+      <c r="D26" s="27">
+        <v>19.804769890390119</v>
+      </c>
+      <c r="E26" s="25">
+        <v>73</v>
+      </c>
+      <c r="F26" s="26">
+        <v>34.270771960874981</v>
+      </c>
+      <c r="G26" s="27">
+        <v>29.88677856092799</v>
+      </c>
+      <c r="H26" s="25">
+        <v>27</v>
+      </c>
+      <c r="I26" s="26">
+        <v>12.429451354810197</v>
+      </c>
+      <c r="J26" s="26">
+        <v>10.796556176485854</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="25">
+        <v>73</v>
+      </c>
+      <c r="C27" s="26">
+        <v>26.949451320246236</v>
+      </c>
+      <c r="D27" s="27">
+        <v>20.589560616639293</v>
+      </c>
+      <c r="E27" s="25">
+        <v>55</v>
+      </c>
+      <c r="F27" s="26">
+        <v>41.500194296364207</v>
+      </c>
+      <c r="G27" s="27">
+        <v>32.838129768763054</v>
+      </c>
+      <c r="H27" s="25">
+        <v>18</v>
+      </c>
+      <c r="I27" s="26">
+        <v>13.010668748373666</v>
+      </c>
+      <c r="J27" s="26">
+        <v>9.6540974836630671</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="52" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="25">
+        <v>29</v>
+      </c>
+      <c r="C28" s="26">
+        <v>23.346052906986106</v>
+      </c>
+      <c r="D28" s="27">
+        <v>20.051402155228768</v>
+      </c>
+      <c r="E28" s="25">
+        <v>20</v>
+      </c>
+      <c r="F28" s="26">
+        <v>32.071583774985768</v>
+      </c>
+      <c r="G28" s="27">
+        <v>30.521312859107987</v>
+      </c>
+      <c r="H28" s="25">
+        <v>9</v>
+      </c>
+      <c r="I28" s="26">
+        <v>14.549569575233399</v>
+      </c>
+      <c r="J28" s="26">
+        <v>10.803408854531213</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="29">
+        <v>1</v>
+      </c>
+      <c r="C29" s="30">
+        <v>8.1066839609257837</v>
+      </c>
+      <c r="D29" s="31">
+        <v>7.1684587813620073</v>
+      </c>
+      <c r="E29" s="118">
+        <v>0</v>
+      </c>
+      <c r="F29" s="117">
+        <v>0</v>
+      </c>
+      <c r="G29" s="119">
+        <v>0</v>
+      </c>
+      <c r="H29" s="32">
+        <v>1</v>
+      </c>
+      <c r="I29" s="30">
+        <v>18.876828692779615</v>
+      </c>
+      <c r="J29" s="30">
+        <v>16.085790884718495</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="28" customFormat="1" ht="15">
+      <c r="A30" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="C30" s="59"/>
+      <c r="D30" s="59"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="60"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+    </row>
+    <row r="31" spans="1:10" s="28" customFormat="1" ht="13.8">
+      <c r="C31" s="59"/>
+      <c r="D31" s="59"/>
+      <c r="F31" s="45"/>
+      <c r="G31" s="59"/>
+      <c r="I31" s="59"/>
+      <c r="J31" s="59"/>
+    </row>
+    <row r="32" spans="1:10" s="28" customFormat="1" ht="13.8">
+      <c r="C32" s="59"/>
+      <c r="D32" s="59"/>
+      <c r="F32" s="45"/>
+      <c r="G32" s="59"/>
+      <c r="I32" s="59"/>
+      <c r="J32" s="59"/>
+    </row>
+    <row r="33" spans="3:10" s="28" customFormat="1" ht="13.8">
+      <c r="C33" s="59"/>
+      <c r="D33" s="59"/>
+      <c r="F33" s="45"/>
+      <c r="G33" s="59"/>
+      <c r="I33" s="59"/>
+      <c r="J33" s="59"/>
+    </row>
+    <row r="34" spans="3:10" s="28" customFormat="1" ht="13.8">
+      <c r="C34" s="59"/>
+      <c r="D34" s="59"/>
+      <c r="F34" s="45"/>
+      <c r="G34" s="59"/>
+      <c r="I34" s="59"/>
+      <c r="J34" s="59"/>
+    </row>
+    <row r="35" spans="3:10" s="28" customFormat="1" ht="13.8">
+      <c r="C35" s="59"/>
+      <c r="D35" s="59"/>
+      <c r="F35" s="45"/>
+      <c r="G35" s="59"/>
+      <c r="I35" s="59"/>
+      <c r="J35" s="59"/>
+    </row>
+    <row r="36" spans="3:10" s="28" customFormat="1" ht="13.8">
+      <c r="C36" s="59"/>
+      <c r="D36" s="59"/>
+      <c r="F36" s="45"/>
+      <c r="G36" s="59"/>
+      <c r="I36" s="59"/>
+      <c r="J36" s="59"/>
+    </row>
+    <row r="37" spans="3:10" s="28" customFormat="1" ht="13.8">
+      <c r="C37" s="59"/>
+      <c r="D37" s="59"/>
+      <c r="F37" s="45"/>
+      <c r="G37" s="59"/>
+      <c r="I37" s="59"/>
+      <c r="J37" s="59"/>
+    </row>
+    <row r="38" spans="3:10" s="28" customFormat="1" ht="13.8">
+      <c r="C38" s="59"/>
+      <c r="D38" s="59"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="59"/>
+      <c r="I38" s="59"/>
+      <c r="J38" s="59"/>
+    </row>
+    <row r="39" spans="3:10" s="28" customFormat="1" ht="13.8">
+      <c r="C39" s="59"/>
+      <c r="D39" s="59"/>
+      <c r="F39" s="45"/>
+      <c r="G39" s="59"/>
+      <c r="I39" s="59"/>
+      <c r="J39" s="59"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="16" customWidth="1"/>
     <col min="2" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="21" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="22" customWidth="1"/>
     <col min="7" max="7" width="16" style="21" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="21" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="125" t="s">
         <v>100</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="129" t="s">
+      <c r="A3" s="127" t="s">
         <v>112</v>
       </c>
-      <c r="B3" s="129"/>
-[...7 lines deleted...]
-      <c r="J3" s="129"/>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
       <c r="K5" s="28"/>
     </row>
     <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="126"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>49</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -6787,243 +7775,243 @@
       <c r="C29" s="18">
         <v>25.559105430999999</v>
       </c>
       <c r="D29" s="19">
         <v>17.220886323999999</v>
       </c>
       <c r="E29" s="20">
         <v>2</v>
       </c>
       <c r="F29" s="18">
         <v>29.915488744000001</v>
       </c>
       <c r="G29" s="19">
         <v>16.465847846999999</v>
       </c>
       <c r="H29" s="20">
         <v>1</v>
       </c>
       <c r="I29" s="18">
         <v>19.794140934000001</v>
       </c>
       <c r="J29" s="18">
         <v>13.574660633000001</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="28" customFormat="1" ht="15.75">
+    <row r="30" spans="1:10" s="28" customFormat="1" ht="15">
       <c r="A30" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="59"/>
       <c r="D30" s="59"/>
       <c r="F30" s="45"/>
       <c r="G30" s="59"/>
       <c r="H30" s="60"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
     </row>
-    <row r="31" spans="1:10" s="16" customFormat="1" ht="15">
+    <row r="31" spans="1:10" s="16" customFormat="1" ht="13.8">
       <c r="C31" s="63"/>
       <c r="D31" s="63"/>
       <c r="F31" s="64"/>
       <c r="G31" s="63"/>
       <c r="I31" s="63"/>
       <c r="J31" s="63"/>
     </row>
-    <row r="32" spans="1:10" s="16" customFormat="1" ht="15">
+    <row r="32" spans="1:10" s="16" customFormat="1" ht="13.8">
       <c r="C32" s="63"/>
       <c r="D32" s="63"/>
       <c r="F32" s="64"/>
       <c r="G32" s="63"/>
       <c r="I32" s="63"/>
       <c r="J32" s="63"/>
     </row>
-    <row r="33" spans="3:10" s="16" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="16" customFormat="1" ht="13.8">
       <c r="C33" s="63"/>
       <c r="D33" s="63"/>
       <c r="F33" s="64"/>
       <c r="G33" s="63"/>
       <c r="I33" s="63"/>
       <c r="J33" s="63"/>
     </row>
-    <row r="34" spans="3:10" s="16" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="16" customFormat="1" ht="13.8">
       <c r="C34" s="63"/>
       <c r="D34" s="63"/>
       <c r="F34" s="64"/>
       <c r="G34" s="63"/>
       <c r="I34" s="63"/>
       <c r="J34" s="63"/>
     </row>
-    <row r="35" spans="3:10" s="16" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="16" customFormat="1" ht="13.8">
       <c r="C35" s="63"/>
       <c r="D35" s="63"/>
       <c r="F35" s="64"/>
       <c r="G35" s="63"/>
       <c r="I35" s="63"/>
       <c r="J35" s="63"/>
     </row>
-    <row r="36" spans="3:10" s="16" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="16" customFormat="1" ht="13.8">
       <c r="C36" s="63"/>
       <c r="D36" s="63"/>
       <c r="F36" s="64"/>
       <c r="G36" s="63"/>
       <c r="I36" s="63"/>
       <c r="J36" s="63"/>
     </row>
-    <row r="37" spans="3:10" s="16" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="16" customFormat="1" ht="13.8">
       <c r="C37" s="63"/>
       <c r="D37" s="63"/>
       <c r="F37" s="64"/>
       <c r="G37" s="63"/>
       <c r="I37" s="63"/>
       <c r="J37" s="63"/>
     </row>
-    <row r="38" spans="3:10" s="16" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="16" customFormat="1" ht="13.8">
       <c r="C38" s="63"/>
       <c r="D38" s="63"/>
       <c r="F38" s="64"/>
       <c r="G38" s="63"/>
       <c r="I38" s="63"/>
       <c r="J38" s="63"/>
     </row>
-    <row r="39" spans="3:10" s="16" customFormat="1" ht="15">
+    <row r="39" spans="3:10" s="16" customFormat="1" ht="13.8">
       <c r="C39" s="63"/>
       <c r="D39" s="63"/>
       <c r="F39" s="64"/>
       <c r="G39" s="63"/>
       <c r="I39" s="63"/>
       <c r="J39" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="5" customWidth="1"/>
     <col min="2" max="2" width="16" style="4" customWidth="1"/>
     <col min="3" max="4" width="16" style="10" customWidth="1"/>
     <col min="5" max="5" width="16" style="4" customWidth="1"/>
     <col min="6" max="6" width="16" style="11" customWidth="1"/>
     <col min="7" max="7" width="16" style="10" customWidth="1"/>
     <col min="8" max="8" width="16" style="4" customWidth="1"/>
     <col min="9" max="10" width="16" style="10" customWidth="1"/>
     <col min="11" max="16384" width="10" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="125" t="s">
         <v>100</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="129" t="s">
+      <c r="A3" s="127" t="s">
         <v>111</v>
       </c>
-      <c r="B3" s="129"/>
-[...7 lines deleted...]
-      <c r="J3" s="129"/>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
       <c r="K5" s="28"/>
     </row>
     <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="126"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>49</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>47</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -7745,247 +8733,247 @@
       <c r="C29" s="7">
         <v>37.355248412000002</v>
       </c>
       <c r="D29" s="8">
         <v>29.589688448</v>
       </c>
       <c r="E29" s="9">
         <v>3</v>
       </c>
       <c r="F29" s="7">
         <v>48.855956354999996</v>
       </c>
       <c r="G29" s="8">
         <v>33.169529642000001</v>
       </c>
       <c r="H29" s="9">
         <v>1</v>
       </c>
       <c r="I29" s="7">
         <v>21.893814997</v>
       </c>
       <c r="J29" s="7">
         <v>25.531914894</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="28" customFormat="1" ht="15.75">
+    <row r="30" spans="1:10" s="28" customFormat="1" ht="15">
       <c r="A30" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="59"/>
       <c r="D30" s="59"/>
       <c r="F30" s="45"/>
       <c r="G30" s="59"/>
       <c r="H30" s="60"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
     </row>
-    <row r="31" spans="1:10" s="5" customFormat="1" ht="15">
+    <row r="31" spans="1:10" s="5" customFormat="1" ht="13.8">
       <c r="C31" s="61"/>
       <c r="D31" s="61"/>
       <c r="F31" s="62"/>
       <c r="G31" s="61"/>
       <c r="I31" s="61"/>
       <c r="J31" s="61"/>
     </row>
-    <row r="32" spans="1:10" s="5" customFormat="1" ht="15">
+    <row r="32" spans="1:10" s="5" customFormat="1" ht="13.8">
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="F32" s="62"/>
       <c r="G32" s="61"/>
       <c r="I32" s="61"/>
       <c r="J32" s="61"/>
     </row>
-    <row r="33" spans="3:10" s="5" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="5" customFormat="1" ht="13.8">
       <c r="C33" s="61"/>
       <c r="D33" s="61"/>
       <c r="F33" s="62"/>
       <c r="G33" s="61"/>
       <c r="I33" s="61"/>
       <c r="J33" s="61"/>
     </row>
-    <row r="34" spans="3:10" s="5" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="5" customFormat="1" ht="13.8">
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="F34" s="62"/>
       <c r="G34" s="61"/>
       <c r="I34" s="61"/>
       <c r="J34" s="61"/>
     </row>
-    <row r="35" spans="3:10" s="5" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="5" customFormat="1" ht="13.8">
       <c r="C35" s="61"/>
       <c r="D35" s="61"/>
       <c r="F35" s="62"/>
       <c r="G35" s="61"/>
       <c r="I35" s="61"/>
       <c r="J35" s="61"/>
     </row>
-    <row r="36" spans="3:10" s="5" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="5" customFormat="1" ht="13.8">
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="F36" s="62"/>
       <c r="G36" s="61"/>
       <c r="I36" s="61"/>
       <c r="J36" s="61"/>
     </row>
-    <row r="37" spans="3:10" s="5" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="5" customFormat="1" ht="13.8">
       <c r="C37" s="61"/>
       <c r="D37" s="61"/>
       <c r="F37" s="62"/>
       <c r="G37" s="61"/>
       <c r="I37" s="61"/>
       <c r="J37" s="61"/>
     </row>
-    <row r="38" spans="3:10" s="5" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="5" customFormat="1" ht="13.8">
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="F38" s="62"/>
       <c r="G38" s="61"/>
       <c r="I38" s="61"/>
       <c r="J38" s="61"/>
     </row>
-    <row r="39" spans="3:10" s="5" customFormat="1" ht="15">
+    <row r="39" spans="3:10" s="5" customFormat="1" ht="13.8">
       <c r="C39" s="61"/>
       <c r="D39" s="61"/>
       <c r="F39" s="62"/>
       <c r="G39" s="61"/>
       <c r="I39" s="61"/>
       <c r="J39" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="11.109375" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="98" customWidth="1"/>
     <col min="2" max="2" width="16" style="109" customWidth="1"/>
     <col min="3" max="4" width="16" style="110" customWidth="1"/>
     <col min="5" max="5" width="16" style="109" customWidth="1"/>
     <col min="6" max="6" width="16" style="111" customWidth="1"/>
     <col min="7" max="7" width="16" style="110" customWidth="1"/>
     <col min="8" max="8" width="16" style="109" customWidth="1"/>
     <col min="9" max="10" width="16" style="110" customWidth="1"/>
     <col min="11" max="11" width="10" style="109" customWidth="1"/>
-    <col min="12" max="16384" width="11.125" style="109"/>
+    <col min="12" max="16384" width="11.109375" style="109"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="125" t="s">
         <v>100</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="129" t="s">
+      <c r="A3" s="127" t="s">
         <v>110</v>
       </c>
-      <c r="B3" s="129"/>
-[...7 lines deleted...]
-      <c r="J3" s="129"/>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
       <c r="K5" s="28"/>
     </row>
     <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="126"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>49</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>47</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>58</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -8730,251 +9718,251 @@
         <v>19.950099999999999</v>
       </c>
       <c r="D29" s="114">
         <v>18.645800000000001</v>
       </c>
       <c r="E29" s="115">
         <v>2</v>
       </c>
       <c r="F29" s="114">
         <v>34.554299999999998</v>
       </c>
       <c r="G29" s="114">
         <v>30.797699999999999</v>
       </c>
       <c r="H29" s="118">
         <v>0</v>
       </c>
       <c r="I29" s="117">
         <v>0</v>
       </c>
       <c r="J29" s="117">
         <v>0</v>
       </c>
       <c r="K29" s="98"/>
     </row>
-    <row r="30" spans="1:11" s="28" customFormat="1" ht="15.75">
+    <row r="30" spans="1:11" s="28" customFormat="1" ht="15">
       <c r="A30" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="59"/>
       <c r="D30" s="59"/>
       <c r="F30" s="45"/>
       <c r="G30" s="59"/>
       <c r="H30" s="60"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
     </row>
-    <row r="31" spans="1:11" s="99" customFormat="1" ht="16.7" customHeight="1">
+    <row r="31" spans="1:11" s="99" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A31" s="102"/>
       <c r="B31" s="103"/>
       <c r="C31" s="104"/>
       <c r="D31" s="104"/>
       <c r="E31" s="103"/>
       <c r="F31" s="104"/>
       <c r="G31" s="104"/>
       <c r="H31" s="103"/>
       <c r="I31" s="104"/>
       <c r="J31" s="104"/>
       <c r="K31" s="98"/>
     </row>
-    <row r="32" spans="1:11" s="99" customFormat="1" ht="16.7" customHeight="1">
+    <row r="32" spans="1:11" s="99" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A32" s="102"/>
       <c r="B32" s="103"/>
       <c r="C32" s="104"/>
       <c r="D32" s="104"/>
       <c r="E32" s="103"/>
       <c r="F32" s="104"/>
       <c r="G32" s="104"/>
       <c r="H32" s="103"/>
       <c r="I32" s="104"/>
       <c r="J32" s="104"/>
       <c r="K32" s="98"/>
     </row>
-    <row r="33" spans="3:10" s="99" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="99" customFormat="1" ht="13.8">
       <c r="C33" s="105"/>
       <c r="D33" s="105"/>
       <c r="F33" s="106"/>
       <c r="G33" s="105"/>
       <c r="H33" s="103"/>
       <c r="I33" s="105"/>
       <c r="J33" s="105"/>
     </row>
-    <row r="34" spans="3:10" s="98" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="98" customFormat="1" ht="13.8">
       <c r="C34" s="107"/>
       <c r="D34" s="107"/>
       <c r="F34" s="108"/>
       <c r="G34" s="107"/>
       <c r="I34" s="107"/>
       <c r="J34" s="107"/>
     </row>
-    <row r="35" spans="3:10" s="98" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="98" customFormat="1" ht="13.8">
       <c r="C35" s="107"/>
       <c r="D35" s="107"/>
       <c r="F35" s="108"/>
       <c r="G35" s="107"/>
       <c r="I35" s="107"/>
       <c r="J35" s="107"/>
     </row>
-    <row r="36" spans="3:10" s="98" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="98" customFormat="1" ht="13.8">
       <c r="C36" s="107"/>
       <c r="D36" s="107"/>
       <c r="F36" s="108"/>
       <c r="G36" s="107"/>
       <c r="I36" s="107"/>
       <c r="J36" s="107"/>
     </row>
-    <row r="37" spans="3:10" s="98" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="98" customFormat="1" ht="13.8">
       <c r="C37" s="107"/>
       <c r="D37" s="107"/>
       <c r="F37" s="108"/>
       <c r="G37" s="107"/>
       <c r="I37" s="107"/>
       <c r="J37" s="107"/>
     </row>
-    <row r="38" spans="3:10" s="98" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="98" customFormat="1" ht="13.8">
       <c r="C38" s="107"/>
       <c r="D38" s="107"/>
       <c r="F38" s="108"/>
       <c r="G38" s="107"/>
       <c r="I38" s="107"/>
       <c r="J38" s="107"/>
     </row>
-    <row r="39" spans="3:10" s="98" customFormat="1" ht="15">
+    <row r="39" spans="3:10" s="98" customFormat="1" ht="13.8">
       <c r="C39" s="107"/>
       <c r="D39" s="107"/>
       <c r="F39" s="108"/>
       <c r="G39" s="107"/>
       <c r="I39" s="107"/>
       <c r="J39" s="107"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="29" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:K39"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="81" customWidth="1"/>
     <col min="2" max="2" width="16" style="89" customWidth="1"/>
     <col min="3" max="4" width="16" style="90" customWidth="1"/>
     <col min="5" max="5" width="16" style="89" customWidth="1"/>
     <col min="6" max="6" width="16" style="91" customWidth="1"/>
     <col min="7" max="7" width="16" style="90" customWidth="1"/>
     <col min="8" max="8" width="16" style="89" customWidth="1"/>
     <col min="9" max="10" width="16" style="90" customWidth="1"/>
     <col min="11" max="16384" width="10" style="89"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="125" t="s">
         <v>100</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="129" t="s">
+      <c r="A3" s="127" t="s">
         <v>109</v>
       </c>
-      <c r="B3" s="129"/>
-[...7 lines deleted...]
-      <c r="J3" s="129"/>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
       <c r="K5" s="28"/>
     </row>
     <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="126"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>49</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>47</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>49</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -9696,9844 +10684,9839 @@
       <c r="C29" s="75">
         <v>30.21</v>
       </c>
       <c r="D29" s="75">
         <v>27.47</v>
       </c>
       <c r="E29" s="76">
         <v>3</v>
       </c>
       <c r="F29" s="75">
         <v>52.21</v>
       </c>
       <c r="G29" s="77">
         <v>46.67</v>
       </c>
       <c r="H29" s="116">
         <v>0</v>
       </c>
       <c r="I29" s="117">
         <v>0</v>
       </c>
       <c r="J29" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="28" customFormat="1" ht="15.75">
+    <row r="30" spans="1:10" s="28" customFormat="1" ht="15">
       <c r="A30" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="59"/>
       <c r="D30" s="59"/>
       <c r="F30" s="45"/>
       <c r="G30" s="59"/>
       <c r="H30" s="60"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
     </row>
-    <row r="31" spans="1:10" s="81" customFormat="1" ht="15">
+    <row r="31" spans="1:10" s="81" customFormat="1" ht="13.8">
       <c r="C31" s="87"/>
       <c r="D31" s="87"/>
       <c r="F31" s="88"/>
       <c r="G31" s="87"/>
       <c r="I31" s="87"/>
       <c r="J31" s="87"/>
     </row>
-    <row r="32" spans="1:10" s="81" customFormat="1" ht="15">
+    <row r="32" spans="1:10" s="81" customFormat="1" ht="13.8">
       <c r="C32" s="92"/>
       <c r="D32" s="92"/>
       <c r="E32" s="92"/>
       <c r="F32" s="92"/>
       <c r="G32" s="92"/>
       <c r="H32" s="92"/>
       <c r="I32" s="92"/>
       <c r="J32" s="92"/>
     </row>
-    <row r="33" spans="3:10" s="81" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="81" customFormat="1" ht="13.8">
       <c r="C33" s="87"/>
       <c r="D33" s="87"/>
       <c r="F33" s="88"/>
       <c r="G33" s="87"/>
       <c r="I33" s="87"/>
       <c r="J33" s="87"/>
     </row>
-    <row r="34" spans="3:10" s="81" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="81" customFormat="1" ht="13.8">
       <c r="C34" s="87"/>
       <c r="D34" s="87"/>
       <c r="F34" s="88"/>
       <c r="G34" s="87"/>
       <c r="I34" s="87"/>
       <c r="J34" s="87"/>
     </row>
-    <row r="35" spans="3:10" s="81" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="81" customFormat="1" ht="13.8">
       <c r="C35" s="87"/>
       <c r="D35" s="87"/>
       <c r="F35" s="88"/>
       <c r="G35" s="87"/>
       <c r="I35" s="87"/>
       <c r="J35" s="87"/>
     </row>
-    <row r="36" spans="3:10" s="81" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="81" customFormat="1" ht="13.8">
       <c r="C36" s="87"/>
       <c r="D36" s="87"/>
       <c r="F36" s="88"/>
       <c r="G36" s="87"/>
       <c r="I36" s="87"/>
       <c r="J36" s="87"/>
     </row>
-    <row r="37" spans="3:10" s="81" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="81" customFormat="1" ht="13.8">
       <c r="C37" s="87"/>
       <c r="D37" s="87"/>
       <c r="F37" s="88"/>
       <c r="G37" s="87"/>
       <c r="I37" s="87"/>
       <c r="J37" s="87"/>
     </row>
-    <row r="38" spans="3:10" s="81" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="81" customFormat="1" ht="13.8">
       <c r="C38" s="87"/>
       <c r="D38" s="87"/>
       <c r="F38" s="88"/>
       <c r="G38" s="87"/>
       <c r="I38" s="87"/>
       <c r="J38" s="87"/>
     </row>
-    <row r="39" spans="3:10" s="81" customFormat="1" ht="15">
-[...1026 lines deleted...]
-    <row r="39" spans="1:10" s="81" customFormat="1" ht="15">
+    <row r="39" spans="3:10" s="81" customFormat="1" ht="13.8">
       <c r="C39" s="87"/>
       <c r="D39" s="87"/>
       <c r="F39" s="88"/>
       <c r="G39" s="87"/>
       <c r="I39" s="87"/>
       <c r="J39" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="81" customWidth="1"/>
     <col min="2" max="2" width="16" style="89" customWidth="1"/>
     <col min="3" max="4" width="16" style="90" customWidth="1"/>
     <col min="5" max="5" width="16" style="89" customWidth="1"/>
     <col min="6" max="6" width="16" style="91" customWidth="1"/>
     <col min="7" max="7" width="16" style="90" customWidth="1"/>
     <col min="8" max="8" width="16" style="89" customWidth="1"/>
     <col min="9" max="10" width="16" style="90" customWidth="1"/>
     <col min="11" max="16384" width="10" style="89"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="125" t="s">
         <v>100</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="129" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="129"/>
+      <c r="A3" s="127" t="s">
+        <v>102</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
       <c r="K5" s="28"/>
     </row>
     <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="126"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>49</v>
       </c>
       <c r="E6" s="47" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="H6" s="47" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="K6" s="28"/>
     </row>
     <row r="7" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="52" t="s">
         <v>94</v>
       </c>
-      <c r="B7" s="78">
-[...24 lines deleted...]
-        <v>14.068</v>
+      <c r="B7" s="67">
+        <v>7358</v>
+      </c>
+      <c r="C7" s="68">
+        <v>31.9</v>
+      </c>
+      <c r="D7" s="68">
+        <v>27.7</v>
+      </c>
+      <c r="E7" s="69">
+        <v>5354</v>
+      </c>
+      <c r="F7" s="70">
+        <v>46</v>
+      </c>
+      <c r="G7" s="71">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="H7" s="67">
+        <v>2004</v>
+      </c>
+      <c r="I7" s="68">
+        <v>17.5</v>
+      </c>
+      <c r="J7" s="68">
+        <v>15.1</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="82" t="s">
         <v>63</v>
       </c>
-      <c r="B8" s="78">
-[...24 lines deleted...]
-        <v>6.9779999999999998</v>
+      <c r="B8" s="67">
+        <v>377</v>
+      </c>
+      <c r="C8" s="68">
+        <v>14.4</v>
+      </c>
+      <c r="D8" s="68">
+        <v>11.2</v>
+      </c>
+      <c r="E8" s="72">
+        <v>260</v>
+      </c>
+      <c r="F8" s="68">
+        <v>20.5</v>
+      </c>
+      <c r="G8" s="73">
+        <v>16.3</v>
+      </c>
+      <c r="H8" s="67">
+        <v>117</v>
+      </c>
+      <c r="I8" s="68">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="J8" s="68">
+        <v>6.5</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="82" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="78">
-[...24 lines deleted...]
-        <v>10.635</v>
+      <c r="B9" s="67">
+        <v>369</v>
+      </c>
+      <c r="C9" s="68">
+        <v>24.2</v>
+      </c>
+      <c r="D9" s="68">
+        <v>21</v>
+      </c>
+      <c r="E9" s="72">
+        <v>258</v>
+      </c>
+      <c r="F9" s="68">
+        <v>34.1</v>
+      </c>
+      <c r="G9" s="73">
+        <v>29.4</v>
+      </c>
+      <c r="H9" s="67">
+        <v>111</v>
+      </c>
+      <c r="I9" s="68">
+        <v>14.4</v>
+      </c>
+      <c r="J9" s="68">
+        <v>13.1</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="78">
-[...24 lines deleted...]
-        <v>14.275</v>
+      <c r="B10" s="67">
+        <v>108</v>
+      </c>
+      <c r="C10" s="68">
+        <v>27.8</v>
+      </c>
+      <c r="D10" s="68">
+        <v>23.4</v>
+      </c>
+      <c r="E10" s="72">
+        <v>71</v>
+      </c>
+      <c r="F10" s="68">
+        <v>36.1</v>
+      </c>
+      <c r="G10" s="73">
+        <v>29.9</v>
+      </c>
+      <c r="H10" s="67">
+        <v>37</v>
+      </c>
+      <c r="I10" s="68">
+        <v>19.2</v>
+      </c>
+      <c r="J10" s="68">
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="78">
-[...17 lines deleted...]
-      <c r="H11" s="83">
+      <c r="B11" s="67">
+        <v>81</v>
+      </c>
+      <c r="C11" s="68">
+        <v>19.8</v>
+      </c>
+      <c r="D11" s="68">
+        <v>18.5</v>
+      </c>
+      <c r="E11" s="72">
+        <v>60</v>
+      </c>
+      <c r="F11" s="68">
+        <v>29.5</v>
+      </c>
+      <c r="G11" s="73">
+        <v>27.4</v>
+      </c>
+      <c r="H11" s="67">
         <v>21</v>
       </c>
-      <c r="I11" s="79">
-[...3 lines deleted...]
-        <v>9.3309999999999995</v>
+      <c r="I11" s="68">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="J11" s="68">
+        <v>10.1</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="82" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="78">
-[...24 lines deleted...]
-        <v>13.259</v>
+      <c r="B12" s="67">
+        <v>248</v>
+      </c>
+      <c r="C12" s="68">
+        <v>23.2</v>
+      </c>
+      <c r="D12" s="68">
+        <v>22.2</v>
+      </c>
+      <c r="E12" s="72">
+        <v>182</v>
+      </c>
+      <c r="F12" s="68">
+        <v>34.9</v>
+      </c>
+      <c r="G12" s="73">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="H12" s="67">
+        <v>66</v>
+      </c>
+      <c r="I12" s="68">
+        <v>12</v>
+      </c>
+      <c r="J12" s="68">
+        <v>12.1</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="78">
-[...24 lines deleted...]
-        <v>11.852</v>
+      <c r="B13" s="67">
+        <v>194</v>
+      </c>
+      <c r="C13" s="68">
+        <v>25.2</v>
+      </c>
+      <c r="D13" s="68">
+        <v>23.1</v>
+      </c>
+      <c r="E13" s="72">
+        <v>144</v>
+      </c>
+      <c r="F13" s="68">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="G13" s="73">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="H13" s="67">
+        <v>50</v>
+      </c>
+      <c r="I13" s="68">
+        <v>12.9</v>
+      </c>
+      <c r="J13" s="68">
+        <v>11.7</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="78">
-[...24 lines deleted...]
-        <v>11.584</v>
+      <c r="B14" s="67">
+        <v>74</v>
+      </c>
+      <c r="C14" s="68">
+        <v>27</v>
+      </c>
+      <c r="D14" s="68">
+        <v>22.4</v>
+      </c>
+      <c r="E14" s="72">
+        <v>56</v>
+      </c>
+      <c r="F14" s="68">
+        <v>41.4</v>
+      </c>
+      <c r="G14" s="73">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="H14" s="67">
+        <v>18</v>
+      </c>
+      <c r="I14" s="68">
+        <v>13</v>
+      </c>
+      <c r="J14" s="68">
+        <v>10.5</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="82" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="78">
-[...24 lines deleted...]
-        <v>9.0449999999999999</v>
+      <c r="B15" s="67">
+        <v>759</v>
+      </c>
+      <c r="C15" s="68">
+        <v>19.7</v>
+      </c>
+      <c r="D15" s="68">
+        <v>18.2</v>
+      </c>
+      <c r="E15" s="72">
+        <v>561</v>
+      </c>
+      <c r="F15" s="68">
+        <v>29.2</v>
+      </c>
+      <c r="G15" s="73">
+        <v>26.7</v>
+      </c>
+      <c r="H15" s="67">
+        <v>198</v>
+      </c>
+      <c r="I15" s="68">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="J15" s="68">
+        <v>9.9</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="B16" s="78">
-[...24 lines deleted...]
-        <v>13.648</v>
+      <c r="B16" s="67">
+        <v>471</v>
+      </c>
+      <c r="C16" s="68">
+        <v>23.9</v>
+      </c>
+      <c r="D16" s="68">
+        <v>22.4</v>
+      </c>
+      <c r="E16" s="72">
+        <v>349</v>
+      </c>
+      <c r="F16" s="68">
+        <v>35.1</v>
+      </c>
+      <c r="G16" s="73">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="H16" s="67">
+        <v>122</v>
+      </c>
+      <c r="I16" s="68">
+        <v>12.5</v>
+      </c>
+      <c r="J16" s="68">
+        <v>12.2</v>
       </c>
     </row>
     <row r="17" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B17" s="78">
-[...24 lines deleted...]
-        <v>18.111999999999998</v>
+      <c r="B17" s="67">
+        <v>170</v>
+      </c>
+      <c r="C17" s="68">
+        <v>33.5</v>
+      </c>
+      <c r="D17" s="68">
+        <v>28.7</v>
+      </c>
+      <c r="E17" s="72">
+        <v>131</v>
+      </c>
+      <c r="F17" s="68">
+        <v>50.1</v>
+      </c>
+      <c r="G17" s="73">
+        <v>43.2</v>
+      </c>
+      <c r="H17" s="67">
+        <v>39</v>
+      </c>
+      <c r="I17" s="68">
+        <v>15.9</v>
+      </c>
+      <c r="J17" s="68">
+        <v>13.6</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="82" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="78">
-[...24 lines deleted...]
-        <v>19.355</v>
+      <c r="B18" s="67">
+        <v>216</v>
+      </c>
+      <c r="C18" s="68">
+        <v>46.8</v>
+      </c>
+      <c r="D18" s="68">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="E18" s="72">
+        <v>159</v>
+      </c>
+      <c r="F18" s="68">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="G18" s="73">
+        <v>56.3</v>
+      </c>
+      <c r="H18" s="67">
+        <v>57</v>
+      </c>
+      <c r="I18" s="68">
+        <v>25.3</v>
+      </c>
+      <c r="J18" s="68">
+        <v>20.9</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="82" t="s">
         <v>37</v>
       </c>
-      <c r="B19" s="78">
-[...24 lines deleted...]
-        <v>19.061</v>
+      <c r="B19" s="67">
+        <v>230</v>
+      </c>
+      <c r="C19" s="68">
+        <v>41</v>
+      </c>
+      <c r="D19" s="68">
+        <v>34.1</v>
+      </c>
+      <c r="E19" s="72">
+        <v>182</v>
+      </c>
+      <c r="F19" s="68">
+        <v>62.3</v>
+      </c>
+      <c r="G19" s="73">
+        <v>53.6</v>
+      </c>
+      <c r="H19" s="67">
+        <v>48</v>
+      </c>
+      <c r="I19" s="68">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="J19" s="68">
+        <v>13.1</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="82" t="s">
         <v>53</v>
       </c>
-      <c r="B20" s="78">
-[...24 lines deleted...]
-        <v>16.273</v>
+      <c r="B20" s="67">
+        <v>509</v>
+      </c>
+      <c r="C20" s="68">
+        <v>32.6</v>
+      </c>
+      <c r="D20" s="68">
+        <v>29.6</v>
+      </c>
+      <c r="E20" s="72">
+        <v>372</v>
+      </c>
+      <c r="F20" s="68">
+        <v>47</v>
+      </c>
+      <c r="G20" s="73">
+        <v>42.7</v>
+      </c>
+      <c r="H20" s="67">
+        <v>137</v>
+      </c>
+      <c r="I20" s="68">
+        <v>17.8</v>
+      </c>
+      <c r="J20" s="68">
+        <v>16.399999999999999</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="82" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="78">
-[...24 lines deleted...]
-        <v>16.149999999999999</v>
+      <c r="B21" s="67">
+        <v>454</v>
+      </c>
+      <c r="C21" s="68">
+        <v>34.6</v>
+      </c>
+      <c r="D21" s="68">
+        <v>29.2</v>
+      </c>
+      <c r="E21" s="72">
+        <v>321</v>
+      </c>
+      <c r="F21" s="68">
+        <v>47.5</v>
+      </c>
+      <c r="G21" s="73">
+        <v>41.2</v>
+      </c>
+      <c r="H21" s="67">
+        <v>133</v>
+      </c>
+      <c r="I21" s="68">
+        <v>20.9</v>
+      </c>
+      <c r="J21" s="68">
+        <v>16.899999999999999</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="B22" s="78">
-[...24 lines deleted...]
-        <v>25.405999999999999</v>
+      <c r="B22" s="67">
+        <v>232</v>
+      </c>
+      <c r="C22" s="68">
+        <v>43.7</v>
+      </c>
+      <c r="D22" s="68">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="E22" s="72">
+        <v>187</v>
+      </c>
+      <c r="F22" s="68">
+        <v>68.2</v>
+      </c>
+      <c r="G22" s="73">
+        <v>56.4</v>
+      </c>
+      <c r="H22" s="67">
+        <v>45</v>
+      </c>
+      <c r="I22" s="68">
+        <v>17.5</v>
+      </c>
+      <c r="J22" s="68">
+        <v>13.1</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="78">
-[...24 lines deleted...]
-        <v>24.08</v>
+      <c r="B23" s="67">
+        <v>355</v>
+      </c>
+      <c r="C23" s="68">
+        <v>49.1</v>
+      </c>
+      <c r="D23" s="68">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="E23" s="72">
+        <v>259</v>
+      </c>
+      <c r="F23" s="68">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="G23" s="73">
+        <v>57.1</v>
+      </c>
+      <c r="H23" s="67">
+        <v>96</v>
+      </c>
+      <c r="I23" s="68">
+        <v>27.9</v>
+      </c>
+      <c r="J23" s="68">
+        <v>21.8</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="82" t="s">
         <v>41</v>
       </c>
-      <c r="B24" s="78">
-[...24 lines deleted...]
-        <v>17.416</v>
+      <c r="B24" s="67">
+        <v>292</v>
+      </c>
+      <c r="C24" s="68">
+        <v>53.3</v>
+      </c>
+      <c r="D24" s="68">
+        <v>39.6</v>
+      </c>
+      <c r="E24" s="72">
+        <v>222</v>
+      </c>
+      <c r="F24" s="68">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="G24" s="73">
+        <v>60.7</v>
+      </c>
+      <c r="H24" s="67">
+        <v>70</v>
+      </c>
+      <c r="I24" s="68">
+        <v>26.8</v>
+      </c>
+      <c r="J24" s="68">
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="82" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="78">
-[...24 lines deleted...]
-        <v>19.847000000000001</v>
+      <c r="B25" s="67">
+        <v>502</v>
+      </c>
+      <c r="C25" s="68">
+        <v>45.5</v>
+      </c>
+      <c r="D25" s="68">
+        <v>36.4</v>
+      </c>
+      <c r="E25" s="72">
+        <v>370</v>
+      </c>
+      <c r="F25" s="68">
+        <v>65.5</v>
+      </c>
+      <c r="G25" s="73">
+        <v>54.5</v>
+      </c>
+      <c r="H25" s="67">
+        <v>132</v>
+      </c>
+      <c r="I25" s="68">
+        <v>24.5</v>
+      </c>
+      <c r="J25" s="68">
+        <v>17.8</v>
       </c>
     </row>
     <row r="26" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="82" t="s">
         <v>42</v>
       </c>
-      <c r="B26" s="78">
-[...24 lines deleted...]
-        <v>14.536</v>
+      <c r="B26" s="67">
+        <v>887</v>
+      </c>
+      <c r="C26" s="68">
+        <v>71.3</v>
+      </c>
+      <c r="D26" s="68">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="E26" s="72">
+        <v>571</v>
+      </c>
+      <c r="F26" s="68">
+        <v>89.4</v>
+      </c>
+      <c r="G26" s="73">
+        <v>82.5</v>
+      </c>
+      <c r="H26" s="67">
+        <v>316</v>
+      </c>
+      <c r="I26" s="68">
+        <v>52.2</v>
+      </c>
+      <c r="J26" s="68">
+        <v>49</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="82" t="s">
         <v>43</v>
       </c>
-      <c r="B27" s="78">
-[...24 lines deleted...]
-        <v>20.777000000000001</v>
+      <c r="B27" s="67">
+        <v>408</v>
+      </c>
+      <c r="C27" s="68">
+        <v>46.2</v>
+      </c>
+      <c r="D27" s="68">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="E27" s="72">
+        <v>315</v>
+      </c>
+      <c r="F27" s="68">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="G27" s="73">
+        <v>58.6</v>
+      </c>
+      <c r="H27" s="67">
+        <v>93</v>
+      </c>
+      <c r="I27" s="68">
+        <v>21.7</v>
+      </c>
+      <c r="J27" s="68">
+        <v>16.8</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="82" t="s">
         <v>44</v>
       </c>
-      <c r="B28" s="78">
-[...24 lines deleted...]
-        <v>14.948</v>
+      <c r="B28" s="67">
+        <v>32</v>
+      </c>
+      <c r="C28" s="68">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="D28" s="68">
+        <v>28.4</v>
+      </c>
+      <c r="E28" s="72">
+        <v>24</v>
+      </c>
+      <c r="F28" s="68">
+        <v>49.2</v>
+      </c>
+      <c r="G28" s="73">
+        <v>43.1</v>
+      </c>
+      <c r="H28" s="67">
+        <v>8</v>
+      </c>
+      <c r="I28" s="68">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="J28" s="68">
+        <v>13.1</v>
       </c>
     </row>
     <row r="29" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="82" t="s">
         <v>45</v>
       </c>
-      <c r="B29" s="78">
-[...24 lines deleted...]
-        <v>18.631</v>
+      <c r="B29" s="67">
+        <v>198</v>
+      </c>
+      <c r="C29" s="68">
+        <v>58</v>
+      </c>
+      <c r="D29" s="68">
+        <v>49.8</v>
+      </c>
+      <c r="E29" s="72">
+        <v>145</v>
+      </c>
+      <c r="F29" s="68">
+        <v>82.1</v>
+      </c>
+      <c r="G29" s="73">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="H29" s="67">
+        <v>53</v>
+      </c>
+      <c r="I29" s="68">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="J29" s="68">
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A30" s="82" t="s">
         <v>55</v>
       </c>
-      <c r="B30" s="78">
-[...24 lines deleted...]
-        <v>32.603000000000002</v>
+      <c r="B30" s="67">
+        <v>156</v>
+      </c>
+      <c r="C30" s="68">
+        <v>67.2</v>
+      </c>
+      <c r="D30" s="68">
+        <v>55.7</v>
+      </c>
+      <c r="E30" s="72">
+        <v>128</v>
+      </c>
+      <c r="F30" s="68">
+        <v>104.9</v>
+      </c>
+      <c r="G30" s="73">
+        <v>86.7</v>
+      </c>
+      <c r="H30" s="67">
+        <v>28</v>
+      </c>
+      <c r="I30" s="68">
+        <v>25.4</v>
+      </c>
+      <c r="J30" s="68">
+        <v>21.5</v>
       </c>
     </row>
     <row r="31" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A31" s="82" t="s">
         <v>65</v>
       </c>
-      <c r="B31" s="78">
-[...24 lines deleted...]
-        <v>15.923</v>
+      <c r="B31" s="67">
+        <v>35</v>
+      </c>
+      <c r="C31" s="68">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="D31" s="68">
+        <v>37.4</v>
+      </c>
+      <c r="E31" s="72">
+        <v>26</v>
+      </c>
+      <c r="F31" s="68">
+        <v>55.9</v>
+      </c>
+      <c r="G31" s="73">
+        <v>58.9</v>
+      </c>
+      <c r="H31" s="67">
+        <v>9</v>
+      </c>
+      <c r="I31" s="68">
+        <v>21.1</v>
+      </c>
+      <c r="J31" s="68">
+        <v>15.1</v>
       </c>
     </row>
     <row r="32" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
       <c r="A32" s="84" t="s">
         <v>66</v>
       </c>
-      <c r="B32" s="85">
-[...17 lines deleted...]
-      <c r="H32" s="118">
+      <c r="B32" s="74">
+        <v>1</v>
+      </c>
+      <c r="C32" s="75">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D32" s="75">
+        <v>5.9</v>
+      </c>
+      <c r="E32" s="76">
+        <v>1</v>
+      </c>
+      <c r="F32" s="75">
+        <v>17.5</v>
+      </c>
+      <c r="G32" s="77">
+        <v>9.9</v>
+      </c>
+      <c r="H32" s="116">
         <v>0</v>
       </c>
       <c r="I32" s="117">
         <v>0</v>
       </c>
       <c r="J32" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:10" s="28" customFormat="1" ht="15.75">
+    <row r="33" spans="1:10" s="28" customFormat="1" ht="15">
       <c r="A33" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="F33" s="45"/>
       <c r="G33" s="59"/>
       <c r="H33" s="60"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
     </row>
-    <row r="34" spans="1:10" s="81" customFormat="1" ht="15">
+    <row r="34" spans="1:10" s="81" customFormat="1" ht="13.8">
       <c r="C34" s="87"/>
       <c r="D34" s="87"/>
       <c r="F34" s="88"/>
       <c r="G34" s="87"/>
       <c r="I34" s="87"/>
       <c r="J34" s="87"/>
     </row>
-    <row r="35" spans="1:10" s="81" customFormat="1" ht="15">
+    <row r="35" spans="1:10" s="81" customFormat="1" ht="13.8">
+      <c r="C35" s="92"/>
+      <c r="D35" s="92"/>
+      <c r="E35" s="92"/>
+      <c r="F35" s="92"/>
+      <c r="G35" s="92"/>
+      <c r="H35" s="92"/>
+      <c r="I35" s="92"/>
+      <c r="J35" s="92"/>
+    </row>
+    <row r="36" spans="1:10" s="81" customFormat="1" ht="13.8">
+      <c r="C36" s="87"/>
+      <c r="D36" s="87"/>
+      <c r="F36" s="88"/>
+      <c r="G36" s="87"/>
+      <c r="I36" s="87"/>
+      <c r="J36" s="87"/>
+    </row>
+    <row r="37" spans="1:10" s="81" customFormat="1" ht="13.8">
+      <c r="C37" s="87"/>
+      <c r="D37" s="87"/>
+      <c r="F37" s="88"/>
+      <c r="G37" s="87"/>
+      <c r="I37" s="87"/>
+      <c r="J37" s="87"/>
+    </row>
+    <row r="38" spans="1:10" s="81" customFormat="1" ht="13.8">
+      <c r="C38" s="87"/>
+      <c r="D38" s="87"/>
+      <c r="F38" s="88"/>
+      <c r="G38" s="87"/>
+      <c r="I38" s="87"/>
+      <c r="J38" s="87"/>
+    </row>
+    <row r="39" spans="1:10" s="81" customFormat="1" ht="13.8">
+      <c r="C39" s="87"/>
+      <c r="D39" s="87"/>
+      <c r="F39" s="88"/>
+      <c r="G39" s="87"/>
+      <c r="I39" s="87"/>
+      <c r="J39" s="87"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <dimension ref="A1:K39"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="16" style="81" customWidth="1"/>
+    <col min="2" max="2" width="16" style="89" customWidth="1"/>
+    <col min="3" max="4" width="16" style="90" customWidth="1"/>
+    <col min="5" max="5" width="16" style="89" customWidth="1"/>
+    <col min="6" max="6" width="16" style="91" customWidth="1"/>
+    <col min="7" max="7" width="16" style="90" customWidth="1"/>
+    <col min="8" max="8" width="16" style="89" customWidth="1"/>
+    <col min="9" max="10" width="16" style="90" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="89"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="125" t="s">
+        <v>100</v>
+      </c>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
+      <c r="A2" s="65"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+    </row>
+    <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="127" t="s">
+        <v>108</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
+    </row>
+    <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="59"/>
+      <c r="J4" s="45" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="128" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="130" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="131"/>
+      <c r="D5" s="132"/>
+      <c r="E5" s="130" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="131"/>
+      <c r="G5" s="132"/>
+      <c r="H5" s="130" t="s">
+        <v>4</v>
+      </c>
+      <c r="I5" s="131"/>
+      <c r="J5" s="131"/>
+      <c r="K5" s="28"/>
+    </row>
+    <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="129"/>
+      <c r="B6" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="F6" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="H6" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="50" t="s">
+        <v>6</v>
+      </c>
+      <c r="J6" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="K6" s="28"/>
+    </row>
+    <row r="7" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="52" t="s">
+        <v>94</v>
+      </c>
+      <c r="B7" s="78">
+        <v>7077</v>
+      </c>
+      <c r="C7" s="79">
+        <v>30.772647833939541</v>
+      </c>
+      <c r="D7" s="79">
+        <v>27.02</v>
+      </c>
+      <c r="E7" s="80">
+        <v>5239</v>
+      </c>
+      <c r="F7" s="79">
+        <v>45.095999999999997</v>
+      </c>
+      <c r="G7" s="79">
+        <v>39.945</v>
+      </c>
+      <c r="H7" s="80">
+        <v>1838</v>
+      </c>
+      <c r="I7" s="79">
+        <v>16.151</v>
+      </c>
+      <c r="J7" s="79">
+        <v>14.068</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="82" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" s="78">
+        <v>389</v>
+      </c>
+      <c r="C8" s="79">
+        <v>14.813000000000001</v>
+      </c>
+      <c r="D8" s="79">
+        <v>11.938000000000001</v>
+      </c>
+      <c r="E8" s="83">
+        <v>269</v>
+      </c>
+      <c r="F8" s="79">
+        <v>21.11</v>
+      </c>
+      <c r="G8" s="79">
+        <v>17.192</v>
+      </c>
+      <c r="H8" s="83">
+        <v>120</v>
+      </c>
+      <c r="I8" s="79">
+        <v>8.8770000000000007</v>
+      </c>
+      <c r="J8" s="79">
+        <v>6.9779999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="82" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="78">
+        <v>321</v>
+      </c>
+      <c r="C9" s="79">
+        <v>21.074999999999999</v>
+      </c>
+      <c r="D9" s="79">
+        <v>18.803000000000001</v>
+      </c>
+      <c r="E9" s="83">
+        <v>233</v>
+      </c>
+      <c r="F9" s="79">
+        <v>30.783000000000001</v>
+      </c>
+      <c r="G9" s="79">
+        <v>27.187000000000001</v>
+      </c>
+      <c r="H9" s="83">
+        <v>88</v>
+      </c>
+      <c r="I9" s="79">
+        <v>11.484999999999999</v>
+      </c>
+      <c r="J9" s="79">
+        <v>10.635</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="78">
+        <v>106</v>
+      </c>
+      <c r="C10" s="79">
+        <v>27.201000000000001</v>
+      </c>
+      <c r="D10" s="79">
+        <v>24.030999999999999</v>
+      </c>
+      <c r="E10" s="83">
+        <v>76</v>
+      </c>
+      <c r="F10" s="79">
+        <v>38.514000000000003</v>
+      </c>
+      <c r="G10" s="79">
+        <v>33.734000000000002</v>
+      </c>
+      <c r="H10" s="83">
+        <v>30</v>
+      </c>
+      <c r="I10" s="79">
+        <v>15.596</v>
+      </c>
+      <c r="J10" s="79">
+        <v>14.275</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="78">
+        <v>101</v>
+      </c>
+      <c r="C11" s="79">
+        <v>25.111999999999998</v>
+      </c>
+      <c r="D11" s="79">
+        <v>22.385999999999999</v>
+      </c>
+      <c r="E11" s="83">
+        <v>80</v>
+      </c>
+      <c r="F11" s="79">
+        <v>39.793999999999997</v>
+      </c>
+      <c r="G11" s="79">
+        <v>35.688000000000002</v>
+      </c>
+      <c r="H11" s="83">
+        <v>21</v>
+      </c>
+      <c r="I11" s="79">
+        <v>10.439</v>
+      </c>
+      <c r="J11" s="79">
+        <v>9.3309999999999995</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="82" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="78">
+        <v>216</v>
+      </c>
+      <c r="C12" s="79">
+        <v>20.358000000000001</v>
+      </c>
+      <c r="D12" s="79">
+        <v>20.427</v>
+      </c>
+      <c r="E12" s="83">
+        <v>147</v>
+      </c>
+      <c r="F12" s="79">
+        <v>28.369</v>
+      </c>
+      <c r="G12" s="79">
+        <v>28.224</v>
+      </c>
+      <c r="H12" s="83">
+        <v>69</v>
+      </c>
+      <c r="I12" s="79">
+        <v>12.711</v>
+      </c>
+      <c r="J12" s="79">
+        <v>13.259</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="82" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="78">
+        <v>203</v>
+      </c>
+      <c r="C13" s="79">
+        <v>26.481999999999999</v>
+      </c>
+      <c r="D13" s="79">
+        <v>23.917999999999999</v>
+      </c>
+      <c r="E13" s="83">
+        <v>155</v>
+      </c>
+      <c r="F13" s="79">
+        <v>40.688000000000002</v>
+      </c>
+      <c r="G13" s="79">
+        <v>36.457000000000001</v>
+      </c>
+      <c r="H13" s="83">
+        <v>48</v>
+      </c>
+      <c r="I13" s="79">
+        <v>12.448</v>
+      </c>
+      <c r="J13" s="79">
+        <v>11.852</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="78">
+        <v>64</v>
+      </c>
+      <c r="C14" s="79">
+        <v>23.405999999999999</v>
+      </c>
+      <c r="D14" s="79">
+        <v>20.298999999999999</v>
+      </c>
+      <c r="E14" s="83">
+        <v>45</v>
+      </c>
+      <c r="F14" s="79">
+        <v>33.284999999999997</v>
+      </c>
+      <c r="G14" s="79">
+        <v>29.736999999999998</v>
+      </c>
+      <c r="H14" s="83">
+        <v>19</v>
+      </c>
+      <c r="I14" s="79">
+        <v>13.744999999999999</v>
+      </c>
+      <c r="J14" s="79">
+        <v>11.584</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="82" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="78">
+        <v>722</v>
+      </c>
+      <c r="C15" s="79">
+        <v>18.920999999999999</v>
+      </c>
+      <c r="D15" s="79">
+        <v>17.763999999999999</v>
+      </c>
+      <c r="E15" s="83">
+        <v>545</v>
+      </c>
+      <c r="F15" s="79">
+        <v>28.591000000000001</v>
+      </c>
+      <c r="G15" s="79">
+        <v>26.684000000000001</v>
+      </c>
+      <c r="H15" s="83">
+        <v>177</v>
+      </c>
+      <c r="I15" s="79">
+        <v>9.2680000000000007</v>
+      </c>
+      <c r="J15" s="79">
+        <v>9.0449999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="78">
+        <v>497</v>
+      </c>
+      <c r="C16" s="79">
+        <v>25.529</v>
+      </c>
+      <c r="D16" s="79">
+        <v>24.812000000000001</v>
+      </c>
+      <c r="E16" s="83">
+        <v>372</v>
+      </c>
+      <c r="F16" s="79">
+        <v>37.709000000000003</v>
+      </c>
+      <c r="G16" s="79">
+        <v>35.677</v>
+      </c>
+      <c r="H16" s="83">
+        <v>125</v>
+      </c>
+      <c r="I16" s="79">
+        <v>13.016</v>
+      </c>
+      <c r="J16" s="79">
+        <v>13.648</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="82" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="78">
+        <v>212</v>
+      </c>
+      <c r="C17" s="79">
+        <v>42.438000000000002</v>
+      </c>
+      <c r="D17" s="79">
+        <v>37.118000000000002</v>
+      </c>
+      <c r="E17" s="83">
+        <v>163</v>
+      </c>
+      <c r="F17" s="79">
+        <v>63.107999999999997</v>
+      </c>
+      <c r="G17" s="79">
+        <v>55.448999999999998</v>
+      </c>
+      <c r="H17" s="83">
+        <v>49</v>
+      </c>
+      <c r="I17" s="79">
+        <v>20.309999999999999</v>
+      </c>
+      <c r="J17" s="79">
+        <v>18.111999999999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="82" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="78">
+        <v>211</v>
+      </c>
+      <c r="C18" s="79">
+        <v>45.805</v>
+      </c>
+      <c r="D18" s="79">
+        <v>38.484000000000002</v>
+      </c>
+      <c r="E18" s="83">
+        <v>157</v>
+      </c>
+      <c r="F18" s="79">
+        <v>66.552000000000007</v>
+      </c>
+      <c r="G18" s="79">
+        <v>56.831000000000003</v>
+      </c>
+      <c r="H18" s="83">
+        <v>54</v>
+      </c>
+      <c r="I18" s="79">
+        <v>24.027000000000001</v>
+      </c>
+      <c r="J18" s="79">
+        <v>19.355</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="82" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="78">
+        <v>270</v>
+      </c>
+      <c r="C19" s="79">
+        <v>48.19</v>
+      </c>
+      <c r="D19" s="79">
+        <v>39.593000000000004</v>
+      </c>
+      <c r="E19" s="83">
+        <v>201</v>
+      </c>
+      <c r="F19" s="79">
+        <v>68.733000000000004</v>
+      </c>
+      <c r="G19" s="79">
+        <v>58.173000000000002</v>
+      </c>
+      <c r="H19" s="83">
+        <v>69</v>
+      </c>
+      <c r="I19" s="79">
+        <v>25.760999999999999</v>
+      </c>
+      <c r="J19" s="79">
+        <v>19.061</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="82" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="78">
+        <v>511</v>
+      </c>
+      <c r="C20" s="79">
+        <v>32.874000000000002</v>
+      </c>
+      <c r="D20" s="79">
+        <v>30.634</v>
+      </c>
+      <c r="E20" s="83">
+        <v>375</v>
+      </c>
+      <c r="F20" s="79">
+        <v>47.436</v>
+      </c>
+      <c r="G20" s="79">
+        <v>44.848999999999997</v>
+      </c>
+      <c r="H20" s="83">
+        <v>136</v>
+      </c>
+      <c r="I20" s="79">
+        <v>17.803999999999998</v>
+      </c>
+      <c r="J20" s="79">
+        <v>16.273</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="82" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="78">
+        <v>523</v>
+      </c>
+      <c r="C21" s="79">
+        <v>39.813000000000002</v>
+      </c>
+      <c r="D21" s="79">
+        <v>33.673000000000002</v>
+      </c>
+      <c r="E21" s="83">
+        <v>393</v>
+      </c>
+      <c r="F21" s="79">
+        <v>58.061</v>
+      </c>
+      <c r="G21" s="79">
+        <v>51.058999999999997</v>
+      </c>
+      <c r="H21" s="83">
+        <v>130</v>
+      </c>
+      <c r="I21" s="79">
+        <v>20.416</v>
+      </c>
+      <c r="J21" s="79">
+        <v>16.149999999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="82" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="78">
+        <v>276</v>
+      </c>
+      <c r="C22" s="79">
+        <v>51.808</v>
+      </c>
+      <c r="D22" s="79">
+        <v>42.921999999999997</v>
+      </c>
+      <c r="E22" s="83">
+        <v>193</v>
+      </c>
+      <c r="F22" s="79">
+        <v>70.018000000000001</v>
+      </c>
+      <c r="G22" s="79">
+        <v>58.872999999999998</v>
+      </c>
+      <c r="H22" s="83">
+        <v>83</v>
+      </c>
+      <c r="I22" s="79">
+        <v>32.283999999999999</v>
+      </c>
+      <c r="J22" s="79">
+        <v>25.405999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="78">
+        <v>409</v>
+      </c>
+      <c r="C23" s="79">
+        <v>56.439</v>
+      </c>
+      <c r="D23" s="79">
+        <v>45.906999999999996</v>
+      </c>
+      <c r="E23" s="83">
+        <v>295</v>
+      </c>
+      <c r="F23" s="79">
+        <v>77.578999999999994</v>
+      </c>
+      <c r="G23" s="79">
+        <v>66.17</v>
+      </c>
+      <c r="H23" s="83">
+        <v>114</v>
+      </c>
+      <c r="I23" s="79">
+        <v>33.098999999999997</v>
+      </c>
+      <c r="J23" s="79">
+        <v>24.08</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="82" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="78">
+        <v>275</v>
+      </c>
+      <c r="C24" s="79">
+        <v>49.997</v>
+      </c>
+      <c r="D24" s="79">
+        <v>39.225000000000001</v>
+      </c>
+      <c r="E24" s="83">
+        <v>207</v>
+      </c>
+      <c r="F24" s="79">
+        <v>71.805000000000007</v>
+      </c>
+      <c r="G24" s="79">
+        <v>58.609000000000002</v>
+      </c>
+      <c r="H24" s="83">
+        <v>68</v>
+      </c>
+      <c r="I24" s="79">
+        <v>25.978000000000002</v>
+      </c>
+      <c r="J24" s="79">
+        <v>17.416</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="82" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="78">
+        <v>487</v>
+      </c>
+      <c r="C25" s="79">
+        <v>44.073</v>
+      </c>
+      <c r="D25" s="79">
+        <v>37.066000000000003</v>
+      </c>
+      <c r="E25" s="83">
+        <v>356</v>
+      </c>
+      <c r="F25" s="79">
+        <v>62.847999999999999</v>
+      </c>
+      <c r="G25" s="79">
+        <v>53.851999999999997</v>
+      </c>
+      <c r="H25" s="83">
+        <v>131</v>
+      </c>
+      <c r="I25" s="79">
+        <v>24.324999999999999</v>
+      </c>
+      <c r="J25" s="79">
+        <v>19.847000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="82" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="78">
+        <v>435</v>
+      </c>
+      <c r="C26" s="79">
+        <v>34.972000000000001</v>
+      </c>
+      <c r="D26" s="79">
+        <v>30.501000000000001</v>
+      </c>
+      <c r="E26" s="83">
+        <v>339</v>
+      </c>
+      <c r="F26" s="79">
+        <v>52.965000000000003</v>
+      </c>
+      <c r="G26" s="79">
+        <v>45.713000000000001</v>
+      </c>
+      <c r="H26" s="83">
+        <v>96</v>
+      </c>
+      <c r="I26" s="79">
+        <v>15.898999999999999</v>
+      </c>
+      <c r="J26" s="79">
+        <v>14.536</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="82" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="78">
+        <v>443</v>
+      </c>
+      <c r="C27" s="79">
+        <v>49.932000000000002</v>
+      </c>
+      <c r="D27" s="79">
+        <v>42.350999999999999</v>
+      </c>
+      <c r="E27" s="83">
+        <v>331</v>
+      </c>
+      <c r="F27" s="79">
+        <v>72.212000000000003</v>
+      </c>
+      <c r="G27" s="79">
+        <v>62.469000000000001</v>
+      </c>
+      <c r="H27" s="83">
+        <v>112</v>
+      </c>
+      <c r="I27" s="79">
+        <v>26.117999999999999</v>
+      </c>
+      <c r="J27" s="79">
+        <v>20.777000000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="82" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="78">
+        <v>35</v>
+      </c>
+      <c r="C28" s="79">
+        <v>37.695999999999998</v>
+      </c>
+      <c r="D28" s="79">
+        <v>27.379000000000001</v>
+      </c>
+      <c r="E28" s="83">
+        <v>23</v>
+      </c>
+      <c r="F28" s="79">
+        <v>48.018999999999998</v>
+      </c>
+      <c r="G28" s="79">
+        <v>38.811</v>
+      </c>
+      <c r="H28" s="83">
+        <v>12</v>
+      </c>
+      <c r="I28" s="79">
+        <v>26.696000000000002</v>
+      </c>
+      <c r="J28" s="79">
+        <v>14.948</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="82" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="78">
+        <v>182</v>
+      </c>
+      <c r="C29" s="79">
+        <v>53.158999999999999</v>
+      </c>
+      <c r="D29" s="79">
+        <v>46.283000000000001</v>
+      </c>
+      <c r="E29" s="83">
+        <v>148</v>
+      </c>
+      <c r="F29" s="79">
+        <v>83.284999999999997</v>
+      </c>
+      <c r="G29" s="79">
+        <v>72.289000000000001</v>
+      </c>
+      <c r="H29" s="83">
+        <v>34</v>
+      </c>
+      <c r="I29" s="79">
+        <v>20.648</v>
+      </c>
+      <c r="J29" s="79">
+        <v>18.631</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A30" s="82" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="78">
+        <v>165</v>
+      </c>
+      <c r="C30" s="79">
+        <v>70.89</v>
+      </c>
+      <c r="D30" s="79">
+        <v>62.472000000000001</v>
+      </c>
+      <c r="E30" s="83">
+        <v>122</v>
+      </c>
+      <c r="F30" s="79">
+        <v>99.495000000000005</v>
+      </c>
+      <c r="G30" s="79">
+        <v>89.706000000000003</v>
+      </c>
+      <c r="H30" s="83">
+        <v>43</v>
+      </c>
+      <c r="I30" s="79">
+        <v>39.042999999999999</v>
+      </c>
+      <c r="J30" s="79">
+        <v>32.603000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A31" s="82" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="78">
+        <v>21</v>
+      </c>
+      <c r="C31" s="79">
+        <v>25.283999999999999</v>
+      </c>
+      <c r="D31" s="79">
+        <v>18.832999999999998</v>
+      </c>
+      <c r="E31" s="83">
+        <v>11</v>
+      </c>
+      <c r="F31" s="79">
+        <v>24.992999999999999</v>
+      </c>
+      <c r="G31" s="79">
+        <v>21.646999999999998</v>
+      </c>
+      <c r="H31" s="83">
+        <v>10</v>
+      </c>
+      <c r="I31" s="79">
+        <v>25.611000000000001</v>
+      </c>
+      <c r="J31" s="79">
+        <v>15.923</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" s="81" customFormat="1" ht="21" customHeight="1">
+      <c r="A32" s="84" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32" s="85">
+        <v>3</v>
+      </c>
+      <c r="C32" s="86">
+        <v>30.457000000000001</v>
+      </c>
+      <c r="D32" s="86">
+        <v>33.167000000000002</v>
+      </c>
+      <c r="E32" s="85">
+        <v>3</v>
+      </c>
+      <c r="F32" s="86">
+        <v>52.329000000000001</v>
+      </c>
+      <c r="G32" s="86">
+        <v>54.429000000000002</v>
+      </c>
+      <c r="H32" s="118">
+        <v>0</v>
+      </c>
+      <c r="I32" s="117">
+        <v>0</v>
+      </c>
+      <c r="J32" s="117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" s="28" customFormat="1" ht="15">
+      <c r="A33" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="C33" s="59"/>
+      <c r="D33" s="59"/>
+      <c r="F33" s="45"/>
+      <c r="G33" s="59"/>
+      <c r="H33" s="60"/>
+      <c r="I33" s="59"/>
+      <c r="J33" s="59"/>
+    </row>
+    <row r="34" spans="1:10" s="81" customFormat="1" ht="13.8">
+      <c r="C34" s="87"/>
+      <c r="D34" s="87"/>
+      <c r="F34" s="88"/>
+      <c r="G34" s="87"/>
+      <c r="I34" s="87"/>
+      <c r="J34" s="87"/>
+    </row>
+    <row r="35" spans="1:10" s="81" customFormat="1" ht="13.8">
       <c r="C35" s="87"/>
       <c r="D35" s="87"/>
       <c r="F35" s="88"/>
       <c r="G35" s="87"/>
       <c r="I35" s="87"/>
       <c r="J35" s="87"/>
     </row>
-    <row r="36" spans="1:10" s="81" customFormat="1" ht="15">
+    <row r="36" spans="1:10" s="81" customFormat="1" ht="13.8">
       <c r="C36" s="87"/>
       <c r="D36" s="87"/>
       <c r="F36" s="88"/>
       <c r="G36" s="87"/>
       <c r="I36" s="87"/>
       <c r="J36" s="87"/>
     </row>
-    <row r="37" spans="1:10" s="81" customFormat="1" ht="15">
+    <row r="37" spans="1:10" s="81" customFormat="1" ht="13.8">
       <c r="C37" s="87"/>
       <c r="D37" s="87"/>
       <c r="F37" s="88"/>
       <c r="G37" s="87"/>
       <c r="I37" s="87"/>
       <c r="J37" s="87"/>
     </row>
-    <row r="38" spans="1:10" s="81" customFormat="1" ht="15">
+    <row r="38" spans="1:10" s="81" customFormat="1" ht="13.8">
       <c r="C38" s="87"/>
       <c r="D38" s="87"/>
       <c r="F38" s="88"/>
       <c r="G38" s="87"/>
       <c r="I38" s="87"/>
       <c r="J38" s="87"/>
     </row>
-    <row r="39" spans="1:10" s="81" customFormat="1" ht="15">
+    <row r="39" spans="1:10" s="81" customFormat="1" ht="13.8">
       <c r="C39" s="87"/>
       <c r="D39" s="87"/>
       <c r="F39" s="88"/>
       <c r="G39" s="87"/>
       <c r="I39" s="87"/>
       <c r="J39" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CB8FF18-078F-4596-8A8F-A47DDB8887BF}">
+  <dimension ref="A1:J39"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="L7" sqref="L7"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="28" customWidth="1"/>
     <col min="2" max="2" width="16" style="24" customWidth="1"/>
     <col min="3" max="4" width="16" style="33" customWidth="1"/>
     <col min="5" max="5" width="16" style="24" customWidth="1"/>
     <col min="6" max="6" width="16" style="34" customWidth="1"/>
     <col min="7" max="7" width="16" style="33" customWidth="1"/>
     <col min="8" max="8" width="16" style="24" customWidth="1"/>
     <col min="9" max="10" width="16" style="33" customWidth="1"/>
     <col min="11" max="16384" width="10" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+    <row r="1" spans="1:10" s="42" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="125" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:10" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
-    <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-[...13 lines deleted...]
-    <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:10" s="23" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="126" t="s">
+        <v>121</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
+    </row>
+    <row r="4" spans="1:10" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+    <row r="5" spans="1:10" s="46" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
-      <c r="K5" s="28"/>
-[...2 lines deleted...]
-      <c r="A6" s="126"/>
+    </row>
+    <row r="6" spans="1:10" s="46" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="K6" s="28"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+    </row>
+    <row r="7" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B7" s="25">
-        <v>7063</v>
+        <v>6924</v>
       </c>
       <c r="C7" s="26">
-        <v>30.258059737369635</v>
+        <v>29.576685609443111</v>
       </c>
       <c r="D7" s="27">
-        <v>20.027769797988601</v>
+        <v>19.174912431121701</v>
       </c>
       <c r="E7" s="25">
-        <v>4921</v>
+        <v>4789</v>
       </c>
       <c r="F7" s="26">
-        <v>42.694030639669101</v>
+        <v>41.500104421853898</v>
       </c>
       <c r="G7" s="27">
-        <v>29.885313490885899</v>
+        <v>28.608621711290599</v>
       </c>
       <c r="H7" s="25">
-        <v>2142</v>
+        <v>2135</v>
       </c>
       <c r="I7" s="26">
-        <v>18.127441243542499</v>
+        <v>17.9856099956523</v>
       </c>
       <c r="J7" s="26">
-        <v>10.7850049278925</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>10.3138466697349</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="25">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="C8" s="26">
-        <v>19.883854894644799</v>
+        <v>19.831552965144802</v>
       </c>
       <c r="D8" s="27">
-        <v>14.378055868798199</v>
+        <v>13.980769987772399</v>
       </c>
       <c r="E8" s="25">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="F8" s="26">
-        <v>28.218442439106099</v>
+        <v>28.441085106258502</v>
       </c>
       <c r="G8" s="27">
-        <v>20.665955821478899</v>
+        <v>20.6274804035851</v>
       </c>
       <c r="H8" s="25">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="I8" s="26">
-        <v>11.977685620182299</v>
+        <v>11.6905947000713</v>
       </c>
       <c r="J8" s="26">
-        <v>8.7049743159089008</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>7.8759406594488004</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="25">
-        <v>426</v>
+        <v>394</v>
       </c>
       <c r="C9" s="26">
-        <v>17.065369378117499</v>
+        <v>15.7513210221168</v>
       </c>
       <c r="D9" s="27">
-        <v>9.9313707103252007</v>
+        <v>8.6596381651198993</v>
       </c>
       <c r="E9" s="25">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="F9" s="26">
-        <v>23.941599417280099</v>
+        <v>23.204597220275598</v>
       </c>
       <c r="G9" s="27">
-        <v>14.8629890395144</v>
+        <v>13.340282488724901</v>
       </c>
       <c r="H9" s="25">
-        <v>143</v>
+        <v>120</v>
       </c>
       <c r="I9" s="26">
-        <v>10.880809106095899</v>
+        <v>9.0869369979940995</v>
       </c>
       <c r="J9" s="26">
-        <v>5.6371080964207998</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>4.7427850198073997</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="25">
-        <v>577</v>
+        <v>565</v>
       </c>
       <c r="C10" s="26">
-        <v>25.092907904896599</v>
+        <v>24.2692746901748</v>
       </c>
       <c r="D10" s="27">
-        <v>18.349240595141801</v>
+        <v>18.187592532738002</v>
       </c>
       <c r="E10" s="25">
-        <v>417</v>
+        <v>400</v>
       </c>
       <c r="F10" s="26">
-        <v>36.745656610517202</v>
+        <v>34.866257394915301</v>
       </c>
       <c r="G10" s="27">
-        <v>28.5737118791012</v>
+        <v>27.873150711824099</v>
       </c>
       <c r="H10" s="25">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="I10" s="26">
-        <v>13.7383100934076</v>
+        <v>13.9735121491219</v>
       </c>
       <c r="J10" s="26">
-        <v>8.7005793949901999</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>9.0640544949536004</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="25">
-        <v>784</v>
+        <v>730</v>
       </c>
       <c r="C11" s="26">
-        <v>27.701379132946801</v>
+        <v>25.584814536380399</v>
       </c>
       <c r="D11" s="27">
-        <v>20.121403341677599</v>
+        <v>17.030814106437401</v>
       </c>
       <c r="E11" s="25">
-        <v>539</v>
+        <v>477</v>
       </c>
       <c r="F11" s="26">
-        <v>38.917023706893403</v>
+        <v>34.214665826004399</v>
       </c>
       <c r="G11" s="27">
-        <v>30.157142050247899</v>
+        <v>24.380873796268499</v>
       </c>
       <c r="H11" s="25">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="I11" s="26">
-        <v>16.9528351367921</v>
+        <v>17.339265692378099</v>
       </c>
       <c r="J11" s="26">
-        <v>10.8924414260955</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>10.4716300040911</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="25">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="C12" s="26">
-        <v>34.0430758026719</v>
+        <v>33.453477211969997</v>
       </c>
       <c r="D12" s="27">
-        <v>21.2082981741484</v>
+        <v>19.371587132465599</v>
       </c>
       <c r="E12" s="25">
-        <v>440</v>
+        <v>393</v>
       </c>
       <c r="F12" s="26">
-        <v>47.714062635551301</v>
+        <v>42.607052930861101</v>
       </c>
       <c r="G12" s="27">
-        <v>31.3636152812714</v>
+        <v>26.9996295795778</v>
       </c>
       <c r="H12" s="25">
-        <v>192</v>
+        <v>229</v>
       </c>
       <c r="I12" s="26">
-        <v>20.5498915511583</v>
+        <v>24.4418923361326</v>
       </c>
       <c r="J12" s="26">
-        <v>11.8589535262692</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>12.1197308178431</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="25">
-        <v>814</v>
+        <v>873</v>
       </c>
       <c r="C13" s="26">
-        <v>29.783695000327501</v>
+        <v>31.923337184489601</v>
       </c>
       <c r="D13" s="27">
-        <v>19.199016023805299</v>
+        <v>20.609586964272999</v>
       </c>
       <c r="E13" s="25">
-        <v>562</v>
+        <v>600</v>
       </c>
       <c r="F13" s="26">
-        <v>41.868465967716602</v>
+        <v>44.770606604410602</v>
       </c>
       <c r="G13" s="27">
-        <v>28.872216816787201</v>
+        <v>30.462718123093801</v>
       </c>
       <c r="H13" s="25">
-        <v>252</v>
+        <v>273</v>
       </c>
       <c r="I13" s="26">
-        <v>18.119849864101099</v>
+        <v>19.576747843241201</v>
       </c>
       <c r="J13" s="26">
-        <v>10.1410850760511</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>11.3946939050977</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="25">
-        <v>196</v>
+        <v>167</v>
       </c>
       <c r="C14" s="26">
-        <v>43.606332707419298</v>
+        <v>37.148176736343601</v>
       </c>
       <c r="D14" s="27">
-        <v>26.654509413675001</v>
+        <v>22.916929644315498</v>
       </c>
       <c r="E14" s="25">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="F14" s="26">
-        <v>60.675311791383201</v>
+        <v>51.884240494541103</v>
       </c>
       <c r="G14" s="27">
-        <v>37.804519585111002</v>
+        <v>33.107045200226104</v>
       </c>
       <c r="H14" s="25">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="I14" s="26">
-        <v>26.376495413172201</v>
+        <v>22.3165468268102</v>
       </c>
       <c r="J14" s="26">
-        <v>16.0403451771524</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>13.2435448056863</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="25">
-        <v>194</v>
+        <v>219</v>
       </c>
       <c r="C15" s="26">
-        <v>33.168289747237097</v>
+        <v>36.995430473085399</v>
       </c>
       <c r="D15" s="27">
-        <v>24.500154137168799</v>
+        <v>24.9388891854212</v>
       </c>
       <c r="E15" s="25">
-        <v>133</v>
+        <v>159</v>
       </c>
       <c r="F15" s="26">
-        <v>44.644055962834699</v>
+        <v>52.773338511094799</v>
       </c>
       <c r="G15" s="27">
-        <v>34.054279902360797</v>
+        <v>37.951715289230897</v>
       </c>
       <c r="H15" s="25">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="I15" s="26">
-        <v>21.255540378557701</v>
+        <v>20.6415035271169</v>
       </c>
       <c r="J15" s="26">
-        <v>14.9148137501943</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>12.1482237859097</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="25">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C16" s="26">
-        <v>44.124232149551197</v>
+        <v>43.656299388530798</v>
       </c>
       <c r="D16" s="27">
-        <v>26.482953843359901</v>
+        <v>27.224245176840601</v>
       </c>
       <c r="E16" s="25">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="F16" s="26">
-        <v>59.9487710501935</v>
+        <v>58.679457087457898</v>
       </c>
       <c r="G16" s="27">
-        <v>38.956872505087802</v>
+        <v>38.320382825158298</v>
       </c>
       <c r="H16" s="25">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I16" s="26">
-        <v>27.3478199743085</v>
+        <v>27.7625148211342</v>
       </c>
       <c r="J16" s="26">
-        <v>13.547705412284399</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>15.492506773263999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="25">
-        <v>519</v>
+        <v>481</v>
       </c>
       <c r="C17" s="26">
-        <v>41.782612073403797</v>
+        <v>39.030755180196699</v>
       </c>
       <c r="D17" s="27">
-        <v>26.289018612584801</v>
+        <v>24.356878073773402</v>
       </c>
       <c r="E17" s="25">
-        <v>361</v>
+        <v>320</v>
       </c>
       <c r="F17" s="26">
-        <v>57.315688780572998</v>
+        <v>51.224915799044602</v>
       </c>
       <c r="G17" s="27">
-        <v>38.623329481559097</v>
+        <v>34.125203900301003</v>
       </c>
       <c r="H17" s="25">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="I17" s="26">
-        <v>25.804407490790801</v>
+        <v>26.494839677421201</v>
       </c>
       <c r="J17" s="26">
-        <v>14.0957347319093</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>14.7289245352811</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="25">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="C18" s="26">
-        <v>50.800207800027003</v>
+        <v>48.6626718334768</v>
       </c>
       <c r="D18" s="27">
-        <v>31.805139283779599</v>
+        <v>29.714228152977199</v>
       </c>
       <c r="E18" s="25">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="F18" s="26">
-        <v>69.321957422371696</v>
+        <v>71.192052980132402</v>
       </c>
       <c r="G18" s="27">
-        <v>44.434141660267301</v>
+        <v>45.9396892414128</v>
       </c>
       <c r="H18" s="25">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="I18" s="26">
-        <v>31.549170874999199</v>
+        <v>25.311405362156901</v>
       </c>
       <c r="J18" s="26">
-        <v>19.3580499156751</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>13.3218452955164</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="25">
-        <v>309</v>
+        <v>321</v>
       </c>
       <c r="C19" s="26">
-        <v>46.692254223457901</v>
+        <v>48.714047780741303</v>
       </c>
       <c r="D19" s="27">
-        <v>28.4675722276729</v>
+        <v>31.384487891363399</v>
       </c>
       <c r="E19" s="25">
-        <v>200</v>
+        <v>230</v>
       </c>
       <c r="F19" s="26">
-        <v>58.574244319030498</v>
+        <v>67.779727672842</v>
       </c>
       <c r="G19" s="27">
-        <v>39.303016630862999</v>
+        <v>47.126909354652</v>
       </c>
       <c r="H19" s="25">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="I19" s="26">
-        <v>34.027090558887203</v>
+        <v>28.471933244267301</v>
       </c>
       <c r="J19" s="26">
-        <v>17.066172526038901</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>15.137073445870801</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="25">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="C20" s="26">
-        <v>53.664062965833899</v>
+        <v>51.487212278869698</v>
       </c>
       <c r="D20" s="27">
-        <v>32.176833893488897</v>
+        <v>32.342373561607403</v>
       </c>
       <c r="E20" s="25">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="F20" s="26">
-        <v>74.236102564916905</v>
+        <v>70.601071852636295</v>
       </c>
       <c r="G20" s="27">
-        <v>45.475320568937597</v>
+        <v>48.706760439537902</v>
       </c>
       <c r="H20" s="25">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="I20" s="26">
-        <v>31.561886889021601</v>
+        <v>30.983066893302102</v>
       </c>
       <c r="J20" s="26">
-        <v>18.839173873019099</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>14.903947888288201</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="25">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C21" s="26">
-        <v>47.938758863023203</v>
+        <v>48.477625808276002</v>
       </c>
       <c r="D21" s="27">
-        <v>31.680863630674899</v>
+        <v>29.2701916971156</v>
       </c>
       <c r="E21" s="25">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="F21" s="26">
-        <v>69.494078164762797</v>
+        <v>66.322256352973994</v>
       </c>
       <c r="G21" s="27">
-        <v>47.923053829474199</v>
+        <v>42.295658824838299</v>
       </c>
       <c r="H21" s="25">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="I21" s="26">
-        <v>25.732549637069098</v>
+        <v>30.175478076748</v>
       </c>
       <c r="J21" s="26">
-        <v>15.2821714221894</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>16.285955410068599</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="25">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="C22" s="26">
-        <v>62.250203374244002</v>
+        <v>56.429795880624901</v>
       </c>
       <c r="D22" s="27">
-        <v>44.587168740565403</v>
+        <v>42.5138856014445</v>
       </c>
       <c r="E22" s="25">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="F22" s="26">
-        <v>97.844648543868601</v>
+        <v>86.495937946140003</v>
       </c>
       <c r="G22" s="27">
-        <v>72.9538263788763</v>
+        <v>66.875580653542499</v>
       </c>
       <c r="H22" s="25">
         <v>26</v>
       </c>
       <c r="I22" s="26">
-        <v>25.069302157406302</v>
+        <v>25.154312029566</v>
       </c>
       <c r="J22" s="26">
-        <v>14.745578628289399</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>17.671054057592301</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="25">
-        <v>178</v>
+        <v>155</v>
       </c>
       <c r="C23" s="26">
-        <v>55.941330743689697</v>
+        <v>48.983745297165399</v>
       </c>
       <c r="D23" s="27">
-        <v>39.041694974267799</v>
+        <v>37.5698578463142</v>
       </c>
       <c r="E23" s="25">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="F23" s="26">
-        <v>78.039644139222702</v>
+        <v>73.6214848887183</v>
       </c>
       <c r="G23" s="27">
-        <v>58.591786821972498</v>
+        <v>55.500900199000398</v>
       </c>
       <c r="H23" s="25">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="I23" s="26">
-        <v>33.541013381598603</v>
+        <v>24.1253757685996</v>
       </c>
       <c r="J23" s="26">
-        <v>19.4250846102066</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>19.8576092789935</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="25">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="C24" s="26">
-        <v>33.494292014402497</v>
+        <v>45.446113893526203</v>
       </c>
       <c r="D24" s="27">
-        <v>21.910955542364899</v>
+        <v>25.129929313222998</v>
       </c>
       <c r="E24" s="25">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="F24" s="26">
-        <v>43.532676715459502</v>
+        <v>61.608154020385101</v>
       </c>
       <c r="G24" s="27">
-        <v>29.1212797539714</v>
+        <v>36.672366954238498</v>
       </c>
       <c r="H24" s="25">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I24" s="26" t="s">
         <v>118</v>
       </c>
       <c r="J24" s="26" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="25" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
+    <row r="25" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="25">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C25" s="26">
-        <v>30.119608002973301</v>
+        <v>28.741349959098802</v>
       </c>
       <c r="D25" s="27">
-        <v>18.917161376217599</v>
+        <v>16.9513039875883</v>
       </c>
       <c r="E25" s="25">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="F25" s="26">
-        <v>47.204258379450003</v>
+        <v>43.400845760071199</v>
       </c>
       <c r="G25" s="27">
-        <v>31.142767695405599</v>
+        <v>26.432069651480798</v>
       </c>
       <c r="H25" s="25">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I25" s="26">
-        <v>13.1997228058211</v>
+        <v>14.2756742510762</v>
       </c>
       <c r="J25" s="26">
-        <v>7.5482601407230003</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>8.4129904467993004</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="25">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C26" s="26">
-        <v>24.863908606432901</v>
+        <v>24.077476943079802</v>
       </c>
       <c r="D26" s="27">
-        <v>18.071085138149598</v>
+        <v>17.542861410051099</v>
       </c>
       <c r="E26" s="25">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F26" s="26">
-        <v>34.7833842449107</v>
+        <v>36.818034626696203</v>
       </c>
       <c r="G26" s="27">
-        <v>27.728141444346399</v>
+        <v>29.571754204146298</v>
       </c>
       <c r="H26" s="25">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="I26" s="26">
-        <v>15.202255145963401</v>
+        <v>11.666821504112599</v>
       </c>
       <c r="J26" s="26">
-        <v>8.8392034838211</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>6.0161967469414996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="25">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C27" s="26">
-        <v>30.768763247662001</v>
+        <v>28.5300735505296</v>
       </c>
       <c r="D27" s="27">
-        <v>17.615155271570298</v>
+        <v>16.9337198143992</v>
       </c>
       <c r="E27" s="25">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F27" s="26">
-        <v>39.493846858659403</v>
+        <v>41.225017243156202</v>
       </c>
       <c r="G27" s="27">
-        <v>24.487746065227</v>
+        <v>26.7761813668284</v>
       </c>
       <c r="H27" s="25">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I27" s="26">
-        <v>22.685361355852798</v>
+        <v>16.819812276269101</v>
       </c>
       <c r="J27" s="26">
-        <v>11.8577142033953</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>8.2932224760662994</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="25">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C28" s="26">
-        <v>28.026513081375001</v>
+        <v>27.106863596872302</v>
       </c>
       <c r="D28" s="27">
-        <v>16.4431394305075</v>
+        <v>18.265226701269899</v>
       </c>
       <c r="E28" s="25">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F28" s="26">
-        <v>38.136401194940603</v>
+        <v>36.4155858707527</v>
       </c>
       <c r="G28" s="27">
-        <v>24.4816857002677</v>
+        <v>28.123284446059799</v>
       </c>
       <c r="H28" s="25">
         <v>13</v>
       </c>
       <c r="I28" s="26" t="s">
         <v>118</v>
       </c>
       <c r="J28" s="26" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="29" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
+    <row r="29" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="29">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>118</v>
       </c>
       <c r="D29" s="31" t="s">
         <v>118</v>
       </c>
       <c r="E29" s="32">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="F29" s="30" t="s">
+        <v>118</v>
+      </c>
+      <c r="G29" s="31" t="s">
+        <v>118</v>
       </c>
       <c r="H29" s="116">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I29" s="30" t="s">
         <v>118</v>
       </c>
       <c r="J29" s="30" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="30" spans="1:14" s="122" customFormat="1" ht="15.75">
+    <row r="30" spans="1:10" s="122" customFormat="1" ht="15.6">
       <c r="A30" s="120" t="s">
         <v>119</v>
       </c>
       <c r="B30" s="121"/>
       <c r="C30" s="28"/>
       <c r="H30" s="121"/>
-      <c r="N30" s="121"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:14" s="122" customFormat="1" ht="15.75">
+    </row>
+    <row r="31" spans="1:10" s="122" customFormat="1" ht="15.6">
       <c r="A31" s="123" t="s">
         <v>120</v>
       </c>
       <c r="B31" s="124"/>
       <c r="C31" s="28"/>
       <c r="H31" s="121"/>
-      <c r="N31" s="121"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:14" s="28" customFormat="1" ht="15">
+    </row>
+    <row r="32" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C32" s="59"/>
       <c r="D32" s="59"/>
       <c r="F32" s="45"/>
       <c r="G32" s="59"/>
       <c r="I32" s="59"/>
       <c r="J32" s="59"/>
     </row>
-    <row r="33" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="F33" s="45"/>
       <c r="G33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
     </row>
-    <row r="34" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C34" s="59"/>
       <c r="D34" s="59"/>
       <c r="F34" s="45"/>
       <c r="G34" s="59"/>
       <c r="I34" s="59"/>
       <c r="J34" s="59"/>
     </row>
-    <row r="35" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C35" s="59"/>
       <c r="D35" s="59"/>
       <c r="F35" s="45"/>
       <c r="G35" s="59"/>
       <c r="I35" s="59"/>
       <c r="J35" s="59"/>
     </row>
-    <row r="36" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C36" s="59"/>
       <c r="D36" s="59"/>
       <c r="F36" s="45"/>
       <c r="G36" s="59"/>
       <c r="I36" s="59"/>
       <c r="J36" s="59"/>
     </row>
-    <row r="37" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C37" s="59"/>
       <c r="D37" s="59"/>
       <c r="F37" s="45"/>
       <c r="G37" s="59"/>
       <c r="I37" s="59"/>
       <c r="J37" s="59"/>
     </row>
-    <row r="38" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C38" s="59"/>
       <c r="D38" s="59"/>
       <c r="F38" s="45"/>
       <c r="G38" s="59"/>
       <c r="I38" s="59"/>
       <c r="J38" s="59"/>
     </row>
-    <row r="39" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="39" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C39" s="59"/>
       <c r="D39" s="59"/>
       <c r="F39" s="45"/>
       <c r="G39" s="59"/>
       <c r="I39" s="59"/>
       <c r="J39" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:K39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N39"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="28" customWidth="1"/>
     <col min="2" max="2" width="16" style="24" customWidth="1"/>
     <col min="3" max="4" width="16" style="33" customWidth="1"/>
     <col min="5" max="5" width="16" style="24" customWidth="1"/>
     <col min="6" max="6" width="16" style="34" customWidth="1"/>
     <col min="7" max="7" width="16" style="33" customWidth="1"/>
     <col min="8" max="8" width="16" style="24" customWidth="1"/>
     <col min="9" max="10" width="16" style="33" customWidth="1"/>
     <col min="11" max="16384" width="10" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="125" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="129" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="129"/>
+      <c r="A3" s="127" t="s">
+        <v>117</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
       <c r="K5" s="28"/>
     </row>
     <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="126"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
         <v>7</v>
       </c>
       <c r="K6" s="28"/>
     </row>
     <row r="7" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B7" s="25">
-        <v>6953</v>
+        <v>7063</v>
       </c>
       <c r="C7" s="26">
-        <v>29.815638325886859</v>
+        <v>30.258059737369635</v>
       </c>
       <c r="D7" s="27">
-        <v>20.005255615964298</v>
+        <v>20.027769797988601</v>
       </c>
       <c r="E7" s="25">
-        <v>4823</v>
+        <v>4921</v>
       </c>
       <c r="F7" s="26">
-        <v>41.7976870617656</v>
+        <v>42.694030639669101</v>
       </c>
       <c r="G7" s="27">
-        <v>29.872611763003601</v>
+        <v>29.885313490885899</v>
       </c>
       <c r="H7" s="25">
-        <v>2130</v>
+        <v>2142</v>
       </c>
       <c r="I7" s="26">
-        <v>18.079865641982501</v>
+        <v>18.127441243542499</v>
       </c>
       <c r="J7" s="26">
-        <v>10.6340898091248</v>
+        <v>10.7850049278925</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="25">
-        <v>724</v>
+        <v>799</v>
       </c>
       <c r="C8" s="26">
-        <v>18.0917139949903</v>
+        <v>19.883854894644799</v>
       </c>
       <c r="D8" s="27">
-        <v>13.128594700717301</v>
+        <v>14.378055868798199</v>
       </c>
       <c r="E8" s="25">
-        <v>489</v>
+        <v>552</v>
       </c>
       <c r="F8" s="26">
-        <v>25.049772976827398</v>
+        <v>28.218442439106099</v>
       </c>
       <c r="G8" s="27">
-        <v>19.008342199767501</v>
+        <v>20.665955821478899</v>
       </c>
       <c r="H8" s="25">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="I8" s="26">
-        <v>11.464988972876</v>
+        <v>11.977685620182299</v>
       </c>
       <c r="J8" s="26">
-        <v>7.7038727188192002</v>
+        <v>8.7049743159089008</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="25">
-        <v>365</v>
+        <v>426</v>
       </c>
       <c r="C9" s="26">
-        <v>14.5851989401156</v>
+        <v>17.065369378117499</v>
       </c>
       <c r="D9" s="27">
-        <v>8.0835655462231006</v>
+        <v>9.9313707103252007</v>
       </c>
       <c r="E9" s="25">
-        <v>254</v>
+        <v>283</v>
       </c>
       <c r="F9" s="26">
-        <v>21.3536175886553</v>
+        <v>23.941599417280099</v>
       </c>
       <c r="G9" s="27">
-        <v>12.8064270298929</v>
+        <v>14.8629890395144</v>
       </c>
       <c r="H9" s="25">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="I9" s="26">
-        <v>8.4536454632483</v>
+        <v>10.880809106095899</v>
       </c>
       <c r="J9" s="26">
-        <v>3.9769177914583</v>
+        <v>5.6371080964207998</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="25">
-        <v>557</v>
+        <v>577</v>
       </c>
       <c r="C10" s="26">
-        <v>24.4627903172148</v>
+        <v>25.092907904896599</v>
       </c>
       <c r="D10" s="27">
-        <v>18.890622580719</v>
+        <v>18.349240595141801</v>
       </c>
       <c r="E10" s="25">
-        <v>388</v>
+        <v>417</v>
       </c>
       <c r="F10" s="26">
-        <v>34.458259325044402</v>
+        <v>36.745656610517202</v>
       </c>
       <c r="G10" s="27">
-        <v>27.558539397031399</v>
+        <v>28.5737118791012</v>
       </c>
       <c r="H10" s="25">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="I10" s="26">
-        <v>14.683809362449001</v>
+        <v>13.7383100934076</v>
       </c>
       <c r="J10" s="26">
-        <v>10.6431395715591</v>
+        <v>8.7005793949901999</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="25">
-        <v>734</v>
+        <v>784</v>
       </c>
       <c r="C11" s="26">
-        <v>26.0841027521749</v>
+        <v>27.701379132946801</v>
       </c>
       <c r="D11" s="27">
-        <v>18.946980356285898</v>
+        <v>20.121403341677599</v>
       </c>
       <c r="E11" s="25">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F11" s="26">
-        <v>37.3265222698004</v>
+        <v>38.917023706893403</v>
       </c>
       <c r="G11" s="27">
-        <v>28.558284585862499</v>
+        <v>30.157142050247899</v>
       </c>
       <c r="H11" s="25">
-        <v>219</v>
+        <v>245</v>
       </c>
       <c r="I11" s="26">
-        <v>15.269214022437399</v>
+        <v>16.9528351367921</v>
       </c>
       <c r="J11" s="26">
-        <v>10.0811894468396</v>
+        <v>10.8924414260955</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="25">
-        <v>693</v>
+        <v>632</v>
       </c>
       <c r="C12" s="26">
-        <v>37.307647583239699</v>
+        <v>34.0430758026719</v>
       </c>
       <c r="D12" s="27">
-        <v>22.476632220305302</v>
+        <v>21.2082981741484</v>
       </c>
       <c r="E12" s="25">
-        <v>458</v>
+        <v>440</v>
       </c>
       <c r="F12" s="26">
-        <v>49.558357129640598</v>
+        <v>47.714062635551301</v>
       </c>
       <c r="G12" s="27">
-        <v>32.4354349376503</v>
+        <v>31.3636152812714</v>
       </c>
       <c r="H12" s="25">
-        <v>235</v>
+        <v>192</v>
       </c>
       <c r="I12" s="26">
-        <v>25.177717184595501</v>
+        <v>20.5498915511583</v>
       </c>
       <c r="J12" s="26">
-        <v>13.2038236605138</v>
+        <v>11.8589535262692</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="25">
-        <v>869</v>
+        <v>814</v>
       </c>
       <c r="C13" s="26">
-        <v>31.756890587462301</v>
+        <v>29.783695000327501</v>
       </c>
       <c r="D13" s="27">
-        <v>21.1104708615329</v>
+        <v>19.199016023805299</v>
       </c>
       <c r="E13" s="25">
-        <v>607</v>
+        <v>562</v>
       </c>
       <c r="F13" s="26">
-        <v>45.059707824540297</v>
+        <v>41.868465967716602</v>
       </c>
       <c r="G13" s="27">
-        <v>31.920145091498899</v>
+        <v>28.872216816787201</v>
       </c>
       <c r="H13" s="25">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="I13" s="26">
-        <v>18.858248234288499</v>
+        <v>18.119849864101099</v>
       </c>
       <c r="J13" s="26">
-        <v>10.919611691662899</v>
+        <v>10.1410850760511</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="25">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="C14" s="26">
-        <v>42.456049097864501</v>
+        <v>43.606332707419298</v>
       </c>
       <c r="D14" s="27">
-        <v>27.3411324670063</v>
+        <v>26.654509413675001</v>
       </c>
       <c r="E14" s="25">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F14" s="26">
-        <v>59.200745752677797</v>
+        <v>60.675311791383201</v>
       </c>
       <c r="G14" s="27">
-        <v>40.042722836779802</v>
+        <v>37.804519585111002</v>
       </c>
       <c r="H14" s="25">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I14" s="26">
-        <v>25.500104013582199</v>
+        <v>26.376495413172201</v>
       </c>
       <c r="J14" s="26">
-        <v>14.7607307909231</v>
+        <v>16.0403451771524</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="25">
-        <v>221</v>
+        <v>194</v>
       </c>
       <c r="C15" s="26">
-        <v>38.232549047083999</v>
+        <v>33.168289747237097</v>
       </c>
       <c r="D15" s="27">
-        <v>26.3188336041258</v>
+        <v>24.500154137168799</v>
       </c>
       <c r="E15" s="25">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="F15" s="26">
-        <v>50.878329562683803</v>
+        <v>44.644055962834699</v>
       </c>
       <c r="G15" s="27">
-        <v>36.903257225274402</v>
+        <v>34.054279902360797</v>
       </c>
       <c r="H15" s="25">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="I15" s="26">
-        <v>25.0688068130661</v>
+        <v>21.255540378557701</v>
       </c>
       <c r="J15" s="26">
-        <v>15.6948886615872</v>
+        <v>14.9148137501943</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="25">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="C16" s="26">
-        <v>47.330221464441799</v>
+        <v>44.124232149551197</v>
       </c>
       <c r="D16" s="27">
-        <v>31.072180507925498</v>
+        <v>26.482953843359901</v>
       </c>
       <c r="E16" s="25">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="F16" s="26">
-        <v>60.761801081053697</v>
+        <v>59.9487710501935</v>
       </c>
       <c r="G16" s="27">
-        <v>42.038430195891898</v>
+        <v>38.956872505087802</v>
       </c>
       <c r="H16" s="25">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="I16" s="26">
-        <v>33.055881736817497</v>
+        <v>27.3478199743085</v>
       </c>
       <c r="J16" s="26">
-        <v>19.278633436521002</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>13.547705412284399</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="25">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="C17" s="26">
-        <v>41.590533994462902</v>
+        <v>41.782612073403797</v>
       </c>
       <c r="D17" s="27">
-        <v>27.7932730992408</v>
+        <v>26.289018612584801</v>
       </c>
       <c r="E17" s="25">
-        <v>377</v>
+        <v>361</v>
       </c>
       <c r="F17" s="26">
-        <v>59.4023524592101</v>
+        <v>57.315688780572998</v>
       </c>
       <c r="G17" s="27">
-        <v>42.751524908736798</v>
+        <v>38.623329481559097</v>
       </c>
       <c r="H17" s="25">
-        <v>143</v>
+        <v>158</v>
       </c>
       <c r="I17" s="26">
-        <v>23.228256605637</v>
+        <v>25.804407490790801</v>
       </c>
       <c r="J17" s="26">
-        <v>12.7590823624694</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>14.0957347319093</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="25">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="C18" s="26">
-        <v>47.278774733227401</v>
+        <v>50.800207800027003</v>
       </c>
       <c r="D18" s="27">
-        <v>28.089128775411901</v>
+        <v>31.805139283779599</v>
       </c>
       <c r="E18" s="25">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="F18" s="26">
-        <v>63.785744901710999</v>
+        <v>69.321957422371696</v>
       </c>
       <c r="G18" s="27">
-        <v>40.778460241334201</v>
+        <v>44.434141660267301</v>
       </c>
       <c r="H18" s="25">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I18" s="26">
-        <v>30.0707934242375</v>
+        <v>31.549170874999199</v>
       </c>
       <c r="J18" s="26">
-        <v>15.4207014458808</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>19.3580499156751</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="25">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="C19" s="26">
-        <v>44.969960066675498</v>
+        <v>46.692254223457901</v>
       </c>
       <c r="D19" s="27">
-        <v>28.450097995595598</v>
+        <v>28.4675722276729</v>
       </c>
       <c r="E19" s="25">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="F19" s="26">
-        <v>62.974302421753698</v>
+        <v>58.574244319030498</v>
       </c>
       <c r="G19" s="27">
-        <v>43.751470918690401</v>
+        <v>39.303016630862999</v>
       </c>
       <c r="H19" s="25">
-        <v>83</v>
+        <v>109</v>
       </c>
       <c r="I19" s="26">
-        <v>25.7342796106993</v>
+        <v>34.027090558887203</v>
       </c>
       <c r="J19" s="26">
-        <v>12.0436619611114</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>17.066172526038901</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="25">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="C20" s="26">
-        <v>49.924908861569399</v>
+        <v>53.664062965833899</v>
       </c>
       <c r="D20" s="27">
-        <v>27.092797389893899</v>
+        <v>32.176833893488897</v>
       </c>
       <c r="E20" s="25">
-        <v>164</v>
+        <v>187</v>
       </c>
       <c r="F20" s="26">
-        <v>64.465028704626306</v>
+        <v>74.236102564916905</v>
       </c>
       <c r="G20" s="27">
-        <v>38.377857324503601</v>
+        <v>45.475320568937597</v>
       </c>
       <c r="H20" s="25">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="I20" s="26">
-        <v>34.273310611397797</v>
+        <v>31.561886889021601</v>
       </c>
       <c r="J20" s="26">
-        <v>15.247417357884499</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>18.839173873019099</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="25">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C21" s="26">
-        <v>47.905894857788702</v>
+        <v>47.938758863023203</v>
       </c>
       <c r="D21" s="27">
-        <v>30.423174251454402</v>
+        <v>31.680863630674899</v>
       </c>
       <c r="E21" s="25">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="F21" s="26">
-        <v>67.9456974061669</v>
+        <v>69.494078164762797</v>
       </c>
       <c r="G21" s="27">
-        <v>45.8680938168363</v>
+        <v>47.923053829474199</v>
       </c>
       <c r="H21" s="25">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I21" s="26">
-        <v>27.1647376317934</v>
+        <v>25.732549637069098</v>
       </c>
       <c r="J21" s="26">
-        <v>14.9598213038163</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>15.2821714221894</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="25">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C22" s="26">
-        <v>63.859209225777498</v>
+        <v>62.250203374244002</v>
       </c>
       <c r="D22" s="27">
-        <v>43.578090184749598</v>
+        <v>44.587168740565403</v>
       </c>
       <c r="E22" s="25">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="F22" s="26">
-        <v>92.584104867540603</v>
+        <v>97.844648543868601</v>
       </c>
       <c r="G22" s="27">
-        <v>67.862855846182399</v>
+        <v>72.9538263788763</v>
       </c>
       <c r="H22" s="25">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="I22" s="26">
-        <v>33.693208893081803</v>
+        <v>25.069302157406302</v>
       </c>
       <c r="J22" s="26">
-        <v>18.2196436333839</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>14.745578628289399</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="25">
-        <v>152</v>
+        <v>178</v>
       </c>
       <c r="C23" s="26">
-        <v>47.4814525575947</v>
+        <v>55.941330743689697</v>
       </c>
       <c r="D23" s="27">
-        <v>34.866163523714</v>
+        <v>39.041694974267799</v>
       </c>
       <c r="E23" s="25">
-        <v>106</v>
+        <v>125</v>
       </c>
       <c r="F23" s="26">
-        <v>65.613954726371205</v>
+        <v>78.039644139222702</v>
       </c>
       <c r="G23" s="27">
-        <v>49.961918221104</v>
+        <v>58.591786821972498</v>
       </c>
       <c r="H23" s="25">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="I23" s="26">
-        <v>29.008538600274999</v>
+        <v>33.541013381598603</v>
       </c>
       <c r="J23" s="26">
-        <v>19.767806579588001</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>19.4250846102066</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="25">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C24" s="26">
-        <v>32.777213281326802</v>
+        <v>33.494292014402497</v>
       </c>
       <c r="D24" s="27">
-        <v>23.255933368270298</v>
+        <v>21.910955542364899</v>
       </c>
       <c r="E24" s="25">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F24" s="26">
-        <v>36.435513695198701</v>
+        <v>43.532676715459502</v>
       </c>
       <c r="G24" s="27">
-        <v>25.470541998866199</v>
+        <v>29.1212797539714</v>
       </c>
       <c r="H24" s="25">
-        <v>15</v>
-[...8 lines deleted...]
-    <row r="25" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>12</v>
+      </c>
+      <c r="I24" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="J24" s="26" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="25">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C25" s="26">
-        <v>31.426472392257502</v>
+        <v>30.119608002973301</v>
       </c>
       <c r="D25" s="27">
-        <v>22.244137101205599</v>
+        <v>18.917161376217599</v>
       </c>
       <c r="E25" s="25">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="F25" s="26">
-        <v>48.133978439297202</v>
+        <v>47.204258379450003</v>
       </c>
       <c r="G25" s="27">
-        <v>34.5848296224165</v>
+        <v>31.142767695405599</v>
       </c>
       <c r="H25" s="25">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="I25" s="26">
-        <v>14.8346757799193</v>
+        <v>13.1997228058211</v>
       </c>
       <c r="J25" s="26">
-        <v>10.3099712951303</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>7.5482601407230003</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="25">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C26" s="26">
-        <v>24.306357327759098</v>
+        <v>24.863908606432901</v>
       </c>
       <c r="D26" s="27">
-        <v>17.773624680736798</v>
+        <v>18.071085138149598</v>
       </c>
       <c r="E26" s="25">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F26" s="26">
-        <v>34.015051660359703</v>
+        <v>34.7833842449107</v>
       </c>
       <c r="G26" s="27">
-        <v>27.730688136560499</v>
+        <v>27.728141444346399</v>
       </c>
       <c r="H26" s="25">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I26" s="26">
-        <v>14.838996883810699</v>
+        <v>15.202255145963401</v>
       </c>
       <c r="J26" s="26">
-        <v>8.4681031292597009</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>8.8392034838211</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="25">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C27" s="26">
-        <v>31.081150229981599</v>
+        <v>30.768763247662001</v>
       </c>
       <c r="D27" s="27">
-        <v>20.3155246482509</v>
+        <v>17.615155271570298</v>
       </c>
       <c r="E27" s="25">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F27" s="26">
-        <v>36.944457545315899</v>
+        <v>39.493846858659403</v>
       </c>
       <c r="G27" s="27">
-        <v>28.2206122818002</v>
+        <v>24.487746065227</v>
       </c>
       <c r="H27" s="25">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="I27" s="26">
-        <v>25.620848050070499</v>
+        <v>22.685361355852798</v>
       </c>
       <c r="J27" s="26">
-        <v>12.519376877135301</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>11.8577142033953</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="25">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C28" s="26">
-        <v>24.749499706541599</v>
+        <v>28.026513081375001</v>
       </c>
       <c r="D28" s="27">
-        <v>17.448363903089501</v>
+        <v>16.4431394305075</v>
       </c>
       <c r="E28" s="25">
         <v>27</v>
       </c>
       <c r="F28" s="26">
-        <v>38.412018693849099</v>
+        <v>38.136401194940603</v>
       </c>
       <c r="G28" s="27">
-        <v>29.9548103939442</v>
+        <v>24.4816857002677</v>
       </c>
       <c r="H28" s="25">
-        <v>8</v>
-[...8 lines deleted...]
-    <row r="29" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+        <v>13</v>
+      </c>
+      <c r="I28" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="J28" s="26" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="29">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>16.432876983361901</v>
+        <v>2</v>
+      </c>
+      <c r="C29" s="30" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29" s="31" t="s">
+        <v>118</v>
       </c>
       <c r="E29" s="32">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F29" s="30">
-        <v>50.028140829216397</v>
+        <v>0</v>
       </c>
       <c r="G29" s="31">
-        <v>27.781667410940301</v>
+        <v>0</v>
       </c>
       <c r="H29" s="116">
-        <v>0</v>
-[...28 lines deleted...]
-    <row r="32" spans="1:10" s="28" customFormat="1" ht="15">
+        <v>2</v>
+      </c>
+      <c r="I29" s="30" t="s">
+        <v>118</v>
+      </c>
+      <c r="J29" s="30" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="122" customFormat="1" ht="15.6">
+      <c r="A30" s="120" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" s="121"/>
+      <c r="C30" s="28"/>
+      <c r="H30" s="121"/>
+      <c r="N30" s="121"/>
+    </row>
+    <row r="31" spans="1:14" s="122" customFormat="1" ht="15.6">
+      <c r="A31" s="123" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" s="124"/>
+      <c r="C31" s="28"/>
+      <c r="H31" s="121"/>
+      <c r="N31" s="121"/>
+    </row>
+    <row r="32" spans="1:14" s="28" customFormat="1" ht="13.8">
       <c r="C32" s="59"/>
       <c r="D32" s="59"/>
       <c r="F32" s="45"/>
       <c r="G32" s="59"/>
       <c r="I32" s="59"/>
       <c r="J32" s="59"/>
     </row>
-    <row r="33" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="F33" s="45"/>
       <c r="G33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
     </row>
-    <row r="34" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C34" s="59"/>
       <c r="D34" s="59"/>
       <c r="F34" s="45"/>
       <c r="G34" s="59"/>
       <c r="I34" s="59"/>
       <c r="J34" s="59"/>
     </row>
-    <row r="35" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C35" s="59"/>
       <c r="D35" s="59"/>
       <c r="F35" s="45"/>
       <c r="G35" s="59"/>
       <c r="I35" s="59"/>
       <c r="J35" s="59"/>
     </row>
-    <row r="36" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C36" s="59"/>
       <c r="D36" s="59"/>
       <c r="F36" s="45"/>
       <c r="G36" s="59"/>
       <c r="I36" s="59"/>
       <c r="J36" s="59"/>
     </row>
-    <row r="37" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C37" s="59"/>
       <c r="D37" s="59"/>
       <c r="F37" s="45"/>
       <c r="G37" s="59"/>
       <c r="I37" s="59"/>
       <c r="J37" s="59"/>
     </row>
-    <row r="38" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C38" s="59"/>
       <c r="D38" s="59"/>
       <c r="F38" s="45"/>
       <c r="G38" s="59"/>
       <c r="I38" s="59"/>
       <c r="J38" s="59"/>
     </row>
-    <row r="39" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="39" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C39" s="59"/>
       <c r="D39" s="59"/>
       <c r="F39" s="45"/>
       <c r="G39" s="59"/>
       <c r="I39" s="59"/>
       <c r="J39" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K39"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="28" customWidth="1"/>
     <col min="2" max="2" width="16" style="24" customWidth="1"/>
     <col min="3" max="4" width="16" style="33" customWidth="1"/>
     <col min="5" max="5" width="16" style="24" customWidth="1"/>
     <col min="6" max="6" width="16" style="34" customWidth="1"/>
     <col min="7" max="7" width="16" style="33" customWidth="1"/>
     <col min="8" max="8" width="16" style="24" customWidth="1"/>
     <col min="9" max="10" width="16" style="33" customWidth="1"/>
     <col min="11" max="16384" width="10" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="125" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="129" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="129"/>
+      <c r="A3" s="127" t="s">
+        <v>116</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
       <c r="K5" s="28"/>
     </row>
     <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="126"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
         <v>7</v>
       </c>
       <c r="K6" s="28"/>
     </row>
     <row r="7" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B7" s="25">
-        <v>6775</v>
+        <v>6953</v>
       </c>
       <c r="C7" s="26">
-        <v>28.868760060123719</v>
+        <v>29.815638325886859</v>
       </c>
       <c r="D7" s="27">
-        <v>19.9702724194286</v>
+        <v>20.005255615964298</v>
       </c>
       <c r="E7" s="25">
-        <v>4717</v>
+        <v>4823</v>
       </c>
       <c r="F7" s="26">
-        <v>40.572049556388897</v>
+        <v>41.7976870617656</v>
       </c>
       <c r="G7" s="27">
-        <v>29.385371273644701</v>
+        <v>29.872611763003601</v>
       </c>
       <c r="H7" s="25">
-        <v>2058</v>
+        <v>2130</v>
       </c>
       <c r="I7" s="26">
-        <v>17.378755838993801</v>
+        <v>18.079865641982501</v>
       </c>
       <c r="J7" s="26">
-        <v>11.0368581838121</v>
+        <v>10.6340898091248</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="25">
-        <v>748</v>
+        <v>724</v>
       </c>
       <c r="C8" s="26">
-        <v>18.609124665835001</v>
+        <v>18.0917139949903</v>
       </c>
       <c r="D8" s="27">
-        <v>13.6289787291555</v>
+        <v>13.128594700717301</v>
       </c>
       <c r="E8" s="25">
-        <v>528</v>
+        <v>489</v>
       </c>
       <c r="F8" s="26">
-        <v>26.899716024588798</v>
+        <v>25.049772976827398</v>
       </c>
       <c r="G8" s="27">
-        <v>20.1240178361357</v>
+        <v>19.008342199767501</v>
       </c>
       <c r="H8" s="25">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="I8" s="26">
-        <v>10.696812228401299</v>
+        <v>11.464988972876</v>
       </c>
       <c r="J8" s="26">
-        <v>7.6404360866207002</v>
+        <v>7.7038727188192002</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="25">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C9" s="26">
-        <v>14.3168921187069</v>
+        <v>14.5851989401156</v>
       </c>
       <c r="D9" s="27">
-        <v>9.1459468955789003</v>
+        <v>8.0835655462231006</v>
       </c>
       <c r="E9" s="25">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="F9" s="26">
-        <v>19.8313190613394</v>
+        <v>21.3536175886553</v>
       </c>
       <c r="G9" s="27">
-        <v>12.5965241478078</v>
+        <v>12.8064270298929</v>
       </c>
       <c r="H9" s="25">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="I9" s="26">
-        <v>9.3067339431849998</v>
+        <v>8.4536454632483</v>
       </c>
       <c r="J9" s="26">
-        <v>6.2420916857068001</v>
+        <v>3.9769177914583</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="25">
-        <v>598</v>
+        <v>557</v>
       </c>
       <c r="C10" s="26">
-        <v>26.336662704422899</v>
+        <v>24.4627903172148</v>
       </c>
       <c r="D10" s="27">
-        <v>21.079967607912799</v>
+        <v>18.890622580719</v>
       </c>
       <c r="E10" s="25">
-        <v>405</v>
+        <v>388</v>
       </c>
       <c r="F10" s="26">
-        <v>36.009506509718598</v>
+        <v>34.458259325044402</v>
       </c>
       <c r="G10" s="27">
-        <v>29.394507123311001</v>
+        <v>27.558539397031399</v>
       </c>
       <c r="H10" s="25">
-        <v>193</v>
+        <v>169</v>
       </c>
       <c r="I10" s="26">
-        <v>16.842715220229401</v>
+        <v>14.683809362449001</v>
       </c>
       <c r="J10" s="26">
-        <v>13.198982939305299</v>
+        <v>10.6431395715591</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="25">
-        <v>741</v>
+        <v>734</v>
       </c>
       <c r="C11" s="26">
-        <v>26.303286118165602</v>
+        <v>26.0841027521749</v>
       </c>
       <c r="D11" s="27">
-        <v>19.898566423693399</v>
+        <v>18.946980356285898</v>
       </c>
       <c r="E11" s="25">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="F11" s="26">
-        <v>36.652108237217902</v>
+        <v>37.3265222698004</v>
       </c>
       <c r="G11" s="27">
-        <v>29.123096794024899</v>
+        <v>28.558284585862499</v>
       </c>
       <c r="H11" s="25">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="I11" s="26">
-        <v>16.319562133594399</v>
+        <v>15.269214022437399</v>
       </c>
       <c r="J11" s="26">
-        <v>11.264112847131999</v>
+        <v>10.0811894468396</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="25">
-        <v>649</v>
+        <v>693</v>
       </c>
       <c r="C12" s="26">
-        <v>34.733966715333501</v>
+        <v>37.307647583239699</v>
       </c>
       <c r="D12" s="27">
-        <v>23.215597612714401</v>
+        <v>22.476632220305302</v>
       </c>
       <c r="E12" s="25">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="F12" s="26">
-        <v>49.864940164758501</v>
+        <v>49.558357129640598</v>
       </c>
       <c r="G12" s="27">
-        <v>34.722425005070797</v>
+        <v>32.4354349376503</v>
       </c>
       <c r="H12" s="25">
-        <v>185</v>
+        <v>235</v>
       </c>
       <c r="I12" s="26">
-        <v>19.7233506881051</v>
+        <v>25.177717184595501</v>
       </c>
       <c r="J12" s="26">
-        <v>12.348678143816</v>
+        <v>13.2038236605138</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="25">
-        <v>850</v>
+        <v>869</v>
       </c>
       <c r="C13" s="26">
-        <v>30.8495064895566</v>
+        <v>31.756890587462301</v>
       </c>
       <c r="D13" s="27">
-        <v>20.601423595667999</v>
+        <v>21.1104708615329</v>
       </c>
       <c r="E13" s="25">
-        <v>567</v>
+        <v>607</v>
       </c>
       <c r="F13" s="26">
-        <v>41.737916799474696</v>
+        <v>45.059707824540297</v>
       </c>
       <c r="G13" s="27">
-        <v>29.007742979781799</v>
+        <v>31.920145091498899</v>
       </c>
       <c r="H13" s="25">
-        <v>283</v>
+        <v>262</v>
       </c>
       <c r="I13" s="26">
-        <v>20.2600952367657</v>
+        <v>18.858248234288499</v>
       </c>
       <c r="J13" s="26">
-        <v>12.662370034852399</v>
+        <v>10.919611691662899</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="25">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C14" s="26">
-        <v>41.8243840584922</v>
+        <v>42.456049097864501</v>
       </c>
       <c r="D14" s="27">
-        <v>27.652982481509401</v>
+        <v>27.3411324670063</v>
       </c>
       <c r="E14" s="25">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F14" s="26">
-        <v>61.497373183631197</v>
+        <v>59.200745752677797</v>
       </c>
       <c r="G14" s="27">
-        <v>42.464450691375099</v>
+        <v>40.042722836779802</v>
       </c>
       <c r="H14" s="25">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="I14" s="26">
-        <v>21.851831205752799</v>
+        <v>25.500104013582199</v>
       </c>
       <c r="J14" s="26">
-        <v>12.902214085540599</v>
+        <v>14.7607307909231</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="25">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="C15" s="26">
-        <v>36.114467158951598</v>
+        <v>38.232549047083999</v>
       </c>
       <c r="D15" s="27">
-        <v>26.829317495410798</v>
+        <v>26.3188336041258</v>
       </c>
       <c r="E15" s="25">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="F15" s="26">
-        <v>48.536471569420002</v>
+        <v>50.878329562683803</v>
       </c>
       <c r="G15" s="27">
-        <v>38.8489044663567</v>
+        <v>36.903257225274402</v>
       </c>
       <c r="H15" s="25">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="I15" s="26">
-        <v>23.163491486525999</v>
+        <v>25.0688068130661</v>
       </c>
       <c r="J15" s="26">
-        <v>14.4912239288862</v>
+        <v>15.6948886615872</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="25">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="C16" s="26">
-        <v>45.708237105465699</v>
+        <v>47.330221464441799</v>
       </c>
       <c r="D16" s="27">
-        <v>30.955271127848899</v>
+        <v>31.072180507925498</v>
       </c>
       <c r="E16" s="25">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="F16" s="26">
-        <v>63.906136963776397</v>
+        <v>60.761801081053697</v>
       </c>
       <c r="G16" s="27">
-        <v>44.145523929792098</v>
+        <v>42.038430195891898</v>
       </c>
       <c r="H16" s="25">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="I16" s="26">
-        <v>26.350913975722801</v>
+        <v>33.055881736817497</v>
       </c>
       <c r="J16" s="26">
-        <v>17.455064936964</v>
+        <v>19.278633436521002</v>
       </c>
     </row>
     <row r="17" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="25">
-        <v>430</v>
+        <v>520</v>
       </c>
       <c r="C17" s="26">
-        <v>34.099920697858799</v>
+        <v>41.590533994462902</v>
       </c>
       <c r="D17" s="27">
-        <v>22.094118260046098</v>
+        <v>27.7932730992408</v>
       </c>
       <c r="E17" s="25">
-        <v>314</v>
+        <v>377</v>
       </c>
       <c r="F17" s="26">
-        <v>49.004460342282101</v>
+        <v>59.4023524592101</v>
       </c>
       <c r="G17" s="27">
-        <v>34.091206422766803</v>
+        <v>42.751524908736798</v>
       </c>
       <c r="H17" s="25">
-        <v>116</v>
+        <v>143</v>
       </c>
       <c r="I17" s="26">
-        <v>18.7023774591208</v>
+        <v>23.228256605637</v>
       </c>
       <c r="J17" s="26">
-        <v>10.273573028467201</v>
+        <v>12.7590823624694</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="25">
-        <v>202</v>
+        <v>228</v>
       </c>
       <c r="C18" s="26">
-        <v>41.404939281296301</v>
+        <v>47.278774733227401</v>
       </c>
       <c r="D18" s="27">
-        <v>26.8769039227133</v>
+        <v>28.089128775411901</v>
       </c>
       <c r="E18" s="25">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="F18" s="26">
-        <v>55.766071360511603</v>
+        <v>63.785744901710999</v>
       </c>
       <c r="G18" s="27">
-        <v>38.140636112959498</v>
+        <v>40.778460241334201</v>
       </c>
       <c r="H18" s="25">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="I18" s="26">
-        <v>26.4030275471587</v>
+        <v>30.0707934242375</v>
       </c>
       <c r="J18" s="26">
-        <v>15.285523919669</v>
+        <v>15.4207014458808</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="25">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C19" s="26">
-        <v>44.246309404939097</v>
+        <v>44.969960066675498</v>
       </c>
       <c r="D19" s="27">
-        <v>28.063279997952598</v>
+        <v>28.450097995595598</v>
       </c>
       <c r="E19" s="25">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="F19" s="26">
-        <v>59.1533320411489</v>
+        <v>62.974302421753698</v>
       </c>
       <c r="G19" s="27">
-        <v>41.306963450009498</v>
+        <v>43.751470918690401</v>
       </c>
       <c r="H19" s="25">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="I19" s="26">
-        <v>28.285499069960501</v>
+        <v>25.7342796106993</v>
       </c>
       <c r="J19" s="26">
-        <v>14.343057633280701</v>
+        <v>12.0436619611114</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="25">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="C20" s="26">
-        <v>50.967116137538703</v>
+        <v>49.924908861569399</v>
       </c>
       <c r="D20" s="27">
-        <v>27.430365740234201</v>
+        <v>27.092797389893899</v>
       </c>
       <c r="E20" s="25">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="F20" s="26">
-        <v>65.242591761957698</v>
+        <v>64.465028704626306</v>
       </c>
       <c r="G20" s="27">
-        <v>39.523279409223299</v>
+        <v>38.377857324503601</v>
       </c>
       <c r="H20" s="25">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="I20" s="26">
-        <v>35.580038342723697</v>
+        <v>34.273310611397797</v>
       </c>
       <c r="J20" s="26">
-        <v>14.787537651167201</v>
+        <v>15.247417357884499</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="25">
-        <v>363</v>
+        <v>384</v>
       </c>
       <c r="C21" s="26">
-        <v>44.895238260142598</v>
+        <v>47.905894857788702</v>
       </c>
       <c r="D21" s="27">
-        <v>28.561770551680201</v>
+        <v>30.423174251454402</v>
       </c>
       <c r="E21" s="25">
-        <v>251</v>
+        <v>277</v>
       </c>
       <c r="F21" s="26">
-        <v>60.953546597893599</v>
+        <v>67.9456974061669</v>
       </c>
       <c r="G21" s="27">
-        <v>40.835958154771703</v>
+        <v>45.8680938168363</v>
       </c>
       <c r="H21" s="25">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="I21" s="26">
-        <v>28.2286520818631</v>
+        <v>27.1647376317934</v>
       </c>
       <c r="J21" s="26">
-        <v>16.3743111617766</v>
+        <v>14.9598213038163</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="25">
-        <v>110</v>
+        <v>136</v>
       </c>
       <c r="C22" s="26">
-        <v>51.324283151404302</v>
+        <v>63.859209225777498</v>
       </c>
       <c r="D22" s="27">
-        <v>40.4120235883139</v>
+        <v>43.578090184749598</v>
       </c>
       <c r="E22" s="25">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="F22" s="26">
-        <v>77.244989299297103</v>
+        <v>92.584104867540603</v>
       </c>
       <c r="G22" s="27">
-        <v>61.610811612443598</v>
+        <v>67.862855846182399</v>
       </c>
       <c r="H22" s="25">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="I22" s="26">
-        <v>23.972996816386001</v>
+        <v>33.693208893081803</v>
       </c>
       <c r="J22" s="26">
-        <v>18.754523888723</v>
+        <v>18.2196436333839</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="25">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="C23" s="26">
-        <v>50.485497034364201</v>
+        <v>47.4814525575947</v>
       </c>
       <c r="D23" s="27">
-        <v>35.377747847193497</v>
+        <v>34.866163523714</v>
       </c>
       <c r="E23" s="25">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="F23" s="26">
-        <v>75.9741075339969</v>
+        <v>65.613954726371205</v>
       </c>
       <c r="G23" s="27">
-        <v>56.0139952340894</v>
+        <v>49.961918221104</v>
       </c>
       <c r="H23" s="25">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="I23" s="26">
-        <v>24.428207689874501</v>
+        <v>29.008538600274999</v>
       </c>
       <c r="J23" s="26">
-        <v>14.4628482046377</v>
+        <v>19.767806579588001</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="25">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="C24" s="26">
-        <v>44.278635087521003</v>
+        <v>32.777213281326802</v>
       </c>
       <c r="D24" s="27">
-        <v>31.0722084881894</v>
+        <v>23.255933368270298</v>
       </c>
       <c r="E24" s="25">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="F24" s="26">
-        <v>65.906906494576404</v>
+        <v>36.435513695198701</v>
       </c>
       <c r="G24" s="27">
-        <v>47.308507179568601</v>
+        <v>25.470541998866199</v>
       </c>
       <c r="H24" s="25">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="I24" s="26">
-        <v>21.349481304647401</v>
+        <v>28.907303912121801</v>
       </c>
       <c r="J24" s="26">
-        <v>13.8979846812547</v>
+        <v>20.818411203221501</v>
       </c>
     </row>
     <row r="25" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="25">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="C25" s="26">
-        <v>34.173827222597403</v>
+        <v>31.426472392257502</v>
       </c>
       <c r="D25" s="27">
-        <v>21.3841025906552</v>
+        <v>22.244137101205599</v>
       </c>
       <c r="E25" s="25">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="F25" s="26">
-        <v>49.892675919656298</v>
+        <v>48.133978439297202</v>
       </c>
       <c r="G25" s="27">
-        <v>33.091952158588597</v>
+        <v>34.5848296224165</v>
       </c>
       <c r="H25" s="25">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="I25" s="26">
-        <v>18.540179021787399</v>
+        <v>14.8346757799193</v>
       </c>
       <c r="J25" s="26">
-        <v>9.7090969972731003</v>
+        <v>10.3099712951303</v>
       </c>
     </row>
     <row r="26" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="25">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="C26" s="26">
-        <v>19.689132925982101</v>
+        <v>24.306357327759098</v>
       </c>
       <c r="D26" s="27">
-        <v>13.3231164619823</v>
+        <v>17.773624680736798</v>
       </c>
       <c r="E26" s="25">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="F26" s="26">
-        <v>26.886960496333302</v>
+        <v>34.015051660359703</v>
       </c>
       <c r="G26" s="27">
-        <v>20.211566841157399</v>
+        <v>27.730688136560499</v>
       </c>
       <c r="H26" s="25">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I26" s="26">
-        <v>12.6709762550274</v>
+        <v>14.838996883810699</v>
       </c>
       <c r="J26" s="26">
-        <v>7.0466973185045001</v>
+        <v>8.4681031292597009</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="25">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C27" s="26">
-        <v>30.1470421983223</v>
+        <v>31.081150229981599</v>
       </c>
       <c r="D27" s="27">
-        <v>19.726844580754999</v>
+        <v>20.3155246482509</v>
       </c>
       <c r="E27" s="25">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="F27" s="26">
-        <v>42.103293413173603</v>
+        <v>36.944457545315899</v>
       </c>
       <c r="G27" s="27">
-        <v>27.704006162366401</v>
+        <v>28.2206122818002</v>
       </c>
       <c r="H27" s="25">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="I27" s="26">
-        <v>18.962876522500199</v>
+        <v>25.620848050070499</v>
       </c>
       <c r="J27" s="26">
-        <v>13.328327428132599</v>
+        <v>12.519376877135301</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="25">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="C28" s="26">
-        <v>9.9242918308901</v>
+        <v>24.749499706541599</v>
       </c>
       <c r="D28" s="27">
-        <v>6.0470773080087001</v>
+        <v>17.448363903089501</v>
       </c>
       <c r="E28" s="25">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="F28" s="26">
-        <v>15.635105075013</v>
+        <v>38.412018693849099</v>
       </c>
       <c r="G28" s="27">
-        <v>9.7414229302045996</v>
+        <v>29.9548103939442</v>
       </c>
       <c r="H28" s="25">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I28" s="26">
-        <v>4.2424713809950996</v>
+        <v>11.2475659564297</v>
       </c>
       <c r="J28" s="26">
-        <v>3.1988116793643999</v>
+        <v>5.2281396006858998</v>
       </c>
     </row>
     <row r="29" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="29">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C29" s="30">
-        <v>37.141583717129699</v>
+        <v>28.956131460836801</v>
       </c>
       <c r="D29" s="31">
-        <v>26.363686835632901</v>
+        <v>16.432876983361901</v>
       </c>
       <c r="E29" s="32">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F29" s="30">
-        <v>64.193092823212197</v>
+        <v>50.028140829216397</v>
       </c>
       <c r="G29" s="31">
-        <v>46.243671783428702</v>
+        <v>27.781667410940301</v>
       </c>
       <c r="H29" s="116">
         <v>0</v>
       </c>
       <c r="I29" s="117">
         <v>0</v>
       </c>
       <c r="J29" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="28" customFormat="1" ht="15.75">
+    <row r="30" spans="1:10" s="28" customFormat="1" ht="15">
       <c r="A30" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="59"/>
       <c r="D30" s="59"/>
       <c r="F30" s="45"/>
       <c r="G30" s="59"/>
       <c r="H30" s="60"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
     </row>
-    <row r="31" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="31" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C31" s="59"/>
       <c r="D31" s="59"/>
       <c r="F31" s="45"/>
       <c r="G31" s="59"/>
       <c r="I31" s="59"/>
       <c r="J31" s="59"/>
     </row>
-    <row r="32" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="32" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C32" s="59"/>
       <c r="D32" s="59"/>
       <c r="F32" s="45"/>
       <c r="G32" s="59"/>
       <c r="I32" s="59"/>
       <c r="J32" s="59"/>
     </row>
-    <row r="33" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="F33" s="45"/>
       <c r="G33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
     </row>
-    <row r="34" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C34" s="59"/>
       <c r="D34" s="59"/>
       <c r="F34" s="45"/>
       <c r="G34" s="59"/>
       <c r="I34" s="59"/>
       <c r="J34" s="59"/>
     </row>
-    <row r="35" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C35" s="59"/>
       <c r="D35" s="59"/>
       <c r="F35" s="45"/>
       <c r="G35" s="59"/>
       <c r="I35" s="59"/>
       <c r="J35" s="59"/>
     </row>
-    <row r="36" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C36" s="59"/>
       <c r="D36" s="59"/>
       <c r="F36" s="45"/>
       <c r="G36" s="59"/>
       <c r="I36" s="59"/>
       <c r="J36" s="59"/>
     </row>
-    <row r="37" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C37" s="59"/>
       <c r="D37" s="59"/>
       <c r="F37" s="45"/>
       <c r="G37" s="59"/>
       <c r="I37" s="59"/>
       <c r="J37" s="59"/>
     </row>
-    <row r="38" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C38" s="59"/>
       <c r="D38" s="59"/>
       <c r="F38" s="45"/>
       <c r="G38" s="59"/>
       <c r="I38" s="59"/>
       <c r="J38" s="59"/>
     </row>
-    <row r="39" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="39" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C39" s="59"/>
       <c r="D39" s="59"/>
       <c r="F39" s="45"/>
       <c r="G39" s="59"/>
       <c r="I39" s="59"/>
       <c r="J39" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:K39"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="28" customWidth="1"/>
     <col min="2" max="2" width="16" style="24" customWidth="1"/>
     <col min="3" max="4" width="16" style="33" customWidth="1"/>
     <col min="5" max="5" width="16" style="24" customWidth="1"/>
     <col min="6" max="6" width="16" style="34" customWidth="1"/>
     <col min="7" max="7" width="16" style="33" customWidth="1"/>
     <col min="8" max="8" width="16" style="24" customWidth="1"/>
     <col min="9" max="10" width="16" style="33" customWidth="1"/>
     <col min="11" max="16384" width="10" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="125" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="129" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="129"/>
+      <c r="A3" s="127" t="s">
+        <v>107</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
       <c r="K5" s="28"/>
     </row>
     <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="126"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
         <v>7</v>
       </c>
       <c r="K6" s="28"/>
     </row>
     <row r="7" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B7" s="25">
-        <v>6767</v>
+        <v>6775</v>
       </c>
       <c r="C7" s="26">
-        <v>28.695398094794335</v>
+        <v>28.868760060123719</v>
       </c>
       <c r="D7" s="27">
-        <v>20.2518691082179</v>
+        <v>19.9702724194286</v>
       </c>
       <c r="E7" s="25">
-        <v>4743</v>
+        <v>4717</v>
       </c>
       <c r="F7" s="26">
-        <v>40.574959928698298</v>
+        <v>40.572049556388897</v>
       </c>
       <c r="G7" s="27">
-        <v>29.943557601629099</v>
+        <v>29.385371273644701</v>
       </c>
       <c r="H7" s="25">
-        <v>2024</v>
+        <v>2058</v>
       </c>
       <c r="I7" s="26">
-        <v>17.018839199129101</v>
+        <v>17.378755838993801</v>
       </c>
       <c r="J7" s="26">
-        <v>11.0643374279867</v>
+        <v>11.0368581838121</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="25">
-        <v>728</v>
+        <v>748</v>
       </c>
       <c r="C8" s="26">
-        <v>18.087742945345401</v>
+        <v>18.609124665835001</v>
       </c>
       <c r="D8" s="27">
-        <v>13.9608171975784</v>
+        <v>13.6289787291555</v>
       </c>
       <c r="E8" s="25">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="F8" s="26">
-        <v>26.347827435972398</v>
+        <v>26.899716024588798</v>
       </c>
       <c r="G8" s="27">
-        <v>20.5840677822132</v>
+        <v>20.1240178361357</v>
       </c>
       <c r="H8" s="25">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="I8" s="26">
-        <v>10.200024917203701</v>
+        <v>10.696812228401299</v>
       </c>
       <c r="J8" s="26">
-        <v>7.9188304907529004</v>
+        <v>7.6404360866207002</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="25">
         <v>367</v>
       </c>
       <c r="C9" s="26">
-        <v>13.9877224386127</v>
+        <v>14.3168921187069</v>
       </c>
       <c r="D9" s="27">
-        <v>8.3942112216617009</v>
+        <v>9.1459468955789003</v>
       </c>
       <c r="E9" s="25">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="F9" s="26">
-        <v>19.050157544002499</v>
+        <v>19.8313190613394</v>
       </c>
       <c r="G9" s="27">
-        <v>12.392283200269</v>
+        <v>12.5965241478078</v>
       </c>
       <c r="H9" s="25">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="I9" s="26">
-        <v>9.3859411697939006</v>
+        <v>9.3067339431849998</v>
       </c>
       <c r="J9" s="26">
-        <v>4.8537143444244997</v>
+        <v>6.2420916857068001</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="25">
-        <v>558</v>
+        <v>598</v>
       </c>
       <c r="C10" s="26">
-        <v>24.7020481450887</v>
+        <v>26.336662704422899</v>
       </c>
       <c r="D10" s="27">
-        <v>19.8344273445238</v>
+        <v>21.079967607912799</v>
       </c>
       <c r="E10" s="25">
-        <v>380</v>
+        <v>405</v>
       </c>
       <c r="F10" s="26">
-        <v>33.922710674539701</v>
+        <v>36.009506509718598</v>
       </c>
       <c r="G10" s="27">
-        <v>28.156534220407099</v>
+        <v>29.394507123311001</v>
       </c>
       <c r="H10" s="25">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="I10" s="26">
-        <v>15.631469661117601</v>
+        <v>16.842715220229401</v>
       </c>
       <c r="J10" s="26">
-        <v>11.702325253539</v>
+        <v>13.198982939305299</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="25">
-        <v>792</v>
+        <v>741</v>
       </c>
       <c r="C11" s="26">
-        <v>28.104799675233402</v>
+        <v>26.303286118165602</v>
       </c>
       <c r="D11" s="27">
-        <v>20.584679059024701</v>
+        <v>19.898566423693399</v>
       </c>
       <c r="E11" s="25">
-        <v>528</v>
+        <v>507</v>
       </c>
       <c r="F11" s="26">
-        <v>38.128249566724399</v>
+        <v>36.652108237217902</v>
       </c>
       <c r="G11" s="27">
-        <v>28.953729529612101</v>
+        <v>29.123096794024899</v>
       </c>
       <c r="H11" s="25">
-        <v>264</v>
+        <v>234</v>
       </c>
       <c r="I11" s="26">
-        <v>18.420009712368799</v>
+        <v>16.319562133594399</v>
       </c>
       <c r="J11" s="26">
-        <v>12.9940754919415</v>
+        <v>11.264112847131999</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="25">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="C12" s="26">
-        <v>34.346666496264604</v>
+        <v>34.733966715333501</v>
       </c>
       <c r="D12" s="27">
-        <v>22.038937854341601</v>
+        <v>23.215597612714401</v>
       </c>
       <c r="E12" s="25">
-        <v>442</v>
+        <v>464</v>
       </c>
       <c r="F12" s="26">
-        <v>47.242133570185302</v>
+        <v>49.864940164758501</v>
       </c>
       <c r="G12" s="27">
-        <v>32.670837556873501</v>
+        <v>34.722425005070797</v>
       </c>
       <c r="H12" s="25">
-        <v>203</v>
+        <v>185</v>
       </c>
       <c r="I12" s="26">
-        <v>21.5428958321395</v>
+        <v>19.7233506881051</v>
       </c>
       <c r="J12" s="26">
-        <v>12.0867244966061</v>
+        <v>12.348678143816</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="25">
-        <v>831</v>
+        <v>850</v>
       </c>
       <c r="C13" s="26">
-        <v>30.0047119312961</v>
+        <v>30.8495064895566</v>
       </c>
       <c r="D13" s="27">
-        <v>21.273516232396499</v>
+        <v>20.601423595667999</v>
       </c>
       <c r="E13" s="25">
-        <v>602</v>
+        <v>567</v>
       </c>
       <c r="F13" s="26">
-        <v>44.036541551439498</v>
+        <v>41.737916799474696</v>
       </c>
       <c r="G13" s="27">
-        <v>32.832481556500198</v>
+        <v>29.007742979781799</v>
       </c>
       <c r="H13" s="25">
-        <v>229</v>
+        <v>283</v>
       </c>
       <c r="I13" s="26">
-        <v>16.327770364526401</v>
+        <v>20.2600952367657</v>
       </c>
       <c r="J13" s="26">
-        <v>10.274953398711601</v>
+        <v>12.662370034852399</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="25">
-        <v>167</v>
+        <v>189</v>
       </c>
       <c r="C14" s="26">
-        <v>36.813940800097001</v>
+        <v>41.8243840584922</v>
       </c>
       <c r="D14" s="27">
-        <v>24.038262285177002</v>
+        <v>27.652982481509401</v>
       </c>
       <c r="E14" s="25">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="F14" s="26">
-        <v>50.705949206626698</v>
+        <v>61.497373183631197</v>
       </c>
       <c r="G14" s="27">
-        <v>33.986061187075599</v>
+        <v>42.464450691375099</v>
       </c>
       <c r="H14" s="25">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I14" s="26">
-        <v>22.6805269887153</v>
+        <v>21.851831205752799</v>
       </c>
       <c r="J14" s="26">
-        <v>14.5218853079888</v>
+        <v>12.902214085540599</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="25">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="C15" s="26">
-        <v>34.370075825675002</v>
+        <v>36.114467158951598</v>
       </c>
       <c r="D15" s="27">
-        <v>26.5503820660496</v>
+        <v>26.829317495410798</v>
       </c>
       <c r="E15" s="25">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="F15" s="26">
-        <v>44.888495251315099</v>
+        <v>48.536471569420002</v>
       </c>
       <c r="G15" s="27">
-        <v>36.181999739781297</v>
+        <v>38.8489044663567</v>
       </c>
       <c r="H15" s="25">
         <v>65</v>
       </c>
       <c r="I15" s="26">
-        <v>23.402550878045702</v>
+        <v>23.163491486525999</v>
       </c>
       <c r="J15" s="26">
-        <v>16.641935598282199</v>
+        <v>14.4912239288862</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="25">
-        <v>224</v>
+        <v>247</v>
       </c>
       <c r="C16" s="26">
-        <v>41.1746162167329</v>
+        <v>45.708237105465699</v>
       </c>
       <c r="D16" s="27">
-        <v>27.322203916090199</v>
+        <v>30.955271127848899</v>
       </c>
       <c r="E16" s="25">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="F16" s="26">
-        <v>59.900735923326998</v>
+        <v>63.906136963776397</v>
       </c>
       <c r="G16" s="27">
-        <v>42.479653855966397</v>
+        <v>44.145523929792098</v>
       </c>
       <c r="H16" s="25">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="I16" s="26">
-        <v>21.247493459755901</v>
+        <v>26.350913975722801</v>
       </c>
       <c r="J16" s="26">
-        <v>11.4718310722557</v>
+        <v>17.455064936964</v>
       </c>
     </row>
     <row r="17" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="25">
-        <v>464</v>
+        <v>430</v>
       </c>
       <c r="C17" s="26">
-        <v>36.543029417138698</v>
+        <v>34.099920697858799</v>
       </c>
       <c r="D17" s="27">
-        <v>25.0459582678324</v>
+        <v>22.094118260046098</v>
       </c>
       <c r="E17" s="25">
-        <v>353</v>
+        <v>314</v>
       </c>
       <c r="F17" s="26">
-        <v>54.674431571773702</v>
+        <v>49.004460342282101</v>
       </c>
       <c r="G17" s="27">
-        <v>39.161017723740201</v>
+        <v>34.091206422766803</v>
       </c>
       <c r="H17" s="25">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="I17" s="26">
-        <v>17.785725273034899</v>
+        <v>18.7023774591208</v>
       </c>
       <c r="J17" s="26">
-        <v>11.060693170228999</v>
+        <v>10.273573028467201</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="25">
-        <v>226</v>
+        <v>202</v>
       </c>
       <c r="C18" s="26">
-        <v>45.890933900810602</v>
+        <v>41.404939281296301</v>
       </c>
       <c r="D18" s="27">
-        <v>28.736604842390499</v>
+        <v>26.8769039227133</v>
       </c>
       <c r="E18" s="25">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="F18" s="26">
-        <v>62.359740233948301</v>
+        <v>55.766071360511603</v>
       </c>
       <c r="G18" s="27">
-        <v>41.438614696768802</v>
+        <v>38.140636112959498</v>
       </c>
       <c r="H18" s="25">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="I18" s="26">
-        <v>28.665556049470901</v>
+        <v>26.4030275471587</v>
       </c>
       <c r="J18" s="26">
-        <v>15.8297753802683</v>
+        <v>15.285523919669</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="25">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="C19" s="26">
-        <v>45.207590457517</v>
+        <v>44.246309404939097</v>
       </c>
       <c r="D19" s="27">
-        <v>30.704379266712898</v>
+        <v>28.063279997952598</v>
       </c>
       <c r="E19" s="25">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="F19" s="26">
-        <v>62.877156245465599</v>
+        <v>59.1533320411489</v>
       </c>
       <c r="G19" s="27">
-        <v>45.311928511684897</v>
+        <v>41.306963450009498</v>
       </c>
       <c r="H19" s="25">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="I19" s="26">
-        <v>26.250684883420998</v>
+        <v>28.285499069960501</v>
       </c>
       <c r="J19" s="26">
-        <v>15.5470393509534</v>
+        <v>14.343057633280701</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="25">
-        <v>272</v>
+        <v>253</v>
       </c>
       <c r="C20" s="26">
-        <v>54.259251501604801</v>
+        <v>50.967116137538703</v>
       </c>
       <c r="D20" s="27">
-        <v>33.871466395402201</v>
+        <v>27.430365740234201</v>
       </c>
       <c r="E20" s="25">
-        <v>196</v>
+        <v>168</v>
       </c>
       <c r="F20" s="26">
-        <v>75.330145894506998</v>
+        <v>65.242591761957698</v>
       </c>
       <c r="G20" s="27">
-        <v>49.098450564514003</v>
+        <v>39.523279409223299</v>
       </c>
       <c r="H20" s="25">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="I20" s="26">
-        <v>31.5210133176281</v>
+        <v>35.580038342723697</v>
       </c>
       <c r="J20" s="26">
-        <v>18.088621044144499</v>
+        <v>14.787537651167201</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="25">
-        <v>382</v>
+        <v>363</v>
       </c>
       <c r="C21" s="26">
-        <v>46.818258140187602</v>
+        <v>44.895238260142598</v>
       </c>
       <c r="D21" s="27">
-        <v>33.935903714440499</v>
+        <v>28.561770551680201</v>
       </c>
       <c r="E21" s="25">
-        <v>264</v>
+        <v>251</v>
       </c>
       <c r="F21" s="26">
-        <v>63.475194783493102</v>
+        <v>60.953546597893599</v>
       </c>
       <c r="G21" s="27">
-        <v>48.450036775938997</v>
+        <v>40.835958154771703</v>
       </c>
       <c r="H21" s="25">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="I21" s="26">
-        <v>29.499225645326799</v>
+        <v>28.2286520818631</v>
       </c>
       <c r="J21" s="26">
-        <v>18.842416061882201</v>
+        <v>16.3743111617766</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="25">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C22" s="26">
-        <v>52.772647103753798</v>
+        <v>51.324283151404302</v>
       </c>
       <c r="D22" s="27">
-        <v>42.618713124971798</v>
+        <v>40.4120235883139</v>
       </c>
       <c r="E22" s="25">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="F22" s="26">
-        <v>70.211760469878698</v>
+        <v>77.244989299297103</v>
       </c>
       <c r="G22" s="27">
-        <v>60.359702670974002</v>
+        <v>61.610811612443598</v>
       </c>
       <c r="H22" s="25">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="I22" s="26">
-        <v>34.309077133476599</v>
+        <v>23.972996816386001</v>
       </c>
       <c r="J22" s="26">
-        <v>23.9187426571206</v>
+        <v>18.754523888723</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="25">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="C23" s="26">
-        <v>52.257926682128897</v>
+        <v>50.485497034364201</v>
       </c>
       <c r="D23" s="27">
-        <v>35.296602561701199</v>
+        <v>35.377747847193497</v>
       </c>
       <c r="E23" s="25">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F23" s="26">
-        <v>74.141823585000296</v>
+        <v>75.9741075339969</v>
       </c>
       <c r="G23" s="27">
-        <v>52.89472505813</v>
+        <v>56.0139952340894</v>
       </c>
       <c r="H23" s="25">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="I23" s="26">
-        <v>29.858173675043499</v>
+        <v>24.428207689874501</v>
       </c>
       <c r="J23" s="26">
-        <v>17.757254751891999</v>
+        <v>14.4628482046377</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="25">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="C24" s="26">
-        <v>35.991835536254698</v>
+        <v>44.278635087521003</v>
       </c>
       <c r="D24" s="27">
-        <v>19.4054498580794</v>
+        <v>31.0722084881894</v>
       </c>
       <c r="E24" s="25">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="F24" s="26">
-        <v>44.118052555630101</v>
+        <v>65.906906494576404</v>
       </c>
       <c r="G24" s="27">
-        <v>25.4750860147293</v>
+        <v>47.308507179568601</v>
       </c>
       <c r="H24" s="25">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="I24" s="26">
-        <v>27.354435326299299</v>
+        <v>21.349481304647401</v>
       </c>
       <c r="J24" s="26">
-        <v>13.611743184104499</v>
+        <v>13.8979846812547</v>
       </c>
     </row>
     <row r="25" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="25">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="C25" s="26">
-        <v>22.268388393281501</v>
+        <v>34.173827222597403</v>
       </c>
       <c r="D25" s="27">
-        <v>15.1942740819165</v>
+        <v>21.3841025906552</v>
       </c>
       <c r="E25" s="25">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="F25" s="26">
-        <v>33.202428676012303</v>
+        <v>49.892675919656298</v>
       </c>
       <c r="G25" s="27">
-        <v>23.451710078234999</v>
+        <v>33.091952158588597</v>
       </c>
       <c r="H25" s="25">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I25" s="26">
-        <v>11.381281044476401</v>
+        <v>18.540179021787399</v>
       </c>
       <c r="J25" s="26">
-        <v>7.2669525971161999</v>
+        <v>9.7090969972731003</v>
       </c>
     </row>
     <row r="26" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="25">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="C26" s="26">
-        <v>23.772098887487999</v>
+        <v>19.689132925982101</v>
       </c>
       <c r="D26" s="27">
-        <v>18.763456011775499</v>
+        <v>13.3231164619823</v>
       </c>
       <c r="E26" s="25">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F26" s="26">
-        <v>31.983278601384701</v>
+        <v>26.886960496333302</v>
       </c>
       <c r="G26" s="27">
-        <v>25.637407446221399</v>
+        <v>20.211566841157399</v>
       </c>
       <c r="H26" s="25">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="I26" s="26">
-        <v>15.781409937466201</v>
+        <v>12.6709762550274</v>
       </c>
       <c r="J26" s="26">
-        <v>12.5050607012274</v>
+        <v>7.0466973185045001</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="25">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C27" s="26">
-        <v>25.857465406271402</v>
+        <v>30.1470421983223</v>
       </c>
       <c r="D27" s="27">
-        <v>18.456452560155</v>
+        <v>19.726844580754999</v>
       </c>
       <c r="E27" s="25">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F27" s="26">
-        <v>38.690107713259899</v>
+        <v>42.103293413173603</v>
       </c>
       <c r="G27" s="27">
-        <v>27.281770651141802</v>
+        <v>27.704006162366401</v>
       </c>
       <c r="H27" s="25">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="I27" s="26">
-        <v>13.806584287380399</v>
+        <v>18.962876522500199</v>
       </c>
       <c r="J27" s="26">
-        <v>10.9144578164167</v>
+        <v>13.328327428132599</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="25">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="C28" s="26">
-        <v>18.519705679139001</v>
+        <v>9.9242918308901</v>
       </c>
       <c r="D28" s="27">
-        <v>12.5516670808922</v>
+        <v>6.0470773080087001</v>
       </c>
       <c r="E28" s="25">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F28" s="26">
-        <v>29.958699792429002</v>
+        <v>15.635105075013</v>
       </c>
       <c r="G28" s="27">
-        <v>21.565878558262199</v>
+        <v>9.7414229302045996</v>
       </c>
       <c r="H28" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I28" s="26">
-        <v>7.1129320217087004</v>
+        <v>4.2424713809950996</v>
       </c>
       <c r="J28" s="26">
-        <v>4.3856082292438998</v>
+        <v>3.1988116793643999</v>
       </c>
     </row>
     <row r="29" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="29">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C29" s="30">
-        <v>22.754854368932001</v>
+        <v>37.141583717129699</v>
       </c>
       <c r="D29" s="31">
-        <v>17.429817556029999</v>
+        <v>26.363686835632901</v>
       </c>
       <c r="E29" s="32">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F29" s="30">
-        <v>39.554354275166503</v>
+        <v>64.193092823212197</v>
       </c>
       <c r="G29" s="31">
-        <v>33.747800553471002</v>
+        <v>46.243671783428702</v>
       </c>
       <c r="H29" s="116">
         <v>0</v>
       </c>
       <c r="I29" s="117">
         <v>0</v>
       </c>
       <c r="J29" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="28" customFormat="1" ht="15.75">
+    <row r="30" spans="1:10" s="28" customFormat="1" ht="15">
       <c r="A30" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="59"/>
       <c r="D30" s="59"/>
       <c r="F30" s="45"/>
       <c r="G30" s="59"/>
       <c r="H30" s="60"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
     </row>
-    <row r="31" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="31" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C31" s="59"/>
       <c r="D31" s="59"/>
       <c r="F31" s="45"/>
       <c r="G31" s="59"/>
       <c r="I31" s="59"/>
       <c r="J31" s="59"/>
     </row>
-    <row r="32" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="32" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C32" s="59"/>
       <c r="D32" s="59"/>
       <c r="F32" s="45"/>
       <c r="G32" s="59"/>
       <c r="I32" s="59"/>
       <c r="J32" s="59"/>
     </row>
-    <row r="33" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="F33" s="45"/>
       <c r="G33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
     </row>
-    <row r="34" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C34" s="59"/>
       <c r="D34" s="59"/>
       <c r="F34" s="45"/>
       <c r="G34" s="59"/>
       <c r="I34" s="59"/>
       <c r="J34" s="59"/>
     </row>
-    <row r="35" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C35" s="59"/>
       <c r="D35" s="59"/>
       <c r="F35" s="45"/>
       <c r="G35" s="59"/>
       <c r="I35" s="59"/>
       <c r="J35" s="59"/>
     </row>
-    <row r="36" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C36" s="59"/>
       <c r="D36" s="59"/>
       <c r="F36" s="45"/>
       <c r="G36" s="59"/>
       <c r="I36" s="59"/>
       <c r="J36" s="59"/>
     </row>
-    <row r="37" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C37" s="59"/>
       <c r="D37" s="59"/>
       <c r="F37" s="45"/>
       <c r="G37" s="59"/>
       <c r="I37" s="59"/>
       <c r="J37" s="59"/>
     </row>
-    <row r="38" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C38" s="59"/>
       <c r="D38" s="59"/>
       <c r="F38" s="45"/>
       <c r="G38" s="59"/>
       <c r="I38" s="59"/>
       <c r="J38" s="59"/>
     </row>
-    <row r="39" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="39" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C39" s="59"/>
       <c r="D39" s="59"/>
       <c r="F39" s="45"/>
       <c r="G39" s="59"/>
       <c r="I39" s="59"/>
       <c r="J39" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K39"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="28" customWidth="1"/>
     <col min="2" max="2" width="16" style="24" customWidth="1"/>
     <col min="3" max="4" width="16" style="33" customWidth="1"/>
     <col min="5" max="5" width="16" style="24" customWidth="1"/>
     <col min="6" max="6" width="16" style="34" customWidth="1"/>
     <col min="7" max="7" width="16" style="33" customWidth="1"/>
     <col min="8" max="8" width="16" style="24" customWidth="1"/>
     <col min="9" max="10" width="16" style="33" customWidth="1"/>
     <col min="11" max="16384" width="10" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="125" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="129" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="129"/>
+      <c r="A3" s="127" t="s">
+        <v>115</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
       <c r="K5" s="28"/>
     </row>
     <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="126"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
-        <v>68</v>
+        <v>7</v>
       </c>
       <c r="E6" s="47" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
-        <v>68</v>
+        <v>7</v>
       </c>
       <c r="H6" s="47" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
-        <v>68</v>
+        <v>7</v>
       </c>
       <c r="K6" s="28"/>
     </row>
     <row r="7" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B7" s="25">
-        <v>6640</v>
+        <v>6767</v>
       </c>
       <c r="C7" s="26">
-        <v>28.1403311697417</v>
+        <v>28.695398094794335</v>
       </c>
       <c r="D7" s="27">
-        <v>20.0345170951115</v>
+        <v>20.2518691082179</v>
       </c>
       <c r="E7" s="25">
-        <v>4701</v>
+        <v>4743</v>
       </c>
       <c r="F7" s="26">
-        <v>40.148433910028302</v>
+        <v>40.574959928698298</v>
       </c>
       <c r="G7" s="27">
-        <v>30.035528123770298</v>
+        <v>29.943557601629099</v>
       </c>
       <c r="H7" s="25">
-        <v>1939</v>
+        <v>2024</v>
       </c>
       <c r="I7" s="26">
-        <v>16.3119689724309</v>
+        <v>17.018839199129101</v>
       </c>
       <c r="J7" s="26">
-        <v>10.518227659249099</v>
+        <v>11.0643374279867</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="25">
-        <v>751</v>
+        <v>728</v>
       </c>
       <c r="C8" s="26">
-        <v>18.741235321913202</v>
+        <v>18.087742945345401</v>
       </c>
       <c r="D8" s="27">
-        <v>14.4152783926989</v>
+        <v>13.9608171975784</v>
       </c>
       <c r="E8" s="25">
-        <v>543</v>
+        <v>518</v>
       </c>
       <c r="F8" s="26">
-        <v>27.713795600805</v>
+        <v>26.347827435972398</v>
       </c>
       <c r="G8" s="27">
-        <v>22.3182790163122</v>
+        <v>20.5840677822132</v>
       </c>
       <c r="H8" s="25">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="I8" s="26">
-        <v>10.156778172302401</v>
+        <v>10.200024917203701</v>
       </c>
       <c r="J8" s="26">
-        <v>6.9810381614301003</v>
+        <v>7.9188304907529004</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="25">
-        <v>387</v>
+        <v>367</v>
       </c>
       <c r="C9" s="26">
-        <v>14.566360026595801</v>
+        <v>13.9877224386127</v>
       </c>
       <c r="D9" s="27">
-        <v>9.8974518183082001</v>
+        <v>8.3942112216617009</v>
       </c>
       <c r="E9" s="25">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="F9" s="26">
-        <v>19.657191216314398</v>
+        <v>19.050157544002499</v>
       </c>
       <c r="G9" s="27">
-        <v>13.860494903267099</v>
+        <v>12.392283200269</v>
       </c>
       <c r="H9" s="25">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="I9" s="26">
-        <v>9.9273826347777003</v>
+        <v>9.3859411697939006</v>
       </c>
       <c r="J9" s="26">
-        <v>6.3314824078620999</v>
+        <v>4.8537143444244997</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="25">
-        <v>505</v>
+        <v>558</v>
       </c>
       <c r="C10" s="26">
-        <v>22.5955382984307</v>
+        <v>24.7020481450887</v>
       </c>
       <c r="D10" s="27">
-        <v>18.333632958009598</v>
+        <v>19.8344273445238</v>
       </c>
       <c r="E10" s="25">
-        <v>358</v>
+        <v>380</v>
       </c>
       <c r="F10" s="26">
-        <v>32.249579314146899</v>
+        <v>33.922710674539701</v>
       </c>
       <c r="G10" s="27">
-        <v>26.702527912324499</v>
+        <v>28.156534220407099</v>
       </c>
       <c r="H10" s="25">
-        <v>147</v>
+        <v>178</v>
       </c>
       <c r="I10" s="26">
-        <v>13.068263898921</v>
+        <v>15.631469661117601</v>
       </c>
       <c r="J10" s="26">
-        <v>10.455388291687701</v>
+        <v>11.702325253539</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="25">
-        <v>745</v>
+        <v>792</v>
       </c>
       <c r="C11" s="26">
-        <v>26.5164424188334</v>
+        <v>28.104799675233402</v>
       </c>
       <c r="D11" s="27">
-        <v>20.285235886222001</v>
+        <v>20.584679059024701</v>
       </c>
       <c r="E11" s="25">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F11" s="26">
-        <v>38.274119387758802</v>
+        <v>38.128249566724399</v>
       </c>
       <c r="G11" s="27">
-        <v>30.400237332738602</v>
+        <v>28.953729529612101</v>
       </c>
       <c r="H11" s="25">
-        <v>216</v>
+        <v>264</v>
       </c>
       <c r="I11" s="26">
-        <v>15.1319580298331</v>
+        <v>18.420009712368799</v>
       </c>
       <c r="J11" s="26">
-        <v>11.011645453478</v>
+        <v>12.9940754919415</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="25">
-        <v>613</v>
+        <v>645</v>
       </c>
       <c r="C12" s="26">
-        <v>32.565355826980699</v>
+        <v>34.346666496264604</v>
       </c>
       <c r="D12" s="27">
-        <v>22.490529392803399</v>
+        <v>22.038937854341601</v>
       </c>
       <c r="E12" s="25">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F12" s="26">
-        <v>46.875607585112498</v>
+        <v>47.242133570185302</v>
       </c>
       <c r="G12" s="27">
-        <v>34.069550153622899</v>
+        <v>32.670837556873501</v>
       </c>
       <c r="H12" s="25">
-        <v>173</v>
+        <v>203</v>
       </c>
       <c r="I12" s="26">
-        <v>18.3318251080306</v>
+        <v>21.5428958321395</v>
       </c>
       <c r="J12" s="26">
-        <v>11.4592133833939</v>
+        <v>12.0867244966061</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="25">
-        <v>783</v>
+        <v>831</v>
       </c>
       <c r="C13" s="26">
-        <v>28.2328456166344</v>
+        <v>30.0047119312961</v>
       </c>
       <c r="D13" s="27">
-        <v>20.151794858438699</v>
+        <v>21.273516232396499</v>
       </c>
       <c r="E13" s="25">
-        <v>555</v>
+        <v>602</v>
       </c>
       <c r="F13" s="26">
-        <v>40.484249985502302</v>
+        <v>44.036541551439498</v>
       </c>
       <c r="G13" s="27">
-        <v>30.045991050768599</v>
+        <v>32.832481556500198</v>
       </c>
       <c r="H13" s="25">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I13" s="26">
-        <v>16.257124970230901</v>
+        <v>16.327770364526401</v>
       </c>
       <c r="J13" s="26">
-        <v>10.734001839196001</v>
+        <v>10.274953398711601</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="25">
-        <v>189</v>
+        <v>167</v>
       </c>
       <c r="C14" s="26">
-        <v>41.565913311978598</v>
+        <v>36.813940800097001</v>
       </c>
       <c r="D14" s="27">
-        <v>28.815920365192198</v>
+        <v>24.038262285177002</v>
       </c>
       <c r="E14" s="25">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="F14" s="26">
-        <v>58.356142310598401</v>
+        <v>50.705949206626698</v>
       </c>
       <c r="G14" s="27">
-        <v>44.494230795954401</v>
+        <v>33.986061187075599</v>
       </c>
       <c r="H14" s="25">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="I14" s="26">
-        <v>24.4362990114406</v>
+        <v>22.6805269887153</v>
       </c>
       <c r="J14" s="26">
-        <v>12.9661852969395</v>
+        <v>14.5218853079888</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="25">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C15" s="26">
-        <v>34.6137136321829</v>
+        <v>34.370075825675002</v>
       </c>
       <c r="D15" s="27">
-        <v>25.9749563780153</v>
+        <v>26.5503820660496</v>
       </c>
       <c r="E15" s="25">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="F15" s="26">
-        <v>48.932057837692398</v>
+        <v>44.888495251315099</v>
       </c>
       <c r="G15" s="27">
-        <v>38.220928365698001</v>
+        <v>36.181999739781297</v>
       </c>
       <c r="H15" s="25">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="I15" s="26">
-        <v>19.682133543276102</v>
+        <v>23.402550878045702</v>
       </c>
       <c r="J15" s="26">
-        <v>13.4257187680514</v>
+        <v>16.641935598282199</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="25">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C16" s="26">
-        <v>40.755828723172897</v>
+        <v>41.1746162167329</v>
       </c>
       <c r="D16" s="27">
-        <v>26.589067187487998</v>
+        <v>27.322203916090199</v>
       </c>
       <c r="E16" s="25">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="F16" s="26">
-        <v>55.6279939907594</v>
+        <v>59.900735923326998</v>
       </c>
       <c r="G16" s="27">
-        <v>39.4996024638832</v>
+        <v>42.479653855966397</v>
       </c>
       <c r="H16" s="25">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="I16" s="26">
-        <v>24.912335002963101</v>
+        <v>21.247493459755901</v>
       </c>
       <c r="J16" s="26">
-        <v>12.910837848411701</v>
+        <v>11.4718310722557</v>
       </c>
     </row>
     <row r="17" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="25">
-        <v>493</v>
+        <v>464</v>
       </c>
       <c r="C17" s="26">
-        <v>38.657176708776603</v>
+        <v>36.543029417138698</v>
       </c>
       <c r="D17" s="27">
-        <v>26.226802646143099</v>
+        <v>25.0459582678324</v>
       </c>
       <c r="E17" s="25">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="F17" s="26">
-        <v>55.310501445930498</v>
+        <v>54.674431571773702</v>
       </c>
       <c r="G17" s="27">
-        <v>40.129738583430303</v>
+        <v>39.161017723740201</v>
       </c>
       <c r="H17" s="25">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="I17" s="26">
-        <v>21.397205588822398</v>
+        <v>17.785725273034899</v>
       </c>
       <c r="J17" s="26">
-        <v>12.486757616532399</v>
+        <v>11.060693170228999</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="25">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="C18" s="26">
-        <v>46.814637242052903</v>
+        <v>45.890933900810602</v>
       </c>
       <c r="D18" s="27">
-        <v>29.731603165063301</v>
+        <v>28.736604842390499</v>
       </c>
       <c r="E18" s="25">
-        <v>171</v>
+        <v>157</v>
       </c>
       <c r="F18" s="26">
-        <v>67.421843888860394</v>
+        <v>62.359740233948301</v>
       </c>
       <c r="G18" s="27">
-        <v>45.307506644007503</v>
+        <v>41.438614696768802</v>
       </c>
       <c r="H18" s="25">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="I18" s="26">
-        <v>25.212393751459501</v>
+        <v>28.665556049470901</v>
       </c>
       <c r="J18" s="26">
-        <v>13.820217033751099</v>
+        <v>15.8297753802683</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="52" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="B19" s="25">
-        <v>335</v>
+        <v>307</v>
       </c>
       <c r="C19" s="26">
-        <v>49.000678695967601</v>
+        <v>45.207590457517</v>
       </c>
       <c r="D19" s="27">
-        <v>30.6254869321033</v>
+        <v>30.704379266712898</v>
       </c>
       <c r="E19" s="25">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="F19" s="26">
-        <v>61.829562153532102</v>
+        <v>62.877156245465599</v>
       </c>
       <c r="G19" s="27">
-        <v>42.126074232318402</v>
+        <v>45.311928511684897</v>
       </c>
       <c r="H19" s="25">
-        <v>116</v>
+        <v>86</v>
       </c>
       <c r="I19" s="26">
-        <v>35.208649186786403</v>
+        <v>26.250684883420998</v>
       </c>
       <c r="J19" s="26">
-        <v>18.770544125898301</v>
+        <v>15.5470393509534</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="25">
-        <v>236</v>
+        <v>272</v>
       </c>
       <c r="C20" s="26">
-        <v>46.724299902690703</v>
+        <v>54.259251501604801</v>
       </c>
       <c r="D20" s="27">
-        <v>27.401926978214199</v>
+        <v>33.871466395402201</v>
       </c>
       <c r="E20" s="25">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="F20" s="26">
-        <v>66.706182138371503</v>
+        <v>75.330145894506998</v>
       </c>
       <c r="G20" s="27">
-        <v>39.622517174839103</v>
+        <v>49.098450564514003</v>
       </c>
       <c r="H20" s="25">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="I20" s="26">
-        <v>25.129147339194098</v>
+        <v>31.5210133176281</v>
       </c>
       <c r="J20" s="26">
-        <v>15.183129122918601</v>
+        <v>18.088621044144499</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="52" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="B21" s="25">
-        <v>328</v>
+        <v>382</v>
       </c>
       <c r="C21" s="26">
-        <v>39.888361232890901</v>
+        <v>46.818258140187602</v>
       </c>
       <c r="D21" s="27">
-        <v>28.290511504248201</v>
+        <v>33.935903714440499</v>
       </c>
       <c r="E21" s="25">
-        <v>222</v>
+        <v>264</v>
       </c>
       <c r="F21" s="26">
-        <v>52.898138914801798</v>
+        <v>63.475194783493102</v>
       </c>
       <c r="G21" s="27">
-        <v>39.610651993865901</v>
+        <v>48.450036775938997</v>
       </c>
       <c r="H21" s="25">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="I21" s="26">
-        <v>26.3275218226593</v>
+        <v>29.499225645326799</v>
       </c>
       <c r="J21" s="26">
-        <v>16.646035759174499</v>
+        <v>18.842416061882201</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="25">
-        <v>139</v>
+        <v>114</v>
       </c>
       <c r="C22" s="26">
-        <v>63.805370667890799</v>
+        <v>52.772647103753798</v>
       </c>
       <c r="D22" s="27">
-        <v>42.8173734106986</v>
+        <v>42.618713124971798</v>
       </c>
       <c r="E22" s="25">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="F22" s="26">
-        <v>87.3381904061672</v>
+        <v>70.211760469878698</v>
       </c>
       <c r="G22" s="27">
-        <v>60.8077710892764</v>
+        <v>60.359702670974002</v>
       </c>
       <c r="H22" s="25">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="I22" s="26">
-        <v>38.810137965307497</v>
+        <v>34.309077133476599</v>
       </c>
       <c r="J22" s="26">
-        <v>23.7704684517917</v>
+        <v>23.9187426571206</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="25">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="C23" s="26">
-        <v>44.022225109482399</v>
+        <v>52.257926682128897</v>
       </c>
       <c r="D23" s="27">
-        <v>31.198362820805698</v>
+        <v>35.296602561701199</v>
       </c>
       <c r="E23" s="25">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="F23" s="26">
-        <v>64.587979995834999</v>
+        <v>74.141823585000296</v>
       </c>
       <c r="G23" s="27">
-        <v>49.783827577267303</v>
+        <v>52.89472505813</v>
       </c>
       <c r="H23" s="25">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="I23" s="26">
-        <v>22.918447491978501</v>
+        <v>29.858173675043499</v>
       </c>
       <c r="J23" s="26">
-        <v>12.306197931632701</v>
+        <v>17.757254751891999</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="52" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="B24" s="25">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C24" s="26">
-        <v>31.481490314671799</v>
+        <v>35.991835536254698</v>
       </c>
       <c r="D24" s="27">
-        <v>19.126095824693401</v>
+        <v>19.4054498580794</v>
       </c>
       <c r="E24" s="25">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F24" s="26">
-        <v>38.856508465167899</v>
+        <v>44.118052555630101</v>
       </c>
       <c r="G24" s="27">
-        <v>23.657138512679001</v>
+        <v>25.4750860147293</v>
       </c>
       <c r="H24" s="25">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I24" s="26">
-        <v>23.6320489971149</v>
+        <v>27.354435326299299</v>
       </c>
       <c r="J24" s="26">
-        <v>15.659895309985</v>
+        <v>13.611743184104499</v>
       </c>
     </row>
     <row r="25" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="25">
-        <v>102</v>
+        <v>82</v>
       </c>
       <c r="C25" s="26">
-        <v>27.603078555114202</v>
+        <v>22.268388393281501</v>
       </c>
       <c r="D25" s="27">
-        <v>18.6269266820069</v>
+        <v>15.1942740819165</v>
       </c>
       <c r="E25" s="25">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="F25" s="26">
-        <v>39.553854197991399</v>
+        <v>33.202428676012303</v>
       </c>
       <c r="G25" s="27">
-        <v>28.155165661660099</v>
+        <v>23.451710078234999</v>
       </c>
       <c r="H25" s="25">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="I25" s="26">
-        <v>15.6785995226137</v>
+        <v>11.381281044476401</v>
       </c>
       <c r="J25" s="26">
-        <v>9.2880618022617991</v>
+        <v>7.2669525971161999</v>
       </c>
     </row>
     <row r="26" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="25">
         <v>107</v>
       </c>
       <c r="C26" s="26">
-        <v>23.925638221989701</v>
+        <v>23.772098887487999</v>
       </c>
       <c r="D26" s="27">
-        <v>16.844691201021799</v>
+        <v>18.763456011775499</v>
       </c>
       <c r="E26" s="25">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="F26" s="26">
-        <v>34.911847584848303</v>
+        <v>31.983278601384701</v>
       </c>
       <c r="G26" s="27">
-        <v>26.882347643134</v>
+        <v>25.637407446221399</v>
       </c>
       <c r="H26" s="25">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="I26" s="26">
-        <v>13.2354790250746</v>
+        <v>15.781409937466201</v>
       </c>
       <c r="J26" s="26">
-        <v>7.622811383657</v>
+        <v>12.5050607012274</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="52" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="B27" s="25">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C27" s="26">
-        <v>26.850042512567299</v>
+        <v>25.857465406271402</v>
       </c>
       <c r="D27" s="27">
-        <v>17.2770435654976</v>
+        <v>18.456452560155</v>
       </c>
       <c r="E27" s="25">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F27" s="26">
-        <v>37.661888474693498</v>
+        <v>38.690107713259899</v>
       </c>
       <c r="G27" s="27">
-        <v>25.955003904186501</v>
+        <v>27.281770651141802</v>
       </c>
       <c r="H27" s="25">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I27" s="26">
-        <v>16.660509521843402</v>
+        <v>13.806584287380399</v>
       </c>
       <c r="J27" s="26">
-        <v>9.8004203782687007</v>
+        <v>10.9144578164167</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="52" t="s">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="B28" s="25">
         <v>26</v>
       </c>
       <c r="C28" s="26">
-        <v>18.607447272935499</v>
+        <v>18.519705679139001</v>
       </c>
       <c r="D28" s="27">
-        <v>15.3370277736886</v>
+        <v>12.5516670808922</v>
       </c>
       <c r="E28" s="25">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F28" s="26">
-        <v>32.973964904232098</v>
+        <v>29.958699792429002</v>
       </c>
       <c r="G28" s="27">
-        <v>28.255952378399201</v>
+        <v>21.565878558262199</v>
       </c>
       <c r="H28" s="25">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I28" s="26">
-        <v>4.2871229118139</v>
+        <v>7.1129320217087004</v>
       </c>
       <c r="J28" s="26">
-        <v>2.4758019349756002</v>
+        <v>4.3856082292438998</v>
       </c>
     </row>
     <row r="29" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="66" t="s">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="B29" s="29">
         <v>3</v>
       </c>
       <c r="C29" s="30">
-        <v>22.948938611589199</v>
+        <v>22.754854368932001</v>
       </c>
       <c r="D29" s="31">
-        <v>27.9130724329552</v>
+        <v>17.429817556029999</v>
       </c>
       <c r="E29" s="32">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F29" s="30">
-        <v>26.757642651682399</v>
+        <v>39.554354275166503</v>
       </c>
       <c r="G29" s="31">
-        <v>24.344892232443801</v>
-[...11 lines deleted...]
-    <row r="30" spans="1:10" s="28" customFormat="1" ht="15.75">
+        <v>33.747800553471002</v>
+      </c>
+      <c r="H29" s="116">
+        <v>0</v>
+      </c>
+      <c r="I29" s="117">
+        <v>0</v>
+      </c>
+      <c r="J29" s="117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="28" customFormat="1" ht="15">
       <c r="A30" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="59"/>
       <c r="D30" s="59"/>
       <c r="F30" s="45"/>
       <c r="G30" s="59"/>
       <c r="H30" s="60"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
     </row>
-    <row r="31" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="31" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C31" s="59"/>
       <c r="D31" s="59"/>
       <c r="F31" s="45"/>
       <c r="G31" s="59"/>
       <c r="I31" s="59"/>
       <c r="J31" s="59"/>
     </row>
-    <row r="32" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="32" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C32" s="59"/>
       <c r="D32" s="59"/>
       <c r="F32" s="45"/>
       <c r="G32" s="59"/>
       <c r="I32" s="59"/>
       <c r="J32" s="59"/>
     </row>
-    <row r="33" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="F33" s="45"/>
       <c r="G33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
     </row>
-    <row r="34" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C34" s="59"/>
       <c r="D34" s="59"/>
       <c r="F34" s="45"/>
       <c r="G34" s="59"/>
       <c r="I34" s="59"/>
       <c r="J34" s="59"/>
     </row>
-    <row r="35" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C35" s="59"/>
       <c r="D35" s="59"/>
       <c r="F35" s="45"/>
       <c r="G35" s="59"/>
       <c r="I35" s="59"/>
       <c r="J35" s="59"/>
     </row>
-    <row r="36" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C36" s="59"/>
       <c r="D36" s="59"/>
       <c r="F36" s="45"/>
       <c r="G36" s="59"/>
       <c r="I36" s="59"/>
       <c r="J36" s="59"/>
     </row>
-    <row r="37" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C37" s="59"/>
       <c r="D37" s="59"/>
       <c r="F37" s="45"/>
       <c r="G37" s="59"/>
       <c r="I37" s="59"/>
       <c r="J37" s="59"/>
     </row>
-    <row r="38" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C38" s="59"/>
       <c r="D38" s="59"/>
       <c r="F38" s="45"/>
       <c r="G38" s="59"/>
       <c r="I38" s="59"/>
       <c r="J38" s="59"/>
     </row>
-    <row r="39" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="39" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C39" s="59"/>
       <c r="D39" s="59"/>
       <c r="F39" s="45"/>
       <c r="G39" s="59"/>
       <c r="I39" s="59"/>
       <c r="J39" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:K39"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="28" customWidth="1"/>
     <col min="2" max="2" width="16" style="24" customWidth="1"/>
     <col min="3" max="4" width="16" style="33" customWidth="1"/>
     <col min="5" max="5" width="16" style="24" customWidth="1"/>
     <col min="6" max="6" width="16" style="34" customWidth="1"/>
     <col min="7" max="7" width="16" style="33" customWidth="1"/>
     <col min="8" max="8" width="16" style="24" customWidth="1"/>
     <col min="9" max="10" width="16" style="33" customWidth="1"/>
     <col min="11" max="16384" width="10" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
-[...12 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="A1" s="125" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="129" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="129"/>
+      <c r="A3" s="127" t="s">
+        <v>106</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
       <c r="K5" s="28"/>
     </row>
     <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="126"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="E6" s="47" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H6" s="47" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
         <v>68</v>
       </c>
       <c r="K6" s="28"/>
     </row>
     <row r="7" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B7" s="25">
-        <v>6846</v>
+        <v>6640</v>
       </c>
       <c r="C7" s="26">
-        <v>29.031999588012695</v>
+        <v>28.1403311697417</v>
       </c>
       <c r="D7" s="27">
-        <v>21.059417724609375</v>
+        <v>20.0345170951115</v>
       </c>
       <c r="E7" s="25">
-        <v>4803</v>
+        <v>4701</v>
       </c>
       <c r="F7" s="26">
-        <v>40.993999481201172</v>
+        <v>40.148433910028302</v>
       </c>
       <c r="G7" s="27">
-        <v>31.066646575927734</v>
+        <v>30.035528123770298</v>
       </c>
       <c r="H7" s="25">
-        <v>2043</v>
+        <v>1939</v>
       </c>
       <c r="I7" s="26">
-        <v>17.220403671264648</v>
+        <v>16.3119689724309</v>
       </c>
       <c r="J7" s="26">
-        <v>11.492494583129883</v>
+        <v>10.518227659249099</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="25">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="C8" s="26">
-        <v>18.791326825521026</v>
+        <v>18.741235321913202</v>
       </c>
       <c r="D8" s="27">
-        <v>14.63309071629528</v>
+        <v>14.4152783926989</v>
       </c>
       <c r="E8" s="25">
-        <v>524</v>
+        <v>543</v>
       </c>
       <c r="F8" s="26">
-        <v>26.81428167532971</v>
+        <v>27.713795600805</v>
       </c>
       <c r="G8" s="27">
-        <v>21.703291121177156</v>
+        <v>22.3182790163122</v>
       </c>
       <c r="H8" s="25">
-        <v>226</v>
+        <v>208</v>
       </c>
       <c r="I8" s="26">
-        <v>11.094635522813835</v>
+        <v>10.156778172302401</v>
       </c>
       <c r="J8" s="26">
-        <v>7.9433481251868221</v>
+        <v>6.9810381614301003</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="52" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="B9" s="25">
-        <v>455</v>
+        <v>387</v>
       </c>
       <c r="C9" s="26">
-        <v>17.003532810932487</v>
+        <v>14.566360026595801</v>
       </c>
       <c r="D9" s="27">
-        <v>10.854544250495739</v>
+        <v>9.8974518183082001</v>
       </c>
       <c r="E9" s="25">
-        <v>294</v>
+        <v>249</v>
       </c>
       <c r="F9" s="26">
-        <v>23.011068793703419</v>
+        <v>19.657191216314398</v>
       </c>
       <c r="G9" s="27">
-        <v>15.59342762147919</v>
+        <v>13.860494903267099</v>
       </c>
       <c r="H9" s="25">
-        <v>161</v>
+        <v>138</v>
       </c>
       <c r="I9" s="26">
-        <v>11.514240648344721</v>
+        <v>9.9273826347777003</v>
       </c>
       <c r="J9" s="26">
-        <v>6.7084948175768808</v>
+        <v>6.3314824078620999</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="25">
-        <v>546</v>
+        <v>505</v>
       </c>
       <c r="C10" s="26">
-        <v>24.768144537093132</v>
+        <v>22.5955382984307</v>
       </c>
       <c r="D10" s="27">
-        <v>20.29455055555561</v>
+        <v>18.333632958009598</v>
       </c>
       <c r="E10" s="25">
-        <v>400</v>
+        <v>358</v>
       </c>
       <c r="F10" s="26">
-        <v>36.468200640746282</v>
+        <v>32.249579314146899</v>
       </c>
       <c r="G10" s="27">
-        <v>30.164502029026703</v>
+        <v>26.702527912324499</v>
       </c>
       <c r="H10" s="25">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I10" s="26">
-        <v>13.181671878392757</v>
+        <v>13.068263898921</v>
       </c>
       <c r="J10" s="26">
-        <v>10.947264255569582</v>
+        <v>10.455388291687701</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="52" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="B11" s="25">
-        <v>734</v>
+        <v>745</v>
       </c>
       <c r="C11" s="26">
-        <v>26.256652698890566</v>
+        <v>26.5164424188334</v>
       </c>
       <c r="D11" s="27">
-        <v>20.270178557749581</v>
+        <v>20.285235886222001</v>
       </c>
       <c r="E11" s="25">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="F11" s="26">
-        <v>38.632033871289245</v>
+        <v>38.274119387758802</v>
       </c>
       <c r="G11" s="27">
-        <v>31.11228248787263</v>
+        <v>30.400237332738602</v>
       </c>
       <c r="H11" s="25">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="I11" s="26">
-        <v>14.241534306763354</v>
+        <v>15.1319580298331</v>
       </c>
       <c r="J11" s="26">
-        <v>10.168213494057559</v>
+        <v>11.011645453478</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="25">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="C12" s="26">
-        <v>32.835121804244856</v>
+        <v>32.565355826980699</v>
       </c>
       <c r="D12" s="27">
-        <v>22.588123156328798</v>
+        <v>22.490529392803399</v>
       </c>
       <c r="E12" s="25">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="F12" s="26">
-        <v>46.115144415312564</v>
+        <v>46.875607585112498</v>
       </c>
       <c r="G12" s="27">
-        <v>33.293537093561653</v>
+        <v>34.069550153622899</v>
       </c>
       <c r="H12" s="25">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="I12" s="26">
-        <v>19.59633665023399</v>
+        <v>18.3318251080306</v>
       </c>
       <c r="J12" s="26">
-        <v>12.320938007511655</v>
+        <v>11.4592133833939</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="52" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="B13" s="25">
-        <v>824</v>
+        <v>783</v>
       </c>
       <c r="C13" s="26">
-        <v>29.69131303886445</v>
+        <v>28.2328456166344</v>
       </c>
       <c r="D13" s="27">
-        <v>21.642227851987133</v>
+        <v>20.151794858438699</v>
       </c>
       <c r="E13" s="25">
-        <v>587</v>
+        <v>555</v>
       </c>
       <c r="F13" s="26">
-        <v>42.730189789013316</v>
+        <v>40.484249985502302</v>
       </c>
       <c r="G13" s="27">
-        <v>32.21629046788064</v>
+        <v>30.045991050768599</v>
       </c>
       <c r="H13" s="25">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="I13" s="26">
-        <v>16.910615978106105</v>
+        <v>16.257124970230901</v>
       </c>
       <c r="J13" s="26">
-        <v>11.483221059387532</v>
+        <v>10.734001839196001</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="25">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C14" s="26">
-        <v>39.700469825449538</v>
+        <v>41.565913311978598</v>
       </c>
       <c r="D14" s="27">
-        <v>27.106949714348534</v>
+        <v>28.815920365192198</v>
       </c>
       <c r="E14" s="25">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="F14" s="26">
-        <v>55.097255332394802</v>
+        <v>58.356142310598401</v>
       </c>
       <c r="G14" s="27">
-        <v>39.333527149108818</v>
+        <v>44.494230795954401</v>
       </c>
       <c r="H14" s="25">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I14" s="26">
-        <v>23.95608051904841</v>
+        <v>24.4362990114406</v>
       </c>
       <c r="J14" s="26">
-        <v>15.129419353428482</v>
+        <v>12.9661852969395</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="25">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="C15" s="26">
-        <v>32.997379142591051</v>
+        <v>34.6137136321829</v>
       </c>
       <c r="D15" s="27">
-        <v>24.090308263170595</v>
+        <v>25.9749563780153</v>
       </c>
       <c r="E15" s="25">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="F15" s="26">
-        <v>44.840041097486484</v>
+        <v>48.932057837692398</v>
       </c>
       <c r="G15" s="27">
-        <v>34.012978216894403</v>
+        <v>38.220928365698001</v>
       </c>
       <c r="H15" s="25">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="I15" s="26">
-        <v>20.636754428150006</v>
+        <v>19.682133543276102</v>
       </c>
       <c r="J15" s="26">
-        <v>13.936473723934418</v>
+        <v>13.4257187680514</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="25">
-        <v>249</v>
+        <v>223</v>
       </c>
       <c r="C16" s="26">
-        <v>45.163104101861848</v>
+        <v>40.755828723172897</v>
       </c>
       <c r="D16" s="27">
-        <v>30.340650755644628</v>
+        <v>26.589067187487998</v>
       </c>
       <c r="E16" s="25">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="F16" s="26">
-        <v>61.860960461707712</v>
+        <v>55.6279939907594</v>
       </c>
       <c r="G16" s="27">
-        <v>44.542816922745892</v>
+        <v>39.4996024638832</v>
       </c>
       <c r="H16" s="25">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="I16" s="26">
-        <v>27.358653204710187</v>
+        <v>24.912335002963101</v>
       </c>
       <c r="J16" s="26">
-        <v>15.340111750647964</v>
+        <v>12.910837848411701</v>
       </c>
     </row>
     <row r="17" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="52" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="B17" s="25">
-        <v>480</v>
+        <v>493</v>
       </c>
       <c r="C17" s="26">
-        <v>37.495869595614856</v>
+        <v>38.657176708776603</v>
       </c>
       <c r="D17" s="27">
-        <v>25.587527071985072</v>
+        <v>26.226802646143099</v>
       </c>
       <c r="E17" s="25">
-        <v>341</v>
+        <v>359</v>
       </c>
       <c r="F17" s="26">
-        <v>52.28766187516436</v>
+        <v>55.310501445930498</v>
       </c>
       <c r="G17" s="27">
-        <v>38.16065600035764</v>
+        <v>40.129738583430303</v>
       </c>
       <c r="H17" s="25">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="I17" s="26">
-        <v>22.134480504538764</v>
+        <v>21.397205588822398</v>
       </c>
       <c r="J17" s="26">
-        <v>13.111211843133978</v>
+        <v>12.486757616532399</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="25">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="C18" s="26">
-        <v>43.483401163431459</v>
+        <v>46.814637242052903</v>
       </c>
       <c r="D18" s="27">
-        <v>29.28098658766389</v>
+        <v>29.731603165063301</v>
       </c>
       <c r="E18" s="25">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="F18" s="26">
-        <v>64.152589280649977</v>
+        <v>67.421843888860394</v>
       </c>
       <c r="G18" s="27">
-        <v>46.050874028945323</v>
+        <v>45.307506644007503</v>
       </c>
       <c r="H18" s="25">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="I18" s="26">
-        <v>21.77481147327142</v>
+        <v>25.212393751459501</v>
       </c>
       <c r="J18" s="26">
-        <v>11.999010724891082</v>
+        <v>13.820217033751099</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="52" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="B19" s="25">
         <v>335</v>
       </c>
       <c r="C19" s="26">
-        <v>48.677886798484444</v>
+        <v>49.000678695967601</v>
       </c>
       <c r="D19" s="27">
-        <v>34.304011815010732</v>
+        <v>30.6254869321033</v>
       </c>
       <c r="E19" s="25">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="F19" s="26">
-        <v>63.88728937159285</v>
+        <v>61.829562153532102</v>
       </c>
       <c r="G19" s="27">
-        <v>47.695271912497525</v>
+        <v>42.126074232318402</v>
       </c>
       <c r="H19" s="25">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="I19" s="26">
-        <v>32.295159649763519</v>
+        <v>35.208649186786403</v>
       </c>
       <c r="J19" s="26">
-        <v>20.355044403008364</v>
+        <v>18.770544125898301</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="52" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="B20" s="25">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="C20" s="26">
-        <v>48.711023815369508</v>
+        <v>46.724299902690703</v>
       </c>
       <c r="D20" s="27">
-        <v>29.695425617176724</v>
+        <v>27.401926978214199</v>
       </c>
       <c r="E20" s="25">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F20" s="26">
-        <v>65.74311444780507</v>
+        <v>66.706182138371503</v>
       </c>
       <c r="G20" s="27">
-        <v>43.573334539806901</v>
+        <v>39.622517174839103</v>
       </c>
       <c r="H20" s="25">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="I20" s="26">
-        <v>30.27098669099254</v>
+        <v>25.129147339194098</v>
       </c>
       <c r="J20" s="26">
-        <v>15.337116801876963</v>
+        <v>15.183129122918601</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="52" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="B21" s="25">
-        <v>350</v>
+        <v>328</v>
       </c>
       <c r="C21" s="26">
-        <v>42.287257339104535</v>
+        <v>39.888361232890901</v>
       </c>
       <c r="D21" s="27">
-        <v>29.603249570747632</v>
+        <v>28.290511504248201</v>
       </c>
       <c r="E21" s="25">
-        <v>242</v>
+        <v>222</v>
       </c>
       <c r="F21" s="26">
-        <v>57.209049431455519</v>
+        <v>52.898138914801798</v>
       </c>
       <c r="G21" s="27">
-        <v>42.15916875435412</v>
+        <v>39.610651993865901</v>
       </c>
       <c r="H21" s="25">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="I21" s="26">
-        <v>26.688907422852377</v>
+        <v>26.3275218226593</v>
       </c>
       <c r="J21" s="26">
-        <v>16.482050603930748</v>
+        <v>16.646035759174499</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="25">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="C22" s="26">
-        <v>57.930159946540044</v>
+        <v>63.805370667890799</v>
       </c>
       <c r="D22" s="27">
-        <v>46.73637288484607</v>
+        <v>42.8173734106986</v>
       </c>
       <c r="E22" s="25">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="F22" s="26">
-        <v>68.958505545413161</v>
+        <v>87.3381904061672</v>
       </c>
       <c r="G22" s="27">
-        <v>55.430424053163229</v>
+        <v>60.8077710892764</v>
       </c>
       <c r="H22" s="25">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="I22" s="26">
-        <v>46.175012721687182</v>
+        <v>38.810137965307497</v>
       </c>
       <c r="J22" s="26">
-        <v>37.635529926660432</v>
+        <v>23.7704684517917</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="25">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="C23" s="26">
-        <v>53.864471511933111</v>
+        <v>44.022225109482399</v>
       </c>
       <c r="D23" s="27">
-        <v>37.477156826963409</v>
+        <v>31.198362820805698</v>
       </c>
       <c r="E23" s="25">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="F23" s="26">
-        <v>68.978547671674107</v>
+        <v>64.587979995834999</v>
       </c>
       <c r="G23" s="27">
-        <v>49.184238896820723</v>
+        <v>49.783827577267303</v>
       </c>
       <c r="H23" s="25">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="I23" s="26">
-        <v>38.299028934298633</v>
+        <v>22.918447491978501</v>
       </c>
       <c r="J23" s="26">
-        <v>25.96043114709488</v>
+        <v>12.306197931632701</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="52" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="B24" s="25">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C24" s="26">
-        <v>32.6118755185528</v>
+        <v>31.481490314671799</v>
       </c>
       <c r="D24" s="27">
-        <v>21.984661011978456</v>
+        <v>19.126095824693401</v>
       </c>
       <c r="E24" s="25">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F24" s="26">
-        <v>40.947373319063793</v>
+        <v>38.856508465167899</v>
       </c>
       <c r="G24" s="27">
-        <v>27.400866804527961</v>
+        <v>23.657138512679001</v>
       </c>
       <c r="H24" s="25">
         <v>12</v>
       </c>
       <c r="I24" s="26">
-        <v>23.748738348275246</v>
+        <v>23.6320489971149</v>
       </c>
       <c r="J24" s="26">
-        <v>16.269544836551781</v>
+        <v>15.659895309985</v>
       </c>
     </row>
     <row r="25" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="25">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="C25" s="26">
-        <v>31.013480076535874</v>
+        <v>27.603078555114202</v>
       </c>
       <c r="D25" s="27">
-        <v>22.222254008013074</v>
+        <v>18.6269266820069</v>
       </c>
       <c r="E25" s="25">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="F25" s="26">
-        <v>47.458797135214425</v>
+        <v>39.553854197991399</v>
       </c>
       <c r="G25" s="27">
-        <v>36.214411657183085</v>
+        <v>28.155165661660099</v>
       </c>
       <c r="H25" s="25">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="I25" s="26">
-        <v>14.564481544913894</v>
+        <v>15.6785995226137</v>
       </c>
       <c r="J25" s="26">
-        <v>8.517612756749001</v>
+        <v>9.2880618022617991</v>
       </c>
     </row>
     <row r="26" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="25">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C26" s="26">
-        <v>25.260299492425858</v>
+        <v>23.925638221989701</v>
       </c>
       <c r="D26" s="27">
-        <v>19.587271564650376</v>
+        <v>16.844691201021799</v>
       </c>
       <c r="E26" s="25">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="F26" s="26">
-        <v>33.357932904859062</v>
+        <v>34.911847584848303</v>
       </c>
       <c r="G26" s="27">
-        <v>26.988288833032801</v>
+        <v>26.882347643134</v>
       </c>
       <c r="H26" s="25">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="I26" s="26">
-        <v>17.368456211449821</v>
+        <v>13.2354790250746</v>
       </c>
       <c r="J26" s="26">
-        <v>12.662546064506468</v>
+        <v>7.622811383657</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="52" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
       <c r="B27" s="25">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C27" s="26">
-        <v>27.508271067990037</v>
+        <v>26.850042512567299</v>
       </c>
       <c r="D27" s="27">
-        <v>19.59610568910799</v>
+        <v>17.2770435654976</v>
       </c>
       <c r="E27" s="25">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F27" s="26">
-        <v>39.022150809135773</v>
+        <v>37.661888474693498</v>
       </c>
       <c r="G27" s="27">
-        <v>27.98893653399243</v>
+        <v>25.955003904186501</v>
       </c>
       <c r="H27" s="25">
         <v>23</v>
       </c>
       <c r="I27" s="26">
-        <v>16.628709829013484</v>
+        <v>16.660509521843402</v>
       </c>
       <c r="J27" s="26">
-        <v>12.571376307362</v>
+        <v>9.8004203782687007</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="52" t="s">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="B28" s="25">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="C28" s="26">
-        <v>24.572776976753431</v>
+        <v>18.607447272935499</v>
       </c>
       <c r="D28" s="27">
-        <v>18.966341110125153</v>
+        <v>15.3370277736886</v>
       </c>
       <c r="E28" s="25">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F28" s="26">
-        <v>34.728251432540368</v>
+        <v>32.973964904232098</v>
       </c>
       <c r="G28" s="27">
-        <v>27.256976108805119</v>
+        <v>28.255952378399201</v>
       </c>
       <c r="H28" s="25">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="I28" s="26">
-        <v>14.439077920483998</v>
+        <v>4.2871229118139</v>
       </c>
       <c r="J28" s="26">
-        <v>10.592087446356224</v>
+        <v>2.4758019349756002</v>
       </c>
     </row>
     <row r="29" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="66" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="B29" s="29">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C29" s="30">
-        <v>15.422578655151142</v>
+        <v>22.948938611589199</v>
       </c>
       <c r="D29" s="31">
-        <v>11.525590840159584</v>
+        <v>27.9130724329552</v>
       </c>
       <c r="E29" s="32">
         <v>2</v>
       </c>
       <c r="F29" s="30">
-        <v>27.032506589173479</v>
+        <v>26.757642651682399</v>
       </c>
       <c r="G29" s="31">
-        <v>20.028507169189645</v>
-[...11 lines deleted...]
-    <row r="30" spans="1:10" s="28" customFormat="1" ht="15.75">
+        <v>24.344892232443801</v>
+      </c>
+      <c r="H29" s="32">
+        <v>1</v>
+      </c>
+      <c r="I29" s="30">
+        <v>17.8635226866738</v>
+      </c>
+      <c r="J29" s="30">
+        <v>31.3653136531365</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="28" customFormat="1" ht="15">
       <c r="A30" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="59"/>
       <c r="D30" s="59"/>
       <c r="F30" s="45"/>
       <c r="G30" s="59"/>
       <c r="H30" s="60"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
     </row>
-    <row r="31" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="31" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C31" s="59"/>
       <c r="D31" s="59"/>
       <c r="F31" s="45"/>
       <c r="G31" s="59"/>
       <c r="I31" s="59"/>
       <c r="J31" s="59"/>
     </row>
-    <row r="32" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="32" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C32" s="59"/>
       <c r="D32" s="59"/>
       <c r="F32" s="45"/>
       <c r="G32" s="59"/>
       <c r="I32" s="59"/>
       <c r="J32" s="59"/>
     </row>
-    <row r="33" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="F33" s="45"/>
       <c r="G33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
     </row>
-    <row r="34" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C34" s="59"/>
       <c r="D34" s="59"/>
       <c r="F34" s="45"/>
       <c r="G34" s="59"/>
       <c r="I34" s="59"/>
       <c r="J34" s="59"/>
     </row>
-    <row r="35" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C35" s="59"/>
       <c r="D35" s="59"/>
       <c r="F35" s="45"/>
       <c r="G35" s="59"/>
       <c r="I35" s="59"/>
       <c r="J35" s="59"/>
     </row>
-    <row r="36" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C36" s="59"/>
       <c r="D36" s="59"/>
       <c r="F36" s="45"/>
       <c r="G36" s="59"/>
       <c r="I36" s="59"/>
       <c r="J36" s="59"/>
     </row>
-    <row r="37" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C37" s="59"/>
       <c r="D37" s="59"/>
       <c r="F37" s="45"/>
       <c r="G37" s="59"/>
       <c r="I37" s="59"/>
       <c r="J37" s="59"/>
     </row>
-    <row r="38" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C38" s="59"/>
       <c r="D38" s="59"/>
       <c r="F38" s="45"/>
       <c r="G38" s="59"/>
       <c r="I38" s="59"/>
       <c r="J38" s="59"/>
     </row>
-    <row r="39" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="39" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C39" s="59"/>
       <c r="D39" s="59"/>
       <c r="F39" s="45"/>
       <c r="G39" s="59"/>
       <c r="I39" s="59"/>
       <c r="J39" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:K39"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="28" customWidth="1"/>
     <col min="2" max="2" width="16" style="24" customWidth="1"/>
     <col min="3" max="4" width="16" style="33" customWidth="1"/>
     <col min="5" max="5" width="16" style="24" customWidth="1"/>
     <col min="6" max="6" width="16" style="34" customWidth="1"/>
     <col min="7" max="7" width="16" style="33" customWidth="1"/>
     <col min="8" max="8" width="16" style="24" customWidth="1"/>
     <col min="9" max="10" width="16" style="33" customWidth="1"/>
     <col min="11" max="16384" width="10" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="125" t="s">
         <v>100</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="129" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="129"/>
+      <c r="A3" s="127" t="s">
+        <v>114</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
-        <v>56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
       <c r="K5" s="28"/>
     </row>
     <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="126"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E6" s="47" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="H6" s="47" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
         <v>68</v>
       </c>
       <c r="K6" s="28"/>
     </row>
     <row r="7" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="52" t="s">
         <v>89</v>
       </c>
-      <c r="B7" s="35">
-[...24 lines deleted...]
-        <v>11.777706146240234</v>
+      <c r="B7" s="25">
+        <v>6846</v>
+      </c>
+      <c r="C7" s="26">
+        <v>29.031999588012695</v>
+      </c>
+      <c r="D7" s="27">
+        <v>21.059417724609375</v>
+      </c>
+      <c r="E7" s="25">
+        <v>4803</v>
+      </c>
+      <c r="F7" s="26">
+        <v>40.993999481201172</v>
+      </c>
+      <c r="G7" s="27">
+        <v>31.066646575927734</v>
+      </c>
+      <c r="H7" s="25">
+        <v>2043</v>
+      </c>
+      <c r="I7" s="26">
+        <v>17.220403671264648</v>
+      </c>
+      <c r="J7" s="26">
+        <v>11.492494583129883</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A8" s="57" t="s">
-[...27 lines deleted...]
-        <v>8.6032557617288035</v>
+      <c r="A8" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="25">
+        <v>750</v>
+      </c>
+      <c r="C8" s="26">
+        <v>18.791326825521026</v>
+      </c>
+      <c r="D8" s="27">
+        <v>14.63309071629528</v>
+      </c>
+      <c r="E8" s="25">
+        <v>524</v>
+      </c>
+      <c r="F8" s="26">
+        <v>26.81428167532971</v>
+      </c>
+      <c r="G8" s="27">
+        <v>21.703291121177156</v>
+      </c>
+      <c r="H8" s="25">
+        <v>226</v>
+      </c>
+      <c r="I8" s="26">
+        <v>11.094635522813835</v>
+      </c>
+      <c r="J8" s="26">
+        <v>7.9433481251868221</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A9" s="57" t="s">
-[...27 lines deleted...]
-        <v>6.2894259330060622</v>
+      <c r="A9" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="25">
+        <v>455</v>
+      </c>
+      <c r="C9" s="26">
+        <v>17.003532810932487</v>
+      </c>
+      <c r="D9" s="27">
+        <v>10.854544250495739</v>
+      </c>
+      <c r="E9" s="25">
+        <v>294</v>
+      </c>
+      <c r="F9" s="26">
+        <v>23.011068793703419</v>
+      </c>
+      <c r="G9" s="27">
+        <v>15.59342762147919</v>
+      </c>
+      <c r="H9" s="25">
+        <v>161</v>
+      </c>
+      <c r="I9" s="26">
+        <v>11.514240648344721</v>
+      </c>
+      <c r="J9" s="26">
+        <v>6.7084948175768808</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="35">
-[...24 lines deleted...]
-        <v>13.003866982312486</v>
+      <c r="B10" s="25">
+        <v>546</v>
+      </c>
+      <c r="C10" s="26">
+        <v>24.768144537093132</v>
+      </c>
+      <c r="D10" s="27">
+        <v>20.29455055555561</v>
+      </c>
+      <c r="E10" s="25">
+        <v>400</v>
+      </c>
+      <c r="F10" s="26">
+        <v>36.468200640746282</v>
+      </c>
+      <c r="G10" s="27">
+        <v>30.164502029026703</v>
+      </c>
+      <c r="H10" s="25">
+        <v>146</v>
+      </c>
+      <c r="I10" s="26">
+        <v>13.181671878392757</v>
+      </c>
+      <c r="J10" s="26">
+        <v>10.947264255569582</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="52" t="s">
         <v>88</v>
       </c>
-      <c r="B11" s="35">
-[...24 lines deleted...]
-        <v>12.431343495832179</v>
+      <c r="B11" s="25">
+        <v>734</v>
+      </c>
+      <c r="C11" s="26">
+        <v>26.256652698890566</v>
+      </c>
+      <c r="D11" s="27">
+        <v>20.270178557749581</v>
+      </c>
+      <c r="E11" s="25">
+        <v>532</v>
+      </c>
+      <c r="F11" s="26">
+        <v>38.632033871289245</v>
+      </c>
+      <c r="G11" s="27">
+        <v>31.11228248787263</v>
+      </c>
+      <c r="H11" s="25">
+        <v>202</v>
+      </c>
+      <c r="I11" s="26">
+        <v>14.241534306763354</v>
+      </c>
+      <c r="J11" s="26">
+        <v>10.168213494057559</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="35">
-[...24 lines deleted...]
-        <v>11.112941794573176</v>
+      <c r="B12" s="25">
+        <v>619</v>
+      </c>
+      <c r="C12" s="26">
+        <v>32.835121804244856</v>
+      </c>
+      <c r="D12" s="27">
+        <v>22.588123156328798</v>
+      </c>
+      <c r="E12" s="25">
+        <v>434</v>
+      </c>
+      <c r="F12" s="26">
+        <v>46.115144415312564</v>
+      </c>
+      <c r="G12" s="27">
+        <v>33.293537093561653</v>
+      </c>
+      <c r="H12" s="25">
+        <v>185</v>
+      </c>
+      <c r="I12" s="26">
+        <v>19.59633665023399</v>
+      </c>
+      <c r="J12" s="26">
+        <v>12.320938007511655</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A13" s="57" t="s">
-[...27 lines deleted...]
-        <v>12.019884657820626</v>
+      <c r="A13" s="52" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="25">
+        <v>824</v>
+      </c>
+      <c r="C13" s="26">
+        <v>29.69131303886445</v>
+      </c>
+      <c r="D13" s="27">
+        <v>21.642227851987133</v>
+      </c>
+      <c r="E13" s="25">
+        <v>587</v>
+      </c>
+      <c r="F13" s="26">
+        <v>42.730189789013316</v>
+      </c>
+      <c r="G13" s="27">
+        <v>32.21629046788064</v>
+      </c>
+      <c r="H13" s="25">
+        <v>237</v>
+      </c>
+      <c r="I13" s="26">
+        <v>16.910615978106105</v>
+      </c>
+      <c r="J13" s="26">
+        <v>11.483221059387532</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="35">
-[...24 lines deleted...]
-        <v>16.634136510192032</v>
+      <c r="B14" s="25">
+        <v>181</v>
+      </c>
+      <c r="C14" s="26">
+        <v>39.700469825449538</v>
+      </c>
+      <c r="D14" s="27">
+        <v>27.106949714348534</v>
+      </c>
+      <c r="E14" s="25">
+        <v>127</v>
+      </c>
+      <c r="F14" s="26">
+        <v>55.097255332394802</v>
+      </c>
+      <c r="G14" s="27">
+        <v>39.333527149108818</v>
+      </c>
+      <c r="H14" s="25">
+        <v>54</v>
+      </c>
+      <c r="I14" s="26">
+        <v>23.95608051904841</v>
+      </c>
+      <c r="J14" s="26">
+        <v>15.129419353428482</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="35">
-[...24 lines deleted...]
-        <v>15.568292538406267</v>
+      <c r="B15" s="25">
+        <v>183</v>
+      </c>
+      <c r="C15" s="26">
+        <v>32.997379142591051</v>
+      </c>
+      <c r="D15" s="27">
+        <v>24.090308263170595</v>
+      </c>
+      <c r="E15" s="25">
+        <v>127</v>
+      </c>
+      <c r="F15" s="26">
+        <v>44.840041097486484</v>
+      </c>
+      <c r="G15" s="27">
+        <v>34.012978216894403</v>
+      </c>
+      <c r="H15" s="25">
+        <v>56</v>
+      </c>
+      <c r="I15" s="26">
+        <v>20.636754428150006</v>
+      </c>
+      <c r="J15" s="26">
+        <v>13.936473723934418</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="35">
-[...24 lines deleted...]
-        <v>13.437422573576862</v>
+      <c r="B16" s="25">
+        <v>249</v>
+      </c>
+      <c r="C16" s="26">
+        <v>45.163104101861848</v>
+      </c>
+      <c r="D16" s="27">
+        <v>30.340650755644628</v>
+      </c>
+      <c r="E16" s="25">
+        <v>176</v>
+      </c>
+      <c r="F16" s="26">
+        <v>61.860960461707712</v>
+      </c>
+      <c r="G16" s="27">
+        <v>44.542816922745892</v>
+      </c>
+      <c r="H16" s="25">
+        <v>73</v>
+      </c>
+      <c r="I16" s="26">
+        <v>27.358653204710187</v>
+      </c>
+      <c r="J16" s="26">
+        <v>15.340111750647964</v>
       </c>
     </row>
     <row r="17" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A17" s="57" t="s">
+      <c r="A17" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="B17" s="35">
-[...24 lines deleted...]
-        <v>15.073522093529622</v>
+      <c r="B17" s="25">
+        <v>480</v>
+      </c>
+      <c r="C17" s="26">
+        <v>37.495869595614856</v>
+      </c>
+      <c r="D17" s="27">
+        <v>25.587527071985072</v>
+      </c>
+      <c r="E17" s="25">
+        <v>341</v>
+      </c>
+      <c r="F17" s="26">
+        <v>52.28766187516436</v>
+      </c>
+      <c r="G17" s="27">
+        <v>38.16065600035764</v>
+      </c>
+      <c r="H17" s="25">
+        <v>139</v>
+      </c>
+      <c r="I17" s="26">
+        <v>22.134480504538764</v>
+      </c>
+      <c r="J17" s="26">
+        <v>13.111211843133978</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A18" s="57" t="s">
+      <c r="A18" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="35">
-[...24 lines deleted...]
-        <v>16.222469089372723</v>
+      <c r="B18" s="25">
+        <v>217</v>
+      </c>
+      <c r="C18" s="26">
+        <v>43.483401163431459</v>
+      </c>
+      <c r="D18" s="27">
+        <v>29.28098658766389</v>
+      </c>
+      <c r="E18" s="25">
+        <v>164</v>
+      </c>
+      <c r="F18" s="26">
+        <v>64.152589280649977</v>
+      </c>
+      <c r="G18" s="27">
+        <v>46.050874028945323</v>
+      </c>
+      <c r="H18" s="25">
+        <v>53</v>
+      </c>
+      <c r="I18" s="26">
+        <v>21.77481147327142</v>
+      </c>
+      <c r="J18" s="26">
+        <v>11.999010724891082</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A19" s="57" t="s">
+      <c r="A19" s="52" t="s">
         <v>76</v>
       </c>
-      <c r="B19" s="35">
-[...24 lines deleted...]
-        <v>14.680337970396206</v>
+      <c r="B19" s="25">
+        <v>335</v>
+      </c>
+      <c r="C19" s="26">
+        <v>48.677886798484444</v>
+      </c>
+      <c r="D19" s="27">
+        <v>34.304011815010732</v>
+      </c>
+      <c r="E19" s="25">
+        <v>228</v>
+      </c>
+      <c r="F19" s="26">
+        <v>63.88728937159285</v>
+      </c>
+      <c r="G19" s="27">
+        <v>47.695271912497525</v>
+      </c>
+      <c r="H19" s="25">
+        <v>107</v>
+      </c>
+      <c r="I19" s="26">
+        <v>32.295159649763519</v>
+      </c>
+      <c r="J19" s="26">
+        <v>20.355044403008364</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A20" s="57" t="s">
+      <c r="A20" s="52" t="s">
         <v>80</v>
       </c>
-      <c r="B20" s="35">
-[...8 lines deleted...]
-      <c r="E20" s="35">
+      <c r="B20" s="25">
+        <v>248</v>
+      </c>
+      <c r="C20" s="26">
+        <v>48.711023815369508</v>
+      </c>
+      <c r="D20" s="27">
+        <v>29.695425617176724</v>
+      </c>
+      <c r="E20" s="25">
         <v>174</v>
       </c>
-      <c r="F20" s="36">
-[...5 lines deleted...]
-      <c r="H20" s="35">
+      <c r="F20" s="26">
+        <v>65.74311444780507</v>
+      </c>
+      <c r="G20" s="27">
+        <v>43.573334539806901</v>
+      </c>
+      <c r="H20" s="25">
+        <v>74</v>
+      </c>
+      <c r="I20" s="26">
+        <v>30.27098669099254</v>
+      </c>
+      <c r="J20" s="26">
+        <v>15.337116801876963</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="25">
+        <v>350</v>
+      </c>
+      <c r="C21" s="26">
+        <v>42.287257339104535</v>
+      </c>
+      <c r="D21" s="27">
+        <v>29.603249570747632</v>
+      </c>
+      <c r="E21" s="25">
+        <v>242</v>
+      </c>
+      <c r="F21" s="26">
+        <v>57.209049431455519</v>
+      </c>
+      <c r="G21" s="27">
+        <v>42.15916875435412</v>
+      </c>
+      <c r="H21" s="25">
+        <v>108</v>
+      </c>
+      <c r="I21" s="26">
+        <v>26.688907422852377</v>
+      </c>
+      <c r="J21" s="26">
+        <v>16.482050603930748</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="25">
+        <v>127</v>
+      </c>
+      <c r="C22" s="26">
+        <v>57.930159946540044</v>
+      </c>
+      <c r="D22" s="27">
+        <v>46.73637288484607</v>
+      </c>
+      <c r="E22" s="25">
+        <v>78</v>
+      </c>
+      <c r="F22" s="26">
+        <v>68.958505545413161</v>
+      </c>
+      <c r="G22" s="27">
+        <v>55.430424053163229</v>
+      </c>
+      <c r="H22" s="25">
+        <v>49</v>
+      </c>
+      <c r="I22" s="26">
+        <v>46.175012721687182</v>
+      </c>
+      <c r="J22" s="26">
+        <v>37.635529926660432</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="25">
+        <v>177</v>
+      </c>
+      <c r="C23" s="26">
+        <v>53.864471511933111</v>
+      </c>
+      <c r="D23" s="27">
+        <v>37.477156826963409</v>
+      </c>
+      <c r="E23" s="25">
+        <v>115</v>
+      </c>
+      <c r="F23" s="26">
+        <v>68.978547671674107</v>
+      </c>
+      <c r="G23" s="27">
+        <v>49.184238896820723</v>
+      </c>
+      <c r="H23" s="25">
+        <v>62</v>
+      </c>
+      <c r="I23" s="26">
+        <v>38.299028934298633</v>
+      </c>
+      <c r="J23" s="26">
+        <v>25.96043114709488</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="25">
+        <v>34</v>
+      </c>
+      <c r="C24" s="26">
+        <v>32.6118755185528</v>
+      </c>
+      <c r="D24" s="27">
+        <v>21.984661011978456</v>
+      </c>
+      <c r="E24" s="25">
+        <v>22</v>
+      </c>
+      <c r="F24" s="26">
+        <v>40.947373319063793</v>
+      </c>
+      <c r="G24" s="27">
+        <v>27.400866804527961</v>
+      </c>
+      <c r="H24" s="25">
+        <v>12</v>
+      </c>
+      <c r="I24" s="26">
+        <v>23.748738348275246</v>
+      </c>
+      <c r="J24" s="26">
+        <v>16.269544836551781</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="25">
+        <v>115</v>
+      </c>
+      <c r="C25" s="26">
+        <v>31.013480076535874</v>
+      </c>
+      <c r="D25" s="27">
+        <v>22.222254008013074</v>
+      </c>
+      <c r="E25" s="25">
+        <v>88</v>
+      </c>
+      <c r="F25" s="26">
+        <v>47.458797135214425</v>
+      </c>
+      <c r="G25" s="27">
+        <v>36.214411657183085</v>
+      </c>
+      <c r="H25" s="25">
+        <v>27</v>
+      </c>
+      <c r="I25" s="26">
+        <v>14.564481544913894</v>
+      </c>
+      <c r="J25" s="26">
+        <v>8.517612756749001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="25">
+        <v>112</v>
+      </c>
+      <c r="C26" s="26">
+        <v>25.260299492425858</v>
+      </c>
+      <c r="D26" s="27">
+        <v>19.587271564650376</v>
+      </c>
+      <c r="E26" s="25">
         <v>73</v>
       </c>
-      <c r="I20" s="36">
-[...39 lines deleted...]
-      <c r="A22" s="57" t="s">
+      <c r="F26" s="26">
+        <v>33.357932904859062</v>
+      </c>
+      <c r="G26" s="27">
+        <v>26.988288833032801</v>
+      </c>
+      <c r="H26" s="25">
+        <v>39</v>
+      </c>
+      <c r="I26" s="26">
+        <v>17.368456211449821</v>
+      </c>
+      <c r="J26" s="26">
+        <v>12.662546064506468</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="25">
+        <v>74</v>
+      </c>
+      <c r="C27" s="26">
+        <v>27.508271067990037</v>
+      </c>
+      <c r="D27" s="27">
+        <v>19.59610568910799</v>
+      </c>
+      <c r="E27" s="25">
+        <v>51</v>
+      </c>
+      <c r="F27" s="26">
+        <v>39.022150809135773</v>
+      </c>
+      <c r="G27" s="27">
+        <v>27.98893653399243</v>
+      </c>
+      <c r="H27" s="25">
         <v>23</v>
       </c>
-      <c r="B22" s="35">
-[...17 lines deleted...]
-      <c r="H22" s="35">
+      <c r="I27" s="26">
+        <v>16.628709829013484</v>
+      </c>
+      <c r="J27" s="26">
+        <v>12.571376307362</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="25">
+        <v>34</v>
+      </c>
+      <c r="C28" s="26">
+        <v>24.572776976753431</v>
+      </c>
+      <c r="D28" s="27">
+        <v>18.966341110125153</v>
+      </c>
+      <c r="E28" s="25">
+        <v>24</v>
+      </c>
+      <c r="F28" s="26">
+        <v>34.728251432540368</v>
+      </c>
+      <c r="G28" s="27">
+        <v>27.256976108805119</v>
+      </c>
+      <c r="H28" s="25">
+        <v>10</v>
+      </c>
+      <c r="I28" s="26">
+        <v>14.439077920483998</v>
+      </c>
+      <c r="J28" s="26">
+        <v>10.592087446356224</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="I22" s="36">
-[...202 lines deleted...]
-      <c r="B29" s="38">
+      <c r="B29" s="29">
         <v>2</v>
       </c>
-      <c r="C29" s="39">
-[...5 lines deleted...]
-      <c r="E29" s="41">
+      <c r="C29" s="30">
+        <v>15.422578655151142</v>
+      </c>
+      <c r="D29" s="31">
+        <v>11.525590840159584</v>
+      </c>
+      <c r="E29" s="32">
         <v>2</v>
       </c>
-      <c r="F29" s="39">
-[...3 lines deleted...]
-        <v>13.108945969884852</v>
+      <c r="F29" s="30">
+        <v>27.032506589173479</v>
+      </c>
+      <c r="G29" s="31">
+        <v>20.028507169189645</v>
       </c>
       <c r="H29" s="116">
         <v>0</v>
       </c>
       <c r="I29" s="117">
         <v>0</v>
       </c>
       <c r="J29" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="28" customFormat="1" ht="15.75">
+    <row r="30" spans="1:10" s="28" customFormat="1" ht="15">
       <c r="A30" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="59"/>
       <c r="D30" s="59"/>
       <c r="F30" s="45"/>
       <c r="G30" s="59"/>
       <c r="H30" s="60"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
     </row>
-    <row r="31" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="31" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C31" s="59"/>
       <c r="D31" s="59"/>
       <c r="F31" s="45"/>
       <c r="G31" s="59"/>
       <c r="I31" s="59"/>
       <c r="J31" s="59"/>
     </row>
-    <row r="32" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="32" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C32" s="59"/>
       <c r="D32" s="59"/>
       <c r="F32" s="45"/>
       <c r="G32" s="59"/>
       <c r="I32" s="59"/>
       <c r="J32" s="59"/>
     </row>
-    <row r="33" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="F33" s="45"/>
       <c r="G33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
     </row>
-    <row r="34" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C34" s="59"/>
       <c r="D34" s="59"/>
       <c r="F34" s="45"/>
       <c r="G34" s="59"/>
       <c r="I34" s="59"/>
       <c r="J34" s="59"/>
     </row>
-    <row r="35" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C35" s="59"/>
       <c r="D35" s="59"/>
       <c r="F35" s="45"/>
       <c r="G35" s="59"/>
       <c r="I35" s="59"/>
       <c r="J35" s="59"/>
     </row>
-    <row r="36" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C36" s="59"/>
       <c r="D36" s="59"/>
       <c r="F36" s="45"/>
       <c r="G36" s="59"/>
       <c r="I36" s="59"/>
       <c r="J36" s="59"/>
     </row>
-    <row r="37" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C37" s="59"/>
       <c r="D37" s="59"/>
       <c r="F37" s="45"/>
       <c r="G37" s="59"/>
       <c r="I37" s="59"/>
       <c r="J37" s="59"/>
     </row>
-    <row r="38" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C38" s="59"/>
       <c r="D38" s="59"/>
       <c r="F38" s="45"/>
       <c r="G38" s="59"/>
       <c r="I38" s="59"/>
       <c r="J38" s="59"/>
     </row>
-    <row r="39" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="39" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C39" s="59"/>
       <c r="D39" s="59"/>
       <c r="F39" s="45"/>
       <c r="G39" s="59"/>
       <c r="I39" s="59"/>
       <c r="J39" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:K39"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="16" style="28" customWidth="1"/>
     <col min="2" max="2" width="16" style="24" customWidth="1"/>
     <col min="3" max="4" width="16" style="33" customWidth="1"/>
     <col min="5" max="5" width="16" style="24" customWidth="1"/>
     <col min="6" max="6" width="16" style="34" customWidth="1"/>
     <col min="7" max="7" width="16" style="33" customWidth="1"/>
     <col min="8" max="8" width="16" style="24" customWidth="1"/>
     <col min="9" max="10" width="16" style="33" customWidth="1"/>
     <col min="11" max="16384" width="10" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="42" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="125" t="s">
         <v>100</v>
       </c>
-      <c r="B1" s="127"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+    </row>
+    <row r="2" spans="1:11" s="42" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="65"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:11" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="129" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="129"/>
+      <c r="A3" s="127" t="s">
+        <v>105</v>
+      </c>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59"/>
       <c r="J4" s="45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="128" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="130" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="131"/>
       <c r="D5" s="132"/>
       <c r="E5" s="130" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="131"/>
       <c r="G5" s="132"/>
       <c r="H5" s="130" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="131"/>
       <c r="J5" s="131"/>
       <c r="K5" s="28"/>
     </row>
     <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="126"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="47" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="49" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E6" s="47" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="49" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="H6" s="47" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="51" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="K6" s="28"/>
     </row>
     <row r="7" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="52" t="s">
         <v>89</v>
       </c>
-      <c r="B7" s="25">
-[...24 lines deleted...]
-        <v>11.587570190429688</v>
+      <c r="B7" s="35">
+        <v>6965</v>
+      </c>
+      <c r="C7" s="36">
+        <v>29.568000793457031</v>
+      </c>
+      <c r="D7" s="37">
+        <v>21.862396240234375</v>
+      </c>
+      <c r="E7" s="35">
+        <v>4923</v>
+      </c>
+      <c r="F7" s="36">
+        <v>42.007179260253906</v>
+      </c>
+      <c r="G7" s="37">
+        <v>32.378383636474609</v>
+      </c>
+      <c r="H7" s="35">
+        <v>2042</v>
+      </c>
+      <c r="I7" s="36">
+        <v>17.25200080871582</v>
+      </c>
+      <c r="J7" s="36">
+        <v>11.777706146240234</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A8" s="52" t="s">
+      <c r="A8" s="57" t="s">
         <v>87</v>
       </c>
-      <c r="B8" s="25">
-[...24 lines deleted...]
-        <v>8.6903292297320363</v>
+      <c r="B8" s="35">
+        <v>765</v>
+      </c>
+      <c r="C8" s="36">
+        <v>19.206876513718417</v>
+      </c>
+      <c r="D8" s="37">
+        <v>15.224969515664808</v>
+      </c>
+      <c r="E8" s="35">
+        <v>536</v>
+      </c>
+      <c r="F8" s="36">
+        <v>27.446797506642792</v>
+      </c>
+      <c r="G8" s="37">
+        <v>22.244701823539636</v>
+      </c>
+      <c r="H8" s="35">
+        <v>229</v>
+      </c>
+      <c r="I8" s="36">
+        <v>11.280346410079014</v>
+      </c>
+      <c r="J8" s="36">
+        <v>8.6032557617288035</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A9" s="52" t="s">
+      <c r="A9" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="25">
-[...17 lines deleted...]
-      <c r="H9" s="25">
+      <c r="B9" s="35">
+        <v>443</v>
+      </c>
+      <c r="C9" s="36">
+        <v>16.471582523093215</v>
+      </c>
+      <c r="D9" s="37">
+        <v>11.091578366403416</v>
+      </c>
+      <c r="E9" s="35">
+        <v>303</v>
+      </c>
+      <c r="F9" s="36">
+        <v>23.56668106852732</v>
+      </c>
+      <c r="G9" s="37">
+        <v>16.525301160192125</v>
+      </c>
+      <c r="H9" s="35">
+        <v>140</v>
+      </c>
+      <c r="I9" s="36">
+        <v>9.9731650622931021</v>
+      </c>
+      <c r="J9" s="36">
+        <v>6.2894259330060622</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="35">
+        <v>574</v>
+      </c>
+      <c r="C10" s="36">
+        <v>26.477358168541762</v>
+      </c>
+      <c r="D10" s="37">
+        <v>21.622882214574027</v>
+      </c>
+      <c r="E10" s="35">
+        <v>402</v>
+      </c>
+      <c r="F10" s="36">
+        <v>37.201847321582669</v>
+      </c>
+      <c r="G10" s="37">
+        <v>30.509770824670618</v>
+      </c>
+      <c r="H10" s="35">
+        <v>172</v>
+      </c>
+      <c r="I10" s="36">
+        <v>15.81902301897777</v>
+      </c>
+      <c r="J10" s="36">
+        <v>13.003866982312486</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="57" t="s">
+        <v>88</v>
+      </c>
+      <c r="B11" s="35">
+        <v>767</v>
+      </c>
+      <c r="C11" s="36">
+        <v>27.618196971036362</v>
+      </c>
+      <c r="D11" s="37">
+        <v>21.851936755069584</v>
+      </c>
+      <c r="E11" s="35">
+        <v>536</v>
+      </c>
+      <c r="F11" s="36">
+        <v>39.118419703422532</v>
+      </c>
+      <c r="G11" s="37">
+        <v>32.030349414944688</v>
+      </c>
+      <c r="H11" s="35">
+        <v>231</v>
+      </c>
+      <c r="I11" s="36">
+        <v>16.41842388816708</v>
+      </c>
+      <c r="J11" s="36">
+        <v>12.431343495832179</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="35">
+        <v>625</v>
+      </c>
+      <c r="C12" s="36">
+        <v>33.134043108715446</v>
+      </c>
+      <c r="D12" s="37">
+        <v>23.340767051017572</v>
+      </c>
+      <c r="E12" s="35">
+        <v>452</v>
+      </c>
+      <c r="F12" s="36">
+        <v>47.948402427122673</v>
+      </c>
+      <c r="G12" s="37">
+        <v>36.014781545932671</v>
+      </c>
+      <c r="H12" s="35">
+        <v>173</v>
+      </c>
+      <c r="I12" s="36">
+        <v>18.334088422235116</v>
+      </c>
+      <c r="J12" s="36">
+        <v>11.112941794573176</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="35">
+        <v>865</v>
+      </c>
+      <c r="C13" s="36">
+        <v>31.13592306223423</v>
+      </c>
+      <c r="D13" s="37">
+        <v>23.26998473137434</v>
+      </c>
+      <c r="E13" s="35">
+        <v>631</v>
+      </c>
+      <c r="F13" s="36">
+        <v>45.814972855899207</v>
+      </c>
+      <c r="G13" s="37">
+        <v>35.134276639358518</v>
+      </c>
+      <c r="H13" s="35">
+        <v>234</v>
+      </c>
+      <c r="I13" s="36">
+        <v>16.703994860309272</v>
+      </c>
+      <c r="J13" s="36">
+        <v>12.019884657820626</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="35">
+        <v>204</v>
+      </c>
+      <c r="C14" s="36">
+        <v>44.631869123607302</v>
+      </c>
+      <c r="D14" s="37">
+        <v>32.030735869613203</v>
+      </c>
+      <c r="E14" s="35">
+        <v>144</v>
+      </c>
+      <c r="F14" s="36">
+        <v>62.243623270470152</v>
+      </c>
+      <c r="G14" s="37">
+        <v>47.221826552659323</v>
+      </c>
+      <c r="H14" s="35">
+        <v>60</v>
+      </c>
+      <c r="I14" s="36">
+        <v>26.581193362676018</v>
+      </c>
+      <c r="J14" s="36">
+        <v>16.634136510192032</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="35">
+        <v>212</v>
+      </c>
+      <c r="C15" s="36">
+        <v>38.557722911835583</v>
+      </c>
+      <c r="D15" s="37">
+        <v>30.071930012236805</v>
+      </c>
+      <c r="E15" s="35">
         <v>153</v>
       </c>
-      <c r="I9" s="26">
-[...124 lines deleted...]
-      <c r="H13" s="25">
+      <c r="F15" s="36">
+        <v>54.438421428101258</v>
+      </c>
+      <c r="G15" s="37">
+        <v>44.391884710616154</v>
+      </c>
+      <c r="H15" s="35">
+        <v>59</v>
+      </c>
+      <c r="I15" s="36">
+        <v>21.951568886069499</v>
+      </c>
+      <c r="J15" s="36">
+        <v>15.568292538406267</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="35">
+        <v>244</v>
+      </c>
+      <c r="C16" s="36">
+        <v>43.845620289740481</v>
+      </c>
+      <c r="D16" s="37">
+        <v>29.845759948943062</v>
+      </c>
+      <c r="E16" s="35">
+        <v>181</v>
+      </c>
+      <c r="F16" s="36">
+        <v>63.031831074692718</v>
+      </c>
+      <c r="G16" s="37">
+        <v>45.342982091234383</v>
+      </c>
+      <c r="H16" s="35">
+        <v>63</v>
+      </c>
+      <c r="I16" s="36">
+        <v>23.390379870907381</v>
+      </c>
+      <c r="J16" s="36">
+        <v>13.437422573576862</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="35">
+        <v>481</v>
+      </c>
+      <c r="C17" s="36">
+        <v>37.43767522155165</v>
+      </c>
+      <c r="D17" s="37">
+        <v>26.831681941696036</v>
+      </c>
+      <c r="E17" s="35">
+        <v>328</v>
+      </c>
+      <c r="F17" s="36">
+        <v>50.061241076164059</v>
+      </c>
+      <c r="G17" s="37">
+        <v>38.344906088514961</v>
+      </c>
+      <c r="H17" s="35">
+        <v>153</v>
+      </c>
+      <c r="I17" s="36">
+        <v>24.300969894592559</v>
+      </c>
+      <c r="J17" s="36">
+        <v>15.073522093529622</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="35">
+        <v>215</v>
+      </c>
+      <c r="C18" s="36">
+        <v>42.734448139262625</v>
+      </c>
+      <c r="D18" s="37">
+        <v>29.717972389705853</v>
+      </c>
+      <c r="E18" s="35">
+        <v>150</v>
+      </c>
+      <c r="F18" s="36">
+        <v>58.170875006301841</v>
+      </c>
+      <c r="G18" s="37">
+        <v>42.936041061641419</v>
+      </c>
+      <c r="H18" s="35">
+        <v>65</v>
+      </c>
+      <c r="I18" s="36">
+        <v>26.504000065240614</v>
+      </c>
+      <c r="J18" s="36">
+        <v>16.222469089372723</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="57" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="35">
+        <v>311</v>
+      </c>
+      <c r="C19" s="36">
+        <v>44.901771959637493</v>
+      </c>
+      <c r="D19" s="37">
+        <v>29.251928535421477</v>
+      </c>
+      <c r="E19" s="35">
         <v>226</v>
       </c>
-      <c r="I13" s="26">
-[...124 lines deleted...]
-      <c r="H17" s="25">
+      <c r="F19" s="36">
+        <v>62.851191461137248</v>
+      </c>
+      <c r="G19" s="37">
+        <v>43.513652849892992</v>
+      </c>
+      <c r="H19" s="35">
+        <v>85</v>
+      </c>
+      <c r="I19" s="36">
+        <v>25.522191545548853</v>
+      </c>
+      <c r="J19" s="36">
+        <v>14.680337970396206</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="57" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="35">
+        <v>247</v>
+      </c>
+      <c r="C20" s="36">
+        <v>48.124601803016461</v>
+      </c>
+      <c r="D20" s="37">
+        <v>30.799476243583829</v>
+      </c>
+      <c r="E20" s="35">
+        <v>174</v>
+      </c>
+      <c r="F20" s="36">
+        <v>65.169637690522876</v>
+      </c>
+      <c r="G20" s="37">
+        <v>45.916477043195805</v>
+      </c>
+      <c r="H20" s="35">
+        <v>73</v>
+      </c>
+      <c r="I20" s="36">
+        <v>29.644007951091449</v>
+      </c>
+      <c r="J20" s="36">
+        <v>14.444842263467979</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="35">
+        <v>381</v>
+      </c>
+      <c r="C21" s="36">
+        <v>45.745681625664645</v>
+      </c>
+      <c r="D21" s="37">
+        <v>31.512323084772913</v>
+      </c>
+      <c r="E21" s="35">
+        <v>267</v>
+      </c>
+      <c r="F21" s="36">
+        <v>62.658920741158816</v>
+      </c>
+      <c r="G21" s="37">
+        <v>45.405496327113191</v>
+      </c>
+      <c r="H21" s="35">
+        <v>114</v>
+      </c>
+      <c r="I21" s="36">
+        <v>28.027112543607974</v>
+      </c>
+      <c r="J21" s="36">
+        <v>17.395709977437896</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="35">
         <v>117</v>
       </c>
-      <c r="I17" s="26">
-[...83 lines deleted...]
-      <c r="E20" s="25">
+      <c r="C22" s="36">
+        <v>53.140513509953628</v>
+      </c>
+      <c r="D22" s="37">
+        <v>40.733106384723058</v>
+      </c>
+      <c r="E22" s="35">
+        <v>87</v>
+      </c>
+      <c r="F22" s="36">
+        <v>76.455622783775596</v>
+      </c>
+      <c r="G22" s="37">
+        <v>59.053176146798201</v>
+      </c>
+      <c r="H22" s="35">
+        <v>30</v>
+      </c>
+      <c r="I22" s="36">
+        <v>28.200922170154964</v>
+      </c>
+      <c r="J22" s="36">
+        <v>21.345846993725988</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="35">
         <v>186</v>
       </c>
-      <c r="F20" s="26">
-[...16 lines deleted...]
-      <c r="A21" s="52" t="s">
+      <c r="C23" s="36">
+        <v>56.351000078770213</v>
+      </c>
+      <c r="D23" s="37">
+        <v>42.182865637291016</v>
+      </c>
+      <c r="E23" s="35">
+        <v>128</v>
+      </c>
+      <c r="F23" s="36">
+        <v>76.291744398815098</v>
+      </c>
+      <c r="G23" s="37">
+        <v>59.780896255465059</v>
+      </c>
+      <c r="H23" s="35">
+        <v>58</v>
+      </c>
+      <c r="I23" s="36">
+        <v>35.736951391584562</v>
+      </c>
+      <c r="J23" s="36">
+        <v>23.676544487890723</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="35">
+        <v>35</v>
+      </c>
+      <c r="C24" s="36">
+        <v>33.761623644711968</v>
+      </c>
+      <c r="D24" s="37">
+        <v>22.701770360309975</v>
+      </c>
+      <c r="E24" s="35">
         <v>22</v>
       </c>
-      <c r="B21" s="25">
-[...60 lines deleted...]
-      <c r="A23" s="52" t="s">
+      <c r="F24" s="36">
+        <v>41.198501872659179</v>
+      </c>
+      <c r="G24" s="37">
+        <v>31.323648244327121</v>
+      </c>
+      <c r="H24" s="35">
+        <v>13</v>
+      </c>
+      <c r="I24" s="36">
+        <v>25.861382987188669</v>
+      </c>
+      <c r="J24" s="36">
+        <v>13.975158889646339</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="57" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="35">
         <v>97</v>
       </c>
-      <c r="B23" s="25">
-[...88 lines deleted...]
-        <v>11.421946527097887</v>
+      <c r="C25" s="36">
+        <v>26.090768978344663</v>
+      </c>
+      <c r="D25" s="37">
+        <v>19.381032437291378</v>
+      </c>
+      <c r="E25" s="35">
+        <v>68</v>
+      </c>
+      <c r="F25" s="36">
+        <v>36.520459513311174</v>
+      </c>
+      <c r="G25" s="37">
+        <v>27.978447072418184</v>
+      </c>
+      <c r="H25" s="35">
+        <v>29</v>
+      </c>
+      <c r="I25" s="36">
+        <v>15.62651550258107</v>
+      </c>
+      <c r="J25" s="36">
+        <v>10.618269811666913</v>
       </c>
     </row>
     <row r="26" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A26" s="52" t="s">
-[...27 lines deleted...]
-        <v>8.3404925964241912</v>
+      <c r="A26" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="35">
+        <v>101</v>
+      </c>
+      <c r="C26" s="36">
+        <v>22.994550746810646</v>
+      </c>
+      <c r="D26" s="37">
+        <v>17.661730937377484</v>
+      </c>
+      <c r="E26" s="35">
+        <v>70</v>
+      </c>
+      <c r="F26" s="36">
+        <v>32.255314639074548</v>
+      </c>
+      <c r="G26" s="37">
+        <v>26.498853964403899</v>
+      </c>
+      <c r="H26" s="35">
+        <v>31</v>
+      </c>
+      <c r="I26" s="36">
+        <v>13.950390610937106</v>
+      </c>
+      <c r="J26" s="36">
+        <v>9.4650985745988905</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A27" s="52" t="s">
-[...27 lines deleted...]
-        <v>10.301181110453703</v>
+      <c r="A27" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="35">
+        <v>55</v>
+      </c>
+      <c r="C27" s="36">
+        <v>20.397869720660445</v>
+      </c>
+      <c r="D27" s="37">
+        <v>15.549796454151867</v>
+      </c>
+      <c r="E27" s="35">
+        <v>37</v>
+      </c>
+      <c r="F27" s="36">
+        <v>28.202939203609976</v>
+      </c>
+      <c r="G27" s="37">
+        <v>22.321343254879295</v>
+      </c>
+      <c r="H27" s="35">
+        <v>18</v>
+      </c>
+      <c r="I27" s="36">
+        <v>13.001646875270868</v>
+      </c>
+      <c r="J27" s="36">
+        <v>9.54446718899238</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A28" s="52" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="25">
+      <c r="A28" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" s="35">
+        <v>38</v>
+      </c>
+      <c r="C28" s="36">
+        <v>27.882745716696629</v>
+      </c>
+      <c r="D28" s="37">
+        <v>19.2996814845853</v>
+      </c>
+      <c r="E28" s="35">
         <v>26</v>
       </c>
-      <c r="C28" s="26">
-[...21 lines deleted...]
-        <v>8.9217101544862825</v>
+      <c r="F28" s="36">
+        <v>38.152816705064055</v>
+      </c>
+      <c r="G28" s="37">
+        <v>29.876854110046303</v>
+      </c>
+      <c r="H28" s="35">
+        <v>12</v>
+      </c>
+      <c r="I28" s="36">
+        <v>17.611318207167805</v>
+      </c>
+      <c r="J28" s="36">
+        <v>8.6744631790473417</v>
       </c>
     </row>
     <row r="29" spans="1:10" s="28" customFormat="1" ht="21" customHeight="1">
-      <c r="A29" s="66" t="s">
-[...20 lines deleted...]
-      <c r="H29" s="32">
+      <c r="A29" s="58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="38">
         <v>2</v>
       </c>
-      <c r="I29" s="30">
-[...6 lines deleted...]
-    <row r="30" spans="1:10" s="28" customFormat="1" ht="15.75">
+      <c r="C29" s="39">
+        <v>15.701668302257115</v>
+      </c>
+      <c r="D29" s="40">
+        <v>7.9271558650241021</v>
+      </c>
+      <c r="E29" s="41">
+        <v>2</v>
+      </c>
+      <c r="F29" s="39">
+        <v>27.534934948716185</v>
+      </c>
+      <c r="G29" s="40">
+        <v>13.108945969884852</v>
+      </c>
+      <c r="H29" s="116">
+        <v>0</v>
+      </c>
+      <c r="I29" s="117">
+        <v>0</v>
+      </c>
+      <c r="J29" s="117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="28" customFormat="1" ht="15">
       <c r="A30" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="59"/>
       <c r="D30" s="59"/>
       <c r="F30" s="45"/>
       <c r="G30" s="59"/>
       <c r="H30" s="60"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
     </row>
-    <row r="31" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="31" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C31" s="59"/>
       <c r="D31" s="59"/>
       <c r="F31" s="45"/>
       <c r="G31" s="59"/>
       <c r="I31" s="59"/>
       <c r="J31" s="59"/>
     </row>
-    <row r="32" spans="1:10" s="28" customFormat="1" ht="15">
+    <row r="32" spans="1:10" s="28" customFormat="1" ht="13.8">
       <c r="C32" s="59"/>
       <c r="D32" s="59"/>
       <c r="F32" s="45"/>
       <c r="G32" s="59"/>
       <c r="I32" s="59"/>
       <c r="J32" s="59"/>
     </row>
-    <row r="33" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="33" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="F33" s="45"/>
       <c r="G33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
     </row>
-    <row r="34" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="34" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C34" s="59"/>
       <c r="D34" s="59"/>
       <c r="F34" s="45"/>
       <c r="G34" s="59"/>
       <c r="I34" s="59"/>
       <c r="J34" s="59"/>
     </row>
-    <row r="35" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="35" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C35" s="59"/>
       <c r="D35" s="59"/>
       <c r="F35" s="45"/>
       <c r="G35" s="59"/>
       <c r="I35" s="59"/>
       <c r="J35" s="59"/>
     </row>
-    <row r="36" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="36" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C36" s="59"/>
       <c r="D36" s="59"/>
       <c r="F36" s="45"/>
       <c r="G36" s="59"/>
       <c r="I36" s="59"/>
       <c r="J36" s="59"/>
     </row>
-    <row r="37" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="37" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C37" s="59"/>
       <c r="D37" s="59"/>
       <c r="F37" s="45"/>
       <c r="G37" s="59"/>
       <c r="I37" s="59"/>
       <c r="J37" s="59"/>
     </row>
-    <row r="38" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="38" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C38" s="59"/>
       <c r="D38" s="59"/>
       <c r="F38" s="45"/>
       <c r="G38" s="59"/>
       <c r="I38" s="59"/>
       <c r="J38" s="59"/>
     </row>
-    <row r="39" spans="3:10" s="28" customFormat="1" ht="15">
+    <row r="39" spans="3:10" s="28" customFormat="1" ht="13.8">
       <c r="C39" s="59"/>
       <c r="D39" s="59"/>
       <c r="F39" s="45"/>
       <c r="G39" s="59"/>
       <c r="I39" s="59"/>
       <c r="J39" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>