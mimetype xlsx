--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,112 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別統計_予甄\性別統計_予甄\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5A96BB4-7AFE-42FA-9AD9-A88660595BA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5AA0906A-CA7C-4458-BE2D-6527A514D548}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="40" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="37" r:id="rId17"/>
+    <sheet name="114" sheetId="42" r:id="rId1"/>
+    <sheet name="113" sheetId="40" r:id="rId2"/>
+    <sheet name="112" sheetId="39" r:id="rId3"/>
+    <sheet name="111" sheetId="38" r:id="rId4"/>
+    <sheet name="110" sheetId="34" r:id="rId5"/>
+    <sheet name="109" sheetId="33" r:id="rId6"/>
+    <sheet name="108" sheetId="32" r:id="rId7"/>
+    <sheet name="107" sheetId="31" r:id="rId8"/>
+    <sheet name="106" sheetId="30" r:id="rId9"/>
+    <sheet name="105" sheetId="29" r:id="rId10"/>
+    <sheet name="104" sheetId="28" r:id="rId11"/>
+    <sheet name="103" sheetId="27" r:id="rId12"/>
+    <sheet name="102" sheetId="35" r:id="rId13"/>
+    <sheet name="101" sheetId="36" r:id="rId14"/>
+    <sheet name="100" sheetId="15" r:id="rId15"/>
+    <sheet name="99" sheetId="14" r:id="rId16"/>
+    <sheet name="98" sheetId="12" r:id="rId17"/>
+    <sheet name="97" sheetId="37" r:id="rId18"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="722" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="785" uniqueCount="126">
   <si>
     <t>縣市別</t>
   </si>
   <si>
     <t>合          計</t>
   </si>
   <si>
     <t>男         性</t>
   </si>
   <si>
     <t>女         性</t>
   </si>
   <si>
     <t xml:space="preserve"> 死亡率</t>
   </si>
   <si>
     <t>基隆市</t>
   </si>
   <si>
     <t>新竹市</t>
   </si>
   <si>
     <t>臺中市</t>
   </si>
   <si>
@@ -1019,50 +1021,79 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="14">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.0"/>
     <numFmt numFmtId="177" formatCode="General_)"/>
     <numFmt numFmtId="178" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="181" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="182" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
     <numFmt numFmtId="183" formatCode="0_ "/>
     <numFmt numFmtId="184" formatCode="0_)"/>
     <numFmt numFmtId="185" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="186" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="28">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
@@ -1468,51 +1499,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="120">
+  <cellXfs count="122">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="3" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="2" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="9" fillId="2" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="9" fillId="2" borderId="3" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="4" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="3" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="2" borderId="0" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="9" fillId="2" borderId="0" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -1801,50 +1832,56 @@
     <xf numFmtId="182" fontId="9" fillId="2" borderId="4" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="53" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
@@ -1896,51 +1933,51 @@
     <cellStyle name="一般 8 2" xfId="44" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
     <cellStyle name="一般 9" xfId="45" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
     <cellStyle name="一般 9 2" xfId="46" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
     <cellStyle name="一般_96_916-17 TB" xfId="47" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
     <cellStyle name="一般_97_new" xfId="53" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
     <cellStyle name="一般_97死因摘要(全)" xfId="48" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="千分位 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="千分位 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="千分位 3" xfId="51" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
     <cellStyle name="貨幣[0]" xfId="52" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2188,1818 +2225,1849 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC0D2418-9AEA-4488-A2A1-0EC9E0430FFA}">
-  <dimension ref="A1:J31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E78F3FAC-B443-426F-B8E2-F2DB2D261C9B}">
+  <dimension ref="A1:N31"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H33" sqref="H33"/>
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="21" customWidth="1"/>
     <col min="3" max="4" width="16" style="39" customWidth="1"/>
     <col min="5" max="5" width="16" style="21" customWidth="1"/>
     <col min="6" max="6" width="16" style="40" customWidth="1"/>
     <col min="7" max="7" width="16" style="39" customWidth="1"/>
     <col min="8" max="8" width="16" style="21" customWidth="1"/>
     <col min="9" max="10" width="16" style="39" customWidth="1"/>
     <col min="11" max="16384" width="10" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="55" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+    <row r="1" spans="1:11" s="61" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="114" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:10" s="55" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="61" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
-      <c r="B2" s="56"/>
-[...23 lines deleted...]
-    <row r="4" spans="1:10" s="20" customFormat="1" ht="15" customHeight="1">
+      <c r="B2" s="112"/>
+      <c r="C2" s="112"/>
+      <c r="D2" s="112"/>
+      <c r="E2" s="113"/>
+      <c r="F2" s="112"/>
+      <c r="G2" s="112"/>
+      <c r="H2" s="112"/>
+      <c r="I2" s="113"/>
+      <c r="J2" s="113"/>
+    </row>
+    <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="115" t="s">
+        <v>125</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
+    </row>
+    <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+    <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-[...3 lines deleted...]
-      <c r="A6" s="116"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
+      <c r="K5" s="19"/>
+    </row>
+    <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>36</v>
       </c>
-    </row>
-    <row r="7" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="K6" s="19"/>
+    </row>
+    <row r="7" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="31">
-        <v>4062</v>
+        <v>3951</v>
       </c>
       <c r="C7" s="32">
-        <v>17.351313828070179</v>
+        <v>16.921005670485499</v>
       </c>
       <c r="D7" s="33">
-        <v>13.384459267829399</v>
+        <v>12.9005625164594</v>
       </c>
       <c r="E7" s="31">
-        <v>2567</v>
+        <v>2543</v>
       </c>
       <c r="F7" s="32">
-        <v>22.244887878659199</v>
+        <v>22.1240150659062</v>
       </c>
       <c r="G7" s="33">
-        <v>16.9874270932645</v>
+        <v>16.651368294474601</v>
       </c>
       <c r="H7" s="31">
-        <v>1495</v>
+        <v>1408</v>
       </c>
       <c r="I7" s="32">
-        <v>12.594139083606599</v>
+        <v>11.876465526745299</v>
       </c>
       <c r="J7" s="32">
-        <v>9.9442081141373002</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>9.3215855027732992</v>
+      </c>
+      <c r="K7" s="21"/>
+    </row>
+    <row r="8" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="31">
-        <v>703</v>
+        <v>606</v>
       </c>
       <c r="C8" s="32">
-        <v>17.383518372190501</v>
+        <v>14.978066771529599</v>
       </c>
       <c r="D8" s="33">
-        <v>13.3684889626246</v>
+        <v>11.4763413358104</v>
       </c>
       <c r="E8" s="31">
-        <v>427</v>
+        <v>381</v>
       </c>
       <c r="F8" s="32">
-        <v>21.7251222546912</v>
+        <v>19.403596591587601</v>
       </c>
       <c r="G8" s="33">
-        <v>16.196056578618698</v>
+        <v>14.427228621826099</v>
       </c>
       <c r="H8" s="31">
-        <v>276</v>
+        <v>225</v>
       </c>
       <c r="I8" s="32">
-        <v>13.278206326006901</v>
+        <v>10.8050351463782</v>
       </c>
       <c r="J8" s="32">
-        <v>10.867663808275999</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>8.8461729599367995</v>
+      </c>
+      <c r="K8" s="21"/>
+    </row>
+    <row r="9" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="31">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="C9" s="32">
-        <v>12.1932815018925</v>
+        <v>12.6968004062976</v>
       </c>
       <c r="D9" s="33">
-        <v>9.8112730172283005</v>
+        <v>9.5705698427011008</v>
       </c>
       <c r="E9" s="31">
-        <v>151</v>
+        <v>191</v>
       </c>
       <c r="F9" s="32">
-        <v>12.787934964458399</v>
+        <v>16.441733423547699</v>
       </c>
       <c r="G9" s="33">
-        <v>9.2681006595820001</v>
+        <v>12.545366388189199</v>
       </c>
       <c r="H9" s="31">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="I9" s="32">
-        <v>11.6615691474257</v>
+        <v>9.3593451527030993</v>
       </c>
       <c r="J9" s="32">
-        <v>10.5767395250235</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>6.8554102695105996</v>
+      </c>
+      <c r="K9" s="21"/>
+    </row>
+    <row r="10" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="31">
-        <v>392</v>
+        <v>370</v>
       </c>
       <c r="C10" s="32">
-        <v>16.8381516434487</v>
+        <v>15.7656323701668</v>
       </c>
       <c r="D10" s="33">
-        <v>14.060379822514401</v>
+        <v>12.6086606694049</v>
       </c>
       <c r="E10" s="31">
-        <v>251</v>
+        <v>218</v>
       </c>
       <c r="F10" s="32">
-        <v>21.878576515309302</v>
+        <v>18.876174890358001</v>
       </c>
       <c r="G10" s="33">
-        <v>18.433591681597498</v>
+        <v>15.148956812570599</v>
       </c>
       <c r="H10" s="31">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="I10" s="32">
-        <v>11.941001291067799</v>
+        <v>12.751870414150501</v>
       </c>
       <c r="J10" s="32">
-        <v>9.7877622472702992</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>10.2135351721218</v>
+      </c>
+      <c r="K10" s="21"/>
+    </row>
+    <row r="11" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="31">
-        <v>472</v>
+        <v>503</v>
       </c>
       <c r="C11" s="32">
-        <v>16.542510220782901</v>
+        <v>17.559581265078801</v>
       </c>
       <c r="D11" s="33">
-        <v>13.2088637928351</v>
+        <v>13.871727346206701</v>
       </c>
       <c r="E11" s="31">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="F11" s="32">
-        <v>22.307675203118201</v>
+        <v>23.1155793279449</v>
       </c>
       <c r="G11" s="33">
-        <v>17.830005027849701</v>
+        <v>17.7378929393759</v>
       </c>
       <c r="H11" s="31">
-        <v>161</v>
+        <v>180</v>
       </c>
       <c r="I11" s="32">
-        <v>11.034078167877</v>
+        <v>12.268207553535399</v>
       </c>
       <c r="J11" s="32">
-        <v>8.9157769793021995</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>10.3265795861189</v>
+      </c>
+      <c r="K11" s="21"/>
+    </row>
+    <row r="12" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="31">
-        <v>306</v>
+        <v>333</v>
       </c>
       <c r="C12" s="32">
-        <v>16.457819978879101</v>
+        <v>17.946026113893101</v>
       </c>
       <c r="D12" s="33">
-        <v>11.991846170910099</v>
+        <v>13.9674913403953</v>
       </c>
       <c r="E12" s="31">
-        <v>197</v>
+        <v>231</v>
       </c>
       <c r="F12" s="32">
-        <v>21.357733911907498</v>
+        <v>25.121474837199798</v>
       </c>
       <c r="G12" s="33">
-        <v>15.648218795247899</v>
+        <v>19.4933848731262</v>
       </c>
       <c r="H12" s="31">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="I12" s="32">
-        <v>11.633913819381901</v>
+        <v>10.8970633482616</v>
       </c>
       <c r="J12" s="32">
-        <v>8.4589359782284994</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>8.5290979658783996</v>
+      </c>
+      <c r="K12" s="21"/>
+    </row>
+    <row r="13" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="31">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C13" s="32">
-        <v>18.393400462540999</v>
+        <v>18.3487686233121</v>
       </c>
       <c r="D13" s="33">
-        <v>14.240028496260299</v>
+        <v>13.9905240829549</v>
       </c>
       <c r="E13" s="31">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="F13" s="32">
-        <v>23.5045684673156</v>
+        <v>22.952114463545001</v>
       </c>
       <c r="G13" s="33">
-        <v>18.307584345440201</v>
+        <v>17.383426671585699</v>
       </c>
       <c r="H13" s="31">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="I13" s="32">
-        <v>13.481423423184401</v>
+        <v>13.9391047933276</v>
       </c>
       <c r="J13" s="32">
-        <v>10.3346629543761</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>10.7631194018201</v>
+      </c>
+      <c r="K13" s="21"/>
+    </row>
+    <row r="14" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="31">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="C14" s="32">
-        <v>20.464863830800098</v>
+        <v>19.141993527335199</v>
       </c>
       <c r="D14" s="33">
-        <v>13.9079782469348</v>
+        <v>12.543883345993599</v>
       </c>
       <c r="E14" s="31">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="F14" s="32">
-        <v>27.937667958599</v>
+        <v>23.1035126225153</v>
       </c>
       <c r="G14" s="33">
-        <v>18.688805760599099</v>
+        <v>14.743148090243499</v>
       </c>
       <c r="H14" s="31">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I14" s="32">
-        <v>12.943597159549901</v>
+        <v>15.165031222123099</v>
       </c>
       <c r="J14" s="32">
-        <v>9.2656198891492991</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>10.4990288546069</v>
+      </c>
+      <c r="K14" s="21"/>
+    </row>
+    <row r="15" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="31">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="C15" s="32">
-        <v>17.061819533249398</v>
+        <v>13.759820652484001</v>
       </c>
       <c r="D15" s="33">
-        <v>14.209868233169299</v>
+        <v>11.722076704291901</v>
       </c>
       <c r="E15" s="31">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F15" s="32">
-        <v>19.582559573299299</v>
+        <v>18.7973024222138</v>
       </c>
       <c r="G15" s="33">
-        <v>16.069755658229798</v>
+        <v>15.0667225832645</v>
       </c>
       <c r="H15" s="31">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="I15" s="32">
-        <v>14.449052468981799</v>
+        <v>8.5410808908688995</v>
       </c>
       <c r="J15" s="32">
-        <v>12.2965613032049</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>8.3549922506587002</v>
+      </c>
+      <c r="K15" s="21"/>
+    </row>
+    <row r="16" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="31">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="C16" s="32">
-        <v>18.3618769960344</v>
+        <v>21.2400824791875</v>
       </c>
       <c r="D16" s="33">
-        <v>14.5616672983027</v>
+        <v>16.191397963167098</v>
       </c>
       <c r="E16" s="31">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="F16" s="32">
-        <v>24.0549327190821</v>
+        <v>27.8065905278313</v>
       </c>
       <c r="G16" s="33">
-        <v>19.144695790166899</v>
+        <v>20.910815181811</v>
       </c>
       <c r="H16" s="31">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I16" s="32">
-        <v>12.338895476059699</v>
+        <v>14.3024741347486</v>
       </c>
       <c r="J16" s="32">
-        <v>9.5398754090615991</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>11.038587438807401</v>
+      </c>
+      <c r="K16" s="21"/>
+    </row>
+    <row r="17" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="31">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="C17" s="32">
-        <v>17.2027444869058</v>
+        <v>18.555914677276899</v>
       </c>
       <c r="D17" s="33">
-        <v>12.583909150197799</v>
+        <v>13.4109166409633</v>
       </c>
       <c r="E17" s="31">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="F17" s="32">
-        <v>23.211289971442099</v>
+        <v>24.618574066275801</v>
       </c>
       <c r="G17" s="33">
-        <v>16.665617261294599</v>
+        <v>18.024902152808501</v>
       </c>
       <c r="H17" s="31">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="I17" s="32">
-        <v>11.0258028471256</v>
+        <v>12.322643440148999</v>
       </c>
       <c r="J17" s="32">
-        <v>8.4275737540463993</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>8.6490518503533007</v>
+      </c>
+      <c r="K17" s="21"/>
+    </row>
+    <row r="18" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="31">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C18" s="32">
-        <v>23.3833617901122</v>
+        <v>23.1870492884341</v>
       </c>
       <c r="D18" s="33">
-        <v>17.7293239106193</v>
+        <v>16.856193590304599</v>
       </c>
       <c r="E18" s="31">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="F18" s="32">
-        <v>32.698675496688701</v>
+        <v>30.139016212279099</v>
       </c>
       <c r="G18" s="33">
-        <v>23.9224268123088</v>
+        <v>21.891464423577801</v>
       </c>
       <c r="H18" s="31">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I18" s="32">
-        <v>13.728219857440999</v>
+        <v>16.0036678676626</v>
       </c>
       <c r="J18" s="32">
-        <v>11.2077729750286</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>11.6572851523118</v>
+      </c>
+      <c r="K18" s="21"/>
+    </row>
+    <row r="19" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="31">
-        <v>134</v>
+        <v>109</v>
       </c>
       <c r="C19" s="32">
-        <v>20.335459198191099</v>
+        <v>16.6486433646756</v>
       </c>
       <c r="D19" s="33">
-        <v>15.5186128227267</v>
+        <v>11.5255231141309</v>
       </c>
       <c r="E19" s="31">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="F19" s="32">
-        <v>26.227807664708401</v>
+        <v>24.0774043963557</v>
       </c>
       <c r="G19" s="33">
-        <v>19.695263874270601</v>
+        <v>16.637079418456398</v>
       </c>
       <c r="H19" s="31">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I19" s="32">
-        <v>14.0795274284838</v>
+        <v>8.7969261026790004</v>
       </c>
       <c r="J19" s="32">
-        <v>10.968198327894299</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>6.0895576560653</v>
+      </c>
+      <c r="K19" s="21"/>
+    </row>
+    <row r="20" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="30" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="31">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C20" s="32">
-        <v>25.743606139434799</v>
+        <v>25.2109579428699</v>
       </c>
       <c r="D20" s="33">
-        <v>17.361765813146999</v>
+        <v>17.783679003575902</v>
       </c>
       <c r="E20" s="31">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F20" s="32">
-        <v>33.695966111485497</v>
+        <v>33.308013826887702</v>
       </c>
       <c r="G20" s="33">
-        <v>22.678096782327501</v>
+        <v>23.380493832206898</v>
       </c>
       <c r="H20" s="31">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="I20" s="32">
-        <v>17.212814940723401</v>
+        <v>16.536370223219201</v>
       </c>
       <c r="J20" s="32">
-        <v>11.797385985495399</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>11.616184542157299</v>
+      </c>
+      <c r="K20" s="21"/>
+    </row>
+    <row r="21" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="31">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C21" s="32">
-        <v>18.936572581357801</v>
+        <v>18.071963321550498</v>
       </c>
       <c r="D21" s="33">
-        <v>13.747223239616501</v>
+        <v>13.0485357443794</v>
       </c>
       <c r="E21" s="31">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="F21" s="32">
-        <v>26.179838034068698</v>
+        <v>24.925506724221901</v>
       </c>
       <c r="G21" s="33">
-        <v>18.4558706417019</v>
+        <v>17.985355816637998</v>
       </c>
       <c r="H21" s="31">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="I21" s="32">
-        <v>11.507597571641201</v>
+        <v>11.0663880338889</v>
       </c>
       <c r="J21" s="32">
-        <v>8.975151433593</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>7.9200954547936</v>
+      </c>
+      <c r="K21" s="21"/>
+    </row>
+    <row r="22" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="31">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C22" s="32">
-        <v>19.442198580719499</v>
+        <v>17.680550677475701</v>
       </c>
       <c r="D22" s="33">
-        <v>13.8951479418209</v>
+        <v>12.905184254480799</v>
       </c>
       <c r="E22" s="31">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F22" s="32">
-        <v>24.1816600709639</v>
+        <v>23.481564623613998</v>
       </c>
       <c r="G22" s="33">
-        <v>16.865486419233999</v>
+        <v>17.4351015874383</v>
       </c>
       <c r="H22" s="31">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I22" s="32" t="s">
         <v>121</v>
       </c>
       <c r="J22" s="32" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="23" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="K22" s="21"/>
+    </row>
+    <row r="23" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="31">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C23" s="32">
-        <v>18.013377302828602</v>
+        <v>16.555737916301201</v>
       </c>
       <c r="D23" s="33">
-        <v>13.2786572919858</v>
+        <v>12.346791568881001</v>
       </c>
       <c r="E23" s="31">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F23" s="32">
-        <v>25.169738423493399</v>
+        <v>22.870066259664199</v>
       </c>
       <c r="G23" s="33">
-        <v>18.362430995867399</v>
+        <v>15.9835559964017</v>
       </c>
       <c r="H23" s="31">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I23" s="32" t="s">
         <v>121</v>
       </c>
       <c r="J23" s="32" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="24" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="K23" s="21"/>
+    </row>
+    <row r="24" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B24" s="31">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>16.780669914180301</v>
+        <v>17</v>
+      </c>
+      <c r="C24" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="D24" s="33" t="s">
+        <v>121</v>
       </c>
       <c r="E24" s="31">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F24" s="32" t="s">
         <v>121</v>
       </c>
       <c r="G24" s="33" t="s">
         <v>121</v>
       </c>
       <c r="H24" s="31">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="I24" s="32" t="s">
         <v>121</v>
       </c>
       <c r="J24" s="32" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="25" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="K24" s="21"/>
+    </row>
+    <row r="25" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="31">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C25" s="32">
-        <v>25.425040348433601</v>
+        <v>26.342168126808399</v>
       </c>
       <c r="D25" s="33">
-        <v>18.0071487262734</v>
+        <v>18.966490735932599</v>
       </c>
       <c r="E25" s="31">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F25" s="32">
-        <v>32.272423770309402</v>
+        <v>33.555639444654197</v>
       </c>
       <c r="G25" s="33">
-        <v>23.433128928078901</v>
+        <v>23.217721807670401</v>
       </c>
       <c r="H25" s="31">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I25" s="32">
-        <v>18.668189405253401</v>
+        <v>19.248642970670598</v>
       </c>
       <c r="J25" s="32">
-        <v>12.4816186498582</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>15.132135275794701</v>
+      </c>
+      <c r="K25" s="21"/>
+    </row>
+    <row r="26" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B26" s="31">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C26" s="32">
-        <v>16.197575398071798</v>
+        <v>15.991552955041801</v>
       </c>
       <c r="D26" s="33">
-        <v>14.054606754451999</v>
+        <v>13.4795865721943</v>
       </c>
       <c r="E26" s="31">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F26" s="32">
-        <v>19.074403481300401</v>
+        <v>19.533374323823399</v>
       </c>
       <c r="G26" s="33">
-        <v>17.2040011064901</v>
+        <v>16.945659043359001</v>
       </c>
       <c r="H26" s="31">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I26" s="32">
-        <v>13.3952395047218</v>
+        <v>12.541326915633601</v>
       </c>
       <c r="J26" s="32">
-        <v>10.8889328379168</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>9.9429206421374996</v>
+      </c>
+      <c r="K26" s="21"/>
+    </row>
+    <row r="27" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B27" s="31">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C27" s="32">
-        <v>17.878846091665199</v>
+        <v>16.4194520867023</v>
       </c>
       <c r="D27" s="33">
-        <v>13.7193161735605</v>
+        <v>13.0290921646814</v>
       </c>
       <c r="E27" s="31">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F27" s="32">
-        <v>19.819719828440501</v>
+        <v>23.9302194799963</v>
       </c>
       <c r="G27" s="33">
-        <v>14.805558698977899</v>
+        <v>19.115566864123</v>
       </c>
       <c r="H27" s="31">
-        <v>22</v>
-[...8 lines deleted...]
-    <row r="28" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>13</v>
+      </c>
+      <c r="I27" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="J27" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="K27" s="21"/>
+    </row>
+    <row r="28" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="31">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>10.8559744463995</v>
+        <v>18</v>
+      </c>
+      <c r="C28" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="D28" s="33" t="s">
+        <v>121</v>
       </c>
       <c r="E28" s="31">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F28" s="32" t="s">
         <v>121</v>
       </c>
       <c r="G28" s="33" t="s">
         <v>121</v>
       </c>
       <c r="H28" s="31">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I28" s="32" t="s">
         <v>121</v>
       </c>
       <c r="J28" s="32" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="29" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="K28" s="21"/>
+    </row>
+    <row r="29" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="38">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C29" s="110" t="s">
         <v>121</v>
       </c>
       <c r="D29" s="111" t="s">
         <v>121</v>
       </c>
       <c r="E29" s="38">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F29" s="110" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="111" t="s">
         <v>121</v>
       </c>
       <c r="H29" s="99">
         <v>0</v>
       </c>
       <c r="I29" s="100">
         <v>0</v>
       </c>
       <c r="J29" s="100">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:10" s="106" customFormat="1" ht="15.75">
+      <c r="K29" s="21"/>
+    </row>
+    <row r="30" spans="1:14" s="106" customFormat="1" ht="15.6">
       <c r="A30" s="104" t="s">
         <v>122</v>
       </c>
       <c r="B30" s="105"/>
       <c r="C30" s="34"/>
       <c r="H30" s="105"/>
-    </row>
-    <row r="31" spans="1:10" s="106" customFormat="1" ht="15.75">
+      <c r="N30" s="105"/>
+    </row>
+    <row r="31" spans="1:14" s="106" customFormat="1" ht="15.6">
       <c r="A31" s="107" t="s">
         <v>123</v>
       </c>
       <c r="B31" s="108"/>
       <c r="C31" s="34"/>
       <c r="H31" s="105"/>
+      <c r="N31" s="105"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="21" customWidth="1"/>
     <col min="3" max="4" width="16" style="39" customWidth="1"/>
     <col min="5" max="5" width="16" style="21" customWidth="1"/>
     <col min="6" max="6" width="16" style="40" customWidth="1"/>
     <col min="7" max="7" width="16" style="39" customWidth="1"/>
     <col min="8" max="8" width="16" style="21" customWidth="1"/>
     <col min="9" max="10" width="16" style="39" customWidth="1"/>
     <col min="11" max="16384" width="10" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="15" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+    <row r="1" spans="1:11" s="41" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="41" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
-      <c r="B2" s="17"/>
-[...7 lines deleted...]
-      <c r="J2" s="18"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="114" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="114"/>
+      <c r="A3" s="116" t="s">
+        <v>114</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-      <c r="J5" s="118"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
       <c r="K5" s="19"/>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="116"/>
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="E6" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="H6" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="K6" s="19"/>
     </row>
     <row r="7" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="30" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="B7" s="31">
-        <v>3675</v>
+        <v>3765</v>
       </c>
       <c r="C7" s="32">
-        <v>15.663000106811523</v>
+        <v>16.010414123535156</v>
       </c>
       <c r="D7" s="33">
-        <v>12.100432395935059</v>
+        <v>12.292099952697754</v>
       </c>
       <c r="E7" s="31">
-        <v>2426</v>
+        <v>2559</v>
       </c>
       <c r="F7" s="32">
-        <v>20.726169586181641</v>
+        <v>21.841999053955078</v>
       </c>
       <c r="G7" s="33">
-        <v>16.268417358398438</v>
+        <v>17.048759460449219</v>
       </c>
       <c r="H7" s="31">
-        <v>1249</v>
+        <v>1206</v>
       </c>
       <c r="I7" s="32">
-        <v>10.621999740600586</v>
+        <v>10.220000267028809</v>
       </c>
       <c r="J7" s="32">
-        <v>8.0867233276367188</v>
+        <v>7.7226715087890625</v>
       </c>
       <c r="K7" s="21"/>
     </row>
     <row r="8" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="30" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="B8" s="31">
-        <v>589</v>
+        <v>614</v>
       </c>
       <c r="C8" s="32">
-        <v>14.841015931792807</v>
+        <v>15.446828444101852</v>
       </c>
       <c r="D8" s="33">
-        <v>11.745462226889295</v>
+        <v>12.198394375921858</v>
       </c>
       <c r="E8" s="31">
-        <v>381</v>
+        <v>411</v>
       </c>
       <c r="F8" s="32">
-        <v>19.522973312966585</v>
+        <v>21.056967550751903</v>
       </c>
       <c r="G8" s="33">
-        <v>15.785265983586049</v>
+        <v>16.815450304143599</v>
       </c>
       <c r="H8" s="31">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="I8" s="32">
-        <v>10.311404413281089</v>
+        <v>10.034215190912066</v>
       </c>
       <c r="J8" s="32">
-        <v>8.0149018255132827</v>
+        <v>7.8907675587516222</v>
       </c>
       <c r="K8" s="21"/>
     </row>
     <row r="9" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="30" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="B9" s="31">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="C9" s="32">
-        <v>11.762258131631874</v>
+        <v>11.406321694564628</v>
       </c>
       <c r="D9" s="33">
-        <v>8.7220860149470187</v>
+        <v>8.3762102427035519</v>
       </c>
       <c r="E9" s="31">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="F9" s="32">
-        <v>15.823407682766147</v>
+        <v>15.241944593597145</v>
       </c>
       <c r="G9" s="33">
-        <v>11.725733664136182</v>
+        <v>11.074379575587809</v>
       </c>
       <c r="H9" s="31">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="I9" s="32">
-        <v>8.0254912328610484</v>
+        <v>7.8848051281067733</v>
       </c>
       <c r="J9" s="32">
-        <v>6.0684937362864098</v>
+        <v>6.0856518581690588</v>
       </c>
       <c r="K9" s="21"/>
     </row>
     <row r="10" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="30" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B10" s="31">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="C10" s="32">
-        <v>14.84111363105856</v>
+        <v>14.246946604277893</v>
       </c>
       <c r="D10" s="33">
-        <v>12.329306662482683</v>
+        <v>11.850451290795288</v>
       </c>
       <c r="E10" s="31">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="F10" s="32">
-        <v>20.233733181308633</v>
+        <v>18.544972735595287</v>
       </c>
       <c r="G10" s="33">
-        <v>16.981923563109007</v>
+        <v>15.693089635610278</v>
       </c>
       <c r="H10" s="31">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="I10" s="32">
-        <v>9.4299589796784389</v>
+        <v>9.9578295313526013</v>
       </c>
       <c r="J10" s="32">
-        <v>7.7168840706868762</v>
+        <v>8.0599568970518618</v>
       </c>
       <c r="K10" s="21"/>
     </row>
     <row r="11" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="30" t="s">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="B11" s="31">
-        <v>383</v>
+        <v>405</v>
       </c>
       <c r="C11" s="32">
-        <v>14.018315313270916</v>
+        <v>14.696052966752085</v>
       </c>
       <c r="D11" s="33">
-        <v>11.63730722138887</v>
+        <v>11.816487582766376</v>
       </c>
       <c r="E11" s="31">
-        <v>227</v>
+        <v>263</v>
       </c>
       <c r="F11" s="32">
-        <v>16.789791806581597</v>
+        <v>19.314617493462038</v>
       </c>
       <c r="G11" s="33">
-        <v>14.11979941859577</v>
+        <v>15.848375972845931</v>
       </c>
       <c r="H11" s="31">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="I11" s="32">
-        <v>11.303299404113242</v>
+        <v>10.185205773433683</v>
       </c>
       <c r="J11" s="32">
-        <v>9.2457287531269454</v>
+        <v>8.1198087014962717</v>
       </c>
       <c r="K11" s="21"/>
     </row>
     <row r="12" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="30" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="B12" s="31">
-        <v>313</v>
+        <v>332</v>
       </c>
       <c r="C12" s="32">
-        <v>16.605545350248352</v>
+        <v>17.605381731871098</v>
       </c>
       <c r="D12" s="33">
-        <v>12.231570455353305</v>
+        <v>13.028466355668922</v>
       </c>
       <c r="E12" s="31">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="F12" s="32">
-        <v>22.565077205934934</v>
+        <v>25.544733492113462</v>
       </c>
       <c r="G12" s="33">
-        <v>17.15852921288182</v>
+        <v>19.409756573146279</v>
       </c>
       <c r="H12" s="31">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="I12" s="32">
-        <v>10.627263607148322</v>
+        <v>9.6567707758525554</v>
       </c>
       <c r="J12" s="32">
-        <v>7.4300084934428767</v>
+        <v>6.7998939048177016</v>
       </c>
       <c r="K12" s="21"/>
     </row>
     <row r="13" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="30" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="B13" s="31">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="C13" s="32">
-        <v>16.049198349739381</v>
+        <v>16.263997787808442</v>
       </c>
       <c r="D13" s="33">
-        <v>12.235603888374936</v>
+        <v>12.424232247808895</v>
       </c>
       <c r="E13" s="31">
-        <v>295</v>
+        <v>313</v>
       </c>
       <c r="F13" s="32">
-        <v>21.34597593982895</v>
+        <v>22.680896453374455</v>
       </c>
       <c r="G13" s="33">
-        <v>16.492314164210988</v>
+        <v>17.362040390671918</v>
       </c>
       <c r="H13" s="31">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="I13" s="32">
-        <v>10.809174053830402</v>
+        <v>9.9347558140656851</v>
       </c>
       <c r="J13" s="32">
-        <v>8.160096089717717</v>
+        <v>7.7313186327710133</v>
       </c>
       <c r="K13" s="21"/>
     </row>
     <row r="14" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="30" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="B14" s="31">
         <v>93</v>
       </c>
       <c r="C14" s="32">
-        <v>20.285878193117199</v>
+        <v>20.313327617934704</v>
       </c>
       <c r="D14" s="33">
-        <v>15.457158776700345</v>
+        <v>15.003732251769947</v>
       </c>
       <c r="E14" s="31">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="F14" s="32">
-        <v>28.385204427231734</v>
+        <v>25.865469382828348</v>
       </c>
       <c r="G14" s="33">
-        <v>21.649237757248304</v>
+        <v>20.093104795776252</v>
       </c>
       <c r="H14" s="31">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="I14" s="32">
-        <v>11.950524827215329</v>
+        <v>14.610950243073081</v>
       </c>
       <c r="J14" s="32">
-        <v>9.1598193505344465</v>
+        <v>9.617561172863768</v>
       </c>
       <c r="K14" s="21"/>
     </row>
     <row r="15" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="30" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="B15" s="31">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="C15" s="32">
-        <v>13.707866833630954</v>
+        <v>12.298960187164475</v>
       </c>
       <c r="D15" s="33">
-        <v>10.899354605956789</v>
+        <v>10.273306916620568</v>
       </c>
       <c r="E15" s="31">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F15" s="32">
-        <v>17.370503798892994</v>
+        <v>17.938925135483732</v>
       </c>
       <c r="G15" s="33">
-        <v>13.937780261102414</v>
+        <v>14.967152997775134</v>
       </c>
       <c r="H15" s="31">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I15" s="32">
-        <v>9.8669667236547252</v>
+        <v>6.3900645772408451</v>
       </c>
       <c r="J15" s="32">
-        <v>7.6924165482352862</v>
+        <v>5.4933376159692857</v>
       </c>
       <c r="K15" s="21"/>
     </row>
     <row r="16" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="30" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B16" s="31">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C16" s="32">
-        <v>18.566916936918457</v>
+        <v>19.054386025833828</v>
       </c>
       <c r="D16" s="33">
-        <v>13.541267039535544</v>
+        <v>14.749619964854995</v>
       </c>
       <c r="E16" s="31">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="F16" s="32">
-        <v>27.102920768556494</v>
+        <v>23.826172532566751</v>
       </c>
       <c r="G16" s="33">
-        <v>20.243047969530743</v>
+        <v>18.706672524029788</v>
       </c>
       <c r="H16" s="31">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="I16" s="32">
-        <v>9.4876487234551092</v>
+        <v>13.973002687964465</v>
       </c>
       <c r="J16" s="32">
-        <v>6.5082449669883493</v>
+        <v>10.491136698998785</v>
       </c>
       <c r="K16" s="21"/>
     </row>
     <row r="17" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="30" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="B17" s="31">
-        <v>230</v>
+        <v>198</v>
       </c>
       <c r="C17" s="32">
-        <v>17.825684951944279</v>
+        <v>15.371369969466869</v>
       </c>
       <c r="D17" s="33">
-        <v>13.588254237186835</v>
+        <v>11.815486724565423</v>
       </c>
       <c r="E17" s="31">
-        <v>159</v>
+        <v>134</v>
       </c>
       <c r="F17" s="32">
-        <v>24.10365481140785</v>
+        <v>20.375424804798868</v>
       </c>
       <c r="G17" s="33">
-        <v>18.777078842068281</v>
+        <v>16.132945024109308</v>
       </c>
       <c r="H17" s="31">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="I17" s="32">
-        <v>11.258725512272012</v>
+        <v>10.151414694807235</v>
       </c>
       <c r="J17" s="32">
-        <v>8.3283392105190597</v>
+        <v>7.2855920989934368</v>
       </c>
       <c r="K17" s="21"/>
     </row>
     <row r="18" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="30" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="B18" s="31">
-        <v>111</v>
+        <v>130</v>
       </c>
       <c r="C18" s="32">
-        <v>21.683816742446073</v>
+        <v>25.624523851996692</v>
       </c>
       <c r="D18" s="33">
-        <v>15.409319300289541</v>
+        <v>19.113525379262708</v>
       </c>
       <c r="E18" s="31">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="F18" s="32">
-        <v>29.317808855501276</v>
+        <v>38.049922266699205</v>
       </c>
       <c r="G18" s="33">
-        <v>21.013610760001395</v>
+        <v>28.16699128188116</v>
       </c>
       <c r="H18" s="31">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I18" s="32">
-        <v>13.640183982011004</v>
+        <v>12.543396104263945</v>
       </c>
       <c r="J18" s="32">
-        <v>9.8417516518398109</v>
+        <v>9.6608239413839687</v>
       </c>
       <c r="K18" s="21"/>
     </row>
     <row r="19" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="30" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="B19" s="31">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="C19" s="32">
-        <v>20.35603125718422</v>
+        <v>19.074855181691582</v>
       </c>
       <c r="D19" s="33">
-        <v>14.958926631905682</v>
+        <v>13.76741676997916</v>
       </c>
       <c r="E19" s="31">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F19" s="32">
-        <v>26.275202640657866</v>
+        <v>25.66182679094717</v>
       </c>
       <c r="G19" s="33">
-        <v>19.986525912354278</v>
+        <v>19.429693819500692</v>
       </c>
       <c r="H19" s="31">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="I19" s="32">
-        <v>13.941168269901018</v>
+        <v>11.945754329589334</v>
       </c>
       <c r="J19" s="32">
-        <v>9.3934720154622067</v>
+        <v>7.5267864813376439</v>
       </c>
       <c r="K19" s="21"/>
     </row>
     <row r="20" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="30" t="s">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="B20" s="31">
-        <v>95</v>
+        <v>128</v>
       </c>
       <c r="C20" s="32">
-        <v>18.188397334155322</v>
+        <v>24.730500338595327</v>
       </c>
       <c r="D20" s="33">
-        <v>12.614344989291689</v>
+        <v>16.159220163233602</v>
       </c>
       <c r="E20" s="31">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="F20" s="32">
-        <v>19.852758706261891</v>
+        <v>33.408192431188404</v>
       </c>
       <c r="G20" s="33">
-        <v>14.4685167069812</v>
+        <v>23.113705797541815</v>
       </c>
       <c r="H20" s="31">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I20" s="32">
-        <v>16.379787342419455</v>
+        <v>15.311189860768904</v>
       </c>
       <c r="J20" s="32">
-        <v>10.626102899370732</v>
+        <v>8.2820539620509575</v>
       </c>
       <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="30" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="B21" s="31">
-        <v>143</v>
+        <v>195</v>
       </c>
       <c r="C21" s="32">
-        <v>16.931392340616988</v>
+        <v>23.255189932291621</v>
       </c>
       <c r="D21" s="33">
-        <v>12.136695587188681</v>
+        <v>16.757619179469739</v>
       </c>
       <c r="E21" s="31">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="F21" s="32">
-        <v>23.338786752812208</v>
+        <v>31.676821883093893</v>
       </c>
       <c r="G21" s="33">
-        <v>16.840928289764143</v>
+        <v>22.926310356459826</v>
       </c>
       <c r="H21" s="31">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="I21" s="32">
-        <v>10.198407591500356</v>
+        <v>14.418853016900606</v>
       </c>
       <c r="J21" s="32">
-        <v>7.1929751125749908</v>
+        <v>10.415209738881877</v>
       </c>
       <c r="K21" s="21"/>
     </row>
     <row r="22" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="30" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="B22" s="31">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C22" s="32">
-        <v>16.110193725079544</v>
+        <v>19.401968171748027</v>
       </c>
       <c r="D22" s="33">
-        <v>12.472136644969993</v>
+        <v>13.815699256314879</v>
       </c>
       <c r="E22" s="31">
         <v>29</v>
       </c>
       <c r="F22" s="32">
-        <v>25.046422248132313</v>
+        <v>25.285662593349869</v>
       </c>
       <c r="G22" s="33">
-        <v>19.360806932021106</v>
+        <v>18.858302192859238</v>
       </c>
       <c r="H22" s="31">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="I22" s="32">
-        <v>6.5009844347858392</v>
+        <v>13.091759205143191</v>
       </c>
       <c r="J22" s="32">
-        <v>5.0476676780084624</v>
+        <v>8.2977750000319137</v>
       </c>
       <c r="K22" s="21"/>
     </row>
     <row r="23" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="30" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="B23" s="31">
         <v>68</v>
       </c>
       <c r="C23" s="32">
-        <v>20.44076911399787</v>
+        <v>20.517276753925437</v>
       </c>
       <c r="D23" s="33">
-        <v>15.221826619290985</v>
+        <v>14.841519541377991</v>
       </c>
       <c r="E23" s="31">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F23" s="32">
-        <v>27.085989183269103</v>
+        <v>28.426756684729501</v>
       </c>
       <c r="G23" s="33">
-        <v>20.405258576559476</v>
+        <v>20.492441818213734</v>
       </c>
       <c r="H23" s="31">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I23" s="32">
-        <v>13.510277022089303</v>
+        <v>12.302165796288437</v>
       </c>
       <c r="J23" s="32">
-        <v>10.103939105766356</v>
+        <v>9.0735366977143475</v>
       </c>
       <c r="K23" s="21"/>
     </row>
     <row r="24" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="30" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="B24" s="31">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C24" s="32">
-        <v>11.761131420842686</v>
+        <v>14.593782075916854</v>
       </c>
       <c r="D24" s="33">
-        <v>8.4461223560345058</v>
+        <v>10.673574939377261</v>
       </c>
       <c r="E24" s="31">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F24" s="32">
-        <v>11.411074447751544</v>
+        <v>16.993797263998641</v>
       </c>
       <c r="G24" s="33">
-        <v>8.0661594545879467</v>
+        <v>13.366458312481173</v>
       </c>
       <c r="H24" s="31">
         <v>6</v>
       </c>
       <c r="I24" s="32">
-        <v>12.133345466678801</v>
+        <v>12.042630913433555</v>
       </c>
       <c r="J24" s="32">
-        <v>8.5271801676508723</v>
+        <v>8.0023565326518522</v>
       </c>
       <c r="K24" s="21"/>
     </row>
     <row r="25" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="30" t="s">
-        <v>5</v>
+        <v>64</v>
       </c>
       <c r="B25" s="31">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="C25" s="32">
-        <v>24.691954448711858</v>
+        <v>19.349507192238697</v>
       </c>
       <c r="D25" s="33">
-        <v>18.850008690501753</v>
+        <v>13.957928428676444</v>
       </c>
       <c r="E25" s="31">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="F25" s="32">
-        <v>29.368810856848405</v>
+        <v>26.77619917207992</v>
       </c>
       <c r="G25" s="33">
-        <v>22.30151332953967</v>
+        <v>19.905634643118074</v>
       </c>
       <c r="H25" s="31">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="I25" s="32">
-        <v>19.965734482712101</v>
+        <v>11.868187592888798</v>
       </c>
       <c r="J25" s="32">
-        <v>15.727271908918405</v>
+        <v>8.1059935277963433</v>
       </c>
       <c r="K25" s="21"/>
     </row>
     <row r="26" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="30" t="s">
-        <v>6</v>
+        <v>65</v>
       </c>
       <c r="B26" s="31">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C26" s="32">
-        <v>12.470440437481525</v>
+        <v>11.934858623566527</v>
       </c>
       <c r="D26" s="33">
-        <v>10.141223527825739</v>
+        <v>10.426361261060867</v>
       </c>
       <c r="E26" s="31">
         <v>35</v>
       </c>
       <c r="F26" s="32">
-        <v>16.331063315532475</v>
+        <v>16.241261621202735</v>
       </c>
       <c r="G26" s="33">
-        <v>13.604989374092868</v>
+        <v>14.934069730638289</v>
       </c>
       <c r="H26" s="31">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I26" s="32">
-        <v>8.6873624024672118</v>
+        <v>7.7203244352809746</v>
       </c>
       <c r="J26" s="32">
-        <v>6.7364235529031387</v>
+        <v>6.1629700644916392</v>
       </c>
       <c r="K26" s="21"/>
     </row>
     <row r="27" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="30" t="s">
-        <v>9</v>
+        <v>66</v>
       </c>
       <c r="B27" s="31">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C27" s="32">
-        <v>15.150143464468295</v>
+        <v>14.808233377758034</v>
       </c>
       <c r="D27" s="33">
-        <v>12.531645781106821</v>
+        <v>11.809287985140196</v>
       </c>
       <c r="E27" s="31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F27" s="32">
-        <v>21.94309927360775</v>
+        <v>22.78622344930255</v>
       </c>
       <c r="G27" s="33">
-        <v>19.091911958881933</v>
+        <v>19.509806578802557</v>
       </c>
       <c r="H27" s="31">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I27" s="32">
-        <v>8.6664813002610774</v>
+        <v>7.2222242283956186</v>
       </c>
       <c r="J27" s="32">
-        <v>6.0756697791261702</v>
+        <v>4.7286984275707971</v>
       </c>
       <c r="K27" s="21"/>
     </row>
     <row r="28" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="30" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="B28" s="31">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C28" s="32">
-        <v>15.35378969914249</v>
+        <v>7.4651099424066771</v>
       </c>
       <c r="D28" s="33">
-        <v>11.840008639674164</v>
+        <v>5.7126925304184306</v>
       </c>
       <c r="E28" s="31">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F28" s="32">
-        <v>21.435406698564595</v>
+        <v>7.4536198504803854</v>
       </c>
       <c r="G28" s="33">
-        <v>16.737410177757429</v>
+        <v>5.4496780541212946</v>
       </c>
       <c r="H28" s="31">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I28" s="32">
-        <v>9.2380886394604964</v>
+        <v>7.4766355140186915</v>
       </c>
       <c r="J28" s="32">
-        <v>7.3840498855086816</v>
+        <v>5.9613337348039561</v>
       </c>
       <c r="K28" s="21"/>
     </row>
     <row r="29" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="60" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="B29" s="101">
         <v>0</v>
       </c>
       <c r="C29" s="100">
         <v>0</v>
       </c>
       <c r="D29" s="100">
         <v>0</v>
       </c>
       <c r="E29" s="101">
         <v>0</v>
       </c>
       <c r="F29" s="100">
         <v>0</v>
       </c>
       <c r="G29" s="102">
         <v>0</v>
       </c>
       <c r="H29" s="99">
         <v>0</v>
       </c>
       <c r="I29" s="100">
         <v>0</v>
       </c>
@@ -4013,3827 +4081,4737 @@
         <v>104</v>
       </c>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="F30" s="63"/>
       <c r="G30" s="62"/>
       <c r="H30" s="64"/>
       <c r="I30" s="62"/>
       <c r="J30" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A3:J3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="21" customWidth="1"/>
     <col min="3" max="4" width="16" style="39" customWidth="1"/>
     <col min="5" max="5" width="16" style="21" customWidth="1"/>
     <col min="6" max="6" width="16" style="40" customWidth="1"/>
     <col min="7" max="7" width="16" style="39" customWidth="1"/>
     <col min="8" max="8" width="16" style="21" customWidth="1"/>
     <col min="9" max="10" width="16" style="39" customWidth="1"/>
     <col min="11" max="16384" width="10" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="15" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="18"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
     </row>
     <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="114" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="114"/>
+      <c r="A3" s="116" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-      <c r="J5" s="118"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
       <c r="K5" s="19"/>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="116"/>
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="K6" s="19"/>
     </row>
     <row r="7" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="31">
-        <v>3542</v>
+        <v>3675</v>
       </c>
       <c r="C7" s="32">
-        <v>15.134401321411133</v>
+        <v>15.663000106811523</v>
       </c>
       <c r="D7" s="33">
-        <v>11.757777214050293</v>
+        <v>12.100432395935059</v>
       </c>
       <c r="E7" s="31">
-        <v>2362</v>
+        <v>2426</v>
       </c>
       <c r="F7" s="32">
-        <v>20.202999114990234</v>
+        <v>20.726169586181641</v>
       </c>
       <c r="G7" s="33">
-        <v>15.926243782043457</v>
+        <v>16.268417358398438</v>
       </c>
       <c r="H7" s="31">
-        <v>1180</v>
+        <v>1249</v>
       </c>
       <c r="I7" s="32">
-        <v>10.074000358581543</v>
+        <v>10.621999740600586</v>
       </c>
       <c r="J7" s="32">
-        <v>7.7452154159545898</v>
+        <v>8.0867233276367188</v>
       </c>
       <c r="K7" s="21"/>
     </row>
     <row r="8" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="31">
-        <v>560</v>
+        <v>589</v>
       </c>
       <c r="C8" s="32">
-        <v>14.138295504766814</v>
+        <v>14.841015931792807</v>
       </c>
       <c r="D8" s="33">
-        <v>11.11501389040666</v>
+        <v>11.745462226889295</v>
       </c>
       <c r="E8" s="31">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="F8" s="32">
-        <v>19.426936138945138</v>
+        <v>19.522973312966585</v>
       </c>
       <c r="G8" s="33">
-        <v>15.61923285921182</v>
+        <v>15.785265983586049</v>
       </c>
       <c r="H8" s="31">
-        <v>181</v>
+        <v>208</v>
       </c>
       <c r="I8" s="32">
-        <v>9.0050916081501544</v>
+        <v>10.311404413281089</v>
       </c>
       <c r="J8" s="32">
-        <v>6.8459619074380234</v>
+        <v>8.0149018255132827</v>
       </c>
       <c r="K8" s="21"/>
     </row>
     <row r="9" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="31">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="C9" s="32">
-        <v>11.542392032706166</v>
+        <v>11.762258131631874</v>
       </c>
       <c r="D9" s="33">
-        <v>9.0622856551176607</v>
+        <v>8.7220860149470187</v>
       </c>
       <c r="E9" s="31">
-        <v>181</v>
+        <v>205</v>
       </c>
       <c r="F9" s="32">
-        <v>14.000721694659731</v>
+        <v>15.823407682766147</v>
       </c>
       <c r="G9" s="33">
-        <v>10.853152265766621</v>
+        <v>11.725733664136182</v>
       </c>
       <c r="H9" s="31">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="I9" s="32">
-        <v>9.2749487202354413</v>
+        <v>8.0254912328610484</v>
       </c>
       <c r="J9" s="32">
-        <v>7.5806510252346122</v>
+        <v>6.0684937362864098</v>
       </c>
       <c r="K9" s="21"/>
     </row>
     <row r="10" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="31">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="C10" s="32">
-        <v>15.259542637867895</v>
+        <v>14.84111363105856</v>
       </c>
       <c r="D10" s="33">
-        <v>12.797793530944059</v>
+        <v>12.329306662482683</v>
       </c>
       <c r="E10" s="31">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="F10" s="32">
-        <v>21.366670519142108</v>
+        <v>20.233733181308633</v>
       </c>
       <c r="G10" s="33">
-        <v>18.030919019505408</v>
+        <v>16.981923563109007</v>
       </c>
       <c r="H10" s="31">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="I10" s="32">
-        <v>9.1039509678821418</v>
+        <v>9.4299589796784389</v>
       </c>
       <c r="J10" s="32">
-        <v>7.7496913809123278</v>
+        <v>7.7168840706868762</v>
       </c>
       <c r="K10" s="21"/>
     </row>
     <row r="11" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="31">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C11" s="32">
-        <v>14.09205134523755</v>
+        <v>14.018315313270916</v>
       </c>
       <c r="D11" s="33">
-        <v>11.471375615402206</v>
+        <v>11.63730722138887</v>
       </c>
       <c r="E11" s="31">
-        <v>247</v>
+        <v>227</v>
       </c>
       <c r="F11" s="32">
-        <v>18.386574376484838</v>
+        <v>16.789791806581597</v>
       </c>
       <c r="G11" s="33">
-        <v>15.074883391688092</v>
+        <v>14.11979941859577</v>
       </c>
       <c r="H11" s="31">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="I11" s="32">
-        <v>9.8729208817030276</v>
+        <v>11.303299404113242</v>
       </c>
       <c r="J11" s="32">
-        <v>8.1576968190379997</v>
+        <v>9.2457287531269454</v>
       </c>
       <c r="K11" s="21"/>
     </row>
     <row r="12" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="31">
-        <v>284</v>
+        <v>313</v>
       </c>
       <c r="C12" s="32">
-        <v>15.076342564231059</v>
+        <v>16.605545350248352</v>
       </c>
       <c r="D12" s="33">
-        <v>11.229500338811935</v>
+        <v>12.231570455353305</v>
       </c>
       <c r="E12" s="31">
-        <v>187</v>
+        <v>213</v>
       </c>
       <c r="F12" s="32">
-        <v>19.80277704826371</v>
+        <v>22.565077205934934</v>
       </c>
       <c r="G12" s="33">
-        <v>14.945768408523179</v>
+        <v>17.15852921288182</v>
       </c>
       <c r="H12" s="31">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I12" s="32">
-        <v>10.325366124709133</v>
+        <v>10.627263607148322</v>
       </c>
       <c r="J12" s="32">
-        <v>7.6462486380848489</v>
+        <v>7.4300084934428767</v>
       </c>
       <c r="K12" s="21"/>
     </row>
     <row r="13" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="31">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="C13" s="32">
-        <v>16.082408130143019</v>
+        <v>16.049198349739381</v>
       </c>
       <c r="D13" s="33">
-        <v>12.576419804807978</v>
+        <v>12.235603888374936</v>
       </c>
       <c r="E13" s="31">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="F13" s="32">
-        <v>21.669309720527302</v>
+        <v>21.34597593982895</v>
       </c>
       <c r="G13" s="33">
-        <v>17.223338519287172</v>
+        <v>16.492314164210988</v>
       </c>
       <c r="H13" s="31">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="I13" s="32">
-        <v>10.537725055699404</v>
+        <v>10.809174053830402</v>
       </c>
       <c r="J13" s="32">
-        <v>8.0750484570946366</v>
+        <v>8.160096089717717</v>
       </c>
       <c r="K13" s="21"/>
     </row>
     <row r="14" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="31">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C14" s="32">
-        <v>18.315956796146672</v>
+        <v>20.285878193117199</v>
       </c>
       <c r="D14" s="33">
-        <v>13.898727708487947</v>
+        <v>15.457158776700345</v>
       </c>
       <c r="E14" s="31">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="F14" s="32">
-        <v>20.179728389442996</v>
+        <v>28.385204427231734</v>
       </c>
       <c r="G14" s="33">
-        <v>15.490276779308589</v>
+        <v>21.649237757248304</v>
       </c>
       <c r="H14" s="31">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="I14" s="32">
-        <v>16.392752631147559</v>
+        <v>11.950524827215329</v>
       </c>
       <c r="J14" s="32">
-        <v>12.261600761744068</v>
+        <v>9.1598193505344465</v>
       </c>
       <c r="K14" s="21"/>
     </row>
     <row r="15" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="31">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="C15" s="32">
-        <v>11.421980384153033</v>
+        <v>13.707866833630954</v>
       </c>
       <c r="D15" s="33">
-        <v>9.8855403784400977</v>
+        <v>10.899354605956789</v>
       </c>
       <c r="E15" s="31">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F15" s="32">
-        <v>17.179995174980078</v>
+        <v>17.370503798892994</v>
       </c>
       <c r="G15" s="33">
-        <v>14.930522693092684</v>
+        <v>13.937780261102414</v>
       </c>
       <c r="H15" s="31">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="I15" s="32">
-        <v>5.3746103407502952</v>
+        <v>9.8669667236547252</v>
       </c>
       <c r="J15" s="32">
-        <v>4.6700696279804266</v>
+        <v>7.6924165482352862</v>
       </c>
       <c r="K15" s="21"/>
     </row>
     <row r="16" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="31">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="C16" s="32">
-        <v>16.950858402063766</v>
+        <v>18.566916936918457</v>
       </c>
       <c r="D16" s="33">
-        <v>12.89666478022947</v>
+        <v>13.541267039535544</v>
       </c>
       <c r="E16" s="31">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="F16" s="32">
-        <v>23.619580974940995</v>
+        <v>27.102920768556494</v>
       </c>
       <c r="G16" s="33">
-        <v>18.517673507727164</v>
+        <v>20.243047969530743</v>
       </c>
       <c r="H16" s="31">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I16" s="32">
-        <v>9.8463782650316816</v>
+        <v>9.4876487234551092</v>
       </c>
       <c r="J16" s="32">
-        <v>6.9427083674836796</v>
+        <v>6.5082449669883493</v>
       </c>
       <c r="K16" s="21"/>
     </row>
     <row r="17" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="31">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="C17" s="32">
-        <v>15.690900089546343</v>
+        <v>17.825684951944279</v>
       </c>
       <c r="D17" s="33">
-        <v>11.787507766691364</v>
+        <v>13.588254237186835</v>
       </c>
       <c r="E17" s="31">
-        <v>131</v>
+        <v>159</v>
       </c>
       <c r="F17" s="32">
-        <v>19.784918304145545</v>
+        <v>24.10365481140785</v>
       </c>
       <c r="G17" s="33">
-        <v>15.267403081079118</v>
+        <v>18.777078842068281</v>
       </c>
       <c r="H17" s="31">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I17" s="32">
-        <v>11.399204905457845</v>
+        <v>11.258725512272012</v>
       </c>
       <c r="J17" s="32">
-        <v>8.1519982254681693</v>
+        <v>8.3283392105190597</v>
       </c>
       <c r="K17" s="21"/>
     </row>
     <row r="18" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="31">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="C18" s="32">
-        <v>16.092491107929234</v>
+        <v>21.683816742446073</v>
       </c>
       <c r="D18" s="33">
-        <v>11.686096158917831</v>
+        <v>15.409319300289541</v>
       </c>
       <c r="E18" s="31">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="F18" s="32">
-        <v>24.557353699565336</v>
+        <v>29.317808855501276</v>
       </c>
       <c r="G18" s="33">
-        <v>18.206202155500399</v>
+        <v>21.013610760001395</v>
       </c>
       <c r="H18" s="31">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="I18" s="32">
-        <v>7.1689726862140652</v>
+        <v>13.640183982011004</v>
       </c>
       <c r="J18" s="32">
-        <v>4.9028526859534116</v>
+        <v>9.8417516518398109</v>
       </c>
       <c r="K18" s="21"/>
     </row>
     <row r="19" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="31">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C19" s="32">
-        <v>19.95544698785973</v>
+        <v>20.35603125718422</v>
       </c>
       <c r="D19" s="33">
-        <v>14.458858873577661</v>
+        <v>14.958926631905682</v>
       </c>
       <c r="E19" s="31">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F19" s="32">
-        <v>26.92588039469533</v>
+        <v>26.275202640657866</v>
       </c>
       <c r="G19" s="33">
-        <v>20.111883295143823</v>
+        <v>19.986525912354278</v>
       </c>
       <c r="H19" s="31">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I19" s="32">
-        <v>12.393109431156278</v>
+        <v>13.941168269901018</v>
       </c>
       <c r="J19" s="32">
-        <v>8.4803462036883523</v>
+        <v>9.3934720154622067</v>
       </c>
       <c r="K19" s="21"/>
     </row>
     <row r="20" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="31">
-        <v>123</v>
+        <v>95</v>
       </c>
       <c r="C20" s="32">
-        <v>23.339392720386485</v>
+        <v>18.188397334155322</v>
       </c>
       <c r="D20" s="33">
-        <v>16.589387898816081</v>
+        <v>12.614344989291689</v>
       </c>
       <c r="E20" s="31">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="F20" s="32">
-        <v>31.693411777563249</v>
+        <v>19.852758706261891</v>
       </c>
       <c r="G20" s="33">
-        <v>22.927964472170494</v>
+        <v>14.4685167069812</v>
       </c>
       <c r="H20" s="31">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="I20" s="32">
-        <v>14.257369277745434</v>
+        <v>16.379787342419455</v>
       </c>
       <c r="J20" s="32">
-        <v>9.405171909541469</v>
+        <v>10.626102899370732</v>
       </c>
       <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="31">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C21" s="32">
-        <v>17.409685784579843</v>
+        <v>16.931392340616988</v>
       </c>
       <c r="D21" s="33">
-        <v>12.745518787633523</v>
+        <v>12.136695587188681</v>
       </c>
       <c r="E21" s="31">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="F21" s="32">
-        <v>22.25605244168398</v>
+        <v>23.338786752812208</v>
       </c>
       <c r="G21" s="33">
-        <v>16.436283537981751</v>
+        <v>16.840928289764143</v>
       </c>
       <c r="H21" s="31">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="I21" s="32">
-        <v>12.310960375604987</v>
+        <v>10.198407591500356</v>
       </c>
       <c r="J21" s="32">
-        <v>8.8638658868610953</v>
+        <v>7.1929751125749908</v>
       </c>
       <c r="K21" s="21"/>
     </row>
     <row r="22" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="31">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C22" s="32">
-        <v>18.250977651455294</v>
+        <v>16.110193725079544</v>
       </c>
       <c r="D22" s="33">
-        <v>12.950585183602762</v>
+        <v>12.472136644969993</v>
       </c>
       <c r="E22" s="31">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F22" s="32">
-        <v>28.292302350404452</v>
+        <v>25.046422248132313</v>
       </c>
       <c r="G22" s="33">
-        <v>20.247394396896233</v>
+        <v>19.360806932021106</v>
       </c>
       <c r="H22" s="31">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I22" s="32">
-        <v>7.4069959076347613</v>
+        <v>6.5009844347858392</v>
       </c>
       <c r="J22" s="32">
-        <v>5.2253031175386386</v>
+        <v>5.0476676780084624</v>
       </c>
       <c r="K22" s="21"/>
     </row>
     <row r="23" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="31">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C23" s="32">
-        <v>18.882373304520229</v>
+        <v>20.44076911399787</v>
       </c>
       <c r="D23" s="33">
-        <v>14.423627413001721</v>
+        <v>15.221826619290985</v>
       </c>
       <c r="E23" s="31">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F23" s="32">
-        <v>28.124450694322377</v>
+        <v>27.085989183269103</v>
       </c>
       <c r="G23" s="33">
-        <v>21.37737636551978</v>
+        <v>20.405258576559476</v>
       </c>
       <c r="H23" s="31">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I23" s="32">
-        <v>9.2038938606959988</v>
+        <v>13.510277022089303</v>
       </c>
       <c r="J23" s="32">
-        <v>7.118022359920217</v>
+        <v>10.103939105766356</v>
       </c>
       <c r="K23" s="21"/>
     </row>
     <row r="24" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="31">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C24" s="32">
-        <v>10.882576994232235</v>
+        <v>11.761131420842686</v>
       </c>
       <c r="D24" s="33">
-        <v>9.1118551680073221</v>
+        <v>8.4461223560345058</v>
       </c>
       <c r="E24" s="31">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F24" s="32">
-        <v>15.369393773474348</v>
+        <v>11.411074447751544</v>
       </c>
       <c r="G24" s="33">
-        <v>12.393226346037409</v>
+        <v>8.0661594545879467</v>
       </c>
       <c r="H24" s="31">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I24" s="32">
-        <v>6.1190148386109833</v>
+        <v>12.133345466678801</v>
       </c>
       <c r="J24" s="32">
-        <v>5.9403858413517385</v>
+        <v>8.5271801676508723</v>
       </c>
       <c r="K24" s="21"/>
     </row>
     <row r="25" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="30" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="31">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="C25" s="32">
-        <v>21.925397498098238</v>
+        <v>24.691954448711858</v>
       </c>
       <c r="D25" s="33">
-        <v>16.085373402437714</v>
+        <v>18.850008690501753</v>
       </c>
       <c r="E25" s="31">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F25" s="32">
-        <v>28.704013777926612</v>
+        <v>29.368810856848405</v>
       </c>
       <c r="G25" s="33">
-        <v>21.354672865231517</v>
+        <v>22.30151332953967</v>
       </c>
       <c r="H25" s="31">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="I25" s="32">
-        <v>15.064413819447621</v>
+        <v>19.965734482712101</v>
       </c>
       <c r="J25" s="32">
-        <v>10.843239911393924</v>
+        <v>15.727271908918405</v>
       </c>
       <c r="K25" s="21"/>
     </row>
     <row r="26" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="31">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C26" s="32">
-        <v>13.713419743373105</v>
+        <v>12.470440437481525</v>
       </c>
       <c r="D26" s="33">
-        <v>11.150299854684141</v>
+        <v>10.141223527825739</v>
       </c>
       <c r="E26" s="31">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F26" s="32">
-        <v>14.083878888030815</v>
+        <v>16.331063315532475</v>
       </c>
       <c r="G26" s="33">
-        <v>11.937427001777268</v>
+        <v>13.604989374092868</v>
       </c>
       <c r="H26" s="31">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="I26" s="32">
-        <v>13.350151455166509</v>
+        <v>8.6873624024672118</v>
       </c>
       <c r="J26" s="32">
-        <v>10.483290869839978</v>
+        <v>6.7364235529031387</v>
       </c>
       <c r="K26" s="21"/>
     </row>
     <row r="27" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="30" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="31">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C27" s="32">
-        <v>14.028481509169273</v>
+        <v>15.150143464468295</v>
       </c>
       <c r="D27" s="33">
-        <v>11.114696274034262</v>
+        <v>12.531645781106821</v>
       </c>
       <c r="E27" s="31">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F27" s="32">
-        <v>18.109175692958924</v>
+        <v>21.94309927360775</v>
       </c>
       <c r="G27" s="33">
-        <v>14.44506480048606</v>
+        <v>19.091911958881933</v>
       </c>
       <c r="H27" s="31">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I27" s="32">
-        <v>10.119409026512852</v>
+        <v>8.6664813002610774</v>
       </c>
       <c r="J27" s="32">
-        <v>8.1747257119753414</v>
+        <v>6.0756697791261702</v>
       </c>
       <c r="K27" s="21"/>
     </row>
     <row r="28" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="31">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C28" s="32">
-        <v>8.0503630713745196</v>
+        <v>15.35378969914249</v>
       </c>
       <c r="D28" s="33">
-        <v>5.8269430258607811</v>
+        <v>11.840008639674164</v>
       </c>
       <c r="E28" s="31">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F28" s="32">
-        <v>11.225054321245018</v>
+        <v>21.435406698564595</v>
       </c>
       <c r="G28" s="33">
-        <v>9.3933502504442927</v>
+        <v>16.737410177757429</v>
       </c>
       <c r="H28" s="31">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I28" s="32">
-        <v>4.8498565250777999</v>
+        <v>9.2380886394604964</v>
       </c>
       <c r="J28" s="32">
-        <v>2.6195467704901669</v>
+        <v>7.3840498855086816</v>
       </c>
       <c r="K28" s="21"/>
     </row>
     <row r="29" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>34</v>
       </c>
-      <c r="B29" s="35">
-[...15 lines deleted...]
-        <v>26.216540281038924</v>
+      <c r="B29" s="101">
+        <v>0</v>
+      </c>
+      <c r="C29" s="100">
+        <v>0</v>
+      </c>
+      <c r="D29" s="100">
+        <v>0</v>
+      </c>
+      <c r="E29" s="101">
+        <v>0</v>
+      </c>
+      <c r="F29" s="100">
+        <v>0</v>
+      </c>
+      <c r="G29" s="102">
+        <v>0</v>
       </c>
       <c r="H29" s="99">
         <v>0</v>
       </c>
       <c r="I29" s="100">
         <v>0</v>
       </c>
       <c r="J29" s="100">
         <v>0</v>
       </c>
       <c r="K29" s="21"/>
     </row>
     <row r="30" spans="1:11" s="61" customFormat="1">
       <c r="A30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="F30" s="63"/>
       <c r="G30" s="62"/>
       <c r="H30" s="64"/>
       <c r="I30" s="62"/>
       <c r="J30" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A3:J3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="21" customWidth="1"/>
     <col min="3" max="4" width="16" style="39" customWidth="1"/>
     <col min="5" max="5" width="16" style="21" customWidth="1"/>
     <col min="6" max="6" width="16" style="40" customWidth="1"/>
     <col min="7" max="7" width="16" style="39" customWidth="1"/>
     <col min="8" max="8" width="16" style="21" customWidth="1"/>
     <col min="9" max="10" width="16" style="39" customWidth="1"/>
     <col min="11" max="16384" width="10" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="15" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="18"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
     </row>
     <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="114" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="114"/>
+      <c r="A3" s="116" t="s">
+        <v>112</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-      <c r="J5" s="118"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
       <c r="K5" s="19"/>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="116"/>
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" s="19"/>
+    </row>
+    <row r="7" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="31">
+        <v>3542</v>
+      </c>
+      <c r="C7" s="32">
+        <v>15.134401321411133</v>
+      </c>
+      <c r="D7" s="33">
+        <v>11.757777214050293</v>
+      </c>
+      <c r="E7" s="31">
+        <v>2362</v>
+      </c>
+      <c r="F7" s="32">
+        <v>20.202999114990234</v>
+      </c>
+      <c r="G7" s="33">
+        <v>15.926243782043457</v>
+      </c>
+      <c r="H7" s="31">
+        <v>1180</v>
+      </c>
+      <c r="I7" s="32">
+        <v>10.074000358581543</v>
+      </c>
+      <c r="J7" s="32">
+        <v>7.7452154159545898</v>
+      </c>
+      <c r="K7" s="21"/>
+    </row>
+    <row r="8" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="31">
+        <v>560</v>
+      </c>
+      <c r="C8" s="32">
+        <v>14.138295504766814</v>
+      </c>
+      <c r="D8" s="33">
+        <v>11.11501389040666</v>
+      </c>
+      <c r="E8" s="31">
+        <v>379</v>
+      </c>
+      <c r="F8" s="32">
+        <v>19.426936138945138</v>
+      </c>
+      <c r="G8" s="33">
+        <v>15.61923285921182</v>
+      </c>
+      <c r="H8" s="31">
+        <v>181</v>
+      </c>
+      <c r="I8" s="32">
+        <v>9.0050916081501544</v>
+      </c>
+      <c r="J8" s="32">
+        <v>6.8459619074380234</v>
+      </c>
+      <c r="K8" s="21"/>
+    </row>
+    <row r="9" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="31">
+        <v>311</v>
+      </c>
+      <c r="C9" s="32">
+        <v>11.542392032706166</v>
+      </c>
+      <c r="D9" s="33">
+        <v>9.0622856551176607</v>
+      </c>
+      <c r="E9" s="31">
+        <v>181</v>
+      </c>
+      <c r="F9" s="32">
+        <v>14.000721694659731</v>
+      </c>
+      <c r="G9" s="33">
+        <v>10.853152265766621</v>
+      </c>
+      <c r="H9" s="31">
+        <v>130</v>
+      </c>
+      <c r="I9" s="32">
+        <v>9.2749487202354413</v>
+      </c>
+      <c r="J9" s="32">
+        <v>7.5806510252346122</v>
+      </c>
+      <c r="K9" s="21"/>
+    </row>
+    <row r="10" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="31">
+        <v>313</v>
+      </c>
+      <c r="C10" s="32">
+        <v>15.259542637867895</v>
+      </c>
+      <c r="D10" s="33">
+        <v>12.797793530944059</v>
+      </c>
+      <c r="E10" s="31">
+        <v>220</v>
+      </c>
+      <c r="F10" s="32">
+        <v>21.366670519142108</v>
+      </c>
+      <c r="G10" s="33">
+        <v>18.030919019505408</v>
+      </c>
+      <c r="H10" s="31">
+        <v>93</v>
+      </c>
+      <c r="I10" s="32">
+        <v>9.1039509678821418</v>
+      </c>
+      <c r="J10" s="32">
+        <v>7.7496913809123278</v>
+      </c>
+      <c r="K10" s="21"/>
+    </row>
+    <row r="11" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="31">
+        <v>382</v>
+      </c>
+      <c r="C11" s="32">
+        <v>14.09205134523755</v>
+      </c>
+      <c r="D11" s="33">
+        <v>11.471375615402206</v>
+      </c>
+      <c r="E11" s="31">
+        <v>247</v>
+      </c>
+      <c r="F11" s="32">
+        <v>18.386574376484838</v>
+      </c>
+      <c r="G11" s="33">
+        <v>15.074883391688092</v>
+      </c>
+      <c r="H11" s="31">
+        <v>135</v>
+      </c>
+      <c r="I11" s="32">
+        <v>9.8729208817030276</v>
+      </c>
+      <c r="J11" s="32">
+        <v>8.1576968190379997</v>
+      </c>
+      <c r="K11" s="21"/>
+    </row>
+    <row r="12" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="31">
+        <v>284</v>
+      </c>
+      <c r="C12" s="32">
+        <v>15.076342564231059</v>
+      </c>
+      <c r="D12" s="33">
+        <v>11.229500338811935</v>
+      </c>
+      <c r="E12" s="31">
+        <v>187</v>
+      </c>
+      <c r="F12" s="32">
+        <v>19.80277704826371</v>
+      </c>
+      <c r="G12" s="33">
+        <v>14.945768408523179</v>
+      </c>
+      <c r="H12" s="31">
+        <v>97</v>
+      </c>
+      <c r="I12" s="32">
+        <v>10.325366124709133</v>
+      </c>
+      <c r="J12" s="32">
+        <v>7.6462486380848489</v>
+      </c>
+      <c r="K12" s="21"/>
+    </row>
+    <row r="13" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="31">
+        <v>447</v>
+      </c>
+      <c r="C13" s="32">
+        <v>16.082408130143019</v>
+      </c>
+      <c r="D13" s="33">
+        <v>12.576419804807978</v>
+      </c>
+      <c r="E13" s="31">
+        <v>300</v>
+      </c>
+      <c r="F13" s="32">
+        <v>21.669309720527302</v>
+      </c>
+      <c r="G13" s="33">
+        <v>17.223338519287172</v>
+      </c>
+      <c r="H13" s="31">
+        <v>147</v>
+      </c>
+      <c r="I13" s="32">
+        <v>10.537725055699404</v>
+      </c>
+      <c r="J13" s="32">
+        <v>8.0750484570946366</v>
+      </c>
+      <c r="K13" s="21"/>
+    </row>
+    <row r="14" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="31">
+        <v>84</v>
+      </c>
+      <c r="C14" s="32">
+        <v>18.315956796146672</v>
+      </c>
+      <c r="D14" s="33">
+        <v>13.898727708487947</v>
+      </c>
+      <c r="E14" s="31">
+        <v>47</v>
+      </c>
+      <c r="F14" s="32">
+        <v>20.179728389442996</v>
+      </c>
+      <c r="G14" s="33">
+        <v>15.490276779308589</v>
+      </c>
+      <c r="H14" s="31">
+        <v>37</v>
+      </c>
+      <c r="I14" s="32">
+        <v>16.392752631147559</v>
+      </c>
+      <c r="J14" s="32">
+        <v>12.261600761744068</v>
+      </c>
+      <c r="K14" s="21"/>
+    </row>
+    <row r="15" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="31">
+        <v>61</v>
+      </c>
+      <c r="C15" s="32">
+        <v>11.421980384153033</v>
+      </c>
+      <c r="D15" s="33">
+        <v>9.8855403784400977</v>
+      </c>
+      <c r="E15" s="31">
+        <v>47</v>
+      </c>
+      <c r="F15" s="32">
+        <v>17.179995174980078</v>
+      </c>
+      <c r="G15" s="33">
+        <v>14.930522693092684</v>
+      </c>
+      <c r="H15" s="31">
+        <v>14</v>
+      </c>
+      <c r="I15" s="32">
+        <v>5.3746103407502952</v>
+      </c>
+      <c r="J15" s="32">
+        <v>4.6700696279804266</v>
+      </c>
+      <c r="K15" s="21"/>
+    </row>
+    <row r="16" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="31">
+        <v>96</v>
+      </c>
+      <c r="C16" s="32">
+        <v>16.950858402063766</v>
+      </c>
+      <c r="D16" s="33">
+        <v>12.89666478022947</v>
+      </c>
+      <c r="E16" s="31">
+        <v>69</v>
+      </c>
+      <c r="F16" s="32">
+        <v>23.619580974940995</v>
+      </c>
+      <c r="G16" s="33">
+        <v>18.517673507727164</v>
+      </c>
+      <c r="H16" s="31">
+        <v>27</v>
+      </c>
+      <c r="I16" s="32">
+        <v>9.8463782650316816</v>
+      </c>
+      <c r="J16" s="32">
+        <v>6.9427083674836796</v>
+      </c>
+      <c r="K16" s="21"/>
+    </row>
+    <row r="17" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="31">
+        <v>203</v>
+      </c>
+      <c r="C17" s="32">
+        <v>15.690900089546343</v>
+      </c>
+      <c r="D17" s="33">
+        <v>11.787507766691364</v>
+      </c>
+      <c r="E17" s="31">
+        <v>131</v>
+      </c>
+      <c r="F17" s="32">
+        <v>19.784918304145545</v>
+      </c>
+      <c r="G17" s="33">
+        <v>15.267403081079118</v>
+      </c>
+      <c r="H17" s="31">
+        <v>72</v>
+      </c>
+      <c r="I17" s="32">
+        <v>11.399204905457845</v>
+      </c>
+      <c r="J17" s="32">
+        <v>8.1519982254681693</v>
+      </c>
+      <c r="K17" s="21"/>
+    </row>
+    <row r="18" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="31">
+        <v>83</v>
+      </c>
+      <c r="C18" s="32">
+        <v>16.092491107929234</v>
+      </c>
+      <c r="D18" s="33">
+        <v>11.686096158917831</v>
+      </c>
+      <c r="E18" s="31">
+        <v>65</v>
+      </c>
+      <c r="F18" s="32">
+        <v>24.557353699565336</v>
+      </c>
+      <c r="G18" s="33">
+        <v>18.206202155500399</v>
+      </c>
+      <c r="H18" s="31">
+        <v>18</v>
+      </c>
+      <c r="I18" s="32">
+        <v>7.1689726862140652</v>
+      </c>
+      <c r="J18" s="32">
+        <v>4.9028526859534116</v>
+      </c>
+      <c r="K18" s="21"/>
+    </row>
+    <row r="19" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="31">
+        <v>141</v>
+      </c>
+      <c r="C19" s="32">
+        <v>19.95544698785973</v>
+      </c>
+      <c r="D19" s="33">
+        <v>14.458858873577661</v>
+      </c>
+      <c r="E19" s="31">
+        <v>99</v>
+      </c>
+      <c r="F19" s="32">
+        <v>26.92588039469533</v>
+      </c>
+      <c r="G19" s="33">
+        <v>20.111883295143823</v>
+      </c>
+      <c r="H19" s="31">
+        <v>42</v>
+      </c>
+      <c r="I19" s="32">
+        <v>12.393109431156278</v>
+      </c>
+      <c r="J19" s="32">
+        <v>8.4803462036883523</v>
+      </c>
+      <c r="K19" s="21"/>
+    </row>
+    <row r="20" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="31">
+        <v>123</v>
+      </c>
+      <c r="C20" s="32">
+        <v>23.339392720386485</v>
+      </c>
+      <c r="D20" s="33">
+        <v>16.589387898816081</v>
+      </c>
+      <c r="E20" s="31">
+        <v>87</v>
+      </c>
+      <c r="F20" s="32">
+        <v>31.693411777563249</v>
+      </c>
+      <c r="G20" s="33">
+        <v>22.927964472170494</v>
+      </c>
+      <c r="H20" s="31">
         <v>36</v>
       </c>
-      <c r="K6" s="19"/>
-[...101 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="I20" s="32">
+        <v>14.257369277745434</v>
+      </c>
+      <c r="J20" s="32">
+        <v>9.405171909541469</v>
+      </c>
+      <c r="K20" s="21"/>
+    </row>
+    <row r="21" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="31">
+        <v>148</v>
+      </c>
+      <c r="C21" s="32">
+        <v>17.409685784579843</v>
+      </c>
+      <c r="D21" s="33">
+        <v>12.745518787633523</v>
+      </c>
+      <c r="E21" s="31">
+        <v>97</v>
+      </c>
+      <c r="F21" s="32">
+        <v>22.25605244168398</v>
+      </c>
+      <c r="G21" s="33">
+        <v>16.436283537981751</v>
+      </c>
+      <c r="H21" s="31">
+        <v>51</v>
+      </c>
+      <c r="I21" s="32">
+        <v>12.310960375604987</v>
+      </c>
+      <c r="J21" s="32">
+        <v>8.8638658868610953</v>
+      </c>
+      <c r="K21" s="21"/>
+    </row>
+    <row r="22" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="31">
+        <v>41</v>
+      </c>
+      <c r="C22" s="32">
+        <v>18.250977651455294</v>
+      </c>
+      <c r="D22" s="33">
+        <v>12.950585183602762</v>
+      </c>
+      <c r="E22" s="31">
+        <v>33</v>
+      </c>
+      <c r="F22" s="32">
+        <v>28.292302350404452</v>
+      </c>
+      <c r="G22" s="33">
+        <v>20.247394396896233</v>
+      </c>
+      <c r="H22" s="31">
+        <v>8</v>
+      </c>
+      <c r="I22" s="32">
+        <v>7.4069959076347613</v>
+      </c>
+      <c r="J22" s="32">
+        <v>5.2253031175386386</v>
+      </c>
+      <c r="K22" s="21"/>
+    </row>
+    <row r="23" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="31">
+        <v>63</v>
+      </c>
+      <c r="C23" s="32">
+        <v>18.882373304520229</v>
+      </c>
+      <c r="D23" s="33">
+        <v>14.423627413001721</v>
+      </c>
+      <c r="E23" s="31">
+        <v>48</v>
+      </c>
+      <c r="F23" s="32">
+        <v>28.124450694322377</v>
+      </c>
+      <c r="G23" s="33">
+        <v>21.37737636551978</v>
+      </c>
+      <c r="H23" s="31">
+        <v>15</v>
+      </c>
+      <c r="I23" s="32">
+        <v>9.2038938606959988</v>
+      </c>
+      <c r="J23" s="32">
+        <v>7.118022359920217</v>
+      </c>
+      <c r="K23" s="21"/>
+    </row>
+    <row r="24" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="31">
+        <v>11</v>
+      </c>
+      <c r="C24" s="32">
+        <v>10.882576994232235</v>
+      </c>
+      <c r="D24" s="33">
+        <v>9.1118551680073221</v>
+      </c>
+      <c r="E24" s="31">
+        <v>8</v>
+      </c>
+      <c r="F24" s="32">
+        <v>15.369393773474348</v>
+      </c>
+      <c r="G24" s="33">
+        <v>12.393226346037409</v>
+      </c>
+      <c r="H24" s="31">
+        <v>3</v>
+      </c>
+      <c r="I24" s="32">
+        <v>6.1190148386109833</v>
+      </c>
+      <c r="J24" s="32">
+        <v>5.9403858413517385</v>
+      </c>
+      <c r="K24" s="21"/>
+    </row>
+    <row r="25" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="31">
+        <v>82</v>
+      </c>
+      <c r="C25" s="32">
+        <v>21.925397498098238</v>
+      </c>
+      <c r="D25" s="33">
+        <v>16.085373402437714</v>
+      </c>
+      <c r="E25" s="31">
+        <v>54</v>
+      </c>
+      <c r="F25" s="32">
+        <v>28.704013777926612</v>
+      </c>
+      <c r="G25" s="33">
+        <v>21.354672865231517</v>
+      </c>
+      <c r="H25" s="31">
+        <v>28</v>
+      </c>
+      <c r="I25" s="32">
+        <v>15.064413819447621</v>
+      </c>
+      <c r="J25" s="32">
+        <v>10.843239911393924</v>
+      </c>
+      <c r="K25" s="21"/>
+    </row>
+    <row r="26" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="31">
+        <v>59</v>
+      </c>
+      <c r="C26" s="32">
+        <v>13.713419743373105</v>
+      </c>
+      <c r="D26" s="33">
+        <v>11.150299854684141</v>
+      </c>
+      <c r="E26" s="31">
+        <v>30</v>
+      </c>
+      <c r="F26" s="32">
+        <v>14.083878888030815</v>
+      </c>
+      <c r="G26" s="33">
+        <v>11.937427001777268</v>
+      </c>
+      <c r="H26" s="31">
+        <v>29</v>
+      </c>
+      <c r="I26" s="32">
+        <v>13.350151455166509</v>
+      </c>
+      <c r="J26" s="32">
+        <v>10.483290869839978</v>
+      </c>
+      <c r="K26" s="21"/>
+    </row>
+    <row r="27" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="31">
+        <v>38</v>
+      </c>
+      <c r="C27" s="32">
+        <v>14.028481509169273</v>
+      </c>
+      <c r="D27" s="33">
+        <v>11.114696274034262</v>
+      </c>
+      <c r="E27" s="31">
+        <v>24</v>
+      </c>
+      <c r="F27" s="32">
+        <v>18.109175692958924</v>
+      </c>
+      <c r="G27" s="33">
+        <v>14.44506480048606</v>
+      </c>
+      <c r="H27" s="31">
+        <v>14</v>
+      </c>
+      <c r="I27" s="32">
+        <v>10.119409026512852</v>
+      </c>
+      <c r="J27" s="32">
+        <v>8.1747257119753414</v>
+      </c>
+      <c r="K27" s="21"/>
+    </row>
+    <row r="28" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="31">
+        <v>10</v>
+      </c>
+      <c r="C28" s="32">
+        <v>8.0503630713745196</v>
+      </c>
+      <c r="D28" s="33">
+        <v>5.8269430258607811</v>
+      </c>
+      <c r="E28" s="31">
         <v>7</v>
       </c>
-      <c r="B10" s="7">
-[...380 lines deleted...]
-      <c r="H21" s="7">
+      <c r="F28" s="32">
+        <v>11.225054321245018</v>
+      </c>
+      <c r="G28" s="33">
+        <v>9.3933502504442927</v>
+      </c>
+      <c r="H28" s="31">
+        <v>3</v>
+      </c>
+      <c r="I28" s="32">
+        <v>4.8498565250777999</v>
+      </c>
+      <c r="J28" s="32">
+        <v>2.6195467704901669</v>
+      </c>
+      <c r="K28" s="21"/>
+    </row>
+    <row r="29" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="60" t="s">
         <v>34</v>
       </c>
-      <c r="I21" s="8">
-[...242 lines deleted...]
-      <c r="B29" s="11">
+      <c r="B29" s="35">
         <v>2</v>
       </c>
-      <c r="C29" s="12">
-[...21 lines deleted...]
-        <v>16.494845360999999</v>
+      <c r="C29" s="36">
+        <v>16.213367921851567</v>
+      </c>
+      <c r="D29" s="37">
+        <v>15.553602550161619</v>
+      </c>
+      <c r="E29" s="38">
+        <v>2</v>
+      </c>
+      <c r="F29" s="36">
+        <v>28.417163967036089</v>
+      </c>
+      <c r="G29" s="37">
+        <v>26.216540281038924</v>
+      </c>
+      <c r="H29" s="99">
+        <v>0</v>
+      </c>
+      <c r="I29" s="100">
+        <v>0</v>
+      </c>
+      <c r="J29" s="100">
+        <v>0</v>
       </c>
       <c r="K29" s="21"/>
     </row>
     <row r="30" spans="1:11" s="61" customFormat="1">
       <c r="A30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="F30" s="63"/>
       <c r="G30" s="62"/>
       <c r="H30" s="64"/>
       <c r="I30" s="62"/>
       <c r="J30" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A3:J3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="21" customWidth="1"/>
     <col min="3" max="4" width="16" style="39" customWidth="1"/>
     <col min="5" max="5" width="16" style="21" customWidth="1"/>
     <col min="6" max="6" width="16" style="40" customWidth="1"/>
     <col min="7" max="7" width="16" style="39" customWidth="1"/>
     <col min="8" max="8" width="16" style="21" customWidth="1"/>
     <col min="9" max="10" width="16" style="39" customWidth="1"/>
     <col min="11" max="16384" width="10" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="15" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="18"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
     </row>
     <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="114" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="114"/>
+      <c r="A3" s="116" t="s">
+        <v>111</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-      <c r="J5" s="118"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
       <c r="K5" s="19"/>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="116"/>
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="19"/>
     </row>
     <row r="7" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
-      <c r="A7" s="1" t="s">
+      <c r="A7" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="2">
-[...24 lines deleted...]
-        <v>9.2672837639000001</v>
+      <c r="B7" s="7">
+        <v>3565</v>
+      </c>
+      <c r="C7" s="8">
+        <v>15.271152157</v>
+      </c>
+      <c r="D7" s="9">
+        <v>11.979752742000001</v>
+      </c>
+      <c r="E7" s="7">
+        <v>2388</v>
+      </c>
+      <c r="F7" s="8">
+        <v>20.446962202999998</v>
+      </c>
+      <c r="G7" s="9">
+        <v>16.305963467000002</v>
+      </c>
+      <c r="H7" s="7">
+        <v>1177</v>
+      </c>
+      <c r="I7" s="8">
+        <v>10.089430760000001</v>
+      </c>
+      <c r="J7" s="8">
+        <v>7.8129571698999998</v>
       </c>
       <c r="K7" s="21"/>
     </row>
     <row r="8" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
-      <c r="A8" s="1" t="s">
+      <c r="A8" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="2">
-[...24 lines deleted...]
-        <v>8.4227727171000009</v>
+      <c r="B8" s="7">
+        <v>554</v>
+      </c>
+      <c r="C8" s="8">
+        <v>14.035560638</v>
+      </c>
+      <c r="D8" s="9">
+        <v>11.309487619</v>
+      </c>
+      <c r="E8" s="7">
+        <v>361</v>
+      </c>
+      <c r="F8" s="8">
+        <v>18.528655387000001</v>
+      </c>
+      <c r="G8" s="9">
+        <v>15.10188146</v>
+      </c>
+      <c r="H8" s="7">
+        <v>193</v>
+      </c>
+      <c r="I8" s="8">
+        <v>9.6558731849000008</v>
+      </c>
+      <c r="J8" s="8">
+        <v>7.7707611878999998</v>
       </c>
       <c r="K8" s="21"/>
     </row>
     <row r="9" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
-      <c r="A9" s="1" t="s">
+      <c r="A9" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="2">
-[...8 lines deleted...]
-      <c r="E9" s="2">
+      <c r="B9" s="7">
+        <v>261</v>
+      </c>
+      <c r="C9" s="8">
+        <v>9.7392747635999992</v>
+      </c>
+      <c r="D9" s="9">
+        <v>7.4021451666999996</v>
+      </c>
+      <c r="E9" s="7">
+        <v>166</v>
+      </c>
+      <c r="F9" s="8">
+        <v>12.891671902000001</v>
+      </c>
+      <c r="G9" s="9">
+        <v>9.9624117072999994</v>
+      </c>
+      <c r="H9" s="7">
+        <v>95</v>
+      </c>
+      <c r="I9" s="8">
+        <v>6.8236439982999997</v>
+      </c>
+      <c r="J9" s="8">
+        <v>5.1741352406000001</v>
+      </c>
+      <c r="K9" s="21"/>
+    </row>
+    <row r="10" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="7">
+        <v>340</v>
+      </c>
+      <c r="C10" s="8">
+        <v>12.624026418</v>
+      </c>
+      <c r="D10" s="9">
+        <v>10.428789614999999</v>
+      </c>
+      <c r="E10" s="7">
         <v>207</v>
       </c>
-      <c r="F9" s="3">
-[...17 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="F10" s="8">
+        <v>15.488638484999999</v>
+      </c>
+      <c r="G10" s="9">
+        <v>13.054510516000001</v>
+      </c>
+      <c r="H10" s="7">
+        <v>133</v>
+      </c>
+      <c r="I10" s="8">
+        <v>9.8023788825999993</v>
+      </c>
+      <c r="J10" s="8">
+        <v>7.9403843324999999</v>
+      </c>
+      <c r="K10" s="21"/>
+    </row>
+    <row r="11" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="7">
+        <v>316</v>
+      </c>
+      <c r="C11" s="8">
+        <v>16.786844001999999</v>
+      </c>
+      <c r="D11" s="9">
+        <v>12.822561063</v>
+      </c>
+      <c r="E11" s="7">
+        <v>215</v>
+      </c>
+      <c r="F11" s="8">
+        <v>22.756632631999999</v>
+      </c>
+      <c r="G11" s="9">
+        <v>17.794585652999999</v>
+      </c>
+      <c r="H11" s="7">
+        <v>101</v>
+      </c>
+      <c r="I11" s="8">
+        <v>10.77164434</v>
+      </c>
+      <c r="J11" s="8">
+        <v>7.8494233655999999</v>
+      </c>
+      <c r="K11" s="21"/>
+    </row>
+    <row r="12" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="7">
+        <v>451</v>
+      </c>
+      <c r="C12" s="8">
+        <v>16.227294381</v>
+      </c>
+      <c r="D12" s="9">
+        <v>12.427757418000001</v>
+      </c>
+      <c r="E12" s="7">
+        <v>318</v>
+      </c>
+      <c r="F12" s="8">
+        <v>22.928619171000001</v>
+      </c>
+      <c r="G12" s="9">
+        <v>17.756750249</v>
+      </c>
+      <c r="H12" s="7">
+        <v>133</v>
+      </c>
+      <c r="I12" s="8">
+        <v>9.5521616254000001</v>
+      </c>
+      <c r="J12" s="8">
+        <v>7.3487326228000001</v>
+      </c>
+      <c r="K12" s="21"/>
+    </row>
+    <row r="13" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="7">
+        <v>83</v>
+      </c>
+      <c r="C13" s="8">
+        <v>18.101501443</v>
+      </c>
+      <c r="D13" s="9">
+        <v>13.887432953999999</v>
+      </c>
+      <c r="E13" s="7">
+        <v>52</v>
+      </c>
+      <c r="F13" s="8">
+        <v>22.304386243</v>
+      </c>
+      <c r="G13" s="9">
+        <v>17.264750708000001</v>
+      </c>
+      <c r="H13" s="7">
+        <v>31</v>
+      </c>
+      <c r="I13" s="8">
+        <v>13.754090178</v>
+      </c>
+      <c r="J13" s="8">
+        <v>10.537420901000001</v>
+      </c>
+      <c r="K13" s="21"/>
+    </row>
+    <row r="14" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="7">
+        <v>318</v>
+      </c>
+      <c r="C14" s="8">
+        <v>15.610487892</v>
+      </c>
+      <c r="D14" s="9">
+        <v>13.174009444999999</v>
+      </c>
+      <c r="E14" s="7">
+        <v>224</v>
+      </c>
+      <c r="F14" s="8">
+        <v>21.880598356</v>
+      </c>
+      <c r="G14" s="9">
+        <v>18.584177824000001</v>
+      </c>
+      <c r="H14" s="7">
+        <v>94</v>
+      </c>
+      <c r="I14" s="8">
+        <v>9.2761266053</v>
+      </c>
+      <c r="J14" s="8">
+        <v>7.6812068464000003</v>
+      </c>
+      <c r="K14" s="21"/>
+    </row>
+    <row r="15" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="7">
+        <v>70</v>
+      </c>
+      <c r="C15" s="8">
+        <v>13.27669873</v>
+      </c>
+      <c r="D15" s="9">
+        <v>11.073956418</v>
+      </c>
+      <c r="E15" s="7">
+        <v>51</v>
+      </c>
+      <c r="F15" s="8">
+        <v>18.863283727999999</v>
+      </c>
+      <c r="G15" s="9">
+        <v>15.769792447</v>
+      </c>
+      <c r="H15" s="7">
+        <v>19</v>
+      </c>
+      <c r="I15" s="8">
+        <v>7.3966512634999999</v>
+      </c>
+      <c r="J15" s="8">
+        <v>6.3402984549000001</v>
+      </c>
+      <c r="K15" s="21"/>
+    </row>
+    <row r="16" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="7">
+        <v>103</v>
+      </c>
+      <c r="C16" s="8">
+        <v>18.237674077000001</v>
+      </c>
+      <c r="D16" s="9">
+        <v>14.448994502</v>
+      </c>
+      <c r="E16" s="7">
+        <v>73</v>
+      </c>
+      <c r="F16" s="8">
+        <v>25.016191986999999</v>
+      </c>
+      <c r="G16" s="9">
+        <v>20.193823780999999</v>
+      </c>
+      <c r="H16" s="7">
+        <v>30</v>
+      </c>
+      <c r="I16" s="8">
+        <v>10.990862929</v>
+      </c>
+      <c r="J16" s="8">
+        <v>8.4389117264000006</v>
+      </c>
+      <c r="K16" s="21"/>
+    </row>
+    <row r="17" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="7">
+        <v>229</v>
+      </c>
+      <c r="C17" s="8">
+        <v>17.643335731000001</v>
+      </c>
+      <c r="D17" s="9">
+        <v>13.878192317</v>
+      </c>
+      <c r="E17" s="7">
+        <v>148</v>
+      </c>
+      <c r="F17" s="8">
+        <v>22.265767511</v>
+      </c>
+      <c r="G17" s="9">
+        <v>18.245084215999999</v>
+      </c>
+      <c r="H17" s="7">
+        <v>81</v>
+      </c>
+      <c r="I17" s="8">
+        <v>12.791298126999999</v>
+      </c>
+      <c r="J17" s="8">
+        <v>9.1683596944999994</v>
+      </c>
+      <c r="K17" s="21"/>
+    </row>
+    <row r="18" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="7">
+        <v>127</v>
+      </c>
+      <c r="C18" s="8">
+        <v>24.483862820999999</v>
+      </c>
+      <c r="D18" s="9">
+        <v>18.28442566</v>
+      </c>
+      <c r="E18" s="7">
+        <v>86</v>
+      </c>
+      <c r="F18" s="8">
+        <v>32.283857695999998</v>
+      </c>
+      <c r="G18" s="9">
+        <v>23.961518775999998</v>
+      </c>
+      <c r="H18" s="7">
+        <v>41</v>
+      </c>
+      <c r="I18" s="8">
+        <v>16.249078558000001</v>
+      </c>
+      <c r="J18" s="8">
+        <v>12.494547232</v>
+      </c>
+      <c r="K18" s="21"/>
+    </row>
+    <row r="19" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="7">
+        <v>132</v>
+      </c>
+      <c r="C19" s="8">
+        <v>18.607496706999999</v>
+      </c>
+      <c r="D19" s="9">
+        <v>13.309810159</v>
+      </c>
+      <c r="E19" s="7">
+        <v>87</v>
+      </c>
+      <c r="F19" s="8">
+        <v>23.546446718999999</v>
+      </c>
+      <c r="G19" s="9">
+        <v>17.275945362000002</v>
+      </c>
+      <c r="H19" s="7">
+        <v>45</v>
+      </c>
+      <c r="I19" s="8">
+        <v>13.238837454</v>
+      </c>
+      <c r="J19" s="8">
+        <v>8.7117104420999993</v>
+      </c>
+      <c r="K19" s="21"/>
+    </row>
+    <row r="20" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="7">
+        <v>131</v>
+      </c>
+      <c r="C20" s="8">
+        <v>24.648337837</v>
+      </c>
+      <c r="D20" s="9">
+        <v>16.530060257999999</v>
+      </c>
+      <c r="E20" s="7">
+        <v>87</v>
+      </c>
+      <c r="F20" s="8">
+        <v>31.413329000000001</v>
+      </c>
+      <c r="G20" s="9">
+        <v>21.649619243</v>
+      </c>
+      <c r="H20" s="7">
+        <v>44</v>
+      </c>
+      <c r="I20" s="8">
+        <v>17.287205307000001</v>
+      </c>
+      <c r="J20" s="8">
+        <v>11.267749408</v>
+      </c>
+      <c r="K20" s="21"/>
+    </row>
+    <row r="21" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="7">
+        <v>158</v>
+      </c>
+      <c r="C21" s="8">
+        <v>18.471679000000002</v>
+      </c>
+      <c r="D21" s="9">
+        <v>13.956961354000001</v>
+      </c>
+      <c r="E21" s="7">
+        <v>124</v>
+      </c>
+      <c r="F21" s="8">
+        <v>28.250936667000001</v>
+      </c>
+      <c r="G21" s="9">
+        <v>21.508267347</v>
+      </c>
+      <c r="H21" s="7">
+        <v>34</v>
+      </c>
+      <c r="I21" s="8">
+        <v>8.1644414562000005</v>
+      </c>
+      <c r="J21" s="8">
+        <v>6.2083387012999998</v>
+      </c>
+      <c r="K21" s="21"/>
+    </row>
+    <row r="22" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="7">
+        <v>44</v>
+      </c>
+      <c r="C22" s="8">
+        <v>19.509037339999999</v>
+      </c>
+      <c r="D22" s="9">
+        <v>14.646134285</v>
+      </c>
+      <c r="E22" s="7">
+        <v>32</v>
+      </c>
+      <c r="F22" s="8">
+        <v>27.26989957</v>
+      </c>
+      <c r="G22" s="9">
+        <v>19.882546545</v>
+      </c>
+      <c r="H22" s="7">
+        <v>12</v>
+      </c>
+      <c r="I22" s="8">
+        <v>11.091495596</v>
+      </c>
+      <c r="J22" s="8">
+        <v>8.8025585611999997</v>
+      </c>
+      <c r="K22" s="21"/>
+    </row>
+    <row r="23" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="7">
+        <v>54</v>
+      </c>
+      <c r="C23" s="8">
+        <v>16.141398651999999</v>
+      </c>
+      <c r="D23" s="9">
+        <v>11.585576294999999</v>
+      </c>
+      <c r="E23" s="7">
+        <v>35</v>
+      </c>
+      <c r="F23" s="8">
+        <v>20.403404454</v>
+      </c>
+      <c r="G23" s="9">
+        <v>13.974690983</v>
+      </c>
+      <c r="H23" s="7">
+        <v>19</v>
+      </c>
+      <c r="I23" s="8">
+        <v>11.656191431</v>
+      </c>
+      <c r="J23" s="8">
+        <v>9.1571974275999999</v>
+      </c>
+      <c r="K23" s="21"/>
+    </row>
+    <row r="24" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="7">
+        <v>10</v>
+      </c>
+      <c r="C24" s="8">
+        <v>10.037993806999999</v>
+      </c>
+      <c r="D24" s="9">
+        <v>8.1825424489999996</v>
+      </c>
+      <c r="E24" s="7">
+        <v>3</v>
+      </c>
+      <c r="F24" s="8">
+        <v>5.8520599250999998</v>
+      </c>
+      <c r="G24" s="9">
+        <v>4.8939710926000002</v>
+      </c>
+      <c r="H24" s="7">
         <v>7</v>
       </c>
-      <c r="B10" s="2">
-[...128 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="I24" s="8">
+        <v>14.47552086</v>
+      </c>
+      <c r="J24" s="8">
+        <v>11.533936288</v>
+      </c>
+      <c r="K24" s="21"/>
+    </row>
+    <row r="25" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="7">
+        <v>79</v>
+      </c>
+      <c r="C25" s="8">
+        <v>21.008766506000001</v>
+      </c>
+      <c r="D25" s="9">
+        <v>15.765988352999999</v>
+      </c>
+      <c r="E25" s="7">
+        <v>53</v>
+      </c>
+      <c r="F25" s="8">
+        <v>27.997886952000002</v>
+      </c>
+      <c r="G25" s="9">
+        <v>21.240284526</v>
+      </c>
+      <c r="H25" s="7">
+        <v>26</v>
+      </c>
+      <c r="I25" s="8">
+        <v>13.923586286999999</v>
+      </c>
+      <c r="J25" s="8">
+        <v>10.487878962</v>
+      </c>
+      <c r="K25" s="21"/>
+    </row>
+    <row r="26" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="7">
+        <v>52</v>
+      </c>
+      <c r="C26" s="8">
+        <v>12.184349203</v>
+      </c>
+      <c r="D26" s="9">
+        <v>10.135607199000001</v>
+      </c>
+      <c r="E26" s="7">
+        <v>31</v>
+      </c>
+      <c r="F26" s="8">
+        <v>14.658596557999999</v>
+      </c>
+      <c r="G26" s="9">
+        <v>12.610426573</v>
+      </c>
+      <c r="H26" s="7">
+        <v>21</v>
+      </c>
+      <c r="I26" s="8">
+        <v>9.7539677746999995</v>
+      </c>
+      <c r="J26" s="8">
+        <v>7.8846449225999997</v>
+      </c>
+      <c r="K26" s="21"/>
+    </row>
+    <row r="27" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="7">
+        <v>35</v>
+      </c>
+      <c r="C27" s="8">
+        <v>12.912937287</v>
+      </c>
+      <c r="D27" s="9">
+        <v>10.319970488999999</v>
+      </c>
+      <c r="E27" s="7">
+        <v>24</v>
+      </c>
+      <c r="F27" s="8">
+        <v>18.063040010000002</v>
+      </c>
+      <c r="G27" s="9">
+        <v>14.68820234</v>
+      </c>
+      <c r="H27" s="7">
         <v>11</v>
       </c>
-      <c r="B14" s="2">
-[...95 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="I27" s="8">
+        <v>7.9607462837999998</v>
+      </c>
+      <c r="J27" s="8">
+        <v>6.1022856599999997</v>
+      </c>
+      <c r="K27" s="21"/>
+    </row>
+    <row r="28" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="7">
         <v>16</v>
       </c>
-      <c r="B17" s="2">
-[...116 lines deleted...]
-      <c r="H20" s="2">
+      <c r="C28" s="8">
+        <v>13.685507048</v>
+      </c>
+      <c r="D28" s="9">
+        <v>10.765133921</v>
+      </c>
+      <c r="E28" s="7">
+        <v>10</v>
+      </c>
+      <c r="F28" s="8">
+        <v>16.985282253000001</v>
+      </c>
+      <c r="G28" s="9">
+        <v>14.175978003999999</v>
+      </c>
+      <c r="H28" s="7">
+        <v>6</v>
+      </c>
+      <c r="I28" s="8">
+        <v>10.338143442</v>
+      </c>
+      <c r="J28" s="8">
+        <v>8.0794138798000006</v>
+      </c>
+      <c r="K28" s="21"/>
+    </row>
+    <row r="29" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="I20" s="3">
-[...300 lines deleted...]
-        <v>0</v>
+      <c r="B29" s="11">
+        <v>2</v>
+      </c>
+      <c r="C29" s="12">
+        <v>17.039403621000002</v>
+      </c>
+      <c r="D29" s="13">
+        <v>14.687692718999999</v>
+      </c>
+      <c r="E29" s="14">
+        <v>1</v>
+      </c>
+      <c r="F29" s="12">
+        <v>14.957744372000001</v>
+      </c>
+      <c r="G29" s="13">
+        <v>16.216216215999999</v>
+      </c>
+      <c r="H29" s="14">
+        <v>1</v>
+      </c>
+      <c r="I29" s="12">
+        <v>19.794140934000001</v>
+      </c>
+      <c r="J29" s="12">
+        <v>16.494845360999999</v>
       </c>
       <c r="K29" s="21"/>
     </row>
     <row r="30" spans="1:11" s="61" customFormat="1">
       <c r="A30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="F30" s="63"/>
       <c r="G30" s="62"/>
       <c r="H30" s="64"/>
       <c r="I30" s="62"/>
       <c r="J30" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A3:J3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:K33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="2" width="16" style="84" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="11.125" style="84"/>
+    <col min="1" max="2" width="16" style="21" customWidth="1"/>
+    <col min="3" max="4" width="16" style="39" customWidth="1"/>
+    <col min="5" max="5" width="16" style="21" customWidth="1"/>
+    <col min="6" max="6" width="16" style="40" customWidth="1"/>
+    <col min="7" max="7" width="16" style="39" customWidth="1"/>
+    <col min="8" max="8" width="16" style="21" customWidth="1"/>
+    <col min="9" max="10" width="16" style="39" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="15" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="18"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
     </row>
     <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="114" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="114"/>
+      <c r="A3" s="116" t="s">
+        <v>110</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-      <c r="J5" s="118"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
       <c r="K5" s="19"/>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="116"/>
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="19"/>
     </row>
-    <row r="7" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
-      <c r="A7" s="30" t="s">
+    <row r="7" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="80">
-[...29 lines deleted...]
-      <c r="A8" s="86" t="s">
+      <c r="B7" s="2">
+        <v>3766</v>
+      </c>
+      <c r="C7" s="3">
+        <v>16.183672564999998</v>
+      </c>
+      <c r="D7" s="4">
+        <v>13.080183892999999</v>
+      </c>
+      <c r="E7" s="2">
+        <v>2430</v>
+      </c>
+      <c r="F7" s="3">
+        <v>20.841380243</v>
+      </c>
+      <c r="G7" s="4">
+        <v>17.022446749</v>
+      </c>
+      <c r="H7" s="2">
+        <v>1336</v>
+      </c>
+      <c r="I7" s="3">
+        <v>11.506458538</v>
+      </c>
+      <c r="J7" s="3">
+        <v>9.2672837639000001</v>
+      </c>
+      <c r="K7" s="21"/>
+    </row>
+    <row r="8" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="80">
-[...29 lines deleted...]
-      <c r="A9" s="86" t="s">
+      <c r="B8" s="2">
+        <v>573</v>
+      </c>
+      <c r="C8" s="3">
+        <v>14.588029465</v>
+      </c>
+      <c r="D8" s="4">
+        <v>12.032574852</v>
+      </c>
+      <c r="E8" s="2">
+        <v>371</v>
+      </c>
+      <c r="F8" s="3">
+        <v>19.091968481999999</v>
+      </c>
+      <c r="G8" s="4">
+        <v>15.921373606</v>
+      </c>
+      <c r="H8" s="2">
+        <v>202</v>
+      </c>
+      <c r="I8" s="3">
+        <v>10.178104227</v>
+      </c>
+      <c r="J8" s="3">
+        <v>8.4227727171000009</v>
+      </c>
+      <c r="K8" s="21"/>
+    </row>
+    <row r="9" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="80">
-[...29 lines deleted...]
-      <c r="A10" s="86" t="s">
+      <c r="B9" s="2">
+        <v>333</v>
+      </c>
+      <c r="C9" s="3">
+        <v>12.508935624999999</v>
+      </c>
+      <c r="D9" s="4">
+        <v>9.8218578873000002</v>
+      </c>
+      <c r="E9" s="2">
+        <v>207</v>
+      </c>
+      <c r="F9" s="3">
+        <v>16.161117755999999</v>
+      </c>
+      <c r="G9" s="4">
+        <v>12.590346883</v>
+      </c>
+      <c r="H9" s="2">
+        <v>126</v>
+      </c>
+      <c r="I9" s="3">
+        <v>9.1222049673000001</v>
+      </c>
+      <c r="J9" s="3">
+        <v>7.305932629</v>
+      </c>
+      <c r="K9" s="21"/>
+    </row>
+    <row r="10" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="80">
-[...8 lines deleted...]
-      <c r="E10" s="87">
+      <c r="B10" s="2">
+        <v>366</v>
+      </c>
+      <c r="C10" s="3">
+        <v>13.684066680000001</v>
+      </c>
+      <c r="D10" s="4">
+        <v>11.609147305</v>
+      </c>
+      <c r="E10" s="2">
+        <v>228</v>
+      </c>
+      <c r="F10" s="3">
+        <v>17.155188241000001</v>
+      </c>
+      <c r="G10" s="4">
+        <v>14.821482825</v>
+      </c>
+      <c r="H10" s="2">
+        <v>138</v>
+      </c>
+      <c r="I10" s="3">
+        <v>10.255651848999999</v>
+      </c>
+      <c r="J10" s="3">
+        <v>8.5905389832000001</v>
+      </c>
+      <c r="K10" s="21"/>
+    </row>
+    <row r="11" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="2">
+        <v>322</v>
+      </c>
+      <c r="C11" s="3">
+        <v>17.134016476999999</v>
+      </c>
+      <c r="D11" s="4">
+        <v>13.270398758000001</v>
+      </c>
+      <c r="E11" s="2">
+        <v>198</v>
+      </c>
+      <c r="F11" s="3">
+        <v>20.964549264999999</v>
+      </c>
+      <c r="G11" s="4">
+        <v>16.582069047000001</v>
+      </c>
+      <c r="H11" s="2">
+        <v>124</v>
+      </c>
+      <c r="I11" s="3">
+        <v>13.264145836999999</v>
+      </c>
+      <c r="J11" s="3">
+        <v>10.043083998</v>
+      </c>
+      <c r="K11" s="21"/>
+    </row>
+    <row r="12" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="2">
+        <v>517</v>
+      </c>
+      <c r="C12" s="3">
+        <v>18.620132902000002</v>
+      </c>
+      <c r="D12" s="4">
+        <v>14.882678525999999</v>
+      </c>
+      <c r="E12" s="2">
+        <v>340</v>
+      </c>
+      <c r="F12" s="3">
+        <v>24.491610003000002</v>
+      </c>
+      <c r="G12" s="4">
+        <v>19.903618459</v>
+      </c>
+      <c r="H12" s="2">
+        <v>177</v>
+      </c>
+      <c r="I12" s="3">
+        <v>12.749093518</v>
+      </c>
+      <c r="J12" s="3">
+        <v>10.000054337</v>
+      </c>
+      <c r="K12" s="21"/>
+    </row>
+    <row r="13" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="2">
+        <v>106</v>
+      </c>
+      <c r="C13" s="3">
+        <v>23.102339003000001</v>
+      </c>
+      <c r="D13" s="4">
+        <v>18.632083497</v>
+      </c>
+      <c r="E13" s="2">
+        <v>68</v>
+      </c>
+      <c r="F13" s="3">
+        <v>29.125984876</v>
+      </c>
+      <c r="G13" s="4">
+        <v>23.936333719</v>
+      </c>
+      <c r="H13" s="2">
+        <v>38</v>
+      </c>
+      <c r="I13" s="3">
+        <v>16.861947244</v>
+      </c>
+      <c r="J13" s="3">
+        <v>13.203649216000001</v>
+      </c>
+      <c r="K13" s="21"/>
+    </row>
+    <row r="14" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="2">
+        <v>338</v>
+      </c>
+      <c r="C14" s="3">
+        <v>16.718330263999999</v>
+      </c>
+      <c r="D14" s="4">
+        <v>14.734909105</v>
+      </c>
+      <c r="E14" s="2">
         <v>211</v>
       </c>
-      <c r="F10" s="81">
-[...116 lines deleted...]
-      <c r="A14" s="86" t="s">
+      <c r="F14" s="3">
+        <v>20.742839418999999</v>
+      </c>
+      <c r="G14" s="4">
+        <v>17.844937033000001</v>
+      </c>
+      <c r="H14" s="2">
+        <v>127</v>
+      </c>
+      <c r="I14" s="3">
+        <v>12.642923522</v>
+      </c>
+      <c r="J14" s="3">
+        <v>11.415649275</v>
+      </c>
+      <c r="K14" s="21"/>
+    </row>
+    <row r="15" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="2">
+        <v>65</v>
+      </c>
+      <c r="C15" s="3">
+        <v>12.480391385000001</v>
+      </c>
+      <c r="D15" s="4">
+        <v>10.555203555</v>
+      </c>
+      <c r="E15" s="2">
+        <v>45</v>
+      </c>
+      <c r="F15" s="3">
+        <v>16.830798116</v>
+      </c>
+      <c r="G15" s="4">
+        <v>14.211600346999999</v>
+      </c>
+      <c r="H15" s="2">
+        <v>20</v>
+      </c>
+      <c r="I15" s="3">
+        <v>7.8911027815999999</v>
+      </c>
+      <c r="J15" s="3">
+        <v>6.7344247464000002</v>
+      </c>
+      <c r="K15" s="21"/>
+    </row>
+    <row r="16" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="2">
+        <v>107</v>
+      </c>
+      <c r="C16" s="3">
+        <v>19.0055649</v>
+      </c>
+      <c r="D16" s="4">
+        <v>15.116108366000001</v>
+      </c>
+      <c r="E16" s="2">
+        <v>76</v>
+      </c>
+      <c r="F16" s="3">
+        <v>26.080272333</v>
+      </c>
+      <c r="G16" s="4">
+        <v>20.860606614999998</v>
+      </c>
+      <c r="H16" s="2">
+        <v>31</v>
+      </c>
+      <c r="I16" s="3">
+        <v>11.414474289999999</v>
+      </c>
+      <c r="J16" s="3">
+        <v>9.1033077690000006</v>
+      </c>
+      <c r="K16" s="21"/>
+    </row>
+    <row r="17" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2">
+        <v>212</v>
+      </c>
+      <c r="C17" s="3">
+        <v>16.289479416999999</v>
+      </c>
+      <c r="D17" s="4">
+        <v>12.932214559</v>
+      </c>
+      <c r="E17" s="2">
+        <v>142</v>
+      </c>
+      <c r="F17" s="3">
+        <v>21.292308154000001</v>
+      </c>
+      <c r="G17" s="4">
+        <v>17.376709337000001</v>
+      </c>
+      <c r="H17" s="2">
+        <v>70</v>
+      </c>
+      <c r="I17" s="3">
+        <v>11.031509142000001</v>
+      </c>
+      <c r="J17" s="3">
+        <v>8.3466547697000006</v>
+      </c>
+      <c r="K17" s="21"/>
+    </row>
+    <row r="18" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2">
+        <v>106</v>
+      </c>
+      <c r="C18" s="3">
+        <v>20.325924277999999</v>
+      </c>
+      <c r="D18" s="4">
+        <v>15.780510018999999</v>
+      </c>
+      <c r="E18" s="2">
+        <v>59</v>
+      </c>
+      <c r="F18" s="3">
+        <v>22.003472073000001</v>
+      </c>
+      <c r="G18" s="4">
+        <v>17.697774376999998</v>
+      </c>
+      <c r="H18" s="2">
+        <v>47</v>
+      </c>
+      <c r="I18" s="3">
+        <v>18.550532440000001</v>
+      </c>
+      <c r="J18" s="3">
+        <v>13.700577304999999</v>
+      </c>
+      <c r="K18" s="21"/>
+    </row>
+    <row r="19" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2">
+        <v>162</v>
+      </c>
+      <c r="C19" s="3">
+        <v>22.744072326000001</v>
+      </c>
+      <c r="D19" s="4">
+        <v>17.268296842000002</v>
+      </c>
+      <c r="E19" s="2">
+        <v>116</v>
+      </c>
+      <c r="F19" s="3">
+        <v>31.230102588000001</v>
+      </c>
+      <c r="G19" s="4">
+        <v>24.244269017000001</v>
+      </c>
+      <c r="H19" s="2">
+        <v>46</v>
+      </c>
+      <c r="I19" s="3">
+        <v>13.496187326999999</v>
+      </c>
+      <c r="J19" s="3">
+        <v>9.6555592693999994</v>
+      </c>
+      <c r="K19" s="21"/>
+    </row>
+    <row r="20" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2">
+        <v>94</v>
+      </c>
+      <c r="C20" s="3">
+        <v>17.542795556000002</v>
+      </c>
+      <c r="D20" s="4">
+        <v>12.656642529999999</v>
+      </c>
+      <c r="E20" s="2">
+        <v>60</v>
+      </c>
+      <c r="F20" s="3">
+        <v>21.480931198</v>
+      </c>
+      <c r="G20" s="4">
+        <v>16.407627904000002</v>
+      </c>
+      <c r="H20" s="2">
+        <v>34</v>
+      </c>
+      <c r="I20" s="3">
+        <v>13.254585501999999</v>
+      </c>
+      <c r="J20" s="3">
+        <v>8.9412979548999996</v>
+      </c>
+      <c r="K20" s="21"/>
+    </row>
+    <row r="21" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="2">
+        <v>158</v>
+      </c>
+      <c r="C21" s="3">
+        <v>18.340423803</v>
+      </c>
+      <c r="D21" s="4">
+        <v>14.293528997999999</v>
+      </c>
+      <c r="E21" s="2">
+        <v>113</v>
+      </c>
+      <c r="F21" s="3">
+        <v>25.539782165999998</v>
+      </c>
+      <c r="G21" s="4">
+        <v>19.551091416999999</v>
+      </c>
+      <c r="H21" s="2">
+        <v>45</v>
+      </c>
+      <c r="I21" s="3">
+        <v>10.738882869999999</v>
+      </c>
+      <c r="J21" s="3">
+        <v>8.8887722520000008</v>
+      </c>
+      <c r="K21" s="21"/>
+    </row>
+    <row r="22" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="2">
+        <v>39</v>
+      </c>
+      <c r="C22" s="3">
+        <v>17.160130417000001</v>
+      </c>
+      <c r="D22" s="4">
+        <v>13.843629859</v>
+      </c>
+      <c r="E22" s="2">
+        <v>28</v>
+      </c>
+      <c r="F22" s="3">
+        <v>23.627395966000002</v>
+      </c>
+      <c r="G22" s="4">
+        <v>17.738282836</v>
+      </c>
+      <c r="H22" s="2">
         <v>11</v>
       </c>
-      <c r="B14" s="80">
-[...50 lines deleted...]
-      <c r="H15" s="87">
+      <c r="I22" s="3">
+        <v>10.11359405</v>
+      </c>
+      <c r="J22" s="3">
+        <v>9.9062356359999999</v>
+      </c>
+      <c r="K22" s="21"/>
+    </row>
+    <row r="23" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="2">
+        <v>68</v>
+      </c>
+      <c r="C23" s="3">
+        <v>20.237252019</v>
+      </c>
+      <c r="D23" s="4">
+        <v>15.503130235</v>
+      </c>
+      <c r="E23" s="2">
+        <v>40</v>
+      </c>
+      <c r="F23" s="3">
+        <v>23.170339647999999</v>
+      </c>
+      <c r="G23" s="4">
+        <v>17.362071415999999</v>
+      </c>
+      <c r="H23" s="2">
+        <v>28</v>
+      </c>
+      <c r="I23" s="3">
+        <v>17.138013031</v>
+      </c>
+      <c r="J23" s="3">
+        <v>13.310071367000001</v>
+      </c>
+      <c r="K23" s="21"/>
+    </row>
+    <row r="24" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="I15" s="81">
-[...74 lines deleted...]
-      <c r="A18" s="86" t="s">
+      <c r="B24" s="2">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3">
+        <v>20.408163264999999</v>
+      </c>
+      <c r="D24" s="4">
+        <v>15.546094383</v>
+      </c>
+      <c r="E24" s="2">
+        <v>11</v>
+      </c>
+      <c r="F24" s="3">
+        <v>21.850976340999999</v>
+      </c>
+      <c r="G24" s="4">
+        <v>16.693808382</v>
+      </c>
+      <c r="H24" s="2">
+        <v>9</v>
+      </c>
+      <c r="I24" s="3">
+        <v>18.884156192999999</v>
+      </c>
+      <c r="J24" s="3">
+        <v>14.005081329999999</v>
+      </c>
+      <c r="K24" s="21"/>
+    </row>
+    <row r="25" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="2">
+        <v>68</v>
+      </c>
+      <c r="C25" s="3">
+        <v>17.963755482</v>
+      </c>
+      <c r="D25" s="4">
+        <v>15.034239818</v>
+      </c>
+      <c r="E25" s="2">
+        <v>47</v>
+      </c>
+      <c r="F25" s="3">
+        <v>24.651340875999999</v>
+      </c>
+      <c r="G25" s="4">
+        <v>20.443723981000002</v>
+      </c>
+      <c r="H25" s="2">
+        <v>21</v>
+      </c>
+      <c r="I25" s="3">
+        <v>11.177287751</v>
+      </c>
+      <c r="J25" s="3">
+        <v>9.6093726860000004</v>
+      </c>
+      <c r="K25" s="21"/>
+    </row>
+    <row r="26" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="2">
+        <v>56</v>
+      </c>
+      <c r="C26" s="3">
+        <v>13.252508806</v>
+      </c>
+      <c r="D26" s="4">
+        <v>11.293442031</v>
+      </c>
+      <c r="E26" s="2">
+        <v>36</v>
+      </c>
+      <c r="F26" s="3">
+        <v>17.176924710000002</v>
+      </c>
+      <c r="G26" s="4">
+        <v>15.050954919</v>
+      </c>
+      <c r="H26" s="2">
+        <v>20</v>
+      </c>
+      <c r="I26" s="3">
+        <v>9.3906412868999993</v>
+      </c>
+      <c r="J26" s="3">
+        <v>7.6661862534000003</v>
+      </c>
+      <c r="K26" s="21"/>
+    </row>
+    <row r="27" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="2">
+        <v>41</v>
+      </c>
+      <c r="C27" s="3">
+        <v>15.108356394999999</v>
+      </c>
+      <c r="D27" s="4">
+        <v>12.656449721</v>
+      </c>
+      <c r="E27" s="2">
+        <v>24</v>
+      </c>
+      <c r="F27" s="3">
+        <v>18.008351373</v>
+      </c>
+      <c r="G27" s="4">
+        <v>14.828741308</v>
+      </c>
+      <c r="H27" s="2">
         <v>17</v>
       </c>
-      <c r="B18" s="80">
-[...227 lines deleted...]
-      <c r="A25" s="86" t="s">
+      <c r="I27" s="3">
+        <v>12.309786642000001</v>
+      </c>
+      <c r="J27" s="3">
+        <v>10.628848153</v>
+      </c>
+      <c r="K27" s="21"/>
+    </row>
+    <row r="28" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="2">
+        <v>15</v>
+      </c>
+      <c r="C28" s="3">
+        <v>13.825267058</v>
+      </c>
+      <c r="D28" s="4">
+        <v>11.377261534000001</v>
+      </c>
+      <c r="E28" s="2">
+        <v>10</v>
+      </c>
+      <c r="F28" s="3">
+        <v>18.232704000999998</v>
+      </c>
+      <c r="G28" s="4">
+        <v>14.534369282</v>
+      </c>
+      <c r="H28" s="2">
         <v>5</v>
       </c>
-      <c r="B25" s="80">
-[...128 lines deleted...]
-      <c r="A29" s="98" t="s">
+      <c r="I28" s="3">
+        <v>9.3195776367000001</v>
+      </c>
+      <c r="J28" s="3">
+        <v>7.7868151654000002</v>
+      </c>
+      <c r="K28" s="21"/>
+    </row>
+    <row r="29" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="101">
         <v>0</v>
       </c>
       <c r="C29" s="100">
         <v>0</v>
       </c>
       <c r="D29" s="100">
         <v>0</v>
       </c>
       <c r="E29" s="101">
         <v>0</v>
       </c>
       <c r="F29" s="100">
         <v>0</v>
       </c>
       <c r="G29" s="102">
         <v>0</v>
       </c>
       <c r="H29" s="99">
         <v>0</v>
       </c>
       <c r="I29" s="100">
         <v>0</v>
       </c>
       <c r="J29" s="100">
         <v>0</v>
       </c>
-      <c r="K29" s="84"/>
+      <c r="K29" s="21"/>
     </row>
     <row r="30" spans="1:11" s="61" customFormat="1">
       <c r="A30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="F30" s="63"/>
       <c r="G30" s="62"/>
       <c r="H30" s="64"/>
       <c r="I30" s="62"/>
       <c r="J30" s="62"/>
     </row>
-    <row r="31" spans="1:11" s="85" customFormat="1" ht="16.7" customHeight="1">
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="A3:J3"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:K33"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.109375" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="84" customWidth="1"/>
+    <col min="3" max="4" width="16" style="96" customWidth="1"/>
+    <col min="5" max="5" width="16" style="84" customWidth="1"/>
+    <col min="6" max="6" width="16" style="97" customWidth="1"/>
+    <col min="7" max="7" width="16" style="96" customWidth="1"/>
+    <col min="8" max="8" width="16" style="84" customWidth="1"/>
+    <col min="9" max="10" width="16" style="96" customWidth="1"/>
+    <col min="11" max="11" width="10" style="84" customWidth="1"/>
+    <col min="12" max="16384" width="11.109375" style="84"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" s="15" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="114" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.95" customHeight="1">
+      <c r="A2" s="16"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+    </row>
+    <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="116" t="s">
+        <v>106</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
+    </row>
+    <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="22"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="J4" s="23" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
+      <c r="K5" s="19"/>
+    </row>
+    <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="118"/>
+      <c r="B6" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="19"/>
+    </row>
+    <row r="7" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="80">
+        <v>3507</v>
+      </c>
+      <c r="C7" s="81">
+        <v>15.1206</v>
+      </c>
+      <c r="D7" s="81">
+        <v>12.2509</v>
+      </c>
+      <c r="E7" s="82">
+        <v>2392</v>
+      </c>
+      <c r="F7" s="83">
+        <v>20.548999999999999</v>
+      </c>
+      <c r="G7" s="83">
+        <v>16.887599999999999</v>
+      </c>
+      <c r="H7" s="82">
+        <v>1115</v>
+      </c>
+      <c r="I7" s="83">
+        <v>9.6510999999999996</v>
+      </c>
+      <c r="J7" s="83">
+        <v>7.7164000000000001</v>
+      </c>
+      <c r="K7" s="84"/>
+    </row>
+    <row r="8" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="86" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="80">
+        <v>566</v>
+      </c>
+      <c r="C8" s="81">
+        <v>14.4872</v>
+      </c>
+      <c r="D8" s="81">
+        <v>12.076599999999999</v>
+      </c>
+      <c r="E8" s="87">
+        <v>373</v>
+      </c>
+      <c r="F8" s="81">
+        <v>19.249099999999999</v>
+      </c>
+      <c r="G8" s="81">
+        <v>16.245899999999999</v>
+      </c>
+      <c r="H8" s="87">
+        <v>193</v>
+      </c>
+      <c r="I8" s="81">
+        <v>9.8011999999999997</v>
+      </c>
+      <c r="J8" s="81">
+        <v>8.0774000000000008</v>
+      </c>
+      <c r="K8" s="84"/>
+    </row>
+    <row r="9" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="86" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="80">
+        <v>306</v>
+      </c>
+      <c r="C9" s="81">
+        <v>11.6135</v>
+      </c>
+      <c r="D9" s="81">
+        <v>8.9835999999999991</v>
+      </c>
+      <c r="E9" s="87">
+        <v>188</v>
+      </c>
+      <c r="F9" s="81">
+        <v>14.8096</v>
+      </c>
+      <c r="G9" s="81">
+        <v>11.625299999999999</v>
+      </c>
+      <c r="H9" s="87">
+        <v>118</v>
+      </c>
+      <c r="I9" s="81">
+        <v>8.6419999999999995</v>
+      </c>
+      <c r="J9" s="81">
+        <v>6.6513999999999998</v>
+      </c>
+      <c r="K9" s="84"/>
+    </row>
+    <row r="10" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="86" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="80">
+        <v>344</v>
+      </c>
+      <c r="C10" s="81">
+        <v>12.9498</v>
+      </c>
+      <c r="D10" s="81">
+        <v>11.075100000000001</v>
+      </c>
+      <c r="E10" s="87">
+        <v>211</v>
+      </c>
+      <c r="F10" s="81">
+        <v>15.9604</v>
+      </c>
+      <c r="G10" s="81">
+        <v>13.863899999999999</v>
+      </c>
+      <c r="H10" s="87">
+        <v>133</v>
+      </c>
+      <c r="I10" s="81">
+        <v>9.9672000000000001</v>
+      </c>
+      <c r="J10" s="81">
+        <v>8.4255999999999993</v>
+      </c>
+      <c r="K10" s="84"/>
+    </row>
+    <row r="11" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="86" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="80">
+        <v>334</v>
+      </c>
+      <c r="C11" s="81">
+        <v>17.809799999999999</v>
+      </c>
+      <c r="D11" s="81">
+        <v>13.9535</v>
+      </c>
+      <c r="E11" s="87">
+        <v>238</v>
+      </c>
+      <c r="F11" s="81">
+        <v>25.212599999999998</v>
+      </c>
+      <c r="G11" s="81">
+        <v>20.013000000000002</v>
+      </c>
+      <c r="H11" s="87">
+        <v>96</v>
+      </c>
+      <c r="I11" s="81">
+        <v>10.307</v>
+      </c>
+      <c r="J11" s="81">
+        <v>7.9748999999999999</v>
+      </c>
+      <c r="K11" s="84"/>
+    </row>
+    <row r="12" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="86" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="80">
+        <v>467</v>
+      </c>
+      <c r="C12" s="81">
+        <v>16.835000000000001</v>
+      </c>
+      <c r="D12" s="81">
+        <v>13.666499999999999</v>
+      </c>
+      <c r="E12" s="87">
+        <v>327</v>
+      </c>
+      <c r="F12" s="81">
+        <v>23.529800000000002</v>
+      </c>
+      <c r="G12" s="81">
+        <v>19.383900000000001</v>
+      </c>
+      <c r="H12" s="87">
+        <v>140</v>
+      </c>
+      <c r="I12" s="81">
+        <v>10.113799999999999</v>
+      </c>
+      <c r="J12" s="81">
+        <v>8.0813000000000006</v>
+      </c>
+      <c r="K12" s="84"/>
+    </row>
+    <row r="13" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="86" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="80">
+        <v>79</v>
+      </c>
+      <c r="C13" s="81">
+        <v>17.182400000000001</v>
+      </c>
+      <c r="D13" s="81">
+        <v>13.874499999999999</v>
+      </c>
+      <c r="E13" s="87">
+        <v>53</v>
+      </c>
+      <c r="F13" s="81">
+        <v>22.632899999999999</v>
+      </c>
+      <c r="G13" s="81">
+        <v>18.6157</v>
+      </c>
+      <c r="H13" s="87">
+        <v>26</v>
+      </c>
+      <c r="I13" s="81">
+        <v>11.524699999999999</v>
+      </c>
+      <c r="J13" s="81">
+        <v>8.9460999999999995</v>
+      </c>
+      <c r="K13" s="84"/>
+    </row>
+    <row r="14" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="86" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="80">
+        <v>296</v>
+      </c>
+      <c r="C14" s="81">
+        <v>14.743399999999999</v>
+      </c>
+      <c r="D14" s="81">
+        <v>12.719799999999999</v>
+      </c>
+      <c r="E14" s="87">
+        <v>194</v>
+      </c>
+      <c r="F14" s="81">
+        <v>19.180499999999999</v>
+      </c>
+      <c r="G14" s="81">
+        <v>16.700399999999998</v>
+      </c>
+      <c r="H14" s="87">
+        <v>102</v>
+      </c>
+      <c r="I14" s="81">
+        <v>10.2385</v>
+      </c>
+      <c r="J14" s="81">
+        <v>8.7690999999999999</v>
+      </c>
+      <c r="K14" s="84"/>
+    </row>
+    <row r="15" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="86" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="80">
+        <v>77</v>
+      </c>
+      <c r="C15" s="81">
+        <v>14.9419</v>
+      </c>
+      <c r="D15" s="81">
+        <v>12.8843</v>
+      </c>
+      <c r="E15" s="87">
+        <v>54</v>
+      </c>
+      <c r="F15" s="81">
+        <v>20.380400000000002</v>
+      </c>
+      <c r="G15" s="81">
+        <v>18.0654</v>
+      </c>
+      <c r="H15" s="87">
+        <v>23</v>
+      </c>
+      <c r="I15" s="81">
+        <v>9.1865000000000006</v>
+      </c>
+      <c r="J15" s="81">
+        <v>7.4927000000000001</v>
+      </c>
+      <c r="K15" s="84"/>
+    </row>
+    <row r="16" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="86" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="80">
+        <v>78</v>
+      </c>
+      <c r="C16" s="81">
+        <v>13.8916</v>
+      </c>
+      <c r="D16" s="81">
+        <v>10.8566</v>
+      </c>
+      <c r="E16" s="87">
+        <v>62</v>
+      </c>
+      <c r="F16" s="81">
+        <v>21.291399999999999</v>
+      </c>
+      <c r="G16" s="81">
+        <v>16.9864</v>
+      </c>
+      <c r="H16" s="87">
+        <v>16</v>
+      </c>
+      <c r="I16" s="81">
+        <v>5.9195000000000002</v>
+      </c>
+      <c r="J16" s="81">
+        <v>4.1874000000000002</v>
+      </c>
+      <c r="K16" s="84"/>
+    </row>
+    <row r="17" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="86" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="80">
+        <v>171</v>
+      </c>
+      <c r="C17" s="81">
+        <v>13.101800000000001</v>
+      </c>
+      <c r="D17" s="81">
+        <v>10.423299999999999</v>
+      </c>
+      <c r="E17" s="87">
+        <v>121</v>
+      </c>
+      <c r="F17" s="81">
+        <v>18.076799999999999</v>
+      </c>
+      <c r="G17" s="81">
+        <v>14.764699999999999</v>
+      </c>
+      <c r="H17" s="87">
+        <v>50</v>
+      </c>
+      <c r="I17" s="81">
+        <v>7.8642000000000003</v>
+      </c>
+      <c r="J17" s="81">
+        <v>5.9717000000000002</v>
+      </c>
+      <c r="K17" s="84"/>
+    </row>
+    <row r="18" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="86" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="80">
+        <v>111</v>
+      </c>
+      <c r="C18" s="81">
+        <v>21.157</v>
+      </c>
+      <c r="D18" s="81">
+        <v>16.6128</v>
+      </c>
+      <c r="E18" s="87">
+        <v>81</v>
+      </c>
+      <c r="F18" s="81">
+        <v>29.998200000000001</v>
+      </c>
+      <c r="G18" s="81">
+        <v>24.101199999999999</v>
+      </c>
+      <c r="H18" s="87">
+        <v>30</v>
+      </c>
+      <c r="I18" s="81">
+        <v>11.781700000000001</v>
+      </c>
+      <c r="J18" s="81">
+        <v>8.4476999999999993</v>
+      </c>
+      <c r="K18" s="84"/>
+    </row>
+    <row r="19" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="86" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="80">
+        <v>118</v>
+      </c>
+      <c r="C19" s="81">
+        <v>16.489599999999999</v>
+      </c>
+      <c r="D19" s="81">
+        <v>12.405200000000001</v>
+      </c>
+      <c r="E19" s="87">
+        <v>86</v>
+      </c>
+      <c r="F19" s="81">
+        <v>23.021999999999998</v>
+      </c>
+      <c r="G19" s="81">
+        <v>17.8812</v>
+      </c>
+      <c r="H19" s="87">
+        <v>32</v>
+      </c>
+      <c r="I19" s="81">
+        <v>9.3553999999999995</v>
+      </c>
+      <c r="J19" s="81">
+        <v>6.585</v>
+      </c>
+      <c r="K19" s="84"/>
+    </row>
+    <row r="20" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="86" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="80">
+        <v>102</v>
+      </c>
+      <c r="C20" s="81">
+        <v>18.868099999999998</v>
+      </c>
+      <c r="D20" s="81">
+        <v>13.4199</v>
+      </c>
+      <c r="E20" s="87">
+        <v>78</v>
+      </c>
+      <c r="F20" s="81">
+        <v>27.674299999999999</v>
+      </c>
+      <c r="G20" s="81">
+        <v>19.630600000000001</v>
+      </c>
+      <c r="H20" s="87">
+        <v>24</v>
+      </c>
+      <c r="I20" s="81">
+        <v>9.2754999999999992</v>
+      </c>
+      <c r="J20" s="81">
+        <v>6.7053000000000003</v>
+      </c>
+      <c r="K20" s="84"/>
+    </row>
+    <row r="21" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="86" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="80">
+        <v>153</v>
+      </c>
+      <c r="C21" s="81">
+        <v>17.606100000000001</v>
+      </c>
+      <c r="D21" s="81">
+        <v>13.923500000000001</v>
+      </c>
+      <c r="E21" s="87">
+        <v>119</v>
+      </c>
+      <c r="F21" s="81">
+        <v>26.639800000000001</v>
+      </c>
+      <c r="G21" s="81">
+        <v>21.356200000000001</v>
+      </c>
+      <c r="H21" s="87">
+        <v>34</v>
+      </c>
+      <c r="I21" s="81">
+        <v>8.0508000000000006</v>
+      </c>
+      <c r="J21" s="81">
+        <v>6.0839999999999996</v>
+      </c>
+      <c r="K21" s="84"/>
+    </row>
+    <row r="22" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="86" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="80">
+        <v>34</v>
+      </c>
+      <c r="C22" s="81">
+        <v>14.816000000000001</v>
+      </c>
+      <c r="D22" s="81">
+        <v>12.038500000000001</v>
+      </c>
+      <c r="E22" s="87">
+        <v>25</v>
+      </c>
+      <c r="F22" s="81">
+        <v>20.837499999999999</v>
+      </c>
+      <c r="G22" s="81">
+        <v>16.814399999999999</v>
+      </c>
+      <c r="H22" s="87">
+        <v>9</v>
+      </c>
+      <c r="I22" s="81">
+        <v>8.2187000000000001</v>
+      </c>
+      <c r="J22" s="81">
+        <v>6.9474</v>
+      </c>
+      <c r="K22" s="84"/>
+    </row>
+    <row r="23" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="86" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="80">
+        <v>72</v>
+      </c>
+      <c r="C23" s="81">
+        <v>21.312999999999999</v>
+      </c>
+      <c r="D23" s="81">
+        <v>16.816400000000002</v>
+      </c>
+      <c r="E23" s="87">
+        <v>49</v>
+      </c>
+      <c r="F23" s="81">
+        <v>28.178100000000001</v>
+      </c>
+      <c r="G23" s="81">
+        <v>21.9985</v>
+      </c>
+      <c r="H23" s="87">
+        <v>23</v>
+      </c>
+      <c r="I23" s="81">
+        <v>14.0306</v>
+      </c>
+      <c r="J23" s="81">
+        <v>11.2577</v>
+      </c>
+      <c r="K23" s="84"/>
+    </row>
+    <row r="24" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="86" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="80">
+        <v>16</v>
+      </c>
+      <c r="C24" s="81">
+        <v>16.488399999999999</v>
+      </c>
+      <c r="D24" s="81">
+        <v>13.0185</v>
+      </c>
+      <c r="E24" s="87">
+        <v>9</v>
+      </c>
+      <c r="F24" s="81">
+        <v>18.066099999999999</v>
+      </c>
+      <c r="G24" s="81">
+        <v>14.752700000000001</v>
+      </c>
+      <c r="H24" s="87">
+        <v>7</v>
+      </c>
+      <c r="I24" s="81">
+        <v>14.824199999999999</v>
+      </c>
+      <c r="J24" s="81">
+        <v>11.188700000000001</v>
+      </c>
+      <c r="K24" s="84"/>
+    </row>
+    <row r="25" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="86" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="80">
+        <v>87</v>
+      </c>
+      <c r="C25" s="81">
+        <v>22.773099999999999</v>
+      </c>
+      <c r="D25" s="81">
+        <v>17.707899999999999</v>
+      </c>
+      <c r="E25" s="87">
+        <v>61</v>
+      </c>
+      <c r="F25" s="81">
+        <v>31.693300000000001</v>
+      </c>
+      <c r="G25" s="81">
+        <v>25.151299999999999</v>
+      </c>
+      <c r="H25" s="87">
+        <v>26</v>
+      </c>
+      <c r="I25" s="81">
+        <v>13.715999999999999</v>
+      </c>
+      <c r="J25" s="81">
+        <v>10.471399999999999</v>
+      </c>
+      <c r="K25" s="84"/>
+    </row>
+    <row r="26" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="80">
+        <v>48</v>
+      </c>
+      <c r="C26" s="81">
+        <v>11.4916</v>
+      </c>
+      <c r="D26" s="81">
+        <v>9.8664000000000005</v>
+      </c>
+      <c r="E26" s="87">
+        <v>32</v>
+      </c>
+      <c r="F26" s="81">
+        <v>15.4354</v>
+      </c>
+      <c r="G26" s="81">
+        <v>13.4491</v>
+      </c>
+      <c r="H26" s="87">
+        <v>16</v>
+      </c>
+      <c r="I26" s="81">
+        <v>7.6052</v>
+      </c>
+      <c r="J26" s="81">
+        <v>6.6364000000000001</v>
+      </c>
+      <c r="K26" s="84"/>
+    </row>
+    <row r="27" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="86" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="80">
+        <v>40</v>
+      </c>
+      <c r="C27" s="81">
+        <v>14.7082</v>
+      </c>
+      <c r="D27" s="81">
+        <v>12.180899999999999</v>
+      </c>
+      <c r="E27" s="87">
+        <v>26</v>
+      </c>
+      <c r="F27" s="81">
+        <v>19.440100000000001</v>
+      </c>
+      <c r="G27" s="81">
+        <v>16.339600000000001</v>
+      </c>
+      <c r="H27" s="87">
+        <v>14</v>
+      </c>
+      <c r="I27" s="81">
+        <v>10.129200000000001</v>
+      </c>
+      <c r="J27" s="81">
+        <v>8.6762999999999995</v>
+      </c>
+      <c r="K27" s="84"/>
+    </row>
+    <row r="28" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="80">
+        <v>8</v>
+      </c>
+      <c r="C28" s="81">
+        <v>7.9504000000000001</v>
+      </c>
+      <c r="D28" s="81">
+        <v>6.99</v>
+      </c>
+      <c r="E28" s="87">
+        <v>5</v>
+      </c>
+      <c r="F28" s="81">
+        <v>9.7559000000000005</v>
+      </c>
+      <c r="G28" s="81">
+        <v>8.7345000000000006</v>
+      </c>
+      <c r="H28" s="87">
+        <v>3</v>
+      </c>
+      <c r="I28" s="81">
+        <v>6.0762999999999998</v>
+      </c>
+      <c r="J28" s="81">
+        <v>5.1516999999999999</v>
+      </c>
+      <c r="K28" s="84"/>
+    </row>
+    <row r="29" spans="1:11" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="98" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="101">
+        <v>0</v>
+      </c>
+      <c r="C29" s="100">
+        <v>0</v>
+      </c>
+      <c r="D29" s="100">
+        <v>0</v>
+      </c>
+      <c r="E29" s="101">
+        <v>0</v>
+      </c>
+      <c r="F29" s="100">
+        <v>0</v>
+      </c>
+      <c r="G29" s="102">
+        <v>0</v>
+      </c>
+      <c r="H29" s="99">
+        <v>0</v>
+      </c>
+      <c r="I29" s="100">
+        <v>0</v>
+      </c>
+      <c r="J29" s="100">
+        <v>0</v>
+      </c>
+      <c r="K29" s="84"/>
+    </row>
+    <row r="30" spans="1:11" s="61" customFormat="1">
+      <c r="A30" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="64"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+    </row>
+    <row r="31" spans="1:11" s="85" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A31" s="88"/>
       <c r="B31" s="89"/>
       <c r="C31" s="90"/>
       <c r="D31" s="90"/>
       <c r="E31" s="89"/>
       <c r="F31" s="90"/>
       <c r="G31" s="90"/>
       <c r="H31" s="89"/>
       <c r="I31" s="90"/>
       <c r="J31" s="90"/>
       <c r="K31" s="84"/>
     </row>
-    <row r="32" spans="1:11" s="85" customFormat="1" ht="16.7" customHeight="1">
+    <row r="32" spans="1:11" s="85" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A32" s="88"/>
       <c r="B32" s="89"/>
       <c r="C32" s="90"/>
       <c r="D32" s="90"/>
       <c r="E32" s="89"/>
       <c r="F32" s="90"/>
       <c r="G32" s="90"/>
       <c r="H32" s="89"/>
       <c r="I32" s="90"/>
       <c r="J32" s="90"/>
       <c r="K32" s="84"/>
     </row>
     <row r="33" spans="1:10" s="92" customFormat="1">
       <c r="A33" s="91"/>
       <c r="C33" s="93"/>
       <c r="D33" s="93"/>
       <c r="F33" s="94"/>
       <c r="G33" s="93"/>
       <c r="H33" s="95"/>
       <c r="I33" s="93"/>
       <c r="J33" s="93"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A3:J3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="29" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="69" customWidth="1"/>
     <col min="3" max="4" width="16" style="74" customWidth="1"/>
     <col min="5" max="5" width="16" style="69" customWidth="1"/>
     <col min="6" max="6" width="16" style="75" customWidth="1"/>
     <col min="7" max="7" width="16" style="74" customWidth="1"/>
     <col min="8" max="8" width="16" style="69" customWidth="1"/>
     <col min="9" max="10" width="16" style="74" customWidth="1"/>
     <col min="11" max="16384" width="10" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="15" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="18"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
     </row>
     <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="114" t="s">
+      <c r="A3" s="116" t="s">
         <v>109</v>
       </c>
-      <c r="B3" s="114"/>
-[...7 lines deleted...]
-      <c r="J3" s="114"/>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-      <c r="J5" s="118"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
       <c r="K5" s="19"/>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="116"/>
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
@@ -8599,1180 +9577,1180 @@
         <v>23.78</v>
       </c>
       <c r="K29" s="69"/>
     </row>
     <row r="30" spans="1:11" s="61" customFormat="1">
       <c r="A30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="F30" s="63"/>
       <c r="G30" s="62"/>
       <c r="H30" s="64"/>
       <c r="I30" s="62"/>
       <c r="J30" s="62"/>
     </row>
     <row r="32" spans="1:11">
       <c r="C32" s="76"/>
       <c r="D32" s="76"/>
       <c r="E32" s="76"/>
       <c r="F32" s="76"/>
       <c r="G32" s="76"/>
       <c r="H32" s="76"/>
       <c r="I32" s="76"/>
       <c r="J32" s="76"/>
-    </row>
-[...1017 lines deleted...]
-      <c r="J35" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A3:J3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="69" customWidth="1"/>
     <col min="3" max="4" width="16" style="74" customWidth="1"/>
     <col min="5" max="5" width="16" style="69" customWidth="1"/>
     <col min="6" max="6" width="16" style="75" customWidth="1"/>
     <col min="7" max="7" width="16" style="74" customWidth="1"/>
     <col min="8" max="8" width="16" style="69" customWidth="1"/>
     <col min="9" max="10" width="16" style="74" customWidth="1"/>
     <col min="11" max="16384" width="10" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="15" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="18"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
     </row>
     <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="114" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="114"/>
+      <c r="A3" s="116" t="s">
+        <v>105</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-      <c r="J5" s="118"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
       <c r="K5" s="19"/>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="116"/>
+      <c r="A6" s="118"/>
+      <c r="B6" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="19"/>
+    </row>
+    <row r="7" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="65">
+        <v>4063</v>
+      </c>
+      <c r="C7" s="66">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="D7" s="66">
+        <v>14.7</v>
+      </c>
+      <c r="E7" s="67">
+        <v>2798</v>
+      </c>
+      <c r="F7" s="68">
+        <v>24.1</v>
+      </c>
+      <c r="G7" s="68">
+        <v>20.3</v>
+      </c>
+      <c r="H7" s="67">
+        <v>1265</v>
+      </c>
+      <c r="I7" s="68">
+        <v>11.1</v>
+      </c>
+      <c r="J7" s="68">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="K7" s="69"/>
+    </row>
+    <row r="8" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="71" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="65">
+        <v>341</v>
+      </c>
+      <c r="C8" s="66">
+        <v>13</v>
+      </c>
+      <c r="D8" s="66">
+        <v>10.4</v>
+      </c>
+      <c r="E8" s="72">
+        <v>234</v>
+      </c>
+      <c r="F8" s="66">
+        <v>18.5</v>
+      </c>
+      <c r="G8" s="66">
+        <v>14.8</v>
+      </c>
+      <c r="H8" s="72">
+        <v>107</v>
+      </c>
+      <c r="I8" s="66">
+        <v>7.9</v>
+      </c>
+      <c r="J8" s="66">
+        <v>6.5</v>
+      </c>
+      <c r="K8" s="69"/>
+    </row>
+    <row r="9" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="65">
+        <v>287</v>
+      </c>
+      <c r="C9" s="66">
+        <v>18.8</v>
+      </c>
+      <c r="D9" s="66">
+        <v>15.4</v>
+      </c>
+      <c r="E9" s="72">
+        <v>186</v>
+      </c>
+      <c r="F9" s="66">
+        <v>24.6</v>
+      </c>
+      <c r="G9" s="66">
+        <v>20.2</v>
+      </c>
+      <c r="H9" s="72">
+        <v>101</v>
+      </c>
+      <c r="I9" s="66">
+        <v>13.1</v>
+      </c>
+      <c r="J9" s="66">
+        <v>10.9</v>
+      </c>
+      <c r="K9" s="69"/>
+    </row>
+    <row r="10" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="71" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="65">
+        <v>109</v>
+      </c>
+      <c r="C10" s="66">
+        <v>28</v>
+      </c>
+      <c r="D10" s="66">
+        <v>22.2</v>
+      </c>
+      <c r="E10" s="72">
+        <v>80</v>
+      </c>
+      <c r="F10" s="66">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="G10" s="66">
+        <v>32.6</v>
+      </c>
+      <c r="H10" s="72">
+        <v>29</v>
+      </c>
+      <c r="I10" s="66">
+        <v>15.1</v>
+      </c>
+      <c r="J10" s="66">
+        <v>11.9</v>
+      </c>
+      <c r="K10" s="69"/>
+    </row>
+    <row r="11" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="71" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="65">
+        <v>70</v>
+      </c>
+      <c r="C11" s="66">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="D11" s="66">
+        <v>15</v>
+      </c>
+      <c r="E11" s="72">
+        <v>48</v>
+      </c>
+      <c r="F11" s="66">
+        <v>23.6</v>
+      </c>
+      <c r="G11" s="66">
+        <v>21.5</v>
+      </c>
+      <c r="H11" s="72">
+        <v>22</v>
+      </c>
+      <c r="I11" s="66">
+        <v>10.7</v>
+      </c>
+      <c r="J11" s="66">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="K11" s="69"/>
+    </row>
+    <row r="12" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="65">
+        <v>169</v>
+      </c>
+      <c r="C12" s="66">
+        <v>15.8</v>
+      </c>
+      <c r="D12" s="66">
+        <v>13.7</v>
+      </c>
+      <c r="E12" s="72">
+        <v>102</v>
+      </c>
+      <c r="F12" s="66">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="G12" s="66">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="H12" s="72">
+        <v>67</v>
+      </c>
+      <c r="I12" s="66">
+        <v>12.2</v>
+      </c>
+      <c r="J12" s="66">
+        <v>10.3</v>
+      </c>
+      <c r="K12" s="69"/>
+    </row>
+    <row r="13" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="71" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="65">
+        <v>142</v>
+      </c>
+      <c r="C13" s="66">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="D13" s="66">
+        <v>15.7</v>
+      </c>
+      <c r="E13" s="72">
+        <v>96</v>
+      </c>
+      <c r="F13" s="66">
+        <v>25.1</v>
+      </c>
+      <c r="G13" s="66">
+        <v>21.8</v>
+      </c>
+      <c r="H13" s="72">
+        <v>46</v>
+      </c>
+      <c r="I13" s="66">
+        <v>11.9</v>
+      </c>
+      <c r="J13" s="66">
+        <v>10.1</v>
+      </c>
+      <c r="K13" s="69"/>
+    </row>
+    <row r="14" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="71" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="65">
+        <v>49</v>
+      </c>
+      <c r="C14" s="66">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="D14" s="66">
+        <v>15.3</v>
+      </c>
+      <c r="E14" s="72">
+        <v>29</v>
+      </c>
+      <c r="F14" s="66">
+        <v>21.5</v>
+      </c>
+      <c r="G14" s="66">
+        <v>19.2</v>
+      </c>
+      <c r="H14" s="72">
+        <v>20</v>
+      </c>
+      <c r="I14" s="66">
+        <v>14.4</v>
+      </c>
+      <c r="J14" s="66">
+        <v>11.9</v>
+      </c>
+      <c r="K14" s="69"/>
+    </row>
+    <row r="15" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="71" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="65">
+        <v>667</v>
+      </c>
+      <c r="C15" s="66">
+        <v>17.3</v>
+      </c>
+      <c r="D15" s="66">
+        <v>14.6</v>
+      </c>
+      <c r="E15" s="72">
+        <v>440</v>
+      </c>
+      <c r="F15" s="66">
+        <v>22.9</v>
+      </c>
+      <c r="G15" s="66">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="H15" s="72">
+        <v>227</v>
+      </c>
+      <c r="I15" s="66">
+        <v>11.7</v>
+      </c>
+      <c r="J15" s="66">
+        <v>9.9</v>
+      </c>
+      <c r="K15" s="69"/>
+    </row>
+    <row r="16" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="65">
+        <v>337</v>
+      </c>
+      <c r="C16" s="66">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="D16" s="66">
+        <v>15.2</v>
+      </c>
+      <c r="E16" s="72">
+        <v>243</v>
+      </c>
+      <c r="F16" s="66">
+        <v>24.4</v>
+      </c>
+      <c r="G16" s="66">
+        <v>21.9</v>
+      </c>
+      <c r="H16" s="72">
+        <v>94</v>
+      </c>
+      <c r="I16" s="66">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="J16" s="66">
+        <v>8.6</v>
+      </c>
+      <c r="K16" s="69"/>
+    </row>
+    <row r="17" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="71" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="65">
+        <v>85</v>
+      </c>
+      <c r="C17" s="66">
+        <v>16.8</v>
+      </c>
+      <c r="D17" s="66">
+        <v>14.7</v>
+      </c>
+      <c r="E17" s="72">
+        <v>60</v>
+      </c>
+      <c r="F17" s="66">
+        <v>22.9</v>
+      </c>
+      <c r="G17" s="66">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="H17" s="72">
+        <v>25</v>
+      </c>
+      <c r="I17" s="66">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="J17" s="66">
+        <v>9</v>
+      </c>
+      <c r="K17" s="69"/>
+    </row>
+    <row r="18" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="65">
+        <v>99</v>
+      </c>
+      <c r="C18" s="66">
+        <v>21.5</v>
+      </c>
+      <c r="D18" s="66">
+        <v>17.8</v>
+      </c>
+      <c r="E18" s="72">
+        <v>67</v>
+      </c>
+      <c r="F18" s="66">
+        <v>28.4</v>
+      </c>
+      <c r="G18" s="66">
+        <v>23.1</v>
+      </c>
+      <c r="H18" s="72">
+        <v>32</v>
+      </c>
+      <c r="I18" s="66">
+        <v>14.2</v>
+      </c>
+      <c r="J18" s="66">
+        <v>12.4</v>
+      </c>
+      <c r="K18" s="69"/>
+    </row>
+    <row r="19" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="71" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="65">
+        <v>126</v>
+      </c>
+      <c r="C19" s="66">
+        <v>22.5</v>
+      </c>
+      <c r="D19" s="66">
+        <v>18.5</v>
+      </c>
+      <c r="E19" s="72">
+        <v>98</v>
+      </c>
+      <c r="F19" s="66">
+        <v>33.5</v>
+      </c>
+      <c r="G19" s="66">
+        <v>27.7</v>
+      </c>
+      <c r="H19" s="72">
+        <v>28</v>
+      </c>
+      <c r="I19" s="66">
+        <v>10.4</v>
+      </c>
+      <c r="J19" s="66">
+        <v>8.4</v>
+      </c>
+      <c r="K19" s="69"/>
+    </row>
+    <row r="20" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="71" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="65">
+        <v>243</v>
+      </c>
+      <c r="C20" s="66">
+        <v>15.6</v>
+      </c>
+      <c r="D20" s="66">
+        <v>13.6</v>
+      </c>
+      <c r="E20" s="72">
+        <v>172</v>
+      </c>
+      <c r="F20" s="66">
+        <v>21.7</v>
+      </c>
+      <c r="G20" s="66">
+        <v>19.3</v>
+      </c>
+      <c r="H20" s="72">
+        <v>71</v>
+      </c>
+      <c r="I20" s="66">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="J20" s="66">
+        <v>7.9</v>
+      </c>
+      <c r="K20" s="69"/>
+    </row>
+    <row r="21" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="71" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="65">
+        <v>213</v>
+      </c>
+      <c r="C21" s="66">
+        <v>16.2</v>
+      </c>
+      <c r="D21" s="66">
+        <v>13.5</v>
+      </c>
+      <c r="E21" s="72">
+        <v>149</v>
+      </c>
+      <c r="F21" s="66">
+        <v>22.1</v>
+      </c>
+      <c r="G21" s="66">
+        <v>18.7</v>
+      </c>
+      <c r="H21" s="72">
+        <v>64</v>
+      </c>
+      <c r="I21" s="66">
+        <v>10</v>
+      </c>
+      <c r="J21" s="66">
+        <v>8.1</v>
+      </c>
+      <c r="K21" s="69"/>
+    </row>
+    <row r="22" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="71" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="65">
+        <v>113</v>
+      </c>
+      <c r="C22" s="66">
+        <v>21.3</v>
+      </c>
+      <c r="D22" s="66">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="E22" s="72">
+        <v>80</v>
+      </c>
+      <c r="F22" s="66">
+        <v>29.2</v>
+      </c>
+      <c r="G22" s="66">
+        <v>24.3</v>
+      </c>
+      <c r="H22" s="72">
+        <v>33</v>
+      </c>
+      <c r="I22" s="66">
+        <v>12.8</v>
+      </c>
+      <c r="J22" s="66">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="K22" s="69"/>
+    </row>
+    <row r="23" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="65">
+        <v>123</v>
+      </c>
+      <c r="C23" s="66">
+        <v>17</v>
+      </c>
+      <c r="D23" s="66">
+        <v>13</v>
+      </c>
+      <c r="E23" s="72">
+        <v>89</v>
+      </c>
+      <c r="F23" s="66">
+        <v>23.5</v>
+      </c>
+      <c r="G23" s="66">
+        <v>18.3</v>
+      </c>
+      <c r="H23" s="72">
+        <v>34</v>
+      </c>
+      <c r="I23" s="66">
+        <v>9.9</v>
+      </c>
+      <c r="J23" s="66">
+        <v>7.4</v>
+      </c>
+      <c r="K23" s="69"/>
+    </row>
+    <row r="24" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="71" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="65">
+        <v>103</v>
+      </c>
+      <c r="C24" s="66">
+        <v>18.8</v>
+      </c>
+      <c r="D24" s="66">
+        <v>14.8</v>
+      </c>
+      <c r="E24" s="72">
+        <v>64</v>
+      </c>
+      <c r="F24" s="66">
+        <v>22.3</v>
+      </c>
+      <c r="G24" s="66">
+        <v>17.8</v>
+      </c>
+      <c r="H24" s="72">
+        <v>39</v>
+      </c>
+      <c r="I24" s="66">
+        <v>14.9</v>
+      </c>
+      <c r="J24" s="66">
+        <v>11.5</v>
+      </c>
+      <c r="K24" s="69"/>
+    </row>
+    <row r="25" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="71" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="65">
+        <v>245</v>
+      </c>
+      <c r="C25" s="66">
+        <v>22.2</v>
+      </c>
+      <c r="D25" s="66">
+        <v>17.8</v>
+      </c>
+      <c r="E25" s="72">
+        <v>170</v>
+      </c>
+      <c r="F25" s="66">
+        <v>30.1</v>
+      </c>
+      <c r="G25" s="66">
+        <v>24.5</v>
+      </c>
+      <c r="H25" s="72">
+        <v>75</v>
+      </c>
+      <c r="I25" s="66">
+        <v>13.9</v>
+      </c>
+      <c r="J25" s="66">
+        <v>11</v>
+      </c>
+      <c r="K25" s="69"/>
+    </row>
+    <row r="26" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="71" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="65">
+        <v>226</v>
+      </c>
+      <c r="C26" s="66">
+        <v>18.2</v>
+      </c>
+      <c r="D26" s="66">
+        <v>15</v>
+      </c>
+      <c r="E26" s="72">
+        <v>163</v>
+      </c>
+      <c r="F26" s="66">
+        <v>25.5</v>
+      </c>
+      <c r="G26" s="66">
+        <v>21.1</v>
+      </c>
+      <c r="H26" s="72">
+        <v>63</v>
+      </c>
+      <c r="I26" s="66">
+        <v>10.4</v>
+      </c>
+      <c r="J26" s="66">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="K26" s="69"/>
+    </row>
+    <row r="27" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="71" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="65">
+        <v>165</v>
+      </c>
+      <c r="C27" s="66">
+        <v>18.7</v>
+      </c>
+      <c r="D27" s="66">
+        <v>15.4</v>
+      </c>
+      <c r="E27" s="72">
+        <v>116</v>
+      </c>
+      <c r="F27" s="66">
+        <v>25.5</v>
+      </c>
+      <c r="G27" s="66">
+        <v>21.1</v>
+      </c>
+      <c r="H27" s="72">
+        <v>49</v>
+      </c>
+      <c r="I27" s="66">
+        <v>11.4</v>
+      </c>
+      <c r="J27" s="66">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="K27" s="69"/>
+    </row>
+    <row r="28" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="65">
+        <v>20</v>
+      </c>
+      <c r="C28" s="66">
+        <v>21.1</v>
+      </c>
+      <c r="D28" s="66">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="E28" s="72">
+        <v>14</v>
+      </c>
+      <c r="F28" s="66">
+        <v>28.7</v>
+      </c>
+      <c r="G28" s="66">
+        <v>25</v>
+      </c>
+      <c r="H28" s="72">
+        <v>6</v>
+      </c>
+      <c r="I28" s="66">
+        <v>13.1</v>
+      </c>
+      <c r="J28" s="66">
+        <v>11.9</v>
+      </c>
+      <c r="K28" s="69"/>
+    </row>
+    <row r="29" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="65">
+        <v>70</v>
+      </c>
+      <c r="C29" s="66">
+        <v>20.5</v>
+      </c>
+      <c r="D29" s="66">
+        <v>16.8</v>
+      </c>
+      <c r="E29" s="72">
+        <v>51</v>
+      </c>
+      <c r="F29" s="66">
+        <v>28.9</v>
+      </c>
+      <c r="G29" s="66">
+        <v>23.7</v>
+      </c>
+      <c r="H29" s="72">
+        <v>19</v>
+      </c>
+      <c r="I29" s="66">
+        <v>11.5</v>
+      </c>
+      <c r="J29" s="66">
+        <v>9.6</v>
+      </c>
+      <c r="K29" s="69"/>
+    </row>
+    <row r="30" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A30" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="65">
+        <v>51</v>
+      </c>
+      <c r="C30" s="66">
+        <v>22</v>
+      </c>
+      <c r="D30" s="66">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="E30" s="72">
+        <v>40</v>
+      </c>
+      <c r="F30" s="66">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="G30" s="66">
+        <v>26.2</v>
+      </c>
+      <c r="H30" s="72">
+        <v>11</v>
+      </c>
+      <c r="I30" s="66">
+        <v>10</v>
+      </c>
+      <c r="J30" s="66">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="K30" s="69"/>
+    </row>
+    <row r="31" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A31" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="65">
+        <v>9</v>
+      </c>
+      <c r="C31" s="66">
+        <v>10.1</v>
+      </c>
+      <c r="D31" s="66">
+        <v>7.9</v>
+      </c>
+      <c r="E31" s="72">
+        <v>7</v>
+      </c>
+      <c r="F31" s="66">
+        <v>15</v>
+      </c>
+      <c r="G31" s="66">
+        <v>12.1</v>
+      </c>
+      <c r="H31" s="72">
+        <v>2</v>
+      </c>
+      <c r="I31" s="66">
+        <v>4.7</v>
+      </c>
+      <c r="J31" s="66">
+        <v>3.3</v>
+      </c>
+      <c r="K31" s="69"/>
+    </row>
+    <row r="32" spans="1:11" s="70" customFormat="1" ht="21" customHeight="1">
+      <c r="A32" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="79">
+        <v>1</v>
+      </c>
+      <c r="C32" s="78">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D32" s="78">
+        <v>12.9</v>
+      </c>
+      <c r="E32" s="101">
+        <v>0</v>
+      </c>
+      <c r="F32" s="100">
+        <v>0</v>
+      </c>
+      <c r="G32" s="102">
+        <v>0</v>
+      </c>
+      <c r="H32" s="79">
+        <v>1</v>
+      </c>
+      <c r="I32" s="78">
+        <v>24.2</v>
+      </c>
+      <c r="J32" s="78">
+        <v>30.1</v>
+      </c>
+      <c r="K32" s="69"/>
+    </row>
+    <row r="33" spans="1:10" s="61" customFormat="1">
+      <c r="A33" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="F33" s="63"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="64"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="C35" s="76"/>
+      <c r="D35" s="76"/>
+      <c r="E35" s="76"/>
+      <c r="F35" s="76"/>
+      <c r="G35" s="76"/>
+      <c r="H35" s="76"/>
+      <c r="I35" s="76"/>
+      <c r="J35" s="76"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="A3:J3"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <dimension ref="A1:K35"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="69" customWidth="1"/>
+    <col min="3" max="4" width="16" style="74" customWidth="1"/>
+    <col min="5" max="5" width="16" style="69" customWidth="1"/>
+    <col min="6" max="6" width="16" style="75" customWidth="1"/>
+    <col min="7" max="7" width="16" style="74" customWidth="1"/>
+    <col min="8" max="8" width="16" style="69" customWidth="1"/>
+    <col min="9" max="10" width="16" style="74" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="69"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" s="15" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="114" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="15" customFormat="1" ht="7.95" customHeight="1">
+      <c r="A2" s="16"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+    </row>
+    <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="116" t="s">
+        <v>108</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
+    </row>
+    <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="22"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="J4" s="23" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
+      <c r="K5" s="19"/>
+    </row>
+    <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
@@ -10653,3795 +11631,4685 @@
     <row r="35" spans="1:10">
       <c r="C35" s="76"/>
       <c r="D35" s="76"/>
       <c r="E35" s="76"/>
       <c r="F35" s="76"/>
       <c r="G35" s="76"/>
       <c r="H35" s="76"/>
       <c r="I35" s="76"/>
       <c r="J35" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A3:J3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC0D2418-9AEA-4488-A2A1-0EC9E0430FFA}">
+  <dimension ref="A1:J31"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="L6" sqref="L6"/>
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="21" customWidth="1"/>
     <col min="3" max="4" width="16" style="39" customWidth="1"/>
     <col min="5" max="5" width="16" style="21" customWidth="1"/>
     <col min="6" max="6" width="16" style="40" customWidth="1"/>
     <col min="7" max="7" width="16" style="39" customWidth="1"/>
     <col min="8" max="8" width="16" style="21" customWidth="1"/>
     <col min="9" max="10" width="16" style="39" customWidth="1"/>
     <col min="11" max="16384" width="10" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="55" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+    <row r="1" spans="1:10" s="55" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="114" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="55" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:10" s="55" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="57"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
     </row>
-    <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
-[...13 lines deleted...]
-    <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:10" s="20" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="115" t="s">
+        <v>124</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
+    </row>
+    <row r="4" spans="1:10" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+    <row r="5" spans="1:10" s="24" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-[...4 lines deleted...]
-      <c r="A6" s="116"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
+    </row>
+    <row r="6" spans="1:10" s="24" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="K6" s="19"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+    </row>
+    <row r="7" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="31">
-        <v>3898</v>
+        <v>4062</v>
       </c>
       <c r="C7" s="32">
-        <v>16.699124572599018</v>
+        <v>17.351313828070179</v>
       </c>
       <c r="D7" s="33">
-        <v>12.743530881441099</v>
+        <v>13.384459267829399</v>
       </c>
       <c r="E7" s="31">
-        <v>2500</v>
+        <v>2567</v>
       </c>
       <c r="F7" s="32">
-        <v>21.689712781786799</v>
+        <v>22.244887878659199</v>
       </c>
       <c r="G7" s="33">
-        <v>16.3717057512638</v>
+        <v>16.9874270932645</v>
       </c>
       <c r="H7" s="31">
-        <v>1398</v>
+        <v>1495</v>
       </c>
       <c r="I7" s="32">
-        <v>11.831075097326</v>
+        <v>12.594139083606599</v>
       </c>
       <c r="J7" s="32">
-        <v>9.3080949362705994</v>
-[...3 lines deleted...]
-    <row r="8" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>9.9442081141373002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="31">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="C8" s="32">
-        <v>17.295718587957602</v>
+        <v>17.383518372190501</v>
       </c>
       <c r="D8" s="33">
-        <v>13.390834313050499</v>
+        <v>13.3684889626246</v>
       </c>
       <c r="E8" s="31">
-        <v>441</v>
+        <v>427</v>
       </c>
       <c r="F8" s="32">
-        <v>22.544081731242301</v>
+        <v>21.7251222546912</v>
       </c>
       <c r="G8" s="33">
-        <v>17.217340868195301</v>
+        <v>16.196056578618698</v>
       </c>
       <c r="H8" s="31">
-        <v>254</v>
+        <v>276</v>
       </c>
       <c r="I8" s="32">
-        <v>12.317134200511299</v>
+        <v>13.278206326006901</v>
       </c>
       <c r="J8" s="32">
-        <v>9.8805846684070993</v>
-[...3 lines deleted...]
-    <row r="9" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>10.867663808275999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="31">
-        <v>321</v>
+        <v>305</v>
       </c>
       <c r="C9" s="32">
-        <v>12.859116362384301</v>
+        <v>12.1932815018925</v>
       </c>
       <c r="D9" s="33">
-        <v>10.2576003989836</v>
+        <v>9.8112730172283005</v>
       </c>
       <c r="E9" s="31">
-        <v>182</v>
+        <v>151</v>
       </c>
       <c r="F9" s="32">
-        <v>15.3970710033391</v>
+        <v>12.787934964458399</v>
       </c>
       <c r="G9" s="33">
-        <v>11.7823347016017</v>
+        <v>9.2681006595820001</v>
       </c>
       <c r="H9" s="31">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="I9" s="32">
-        <v>10.5764508094219</v>
+        <v>11.6615691474257</v>
       </c>
       <c r="J9" s="32">
-        <v>8.9891421811726993</v>
-[...3 lines deleted...]
-    <row r="10" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>10.5767395250235</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="31">
-        <v>355</v>
+        <v>392</v>
       </c>
       <c r="C10" s="32">
-        <v>15.438444204919</v>
+        <v>16.8381516434487</v>
       </c>
       <c r="D10" s="33">
-        <v>12.3229921492887</v>
+        <v>14.060379822514401</v>
       </c>
       <c r="E10" s="31">
-        <v>222</v>
+        <v>251</v>
       </c>
       <c r="F10" s="32">
-        <v>19.5624358933689</v>
+        <v>21.878576515309302</v>
       </c>
       <c r="G10" s="33">
-        <v>15.549189724297801</v>
+        <v>18.433591681597498</v>
       </c>
       <c r="H10" s="31">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="I10" s="32">
-        <v>11.4199702651451</v>
+        <v>11.941001291067799</v>
       </c>
       <c r="J10" s="32">
-        <v>9.4027677005329</v>
-[...3 lines deleted...]
-    <row r="11" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>9.7877622472702992</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="31">
-        <v>437</v>
+        <v>472</v>
       </c>
       <c r="C11" s="32">
-        <v>15.4406921952778</v>
+        <v>16.542510220782901</v>
       </c>
       <c r="D11" s="33">
-        <v>12.273417328974499</v>
+        <v>13.2088637928351</v>
       </c>
       <c r="E11" s="31">
-        <v>287</v>
+        <v>311</v>
       </c>
       <c r="F11" s="32">
-        <v>20.722051584190002</v>
+        <v>22.307675203118201</v>
       </c>
       <c r="G11" s="33">
-        <v>16.726627060566301</v>
+        <v>17.830005027849701</v>
       </c>
       <c r="H11" s="31">
-        <v>150</v>
+        <v>161</v>
       </c>
       <c r="I11" s="32">
-        <v>10.379286818444101</v>
+        <v>11.034078167877</v>
       </c>
       <c r="J11" s="32">
-        <v>8.0720789622150004</v>
-[...3 lines deleted...]
-    <row r="12" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>8.9157769793021995</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="31">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="C12" s="32">
-        <v>17.129269153875999</v>
+        <v>16.457819978879101</v>
       </c>
       <c r="D12" s="33">
-        <v>12.0656384238213</v>
+        <v>11.991846170910099</v>
       </c>
       <c r="E12" s="31">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="F12" s="32">
-        <v>20.712240825887001</v>
+        <v>21.357733911907498</v>
       </c>
       <c r="G12" s="33">
-        <v>14.587470295168499</v>
+        <v>15.648218795247899</v>
       </c>
       <c r="H12" s="31">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="I12" s="32">
-        <v>13.5928970156099</v>
+        <v>11.633913819381901</v>
       </c>
       <c r="J12" s="32">
-        <v>9.6634641513308992</v>
-[...3 lines deleted...]
-    <row r="13" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>8.4589359782284994</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="31">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="C13" s="32">
-        <v>18.587367395781801</v>
+        <v>18.393400462540999</v>
       </c>
       <c r="D13" s="33">
-        <v>14.330068777471499</v>
+        <v>14.240028496260299</v>
       </c>
       <c r="E13" s="31">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="F13" s="32">
-        <v>24.0631930739723</v>
+        <v>23.5045684673156</v>
       </c>
       <c r="G13" s="33">
-        <v>17.6258947604518</v>
+        <v>18.307584345440201</v>
       </c>
       <c r="H13" s="31">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="I13" s="32">
-        <v>13.302270733566299</v>
+        <v>13.481423423184401</v>
       </c>
       <c r="J13" s="32">
-        <v>11.420708674711401</v>
-[...3 lines deleted...]
-    <row r="14" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>10.3346629543761</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="31">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="C14" s="32">
-        <v>18.465947013856098</v>
+        <v>20.464863830800098</v>
       </c>
       <c r="D14" s="33">
-        <v>13.359642507083599</v>
+        <v>13.9079782469348</v>
       </c>
       <c r="E14" s="31">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="F14" s="32">
-        <v>23.915816326530599</v>
+        <v>27.937667958599</v>
       </c>
       <c r="G14" s="33">
-        <v>17.302288958667202</v>
+        <v>18.688805760599099</v>
       </c>
       <c r="H14" s="31">
         <v>29</v>
       </c>
       <c r="I14" s="32">
-        <v>12.9647180844406</v>
+        <v>12.943597159549901</v>
       </c>
       <c r="J14" s="32">
-        <v>9.3593648555187006</v>
-[...3 lines deleted...]
-    <row r="15" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>9.2656198891492991</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="31">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="C15" s="32">
-        <v>14.532498085129699</v>
+        <v>17.061819533249398</v>
       </c>
       <c r="D15" s="33">
-        <v>12.726393206676899</v>
+        <v>14.209868233169299</v>
       </c>
       <c r="E15" s="31">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F15" s="32">
-        <v>19.133166841214901</v>
+        <v>19.582559573299299</v>
       </c>
       <c r="G15" s="33">
-        <v>16.6789792745722</v>
+        <v>16.069755658229798</v>
       </c>
       <c r="H15" s="31">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="I15" s="32">
-        <v>9.7566414852395997</v>
+        <v>14.449052468981799</v>
       </c>
       <c r="J15" s="32">
-        <v>8.5358818742090996</v>
-[...3 lines deleted...]
-    <row r="16" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>12.2965613032049</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="31">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C16" s="32">
-        <v>17.5749060256687</v>
+        <v>18.3618769960344</v>
       </c>
       <c r="D16" s="33">
-        <v>13.260152547148</v>
+        <v>14.5616672983027</v>
       </c>
       <c r="E16" s="31">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F16" s="32">
-        <v>24.342834305230099</v>
+        <v>24.0549327190821</v>
       </c>
       <c r="G16" s="33">
-        <v>18.0945204553684</v>
+        <v>19.144695790166899</v>
       </c>
       <c r="H16" s="31">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="I16" s="32">
-        <v>10.399875201497601</v>
+        <v>12.338895476059699</v>
       </c>
       <c r="J16" s="32">
-        <v>8.0750403741604995</v>
-[...3 lines deleted...]
-    <row r="17" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>9.5398754090615991</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="31">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C17" s="32">
-        <v>16.4232232427252</v>
+        <v>17.2027444869058</v>
       </c>
       <c r="D17" s="33">
-        <v>12.504104574322</v>
+        <v>12.583909150197799</v>
       </c>
       <c r="E17" s="31">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="F17" s="32">
-        <v>20.798767950845001</v>
+        <v>23.211289971442099</v>
       </c>
       <c r="G17" s="33">
-        <v>16.0481417148372</v>
+        <v>16.665617261294599</v>
       </c>
       <c r="H17" s="31">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="I17" s="32">
-        <v>11.922289536884399</v>
+        <v>11.0258028471256</v>
       </c>
       <c r="J17" s="32">
-        <v>8.8424470707345009</v>
-[...3 lines deleted...]
-    <row r="18" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>8.4275737540463993</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="31">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C18" s="32">
-        <v>21.950707074085699</v>
+        <v>23.3833617901122</v>
       </c>
       <c r="D18" s="33">
-        <v>14.030384699429201</v>
+        <v>17.7293239106193</v>
       </c>
       <c r="E18" s="31">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="F18" s="32">
-        <v>28.713236802165799</v>
+        <v>32.698675496688701</v>
       </c>
       <c r="G18" s="33">
-        <v>18.983526642047298</v>
+        <v>23.9224268123088</v>
       </c>
       <c r="H18" s="31">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I18" s="32">
-        <v>14.9219051435807</v>
+        <v>13.728219857440999</v>
       </c>
       <c r="J18" s="32">
-        <v>8.8872215364739997</v>
-[...3 lines deleted...]
-    <row r="19" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>11.2077729750286</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="31">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="C19" s="32">
-        <v>18.586237118075498</v>
+        <v>20.335459198191099</v>
       </c>
       <c r="D19" s="33">
-        <v>13.8891156895496</v>
+        <v>15.5186128227267</v>
       </c>
       <c r="E19" s="31">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="F19" s="32">
-        <v>26.651281165158899</v>
+        <v>26.227807664708401</v>
       </c>
       <c r="G19" s="33">
-        <v>19.9302623171466</v>
+        <v>19.695263874270601</v>
       </c>
       <c r="H19" s="31">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="I19" s="32">
-        <v>9.9896045677466994</v>
+        <v>14.0795274284838</v>
       </c>
       <c r="J19" s="32">
-        <v>7.4229618451711001</v>
-[...3 lines deleted...]
-    <row r="20" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>10.968198327894299</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="30" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="31">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="C20" s="32">
-        <v>20.3553342284197</v>
+        <v>25.743606139434799</v>
       </c>
       <c r="D20" s="33">
-        <v>14.279990620491001</v>
+        <v>17.361765813146999</v>
       </c>
       <c r="E20" s="31">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="F20" s="32">
-        <v>26.200977375853</v>
+        <v>33.695966111485497</v>
       </c>
       <c r="G20" s="33">
-        <v>18.641901087435802</v>
+        <v>22.678096782327501</v>
       </c>
       <c r="H20" s="31">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I20" s="32">
-        <v>14.074895504563701</v>
+        <v>17.212814940723401</v>
       </c>
       <c r="J20" s="32">
-        <v>9.4729576706236003</v>
-[...3 lines deleted...]
-    <row r="21" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>11.797385985495399</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="31">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="C21" s="32">
-        <v>20.8320261027797</v>
+        <v>18.936572581357801</v>
       </c>
       <c r="D21" s="33">
-        <v>14.971615449781799</v>
+        <v>13.747223239616501</v>
       </c>
       <c r="E21" s="31">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="F21" s="32">
-        <v>28.935256744758899</v>
+        <v>26.179838034068698</v>
       </c>
       <c r="G21" s="33">
-        <v>20.253637950036801</v>
+        <v>18.4558706417019</v>
       </c>
       <c r="H21" s="31">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="I21" s="32">
-        <v>12.484108239766201</v>
+        <v>11.507597571641201</v>
       </c>
       <c r="J21" s="32">
-        <v>9.6023756721029994</v>
-[...3 lines deleted...]
-    <row r="22" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>8.975151433593</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="31">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="C22" s="32">
-        <v>23.579622490243899</v>
+        <v>19.442198580719499</v>
       </c>
       <c r="D22" s="33">
-        <v>17.5435652975479</v>
+        <v>13.8951479418209</v>
       </c>
       <c r="E22" s="31">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F22" s="32">
-        <v>35.999446162366702</v>
+        <v>24.1816600709639</v>
       </c>
       <c r="G22" s="33">
-        <v>27.619808816598798</v>
+        <v>16.865486419233999</v>
       </c>
       <c r="H22" s="31">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="I22" s="32" t="s">
         <v>121</v>
       </c>
       <c r="J22" s="32" t="s">
         <v>121</v>
       </c>
-      <c r="K22" s="21"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
+    </row>
+    <row r="23" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="31">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="C23" s="32">
-        <v>13.8281941164177</v>
+        <v>18.013377302828602</v>
       </c>
       <c r="D23" s="33">
-        <v>9.6069288873727992</v>
+        <v>13.2786572919858</v>
       </c>
       <c r="E23" s="31">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="F23" s="32">
-        <v>16.8565631340721</v>
+        <v>25.169738423493399</v>
       </c>
       <c r="G23" s="33">
-        <v>12.0245123004972</v>
+        <v>18.362430995867399</v>
       </c>
       <c r="H23" s="31">
         <v>17</v>
       </c>
       <c r="I23" s="32" t="s">
         <v>121</v>
       </c>
       <c r="J23" s="32" t="s">
         <v>121</v>
       </c>
-      <c r="K23" s="21"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
+    </row>
+    <row r="24" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B24" s="31">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>26</v>
+      </c>
+      <c r="C24" s="32">
+        <v>24.114264514932302</v>
+      </c>
+      <c r="D24" s="33">
+        <v>16.780669914180301</v>
       </c>
       <c r="E24" s="31">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F24" s="32" t="s">
         <v>121</v>
       </c>
       <c r="G24" s="33" t="s">
         <v>121</v>
       </c>
       <c r="H24" s="31">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="I24" s="32" t="s">
         <v>121</v>
       </c>
       <c r="J24" s="32" t="s">
         <v>121</v>
       </c>
-      <c r="K24" s="21"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
+    </row>
+    <row r="25" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="31">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="C25" s="32">
-        <v>22.658787671961498</v>
+        <v>25.425040348433601</v>
       </c>
       <c r="D25" s="33">
-        <v>15.9449120714408</v>
+        <v>18.0071487262734</v>
       </c>
       <c r="E25" s="31">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="F25" s="32">
-        <v>27.767210811441199</v>
+        <v>32.272423770309402</v>
       </c>
       <c r="G25" s="33">
-        <v>19.859106689204399</v>
+        <v>23.433128928078901</v>
       </c>
       <c r="H25" s="31">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I25" s="32">
-        <v>17.599630407761399</v>
+        <v>18.668189405253401</v>
       </c>
       <c r="J25" s="32">
-        <v>12.289717890049999</v>
-[...3 lines deleted...]
-    <row r="26" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>12.4816186498582</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B26" s="31">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="C26" s="32">
-        <v>13.422109955685</v>
+        <v>16.197575398071798</v>
       </c>
       <c r="D26" s="33">
-        <v>11.7027270690498</v>
+        <v>14.054606754451999</v>
       </c>
       <c r="E26" s="31">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F26" s="32">
-        <v>17.3916921224554</v>
+        <v>19.074403481300401</v>
       </c>
       <c r="G26" s="33">
-        <v>14.4788009161456</v>
+        <v>17.2040011064901</v>
       </c>
       <c r="H26" s="31">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="I26" s="32">
-        <v>9.5557032346055006</v>
+        <v>13.3952395047218</v>
       </c>
       <c r="J26" s="32">
-        <v>9.2699329761830001</v>
-[...3 lines deleted...]
-    <row r="27" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>10.8889328379168</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B27" s="31">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="C27" s="32">
-        <v>15.954173535824699</v>
+        <v>17.878846091665199</v>
       </c>
       <c r="D27" s="33">
-        <v>11.7918744348709</v>
+        <v>13.7193161735605</v>
       </c>
       <c r="E27" s="31">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F27" s="32">
-        <v>22.906431178022501</v>
+        <v>19.819719828440501</v>
       </c>
       <c r="G27" s="33">
-        <v>15.886126710398999</v>
+        <v>14.805558698977899</v>
       </c>
       <c r="H27" s="31">
-        <v>13</v>
-[...9 lines deleted...]
-    <row r="28" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
+        <v>22</v>
+      </c>
+      <c r="I27" s="32">
+        <v>16.088516090344299</v>
+      </c>
+      <c r="J27" s="32">
+        <v>12.9782987358131</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="31">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>21</v>
+      </c>
+      <c r="C28" s="32">
+        <v>14.5960034752389</v>
+      </c>
+      <c r="D28" s="33">
+        <v>10.8559744463995</v>
       </c>
       <c r="E28" s="31">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="F28" s="32" t="s">
         <v>121</v>
       </c>
       <c r="G28" s="33" t="s">
         <v>121</v>
       </c>
       <c r="H28" s="31">
         <v>4</v>
       </c>
       <c r="I28" s="32" t="s">
         <v>121</v>
       </c>
       <c r="J28" s="32" t="s">
         <v>121</v>
       </c>
-      <c r="K28" s="21"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
+    </row>
+    <row r="29" spans="1:10" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="38">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="C29" s="110" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" s="111" t="s">
+        <v>121</v>
       </c>
       <c r="E29" s="38">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="F29" s="110" t="s">
+        <v>121</v>
+      </c>
+      <c r="G29" s="111" t="s">
+        <v>121</v>
       </c>
       <c r="H29" s="99">
         <v>0</v>
       </c>
       <c r="I29" s="100">
         <v>0</v>
       </c>
       <c r="J29" s="100">
         <v>0</v>
       </c>
-      <c r="K29" s="21"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:14" s="106" customFormat="1" ht="15.75">
+    </row>
+    <row r="30" spans="1:10" s="106" customFormat="1" ht="15.6">
       <c r="A30" s="104" t="s">
         <v>122</v>
       </c>
       <c r="B30" s="105"/>
       <c r="C30" s="34"/>
       <c r="H30" s="105"/>
-      <c r="N30" s="105"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:14" s="106" customFormat="1" ht="15.75">
+    </row>
+    <row r="31" spans="1:10" s="106" customFormat="1" ht="15.6">
       <c r="A31" s="107" t="s">
         <v>123</v>
       </c>
       <c r="B31" s="108"/>
       <c r="C31" s="34"/>
       <c r="H31" s="105"/>
-      <c r="N31" s="105"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:K30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N31"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="21" customWidth="1"/>
     <col min="3" max="4" width="16" style="39" customWidth="1"/>
     <col min="5" max="5" width="16" style="21" customWidth="1"/>
     <col min="6" max="6" width="16" style="40" customWidth="1"/>
     <col min="7" max="7" width="16" style="39" customWidth="1"/>
     <col min="8" max="8" width="16" style="21" customWidth="1"/>
     <col min="9" max="10" width="16" style="39" customWidth="1"/>
     <col min="11" max="16384" width="10" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="55" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="114" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="55" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="55" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="57"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
     </row>
     <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="114" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="114"/>
+      <c r="A3" s="116" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-      <c r="J5" s="118"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
       <c r="K5" s="19"/>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="116"/>
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="19"/>
     </row>
     <row r="7" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="31">
-        <v>3787</v>
+        <v>3898</v>
       </c>
       <c r="C7" s="32">
-        <v>16.239295604794123</v>
+        <v>16.699124572599018</v>
       </c>
       <c r="D7" s="33">
-        <v>12.296783559530301</v>
+        <v>12.743530881441099</v>
       </c>
       <c r="E7" s="31">
-        <v>2419</v>
+        <v>2500</v>
       </c>
       <c r="F7" s="32">
-        <v>20.963840970850299</v>
+        <v>21.689712781786799</v>
       </c>
       <c r="G7" s="33">
-        <v>15.934967356639801</v>
+        <v>16.3717057512638</v>
       </c>
       <c r="H7" s="31">
-        <v>1368</v>
+        <v>1398</v>
       </c>
       <c r="I7" s="32">
-        <v>11.611857370061999</v>
+        <v>11.831075097326</v>
       </c>
       <c r="J7" s="32">
-        <v>8.8088217023003992</v>
+        <v>9.3080949362705994</v>
       </c>
       <c r="K7" s="21"/>
     </row>
     <row r="8" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="31">
-        <v>630</v>
+        <v>695</v>
       </c>
       <c r="C8" s="32">
-        <v>15.7427898022706</v>
+        <v>17.295718587957602</v>
       </c>
       <c r="D8" s="33">
-        <v>11.9524638956524</v>
+        <v>13.390834313050499</v>
       </c>
       <c r="E8" s="31">
-        <v>375</v>
+        <v>441</v>
       </c>
       <c r="F8" s="32">
-        <v>19.209948601861502</v>
+        <v>22.544081731242301</v>
       </c>
       <c r="G8" s="33">
-        <v>14.3007980363318</v>
+        <v>17.217340868195301</v>
       </c>
       <c r="H8" s="31">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="I8" s="32">
-        <v>12.440732715248499</v>
+        <v>12.317134200511299</v>
       </c>
       <c r="J8" s="32">
-        <v>9.9132610966517998</v>
+        <v>9.8805846684070993</v>
       </c>
       <c r="K8" s="21"/>
     </row>
     <row r="9" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="31">
-        <v>343</v>
+        <v>321</v>
       </c>
       <c r="C9" s="32">
-        <v>13.706091058793501</v>
+        <v>12.859116362384301</v>
       </c>
       <c r="D9" s="33">
-        <v>10.6076593197502</v>
+        <v>10.2576003989836</v>
       </c>
       <c r="E9" s="31">
-        <v>201</v>
+        <v>182</v>
       </c>
       <c r="F9" s="32">
-        <v>16.897941477636699</v>
+        <v>15.3970710033391</v>
       </c>
       <c r="G9" s="33">
-        <v>13.0776375675298</v>
+        <v>11.7823347016017</v>
       </c>
       <c r="H9" s="31">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="I9" s="32">
-        <v>10.814573475506901</v>
+        <v>10.5764508094219</v>
       </c>
       <c r="J9" s="32">
-        <v>8.3849794542453004</v>
+        <v>8.9891421811726993</v>
       </c>
       <c r="K9" s="21"/>
     </row>
     <row r="10" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="31">
-        <v>311</v>
+        <v>355</v>
       </c>
       <c r="C10" s="32">
-        <v>13.6587572507249</v>
+        <v>15.438444204919</v>
       </c>
       <c r="D10" s="33">
-        <v>11.372288942560701</v>
+        <v>12.3229921492887</v>
       </c>
       <c r="E10" s="31">
-        <v>198</v>
+        <v>222</v>
       </c>
       <c r="F10" s="32">
-        <v>17.5843694493783</v>
+        <v>19.5624358933689</v>
       </c>
       <c r="G10" s="33">
-        <v>14.6430330688603</v>
+        <v>15.549189724297801</v>
       </c>
       <c r="H10" s="31">
-        <v>113</v>
+        <v>133</v>
       </c>
       <c r="I10" s="32">
-        <v>9.8181683902764991</v>
+        <v>11.4199702651451</v>
       </c>
       <c r="J10" s="32">
-        <v>8.3031893139439994</v>
+        <v>9.4027677005329</v>
       </c>
       <c r="K10" s="21"/>
     </row>
     <row r="11" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="31">
-        <v>419</v>
+        <v>437</v>
       </c>
       <c r="C11" s="32">
-        <v>14.8899714620726</v>
+        <v>15.4406921952778</v>
       </c>
       <c r="D11" s="33">
-        <v>11.8608666067349</v>
+        <v>12.273417328974499</v>
       </c>
       <c r="E11" s="31">
-        <v>267</v>
+        <v>287</v>
       </c>
       <c r="F11" s="32">
-        <v>19.351808633080999</v>
+        <v>20.722051584190002</v>
       </c>
       <c r="G11" s="33">
-        <v>15.6492747655748</v>
+        <v>16.726627060566301</v>
       </c>
       <c r="H11" s="31">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="I11" s="32">
-        <v>10.59781064571</v>
+        <v>10.379286818444101</v>
       </c>
       <c r="J11" s="32">
-        <v>8.3124110654656995</v>
+        <v>8.0720789622150004</v>
       </c>
       <c r="K11" s="21"/>
     </row>
     <row r="12" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="31">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C12" s="32">
-        <v>17.2271965752333</v>
+        <v>17.129269153875999</v>
       </c>
       <c r="D12" s="33">
-        <v>12.080074181547401</v>
+        <v>12.0656384238213</v>
       </c>
       <c r="E12" s="31">
-        <v>212</v>
+        <v>191</v>
       </c>
       <c r="F12" s="32">
-        <v>22.939676225947199</v>
+        <v>20.712240825887001</v>
       </c>
       <c r="G12" s="33">
-        <v>16.095442513098799</v>
+        <v>14.587470295168499</v>
       </c>
       <c r="H12" s="31">
-        <v>108</v>
+        <v>127</v>
       </c>
       <c r="I12" s="32">
-        <v>11.5710359827077</v>
+        <v>13.5928970156099</v>
       </c>
       <c r="J12" s="32">
-        <v>8.2654446360942</v>
+        <v>9.6634641513308992</v>
       </c>
       <c r="K12" s="21"/>
     </row>
     <row r="13" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="31">
-        <v>467</v>
+        <v>508</v>
       </c>
       <c r="C13" s="32">
-        <v>17.0661310751955</v>
+        <v>18.587367395781801</v>
       </c>
       <c r="D13" s="33">
-        <v>12.371803167000699</v>
+        <v>14.330068777471499</v>
       </c>
       <c r="E13" s="31">
-        <v>287</v>
+        <v>323</v>
       </c>
       <c r="F13" s="32">
-        <v>21.3050018873856</v>
+        <v>24.0631930739723</v>
       </c>
       <c r="G13" s="33">
-        <v>15.678464581992801</v>
+        <v>17.6258947604518</v>
       </c>
       <c r="H13" s="31">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="I13" s="32">
-        <v>12.9560484052364</v>
+        <v>13.302270733566299</v>
       </c>
       <c r="J13" s="32">
-        <v>9.2016366136588008</v>
+        <v>11.420708674711401</v>
       </c>
       <c r="K13" s="21"/>
     </row>
     <row r="14" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="31">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C14" s="32">
-        <v>19.3386192225875</v>
+        <v>18.465947013856098</v>
       </c>
       <c r="D14" s="33">
-        <v>14.6311933185376</v>
+        <v>13.359642507083599</v>
       </c>
       <c r="E14" s="31">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="F14" s="32">
-        <v>27.833186435960499</v>
+        <v>23.915816326530599</v>
       </c>
       <c r="G14" s="33">
-        <v>21.7430227674555</v>
+        <v>17.302288958667202</v>
       </c>
       <c r="H14" s="31">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="I14" s="32">
-        <v>10.736885900455601</v>
+        <v>12.9647180844406</v>
       </c>
       <c r="J14" s="32">
-        <v>7.3303595264231998</v>
+        <v>9.3593648555187006</v>
       </c>
       <c r="K14" s="21"/>
     </row>
     <row r="15" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="31">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="C15" s="32">
-        <v>12.282855123723801</v>
+        <v>14.532498085129699</v>
       </c>
       <c r="D15" s="33">
-        <v>10.548491492803</v>
+        <v>12.726393206676899</v>
       </c>
       <c r="E15" s="31">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F15" s="32">
-        <v>17.298632051312499</v>
+        <v>19.133166841214901</v>
       </c>
       <c r="G15" s="33">
-        <v>14.907978498386999</v>
+        <v>16.6789792745722</v>
       </c>
       <c r="H15" s="31">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="I15" s="32">
-        <v>7.0616357219905002</v>
+        <v>9.7566414852395997</v>
       </c>
       <c r="J15" s="32">
-        <v>5.9567555885213004</v>
+        <v>8.5358818742090996</v>
       </c>
       <c r="K15" s="21"/>
     </row>
     <row r="16" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="31">
-        <v>129</v>
+        <v>94</v>
       </c>
       <c r="C16" s="32">
-        <v>24.037789641389701</v>
+        <v>17.5749060256687</v>
       </c>
       <c r="D16" s="33">
-        <v>17.740299425905999</v>
+        <v>13.260152547148</v>
       </c>
       <c r="E16" s="31">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="F16" s="32">
-        <v>30.019223153139599</v>
+        <v>24.342834305230099</v>
       </c>
       <c r="G16" s="33">
-        <v>23.001478395883101</v>
+        <v>18.0945204553684</v>
       </c>
       <c r="H16" s="31">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="I16" s="32">
-        <v>17.681053022018698</v>
+        <v>10.399875201497601</v>
       </c>
       <c r="J16" s="32">
-        <v>11.9604038855633</v>
+        <v>8.0750403741604995</v>
       </c>
       <c r="K16" s="21"/>
     </row>
-    <row r="17" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+    <row r="17" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="31">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C17" s="32">
-        <v>16.5562318016419</v>
+        <v>16.4232232427252</v>
       </c>
       <c r="D17" s="33">
-        <v>12.1699374732306</v>
+        <v>12.504104574322</v>
       </c>
       <c r="E17" s="31">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F17" s="32">
-        <v>20.956267578448099</v>
+        <v>20.798767950845001</v>
       </c>
       <c r="G17" s="33">
-        <v>15.619207933384899</v>
+        <v>16.0481417148372</v>
       </c>
       <c r="H17" s="31">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I17" s="32">
-        <v>12.020216705014899</v>
+        <v>11.922289536884399</v>
       </c>
       <c r="J17" s="32">
-        <v>8.7402272966767995</v>
+        <v>8.8424470707345009</v>
       </c>
       <c r="K17" s="21"/>
     </row>
-    <row r="18" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+    <row r="18" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="31">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="C18" s="32">
-        <v>18.870037283875899</v>
+        <v>21.950707074085699</v>
       </c>
       <c r="D18" s="33">
-        <v>13.223199629682099</v>
+        <v>14.030384699429201</v>
       </c>
       <c r="E18" s="31">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="F18" s="32">
-        <v>23.970439166885001</v>
+        <v>28.713236802165799</v>
       </c>
       <c r="G18" s="33">
-        <v>16.507914073092699</v>
+        <v>18.983526642047298</v>
       </c>
       <c r="H18" s="31">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I18" s="32">
-        <v>13.553033655994399</v>
+        <v>14.9219051435807</v>
       </c>
       <c r="J18" s="32">
-        <v>9.8495558119319995</v>
+        <v>8.8872215364739997</v>
       </c>
       <c r="K18" s="21"/>
     </row>
-    <row r="19" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+    <row r="19" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="31">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="C19" s="32">
-        <v>19.187182961781499</v>
+        <v>18.586237118075498</v>
       </c>
       <c r="D19" s="33">
-        <v>13.7070070289138</v>
+        <v>13.8891156895496</v>
       </c>
       <c r="E19" s="31">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="F19" s="32">
-        <v>25.247761800426598</v>
+        <v>26.651281165158899</v>
       </c>
       <c r="G19" s="33">
-        <v>18.3872460609618</v>
+        <v>19.9302623171466</v>
       </c>
       <c r="H19" s="31">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="I19" s="32">
-        <v>12.7121140245623</v>
+        <v>9.9896045677466994</v>
       </c>
       <c r="J19" s="32">
-        <v>8.7653524518579999</v>
+        <v>7.4229618451711001</v>
       </c>
       <c r="K19" s="21"/>
     </row>
-    <row r="20" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+    <row r="20" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="30" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="31">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="C20" s="32">
-        <v>22.211490064943099</v>
+        <v>20.3553342284197</v>
       </c>
       <c r="D20" s="33">
-        <v>14.339613266669399</v>
+        <v>14.279990620491001</v>
       </c>
       <c r="E20" s="31">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="F20" s="32">
-        <v>29.874037692387802</v>
+        <v>26.200977375853</v>
       </c>
       <c r="G20" s="33">
-        <v>18.702580685165199</v>
+        <v>18.641901087435802</v>
       </c>
       <c r="H20" s="31">
         <v>33</v>
       </c>
       <c r="I20" s="32">
-        <v>13.9632006194584</v>
+        <v>14.074895504563701</v>
       </c>
       <c r="J20" s="32">
-        <v>9.6528857949901994</v>
+        <v>9.4729576706236003</v>
       </c>
       <c r="K20" s="21"/>
     </row>
-    <row r="21" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+    <row r="21" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="31">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="C21" s="32">
-        <v>18.338975375247198</v>
+        <v>20.8320261027797</v>
       </c>
       <c r="D21" s="33">
-        <v>12.946295218656701</v>
+        <v>14.971615449781799</v>
       </c>
       <c r="E21" s="31">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="F21" s="32">
-        <v>25.510297943109599</v>
+        <v>28.935256744758899</v>
       </c>
       <c r="G21" s="33">
-        <v>18.2141740732012</v>
+        <v>20.253637950036801</v>
       </c>
       <c r="H21" s="31">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I21" s="32">
-        <v>10.9166702632441</v>
+        <v>12.484108239766201</v>
       </c>
       <c r="J21" s="32">
-        <v>7.5298357870111001</v>
+        <v>9.6023756721029994</v>
       </c>
       <c r="K21" s="21"/>
     </row>
-    <row r="22" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+    <row r="22" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="31">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C22" s="32">
-        <v>19.721226378548899</v>
+        <v>23.579622490243899</v>
       </c>
       <c r="D22" s="33">
-        <v>14.423981259559801</v>
+        <v>17.5435652975479</v>
       </c>
       <c r="E22" s="31">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="F22" s="32">
-        <v>24.750206251718801</v>
+        <v>35.999446162366702</v>
       </c>
       <c r="G22" s="33">
-        <v>18.330995602418799</v>
+        <v>27.619808816598798</v>
       </c>
       <c r="H22" s="31">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>10.255516160726</v>
+        <v>11</v>
+      </c>
+      <c r="I22" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="J22" s="32" t="s">
+        <v>121</v>
       </c>
       <c r="K22" s="21"/>
     </row>
-    <row r="23" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+    <row r="23" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="31">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="C23" s="32">
-        <v>20.6169465052714</v>
+        <v>13.8281941164177</v>
       </c>
       <c r="D23" s="33">
-        <v>15.416939289121499</v>
+        <v>9.6069288873727992</v>
       </c>
       <c r="E23" s="31">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="F23" s="32">
-        <v>30.330979071624402</v>
+        <v>16.8565631340721</v>
       </c>
       <c r="G23" s="33">
-        <v>23.288162626233799</v>
+        <v>12.0245123004972</v>
       </c>
       <c r="H23" s="31">
         <v>17</v>
       </c>
-      <c r="I23" s="32">
-[...3 lines deleted...]
-        <v>7.4508467837132999</v>
+      <c r="I23" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="J23" s="32" t="s">
+        <v>121</v>
       </c>
       <c r="K23" s="21"/>
     </row>
-    <row r="24" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+    <row r="24" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B24" s="31">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>11.8277432658317</v>
+        <v>16</v>
+      </c>
+      <c r="C24" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="D24" s="33" t="s">
+        <v>121</v>
       </c>
       <c r="E24" s="31">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>13.3559737685984</v>
+        <v>11</v>
+      </c>
+      <c r="F24" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="G24" s="33" t="s">
+        <v>121</v>
       </c>
       <c r="H24" s="31">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10.0983324282944</v>
+        <v>5</v>
+      </c>
+      <c r="I24" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="J24" s="32" t="s">
+        <v>121</v>
       </c>
       <c r="K24" s="21"/>
     </row>
-    <row r="25" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+    <row r="25" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="31">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C25" s="32">
-        <v>22.053664836671899</v>
+        <v>22.658787671961498</v>
       </c>
       <c r="D25" s="33">
-        <v>17.384203949558898</v>
+        <v>15.9449120714408</v>
       </c>
       <c r="E25" s="31">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="F25" s="32">
-        <v>30.982790719547701</v>
+        <v>27.767210811441199</v>
       </c>
       <c r="G25" s="33">
-        <v>24.972904723118901</v>
+        <v>19.859106689204399</v>
       </c>
       <c r="H25" s="31">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I25" s="32">
-        <v>13.186378471039401</v>
+        <v>17.599630407761399</v>
       </c>
       <c r="J25" s="32">
-        <v>9.6723219110385994</v>
+        <v>12.289717890049999</v>
       </c>
       <c r="K25" s="21"/>
     </row>
-    <row r="26" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+    <row r="26" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B26" s="31">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C26" s="32">
-        <v>13.2580130878686</v>
+        <v>13.422109955685</v>
       </c>
       <c r="D26" s="33">
-        <v>11.605612590974101</v>
+        <v>11.7027270690498</v>
       </c>
       <c r="E26" s="31">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F26" s="32">
-        <v>15.2172599533188</v>
+        <v>17.3916921224554</v>
       </c>
       <c r="G26" s="33">
-        <v>13.187938518377001</v>
+        <v>14.4788009161456</v>
       </c>
       <c r="H26" s="31">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="I26" s="32">
-        <v>11.347468205267001</v>
+        <v>9.5557032346055006</v>
       </c>
       <c r="J26" s="32">
-        <v>10.1228576180535</v>
+        <v>9.2699329761830001</v>
       </c>
       <c r="K26" s="21"/>
     </row>
-    <row r="27" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+    <row r="27" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B27" s="31">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C27" s="32">
-        <v>17.435767202184799</v>
+        <v>15.954173535824699</v>
       </c>
       <c r="D27" s="33">
-        <v>13.649960116242299</v>
+        <v>11.7918744348709</v>
       </c>
       <c r="E27" s="31">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F27" s="32">
-        <v>27.511830086937401</v>
+        <v>22.906431178022501</v>
       </c>
       <c r="G27" s="33">
-        <v>22.2080094782111</v>
+        <v>15.886126710398999</v>
       </c>
       <c r="H27" s="31">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>5.6305881421299002</v>
+        <v>13</v>
+      </c>
+      <c r="I27" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="J27" s="32" t="s">
+        <v>121</v>
       </c>
       <c r="K27" s="21"/>
     </row>
-    <row r="28" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+    <row r="28" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="31">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>9.8134307126730995</v>
+        <v>10</v>
+      </c>
+      <c r="C28" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="D28" s="33" t="s">
+        <v>121</v>
       </c>
       <c r="E28" s="31">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>16.226953781343401</v>
+        <v>6</v>
+      </c>
+      <c r="F28" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="G28" s="33" t="s">
+        <v>121</v>
       </c>
       <c r="H28" s="31">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>3.3787380693834002</v>
+        <v>4</v>
+      </c>
+      <c r="I28" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="J28" s="32" t="s">
+        <v>121</v>
       </c>
       <c r="K28" s="21"/>
     </row>
-    <row r="29" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+    <row r="29" spans="1:14" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="B29" s="44">
-[...15 lines deleted...]
-        <v>12.4567474048443</v>
+      <c r="B29" s="38">
+        <v>0</v>
+      </c>
+      <c r="C29" s="38">
+        <v>0</v>
+      </c>
+      <c r="D29" s="109">
+        <v>0</v>
+      </c>
+      <c r="E29" s="38">
+        <v>0</v>
+      </c>
+      <c r="F29" s="38">
+        <v>0</v>
+      </c>
+      <c r="G29" s="109">
+        <v>0</v>
       </c>
       <c r="H29" s="99">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I29" s="100">
-        <v>17.186560109994002</v>
+        <v>0</v>
       </c>
       <c r="J29" s="100">
-        <v>20.8121827411168</v>
+        <v>0</v>
       </c>
       <c r="K29" s="21"/>
     </row>
-    <row r="30" spans="1:11" s="61" customFormat="1">
-[...9 lines deleted...]
-      <c r="J30" s="62"/>
+    <row r="30" spans="1:14" s="106" customFormat="1" ht="15.6">
+      <c r="A30" s="104" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" s="105"/>
+      <c r="C30" s="34"/>
+      <c r="H30" s="105"/>
+      <c r="N30" s="105"/>
+    </row>
+    <row r="31" spans="1:14" s="106" customFormat="1" ht="15.6">
+      <c r="A31" s="107" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" s="108"/>
+      <c r="C31" s="34"/>
+      <c r="H31" s="105"/>
+      <c r="N31" s="105"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="21" customWidth="1"/>
     <col min="3" max="4" width="16" style="39" customWidth="1"/>
     <col min="5" max="5" width="16" style="21" customWidth="1"/>
     <col min="6" max="6" width="16" style="40" customWidth="1"/>
     <col min="7" max="7" width="16" style="39" customWidth="1"/>
     <col min="8" max="8" width="16" style="21" customWidth="1"/>
     <col min="9" max="10" width="16" style="39" customWidth="1"/>
     <col min="11" max="16384" width="10" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="55" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="114" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="55" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="55" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="57"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
     </row>
     <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="114" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="114"/>
+      <c r="A3" s="116" t="s">
+        <v>119</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-      <c r="J5" s="118"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
       <c r="K5" s="19"/>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="116"/>
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="19"/>
     </row>
     <row r="7" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="31">
-        <v>3585</v>
+        <v>3787</v>
       </c>
       <c r="C7" s="32">
-        <v>15.275941670190928</v>
+        <v>16.239295604794123</v>
       </c>
       <c r="D7" s="33">
-        <v>11.579376386526601</v>
+        <v>12.296783559530301</v>
       </c>
       <c r="E7" s="31">
-        <v>2330</v>
+        <v>2419</v>
       </c>
       <c r="F7" s="32">
-        <v>20.0408894353161</v>
+        <v>20.963840970850299</v>
       </c>
       <c r="G7" s="33">
-        <v>15.151743456840901</v>
+        <v>15.934967356639801</v>
       </c>
       <c r="H7" s="31">
-        <v>1255</v>
+        <v>1368</v>
       </c>
       <c r="I7" s="32">
-        <v>10.5978321564321</v>
+        <v>11.611857370061999</v>
       </c>
       <c r="J7" s="32">
-        <v>8.1763935598717996</v>
+        <v>8.8088217023003992</v>
       </c>
       <c r="K7" s="21"/>
     </row>
     <row r="8" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="31">
-        <v>589</v>
+        <v>630</v>
       </c>
       <c r="C8" s="32">
-        <v>14.6534417488995</v>
+        <v>15.7427898022706</v>
       </c>
       <c r="D8" s="33">
-        <v>11.325452652157701</v>
+        <v>11.9524638956524</v>
       </c>
       <c r="E8" s="31">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="F8" s="32">
-        <v>18.6973404943638</v>
+        <v>19.209948601861502</v>
       </c>
       <c r="G8" s="33">
-        <v>14.0071220242273</v>
+        <v>14.3007980363318</v>
       </c>
       <c r="H8" s="31">
-        <v>222</v>
+        <v>255</v>
       </c>
       <c r="I8" s="32">
-        <v>10.794055975932199</v>
+        <v>12.440732715248499</v>
       </c>
       <c r="J8" s="32">
-        <v>8.9798449929566004</v>
+        <v>9.9132610966517998</v>
       </c>
       <c r="K8" s="21"/>
     </row>
     <row r="9" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="31">
-        <v>287</v>
+        <v>343</v>
       </c>
       <c r="C9" s="32">
-        <v>11.1960437004602</v>
+        <v>13.706091058793501</v>
       </c>
       <c r="D9" s="33">
-        <v>8.6172971546243993</v>
+        <v>10.6076593197502</v>
       </c>
       <c r="E9" s="31">
-        <v>172</v>
+        <v>201</v>
       </c>
       <c r="F9" s="32">
-        <v>14.094987101447799</v>
+        <v>16.897941477636699</v>
       </c>
       <c r="G9" s="33">
-        <v>10.9318380472287</v>
+        <v>13.0776375675298</v>
       </c>
       <c r="H9" s="31">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="I9" s="32">
-        <v>8.5621952277302</v>
+        <v>10.814573475506901</v>
       </c>
       <c r="J9" s="32">
-        <v>6.4913874214087004</v>
+        <v>8.3849794542453004</v>
       </c>
       <c r="K9" s="21"/>
     </row>
     <row r="10" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="31">
-        <v>335</v>
+        <v>311</v>
       </c>
       <c r="C10" s="32">
-        <v>14.753816063514501</v>
+        <v>13.6587572507249</v>
       </c>
       <c r="D10" s="33">
-        <v>12.0894208842185</v>
+        <v>11.372288942560701</v>
       </c>
       <c r="E10" s="31">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="F10" s="32">
-        <v>18.671595968002201</v>
+        <v>17.5843694493783</v>
       </c>
       <c r="G10" s="33">
-        <v>15.091228722499901</v>
+        <v>14.6430330688603</v>
       </c>
       <c r="H10" s="31">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="I10" s="32">
-        <v>10.9084943136201</v>
+        <v>9.8181683902764991</v>
       </c>
       <c r="J10" s="32">
-        <v>9.3730565041374003</v>
+        <v>8.3031893139439994</v>
       </c>
       <c r="K10" s="21"/>
     </row>
     <row r="11" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="31">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="C11" s="32">
-        <v>14.731260106664999</v>
+        <v>14.8899714620726</v>
       </c>
       <c r="D11" s="33">
-        <v>11.8039969449575</v>
+        <v>11.8608666067349</v>
       </c>
       <c r="E11" s="31">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F11" s="32">
-        <v>19.2297057023668</v>
+        <v>19.351808633080999</v>
       </c>
       <c r="G11" s="33">
-        <v>15.489238737673601</v>
+        <v>15.6492747655748</v>
       </c>
       <c r="H11" s="31">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="I11" s="32">
-        <v>10.3915160594255</v>
+        <v>10.59781064571</v>
       </c>
       <c r="J11" s="32">
-        <v>8.3668124736623994</v>
+        <v>8.3124110654656995</v>
       </c>
       <c r="K11" s="21"/>
     </row>
     <row r="12" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="31">
-        <v>263</v>
+        <v>320</v>
       </c>
       <c r="C12" s="32">
-        <v>14.075551997122799</v>
+        <v>17.2271965752333</v>
       </c>
       <c r="D12" s="33">
-        <v>10.1304120818802</v>
+        <v>12.080074181547401</v>
       </c>
       <c r="E12" s="31">
-        <v>179</v>
+        <v>212</v>
       </c>
       <c r="F12" s="32">
-        <v>19.236690279077099</v>
+        <v>22.939676225947199</v>
       </c>
       <c r="G12" s="33">
-        <v>13.6602204816901</v>
+        <v>16.095442513098799</v>
       </c>
       <c r="H12" s="31">
-        <v>84</v>
+        <v>108</v>
       </c>
       <c r="I12" s="32">
-        <v>8.9554673394638993</v>
+        <v>11.5710359827077</v>
       </c>
       <c r="J12" s="32">
-        <v>6.8004522808971997</v>
+        <v>8.2654446360942</v>
       </c>
       <c r="K12" s="21"/>
     </row>
     <row r="13" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="31">
-        <v>490</v>
+        <v>467</v>
       </c>
       <c r="C13" s="32">
-        <v>17.783833152803201</v>
+        <v>17.0661310751955</v>
       </c>
       <c r="D13" s="33">
-        <v>12.980900082193299</v>
+        <v>12.371803167000699</v>
       </c>
       <c r="E13" s="31">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="F13" s="32">
-        <v>21.641882784912799</v>
+        <v>21.3050018873856</v>
       </c>
       <c r="G13" s="33">
-        <v>16.0801842878179</v>
+        <v>15.678464581992801</v>
       </c>
       <c r="H13" s="31">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="I13" s="32">
-        <v>14.0317267364172</v>
+        <v>12.9560484052364</v>
       </c>
       <c r="J13" s="32">
-        <v>9.9364919819278992</v>
+        <v>9.2016366136588008</v>
       </c>
       <c r="K13" s="21"/>
     </row>
     <row r="14" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="31">
         <v>87</v>
       </c>
       <c r="C14" s="32">
-        <v>19.252494249147201</v>
+        <v>19.3386192225875</v>
       </c>
       <c r="D14" s="33">
-        <v>13.143082558071301</v>
+        <v>14.6311933185376</v>
       </c>
       <c r="E14" s="31">
         <v>63</v>
       </c>
       <c r="F14" s="32">
-        <v>27.673817932634002</v>
+        <v>27.833186435960499</v>
       </c>
       <c r="G14" s="33">
-        <v>19.437506815535201</v>
+        <v>21.7430227674555</v>
       </c>
       <c r="H14" s="31">
         <v>24</v>
       </c>
       <c r="I14" s="32">
-        <v>10.70293773343</v>
+        <v>10.736885900455601</v>
       </c>
       <c r="J14" s="32">
-        <v>6.8234632387009997</v>
+        <v>7.3303595264231998</v>
       </c>
       <c r="K14" s="21"/>
     </row>
     <row r="15" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="31">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="C15" s="32">
-        <v>17.097670442402201</v>
+        <v>12.282855123723801</v>
       </c>
       <c r="D15" s="33">
-        <v>15.769987127872</v>
+        <v>10.548491492803</v>
       </c>
       <c r="E15" s="31">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="F15" s="32">
-        <v>22.217398957833101</v>
+        <v>17.298632051312499</v>
       </c>
       <c r="G15" s="33">
-        <v>20.121424843162998</v>
+        <v>14.907978498386999</v>
       </c>
       <c r="H15" s="31">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="I15" s="32">
-        <v>11.759926447005499</v>
+        <v>7.0616357219905002</v>
       </c>
       <c r="J15" s="32">
-        <v>11.2294693482432</v>
+        <v>5.9567555885213004</v>
       </c>
       <c r="K15" s="21"/>
     </row>
     <row r="16" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="31">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="C16" s="32">
-        <v>17.765144785930001</v>
+        <v>24.037789641389701</v>
       </c>
       <c r="D16" s="33">
-        <v>12.513542303184201</v>
+        <v>17.740299425905999</v>
       </c>
       <c r="E16" s="31">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="F16" s="32">
-        <v>22.259440964910901</v>
+        <v>30.019223153139599</v>
       </c>
       <c r="G16" s="33">
-        <v>15.877198097415</v>
+        <v>23.001478395883101</v>
       </c>
       <c r="H16" s="31">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="I16" s="32">
-        <v>12.984508335863399</v>
+        <v>17.681053022018698</v>
       </c>
       <c r="J16" s="32">
-        <v>8.9848999279872004</v>
+        <v>11.9604038855633</v>
       </c>
       <c r="K16" s="21"/>
     </row>
     <row r="17" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="31">
-        <v>166</v>
+        <v>207</v>
       </c>
       <c r="C17" s="32">
-        <v>13.164155432196701</v>
+        <v>16.5562318016419</v>
       </c>
       <c r="D17" s="33">
-        <v>9.8365053848007005</v>
+        <v>12.1699374732306</v>
       </c>
       <c r="E17" s="31">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="F17" s="32">
-        <v>18.571754078763</v>
+        <v>20.956267578448099</v>
       </c>
       <c r="G17" s="33">
-        <v>14.185396451874601</v>
+        <v>15.619207933384899</v>
       </c>
       <c r="H17" s="31">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="I17" s="32">
-        <v>7.5776874187817</v>
+        <v>12.020216705014899</v>
       </c>
       <c r="J17" s="32">
-        <v>5.3427260617475003</v>
+        <v>8.7402272966767995</v>
       </c>
       <c r="K17" s="21"/>
     </row>
     <row r="18" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="31">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C18" s="32">
-        <v>17.832820383528599</v>
+        <v>18.870037283875899</v>
       </c>
       <c r="D18" s="33">
-        <v>12.5544901286432</v>
+        <v>13.223199629682099</v>
       </c>
       <c r="E18" s="31">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="F18" s="32">
-        <v>26.8800487852826</v>
+        <v>23.970439166885001</v>
       </c>
       <c r="G18" s="33">
-        <v>19.666718577079401</v>
+        <v>16.507914073092699</v>
       </c>
       <c r="H18" s="31">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I18" s="32">
-        <v>8.3819135070345006</v>
+        <v>13.553033655994399</v>
       </c>
       <c r="J18" s="32">
-        <v>5.0085788581850998</v>
+        <v>9.8495558119319995</v>
       </c>
       <c r="K18" s="21"/>
     </row>
     <row r="19" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="31">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C19" s="32">
-        <v>18.856648639017699</v>
+        <v>19.187182961781499</v>
       </c>
       <c r="D19" s="33">
-        <v>13.9468695212055</v>
+        <v>13.7070070289138</v>
       </c>
       <c r="E19" s="31">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="F19" s="32">
-        <v>26.417992950416</v>
+        <v>25.247761800426598</v>
       </c>
       <c r="G19" s="33">
-        <v>19.9501681322518</v>
+        <v>18.3872460609618</v>
       </c>
       <c r="H19" s="31">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I19" s="32">
-        <v>10.760787689658899</v>
+        <v>12.7121140245623</v>
       </c>
       <c r="J19" s="32">
-        <v>7.6107029104777997</v>
+        <v>8.7653524518579999</v>
       </c>
       <c r="K19" s="21"/>
     </row>
     <row r="20" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="30" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="31">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C20" s="32">
-        <v>22.159615711973299</v>
+        <v>22.211490064943099</v>
       </c>
       <c r="D20" s="33">
-        <v>14.588971267021</v>
+        <v>14.339613266669399</v>
       </c>
       <c r="E20" s="31">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F20" s="32">
-        <v>29.1261570365883</v>
+        <v>29.874037692387802</v>
       </c>
       <c r="G20" s="33">
-        <v>19.9588704430547</v>
+        <v>18.702580685165199</v>
       </c>
       <c r="H20" s="31">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="I20" s="32">
-        <v>14.6506040234745</v>
+        <v>13.9632006194584</v>
       </c>
       <c r="J20" s="32">
-        <v>8.7137667787078996</v>
+        <v>9.6528857949901994</v>
       </c>
       <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="31">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="C21" s="32">
-        <v>16.820254554764201</v>
+        <v>18.338975375247198</v>
       </c>
       <c r="D21" s="33">
-        <v>10.787867196781001</v>
+        <v>12.946295218656701</v>
       </c>
       <c r="E21" s="31">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="F21" s="32">
-        <v>24.527124328236098</v>
+        <v>25.510297943109599</v>
       </c>
       <c r="G21" s="33">
-        <v>15.485734307950899</v>
+        <v>18.2141740732012</v>
       </c>
       <c r="H21" s="31">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I21" s="32">
-        <v>8.8214537755821993</v>
+        <v>10.9166702632441</v>
       </c>
       <c r="J21" s="32">
-        <v>6.1373777245790997</v>
+        <v>7.5298357870111001</v>
       </c>
       <c r="K21" s="21"/>
     </row>
     <row r="22" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="31">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="C22" s="32">
-        <v>13.9975317685648</v>
+        <v>19.721226378548899</v>
       </c>
       <c r="D22" s="33">
-        <v>11.2896190097462</v>
+        <v>14.423981259559801</v>
       </c>
       <c r="E22" s="31">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F22" s="32">
-        <v>22.719114499793299</v>
+        <v>24.750206251718801</v>
       </c>
       <c r="G22" s="33">
-        <v>19.024973943855802</v>
+        <v>18.330995602418799</v>
       </c>
       <c r="H22" s="31">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="I22" s="32">
-        <v>4.7945993632772002</v>
+        <v>14.4399466684636</v>
       </c>
       <c r="J22" s="32">
-        <v>2.4069086532314001</v>
+        <v>10.255516160726</v>
       </c>
       <c r="K22" s="21"/>
     </row>
     <row r="23" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="31">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="C23" s="32">
-        <v>15.486348783547299</v>
+        <v>20.6169465052714</v>
       </c>
       <c r="D23" s="33">
-        <v>11.1703216679287</v>
+        <v>15.416939289121499</v>
       </c>
       <c r="E23" s="31">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="F23" s="32">
-        <v>21.444304545886201</v>
+        <v>30.330979071624402</v>
       </c>
       <c r="G23" s="33">
-        <v>15.402223808156</v>
+        <v>23.288162626233799</v>
       </c>
       <c r="H23" s="31">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I23" s="32">
-        <v>9.3954644961055997</v>
+        <v>10.720546874014699</v>
       </c>
       <c r="J23" s="32">
-        <v>6.9315964244634003</v>
+        <v>7.4508467837132999</v>
       </c>
       <c r="K23" s="21"/>
     </row>
     <row r="24" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B24" s="31">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C24" s="32">
-        <v>18.841972377668501</v>
+        <v>15.920360736644501</v>
       </c>
       <c r="D24" s="33">
-        <v>12.781711808906399</v>
+        <v>11.8277432658317</v>
       </c>
       <c r="E24" s="31">
         <v>9</v>
       </c>
       <c r="F24" s="32">
-        <v>16.476726623644101</v>
+        <v>16.395981162839401</v>
       </c>
       <c r="G24" s="33">
-        <v>9.9503763925784998</v>
+        <v>13.3559737685984</v>
       </c>
       <c r="H24" s="31">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I24" s="32">
-        <v>21.349481304647401</v>
+        <v>15.417228753131599</v>
       </c>
       <c r="J24" s="32">
-        <v>15.9193495218209</v>
+        <v>10.0983324282944</v>
       </c>
       <c r="K24" s="21"/>
     </row>
     <row r="25" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="31">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="C25" s="32">
-        <v>23.511593129146998</v>
+        <v>22.053664836671899</v>
       </c>
       <c r="D25" s="33">
-        <v>15.544568016360399</v>
+        <v>17.384203949558898</v>
       </c>
       <c r="E25" s="31">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F25" s="32">
-        <v>30.154914017374701</v>
+        <v>30.982790719547701</v>
       </c>
       <c r="G25" s="33">
-        <v>18.216447075783599</v>
+        <v>24.972904723118901</v>
       </c>
       <c r="H25" s="31">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="I25" s="32">
-        <v>16.904280872806201</v>
+        <v>13.186378471039401</v>
       </c>
       <c r="J25" s="32">
-        <v>13.5660918418994</v>
+        <v>9.6723219110385994</v>
       </c>
       <c r="K25" s="21"/>
     </row>
     <row r="26" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B26" s="31">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C26" s="32">
-        <v>12.1674416958317</v>
+        <v>13.2580130878686</v>
       </c>
       <c r="D26" s="33">
-        <v>10.848920472261399</v>
+        <v>11.605612590974101</v>
       </c>
       <c r="E26" s="31">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F26" s="32">
-        <v>17.0284083143444</v>
+        <v>15.2172599533188</v>
       </c>
       <c r="G26" s="33">
-        <v>15.055067194554701</v>
+        <v>13.187938518377001</v>
       </c>
       <c r="H26" s="31">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I26" s="32">
-        <v>7.4278136667402004</v>
+        <v>11.347468205267001</v>
       </c>
       <c r="J26" s="32">
-        <v>6.9440921654938998</v>
+        <v>10.1228576180535</v>
       </c>
       <c r="K26" s="21"/>
     </row>
     <row r="27" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B27" s="31">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C27" s="32">
-        <v>16.9577112365563</v>
+        <v>17.435767202184799</v>
       </c>
       <c r="D27" s="33">
-        <v>13.7689235584409</v>
+        <v>13.649960116242299</v>
       </c>
       <c r="E27" s="31">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="F27" s="32">
-        <v>20.2719560878244</v>
+        <v>27.511830086937401</v>
       </c>
       <c r="G27" s="33">
-        <v>16.6257055198075</v>
+        <v>22.2080094782111</v>
       </c>
       <c r="H27" s="31">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="I27" s="32">
-        <v>13.8574866895194</v>
+        <v>8.0522665300221004</v>
       </c>
       <c r="J27" s="32">
-        <v>11.008013825251201</v>
+        <v>5.6305881421299002</v>
       </c>
       <c r="K27" s="21"/>
     </row>
     <row r="28" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="31">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C28" s="32">
-        <v>7.7976578671279002</v>
+        <v>10.606928445660699</v>
       </c>
       <c r="D28" s="33">
-        <v>5.4698604586761004</v>
+        <v>9.8134307126730995</v>
       </c>
       <c r="E28" s="31">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F28" s="32">
-        <v>11.370985509100301</v>
+        <v>17.072008308377399</v>
       </c>
       <c r="G28" s="33">
-        <v>7.6804741314431997</v>
+        <v>16.226953781343401</v>
       </c>
       <c r="H28" s="31">
         <v>3</v>
       </c>
       <c r="I28" s="32">
-        <v>4.2424713809950996</v>
+        <v>4.2178372336612</v>
       </c>
       <c r="J28" s="32">
-        <v>3.2108654439954001</v>
+        <v>3.3787380693834002</v>
       </c>
       <c r="K28" s="21"/>
     </row>
     <row r="29" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="44">
         <v>2</v>
       </c>
       <c r="C29" s="58">
-        <v>14.8566334868519</v>
+        <v>14.4780657304184</v>
       </c>
       <c r="D29" s="59">
-        <v>13.9749407219287</v>
+        <v>15.315272543841401</v>
       </c>
       <c r="E29" s="45">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F29" s="58">
-        <v>25.677237129284901</v>
+        <v>12.507035207304099</v>
       </c>
       <c r="G29" s="59">
-        <v>23.384926044265601</v>
+        <v>12.4567474048443</v>
       </c>
       <c r="H29" s="99">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I29" s="100">
-        <v>0</v>
+        <v>17.186560109994002</v>
       </c>
       <c r="J29" s="100">
-        <v>0</v>
+        <v>20.8121827411168</v>
       </c>
       <c r="K29" s="21"/>
     </row>
     <row r="30" spans="1:11" s="61" customFormat="1">
       <c r="A30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="F30" s="63"/>
       <c r="G30" s="62"/>
       <c r="H30" s="64"/>
       <c r="I30" s="62"/>
       <c r="J30" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="21" customWidth="1"/>
     <col min="3" max="4" width="16" style="39" customWidth="1"/>
     <col min="5" max="5" width="16" style="21" customWidth="1"/>
     <col min="6" max="6" width="16" style="40" customWidth="1"/>
     <col min="7" max="7" width="16" style="39" customWidth="1"/>
     <col min="8" max="8" width="16" style="21" customWidth="1"/>
     <col min="9" max="10" width="16" style="39" customWidth="1"/>
     <col min="11" max="16384" width="10" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="55" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="114" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="55" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="55" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="57"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
     </row>
     <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="114" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="114"/>
+      <c r="A3" s="116" t="s">
+        <v>118</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-      <c r="J5" s="118"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
       <c r="K5" s="19"/>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="116"/>
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="19"/>
     </row>
     <row r="7" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="31">
-        <v>3656</v>
+        <v>3585</v>
       </c>
       <c r="C7" s="32">
-        <v>15.503232663598064</v>
+        <v>15.275941670190928</v>
       </c>
       <c r="D7" s="33">
-        <v>11.8305103075049</v>
+        <v>11.579376386526601</v>
       </c>
       <c r="E7" s="31">
-        <v>2404</v>
+        <v>2330</v>
       </c>
       <c r="F7" s="32">
-        <v>20.565507836515</v>
+        <v>20.0408894353161</v>
       </c>
       <c r="G7" s="33">
-        <v>15.5671258389402</v>
+        <v>15.151743456840901</v>
       </c>
       <c r="H7" s="31">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="I7" s="32">
-        <v>10.527463773374301</v>
+        <v>10.5978321564321</v>
       </c>
       <c r="J7" s="32">
-        <v>8.3084764161545994</v>
+        <v>8.1763935598717996</v>
       </c>
       <c r="K7" s="21"/>
     </row>
     <row r="8" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="31">
-        <v>635</v>
+        <v>589</v>
       </c>
       <c r="C8" s="32">
-        <v>15.777083475679101</v>
+        <v>14.6534417488995</v>
       </c>
       <c r="D8" s="33">
-        <v>12.270225132119201</v>
+        <v>11.325452652157701</v>
       </c>
       <c r="E8" s="31">
-        <v>409</v>
+        <v>367</v>
       </c>
       <c r="F8" s="32">
-        <v>20.803593477437602</v>
+        <v>18.6973404943638</v>
       </c>
       <c r="G8" s="33">
-        <v>15.957517770384101</v>
+        <v>14.0071220242273</v>
       </c>
       <c r="H8" s="31">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="I8" s="32">
-        <v>10.9771696728002</v>
+        <v>10.794055975932199</v>
       </c>
       <c r="J8" s="32">
-        <v>8.9661362801788993</v>
+        <v>8.9798449929566004</v>
       </c>
       <c r="K8" s="21"/>
     </row>
     <row r="9" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="31">
-        <v>315</v>
+        <v>287</v>
       </c>
       <c r="C9" s="32">
-        <v>12.0058108124332</v>
+        <v>11.1960437004602</v>
       </c>
       <c r="D9" s="33">
-        <v>9.1428752193848997</v>
+        <v>8.6172971546243993</v>
       </c>
       <c r="E9" s="31">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="F9" s="32">
-        <v>14.967980927430499</v>
+        <v>14.094987101447799</v>
       </c>
       <c r="G9" s="33">
-        <v>11.2928840437626</v>
+        <v>10.9318380472287</v>
       </c>
       <c r="H9" s="31">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="I9" s="32">
-        <v>9.3131819359195003</v>
+        <v>8.5621952277302</v>
       </c>
       <c r="J9" s="32">
-        <v>7.3033582783510003</v>
+        <v>6.4913874214087004</v>
       </c>
       <c r="K9" s="21"/>
     </row>
     <row r="10" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="31">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="C10" s="32">
-        <v>14.608738150321299</v>
+        <v>14.753816063514501</v>
       </c>
       <c r="D10" s="33">
-        <v>12.1372488215587</v>
+        <v>12.0894208842185</v>
       </c>
       <c r="E10" s="31">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="F10" s="32">
-        <v>19.907274948479898</v>
+        <v>18.671595968002201</v>
       </c>
       <c r="G10" s="33">
-        <v>16.3882754027502</v>
+        <v>15.091228722499901</v>
       </c>
       <c r="H10" s="31">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="I10" s="32">
-        <v>9.3964452457279997</v>
+        <v>10.9084943136201</v>
       </c>
       <c r="J10" s="32">
-        <v>8.2555478435176006</v>
+        <v>9.3730565041374003</v>
       </c>
       <c r="K10" s="21"/>
     </row>
     <row r="11" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="31">
-        <v>438</v>
+        <v>415</v>
       </c>
       <c r="C11" s="32">
-        <v>15.5428058810003</v>
+        <v>14.731260106664999</v>
       </c>
       <c r="D11" s="33">
-        <v>12.2967088180879</v>
+        <v>11.8039969449575</v>
       </c>
       <c r="E11" s="31">
-        <v>289</v>
+        <v>266</v>
       </c>
       <c r="F11" s="32">
-        <v>20.869439630271501</v>
+        <v>19.2297057023668</v>
       </c>
       <c r="G11" s="33">
-        <v>16.622693447794202</v>
+        <v>15.489238737673601</v>
       </c>
       <c r="H11" s="31">
         <v>149</v>
       </c>
       <c r="I11" s="32">
-        <v>10.3961418452384</v>
+        <v>10.3915160594255</v>
       </c>
       <c r="J11" s="32">
-        <v>8.2826889289078007</v>
+        <v>8.3668124736623994</v>
       </c>
       <c r="K11" s="21"/>
     </row>
     <row r="12" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="31">
-        <v>288</v>
+        <v>263</v>
       </c>
       <c r="C12" s="32">
-        <v>15.336185970425101</v>
+        <v>14.075551997122799</v>
       </c>
       <c r="D12" s="33">
-        <v>11.138585929188601</v>
+        <v>10.1304120818802</v>
       </c>
       <c r="E12" s="31">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="F12" s="32">
-        <v>19.666408545054502</v>
+        <v>19.236690279077099</v>
       </c>
       <c r="G12" s="33">
-        <v>14.415806070977499</v>
+        <v>13.6602204816901</v>
       </c>
       <c r="H12" s="31">
-        <v>104</v>
+        <v>84</v>
       </c>
       <c r="I12" s="32">
-        <v>11.036754514987701</v>
+        <v>8.9554673394638993</v>
       </c>
       <c r="J12" s="32">
-        <v>7.9616998191963999</v>
+        <v>6.8004522808971997</v>
       </c>
       <c r="K12" s="21"/>
     </row>
     <row r="13" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="31">
-        <v>453</v>
+        <v>490</v>
       </c>
       <c r="C13" s="32">
-        <v>16.356359211645199</v>
+        <v>17.783833152803201</v>
       </c>
       <c r="D13" s="33">
-        <v>12.2517190699787</v>
+        <v>12.980900082193299</v>
       </c>
       <c r="E13" s="31">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="F13" s="32">
-        <v>22.310872380712699</v>
+        <v>21.641882784912799</v>
       </c>
       <c r="G13" s="33">
-        <v>16.741455362836302</v>
+        <v>16.0801842878179</v>
       </c>
       <c r="H13" s="31">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="I13" s="32">
-        <v>10.5524454757638</v>
+        <v>14.0317267364172</v>
       </c>
       <c r="J13" s="32">
-        <v>7.9762572485865002</v>
+        <v>9.9364919819278992</v>
       </c>
       <c r="K13" s="21"/>
     </row>
     <row r="14" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="31">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C14" s="32">
-        <v>17.855863501843501</v>
+        <v>19.252494249147201</v>
       </c>
       <c r="D14" s="33">
-        <v>13.4985168680036</v>
+        <v>13.143082558071301</v>
       </c>
       <c r="E14" s="31">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="F14" s="32">
-        <v>23.604493596188298</v>
+        <v>27.673817932634002</v>
       </c>
       <c r="G14" s="33">
-        <v>16.2197123109828</v>
+        <v>19.437506815535201</v>
       </c>
       <c r="H14" s="31">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="I14" s="32">
-        <v>12.0073378175552</v>
+        <v>10.70293773343</v>
       </c>
       <c r="J14" s="32">
-        <v>11.032100496306301</v>
+        <v>6.8234632387009997</v>
       </c>
       <c r="K14" s="21"/>
     </row>
     <row r="15" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="31">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="C15" s="32">
-        <v>13.74803033027</v>
+        <v>17.097670442402201</v>
       </c>
       <c r="D15" s="33">
-        <v>10.8252532592336</v>
+        <v>15.769987127872</v>
       </c>
       <c r="E15" s="31">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="F15" s="32">
-        <v>18.9912864524795</v>
+        <v>22.217398957833101</v>
       </c>
       <c r="G15" s="33">
-        <v>14.906519712485</v>
+        <v>20.121424843162998</v>
       </c>
       <c r="H15" s="31">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I15" s="32">
-        <v>8.2809026183854009</v>
+        <v>11.759926447005499</v>
       </c>
       <c r="J15" s="32">
-        <v>6.4791232225188997</v>
+        <v>11.2294693482432</v>
       </c>
       <c r="K15" s="21"/>
     </row>
     <row r="16" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="31">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="C16" s="32">
-        <v>19.668231853528699</v>
+        <v>17.765144785930001</v>
       </c>
       <c r="D16" s="33">
-        <v>14.842764418728301</v>
+        <v>12.513542303184201</v>
       </c>
       <c r="E16" s="31">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="F16" s="32">
-        <v>24.602087968509299</v>
+        <v>22.259440964910901</v>
       </c>
       <c r="G16" s="33">
-        <v>18.8080834752848</v>
+        <v>15.877198097415</v>
       </c>
       <c r="H16" s="31">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="I16" s="32">
-        <v>14.4179419905487</v>
+        <v>12.984508335863399</v>
       </c>
       <c r="J16" s="32">
-        <v>10.5907098011276</v>
+        <v>8.9848999279872004</v>
       </c>
       <c r="K16" s="21"/>
     </row>
     <row r="17" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="31">
-        <v>185</v>
+        <v>166</v>
       </c>
       <c r="C17" s="32">
-        <v>14.5699578495057</v>
+        <v>13.164155432196701</v>
       </c>
       <c r="D17" s="33">
-        <v>10.819410813935599</v>
+        <v>9.8365053848007005</v>
       </c>
       <c r="E17" s="31">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="F17" s="32">
-        <v>19.3606344092683</v>
+        <v>18.571754078763</v>
       </c>
       <c r="G17" s="33">
-        <v>14.315447881933601</v>
+        <v>14.185396451874601</v>
       </c>
       <c r="H17" s="31">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="I17" s="32">
-        <v>9.6139055529918007</v>
+        <v>7.5776874187817</v>
       </c>
       <c r="J17" s="32">
-        <v>7.3983110883928003</v>
+        <v>5.3427260617475003</v>
       </c>
       <c r="K17" s="21"/>
     </row>
     <row r="18" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="31">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C18" s="32">
-        <v>17.2598645202164</v>
+        <v>17.832820383528599</v>
       </c>
       <c r="D18" s="33">
-        <v>13.2047641775809</v>
+        <v>12.5544901286432</v>
       </c>
       <c r="E18" s="31">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="F18" s="32">
-        <v>21.845768871765301</v>
+        <v>26.8800487852826</v>
       </c>
       <c r="G18" s="33">
-        <v>16.430295789660899</v>
+        <v>19.666718577079401</v>
       </c>
       <c r="H18" s="31">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="I18" s="32">
-        <v>12.463285238900401</v>
+        <v>8.3819135070345006</v>
       </c>
       <c r="J18" s="32">
-        <v>9.8404727663568003</v>
+        <v>5.0085788581850998</v>
       </c>
       <c r="K18" s="21"/>
     </row>
     <row r="19" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="31">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="C19" s="32">
-        <v>16.198159447318801</v>
+        <v>18.856648639017699</v>
       </c>
       <c r="D19" s="33">
-        <v>11.114546359183</v>
+        <v>13.9468695212055</v>
       </c>
       <c r="E19" s="31">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="F19" s="32">
-        <v>22.1919374983996</v>
+        <v>26.417992950416</v>
       </c>
       <c r="G19" s="33">
-        <v>15.5832036246264</v>
+        <v>19.9501681322518</v>
       </c>
       <c r="H19" s="31">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I19" s="32">
-        <v>9.7676967008078002</v>
+        <v>10.760787689658899</v>
       </c>
       <c r="J19" s="32">
-        <v>6.4627640041868997</v>
+        <v>7.6107029104777997</v>
       </c>
       <c r="K19" s="21"/>
     </row>
     <row r="20" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="30" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="31">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="C20" s="32">
-        <v>19.5492891439606</v>
+        <v>22.159615711973299</v>
       </c>
       <c r="D20" s="33">
-        <v>12.6540629241979</v>
+        <v>14.588971267021</v>
       </c>
       <c r="E20" s="31">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="F20" s="32">
-        <v>25.366273617538099</v>
+        <v>29.1261570365883</v>
       </c>
       <c r="G20" s="33">
-        <v>16.469908953915901</v>
+        <v>19.9588704430547</v>
       </c>
       <c r="H20" s="31">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I20" s="32">
-        <v>13.2720056074224</v>
+        <v>14.6506040234745</v>
       </c>
       <c r="J20" s="32">
-        <v>8.8742067713540003</v>
+        <v>8.7137667787078996</v>
       </c>
       <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="31">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="C21" s="32">
-        <v>19.119498088663001</v>
+        <v>16.820254554764201</v>
       </c>
       <c r="D21" s="33">
-        <v>13.678794495641499</v>
+        <v>10.787867196781001</v>
       </c>
       <c r="E21" s="31">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="F21" s="32">
-        <v>25.486252450948001</v>
+        <v>24.527124328236098</v>
       </c>
       <c r="G21" s="33">
-        <v>17.543584656578201</v>
+        <v>15.485734307950899</v>
       </c>
       <c r="H21" s="31">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I21" s="32">
-        <v>12.4996718836131</v>
+        <v>8.8214537755821993</v>
       </c>
       <c r="J21" s="32">
-        <v>9.8283588771358996</v>
+        <v>6.1373777245790997</v>
       </c>
       <c r="K21" s="21"/>
     </row>
     <row r="22" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="31">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C22" s="32">
-        <v>16.202128496766498</v>
+        <v>13.9975317685648</v>
       </c>
       <c r="D22" s="33">
-        <v>12.390841215441201</v>
+        <v>11.2896190097462</v>
       </c>
       <c r="E22" s="31">
         <v>25</v>
       </c>
       <c r="F22" s="32">
-        <v>22.503769381371399</v>
+        <v>22.719114499793299</v>
       </c>
       <c r="G22" s="33">
-        <v>17.022838856044</v>
+        <v>19.024973943855802</v>
       </c>
       <c r="H22" s="31">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I22" s="32">
-        <v>9.5302992037434997</v>
+        <v>4.7945993632772002</v>
       </c>
       <c r="J22" s="32">
-        <v>7.7163695176482001</v>
+        <v>2.4069086532314001</v>
       </c>
       <c r="K22" s="21"/>
     </row>
     <row r="23" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="31">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="C23" s="32">
-        <v>17.214375848230699</v>
+        <v>15.486348783547299</v>
       </c>
       <c r="D23" s="33">
-        <v>13.3727574920292</v>
+        <v>11.1703216679287</v>
       </c>
       <c r="E23" s="31">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F23" s="32">
-        <v>26.131954214385299</v>
+        <v>21.444304545886201</v>
       </c>
       <c r="G23" s="33">
-        <v>19.674974267193999</v>
+        <v>15.402223808156</v>
       </c>
       <c r="H23" s="31">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I23" s="32">
-        <v>8.0865887036576005</v>
+        <v>9.3954644961055997</v>
       </c>
       <c r="J23" s="32">
-        <v>7.0322780782418004</v>
+        <v>6.9315964244634003</v>
       </c>
       <c r="K23" s="21"/>
     </row>
     <row r="24" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B24" s="31">
+        <v>20</v>
+      </c>
+      <c r="C24" s="32">
+        <v>18.841972377668501</v>
+      </c>
+      <c r="D24" s="33">
+        <v>12.781711808906399</v>
+      </c>
+      <c r="E24" s="31">
+        <v>9</v>
+      </c>
+      <c r="F24" s="32">
+        <v>16.476726623644101</v>
+      </c>
+      <c r="G24" s="33">
+        <v>9.9503763925784998</v>
+      </c>
+      <c r="H24" s="31">
         <v>11</v>
       </c>
-      <c r="C24" s="32">
-[...16 lines deleted...]
-      </c>
       <c r="I24" s="32">
-        <v>13.677217663149699</v>
+        <v>21.349481304647401</v>
       </c>
       <c r="J24" s="32">
-        <v>8.2480346862933001</v>
+        <v>15.9193495218209</v>
       </c>
       <c r="K24" s="21"/>
     </row>
     <row r="25" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="31">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C25" s="32">
-        <v>22.811519817507801</v>
+        <v>23.511593129146998</v>
       </c>
       <c r="D25" s="33">
-        <v>17.4339687412117</v>
+        <v>15.544568016360399</v>
       </c>
       <c r="E25" s="31">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F25" s="32">
-        <v>27.2151054721413</v>
+        <v>30.154914017374701</v>
       </c>
       <c r="G25" s="33">
-        <v>20.074149107288001</v>
+        <v>18.216447075783599</v>
       </c>
       <c r="H25" s="31">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I25" s="32">
-        <v>18.426835976771301</v>
+        <v>16.904280872806201</v>
       </c>
       <c r="J25" s="32">
-        <v>14.889212682602</v>
+        <v>13.5660918418994</v>
       </c>
       <c r="K25" s="21"/>
     </row>
     <row r="26" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B26" s="31">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="C26" s="32">
-        <v>10.8862882755786</v>
+        <v>12.1674416958317</v>
       </c>
       <c r="D26" s="33">
-        <v>9.0727809564811004</v>
+        <v>10.848920472261399</v>
       </c>
       <c r="E26" s="31">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="F26" s="32">
-        <v>12.6131239554757</v>
+        <v>17.0284083143444</v>
       </c>
       <c r="G26" s="33">
-        <v>10.2529349316995</v>
+        <v>15.055067194554701</v>
       </c>
       <c r="H26" s="31">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I26" s="32">
-        <v>9.2058224635218995</v>
+        <v>7.4278136667402004</v>
       </c>
       <c r="J26" s="32">
-        <v>8.1834730777580003</v>
+        <v>6.9440921654938998</v>
       </c>
       <c r="K26" s="21"/>
     </row>
     <row r="27" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B27" s="31">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C27" s="32">
-        <v>16.488818519941201</v>
+        <v>16.9577112365563</v>
       </c>
       <c r="D27" s="33">
-        <v>12.6169462809615</v>
+        <v>13.7689235584409</v>
       </c>
       <c r="E27" s="31">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="F27" s="32">
-        <v>25.5354710907515</v>
+        <v>20.2719560878244</v>
       </c>
       <c r="G27" s="33">
-        <v>19.603768410472199</v>
+        <v>16.6257055198075</v>
       </c>
       <c r="H27" s="31">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="I27" s="32">
-        <v>7.9932856400623002</v>
+        <v>13.8574866895194</v>
       </c>
       <c r="J27" s="32">
-        <v>6.5846319006733003</v>
+        <v>11.008013825251201</v>
       </c>
       <c r="K27" s="21"/>
     </row>
     <row r="28" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="31">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C28" s="32">
-        <v>10.684445584118601</v>
+        <v>7.7976578671279002</v>
       </c>
       <c r="D28" s="33">
-        <v>6.2080961790525997</v>
+        <v>5.4698604586761004</v>
       </c>
       <c r="E28" s="31">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F28" s="32">
-        <v>18.5458617762656</v>
+        <v>11.370985509100301</v>
       </c>
       <c r="G28" s="33">
-        <v>10.0726511036193</v>
+        <v>7.6804741314431997</v>
       </c>
       <c r="H28" s="31">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I28" s="32">
-        <v>2.8451728086835</v>
+        <v>4.2424713809950996</v>
       </c>
       <c r="J28" s="32">
-        <v>2.4738630504599999</v>
+        <v>3.2108654439954001</v>
       </c>
       <c r="K28" s="21"/>
     </row>
     <row r="29" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="44">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C29" s="58">
-        <v>22.754854368932001</v>
+        <v>14.8566334868519</v>
       </c>
       <c r="D29" s="59">
-        <v>15.571419531947299</v>
+        <v>13.9749407219287</v>
       </c>
       <c r="E29" s="45">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F29" s="58">
-        <v>39.554354275166503</v>
+        <v>25.677237129284901</v>
       </c>
       <c r="G29" s="59">
-        <v>26.320677119929801</v>
+        <v>23.384926044265601</v>
       </c>
       <c r="H29" s="99">
         <v>0</v>
       </c>
       <c r="I29" s="100">
         <v>0</v>
       </c>
       <c r="J29" s="100">
         <v>0</v>
       </c>
       <c r="K29" s="21"/>
     </row>
     <row r="30" spans="1:11" s="61" customFormat="1">
       <c r="A30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="F30" s="63"/>
       <c r="G30" s="62"/>
       <c r="H30" s="64"/>
       <c r="I30" s="62"/>
       <c r="J30" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="21" customWidth="1"/>
     <col min="3" max="4" width="16" style="39" customWidth="1"/>
     <col min="5" max="5" width="16" style="21" customWidth="1"/>
     <col min="6" max="6" width="16" style="40" customWidth="1"/>
     <col min="7" max="7" width="16" style="39" customWidth="1"/>
     <col min="8" max="8" width="16" style="21" customWidth="1"/>
     <col min="9" max="10" width="16" style="39" customWidth="1"/>
     <col min="11" max="16384" width="10" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="55" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="114" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="55" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="55" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="57"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
     </row>
     <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="114" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="114"/>
+      <c r="A3" s="116" t="s">
+        <v>117</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-      <c r="J5" s="118"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
       <c r="K5" s="19"/>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="116"/>
+      <c r="A6" s="118"/>
+      <c r="B6" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="19"/>
+    </row>
+    <row r="7" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="31">
+        <v>3656</v>
+      </c>
+      <c r="C7" s="32">
+        <v>15.503232663598064</v>
+      </c>
+      <c r="D7" s="33">
+        <v>11.8305103075049</v>
+      </c>
+      <c r="E7" s="31">
+        <v>2404</v>
+      </c>
+      <c r="F7" s="32">
+        <v>20.565507836515</v>
+      </c>
+      <c r="G7" s="33">
+        <v>15.5671258389402</v>
+      </c>
+      <c r="H7" s="31">
+        <v>1252</v>
+      </c>
+      <c r="I7" s="32">
+        <v>10.527463773374301</v>
+      </c>
+      <c r="J7" s="32">
+        <v>8.3084764161545994</v>
+      </c>
+      <c r="K7" s="21"/>
+    </row>
+    <row r="8" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="31">
+        <v>635</v>
+      </c>
+      <c r="C8" s="32">
+        <v>15.777083475679101</v>
+      </c>
+      <c r="D8" s="33">
+        <v>12.270225132119201</v>
+      </c>
+      <c r="E8" s="31">
+        <v>409</v>
+      </c>
+      <c r="F8" s="32">
+        <v>20.803593477437602</v>
+      </c>
+      <c r="G8" s="33">
+        <v>15.957517770384101</v>
+      </c>
+      <c r="H8" s="31">
+        <v>226</v>
+      </c>
+      <c r="I8" s="32">
+        <v>10.9771696728002</v>
+      </c>
+      <c r="J8" s="32">
+        <v>8.9661362801788993</v>
+      </c>
+      <c r="K8" s="21"/>
+    </row>
+    <row r="9" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="31">
+        <v>315</v>
+      </c>
+      <c r="C9" s="32">
+        <v>12.0058108124332</v>
+      </c>
+      <c r="D9" s="33">
+        <v>9.1428752193848997</v>
+      </c>
+      <c r="E9" s="31">
+        <v>187</v>
+      </c>
+      <c r="F9" s="32">
+        <v>14.967980927430499</v>
+      </c>
+      <c r="G9" s="33">
+        <v>11.2928840437626</v>
+      </c>
+      <c r="H9" s="31">
+        <v>128</v>
+      </c>
+      <c r="I9" s="32">
+        <v>9.3131819359195003</v>
+      </c>
+      <c r="J9" s="32">
+        <v>7.3033582783510003</v>
+      </c>
+      <c r="K9" s="21"/>
+    </row>
+    <row r="10" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="31">
+        <v>330</v>
+      </c>
+      <c r="C10" s="32">
+        <v>14.608738150321299</v>
+      </c>
+      <c r="D10" s="33">
+        <v>12.1372488215587</v>
+      </c>
+      <c r="E10" s="31">
+        <v>223</v>
+      </c>
+      <c r="F10" s="32">
+        <v>19.907274948479898</v>
+      </c>
+      <c r="G10" s="33">
+        <v>16.3882754027502</v>
+      </c>
+      <c r="H10" s="31">
+        <v>107</v>
+      </c>
+      <c r="I10" s="32">
+        <v>9.3964452457279997</v>
+      </c>
+      <c r="J10" s="32">
+        <v>8.2555478435176006</v>
+      </c>
+      <c r="K10" s="21"/>
+    </row>
+    <row r="11" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="31">
+        <v>438</v>
+      </c>
+      <c r="C11" s="32">
+        <v>15.5428058810003</v>
+      </c>
+      <c r="D11" s="33">
+        <v>12.2967088180879</v>
+      </c>
+      <c r="E11" s="31">
+        <v>289</v>
+      </c>
+      <c r="F11" s="32">
+        <v>20.869439630271501</v>
+      </c>
+      <c r="G11" s="33">
+        <v>16.622693447794202</v>
+      </c>
+      <c r="H11" s="31">
+        <v>149</v>
+      </c>
+      <c r="I11" s="32">
+        <v>10.3961418452384</v>
+      </c>
+      <c r="J11" s="32">
+        <v>8.2826889289078007</v>
+      </c>
+      <c r="K11" s="21"/>
+    </row>
+    <row r="12" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="31">
+        <v>288</v>
+      </c>
+      <c r="C12" s="32">
+        <v>15.336185970425101</v>
+      </c>
+      <c r="D12" s="33">
+        <v>11.138585929188601</v>
+      </c>
+      <c r="E12" s="31">
+        <v>184</v>
+      </c>
+      <c r="F12" s="32">
+        <v>19.666408545054502</v>
+      </c>
+      <c r="G12" s="33">
+        <v>14.415806070977499</v>
+      </c>
+      <c r="H12" s="31">
+        <v>104</v>
+      </c>
+      <c r="I12" s="32">
+        <v>11.036754514987701</v>
+      </c>
+      <c r="J12" s="32">
+        <v>7.9616998191963999</v>
+      </c>
+      <c r="K12" s="21"/>
+    </row>
+    <row r="13" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="31">
+        <v>453</v>
+      </c>
+      <c r="C13" s="32">
+        <v>16.356359211645199</v>
+      </c>
+      <c r="D13" s="33">
+        <v>12.2517190699787</v>
+      </c>
+      <c r="E13" s="31">
+        <v>305</v>
+      </c>
+      <c r="F13" s="32">
+        <v>22.310872380712699</v>
+      </c>
+      <c r="G13" s="33">
+        <v>16.741455362836302</v>
+      </c>
+      <c r="H13" s="31">
+        <v>148</v>
+      </c>
+      <c r="I13" s="32">
+        <v>10.5524454757638</v>
+      </c>
+      <c r="J13" s="32">
+        <v>7.9762572485865002</v>
+      </c>
+      <c r="K13" s="21"/>
+    </row>
+    <row r="14" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="31">
+        <v>81</v>
+      </c>
+      <c r="C14" s="32">
+        <v>17.855863501843501</v>
+      </c>
+      <c r="D14" s="33">
+        <v>13.4985168680036</v>
+      </c>
+      <c r="E14" s="31">
+        <v>54</v>
+      </c>
+      <c r="F14" s="32">
+        <v>23.604493596188298</v>
+      </c>
+      <c r="G14" s="33">
+        <v>16.2197123109828</v>
+      </c>
+      <c r="H14" s="31">
+        <v>27</v>
+      </c>
+      <c r="I14" s="32">
+        <v>12.0073378175552</v>
+      </c>
+      <c r="J14" s="32">
+        <v>11.032100496306301</v>
+      </c>
+      <c r="K14" s="21"/>
+    </row>
+    <row r="15" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="31">
+        <v>78</v>
+      </c>
+      <c r="C15" s="32">
+        <v>13.74803033027</v>
+      </c>
+      <c r="D15" s="33">
+        <v>10.8252532592336</v>
+      </c>
+      <c r="E15" s="31">
+        <v>55</v>
+      </c>
+      <c r="F15" s="32">
+        <v>18.9912864524795</v>
+      </c>
+      <c r="G15" s="33">
+        <v>14.906519712485</v>
+      </c>
+      <c r="H15" s="31">
+        <v>23</v>
+      </c>
+      <c r="I15" s="32">
+        <v>8.2809026183854009</v>
+      </c>
+      <c r="J15" s="32">
+        <v>6.4791232225188997</v>
+      </c>
+      <c r="K15" s="21"/>
+    </row>
+    <row r="16" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="31">
+        <v>107</v>
+      </c>
+      <c r="C16" s="32">
+        <v>19.668231853528699</v>
+      </c>
+      <c r="D16" s="33">
+        <v>14.842764418728301</v>
+      </c>
+      <c r="E16" s="31">
+        <v>69</v>
+      </c>
+      <c r="F16" s="32">
+        <v>24.602087968509299</v>
+      </c>
+      <c r="G16" s="33">
+        <v>18.8080834752848</v>
+      </c>
+      <c r="H16" s="31">
+        <v>38</v>
+      </c>
+      <c r="I16" s="32">
+        <v>14.4179419905487</v>
+      </c>
+      <c r="J16" s="32">
+        <v>10.5907098011276</v>
+      </c>
+      <c r="K16" s="21"/>
+    </row>
+    <row r="17" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="31">
+        <v>185</v>
+      </c>
+      <c r="C17" s="32">
+        <v>14.5699578495057</v>
+      </c>
+      <c r="D17" s="33">
+        <v>10.819410813935599</v>
+      </c>
+      <c r="E17" s="31">
+        <v>125</v>
+      </c>
+      <c r="F17" s="32">
+        <v>19.3606344092683</v>
+      </c>
+      <c r="G17" s="33">
+        <v>14.315447881933601</v>
+      </c>
+      <c r="H17" s="31">
+        <v>60</v>
+      </c>
+      <c r="I17" s="32">
+        <v>9.6139055529918007</v>
+      </c>
+      <c r="J17" s="32">
+        <v>7.3983110883928003</v>
+      </c>
+      <c r="K17" s="21"/>
+    </row>
+    <row r="18" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="31">
+        <v>85</v>
+      </c>
+      <c r="C18" s="32">
+        <v>17.2598645202164</v>
+      </c>
+      <c r="D18" s="33">
+        <v>13.2047641775809</v>
+      </c>
+      <c r="E18" s="31">
+        <v>55</v>
+      </c>
+      <c r="F18" s="32">
+        <v>21.845768871765301</v>
+      </c>
+      <c r="G18" s="33">
+        <v>16.430295789660899</v>
+      </c>
+      <c r="H18" s="31">
+        <v>30</v>
+      </c>
+      <c r="I18" s="32">
+        <v>12.463285238900401</v>
+      </c>
+      <c r="J18" s="32">
+        <v>9.8404727663568003</v>
+      </c>
+      <c r="K18" s="21"/>
+    </row>
+    <row r="19" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="31">
+        <v>110</v>
+      </c>
+      <c r="C19" s="32">
+        <v>16.198159447318801</v>
+      </c>
+      <c r="D19" s="33">
+        <v>11.114546359183</v>
+      </c>
+      <c r="E19" s="31">
+        <v>78</v>
+      </c>
+      <c r="F19" s="32">
+        <v>22.1919374983996</v>
+      </c>
+      <c r="G19" s="33">
+        <v>15.5832036246264</v>
+      </c>
+      <c r="H19" s="31">
+        <v>32</v>
+      </c>
+      <c r="I19" s="32">
+        <v>9.7676967008078002</v>
+      </c>
+      <c r="J19" s="32">
+        <v>6.4627640041868997</v>
+      </c>
+      <c r="K19" s="21"/>
+    </row>
+    <row r="20" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="31">
+        <v>98</v>
+      </c>
+      <c r="C20" s="32">
+        <v>19.5492891439606</v>
+      </c>
+      <c r="D20" s="33">
+        <v>12.6540629241979</v>
+      </c>
+      <c r="E20" s="31">
+        <v>66</v>
+      </c>
+      <c r="F20" s="32">
+        <v>25.366273617538099</v>
+      </c>
+      <c r="G20" s="33">
+        <v>16.469908953915901</v>
+      </c>
+      <c r="H20" s="31">
+        <v>32</v>
+      </c>
+      <c r="I20" s="32">
+        <v>13.2720056074224</v>
+      </c>
+      <c r="J20" s="32">
+        <v>8.8742067713540003</v>
+      </c>
+      <c r="K20" s="21"/>
+    </row>
+    <row r="21" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="31">
+        <v>156</v>
+      </c>
+      <c r="C21" s="32">
+        <v>19.119498088663001</v>
+      </c>
+      <c r="D21" s="33">
+        <v>13.678794495641499</v>
+      </c>
+      <c r="E21" s="31">
+        <v>106</v>
+      </c>
+      <c r="F21" s="32">
+        <v>25.486252450948001</v>
+      </c>
+      <c r="G21" s="33">
+        <v>17.543584656578201</v>
+      </c>
+      <c r="H21" s="31">
+        <v>50</v>
+      </c>
+      <c r="I21" s="32">
+        <v>12.4996718836131</v>
+      </c>
+      <c r="J21" s="32">
+        <v>9.8283588771358996</v>
+      </c>
+      <c r="K21" s="21"/>
+    </row>
+    <row r="22" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="31">
+        <v>35</v>
+      </c>
+      <c r="C22" s="32">
+        <v>16.202128496766498</v>
+      </c>
+      <c r="D22" s="33">
+        <v>12.390841215441201</v>
+      </c>
+      <c r="E22" s="31">
+        <v>25</v>
+      </c>
+      <c r="F22" s="32">
+        <v>22.503769381371399</v>
+      </c>
+      <c r="G22" s="33">
+        <v>17.022838856044</v>
+      </c>
+      <c r="H22" s="31">
+        <v>10</v>
+      </c>
+      <c r="I22" s="32">
+        <v>9.5302992037434997</v>
+      </c>
+      <c r="J22" s="32">
+        <v>7.7163695176482001</v>
+      </c>
+      <c r="K22" s="21"/>
+    </row>
+    <row r="23" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" s="31">
+        <v>56</v>
+      </c>
+      <c r="C23" s="32">
+        <v>17.214375848230699</v>
+      </c>
+      <c r="D23" s="33">
+        <v>13.3727574920292</v>
+      </c>
+      <c r="E23" s="31">
+        <v>43</v>
+      </c>
+      <c r="F23" s="32">
+        <v>26.131954214385299</v>
+      </c>
+      <c r="G23" s="33">
+        <v>19.674974267193999</v>
+      </c>
+      <c r="H23" s="31">
+        <v>13</v>
+      </c>
+      <c r="I23" s="32">
+        <v>8.0865887036576005</v>
+      </c>
+      <c r="J23" s="32">
+        <v>7.0322780782418004</v>
+      </c>
+      <c r="K23" s="21"/>
+    </row>
+    <row r="24" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="B24" s="31">
+        <v>11</v>
+      </c>
+      <c r="C24" s="32">
+        <v>10.418689234179</v>
+      </c>
+      <c r="D24" s="33">
+        <v>6.4258193518558997</v>
+      </c>
+      <c r="E24" s="31">
+        <v>4</v>
+      </c>
+      <c r="F24" s="32">
+        <v>7.3530087592716997</v>
+      </c>
+      <c r="G24" s="33">
+        <v>4.7641708326429004</v>
+      </c>
+      <c r="H24" s="31">
+        <v>7</v>
+      </c>
+      <c r="I24" s="32">
+        <v>13.677217663149699</v>
+      </c>
+      <c r="J24" s="32">
+        <v>8.2480346862933001</v>
+      </c>
+      <c r="K24" s="21"/>
+    </row>
+    <row r="25" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="B25" s="31">
+        <v>84</v>
+      </c>
+      <c r="C25" s="32">
+        <v>22.811519817507801</v>
+      </c>
+      <c r="D25" s="33">
+        <v>17.4339687412117</v>
+      </c>
+      <c r="E25" s="31">
+        <v>50</v>
+      </c>
+      <c r="F25" s="32">
+        <v>27.2151054721413</v>
+      </c>
+      <c r="G25" s="33">
+        <v>20.074149107288001</v>
+      </c>
+      <c r="H25" s="31">
+        <v>34</v>
+      </c>
+      <c r="I25" s="32">
+        <v>18.426835976771301</v>
+      </c>
+      <c r="J25" s="32">
+        <v>14.889212682602</v>
+      </c>
+      <c r="K25" s="21"/>
+    </row>
+    <row r="26" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="B26" s="31">
+        <v>49</v>
+      </c>
+      <c r="C26" s="32">
+        <v>10.8862882755786</v>
+      </c>
+      <c r="D26" s="33">
+        <v>9.0727809564811004</v>
+      </c>
+      <c r="E26" s="31">
+        <v>28</v>
+      </c>
+      <c r="F26" s="32">
+        <v>12.6131239554757</v>
+      </c>
+      <c r="G26" s="33">
+        <v>10.2529349316995</v>
+      </c>
+      <c r="H26" s="31">
+        <v>21</v>
+      </c>
+      <c r="I26" s="32">
+        <v>9.2058224635218995</v>
+      </c>
+      <c r="J26" s="32">
+        <v>8.1834730777580003</v>
+      </c>
+      <c r="K26" s="21"/>
+    </row>
+    <row r="27" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="B27" s="31">
+        <v>44</v>
+      </c>
+      <c r="C27" s="32">
+        <v>16.488818519941201</v>
+      </c>
+      <c r="D27" s="33">
+        <v>12.6169462809615</v>
+      </c>
+      <c r="E27" s="31">
+        <v>33</v>
+      </c>
+      <c r="F27" s="32">
+        <v>25.5354710907515</v>
+      </c>
+      <c r="G27" s="33">
+        <v>19.603768410472199</v>
+      </c>
+      <c r="H27" s="31">
+        <v>11</v>
+      </c>
+      <c r="I27" s="32">
+        <v>7.9932856400623002</v>
+      </c>
+      <c r="J27" s="32">
+        <v>6.5846319006733003</v>
+      </c>
+      <c r="K27" s="21"/>
+    </row>
+    <row r="28" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="31">
+        <v>15</v>
+      </c>
+      <c r="C28" s="32">
+        <v>10.684445584118601</v>
+      </c>
+      <c r="D28" s="33">
+        <v>6.2080961790525997</v>
+      </c>
+      <c r="E28" s="31">
+        <v>13</v>
+      </c>
+      <c r="F28" s="32">
+        <v>18.5458617762656</v>
+      </c>
+      <c r="G28" s="33">
+        <v>10.0726511036193</v>
+      </c>
+      <c r="H28" s="31">
+        <v>2</v>
+      </c>
+      <c r="I28" s="32">
+        <v>2.8451728086835</v>
+      </c>
+      <c r="J28" s="32">
+        <v>2.4738630504599999</v>
+      </c>
+      <c r="K28" s="21"/>
+    </row>
+    <row r="29" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="44">
+        <v>3</v>
+      </c>
+      <c r="C29" s="58">
+        <v>22.754854368932001</v>
+      </c>
+      <c r="D29" s="59">
+        <v>15.571419531947299</v>
+      </c>
+      <c r="E29" s="45">
+        <v>3</v>
+      </c>
+      <c r="F29" s="58">
+        <v>39.554354275166503</v>
+      </c>
+      <c r="G29" s="59">
+        <v>26.320677119929801</v>
+      </c>
+      <c r="H29" s="99">
+        <v>0</v>
+      </c>
+      <c r="I29" s="100">
+        <v>0</v>
+      </c>
+      <c r="J29" s="100">
+        <v>0</v>
+      </c>
+      <c r="K29" s="21"/>
+    </row>
+    <row r="30" spans="1:11" s="61" customFormat="1">
+      <c r="A30" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="64"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:K30"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="21" customWidth="1"/>
+    <col min="3" max="4" width="16" style="39" customWidth="1"/>
+    <col min="5" max="5" width="16" style="21" customWidth="1"/>
+    <col min="6" max="6" width="16" style="40" customWidth="1"/>
+    <col min="7" max="7" width="16" style="39" customWidth="1"/>
+    <col min="8" max="8" width="16" style="21" customWidth="1"/>
+    <col min="9" max="10" width="16" style="39" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="21"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" s="55" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="114" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="55" customFormat="1" ht="7.95" customHeight="1">
+      <c r="A2" s="16"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+    </row>
+    <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="116" t="s">
+        <v>116</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
+    </row>
+    <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="22"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="J4" s="23" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
+      <c r="K5" s="19"/>
+    </row>
+    <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
@@ -15213,146 +17081,146 @@
         <v>104</v>
       </c>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="F30" s="63"/>
       <c r="G30" s="62"/>
       <c r="H30" s="64"/>
       <c r="I30" s="62"/>
       <c r="J30" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="21" customWidth="1"/>
     <col min="3" max="4" width="16" style="39" customWidth="1"/>
     <col min="5" max="5" width="16" style="21" customWidth="1"/>
     <col min="6" max="6" width="16" style="40" customWidth="1"/>
     <col min="7" max="7" width="16" style="39" customWidth="1"/>
     <col min="8" max="8" width="16" style="21" customWidth="1"/>
     <col min="9" max="10" width="16" style="39" customWidth="1"/>
     <col min="11" max="16384" width="10" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="55" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="55" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="55" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="57"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
     </row>
     <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="114" t="s">
+      <c r="A3" s="116" t="s">
         <v>115</v>
       </c>
-      <c r="B3" s="114"/>
-[...7 lines deleted...]
-      <c r="J3" s="114"/>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-      <c r="J5" s="118"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
       <c r="K5" s="19"/>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="116"/>
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
@@ -16094,1916 +17962,1007 @@
         <v>2</v>
       </c>
       <c r="C29" s="58">
         <v>15.422578655151142</v>
       </c>
       <c r="D29" s="59">
         <v>15.732451946604829</v>
       </c>
       <c r="E29" s="45">
         <v>2</v>
       </c>
       <c r="F29" s="58">
         <v>27.032506589173479</v>
       </c>
       <c r="G29" s="59">
         <v>28.466257219749316</v>
       </c>
       <c r="H29" s="99">
         <v>0</v>
       </c>
       <c r="I29" s="100">
         <v>0</v>
       </c>
       <c r="J29" s="100">
         <v>0</v>
-      </c>
-[...908 lines deleted...]
-        <v>9.7297297297297298</v>
       </c>
       <c r="K29" s="21"/>
     </row>
     <row r="30" spans="1:11" s="61" customFormat="1">
       <c r="A30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="F30" s="63"/>
       <c r="G30" s="62"/>
       <c r="H30" s="64"/>
       <c r="I30" s="62"/>
       <c r="J30" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A3:J3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="21" customWidth="1"/>
     <col min="3" max="4" width="16" style="39" customWidth="1"/>
     <col min="5" max="5" width="16" style="21" customWidth="1"/>
     <col min="6" max="6" width="16" style="40" customWidth="1"/>
     <col min="7" max="7" width="16" style="39" customWidth="1"/>
     <col min="8" max="8" width="16" style="21" customWidth="1"/>
     <col min="9" max="10" width="16" style="39" customWidth="1"/>
     <col min="11" max="16384" width="10" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="41" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="112"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="41" customFormat="1" ht="7.9" customHeight="1">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+    </row>
+    <row r="2" spans="1:11" s="41" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="43"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:11" s="20" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="114" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="114"/>
+      <c r="A3" s="116" t="s">
+        <v>107</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="J4" s="23" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="115" t="s">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="118"/>
-[...1 lines deleted...]
-      <c r="E5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="118"/>
-[...1 lines deleted...]
-      <c r="H5" s="117" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="118"/>
-      <c r="J5" s="118"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
       <c r="K5" s="19"/>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="116"/>
+      <c r="A6" s="118"/>
       <c r="B6" s="25" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="E6" s="25" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="27" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="H6" s="25" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="K6" s="19"/>
     </row>
     <row r="7" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
-      <c r="A7" s="30" t="s">
+      <c r="A7" s="46" t="s">
+        <v>70</v>
+      </c>
+      <c r="B7" s="47">
+        <v>3871</v>
+      </c>
+      <c r="C7" s="48">
+        <v>16.433000564575195</v>
+      </c>
+      <c r="D7" s="49">
+        <v>12.507307052612305</v>
+      </c>
+      <c r="E7" s="47">
+        <v>2574</v>
+      </c>
+      <c r="F7" s="48">
+        <v>21.963535308837891</v>
+      </c>
+      <c r="G7" s="49">
+        <v>16.890228271484375</v>
+      </c>
+      <c r="H7" s="47">
+        <v>1297</v>
+      </c>
+      <c r="I7" s="48">
+        <v>10.958000183105469</v>
+      </c>
+      <c r="J7" s="48">
+        <v>8.3101625442504883</v>
+      </c>
+      <c r="K7" s="21"/>
+    </row>
+    <row r="8" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" s="47">
+        <v>636</v>
+      </c>
+      <c r="C8" s="48">
+        <v>15.96806988591492</v>
+      </c>
+      <c r="D8" s="49">
+        <v>12.399891280294126</v>
+      </c>
+      <c r="E8" s="47">
+        <v>384</v>
+      </c>
+      <c r="F8" s="48">
+        <v>19.663377318191849</v>
+      </c>
+      <c r="G8" s="49">
+        <v>15.525161853751065</v>
+      </c>
+      <c r="H8" s="47">
+        <v>252</v>
+      </c>
+      <c r="I8" s="48">
+        <v>12.413306966549833</v>
+      </c>
+      <c r="J8" s="48">
+        <v>9.4857244480083409</v>
+      </c>
+      <c r="K8" s="21"/>
+    </row>
+    <row r="9" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" s="47">
+        <v>317</v>
+      </c>
+      <c r="C9" s="48">
+        <v>11.786662888985438</v>
+      </c>
+      <c r="D9" s="49">
+        <v>8.888132296210653</v>
+      </c>
+      <c r="E9" s="47">
+        <v>193</v>
+      </c>
+      <c r="F9" s="48">
+        <v>15.011120284573508</v>
+      </c>
+      <c r="G9" s="49">
+        <v>11.449789653334065</v>
+      </c>
+      <c r="H9" s="47">
+        <v>124</v>
+      </c>
+      <c r="I9" s="48">
+        <v>8.8333747694596045</v>
+      </c>
+      <c r="J9" s="48">
+        <v>6.5859094739496014</v>
+      </c>
+      <c r="K9" s="21"/>
+    </row>
+    <row r="10" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="47">
+        <v>337</v>
+      </c>
+      <c r="C10" s="48">
+        <v>15.54506916863863</v>
+      </c>
+      <c r="D10" s="49">
+        <v>12.793880534372516</v>
+      </c>
+      <c r="E10" s="47">
+        <v>223</v>
+      </c>
+      <c r="F10" s="48">
+        <v>20.636845653514765</v>
+      </c>
+      <c r="G10" s="49">
+        <v>17.057818436362801</v>
+      </c>
+      <c r="H10" s="47">
+        <v>114</v>
+      </c>
+      <c r="I10" s="48">
+        <v>10.484701303275964</v>
+      </c>
+      <c r="J10" s="48">
+        <v>8.7092176737968057</v>
+      </c>
+      <c r="K10" s="21"/>
+    </row>
+    <row r="11" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="47">
+        <v>425</v>
+      </c>
+      <c r="C11" s="48">
+        <v>15.30343378447256</v>
+      </c>
+      <c r="D11" s="49">
+        <v>12.181151500040613</v>
+      </c>
+      <c r="E11" s="47">
+        <v>277</v>
+      </c>
+      <c r="F11" s="48">
+        <v>20.216048988522466</v>
+      </c>
+      <c r="G11" s="49">
+        <v>16.153622533096154</v>
+      </c>
+      <c r="H11" s="47">
+        <v>148</v>
+      </c>
+      <c r="I11" s="48">
+        <v>10.519163356920899</v>
+      </c>
+      <c r="J11" s="48">
+        <v>8.4444089259005644</v>
+      </c>
+      <c r="K11" s="21"/>
+    </row>
+    <row r="12" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="47">
+        <v>329</v>
+      </c>
+      <c r="C12" s="48">
+        <v>17.441760292427812</v>
+      </c>
+      <c r="D12" s="49">
+        <v>12.890170242540595</v>
+      </c>
+      <c r="E12" s="47">
+        <v>215</v>
+      </c>
+      <c r="F12" s="48">
+        <v>22.807315313786226</v>
+      </c>
+      <c r="G12" s="49">
+        <v>17.280574480460523</v>
+      </c>
+      <c r="H12" s="47">
+        <v>114</v>
+      </c>
+      <c r="I12" s="48">
+        <v>12.081422428524874</v>
+      </c>
+      <c r="J12" s="48">
+        <v>8.6479181836630925</v>
+      </c>
+      <c r="K12" s="21"/>
+    </row>
+    <row r="13" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" s="47">
+        <v>481</v>
+      </c>
+      <c r="C13" s="48">
+        <v>17.313732939808862</v>
+      </c>
+      <c r="D13" s="49">
+        <v>12.763844545578431</v>
+      </c>
+      <c r="E13" s="47">
+        <v>340</v>
+      </c>
+      <c r="F13" s="48">
+        <v>24.686356213955197</v>
+      </c>
+      <c r="G13" s="49">
+        <v>18.424355046000578</v>
+      </c>
+      <c r="H13" s="47">
+        <v>141</v>
+      </c>
+      <c r="I13" s="48">
+        <v>10.06522767223764</v>
+      </c>
+      <c r="J13" s="48">
+        <v>7.3920989613896202</v>
+      </c>
+      <c r="K13" s="21"/>
+    </row>
+    <row r="14" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="47">
+        <v>110</v>
+      </c>
+      <c r="C14" s="48">
+        <v>24.066203939200019</v>
+      </c>
+      <c r="D14" s="49">
+        <v>17.578042583888035</v>
+      </c>
+      <c r="E14" s="47">
+        <v>76</v>
+      </c>
+      <c r="F14" s="48">
+        <v>32.850801170525912</v>
+      </c>
+      <c r="G14" s="49">
+        <v>23.892025984259575</v>
+      </c>
+      <c r="H14" s="47">
+        <v>34</v>
+      </c>
+      <c r="I14" s="48">
+        <v>15.062676238849743</v>
+      </c>
+      <c r="J14" s="48">
+        <v>11.25608490013253</v>
+      </c>
+      <c r="K14" s="21"/>
+    </row>
+    <row r="15" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="B15" s="47">
+        <v>93</v>
+      </c>
+      <c r="C15" s="48">
+        <v>16.914472786795798</v>
+      </c>
+      <c r="D15" s="49">
+        <v>13.743694751212796</v>
+      </c>
+      <c r="E15" s="47">
+        <v>67</v>
+      </c>
+      <c r="F15" s="48">
+        <v>23.839047292044341</v>
+      </c>
+      <c r="G15" s="49">
+        <v>19.327311681248208</v>
+      </c>
+      <c r="H15" s="47">
+        <v>26</v>
+      </c>
+      <c r="I15" s="48">
+        <v>9.6735727294543548</v>
+      </c>
+      <c r="J15" s="48">
+        <v>8.0521143912104964</v>
+      </c>
+      <c r="K15" s="21"/>
+    </row>
+    <row r="16" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="46" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" s="47">
+        <v>95</v>
+      </c>
+      <c r="C16" s="48">
+        <v>17.071040686579288</v>
+      </c>
+      <c r="D16" s="49">
+        <v>13.48399099524759</v>
+      </c>
+      <c r="E16" s="47">
+        <v>63</v>
+      </c>
+      <c r="F16" s="48">
+        <v>21.939256119920671</v>
+      </c>
+      <c r="G16" s="49">
+        <v>16.5013098446952</v>
+      </c>
+      <c r="H16" s="47">
+        <v>32</v>
+      </c>
+      <c r="I16" s="48">
+        <v>11.880827870937082</v>
+      </c>
+      <c r="J16" s="48">
+        <v>10.47312300384162</v>
+      </c>
+      <c r="K16" s="21"/>
+    </row>
+    <row r="17" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" s="47">
+        <v>186</v>
+      </c>
+      <c r="C17" s="48">
+        <v>14.476938859061551</v>
+      </c>
+      <c r="D17" s="49">
+        <v>10.872703693295461</v>
+      </c>
+      <c r="E17" s="47">
+        <v>132</v>
+      </c>
+      <c r="F17" s="48">
+        <v>20.146597018456266</v>
+      </c>
+      <c r="G17" s="49">
+        <v>15.584202409990359</v>
+      </c>
+      <c r="H17" s="47">
+        <v>54</v>
+      </c>
+      <c r="I17" s="48">
+        <v>8.5768129039738437</v>
+      </c>
+      <c r="J17" s="48">
+        <v>5.8260871650734147</v>
+      </c>
+      <c r="K17" s="21"/>
+    </row>
+    <row r="18" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="46" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="47">
+        <v>123</v>
+      </c>
+      <c r="C18" s="48">
+        <v>24.448079633159548</v>
+      </c>
+      <c r="D18" s="49">
+        <v>18.378225461326863</v>
+      </c>
+      <c r="E18" s="47">
+        <v>83</v>
+      </c>
+      <c r="F18" s="48">
+        <v>32.187884170153687</v>
+      </c>
+      <c r="G18" s="49">
+        <v>23.819682774626237</v>
+      </c>
+      <c r="H18" s="47">
+        <v>40</v>
+      </c>
+      <c r="I18" s="48">
+        <v>16.310153886301919</v>
+      </c>
+      <c r="J18" s="48">
+        <v>12.659355411083819</v>
+      </c>
+      <c r="K18" s="21"/>
+    </row>
+    <row r="19" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="47">
+        <v>133</v>
+      </c>
+      <c r="C19" s="48">
+        <v>19.202365500423753</v>
+      </c>
+      <c r="D19" s="49">
+        <v>13.227939470208765</v>
+      </c>
+      <c r="E19" s="47">
+        <v>94</v>
+      </c>
+      <c r="F19" s="48">
+        <v>26.141646005959739</v>
+      </c>
+      <c r="G19" s="49">
+        <v>18.884696462328691</v>
+      </c>
+      <c r="H19" s="47">
+        <v>39</v>
+      </c>
+      <c r="I19" s="48">
+        <v>11.710182003251827</v>
+      </c>
+      <c r="J19" s="48">
+        <v>7.160790246820194</v>
+      </c>
+      <c r="K19" s="21"/>
+    </row>
+    <row r="20" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="47">
+        <v>128</v>
+      </c>
+      <c r="C20" s="48">
+        <v>24.939064901968042</v>
+      </c>
+      <c r="D20" s="49">
+        <v>17.070512211945267</v>
+      </c>
+      <c r="E20" s="47">
+        <v>97</v>
+      </c>
+      <c r="F20" s="48">
+        <v>36.33020032172827</v>
+      </c>
+      <c r="G20" s="49">
+        <v>25.644284809647885</v>
+      </c>
+      <c r="H20" s="47">
+        <v>31</v>
+      </c>
+      <c r="I20" s="48">
+        <v>12.588551321696368</v>
+      </c>
+      <c r="J20" s="48">
+        <v>7.5593325922923373</v>
+      </c>
+      <c r="K20" s="21"/>
+    </row>
+    <row r="21" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="47">
+        <v>153</v>
+      </c>
+      <c r="C21" s="48">
+        <v>18.370313093770843</v>
+      </c>
+      <c r="D21" s="49">
+        <v>13.532487889698318</v>
+      </c>
+      <c r="E21" s="47">
+        <v>113</v>
+      </c>
+      <c r="F21" s="48">
+        <v>26.518569452250734</v>
+      </c>
+      <c r="G21" s="49">
+        <v>19.119744943760182</v>
+      </c>
+      <c r="H21" s="47">
+        <v>40</v>
+      </c>
+      <c r="I21" s="48">
+        <v>9.8340745767045519</v>
+      </c>
+      <c r="J21" s="48">
+        <v>7.9010061786421968</v>
+      </c>
+      <c r="K21" s="21"/>
+    </row>
+    <row r="22" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="46" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="47">
         <v>46</v>
       </c>
-      <c r="B7" s="31">
-[...29 lines deleted...]
-      <c r="A8" s="30" t="s">
+      <c r="C22" s="48">
+        <v>20.892851465451852</v>
+      </c>
+      <c r="D22" s="49">
+        <v>14.182200890577802</v>
+      </c>
+      <c r="E22" s="47">
+        <v>30</v>
+      </c>
+      <c r="F22" s="48">
+        <v>26.364007856474341</v>
+      </c>
+      <c r="G22" s="49">
+        <v>19.456253577655229</v>
+      </c>
+      <c r="H22" s="47">
+        <v>16</v>
+      </c>
+      <c r="I22" s="48">
+        <v>15.040491824082647</v>
+      </c>
+      <c r="J22" s="48">
+        <v>8.2857755612998467</v>
+      </c>
+      <c r="K22" s="21"/>
+    </row>
+    <row r="23" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="47">
+        <v>65</v>
+      </c>
+      <c r="C23" s="48">
+        <v>19.692553790968088</v>
+      </c>
+      <c r="D23" s="49">
+        <v>14.169745712350519</v>
+      </c>
+      <c r="E23" s="47">
         <v>47</v>
       </c>
-      <c r="B8" s="31">
-[...149 lines deleted...]
-      <c r="H12" s="31">
+      <c r="F23" s="48">
+        <v>28.013374896439917</v>
+      </c>
+      <c r="G23" s="49">
+        <v>19.637006537911642</v>
+      </c>
+      <c r="H23" s="47">
+        <v>18</v>
+      </c>
+      <c r="I23" s="48">
+        <v>11.090778018077968</v>
+      </c>
+      <c r="J23" s="48">
+        <v>8.7514335054423444</v>
+      </c>
+      <c r="K23" s="21"/>
+    </row>
+    <row r="24" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="46" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="47">
+        <v>27</v>
+      </c>
+      <c r="C24" s="48">
+        <v>26.04468109734923</v>
+      </c>
+      <c r="D24" s="49">
+        <v>20.97372804902319</v>
+      </c>
+      <c r="E24" s="47">
+        <v>15</v>
+      </c>
+      <c r="F24" s="48">
+        <v>28.089887640449437</v>
+      </c>
+      <c r="G24" s="49">
+        <v>22.201988266479596</v>
+      </c>
+      <c r="H24" s="47">
+        <v>12</v>
+      </c>
+      <c r="I24" s="48">
+        <v>23.872045834328002</v>
+      </c>
+      <c r="J24" s="48">
+        <v>20.607129110849261</v>
+      </c>
+      <c r="K24" s="21"/>
+    </row>
+    <row r="25" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="46" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" s="47">
+        <v>60</v>
+      </c>
+      <c r="C25" s="48">
+        <v>16.138619986604944</v>
+      </c>
+      <c r="D25" s="49">
+        <v>11.144601672780759</v>
+      </c>
+      <c r="E25" s="47">
+        <v>38</v>
+      </c>
+      <c r="F25" s="48">
+        <v>20.408492080968006</v>
+      </c>
+      <c r="G25" s="49">
+        <v>14.33039033111347</v>
+      </c>
+      <c r="H25" s="47">
+        <v>22</v>
+      </c>
+      <c r="I25" s="48">
+        <v>11.854597967475295</v>
+      </c>
+      <c r="J25" s="48">
+        <v>8.0153130385559237</v>
+      </c>
+      <c r="K25" s="21"/>
+    </row>
+    <row r="26" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="46" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="47">
+        <v>61</v>
+      </c>
+      <c r="C26" s="48">
+        <v>13.887797975796527</v>
+      </c>
+      <c r="D26" s="49">
+        <v>11.515490536881687</v>
+      </c>
+      <c r="E26" s="47">
+        <v>42</v>
+      </c>
+      <c r="F26" s="48">
+        <v>19.353188783444729</v>
+      </c>
+      <c r="G26" s="49">
+        <v>16.559201039544636</v>
+      </c>
+      <c r="H26" s="47">
+        <v>19</v>
+      </c>
+      <c r="I26" s="48">
+        <v>8.5502394067033869</v>
+      </c>
+      <c r="J26" s="48">
+        <v>6.8191908439340656</v>
+      </c>
+      <c r="K26" s="21"/>
+    </row>
+    <row r="27" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="46" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" s="47">
+        <v>44</v>
+      </c>
+      <c r="C27" s="48">
+        <v>16.318295776528355</v>
+      </c>
+      <c r="D27" s="49">
+        <v>13.16634056335724</v>
+      </c>
+      <c r="E27" s="47">
+        <v>29</v>
+      </c>
+      <c r="F27" s="48">
+        <v>22.105006402829442</v>
+      </c>
+      <c r="G27" s="49">
+        <v>18.292769851970615</v>
+      </c>
+      <c r="H27" s="47">
+        <v>15</v>
+      </c>
+      <c r="I27" s="48">
+        <v>10.83470572939239</v>
+      </c>
+      <c r="J27" s="48">
+        <v>8.3270024778245393</v>
+      </c>
+      <c r="K27" s="21"/>
+    </row>
+    <row r="28" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="46" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="47">
+        <v>17</v>
+      </c>
+      <c r="C28" s="48">
+        <v>12.473859925890597</v>
+      </c>
+      <c r="D28" s="49">
+        <v>8.4566678978695951</v>
+      </c>
+      <c r="E28" s="47">
+        <v>12</v>
+      </c>
+      <c r="F28" s="48">
+        <v>17.608992325414178</v>
+      </c>
+      <c r="G28" s="49">
+        <v>12.252953103947362</v>
+      </c>
+      <c r="H28" s="47">
+        <v>5</v>
+      </c>
+      <c r="I28" s="48">
+        <v>7.3380492529865862</v>
+      </c>
+      <c r="J28" s="48">
+        <v>4.793763672823637</v>
+      </c>
+      <c r="K28" s="21"/>
+    </row>
+    <row r="29" spans="1:11" s="34" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="50" t="s">
         <v>91</v>
       </c>
-      <c r="I12" s="32">
-[...515 lines deleted...]
-      <c r="E28" s="31">
+      <c r="B29" s="51">
         <v>5</v>
       </c>
-      <c r="F28" s="32">
-[...45 lines deleted...]
-        <v>0</v>
+      <c r="C29" s="52">
+        <v>39.254170755642789</v>
+      </c>
+      <c r="D29" s="53">
+        <v>34.227497400084275</v>
+      </c>
+      <c r="E29" s="54">
+        <v>4</v>
+      </c>
+      <c r="F29" s="52">
+        <v>55.069869897432369</v>
+      </c>
+      <c r="G29" s="53">
+        <v>48.988428363458048</v>
+      </c>
+      <c r="H29" s="54">
+        <v>1</v>
+      </c>
+      <c r="I29" s="52">
+        <v>18.26817683595177</v>
+      </c>
+      <c r="J29" s="52">
+        <v>9.7297297297297298</v>
       </c>
       <c r="K29" s="21"/>
     </row>
     <row r="30" spans="1:11" s="61" customFormat="1">
       <c r="A30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="F30" s="63"/>
       <c r="G30" s="62"/>
       <c r="H30" s="64"/>
       <c r="I30" s="62"/>
       <c r="J30" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A3:J3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>