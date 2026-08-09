--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,115 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別統計_予甄\性別統計_予甄\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{37EC38AD-8670-44E6-B972-1DB38749DAF9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FB9E64F1-597A-442F-A10F-C6BFEFC95718}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="26" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="10" r:id="rId17"/>
+    <sheet name="114" sheetId="28" r:id="rId1"/>
+    <sheet name="113" sheetId="26" r:id="rId2"/>
+    <sheet name="112" sheetId="25" r:id="rId3"/>
+    <sheet name="111" sheetId="24" r:id="rId4"/>
+    <sheet name="110" sheetId="23" r:id="rId5"/>
+    <sheet name="109" sheetId="22" r:id="rId6"/>
+    <sheet name="108" sheetId="21" r:id="rId7"/>
+    <sheet name="107" sheetId="20" r:id="rId8"/>
+    <sheet name="106" sheetId="19" r:id="rId9"/>
+    <sheet name="105" sheetId="18" r:id="rId10"/>
+    <sheet name="104" sheetId="17" r:id="rId11"/>
+    <sheet name="103" sheetId="16" r:id="rId12"/>
+    <sheet name="102" sheetId="15" r:id="rId13"/>
+    <sheet name="101" sheetId="14" r:id="rId14"/>
+    <sheet name="100" sheetId="13" r:id="rId15"/>
+    <sheet name="99" sheetId="12" r:id="rId16"/>
+    <sheet name="98" sheetId="11" r:id="rId17"/>
+    <sheet name="97" sheetId="10" r:id="rId18"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'112'!$A$6:$T$31</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'112'!$A$6:$T$31</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'114'!$A$6:$T$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="866" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="995" uniqueCount="105">
   <si>
     <t>基隆市</t>
   </si>
   <si>
     <t>新竹市</t>
   </si>
   <si>
     <t>臺中市</t>
   </si>
   <si>
     <t>臺南市</t>
   </si>
   <si>
     <t>嘉義市</t>
   </si>
   <si>
     <t>臺北縣</t>
   </si>
   <si>
     <t>桃園縣</t>
   </si>
   <si>
     <t>新竹縣</t>
   </si>
   <si>
@@ -1163,50 +1166,79 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="General_)"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -1591,111 +1623,96 @@
     <xf numFmtId="178" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="176" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 14" xfId="3" xr:uid="{276A3A21-A35E-4F1C-B3FD-83F2220BAF77}"/>
     <cellStyle name="一般_96_916-17 TB" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_97_new" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="2">
-[...14 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1939,939 +1956,972 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B53CF93-39E0-49C3-925B-EA66DD33E3DE}">
-  <dimension ref="A1:J225"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9202C917-FFFE-4A98-8D33-BD5830CB489E}">
+  <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="L5" sqref="L5"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="54" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="59"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:10" s="7" customFormat="1" ht="8.1" customHeight="1">
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+    </row>
+    <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
-    </row>
-[...14 lines deleted...]
-    <row r="4" spans="1:10" s="16" customFormat="1" ht="15" customHeight="1">
+      <c r="N2" s="11"/>
+      <c r="Q2" s="11"/>
+      <c r="T2" s="11"/>
+    </row>
+    <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="55" t="s">
+        <v>104</v>
+      </c>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="N3" s="11"/>
+      <c r="Q3" s="11"/>
+      <c r="T3" s="11"/>
+    </row>
+    <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+    <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-[...3 lines deleted...]
-      <c r="A6" s="55"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="7"/>
+    </row>
+    <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="7" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K6" s="7"/>
+    </row>
+    <row r="7" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="26">
-        <v>427</v>
+        <v>387</v>
       </c>
       <c r="C7" s="39">
-        <v>1.8239810449498</v>
+        <v>1.6574105782024999</v>
       </c>
       <c r="D7" s="39">
-        <v>0.77578957171859997</v>
+        <v>0.68517930685740003</v>
       </c>
       <c r="E7" s="26">
-        <v>324</v>
+        <v>279</v>
       </c>
       <c r="F7" s="39">
-        <v>2.8076913411319002</v>
+        <v>2.4272906816311002</v>
       </c>
       <c r="G7" s="40">
-        <v>1.3729560176272999</v>
+        <v>1.1562063795216999</v>
       </c>
       <c r="H7" s="29">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="I7" s="39">
-        <v>0.86768984990730003</v>
+        <v>0.91097888983560005</v>
       </c>
       <c r="J7" s="39">
-        <v>0.31917293970720001</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+        <v>0.32133259208249998</v>
+      </c>
+      <c r="K7" s="22"/>
+    </row>
+    <row r="8" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="30">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C8" s="41">
-        <v>1.8051164170269001</v>
+        <v>1.6559908806807</v>
       </c>
       <c r="D8" s="41">
-        <v>0.84451774910569999</v>
+        <v>0.74897348428520005</v>
       </c>
       <c r="E8" s="30">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="F8" s="41">
-        <v>3.2053459064298</v>
+        <v>2.6482599022639</v>
       </c>
       <c r="G8" s="42">
-        <v>1.7132051749237001</v>
+        <v>1.3780871776207</v>
       </c>
       <c r="H8" s="33">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="I8" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J8" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="9" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K8" s="22"/>
+    </row>
+    <row r="9" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="30">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C9" s="41">
-        <v>1.3192730805326001</v>
+        <v>1.2575105833713001</v>
       </c>
       <c r="D9" s="41">
-        <v>0.42100941278830001</v>
+        <v>0.41673385506810001</v>
       </c>
       <c r="E9" s="30">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F9" s="41">
-        <v>1.7784545314810001</v>
+        <v>1.7216474789055001</v>
       </c>
       <c r="G9" s="42">
-        <v>0.64413861867110001</v>
+        <v>0.65495331137519996</v>
       </c>
       <c r="H9" s="33">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I9" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J9" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="10" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K9" s="22"/>
+    </row>
+    <row r="10" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="30">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C10" s="41">
-        <v>0.98795277499830003</v>
+        <v>1.2782945164999999</v>
       </c>
       <c r="D10" s="41">
-        <v>0.54887111670099997</v>
+        <v>0.69999820027799997</v>
       </c>
       <c r="E10" s="30">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="G10" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G10" s="46" t="s">
         <v>100</v>
       </c>
       <c r="H10" s="33">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="I10" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J10" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="11" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K10" s="22"/>
+    </row>
+    <row r="11" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="30">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C11" s="41">
-        <v>1.2617168812462001</v>
+        <v>1.4662075807818999</v>
       </c>
       <c r="D11" s="41">
-        <v>0.69100466925290005</v>
+        <v>0.70051145340709997</v>
       </c>
       <c r="E11" s="30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" s="41">
-        <v>2.0801369160464001</v>
+        <v>2.1469578323168999</v>
       </c>
       <c r="G11" s="42">
-        <v>1.2835839459967</v>
+        <v>1.1939457120678001</v>
       </c>
       <c r="H11" s="33">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="I11" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J11" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="12" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K11" s="22"/>
+    </row>
+    <row r="12" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="30">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C12" s="41">
-        <v>1.7210792134776001</v>
+        <v>1.7784350202957</v>
       </c>
       <c r="D12" s="41">
-        <v>0.67543456897419996</v>
+        <v>0.6710596332498</v>
       </c>
       <c r="E12" s="30">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F12" s="41">
-        <v>2.7103723238461002</v>
+        <v>2.1750194664242</v>
       </c>
       <c r="G12" s="42">
-        <v>1.2537308200249</v>
+        <v>0.97450747560929996</v>
       </c>
       <c r="H12" s="33">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="I12" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J12" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="13" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K12" s="22"/>
+    </row>
+    <row r="13" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="30">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="C13" s="41">
-        <v>2.5962851547522998</v>
+        <v>1.6146916388515</v>
       </c>
       <c r="D13" s="41">
-        <v>1.1063865297671001</v>
+        <v>0.68399595623520004</v>
       </c>
       <c r="E13" s="30">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="F13" s="41">
-        <v>4.0293545943969997</v>
+        <v>3.0002764004634002</v>
       </c>
       <c r="G13" s="42">
-        <v>1.9868663444998</v>
+        <v>1.452733682201</v>
       </c>
       <c r="H13" s="33">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="I13" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J13" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="14" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K13" s="22"/>
+    </row>
+    <row r="14" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="30">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="C14" s="45" t="s">
         <v>100</v>
       </c>
       <c r="D14" s="46" t="s">
         <v>100</v>
       </c>
       <c r="E14" s="30">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F14" s="45" t="s">
         <v>100</v>
       </c>
       <c r="G14" s="46" t="s">
         <v>100</v>
       </c>
       <c r="H14" s="33">
-        <v>5</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+        <v>0</v>
+      </c>
+      <c r="I14" s="45">
+        <v>0</v>
+      </c>
+      <c r="J14" s="45">
+        <v>0</v>
+      </c>
+      <c r="K14" s="22"/>
+    </row>
+    <row r="15" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="30">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C15" s="45" t="s">
         <v>100</v>
       </c>
       <c r="D15" s="46" t="s">
         <v>100</v>
       </c>
       <c r="E15" s="30">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F15" s="45" t="s">
         <v>100</v>
       </c>
       <c r="G15" s="46" t="s">
         <v>100</v>
       </c>
       <c r="H15" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I15" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J15" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="16" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K15" s="22"/>
+    </row>
+    <row r="16" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="C16" s="45" t="s">
         <v>100</v>
       </c>
       <c r="D16" s="46" t="s">
         <v>100</v>
       </c>
       <c r="E16" s="30">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F16" s="45" t="s">
         <v>100</v>
       </c>
       <c r="G16" s="46" t="s">
         <v>100</v>
       </c>
       <c r="H16" s="33">
         <v>1</v>
       </c>
       <c r="I16" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J16" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="17" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K16" s="22"/>
+    </row>
+    <row r="17" spans="1:14" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="30">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C17" s="41">
-        <v>3.1646558254213999</v>
+        <v>2.5452803318388999</v>
       </c>
       <c r="D17" s="41">
-        <v>1.0426695930442</v>
+        <v>0.88198685012599998</v>
       </c>
       <c r="E17" s="30">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F17" s="45">
-        <v>4.6422579942883999</v>
+        <v>3.5632146674873</v>
       </c>
       <c r="G17" s="46">
-        <v>1.8127845518379999</v>
+        <v>1.4320218391998001</v>
       </c>
       <c r="H17" s="33">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I17" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J17" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="18" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K17" s="22"/>
+    </row>
+    <row r="18" spans="1:14" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="30">
+        <v>10</v>
+      </c>
+      <c r="C18" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E18" s="30">
         <v>8</v>
-      </c>
-[...7 lines deleted...]
-        <v>6</v>
       </c>
       <c r="F18" s="45" t="s">
         <v>100</v>
       </c>
       <c r="G18" s="46" t="s">
         <v>100</v>
       </c>
       <c r="H18" s="33">
         <v>2</v>
       </c>
       <c r="I18" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J18" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="19" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K18" s="22"/>
+    </row>
+    <row r="19" spans="1:14" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="30">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>1.089450087401</v>
+        <v>16</v>
+      </c>
+      <c r="C19" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D19" s="46" t="s">
+        <v>100</v>
       </c>
       <c r="E19" s="30">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F19" s="45" t="s">
         <v>100</v>
       </c>
       <c r="G19" s="46" t="s">
         <v>100</v>
       </c>
       <c r="H19" s="33">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I19" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J19" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="20" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K19" s="22"/>
+    </row>
+    <row r="20" spans="1:14" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="30">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C20" s="45" t="s">
         <v>100</v>
       </c>
       <c r="D20" s="46" t="s">
         <v>100</v>
       </c>
       <c r="E20" s="30">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F20" s="45" t="s">
         <v>100</v>
       </c>
       <c r="G20" s="46" t="s">
         <v>100</v>
       </c>
       <c r="H20" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I20" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J20" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="21" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K20" s="22"/>
+    </row>
+    <row r="21" spans="1:14" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="30">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C21" s="41">
-        <v>3.6610706990624999</v>
+        <v>4.0725551147156001</v>
       </c>
       <c r="D21" s="41">
-        <v>1.3325300780139</v>
+        <v>1.4660338391076999</v>
       </c>
       <c r="E21" s="30">
         <v>21</v>
       </c>
       <c r="F21" s="45">
-        <v>5.2359676068137002</v>
+        <v>5.2872286990774002</v>
       </c>
       <c r="G21" s="46">
-        <v>2.2996491685092</v>
+        <v>2.2342576488407002</v>
       </c>
       <c r="H21" s="33">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I21" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J21" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="22" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K21" s="22"/>
+    </row>
+    <row r="22" spans="1:14" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C22" s="45" t="s">
         <v>100</v>
       </c>
       <c r="D22" s="46" t="s">
         <v>100</v>
       </c>
       <c r="E22" s="30">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F22" s="45" t="s">
         <v>100</v>
       </c>
       <c r="G22" s="46" t="s">
         <v>100</v>
       </c>
       <c r="H22" s="33">
-        <v>2</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+        <v>0</v>
+      </c>
+      <c r="I22" s="45">
+        <v>0</v>
+      </c>
+      <c r="J22" s="45">
+        <v>0</v>
+      </c>
+      <c r="K22" s="22"/>
+    </row>
+    <row r="23" spans="1:14" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="30">
+        <v>10</v>
+      </c>
+      <c r="C23" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E23" s="30">
         <v>9</v>
       </c>
-      <c r="C23" s="45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F23" s="45" t="s">
         <v>100</v>
       </c>
       <c r="G23" s="46" t="s">
         <v>100</v>
       </c>
       <c r="H23" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="24" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K23" s="22"/>
+    </row>
+    <row r="24" spans="1:14" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C24" s="45" t="s">
         <v>100</v>
       </c>
       <c r="D24" s="46" t="s">
         <v>100</v>
       </c>
       <c r="E24" s="30">
         <v>2</v>
       </c>
       <c r="F24" s="45" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="46" t="s">
         <v>100</v>
       </c>
       <c r="H24" s="33">
-        <v>0</v>
-[...8 lines deleted...]
-    <row r="25" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+        <v>1</v>
+      </c>
+      <c r="I24" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J24" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="K24" s="22"/>
+    </row>
+    <row r="25" spans="1:14" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="30">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C25" s="45" t="s">
         <v>100</v>
       </c>
       <c r="D25" s="46" t="s">
         <v>100</v>
       </c>
       <c r="E25" s="30">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F25" s="45" t="s">
         <v>100</v>
       </c>
       <c r="G25" s="46" t="s">
         <v>100</v>
       </c>
       <c r="H25" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I25" s="45" t="s">
         <v>100</v>
       </c>
       <c r="J25" s="45" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="26" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K25" s="22"/>
+    </row>
+    <row r="26" spans="1:14" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="30">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C26" s="45" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="46" t="s">
         <v>100</v>
       </c>
       <c r="E26" s="30">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F26" s="45" t="s">
         <v>100</v>
       </c>
       <c r="G26" s="46" t="s">
         <v>100</v>
       </c>
       <c r="H26" s="33">
         <v>0</v>
       </c>
       <c r="I26" s="41">
         <v>0</v>
       </c>
       <c r="J26" s="41">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="K26" s="22"/>
+    </row>
+    <row r="27" spans="1:14" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="30">
+        <v>3</v>
+      </c>
+      <c r="C27" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E27" s="30">
+        <v>1</v>
+      </c>
+      <c r="F27" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G27" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H27" s="33">
         <v>2</v>
       </c>
-      <c r="C27" s="45" t="s">
-[...24 lines deleted...]
-    <row r="28" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="I27" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J27" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="K27" s="22"/>
+    </row>
+    <row r="28" spans="1:14" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C28" s="45" t="s">
         <v>100</v>
       </c>
       <c r="D28" s="46" t="s">
         <v>100</v>
       </c>
       <c r="E28" s="30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F28" s="45" t="s">
         <v>100</v>
       </c>
       <c r="G28" s="46" t="s">
         <v>100</v>
       </c>
       <c r="H28" s="33">
-        <v>1</v>
-[...8 lines deleted...]
-    <row r="29" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+        <v>0</v>
+      </c>
+      <c r="I28" s="45">
+        <v>0</v>
+      </c>
+      <c r="J28" s="45">
+        <v>0</v>
+      </c>
+      <c r="K28" s="22"/>
+    </row>
+    <row r="29" spans="1:14" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="35">
         <v>0</v>
       </c>
       <c r="C29" s="43">
         <v>0</v>
       </c>
       <c r="D29" s="43">
         <v>0</v>
       </c>
       <c r="E29" s="35">
         <v>0</v>
       </c>
       <c r="F29" s="43">
         <v>0</v>
       </c>
       <c r="G29" s="44">
         <v>0</v>
       </c>
       <c r="H29" s="38">
         <v>0</v>
       </c>
       <c r="I29" s="43">
         <v>0</v>
       </c>
       <c r="J29" s="43">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:10" s="49" customFormat="1" ht="15.75">
+      <c r="K29" s="22"/>
+    </row>
+    <row r="30" spans="1:14" s="49" customFormat="1" ht="15.6">
       <c r="A30" s="47" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="48"/>
       <c r="C30" s="14"/>
       <c r="H30" s="48"/>
-    </row>
-    <row r="31" spans="1:10" s="49" customFormat="1" ht="15.75">
+      <c r="N30" s="48"/>
+    </row>
+    <row r="31" spans="1:14" s="49" customFormat="1" ht="15.6">
       <c r="A31" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="51"/>
       <c r="C31" s="14"/>
       <c r="H31" s="48"/>
-    </row>
-    <row r="32" spans="1:10" s="23" customFormat="1"/>
+      <c r="N31" s="48"/>
+    </row>
+    <row r="32" spans="1:14" s="23" customFormat="1"/>
     <row r="33" s="23" customFormat="1"/>
     <row r="34" s="23" customFormat="1"/>
     <row r="35" s="23" customFormat="1"/>
     <row r="36" s="23" customFormat="1"/>
     <row r="37" s="23" customFormat="1"/>
     <row r="38" s="23" customFormat="1"/>
     <row r="39" s="23" customFormat="1"/>
     <row r="40" s="23" customFormat="1"/>
     <row r="41" s="23" customFormat="1"/>
     <row r="42" s="23" customFormat="1"/>
     <row r="43" s="23" customFormat="1"/>
     <row r="44" s="23" customFormat="1"/>
     <row r="45" s="23" customFormat="1"/>
     <row r="46" s="23" customFormat="1"/>
     <row r="47" s="23" customFormat="1"/>
     <row r="48" s="23" customFormat="1"/>
     <row r="49" s="23" customFormat="1"/>
     <row r="50" s="23" customFormat="1"/>
     <row r="51" s="23" customFormat="1"/>
     <row r="52" s="23" customFormat="1"/>
     <row r="53" s="23" customFormat="1"/>
     <row r="54" s="23" customFormat="1"/>
     <row r="55" s="23" customFormat="1"/>
     <row r="56" s="23" customFormat="1"/>
     <row r="57" s="23" customFormat="1"/>
@@ -3036,904 +3086,904 @@
     <row r="216" s="23" customFormat="1"/>
     <row r="217" s="23" customFormat="1"/>
     <row r="218" s="23" customFormat="1"/>
     <row r="219" s="23" customFormat="1"/>
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="59"/>
-[...7 lines deleted...]
-      <c r="J1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
     </row>
     <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="N2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="T2" s="11"/>
     </row>
     <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="61" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="61"/>
+      <c r="A3" s="56" t="s">
+        <v>87</v>
+      </c>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
       <c r="N3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="T3" s="11"/>
     </row>
     <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E6" s="18" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>44</v>
       </c>
       <c r="H6" s="18" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="7"/>
     </row>
     <row r="7" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="26">
-        <v>571</v>
+        <v>547</v>
       </c>
       <c r="C7" s="39">
-        <v>2.43363</v>
+        <v>2.3260809999999998</v>
       </c>
       <c r="D7" s="39">
-        <v>1.37723</v>
+        <v>1.2703819999999999</v>
       </c>
       <c r="E7" s="26">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="F7" s="39">
-        <v>3.6052900000000001</v>
+        <v>3.542268</v>
       </c>
       <c r="G7" s="40">
-        <v>2.1861600000000001</v>
+        <v>2.0802870000000002</v>
       </c>
       <c r="H7" s="29">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="I7" s="39">
-        <v>1.2672300000000001</v>
+        <v>1.118617</v>
       </c>
       <c r="J7" s="39">
-        <v>0.66076000000000001</v>
+        <v>0.573349</v>
       </c>
       <c r="K7" s="22"/>
     </row>
     <row r="8" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="30">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="C8" s="41">
-        <v>1.58741</v>
+        <v>1.433989</v>
       </c>
       <c r="D8" s="41">
-        <v>1.1043400000000001</v>
+        <v>1.0306789999999999</v>
       </c>
       <c r="E8" s="30">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F8" s="41">
-        <v>2.4595899999999999</v>
+        <v>2.4079739999999998</v>
       </c>
       <c r="G8" s="42">
-        <v>1.75383</v>
+        <v>1.8207180000000001</v>
       </c>
       <c r="H8" s="33">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="I8" s="41">
-        <v>0.74360999999999999</v>
+        <v>0.49429600000000001</v>
       </c>
       <c r="J8" s="41">
-        <v>0.51532</v>
+        <v>0.357184</v>
       </c>
       <c r="K8" s="22"/>
     </row>
     <row r="9" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="30">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="C9" s="41">
-        <v>1.7754399999999999</v>
+        <v>1.9998100000000001</v>
       </c>
       <c r="D9" s="41">
-        <v>0.77961999999999998</v>
+        <v>0.90699399999999997</v>
       </c>
       <c r="E9" s="30">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F9" s="41">
-        <v>2.6243699999999999</v>
+        <v>3.4042919999999999</v>
       </c>
       <c r="G9" s="42">
-        <v>1.25352</v>
+        <v>1.6306419999999999</v>
       </c>
       <c r="H9" s="33">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="I9" s="41">
-        <v>0.99431000000000003</v>
+        <v>0.71034299999999995</v>
       </c>
       <c r="J9" s="41">
-        <v>0.38677</v>
+        <v>0.29896800000000001</v>
       </c>
       <c r="K9" s="22"/>
     </row>
     <row r="10" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="30">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="C10" s="41">
-        <v>1.93987</v>
+        <v>1.487749</v>
       </c>
       <c r="D10" s="41">
-        <v>1.35337</v>
+        <v>0.942824</v>
       </c>
       <c r="E10" s="30">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="F10" s="41">
-        <v>3.18045</v>
+        <v>2.1297489999999999</v>
       </c>
       <c r="G10" s="42">
-        <v>2.2764500000000001</v>
+        <v>1.3658110000000001</v>
       </c>
       <c r="H10" s="33">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I10" s="41">
-        <v>0.72457000000000005</v>
+        <v>0.86072199999999999</v>
       </c>
       <c r="J10" s="41">
-        <v>0.50153999999999999</v>
+        <v>0.54574199999999995</v>
       </c>
       <c r="K10" s="22"/>
     </row>
     <row r="11" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="30">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C11" s="41">
-        <v>2.2812700000000001</v>
+        <v>2.545356</v>
       </c>
       <c r="D11" s="41">
-        <v>1.2340899999999999</v>
+        <v>1.2157709999999999</v>
       </c>
       <c r="E11" s="30">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F11" s="41">
-        <v>3.3900600000000001</v>
+        <v>3.6038209999999999</v>
       </c>
       <c r="G11" s="42">
-        <v>2.0321799999999999</v>
+        <v>2.0243980000000001</v>
       </c>
       <c r="H11" s="33">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="I11" s="41">
-        <v>1.169</v>
+        <v>1.485657</v>
       </c>
       <c r="J11" s="41">
-        <v>0.54654000000000003</v>
+        <v>0.54261700000000002</v>
       </c>
       <c r="K11" s="22"/>
     </row>
     <row r="12" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="30">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="C12" s="41">
-        <v>3.52651</v>
+        <v>2.7346539999999999</v>
       </c>
       <c r="D12" s="41">
-        <v>2.1490800000000001</v>
+        <v>1.6469259999999999</v>
       </c>
       <c r="E12" s="30">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="F12" s="41">
-        <v>5.2822300000000002</v>
+        <v>4.4202389999999996</v>
       </c>
       <c r="G12" s="42">
-        <v>3.40896</v>
+        <v>2.8220320000000001</v>
       </c>
       <c r="H12" s="33">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="I12" s="41">
-        <v>1.7896000000000001</v>
+        <v>1.0720959999999999</v>
       </c>
       <c r="J12" s="41">
-        <v>1.02233</v>
+        <v>0.60750599999999999</v>
       </c>
       <c r="K12" s="22"/>
     </row>
     <row r="13" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="30">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C13" s="41">
-        <v>2.39941</v>
+        <v>3.2763429999999998</v>
       </c>
       <c r="D13" s="41">
-        <v>1.0626500000000001</v>
+        <v>1.43571</v>
       </c>
       <c r="E13" s="30">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F13" s="41">
-        <v>3.0105499999999998</v>
+        <v>3.87982</v>
       </c>
       <c r="G13" s="42">
-        <v>1.4234500000000001</v>
+        <v>1.7203729999999999</v>
       </c>
       <c r="H13" s="33">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I13" s="41">
-        <v>1.7704500000000001</v>
+        <v>2.656536</v>
       </c>
       <c r="J13" s="41">
-        <v>0.79523999999999995</v>
+        <v>1.251471</v>
       </c>
       <c r="K13" s="22"/>
     </row>
     <row r="14" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="30">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="C14" s="41">
-        <v>2.1133000000000002</v>
+        <v>2.5860789999999998</v>
       </c>
       <c r="D14" s="41">
-        <v>1.3984099999999999</v>
+        <v>1.693198</v>
       </c>
       <c r="E14" s="30">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F14" s="41">
-        <v>3.16452</v>
+        <v>4.330298</v>
       </c>
       <c r="G14" s="42">
-        <v>2.0756700000000001</v>
+        <v>2.725625</v>
       </c>
       <c r="H14" s="33">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="I14" s="41">
-        <v>1.05847</v>
+        <v>0.84547600000000001</v>
       </c>
       <c r="J14" s="41">
-        <v>0.71309999999999996</v>
+        <v>0.64476</v>
       </c>
       <c r="K14" s="22"/>
     </row>
     <row r="15" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="30">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C15" s="41">
-        <v>3.1491099999999999</v>
+        <v>1.2849660000000001</v>
       </c>
       <c r="D15" s="41">
-        <v>1.8434699999999999</v>
+        <v>0.87134199999999995</v>
       </c>
       <c r="E15" s="30">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F15" s="41">
-        <v>5.42828</v>
+        <v>1.793893</v>
       </c>
       <c r="G15" s="42">
-        <v>3.4008400000000001</v>
+        <v>1.3430960000000001</v>
       </c>
       <c r="H15" s="33">
         <v>2</v>
       </c>
       <c r="I15" s="41">
-        <v>0.75900000000000001</v>
+        <v>0.751772</v>
       </c>
       <c r="J15" s="41">
-        <v>0.36642999999999998</v>
+        <v>0.41139100000000001</v>
       </c>
       <c r="K15" s="22"/>
     </row>
     <row r="16" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30">
+        <v>13</v>
+      </c>
+      <c r="C16" s="41">
+        <v>2.3150189999999999</v>
+      </c>
+      <c r="D16" s="41">
+        <v>0.882938</v>
+      </c>
+      <c r="E16" s="30">
         <v>12</v>
       </c>
-      <c r="C16" s="41">
-[...7 lines deleted...]
-      </c>
       <c r="F16" s="41">
-        <v>3.4307500000000002</v>
+        <v>4.1436820000000001</v>
       </c>
       <c r="G16" s="42">
-        <v>1.7897400000000001</v>
+        <v>1.858001</v>
       </c>
       <c r="H16" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I16" s="41">
-        <v>0.72982000000000002</v>
+        <v>0.36771100000000001</v>
       </c>
       <c r="J16" s="41">
-        <v>0.34783999999999998</v>
+        <v>9.7308000000000006E-2</v>
       </c>
       <c r="K16" s="22"/>
     </row>
     <row r="17" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="30">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C17" s="41">
-        <v>3.7201399999999998</v>
+        <v>3.881659</v>
       </c>
       <c r="D17" s="41">
-        <v>1.94661</v>
+        <v>1.7892129999999999</v>
       </c>
       <c r="E17" s="30">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F17" s="41">
-        <v>4.8510499999999999</v>
+        <v>5.3219390000000004</v>
       </c>
       <c r="G17" s="42">
-        <v>3.0197799999999999</v>
+        <v>2.958634</v>
       </c>
       <c r="H17" s="33">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I17" s="41">
-        <v>2.5371800000000002</v>
+        <v>2.379238</v>
       </c>
       <c r="J17" s="41">
-        <v>1.0293600000000001</v>
+        <v>0.94904200000000005</v>
       </c>
       <c r="K17" s="22"/>
     </row>
     <row r="18" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="30">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C18" s="41">
-        <v>5.0790899999999999</v>
+        <v>3.153788</v>
       </c>
       <c r="D18" s="41">
-        <v>2.5169100000000002</v>
+        <v>1.505271</v>
       </c>
       <c r="E18" s="30">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F18" s="41">
-        <v>6.85351</v>
+        <v>3.843426</v>
       </c>
       <c r="G18" s="42">
-        <v>3.9205199999999998</v>
+        <v>2.0557430000000001</v>
       </c>
       <c r="H18" s="33">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="I18" s="41">
-        <v>3.20946</v>
+        <v>2.4277540000000002</v>
       </c>
       <c r="J18" s="41">
-        <v>1.17672</v>
+        <v>1.011209</v>
       </c>
       <c r="K18" s="22"/>
     </row>
     <row r="19" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="30">
         <v>24</v>
       </c>
       <c r="C19" s="41">
-        <v>3.4163999999999999</v>
+        <v>3.4420790000000001</v>
       </c>
       <c r="D19" s="41">
-        <v>1.3850899999999999</v>
+        <v>1.3841460000000001</v>
       </c>
       <c r="E19" s="30">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F19" s="41">
-        <v>4.6528999999999998</v>
+        <v>5.2427390000000003</v>
       </c>
       <c r="G19" s="42">
-        <v>2.4014000000000002</v>
+        <v>2.5045280000000001</v>
       </c>
       <c r="H19" s="33">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I19" s="41">
-        <v>2.0763400000000001</v>
+        <v>1.4932190000000001</v>
       </c>
       <c r="J19" s="41">
-        <v>0.65251999999999999</v>
+        <v>0.67413500000000004</v>
       </c>
       <c r="K19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="30">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C20" s="41">
-        <v>2.6804000000000001</v>
+        <v>2.3184840000000002</v>
       </c>
       <c r="D20" s="41">
-        <v>1.11513</v>
+        <v>0.79168400000000005</v>
       </c>
       <c r="E20" s="30">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F20" s="41">
-        <v>3.3087900000000001</v>
+        <v>3.712021</v>
       </c>
       <c r="G20" s="42">
-        <v>1.5588299999999999</v>
+        <v>1.6000380000000001</v>
       </c>
       <c r="H20" s="33">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I20" s="41">
-        <v>1.9975400000000001</v>
+        <v>0.80585200000000001</v>
       </c>
       <c r="J20" s="41">
-        <v>0.7944</v>
+        <v>0.16612399999999999</v>
       </c>
       <c r="K20" s="22"/>
     </row>
     <row r="21" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="30">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C21" s="41">
-        <v>3.5520399999999999</v>
+        <v>4.1740079999999997</v>
       </c>
       <c r="D21" s="41">
-        <v>1.8058099999999999</v>
+        <v>2.0262380000000002</v>
       </c>
       <c r="E21" s="30">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F21" s="41">
-        <v>4.3904699999999997</v>
+        <v>6.0558630000000004</v>
       </c>
       <c r="G21" s="42">
-        <v>2.3594900000000001</v>
+        <v>3.2414960000000002</v>
       </c>
       <c r="H21" s="33">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="I21" s="41">
-        <v>2.6710099999999999</v>
+        <v>2.1994859999999998</v>
       </c>
       <c r="J21" s="41">
-        <v>1.32115</v>
+        <v>0.969028</v>
       </c>
       <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C22" s="41">
-        <v>3.5800399999999999</v>
+        <v>3.1584599999999998</v>
       </c>
       <c r="D22" s="41">
-        <v>1.62523</v>
+        <v>1.721868</v>
       </c>
       <c r="E22" s="30">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F22" s="41">
-        <v>5.1820199999999996</v>
+        <v>1.7438389999999999</v>
       </c>
       <c r="G22" s="42">
-        <v>2.57023</v>
+        <v>0.82796000000000003</v>
       </c>
       <c r="H22" s="33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I22" s="41">
-        <v>1.8574200000000001</v>
+        <v>4.6756279999999997</v>
       </c>
       <c r="J22" s="41">
-        <v>0.73585</v>
+        <v>2.5642939999999999</v>
       </c>
       <c r="K22" s="22"/>
     </row>
     <row r="23" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="30">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C23" s="41">
-        <v>4.2083899999999996</v>
+        <v>4.8275949999999996</v>
       </c>
       <c r="D23" s="41">
-        <v>2.37093</v>
+        <v>2.69923</v>
       </c>
       <c r="E23" s="30">
         <v>12</v>
       </c>
       <c r="F23" s="41">
-        <v>7.0659099999999997</v>
+        <v>7.1066890000000003</v>
       </c>
       <c r="G23" s="42">
-        <v>3.7432400000000001</v>
+        <v>4.0250500000000002</v>
       </c>
       <c r="H23" s="33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I23" s="41">
-        <v>1.22821</v>
+        <v>2.4604330000000001</v>
       </c>
       <c r="J23" s="41">
-        <v>1.0474600000000001</v>
+        <v>1.5264949999999999</v>
       </c>
       <c r="K23" s="22"/>
     </row>
     <row r="24" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C24" s="41">
-        <v>1.9601900000000001</v>
+        <v>0.97291899999999998</v>
       </c>
       <c r="D24" s="41">
-        <v>0.55944000000000005</v>
+        <v>0.71162899999999996</v>
       </c>
       <c r="E24" s="30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F24" s="41">
-        <v>3.80369</v>
+        <v>1.8882000000000001</v>
       </c>
       <c r="G24" s="42">
-        <v>1.33779</v>
+        <v>1.482979</v>
       </c>
       <c r="H24" s="33">
         <v>0</v>
       </c>
       <c r="I24" s="41">
         <v>0</v>
       </c>
       <c r="J24" s="41">
         <v>0</v>
       </c>
       <c r="K24" s="22"/>
     </row>
     <row r="25" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="30">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C25" s="41">
-        <v>2.1471300000000002</v>
+        <v>1.6124590000000001</v>
       </c>
       <c r="D25" s="41">
-        <v>1.3523700000000001</v>
+        <v>0.76832299999999998</v>
       </c>
       <c r="E25" s="30">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F25" s="41">
-        <v>3.7378499999999999</v>
+        <v>2.142096</v>
       </c>
       <c r="G25" s="42">
-        <v>2.5288599999999999</v>
+        <v>1.2543439999999999</v>
       </c>
       <c r="H25" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I25" s="41">
-        <v>0.53961000000000003</v>
+        <v>1.0789260000000001</v>
       </c>
       <c r="J25" s="41">
-        <v>0.35424</v>
+        <v>0.392349</v>
       </c>
       <c r="K25" s="22"/>
     </row>
     <row r="26" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="30">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C26" s="41">
-        <v>0.46187</v>
+        <v>1.3770990000000001</v>
       </c>
       <c r="D26" s="41">
-        <v>0.25544</v>
+        <v>0.777667</v>
       </c>
       <c r="E26" s="30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F26" s="41">
-        <v>0.46660000000000001</v>
+        <v>1.3921079999999999</v>
       </c>
       <c r="G26" s="42">
-        <v>0.19769</v>
+        <v>0.81315000000000004</v>
       </c>
       <c r="H26" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I26" s="41">
-        <v>0.45723000000000003</v>
+        <v>1.3624099999999999</v>
       </c>
       <c r="J26" s="41">
-        <v>0.27794999999999997</v>
+        <v>0.73334200000000005</v>
       </c>
       <c r="K26" s="22"/>
     </row>
     <row r="27" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="30">
         <v>4</v>
       </c>
       <c r="C27" s="41">
-        <v>1.4780599999999999</v>
+        <v>1.480823</v>
       </c>
       <c r="D27" s="41">
-        <v>0.72419999999999995</v>
+        <v>0.63114800000000004</v>
       </c>
       <c r="E27" s="30">
         <v>3</v>
       </c>
       <c r="F27" s="41">
-        <v>2.2699799999999999</v>
+        <v>2.2786219999999999</v>
       </c>
       <c r="G27" s="42">
-        <v>1.2988599999999999</v>
+        <v>1.0914740000000001</v>
       </c>
       <c r="H27" s="33">
         <v>1</v>
       </c>
       <c r="I27" s="41">
-        <v>0.72221000000000002</v>
+        <v>0.72222200000000003</v>
       </c>
       <c r="J27" s="41">
-        <v>0.28978999999999999</v>
+        <v>0.27285100000000001</v>
       </c>
       <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="30">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C28" s="41">
-        <v>1.53538</v>
+        <v>2.9860440000000001</v>
       </c>
       <c r="D28" s="41">
-        <v>0.67152000000000001</v>
+        <v>1.5303690000000001</v>
       </c>
       <c r="E28" s="30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F28" s="41">
-        <v>1.5310999999999999</v>
+        <v>4.4721719999999996</v>
       </c>
       <c r="G28" s="42">
-        <v>1.0979000000000001</v>
+        <v>2.7716449999999999</v>
       </c>
       <c r="H28" s="33">
         <v>1</v>
       </c>
       <c r="I28" s="41">
-        <v>1.5396799999999999</v>
+        <v>1.4953270000000001</v>
       </c>
       <c r="J28" s="41">
-        <v>0.48368</v>
+        <v>0.47040399999999999</v>
       </c>
       <c r="K28" s="22"/>
     </row>
     <row r="29" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="35">
         <v>0</v>
       </c>
       <c r="C29" s="43">
         <v>0</v>
       </c>
       <c r="D29" s="43">
         <v>0</v>
       </c>
       <c r="E29" s="35">
         <v>0</v>
       </c>
       <c r="F29" s="43">
         <v>0</v>
       </c>
       <c r="G29" s="44">
         <v>0</v>
       </c>
@@ -4144,932 +4194,933 @@
     <row r="212" s="23" customFormat="1"/>
     <row r="213" s="23" customFormat="1"/>
     <row r="214" s="23" customFormat="1"/>
     <row r="215" s="23" customFormat="1"/>
     <row r="216" s="23" customFormat="1"/>
     <row r="217" s="23" customFormat="1"/>
     <row r="218" s="23" customFormat="1"/>
     <row r="219" s="23" customFormat="1"/>
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="59"/>
-[...7 lines deleted...]
-      <c r="J1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
     </row>
     <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="N2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="T2" s="11"/>
     </row>
     <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="61" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="61"/>
+      <c r="A3" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
       <c r="N3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="T3" s="11"/>
     </row>
     <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E6" s="18" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H6" s="18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="K6" s="7"/>
     </row>
     <row r="7" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="26">
-        <v>590</v>
+        <v>571</v>
       </c>
       <c r="C7" s="39">
-        <v>2.5209800000000002</v>
+        <v>2.43363</v>
       </c>
       <c r="D7" s="39">
-        <v>1.45581</v>
+        <v>1.37723</v>
       </c>
       <c r="E7" s="26">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="F7" s="39">
-        <v>3.67794</v>
+        <v>3.6052900000000001</v>
       </c>
       <c r="G7" s="40">
-        <v>2.2890000000000001</v>
+        <v>2.1861600000000001</v>
       </c>
       <c r="H7" s="29">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="I7" s="39">
-        <v>1.36608</v>
+        <v>1.2672300000000001</v>
       </c>
       <c r="J7" s="39">
-        <v>0.71433999999999997</v>
+        <v>0.66076000000000001</v>
       </c>
       <c r="K7" s="22"/>
     </row>
     <row r="8" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="30">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="C8" s="41">
-        <v>1.81778</v>
+        <v>1.58741</v>
       </c>
       <c r="D8" s="41">
-        <v>1.32555</v>
+        <v>1.1043400000000001</v>
       </c>
       <c r="E8" s="30">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F8" s="41">
-        <v>2.7679499999999999</v>
+        <v>2.4595899999999999</v>
       </c>
       <c r="G8" s="42">
-        <v>2.1471100000000001</v>
+        <v>1.75383</v>
       </c>
       <c r="H8" s="33">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="I8" s="41">
-        <v>0.89553000000000005</v>
+        <v>0.74360999999999999</v>
       </c>
       <c r="J8" s="41">
-        <v>0.61124000000000001</v>
+        <v>0.51532</v>
       </c>
       <c r="K8" s="22"/>
     </row>
     <row r="9" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="30">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C9" s="41">
-        <v>2.0041500000000001</v>
+        <v>1.7754399999999999</v>
       </c>
       <c r="D9" s="41">
-        <v>0.92673000000000005</v>
+        <v>0.77961999999999998</v>
       </c>
       <c r="E9" s="30">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F9" s="41">
-        <v>2.7846700000000002</v>
+        <v>2.6243699999999999</v>
       </c>
       <c r="G9" s="42">
-        <v>1.3006500000000001</v>
+        <v>1.25352</v>
       </c>
       <c r="H9" s="33">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="I9" s="41">
-        <v>1.2842199999999999</v>
+        <v>0.99431000000000003</v>
       </c>
       <c r="J9" s="41">
-        <v>0.58743000000000001</v>
+        <v>0.38677</v>
       </c>
       <c r="K9" s="22"/>
     </row>
     <row r="10" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="30">
         <v>53</v>
       </c>
       <c r="C10" s="41">
-        <v>1.9551799999999999</v>
+        <v>1.93987</v>
       </c>
       <c r="D10" s="41">
-        <v>1.3742300000000001</v>
+        <v>1.35337</v>
       </c>
       <c r="E10" s="30">
         <v>43</v>
       </c>
       <c r="F10" s="41">
-        <v>3.2008999999999999</v>
+        <v>3.18045</v>
       </c>
       <c r="G10" s="42">
-        <v>2.3533400000000002</v>
+        <v>2.2764500000000001</v>
       </c>
       <c r="H10" s="33">
         <v>10</v>
       </c>
       <c r="I10" s="41">
-        <v>0.73133000000000004</v>
+        <v>0.72457000000000005</v>
       </c>
       <c r="J10" s="41">
-        <v>0.48504000000000003</v>
+        <v>0.50153999999999999</v>
       </c>
       <c r="K10" s="22"/>
     </row>
     <row r="11" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="30">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="C11" s="41">
-        <v>2.9197099999999998</v>
+        <v>2.2812700000000001</v>
       </c>
       <c r="D11" s="41">
-        <v>1.5906899999999999</v>
+        <v>1.2340899999999999</v>
       </c>
       <c r="E11" s="30">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F11" s="41">
-        <v>3.8123</v>
+        <v>3.3900600000000001</v>
       </c>
       <c r="G11" s="42">
-        <v>2.3378100000000002</v>
+        <v>2.0321799999999999</v>
       </c>
       <c r="H11" s="33">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="I11" s="41">
-        <v>2.0224899999999999</v>
+        <v>1.169</v>
       </c>
       <c r="J11" s="41">
-        <v>0.94899</v>
+        <v>0.54654000000000003</v>
       </c>
       <c r="K11" s="22"/>
     </row>
     <row r="12" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="30">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="C12" s="41">
-        <v>3.0581800000000001</v>
+        <v>3.52651</v>
       </c>
       <c r="D12" s="41">
-        <v>1.93</v>
+        <v>2.1490800000000001</v>
       </c>
       <c r="E12" s="30">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="F12" s="41">
-        <v>4.6227900000000002</v>
+        <v>5.2822300000000002</v>
       </c>
       <c r="G12" s="42">
-        <v>3.0050699999999999</v>
+        <v>3.40896</v>
       </c>
       <c r="H12" s="33">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="I12" s="41">
-        <v>1.50539</v>
+        <v>1.7896000000000001</v>
       </c>
       <c r="J12" s="41">
-        <v>0.92698000000000003</v>
+        <v>1.02233</v>
       </c>
       <c r="K12" s="22"/>
     </row>
     <row r="13" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="30">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C13" s="41">
-        <v>2.6165699999999998</v>
+        <v>2.39941</v>
       </c>
       <c r="D13" s="41">
-        <v>1.17563</v>
+        <v>1.0626500000000001</v>
       </c>
       <c r="E13" s="30">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F13" s="41">
-        <v>3.8641999999999999</v>
+        <v>3.0105499999999998</v>
       </c>
       <c r="G13" s="42">
-        <v>1.88768</v>
+        <v>1.4234500000000001</v>
       </c>
       <c r="H13" s="33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I13" s="41">
-        <v>1.32914</v>
+        <v>1.7704500000000001</v>
       </c>
       <c r="J13" s="41">
-        <v>0.60511999999999999</v>
+        <v>0.79523999999999995</v>
       </c>
       <c r="K13" s="22"/>
     </row>
     <row r="14" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="30">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C14" s="41">
-        <v>2.0476100000000002</v>
+        <v>2.1133000000000002</v>
       </c>
       <c r="D14" s="41">
-        <v>1.3761300000000001</v>
+        <v>1.3984099999999999</v>
       </c>
       <c r="E14" s="30">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F14" s="41">
-        <v>3.0107599999999999</v>
+        <v>3.16452</v>
       </c>
       <c r="G14" s="42">
-        <v>2.0102000000000002</v>
+        <v>2.0756700000000001</v>
       </c>
       <c r="H14" s="33">
         <v>11</v>
       </c>
       <c r="I14" s="41">
-        <v>1.07681</v>
+        <v>1.05847</v>
       </c>
       <c r="J14" s="41">
-        <v>0.74636999999999998</v>
+        <v>0.71309999999999996</v>
       </c>
       <c r="K14" s="22"/>
     </row>
     <row r="15" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="30">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="C15" s="41">
-        <v>0.74897999999999998</v>
+        <v>3.1491099999999999</v>
       </c>
       <c r="D15" s="41">
-        <v>0.51854999999999996</v>
+        <v>1.8434699999999999</v>
       </c>
       <c r="E15" s="30">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F15" s="41">
-        <v>0.73106000000000004</v>
+        <v>5.42828</v>
       </c>
       <c r="G15" s="42">
-        <v>0.60321000000000002</v>
+        <v>3.4008400000000001</v>
       </c>
       <c r="H15" s="33">
         <v>2</v>
       </c>
       <c r="I15" s="41">
-        <v>0.76780000000000004</v>
+        <v>0.75900000000000001</v>
       </c>
       <c r="J15" s="41">
-        <v>0.42613000000000001</v>
+        <v>0.36642999999999998</v>
       </c>
       <c r="K15" s="22"/>
     </row>
     <row r="16" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="C16" s="41">
-        <v>0.88285999999999998</v>
+        <v>2.1219299999999999</v>
       </c>
       <c r="D16" s="41">
-        <v>0.38472000000000001</v>
+        <v>1.00526</v>
       </c>
       <c r="E16" s="30">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F16" s="41">
-        <v>1.71156</v>
+        <v>3.4307500000000002</v>
       </c>
       <c r="G16" s="42">
-        <v>0.84765000000000001</v>
+        <v>1.7897400000000001</v>
       </c>
       <c r="H16" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I16" s="41">
-        <v>0</v>
+        <v>0.72982000000000002</v>
       </c>
       <c r="J16" s="41">
-        <v>0</v>
+        <v>0.34783999999999998</v>
       </c>
       <c r="K16" s="22"/>
     </row>
     <row r="17" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="30">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C17" s="41">
-        <v>3.63287</v>
+        <v>3.7201399999999998</v>
       </c>
       <c r="D17" s="41">
-        <v>1.75291</v>
+        <v>1.94661</v>
       </c>
       <c r="E17" s="30">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F17" s="41">
-        <v>4.9839900000000004</v>
+        <v>4.8510499999999999</v>
       </c>
       <c r="G17" s="42">
-        <v>2.9760599999999999</v>
+        <v>3.0197799999999999</v>
       </c>
       <c r="H17" s="33">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I17" s="41">
-        <v>2.21651</v>
+        <v>2.5371800000000002</v>
       </c>
       <c r="J17" s="41">
-        <v>0.77861000000000002</v>
+        <v>1.0293600000000001</v>
       </c>
       <c r="K17" s="22"/>
     </row>
     <row r="18" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="30">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C18" s="41">
-        <v>4.4593699999999998</v>
+        <v>5.0790899999999999</v>
       </c>
       <c r="D18" s="41">
-        <v>1.96214</v>
+        <v>2.5169100000000002</v>
       </c>
       <c r="E18" s="30">
         <v>18</v>
       </c>
       <c r="F18" s="41">
-        <v>6.8005000000000004</v>
+        <v>6.85351</v>
       </c>
       <c r="G18" s="42">
-        <v>3.4915799999999999</v>
+        <v>3.9205199999999998</v>
       </c>
       <c r="H18" s="33">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I18" s="41">
-        <v>1.9913799999999999</v>
+        <v>3.20946</v>
       </c>
       <c r="J18" s="41">
-        <v>0.63683000000000001</v>
+        <v>1.17672</v>
       </c>
       <c r="K18" s="22"/>
     </row>
     <row r="19" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="30">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="C19" s="41">
-        <v>4.67042</v>
+        <v>3.4163999999999999</v>
       </c>
       <c r="D19" s="41">
-        <v>2.0446900000000001</v>
+        <v>1.3850899999999999</v>
       </c>
       <c r="E19" s="30">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F19" s="41">
-        <v>6.2555100000000001</v>
+        <v>4.6528999999999998</v>
       </c>
       <c r="G19" s="42">
-        <v>3.4218299999999999</v>
+        <v>2.4014000000000002</v>
       </c>
       <c r="H19" s="33">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="I19" s="41">
-        <v>2.9507400000000001</v>
+        <v>2.0763400000000001</v>
       </c>
       <c r="J19" s="41">
-        <v>0.84397999999999995</v>
+        <v>0.65251999999999999</v>
       </c>
       <c r="K19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="30">
         <v>14</v>
       </c>
       <c r="C20" s="41">
-        <v>2.65652</v>
+        <v>2.6804000000000001</v>
       </c>
       <c r="D20" s="41">
-        <v>1.09348</v>
+        <v>1.11513</v>
       </c>
       <c r="E20" s="30">
         <v>9</v>
       </c>
       <c r="F20" s="41">
-        <v>3.2786300000000002</v>
+        <v>3.3087900000000001</v>
       </c>
       <c r="G20" s="42">
-        <v>1.6673800000000001</v>
+        <v>1.5588299999999999</v>
       </c>
       <c r="H20" s="33">
         <v>5</v>
       </c>
       <c r="I20" s="41">
-        <v>1.9801899999999999</v>
+        <v>1.9975400000000001</v>
       </c>
       <c r="J20" s="41">
-        <v>0.48504000000000003</v>
+        <v>0.7944</v>
       </c>
       <c r="K20" s="22"/>
     </row>
     <row r="21" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="30">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="C21" s="41">
-        <v>5.0582200000000004</v>
+        <v>3.5520399999999999</v>
       </c>
       <c r="D21" s="41">
-        <v>2.59937</v>
+        <v>1.8058099999999999</v>
       </c>
       <c r="E21" s="30">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F21" s="41">
-        <v>6.4244300000000001</v>
+        <v>4.3904699999999997</v>
       </c>
       <c r="G21" s="42">
-        <v>3.6144400000000001</v>
+        <v>2.3594900000000001</v>
       </c>
       <c r="H21" s="33">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="I21" s="41">
-        <v>3.62087</v>
+        <v>2.6710099999999999</v>
       </c>
       <c r="J21" s="41">
-        <v>1.68266</v>
+        <v>1.32115</v>
       </c>
       <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C22" s="41">
-        <v>3.1160199999999998</v>
+        <v>3.5800399999999999</v>
       </c>
       <c r="D22" s="41">
-        <v>2.1589</v>
+        <v>1.62523</v>
       </c>
       <c r="E22" s="30">
         <v>6</v>
       </c>
       <c r="F22" s="41">
-        <v>5.1440599999999996</v>
+        <v>5.1820199999999996</v>
       </c>
       <c r="G22" s="42">
-        <v>3.6822699999999999</v>
+        <v>2.57023</v>
       </c>
       <c r="H22" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I22" s="41">
-        <v>0.92586999999999997</v>
+        <v>1.8574200000000001</v>
       </c>
       <c r="J22" s="41">
-        <v>0.37383</v>
+        <v>0.73585</v>
       </c>
       <c r="K22" s="22"/>
     </row>
     <row r="23" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="30">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C23" s="41">
-        <v>5.0952400000000004</v>
+        <v>4.2083899999999996</v>
       </c>
       <c r="D23" s="41">
-        <v>2.8370799999999998</v>
+        <v>2.37093</v>
       </c>
       <c r="E23" s="30">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F23" s="41">
-        <v>8.7888900000000003</v>
+        <v>7.0659099999999997</v>
       </c>
       <c r="G23" s="42">
-        <v>4.8496100000000002</v>
+        <v>3.7432400000000001</v>
       </c>
       <c r="H23" s="33">
         <v>2</v>
       </c>
       <c r="I23" s="41">
-        <v>1.22719</v>
+        <v>1.22821</v>
       </c>
       <c r="J23" s="41">
-        <v>0.81691999999999998</v>
+        <v>1.0474600000000001</v>
       </c>
       <c r="K23" s="22"/>
     </row>
     <row r="24" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C24" s="41">
-        <v>0.98933000000000004</v>
+        <v>1.9601900000000001</v>
       </c>
       <c r="D24" s="41">
-        <v>0.77027000000000001</v>
+        <v>0.55944000000000005</v>
       </c>
       <c r="E24" s="30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F24" s="41">
-        <v>1.92117</v>
+        <v>3.80369</v>
       </c>
       <c r="G24" s="42">
-        <v>1.4159299999999999</v>
+        <v>1.33779</v>
       </c>
       <c r="H24" s="33">
         <v>0</v>
       </c>
       <c r="I24" s="41">
         <v>0</v>
       </c>
       <c r="J24" s="41">
         <v>0</v>
       </c>
       <c r="K24" s="22"/>
     </row>
     <row r="25" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="30">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C25" s="41">
-        <v>1.33691</v>
+        <v>2.1471300000000002</v>
       </c>
       <c r="D25" s="41">
-        <v>0.66291999999999995</v>
+        <v>1.3523700000000001</v>
       </c>
       <c r="E25" s="30">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F25" s="41">
-        <v>1.59467</v>
+        <v>3.7378499999999999</v>
       </c>
       <c r="G25" s="42">
-        <v>0.82089000000000001</v>
+        <v>2.5288599999999999</v>
       </c>
       <c r="H25" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I25" s="41">
-        <v>1.07603</v>
+        <v>0.53961000000000003</v>
       </c>
       <c r="J25" s="41">
-        <v>0.48459999999999998</v>
+        <v>0.35424</v>
       </c>
       <c r="K25" s="22"/>
     </row>
     <row r="26" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="30">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="C26" s="41">
-        <v>2.55674</v>
+        <v>0.46187</v>
       </c>
       <c r="D26" s="41">
-        <v>1.72051</v>
+        <v>0.25544</v>
       </c>
       <c r="E26" s="30">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F26" s="41">
-        <v>3.7557</v>
+        <v>0.46660000000000001</v>
       </c>
       <c r="G26" s="42">
-        <v>2.7980399999999999</v>
+        <v>0.19769</v>
       </c>
       <c r="H26" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I26" s="41">
-        <v>1.3810500000000001</v>
+        <v>0.45723000000000003</v>
       </c>
       <c r="J26" s="41">
-        <v>0.87185000000000001</v>
+        <v>0.27794999999999997</v>
       </c>
       <c r="K26" s="22"/>
     </row>
     <row r="27" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="30">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C27" s="41">
-        <v>1.84585</v>
+        <v>1.4780599999999999</v>
       </c>
       <c r="D27" s="41">
-        <v>1.09653</v>
+        <v>0.72419999999999995</v>
       </c>
       <c r="E27" s="30">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F27" s="41">
-        <v>3.0182000000000002</v>
+        <v>2.2699799999999999</v>
       </c>
       <c r="G27" s="42">
-        <v>1.8194600000000001</v>
+        <v>1.2988599999999999</v>
       </c>
       <c r="H27" s="33">
         <v>1</v>
       </c>
       <c r="I27" s="41">
-        <v>0.72282000000000002</v>
+        <v>0.72221000000000002</v>
       </c>
       <c r="J27" s="41">
-        <v>0.39724999999999999</v>
+        <v>0.28978999999999999</v>
       </c>
       <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C28" s="41">
-        <v>0.80503999999999998</v>
+        <v>1.53538</v>
       </c>
       <c r="D28" s="41">
-        <v>0.46705000000000002</v>
+        <v>0.67152000000000001</v>
       </c>
       <c r="E28" s="30">
         <v>1</v>
       </c>
       <c r="F28" s="41">
-        <v>1.60358</v>
+        <v>1.5310999999999999</v>
       </c>
       <c r="G28" s="42">
-        <v>1.03034</v>
+        <v>1.0979000000000001</v>
       </c>
       <c r="H28" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I28" s="41">
-        <v>0</v>
+        <v>1.5396799999999999</v>
       </c>
       <c r="J28" s="41">
-        <v>0</v>
+        <v>0.48368</v>
       </c>
       <c r="K28" s="22"/>
     </row>
     <row r="29" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C29" s="43">
-        <v>8.1066800000000008</v>
+        <v>0</v>
       </c>
       <c r="D29" s="43">
-        <v>3.7617600000000002</v>
+        <v>0</v>
       </c>
       <c r="E29" s="35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F29" s="43">
-        <v>14.208600000000001</v>
+        <v>0</v>
       </c>
       <c r="G29" s="44">
-        <v>8.9552200000000006</v>
+        <v>0</v>
       </c>
       <c r="H29" s="38">
         <v>0</v>
       </c>
       <c r="I29" s="43">
         <v>0</v>
       </c>
       <c r="J29" s="43">
         <v>0</v>
       </c>
       <c r="K29" s="22"/>
     </row>
     <row r="30" spans="1:11" s="3" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="F30" s="5"/>
       <c r="G30" s="4"/>
       <c r="H30" s="6"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:11" s="23" customFormat="1"/>
@@ -5260,928 +5311,928 @@
     <row r="216" s="23" customFormat="1"/>
     <row r="217" s="23" customFormat="1"/>
     <row r="218" s="23" customFormat="1"/>
     <row r="219" s="23" customFormat="1"/>
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="59"/>
-[...7 lines deleted...]
-      <c r="J1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
     </row>
     <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="N2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="T2" s="11"/>
     </row>
     <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="61" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="61"/>
+      <c r="A3" s="56" t="s">
+        <v>96</v>
+      </c>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
       <c r="N3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="T3" s="11"/>
     </row>
     <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="18" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>30</v>
       </c>
       <c r="K6" s="7"/>
     </row>
     <row r="7" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="26">
-        <v>609</v>
+        <v>590</v>
       </c>
       <c r="C7" s="39">
-        <v>2.6087325844999998</v>
+        <v>2.5209800000000002</v>
       </c>
       <c r="D7" s="39">
-        <v>1.5392459224999999</v>
+        <v>1.45581</v>
       </c>
       <c r="E7" s="26">
-        <v>460</v>
+        <v>430</v>
       </c>
       <c r="F7" s="39">
-        <v>3.9386945616000002</v>
+        <v>3.67794</v>
       </c>
       <c r="G7" s="40">
-        <v>2.4464711218000001</v>
+        <v>2.2890000000000001</v>
       </c>
       <c r="H7" s="29">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="I7" s="39">
-        <v>1.2772516425</v>
+        <v>1.36608</v>
       </c>
       <c r="J7" s="39">
-        <v>0.71101200959999999</v>
+        <v>0.71433999999999997</v>
       </c>
       <c r="K7" s="22"/>
     </row>
     <row r="8" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="30">
         <v>72</v>
       </c>
       <c r="C8" s="41">
-        <v>1.824116184</v>
+        <v>1.81778</v>
       </c>
       <c r="D8" s="41">
-        <v>1.4055224475000001</v>
+        <v>1.32555</v>
       </c>
       <c r="E8" s="30">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="F8" s="41">
-        <v>2.9769030815000002</v>
+        <v>2.7679499999999999</v>
       </c>
       <c r="G8" s="42">
-        <v>2.2723585446999999</v>
+        <v>2.1471100000000001</v>
       </c>
       <c r="H8" s="33">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="I8" s="41">
-        <v>0.70042603410000004</v>
+        <v>0.89553000000000005</v>
       </c>
       <c r="J8" s="41">
-        <v>0.56294993100000001</v>
+        <v>0.61124000000000001</v>
       </c>
       <c r="K8" s="22"/>
     </row>
     <row r="9" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="30">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="C9" s="41">
-        <v>2.5001203416000002</v>
+        <v>2.0041500000000001</v>
       </c>
       <c r="D9" s="41">
-        <v>1.1174669974</v>
+        <v>0.92673000000000005</v>
       </c>
       <c r="E9" s="30">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="F9" s="41">
-        <v>3.8053730313999998</v>
+        <v>2.7846700000000002</v>
       </c>
       <c r="G9" s="42">
-        <v>1.6016291602999999</v>
+        <v>1.3006500000000001</v>
       </c>
       <c r="H9" s="33">
         <v>18</v>
       </c>
       <c r="I9" s="41">
-        <v>1.2929009681000001</v>
+        <v>1.2842199999999999</v>
       </c>
       <c r="J9" s="41">
-        <v>0.63364084180000002</v>
+        <v>0.58743000000000001</v>
       </c>
       <c r="K9" s="22"/>
     </row>
     <row r="10" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="30">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C10" s="41">
-        <v>1.8564744733</v>
+        <v>1.9551799999999999</v>
       </c>
       <c r="D10" s="41">
-        <v>1.3384040286000001</v>
+        <v>1.3742300000000001</v>
       </c>
       <c r="E10" s="30">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F10" s="41">
-        <v>2.7685005988000002</v>
+        <v>3.2008999999999999</v>
       </c>
       <c r="G10" s="42">
-        <v>2.0408990019000002</v>
+        <v>2.3533400000000002</v>
       </c>
       <c r="H10" s="33">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="I10" s="41">
-        <v>0.95812725919999997</v>
+        <v>0.73133000000000004</v>
       </c>
       <c r="J10" s="41">
-        <v>0.66427346600000003</v>
+        <v>0.48504000000000003</v>
       </c>
       <c r="K10" s="22"/>
     </row>
     <row r="11" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="30">
         <v>55</v>
       </c>
       <c r="C11" s="41">
-        <v>2.9217608231000001</v>
+        <v>2.9197099999999998</v>
       </c>
       <c r="D11" s="41">
-        <v>1.5493414097</v>
+        <v>1.5906899999999999</v>
       </c>
       <c r="E11" s="30">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F11" s="41">
-        <v>4.6571713293999997</v>
+        <v>3.8123</v>
       </c>
       <c r="G11" s="42">
-        <v>2.764077661</v>
+        <v>2.3378100000000002</v>
       </c>
       <c r="H11" s="33">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="I11" s="41">
-        <v>1.1731493835</v>
+        <v>2.0224899999999999</v>
       </c>
       <c r="J11" s="41">
-        <v>0.50337736609999995</v>
+        <v>0.94899</v>
       </c>
       <c r="K11" s="22"/>
     </row>
     <row r="12" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="30">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="C12" s="41">
-        <v>3.5980697076000001</v>
+        <v>3.0581800000000001</v>
       </c>
       <c r="D12" s="41">
-        <v>2.3843819283999999</v>
+        <v>1.93</v>
       </c>
       <c r="E12" s="30">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="F12" s="41">
-        <v>5.4797957766999996</v>
+        <v>4.6227900000000002</v>
       </c>
       <c r="G12" s="42">
-        <v>3.7832596980000002</v>
+        <v>3.0050699999999999</v>
       </c>
       <c r="H12" s="33">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I12" s="41">
-        <v>1.7236983384</v>
+        <v>1.50539</v>
       </c>
       <c r="J12" s="41">
-        <v>1.0954059839000001</v>
+        <v>0.92698000000000003</v>
       </c>
       <c r="K12" s="22"/>
     </row>
     <row r="13" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="30">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C13" s="41">
-        <v>2.3989941672000001</v>
+        <v>2.6165699999999998</v>
       </c>
       <c r="D13" s="41">
-        <v>1.1493892447</v>
+        <v>1.17563</v>
       </c>
       <c r="E13" s="30">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F13" s="41">
-        <v>4.2893050468</v>
+        <v>3.8641999999999999</v>
       </c>
       <c r="G13" s="42">
-        <v>2.2713915811000001</v>
+        <v>1.88768</v>
       </c>
       <c r="H13" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I13" s="41">
-        <v>0.44368032829999998</v>
+        <v>1.32914</v>
       </c>
       <c r="J13" s="41">
-        <v>0.18272256619999999</v>
+        <v>0.60511999999999999</v>
       </c>
       <c r="K13" s="22"/>
     </row>
     <row r="14" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="30">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C14" s="41">
-        <v>2.2581208899999998</v>
+        <v>2.0476100000000002</v>
       </c>
       <c r="D14" s="41">
-        <v>1.5666414836</v>
+        <v>1.3761300000000001</v>
       </c>
       <c r="E14" s="30">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F14" s="41">
-        <v>3.6142059784999998</v>
+        <v>3.0107599999999999</v>
       </c>
       <c r="G14" s="42">
-        <v>2.3250789768</v>
+        <v>2.0102000000000002</v>
       </c>
       <c r="H14" s="33">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I14" s="41">
-        <v>0.88813978140000005</v>
+        <v>1.07681</v>
       </c>
       <c r="J14" s="41">
-        <v>0.68005962639999995</v>
+        <v>0.74636999999999998</v>
       </c>
       <c r="K14" s="22"/>
     </row>
     <row r="15" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="30">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C15" s="41">
-        <v>1.5173369977</v>
+        <v>0.74897999999999998</v>
       </c>
       <c r="D15" s="41">
-        <v>1.0120320044</v>
+        <v>0.51854999999999996</v>
       </c>
       <c r="E15" s="30">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F15" s="41">
-        <v>2.2192098503</v>
+        <v>0.73106000000000004</v>
       </c>
       <c r="G15" s="42">
-        <v>1.6580473559</v>
+        <v>0.60321000000000002</v>
       </c>
       <c r="H15" s="33">
         <v>2</v>
       </c>
       <c r="I15" s="41">
-        <v>0.77859486980000003</v>
+        <v>0.76780000000000004</v>
       </c>
       <c r="J15" s="41">
-        <v>0.37210692979999999</v>
+        <v>0.42613000000000001</v>
       </c>
       <c r="K15" s="22"/>
     </row>
     <row r="16" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C16" s="41">
-        <v>1.5935831718</v>
+        <v>0.88285999999999998</v>
       </c>
       <c r="D16" s="41">
-        <v>0.72719942810000004</v>
+        <v>0.38472000000000001</v>
       </c>
       <c r="E16" s="30">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F16" s="41">
-        <v>3.0841880532000001</v>
+        <v>1.71156</v>
       </c>
       <c r="G16" s="42">
-        <v>1.5805271148</v>
+        <v>0.84765000000000001</v>
       </c>
       <c r="H16" s="33">
         <v>0</v>
       </c>
       <c r="I16" s="41">
         <v>0</v>
       </c>
       <c r="J16" s="41">
         <v>0</v>
       </c>
       <c r="K16" s="22"/>
     </row>
     <row r="17" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="30">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="C17" s="41">
-        <v>2.4654442942000001</v>
+        <v>3.63287</v>
       </c>
       <c r="D17" s="41">
-        <v>1.3316545328</v>
+        <v>1.75291</v>
       </c>
       <c r="E17" s="30">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F17" s="41">
-        <v>3.0088875014999998</v>
+        <v>4.9839900000000004</v>
       </c>
       <c r="G17" s="42">
-        <v>1.9950517044</v>
+        <v>2.9760599999999999</v>
       </c>
       <c r="H17" s="33">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I17" s="41">
-        <v>1.89500713</v>
+        <v>2.21651</v>
       </c>
       <c r="J17" s="41">
-        <v>0.71099236919999997</v>
+        <v>0.77861000000000002</v>
       </c>
       <c r="K17" s="22"/>
     </row>
     <row r="18" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="30">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C18" s="41">
-        <v>3.8557264285000001</v>
+        <v>4.4593699999999998</v>
       </c>
       <c r="D18" s="41">
-        <v>1.7524425181000001</v>
+        <v>1.96214</v>
       </c>
       <c r="E18" s="30">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F18" s="41">
-        <v>5.6309054120999997</v>
+        <v>6.8005000000000004</v>
       </c>
       <c r="G18" s="42">
-        <v>3.0187341982999998</v>
+        <v>3.4915799999999999</v>
       </c>
       <c r="H18" s="33">
         <v>5</v>
       </c>
       <c r="I18" s="41">
-        <v>1.9815949461</v>
+        <v>1.9913799999999999</v>
       </c>
       <c r="J18" s="41">
-        <v>0.70414085670000004</v>
+        <v>0.63683000000000001</v>
       </c>
       <c r="K18" s="22"/>
     </row>
     <row r="19" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="30">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="C19" s="41">
-        <v>3.1012494511000002</v>
+        <v>4.67042</v>
       </c>
       <c r="D19" s="41">
-        <v>1.1994142961000001</v>
+        <v>2.0446900000000001</v>
       </c>
       <c r="E19" s="30">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="F19" s="41">
-        <v>2.9771369415</v>
+        <v>6.2555100000000001</v>
       </c>
       <c r="G19" s="42">
-        <v>1.5567771325999999</v>
+        <v>3.4218299999999999</v>
       </c>
       <c r="H19" s="33">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I19" s="41">
-        <v>3.2361602664000002</v>
+        <v>2.9507400000000001</v>
       </c>
       <c r="J19" s="41">
-        <v>0.94337061899999997</v>
+        <v>0.84397999999999995</v>
       </c>
       <c r="K19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="30">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C20" s="41">
-        <v>3.7631050132000001</v>
+        <v>2.65652</v>
       </c>
       <c r="D20" s="41">
-        <v>1.5037741467000001</v>
+        <v>1.09348</v>
       </c>
       <c r="E20" s="30">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F20" s="41">
-        <v>5.416091207</v>
+        <v>3.2786300000000002</v>
       </c>
       <c r="G20" s="42">
-        <v>2.6089136622</v>
+        <v>1.6673800000000001</v>
       </c>
       <c r="H20" s="33">
         <v>5</v>
       </c>
       <c r="I20" s="41">
-        <v>1.9644551484999999</v>
+        <v>1.9801899999999999</v>
       </c>
       <c r="J20" s="41">
-        <v>0.6130942492</v>
+        <v>0.48504000000000003</v>
       </c>
       <c r="K20" s="22"/>
     </row>
     <row r="21" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="30">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C21" s="41">
-        <v>5.2609212340999996</v>
+        <v>5.0582200000000004</v>
       </c>
       <c r="D21" s="41">
-        <v>2.7636725647999998</v>
+        <v>2.59937</v>
       </c>
       <c r="E21" s="30">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F21" s="41">
-        <v>7.0627341667000003</v>
+        <v>6.4244300000000001</v>
       </c>
       <c r="G21" s="42">
-        <v>4.0514361117000002</v>
+        <v>3.6144400000000001</v>
       </c>
       <c r="H21" s="33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I21" s="41">
-        <v>3.3618288348999998</v>
+        <v>3.62087</v>
       </c>
       <c r="J21" s="41">
-        <v>1.6282305005</v>
+        <v>1.68266</v>
       </c>
       <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C22" s="41">
-        <v>4.4338721227000004</v>
+        <v>3.1160199999999998</v>
       </c>
       <c r="D22" s="41">
-        <v>2.3461410412000001</v>
+        <v>2.1589</v>
       </c>
       <c r="E22" s="30">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F22" s="41">
-        <v>7.6696592540999999</v>
+        <v>5.1440599999999996</v>
       </c>
       <c r="G22" s="42">
-        <v>4.5023062116999997</v>
+        <v>3.6822699999999999</v>
       </c>
       <c r="H22" s="33">
         <v>1</v>
       </c>
       <c r="I22" s="41">
-        <v>0.9242912996</v>
+        <v>0.92586999999999997</v>
       </c>
       <c r="J22" s="41">
-        <v>0.35159683559999999</v>
+        <v>0.37383</v>
       </c>
       <c r="K22" s="22"/>
     </row>
     <row r="23" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="30">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C23" s="41">
-        <v>3.8858922681000001</v>
+        <v>5.0952400000000004</v>
       </c>
       <c r="D23" s="41">
-        <v>2.0953593095</v>
+        <v>2.8370799999999998</v>
       </c>
       <c r="E23" s="30">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F23" s="41">
-        <v>5.2465897167</v>
+        <v>8.7888900000000003</v>
       </c>
       <c r="G23" s="42">
-        <v>2.7359607468</v>
+        <v>4.8496100000000002</v>
       </c>
       <c r="H23" s="33">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I23" s="41">
-        <v>2.4539350382</v>
+        <v>1.22719</v>
       </c>
       <c r="J23" s="41">
-        <v>1.3031582383</v>
+        <v>0.81691999999999998</v>
       </c>
       <c r="K23" s="22"/>
     </row>
     <row r="24" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
         <v>1</v>
       </c>
       <c r="C24" s="41">
-        <v>1.0037993807000001</v>
+        <v>0.98933000000000004</v>
       </c>
       <c r="D24" s="41">
-        <v>0.47438330169999998</v>
+        <v>0.77027000000000001</v>
       </c>
       <c r="E24" s="30">
         <v>1</v>
       </c>
       <c r="F24" s="41">
-        <v>1.9506866416999999</v>
+        <v>1.92117</v>
       </c>
       <c r="G24" s="42">
-        <v>1.0101010101000001</v>
+        <v>1.4159299999999999</v>
       </c>
       <c r="H24" s="33">
         <v>0</v>
       </c>
       <c r="I24" s="41">
         <v>0</v>
       </c>
       <c r="J24" s="41">
         <v>0</v>
       </c>
       <c r="K24" s="22"/>
     </row>
     <row r="25" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="30">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C25" s="41">
-        <v>1.8615362727</v>
+        <v>1.33691</v>
       </c>
       <c r="D25" s="41">
-        <v>1.1083525730999999</v>
+        <v>0.66291999999999995</v>
       </c>
       <c r="E25" s="30">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F25" s="41">
-        <v>2.6413100898000001</v>
+        <v>1.59467</v>
       </c>
       <c r="G25" s="42">
-        <v>1.6614165551</v>
+        <v>0.82089000000000001</v>
       </c>
       <c r="H25" s="33">
         <v>2</v>
       </c>
       <c r="I25" s="41">
-        <v>1.071045099</v>
+        <v>1.07603</v>
       </c>
       <c r="J25" s="41">
-        <v>0.60673475580000003</v>
+        <v>0.48459999999999998</v>
       </c>
       <c r="K25" s="22"/>
     </row>
     <row r="26" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="30">
         <v>11</v>
       </c>
       <c r="C26" s="41">
-        <v>2.5774584853000002</v>
+        <v>2.55674</v>
       </c>
       <c r="D26" s="41">
-        <v>1.6910617994999999</v>
+        <v>1.72051</v>
       </c>
       <c r="E26" s="30">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F26" s="41">
-        <v>4.7285795346999997</v>
+        <v>3.7557</v>
       </c>
       <c r="G26" s="42">
-        <v>3.0904381654000002</v>
+        <v>2.7980399999999999</v>
       </c>
       <c r="H26" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I26" s="41">
-        <v>0.46447465589999998</v>
+        <v>1.3810500000000001</v>
       </c>
       <c r="J26" s="41">
-        <v>0.35283459690000002</v>
+        <v>0.87185000000000001</v>
       </c>
       <c r="K26" s="22"/>
     </row>
     <row r="27" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="30">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C27" s="41">
-        <v>2.5825874574999999</v>
+        <v>1.84585</v>
       </c>
       <c r="D27" s="41">
-        <v>1.4196254742000001</v>
+        <v>1.09653</v>
       </c>
       <c r="E27" s="30">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F27" s="41">
-        <v>3.7631333353</v>
+        <v>3.0182000000000002</v>
       </c>
       <c r="G27" s="42">
-        <v>2.3499300876000002</v>
+        <v>1.8194600000000001</v>
       </c>
       <c r="H27" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I27" s="41">
-        <v>1.4474084152</v>
+        <v>0.72282000000000002</v>
       </c>
       <c r="J27" s="41">
-        <v>0.67854113660000004</v>
+        <v>0.39724999999999999</v>
       </c>
       <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C28" s="41">
-        <v>2.5660325715000001</v>
+        <v>0.80503999999999998</v>
       </c>
       <c r="D28" s="41">
-        <v>1.4125118684</v>
+        <v>0.46705000000000002</v>
       </c>
       <c r="E28" s="30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F28" s="41">
-        <v>5.0955846758999996</v>
+        <v>1.60358</v>
       </c>
       <c r="G28" s="42">
-        <v>3.3736351172000001</v>
+        <v>1.03034</v>
       </c>
       <c r="H28" s="33">
         <v>0</v>
       </c>
       <c r="I28" s="41">
         <v>0</v>
       </c>
       <c r="J28" s="41">
         <v>0</v>
       </c>
       <c r="K28" s="22"/>
     </row>
     <row r="29" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C29" s="43">
-        <v>0</v>
+        <v>8.1066800000000008</v>
       </c>
       <c r="D29" s="43">
-        <v>0</v>
+        <v>3.7617600000000002</v>
       </c>
       <c r="E29" s="35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29" s="43">
-        <v>0</v>
+        <v>14.208600000000001</v>
       </c>
       <c r="G29" s="44">
-        <v>0</v>
+        <v>8.9552200000000006</v>
       </c>
       <c r="H29" s="38">
         <v>0</v>
       </c>
       <c r="I29" s="43">
         <v>0</v>
       </c>
       <c r="J29" s="43">
         <v>0</v>
       </c>
       <c r="K29" s="22"/>
     </row>
     <row r="30" spans="1:11" s="3" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="F30" s="5"/>
       <c r="G30" s="4"/>
       <c r="H30" s="6"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:11" s="23" customFormat="1"/>
@@ -6372,152 +6423,1264 @@
     <row r="216" s="23" customFormat="1"/>
     <row r="217" s="23" customFormat="1"/>
     <row r="218" s="23" customFormat="1"/>
     <row r="219" s="23" customFormat="1"/>
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="59"/>
-[...7 lines deleted...]
-      <c r="J1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
     </row>
     <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="N2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="T2" s="11"/>
     </row>
     <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="61" t="s">
+      <c r="A3" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="N3" s="11"/>
+      <c r="Q3" s="11"/>
+      <c r="T3" s="11"/>
+    </row>
+    <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="12"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="15" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="59" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="7"/>
+    </row>
+    <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="58"/>
+      <c r="B6" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="H6" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="K6" s="7"/>
+    </row>
+    <row r="7" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="26">
+        <v>609</v>
+      </c>
+      <c r="C7" s="39">
+        <v>2.6087325844999998</v>
+      </c>
+      <c r="D7" s="39">
+        <v>1.5392459224999999</v>
+      </c>
+      <c r="E7" s="26">
+        <v>460</v>
+      </c>
+      <c r="F7" s="39">
+        <v>3.9386945616000002</v>
+      </c>
+      <c r="G7" s="40">
+        <v>2.4464711218000001</v>
+      </c>
+      <c r="H7" s="29">
+        <v>149</v>
+      </c>
+      <c r="I7" s="39">
+        <v>1.2772516425</v>
+      </c>
+      <c r="J7" s="39">
+        <v>0.71101200959999999</v>
+      </c>
+      <c r="K7" s="22"/>
+    </row>
+    <row r="8" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="30">
+        <v>72</v>
+      </c>
+      <c r="C8" s="41">
+        <v>1.824116184</v>
+      </c>
+      <c r="D8" s="41">
+        <v>1.4055224475000001</v>
+      </c>
+      <c r="E8" s="30">
+        <v>58</v>
+      </c>
+      <c r="F8" s="41">
+        <v>2.9769030815000002</v>
+      </c>
+      <c r="G8" s="42">
+        <v>2.2723585446999999</v>
+      </c>
+      <c r="H8" s="33">
+        <v>14</v>
+      </c>
+      <c r="I8" s="41">
+        <v>0.70042603410000004</v>
+      </c>
+      <c r="J8" s="41">
+        <v>0.56294993100000001</v>
+      </c>
+      <c r="K8" s="22"/>
+    </row>
+    <row r="9" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="30">
+        <v>67</v>
+      </c>
+      <c r="C9" s="41">
+        <v>2.5001203416000002</v>
+      </c>
+      <c r="D9" s="41">
+        <v>1.1174669974</v>
+      </c>
+      <c r="E9" s="30">
+        <v>49</v>
+      </c>
+      <c r="F9" s="41">
+        <v>3.8053730313999998</v>
+      </c>
+      <c r="G9" s="42">
+        <v>1.6016291602999999</v>
+      </c>
+      <c r="H9" s="33">
+        <v>18</v>
+      </c>
+      <c r="I9" s="41">
+        <v>1.2929009681000001</v>
+      </c>
+      <c r="J9" s="41">
+        <v>0.63364084180000002</v>
+      </c>
+      <c r="K9" s="22"/>
+    </row>
+    <row r="10" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="30">
+        <v>50</v>
+      </c>
+      <c r="C10" s="41">
+        <v>1.8564744733</v>
+      </c>
+      <c r="D10" s="41">
+        <v>1.3384040286000001</v>
+      </c>
+      <c r="E10" s="30">
+        <v>37</v>
+      </c>
+      <c r="F10" s="41">
+        <v>2.7685005988000002</v>
+      </c>
+      <c r="G10" s="42">
+        <v>2.0408990019000002</v>
+      </c>
+      <c r="H10" s="33">
+        <v>13</v>
+      </c>
+      <c r="I10" s="41">
+        <v>0.95812725919999997</v>
+      </c>
+      <c r="J10" s="41">
+        <v>0.66427346600000003</v>
+      </c>
+      <c r="K10" s="22"/>
+    </row>
+    <row r="11" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="30">
+        <v>55</v>
+      </c>
+      <c r="C11" s="41">
+        <v>2.9217608231000001</v>
+      </c>
+      <c r="D11" s="41">
+        <v>1.5493414097</v>
+      </c>
+      <c r="E11" s="30">
+        <v>44</v>
+      </c>
+      <c r="F11" s="41">
+        <v>4.6571713293999997</v>
+      </c>
+      <c r="G11" s="42">
+        <v>2.764077661</v>
+      </c>
+      <c r="H11" s="33">
+        <v>11</v>
+      </c>
+      <c r="I11" s="41">
+        <v>1.1731493835</v>
+      </c>
+      <c r="J11" s="41">
+        <v>0.50337736609999995</v>
+      </c>
+      <c r="K11" s="22"/>
+    </row>
+    <row r="12" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="30">
+        <v>100</v>
+      </c>
+      <c r="C12" s="41">
+        <v>3.5980697076000001</v>
+      </c>
+      <c r="D12" s="41">
+        <v>2.3843819283999999</v>
+      </c>
+      <c r="E12" s="30">
+        <v>76</v>
+      </c>
+      <c r="F12" s="41">
+        <v>5.4797957766999996</v>
+      </c>
+      <c r="G12" s="42">
+        <v>3.7832596980000002</v>
+      </c>
+      <c r="H12" s="33">
+        <v>24</v>
+      </c>
+      <c r="I12" s="41">
+        <v>1.7236983384</v>
+      </c>
+      <c r="J12" s="41">
+        <v>1.0954059839000001</v>
+      </c>
+      <c r="K12" s="22"/>
+    </row>
+    <row r="13" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="30">
+        <v>11</v>
+      </c>
+      <c r="C13" s="41">
+        <v>2.3989941672000001</v>
+      </c>
+      <c r="D13" s="41">
+        <v>1.1493892447</v>
+      </c>
+      <c r="E13" s="30">
+        <v>10</v>
+      </c>
+      <c r="F13" s="41">
+        <v>4.2893050468</v>
+      </c>
+      <c r="G13" s="42">
+        <v>2.2713915811000001</v>
+      </c>
+      <c r="H13" s="33">
+        <v>1</v>
+      </c>
+      <c r="I13" s="41">
+        <v>0.44368032829999998</v>
+      </c>
+      <c r="J13" s="41">
+        <v>0.18272256619999999</v>
+      </c>
+      <c r="K13" s="22"/>
+    </row>
+    <row r="14" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="30">
+        <v>46</v>
+      </c>
+      <c r="C14" s="41">
+        <v>2.2581208899999998</v>
+      </c>
+      <c r="D14" s="41">
+        <v>1.5666414836</v>
+      </c>
+      <c r="E14" s="30">
+        <v>37</v>
+      </c>
+      <c r="F14" s="41">
+        <v>3.6142059784999998</v>
+      </c>
+      <c r="G14" s="42">
+        <v>2.3250789768</v>
+      </c>
+      <c r="H14" s="33">
+        <v>9</v>
+      </c>
+      <c r="I14" s="41">
+        <v>0.88813978140000005</v>
+      </c>
+      <c r="J14" s="41">
+        <v>0.68005962639999995</v>
+      </c>
+      <c r="K14" s="22"/>
+    </row>
+    <row r="15" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="30">
+        <v>8</v>
+      </c>
+      <c r="C15" s="41">
+        <v>1.5173369977</v>
+      </c>
+      <c r="D15" s="41">
+        <v>1.0120320044</v>
+      </c>
+      <c r="E15" s="30">
+        <v>6</v>
+      </c>
+      <c r="F15" s="41">
+        <v>2.2192098503</v>
+      </c>
+      <c r="G15" s="42">
+        <v>1.6580473559</v>
+      </c>
+      <c r="H15" s="33">
+        <v>2</v>
+      </c>
+      <c r="I15" s="41">
+        <v>0.77859486980000003</v>
+      </c>
+      <c r="J15" s="41">
+        <v>0.37210692979999999</v>
+      </c>
+      <c r="K15" s="22"/>
+    </row>
+    <row r="16" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="30">
+        <v>9</v>
+      </c>
+      <c r="C16" s="41">
+        <v>1.5935831718</v>
+      </c>
+      <c r="D16" s="41">
+        <v>0.72719942810000004</v>
+      </c>
+      <c r="E16" s="30">
+        <v>9</v>
+      </c>
+      <c r="F16" s="41">
+        <v>3.0841880532000001</v>
+      </c>
+      <c r="G16" s="42">
+        <v>1.5805271148</v>
+      </c>
+      <c r="H16" s="33">
+        <v>0</v>
+      </c>
+      <c r="I16" s="41">
+        <v>0</v>
+      </c>
+      <c r="J16" s="41">
+        <v>0</v>
+      </c>
+      <c r="K16" s="22"/>
+    </row>
+    <row r="17" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="30">
+        <v>32</v>
+      </c>
+      <c r="C17" s="41">
+        <v>2.4654442942000001</v>
+      </c>
+      <c r="D17" s="41">
+        <v>1.3316545328</v>
+      </c>
+      <c r="E17" s="30">
+        <v>20</v>
+      </c>
+      <c r="F17" s="41">
+        <v>3.0088875014999998</v>
+      </c>
+      <c r="G17" s="42">
+        <v>1.9950517044</v>
+      </c>
+      <c r="H17" s="33">
+        <v>12</v>
+      </c>
+      <c r="I17" s="41">
+        <v>1.89500713</v>
+      </c>
+      <c r="J17" s="41">
+        <v>0.71099236919999997</v>
+      </c>
+      <c r="K17" s="22"/>
+    </row>
+    <row r="18" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="30">
+        <v>20</v>
+      </c>
+      <c r="C18" s="41">
+        <v>3.8557264285000001</v>
+      </c>
+      <c r="D18" s="41">
+        <v>1.7524425181000001</v>
+      </c>
+      <c r="E18" s="30">
+        <v>15</v>
+      </c>
+      <c r="F18" s="41">
+        <v>5.6309054120999997</v>
+      </c>
+      <c r="G18" s="42">
+        <v>3.0187341982999998</v>
+      </c>
+      <c r="H18" s="33">
+        <v>5</v>
+      </c>
+      <c r="I18" s="41">
+        <v>1.9815949461</v>
+      </c>
+      <c r="J18" s="41">
+        <v>0.70414085670000004</v>
+      </c>
+      <c r="K18" s="22"/>
+    </row>
+    <row r="19" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="30">
+        <v>22</v>
+      </c>
+      <c r="C19" s="41">
+        <v>3.1012494511000002</v>
+      </c>
+      <c r="D19" s="41">
+        <v>1.1994142961000001</v>
+      </c>
+      <c r="E19" s="30">
+        <v>11</v>
+      </c>
+      <c r="F19" s="41">
+        <v>2.9771369415</v>
+      </c>
+      <c r="G19" s="42">
+        <v>1.5567771325999999</v>
+      </c>
+      <c r="H19" s="33">
+        <v>11</v>
+      </c>
+      <c r="I19" s="41">
+        <v>3.2361602664000002</v>
+      </c>
+      <c r="J19" s="41">
+        <v>0.94337061899999997</v>
+      </c>
+      <c r="K19" s="22"/>
+    </row>
+    <row r="20" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="30">
+        <v>20</v>
+      </c>
+      <c r="C20" s="41">
+        <v>3.7631050132000001</v>
+      </c>
+      <c r="D20" s="41">
+        <v>1.5037741467000001</v>
+      </c>
+      <c r="E20" s="30">
+        <v>15</v>
+      </c>
+      <c r="F20" s="41">
+        <v>5.416091207</v>
+      </c>
+      <c r="G20" s="42">
+        <v>2.6089136622</v>
+      </c>
+      <c r="H20" s="33">
+        <v>5</v>
+      </c>
+      <c r="I20" s="41">
+        <v>1.9644551484999999</v>
+      </c>
+      <c r="J20" s="41">
+        <v>0.6130942492</v>
+      </c>
+      <c r="K20" s="22"/>
+    </row>
+    <row r="21" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="30">
+        <v>45</v>
+      </c>
+      <c r="C21" s="41">
+        <v>5.2609212340999996</v>
+      </c>
+      <c r="D21" s="41">
+        <v>2.7636725647999998</v>
+      </c>
+      <c r="E21" s="30">
+        <v>31</v>
+      </c>
+      <c r="F21" s="41">
+        <v>7.0627341667000003</v>
+      </c>
+      <c r="G21" s="42">
+        <v>4.0514361117000002</v>
+      </c>
+      <c r="H21" s="33">
+        <v>14</v>
+      </c>
+      <c r="I21" s="41">
+        <v>3.3618288348999998</v>
+      </c>
+      <c r="J21" s="41">
+        <v>1.6282305005</v>
+      </c>
+      <c r="K21" s="22"/>
+    </row>
+    <row r="22" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="30">
+        <v>10</v>
+      </c>
+      <c r="C22" s="41">
+        <v>4.4338721227000004</v>
+      </c>
+      <c r="D22" s="41">
+        <v>2.3461410412000001</v>
+      </c>
+      <c r="E22" s="30">
+        <v>9</v>
+      </c>
+      <c r="F22" s="41">
+        <v>7.6696592540999999</v>
+      </c>
+      <c r="G22" s="42">
+        <v>4.5023062116999997</v>
+      </c>
+      <c r="H22" s="33">
+        <v>1</v>
+      </c>
+      <c r="I22" s="41">
+        <v>0.9242912996</v>
+      </c>
+      <c r="J22" s="41">
+        <v>0.35159683559999999</v>
+      </c>
+      <c r="K22" s="22"/>
+    </row>
+    <row r="23" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="30">
+        <v>13</v>
+      </c>
+      <c r="C23" s="41">
+        <v>3.8858922681000001</v>
+      </c>
+      <c r="D23" s="41">
+        <v>2.0953593095</v>
+      </c>
+      <c r="E23" s="30">
+        <v>9</v>
+      </c>
+      <c r="F23" s="41">
+        <v>5.2465897167</v>
+      </c>
+      <c r="G23" s="42">
+        <v>2.7359607468</v>
+      </c>
+      <c r="H23" s="33">
+        <v>4</v>
+      </c>
+      <c r="I23" s="41">
+        <v>2.4539350382</v>
+      </c>
+      <c r="J23" s="41">
+        <v>1.3031582383</v>
+      </c>
+      <c r="K23" s="22"/>
+    </row>
+    <row r="24" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="30">
+        <v>1</v>
+      </c>
+      <c r="C24" s="41">
+        <v>1.0037993807000001</v>
+      </c>
+      <c r="D24" s="41">
+        <v>0.47438330169999998</v>
+      </c>
+      <c r="E24" s="30">
+        <v>1</v>
+      </c>
+      <c r="F24" s="41">
+        <v>1.9506866416999999</v>
+      </c>
+      <c r="G24" s="42">
+        <v>1.0101010101000001</v>
+      </c>
+      <c r="H24" s="33">
+        <v>0</v>
+      </c>
+      <c r="I24" s="41">
+        <v>0</v>
+      </c>
+      <c r="J24" s="41">
+        <v>0</v>
+      </c>
+      <c r="K24" s="22"/>
+    </row>
+    <row r="25" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="30">
+        <v>7</v>
+      </c>
+      <c r="C25" s="41">
+        <v>1.8615362727</v>
+      </c>
+      <c r="D25" s="41">
+        <v>1.1083525730999999</v>
+      </c>
+      <c r="E25" s="30">
+        <v>5</v>
+      </c>
+      <c r="F25" s="41">
+        <v>2.6413100898000001</v>
+      </c>
+      <c r="G25" s="42">
+        <v>1.6614165551</v>
+      </c>
+      <c r="H25" s="33">
+        <v>2</v>
+      </c>
+      <c r="I25" s="41">
+        <v>1.071045099</v>
+      </c>
+      <c r="J25" s="41">
+        <v>0.60673475580000003</v>
+      </c>
+      <c r="K25" s="22"/>
+    </row>
+    <row r="26" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="30">
+        <v>11</v>
+      </c>
+      <c r="C26" s="41">
+        <v>2.5774584853000002</v>
+      </c>
+      <c r="D26" s="41">
+        <v>1.6910617994999999</v>
+      </c>
+      <c r="E26" s="30">
+        <v>10</v>
+      </c>
+      <c r="F26" s="41">
+        <v>4.7285795346999997</v>
+      </c>
+      <c r="G26" s="42">
+        <v>3.0904381654000002</v>
+      </c>
+      <c r="H26" s="33">
+        <v>1</v>
+      </c>
+      <c r="I26" s="41">
+        <v>0.46447465589999998</v>
+      </c>
+      <c r="J26" s="41">
+        <v>0.35283459690000002</v>
+      </c>
+      <c r="K26" s="22"/>
+    </row>
+    <row r="27" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="30">
+        <v>7</v>
+      </c>
+      <c r="C27" s="41">
+        <v>2.5825874574999999</v>
+      </c>
+      <c r="D27" s="41">
+        <v>1.4196254742000001</v>
+      </c>
+      <c r="E27" s="30">
+        <v>5</v>
+      </c>
+      <c r="F27" s="41">
+        <v>3.7631333353</v>
+      </c>
+      <c r="G27" s="42">
+        <v>2.3499300876000002</v>
+      </c>
+      <c r="H27" s="33">
+        <v>2</v>
+      </c>
+      <c r="I27" s="41">
+        <v>1.4474084152</v>
+      </c>
+      <c r="J27" s="41">
+        <v>0.67854113660000004</v>
+      </c>
+      <c r="K27" s="22"/>
+    </row>
+    <row r="28" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="30">
+        <v>3</v>
+      </c>
+      <c r="C28" s="41">
+        <v>2.5660325715000001</v>
+      </c>
+      <c r="D28" s="41">
+        <v>1.4125118684</v>
+      </c>
+      <c r="E28" s="30">
+        <v>3</v>
+      </c>
+      <c r="F28" s="41">
+        <v>5.0955846758999996</v>
+      </c>
+      <c r="G28" s="42">
+        <v>3.3736351172000001</v>
+      </c>
+      <c r="H28" s="33">
+        <v>0</v>
+      </c>
+      <c r="I28" s="41">
+        <v>0</v>
+      </c>
+      <c r="J28" s="41">
+        <v>0</v>
+      </c>
+      <c r="K28" s="22"/>
+    </row>
+    <row r="29" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="35">
+        <v>0</v>
+      </c>
+      <c r="C29" s="43">
+        <v>0</v>
+      </c>
+      <c r="D29" s="43">
+        <v>0</v>
+      </c>
+      <c r="E29" s="35">
+        <v>0</v>
+      </c>
+      <c r="F29" s="43">
+        <v>0</v>
+      </c>
+      <c r="G29" s="44">
+        <v>0</v>
+      </c>
+      <c r="H29" s="38">
+        <v>0</v>
+      </c>
+      <c r="I29" s="43">
+        <v>0</v>
+      </c>
+      <c r="J29" s="43">
+        <v>0</v>
+      </c>
+      <c r="K29" s="22"/>
+    </row>
+    <row r="30" spans="1:11" s="3" customFormat="1">
+      <c r="A30" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+    </row>
+    <row r="31" spans="1:11" s="23" customFormat="1"/>
+    <row r="32" spans="1:11" s="23" customFormat="1"/>
+    <row r="33" s="23" customFormat="1"/>
+    <row r="34" s="23" customFormat="1"/>
+    <row r="35" s="23" customFormat="1"/>
+    <row r="36" s="23" customFormat="1"/>
+    <row r="37" s="23" customFormat="1"/>
+    <row r="38" s="23" customFormat="1"/>
+    <row r="39" s="23" customFormat="1"/>
+    <row r="40" s="23" customFormat="1"/>
+    <row r="41" s="23" customFormat="1"/>
+    <row r="42" s="23" customFormat="1"/>
+    <row r="43" s="23" customFormat="1"/>
+    <row r="44" s="23" customFormat="1"/>
+    <row r="45" s="23" customFormat="1"/>
+    <row r="46" s="23" customFormat="1"/>
+    <row r="47" s="23" customFormat="1"/>
+    <row r="48" s="23" customFormat="1"/>
+    <row r="49" s="23" customFormat="1"/>
+    <row r="50" s="23" customFormat="1"/>
+    <row r="51" s="23" customFormat="1"/>
+    <row r="52" s="23" customFormat="1"/>
+    <row r="53" s="23" customFormat="1"/>
+    <row r="54" s="23" customFormat="1"/>
+    <row r="55" s="23" customFormat="1"/>
+    <row r="56" s="23" customFormat="1"/>
+    <row r="57" s="23" customFormat="1"/>
+    <row r="58" s="23" customFormat="1"/>
+    <row r="59" s="23" customFormat="1"/>
+    <row r="60" s="23" customFormat="1"/>
+    <row r="61" s="23" customFormat="1"/>
+    <row r="62" s="23" customFormat="1"/>
+    <row r="63" s="23" customFormat="1"/>
+    <row r="64" s="23" customFormat="1"/>
+    <row r="65" s="23" customFormat="1"/>
+    <row r="66" s="23" customFormat="1"/>
+    <row r="67" s="23" customFormat="1"/>
+    <row r="68" s="23" customFormat="1"/>
+    <row r="69" s="23" customFormat="1"/>
+    <row r="70" s="23" customFormat="1"/>
+    <row r="71" s="23" customFormat="1"/>
+    <row r="72" s="23" customFormat="1"/>
+    <row r="73" s="23" customFormat="1"/>
+    <row r="74" s="23" customFormat="1"/>
+    <row r="75" s="23" customFormat="1"/>
+    <row r="76" s="23" customFormat="1"/>
+    <row r="77" s="23" customFormat="1"/>
+    <row r="78" s="23" customFormat="1"/>
+    <row r="79" s="23" customFormat="1"/>
+    <row r="80" s="23" customFormat="1"/>
+    <row r="81" s="23" customFormat="1"/>
+    <row r="82" s="23" customFormat="1"/>
+    <row r="83" s="23" customFormat="1"/>
+    <row r="84" s="23" customFormat="1"/>
+    <row r="85" s="23" customFormat="1"/>
+    <row r="86" s="23" customFormat="1"/>
+    <row r="87" s="23" customFormat="1"/>
+    <row r="88" s="23" customFormat="1"/>
+    <row r="89" s="23" customFormat="1"/>
+    <row r="90" s="23" customFormat="1"/>
+    <row r="91" s="23" customFormat="1"/>
+    <row r="92" s="23" customFormat="1"/>
+    <row r="93" s="23" customFormat="1"/>
+    <row r="94" s="23" customFormat="1"/>
+    <row r="95" s="23" customFormat="1"/>
+    <row r="96" s="23" customFormat="1"/>
+    <row r="97" s="23" customFormat="1"/>
+    <row r="98" s="23" customFormat="1"/>
+    <row r="99" s="23" customFormat="1"/>
+    <row r="100" s="23" customFormat="1"/>
+    <row r="101" s="23" customFormat="1"/>
+    <row r="102" s="23" customFormat="1"/>
+    <row r="103" s="23" customFormat="1"/>
+    <row r="104" s="23" customFormat="1"/>
+    <row r="105" s="23" customFormat="1"/>
+    <row r="106" s="23" customFormat="1"/>
+    <row r="107" s="23" customFormat="1"/>
+    <row r="108" s="23" customFormat="1"/>
+    <row r="109" s="23" customFormat="1"/>
+    <row r="110" s="23" customFormat="1"/>
+    <row r="111" s="23" customFormat="1"/>
+    <row r="112" s="23" customFormat="1"/>
+    <row r="113" s="23" customFormat="1"/>
+    <row r="114" s="23" customFormat="1"/>
+    <row r="115" s="23" customFormat="1"/>
+    <row r="116" s="23" customFormat="1"/>
+    <row r="117" s="23" customFormat="1"/>
+    <row r="118" s="23" customFormat="1"/>
+    <row r="119" s="23" customFormat="1"/>
+    <row r="120" s="23" customFormat="1"/>
+    <row r="121" s="23" customFormat="1"/>
+    <row r="122" s="23" customFormat="1"/>
+    <row r="123" s="23" customFormat="1"/>
+    <row r="124" s="23" customFormat="1"/>
+    <row r="125" s="23" customFormat="1"/>
+    <row r="126" s="23" customFormat="1"/>
+    <row r="127" s="23" customFormat="1"/>
+    <row r="128" s="23" customFormat="1"/>
+    <row r="129" s="23" customFormat="1"/>
+    <row r="130" s="23" customFormat="1"/>
+    <row r="131" s="23" customFormat="1"/>
+    <row r="132" s="23" customFormat="1"/>
+    <row r="133" s="23" customFormat="1"/>
+    <row r="134" s="23" customFormat="1"/>
+    <row r="135" s="23" customFormat="1"/>
+    <row r="136" s="23" customFormat="1"/>
+    <row r="137" s="23" customFormat="1"/>
+    <row r="138" s="23" customFormat="1"/>
+    <row r="139" s="23" customFormat="1"/>
+    <row r="140" s="23" customFormat="1"/>
+    <row r="141" s="23" customFormat="1"/>
+    <row r="142" s="23" customFormat="1"/>
+    <row r="143" s="23" customFormat="1"/>
+    <row r="144" s="23" customFormat="1"/>
+    <row r="145" s="23" customFormat="1"/>
+    <row r="146" s="23" customFormat="1"/>
+    <row r="147" s="23" customFormat="1"/>
+    <row r="148" s="23" customFormat="1"/>
+    <row r="149" s="23" customFormat="1"/>
+    <row r="150" s="23" customFormat="1"/>
+    <row r="151" s="23" customFormat="1"/>
+    <row r="152" s="23" customFormat="1"/>
+    <row r="153" s="23" customFormat="1"/>
+    <row r="154" s="23" customFormat="1"/>
+    <row r="155" s="23" customFormat="1"/>
+    <row r="156" s="23" customFormat="1"/>
+    <row r="157" s="23" customFormat="1"/>
+    <row r="158" s="23" customFormat="1"/>
+    <row r="159" s="23" customFormat="1"/>
+    <row r="160" s="23" customFormat="1"/>
+    <row r="161" s="23" customFormat="1"/>
+    <row r="162" s="23" customFormat="1"/>
+    <row r="163" s="23" customFormat="1"/>
+    <row r="164" s="23" customFormat="1"/>
+    <row r="165" s="23" customFormat="1"/>
+    <row r="166" s="23" customFormat="1"/>
+    <row r="167" s="23" customFormat="1"/>
+    <row r="168" s="23" customFormat="1"/>
+    <row r="169" s="23" customFormat="1"/>
+    <row r="170" s="23" customFormat="1"/>
+    <row r="171" s="23" customFormat="1"/>
+    <row r="172" s="23" customFormat="1"/>
+    <row r="173" s="23" customFormat="1"/>
+    <row r="174" s="23" customFormat="1"/>
+    <row r="175" s="23" customFormat="1"/>
+    <row r="176" s="23" customFormat="1"/>
+    <row r="177" s="23" customFormat="1"/>
+    <row r="178" s="23" customFormat="1"/>
+    <row r="179" s="23" customFormat="1"/>
+    <row r="180" s="23" customFormat="1"/>
+    <row r="181" s="23" customFormat="1"/>
+    <row r="182" s="23" customFormat="1"/>
+    <row r="183" s="23" customFormat="1"/>
+    <row r="184" s="23" customFormat="1"/>
+    <row r="185" s="23" customFormat="1"/>
+    <row r="186" s="23" customFormat="1"/>
+    <row r="187" s="23" customFormat="1"/>
+    <row r="188" s="23" customFormat="1"/>
+    <row r="189" s="23" customFormat="1"/>
+    <row r="190" s="23" customFormat="1"/>
+    <row r="191" s="23" customFormat="1"/>
+    <row r="192" s="23" customFormat="1"/>
+    <row r="193" s="23" customFormat="1"/>
+    <row r="194" s="23" customFormat="1"/>
+    <row r="195" s="23" customFormat="1"/>
+    <row r="196" s="23" customFormat="1"/>
+    <row r="197" s="23" customFormat="1"/>
+    <row r="198" s="23" customFormat="1"/>
+    <row r="199" s="23" customFormat="1"/>
+    <row r="200" s="23" customFormat="1"/>
+    <row r="201" s="23" customFormat="1"/>
+    <row r="202" s="23" customFormat="1"/>
+    <row r="203" s="23" customFormat="1"/>
+    <row r="204" s="23" customFormat="1"/>
+    <row r="205" s="23" customFormat="1"/>
+    <row r="206" s="23" customFormat="1"/>
+    <row r="207" s="23" customFormat="1"/>
+    <row r="208" s="23" customFormat="1"/>
+    <row r="209" s="23" customFormat="1"/>
+    <row r="210" s="23" customFormat="1"/>
+    <row r="211" s="23" customFormat="1"/>
+    <row r="212" s="23" customFormat="1"/>
+    <row r="213" s="23" customFormat="1"/>
+    <row r="214" s="23" customFormat="1"/>
+    <row r="215" s="23" customFormat="1"/>
+    <row r="216" s="23" customFormat="1"/>
+    <row r="217" s="23" customFormat="1"/>
+    <row r="218" s="23" customFormat="1"/>
+    <row r="219" s="23" customFormat="1"/>
+    <row r="220" s="23" customFormat="1"/>
+    <row r="221" s="23" customFormat="1"/>
+    <row r="222" s="23" customFormat="1"/>
+    <row r="223" s="23" customFormat="1"/>
+    <row r="224" s="23" customFormat="1"/>
+    <row r="225" s="23" customFormat="1"/>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:T225"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="22" customWidth="1"/>
+    <col min="3" max="4" width="16" style="24" customWidth="1"/>
+    <col min="5" max="5" width="16" style="22" customWidth="1"/>
+    <col min="6" max="6" width="16" style="25" customWidth="1"/>
+    <col min="7" max="7" width="16" style="24" customWidth="1"/>
+    <col min="8" max="8" width="16" style="22" customWidth="1"/>
+    <col min="9" max="10" width="16" style="24" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="22"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+    </row>
+    <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="8"/>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="N2" s="11"/>
+      <c r="Q2" s="11"/>
+      <c r="T2" s="11"/>
+    </row>
+    <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="56" t="s">
         <v>94</v>
       </c>
-      <c r="B3" s="61"/>
-[...7 lines deleted...]
-      <c r="J3" s="61"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
       <c r="N3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="T3" s="11"/>
     </row>
     <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>44</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
@@ -7484,153 +8647,153 @@
     <row r="216" s="23" customFormat="1"/>
     <row r="217" s="23" customFormat="1"/>
     <row r="218" s="23" customFormat="1"/>
     <row r="219" s="23" customFormat="1"/>
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="59"/>
-[...7 lines deleted...]
-      <c r="J1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
     </row>
     <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="N2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="T2" s="11"/>
     </row>
     <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="61" t="s">
+      <c r="A3" s="56" t="s">
         <v>93</v>
       </c>
-      <c r="B3" s="61"/>
-[...7 lines deleted...]
-      <c r="J3" s="61"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
       <c r="N3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="T3" s="11"/>
     </row>
     <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
@@ -8596,153 +9759,153 @@
     <row r="215" s="23" customFormat="1"/>
     <row r="216" s="23" customFormat="1"/>
     <row r="217" s="23" customFormat="1"/>
     <row r="218" s="23" customFormat="1"/>
     <row r="219" s="23" customFormat="1"/>
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="59"/>
-[...7 lines deleted...]
-      <c r="J1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
     </row>
     <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="N2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="T2" s="11"/>
     </row>
     <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="61" t="s">
+      <c r="A3" s="56" t="s">
         <v>92</v>
       </c>
-      <c r="B3" s="61"/>
-[...7 lines deleted...]
-      <c r="J3" s="61"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
       <c r="N3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="T3" s="11"/>
     </row>
     <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>44</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
@@ -9709,153 +10872,153 @@
     <row r="216" s="23" customFormat="1"/>
     <row r="217" s="23" customFormat="1"/>
     <row r="218" s="23" customFormat="1"/>
     <row r="219" s="23" customFormat="1"/>
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="59"/>
-[...7 lines deleted...]
-      <c r="J1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
     </row>
     <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="N2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="T2" s="11"/>
     </row>
     <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="61" t="s">
+      <c r="A3" s="56" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="61"/>
-[...7 lines deleted...]
-      <c r="J3" s="61"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
       <c r="N3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="T3" s="11"/>
     </row>
     <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
@@ -10917,152 +12080,152 @@
     <row r="215" s="23" customFormat="1"/>
     <row r="216" s="23" customFormat="1"/>
     <row r="217" s="23" customFormat="1"/>
     <row r="218" s="23" customFormat="1"/>
     <row r="219" s="23" customFormat="1"/>
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:S228"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="59"/>
-[...7 lines deleted...]
-      <c r="J1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
     </row>
     <row r="2" spans="1:19" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="M2" s="11"/>
       <c r="P2" s="11"/>
       <c r="S2" s="11"/>
     </row>
     <row r="3" spans="1:19" s="7" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="61" t="s">
+      <c r="A3" s="56" t="s">
         <v>90</v>
       </c>
-      <c r="B3" s="61"/>
-[...7 lines deleted...]
-      <c r="J3" s="61"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
       <c r="M3" s="11"/>
       <c r="P3" s="11"/>
       <c r="S3" s="11"/>
     </row>
     <row r="4" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:19" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
     </row>
     <row r="6" spans="1:19" s="17" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>44</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
@@ -12102,152 +13265,1236 @@
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
     <row r="226" s="23" customFormat="1"/>
     <row r="227" s="23" customFormat="1"/>
     <row r="228" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B53CF93-39E0-49C3-925B-EA66DD33E3DE}">
+  <dimension ref="A1:J225"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="22" customWidth="1"/>
+    <col min="3" max="4" width="16" style="24" customWidth="1"/>
+    <col min="5" max="5" width="16" style="22" customWidth="1"/>
+    <col min="6" max="6" width="16" style="25" customWidth="1"/>
+    <col min="7" max="7" width="16" style="24" customWidth="1"/>
+    <col min="8" max="8" width="16" style="22" customWidth="1"/>
+    <col min="9" max="10" width="16" style="24" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="22"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="7" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+    </row>
+    <row r="2" spans="1:10" s="7" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="8"/>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+    </row>
+    <row r="3" spans="1:10" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="55" t="s">
+        <v>103</v>
+      </c>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+    </row>
+    <row r="4" spans="1:10" s="16" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="12"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="15" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="17" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="59" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+    </row>
+    <row r="6" spans="1:10" s="17" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="58"/>
+      <c r="B6" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="21" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="26">
+        <v>427</v>
+      </c>
+      <c r="C7" s="39">
+        <v>1.8239810449498</v>
+      </c>
+      <c r="D7" s="39">
+        <v>0.77578957171859997</v>
+      </c>
+      <c r="E7" s="26">
+        <v>324</v>
+      </c>
+      <c r="F7" s="39">
+        <v>2.8076913411319002</v>
+      </c>
+      <c r="G7" s="40">
+        <v>1.3729560176272999</v>
+      </c>
+      <c r="H7" s="29">
+        <v>103</v>
+      </c>
+      <c r="I7" s="39">
+        <v>0.86768984990730003</v>
+      </c>
+      <c r="J7" s="39">
+        <v>0.31917293970720001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="30">
+        <v>73</v>
+      </c>
+      <c r="C8" s="41">
+        <v>1.8051164170269001</v>
+      </c>
+      <c r="D8" s="41">
+        <v>0.84451774910569999</v>
+      </c>
+      <c r="E8" s="30">
+        <v>63</v>
+      </c>
+      <c r="F8" s="41">
+        <v>3.2053459064298</v>
+      </c>
+      <c r="G8" s="42">
+        <v>1.7132051749237001</v>
+      </c>
+      <c r="H8" s="33">
+        <v>10</v>
+      </c>
+      <c r="I8" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J8" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="30">
+        <v>33</v>
+      </c>
+      <c r="C9" s="41">
+        <v>1.3192730805326001</v>
+      </c>
+      <c r="D9" s="41">
+        <v>0.42100941278830001</v>
+      </c>
+      <c r="E9" s="30">
+        <v>21</v>
+      </c>
+      <c r="F9" s="41">
+        <v>1.7784545314810001</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0.64413861867110001</v>
+      </c>
+      <c r="H9" s="33">
+        <v>12</v>
+      </c>
+      <c r="I9" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J9" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="30">
+        <v>23</v>
+      </c>
+      <c r="C10" s="41">
+        <v>0.98795277499830003</v>
+      </c>
+      <c r="D10" s="41">
+        <v>0.54887111670099997</v>
+      </c>
+      <c r="E10" s="30">
+        <v>15</v>
+      </c>
+      <c r="F10" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G10" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="H10" s="33">
+        <v>8</v>
+      </c>
+      <c r="I10" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J10" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="30">
+        <v>36</v>
+      </c>
+      <c r="C11" s="41">
+        <v>1.2617168812462001</v>
+      </c>
+      <c r="D11" s="41">
+        <v>0.69100466925290005</v>
+      </c>
+      <c r="E11" s="30">
+        <v>29</v>
+      </c>
+      <c r="F11" s="41">
+        <v>2.0801369160464001</v>
+      </c>
+      <c r="G11" s="42">
+        <v>1.2835839459967</v>
+      </c>
+      <c r="H11" s="33">
+        <v>7</v>
+      </c>
+      <c r="I11" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J11" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="30">
+        <v>32</v>
+      </c>
+      <c r="C12" s="41">
+        <v>1.7210792134776001</v>
+      </c>
+      <c r="D12" s="41">
+        <v>0.67543456897419996</v>
+      </c>
+      <c r="E12" s="30">
+        <v>25</v>
+      </c>
+      <c r="F12" s="41">
+        <v>2.7103723238461002</v>
+      </c>
+      <c r="G12" s="42">
+        <v>1.2537308200249</v>
+      </c>
+      <c r="H12" s="33">
+        <v>7</v>
+      </c>
+      <c r="I12" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J12" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="30">
+        <v>71</v>
+      </c>
+      <c r="C13" s="41">
+        <v>2.5962851547522998</v>
+      </c>
+      <c r="D13" s="41">
+        <v>1.1063865297671001</v>
+      </c>
+      <c r="E13" s="30">
+        <v>54</v>
+      </c>
+      <c r="F13" s="41">
+        <v>4.0293545943969997</v>
+      </c>
+      <c r="G13" s="42">
+        <v>1.9868663444998</v>
+      </c>
+      <c r="H13" s="33">
+        <v>17</v>
+      </c>
+      <c r="I13" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J13" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="30">
+        <v>8</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D14" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E14" s="30">
+        <v>3</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G14" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H14" s="33">
+        <v>5</v>
+      </c>
+      <c r="I14" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J14" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="30">
+        <v>5</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D15" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E15" s="30">
+        <v>2</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H15" s="33">
+        <v>3</v>
+      </c>
+      <c r="I15" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="30">
+        <v>7</v>
+      </c>
+      <c r="C16" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D16" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E16" s="30">
+        <v>6</v>
+      </c>
+      <c r="F16" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G16" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H16" s="33">
+        <v>1</v>
+      </c>
+      <c r="I16" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J16" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="30">
+        <v>39</v>
+      </c>
+      <c r="C17" s="41">
+        <v>3.1646558254213999</v>
+      </c>
+      <c r="D17" s="41">
+        <v>1.0426695930442</v>
+      </c>
+      <c r="E17" s="30">
+        <v>29</v>
+      </c>
+      <c r="F17" s="45">
+        <v>4.6422579942883999</v>
+      </c>
+      <c r="G17" s="46">
+        <v>1.8127845518379999</v>
+      </c>
+      <c r="H17" s="33">
+        <v>10</v>
+      </c>
+      <c r="I17" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J17" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="30">
+        <v>8</v>
+      </c>
+      <c r="C18" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E18" s="30">
+        <v>6</v>
+      </c>
+      <c r="F18" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G18" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H18" s="33">
+        <v>2</v>
+      </c>
+      <c r="I18" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J18" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="30">
+        <v>20</v>
+      </c>
+      <c r="C19" s="45">
+        <v>3.0351431639091002</v>
+      </c>
+      <c r="D19" s="46">
+        <v>1.089450087401</v>
+      </c>
+      <c r="E19" s="30">
+        <v>15</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H19" s="33">
+        <v>5</v>
+      </c>
+      <c r="I19" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="30">
+        <v>8</v>
+      </c>
+      <c r="C20" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D20" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E20" s="30">
+        <v>7</v>
+      </c>
+      <c r="F20" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G20" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H20" s="33">
+        <v>1</v>
+      </c>
+      <c r="I20" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J20" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="30">
+        <v>29</v>
+      </c>
+      <c r="C21" s="41">
+        <v>3.6610706990624999</v>
+      </c>
+      <c r="D21" s="41">
+        <v>1.3325300780139</v>
+      </c>
+      <c r="E21" s="30">
+        <v>21</v>
+      </c>
+      <c r="F21" s="45">
+        <v>5.2359676068137002</v>
+      </c>
+      <c r="G21" s="46">
+        <v>2.2996491685092</v>
+      </c>
+      <c r="H21" s="33">
+        <v>8</v>
+      </c>
+      <c r="I21" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J21" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="30">
+        <v>6</v>
+      </c>
+      <c r="C22" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E22" s="30">
+        <v>4</v>
+      </c>
+      <c r="F22" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G22" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H22" s="33">
+        <v>2</v>
+      </c>
+      <c r="I22" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J22" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="30">
+        <v>9</v>
+      </c>
+      <c r="C23" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E23" s="30">
+        <v>6</v>
+      </c>
+      <c r="F23" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G23" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H23" s="33">
+        <v>3</v>
+      </c>
+      <c r="I23" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J23" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="30">
+        <v>2</v>
+      </c>
+      <c r="C24" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E24" s="30">
+        <v>2</v>
+      </c>
+      <c r="F24" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G24" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H24" s="33">
+        <v>0</v>
+      </c>
+      <c r="I24" s="41">
+        <v>0</v>
+      </c>
+      <c r="J24" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="30">
+        <v>6</v>
+      </c>
+      <c r="C25" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D25" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E25" s="30">
+        <v>5</v>
+      </c>
+      <c r="F25" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H25" s="33">
+        <v>1</v>
+      </c>
+      <c r="I25" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J25" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="30">
+        <v>7</v>
+      </c>
+      <c r="C26" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D26" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E26" s="30">
+        <v>7</v>
+      </c>
+      <c r="F26" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G26" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H26" s="33">
+        <v>0</v>
+      </c>
+      <c r="I26" s="41">
+        <v>0</v>
+      </c>
+      <c r="J26" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="30">
+        <v>2</v>
+      </c>
+      <c r="C27" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E27" s="30">
+        <v>2</v>
+      </c>
+      <c r="F27" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G27" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H27" s="33">
+        <v>0</v>
+      </c>
+      <c r="I27" s="41">
+        <v>0</v>
+      </c>
+      <c r="J27" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="30">
+        <v>3</v>
+      </c>
+      <c r="C28" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D28" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E28" s="30">
+        <v>2</v>
+      </c>
+      <c r="F28" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G28" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H28" s="33">
+        <v>1</v>
+      </c>
+      <c r="I28" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="J28" s="45" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="35">
+        <v>0</v>
+      </c>
+      <c r="C29" s="43">
+        <v>0</v>
+      </c>
+      <c r="D29" s="43">
+        <v>0</v>
+      </c>
+      <c r="E29" s="35">
+        <v>0</v>
+      </c>
+      <c r="F29" s="43">
+        <v>0</v>
+      </c>
+      <c r="G29" s="44">
+        <v>0</v>
+      </c>
+      <c r="H29" s="38">
+        <v>0</v>
+      </c>
+      <c r="I29" s="43">
+        <v>0</v>
+      </c>
+      <c r="J29" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="49" customFormat="1" ht="15.6">
+      <c r="A30" s="47" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" s="48"/>
+      <c r="C30" s="14"/>
+      <c r="H30" s="48"/>
+    </row>
+    <row r="31" spans="1:10" s="49" customFormat="1" ht="15.6">
+      <c r="A31" s="50" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" s="51"/>
+      <c r="C31" s="14"/>
+      <c r="H31" s="48"/>
+    </row>
+    <row r="32" spans="1:10" s="23" customFormat="1"/>
+    <row r="33" s="23" customFormat="1"/>
+    <row r="34" s="23" customFormat="1"/>
+    <row r="35" s="23" customFormat="1"/>
+    <row r="36" s="23" customFormat="1"/>
+    <row r="37" s="23" customFormat="1"/>
+    <row r="38" s="23" customFormat="1"/>
+    <row r="39" s="23" customFormat="1"/>
+    <row r="40" s="23" customFormat="1"/>
+    <row r="41" s="23" customFormat="1"/>
+    <row r="42" s="23" customFormat="1"/>
+    <row r="43" s="23" customFormat="1"/>
+    <row r="44" s="23" customFormat="1"/>
+    <row r="45" s="23" customFormat="1"/>
+    <row r="46" s="23" customFormat="1"/>
+    <row r="47" s="23" customFormat="1"/>
+    <row r="48" s="23" customFormat="1"/>
+    <row r="49" s="23" customFormat="1"/>
+    <row r="50" s="23" customFormat="1"/>
+    <row r="51" s="23" customFormat="1"/>
+    <row r="52" s="23" customFormat="1"/>
+    <row r="53" s="23" customFormat="1"/>
+    <row r="54" s="23" customFormat="1"/>
+    <row r="55" s="23" customFormat="1"/>
+    <row r="56" s="23" customFormat="1"/>
+    <row r="57" s="23" customFormat="1"/>
+    <row r="58" s="23" customFormat="1"/>
+    <row r="59" s="23" customFormat="1"/>
+    <row r="60" s="23" customFormat="1"/>
+    <row r="61" s="23" customFormat="1"/>
+    <row r="62" s="23" customFormat="1"/>
+    <row r="63" s="23" customFormat="1"/>
+    <row r="64" s="23" customFormat="1"/>
+    <row r="65" s="23" customFormat="1"/>
+    <row r="66" s="23" customFormat="1"/>
+    <row r="67" s="23" customFormat="1"/>
+    <row r="68" s="23" customFormat="1"/>
+    <row r="69" s="23" customFormat="1"/>
+    <row r="70" s="23" customFormat="1"/>
+    <row r="71" s="23" customFormat="1"/>
+    <row r="72" s="23" customFormat="1"/>
+    <row r="73" s="23" customFormat="1"/>
+    <row r="74" s="23" customFormat="1"/>
+    <row r="75" s="23" customFormat="1"/>
+    <row r="76" s="23" customFormat="1"/>
+    <row r="77" s="23" customFormat="1"/>
+    <row r="78" s="23" customFormat="1"/>
+    <row r="79" s="23" customFormat="1"/>
+    <row r="80" s="23" customFormat="1"/>
+    <row r="81" s="23" customFormat="1"/>
+    <row r="82" s="23" customFormat="1"/>
+    <row r="83" s="23" customFormat="1"/>
+    <row r="84" s="23" customFormat="1"/>
+    <row r="85" s="23" customFormat="1"/>
+    <row r="86" s="23" customFormat="1"/>
+    <row r="87" s="23" customFormat="1"/>
+    <row r="88" s="23" customFormat="1"/>
+    <row r="89" s="23" customFormat="1"/>
+    <row r="90" s="23" customFormat="1"/>
+    <row r="91" s="23" customFormat="1"/>
+    <row r="92" s="23" customFormat="1"/>
+    <row r="93" s="23" customFormat="1"/>
+    <row r="94" s="23" customFormat="1"/>
+    <row r="95" s="23" customFormat="1"/>
+    <row r="96" s="23" customFormat="1"/>
+    <row r="97" s="23" customFormat="1"/>
+    <row r="98" s="23" customFormat="1"/>
+    <row r="99" s="23" customFormat="1"/>
+    <row r="100" s="23" customFormat="1"/>
+    <row r="101" s="23" customFormat="1"/>
+    <row r="102" s="23" customFormat="1"/>
+    <row r="103" s="23" customFormat="1"/>
+    <row r="104" s="23" customFormat="1"/>
+    <row r="105" s="23" customFormat="1"/>
+    <row r="106" s="23" customFormat="1"/>
+    <row r="107" s="23" customFormat="1"/>
+    <row r="108" s="23" customFormat="1"/>
+    <row r="109" s="23" customFormat="1"/>
+    <row r="110" s="23" customFormat="1"/>
+    <row r="111" s="23" customFormat="1"/>
+    <row r="112" s="23" customFormat="1"/>
+    <row r="113" s="23" customFormat="1"/>
+    <row r="114" s="23" customFormat="1"/>
+    <row r="115" s="23" customFormat="1"/>
+    <row r="116" s="23" customFormat="1"/>
+    <row r="117" s="23" customFormat="1"/>
+    <row r="118" s="23" customFormat="1"/>
+    <row r="119" s="23" customFormat="1"/>
+    <row r="120" s="23" customFormat="1"/>
+    <row r="121" s="23" customFormat="1"/>
+    <row r="122" s="23" customFormat="1"/>
+    <row r="123" s="23" customFormat="1"/>
+    <row r="124" s="23" customFormat="1"/>
+    <row r="125" s="23" customFormat="1"/>
+    <row r="126" s="23" customFormat="1"/>
+    <row r="127" s="23" customFormat="1"/>
+    <row r="128" s="23" customFormat="1"/>
+    <row r="129" s="23" customFormat="1"/>
+    <row r="130" s="23" customFormat="1"/>
+    <row r="131" s="23" customFormat="1"/>
+    <row r="132" s="23" customFormat="1"/>
+    <row r="133" s="23" customFormat="1"/>
+    <row r="134" s="23" customFormat="1"/>
+    <row r="135" s="23" customFormat="1"/>
+    <row r="136" s="23" customFormat="1"/>
+    <row r="137" s="23" customFormat="1"/>
+    <row r="138" s="23" customFormat="1"/>
+    <row r="139" s="23" customFormat="1"/>
+    <row r="140" s="23" customFormat="1"/>
+    <row r="141" s="23" customFormat="1"/>
+    <row r="142" s="23" customFormat="1"/>
+    <row r="143" s="23" customFormat="1"/>
+    <row r="144" s="23" customFormat="1"/>
+    <row r="145" s="23" customFormat="1"/>
+    <row r="146" s="23" customFormat="1"/>
+    <row r="147" s="23" customFormat="1"/>
+    <row r="148" s="23" customFormat="1"/>
+    <row r="149" s="23" customFormat="1"/>
+    <row r="150" s="23" customFormat="1"/>
+    <row r="151" s="23" customFormat="1"/>
+    <row r="152" s="23" customFormat="1"/>
+    <row r="153" s="23" customFormat="1"/>
+    <row r="154" s="23" customFormat="1"/>
+    <row r="155" s="23" customFormat="1"/>
+    <row r="156" s="23" customFormat="1"/>
+    <row r="157" s="23" customFormat="1"/>
+    <row r="158" s="23" customFormat="1"/>
+    <row r="159" s="23" customFormat="1"/>
+    <row r="160" s="23" customFormat="1"/>
+    <row r="161" s="23" customFormat="1"/>
+    <row r="162" s="23" customFormat="1"/>
+    <row r="163" s="23" customFormat="1"/>
+    <row r="164" s="23" customFormat="1"/>
+    <row r="165" s="23" customFormat="1"/>
+    <row r="166" s="23" customFormat="1"/>
+    <row r="167" s="23" customFormat="1"/>
+    <row r="168" s="23" customFormat="1"/>
+    <row r="169" s="23" customFormat="1"/>
+    <row r="170" s="23" customFormat="1"/>
+    <row r="171" s="23" customFormat="1"/>
+    <row r="172" s="23" customFormat="1"/>
+    <row r="173" s="23" customFormat="1"/>
+    <row r="174" s="23" customFormat="1"/>
+    <row r="175" s="23" customFormat="1"/>
+    <row r="176" s="23" customFormat="1"/>
+    <row r="177" s="23" customFormat="1"/>
+    <row r="178" s="23" customFormat="1"/>
+    <row r="179" s="23" customFormat="1"/>
+    <row r="180" s="23" customFormat="1"/>
+    <row r="181" s="23" customFormat="1"/>
+    <row r="182" s="23" customFormat="1"/>
+    <row r="183" s="23" customFormat="1"/>
+    <row r="184" s="23" customFormat="1"/>
+    <row r="185" s="23" customFormat="1"/>
+    <row r="186" s="23" customFormat="1"/>
+    <row r="187" s="23" customFormat="1"/>
+    <row r="188" s="23" customFormat="1"/>
+    <row r="189" s="23" customFormat="1"/>
+    <row r="190" s="23" customFormat="1"/>
+    <row r="191" s="23" customFormat="1"/>
+    <row r="192" s="23" customFormat="1"/>
+    <row r="193" s="23" customFormat="1"/>
+    <row r="194" s="23" customFormat="1"/>
+    <row r="195" s="23" customFormat="1"/>
+    <row r="196" s="23" customFormat="1"/>
+    <row r="197" s="23" customFormat="1"/>
+    <row r="198" s="23" customFormat="1"/>
+    <row r="199" s="23" customFormat="1"/>
+    <row r="200" s="23" customFormat="1"/>
+    <row r="201" s="23" customFormat="1"/>
+    <row r="202" s="23" customFormat="1"/>
+    <row r="203" s="23" customFormat="1"/>
+    <row r="204" s="23" customFormat="1"/>
+    <row r="205" s="23" customFormat="1"/>
+    <row r="206" s="23" customFormat="1"/>
+    <row r="207" s="23" customFormat="1"/>
+    <row r="208" s="23" customFormat="1"/>
+    <row r="209" s="23" customFormat="1"/>
+    <row r="210" s="23" customFormat="1"/>
+    <row r="211" s="23" customFormat="1"/>
+    <row r="212" s="23" customFormat="1"/>
+    <row r="213" s="23" customFormat="1"/>
+    <row r="214" s="23" customFormat="1"/>
+    <row r="215" s="23" customFormat="1"/>
+    <row r="216" s="23" customFormat="1"/>
+    <row r="217" s="23" customFormat="1"/>
+    <row r="218" s="23" customFormat="1"/>
+    <row r="219" s="23" customFormat="1"/>
+    <row r="220" s="23" customFormat="1"/>
+    <row r="221" s="23" customFormat="1"/>
+    <row r="222" s="23" customFormat="1"/>
+    <row r="223" s="23" customFormat="1"/>
+    <row r="224" s="23" customFormat="1"/>
+    <row r="225" s="23" customFormat="1"/>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="C1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="59"/>
-[...7 lines deleted...]
-      <c r="J1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
     </row>
     <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="N2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="T2" s="11"/>
     </row>
     <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="61" t="s">
+      <c r="A3" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B3" s="61"/>
-[...7 lines deleted...]
-      <c r="J3" s="61"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
       <c r="N3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="T3" s="11"/>
     </row>
     <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
@@ -12992,60 +15239,60 @@
         <v>0</v>
       </c>
       <c r="D29" s="43">
         <v>0</v>
       </c>
       <c r="E29" s="35">
         <v>0</v>
       </c>
       <c r="F29" s="43">
         <v>0</v>
       </c>
       <c r="G29" s="44">
         <v>0</v>
       </c>
       <c r="H29" s="38">
         <v>0</v>
       </c>
       <c r="I29" s="43">
         <v>0</v>
       </c>
       <c r="J29" s="43">
         <v>0</v>
       </c>
       <c r="K29" s="22"/>
     </row>
-    <row r="30" spans="1:14" s="49" customFormat="1" ht="15.75">
+    <row r="30" spans="1:14" s="49" customFormat="1" ht="15.6">
       <c r="A30" s="47" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="48"/>
       <c r="C30" s="14"/>
       <c r="H30" s="48"/>
       <c r="N30" s="48"/>
     </row>
-    <row r="31" spans="1:14" s="49" customFormat="1" ht="15.75">
+    <row r="31" spans="1:14" s="49" customFormat="1" ht="15.6">
       <c r="A31" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="51"/>
       <c r="C31" s="14"/>
       <c r="H31" s="48"/>
       <c r="N31" s="48"/>
     </row>
     <row r="32" spans="1:14" s="23" customFormat="1"/>
     <row r="33" s="23" customFormat="1"/>
     <row r="34" s="23" customFormat="1"/>
     <row r="35" s="23" customFormat="1"/>
     <row r="36" s="23" customFormat="1"/>
     <row r="37" s="23" customFormat="1"/>
     <row r="38" s="23" customFormat="1"/>
     <row r="39" s="23" customFormat="1"/>
     <row r="40" s="23" customFormat="1"/>
     <row r="41" s="23" customFormat="1"/>
     <row r="42" s="23" customFormat="1"/>
     <row r="43" s="23" customFormat="1"/>
     <row r="44" s="23" customFormat="1"/>
     <row r="45" s="23" customFormat="1"/>
     <row r="46" s="23" customFormat="1"/>
     <row r="47" s="23" customFormat="1"/>
     <row r="48" s="23" customFormat="1"/>
@@ -13218,153 +15465,153 @@
     <row r="215" s="23" customFormat="1"/>
     <row r="216" s="23" customFormat="1"/>
     <row r="217" s="23" customFormat="1"/>
     <row r="218" s="23" customFormat="1"/>
     <row r="219" s="23" customFormat="1"/>
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="59"/>
-[...7 lines deleted...]
-      <c r="J1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
     </row>
     <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="N2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="T2" s="11"/>
     </row>
     <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="61" t="s">
+      <c r="A3" s="56" t="s">
         <v>98</v>
       </c>
-      <c r="B3" s="61"/>
-[...7 lines deleted...]
-      <c r="J3" s="61"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
       <c r="N3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="T3" s="11"/>
     </row>
     <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
@@ -14073,1162 +16320,50 @@
         <v>0</v>
       </c>
       <c r="C28" s="41">
         <v>0</v>
       </c>
       <c r="D28" s="41">
         <v>0</v>
       </c>
       <c r="E28" s="30">
         <v>0</v>
       </c>
       <c r="F28" s="41">
         <v>0</v>
       </c>
       <c r="G28" s="42">
         <v>0</v>
       </c>
       <c r="H28" s="33">
         <v>0</v>
       </c>
       <c r="I28" s="41">
         <v>0</v>
       </c>
       <c r="J28" s="41">
         <v>0</v>
-      </c>
-[...1110 lines deleted...]
-        <v>0.38822387576840001</v>
       </c>
       <c r="K28" s="22"/>
     </row>
     <row r="29" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="35">
         <v>0</v>
       </c>
       <c r="C29" s="43">
         <v>0</v>
       </c>
       <c r="D29" s="43">
         <v>0</v>
       </c>
       <c r="E29" s="35">
         <v>0</v>
       </c>
       <c r="F29" s="43">
         <v>0</v>
       </c>
       <c r="G29" s="44">
         <v>0</v>
       </c>
@@ -15443,904 +16578,904 @@
     <row r="216" s="23" customFormat="1"/>
     <row r="217" s="23" customFormat="1"/>
     <row r="218" s="23" customFormat="1"/>
     <row r="219" s="23" customFormat="1"/>
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="59"/>
-[...7 lines deleted...]
-      <c r="J1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
     </row>
     <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="N2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="T2" s="11"/>
     </row>
     <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="61" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="61"/>
+      <c r="A3" s="56" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
       <c r="N3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="T3" s="11"/>
     </row>
     <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>30</v>
       </c>
       <c r="K6" s="7"/>
     </row>
     <row r="7" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="26">
-        <v>460</v>
+        <v>442</v>
       </c>
       <c r="C7" s="39">
-        <v>1.9506255539538</v>
+        <v>1.8833936452508999</v>
       </c>
       <c r="D7" s="39">
-        <v>0.91946165967170002</v>
+        <v>0.86271371289989995</v>
       </c>
       <c r="E7" s="26">
-        <v>358</v>
+        <v>324</v>
       </c>
       <c r="F7" s="39">
-        <v>3.0625839457040001</v>
+        <v>2.7868017927221</v>
       </c>
       <c r="G7" s="40">
-        <v>1.6239342893402</v>
+        <v>1.4485828739696001</v>
       </c>
       <c r="H7" s="29">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="I7" s="39">
-        <v>0.85766877386920004</v>
+        <v>0.99644955733780005</v>
       </c>
       <c r="J7" s="39">
-        <v>0.35089616126500001</v>
+        <v>0.39104866774050001</v>
       </c>
       <c r="K7" s="22"/>
     </row>
     <row r="8" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="30">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C8" s="41">
-        <v>1.3416732404514</v>
+        <v>1.3931964990465</v>
       </c>
       <c r="D8" s="41">
-        <v>0.69870893819409996</v>
+        <v>0.74900351606350002</v>
       </c>
       <c r="E8" s="30">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F8" s="41">
-        <v>2.1871748643761002</v>
+        <v>2.0888037064548</v>
       </c>
       <c r="G8" s="42">
-        <v>1.2714269026094001</v>
+        <v>1.2183617494487</v>
       </c>
       <c r="H8" s="33">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="I8" s="41">
-        <v>0.53428701947260004</v>
+        <v>0.72932810648190005</v>
       </c>
       <c r="J8" s="41">
-        <v>0.2525791177433</v>
+        <v>0.35701167251569998</v>
       </c>
       <c r="K8" s="22"/>
     </row>
     <row r="9" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="30">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="C9" s="41">
-        <v>1.1052968684461999</v>
+        <v>2.1845938927727002</v>
       </c>
       <c r="D9" s="41">
-        <v>0.4105819763679</v>
+        <v>0.76952684090430001</v>
       </c>
       <c r="E9" s="30">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="F9" s="41">
-        <v>1.9210242901515</v>
+        <v>3.4417991759349</v>
       </c>
       <c r="G9" s="42">
-        <v>0.78539869719480004</v>
+        <v>1.3514324717779</v>
       </c>
       <c r="H9" s="33">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="I9" s="41">
-        <v>0.36379616937190001</v>
+        <v>1.0423542016367</v>
       </c>
       <c r="J9" s="41">
-        <v>0.123648052814</v>
+        <v>0.3224705641051</v>
       </c>
       <c r="K9" s="22"/>
     </row>
     <row r="10" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="30">
         <v>30</v>
       </c>
       <c r="C10" s="41">
-        <v>1.3280671045746999</v>
+        <v>1.3212372594191999</v>
       </c>
       <c r="D10" s="41">
-        <v>0.82966991033710003</v>
+        <v>0.77652481907479998</v>
       </c>
       <c r="E10" s="30">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F10" s="41">
-        <v>2.4102978637172998</v>
+        <v>2.2228090438098</v>
       </c>
       <c r="G10" s="42">
-        <v>1.5526575376648999</v>
+        <v>1.3337794746395999</v>
       </c>
       <c r="H10" s="33">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I10" s="41">
-        <v>0.2634517358615</v>
+        <v>0.4363397725448</v>
       </c>
       <c r="J10" s="41">
-        <v>0.17765547131619999</v>
+        <v>0.28028835969080002</v>
       </c>
       <c r="K10" s="22"/>
     </row>
     <row r="11" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="30">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="C11" s="41">
-        <v>1.3129767525046001</v>
+        <v>1.63286256604</v>
       </c>
       <c r="D11" s="41">
-        <v>0.75442250158769997</v>
+        <v>0.91830015794120001</v>
       </c>
       <c r="E11" s="30">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F11" s="41">
-        <v>2.0219526285384002</v>
+        <v>2.4579323078213</v>
       </c>
       <c r="G11" s="42">
-        <v>1.3050031407589</v>
+        <v>1.5305433318702</v>
       </c>
       <c r="H11" s="33">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I11" s="41">
-        <v>0.62795487655799997</v>
+        <v>0.83690062223560002</v>
       </c>
       <c r="J11" s="41">
-        <v>0.32355627625139999</v>
+        <v>0.42833038562469999</v>
       </c>
       <c r="K11" s="22"/>
     </row>
     <row r="12" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="30">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="C12" s="41">
-        <v>2.1300258292256999</v>
+        <v>1.6590954825505999</v>
       </c>
       <c r="D12" s="41">
-        <v>0.99476517892430005</v>
+        <v>0.6925349113564</v>
       </c>
       <c r="E12" s="30">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="F12" s="41">
-        <v>3.6340102746295999</v>
+        <v>2.2568184126292001</v>
       </c>
       <c r="G12" s="42">
-        <v>1.9331800866127</v>
+        <v>1.1666450157538</v>
       </c>
       <c r="H12" s="33">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I12" s="41">
-        <v>0.63673583740310002</v>
+        <v>1.0661270642219001</v>
       </c>
       <c r="J12" s="41">
-        <v>0.21030111874140001</v>
+        <v>0.30867165313099998</v>
       </c>
       <c r="K12" s="22"/>
     </row>
     <row r="13" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="30">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="C13" s="41">
-        <v>2.816326751674</v>
+        <v>2.3590799080249001</v>
       </c>
       <c r="D13" s="41">
-        <v>1.3951946748694</v>
+        <v>1.1070798848943999</v>
       </c>
       <c r="E13" s="30">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="F13" s="41">
-        <v>4.5353248773908001</v>
+        <v>3.4597567717377999</v>
       </c>
       <c r="G13" s="42">
-        <v>2.5023069308617001</v>
+        <v>1.8536919877119999</v>
       </c>
       <c r="H13" s="33">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I13" s="41">
-        <v>1.1408049162988001</v>
+        <v>1.2886279655893</v>
       </c>
       <c r="J13" s="41">
-        <v>0.47541195415389997</v>
+        <v>0.4930955963466</v>
       </c>
       <c r="K13" s="22"/>
     </row>
     <row r="14" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="30">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C14" s="41">
-        <v>1.3226565556920999</v>
+        <v>1.1064651867326001</v>
       </c>
       <c r="D14" s="41">
-        <v>0.44689020014780001</v>
+        <v>0.46107604627780002</v>
       </c>
       <c r="E14" s="30">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F14" s="41">
-        <v>2.6227215106876001</v>
+        <v>2.1963347565582998</v>
       </c>
       <c r="G14" s="42">
-        <v>1.0429191314874999</v>
+        <v>1.0050070358894001</v>
       </c>
       <c r="H14" s="33">
         <v>0</v>
       </c>
       <c r="I14" s="41">
         <v>0</v>
       </c>
       <c r="J14" s="41">
         <v>0</v>
       </c>
       <c r="K14" s="22"/>
     </row>
     <row r="15" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="30">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C15" s="41">
-        <v>0.52877039731810005</v>
+        <v>1.0467961495347999</v>
       </c>
       <c r="D15" s="41">
-        <v>0.3671179773555</v>
+        <v>0.54558465743759998</v>
       </c>
       <c r="E15" s="30">
+        <v>4</v>
+      </c>
+      <c r="F15" s="41">
+        <v>1.3672245512512999</v>
+      </c>
+      <c r="G15" s="42">
+        <v>0.77831270911310002</v>
+      </c>
+      <c r="H15" s="33">
         <v>2</v>
       </c>
-      <c r="F15" s="41">
-[...7 lines deleted...]
-      </c>
       <c r="I15" s="41">
-        <v>0.36003924427759998</v>
+        <v>0.71272281497000001</v>
       </c>
       <c r="J15" s="41">
-        <v>0.24108972555950001</v>
+        <v>0.34441325904789999</v>
       </c>
       <c r="K15" s="22"/>
     </row>
     <row r="16" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C16" s="41">
-        <v>2.0219677606431001</v>
+        <v>1.2953751406406999</v>
       </c>
       <c r="D16" s="41">
-        <v>0.90877563631979996</v>
+        <v>0.56202722835950003</v>
       </c>
       <c r="E16" s="30">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F16" s="41">
-        <v>2.4958639968053</v>
+        <v>2.1541394482172</v>
       </c>
       <c r="G16" s="42">
-        <v>1.0167935637512</v>
+        <v>0.89497490392599999</v>
       </c>
       <c r="H16" s="33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I16" s="41">
-        <v>1.5176781042683001</v>
+        <v>0.38189730399600003</v>
       </c>
       <c r="J16" s="41">
-        <v>0.89876843040580001</v>
+        <v>0.32245062474809999</v>
       </c>
       <c r="K16" s="22"/>
     </row>
     <row r="17" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="30">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="C17" s="41">
-        <v>2.9927480988173998</v>
+        <v>2.5376685170500002</v>
       </c>
       <c r="D17" s="41">
-        <v>1.2275913272303001</v>
+        <v>1.0341451865949001</v>
       </c>
       <c r="E17" s="30">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F17" s="41">
-        <v>4.1818970324020004</v>
+        <v>3.1213032065148001</v>
       </c>
       <c r="G17" s="42">
-        <v>2.1168648246066999</v>
+        <v>1.4724358534877</v>
       </c>
       <c r="H17" s="33">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I17" s="41">
-        <v>1.7625493513818</v>
+        <v>1.9347287026677</v>
       </c>
       <c r="J17" s="41">
-        <v>0.53384504305339997</v>
+        <v>0.76767423367690002</v>
       </c>
       <c r="K17" s="22"/>
     </row>
     <row r="18" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="30">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C18" s="41">
-        <v>1.8275150668464</v>
+        <v>3.2795991509937998</v>
       </c>
       <c r="D18" s="41">
-        <v>0.61487562096259996</v>
+        <v>1.3171313300529</v>
       </c>
       <c r="E18" s="30">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F18" s="41">
-        <v>2.7803705836792001</v>
+        <v>5.6167266118501002</v>
       </c>
       <c r="G18" s="42">
-        <v>1.1288637032466999</v>
+        <v>2.5457147302542</v>
       </c>
       <c r="H18" s="33">
         <v>2</v>
       </c>
       <c r="I18" s="41">
-        <v>0.83088568259340001</v>
+        <v>0.83819135070350004</v>
       </c>
       <c r="J18" s="41">
-        <v>0.17688679245280001</v>
+        <v>0.31623987373099999</v>
       </c>
       <c r="K18" s="22"/>
     </row>
     <row r="19" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="30">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C19" s="41">
-        <v>3.9759118643418998</v>
+        <v>2.5241183217583001</v>
       </c>
       <c r="D19" s="41">
-        <v>1.4206501799264999</v>
+        <v>0.90664443089949998</v>
       </c>
       <c r="E19" s="30">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F19" s="41">
-        <v>5.9747524034152999</v>
+        <v>3.1586730701583998</v>
       </c>
       <c r="G19" s="42">
-        <v>2.6662021896210999</v>
+        <v>1.3395296608348</v>
       </c>
       <c r="H19" s="33">
         <v>6</v>
       </c>
       <c r="I19" s="41">
-        <v>1.8314431314015001</v>
+        <v>1.8447064610844</v>
       </c>
       <c r="J19" s="41">
-        <v>0.38943941339560001</v>
+        <v>0.62374510649890003</v>
       </c>
       <c r="K19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="30">
         <v>17</v>
       </c>
       <c r="C20" s="41">
-        <v>3.3912032188503001</v>
+        <v>3.4246678827595001</v>
       </c>
       <c r="D20" s="41">
-        <v>1.4222695571181001</v>
+        <v>0.9380009979574</v>
       </c>
       <c r="E20" s="30">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F20" s="41">
-        <v>5.3807247067504997</v>
+        <v>4.6601851258540998</v>
       </c>
       <c r="G20" s="42">
-        <v>2.5913077661343999</v>
+        <v>1.6755695153382999</v>
       </c>
       <c r="H20" s="33">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I20" s="41">
-        <v>1.2442505256958001</v>
+        <v>2.0929434319248998</v>
       </c>
       <c r="J20" s="41">
-        <v>0.28570454218149999</v>
+        <v>0.32164683177870002</v>
       </c>
       <c r="K20" s="22"/>
     </row>
     <row r="21" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="30">
+        <v>35</v>
+      </c>
+      <c r="C21" s="41">
+        <v>4.3287419810054999</v>
+      </c>
+      <c r="D21" s="41">
+        <v>1.7932343679445</v>
+      </c>
+      <c r="E21" s="30">
         <v>26</v>
       </c>
-      <c r="C21" s="41">
-[...7 lines deleted...]
-      </c>
       <c r="F21" s="41">
-        <v>4.5682905336605</v>
+        <v>6.3139131934073003</v>
       </c>
       <c r="G21" s="42">
-        <v>2.0352541331523</v>
+        <v>2.9328980910170999</v>
       </c>
       <c r="H21" s="33">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I21" s="41">
-        <v>1.7499540637058</v>
+        <v>2.2683738280068999</v>
       </c>
       <c r="J21" s="41">
-        <v>0.59618540607449999</v>
+        <v>0.82922525573780004</v>
       </c>
       <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C22" s="41">
-        <v>3.7033436564038</v>
+        <v>2.3329219614275001</v>
       </c>
       <c r="D22" s="41">
-        <v>1.5694376683036</v>
+        <v>1.2618926754599</v>
       </c>
       <c r="E22" s="30">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F22" s="41">
-        <v>5.4009046515290997</v>
+        <v>3.6350583199669</v>
       </c>
       <c r="G22" s="42">
-        <v>2.6519997557627</v>
+        <v>2.2183526474257</v>
       </c>
       <c r="H22" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I22" s="41">
-        <v>1.9060598407486999</v>
+        <v>0.95891987265540002</v>
       </c>
       <c r="J22" s="41">
-        <v>0.66597892327579999</v>
+        <v>0.31446540880500001</v>
       </c>
       <c r="K22" s="22"/>
     </row>
     <row r="23" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="30">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C23" s="41">
-        <v>4.6109935307761001</v>
+        <v>3.0972697567095002</v>
       </c>
       <c r="D23" s="41">
-        <v>2.0202547610941002</v>
+        <v>1.5106456700605</v>
       </c>
       <c r="E23" s="30">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F23" s="41">
-        <v>6.0771986545081997</v>
+        <v>4.9015553247739998</v>
       </c>
       <c r="G23" s="42">
-        <v>3.0002070783596002</v>
+        <v>2.6708363351362001</v>
       </c>
       <c r="H23" s="33">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I23" s="41">
-        <v>3.1102264244837001</v>
+        <v>1.2527285994807</v>
       </c>
       <c r="J23" s="41">
-        <v>1.2218857539365</v>
+        <v>0.51628567752499999</v>
       </c>
       <c r="K23" s="22"/>
     </row>
     <row r="24" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C24" s="41">
-        <v>5.6829214004613</v>
+        <v>0.94209861888339996</v>
       </c>
       <c r="D24" s="41">
-        <v>1.6379860311358001</v>
+        <v>0.67907444668009997</v>
       </c>
       <c r="E24" s="30">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F24" s="41">
-        <v>7.3530087592716997</v>
+        <v>1.8307474026271</v>
       </c>
       <c r="G24" s="42">
-        <v>2.5348744519728998</v>
+        <v>1.2797724848915999</v>
       </c>
       <c r="H24" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I24" s="41">
-        <v>3.9077764751855999</v>
+        <v>0</v>
       </c>
       <c r="J24" s="41">
-        <v>1.0252424171164001</v>
+        <v>0</v>
       </c>
       <c r="K24" s="22"/>
     </row>
     <row r="25" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="30">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="C25" s="41">
-        <v>3.2587885453582999</v>
+        <v>1.3669530889039001</v>
       </c>
       <c r="D25" s="41">
-        <v>1.5693238683305999</v>
+        <v>0.5574690963965</v>
       </c>
       <c r="E25" s="30">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F25" s="41">
-        <v>3.8101147660998</v>
+        <v>1.0965423279044999</v>
       </c>
       <c r="G25" s="42">
-        <v>2.1087962484751999</v>
+        <v>0.44709388971679997</v>
       </c>
       <c r="H25" s="33">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I25" s="41">
-        <v>2.7098288201134002</v>
+        <v>1.6358981489811999</v>
       </c>
       <c r="J25" s="41">
-        <v>1.1114879421001</v>
+        <v>0.72965041620339999</v>
       </c>
       <c r="K25" s="22"/>
     </row>
     <row r="26" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="30">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C26" s="41">
-        <v>0.88867659392480003</v>
+        <v>0</v>
       </c>
       <c r="D26" s="41">
-        <v>0.45583645283910001</v>
+        <v>0</v>
       </c>
       <c r="E26" s="30">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F26" s="41">
-        <v>1.3514061380867</v>
+        <v>0</v>
       </c>
       <c r="G26" s="42">
-        <v>0.71565097889950002</v>
+        <v>0</v>
       </c>
       <c r="H26" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I26" s="41">
-        <v>0.43837249826289998</v>
+        <v>0</v>
       </c>
       <c r="J26" s="41">
-        <v>0.2229102167183</v>
+        <v>0</v>
       </c>
       <c r="K26" s="22"/>
     </row>
     <row r="27" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="30">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C27" s="41">
-        <v>2.6232211281725002</v>
+        <v>0</v>
       </c>
       <c r="D27" s="41">
-        <v>1.1491983570202999</v>
+        <v>0</v>
       </c>
       <c r="E27" s="30">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F27" s="41">
-        <v>3.0952086170608002</v>
+        <v>0</v>
       </c>
       <c r="G27" s="42">
-        <v>1.4764574340445999</v>
+        <v>0</v>
       </c>
       <c r="H27" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I27" s="41">
-        <v>2.1799869927443001</v>
+        <v>0</v>
       </c>
       <c r="J27" s="41">
-        <v>0.94263422377289996</v>
+        <v>0</v>
       </c>
       <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="30">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C28" s="41">
-        <v>2.1368891168237001</v>
+        <v>1.4177559758414</v>
       </c>
       <c r="D28" s="41">
-        <v>1.0603048829955</v>
+        <v>0.494233937397</v>
       </c>
       <c r="E28" s="30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F28" s="41">
-        <v>4.2798142560613002</v>
+        <v>1.4213731886375001</v>
       </c>
       <c r="G28" s="42">
-        <v>2.1470894481739999</v>
+        <v>0.67988668555239995</v>
       </c>
       <c r="H28" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I28" s="41">
-        <v>0</v>
+        <v>1.4141571269983999</v>
       </c>
       <c r="J28" s="41">
-        <v>0</v>
+        <v>0.38822387576840001</v>
       </c>
       <c r="K28" s="22"/>
     </row>
     <row r="29" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="35">
         <v>0</v>
       </c>
       <c r="C29" s="43">
         <v>0</v>
       </c>
       <c r="D29" s="43">
         <v>0</v>
       </c>
       <c r="E29" s="35">
         <v>0</v>
       </c>
       <c r="F29" s="43">
         <v>0</v>
       </c>
       <c r="G29" s="44">
         <v>0</v>
       </c>
@@ -16555,152 +17690,1264 @@
     <row r="216" s="23" customFormat="1"/>
     <row r="217" s="23" customFormat="1"/>
     <row r="218" s="23" customFormat="1"/>
     <row r="219" s="23" customFormat="1"/>
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="59"/>
-[...7 lines deleted...]
-      <c r="J1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
     </row>
     <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="N2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="T2" s="11"/>
     </row>
     <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="61" t="s">
+      <c r="A3" s="56" t="s">
+        <v>97</v>
+      </c>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="N3" s="11"/>
+      <c r="Q3" s="11"/>
+      <c r="T3" s="11"/>
+    </row>
+    <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="12"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="15" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="59" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="7"/>
+    </row>
+    <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="58"/>
+      <c r="B6" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="K6" s="7"/>
+    </row>
+    <row r="7" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="26">
+        <v>460</v>
+      </c>
+      <c r="C7" s="39">
+        <v>1.9506255539538</v>
+      </c>
+      <c r="D7" s="39">
+        <v>0.91946165967170002</v>
+      </c>
+      <c r="E7" s="26">
+        <v>358</v>
+      </c>
+      <c r="F7" s="39">
+        <v>3.0625839457040001</v>
+      </c>
+      <c r="G7" s="40">
+        <v>1.6239342893402</v>
+      </c>
+      <c r="H7" s="29">
+        <v>102</v>
+      </c>
+      <c r="I7" s="39">
+        <v>0.85766877386920004</v>
+      </c>
+      <c r="J7" s="39">
+        <v>0.35089616126500001</v>
+      </c>
+      <c r="K7" s="22"/>
+    </row>
+    <row r="8" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="30">
+        <v>54</v>
+      </c>
+      <c r="C8" s="41">
+        <v>1.3416732404514</v>
+      </c>
+      <c r="D8" s="41">
+        <v>0.69870893819409996</v>
+      </c>
+      <c r="E8" s="30">
+        <v>43</v>
+      </c>
+      <c r="F8" s="41">
+        <v>2.1871748643761002</v>
+      </c>
+      <c r="G8" s="42">
+        <v>1.2714269026094001</v>
+      </c>
+      <c r="H8" s="33">
+        <v>11</v>
+      </c>
+      <c r="I8" s="41">
+        <v>0.53428701947260004</v>
+      </c>
+      <c r="J8" s="41">
+        <v>0.2525791177433</v>
+      </c>
+      <c r="K8" s="22"/>
+    </row>
+    <row r="9" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="30">
+        <v>29</v>
+      </c>
+      <c r="C9" s="41">
+        <v>1.1052968684461999</v>
+      </c>
+      <c r="D9" s="41">
+        <v>0.4105819763679</v>
+      </c>
+      <c r="E9" s="30">
+        <v>24</v>
+      </c>
+      <c r="F9" s="41">
+        <v>1.9210242901515</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0.78539869719480004</v>
+      </c>
+      <c r="H9" s="33">
+        <v>5</v>
+      </c>
+      <c r="I9" s="41">
+        <v>0.36379616937190001</v>
+      </c>
+      <c r="J9" s="41">
+        <v>0.123648052814</v>
+      </c>
+      <c r="K9" s="22"/>
+    </row>
+    <row r="10" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="30">
+        <v>30</v>
+      </c>
+      <c r="C10" s="41">
+        <v>1.3280671045746999</v>
+      </c>
+      <c r="D10" s="41">
+        <v>0.82966991033710003</v>
+      </c>
+      <c r="E10" s="30">
+        <v>27</v>
+      </c>
+      <c r="F10" s="41">
+        <v>2.4102978637172998</v>
+      </c>
+      <c r="G10" s="42">
+        <v>1.5526575376648999</v>
+      </c>
+      <c r="H10" s="33">
+        <v>3</v>
+      </c>
+      <c r="I10" s="41">
+        <v>0.2634517358615</v>
+      </c>
+      <c r="J10" s="41">
+        <v>0.17765547131619999</v>
+      </c>
+      <c r="K10" s="22"/>
+    </row>
+    <row r="11" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="30">
+        <v>37</v>
+      </c>
+      <c r="C11" s="41">
+        <v>1.3129767525046001</v>
+      </c>
+      <c r="D11" s="41">
+        <v>0.75442250158769997</v>
+      </c>
+      <c r="E11" s="30">
+        <v>28</v>
+      </c>
+      <c r="F11" s="41">
+        <v>2.0219526285384002</v>
+      </c>
+      <c r="G11" s="42">
+        <v>1.3050031407589</v>
+      </c>
+      <c r="H11" s="33">
+        <v>9</v>
+      </c>
+      <c r="I11" s="41">
+        <v>0.62795487655799997</v>
+      </c>
+      <c r="J11" s="41">
+        <v>0.32355627625139999</v>
+      </c>
+      <c r="K11" s="22"/>
+    </row>
+    <row r="12" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="30">
+        <v>40</v>
+      </c>
+      <c r="C12" s="41">
+        <v>2.1300258292256999</v>
+      </c>
+      <c r="D12" s="41">
+        <v>0.99476517892430005</v>
+      </c>
+      <c r="E12" s="30">
+        <v>34</v>
+      </c>
+      <c r="F12" s="41">
+        <v>3.6340102746295999</v>
+      </c>
+      <c r="G12" s="42">
+        <v>1.9331800866127</v>
+      </c>
+      <c r="H12" s="33">
+        <v>6</v>
+      </c>
+      <c r="I12" s="41">
+        <v>0.63673583740310002</v>
+      </c>
+      <c r="J12" s="41">
+        <v>0.21030111874140001</v>
+      </c>
+      <c r="K12" s="22"/>
+    </row>
+    <row r="13" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="30">
+        <v>78</v>
+      </c>
+      <c r="C13" s="41">
+        <v>2.816326751674</v>
+      </c>
+      <c r="D13" s="41">
+        <v>1.3951946748694</v>
+      </c>
+      <c r="E13" s="30">
+        <v>62</v>
+      </c>
+      <c r="F13" s="41">
+        <v>4.5353248773908001</v>
+      </c>
+      <c r="G13" s="42">
+        <v>2.5023069308617001</v>
+      </c>
+      <c r="H13" s="33">
+        <v>16</v>
+      </c>
+      <c r="I13" s="41">
+        <v>1.1408049162988001</v>
+      </c>
+      <c r="J13" s="41">
+        <v>0.47541195415389997</v>
+      </c>
+      <c r="K13" s="22"/>
+    </row>
+    <row r="14" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="30">
+        <v>6</v>
+      </c>
+      <c r="C14" s="41">
+        <v>1.3226565556920999</v>
+      </c>
+      <c r="D14" s="41">
+        <v>0.44689020014780001</v>
+      </c>
+      <c r="E14" s="30">
+        <v>6</v>
+      </c>
+      <c r="F14" s="41">
+        <v>2.6227215106876001</v>
+      </c>
+      <c r="G14" s="42">
+        <v>1.0429191314874999</v>
+      </c>
+      <c r="H14" s="33">
+        <v>0</v>
+      </c>
+      <c r="I14" s="41">
+        <v>0</v>
+      </c>
+      <c r="J14" s="41">
+        <v>0</v>
+      </c>
+      <c r="K14" s="22"/>
+    </row>
+    <row r="15" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="30">
+        <v>3</v>
+      </c>
+      <c r="C15" s="41">
+        <v>0.52877039731810005</v>
+      </c>
+      <c r="D15" s="41">
+        <v>0.3671179773555</v>
+      </c>
+      <c r="E15" s="30">
+        <v>2</v>
+      </c>
+      <c r="F15" s="41">
+        <v>0.69059223463560004</v>
+      </c>
+      <c r="G15" s="42">
+        <v>0.47434183050970002</v>
+      </c>
+      <c r="H15" s="33">
+        <v>1</v>
+      </c>
+      <c r="I15" s="41">
+        <v>0.36003924427759998</v>
+      </c>
+      <c r="J15" s="41">
+        <v>0.24108972555950001</v>
+      </c>
+      <c r="K15" s="22"/>
+    </row>
+    <row r="16" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="30">
+        <v>11</v>
+      </c>
+      <c r="C16" s="41">
+        <v>2.0219677606431001</v>
+      </c>
+      <c r="D16" s="41">
+        <v>0.90877563631979996</v>
+      </c>
+      <c r="E16" s="30">
+        <v>7</v>
+      </c>
+      <c r="F16" s="41">
+        <v>2.4958639968053</v>
+      </c>
+      <c r="G16" s="42">
+        <v>1.0167935637512</v>
+      </c>
+      <c r="H16" s="33">
+        <v>4</v>
+      </c>
+      <c r="I16" s="41">
+        <v>1.5176781042683001</v>
+      </c>
+      <c r="J16" s="41">
+        <v>0.89876843040580001</v>
+      </c>
+      <c r="K16" s="22"/>
+    </row>
+    <row r="17" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="30">
+        <v>38</v>
+      </c>
+      <c r="C17" s="41">
+        <v>2.9927480988173998</v>
+      </c>
+      <c r="D17" s="41">
+        <v>1.2275913272303001</v>
+      </c>
+      <c r="E17" s="30">
+        <v>27</v>
+      </c>
+      <c r="F17" s="41">
+        <v>4.1818970324020004</v>
+      </c>
+      <c r="G17" s="42">
+        <v>2.1168648246066999</v>
+      </c>
+      <c r="H17" s="33">
+        <v>11</v>
+      </c>
+      <c r="I17" s="41">
+        <v>1.7625493513818</v>
+      </c>
+      <c r="J17" s="41">
+        <v>0.53384504305339997</v>
+      </c>
+      <c r="K17" s="22"/>
+    </row>
+    <row r="18" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="30">
+        <v>9</v>
+      </c>
+      <c r="C18" s="41">
+        <v>1.8275150668464</v>
+      </c>
+      <c r="D18" s="41">
+        <v>0.61487562096259996</v>
+      </c>
+      <c r="E18" s="30">
+        <v>7</v>
+      </c>
+      <c r="F18" s="41">
+        <v>2.7803705836792001</v>
+      </c>
+      <c r="G18" s="42">
+        <v>1.1288637032466999</v>
+      </c>
+      <c r="H18" s="33">
+        <v>2</v>
+      </c>
+      <c r="I18" s="41">
+        <v>0.83088568259340001</v>
+      </c>
+      <c r="J18" s="41">
+        <v>0.17688679245280001</v>
+      </c>
+      <c r="K18" s="22"/>
+    </row>
+    <row r="19" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="30">
+        <v>27</v>
+      </c>
+      <c r="C19" s="41">
+        <v>3.9759118643418998</v>
+      </c>
+      <c r="D19" s="41">
+        <v>1.4206501799264999</v>
+      </c>
+      <c r="E19" s="30">
+        <v>21</v>
+      </c>
+      <c r="F19" s="41">
+        <v>5.9747524034152999</v>
+      </c>
+      <c r="G19" s="42">
+        <v>2.6662021896210999</v>
+      </c>
+      <c r="H19" s="33">
+        <v>6</v>
+      </c>
+      <c r="I19" s="41">
+        <v>1.8314431314015001</v>
+      </c>
+      <c r="J19" s="41">
+        <v>0.38943941339560001</v>
+      </c>
+      <c r="K19" s="22"/>
+    </row>
+    <row r="20" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="30">
+        <v>17</v>
+      </c>
+      <c r="C20" s="41">
+        <v>3.3912032188503001</v>
+      </c>
+      <c r="D20" s="41">
+        <v>1.4222695571181001</v>
+      </c>
+      <c r="E20" s="30">
+        <v>14</v>
+      </c>
+      <c r="F20" s="41">
+        <v>5.3807247067504997</v>
+      </c>
+      <c r="G20" s="42">
+        <v>2.5913077661343999</v>
+      </c>
+      <c r="H20" s="33">
+        <v>3</v>
+      </c>
+      <c r="I20" s="41">
+        <v>1.2442505256958001</v>
+      </c>
+      <c r="J20" s="41">
+        <v>0.28570454218149999</v>
+      </c>
+      <c r="K20" s="22"/>
+    </row>
+    <row r="21" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="30">
+        <v>26</v>
+      </c>
+      <c r="C21" s="41">
+        <v>3.1865830147772001</v>
+      </c>
+      <c r="D21" s="41">
+        <v>1.2469496824737001</v>
+      </c>
+      <c r="E21" s="30">
+        <v>19</v>
+      </c>
+      <c r="F21" s="41">
+        <v>4.5682905336605</v>
+      </c>
+      <c r="G21" s="42">
+        <v>2.0352541331523</v>
+      </c>
+      <c r="H21" s="33">
+        <v>7</v>
+      </c>
+      <c r="I21" s="41">
+        <v>1.7499540637058</v>
+      </c>
+      <c r="J21" s="41">
+        <v>0.59618540607449999</v>
+      </c>
+      <c r="K21" s="22"/>
+    </row>
+    <row r="22" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="30">
+        <v>8</v>
+      </c>
+      <c r="C22" s="41">
+        <v>3.7033436564038</v>
+      </c>
+      <c r="D22" s="41">
+        <v>1.5694376683036</v>
+      </c>
+      <c r="E22" s="30">
+        <v>6</v>
+      </c>
+      <c r="F22" s="41">
+        <v>5.4009046515290997</v>
+      </c>
+      <c r="G22" s="42">
+        <v>2.6519997557627</v>
+      </c>
+      <c r="H22" s="33">
+        <v>2</v>
+      </c>
+      <c r="I22" s="41">
+        <v>1.9060598407486999</v>
+      </c>
+      <c r="J22" s="41">
+        <v>0.66597892327579999</v>
+      </c>
+      <c r="K22" s="22"/>
+    </row>
+    <row r="23" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="30">
+        <v>15</v>
+      </c>
+      <c r="C23" s="41">
+        <v>4.6109935307761001</v>
+      </c>
+      <c r="D23" s="41">
+        <v>2.0202547610941002</v>
+      </c>
+      <c r="E23" s="30">
+        <v>10</v>
+      </c>
+      <c r="F23" s="41">
+        <v>6.0771986545081997</v>
+      </c>
+      <c r="G23" s="42">
+        <v>3.0002070783596002</v>
+      </c>
+      <c r="H23" s="33">
+        <v>5</v>
+      </c>
+      <c r="I23" s="41">
+        <v>3.1102264244837001</v>
+      </c>
+      <c r="J23" s="41">
+        <v>1.2218857539365</v>
+      </c>
+      <c r="K23" s="22"/>
+    </row>
+    <row r="24" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="30">
+        <v>6</v>
+      </c>
+      <c r="C24" s="41">
+        <v>5.6829214004613</v>
+      </c>
+      <c r="D24" s="41">
+        <v>1.6379860311358001</v>
+      </c>
+      <c r="E24" s="30">
+        <v>4</v>
+      </c>
+      <c r="F24" s="41">
+        <v>7.3530087592716997</v>
+      </c>
+      <c r="G24" s="42">
+        <v>2.5348744519728998</v>
+      </c>
+      <c r="H24" s="33">
+        <v>2</v>
+      </c>
+      <c r="I24" s="41">
+        <v>3.9077764751855999</v>
+      </c>
+      <c r="J24" s="41">
+        <v>1.0252424171164001</v>
+      </c>
+      <c r="K24" s="22"/>
+    </row>
+    <row r="25" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="30">
+        <v>12</v>
+      </c>
+      <c r="C25" s="41">
+        <v>3.2587885453582999</v>
+      </c>
+      <c r="D25" s="41">
+        <v>1.5693238683305999</v>
+      </c>
+      <c r="E25" s="30">
+        <v>7</v>
+      </c>
+      <c r="F25" s="41">
+        <v>3.8101147660998</v>
+      </c>
+      <c r="G25" s="42">
+        <v>2.1087962484751999</v>
+      </c>
+      <c r="H25" s="33">
+        <v>5</v>
+      </c>
+      <c r="I25" s="41">
+        <v>2.7098288201134002</v>
+      </c>
+      <c r="J25" s="41">
+        <v>1.1114879421001</v>
+      </c>
+      <c r="K25" s="22"/>
+    </row>
+    <row r="26" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="30">
+        <v>4</v>
+      </c>
+      <c r="C26" s="41">
+        <v>0.88867659392480003</v>
+      </c>
+      <c r="D26" s="41">
+        <v>0.45583645283910001</v>
+      </c>
+      <c r="E26" s="30">
+        <v>3</v>
+      </c>
+      <c r="F26" s="41">
+        <v>1.3514061380867</v>
+      </c>
+      <c r="G26" s="42">
+        <v>0.71565097889950002</v>
+      </c>
+      <c r="H26" s="33">
+        <v>1</v>
+      </c>
+      <c r="I26" s="41">
+        <v>0.43837249826289998</v>
+      </c>
+      <c r="J26" s="41">
+        <v>0.2229102167183</v>
+      </c>
+      <c r="K26" s="22"/>
+    </row>
+    <row r="27" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="30">
+        <v>7</v>
+      </c>
+      <c r="C27" s="41">
+        <v>2.6232211281725002</v>
+      </c>
+      <c r="D27" s="41">
+        <v>1.1491983570202999</v>
+      </c>
+      <c r="E27" s="30">
+        <v>4</v>
+      </c>
+      <c r="F27" s="41">
+        <v>3.0952086170608002</v>
+      </c>
+      <c r="G27" s="42">
+        <v>1.4764574340445999</v>
+      </c>
+      <c r="H27" s="33">
+        <v>3</v>
+      </c>
+      <c r="I27" s="41">
+        <v>2.1799869927443001</v>
+      </c>
+      <c r="J27" s="41">
+        <v>0.94263422377289996</v>
+      </c>
+      <c r="K27" s="22"/>
+    </row>
+    <row r="28" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="30">
+        <v>3</v>
+      </c>
+      <c r="C28" s="41">
+        <v>2.1368891168237001</v>
+      </c>
+      <c r="D28" s="41">
+        <v>1.0603048829955</v>
+      </c>
+      <c r="E28" s="30">
+        <v>3</v>
+      </c>
+      <c r="F28" s="41">
+        <v>4.2798142560613002</v>
+      </c>
+      <c r="G28" s="42">
+        <v>2.1470894481739999</v>
+      </c>
+      <c r="H28" s="33">
+        <v>0</v>
+      </c>
+      <c r="I28" s="41">
+        <v>0</v>
+      </c>
+      <c r="J28" s="41">
+        <v>0</v>
+      </c>
+      <c r="K28" s="22"/>
+    </row>
+    <row r="29" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="35">
+        <v>0</v>
+      </c>
+      <c r="C29" s="43">
+        <v>0</v>
+      </c>
+      <c r="D29" s="43">
+        <v>0</v>
+      </c>
+      <c r="E29" s="35">
+        <v>0</v>
+      </c>
+      <c r="F29" s="43">
+        <v>0</v>
+      </c>
+      <c r="G29" s="44">
+        <v>0</v>
+      </c>
+      <c r="H29" s="38">
+        <v>0</v>
+      </c>
+      <c r="I29" s="43">
+        <v>0</v>
+      </c>
+      <c r="J29" s="43">
+        <v>0</v>
+      </c>
+      <c r="K29" s="22"/>
+    </row>
+    <row r="30" spans="1:11" s="3" customFormat="1">
+      <c r="A30" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+    </row>
+    <row r="31" spans="1:11" s="23" customFormat="1"/>
+    <row r="32" spans="1:11" s="23" customFormat="1"/>
+    <row r="33" s="23" customFormat="1"/>
+    <row r="34" s="23" customFormat="1"/>
+    <row r="35" s="23" customFormat="1"/>
+    <row r="36" s="23" customFormat="1"/>
+    <row r="37" s="23" customFormat="1"/>
+    <row r="38" s="23" customFormat="1"/>
+    <row r="39" s="23" customFormat="1"/>
+    <row r="40" s="23" customFormat="1"/>
+    <row r="41" s="23" customFormat="1"/>
+    <row r="42" s="23" customFormat="1"/>
+    <row r="43" s="23" customFormat="1"/>
+    <row r="44" s="23" customFormat="1"/>
+    <row r="45" s="23" customFormat="1"/>
+    <row r="46" s="23" customFormat="1"/>
+    <row r="47" s="23" customFormat="1"/>
+    <row r="48" s="23" customFormat="1"/>
+    <row r="49" s="23" customFormat="1"/>
+    <row r="50" s="23" customFormat="1"/>
+    <row r="51" s="23" customFormat="1"/>
+    <row r="52" s="23" customFormat="1"/>
+    <row r="53" s="23" customFormat="1"/>
+    <row r="54" s="23" customFormat="1"/>
+    <row r="55" s="23" customFormat="1"/>
+    <row r="56" s="23" customFormat="1"/>
+    <row r="57" s="23" customFormat="1"/>
+    <row r="58" s="23" customFormat="1"/>
+    <row r="59" s="23" customFormat="1"/>
+    <row r="60" s="23" customFormat="1"/>
+    <row r="61" s="23" customFormat="1"/>
+    <row r="62" s="23" customFormat="1"/>
+    <row r="63" s="23" customFormat="1"/>
+    <row r="64" s="23" customFormat="1"/>
+    <row r="65" s="23" customFormat="1"/>
+    <row r="66" s="23" customFormat="1"/>
+    <row r="67" s="23" customFormat="1"/>
+    <row r="68" s="23" customFormat="1"/>
+    <row r="69" s="23" customFormat="1"/>
+    <row r="70" s="23" customFormat="1"/>
+    <row r="71" s="23" customFormat="1"/>
+    <row r="72" s="23" customFormat="1"/>
+    <row r="73" s="23" customFormat="1"/>
+    <row r="74" s="23" customFormat="1"/>
+    <row r="75" s="23" customFormat="1"/>
+    <row r="76" s="23" customFormat="1"/>
+    <row r="77" s="23" customFormat="1"/>
+    <row r="78" s="23" customFormat="1"/>
+    <row r="79" s="23" customFormat="1"/>
+    <row r="80" s="23" customFormat="1"/>
+    <row r="81" s="23" customFormat="1"/>
+    <row r="82" s="23" customFormat="1"/>
+    <row r="83" s="23" customFormat="1"/>
+    <row r="84" s="23" customFormat="1"/>
+    <row r="85" s="23" customFormat="1"/>
+    <row r="86" s="23" customFormat="1"/>
+    <row r="87" s="23" customFormat="1"/>
+    <row r="88" s="23" customFormat="1"/>
+    <row r="89" s="23" customFormat="1"/>
+    <row r="90" s="23" customFormat="1"/>
+    <row r="91" s="23" customFormat="1"/>
+    <row r="92" s="23" customFormat="1"/>
+    <row r="93" s="23" customFormat="1"/>
+    <row r="94" s="23" customFormat="1"/>
+    <row r="95" s="23" customFormat="1"/>
+    <row r="96" s="23" customFormat="1"/>
+    <row r="97" s="23" customFormat="1"/>
+    <row r="98" s="23" customFormat="1"/>
+    <row r="99" s="23" customFormat="1"/>
+    <row r="100" s="23" customFormat="1"/>
+    <row r="101" s="23" customFormat="1"/>
+    <row r="102" s="23" customFormat="1"/>
+    <row r="103" s="23" customFormat="1"/>
+    <row r="104" s="23" customFormat="1"/>
+    <row r="105" s="23" customFormat="1"/>
+    <row r="106" s="23" customFormat="1"/>
+    <row r="107" s="23" customFormat="1"/>
+    <row r="108" s="23" customFormat="1"/>
+    <row r="109" s="23" customFormat="1"/>
+    <row r="110" s="23" customFormat="1"/>
+    <row r="111" s="23" customFormat="1"/>
+    <row r="112" s="23" customFormat="1"/>
+    <row r="113" s="23" customFormat="1"/>
+    <row r="114" s="23" customFormat="1"/>
+    <row r="115" s="23" customFormat="1"/>
+    <row r="116" s="23" customFormat="1"/>
+    <row r="117" s="23" customFormat="1"/>
+    <row r="118" s="23" customFormat="1"/>
+    <row r="119" s="23" customFormat="1"/>
+    <row r="120" s="23" customFormat="1"/>
+    <row r="121" s="23" customFormat="1"/>
+    <row r="122" s="23" customFormat="1"/>
+    <row r="123" s="23" customFormat="1"/>
+    <row r="124" s="23" customFormat="1"/>
+    <row r="125" s="23" customFormat="1"/>
+    <row r="126" s="23" customFormat="1"/>
+    <row r="127" s="23" customFormat="1"/>
+    <row r="128" s="23" customFormat="1"/>
+    <row r="129" s="23" customFormat="1"/>
+    <row r="130" s="23" customFormat="1"/>
+    <row r="131" s="23" customFormat="1"/>
+    <row r="132" s="23" customFormat="1"/>
+    <row r="133" s="23" customFormat="1"/>
+    <row r="134" s="23" customFormat="1"/>
+    <row r="135" s="23" customFormat="1"/>
+    <row r="136" s="23" customFormat="1"/>
+    <row r="137" s="23" customFormat="1"/>
+    <row r="138" s="23" customFormat="1"/>
+    <row r="139" s="23" customFormat="1"/>
+    <row r="140" s="23" customFormat="1"/>
+    <row r="141" s="23" customFormat="1"/>
+    <row r="142" s="23" customFormat="1"/>
+    <row r="143" s="23" customFormat="1"/>
+    <row r="144" s="23" customFormat="1"/>
+    <row r="145" s="23" customFormat="1"/>
+    <row r="146" s="23" customFormat="1"/>
+    <row r="147" s="23" customFormat="1"/>
+    <row r="148" s="23" customFormat="1"/>
+    <row r="149" s="23" customFormat="1"/>
+    <row r="150" s="23" customFormat="1"/>
+    <row r="151" s="23" customFormat="1"/>
+    <row r="152" s="23" customFormat="1"/>
+    <row r="153" s="23" customFormat="1"/>
+    <row r="154" s="23" customFormat="1"/>
+    <row r="155" s="23" customFormat="1"/>
+    <row r="156" s="23" customFormat="1"/>
+    <row r="157" s="23" customFormat="1"/>
+    <row r="158" s="23" customFormat="1"/>
+    <row r="159" s="23" customFormat="1"/>
+    <row r="160" s="23" customFormat="1"/>
+    <row r="161" s="23" customFormat="1"/>
+    <row r="162" s="23" customFormat="1"/>
+    <row r="163" s="23" customFormat="1"/>
+    <row r="164" s="23" customFormat="1"/>
+    <row r="165" s="23" customFormat="1"/>
+    <row r="166" s="23" customFormat="1"/>
+    <row r="167" s="23" customFormat="1"/>
+    <row r="168" s="23" customFormat="1"/>
+    <row r="169" s="23" customFormat="1"/>
+    <row r="170" s="23" customFormat="1"/>
+    <row r="171" s="23" customFormat="1"/>
+    <row r="172" s="23" customFormat="1"/>
+    <row r="173" s="23" customFormat="1"/>
+    <row r="174" s="23" customFormat="1"/>
+    <row r="175" s="23" customFormat="1"/>
+    <row r="176" s="23" customFormat="1"/>
+    <row r="177" s="23" customFormat="1"/>
+    <row r="178" s="23" customFormat="1"/>
+    <row r="179" s="23" customFormat="1"/>
+    <row r="180" s="23" customFormat="1"/>
+    <row r="181" s="23" customFormat="1"/>
+    <row r="182" s="23" customFormat="1"/>
+    <row r="183" s="23" customFormat="1"/>
+    <row r="184" s="23" customFormat="1"/>
+    <row r="185" s="23" customFormat="1"/>
+    <row r="186" s="23" customFormat="1"/>
+    <row r="187" s="23" customFormat="1"/>
+    <row r="188" s="23" customFormat="1"/>
+    <row r="189" s="23" customFormat="1"/>
+    <row r="190" s="23" customFormat="1"/>
+    <row r="191" s="23" customFormat="1"/>
+    <row r="192" s="23" customFormat="1"/>
+    <row r="193" s="23" customFormat="1"/>
+    <row r="194" s="23" customFormat="1"/>
+    <row r="195" s="23" customFormat="1"/>
+    <row r="196" s="23" customFormat="1"/>
+    <row r="197" s="23" customFormat="1"/>
+    <row r="198" s="23" customFormat="1"/>
+    <row r="199" s="23" customFormat="1"/>
+    <row r="200" s="23" customFormat="1"/>
+    <row r="201" s="23" customFormat="1"/>
+    <row r="202" s="23" customFormat="1"/>
+    <row r="203" s="23" customFormat="1"/>
+    <row r="204" s="23" customFormat="1"/>
+    <row r="205" s="23" customFormat="1"/>
+    <row r="206" s="23" customFormat="1"/>
+    <row r="207" s="23" customFormat="1"/>
+    <row r="208" s="23" customFormat="1"/>
+    <row r="209" s="23" customFormat="1"/>
+    <row r="210" s="23" customFormat="1"/>
+    <row r="211" s="23" customFormat="1"/>
+    <row r="212" s="23" customFormat="1"/>
+    <row r="213" s="23" customFormat="1"/>
+    <row r="214" s="23" customFormat="1"/>
+    <row r="215" s="23" customFormat="1"/>
+    <row r="216" s="23" customFormat="1"/>
+    <row r="217" s="23" customFormat="1"/>
+    <row r="218" s="23" customFormat="1"/>
+    <row r="219" s="23" customFormat="1"/>
+    <row r="220" s="23" customFormat="1"/>
+    <row r="221" s="23" customFormat="1"/>
+    <row r="222" s="23" customFormat="1"/>
+    <row r="223" s="23" customFormat="1"/>
+    <row r="224" s="23" customFormat="1"/>
+    <row r="225" s="23" customFormat="1"/>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:T225"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="22" customWidth="1"/>
+    <col min="3" max="4" width="16" style="24" customWidth="1"/>
+    <col min="5" max="5" width="16" style="22" customWidth="1"/>
+    <col min="6" max="6" width="16" style="25" customWidth="1"/>
+    <col min="7" max="7" width="16" style="24" customWidth="1"/>
+    <col min="8" max="8" width="16" style="22" customWidth="1"/>
+    <col min="9" max="10" width="16" style="24" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="22"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+    </row>
+    <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="8"/>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="N2" s="11"/>
+      <c r="Q2" s="11"/>
+      <c r="T2" s="11"/>
+    </row>
+    <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="56" t="s">
         <v>83</v>
       </c>
-      <c r="B3" s="61"/>
-[...7 lines deleted...]
-      <c r="J3" s="61"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
       <c r="N3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="T3" s="11"/>
     </row>
     <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
@@ -17666,153 +19913,153 @@
     <row r="215" s="23" customFormat="1"/>
     <row r="216" s="23" customFormat="1"/>
     <row r="217" s="23" customFormat="1"/>
     <row r="218" s="23" customFormat="1"/>
     <row r="219" s="23" customFormat="1"/>
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="59"/>
-[...7 lines deleted...]
-      <c r="J1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
     </row>
     <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="N2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="T2" s="11"/>
     </row>
     <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="61" t="s">
+      <c r="A3" s="56" t="s">
         <v>89</v>
       </c>
-      <c r="B3" s="61"/>
-[...7 lines deleted...]
-      <c r="J3" s="61"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
       <c r="N3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="T3" s="11"/>
     </row>
     <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
@@ -18545,1162 +20792,50 @@
         <v>0</v>
       </c>
       <c r="K28" s="22"/>
     </row>
     <row r="29" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="35">
         <v>0</v>
       </c>
       <c r="C29" s="43">
         <v>0</v>
       </c>
       <c r="D29" s="43">
         <v>0</v>
       </c>
       <c r="E29" s="35">
         <v>0</v>
       </c>
       <c r="F29" s="43">
         <v>0</v>
       </c>
       <c r="G29" s="44">
         <v>0</v>
-      </c>
-[...1110 lines deleted...]
-        <v>11.978221</v>
       </c>
       <c r="H29" s="38">
         <v>0</v>
       </c>
       <c r="I29" s="43">
         <v>0</v>
       </c>
       <c r="J29" s="43">
         <v>0</v>
       </c>
       <c r="K29" s="22"/>
     </row>
     <row r="30" spans="1:11" s="3" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="F30" s="5"/>
       <c r="G30" s="4"/>
       <c r="H30" s="6"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:11" s="23" customFormat="1"/>
@@ -19891,928 +21026,928 @@
     <row r="216" s="23" customFormat="1"/>
     <row r="217" s="23" customFormat="1"/>
     <row r="218" s="23" customFormat="1"/>
     <row r="219" s="23" customFormat="1"/>
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="22" customWidth="1"/>
     <col min="3" max="4" width="16" style="24" customWidth="1"/>
     <col min="5" max="5" width="16" style="22" customWidth="1"/>
     <col min="6" max="6" width="16" style="25" customWidth="1"/>
     <col min="7" max="7" width="16" style="24" customWidth="1"/>
     <col min="8" max="8" width="16" style="22" customWidth="1"/>
     <col min="9" max="10" width="16" style="24" customWidth="1"/>
     <col min="11" max="16384" width="10" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="7" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="59"/>
-[...7 lines deleted...]
-      <c r="J1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
     </row>
     <row r="2" spans="1:20" s="7" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="N2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="T2" s="11"/>
     </row>
     <row r="3" spans="1:20" s="7" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="61" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="61"/>
+      <c r="A3" s="56" t="s">
+        <v>88</v>
+      </c>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
       <c r="N3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="T3" s="11"/>
     </row>
     <row r="4" spans="1:20" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="14"/>
       <c r="J4" s="15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="17" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="56" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="57"/>
-[...1 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:20" s="17" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="18" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="20" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="E6" s="18" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>44</v>
       </c>
       <c r="H6" s="18" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="21" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="K6" s="7"/>
     </row>
     <row r="7" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="26">
-        <v>547</v>
+        <v>511</v>
       </c>
       <c r="C7" s="39">
-        <v>2.3260809999999998</v>
+        <v>2.169343</v>
       </c>
       <c r="D7" s="39">
-        <v>1.2703819999999999</v>
+        <v>1.1548959999999999</v>
       </c>
       <c r="E7" s="26">
-        <v>415</v>
+        <v>397</v>
       </c>
       <c r="F7" s="39">
-        <v>3.542268</v>
+        <v>3.3875380000000002</v>
       </c>
       <c r="G7" s="40">
-        <v>2.0802870000000002</v>
+        <v>1.9499979999999999</v>
       </c>
       <c r="H7" s="29">
-        <v>132</v>
+        <v>114</v>
       </c>
       <c r="I7" s="39">
-        <v>1.118617</v>
+        <v>0.96315499999999998</v>
       </c>
       <c r="J7" s="39">
-        <v>0.573349</v>
+        <v>0.47240599999999999</v>
       </c>
       <c r="K7" s="22"/>
     </row>
     <row r="8" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="30">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C8" s="41">
-        <v>1.433989</v>
+        <v>1.7072780000000001</v>
       </c>
       <c r="D8" s="41">
-        <v>1.0306789999999999</v>
+        <v>1.037747</v>
       </c>
       <c r="E8" s="30">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F8" s="41">
-        <v>2.4079739999999998</v>
+        <v>2.5091290000000002</v>
       </c>
       <c r="G8" s="42">
-        <v>1.8207180000000001</v>
+        <v>1.5804990000000001</v>
       </c>
       <c r="H8" s="33">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="I8" s="41">
-        <v>0.49429600000000001</v>
+        <v>0.93592399999999998</v>
       </c>
       <c r="J8" s="41">
-        <v>0.357184</v>
+        <v>0.569577</v>
       </c>
       <c r="K8" s="22"/>
     </row>
     <row r="9" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="30">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C9" s="41">
-        <v>1.9998100000000001</v>
+        <v>1.5244580000000001</v>
       </c>
       <c r="D9" s="41">
-        <v>0.90699399999999997</v>
+        <v>0.64899300000000004</v>
       </c>
       <c r="E9" s="30">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="F9" s="41">
-        <v>3.4042919999999999</v>
+        <v>2.255557</v>
       </c>
       <c r="G9" s="42">
-        <v>1.6306419999999999</v>
+        <v>0.95238699999999998</v>
       </c>
       <c r="H9" s="33">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I9" s="41">
-        <v>0.71034299999999995</v>
+        <v>0.85484300000000002</v>
       </c>
       <c r="J9" s="41">
-        <v>0.29896800000000001</v>
+        <v>0.38300899999999999</v>
       </c>
       <c r="K9" s="22"/>
     </row>
     <row r="10" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="30">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="C10" s="41">
-        <v>1.487749</v>
+        <v>1.0802419999999999</v>
       </c>
       <c r="D10" s="41">
-        <v>0.942824</v>
+        <v>0.662435</v>
       </c>
       <c r="E10" s="30">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F10" s="41">
-        <v>2.1297489999999999</v>
+        <v>1.751571</v>
       </c>
       <c r="G10" s="42">
-        <v>1.3658110000000001</v>
+        <v>1.1324129999999999</v>
       </c>
       <c r="H10" s="33">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I10" s="41">
-        <v>0.86072199999999999</v>
+        <v>0.42645300000000003</v>
       </c>
       <c r="J10" s="41">
-        <v>0.54574199999999995</v>
+        <v>0.24001400000000001</v>
       </c>
       <c r="K10" s="22"/>
     </row>
     <row r="11" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="30">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="C11" s="41">
-        <v>2.545356</v>
+        <v>2.9157959999999998</v>
       </c>
       <c r="D11" s="41">
-        <v>1.2157709999999999</v>
+        <v>1.4295629999999999</v>
       </c>
       <c r="E11" s="30">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F11" s="41">
-        <v>3.6038209999999999</v>
+        <v>4.1371409999999997</v>
       </c>
       <c r="G11" s="42">
-        <v>2.0243980000000001</v>
+        <v>2.3029039999999998</v>
       </c>
       <c r="H11" s="33">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I11" s="41">
-        <v>1.485657</v>
+        <v>1.695638</v>
       </c>
       <c r="J11" s="41">
-        <v>0.54261700000000002</v>
+        <v>0.73333800000000005</v>
       </c>
       <c r="K11" s="22"/>
     </row>
     <row r="12" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="30">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C12" s="41">
-        <v>2.7346539999999999</v>
+        <v>2.9156179999999998</v>
       </c>
       <c r="D12" s="41">
-        <v>1.6469259999999999</v>
+        <v>1.6450689999999999</v>
       </c>
       <c r="E12" s="30">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F12" s="41">
-        <v>4.4202389999999996</v>
+        <v>4.5742370000000001</v>
       </c>
       <c r="G12" s="42">
-        <v>2.8220320000000001</v>
+        <v>2.7918310000000002</v>
       </c>
       <c r="H12" s="33">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I12" s="41">
-        <v>1.0720959999999999</v>
+        <v>1.284923</v>
       </c>
       <c r="J12" s="41">
-        <v>0.60750599999999999</v>
+        <v>0.67217800000000005</v>
       </c>
       <c r="K12" s="22"/>
     </row>
     <row r="13" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="30">
         <v>15</v>
       </c>
       <c r="C13" s="41">
-        <v>3.2763429999999998</v>
+        <v>3.281755</v>
       </c>
       <c r="D13" s="41">
-        <v>1.43571</v>
+        <v>1.53043</v>
       </c>
       <c r="E13" s="30">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F13" s="41">
-        <v>3.87982</v>
+        <v>5.1869690000000004</v>
       </c>
       <c r="G13" s="42">
-        <v>1.7203729999999999</v>
+        <v>2.735144</v>
       </c>
       <c r="H13" s="33">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I13" s="41">
-        <v>2.656536</v>
+        <v>1.3290599999999999</v>
       </c>
       <c r="J13" s="41">
-        <v>1.251471</v>
+        <v>0.47076499999999999</v>
       </c>
       <c r="K13" s="22"/>
     </row>
     <row r="14" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="30">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="C14" s="41">
-        <v>2.5860789999999998</v>
+        <v>1.752856</v>
       </c>
       <c r="D14" s="41">
-        <v>1.693198</v>
+        <v>1.173659</v>
       </c>
       <c r="E14" s="30">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="F14" s="41">
-        <v>4.330298</v>
+        <v>3.2389670000000002</v>
       </c>
       <c r="G14" s="42">
-        <v>2.725625</v>
+        <v>2.2106439999999998</v>
       </c>
       <c r="H14" s="33">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="I14" s="41">
-        <v>0.84547600000000001</v>
+        <v>0.27591300000000002</v>
       </c>
       <c r="J14" s="41">
-        <v>0.64476</v>
+        <v>0.19765099999999999</v>
       </c>
       <c r="K14" s="22"/>
     </row>
     <row r="15" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="30">
+        <v>8</v>
+      </c>
+      <c r="C15" s="41">
+        <v>1.4550080000000001</v>
+      </c>
+      <c r="D15" s="41">
+        <v>0.93446799999999997</v>
+      </c>
+      <c r="E15" s="30">
         <v>7</v>
       </c>
-      <c r="C15" s="41">
-[...7 lines deleted...]
-      </c>
       <c r="F15" s="41">
-        <v>1.793893</v>
+        <v>2.4906470000000001</v>
       </c>
       <c r="G15" s="42">
-        <v>1.3430960000000001</v>
+        <v>1.789504</v>
       </c>
       <c r="H15" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I15" s="41">
-        <v>0.751772</v>
+        <v>0.37206</v>
       </c>
       <c r="J15" s="41">
-        <v>0.41139100000000001</v>
+        <v>0.13374900000000001</v>
       </c>
       <c r="K15" s="22"/>
     </row>
     <row r="16" spans="1:20" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C16" s="41">
-        <v>2.3150189999999999</v>
+        <v>1.4375610000000001</v>
       </c>
       <c r="D16" s="41">
-        <v>0.882938</v>
+        <v>0.918072</v>
       </c>
       <c r="E16" s="30">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="F16" s="41">
-        <v>4.1436820000000001</v>
+        <v>2.4376950000000002</v>
       </c>
       <c r="G16" s="42">
-        <v>1.858001</v>
+        <v>1.610965</v>
       </c>
       <c r="H16" s="33">
         <v>1</v>
       </c>
       <c r="I16" s="41">
-        <v>0.36771100000000001</v>
+        <v>0.37127599999999999</v>
       </c>
       <c r="J16" s="41">
-        <v>9.7308000000000006E-2</v>
+        <v>0.23452600000000001</v>
       </c>
       <c r="K16" s="22"/>
     </row>
     <row r="17" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="30">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="C17" s="41">
-        <v>3.881659</v>
+        <v>2.490656</v>
       </c>
       <c r="D17" s="41">
-        <v>1.7892129999999999</v>
+        <v>1.0692349999999999</v>
       </c>
       <c r="E17" s="30">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="F17" s="41">
-        <v>5.3219390000000004</v>
+        <v>3.9682689999999998</v>
       </c>
       <c r="G17" s="42">
-        <v>2.958634</v>
+        <v>2.0790510000000002</v>
       </c>
       <c r="H17" s="33">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="I17" s="41">
-        <v>2.379238</v>
+        <v>0.95297900000000002</v>
       </c>
       <c r="J17" s="41">
-        <v>0.94904200000000005</v>
+        <v>0.33374500000000001</v>
       </c>
       <c r="K17" s="22"/>
     </row>
     <row r="18" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="30">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C18" s="41">
-        <v>3.153788</v>
+        <v>2.9814729999999998</v>
       </c>
       <c r="D18" s="41">
-        <v>1.505271</v>
+        <v>1.2683469999999999</v>
       </c>
       <c r="E18" s="30">
         <v>10</v>
       </c>
       <c r="F18" s="41">
-        <v>3.843426</v>
+        <v>3.8780579999999998</v>
       </c>
       <c r="G18" s="42">
-        <v>2.0557430000000001</v>
+        <v>1.8840300000000001</v>
       </c>
       <c r="H18" s="33">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I18" s="41">
-        <v>2.4277540000000002</v>
+        <v>2.0387689999999998</v>
       </c>
       <c r="J18" s="41">
-        <v>1.011209</v>
+        <v>0.70246699999999995</v>
       </c>
       <c r="K18" s="22"/>
     </row>
     <row r="19" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="30">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C19" s="41">
-        <v>3.4420790000000001</v>
+        <v>3.3207100000000001</v>
       </c>
       <c r="D19" s="41">
-        <v>1.3841460000000001</v>
+        <v>1.304567</v>
       </c>
       <c r="E19" s="30">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F19" s="41">
-        <v>5.2427390000000003</v>
+        <v>4.7277440000000004</v>
       </c>
       <c r="G19" s="42">
-        <v>2.5045280000000001</v>
+        <v>2.249228</v>
       </c>
       <c r="H19" s="33">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I19" s="41">
-        <v>1.4932190000000001</v>
+        <v>1.801566</v>
       </c>
       <c r="J19" s="41">
-        <v>0.67413500000000004</v>
+        <v>0.56389800000000001</v>
       </c>
       <c r="K19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="30">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C20" s="41">
-        <v>2.3184840000000002</v>
+        <v>2.9225469999999998</v>
       </c>
       <c r="D20" s="41">
-        <v>0.79168400000000005</v>
+        <v>0.95092399999999999</v>
       </c>
       <c r="E20" s="30">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F20" s="41">
-        <v>3.712021</v>
+        <v>2.6217670000000002</v>
       </c>
       <c r="G20" s="42">
-        <v>1.6000380000000001</v>
+        <v>0.98455499999999996</v>
       </c>
       <c r="H20" s="33">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I20" s="41">
-        <v>0.80585200000000001</v>
+        <v>3.2486579999999998</v>
       </c>
       <c r="J20" s="41">
-        <v>0.16612399999999999</v>
+        <v>0.969889</v>
       </c>
       <c r="K20" s="22"/>
     </row>
     <row r="21" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="30">
+        <v>41</v>
+      </c>
+      <c r="C21" s="41">
+        <v>4.9227639999999999</v>
+      </c>
+      <c r="D21" s="41">
+        <v>2.3011840000000001</v>
+      </c>
+      <c r="E21" s="30">
         <v>35</v>
       </c>
-      <c r="C21" s="41">
-[...7 lines deleted...]
-      </c>
       <c r="F21" s="41">
-        <v>6.0558630000000004</v>
+        <v>8.2137159999999998</v>
       </c>
       <c r="G21" s="42">
-        <v>3.2414960000000002</v>
+        <v>4.2875800000000002</v>
       </c>
       <c r="H21" s="33">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="I21" s="41">
-        <v>2.1994859999999998</v>
+        <v>1.4751110000000001</v>
       </c>
       <c r="J21" s="41">
-        <v>0.969028</v>
+        <v>0.59242499999999998</v>
       </c>
       <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C22" s="41">
-        <v>3.1584599999999998</v>
+        <v>5.4503089999999998</v>
       </c>
       <c r="D22" s="41">
-        <v>1.721868</v>
+        <v>2.4542120000000001</v>
       </c>
       <c r="E22" s="30">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="F22" s="41">
-        <v>1.7438389999999999</v>
+        <v>9.6668029999999998</v>
       </c>
       <c r="G22" s="42">
-        <v>0.82796000000000003</v>
+        <v>4.8312109999999997</v>
       </c>
       <c r="H22" s="33">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I22" s="41">
-        <v>4.6756279999999997</v>
+        <v>0.94003099999999995</v>
       </c>
       <c r="J22" s="41">
-        <v>2.5642939999999999</v>
+        <v>0.28228700000000001</v>
       </c>
       <c r="K22" s="22"/>
     </row>
     <row r="23" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="30">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C23" s="41">
-        <v>4.8275949999999996</v>
+        <v>3.332586</v>
       </c>
       <c r="D23" s="41">
-        <v>2.69923</v>
+        <v>1.973177</v>
       </c>
       <c r="E23" s="30">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F23" s="41">
-        <v>7.1066890000000003</v>
+        <v>5.3642630000000002</v>
       </c>
       <c r="G23" s="42">
-        <v>4.0250500000000002</v>
+        <v>2.9634849999999999</v>
       </c>
       <c r="H23" s="33">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I23" s="41">
-        <v>2.4604330000000001</v>
+        <v>1.2323090000000001</v>
       </c>
       <c r="J23" s="41">
-        <v>1.5264949999999999</v>
+        <v>1.038578</v>
       </c>
       <c r="K23" s="22"/>
     </row>
     <row r="24" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C24" s="41">
-        <v>0.97291899999999998</v>
+        <v>0</v>
       </c>
       <c r="D24" s="41">
-        <v>0.71162899999999996</v>
+        <v>0</v>
       </c>
       <c r="E24" s="30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F24" s="41">
-        <v>1.8882000000000001</v>
+        <v>0</v>
       </c>
       <c r="G24" s="42">
-        <v>1.482979</v>
+        <v>0</v>
       </c>
       <c r="H24" s="33">
         <v>0</v>
       </c>
       <c r="I24" s="41">
         <v>0</v>
       </c>
       <c r="J24" s="41">
         <v>0</v>
       </c>
       <c r="K24" s="22"/>
     </row>
     <row r="25" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="30">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C25" s="41">
-        <v>1.6124590000000001</v>
+        <v>1.8828389999999999</v>
       </c>
       <c r="D25" s="41">
-        <v>0.76832299999999998</v>
+        <v>1.0111669999999999</v>
       </c>
       <c r="E25" s="30">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F25" s="41">
-        <v>2.142096</v>
+        <v>3.7594590000000001</v>
       </c>
       <c r="G25" s="42">
-        <v>1.2543439999999999</v>
+        <v>2.2537210000000001</v>
       </c>
       <c r="H25" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I25" s="41">
-        <v>1.0789260000000001</v>
+        <v>0</v>
       </c>
       <c r="J25" s="41">
-        <v>0.392349</v>
+        <v>0</v>
       </c>
       <c r="K25" s="22"/>
     </row>
     <row r="26" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="30">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C26" s="41">
-        <v>1.3770990000000001</v>
+        <v>0.45533800000000002</v>
       </c>
       <c r="D26" s="41">
-        <v>0.777667</v>
+        <v>0.26797599999999999</v>
       </c>
       <c r="E26" s="30">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F26" s="41">
-        <v>1.3921079999999999</v>
+        <v>0.92157999999999995</v>
       </c>
       <c r="G26" s="42">
-        <v>0.81315000000000004</v>
+        <v>0.54202899999999998</v>
       </c>
       <c r="H26" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I26" s="41">
-        <v>1.3624099999999999</v>
+        <v>0</v>
       </c>
       <c r="J26" s="41">
-        <v>0.73334200000000005</v>
+        <v>0</v>
       </c>
       <c r="K26" s="22"/>
     </row>
     <row r="27" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="30">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C27" s="41">
-        <v>1.480823</v>
+        <v>2.9669629999999998</v>
       </c>
       <c r="D27" s="41">
-        <v>0.63114800000000004</v>
+        <v>1.3260719999999999</v>
       </c>
       <c r="E27" s="30">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F27" s="41">
-        <v>2.2786219999999999</v>
+        <v>5.3356909999999997</v>
       </c>
       <c r="G27" s="42">
-        <v>1.0914740000000001</v>
+        <v>2.562163</v>
       </c>
       <c r="H27" s="33">
         <v>1</v>
       </c>
       <c r="I27" s="41">
-        <v>0.72222200000000003</v>
+        <v>0.72231400000000001</v>
       </c>
       <c r="J27" s="41">
-        <v>0.27285100000000001</v>
+        <v>0.25718000000000002</v>
       </c>
       <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="30">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C28" s="41">
-        <v>2.9860440000000001</v>
+        <v>0</v>
       </c>
       <c r="D28" s="41">
-        <v>1.5303690000000001</v>
+        <v>0</v>
       </c>
       <c r="E28" s="30">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F28" s="41">
-        <v>4.4721719999999996</v>
+        <v>0</v>
       </c>
       <c r="G28" s="42">
-        <v>2.7716449999999999</v>
+        <v>0</v>
       </c>
       <c r="H28" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I28" s="41">
-        <v>1.4953270000000001</v>
+        <v>0</v>
       </c>
       <c r="J28" s="41">
-        <v>0.47040399999999999</v>
+        <v>0</v>
       </c>
       <c r="K28" s="22"/>
     </row>
     <row r="29" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C29" s="43">
-        <v>0</v>
+        <v>7.8508339999999999</v>
       </c>
       <c r="D29" s="43">
-        <v>0</v>
+        <v>6.6465259999999997</v>
       </c>
       <c r="E29" s="35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29" s="43">
-        <v>0</v>
+        <v>13.767467</v>
       </c>
       <c r="G29" s="44">
-        <v>0</v>
+        <v>11.978221</v>
       </c>
       <c r="H29" s="38">
         <v>0</v>
       </c>
       <c r="I29" s="43">
         <v>0</v>
       </c>
       <c r="J29" s="43">
         <v>0</v>
       </c>
       <c r="K29" s="22"/>
     </row>
     <row r="30" spans="1:11" s="3" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="F30" s="5"/>
       <c r="G30" s="4"/>
       <c r="H30" s="6"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:11" s="23" customFormat="1"/>
@@ -20999,71 +22134,71 @@
     <row r="212" s="23" customFormat="1"/>
     <row r="213" s="23" customFormat="1"/>
     <row r="214" s="23" customFormat="1"/>
     <row r="215" s="23" customFormat="1"/>
     <row r="216" s="23" customFormat="1"/>
     <row r="217" s="23" customFormat="1"/>
     <row r="218" s="23" customFormat="1"/>
     <row r="219" s="23" customFormat="1"/>
     <row r="220" s="23" customFormat="1"/>
     <row r="221" s="23" customFormat="1"/>
     <row r="222" s="23" customFormat="1"/>
     <row r="223" s="23" customFormat="1"/>
     <row r="224" s="23" customFormat="1"/>
     <row r="225" s="23" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>