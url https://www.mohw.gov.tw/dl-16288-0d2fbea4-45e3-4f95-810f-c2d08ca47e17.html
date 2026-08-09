--- v0 (2026-05-15)
+++ v1 (2026-08-09)
@@ -1,115 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別統計_予甄\性別統計_予甄\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AEC85A9E-32EF-4FE0-9C6B-78142BA53651}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CA181C16-7986-405D-8C50-D30F0BBCA3D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="27" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="10" r:id="rId17"/>
+    <sheet name="114" sheetId="28" r:id="rId1"/>
+    <sheet name="113" sheetId="27" r:id="rId2"/>
+    <sheet name="112" sheetId="26" r:id="rId3"/>
+    <sheet name="111" sheetId="25" r:id="rId4"/>
+    <sheet name="110" sheetId="24" r:id="rId5"/>
+    <sheet name="109" sheetId="23" r:id="rId6"/>
+    <sheet name="108" sheetId="22" r:id="rId7"/>
+    <sheet name="107" sheetId="21" r:id="rId8"/>
+    <sheet name="106" sheetId="20" r:id="rId9"/>
+    <sheet name="105" sheetId="19" r:id="rId10"/>
+    <sheet name="104" sheetId="18" r:id="rId11"/>
+    <sheet name="103" sheetId="14" r:id="rId12"/>
+    <sheet name="102" sheetId="17" r:id="rId13"/>
+    <sheet name="101" sheetId="16" r:id="rId14"/>
+    <sheet name="100" sheetId="15" r:id="rId15"/>
+    <sheet name="99" sheetId="12" r:id="rId16"/>
+    <sheet name="98" sheetId="13" r:id="rId17"/>
+    <sheet name="97" sheetId="10" r:id="rId18"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'112'!$A$6:$T$31</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'112'!$A$6:$T$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="726" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="791" uniqueCount="112">
   <si>
     <t>縣市別</t>
   </si>
   <si>
     <t>合          計</t>
   </si>
   <si>
     <t>男         性</t>
   </si>
   <si>
     <t>女         性</t>
   </si>
   <si>
     <t xml:space="preserve"> 死亡率</t>
   </si>
   <si>
     <t>基隆市</t>
   </si>
   <si>
     <t>新竹市</t>
   </si>
   <si>
     <t>臺中市</t>
   </si>
   <si>
@@ -940,62 +942,140 @@
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>*</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
+  <si>
+    <t>慢性下呼吸道疾病死亡概況-縣市別</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <t>單位：人、每十萬人口</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 死亡人數</t>
+  </si>
+  <si>
+    <t>標準化
+死亡率</t>
+  </si>
+  <si>
+    <t>總  計</t>
+  </si>
+  <si>
+    <t>附註: 1. 標準化死亡率係以2000年WHO之世界標準人口數為準。</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">      2. 死亡人數未滿20人者，易受小樣本影響，死亡率不具可靠性(Unreliable)，爰以</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>呈現。</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="8">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="General_)"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
+    <numFmt numFmtId="179" formatCode="&quot; &quot;General"/>
+    <numFmt numFmtId="180" formatCode="&quot; &quot;* #,##0&quot; &quot;;&quot;-&quot;* #,##0&quot; &quot;;&quot; &quot;* &quot;- &quot;;&quot; &quot;@&quot; &quot;"/>
+    <numFmt numFmtId="181" formatCode="&quot; &quot;* #,##0.0&quot; &quot;;&quot;-&quot;* #,##0.0&quot; &quot;;&quot; &quot;* &quot;- &quot;;&quot; &quot;@&quot; &quot;"/>
+    <numFmt numFmtId="182" formatCode="&quot; &quot;* #,##0.0&quot; &quot;;&quot;-&quot;* #,##0.0&quot; &quot;;&quot; &quot;* &quot;-&quot;#&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="24">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -1045,66 +1125,125 @@
     <font>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF0000FF"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="13">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -1200,62 +1339,199 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="176" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1353,114 +1629,236 @@
     <xf numFmtId="178" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="17" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="18" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="21" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="21" fillId="3" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="21" fillId="3" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="21" fillId="3" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="21" fillId="3" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="19" fillId="3" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="19" fillId="3" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="19" fillId="3" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="19" fillId="3" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="4" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="19" fillId="3" borderId="21" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="19" fillId="3" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="19" fillId="3" borderId="17" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="19" fillId="3" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="22" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="22" fillId="3" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="21" fillId="3" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="19" fillId="3" borderId="23" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="22" fillId="3" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="22" fillId="3" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="19" fillId="3" borderId="24" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="19" fillId="3" borderId="24" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="4" applyFill="1"/>
+    <xf numFmtId="2" fontId="16" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="16" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="17" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="21" fillId="3" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="21" fillId="3" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="21" fillId="3" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="7">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 14" xfId="3" xr:uid="{D060351F-26FF-4D51-A04B-F9F9C9552118}"/>
+    <cellStyle name="一般 2" xfId="4" xr:uid="{B16BCF85-95D1-4596-A9CE-C1537354BEC9}"/>
     <cellStyle name="一般_96_916-17 TB" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="一般_96_916-17 TB 2" xfId="5" xr:uid="{B5A69189-D1B0-4A70-A684-3706FE681AEB}"/>
     <cellStyle name="一般_97_new" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="一般_97_new 2" xfId="6" xr:uid="{7530B976-A3EE-473C-9784-A92079CB125F}"/>
   </cellStyles>
-  <dxfs count="2">
-[...14 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1704,2045 +2102,2082 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BD90EF7-28A6-4D4C-AD79-5D53B5EBA280}">
-  <dimension ref="A1:J225"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4310D5CF-DBD3-486F-85C1-76EE0952210E}">
+  <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="L4" sqref="L4"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="11.109375" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="2" width="16" style="15" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="16384" width="10" style="15"/>
+    <col min="1" max="2" width="17.77734375" style="68" customWidth="1"/>
+    <col min="3" max="4" width="17.77734375" style="88" customWidth="1"/>
+    <col min="5" max="5" width="17.77734375" style="68" customWidth="1"/>
+    <col min="6" max="6" width="17.77734375" style="89" customWidth="1"/>
+    <col min="7" max="7" width="17.77734375" style="88" customWidth="1"/>
+    <col min="8" max="8" width="17.77734375" style="68" customWidth="1"/>
+    <col min="9" max="10" width="17.77734375" style="88" customWidth="1"/>
+    <col min="11" max="11" width="11.109375" style="68" customWidth="1"/>
+    <col min="12" max="16384" width="11.109375" style="68"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="2" customFormat="1" ht="22.5" customHeight="1">
-[...52 lines deleted...]
-      <c r="A5" s="52" t="s">
+    <row r="1" spans="1:20" s="49" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="90" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="N1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="T1" s="50"/>
+    </row>
+    <row r="2" spans="1:20" s="49" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="51"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="N2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="T2" s="50"/>
+    </row>
+    <row r="3" spans="1:20" s="49" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="91" t="s">
+        <v>105</v>
+      </c>
+      <c r="B3" s="91"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+      <c r="J3" s="91"/>
+      <c r="N3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="T3" s="50"/>
+    </row>
+    <row r="4" spans="1:20" s="56" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="53"/>
+      <c r="B4" s="54"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="J4" s="57" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="58" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="93"/>
+      <c r="D5" s="93"/>
+      <c r="E5" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="93"/>
+      <c r="G5" s="93"/>
+      <c r="H5" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-[...4 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="I5" s="94"/>
+      <c r="J5" s="94"/>
+      <c r="K5" s="49"/>
+    </row>
+    <row r="6" spans="1:20" s="58" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="92"/>
+      <c r="B6" s="59" t="s">
+        <v>107</v>
+      </c>
+      <c r="C6" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="61" t="s">
+        <v>108</v>
+      </c>
+      <c r="E6" s="59" t="s">
+        <v>107</v>
+      </c>
+      <c r="F6" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="60" t="s">
+        <v>108</v>
+      </c>
+      <c r="H6" s="59" t="s">
+        <v>107</v>
+      </c>
+      <c r="I6" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="62" t="s">
+        <v>108</v>
+      </c>
+      <c r="K6" s="49"/>
+    </row>
+    <row r="7" spans="1:20" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="63" t="s">
+        <v>109</v>
+      </c>
+      <c r="B7" s="64">
+        <v>5796</v>
+      </c>
+      <c r="C7" s="65">
+        <v>24.822614240985601</v>
+      </c>
+      <c r="D7" s="65">
+        <v>9.7269943967888999</v>
+      </c>
+      <c r="E7" s="64">
+        <v>4089</v>
+      </c>
+      <c r="F7" s="65">
+        <v>35.574163430786598</v>
+      </c>
+      <c r="G7" s="66">
+        <v>16.416987325515201</v>
+      </c>
+      <c r="H7" s="67">
+        <v>1707</v>
+      </c>
+      <c r="I7" s="65">
+        <v>14.3985274532345</v>
+      </c>
+      <c r="J7" s="65">
+        <v>4.7214054372990004</v>
+      </c>
+      <c r="K7" s="68"/>
+    </row>
+    <row r="8" spans="1:20" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="70">
+        <v>1142</v>
+      </c>
+      <c r="C8" s="71">
+        <v>28.225993816974999</v>
+      </c>
+      <c r="D8" s="71">
+        <v>12.42660455941</v>
+      </c>
+      <c r="E8" s="70">
+        <v>775</v>
+      </c>
+      <c r="F8" s="71">
+        <v>39.469258158741297</v>
+      </c>
+      <c r="G8" s="72">
+        <v>20.341412364896101</v>
+      </c>
+      <c r="H8" s="73">
+        <v>367</v>
+      </c>
+      <c r="I8" s="71">
+        <v>17.624212883203601</v>
+      </c>
+      <c r="J8" s="71">
+        <v>6.6301692176160003</v>
+      </c>
+      <c r="K8" s="68"/>
+    </row>
+    <row r="9" spans="1:20" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="70">
+        <v>756</v>
+      </c>
+      <c r="C9" s="71">
+        <v>30.6670322912492</v>
+      </c>
+      <c r="D9" s="71">
+        <v>9.2064192117396004</v>
+      </c>
+      <c r="E9" s="70">
+        <v>479</v>
+      </c>
+      <c r="F9" s="71">
+        <v>41.233457119787097</v>
+      </c>
+      <c r="G9" s="72">
+        <v>14.588770325352201</v>
+      </c>
+      <c r="H9" s="73">
+        <v>277</v>
+      </c>
+      <c r="I9" s="71">
+        <v>21.2503164532685</v>
+      </c>
+      <c r="J9" s="71">
+        <v>5.3513672983736003</v>
+      </c>
+      <c r="K9" s="68"/>
+    </row>
+    <row r="10" spans="1:20" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="70">
+        <v>262</v>
+      </c>
+      <c r="C10" s="71">
+        <v>11.1637721107668</v>
+      </c>
+      <c r="D10" s="71">
+        <v>5.6749630737316998</v>
+      </c>
+      <c r="E10" s="70">
+        <v>187</v>
+      </c>
+      <c r="F10" s="71">
+        <v>16.191948185765799</v>
+      </c>
+      <c r="G10" s="72">
+        <v>9.4534421822189998</v>
+      </c>
+      <c r="H10" s="73">
+        <v>75</v>
+      </c>
+      <c r="I10" s="71">
+        <v>6.2920413227717003</v>
+      </c>
+      <c r="J10" s="71">
+        <v>2.8959143386671</v>
+      </c>
+      <c r="K10" s="68"/>
+    </row>
+    <row r="11" spans="1:20" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="63" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="70">
+        <v>532</v>
+      </c>
+      <c r="C11" s="71">
+        <v>18.571962689904399</v>
+      </c>
+      <c r="D11" s="71">
+        <v>8.9320054711060006</v>
+      </c>
+      <c r="E11" s="70">
+        <v>397</v>
+      </c>
+      <c r="F11" s="71">
+        <v>28.411408647659901</v>
+      </c>
+      <c r="G11" s="72">
+        <v>15.898940106646601</v>
+      </c>
+      <c r="H11" s="73">
+        <v>135</v>
+      </c>
+      <c r="I11" s="71">
+        <v>9.2011556651515001</v>
+      </c>
+      <c r="J11" s="71">
+        <v>3.8130342702548998</v>
+      </c>
+      <c r="K11" s="68"/>
+    </row>
+    <row r="12" spans="1:20" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="63" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="70">
+        <v>424</v>
+      </c>
+      <c r="C12" s="71">
+        <v>22.8501954122844</v>
+      </c>
+      <c r="D12" s="71">
+        <v>8.4095739091295005</v>
+      </c>
+      <c r="E12" s="70">
+        <v>296</v>
+      </c>
+      <c r="F12" s="71">
+        <v>32.190288103078501</v>
+      </c>
+      <c r="G12" s="72">
+        <v>14.1280766427403</v>
+      </c>
+      <c r="H12" s="73">
+        <v>128</v>
+      </c>
+      <c r="I12" s="71">
+        <v>13.6747461625244</v>
+      </c>
+      <c r="J12" s="71">
+        <v>4.2257105432247002</v>
+      </c>
+      <c r="K12" s="68"/>
+    </row>
+    <row r="13" spans="1:20" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="63" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="70">
+        <v>546</v>
+      </c>
+      <c r="C13" s="71">
+        <v>20.036855336656799</v>
+      </c>
+      <c r="D13" s="71">
+        <v>8.3033274821902996</v>
+      </c>
+      <c r="E13" s="70">
+        <v>378</v>
+      </c>
+      <c r="F13" s="71">
+        <v>28.352611984379099</v>
+      </c>
+      <c r="G13" s="72">
+        <v>13.3931495025396</v>
+      </c>
+      <c r="H13" s="73">
+        <v>168</v>
+      </c>
+      <c r="I13" s="71">
+        <v>12.0709773467992</v>
+      </c>
+      <c r="J13" s="71">
+        <v>4.5433497050762002</v>
+      </c>
+      <c r="K13" s="68"/>
+    </row>
+    <row r="14" spans="1:20" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="63" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="70">
+        <v>158</v>
+      </c>
+      <c r="C14" s="71">
+        <v>35.167848573476299</v>
+      </c>
+      <c r="D14" s="71">
+        <v>11.717714956351699</v>
+      </c>
+      <c r="E14" s="70">
+        <v>119</v>
+      </c>
+      <c r="F14" s="71">
+        <v>52.871500039986898</v>
+      </c>
+      <c r="G14" s="72">
+        <v>20.9073518168065</v>
+      </c>
+      <c r="H14" s="73">
+        <v>39</v>
+      </c>
+      <c r="I14" s="71">
+        <v>17.395182872435299</v>
+      </c>
+      <c r="J14" s="71">
+        <v>4.6927620212542003</v>
+      </c>
+      <c r="K14" s="68"/>
+    </row>
+    <row r="15" spans="1:20" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="70">
+        <v>107</v>
+      </c>
+      <c r="C15" s="71">
+        <v>17.954887924582799</v>
+      </c>
+      <c r="D15" s="71">
+        <v>8.4291264359347</v>
+      </c>
+      <c r="E15" s="70">
+        <v>85</v>
+      </c>
+      <c r="F15" s="71">
+        <v>28.031065015582001</v>
+      </c>
+      <c r="G15" s="72">
+        <v>15.1560071123561</v>
+      </c>
+      <c r="H15" s="73">
+        <v>22</v>
+      </c>
+      <c r="I15" s="71">
+        <v>7.5161511839645998</v>
+      </c>
+      <c r="J15" s="71">
+        <v>2.9390989061831001</v>
+      </c>
+      <c r="K15" s="68"/>
+    </row>
+    <row r="16" spans="1:20" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="70">
+        <v>176</v>
+      </c>
+      <c r="C16" s="71">
+        <v>33.081898374663801</v>
+      </c>
+      <c r="D16" s="71">
+        <v>11.1188393079647</v>
+      </c>
+      <c r="E16" s="70">
+        <v>126</v>
+      </c>
+      <c r="F16" s="71">
+        <v>46.100400085615</v>
+      </c>
+      <c r="G16" s="72">
+        <v>18.268142203731799</v>
+      </c>
+      <c r="H16" s="73">
+        <v>50</v>
+      </c>
+      <c r="I16" s="71">
+        <v>19.3276677496603</v>
+      </c>
+      <c r="J16" s="71">
+        <v>5.2463325332597996</v>
+      </c>
+      <c r="K16" s="68"/>
+    </row>
+    <row r="17" spans="1:14" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="70">
+        <v>363</v>
+      </c>
+      <c r="C17" s="71">
+        <v>29.804411627661601</v>
+      </c>
+      <c r="D17" s="71">
+        <v>10.6634294719381</v>
+      </c>
+      <c r="E17" s="70">
+        <v>280</v>
+      </c>
+      <c r="F17" s="71">
+        <v>45.350004858929097</v>
+      </c>
+      <c r="G17" s="72">
+        <v>19.552996412750002</v>
+      </c>
+      <c r="H17" s="73">
+        <v>83</v>
+      </c>
+      <c r="I17" s="71">
+        <v>13.821343318005001</v>
+      </c>
+      <c r="J17" s="71">
+        <v>3.7431857202541998</v>
+      </c>
+      <c r="K17" s="68"/>
+    </row>
+    <row r="18" spans="1:14" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="63" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="70">
+        <v>207</v>
+      </c>
+      <c r="C18" s="71">
+        <v>44.034121125741898</v>
+      </c>
+      <c r="D18" s="71">
+        <v>13.361757243101399</v>
+      </c>
+      <c r="E18" s="70">
+        <v>145</v>
+      </c>
+      <c r="F18" s="71">
+        <v>60.696629871951103</v>
+      </c>
+      <c r="G18" s="72">
+        <v>22.189504707956701</v>
+      </c>
+      <c r="H18" s="73">
+        <v>62</v>
+      </c>
+      <c r="I18" s="71">
+        <v>26.816956967434699</v>
+      </c>
+      <c r="J18" s="71">
+        <v>6.3699062803602997</v>
+      </c>
+      <c r="K18" s="68"/>
+    </row>
+    <row r="19" spans="1:14" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="63" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="70">
+        <v>178</v>
+      </c>
+      <c r="C19" s="71">
+        <v>27.187692834057302</v>
+      </c>
+      <c r="D19" s="71">
+        <v>8.1762605155853993</v>
+      </c>
+      <c r="E19" s="70">
+        <v>125</v>
+      </c>
+      <c r="F19" s="71">
+        <v>37.156488265980997</v>
+      </c>
+      <c r="G19" s="72">
+        <v>14.081395164268301</v>
+      </c>
+      <c r="H19" s="73">
+        <v>53</v>
+      </c>
+      <c r="I19" s="71">
+        <v>16.651324408642399</v>
+      </c>
+      <c r="J19" s="71">
+        <v>3.6379093019373001</v>
+      </c>
+      <c r="K19" s="68"/>
+    </row>
+    <row r="20" spans="1:14" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="63" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="70">
+        <v>218</v>
+      </c>
+      <c r="C20" s="71">
+        <v>45.7999069295469</v>
+      </c>
+      <c r="D20" s="71">
+        <v>11.984009158532899</v>
+      </c>
+      <c r="E20" s="70">
+        <v>154</v>
+      </c>
+      <c r="F20" s="71">
+        <v>62.554074748057403</v>
+      </c>
+      <c r="G20" s="72">
+        <v>20.619747498076698</v>
+      </c>
+      <c r="H20" s="73">
+        <v>64</v>
+      </c>
+      <c r="I20" s="71">
+        <v>27.850728797000802</v>
+      </c>
+      <c r="J20" s="71">
+        <v>5.3315856153559</v>
+      </c>
+      <c r="K20" s="68"/>
+    </row>
+    <row r="21" spans="1:14" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="63" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="70">
+        <v>232</v>
+      </c>
+      <c r="C21" s="71">
+        <v>29.526024581688102</v>
+      </c>
+      <c r="D21" s="71">
+        <v>10.476549653359699</v>
+      </c>
+      <c r="E21" s="70">
+        <v>176</v>
+      </c>
+      <c r="F21" s="71">
+        <v>44.312011954172299</v>
+      </c>
+      <c r="G21" s="72">
+        <v>18.373112165409999</v>
+      </c>
+      <c r="H21" s="73">
+        <v>56</v>
+      </c>
+      <c r="I21" s="71">
+        <v>14.412040230180899</v>
+      </c>
+      <c r="J21" s="71">
+        <v>4.0738387717512996</v>
+      </c>
+      <c r="K21" s="68"/>
+    </row>
+    <row r="22" spans="1:14" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="70">
+        <v>60</v>
+      </c>
+      <c r="C22" s="71">
+        <v>28.671163260771401</v>
+      </c>
+      <c r="D22" s="71">
+        <v>11.358312438560001</v>
+      </c>
+      <c r="E22" s="70">
+        <v>46</v>
+      </c>
+      <c r="F22" s="71">
+        <v>43.2060789074498</v>
+      </c>
+      <c r="G22" s="72">
+        <v>19.615548748439199</v>
+      </c>
+      <c r="H22" s="73">
+        <v>14</v>
+      </c>
+      <c r="I22" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="J22" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="K22" s="68"/>
+    </row>
+    <row r="23" spans="1:14" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="70">
+        <v>98</v>
+      </c>
+      <c r="C23" s="71">
+        <v>31.2011983807215</v>
+      </c>
+      <c r="D23" s="71">
+        <v>11.710741980437099</v>
+      </c>
+      <c r="E23" s="70">
+        <v>79</v>
+      </c>
+      <c r="F23" s="71">
+        <v>50.187089847596397</v>
+      </c>
+      <c r="G23" s="72">
+        <v>22.2095258347371</v>
+      </c>
+      <c r="H23" s="73">
+        <v>19</v>
+      </c>
+      <c r="I23" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="J23" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="K23" s="68"/>
+    </row>
+    <row r="24" spans="1:14" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="70">
+        <v>11</v>
+      </c>
+      <c r="C24" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="D24" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="E24" s="70">
+        <v>10</v>
+      </c>
+      <c r="F24" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="G24" s="75" t="s">
+        <v>99</v>
+      </c>
+      <c r="H24" s="73">
+        <v>1</v>
+      </c>
+      <c r="I24" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="J24" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="K24" s="68"/>
+    </row>
+    <row r="25" spans="1:14" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="63" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="70">
+        <v>188</v>
+      </c>
+      <c r="C25" s="71">
+        <v>52.129764293052503</v>
+      </c>
+      <c r="D25" s="71">
+        <v>20.646359403406301</v>
+      </c>
+      <c r="E25" s="70">
+        <v>123</v>
+      </c>
+      <c r="F25" s="71">
+        <v>68.789060861541103</v>
+      </c>
+      <c r="G25" s="72">
+        <v>31.710513756425499</v>
+      </c>
+      <c r="H25" s="73">
+        <v>65</v>
+      </c>
+      <c r="I25" s="71">
+        <v>35.747479802673901</v>
+      </c>
+      <c r="J25" s="71">
+        <v>11.884644512264201</v>
+      </c>
+      <c r="K25" s="68"/>
+    </row>
+    <row r="26" spans="1:14" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="63" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="70">
+        <v>57</v>
+      </c>
+      <c r="C26" s="71">
+        <v>12.486555047087499</v>
+      </c>
+      <c r="D26" s="71">
+        <v>6.0984979498319003</v>
+      </c>
+      <c r="E26" s="70">
+        <v>47</v>
+      </c>
+      <c r="F26" s="71">
+        <v>20.865195300447699</v>
+      </c>
+      <c r="G26" s="72">
+        <v>12.3197759444929</v>
+      </c>
+      <c r="H26" s="73">
+        <v>10</v>
+      </c>
+      <c r="I26" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="J26" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="K26" s="68"/>
+    </row>
+    <row r="27" spans="1:14" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="63" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="70">
         <v>58</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="C27" s="71">
+        <v>22.1471679309008</v>
+      </c>
+      <c r="D27" s="71">
+        <v>8.9562110662593</v>
+      </c>
+      <c r="E27" s="70">
+        <v>44</v>
+      </c>
+      <c r="F27" s="71">
+        <v>35.097655237327999</v>
+      </c>
+      <c r="G27" s="72">
+        <v>16.8636268907355</v>
+      </c>
+      <c r="H27" s="73">
+        <v>14</v>
+      </c>
+      <c r="I27" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="J27" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="K27" s="68"/>
+    </row>
+    <row r="28" spans="1:14" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="63" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="70">
+        <v>19</v>
+      </c>
+      <c r="C28" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="D28" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="E28" s="70">
+        <v>14</v>
+      </c>
+      <c r="F28" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="G28" s="75" t="s">
+        <v>99</v>
+      </c>
+      <c r="H28" s="73">
+        <v>5</v>
+      </c>
+      <c r="I28" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="J28" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="K28" s="68"/>
+    </row>
+    <row r="29" spans="1:14" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29" s="77">
         <v>4</v>
       </c>
-      <c r="D6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="12" t="s">
+      <c r="C29" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="D29" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="E29" s="77">
         <v>4</v>
       </c>
-      <c r="G6" s="12" t="s">
-[...517 lines deleted...]
-      <c r="I22" s="41" t="s">
+      <c r="F29" s="78" t="s">
         <v>99</v>
       </c>
-      <c r="J22" s="41" t="s">
+      <c r="G29" s="79" t="s">
         <v>99</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B23" s="26">
+      <c r="H29" s="80">
+        <v>0</v>
+      </c>
+      <c r="I29" s="81">
+        <v>0</v>
+      </c>
+      <c r="J29" s="81">
+        <v>0</v>
+      </c>
+      <c r="K29" s="68"/>
+    </row>
+    <row r="30" spans="1:14" s="84" customFormat="1" ht="15.6">
+      <c r="A30" s="82" t="s">
+        <v>110</v>
+      </c>
+      <c r="B30" s="83"/>
+      <c r="C30" s="69"/>
+      <c r="H30" s="83"/>
+      <c r="N30" s="83"/>
+    </row>
+    <row r="31" spans="1:14" s="84" customFormat="1" ht="15.6">
+      <c r="A31" s="85" t="s">
         <v>111</v>
       </c>
-      <c r="C23" s="27">
-[...425 lines deleted...]
-    <row r="225" s="19" customFormat="1"/>
+      <c r="B31" s="86"/>
+      <c r="C31" s="69"/>
+      <c r="H31" s="83"/>
+      <c r="N31" s="83"/>
+    </row>
+    <row r="32" spans="1:14" s="87" customFormat="1"/>
+    <row r="33" s="87" customFormat="1"/>
+    <row r="34" s="87" customFormat="1"/>
+    <row r="35" s="87" customFormat="1"/>
+    <row r="36" s="87" customFormat="1"/>
+    <row r="37" s="87" customFormat="1"/>
+    <row r="38" s="87" customFormat="1"/>
+    <row r="39" s="87" customFormat="1"/>
+    <row r="40" s="87" customFormat="1"/>
+    <row r="41" s="87" customFormat="1"/>
+    <row r="42" s="87" customFormat="1"/>
+    <row r="43" s="87" customFormat="1"/>
+    <row r="44" s="87" customFormat="1"/>
+    <row r="45" s="87" customFormat="1"/>
+    <row r="46" s="87" customFormat="1"/>
+    <row r="47" s="87" customFormat="1"/>
+    <row r="48" s="87" customFormat="1"/>
+    <row r="49" s="87" customFormat="1"/>
+    <row r="50" s="87" customFormat="1"/>
+    <row r="51" s="87" customFormat="1"/>
+    <row r="52" s="87" customFormat="1"/>
+    <row r="53" s="87" customFormat="1"/>
+    <row r="54" s="87" customFormat="1"/>
+    <row r="55" s="87" customFormat="1"/>
+    <row r="56" s="87" customFormat="1"/>
+    <row r="57" s="87" customFormat="1"/>
+    <row r="58" s="87" customFormat="1"/>
+    <row r="59" s="87" customFormat="1"/>
+    <row r="60" s="87" customFormat="1"/>
+    <row r="61" s="87" customFormat="1"/>
+    <row r="62" s="87" customFormat="1"/>
+    <row r="63" s="87" customFormat="1"/>
+    <row r="64" s="87" customFormat="1"/>
+    <row r="65" s="87" customFormat="1"/>
+    <row r="66" s="87" customFormat="1"/>
+    <row r="67" s="87" customFormat="1"/>
+    <row r="68" s="87" customFormat="1"/>
+    <row r="69" s="87" customFormat="1"/>
+    <row r="70" s="87" customFormat="1"/>
+    <row r="71" s="87" customFormat="1"/>
+    <row r="72" s="87" customFormat="1"/>
+    <row r="73" s="87" customFormat="1"/>
+    <row r="74" s="87" customFormat="1"/>
+    <row r="75" s="87" customFormat="1"/>
+    <row r="76" s="87" customFormat="1"/>
+    <row r="77" s="87" customFormat="1"/>
+    <row r="78" s="87" customFormat="1"/>
+    <row r="79" s="87" customFormat="1"/>
+    <row r="80" s="87" customFormat="1"/>
+    <row r="81" s="87" customFormat="1"/>
+    <row r="82" s="87" customFormat="1"/>
+    <row r="83" s="87" customFormat="1"/>
+    <row r="84" s="87" customFormat="1"/>
+    <row r="85" s="87" customFormat="1"/>
+    <row r="86" s="87" customFormat="1"/>
+    <row r="87" s="87" customFormat="1"/>
+    <row r="88" s="87" customFormat="1"/>
+    <row r="89" s="87" customFormat="1"/>
+    <row r="90" s="87" customFormat="1"/>
+    <row r="91" s="87" customFormat="1"/>
+    <row r="92" s="87" customFormat="1"/>
+    <row r="93" s="87" customFormat="1"/>
+    <row r="94" s="87" customFormat="1"/>
+    <row r="95" s="87" customFormat="1"/>
+    <row r="96" s="87" customFormat="1"/>
+    <row r="97" s="87" customFormat="1"/>
+    <row r="98" s="87" customFormat="1"/>
+    <row r="99" s="87" customFormat="1"/>
+    <row r="100" s="87" customFormat="1"/>
+    <row r="101" s="87" customFormat="1"/>
+    <row r="102" s="87" customFormat="1"/>
+    <row r="103" s="87" customFormat="1"/>
+    <row r="104" s="87" customFormat="1"/>
+    <row r="105" s="87" customFormat="1"/>
+    <row r="106" s="87" customFormat="1"/>
+    <row r="107" s="87" customFormat="1"/>
+    <row r="108" s="87" customFormat="1"/>
+    <row r="109" s="87" customFormat="1"/>
+    <row r="110" s="87" customFormat="1"/>
+    <row r="111" s="87" customFormat="1"/>
+    <row r="112" s="87" customFormat="1"/>
+    <row r="113" s="87" customFormat="1"/>
+    <row r="114" s="87" customFormat="1"/>
+    <row r="115" s="87" customFormat="1"/>
+    <row r="116" s="87" customFormat="1"/>
+    <row r="117" s="87" customFormat="1"/>
+    <row r="118" s="87" customFormat="1"/>
+    <row r="119" s="87" customFormat="1"/>
+    <row r="120" s="87" customFormat="1"/>
+    <row r="121" s="87" customFormat="1"/>
+    <row r="122" s="87" customFormat="1"/>
+    <row r="123" s="87" customFormat="1"/>
+    <row r="124" s="87" customFormat="1"/>
+    <row r="125" s="87" customFormat="1"/>
+    <row r="126" s="87" customFormat="1"/>
+    <row r="127" s="87" customFormat="1"/>
+    <row r="128" s="87" customFormat="1"/>
+    <row r="129" s="87" customFormat="1"/>
+    <row r="130" s="87" customFormat="1"/>
+    <row r="131" s="87" customFormat="1"/>
+    <row r="132" s="87" customFormat="1"/>
+    <row r="133" s="87" customFormat="1"/>
+    <row r="134" s="87" customFormat="1"/>
+    <row r="135" s="87" customFormat="1"/>
+    <row r="136" s="87" customFormat="1"/>
+    <row r="137" s="87" customFormat="1"/>
+    <row r="138" s="87" customFormat="1"/>
+    <row r="139" s="87" customFormat="1"/>
+    <row r="140" s="87" customFormat="1"/>
+    <row r="141" s="87" customFormat="1"/>
+    <row r="142" s="87" customFormat="1"/>
+    <row r="143" s="87" customFormat="1"/>
+    <row r="144" s="87" customFormat="1"/>
+    <row r="145" s="87" customFormat="1"/>
+    <row r="146" s="87" customFormat="1"/>
+    <row r="147" s="87" customFormat="1"/>
+    <row r="148" s="87" customFormat="1"/>
+    <row r="149" s="87" customFormat="1"/>
+    <row r="150" s="87" customFormat="1"/>
+    <row r="151" s="87" customFormat="1"/>
+    <row r="152" s="87" customFormat="1"/>
+    <row r="153" s="87" customFormat="1"/>
+    <row r="154" s="87" customFormat="1"/>
+    <row r="155" s="87" customFormat="1"/>
+    <row r="156" s="87" customFormat="1"/>
+    <row r="157" s="87" customFormat="1"/>
+    <row r="158" s="87" customFormat="1"/>
+    <row r="159" s="87" customFormat="1"/>
+    <row r="160" s="87" customFormat="1"/>
+    <row r="161" s="87" customFormat="1"/>
+    <row r="162" s="87" customFormat="1"/>
+    <row r="163" s="87" customFormat="1"/>
+    <row r="164" s="87" customFormat="1"/>
+    <row r="165" s="87" customFormat="1"/>
+    <row r="166" s="87" customFormat="1"/>
+    <row r="167" s="87" customFormat="1"/>
+    <row r="168" s="87" customFormat="1"/>
+    <row r="169" s="87" customFormat="1"/>
+    <row r="170" s="87" customFormat="1"/>
+    <row r="171" s="87" customFormat="1"/>
+    <row r="172" s="87" customFormat="1"/>
+    <row r="173" s="87" customFormat="1"/>
+    <row r="174" s="87" customFormat="1"/>
+    <row r="175" s="87" customFormat="1"/>
+    <row r="176" s="87" customFormat="1"/>
+    <row r="177" s="87" customFormat="1"/>
+    <row r="178" s="87" customFormat="1"/>
+    <row r="179" s="87" customFormat="1"/>
+    <row r="180" s="87" customFormat="1"/>
+    <row r="181" s="87" customFormat="1"/>
+    <row r="182" s="87" customFormat="1"/>
+    <row r="183" s="87" customFormat="1"/>
+    <row r="184" s="87" customFormat="1"/>
+    <row r="185" s="87" customFormat="1"/>
+    <row r="186" s="87" customFormat="1"/>
+    <row r="187" s="87" customFormat="1"/>
+    <row r="188" s="87" customFormat="1"/>
+    <row r="189" s="87" customFormat="1"/>
+    <row r="190" s="87" customFormat="1"/>
+    <row r="191" s="87" customFormat="1"/>
+    <row r="192" s="87" customFormat="1"/>
+    <row r="193" s="87" customFormat="1"/>
+    <row r="194" s="87" customFormat="1"/>
+    <row r="195" s="87" customFormat="1"/>
+    <row r="196" s="87" customFormat="1"/>
+    <row r="197" s="87" customFormat="1"/>
+    <row r="198" s="87" customFormat="1"/>
+    <row r="199" s="87" customFormat="1"/>
+    <row r="200" s="87" customFormat="1"/>
+    <row r="201" s="87" customFormat="1"/>
+    <row r="202" s="87" customFormat="1"/>
+    <row r="203" s="87" customFormat="1"/>
+    <row r="204" s="87" customFormat="1"/>
+    <row r="205" s="87" customFormat="1"/>
+    <row r="206" s="87" customFormat="1"/>
+    <row r="207" s="87" customFormat="1"/>
+    <row r="208" s="87" customFormat="1"/>
+    <row r="209" s="87" customFormat="1"/>
+    <row r="210" s="87" customFormat="1"/>
+    <row r="211" s="87" customFormat="1"/>
+    <row r="212" s="87" customFormat="1"/>
+    <row r="213" s="87" customFormat="1"/>
+    <row r="214" s="87" customFormat="1"/>
+    <row r="215" s="87" customFormat="1"/>
+    <row r="216" s="87" customFormat="1"/>
+    <row r="217" s="87" customFormat="1"/>
+    <row r="218" s="87" customFormat="1"/>
+    <row r="219" s="87" customFormat="1"/>
+    <row r="220" s="87" customFormat="1"/>
+    <row r="221" s="87" customFormat="1"/>
+    <row r="222" s="87" customFormat="1"/>
+    <row r="223" s="87" customFormat="1"/>
+    <row r="224" s="87" customFormat="1"/>
+    <row r="225" s="87" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="95" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="J1" s="49"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
       <c r="N1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="T1" s="18"/>
     </row>
     <row r="2" spans="1:20" s="2" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="N2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="T2" s="18"/>
     </row>
     <row r="3" spans="1:20" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="51" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="51"/>
+      <c r="A3" s="97" t="s">
+        <v>94</v>
+      </c>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
       <c r="N3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="T3" s="18"/>
     </row>
     <row r="4" spans="1:20" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="F4" s="4"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="J4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="10" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-      <c r="J5" s="55"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:20" s="10" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>56</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
         <v>57</v>
       </c>
       <c r="K6" s="2"/>
     </row>
     <row r="7" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="22">
-        <v>6383</v>
+        <v>6787</v>
       </c>
       <c r="C7" s="23">
-        <v>27.204599999999999</v>
+        <v>28.861267999999999</v>
       </c>
       <c r="D7" s="23">
-        <v>14.567399999999999</v>
+        <v>15.080363999999999</v>
       </c>
       <c r="E7" s="22">
-        <v>4733</v>
+        <v>4931</v>
       </c>
       <c r="F7" s="23">
-        <v>40.435699999999997</v>
+        <v>42.088970000000003</v>
       </c>
       <c r="G7" s="24">
-        <v>23.413699999999999</v>
+        <v>24.024229999999999</v>
       </c>
       <c r="H7" s="25">
-        <v>1650</v>
+        <v>1856</v>
       </c>
       <c r="I7" s="23">
-        <v>14.033099999999999</v>
+        <v>15.728432</v>
       </c>
       <c r="J7" s="23">
-        <v>6.8720299999999996</v>
+        <v>7.4956969999999998</v>
       </c>
       <c r="K7" s="15"/>
     </row>
     <row r="8" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="26">
-        <v>789</v>
+        <v>860</v>
       </c>
       <c r="C8" s="27">
-        <v>19.880400000000002</v>
+        <v>21.635622999999999</v>
       </c>
       <c r="D8" s="27">
-        <v>13.471500000000001</v>
+        <v>14.228945</v>
       </c>
       <c r="E8" s="26">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="F8" s="27">
-        <v>31.7697</v>
+        <v>33.660407999999997</v>
       </c>
       <c r="G8" s="28">
-        <v>22.482199999999999</v>
+        <v>23.470821000000001</v>
       </c>
       <c r="H8" s="29">
-        <v>169</v>
+        <v>203</v>
       </c>
       <c r="I8" s="27">
-        <v>8.3780199999999994</v>
+        <v>10.034215</v>
       </c>
       <c r="J8" s="27">
-        <v>5.4406400000000001</v>
+        <v>6.3032190000000003</v>
       </c>
       <c r="K8" s="15"/>
     </row>
     <row r="9" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="26">
-        <v>636</v>
+        <v>626</v>
       </c>
       <c r="C9" s="27">
-        <v>23.5245</v>
+        <v>23.182979</v>
       </c>
       <c r="D9" s="27">
-        <v>9.54115</v>
+        <v>9.6365370000000006</v>
       </c>
       <c r="E9" s="26">
-        <v>470</v>
+        <v>456</v>
       </c>
       <c r="F9" s="27">
-        <v>36.278100000000002</v>
+        <v>35.280845999999997</v>
       </c>
       <c r="G9" s="28">
-        <v>15.0038</v>
+        <v>15.273541</v>
       </c>
       <c r="H9" s="29">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I9" s="27">
-        <v>11.7897</v>
+        <v>12.075828</v>
       </c>
       <c r="J9" s="27">
-        <v>4.7459100000000003</v>
+        <v>4.9583570000000003</v>
       </c>
       <c r="K9" s="15"/>
     </row>
     <row r="10" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="26">
-        <v>619</v>
+        <v>692</v>
       </c>
       <c r="C10" s="27">
-        <v>22.656199999999998</v>
+        <v>25.110292999999999</v>
       </c>
       <c r="D10" s="27">
-        <v>15.3726</v>
+        <v>16.537274</v>
       </c>
       <c r="E10" s="26">
-        <v>480</v>
+        <v>523</v>
       </c>
       <c r="F10" s="27">
-        <v>35.502600000000001</v>
+        <v>38.408915999999998</v>
       </c>
       <c r="G10" s="28">
-        <v>25.2606</v>
+        <v>26.930921999999999</v>
       </c>
       <c r="H10" s="29">
-        <v>139</v>
+        <v>169</v>
       </c>
       <c r="I10" s="27">
-        <v>10.0715</v>
+        <v>12.121829</v>
       </c>
       <c r="J10" s="27">
-        <v>6.5225</v>
+        <v>7.5326709999999997</v>
       </c>
       <c r="K10" s="15"/>
     </row>
     <row r="11" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="26">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="C11" s="27">
-        <v>28.648499999999999</v>
+        <v>28.476175000000001</v>
       </c>
       <c r="D11" s="27">
-        <v>14.4803</v>
+        <v>13.630668999999999</v>
       </c>
       <c r="E11" s="26">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="F11" s="27">
-        <v>39.621299999999998</v>
+        <v>39.112060999999997</v>
       </c>
       <c r="G11" s="28">
-        <v>22.783100000000001</v>
+        <v>21.677807999999999</v>
       </c>
       <c r="H11" s="29">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="I11" s="27">
-        <v>17.641300000000001</v>
+        <v>17.827884999999998</v>
       </c>
       <c r="J11" s="27">
-        <v>7.7327300000000001</v>
+        <v>7.1522199999999998</v>
       </c>
       <c r="K11" s="15"/>
     </row>
     <row r="12" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="26">
-        <v>717</v>
+        <v>756</v>
       </c>
       <c r="C12" s="27">
-        <v>25.801100000000002</v>
+        <v>27.202615999999999</v>
       </c>
       <c r="D12" s="27">
-        <v>15.186999999999999</v>
+        <v>15.467192000000001</v>
       </c>
       <c r="E12" s="26">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="F12" s="27">
-        <v>38.061</v>
+        <v>38.622740999999998</v>
       </c>
       <c r="G12" s="28">
-        <v>23.606200000000001</v>
+        <v>23.134557999999998</v>
       </c>
       <c r="H12" s="29">
-        <v>191</v>
+        <v>223</v>
       </c>
       <c r="I12" s="27">
-        <v>13.672499999999999</v>
+        <v>15.938492999999999</v>
       </c>
       <c r="J12" s="27">
-        <v>7.6170999999999998</v>
+        <v>8.6404060000000005</v>
       </c>
       <c r="K12" s="15"/>
     </row>
     <row r="13" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="26">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C13" s="27">
-        <v>38.390500000000003</v>
+        <v>39.752963999999999</v>
       </c>
       <c r="D13" s="27">
-        <v>16.913599999999999</v>
+        <v>17.616924000000001</v>
       </c>
       <c r="E13" s="26">
-        <v>112</v>
+        <v>141</v>
       </c>
       <c r="F13" s="27">
-        <v>48.168799999999997</v>
+        <v>60.783853000000001</v>
       </c>
       <c r="G13" s="28">
-        <v>24.073699999999999</v>
+        <v>30.656192999999998</v>
       </c>
       <c r="H13" s="29">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="I13" s="27">
-        <v>28.327200000000001</v>
+        <v>18.152999000000001</v>
       </c>
       <c r="J13" s="27">
-        <v>10.955500000000001</v>
+        <v>6.638636</v>
       </c>
       <c r="K13" s="15"/>
     </row>
     <row r="14" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="26">
-        <v>382</v>
+        <v>471</v>
       </c>
       <c r="C14" s="27">
-        <v>18.347300000000001</v>
+        <v>22.146243999999999</v>
       </c>
       <c r="D14" s="27">
-        <v>12.010300000000001</v>
+        <v>14.406278</v>
       </c>
       <c r="E14" s="26">
-        <v>294</v>
+        <v>372</v>
       </c>
       <c r="F14" s="27">
-        <v>28.193000000000001</v>
+        <v>35.018932999999997</v>
       </c>
       <c r="G14" s="28">
-        <v>17.897099999999998</v>
+        <v>22.417691999999999</v>
       </c>
       <c r="H14" s="29">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="I14" s="27">
-        <v>8.4677199999999999</v>
+        <v>9.3002369999999992</v>
       </c>
       <c r="J14" s="27">
-        <v>5.9821600000000004</v>
+        <v>6.4198029999999999</v>
       </c>
       <c r="K14" s="15"/>
     </row>
     <row r="15" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="26">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="C15" s="27">
-        <v>24.822399999999998</v>
+        <v>27.718551999999999</v>
       </c>
       <c r="D15" s="27">
-        <v>13.345000000000001</v>
+        <v>14.732858999999999</v>
       </c>
       <c r="E15" s="26">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="F15" s="27">
-        <v>35.826700000000002</v>
+        <v>38.389299999999999</v>
       </c>
       <c r="G15" s="28">
-        <v>20.615600000000001</v>
+        <v>21.985192999999999</v>
       </c>
       <c r="H15" s="29">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="I15" s="27">
-        <v>13.282500000000001</v>
+        <v>16.538990999999999</v>
       </c>
       <c r="J15" s="27">
-        <v>6.8145800000000003</v>
+        <v>8.1608090000000004</v>
       </c>
       <c r="K15" s="15"/>
     </row>
     <row r="16" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="26">
-        <v>188</v>
+        <v>235</v>
       </c>
       <c r="C16" s="27">
-        <v>33.243600000000001</v>
+        <v>41.848418000000002</v>
       </c>
       <c r="D16" s="27">
-        <v>14.47</v>
+        <v>17.924202999999999</v>
       </c>
       <c r="E16" s="26">
-        <v>142</v>
+        <v>166</v>
       </c>
       <c r="F16" s="27">
-        <v>48.7166</v>
+        <v>57.320937000000001</v>
       </c>
       <c r="G16" s="28">
-        <v>23.731999999999999</v>
+        <v>28.251391000000002</v>
       </c>
       <c r="H16" s="29">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="I16" s="27">
-        <v>16.785799999999998</v>
+        <v>25.372031</v>
       </c>
       <c r="J16" s="27">
-        <v>6.9711499999999997</v>
+        <v>9.1146200000000004</v>
       </c>
       <c r="K16" s="15"/>
     </row>
     <row r="17" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="26">
-        <v>453</v>
+        <v>518</v>
       </c>
       <c r="C17" s="27">
-        <v>35.108800000000002</v>
+        <v>40.213988000000001</v>
       </c>
       <c r="D17" s="27">
-        <v>17.007999999999999</v>
+        <v>19.058837</v>
       </c>
       <c r="E17" s="26">
-        <v>342</v>
+        <v>377</v>
       </c>
       <c r="F17" s="27">
-        <v>51.845599999999997</v>
+        <v>57.324888999999999</v>
       </c>
       <c r="G17" s="28">
-        <v>30.451699999999999</v>
+        <v>32.892252999999997</v>
       </c>
       <c r="H17" s="29">
-        <v>111</v>
+        <v>141</v>
       </c>
       <c r="I17" s="27">
-        <v>17.601700000000001</v>
+        <v>22.364834999999999</v>
       </c>
       <c r="J17" s="27">
-        <v>6.8314899999999996</v>
+        <v>8.2844680000000004</v>
       </c>
       <c r="K17" s="15"/>
     </row>
     <row r="18" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="26">
-        <v>294</v>
+        <v>265</v>
       </c>
       <c r="C18" s="27">
-        <v>57.4328</v>
+        <v>52.234605999999999</v>
       </c>
       <c r="D18" s="27">
-        <v>24.117799999999999</v>
+        <v>21.503198999999999</v>
       </c>
       <c r="E18" s="26">
-        <v>223</v>
+        <v>203</v>
       </c>
       <c r="F18" s="27">
-        <v>84.907399999999996</v>
+        <v>78.021557999999999</v>
       </c>
       <c r="G18" s="28">
-        <v>41.697600000000001</v>
+        <v>36.886192999999999</v>
       </c>
       <c r="H18" s="29">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="I18" s="27">
-        <v>28.483899999999998</v>
+        <v>25.086791999999999</v>
       </c>
       <c r="J18" s="27">
-        <v>9.3952899999999993</v>
+        <v>9.0108779999999999</v>
       </c>
       <c r="K18" s="15"/>
     </row>
     <row r="19" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="26">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C19" s="27">
-        <v>39.715600000000002</v>
+        <v>39.727330000000002</v>
       </c>
       <c r="D19" s="27">
-        <v>16.160699999999999</v>
+        <v>15.259183</v>
       </c>
       <c r="E19" s="26">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="F19" s="27">
-        <v>55.287399999999998</v>
+        <v>53.255189000000001</v>
       </c>
       <c r="G19" s="28">
-        <v>28.478300000000001</v>
+        <v>25.955957999999999</v>
       </c>
       <c r="H19" s="29">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="I19" s="27">
-        <v>22.8398</v>
+        <v>25.086084</v>
       </c>
       <c r="J19" s="27">
-        <v>7.0725300000000004</v>
+        <v>7.3278970000000001</v>
       </c>
       <c r="K19" s="15"/>
     </row>
     <row r="20" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="26">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="C20" s="27">
-        <v>52.267699999999998</v>
+        <v>51.779485000000001</v>
       </c>
       <c r="D20" s="27">
-        <v>18.3673</v>
+        <v>17.044132000000001</v>
       </c>
       <c r="E20" s="26">
-        <v>200</v>
+        <v>172</v>
       </c>
       <c r="F20" s="27">
-        <v>73.528700000000001</v>
+        <v>63.846767999999997</v>
       </c>
       <c r="G20" s="28">
-        <v>32.201900000000002</v>
+        <v>26.784182000000001</v>
       </c>
       <c r="H20" s="29">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="I20" s="27">
-        <v>29.164000000000001</v>
+        <v>38.680900999999999</v>
       </c>
       <c r="J20" s="27">
-        <v>7.8358499999999998</v>
+        <v>9.6726700000000001</v>
       </c>
       <c r="K20" s="15"/>
     </row>
     <row r="21" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="26">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="C21" s="27">
-        <v>45.347700000000003</v>
+        <v>46.033349999999999</v>
       </c>
       <c r="D21" s="27">
-        <v>21.630099999999999</v>
+        <v>21.48339</v>
       </c>
       <c r="E21" s="26">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="F21" s="27">
-        <v>60.311100000000003</v>
+        <v>63.819479000000001</v>
       </c>
       <c r="G21" s="28">
-        <v>32.167099999999998</v>
+        <v>33.318990999999997</v>
       </c>
       <c r="H21" s="29">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="I21" s="27">
-        <v>29.623899999999999</v>
+        <v>27.371382000000001</v>
       </c>
       <c r="J21" s="27">
-        <v>12.3049</v>
+        <v>11.19205</v>
       </c>
       <c r="K21" s="15"/>
     </row>
     <row r="22" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="26">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="C22" s="27">
-        <v>42.512999999999998</v>
+        <v>49.632942</v>
       </c>
       <c r="D22" s="27">
-        <v>21.3843</v>
+        <v>22.719194000000002</v>
       </c>
       <c r="E22" s="26">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="F22" s="27">
-        <v>61.320599999999999</v>
+        <v>57.546680000000002</v>
       </c>
       <c r="G22" s="28">
-        <v>33.551000000000002</v>
+        <v>29.86984</v>
       </c>
       <c r="H22" s="29">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="I22" s="27">
-        <v>22.289100000000001</v>
+        <v>41.145529000000003</v>
       </c>
       <c r="J22" s="27">
-        <v>10.0602</v>
+        <v>16.110194</v>
       </c>
       <c r="K22" s="15"/>
     </row>
     <row r="23" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="26">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="C23" s="27">
-        <v>43.887500000000003</v>
+        <v>40.732829000000002</v>
       </c>
       <c r="D23" s="27">
-        <v>20.7758</v>
+        <v>18.026624999999999</v>
       </c>
       <c r="E23" s="26">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="F23" s="27">
-        <v>64.182000000000002</v>
+        <v>59.814633999999998</v>
       </c>
       <c r="G23" s="28">
-        <v>31.663599999999999</v>
+        <v>27.835305000000002</v>
       </c>
       <c r="H23" s="29">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="I23" s="27">
-        <v>22.721800000000002</v>
+        <v>20.913682000000001</v>
       </c>
       <c r="J23" s="27">
-        <v>10.4573</v>
+        <v>9.0339740000000006</v>
       </c>
       <c r="K23" s="15"/>
     </row>
     <row r="24" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="26">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="C24" s="27">
-        <v>24.502400000000002</v>
+        <v>33.079239000000001</v>
       </c>
       <c r="D24" s="27">
-        <v>11.1594</v>
+        <v>11.667033999999999</v>
       </c>
       <c r="E24" s="26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F24" s="27">
-        <v>43.7425</v>
+        <v>45.316792999999997</v>
       </c>
       <c r="G24" s="28">
-        <v>21.683700000000002</v>
+        <v>19.701635</v>
       </c>
       <c r="H24" s="29">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I24" s="27">
-        <v>4.0444500000000003</v>
+        <v>20.071052000000002</v>
       </c>
       <c r="J24" s="27">
-        <v>2.31921</v>
+        <v>5.2300310000000003</v>
       </c>
       <c r="K24" s="15"/>
     </row>
     <row r="25" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="26">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C25" s="27">
-        <v>24.4236</v>
+        <v>24.72437</v>
       </c>
       <c r="D25" s="27">
-        <v>12.5183</v>
+        <v>12.116573000000001</v>
       </c>
       <c r="E25" s="26">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="F25" s="27">
-        <v>32.572699999999998</v>
+        <v>36.415630999999998</v>
       </c>
       <c r="G25" s="28">
-        <v>17.835000000000001</v>
+        <v>19.738166</v>
       </c>
       <c r="H25" s="29">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="I25" s="27">
-        <v>16.188400000000001</v>
+        <v>12.947113999999999</v>
       </c>
       <c r="J25" s="27">
-        <v>7.9155499999999996</v>
+        <v>5.7410189999999997</v>
       </c>
       <c r="K25" s="15"/>
     </row>
     <row r="26" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="26">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C26" s="27">
-        <v>14.087</v>
+        <v>16.525189000000001</v>
       </c>
       <c r="D26" s="27">
-        <v>7.9213199999999997</v>
+        <v>9.3425670000000007</v>
       </c>
       <c r="E26" s="26">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="F26" s="27">
-        <v>19.597300000000001</v>
+        <v>23.665838000000001</v>
       </c>
       <c r="G26" s="28">
-        <v>12.0519</v>
+        <v>13.886032</v>
       </c>
       <c r="H26" s="29">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="I26" s="27">
-        <v>8.68736</v>
+        <v>9.5368709999999997</v>
       </c>
       <c r="J26" s="27">
-        <v>4.4296300000000004</v>
+        <v>5.4632199999999997</v>
       </c>
       <c r="K26" s="15"/>
     </row>
     <row r="27" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="26">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="C27" s="27">
-        <v>29.561299999999999</v>
+        <v>36.650378000000003</v>
       </c>
       <c r="D27" s="27">
-        <v>14.906000000000001</v>
+        <v>17.583203999999999</v>
       </c>
       <c r="E27" s="26">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F27" s="27">
-        <v>48.426200000000001</v>
+        <v>50.129691999999999</v>
       </c>
       <c r="G27" s="28">
-        <v>27.132300000000001</v>
+        <v>26.699594000000001</v>
       </c>
       <c r="H27" s="29">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="I27" s="27">
-        <v>11.555300000000001</v>
+        <v>23.83334</v>
       </c>
       <c r="J27" s="27">
-        <v>4.8784099999999997</v>
+        <v>10.465023</v>
       </c>
       <c r="K27" s="15"/>
     </row>
     <row r="28" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="26">
         <v>20</v>
       </c>
       <c r="C28" s="27">
-        <v>15.3538</v>
+        <v>14.93022</v>
       </c>
       <c r="D28" s="27">
-        <v>8.8864800000000006</v>
+        <v>8.7606450000000002</v>
       </c>
       <c r="E28" s="26">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F28" s="27">
-        <v>24.497599999999998</v>
+        <v>16.397964000000002</v>
       </c>
       <c r="G28" s="28">
-        <v>16.782900000000001</v>
+        <v>11.176348000000001</v>
       </c>
       <c r="H28" s="29">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="I28" s="27">
-        <v>6.1587300000000003</v>
+        <v>13.457943999999999</v>
       </c>
       <c r="J28" s="27">
-        <v>2.9019499999999998</v>
+        <v>6.6190220000000002</v>
       </c>
       <c r="K28" s="15"/>
     </row>
     <row r="29" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C29" s="31">
-        <v>15.966200000000001</v>
+        <v>7.9548170000000002</v>
       </c>
       <c r="D29" s="31">
-        <v>11.109299999999999</v>
+        <v>4.2028319999999999</v>
       </c>
       <c r="E29" s="30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F29" s="31">
-        <v>27.9252</v>
+        <v>13.938254000000001</v>
       </c>
       <c r="G29" s="32">
-        <v>23.127199999999998</v>
+        <v>6.8707989999999999</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="31">
         <v>0</v>
       </c>
       <c r="J29" s="31">
         <v>0</v>
       </c>
       <c r="K29" s="15"/>
     </row>
     <row r="30" spans="1:11" s="35" customFormat="1">
       <c r="A30" s="34" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="36"/>
       <c r="D30" s="36"/>
       <c r="F30" s="37"/>
       <c r="G30" s="36"/>
       <c r="H30" s="38"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
     </row>
     <row r="31" spans="1:11" s="19" customFormat="1"/>
@@ -3929,933 +4364,934 @@
     <row r="212" s="19" customFormat="1"/>
     <row r="213" s="19" customFormat="1"/>
     <row r="214" s="19" customFormat="1"/>
     <row r="215" s="19" customFormat="1"/>
     <row r="216" s="19" customFormat="1"/>
     <row r="217" s="19" customFormat="1"/>
     <row r="218" s="19" customFormat="1"/>
     <row r="219" s="19" customFormat="1"/>
     <row r="220" s="19" customFormat="1"/>
     <row r="221" s="19" customFormat="1"/>
     <row r="222" s="19" customFormat="1"/>
     <row r="223" s="19" customFormat="1"/>
     <row r="224" s="19" customFormat="1"/>
     <row r="225" s="19" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="95" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="J1" s="49"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
       <c r="N1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="T1" s="18"/>
     </row>
     <row r="2" spans="1:20" s="2" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="N2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="T2" s="18"/>
     </row>
     <row r="3" spans="1:20" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="51" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="51"/>
+      <c r="A3" s="97" t="s">
+        <v>93</v>
+      </c>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
       <c r="N3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="T3" s="18"/>
     </row>
     <row r="4" spans="1:20" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="F4" s="4"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="J4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="10" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-      <c r="J5" s="55"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:20" s="10" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>56</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
         <v>57</v>
       </c>
       <c r="K6" s="2"/>
     </row>
     <row r="7" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="22">
-        <v>6428</v>
+        <v>6383</v>
       </c>
       <c r="C7" s="23">
-        <v>27.465800000000002</v>
+        <v>27.204599999999999</v>
       </c>
       <c r="D7" s="23">
-        <v>15.277699999999999</v>
+        <v>14.567399999999999</v>
       </c>
       <c r="E7" s="22">
-        <v>4698</v>
+        <v>4733</v>
       </c>
       <c r="F7" s="23">
-        <v>40.183599999999998</v>
+        <v>40.435699999999997</v>
       </c>
       <c r="G7" s="24">
-        <v>23.886500000000002</v>
+        <v>23.413699999999999</v>
       </c>
       <c r="H7" s="25">
-        <v>1730</v>
+        <v>1650</v>
       </c>
       <c r="I7" s="23">
-        <v>14.770799999999999</v>
+        <v>14.033099999999999</v>
       </c>
       <c r="J7" s="23">
-        <v>7.6508000000000003</v>
+        <v>6.8720299999999996</v>
       </c>
       <c r="K7" s="15"/>
     </row>
     <row r="8" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="26">
-        <v>797</v>
+        <v>789</v>
       </c>
       <c r="C8" s="27">
-        <v>20.1218</v>
+        <v>19.880400000000002</v>
       </c>
       <c r="D8" s="27">
-        <v>14.4208</v>
+        <v>13.471500000000001</v>
       </c>
       <c r="E8" s="26">
-        <v>610</v>
+        <v>620</v>
       </c>
       <c r="F8" s="27">
-        <v>31.267600000000002</v>
+        <v>31.7697</v>
       </c>
       <c r="G8" s="28">
-        <v>22.953099999999999</v>
+        <v>22.482199999999999</v>
       </c>
       <c r="H8" s="29">
-        <v>187</v>
+        <v>169</v>
       </c>
       <c r="I8" s="27">
-        <v>9.3035999999999994</v>
+        <v>8.3780199999999994</v>
       </c>
       <c r="J8" s="27">
-        <v>6.5693200000000003</v>
+        <v>5.4406400000000001</v>
       </c>
       <c r="K8" s="15"/>
     </row>
     <row r="9" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="26">
-        <v>656</v>
+        <v>636</v>
       </c>
       <c r="C9" s="27">
-        <v>24.346699999999998</v>
+        <v>23.5245</v>
       </c>
       <c r="D9" s="27">
-        <v>10.220800000000001</v>
+        <v>9.54115</v>
       </c>
       <c r="E9" s="26">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="F9" s="27">
-        <v>36.742199999999997</v>
+        <v>36.278100000000002</v>
       </c>
       <c r="G9" s="28">
-        <v>15.800800000000001</v>
+        <v>15.0038</v>
       </c>
       <c r="H9" s="29">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="I9" s="27">
-        <v>12.913600000000001</v>
+        <v>11.7897</v>
       </c>
       <c r="J9" s="27">
-        <v>5.2126599999999996</v>
+        <v>4.7459100000000003</v>
       </c>
       <c r="K9" s="15"/>
     </row>
     <row r="10" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="26">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C10" s="27">
-        <v>22.761199999999999</v>
+        <v>22.656199999999998</v>
       </c>
       <c r="D10" s="27">
-        <v>15.787100000000001</v>
+        <v>15.3726</v>
       </c>
       <c r="E10" s="26">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="F10" s="27">
-        <v>35.433199999999999</v>
+        <v>35.502600000000001</v>
       </c>
       <c r="G10" s="28">
-        <v>25.291499999999999</v>
+        <v>25.2606</v>
       </c>
       <c r="H10" s="29">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="I10" s="27">
-        <v>10.3117</v>
+        <v>10.0715</v>
       </c>
       <c r="J10" s="27">
-        <v>7.0003799999999998</v>
+        <v>6.5225</v>
       </c>
       <c r="K10" s="15"/>
     </row>
     <row r="11" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="26">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="C11" s="27">
-        <v>28.560099999999998</v>
+        <v>28.648499999999999</v>
       </c>
       <c r="D11" s="27">
-        <v>15.1187</v>
+        <v>14.4803</v>
       </c>
       <c r="E11" s="26">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F11" s="27">
-        <v>39.923200000000001</v>
+        <v>39.621299999999998</v>
       </c>
       <c r="G11" s="28">
-        <v>23.765499999999999</v>
+        <v>22.783100000000001</v>
       </c>
       <c r="H11" s="29">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="I11" s="27">
-        <v>17.138000000000002</v>
+        <v>17.641300000000001</v>
       </c>
       <c r="J11" s="27">
-        <v>8.0341799999999992</v>
+        <v>7.7327300000000001</v>
       </c>
       <c r="K11" s="15"/>
     </row>
     <row r="12" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="26">
-        <v>703</v>
+        <v>717</v>
       </c>
       <c r="C12" s="27">
-        <v>25.292899999999999</v>
+        <v>25.801100000000002</v>
       </c>
       <c r="D12" s="27">
-        <v>15.5336</v>
+        <v>15.186999999999999</v>
       </c>
       <c r="E12" s="26">
-        <v>501</v>
+        <v>526</v>
       </c>
       <c r="F12" s="27">
-        <v>36.1877</v>
+        <v>38.061</v>
       </c>
       <c r="G12" s="28">
-        <v>22.8401</v>
+        <v>23.606200000000001</v>
       </c>
       <c r="H12" s="29">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="I12" s="27">
-        <v>14.480399999999999</v>
+        <v>13.672499999999999</v>
       </c>
       <c r="J12" s="27">
-        <v>8.69604</v>
+        <v>7.6170999999999998</v>
       </c>
       <c r="K12" s="15"/>
     </row>
     <row r="13" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="26">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="C13" s="27">
-        <v>37.067999999999998</v>
+        <v>38.390500000000003</v>
       </c>
       <c r="D13" s="27">
-        <v>17.418800000000001</v>
+        <v>16.913599999999999</v>
       </c>
       <c r="E13" s="26">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="F13" s="27">
-        <v>54.528199999999998</v>
+        <v>48.168799999999997</v>
       </c>
       <c r="G13" s="28">
-        <v>28.558299999999999</v>
+        <v>24.073699999999999</v>
       </c>
       <c r="H13" s="29">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="I13" s="27">
-        <v>19.050999999999998</v>
+        <v>28.327200000000001</v>
       </c>
       <c r="J13" s="27">
-        <v>7.9125199999999998</v>
+        <v>10.955500000000001</v>
       </c>
       <c r="K13" s="15"/>
     </row>
     <row r="14" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="26">
-        <v>420</v>
+        <v>382</v>
       </c>
       <c r="C14" s="27">
-        <v>20.476099999999999</v>
+        <v>18.347300000000001</v>
       </c>
       <c r="D14" s="27">
-        <v>13.8614</v>
+        <v>12.010300000000001</v>
       </c>
       <c r="E14" s="26">
-        <v>331</v>
+        <v>294</v>
       </c>
       <c r="F14" s="27">
-        <v>32.147100000000002</v>
+        <v>28.193000000000001</v>
       </c>
       <c r="G14" s="28">
-        <v>20.876799999999999</v>
+        <v>17.897099999999998</v>
       </c>
       <c r="H14" s="29">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I14" s="27">
-        <v>8.7123799999999996</v>
+        <v>8.4677199999999999</v>
       </c>
       <c r="J14" s="27">
-        <v>6.3137999999999996</v>
+        <v>5.9821600000000004</v>
       </c>
       <c r="K14" s="15"/>
     </row>
     <row r="15" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="26">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="C15" s="27">
-        <v>29.023099999999999</v>
+        <v>24.822399999999998</v>
       </c>
       <c r="D15" s="27">
-        <v>15.991099999999999</v>
+        <v>13.345000000000001</v>
       </c>
       <c r="E15" s="26">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="F15" s="27">
-        <v>42.036200000000001</v>
+        <v>35.826700000000002</v>
       </c>
       <c r="G15" s="28">
-        <v>24.993500000000001</v>
+        <v>20.615600000000001</v>
       </c>
       <c r="H15" s="29">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="I15" s="27">
-        <v>15.356</v>
+        <v>13.282500000000001</v>
       </c>
       <c r="J15" s="27">
-        <v>7.6032900000000003</v>
+        <v>6.8145800000000003</v>
       </c>
       <c r="K15" s="15"/>
     </row>
     <row r="16" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="26">
-        <v>205</v>
+        <v>188</v>
       </c>
       <c r="C16" s="27">
-        <v>36.197099999999999</v>
+        <v>33.243600000000001</v>
       </c>
       <c r="D16" s="27">
-        <v>16.3383</v>
+        <v>14.47</v>
       </c>
       <c r="E16" s="26">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="F16" s="27">
-        <v>53.058500000000002</v>
+        <v>48.7166</v>
       </c>
       <c r="G16" s="28">
-        <v>27.113700000000001</v>
+        <v>23.731999999999999</v>
       </c>
       <c r="H16" s="29">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="I16" s="27">
-        <v>18.234000000000002</v>
+        <v>16.785799999999998</v>
       </c>
       <c r="J16" s="27">
-        <v>7.1409399999999996</v>
+        <v>6.9711499999999997</v>
       </c>
       <c r="K16" s="15"/>
     </row>
     <row r="17" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="26">
-        <v>417</v>
+        <v>453</v>
       </c>
       <c r="C17" s="27">
-        <v>32.231999999999999</v>
+        <v>35.108800000000002</v>
       </c>
       <c r="D17" s="27">
-        <v>15.985300000000001</v>
+        <v>17.007999999999999</v>
       </c>
       <c r="E17" s="26">
-        <v>301</v>
+        <v>342</v>
       </c>
       <c r="F17" s="27">
-        <v>45.46</v>
+        <v>51.845599999999997</v>
       </c>
       <c r="G17" s="28">
-        <v>27.4618</v>
+        <v>30.451699999999999</v>
       </c>
       <c r="H17" s="29">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="I17" s="27">
-        <v>18.365400000000001</v>
+        <v>17.601700000000001</v>
       </c>
       <c r="J17" s="27">
-        <v>7.1767300000000001</v>
+        <v>6.8314899999999996</v>
       </c>
       <c r="K17" s="15"/>
     </row>
     <row r="18" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="26">
-        <v>263</v>
+        <v>294</v>
       </c>
       <c r="C18" s="27">
-        <v>50.991900000000001</v>
+        <v>57.4328</v>
       </c>
       <c r="D18" s="27">
-        <v>22.4102</v>
+        <v>24.117799999999999</v>
       </c>
       <c r="E18" s="26">
-        <v>189</v>
+        <v>223</v>
       </c>
       <c r="F18" s="27">
-        <v>71.405199999999994</v>
+        <v>84.907399999999996</v>
       </c>
       <c r="G18" s="28">
-        <v>35.587699999999998</v>
+        <v>41.697600000000001</v>
       </c>
       <c r="H18" s="29">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="I18" s="27">
-        <v>29.4724</v>
+        <v>28.483899999999998</v>
       </c>
       <c r="J18" s="27">
-        <v>11.5457</v>
+        <v>9.3952899999999993</v>
       </c>
       <c r="K18" s="15"/>
     </row>
     <row r="19" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="26">
-        <v>293</v>
+        <v>279</v>
       </c>
       <c r="C19" s="27">
-        <v>41.467700000000001</v>
+        <v>39.715600000000002</v>
       </c>
       <c r="D19" s="27">
-        <v>17.385999999999999</v>
+        <v>16.160699999999999</v>
       </c>
       <c r="E19" s="26">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F19" s="27">
-        <v>54.395699999999998</v>
+        <v>55.287399999999998</v>
       </c>
       <c r="G19" s="28">
-        <v>28.461099999999998</v>
+        <v>28.478300000000001</v>
       </c>
       <c r="H19" s="29">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="I19" s="27">
-        <v>27.4419</v>
+        <v>22.8398</v>
       </c>
       <c r="J19" s="27">
-        <v>9.4216099999999994</v>
+        <v>7.0725300000000004</v>
       </c>
       <c r="K19" s="15"/>
     </row>
     <row r="20" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="26">
-        <v>231</v>
+        <v>273</v>
       </c>
       <c r="C20" s="27">
-        <v>43.832500000000003</v>
+        <v>52.267699999999998</v>
       </c>
       <c r="D20" s="27">
-        <v>16.364999999999998</v>
+        <v>18.3673</v>
       </c>
       <c r="E20" s="26">
-        <v>169</v>
+        <v>200</v>
       </c>
       <c r="F20" s="27">
-        <v>61.565399999999997</v>
+        <v>73.528700000000001</v>
       </c>
       <c r="G20" s="28">
-        <v>28.273700000000002</v>
+        <v>32.201900000000002</v>
       </c>
       <c r="H20" s="29">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="I20" s="27">
-        <v>24.554400000000001</v>
+        <v>29.164000000000001</v>
       </c>
       <c r="J20" s="27">
-        <v>7.3226100000000001</v>
+        <v>7.8358499999999998</v>
       </c>
       <c r="K20" s="15"/>
     </row>
     <row r="21" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="26">
-        <v>412</v>
+        <v>383</v>
       </c>
       <c r="C21" s="27">
-        <v>48.464799999999997</v>
+        <v>45.347700000000003</v>
       </c>
       <c r="D21" s="27">
-        <v>24.849699999999999</v>
+        <v>21.630099999999999</v>
       </c>
       <c r="E21" s="26">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="F21" s="27">
-        <v>64.014799999999994</v>
+        <v>60.311100000000003</v>
       </c>
       <c r="G21" s="28">
-        <v>36.262900000000002</v>
+        <v>32.167099999999998</v>
       </c>
       <c r="H21" s="29">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="I21" s="27">
-        <v>32.1051</v>
+        <v>29.623899999999999</v>
       </c>
       <c r="J21" s="27">
-        <v>14.6188</v>
+        <v>12.3049</v>
       </c>
       <c r="K21" s="15"/>
     </row>
     <row r="22" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="26">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C22" s="27">
-        <v>42.734000000000002</v>
+        <v>42.512999999999998</v>
       </c>
       <c r="D22" s="27">
-        <v>20.790099999999999</v>
+        <v>21.3843</v>
       </c>
       <c r="E22" s="26">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F22" s="27">
-        <v>55.7273</v>
+        <v>61.320599999999999</v>
       </c>
       <c r="G22" s="28">
-        <v>29.6356</v>
+        <v>33.551000000000002</v>
       </c>
       <c r="H22" s="29">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="I22" s="27">
-        <v>28.702100000000002</v>
+        <v>22.289100000000001</v>
       </c>
       <c r="J22" s="27">
-        <v>12.712999999999999</v>
+        <v>10.0602</v>
       </c>
       <c r="K22" s="15"/>
     </row>
     <row r="23" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="26">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C23" s="27">
-        <v>42.560299999999998</v>
+        <v>43.887500000000003</v>
       </c>
       <c r="D23" s="27">
-        <v>20.316800000000001</v>
+        <v>20.7758</v>
       </c>
       <c r="E23" s="26">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F23" s="27">
-        <v>63.28</v>
+        <v>64.182000000000002</v>
       </c>
       <c r="G23" s="28">
-        <v>31.4633</v>
+        <v>31.663599999999999</v>
       </c>
       <c r="H23" s="29">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I23" s="27">
-        <v>20.862200000000001</v>
+        <v>22.721800000000002</v>
       </c>
       <c r="J23" s="27">
-        <v>9.3466199999999997</v>
+        <v>10.4573</v>
       </c>
       <c r="K23" s="15"/>
     </row>
     <row r="24" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="26">
+        <v>25</v>
+      </c>
+      <c r="C24" s="27">
+        <v>24.502400000000002</v>
+      </c>
+      <c r="D24" s="27">
+        <v>11.1594</v>
+      </c>
+      <c r="E24" s="26">
         <v>23</v>
       </c>
-      <c r="C24" s="27">
-[...7 lines deleted...]
-      </c>
       <c r="F24" s="27">
-        <v>24.975300000000001</v>
+        <v>43.7425</v>
       </c>
       <c r="G24" s="28">
-        <v>11.2799</v>
+        <v>21.683700000000002</v>
       </c>
       <c r="H24" s="29">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I24" s="27">
-        <v>20.396699999999999</v>
+        <v>4.0444500000000003</v>
       </c>
       <c r="J24" s="27">
-        <v>6.0010700000000003</v>
+        <v>2.31921</v>
       </c>
       <c r="K24" s="15"/>
     </row>
     <row r="25" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="26">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="C25" s="27">
-        <v>27.8078</v>
+        <v>24.4236</v>
       </c>
       <c r="D25" s="27">
-        <v>14.227399999999999</v>
+        <v>12.5183</v>
       </c>
       <c r="E25" s="26">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="F25" s="27">
-        <v>38.803600000000003</v>
+        <v>32.572699999999998</v>
       </c>
       <c r="G25" s="28">
-        <v>21.0062</v>
+        <v>17.835000000000001</v>
       </c>
       <c r="H25" s="29">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I25" s="27">
-        <v>16.6785</v>
+        <v>16.188400000000001</v>
       </c>
       <c r="J25" s="27">
-        <v>8.1156699999999997</v>
+        <v>7.9155499999999996</v>
       </c>
       <c r="K25" s="15"/>
     </row>
     <row r="26" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="26">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="C26" s="27">
-        <v>17.897200000000002</v>
+        <v>14.087</v>
       </c>
       <c r="D26" s="27">
-        <v>11.3179</v>
+        <v>7.9213199999999997</v>
       </c>
       <c r="E26" s="26">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="F26" s="27">
-        <v>28.1678</v>
+        <v>19.597300000000001</v>
       </c>
       <c r="G26" s="28">
-        <v>18.523900000000001</v>
+        <v>12.0519</v>
       </c>
       <c r="H26" s="29">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="I26" s="27">
-        <v>7.8259499999999997</v>
+        <v>8.68736</v>
       </c>
       <c r="J26" s="27">
-        <v>4.8881399999999999</v>
+        <v>4.4296300000000004</v>
       </c>
       <c r="K26" s="15"/>
     </row>
     <row r="27" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="26">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="C27" s="27">
-        <v>34.701999999999998</v>
+        <v>29.561299999999999</v>
       </c>
       <c r="D27" s="27">
-        <v>18.197199999999999</v>
+        <v>14.906000000000001</v>
       </c>
       <c r="E27" s="26">
         <v>64</v>
       </c>
       <c r="F27" s="27">
-        <v>48.2911</v>
+        <v>48.426200000000001</v>
       </c>
       <c r="G27" s="28">
-        <v>28.049700000000001</v>
+        <v>27.132300000000001</v>
       </c>
       <c r="H27" s="29">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I27" s="27">
-        <v>21.6844</v>
+        <v>11.555300000000001</v>
       </c>
       <c r="J27" s="27">
-        <v>10.113300000000001</v>
+        <v>4.8784099999999997</v>
       </c>
       <c r="K27" s="15"/>
     </row>
     <row r="28" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="26">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C28" s="27">
-        <v>12.0755</v>
+        <v>15.3538</v>
       </c>
       <c r="D28" s="27">
-        <v>6.0324</v>
+        <v>8.8864800000000006</v>
       </c>
       <c r="E28" s="26">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F28" s="27">
-        <v>16.035799999999998</v>
+        <v>24.497599999999998</v>
       </c>
       <c r="G28" s="28">
-        <v>11.3225</v>
+        <v>16.782900000000001</v>
       </c>
       <c r="H28" s="29">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I28" s="27">
-        <v>8.0830900000000003</v>
+        <v>6.1587300000000003</v>
       </c>
       <c r="J28" s="27">
-        <v>3.6013000000000002</v>
+        <v>2.9019499999999998</v>
       </c>
       <c r="K28" s="15"/>
     </row>
     <row r="29" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="30">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C29" s="31">
-        <v>0</v>
+        <v>15.966200000000001</v>
       </c>
       <c r="D29" s="31">
-        <v>0</v>
+        <v>11.109299999999999</v>
       </c>
       <c r="E29" s="30">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F29" s="31">
-        <v>0</v>
+        <v>27.9252</v>
       </c>
       <c r="G29" s="32">
-        <v>0</v>
+        <v>23.127199999999998</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="31">
         <v>0</v>
       </c>
       <c r="J29" s="31">
         <v>0</v>
       </c>
       <c r="K29" s="15"/>
     </row>
     <row r="30" spans="1:11" s="35" customFormat="1">
       <c r="A30" s="34" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="36"/>
       <c r="D30" s="36"/>
       <c r="F30" s="37"/>
       <c r="G30" s="36"/>
       <c r="H30" s="38"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
     </row>
     <row r="31" spans="1:11" s="19" customFormat="1"/>
@@ -5046,929 +5482,929 @@
     <row r="216" s="19" customFormat="1"/>
     <row r="217" s="19" customFormat="1"/>
     <row r="218" s="19" customFormat="1"/>
     <row r="219" s="19" customFormat="1"/>
     <row r="220" s="19" customFormat="1"/>
     <row r="221" s="19" customFormat="1"/>
     <row r="222" s="19" customFormat="1"/>
     <row r="223" s="19" customFormat="1"/>
     <row r="224" s="19" customFormat="1"/>
     <row r="225" s="19" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="95" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="J1" s="49"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
       <c r="N1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="T1" s="18"/>
     </row>
     <row r="2" spans="1:20" s="2" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="N2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="T2" s="18"/>
     </row>
     <row r="3" spans="1:20" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="51" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="51"/>
+      <c r="A3" s="97" t="s">
+        <v>92</v>
+      </c>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
       <c r="N3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="T3" s="18"/>
     </row>
     <row r="4" spans="1:20" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="F4" s="4"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="J4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="10" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-      <c r="J5" s="55"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:20" s="10" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>56</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
         <v>57</v>
       </c>
       <c r="K6" s="2"/>
     </row>
     <row r="7" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="22">
-        <v>5959</v>
+        <v>6428</v>
       </c>
       <c r="C7" s="23">
-        <v>25.526169904</v>
+        <v>27.465800000000002</v>
       </c>
       <c r="D7" s="23">
-        <v>14.855353251</v>
+        <v>15.277699999999999</v>
       </c>
       <c r="E7" s="22">
-        <v>4408</v>
+        <v>4698</v>
       </c>
       <c r="F7" s="23">
-        <v>37.742968756000003</v>
+        <v>40.183599999999998</v>
       </c>
       <c r="G7" s="24">
-        <v>23.186489262999999</v>
+        <v>23.886500000000002</v>
       </c>
       <c r="H7" s="25">
-        <v>1551</v>
+        <v>1730</v>
       </c>
       <c r="I7" s="23">
-        <v>13.295418103999999</v>
+        <v>14.770799999999999</v>
       </c>
       <c r="J7" s="23">
-        <v>7.3152044682000001</v>
+        <v>7.6508000000000003</v>
       </c>
       <c r="K7" s="15"/>
     </row>
     <row r="8" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="26">
-        <v>728</v>
+        <v>797</v>
       </c>
       <c r="C8" s="27">
-        <v>18.443841416000001</v>
+        <v>20.1218</v>
       </c>
       <c r="D8" s="27">
-        <v>13.88146794</v>
+        <v>14.4208</v>
       </c>
       <c r="E8" s="26">
-        <v>576</v>
+        <v>610</v>
       </c>
       <c r="F8" s="27">
-        <v>29.563727154999999</v>
+        <v>31.267600000000002</v>
       </c>
       <c r="G8" s="28">
-        <v>22.519266354999999</v>
+        <v>22.953099999999999</v>
       </c>
       <c r="H8" s="29">
-        <v>152</v>
+        <v>187</v>
       </c>
       <c r="I8" s="27">
-        <v>7.6046255135000003</v>
+        <v>9.3035999999999994</v>
       </c>
       <c r="J8" s="27">
-        <v>5.6973552234999998</v>
+        <v>6.5693200000000003</v>
       </c>
       <c r="K8" s="15"/>
     </row>
     <row r="9" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="26">
-        <v>573</v>
+        <v>656</v>
       </c>
       <c r="C9" s="27">
-        <v>21.381626205</v>
+        <v>24.346699999999998</v>
       </c>
       <c r="D9" s="27">
-        <v>9.7328440595999997</v>
+        <v>10.220800000000001</v>
       </c>
       <c r="E9" s="26">
-        <v>431</v>
+        <v>475</v>
       </c>
       <c r="F9" s="27">
-        <v>33.471750540999999</v>
+        <v>36.742199999999997</v>
       </c>
       <c r="G9" s="28">
-        <v>15.297995436000001</v>
+        <v>15.800800000000001</v>
       </c>
       <c r="H9" s="29">
-        <v>142</v>
+        <v>181</v>
       </c>
       <c r="I9" s="27">
-        <v>10.199552082</v>
+        <v>12.913600000000001</v>
       </c>
       <c r="J9" s="27">
-        <v>4.6412717341</v>
+        <v>5.2126599999999996</v>
       </c>
       <c r="K9" s="15"/>
     </row>
     <row r="10" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="26">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="C10" s="27">
-        <v>22.797506532</v>
+        <v>22.761199999999999</v>
       </c>
       <c r="D10" s="27">
-        <v>16.38661793</v>
+        <v>15.787100000000001</v>
       </c>
       <c r="E10" s="26">
-        <v>461</v>
+        <v>476</v>
       </c>
       <c r="F10" s="27">
-        <v>34.494020974000001</v>
+        <v>35.433199999999999</v>
       </c>
       <c r="G10" s="28">
-        <v>25.454194922999999</v>
+        <v>25.291499999999999</v>
       </c>
       <c r="H10" s="29">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="I10" s="27">
-        <v>11.27642082</v>
+        <v>10.3117</v>
       </c>
       <c r="J10" s="27">
-        <v>7.8816990551000004</v>
+        <v>7.0003799999999998</v>
       </c>
       <c r="K10" s="15"/>
     </row>
     <row r="11" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="26">
-        <v>558</v>
+        <v>538</v>
       </c>
       <c r="C11" s="27">
-        <v>29.642591623000001</v>
+        <v>28.560099999999998</v>
       </c>
       <c r="D11" s="27">
-        <v>16.143218449999999</v>
+        <v>15.1187</v>
       </c>
       <c r="E11" s="26">
-        <v>395</v>
+        <v>377</v>
       </c>
       <c r="F11" s="27">
-        <v>41.808697162000001</v>
+        <v>39.923200000000001</v>
       </c>
       <c r="G11" s="28">
-        <v>25.488703090000001</v>
+        <v>23.765499999999999</v>
       </c>
       <c r="H11" s="29">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I11" s="27">
-        <v>17.383940865</v>
+        <v>17.138000000000002</v>
       </c>
       <c r="J11" s="27">
-        <v>8.3343580423999999</v>
+        <v>8.0341799999999992</v>
       </c>
       <c r="K11" s="15"/>
     </row>
     <row r="12" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="26">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="C12" s="27">
-        <v>25.474333529999999</v>
+        <v>25.292899999999999</v>
       </c>
       <c r="D12" s="27">
-        <v>16.291827339000001</v>
+        <v>15.5336</v>
       </c>
       <c r="E12" s="26">
-        <v>512</v>
+        <v>501</v>
       </c>
       <c r="F12" s="27">
-        <v>36.916518916000001</v>
+        <v>36.1877</v>
       </c>
       <c r="G12" s="28">
-        <v>24.013972572</v>
+        <v>22.8401</v>
       </c>
       <c r="H12" s="29">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I12" s="27">
-        <v>14.076869764</v>
+        <v>14.480399999999999</v>
       </c>
       <c r="J12" s="27">
-        <v>8.8526557430999997</v>
+        <v>8.69604</v>
       </c>
       <c r="K12" s="15"/>
     </row>
     <row r="13" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="26">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="C13" s="27">
-        <v>33.367827962</v>
+        <v>37.067999999999998</v>
       </c>
       <c r="D13" s="27">
-        <v>16.164542097999998</v>
+        <v>17.418800000000001</v>
       </c>
       <c r="E13" s="26">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="F13" s="27">
-        <v>47.182355514999998</v>
+        <v>54.528199999999998</v>
       </c>
       <c r="G13" s="28">
-        <v>25.166384622999999</v>
+        <v>28.558299999999999</v>
       </c>
       <c r="H13" s="29">
         <v>43</v>
       </c>
       <c r="I13" s="27">
-        <v>19.078254118</v>
+        <v>19.050999999999998</v>
       </c>
       <c r="J13" s="27">
-        <v>8.5022266315999993</v>
+        <v>7.9125199999999998</v>
       </c>
       <c r="K13" s="15"/>
     </row>
     <row r="14" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="26">
-        <v>390</v>
+        <v>420</v>
       </c>
       <c r="C14" s="27">
-        <v>19.144937980000002</v>
+        <v>20.476099999999999</v>
       </c>
       <c r="D14" s="27">
-        <v>13.499124037</v>
+        <v>13.8614</v>
       </c>
       <c r="E14" s="26">
-        <v>309</v>
+        <v>331</v>
       </c>
       <c r="F14" s="27">
-        <v>30.183503982000001</v>
+        <v>32.147100000000002</v>
       </c>
       <c r="G14" s="28">
-        <v>20.079271189</v>
+        <v>20.876799999999999</v>
       </c>
       <c r="H14" s="29">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="I14" s="27">
-        <v>7.9932580322</v>
+        <v>8.7123799999999996</v>
       </c>
       <c r="J14" s="27">
-        <v>6.1874725312000001</v>
+        <v>6.3137999999999996</v>
       </c>
       <c r="K14" s="15"/>
     </row>
     <row r="15" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="26">
-        <v>130</v>
+        <v>155</v>
       </c>
       <c r="C15" s="27">
-        <v>24.656726212999999</v>
+        <v>29.023099999999999</v>
       </c>
       <c r="D15" s="27">
-        <v>14.048930560000001</v>
+        <v>15.991099999999999</v>
       </c>
       <c r="E15" s="26">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="F15" s="27">
-        <v>33.658016062999998</v>
+        <v>42.036200000000001</v>
       </c>
       <c r="G15" s="28">
-        <v>20.051967665999999</v>
+        <v>24.993500000000001</v>
       </c>
       <c r="H15" s="29">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I15" s="27">
-        <v>15.182599961999999</v>
+        <v>15.356</v>
       </c>
       <c r="J15" s="27">
-        <v>8.4892230342000001</v>
+        <v>7.6032900000000003</v>
       </c>
       <c r="K15" s="15"/>
     </row>
     <row r="16" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="26">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="C16" s="27">
-        <v>37.360672137999998</v>
+        <v>36.197099999999999</v>
       </c>
       <c r="D16" s="27">
-        <v>17.569292293</v>
+        <v>16.3383</v>
       </c>
       <c r="E16" s="26">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="F16" s="27">
-        <v>55.85807252</v>
+        <v>53.058500000000002</v>
       </c>
       <c r="G16" s="28">
-        <v>29.478101259999999</v>
+        <v>27.113700000000001</v>
       </c>
       <c r="H16" s="29">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I16" s="27">
-        <v>17.585380687000001</v>
+        <v>18.234000000000002</v>
       </c>
       <c r="J16" s="27">
-        <v>7.3529805117000002</v>
+        <v>7.1409399999999996</v>
       </c>
       <c r="K16" s="15"/>
     </row>
     <row r="17" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="26">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="C17" s="27">
-        <v>30.895098812000001</v>
+        <v>32.231999999999999</v>
       </c>
       <c r="D17" s="27">
-        <v>16.066082399999999</v>
+        <v>15.985300000000001</v>
       </c>
       <c r="E17" s="26">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="F17" s="27">
-        <v>46.938645022999999</v>
+        <v>45.46</v>
       </c>
       <c r="G17" s="28">
-        <v>29.489832945</v>
+        <v>27.4618</v>
       </c>
       <c r="H17" s="29">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="I17" s="27">
-        <v>14.054636214</v>
+        <v>18.365400000000001</v>
       </c>
       <c r="J17" s="27">
-        <v>6.0562307849000003</v>
+        <v>7.1767300000000001</v>
       </c>
       <c r="K17" s="15"/>
     </row>
     <row r="18" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="26">
-        <v>236</v>
+        <v>263</v>
       </c>
       <c r="C18" s="27">
-        <v>45.497571856</v>
+        <v>50.991900000000001</v>
       </c>
       <c r="D18" s="27">
-        <v>21.211341899000001</v>
+        <v>22.4102</v>
       </c>
       <c r="E18" s="26">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="F18" s="27">
-        <v>63.816928003000001</v>
+        <v>71.405199999999994</v>
       </c>
       <c r="G18" s="28">
-        <v>33.626754779000002</v>
+        <v>35.587699999999998</v>
       </c>
       <c r="H18" s="29">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I18" s="27">
-        <v>26.157053289</v>
+        <v>29.4724</v>
       </c>
       <c r="J18" s="27">
-        <v>10.914905268</v>
+        <v>11.5457</v>
       </c>
       <c r="K18" s="15"/>
     </row>
     <row r="19" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="26">
-        <v>254</v>
+        <v>293</v>
       </c>
       <c r="C19" s="27">
-        <v>35.805334572</v>
+        <v>41.467700000000001</v>
       </c>
       <c r="D19" s="27">
-        <v>15.399378026000001</v>
+        <v>17.385999999999999</v>
       </c>
       <c r="E19" s="26">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="F19" s="27">
-        <v>46.010298186999997</v>
+        <v>54.395699999999998</v>
       </c>
       <c r="G19" s="28">
-        <v>24.981156338000002</v>
+        <v>28.461099999999998</v>
       </c>
       <c r="H19" s="29">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="I19" s="27">
-        <v>24.71249658</v>
+        <v>27.4419</v>
       </c>
       <c r="J19" s="27">
-        <v>8.6680609462000007</v>
+        <v>9.4216099999999994</v>
       </c>
       <c r="K19" s="15"/>
     </row>
     <row r="20" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="26">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C20" s="27">
-        <v>43.275707652000001</v>
+        <v>43.832500000000003</v>
       </c>
       <c r="D20" s="27">
-        <v>17.824228225999999</v>
+        <v>16.364999999999998</v>
       </c>
       <c r="E20" s="26">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="F20" s="27">
-        <v>57.771639540999999</v>
+        <v>61.565399999999997</v>
       </c>
       <c r="G20" s="28">
-        <v>28.85823267</v>
+        <v>28.273700000000002</v>
       </c>
       <c r="H20" s="29">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="I20" s="27">
-        <v>27.502372080000001</v>
+        <v>24.554400000000001</v>
       </c>
       <c r="J20" s="27">
-        <v>9.0757619635999998</v>
+        <v>7.3226100000000001</v>
       </c>
       <c r="K20" s="15"/>
     </row>
     <row r="21" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="26">
-        <v>306</v>
+        <v>412</v>
       </c>
       <c r="C21" s="27">
-        <v>35.774264391999999</v>
+        <v>48.464799999999997</v>
       </c>
       <c r="D21" s="27">
-        <v>19.448888692000001</v>
+        <v>24.849699999999999</v>
       </c>
       <c r="E21" s="26">
-        <v>212</v>
+        <v>279</v>
       </c>
       <c r="F21" s="27">
-        <v>48.299988495000001</v>
+        <v>64.014799999999994</v>
       </c>
       <c r="G21" s="28">
-        <v>28.700834908000001</v>
+        <v>36.262900000000002</v>
       </c>
       <c r="H21" s="29">
-        <v>94</v>
+        <v>133</v>
       </c>
       <c r="I21" s="27">
-        <v>22.57227932</v>
+        <v>32.1051</v>
       </c>
       <c r="J21" s="27">
-        <v>10.996565240000001</v>
+        <v>14.6188</v>
       </c>
       <c r="K21" s="15"/>
     </row>
     <row r="22" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="26">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="C22" s="27">
-        <v>36.801138618000003</v>
+        <v>42.734000000000002</v>
       </c>
       <c r="D22" s="27">
-        <v>17.453929760000001</v>
+        <v>20.790099999999999</v>
       </c>
       <c r="E22" s="26">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F22" s="27">
-        <v>51.983246055000002</v>
+        <v>55.7273</v>
       </c>
       <c r="G22" s="28">
-        <v>26.043483542000001</v>
+        <v>29.6356</v>
       </c>
       <c r="H22" s="29">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="I22" s="27">
-        <v>20.334408591999999</v>
+        <v>28.702100000000002</v>
       </c>
       <c r="J22" s="27">
-        <v>9.3095786125999993</v>
+        <v>12.712999999999999</v>
       </c>
       <c r="K22" s="15"/>
     </row>
     <row r="23" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="26">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="C23" s="27">
-        <v>35.869774782999997</v>
+        <v>42.560299999999998</v>
       </c>
       <c r="D23" s="27">
-        <v>17.870921912</v>
+        <v>20.316800000000001</v>
       </c>
       <c r="E23" s="26">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="F23" s="27">
-        <v>50.134079515000003</v>
+        <v>63.28</v>
       </c>
       <c r="G23" s="28">
-        <v>25.193393494999999</v>
+        <v>31.4633</v>
       </c>
       <c r="H23" s="29">
         <v>34</v>
       </c>
       <c r="I23" s="27">
-        <v>20.858447824999999</v>
+        <v>20.862200000000001</v>
       </c>
       <c r="J23" s="27">
-        <v>10.57501205</v>
+        <v>9.3466199999999997</v>
       </c>
       <c r="K23" s="15"/>
     </row>
     <row r="24" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="26">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C24" s="27">
-        <v>15.056990710000001</v>
+        <v>22.7545</v>
       </c>
       <c r="D24" s="27">
-        <v>6.5179634991000004</v>
+        <v>8.5775500000000005</v>
       </c>
       <c r="E24" s="26">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F24" s="27">
-        <v>21.457553058999999</v>
+        <v>24.975300000000001</v>
       </c>
       <c r="G24" s="28">
-        <v>9.5592886370999999</v>
+        <v>11.2799</v>
       </c>
       <c r="H24" s="29">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I24" s="27">
-        <v>8.2717262059000003</v>
+        <v>20.396699999999999</v>
       </c>
       <c r="J24" s="27">
-        <v>4.0785856912999998</v>
+        <v>6.0010700000000003</v>
       </c>
       <c r="K24" s="15"/>
     </row>
     <row r="25" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="26">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C25" s="27">
-        <v>26.593375324</v>
+        <v>27.8078</v>
       </c>
       <c r="D25" s="27">
-        <v>15.187496704000001</v>
+        <v>14.227399999999999</v>
       </c>
       <c r="E25" s="26">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="F25" s="27">
-        <v>39.619651347000001</v>
+        <v>38.803600000000003</v>
       </c>
       <c r="G25" s="28">
-        <v>24.345062248000001</v>
+        <v>21.0062</v>
       </c>
       <c r="H25" s="29">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I25" s="27">
-        <v>13.388063738</v>
+        <v>16.6785</v>
       </c>
       <c r="J25" s="27">
-        <v>7.2686890508999999</v>
+        <v>8.1156699999999997</v>
       </c>
       <c r="K25" s="15"/>
     </row>
     <row r="26" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="26">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="C26" s="27">
-        <v>14.293178873</v>
+        <v>17.897200000000002</v>
       </c>
       <c r="D26" s="27">
-        <v>8.4077293845999996</v>
+        <v>11.3179</v>
       </c>
       <c r="E26" s="26">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F26" s="27">
-        <v>23.170039719999998</v>
+        <v>28.1678</v>
       </c>
       <c r="G26" s="28">
-        <v>14.365672205999999</v>
+        <v>18.523900000000001</v>
       </c>
       <c r="H26" s="29">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I26" s="27">
-        <v>5.5736958713</v>
+        <v>7.8259499999999997</v>
       </c>
       <c r="J26" s="27">
-        <v>3.0279640966999999</v>
+        <v>4.8881399999999999</v>
       </c>
       <c r="K26" s="15"/>
     </row>
     <row r="27" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="26">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="C27" s="27">
-        <v>28.039520967000001</v>
+        <v>34.701999999999998</v>
       </c>
       <c r="D27" s="27">
-        <v>16.021506468999998</v>
+        <v>18.197199999999999</v>
       </c>
       <c r="E27" s="26">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="F27" s="27">
-        <v>33.115573351000002</v>
+        <v>48.2911</v>
       </c>
       <c r="G27" s="28">
-        <v>20.097182059000001</v>
+        <v>28.049700000000001</v>
       </c>
       <c r="H27" s="29">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I27" s="27">
-        <v>23.158534644</v>
+        <v>21.6844</v>
       </c>
       <c r="J27" s="27">
-        <v>12.619592461</v>
+        <v>10.113300000000001</v>
       </c>
       <c r="K27" s="15"/>
     </row>
     <row r="28" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="26">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C28" s="27">
-        <v>9.4087860955</v>
+        <v>12.0755</v>
       </c>
       <c r="D28" s="27">
-        <v>5.5416669676000003</v>
+        <v>6.0324</v>
       </c>
       <c r="E28" s="26">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F28" s="27">
-        <v>15.286754028000001</v>
+        <v>16.035799999999998</v>
       </c>
       <c r="G28" s="28">
-        <v>10.678567288</v>
+        <v>11.3225</v>
       </c>
       <c r="H28" s="29">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I28" s="27">
-        <v>3.4460478138999999</v>
+        <v>8.0830900000000003</v>
       </c>
       <c r="J28" s="27">
-        <v>1.9236539196</v>
+        <v>3.6013000000000002</v>
       </c>
       <c r="K28" s="15"/>
     </row>
     <row r="29" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C29" s="31">
-        <v>8.5197018104000009</v>
+        <v>0</v>
       </c>
       <c r="D29" s="31">
-        <v>3.8461538462</v>
+        <v>0</v>
       </c>
       <c r="E29" s="30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F29" s="31">
-        <v>14.957744372000001</v>
+        <v>0</v>
       </c>
       <c r="G29" s="32">
-        <v>9.5238095238000007</v>
+        <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="31">
         <v>0</v>
       </c>
       <c r="J29" s="31">
         <v>0</v>
       </c>
       <c r="K29" s="15"/>
     </row>
     <row r="30" spans="1:11" s="35" customFormat="1">
       <c r="A30" s="34" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="36"/>
       <c r="D30" s="36"/>
       <c r="F30" s="37"/>
       <c r="G30" s="36"/>
       <c r="H30" s="38"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
     </row>
     <row r="31" spans="1:11" s="19" customFormat="1"/>
@@ -6159,929 +6595,929 @@
     <row r="216" s="19" customFormat="1"/>
     <row r="217" s="19" customFormat="1"/>
     <row r="218" s="19" customFormat="1"/>
     <row r="219" s="19" customFormat="1"/>
     <row r="220" s="19" customFormat="1"/>
     <row r="221" s="19" customFormat="1"/>
     <row r="222" s="19" customFormat="1"/>
     <row r="223" s="19" customFormat="1"/>
     <row r="224" s="19" customFormat="1"/>
     <row r="225" s="19" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="95" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="J1" s="49"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
       <c r="N1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="T1" s="18"/>
     </row>
     <row r="2" spans="1:20" s="2" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="N2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="T2" s="18"/>
     </row>
     <row r="3" spans="1:20" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="51" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="51"/>
+      <c r="A3" s="97" t="s">
+        <v>91</v>
+      </c>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
       <c r="N3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="T3" s="18"/>
     </row>
     <row r="4" spans="1:20" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="F4" s="4"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="J4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="10" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-      <c r="J5" s="55"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:20" s="10" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K6" s="2"/>
     </row>
     <row r="7" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="22">
-        <v>6326</v>
+        <v>5959</v>
       </c>
       <c r="C7" s="23">
-        <v>27.184788275999999</v>
+        <v>25.526169904</v>
       </c>
       <c r="D7" s="23">
-        <v>16.408454214999999</v>
+        <v>14.855353251</v>
       </c>
       <c r="E7" s="22">
-        <v>4685</v>
+        <v>4408</v>
       </c>
       <c r="F7" s="23">
-        <v>40.181838040999999</v>
+        <v>37.742968756000003</v>
       </c>
       <c r="G7" s="24">
-        <v>25.459644240999999</v>
+        <v>23.186489262999999</v>
       </c>
       <c r="H7" s="25">
-        <v>1641</v>
+        <v>1551</v>
       </c>
       <c r="I7" s="23">
-        <v>14.133307231</v>
+        <v>13.295418103999999</v>
       </c>
       <c r="J7" s="23">
-        <v>8.0918543853999996</v>
+        <v>7.3152044682000001</v>
       </c>
       <c r="K7" s="15"/>
     </row>
     <row r="8" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="26">
-        <v>746</v>
+        <v>728</v>
       </c>
       <c r="C8" s="27">
-        <v>18.992443248000001</v>
+        <v>18.443841416000001</v>
       </c>
       <c r="D8" s="27">
-        <v>15.008259669999999</v>
+        <v>13.88146794</v>
       </c>
       <c r="E8" s="26">
-        <v>544</v>
+        <v>576</v>
       </c>
       <c r="F8" s="27">
-        <v>27.994692329999999</v>
+        <v>29.563727154999999</v>
       </c>
       <c r="G8" s="28">
-        <v>22.455377802000001</v>
+        <v>22.519266354999999</v>
       </c>
       <c r="H8" s="29">
-        <v>202</v>
+        <v>152</v>
       </c>
       <c r="I8" s="27">
-        <v>10.178104227</v>
+        <v>7.6046255135000003</v>
       </c>
       <c r="J8" s="27">
-        <v>7.9864330966999999</v>
+        <v>5.6973552234999998</v>
       </c>
       <c r="K8" s="15"/>
     </row>
     <row r="9" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="26">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="C9" s="27">
-        <v>22.200543406000001</v>
+        <v>21.381626205</v>
       </c>
       <c r="D9" s="27">
-        <v>10.305474051999999</v>
+        <v>9.7328440595999997</v>
       </c>
       <c r="E9" s="26">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F9" s="27">
-        <v>33.571404033999997</v>
+        <v>33.471750540999999</v>
       </c>
       <c r="G9" s="28">
-        <v>15.237724147</v>
+        <v>15.297995436000001</v>
       </c>
       <c r="H9" s="29">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="I9" s="27">
-        <v>11.656150791</v>
+        <v>10.199552082</v>
       </c>
       <c r="J9" s="27">
-        <v>5.6744729508000002</v>
+        <v>4.6412717341</v>
       </c>
       <c r="K9" s="15"/>
     </row>
     <row r="10" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="26">
-        <v>630</v>
+        <v>614</v>
       </c>
       <c r="C10" s="27">
-        <v>23.554541007000001</v>
+        <v>22.797506532</v>
       </c>
       <c r="D10" s="27">
-        <v>18.007337964000001</v>
+        <v>16.38661793</v>
       </c>
       <c r="E10" s="26">
-        <v>499</v>
+        <v>461</v>
       </c>
       <c r="F10" s="27">
-        <v>37.545784789999999</v>
+        <v>34.494020974000001</v>
       </c>
       <c r="G10" s="28">
-        <v>29.167834583000001</v>
+        <v>25.454194922999999</v>
       </c>
       <c r="H10" s="29">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="I10" s="27">
-        <v>9.7354376245999994</v>
+        <v>11.27642082</v>
       </c>
       <c r="J10" s="27">
-        <v>7.3729414232000003</v>
+        <v>7.8816990551000004</v>
       </c>
       <c r="K10" s="15"/>
     </row>
     <row r="11" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="26">
-        <v>527</v>
+        <v>558</v>
       </c>
       <c r="C11" s="27">
-        <v>28.042318892000001</v>
+        <v>29.642591623000001</v>
       </c>
       <c r="D11" s="27">
-        <v>15.860343975999999</v>
+        <v>16.143218449999999</v>
       </c>
       <c r="E11" s="26">
-        <v>372</v>
+        <v>395</v>
       </c>
       <c r="F11" s="27">
-        <v>39.387941042999998</v>
+        <v>41.808697162000001</v>
       </c>
       <c r="G11" s="28">
-        <v>24.782388182999998</v>
+        <v>25.488703090000001</v>
       </c>
       <c r="H11" s="29">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="I11" s="27">
-        <v>16.580182296</v>
+        <v>17.383940865</v>
       </c>
       <c r="J11" s="27">
-        <v>8.4328322165999996</v>
+        <v>8.3343580423999999</v>
       </c>
       <c r="K11" s="15"/>
     </row>
     <row r="12" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="26">
-        <v>774</v>
+        <v>708</v>
       </c>
       <c r="C12" s="27">
-        <v>27.876175755999999</v>
+        <v>25.474333529999999</v>
       </c>
       <c r="D12" s="27">
-        <v>18.626783016000001</v>
+        <v>16.291827339000001</v>
       </c>
       <c r="E12" s="26">
-        <v>577</v>
+        <v>512</v>
       </c>
       <c r="F12" s="27">
-        <v>41.563702857999999</v>
+        <v>36.916518916000001</v>
       </c>
       <c r="G12" s="28">
-        <v>28.172831043999999</v>
+        <v>24.013972572</v>
       </c>
       <c r="H12" s="29">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="I12" s="27">
-        <v>14.189669057</v>
+        <v>14.076869764</v>
       </c>
       <c r="J12" s="27">
-        <v>9.3605487135000001</v>
+        <v>8.8526557430999997</v>
       </c>
       <c r="K12" s="15"/>
     </row>
     <row r="13" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="26">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C13" s="27">
-        <v>34.217615316</v>
+        <v>33.367827962</v>
       </c>
       <c r="D13" s="27">
-        <v>17.709590661</v>
+        <v>16.164542097999998</v>
       </c>
       <c r="E13" s="26">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F13" s="27">
-        <v>45.830593849000003</v>
+        <v>47.182355514999998</v>
       </c>
       <c r="G13" s="28">
-        <v>26.151052711999998</v>
+        <v>25.166384622999999</v>
       </c>
       <c r="H13" s="29">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="I13" s="27">
-        <v>22.186772690000002</v>
+        <v>19.078254118</v>
       </c>
       <c r="J13" s="27">
-        <v>10.414148121</v>
+        <v>8.5022266315999993</v>
       </c>
       <c r="K13" s="15"/>
     </row>
     <row r="14" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="26">
-        <v>472</v>
+        <v>390</v>
       </c>
       <c r="C14" s="27">
-        <v>23.346307351</v>
+        <v>19.144937980000002</v>
       </c>
       <c r="D14" s="27">
-        <v>17.261056709000002</v>
+        <v>13.499124037</v>
       </c>
       <c r="E14" s="26">
-        <v>380</v>
+        <v>309</v>
       </c>
       <c r="F14" s="27">
-        <v>37.356772413999998</v>
+        <v>30.183503982000001</v>
       </c>
       <c r="G14" s="28">
-        <v>25.789119463999999</v>
+        <v>20.079271189</v>
       </c>
       <c r="H14" s="29">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="I14" s="27">
-        <v>9.1586532598999995</v>
+        <v>7.9932580322</v>
       </c>
       <c r="J14" s="27">
-        <v>7.3859281033000004</v>
+        <v>6.1874725312000001</v>
       </c>
       <c r="K14" s="15"/>
     </row>
     <row r="15" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="26">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C15" s="27">
-        <v>24.768776749000001</v>
+        <v>24.656726212999999</v>
       </c>
       <c r="D15" s="27">
-        <v>14.587791448000001</v>
+        <v>14.048930560000001</v>
       </c>
       <c r="E15" s="26">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="F15" s="27">
-        <v>36.279720384000001</v>
+        <v>33.658016062999998</v>
       </c>
       <c r="G15" s="28">
-        <v>22.903366037000001</v>
+        <v>20.051967665999999</v>
       </c>
       <c r="H15" s="29">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I15" s="27">
-        <v>12.625764451</v>
+        <v>15.182599961999999</v>
       </c>
       <c r="J15" s="27">
-        <v>6.5579302109000004</v>
+        <v>8.4892230342000001</v>
       </c>
       <c r="K15" s="15"/>
     </row>
     <row r="16" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="26">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C16" s="27">
-        <v>38.011129801000003</v>
+        <v>37.360672137999998</v>
       </c>
       <c r="D16" s="27">
-        <v>18.786019349</v>
+        <v>17.569292293</v>
       </c>
       <c r="E16" s="26">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="F16" s="27">
-        <v>54.219513534000001</v>
+        <v>55.85807252</v>
       </c>
       <c r="G16" s="28">
-        <v>30.202189110999999</v>
+        <v>29.478101259999999</v>
       </c>
       <c r="H16" s="29">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="I16" s="27">
-        <v>20.619695491000002</v>
+        <v>17.585380687000001</v>
       </c>
       <c r="J16" s="27">
-        <v>8.6113588207999996</v>
+        <v>7.3529805117000002</v>
       </c>
       <c r="K16" s="15"/>
     </row>
     <row r="17" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="26">
-        <v>443</v>
+        <v>401</v>
       </c>
       <c r="C17" s="27">
-        <v>34.038865006999998</v>
+        <v>30.895098812000001</v>
       </c>
       <c r="D17" s="27">
-        <v>18.674401993</v>
+        <v>16.066082399999999</v>
       </c>
       <c r="E17" s="26">
-        <v>340</v>
+        <v>312</v>
       </c>
       <c r="F17" s="27">
-        <v>50.981582903000003</v>
+        <v>46.938645022999999</v>
       </c>
       <c r="G17" s="28">
-        <v>33.833146341999999</v>
+        <v>29.489832945</v>
       </c>
       <c r="H17" s="29">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="I17" s="27">
-        <v>16.232077737000001</v>
+        <v>14.054636214</v>
       </c>
       <c r="J17" s="27">
-        <v>7.3027134956999999</v>
+        <v>6.0562307849000003</v>
       </c>
       <c r="K17" s="15"/>
     </row>
     <row r="18" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="26">
-        <v>217</v>
+        <v>236</v>
       </c>
       <c r="C18" s="27">
-        <v>41.61061857</v>
+        <v>45.497571856</v>
       </c>
       <c r="D18" s="27">
-        <v>20.259252505999999</v>
+        <v>21.211341899000001</v>
       </c>
       <c r="E18" s="26">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="F18" s="27">
-        <v>58.551612126999999</v>
+        <v>63.816928003000001</v>
       </c>
       <c r="G18" s="28">
-        <v>32.234132125999999</v>
+        <v>33.626754779000002</v>
       </c>
       <c r="H18" s="29">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I18" s="27">
-        <v>23.681530773999999</v>
+        <v>26.157053289</v>
       </c>
       <c r="J18" s="27">
-        <v>10.224193171</v>
+        <v>10.914905268</v>
       </c>
       <c r="K18" s="15"/>
     </row>
     <row r="19" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="26">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="C19" s="27">
-        <v>39.029951275999998</v>
+        <v>35.805334572</v>
       </c>
       <c r="D19" s="27">
-        <v>17.272347620000001</v>
+        <v>15.399378026000001</v>
       </c>
       <c r="E19" s="26">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="F19" s="27">
-        <v>51.152754238999997</v>
+        <v>46.010298186999997</v>
       </c>
       <c r="G19" s="28">
-        <v>29.162353355</v>
+        <v>24.981156338000002</v>
       </c>
       <c r="H19" s="29">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="I19" s="27">
-        <v>25.818793147000001</v>
+        <v>24.71249658</v>
       </c>
       <c r="J19" s="27">
-        <v>8.6992837133999998</v>
+        <v>8.6680609462000007</v>
       </c>
       <c r="K19" s="15"/>
     </row>
     <row r="20" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="26">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C20" s="27">
-        <v>42.177359529</v>
+        <v>43.275707652000001</v>
       </c>
       <c r="D20" s="27">
-        <v>17.585708466</v>
+        <v>17.824228225999999</v>
       </c>
       <c r="E20" s="26">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F20" s="27">
-        <v>56.566452155999997</v>
+        <v>57.771639540999999</v>
       </c>
       <c r="G20" s="28">
-        <v>28.853798356999999</v>
+        <v>28.85823267</v>
       </c>
       <c r="H20" s="29">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I20" s="27">
-        <v>26.509171003999999</v>
+        <v>27.502372080000001</v>
       </c>
       <c r="J20" s="27">
-        <v>8.8642914289999997</v>
+        <v>9.0757619635999998</v>
       </c>
       <c r="K20" s="15"/>
     </row>
     <row r="21" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="26">
-        <v>388</v>
+        <v>306</v>
       </c>
       <c r="C21" s="27">
-        <v>45.038509085999998</v>
+        <v>35.774264391999999</v>
       </c>
       <c r="D21" s="27">
-        <v>24.393694761999999</v>
+        <v>19.448888692000001</v>
       </c>
       <c r="E21" s="26">
-        <v>257</v>
+        <v>212</v>
       </c>
       <c r="F21" s="27">
-        <v>58.086053245000002</v>
+        <v>48.299988495000001</v>
       </c>
       <c r="G21" s="28">
-        <v>34.382732386000001</v>
+        <v>28.700834908000001</v>
       </c>
       <c r="H21" s="29">
-        <v>131</v>
+        <v>94</v>
       </c>
       <c r="I21" s="27">
-        <v>31.262081243000001</v>
+        <v>22.57227932</v>
       </c>
       <c r="J21" s="27">
-        <v>15.440017544</v>
+        <v>10.996565240000001</v>
       </c>
       <c r="K21" s="15"/>
     </row>
     <row r="22" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="26">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="C22" s="27">
-        <v>44.880341090999998</v>
+        <v>36.801138618000003</v>
       </c>
       <c r="D22" s="27">
-        <v>22.909214770999998</v>
+        <v>17.453929760000001</v>
       </c>
       <c r="E22" s="26">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="F22" s="27">
-        <v>61.599996625000003</v>
+        <v>51.983246055000002</v>
       </c>
       <c r="G22" s="28">
-        <v>33.168638203999997</v>
+        <v>26.043483542000001</v>
       </c>
       <c r="H22" s="29">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I22" s="27">
-        <v>26.663111584999999</v>
+        <v>20.334408591999999</v>
       </c>
       <c r="J22" s="27">
-        <v>12.59019906</v>
+        <v>9.3095786125999993</v>
       </c>
       <c r="K22" s="15"/>
     </row>
     <row r="23" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="26">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="C23" s="27">
-        <v>39.581684095999996</v>
+        <v>35.869774782999997</v>
       </c>
       <c r="D23" s="27">
-        <v>20.465322282999999</v>
+        <v>17.870921912</v>
       </c>
       <c r="E23" s="26">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="F23" s="27">
-        <v>66.035467996999998</v>
+        <v>50.134079515000003</v>
       </c>
       <c r="G23" s="28">
-        <v>33.496407894999997</v>
+        <v>25.193393494999999</v>
       </c>
       <c r="H23" s="29">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="I23" s="27">
-        <v>11.629365985</v>
+        <v>20.858447824999999</v>
       </c>
       <c r="J23" s="27">
-        <v>6.4186424925000001</v>
+        <v>10.57501205</v>
       </c>
       <c r="K23" s="15"/>
     </row>
     <row r="24" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="26">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="C24" s="27">
-        <v>22.448979592000001</v>
+        <v>15.056990710000001</v>
       </c>
       <c r="D24" s="27">
-        <v>8.8690432785999995</v>
+        <v>6.5179634991000004</v>
       </c>
       <c r="E24" s="26">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F24" s="27">
-        <v>33.769690709000002</v>
+        <v>21.457553058999999</v>
       </c>
       <c r="G24" s="28">
-        <v>15.44491876</v>
+        <v>9.5592886370999999</v>
       </c>
       <c r="H24" s="29">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I24" s="27">
-        <v>10.491197885</v>
+        <v>8.2717262059000003</v>
       </c>
       <c r="J24" s="27">
-        <v>3.1698815280999999</v>
+        <v>4.0785856912999998</v>
       </c>
       <c r="K24" s="15"/>
     </row>
     <row r="25" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="26">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C25" s="27">
-        <v>25.360595973999999</v>
+        <v>26.593375324</v>
       </c>
       <c r="D25" s="27">
-        <v>14.343618348</v>
+        <v>15.187496704000001</v>
       </c>
       <c r="E25" s="26">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="F25" s="27">
-        <v>36.190266391999998</v>
+        <v>39.619651347000001</v>
       </c>
       <c r="G25" s="28">
-        <v>21.730276733</v>
+        <v>24.345062248000001</v>
       </c>
       <c r="H25" s="29">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I25" s="27">
-        <v>14.370798537000001</v>
+        <v>13.388063738</v>
       </c>
       <c r="J25" s="27">
-        <v>7.7021657054999997</v>
+        <v>7.2686890508999999</v>
       </c>
       <c r="K25" s="15"/>
     </row>
     <row r="26" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="26">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="C26" s="27">
-        <v>17.748895723</v>
+        <v>14.293178873</v>
       </c>
       <c r="D26" s="27">
-        <v>10.81564919</v>
+        <v>8.4077293845999996</v>
       </c>
       <c r="E26" s="26">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="F26" s="27">
-        <v>29.105344647999999</v>
+        <v>23.170039719999998</v>
       </c>
       <c r="G26" s="28">
-        <v>17.544871012000002</v>
+        <v>14.365672205999999</v>
       </c>
       <c r="H26" s="29">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I26" s="27">
-        <v>6.5734489007999999</v>
+        <v>5.5736958713</v>
       </c>
       <c r="J26" s="27">
-        <v>4.1044874943999998</v>
+        <v>3.0279640966999999</v>
       </c>
       <c r="K26" s="15"/>
     </row>
     <row r="27" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="26">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="C27" s="27">
-        <v>34.270174261999998</v>
+        <v>28.039520967000001</v>
       </c>
       <c r="D27" s="27">
-        <v>20.481650843000001</v>
+        <v>16.021506468999998</v>
       </c>
       <c r="E27" s="26">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="F27" s="27">
-        <v>54.775402092999997</v>
+        <v>33.115573351000002</v>
       </c>
       <c r="G27" s="28">
-        <v>34.860425909999996</v>
+        <v>20.097182059000001</v>
       </c>
       <c r="H27" s="29">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I27" s="27">
-        <v>14.482101932000001</v>
+        <v>23.158534644</v>
       </c>
       <c r="J27" s="27">
-        <v>8.0290447192999999</v>
+        <v>12.619592461</v>
       </c>
       <c r="K27" s="15"/>
     </row>
     <row r="28" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="26">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C28" s="27">
-        <v>11.981898117</v>
+        <v>9.4087860955</v>
       </c>
       <c r="D28" s="27">
-        <v>6.5283376319000004</v>
+        <v>5.5416669676000003</v>
       </c>
       <c r="E28" s="26">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F28" s="27">
-        <v>21.879244800999999</v>
+        <v>15.286754028000001</v>
       </c>
       <c r="G28" s="28">
-        <v>14.512302115000001</v>
+        <v>10.678567288</v>
       </c>
       <c r="H28" s="29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I28" s="27">
-        <v>1.8639155273000001</v>
+        <v>3.4460478138999999</v>
       </c>
       <c r="J28" s="27">
-        <v>0.58651026390000005</v>
+        <v>1.9236539196</v>
       </c>
       <c r="K28" s="15"/>
     </row>
     <row r="29" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C29" s="31">
-        <v>0</v>
+        <v>8.5197018104000009</v>
       </c>
       <c r="D29" s="31">
-        <v>0</v>
+        <v>3.8461538462</v>
       </c>
       <c r="E29" s="30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29" s="31">
-        <v>0</v>
+        <v>14.957744372000001</v>
       </c>
       <c r="G29" s="32">
-        <v>0</v>
+        <v>9.5238095238000007</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="31">
         <v>0</v>
       </c>
       <c r="J29" s="31">
         <v>0</v>
       </c>
       <c r="K29" s="15"/>
     </row>
     <row r="30" spans="1:11" s="35" customFormat="1">
       <c r="A30" s="34" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="36"/>
       <c r="D30" s="36"/>
       <c r="F30" s="37"/>
       <c r="G30" s="36"/>
       <c r="H30" s="38"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
     </row>
     <row r="31" spans="1:11" s="19" customFormat="1"/>
@@ -7272,144 +7708,1257 @@
     <row r="216" s="19" customFormat="1"/>
     <row r="217" s="19" customFormat="1"/>
     <row r="218" s="19" customFormat="1"/>
     <row r="219" s="19" customFormat="1"/>
     <row r="220" s="19" customFormat="1"/>
     <row r="221" s="19" customFormat="1"/>
     <row r="222" s="19" customFormat="1"/>
     <row r="223" s="19" customFormat="1"/>
     <row r="224" s="19" customFormat="1"/>
     <row r="225" s="19" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:T225"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="15" customWidth="1"/>
+    <col min="3" max="4" width="16" style="20" customWidth="1"/>
+    <col min="5" max="5" width="16" style="15" customWidth="1"/>
+    <col min="6" max="6" width="16" style="21" customWidth="1"/>
+    <col min="7" max="7" width="16" style="20" customWidth="1"/>
+    <col min="8" max="8" width="16" style="15" customWidth="1"/>
+    <col min="9" max="10" width="16" style="20" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="15"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" s="2" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="95" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="N1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="T1" s="18"/>
+    </row>
+    <row r="2" spans="1:20" s="2" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="N2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="T2" s="18"/>
+    </row>
+    <row r="3" spans="1:20" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="97" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="N3" s="18"/>
+      <c r="Q3" s="18"/>
+      <c r="T3" s="18"/>
+    </row>
+    <row r="4" spans="1:20" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="5"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="J4" s="9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="10" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
+      <c r="K5" s="2"/>
+    </row>
+    <row r="6" spans="1:20" s="10" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="99"/>
+      <c r="B6" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="K6" s="2"/>
+    </row>
+    <row r="7" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="22">
+        <v>6326</v>
+      </c>
+      <c r="C7" s="23">
+        <v>27.184788275999999</v>
+      </c>
+      <c r="D7" s="23">
+        <v>16.408454214999999</v>
+      </c>
+      <c r="E7" s="22">
+        <v>4685</v>
+      </c>
+      <c r="F7" s="23">
+        <v>40.181838040999999</v>
+      </c>
+      <c r="G7" s="24">
+        <v>25.459644240999999</v>
+      </c>
+      <c r="H7" s="25">
+        <v>1641</v>
+      </c>
+      <c r="I7" s="23">
+        <v>14.133307231</v>
+      </c>
+      <c r="J7" s="23">
+        <v>8.0918543853999996</v>
+      </c>
+      <c r="K7" s="15"/>
+    </row>
+    <row r="8" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="26">
+        <v>746</v>
+      </c>
+      <c r="C8" s="27">
+        <v>18.992443248000001</v>
+      </c>
+      <c r="D8" s="27">
+        <v>15.008259669999999</v>
+      </c>
+      <c r="E8" s="26">
+        <v>544</v>
+      </c>
+      <c r="F8" s="27">
+        <v>27.994692329999999</v>
+      </c>
+      <c r="G8" s="28">
+        <v>22.455377802000001</v>
+      </c>
+      <c r="H8" s="29">
+        <v>202</v>
+      </c>
+      <c r="I8" s="27">
+        <v>10.178104227</v>
+      </c>
+      <c r="J8" s="27">
+        <v>7.9864330966999999</v>
+      </c>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="26">
+        <v>591</v>
+      </c>
+      <c r="C9" s="27">
+        <v>22.200543406000001</v>
+      </c>
+      <c r="D9" s="27">
+        <v>10.305474051999999</v>
+      </c>
+      <c r="E9" s="26">
+        <v>430</v>
+      </c>
+      <c r="F9" s="27">
+        <v>33.571404033999997</v>
+      </c>
+      <c r="G9" s="28">
+        <v>15.237724147</v>
+      </c>
+      <c r="H9" s="29">
+        <v>161</v>
+      </c>
+      <c r="I9" s="27">
+        <v>11.656150791</v>
+      </c>
+      <c r="J9" s="27">
+        <v>5.6744729508000002</v>
+      </c>
+      <c r="K9" s="15"/>
+    </row>
+    <row r="10" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="26">
+        <v>630</v>
+      </c>
+      <c r="C10" s="27">
+        <v>23.554541007000001</v>
+      </c>
+      <c r="D10" s="27">
+        <v>18.007337964000001</v>
+      </c>
+      <c r="E10" s="26">
+        <v>499</v>
+      </c>
+      <c r="F10" s="27">
+        <v>37.545784789999999</v>
+      </c>
+      <c r="G10" s="28">
+        <v>29.167834583000001</v>
+      </c>
+      <c r="H10" s="29">
+        <v>131</v>
+      </c>
+      <c r="I10" s="27">
+        <v>9.7354376245999994</v>
+      </c>
+      <c r="J10" s="27">
+        <v>7.3729414232000003</v>
+      </c>
+      <c r="K10" s="15"/>
+    </row>
+    <row r="11" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="26">
+        <v>527</v>
+      </c>
+      <c r="C11" s="27">
+        <v>28.042318892000001</v>
+      </c>
+      <c r="D11" s="27">
+        <v>15.860343975999999</v>
+      </c>
+      <c r="E11" s="26">
+        <v>372</v>
+      </c>
+      <c r="F11" s="27">
+        <v>39.387941042999998</v>
+      </c>
+      <c r="G11" s="28">
+        <v>24.782388182999998</v>
+      </c>
+      <c r="H11" s="29">
+        <v>155</v>
+      </c>
+      <c r="I11" s="27">
+        <v>16.580182296</v>
+      </c>
+      <c r="J11" s="27">
+        <v>8.4328322165999996</v>
+      </c>
+      <c r="K11" s="15"/>
+    </row>
+    <row r="12" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="26">
+        <v>774</v>
+      </c>
+      <c r="C12" s="27">
+        <v>27.876175755999999</v>
+      </c>
+      <c r="D12" s="27">
+        <v>18.626783016000001</v>
+      </c>
+      <c r="E12" s="26">
+        <v>577</v>
+      </c>
+      <c r="F12" s="27">
+        <v>41.563702857999999</v>
+      </c>
+      <c r="G12" s="28">
+        <v>28.172831043999999</v>
+      </c>
+      <c r="H12" s="29">
+        <v>197</v>
+      </c>
+      <c r="I12" s="27">
+        <v>14.189669057</v>
+      </c>
+      <c r="J12" s="27">
+        <v>9.3605487135000001</v>
+      </c>
+      <c r="K12" s="15"/>
+    </row>
+    <row r="13" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="26">
+        <v>157</v>
+      </c>
+      <c r="C13" s="27">
+        <v>34.217615316</v>
+      </c>
+      <c r="D13" s="27">
+        <v>17.709590661</v>
+      </c>
+      <c r="E13" s="26">
+        <v>107</v>
+      </c>
+      <c r="F13" s="27">
+        <v>45.830593849000003</v>
+      </c>
+      <c r="G13" s="28">
+        <v>26.151052711999998</v>
+      </c>
+      <c r="H13" s="29">
+        <v>50</v>
+      </c>
+      <c r="I13" s="27">
+        <v>22.186772690000002</v>
+      </c>
+      <c r="J13" s="27">
+        <v>10.414148121</v>
+      </c>
+      <c r="K13" s="15"/>
+    </row>
+    <row r="14" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="26">
+        <v>472</v>
+      </c>
+      <c r="C14" s="27">
+        <v>23.346307351</v>
+      </c>
+      <c r="D14" s="27">
+        <v>17.261056709000002</v>
+      </c>
+      <c r="E14" s="26">
+        <v>380</v>
+      </c>
+      <c r="F14" s="27">
+        <v>37.356772413999998</v>
+      </c>
+      <c r="G14" s="28">
+        <v>25.789119463999999</v>
+      </c>
+      <c r="H14" s="29">
+        <v>92</v>
+      </c>
+      <c r="I14" s="27">
+        <v>9.1586532598999995</v>
+      </c>
+      <c r="J14" s="27">
+        <v>7.3859281033000004</v>
+      </c>
+      <c r="K14" s="15"/>
+    </row>
+    <row r="15" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="26">
+        <v>129</v>
+      </c>
+      <c r="C15" s="27">
+        <v>24.768776749000001</v>
+      </c>
+      <c r="D15" s="27">
+        <v>14.587791448000001</v>
+      </c>
+      <c r="E15" s="26">
+        <v>97</v>
+      </c>
+      <c r="F15" s="27">
+        <v>36.279720384000001</v>
+      </c>
+      <c r="G15" s="28">
+        <v>22.903366037000001</v>
+      </c>
+      <c r="H15" s="29">
+        <v>32</v>
+      </c>
+      <c r="I15" s="27">
+        <v>12.625764451</v>
+      </c>
+      <c r="J15" s="27">
+        <v>6.5579302109000004</v>
+      </c>
+      <c r="K15" s="15"/>
+    </row>
+    <row r="16" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="26">
+        <v>214</v>
+      </c>
+      <c r="C16" s="27">
+        <v>38.011129801000003</v>
+      </c>
+      <c r="D16" s="27">
+        <v>18.786019349</v>
+      </c>
+      <c r="E16" s="26">
+        <v>158</v>
+      </c>
+      <c r="F16" s="27">
+        <v>54.219513534000001</v>
+      </c>
+      <c r="G16" s="28">
+        <v>30.202189110999999</v>
+      </c>
+      <c r="H16" s="29">
+        <v>56</v>
+      </c>
+      <c r="I16" s="27">
+        <v>20.619695491000002</v>
+      </c>
+      <c r="J16" s="27">
+        <v>8.6113588207999996</v>
+      </c>
+      <c r="K16" s="15"/>
+    </row>
+    <row r="17" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="26">
+        <v>443</v>
+      </c>
+      <c r="C17" s="27">
+        <v>34.038865006999998</v>
+      </c>
+      <c r="D17" s="27">
+        <v>18.674401993</v>
+      </c>
+      <c r="E17" s="26">
+        <v>340</v>
+      </c>
+      <c r="F17" s="27">
+        <v>50.981582903000003</v>
+      </c>
+      <c r="G17" s="28">
+        <v>33.833146341999999</v>
+      </c>
+      <c r="H17" s="29">
+        <v>103</v>
+      </c>
+      <c r="I17" s="27">
+        <v>16.232077737000001</v>
+      </c>
+      <c r="J17" s="27">
+        <v>7.3027134956999999</v>
+      </c>
+      <c r="K17" s="15"/>
+    </row>
+    <row r="18" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="26">
+        <v>217</v>
+      </c>
+      <c r="C18" s="27">
+        <v>41.61061857</v>
+      </c>
+      <c r="D18" s="27">
+        <v>20.259252505999999</v>
+      </c>
+      <c r="E18" s="26">
+        <v>157</v>
+      </c>
+      <c r="F18" s="27">
+        <v>58.551612126999999</v>
+      </c>
+      <c r="G18" s="28">
+        <v>32.234132125999999</v>
+      </c>
+      <c r="H18" s="29">
+        <v>60</v>
+      </c>
+      <c r="I18" s="27">
+        <v>23.681530773999999</v>
+      </c>
+      <c r="J18" s="27">
+        <v>10.224193171</v>
+      </c>
+      <c r="K18" s="15"/>
+    </row>
+    <row r="19" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="26">
+        <v>278</v>
+      </c>
+      <c r="C19" s="27">
+        <v>39.029951275999998</v>
+      </c>
+      <c r="D19" s="27">
+        <v>17.272347620000001</v>
+      </c>
+      <c r="E19" s="26">
+        <v>190</v>
+      </c>
+      <c r="F19" s="27">
+        <v>51.152754238999997</v>
+      </c>
+      <c r="G19" s="28">
+        <v>29.162353355</v>
+      </c>
+      <c r="H19" s="29">
+        <v>88</v>
+      </c>
+      <c r="I19" s="27">
+        <v>25.818793147000001</v>
+      </c>
+      <c r="J19" s="27">
+        <v>8.6992837133999998</v>
+      </c>
+      <c r="K19" s="15"/>
+    </row>
+    <row r="20" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="26">
+        <v>226</v>
+      </c>
+      <c r="C20" s="27">
+        <v>42.177359529</v>
+      </c>
+      <c r="D20" s="27">
+        <v>17.585708466</v>
+      </c>
+      <c r="E20" s="26">
+        <v>158</v>
+      </c>
+      <c r="F20" s="27">
+        <v>56.566452155999997</v>
+      </c>
+      <c r="G20" s="28">
+        <v>28.853798356999999</v>
+      </c>
+      <c r="H20" s="29">
+        <v>68</v>
+      </c>
+      <c r="I20" s="27">
+        <v>26.509171003999999</v>
+      </c>
+      <c r="J20" s="27">
+        <v>8.8642914289999997</v>
+      </c>
+      <c r="K20" s="15"/>
+    </row>
+    <row r="21" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="26">
+        <v>388</v>
+      </c>
+      <c r="C21" s="27">
+        <v>45.038509085999998</v>
+      </c>
+      <c r="D21" s="27">
+        <v>24.393694761999999</v>
+      </c>
+      <c r="E21" s="26">
+        <v>257</v>
+      </c>
+      <c r="F21" s="27">
+        <v>58.086053245000002</v>
+      </c>
+      <c r="G21" s="28">
+        <v>34.382732386000001</v>
+      </c>
+      <c r="H21" s="29">
+        <v>131</v>
+      </c>
+      <c r="I21" s="27">
+        <v>31.262081243000001</v>
+      </c>
+      <c r="J21" s="27">
+        <v>15.440017544</v>
+      </c>
+      <c r="K21" s="15"/>
+    </row>
+    <row r="22" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="26">
+        <v>102</v>
+      </c>
+      <c r="C22" s="27">
+        <v>44.880341090999998</v>
+      </c>
+      <c r="D22" s="27">
+        <v>22.909214770999998</v>
+      </c>
+      <c r="E22" s="26">
+        <v>73</v>
+      </c>
+      <c r="F22" s="27">
+        <v>61.599996625000003</v>
+      </c>
+      <c r="G22" s="28">
+        <v>33.168638203999997</v>
+      </c>
+      <c r="H22" s="29">
+        <v>29</v>
+      </c>
+      <c r="I22" s="27">
+        <v>26.663111584999999</v>
+      </c>
+      <c r="J22" s="27">
+        <v>12.59019906</v>
+      </c>
+      <c r="K22" s="15"/>
+    </row>
+    <row r="23" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="26">
+        <v>133</v>
+      </c>
+      <c r="C23" s="27">
+        <v>39.581684095999996</v>
+      </c>
+      <c r="D23" s="27">
+        <v>20.465322282999999</v>
+      </c>
+      <c r="E23" s="26">
+        <v>114</v>
+      </c>
+      <c r="F23" s="27">
+        <v>66.035467996999998</v>
+      </c>
+      <c r="G23" s="28">
+        <v>33.496407894999997</v>
+      </c>
+      <c r="H23" s="29">
+        <v>19</v>
+      </c>
+      <c r="I23" s="27">
+        <v>11.629365985</v>
+      </c>
+      <c r="J23" s="27">
+        <v>6.4186424925000001</v>
+      </c>
+      <c r="K23" s="15"/>
+    </row>
+    <row r="24" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="26">
+        <v>22</v>
+      </c>
+      <c r="C24" s="27">
+        <v>22.448979592000001</v>
+      </c>
+      <c r="D24" s="27">
+        <v>8.8690432785999995</v>
+      </c>
+      <c r="E24" s="26">
+        <v>17</v>
+      </c>
+      <c r="F24" s="27">
+        <v>33.769690709000002</v>
+      </c>
+      <c r="G24" s="28">
+        <v>15.44491876</v>
+      </c>
+      <c r="H24" s="29">
+        <v>5</v>
+      </c>
+      <c r="I24" s="27">
+        <v>10.491197885</v>
+      </c>
+      <c r="J24" s="27">
+        <v>3.1698815280999999</v>
+      </c>
+      <c r="K24" s="15"/>
+    </row>
+    <row r="25" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="26">
+        <v>96</v>
+      </c>
+      <c r="C25" s="27">
+        <v>25.360595973999999</v>
+      </c>
+      <c r="D25" s="27">
+        <v>14.343618348</v>
+      </c>
+      <c r="E25" s="26">
+        <v>69</v>
+      </c>
+      <c r="F25" s="27">
+        <v>36.190266391999998</v>
+      </c>
+      <c r="G25" s="28">
+        <v>21.730276733</v>
+      </c>
+      <c r="H25" s="29">
+        <v>27</v>
+      </c>
+      <c r="I25" s="27">
+        <v>14.370798537000001</v>
+      </c>
+      <c r="J25" s="27">
+        <v>7.7021657054999997</v>
+      </c>
+      <c r="K25" s="15"/>
+    </row>
+    <row r="26" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="26">
+        <v>75</v>
+      </c>
+      <c r="C26" s="27">
+        <v>17.748895723</v>
+      </c>
+      <c r="D26" s="27">
+        <v>10.81564919</v>
+      </c>
+      <c r="E26" s="26">
+        <v>61</v>
+      </c>
+      <c r="F26" s="27">
+        <v>29.105344647999999</v>
+      </c>
+      <c r="G26" s="28">
+        <v>17.544871012000002</v>
+      </c>
+      <c r="H26" s="29">
+        <v>14</v>
+      </c>
+      <c r="I26" s="27">
+        <v>6.5734489007999999</v>
+      </c>
+      <c r="J26" s="27">
+        <v>4.1044874943999998</v>
+      </c>
+      <c r="K26" s="15"/>
+    </row>
+    <row r="27" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="26">
+        <v>93</v>
+      </c>
+      <c r="C27" s="27">
+        <v>34.270174261999998</v>
+      </c>
+      <c r="D27" s="27">
+        <v>20.481650843000001</v>
+      </c>
+      <c r="E27" s="26">
+        <v>73</v>
+      </c>
+      <c r="F27" s="27">
+        <v>54.775402092999997</v>
+      </c>
+      <c r="G27" s="28">
+        <v>34.860425909999996</v>
+      </c>
+      <c r="H27" s="29">
+        <v>20</v>
+      </c>
+      <c r="I27" s="27">
+        <v>14.482101932000001</v>
+      </c>
+      <c r="J27" s="27">
+        <v>8.0290447192999999</v>
+      </c>
+      <c r="K27" s="15"/>
+    </row>
+    <row r="28" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="26">
+        <v>13</v>
+      </c>
+      <c r="C28" s="27">
+        <v>11.981898117</v>
+      </c>
+      <c r="D28" s="27">
+        <v>6.5283376319000004</v>
+      </c>
+      <c r="E28" s="26">
+        <v>12</v>
+      </c>
+      <c r="F28" s="27">
+        <v>21.879244800999999</v>
+      </c>
+      <c r="G28" s="28">
+        <v>14.512302115000001</v>
+      </c>
+      <c r="H28" s="29">
+        <v>1</v>
+      </c>
+      <c r="I28" s="27">
+        <v>1.8639155273000001</v>
+      </c>
+      <c r="J28" s="27">
+        <v>0.58651026390000005</v>
+      </c>
+      <c r="K28" s="15"/>
+    </row>
+    <row r="29" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29" s="30">
+        <v>0</v>
+      </c>
+      <c r="C29" s="31">
+        <v>0</v>
+      </c>
+      <c r="D29" s="31">
+        <v>0</v>
+      </c>
+      <c r="E29" s="30">
+        <v>0</v>
+      </c>
+      <c r="F29" s="31">
+        <v>0</v>
+      </c>
+      <c r="G29" s="32">
+        <v>0</v>
+      </c>
+      <c r="H29" s="33">
+        <v>0</v>
+      </c>
+      <c r="I29" s="31">
+        <v>0</v>
+      </c>
+      <c r="J29" s="31">
+        <v>0</v>
+      </c>
+      <c r="K29" s="15"/>
+    </row>
+    <row r="30" spans="1:11" s="35" customFormat="1">
+      <c r="A30" s="34" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="36"/>
+      <c r="D30" s="36"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="38"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+    </row>
+    <row r="31" spans="1:11" s="19" customFormat="1"/>
+    <row r="32" spans="1:11" s="19" customFormat="1"/>
+    <row r="33" s="19" customFormat="1"/>
+    <row r="34" s="19" customFormat="1"/>
+    <row r="35" s="19" customFormat="1"/>
+    <row r="36" s="19" customFormat="1"/>
+    <row r="37" s="19" customFormat="1"/>
+    <row r="38" s="19" customFormat="1"/>
+    <row r="39" s="19" customFormat="1"/>
+    <row r="40" s="19" customFormat="1"/>
+    <row r="41" s="19" customFormat="1"/>
+    <row r="42" s="19" customFormat="1"/>
+    <row r="43" s="19" customFormat="1"/>
+    <row r="44" s="19" customFormat="1"/>
+    <row r="45" s="19" customFormat="1"/>
+    <row r="46" s="19" customFormat="1"/>
+    <row r="47" s="19" customFormat="1"/>
+    <row r="48" s="19" customFormat="1"/>
+    <row r="49" s="19" customFormat="1"/>
+    <row r="50" s="19" customFormat="1"/>
+    <row r="51" s="19" customFormat="1"/>
+    <row r="52" s="19" customFormat="1"/>
+    <row r="53" s="19" customFormat="1"/>
+    <row r="54" s="19" customFormat="1"/>
+    <row r="55" s="19" customFormat="1"/>
+    <row r="56" s="19" customFormat="1"/>
+    <row r="57" s="19" customFormat="1"/>
+    <row r="58" s="19" customFormat="1"/>
+    <row r="59" s="19" customFormat="1"/>
+    <row r="60" s="19" customFormat="1"/>
+    <row r="61" s="19" customFormat="1"/>
+    <row r="62" s="19" customFormat="1"/>
+    <row r="63" s="19" customFormat="1"/>
+    <row r="64" s="19" customFormat="1"/>
+    <row r="65" s="19" customFormat="1"/>
+    <row r="66" s="19" customFormat="1"/>
+    <row r="67" s="19" customFormat="1"/>
+    <row r="68" s="19" customFormat="1"/>
+    <row r="69" s="19" customFormat="1"/>
+    <row r="70" s="19" customFormat="1"/>
+    <row r="71" s="19" customFormat="1"/>
+    <row r="72" s="19" customFormat="1"/>
+    <row r="73" s="19" customFormat="1"/>
+    <row r="74" s="19" customFormat="1"/>
+    <row r="75" s="19" customFormat="1"/>
+    <row r="76" s="19" customFormat="1"/>
+    <row r="77" s="19" customFormat="1"/>
+    <row r="78" s="19" customFormat="1"/>
+    <row r="79" s="19" customFormat="1"/>
+    <row r="80" s="19" customFormat="1"/>
+    <row r="81" s="19" customFormat="1"/>
+    <row r="82" s="19" customFormat="1"/>
+    <row r="83" s="19" customFormat="1"/>
+    <row r="84" s="19" customFormat="1"/>
+    <row r="85" s="19" customFormat="1"/>
+    <row r="86" s="19" customFormat="1"/>
+    <row r="87" s="19" customFormat="1"/>
+    <row r="88" s="19" customFormat="1"/>
+    <row r="89" s="19" customFormat="1"/>
+    <row r="90" s="19" customFormat="1"/>
+    <row r="91" s="19" customFormat="1"/>
+    <row r="92" s="19" customFormat="1"/>
+    <row r="93" s="19" customFormat="1"/>
+    <row r="94" s="19" customFormat="1"/>
+    <row r="95" s="19" customFormat="1"/>
+    <row r="96" s="19" customFormat="1"/>
+    <row r="97" s="19" customFormat="1"/>
+    <row r="98" s="19" customFormat="1"/>
+    <row r="99" s="19" customFormat="1"/>
+    <row r="100" s="19" customFormat="1"/>
+    <row r="101" s="19" customFormat="1"/>
+    <row r="102" s="19" customFormat="1"/>
+    <row r="103" s="19" customFormat="1"/>
+    <row r="104" s="19" customFormat="1"/>
+    <row r="105" s="19" customFormat="1"/>
+    <row r="106" s="19" customFormat="1"/>
+    <row r="107" s="19" customFormat="1"/>
+    <row r="108" s="19" customFormat="1"/>
+    <row r="109" s="19" customFormat="1"/>
+    <row r="110" s="19" customFormat="1"/>
+    <row r="111" s="19" customFormat="1"/>
+    <row r="112" s="19" customFormat="1"/>
+    <row r="113" s="19" customFormat="1"/>
+    <row r="114" s="19" customFormat="1"/>
+    <row r="115" s="19" customFormat="1"/>
+    <row r="116" s="19" customFormat="1"/>
+    <row r="117" s="19" customFormat="1"/>
+    <row r="118" s="19" customFormat="1"/>
+    <row r="119" s="19" customFormat="1"/>
+    <row r="120" s="19" customFormat="1"/>
+    <row r="121" s="19" customFormat="1"/>
+    <row r="122" s="19" customFormat="1"/>
+    <row r="123" s="19" customFormat="1"/>
+    <row r="124" s="19" customFormat="1"/>
+    <row r="125" s="19" customFormat="1"/>
+    <row r="126" s="19" customFormat="1"/>
+    <row r="127" s="19" customFormat="1"/>
+    <row r="128" s="19" customFormat="1"/>
+    <row r="129" s="19" customFormat="1"/>
+    <row r="130" s="19" customFormat="1"/>
+    <row r="131" s="19" customFormat="1"/>
+    <row r="132" s="19" customFormat="1"/>
+    <row r="133" s="19" customFormat="1"/>
+    <row r="134" s="19" customFormat="1"/>
+    <row r="135" s="19" customFormat="1"/>
+    <row r="136" s="19" customFormat="1"/>
+    <row r="137" s="19" customFormat="1"/>
+    <row r="138" s="19" customFormat="1"/>
+    <row r="139" s="19" customFormat="1"/>
+    <row r="140" s="19" customFormat="1"/>
+    <row r="141" s="19" customFormat="1"/>
+    <row r="142" s="19" customFormat="1"/>
+    <row r="143" s="19" customFormat="1"/>
+    <row r="144" s="19" customFormat="1"/>
+    <row r="145" s="19" customFormat="1"/>
+    <row r="146" s="19" customFormat="1"/>
+    <row r="147" s="19" customFormat="1"/>
+    <row r="148" s="19" customFormat="1"/>
+    <row r="149" s="19" customFormat="1"/>
+    <row r="150" s="19" customFormat="1"/>
+    <row r="151" s="19" customFormat="1"/>
+    <row r="152" s="19" customFormat="1"/>
+    <row r="153" s="19" customFormat="1"/>
+    <row r="154" s="19" customFormat="1"/>
+    <row r="155" s="19" customFormat="1"/>
+    <row r="156" s="19" customFormat="1"/>
+    <row r="157" s="19" customFormat="1"/>
+    <row r="158" s="19" customFormat="1"/>
+    <row r="159" s="19" customFormat="1"/>
+    <row r="160" s="19" customFormat="1"/>
+    <row r="161" s="19" customFormat="1"/>
+    <row r="162" s="19" customFormat="1"/>
+    <row r="163" s="19" customFormat="1"/>
+    <row r="164" s="19" customFormat="1"/>
+    <row r="165" s="19" customFormat="1"/>
+    <row r="166" s="19" customFormat="1"/>
+    <row r="167" s="19" customFormat="1"/>
+    <row r="168" s="19" customFormat="1"/>
+    <row r="169" s="19" customFormat="1"/>
+    <row r="170" s="19" customFormat="1"/>
+    <row r="171" s="19" customFormat="1"/>
+    <row r="172" s="19" customFormat="1"/>
+    <row r="173" s="19" customFormat="1"/>
+    <row r="174" s="19" customFormat="1"/>
+    <row r="175" s="19" customFormat="1"/>
+    <row r="176" s="19" customFormat="1"/>
+    <row r="177" s="19" customFormat="1"/>
+    <row r="178" s="19" customFormat="1"/>
+    <row r="179" s="19" customFormat="1"/>
+    <row r="180" s="19" customFormat="1"/>
+    <row r="181" s="19" customFormat="1"/>
+    <row r="182" s="19" customFormat="1"/>
+    <row r="183" s="19" customFormat="1"/>
+    <row r="184" s="19" customFormat="1"/>
+    <row r="185" s="19" customFormat="1"/>
+    <row r="186" s="19" customFormat="1"/>
+    <row r="187" s="19" customFormat="1"/>
+    <row r="188" s="19" customFormat="1"/>
+    <row r="189" s="19" customFormat="1"/>
+    <row r="190" s="19" customFormat="1"/>
+    <row r="191" s="19" customFormat="1"/>
+    <row r="192" s="19" customFormat="1"/>
+    <row r="193" s="19" customFormat="1"/>
+    <row r="194" s="19" customFormat="1"/>
+    <row r="195" s="19" customFormat="1"/>
+    <row r="196" s="19" customFormat="1"/>
+    <row r="197" s="19" customFormat="1"/>
+    <row r="198" s="19" customFormat="1"/>
+    <row r="199" s="19" customFormat="1"/>
+    <row r="200" s="19" customFormat="1"/>
+    <row r="201" s="19" customFormat="1"/>
+    <row r="202" s="19" customFormat="1"/>
+    <row r="203" s="19" customFormat="1"/>
+    <row r="204" s="19" customFormat="1"/>
+    <row r="205" s="19" customFormat="1"/>
+    <row r="206" s="19" customFormat="1"/>
+    <row r="207" s="19" customFormat="1"/>
+    <row r="208" s="19" customFormat="1"/>
+    <row r="209" s="19" customFormat="1"/>
+    <row r="210" s="19" customFormat="1"/>
+    <row r="211" s="19" customFormat="1"/>
+    <row r="212" s="19" customFormat="1"/>
+    <row r="213" s="19" customFormat="1"/>
+    <row r="214" s="19" customFormat="1"/>
+    <row r="215" s="19" customFormat="1"/>
+    <row r="216" s="19" customFormat="1"/>
+    <row r="217" s="19" customFormat="1"/>
+    <row r="218" s="19" customFormat="1"/>
+    <row r="219" s="19" customFormat="1"/>
+    <row r="220" s="19" customFormat="1"/>
+    <row r="221" s="19" customFormat="1"/>
+    <row r="222" s="19" customFormat="1"/>
+    <row r="223" s="19" customFormat="1"/>
+    <row r="224" s="19" customFormat="1"/>
+    <row r="225" s="19" customFormat="1"/>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:L225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="95" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="J1" s="49"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
     </row>
     <row r="2" spans="1:12" s="2" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
     </row>
     <row r="3" spans="1:12" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="103" t="s">
         <v>89</v>
       </c>
-      <c r="B3" s="57"/>
-[...7 lines deleted...]
-      <c r="J3" s="57"/>
+      <c r="B3" s="103"/>
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103"/>
     </row>
     <row r="4" spans="1:12" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="F4" s="4"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="J4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="10" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-      <c r="J5" s="55"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:12" s="10" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>55</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -8399,145 +9948,145 @@
     <row r="216" s="19" customFormat="1"/>
     <row r="217" s="19" customFormat="1"/>
     <row r="218" s="19" customFormat="1"/>
     <row r="219" s="19" customFormat="1"/>
     <row r="220" s="19" customFormat="1"/>
     <row r="221" s="19" customFormat="1"/>
     <row r="222" s="19" customFormat="1"/>
     <row r="223" s="19" customFormat="1"/>
     <row r="224" s="19" customFormat="1"/>
     <row r="225" s="19" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:L225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="95" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="J1" s="49"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
     </row>
     <row r="2" spans="1:12" s="2" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
     </row>
     <row r="3" spans="1:12" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="103" t="s">
         <v>87</v>
       </c>
-      <c r="B3" s="57"/>
-[...7 lines deleted...]
-      <c r="J3" s="57"/>
+      <c r="B3" s="103"/>
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103"/>
     </row>
     <row r="4" spans="1:12" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="F4" s="4"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="J4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="10" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-      <c r="J5" s="55"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:12" s="10" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>55</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -9526,145 +11075,145 @@
     <row r="215" s="19" customFormat="1"/>
     <row r="216" s="19" customFormat="1"/>
     <row r="217" s="19" customFormat="1"/>
     <row r="218" s="19" customFormat="1"/>
     <row r="219" s="19" customFormat="1"/>
     <row r="220" s="19" customFormat="1"/>
     <row r="221" s="19" customFormat="1"/>
     <row r="222" s="19" customFormat="1"/>
     <row r="223" s="19" customFormat="1"/>
     <row r="224" s="19" customFormat="1"/>
     <row r="225" s="19" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:L228"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="95" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="J1" s="49"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
     </row>
     <row r="2" spans="1:12" s="2" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
     </row>
     <row r="3" spans="1:12" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="103" t="s">
         <v>86</v>
       </c>
-      <c r="B3" s="57"/>
-[...7 lines deleted...]
-      <c r="J3" s="57"/>
+      <c r="B3" s="103"/>
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103"/>
     </row>
     <row r="4" spans="1:12" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="F4" s="4"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="J4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="10" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-      <c r="J5" s="55"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:12" s="10" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>55</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -10755,145 +12304,145 @@
     <row r="218" s="19" customFormat="1"/>
     <row r="219" s="19" customFormat="1"/>
     <row r="220" s="19" customFormat="1"/>
     <row r="221" s="19" customFormat="1"/>
     <row r="222" s="19" customFormat="1"/>
     <row r="223" s="19" customFormat="1"/>
     <row r="224" s="19" customFormat="1"/>
     <row r="225" s="19" customFormat="1"/>
     <row r="226" s="19" customFormat="1"/>
     <row r="227" s="19" customFormat="1"/>
     <row r="228" s="19" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:L228"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="95" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="J1" s="49"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
     </row>
     <row r="2" spans="1:12" s="2" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
     </row>
     <row r="3" spans="1:12" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="103" t="s">
         <v>88</v>
       </c>
-      <c r="B3" s="57"/>
-[...7 lines deleted...]
-      <c r="J3" s="57"/>
+      <c r="B3" s="103"/>
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103"/>
     </row>
     <row r="4" spans="1:12" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="F4" s="4"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="J4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="10" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-      <c r="J5" s="55"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:12" s="10" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>55</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -11986,153 +13535,1236 @@
     <row r="220" s="19" customFormat="1"/>
     <row r="221" s="19" customFormat="1"/>
     <row r="222" s="19" customFormat="1"/>
     <row r="223" s="19" customFormat="1"/>
     <row r="224" s="19" customFormat="1"/>
     <row r="225" s="19" customFormat="1"/>
     <row r="226" s="19" customFormat="1"/>
     <row r="227" s="19" customFormat="1"/>
     <row r="228" s="19" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BD90EF7-28A6-4D4C-AD79-5D53B5EBA280}">
+  <dimension ref="A1:J225"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="15" customWidth="1"/>
+    <col min="3" max="4" width="16" style="20" customWidth="1"/>
+    <col min="5" max="5" width="16" style="15" customWidth="1"/>
+    <col min="6" max="6" width="16" style="21" customWidth="1"/>
+    <col min="7" max="7" width="16" style="20" customWidth="1"/>
+    <col min="8" max="8" width="16" style="15" customWidth="1"/>
+    <col min="9" max="10" width="16" style="20" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="15"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="95" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+    </row>
+    <row r="2" spans="1:10" s="2" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+    </row>
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="96" t="s">
+        <v>102</v>
+      </c>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+    </row>
+    <row r="4" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="5"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="J4" s="9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="10" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
+    </row>
+    <row r="6" spans="1:10" s="10" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="99"/>
+      <c r="B6" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="22">
+        <v>6193</v>
+      </c>
+      <c r="C7" s="23">
+        <v>26.45413257933</v>
+      </c>
+      <c r="D7" s="23">
+        <v>10.748009702253199</v>
+      </c>
+      <c r="E7" s="22">
+        <v>4365</v>
+      </c>
+      <c r="F7" s="23">
+        <v>37.825841679138101</v>
+      </c>
+      <c r="G7" s="24">
+        <v>18.0263798338122</v>
+      </c>
+      <c r="H7" s="25">
+        <v>1828</v>
+      </c>
+      <c r="I7" s="23">
+        <v>15.3993887925304</v>
+      </c>
+      <c r="J7" s="23">
+        <v>5.2225984585878003</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="26">
+        <v>1124</v>
+      </c>
+      <c r="C8" s="27">
+        <v>27.793847297784001</v>
+      </c>
+      <c r="D8" s="27">
+        <v>12.854855012669599</v>
+      </c>
+      <c r="E8" s="26">
+        <v>783</v>
+      </c>
+      <c r="F8" s="27">
+        <v>39.837870551342398</v>
+      </c>
+      <c r="G8" s="28">
+        <v>21.4097206840685</v>
+      </c>
+      <c r="H8" s="29">
+        <v>341</v>
+      </c>
+      <c r="I8" s="27">
+        <v>16.405320134667999</v>
+      </c>
+      <c r="J8" s="27">
+        <v>6.5445288820806997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="26">
+        <v>819</v>
+      </c>
+      <c r="C9" s="27">
+        <v>32.741959180491598</v>
+      </c>
+      <c r="D9" s="27">
+        <v>10.2008248271142</v>
+      </c>
+      <c r="E9" s="26">
+        <v>528</v>
+      </c>
+      <c r="F9" s="27">
+        <v>44.715428220093102</v>
+      </c>
+      <c r="G9" s="28">
+        <v>16.262634779418001</v>
+      </c>
+      <c r="H9" s="29">
+        <v>291</v>
+      </c>
+      <c r="I9" s="27">
+        <v>22.0358222201356</v>
+      </c>
+      <c r="J9" s="27">
+        <v>5.8265343170322001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="26">
+        <v>257</v>
+      </c>
+      <c r="C10" s="27">
+        <v>11.039298398893701</v>
+      </c>
+      <c r="D10" s="27">
+        <v>6.0283967831235001</v>
+      </c>
+      <c r="E10" s="26">
+        <v>202</v>
+      </c>
+      <c r="F10" s="27">
+        <v>17.6074599844322</v>
+      </c>
+      <c r="G10" s="28">
+        <v>11.019827919398599</v>
+      </c>
+      <c r="H10" s="29">
+        <v>55</v>
+      </c>
+      <c r="I10" s="27">
+        <v>4.6578373830405999</v>
+      </c>
+      <c r="J10" s="27">
+        <v>2.2114346197482999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="26">
+        <v>547</v>
+      </c>
+      <c r="C11" s="27">
+        <v>19.171087056712398</v>
+      </c>
+      <c r="D11" s="27">
+        <v>9.6631938475283992</v>
+      </c>
+      <c r="E11" s="26">
+        <v>409</v>
+      </c>
+      <c r="F11" s="27">
+        <v>29.3371034021715</v>
+      </c>
+      <c r="G11" s="28">
+        <v>17.034245566998099</v>
+      </c>
+      <c r="H11" s="29">
+        <v>138</v>
+      </c>
+      <c r="I11" s="27">
+        <v>9.4577812867517004</v>
+      </c>
+      <c r="J11" s="27">
+        <v>4.1746907342448001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="26">
+        <v>450</v>
+      </c>
+      <c r="C12" s="27">
+        <v>24.202676439528101</v>
+      </c>
+      <c r="D12" s="27">
+        <v>9.3412832588154995</v>
+      </c>
+      <c r="E12" s="26">
+        <v>306</v>
+      </c>
+      <c r="F12" s="27">
+        <v>33.174957243876598</v>
+      </c>
+      <c r="G12" s="28">
+        <v>15.1671260064227</v>
+      </c>
+      <c r="H12" s="29">
+        <v>144</v>
+      </c>
+      <c r="I12" s="27">
+        <v>15.3695742201008</v>
+      </c>
+      <c r="J12" s="27">
+        <v>4.8498133605679996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="26">
+        <v>564</v>
+      </c>
+      <c r="C13" s="27">
+        <v>20.6240116518352</v>
+      </c>
+      <c r="D13" s="27">
+        <v>8.6937281015799996</v>
+      </c>
+      <c r="E13" s="26">
+        <v>394</v>
+      </c>
+      <c r="F13" s="27">
+        <v>29.399365003562998</v>
+      </c>
+      <c r="G13" s="28">
+        <v>14.262586499535701</v>
+      </c>
+      <c r="H13" s="29">
+        <v>170</v>
+      </c>
+      <c r="I13" s="27">
+        <v>12.1906488401135</v>
+      </c>
+      <c r="J13" s="27">
+        <v>4.4121619312305</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="26">
+        <v>187</v>
+      </c>
+      <c r="C14" s="27">
+        <v>41.597060177821902</v>
+      </c>
+      <c r="D14" s="27">
+        <v>14.7449083023365</v>
+      </c>
+      <c r="E14" s="26">
+        <v>137</v>
+      </c>
+      <c r="F14" s="27">
+        <v>60.7533414337789</v>
+      </c>
+      <c r="G14" s="28">
+        <v>24.6647619121009</v>
+      </c>
+      <c r="H14" s="29">
+        <v>50</v>
+      </c>
+      <c r="I14" s="27">
+        <v>22.3165468268102</v>
+      </c>
+      <c r="J14" s="27">
+        <v>7.4784733839333999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="26">
+        <v>123</v>
+      </c>
+      <c r="C15" s="27">
+        <v>20.778255471184998</v>
+      </c>
+      <c r="D15" s="27">
+        <v>10.0601780259188</v>
+      </c>
+      <c r="E15" s="26">
+        <v>101</v>
+      </c>
+      <c r="F15" s="27">
+        <v>33.5226867271735</v>
+      </c>
+      <c r="G15" s="28">
+        <v>18.433757776336702</v>
+      </c>
+      <c r="H15" s="29">
+        <v>22</v>
+      </c>
+      <c r="I15" s="27">
+        <v>7.5685512932762</v>
+      </c>
+      <c r="J15" s="27">
+        <v>2.9543859993744999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="26">
+        <v>204</v>
+      </c>
+      <c r="C16" s="27">
+        <v>38.222682726438997</v>
+      </c>
+      <c r="D16" s="27">
+        <v>13.703730720149499</v>
+      </c>
+      <c r="E16" s="26">
+        <v>142</v>
+      </c>
+      <c r="F16" s="27">
+        <v>51.754552213782802</v>
+      </c>
+      <c r="G16" s="28">
+        <v>21.520695962046101</v>
+      </c>
+      <c r="H16" s="29">
+        <v>62</v>
+      </c>
+      <c r="I16" s="27">
+        <v>23.9066099848656</v>
+      </c>
+      <c r="J16" s="27">
+        <v>7.2069399347898004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="26">
+        <v>413</v>
+      </c>
+      <c r="C17" s="27">
+        <v>33.512893741000497</v>
+      </c>
+      <c r="D17" s="27">
+        <v>12.2932093611255</v>
+      </c>
+      <c r="E17" s="26">
+        <v>300</v>
+      </c>
+      <c r="F17" s="27">
+        <v>48.023358561604397</v>
+      </c>
+      <c r="G17" s="28">
+        <v>21.345690220678101</v>
+      </c>
+      <c r="H17" s="29">
+        <v>113</v>
+      </c>
+      <c r="I17" s="27">
+        <v>18.595757040674499</v>
+      </c>
+      <c r="J17" s="27">
+        <v>5.2505136484795996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="26">
+        <v>233</v>
+      </c>
+      <c r="C18" s="27">
+        <v>49.083993667532802</v>
+      </c>
+      <c r="D18" s="27">
+        <v>16.026883560506899</v>
+      </c>
+      <c r="E18" s="26">
+        <v>170</v>
+      </c>
+      <c r="F18" s="27">
+        <v>70.364238410596101</v>
+      </c>
+      <c r="G18" s="28">
+        <v>27.205348807750902</v>
+      </c>
+      <c r="H18" s="29">
+        <v>63</v>
+      </c>
+      <c r="I18" s="27">
+        <v>27.027432844337</v>
+      </c>
+      <c r="J18" s="27">
+        <v>6.8489667598340001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="26">
+        <v>232</v>
+      </c>
+      <c r="C19" s="27">
+        <v>35.207660701345702</v>
+      </c>
+      <c r="D19" s="27">
+        <v>11.9871803561403</v>
+      </c>
+      <c r="E19" s="26">
+        <v>169</v>
+      </c>
+      <c r="F19" s="27">
+        <v>49.803365116131701</v>
+      </c>
+      <c r="G19" s="28">
+        <v>20.372967170826598</v>
+      </c>
+      <c r="H19" s="29">
+        <v>63</v>
+      </c>
+      <c r="I19" s="27">
+        <v>19.711338399877398</v>
+      </c>
+      <c r="J19" s="27">
+        <v>5.0938080364370997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="26">
+        <v>259</v>
+      </c>
+      <c r="C20" s="27">
+        <v>53.770919275109897</v>
+      </c>
+      <c r="D20" s="27">
+        <v>14.670365378858101</v>
+      </c>
+      <c r="E20" s="26">
+        <v>177</v>
+      </c>
+      <c r="F20" s="27">
+        <v>71.002214306344499</v>
+      </c>
+      <c r="G20" s="28">
+        <v>24.7328013250137</v>
+      </c>
+      <c r="H20" s="29">
+        <v>82</v>
+      </c>
+      <c r="I20" s="27">
+        <v>35.286270628482903</v>
+      </c>
+      <c r="J20" s="27">
+        <v>6.4173442619243</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="26">
+        <v>251</v>
+      </c>
+      <c r="C21" s="27">
+        <v>31.6871981194721</v>
+      </c>
+      <c r="D21" s="27">
+        <v>11.1489406108296</v>
+      </c>
+      <c r="E21" s="26">
+        <v>179</v>
+      </c>
+      <c r="F21" s="27">
+        <v>44.630390553317099</v>
+      </c>
+      <c r="G21" s="28">
+        <v>18.558806030678401</v>
+      </c>
+      <c r="H21" s="29">
+        <v>72</v>
+      </c>
+      <c r="I21" s="27">
+        <v>18.412156114625901</v>
+      </c>
+      <c r="J21" s="27">
+        <v>5.2335559162707002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="26">
+        <v>66</v>
+      </c>
+      <c r="C22" s="27">
+        <v>31.297197715304598</v>
+      </c>
+      <c r="D22" s="27">
+        <v>12.168291934584699</v>
+      </c>
+      <c r="E22" s="26">
+        <v>48</v>
+      </c>
+      <c r="F22" s="27">
+        <v>44.643064746394799</v>
+      </c>
+      <c r="G22" s="28">
+        <v>20.129628155852899</v>
+      </c>
+      <c r="H22" s="29">
+        <v>18</v>
+      </c>
+      <c r="I22" s="41" t="s">
+        <v>99</v>
+      </c>
+      <c r="J22" s="41" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="26">
+        <v>111</v>
+      </c>
+      <c r="C23" s="27">
+        <v>35.078682116034599</v>
+      </c>
+      <c r="D23" s="27">
+        <v>13.467792869482601</v>
+      </c>
+      <c r="E23" s="26">
+        <v>91</v>
+      </c>
+      <c r="F23" s="27">
+        <v>57.261154913447598</v>
+      </c>
+      <c r="G23" s="28">
+        <v>25.236419881374601</v>
+      </c>
+      <c r="H23" s="29">
+        <v>20</v>
+      </c>
+      <c r="I23" s="41">
+        <v>12.697566193999799</v>
+      </c>
+      <c r="J23" s="41">
+        <v>4.1948562321290996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="26">
+        <v>20</v>
+      </c>
+      <c r="C24" s="41">
+        <v>18.5494342422556</v>
+      </c>
+      <c r="D24" s="42">
+        <v>6.5250016462370999</v>
+      </c>
+      <c r="E24" s="26">
+        <v>17</v>
+      </c>
+      <c r="F24" s="41" t="s">
+        <v>99</v>
+      </c>
+      <c r="G24" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="H24" s="29">
+        <v>3</v>
+      </c>
+      <c r="I24" s="41" t="s">
+        <v>99</v>
+      </c>
+      <c r="J24" s="41" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="26">
+        <v>187</v>
+      </c>
+      <c r="C25" s="27">
+        <v>51.679158099533502</v>
+      </c>
+      <c r="D25" s="27">
+        <v>19.479095733727601</v>
+      </c>
+      <c r="E25" s="26">
+        <v>122</v>
+      </c>
+      <c r="F25" s="27">
+        <v>67.883374137547307</v>
+      </c>
+      <c r="G25" s="28">
+        <v>30.8629155878577</v>
+      </c>
+      <c r="H25" s="29">
+        <v>65</v>
+      </c>
+      <c r="I25" s="27">
+        <v>35.689185627690399</v>
+      </c>
+      <c r="J25" s="27">
+        <v>11.016205656642899</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="26">
+        <v>56</v>
+      </c>
+      <c r="C26" s="27">
+        <v>12.2576246255679</v>
+      </c>
+      <c r="D26" s="27">
+        <v>6.3026078064083997</v>
+      </c>
+      <c r="E26" s="26">
+        <v>39</v>
+      </c>
+      <c r="F26" s="27">
+        <v>17.3000403667609</v>
+      </c>
+      <c r="G26" s="28">
+        <v>10.351992100419301</v>
+      </c>
+      <c r="H26" s="29">
+        <v>17</v>
+      </c>
+      <c r="I26" s="48" t="s">
+        <v>99</v>
+      </c>
+      <c r="J26" s="48" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="26">
+        <v>78</v>
+      </c>
+      <c r="C27" s="27">
+        <v>29.671276492550799</v>
+      </c>
+      <c r="D27" s="27">
+        <v>10.627758986583601</v>
+      </c>
+      <c r="E27" s="26">
+        <v>40</v>
+      </c>
+      <c r="F27" s="27">
+        <v>31.711551725504801</v>
+      </c>
+      <c r="G27" s="28">
+        <v>14.1945237432288</v>
+      </c>
+      <c r="H27" s="29">
+        <v>38</v>
+      </c>
+      <c r="I27" s="27">
+        <v>27.7892550651402</v>
+      </c>
+      <c r="J27" s="27">
+        <v>8.1462625809159999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="26">
+        <v>11</v>
+      </c>
+      <c r="C28" s="41" t="s">
+        <v>103</v>
+      </c>
+      <c r="D28" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="E28" s="26">
+        <v>10</v>
+      </c>
+      <c r="F28" s="41" t="s">
+        <v>99</v>
+      </c>
+      <c r="G28" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="H28" s="29">
+        <v>1</v>
+      </c>
+      <c r="I28" s="41" t="s">
+        <v>99</v>
+      </c>
+      <c r="J28" s="41" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29" s="30">
+        <v>1</v>
+      </c>
+      <c r="C29" s="39" t="s">
+        <v>99</v>
+      </c>
+      <c r="D29" s="40" t="s">
+        <v>99</v>
+      </c>
+      <c r="E29" s="30">
+        <v>1</v>
+      </c>
+      <c r="F29" s="39" t="s">
+        <v>99</v>
+      </c>
+      <c r="G29" s="40" t="s">
+        <v>99</v>
+      </c>
+      <c r="H29" s="33">
+        <v>0</v>
+      </c>
+      <c r="I29" s="31">
+        <v>0</v>
+      </c>
+      <c r="J29" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="45" customFormat="1" ht="15.6">
+      <c r="A30" s="43" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" s="44"/>
+      <c r="C30" s="16"/>
+      <c r="H30" s="44"/>
+    </row>
+    <row r="31" spans="1:10" s="45" customFormat="1" ht="15.6">
+      <c r="A31" s="46" t="s">
+        <v>101</v>
+      </c>
+      <c r="B31" s="47"/>
+      <c r="C31" s="16"/>
+      <c r="H31" s="44"/>
+    </row>
+    <row r="32" spans="1:10" s="19" customFormat="1"/>
+    <row r="33" s="19" customFormat="1"/>
+    <row r="34" s="19" customFormat="1"/>
+    <row r="35" s="19" customFormat="1"/>
+    <row r="36" s="19" customFormat="1"/>
+    <row r="37" s="19" customFormat="1"/>
+    <row r="38" s="19" customFormat="1"/>
+    <row r="39" s="19" customFormat="1"/>
+    <row r="40" s="19" customFormat="1"/>
+    <row r="41" s="19" customFormat="1"/>
+    <row r="42" s="19" customFormat="1"/>
+    <row r="43" s="19" customFormat="1"/>
+    <row r="44" s="19" customFormat="1"/>
+    <row r="45" s="19" customFormat="1"/>
+    <row r="46" s="19" customFormat="1"/>
+    <row r="47" s="19" customFormat="1"/>
+    <row r="48" s="19" customFormat="1"/>
+    <row r="49" s="19" customFormat="1"/>
+    <row r="50" s="19" customFormat="1"/>
+    <row r="51" s="19" customFormat="1"/>
+    <row r="52" s="19" customFormat="1"/>
+    <row r="53" s="19" customFormat="1"/>
+    <row r="54" s="19" customFormat="1"/>
+    <row r="55" s="19" customFormat="1"/>
+    <row r="56" s="19" customFormat="1"/>
+    <row r="57" s="19" customFormat="1"/>
+    <row r="58" s="19" customFormat="1"/>
+    <row r="59" s="19" customFormat="1"/>
+    <row r="60" s="19" customFormat="1"/>
+    <row r="61" s="19" customFormat="1"/>
+    <row r="62" s="19" customFormat="1"/>
+    <row r="63" s="19" customFormat="1"/>
+    <row r="64" s="19" customFormat="1"/>
+    <row r="65" s="19" customFormat="1"/>
+    <row r="66" s="19" customFormat="1"/>
+    <row r="67" s="19" customFormat="1"/>
+    <row r="68" s="19" customFormat="1"/>
+    <row r="69" s="19" customFormat="1"/>
+    <row r="70" s="19" customFormat="1"/>
+    <row r="71" s="19" customFormat="1"/>
+    <row r="72" s="19" customFormat="1"/>
+    <row r="73" s="19" customFormat="1"/>
+    <row r="74" s="19" customFormat="1"/>
+    <row r="75" s="19" customFormat="1"/>
+    <row r="76" s="19" customFormat="1"/>
+    <row r="77" s="19" customFormat="1"/>
+    <row r="78" s="19" customFormat="1"/>
+    <row r="79" s="19" customFormat="1"/>
+    <row r="80" s="19" customFormat="1"/>
+    <row r="81" s="19" customFormat="1"/>
+    <row r="82" s="19" customFormat="1"/>
+    <row r="83" s="19" customFormat="1"/>
+    <row r="84" s="19" customFormat="1"/>
+    <row r="85" s="19" customFormat="1"/>
+    <row r="86" s="19" customFormat="1"/>
+    <row r="87" s="19" customFormat="1"/>
+    <row r="88" s="19" customFormat="1"/>
+    <row r="89" s="19" customFormat="1"/>
+    <row r="90" s="19" customFormat="1"/>
+    <row r="91" s="19" customFormat="1"/>
+    <row r="92" s="19" customFormat="1"/>
+    <row r="93" s="19" customFormat="1"/>
+    <row r="94" s="19" customFormat="1"/>
+    <row r="95" s="19" customFormat="1"/>
+    <row r="96" s="19" customFormat="1"/>
+    <row r="97" s="19" customFormat="1"/>
+    <row r="98" s="19" customFormat="1"/>
+    <row r="99" s="19" customFormat="1"/>
+    <row r="100" s="19" customFormat="1"/>
+    <row r="101" s="19" customFormat="1"/>
+    <row r="102" s="19" customFormat="1"/>
+    <row r="103" s="19" customFormat="1"/>
+    <row r="104" s="19" customFormat="1"/>
+    <row r="105" s="19" customFormat="1"/>
+    <row r="106" s="19" customFormat="1"/>
+    <row r="107" s="19" customFormat="1"/>
+    <row r="108" s="19" customFormat="1"/>
+    <row r="109" s="19" customFormat="1"/>
+    <row r="110" s="19" customFormat="1"/>
+    <row r="111" s="19" customFormat="1"/>
+    <row r="112" s="19" customFormat="1"/>
+    <row r="113" s="19" customFormat="1"/>
+    <row r="114" s="19" customFormat="1"/>
+    <row r="115" s="19" customFormat="1"/>
+    <row r="116" s="19" customFormat="1"/>
+    <row r="117" s="19" customFormat="1"/>
+    <row r="118" s="19" customFormat="1"/>
+    <row r="119" s="19" customFormat="1"/>
+    <row r="120" s="19" customFormat="1"/>
+    <row r="121" s="19" customFormat="1"/>
+    <row r="122" s="19" customFormat="1"/>
+    <row r="123" s="19" customFormat="1"/>
+    <row r="124" s="19" customFormat="1"/>
+    <row r="125" s="19" customFormat="1"/>
+    <row r="126" s="19" customFormat="1"/>
+    <row r="127" s="19" customFormat="1"/>
+    <row r="128" s="19" customFormat="1"/>
+    <row r="129" s="19" customFormat="1"/>
+    <row r="130" s="19" customFormat="1"/>
+    <row r="131" s="19" customFormat="1"/>
+    <row r="132" s="19" customFormat="1"/>
+    <row r="133" s="19" customFormat="1"/>
+    <row r="134" s="19" customFormat="1"/>
+    <row r="135" s="19" customFormat="1"/>
+    <row r="136" s="19" customFormat="1"/>
+    <row r="137" s="19" customFormat="1"/>
+    <row r="138" s="19" customFormat="1"/>
+    <row r="139" s="19" customFormat="1"/>
+    <row r="140" s="19" customFormat="1"/>
+    <row r="141" s="19" customFormat="1"/>
+    <row r="142" s="19" customFormat="1"/>
+    <row r="143" s="19" customFormat="1"/>
+    <row r="144" s="19" customFormat="1"/>
+    <row r="145" s="19" customFormat="1"/>
+    <row r="146" s="19" customFormat="1"/>
+    <row r="147" s="19" customFormat="1"/>
+    <row r="148" s="19" customFormat="1"/>
+    <row r="149" s="19" customFormat="1"/>
+    <row r="150" s="19" customFormat="1"/>
+    <row r="151" s="19" customFormat="1"/>
+    <row r="152" s="19" customFormat="1"/>
+    <row r="153" s="19" customFormat="1"/>
+    <row r="154" s="19" customFormat="1"/>
+    <row r="155" s="19" customFormat="1"/>
+    <row r="156" s="19" customFormat="1"/>
+    <row r="157" s="19" customFormat="1"/>
+    <row r="158" s="19" customFormat="1"/>
+    <row r="159" s="19" customFormat="1"/>
+    <row r="160" s="19" customFormat="1"/>
+    <row r="161" s="19" customFormat="1"/>
+    <row r="162" s="19" customFormat="1"/>
+    <row r="163" s="19" customFormat="1"/>
+    <row r="164" s="19" customFormat="1"/>
+    <row r="165" s="19" customFormat="1"/>
+    <row r="166" s="19" customFormat="1"/>
+    <row r="167" s="19" customFormat="1"/>
+    <row r="168" s="19" customFormat="1"/>
+    <row r="169" s="19" customFormat="1"/>
+    <row r="170" s="19" customFormat="1"/>
+    <row r="171" s="19" customFormat="1"/>
+    <row r="172" s="19" customFormat="1"/>
+    <row r="173" s="19" customFormat="1"/>
+    <row r="174" s="19" customFormat="1"/>
+    <row r="175" s="19" customFormat="1"/>
+    <row r="176" s="19" customFormat="1"/>
+    <row r="177" s="19" customFormat="1"/>
+    <row r="178" s="19" customFormat="1"/>
+    <row r="179" s="19" customFormat="1"/>
+    <row r="180" s="19" customFormat="1"/>
+    <row r="181" s="19" customFormat="1"/>
+    <row r="182" s="19" customFormat="1"/>
+    <row r="183" s="19" customFormat="1"/>
+    <row r="184" s="19" customFormat="1"/>
+    <row r="185" s="19" customFormat="1"/>
+    <row r="186" s="19" customFormat="1"/>
+    <row r="187" s="19" customFormat="1"/>
+    <row r="188" s="19" customFormat="1"/>
+    <row r="189" s="19" customFormat="1"/>
+    <row r="190" s="19" customFormat="1"/>
+    <row r="191" s="19" customFormat="1"/>
+    <row r="192" s="19" customFormat="1"/>
+    <row r="193" s="19" customFormat="1"/>
+    <row r="194" s="19" customFormat="1"/>
+    <row r="195" s="19" customFormat="1"/>
+    <row r="196" s="19" customFormat="1"/>
+    <row r="197" s="19" customFormat="1"/>
+    <row r="198" s="19" customFormat="1"/>
+    <row r="199" s="19" customFormat="1"/>
+    <row r="200" s="19" customFormat="1"/>
+    <row r="201" s="19" customFormat="1"/>
+    <row r="202" s="19" customFormat="1"/>
+    <row r="203" s="19" customFormat="1"/>
+    <row r="204" s="19" customFormat="1"/>
+    <row r="205" s="19" customFormat="1"/>
+    <row r="206" s="19" customFormat="1"/>
+    <row r="207" s="19" customFormat="1"/>
+    <row r="208" s="19" customFormat="1"/>
+    <row r="209" s="19" customFormat="1"/>
+    <row r="210" s="19" customFormat="1"/>
+    <row r="211" s="19" customFormat="1"/>
+    <row r="212" s="19" customFormat="1"/>
+    <row r="213" s="19" customFormat="1"/>
+    <row r="214" s="19" customFormat="1"/>
+    <row r="215" s="19" customFormat="1"/>
+    <row r="216" s="19" customFormat="1"/>
+    <row r="217" s="19" customFormat="1"/>
+    <row r="218" s="19" customFormat="1"/>
+    <row r="219" s="19" customFormat="1"/>
+    <row r="220" s="19" customFormat="1"/>
+    <row r="221" s="19" customFormat="1"/>
+    <row r="222" s="19" customFormat="1"/>
+    <row r="223" s="19" customFormat="1"/>
+    <row r="224" s="19" customFormat="1"/>
+    <row r="225" s="19" customFormat="1"/>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="L6" sqref="L6"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="95" t="s">
         <v>81</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="J1" s="49"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
       <c r="N1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="T1" s="18"/>
     </row>
     <row r="2" spans="1:20" s="2" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="N2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="T2" s="18"/>
     </row>
     <row r="3" spans="1:20" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="51" t="s">
+      <c r="A3" s="97" t="s">
         <v>98</v>
       </c>
-      <c r="B3" s="51"/>
-[...7 lines deleted...]
-      <c r="J3" s="51"/>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
       <c r="N3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="T3" s="18"/>
     </row>
     <row r="4" spans="1:20" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="F4" s="4"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="J4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="10" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-      <c r="J5" s="55"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:20" s="10" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>55</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -12877,60 +15509,60 @@
         <v>99</v>
       </c>
       <c r="D29" s="40" t="s">
         <v>99</v>
       </c>
       <c r="E29" s="30">
         <v>1</v>
       </c>
       <c r="F29" s="39" t="s">
         <v>99</v>
       </c>
       <c r="G29" s="40" t="s">
         <v>99</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="31">
         <v>0</v>
       </c>
       <c r="J29" s="31">
         <v>0</v>
       </c>
       <c r="K29" s="15"/>
     </row>
-    <row r="30" spans="1:14" s="45" customFormat="1" ht="15.75">
+    <row r="30" spans="1:14" s="45" customFormat="1" ht="15.6">
       <c r="A30" s="43" t="s">
         <v>100</v>
       </c>
       <c r="B30" s="44"/>
       <c r="C30" s="16"/>
       <c r="H30" s="44"/>
       <c r="N30" s="44"/>
     </row>
-    <row r="31" spans="1:14" s="45" customFormat="1" ht="15.75">
+    <row r="31" spans="1:14" s="45" customFormat="1" ht="15.6">
       <c r="A31" s="46" t="s">
         <v>101</v>
       </c>
       <c r="B31" s="47"/>
       <c r="C31" s="16"/>
       <c r="H31" s="44"/>
       <c r="N31" s="44"/>
     </row>
     <row r="32" spans="1:14" s="19" customFormat="1"/>
     <row r="33" s="19" customFormat="1"/>
     <row r="34" s="19" customFormat="1"/>
     <row r="35" s="19" customFormat="1"/>
     <row r="36" s="19" customFormat="1"/>
     <row r="37" s="19" customFormat="1"/>
     <row r="38" s="19" customFormat="1"/>
     <row r="39" s="19" customFormat="1"/>
     <row r="40" s="19" customFormat="1"/>
     <row r="41" s="19" customFormat="1"/>
     <row r="42" s="19" customFormat="1"/>
     <row r="43" s="19" customFormat="1"/>
     <row r="44" s="19" customFormat="1"/>
     <row r="45" s="19" customFormat="1"/>
     <row r="46" s="19" customFormat="1"/>
     <row r="47" s="19" customFormat="1"/>
     <row r="48" s="19" customFormat="1"/>
@@ -13104,154 +15736,154 @@
     <row r="216" s="19" customFormat="1"/>
     <row r="217" s="19" customFormat="1"/>
     <row r="218" s="19" customFormat="1"/>
     <row r="219" s="19" customFormat="1"/>
     <row r="220" s="19" customFormat="1"/>
     <row r="221" s="19" customFormat="1"/>
     <row r="222" s="19" customFormat="1"/>
     <row r="223" s="19" customFormat="1"/>
     <row r="224" s="19" customFormat="1"/>
     <row r="225" s="19" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="F18" sqref="F18"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="95" t="s">
         <v>81</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="J1" s="49"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
       <c r="N1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="T1" s="18"/>
     </row>
     <row r="2" spans="1:20" s="2" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="N2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="T2" s="18"/>
     </row>
     <row r="3" spans="1:20" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="51" t="s">
+      <c r="A3" s="97" t="s">
         <v>97</v>
       </c>
-      <c r="B3" s="51"/>
-[...7 lines deleted...]
-      <c r="J3" s="51"/>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
       <c r="N3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="T3" s="18"/>
     </row>
     <row r="4" spans="1:20" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="F4" s="4"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="J4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="10" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-      <c r="J5" s="55"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:20" s="10" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>55</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -13984,1164 +16616,50 @@
         <v>1.0809703394926999</v>
       </c>
       <c r="K28" s="15"/>
     </row>
     <row r="29" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="30">
         <v>2</v>
       </c>
       <c r="C29" s="31">
         <v>14.4780657304184</v>
       </c>
       <c r="D29" s="31">
         <v>8.3448865815167999</v>
       </c>
       <c r="E29" s="30">
         <v>2</v>
       </c>
       <c r="F29" s="31">
         <v>25.014070414608199</v>
       </c>
       <c r="G29" s="32">
         <v>18.007096392667101</v>
-      </c>
-[...1112 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="31">
         <v>0</v>
       </c>
       <c r="J29" s="31">
         <v>0</v>
       </c>
       <c r="K29" s="15"/>
     </row>
     <row r="30" spans="1:11" s="35" customFormat="1">
       <c r="A30" s="34" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="36"/>
       <c r="D30" s="36"/>
       <c r="F30" s="37"/>
       <c r="G30" s="36"/>
       <c r="H30" s="38"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
     </row>
     <row r="31" spans="1:11" s="19" customFormat="1"/>
@@ -15333,938 +16851,938 @@
     <row r="217" s="19" customFormat="1"/>
     <row r="218" s="19" customFormat="1"/>
     <row r="219" s="19" customFormat="1"/>
     <row r="220" s="19" customFormat="1"/>
     <row r="221" s="19" customFormat="1"/>
     <row r="222" s="19" customFormat="1"/>
     <row r="223" s="19" customFormat="1"/>
     <row r="224" s="19" customFormat="1"/>
     <row r="225" s="19" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="95" t="s">
         <v>81</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="J1" s="49"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
       <c r="N1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="T1" s="18"/>
     </row>
     <row r="2" spans="1:20" s="2" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="N2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="T2" s="18"/>
     </row>
     <row r="3" spans="1:20" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="51" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="51"/>
+      <c r="A3" s="97" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
       <c r="N3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="T3" s="18"/>
     </row>
     <row r="4" spans="1:20" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="F4" s="4"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="J4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="10" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-      <c r="J5" s="55"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:20" s="10" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>55</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
         <v>55</v>
       </c>
       <c r="K6" s="2"/>
     </row>
     <row r="7" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="22">
-        <v>5657</v>
+        <v>6238</v>
       </c>
       <c r="C7" s="23">
-        <v>23.9884538232971</v>
+        <v>26.580564613291799</v>
       </c>
       <c r="D7" s="23">
-        <v>10.986978918943</v>
+        <v>11.661810761713999</v>
       </c>
       <c r="E7" s="22">
-        <v>4097</v>
+        <v>4382</v>
       </c>
       <c r="F7" s="23">
-        <v>35.048621300416798</v>
+        <v>37.690634122555899</v>
       </c>
       <c r="G7" s="24">
-        <v>18.205450406612901</v>
+        <v>19.0560245758207</v>
       </c>
       <c r="H7" s="25">
-        <v>1560</v>
+        <v>1856</v>
       </c>
       <c r="I7" s="23">
-        <v>13.117287129763501</v>
+        <v>15.672969308635899</v>
       </c>
       <c r="J7" s="23">
-        <v>5.2726426852371997</v>
+        <v>5.9017048253543001</v>
       </c>
       <c r="K7" s="15"/>
     </row>
     <row r="8" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="26">
-        <v>728</v>
+        <v>1027</v>
       </c>
       <c r="C8" s="27">
-        <v>18.0877429453455</v>
+        <v>25.550228652155798</v>
       </c>
       <c r="D8" s="27">
-        <v>9.8942243515159003</v>
+        <v>13.211207598933999</v>
       </c>
       <c r="E8" s="26">
-        <v>533</v>
+        <v>700</v>
       </c>
       <c r="F8" s="27">
-        <v>27.110795411917501</v>
+        <v>35.6625023053261</v>
       </c>
       <c r="G8" s="28">
-        <v>16.3646620040372</v>
+        <v>20.919306721979599</v>
       </c>
       <c r="H8" s="29">
-        <v>195</v>
+        <v>327</v>
       </c>
       <c r="I8" s="27">
-        <v>9.4714517088319994</v>
+        <v>15.899352721305499</v>
       </c>
       <c r="J8" s="27">
-        <v>4.7763174773440999</v>
+        <v>7.2342728999318</v>
       </c>
       <c r="K8" s="15"/>
     </row>
     <row r="9" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="26">
-        <v>457</v>
+        <v>733</v>
       </c>
       <c r="C9" s="27">
-        <v>17.417954099307899</v>
+        <v>28.594773632185799</v>
       </c>
       <c r="D9" s="27">
-        <v>6.2933731839423004</v>
+        <v>9.7302509004718996</v>
       </c>
       <c r="E9" s="26">
-        <v>325</v>
+        <v>482</v>
       </c>
       <c r="F9" s="27">
-        <v>26.013870595801698</v>
+        <v>39.4987429238248</v>
       </c>
       <c r="G9" s="28">
-        <v>10.121231313152499</v>
+        <v>15.1707185698231</v>
       </c>
       <c r="H9" s="29">
-        <v>132</v>
+        <v>251</v>
       </c>
       <c r="I9" s="27">
-        <v>9.6042188714170003</v>
+        <v>18.6879217579155</v>
       </c>
       <c r="J9" s="27">
-        <v>3.3045421453757</v>
+        <v>5.6513946877116998</v>
       </c>
       <c r="K9" s="15"/>
     </row>
     <row r="10" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="26">
-        <v>454</v>
+        <v>358</v>
       </c>
       <c r="C10" s="27">
-        <v>20.0980821825632</v>
+        <v>15.766764629069201</v>
       </c>
       <c r="D10" s="27">
-        <v>12.049780440556599</v>
+        <v>9.1255597534702009</v>
       </c>
       <c r="E10" s="26">
-        <v>333</v>
+        <v>260</v>
       </c>
       <c r="F10" s="27">
-        <v>29.7270069858466</v>
+        <v>23.117214055621801</v>
       </c>
       <c r="G10" s="28">
-        <v>19.0061955160119</v>
+        <v>14.463193155726501</v>
       </c>
       <c r="H10" s="29">
-        <v>121</v>
+        <v>98</v>
       </c>
       <c r="I10" s="27">
-        <v>10.625886679748501</v>
+        <v>8.5522595418780991</v>
       </c>
       <c r="J10" s="27">
-        <v>6.0753281794360996</v>
+        <v>4.6524178162155003</v>
       </c>
       <c r="K10" s="15"/>
     </row>
     <row r="11" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
-        <v>584</v>
+        <v>506</v>
       </c>
       <c r="C11" s="27">
-        <v>20.723741174667101</v>
+        <v>17.961488226439698</v>
       </c>
       <c r="D11" s="27">
-        <v>11.6885851099752</v>
+        <v>9.8336747754264007</v>
       </c>
       <c r="E11" s="26">
-        <v>439</v>
+        <v>385</v>
       </c>
       <c r="F11" s="27">
-        <v>31.701328711727299</v>
+        <v>27.832468779741401</v>
       </c>
       <c r="G11" s="28">
-        <v>20.029135397906501</v>
+        <v>17.181135012534199</v>
       </c>
       <c r="H11" s="29">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="I11" s="27">
-        <v>10.117050788990399</v>
+        <v>8.4387479408757997</v>
       </c>
       <c r="J11" s="27">
-        <v>5.1265516445098998</v>
+        <v>4.1306673761671</v>
       </c>
       <c r="K11" s="15"/>
     </row>
     <row r="12" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
-        <v>414</v>
+        <v>526</v>
       </c>
       <c r="C12" s="27">
-        <v>22.045767332486101</v>
+        <v>28.151103994245599</v>
       </c>
       <c r="D12" s="27">
-        <v>9.6112638317561991</v>
+        <v>11.714915985476701</v>
       </c>
       <c r="E12" s="26">
-        <v>299</v>
+        <v>364</v>
       </c>
       <c r="F12" s="27">
-        <v>31.957913885713602</v>
+        <v>39.118185818905403</v>
       </c>
       <c r="G12" s="28">
-        <v>16.1621067983769</v>
+        <v>19.174086661716899</v>
       </c>
       <c r="H12" s="29">
-        <v>115</v>
+        <v>162</v>
       </c>
       <c r="I12" s="27">
-        <v>12.204103550226799</v>
+        <v>17.2712584403947</v>
       </c>
       <c r="J12" s="27">
-        <v>4.4648935947405999</v>
+        <v>5.9042008054253996</v>
       </c>
       <c r="K12" s="15"/>
     </row>
     <row r="13" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="26">
-        <v>612</v>
+        <v>581</v>
       </c>
       <c r="C13" s="27">
-        <v>22.097332974672899</v>
+        <v>21.086545024038099</v>
       </c>
       <c r="D13" s="27">
-        <v>10.78653119761</v>
+        <v>9.9862647999883993</v>
       </c>
       <c r="E13" s="26">
-        <v>443</v>
+        <v>402</v>
       </c>
       <c r="F13" s="27">
-        <v>32.4056277529696</v>
+        <v>29.591962175289002</v>
       </c>
       <c r="G13" s="28">
-        <v>17.633075737315799</v>
+        <v>15.656586965010799</v>
       </c>
       <c r="H13" s="29">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="I13" s="27">
-        <v>12.0497519284059</v>
+        <v>12.8146892133606</v>
       </c>
       <c r="J13" s="27">
-        <v>5.2000929299107996</v>
+        <v>5.5052858852236</v>
       </c>
       <c r="K13" s="15"/>
     </row>
     <row r="14" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="26">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C14" s="27">
-        <v>29.5393297437904</v>
+        <v>30.3171461164732</v>
       </c>
       <c r="D14" s="27">
-        <v>11.3940732421225</v>
+        <v>10.792892002898901</v>
       </c>
       <c r="E14" s="26">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="F14" s="27">
-        <v>45.023385933470301</v>
+        <v>43.048161228541801</v>
       </c>
       <c r="G14" s="28">
-        <v>20.248806694142999</v>
+        <v>18.207178145649699</v>
       </c>
       <c r="H14" s="29">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="I14" s="27">
-        <v>13.786202679415201</v>
+        <v>17.3922738168237</v>
       </c>
       <c r="J14" s="27">
-        <v>4.1998204981688998</v>
+        <v>5.1057671309078003</v>
       </c>
       <c r="K14" s="15"/>
     </row>
     <row r="15" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="26">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="C15" s="27">
-        <v>23.794667879313401</v>
+        <v>24.250777464223599</v>
       </c>
       <c r="D15" s="27">
-        <v>12.1419265190624</v>
+        <v>12.253153772423399</v>
       </c>
       <c r="E15" s="26">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="F15" s="27">
-        <v>35.5655000837343</v>
+        <v>37.5986751594099</v>
       </c>
       <c r="G15" s="28">
-        <v>20.073199807065901</v>
+        <v>21.2179494253059</v>
       </c>
       <c r="H15" s="29">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="I15" s="27">
-        <v>11.521255816884</v>
+        <v>10.334480817065399</v>
       </c>
       <c r="J15" s="27">
-        <v>5.1642373064258003</v>
+        <v>4.5063213688912001</v>
       </c>
       <c r="K15" s="15"/>
     </row>
     <row r="16" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="26">
-        <v>228</v>
+        <v>254</v>
       </c>
       <c r="C16" s="27">
-        <v>41.9098772206031</v>
+        <v>47.003612246106499</v>
       </c>
       <c r="D16" s="27">
-        <v>16.003553129921499</v>
+        <v>17.2733539923303</v>
       </c>
       <c r="E16" s="26">
-        <v>167</v>
+        <v>186</v>
       </c>
       <c r="F16" s="27">
-        <v>59.5441839237835</v>
+        <v>66.778322894732597</v>
       </c>
       <c r="G16" s="28">
-        <v>26.373694753465202</v>
+        <v>28.105172676936899</v>
       </c>
       <c r="H16" s="29">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="I16" s="27">
-        <v>23.1445910900913</v>
+        <v>25.969016671726799</v>
       </c>
       <c r="J16" s="27">
-        <v>7.1180710465045998</v>
+        <v>8.3470242381616</v>
       </c>
       <c r="K16" s="15"/>
     </row>
     <row r="17" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="26">
-        <v>456</v>
+        <v>441</v>
       </c>
       <c r="C17" s="27">
-        <v>35.9129771858087</v>
+        <v>34.972244250594798</v>
       </c>
       <c r="D17" s="27">
-        <v>14.231237129662601</v>
+        <v>13.0446902843148</v>
       </c>
       <c r="E17" s="26">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="F17" s="27">
-        <v>49.408339012452799</v>
+        <v>48.224134540653402</v>
       </c>
       <c r="G17" s="28">
-        <v>24.137113344162699</v>
+        <v>22.334325915376098</v>
       </c>
       <c r="H17" s="29">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="I17" s="27">
-        <v>21.951751012664701</v>
+        <v>21.282015729344401</v>
       </c>
       <c r="J17" s="27">
-        <v>6.8120411227400997</v>
+        <v>6.1701383735887001</v>
       </c>
       <c r="K17" s="15"/>
     </row>
     <row r="18" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="26">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C18" s="27">
-        <v>45.484819441511398</v>
+        <v>45.094488326164303</v>
       </c>
       <c r="D18" s="27">
-        <v>16.241955370875299</v>
+        <v>16.096642379935499</v>
       </c>
       <c r="E18" s="26">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="F18" s="27">
-        <v>63.948523424622202</v>
+        <v>67.4007193422011</v>
       </c>
       <c r="G18" s="28">
-        <v>26.8778044454513</v>
+        <v>28.050131700091502</v>
       </c>
       <c r="H18" s="29">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="I18" s="27">
-        <v>26.172899001690901</v>
+        <v>21.792975118289799</v>
       </c>
       <c r="J18" s="27">
-        <v>7.5923707840628003</v>
+        <v>6.4989362724908002</v>
       </c>
       <c r="K18" s="15"/>
     </row>
     <row r="19" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="26">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="C19" s="27">
-        <v>33.721622849418203</v>
+        <v>38.455685019729003</v>
       </c>
       <c r="D19" s="27">
-        <v>11.9688262943898</v>
+        <v>12.7333861127712</v>
       </c>
       <c r="E19" s="26">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="F19" s="27">
-        <v>46.090947112060803</v>
+        <v>54.846050581842</v>
       </c>
       <c r="G19" s="28">
-        <v>20.0510640155616</v>
+        <v>22.693540470835998</v>
       </c>
       <c r="H19" s="29">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I19" s="27">
-        <v>20.4511149673164</v>
+        <v>20.906673225622999</v>
       </c>
       <c r="J19" s="27">
-        <v>5.9771118512203003</v>
+        <v>5.1595068234547004</v>
       </c>
       <c r="K19" s="15"/>
     </row>
     <row r="20" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="26">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="C20" s="27">
-        <v>44.484606929624597</v>
+        <v>46.736644047071103</v>
       </c>
       <c r="D20" s="27">
-        <v>14.0292039078317</v>
+        <v>13.510937635924201</v>
       </c>
       <c r="E20" s="26">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="F20" s="27">
-        <v>57.650621858041099</v>
+        <v>62.135801678055003</v>
       </c>
       <c r="G20" s="28">
-        <v>22.098158314465302</v>
+        <v>22.748327699107101</v>
       </c>
       <c r="H20" s="29">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I20" s="27">
-        <v>30.276762791932299</v>
+        <v>30.138385419718901</v>
       </c>
       <c r="J20" s="27">
-        <v>7.8295502554484999</v>
+        <v>6.2232507125534999</v>
       </c>
       <c r="K20" s="15"/>
     </row>
     <row r="21" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="26">
-        <v>275</v>
+        <v>294</v>
       </c>
       <c r="C21" s="27">
-        <v>33.7042434255277</v>
+        <v>36.361432640445997</v>
       </c>
       <c r="D21" s="27">
-        <v>13.910038796583001</v>
+        <v>14.4328754574128</v>
       </c>
       <c r="E21" s="26">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F21" s="27">
-        <v>47.125523399866097</v>
+        <v>48.325720211079002</v>
       </c>
       <c r="G21" s="28">
-        <v>22.183826632870801</v>
+        <v>22.300840141422899</v>
       </c>
       <c r="H21" s="29">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="I21" s="27">
-        <v>19.7494815761086</v>
+        <v>23.943945962294599</v>
       </c>
       <c r="J21" s="27">
-        <v>7.0293871554109</v>
+        <v>7.9484086644455001</v>
       </c>
       <c r="K21" s="15"/>
     </row>
     <row r="22" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="26">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C22" s="27">
-        <v>30.089667208280702</v>
+        <v>33.127491852270097</v>
       </c>
       <c r="D22" s="27">
-        <v>12.5124355221673</v>
+        <v>13.484043360647901</v>
       </c>
       <c r="E22" s="26">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F22" s="27">
-        <v>45.907689537997598</v>
+        <v>44.529464419594802</v>
       </c>
       <c r="G22" s="28">
-        <v>22.072791660640199</v>
+        <v>20.7257967541588</v>
       </c>
       <c r="H22" s="29">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="I22" s="27">
-        <v>13.3424188852409</v>
+        <v>21.096237198419701</v>
       </c>
       <c r="J22" s="27">
-        <v>4.7728005425148998</v>
+        <v>7.3759360598701997</v>
       </c>
       <c r="K22" s="15"/>
     </row>
     <row r="23" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="26">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C23" s="27">
-        <v>31.9695551467141</v>
+        <v>32.521332445449303</v>
       </c>
       <c r="D23" s="27">
-        <v>12.9924104685615</v>
+        <v>13.033351153396801</v>
       </c>
       <c r="E23" s="26">
         <v>74</v>
       </c>
       <c r="F23" s="27">
-        <v>44.971270043360803</v>
+        <v>45.339386754159399</v>
       </c>
       <c r="G23" s="28">
-        <v>20.336973676585799</v>
+        <v>20.473790545364899</v>
       </c>
       <c r="H23" s="29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I23" s="27">
-        <v>18.6613585469022</v>
+        <v>19.417293291951498</v>
       </c>
       <c r="J23" s="27">
-        <v>7.1371401999069999</v>
+        <v>7.2286858451171003</v>
       </c>
       <c r="K23" s="15"/>
     </row>
     <row r="24" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="26">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C24" s="27">
-        <v>14.2073035011532</v>
+        <v>20.7261696154353</v>
       </c>
       <c r="D24" s="27">
-        <v>4.6955609996821002</v>
+        <v>6.9624387391856999</v>
       </c>
       <c r="E24" s="26">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F24" s="27">
-        <v>20.2207740879971</v>
+        <v>29.291958442034002</v>
       </c>
       <c r="G24" s="28">
-        <v>8.3939946179713996</v>
+        <v>12.643509696994</v>
       </c>
       <c r="H24" s="29">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I24" s="27">
-        <v>7.8155529503711998</v>
+        <v>11.6451716207168</v>
       </c>
       <c r="J24" s="27">
-        <v>1.5175466329434</v>
+        <v>2.1804966686856</v>
       </c>
       <c r="K24" s="15"/>
     </row>
     <row r="25" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="26">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C25" s="27">
-        <v>44.536776786562903</v>
+        <v>45.109451933828502</v>
       </c>
       <c r="D25" s="27">
-        <v>18.893441163069301</v>
+        <v>18.2351929824789</v>
       </c>
       <c r="E25" s="26">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F25" s="27">
-        <v>58.240325710382301</v>
+        <v>59.7615568707972</v>
       </c>
       <c r="G25" s="28">
-        <v>29.461811336279499</v>
+        <v>28.639638703099099</v>
       </c>
       <c r="H25" s="29">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I25" s="27">
-        <v>30.892048549293101</v>
+        <v>30.536765447649898</v>
       </c>
       <c r="J25" s="27">
-        <v>10.897602200001</v>
+        <v>10.395828841415099</v>
       </c>
       <c r="K25" s="15"/>
     </row>
     <row r="26" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="26">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C26" s="27">
-        <v>13.7744872058342</v>
+        <v>15.043382460301</v>
       </c>
       <c r="D26" s="27">
-        <v>7.4729038006342003</v>
+        <v>7.9788619505172003</v>
       </c>
       <c r="E26" s="26">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F26" s="27">
-        <v>22.523435634778</v>
+        <v>21.957684405338899</v>
       </c>
       <c r="G26" s="28">
-        <v>13.717302535649599</v>
+        <v>13.7466110253692</v>
       </c>
       <c r="H26" s="29">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="I26" s="27">
-        <v>5.2604699791553999</v>
+        <v>8.3016740981213992</v>
       </c>
       <c r="J26" s="27">
-        <v>2.6171192936094001</v>
+        <v>3.7304958075179999</v>
       </c>
       <c r="K26" s="15"/>
     </row>
     <row r="27" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="26">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="C27" s="27">
-        <v>28.105940658990601</v>
+        <v>32.031232335717498</v>
       </c>
       <c r="D27" s="27">
-        <v>11.968091835203801</v>
+        <v>13.975668186633399</v>
       </c>
       <c r="E27" s="26">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F27" s="27">
-        <v>43.3329206388511</v>
+        <v>46.001746506986002</v>
       </c>
       <c r="G27" s="28">
-        <v>21.345669961012501</v>
+        <v>23.683677066606698</v>
       </c>
       <c r="H27" s="29">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="I27" s="27">
-        <v>13.806584287380399</v>
+        <v>18.962876522500199</v>
       </c>
       <c r="J27" s="27">
-        <v>5.0821852072431</v>
+        <v>6.6080249904991</v>
       </c>
       <c r="K27" s="15"/>
     </row>
     <row r="28" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="26">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C28" s="27">
-        <v>12.1090383286678</v>
+        <v>10.633169818810799</v>
       </c>
       <c r="D28" s="27">
-        <v>5.2084447414903998</v>
+        <v>5.0351149768915002</v>
       </c>
       <c r="E28" s="26">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F28" s="27">
-        <v>19.972466528285999</v>
+        <v>17.056478263650501</v>
       </c>
       <c r="G28" s="28">
-        <v>10.6042119768156</v>
+        <v>8.6060440395672</v>
       </c>
       <c r="H28" s="29">
         <v>3</v>
       </c>
       <c r="I28" s="27">
-        <v>4.2677592130252</v>
+        <v>4.2424713809950996</v>
       </c>
       <c r="J28" s="27">
-        <v>1.8690262081836999</v>
+        <v>2.3564930776118</v>
       </c>
       <c r="K28" s="15"/>
     </row>
     <row r="29" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="30">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C29" s="31">
-        <v>15.169902912621399</v>
+        <v>0</v>
       </c>
       <c r="D29" s="31">
-        <v>7.5940507436570002</v>
+        <v>0</v>
       </c>
       <c r="E29" s="30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F29" s="31">
-        <v>13.184784758388799</v>
+        <v>0</v>
       </c>
       <c r="G29" s="32">
-        <v>7.3529411764706003</v>
+        <v>0</v>
       </c>
       <c r="H29" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I29" s="31">
-        <v>17.8587373872667</v>
+        <v>0</v>
       </c>
       <c r="J29" s="31">
-        <v>4.6692607003891</v>
+        <v>0</v>
       </c>
       <c r="K29" s="15"/>
     </row>
     <row r="30" spans="1:11" s="35" customFormat="1">
       <c r="A30" s="34" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="36"/>
       <c r="D30" s="36"/>
       <c r="F30" s="37"/>
       <c r="G30" s="36"/>
       <c r="H30" s="38"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
     </row>
     <row r="31" spans="1:11" s="19" customFormat="1"/>
     <row r="32" spans="1:11" s="19" customFormat="1"/>
     <row r="33" s="19" customFormat="1"/>
     <row r="34" s="19" customFormat="1"/>
     <row r="35" s="19" customFormat="1"/>
     <row r="36" s="19" customFormat="1"/>
     <row r="37" s="19" customFormat="1"/>
     <row r="38" s="19" customFormat="1"/>
     <row r="39" s="19" customFormat="1"/>
     <row r="40" s="19" customFormat="1"/>
@@ -16447,153 +17965,1267 @@
     <row r="217" s="19" customFormat="1"/>
     <row r="218" s="19" customFormat="1"/>
     <row r="219" s="19" customFormat="1"/>
     <row r="220" s="19" customFormat="1"/>
     <row r="221" s="19" customFormat="1"/>
     <row r="222" s="19" customFormat="1"/>
     <row r="223" s="19" customFormat="1"/>
     <row r="224" s="19" customFormat="1"/>
     <row r="225" s="19" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="95" t="s">
         <v>81</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="J1" s="49"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
       <c r="N1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="T1" s="18"/>
     </row>
     <row r="2" spans="1:20" s="2" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="N2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="T2" s="18"/>
     </row>
     <row r="3" spans="1:20" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="51" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="51"/>
+      <c r="A3" s="97" t="s">
+        <v>83</v>
+      </c>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
       <c r="N3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="T3" s="18"/>
     </row>
     <row r="4" spans="1:20" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="F4" s="4"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="J4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="10" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-      <c r="J5" s="55"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:20" s="10" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="99"/>
+      <c r="B6" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="K6" s="2"/>
+    </row>
+    <row r="7" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="22">
+        <v>5657</v>
+      </c>
+      <c r="C7" s="23">
+        <v>23.9884538232971</v>
+      </c>
+      <c r="D7" s="23">
+        <v>10.986978918943</v>
+      </c>
+      <c r="E7" s="22">
+        <v>4097</v>
+      </c>
+      <c r="F7" s="23">
+        <v>35.048621300416798</v>
+      </c>
+      <c r="G7" s="24">
+        <v>18.205450406612901</v>
+      </c>
+      <c r="H7" s="25">
+        <v>1560</v>
+      </c>
+      <c r="I7" s="23">
+        <v>13.117287129763501</v>
+      </c>
+      <c r="J7" s="23">
+        <v>5.2726426852371997</v>
+      </c>
+      <c r="K7" s="15"/>
+    </row>
+    <row r="8" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="26">
+        <v>728</v>
+      </c>
+      <c r="C8" s="27">
+        <v>18.0877429453455</v>
+      </c>
+      <c r="D8" s="27">
+        <v>9.8942243515159003</v>
+      </c>
+      <c r="E8" s="26">
+        <v>533</v>
+      </c>
+      <c r="F8" s="27">
+        <v>27.110795411917501</v>
+      </c>
+      <c r="G8" s="28">
+        <v>16.3646620040372</v>
+      </c>
+      <c r="H8" s="29">
+        <v>195</v>
+      </c>
+      <c r="I8" s="27">
+        <v>9.4714517088319994</v>
+      </c>
+      <c r="J8" s="27">
+        <v>4.7763174773440999</v>
+      </c>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="26">
+        <v>457</v>
+      </c>
+      <c r="C9" s="27">
+        <v>17.417954099307899</v>
+      </c>
+      <c r="D9" s="27">
+        <v>6.2933731839423004</v>
+      </c>
+      <c r="E9" s="26">
+        <v>325</v>
+      </c>
+      <c r="F9" s="27">
+        <v>26.013870595801698</v>
+      </c>
+      <c r="G9" s="28">
+        <v>10.121231313152499</v>
+      </c>
+      <c r="H9" s="29">
+        <v>132</v>
+      </c>
+      <c r="I9" s="27">
+        <v>9.6042188714170003</v>
+      </c>
+      <c r="J9" s="27">
+        <v>3.3045421453757</v>
+      </c>
+      <c r="K9" s="15"/>
+    </row>
+    <row r="10" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="26">
+        <v>454</v>
+      </c>
+      <c r="C10" s="27">
+        <v>20.0980821825632</v>
+      </c>
+      <c r="D10" s="27">
+        <v>12.049780440556599</v>
+      </c>
+      <c r="E10" s="26">
+        <v>333</v>
+      </c>
+      <c r="F10" s="27">
+        <v>29.7270069858466</v>
+      </c>
+      <c r="G10" s="28">
+        <v>19.0061955160119</v>
+      </c>
+      <c r="H10" s="29">
+        <v>121</v>
+      </c>
+      <c r="I10" s="27">
+        <v>10.625886679748501</v>
+      </c>
+      <c r="J10" s="27">
+        <v>6.0753281794360996</v>
+      </c>
+      <c r="K10" s="15"/>
+    </row>
+    <row r="11" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="26">
+        <v>584</v>
+      </c>
+      <c r="C11" s="27">
+        <v>20.723741174667101</v>
+      </c>
+      <c r="D11" s="27">
+        <v>11.6885851099752</v>
+      </c>
+      <c r="E11" s="26">
+        <v>439</v>
+      </c>
+      <c r="F11" s="27">
+        <v>31.701328711727299</v>
+      </c>
+      <c r="G11" s="28">
+        <v>20.029135397906501</v>
+      </c>
+      <c r="H11" s="29">
+        <v>145</v>
+      </c>
+      <c r="I11" s="27">
+        <v>10.117050788990399</v>
+      </c>
+      <c r="J11" s="27">
+        <v>5.1265516445098998</v>
+      </c>
+      <c r="K11" s="15"/>
+    </row>
+    <row r="12" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="26">
+        <v>414</v>
+      </c>
+      <c r="C12" s="27">
+        <v>22.045767332486101</v>
+      </c>
+      <c r="D12" s="27">
+        <v>9.6112638317561991</v>
+      </c>
+      <c r="E12" s="26">
+        <v>299</v>
+      </c>
+      <c r="F12" s="27">
+        <v>31.957913885713602</v>
+      </c>
+      <c r="G12" s="28">
+        <v>16.1621067983769</v>
+      </c>
+      <c r="H12" s="29">
+        <v>115</v>
+      </c>
+      <c r="I12" s="27">
+        <v>12.204103550226799</v>
+      </c>
+      <c r="J12" s="27">
+        <v>4.4648935947405999</v>
+      </c>
+      <c r="K12" s="15"/>
+    </row>
+    <row r="13" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="26">
+        <v>612</v>
+      </c>
+      <c r="C13" s="27">
+        <v>22.097332974672899</v>
+      </c>
+      <c r="D13" s="27">
+        <v>10.78653119761</v>
+      </c>
+      <c r="E13" s="26">
+        <v>443</v>
+      </c>
+      <c r="F13" s="27">
+        <v>32.4056277529696</v>
+      </c>
+      <c r="G13" s="28">
+        <v>17.633075737315799</v>
+      </c>
+      <c r="H13" s="29">
+        <v>169</v>
+      </c>
+      <c r="I13" s="27">
+        <v>12.0497519284059</v>
+      </c>
+      <c r="J13" s="27">
+        <v>5.2000929299107996</v>
+      </c>
+      <c r="K13" s="15"/>
+    </row>
+    <row r="14" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="26">
+        <v>134</v>
+      </c>
+      <c r="C14" s="27">
+        <v>29.5393297437904</v>
+      </c>
+      <c r="D14" s="27">
+        <v>11.3940732421225</v>
+      </c>
+      <c r="E14" s="26">
+        <v>103</v>
+      </c>
+      <c r="F14" s="27">
+        <v>45.023385933470301</v>
+      </c>
+      <c r="G14" s="28">
+        <v>20.248806694142999</v>
+      </c>
+      <c r="H14" s="29">
+        <v>31</v>
+      </c>
+      <c r="I14" s="27">
+        <v>13.786202679415201</v>
+      </c>
+      <c r="J14" s="27">
+        <v>4.1998204981688998</v>
+      </c>
+      <c r="K14" s="15"/>
+    </row>
+    <row r="15" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="26">
+        <v>135</v>
+      </c>
+      <c r="C15" s="27">
+        <v>23.794667879313401</v>
+      </c>
+      <c r="D15" s="27">
+        <v>12.1419265190624</v>
+      </c>
+      <c r="E15" s="26">
+        <v>103</v>
+      </c>
+      <c r="F15" s="27">
+        <v>35.5655000837343</v>
+      </c>
+      <c r="G15" s="28">
+        <v>20.073199807065901</v>
+      </c>
+      <c r="H15" s="29">
+        <v>32</v>
+      </c>
+      <c r="I15" s="27">
+        <v>11.521255816884</v>
+      </c>
+      <c r="J15" s="27">
+        <v>5.1642373064258003</v>
+      </c>
+      <c r="K15" s="15"/>
+    </row>
+    <row r="16" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="26">
+        <v>228</v>
+      </c>
+      <c r="C16" s="27">
+        <v>41.9098772206031</v>
+      </c>
+      <c r="D16" s="27">
+        <v>16.003553129921499</v>
+      </c>
+      <c r="E16" s="26">
+        <v>167</v>
+      </c>
+      <c r="F16" s="27">
+        <v>59.5441839237835</v>
+      </c>
+      <c r="G16" s="28">
+        <v>26.373694753465202</v>
+      </c>
+      <c r="H16" s="29">
+        <v>61</v>
+      </c>
+      <c r="I16" s="27">
+        <v>23.1445910900913</v>
+      </c>
+      <c r="J16" s="27">
+        <v>7.1180710465045998</v>
+      </c>
+      <c r="K16" s="15"/>
+    </row>
+    <row r="17" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="26">
+        <v>456</v>
+      </c>
+      <c r="C17" s="27">
+        <v>35.9129771858087</v>
+      </c>
+      <c r="D17" s="27">
+        <v>14.231237129662601</v>
+      </c>
+      <c r="E17" s="26">
+        <v>319</v>
+      </c>
+      <c r="F17" s="27">
+        <v>49.408339012452799</v>
+      </c>
+      <c r="G17" s="28">
+        <v>24.137113344162699</v>
+      </c>
+      <c r="H17" s="29">
+        <v>137</v>
+      </c>
+      <c r="I17" s="27">
+        <v>21.951751012664701</v>
+      </c>
+      <c r="J17" s="27">
+        <v>6.8120411227400997</v>
+      </c>
+      <c r="K17" s="15"/>
+    </row>
+    <row r="18" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="26">
+        <v>224</v>
+      </c>
+      <c r="C18" s="27">
+        <v>45.484819441511398</v>
+      </c>
+      <c r="D18" s="27">
+        <v>16.241955370875299</v>
+      </c>
+      <c r="E18" s="26">
+        <v>161</v>
+      </c>
+      <c r="F18" s="27">
+        <v>63.948523424622202</v>
+      </c>
+      <c r="G18" s="28">
+        <v>26.8778044454513</v>
+      </c>
+      <c r="H18" s="29">
+        <v>63</v>
+      </c>
+      <c r="I18" s="27">
+        <v>26.172899001690901</v>
+      </c>
+      <c r="J18" s="27">
+        <v>7.5923707840628003</v>
+      </c>
+      <c r="K18" s="15"/>
+    </row>
+    <row r="19" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="26">
+        <v>229</v>
+      </c>
+      <c r="C19" s="27">
+        <v>33.721622849418203</v>
+      </c>
+      <c r="D19" s="27">
+        <v>11.9688262943898</v>
+      </c>
+      <c r="E19" s="26">
+        <v>162</v>
+      </c>
+      <c r="F19" s="27">
+        <v>46.090947112060803</v>
+      </c>
+      <c r="G19" s="28">
+        <v>20.0510640155616</v>
+      </c>
+      <c r="H19" s="29">
+        <v>67</v>
+      </c>
+      <c r="I19" s="27">
+        <v>20.4511149673164</v>
+      </c>
+      <c r="J19" s="27">
+        <v>5.9771118512203003</v>
+      </c>
+      <c r="K19" s="15"/>
+    </row>
+    <row r="20" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="26">
+        <v>223</v>
+      </c>
+      <c r="C20" s="27">
+        <v>44.484606929624597</v>
+      </c>
+      <c r="D20" s="27">
+        <v>14.0292039078317</v>
+      </c>
+      <c r="E20" s="26">
+        <v>150</v>
+      </c>
+      <c r="F20" s="27">
+        <v>57.650621858041099</v>
+      </c>
+      <c r="G20" s="28">
+        <v>22.098158314465302</v>
+      </c>
+      <c r="H20" s="29">
+        <v>73</v>
+      </c>
+      <c r="I20" s="27">
+        <v>30.276762791932299</v>
+      </c>
+      <c r="J20" s="27">
+        <v>7.8295502554484999</v>
+      </c>
+      <c r="K20" s="15"/>
+    </row>
+    <row r="21" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="26">
+        <v>275</v>
+      </c>
+      <c r="C21" s="27">
+        <v>33.7042434255277</v>
+      </c>
+      <c r="D21" s="27">
+        <v>13.910038796583001</v>
+      </c>
+      <c r="E21" s="26">
+        <v>196</v>
+      </c>
+      <c r="F21" s="27">
+        <v>47.125523399866097</v>
+      </c>
+      <c r="G21" s="28">
+        <v>22.183826632870801</v>
+      </c>
+      <c r="H21" s="29">
+        <v>79</v>
+      </c>
+      <c r="I21" s="27">
+        <v>19.7494815761086</v>
+      </c>
+      <c r="J21" s="27">
+        <v>7.0293871554109</v>
+      </c>
+      <c r="K21" s="15"/>
+    </row>
+    <row r="22" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="26">
+        <v>65</v>
+      </c>
+      <c r="C22" s="27">
+        <v>30.089667208280702</v>
+      </c>
+      <c r="D22" s="27">
+        <v>12.5124355221673</v>
+      </c>
+      <c r="E22" s="26">
+        <v>51</v>
+      </c>
+      <c r="F22" s="27">
+        <v>45.907689537997598</v>
+      </c>
+      <c r="G22" s="28">
+        <v>22.072791660640199</v>
+      </c>
+      <c r="H22" s="29">
+        <v>14</v>
+      </c>
+      <c r="I22" s="27">
+        <v>13.3424188852409</v>
+      </c>
+      <c r="J22" s="27">
+        <v>4.7728005425148998</v>
+      </c>
+      <c r="K22" s="15"/>
+    </row>
+    <row r="23" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="26">
+        <v>104</v>
+      </c>
+      <c r="C23" s="27">
+        <v>31.9695551467141</v>
+      </c>
+      <c r="D23" s="27">
+        <v>12.9924104685615</v>
+      </c>
+      <c r="E23" s="26">
+        <v>74</v>
+      </c>
+      <c r="F23" s="27">
+        <v>44.971270043360803</v>
+      </c>
+      <c r="G23" s="28">
+        <v>20.336973676585799</v>
+      </c>
+      <c r="H23" s="29">
+        <v>30</v>
+      </c>
+      <c r="I23" s="27">
+        <v>18.6613585469022</v>
+      </c>
+      <c r="J23" s="27">
+        <v>7.1371401999069999</v>
+      </c>
+      <c r="K23" s="15"/>
+    </row>
+    <row r="24" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="26">
+        <v>15</v>
+      </c>
+      <c r="C24" s="27">
+        <v>14.2073035011532</v>
+      </c>
+      <c r="D24" s="27">
+        <v>4.6955609996821002</v>
+      </c>
+      <c r="E24" s="26">
+        <v>11</v>
+      </c>
+      <c r="F24" s="27">
+        <v>20.2207740879971</v>
+      </c>
+      <c r="G24" s="28">
+        <v>8.3939946179713996</v>
+      </c>
+      <c r="H24" s="29">
+        <v>4</v>
+      </c>
+      <c r="I24" s="27">
+        <v>7.8155529503711998</v>
+      </c>
+      <c r="J24" s="27">
+        <v>1.5175466329434</v>
+      </c>
+      <c r="K24" s="15"/>
+    </row>
+    <row r="25" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="26">
+        <v>164</v>
+      </c>
+      <c r="C25" s="27">
+        <v>44.536776786562903</v>
+      </c>
+      <c r="D25" s="27">
+        <v>18.893441163069301</v>
+      </c>
+      <c r="E25" s="26">
+        <v>107</v>
+      </c>
+      <c r="F25" s="27">
+        <v>58.240325710382301</v>
+      </c>
+      <c r="G25" s="28">
+        <v>29.461811336279499</v>
+      </c>
+      <c r="H25" s="29">
+        <v>57</v>
+      </c>
+      <c r="I25" s="27">
+        <v>30.892048549293101</v>
+      </c>
+      <c r="J25" s="27">
+        <v>10.897602200001</v>
+      </c>
+      <c r="K25" s="15"/>
+    </row>
+    <row r="26" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="26">
+        <v>62</v>
+      </c>
+      <c r="C26" s="27">
+        <v>13.7744872058342</v>
+      </c>
+      <c r="D26" s="27">
+        <v>7.4729038006342003</v>
+      </c>
+      <c r="E26" s="26">
+        <v>50</v>
+      </c>
+      <c r="F26" s="27">
+        <v>22.523435634778</v>
+      </c>
+      <c r="G26" s="28">
+        <v>13.717302535649599</v>
+      </c>
+      <c r="H26" s="29">
+        <v>12</v>
+      </c>
+      <c r="I26" s="27">
+        <v>5.2604699791553999</v>
+      </c>
+      <c r="J26" s="27">
+        <v>2.6171192936094001</v>
+      </c>
+      <c r="K26" s="15"/>
+    </row>
+    <row r="27" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="26">
+        <v>75</v>
+      </c>
+      <c r="C27" s="27">
+        <v>28.105940658990601</v>
+      </c>
+      <c r="D27" s="27">
+        <v>11.968091835203801</v>
+      </c>
+      <c r="E27" s="26">
+        <v>56</v>
+      </c>
+      <c r="F27" s="27">
+        <v>43.3329206388511</v>
+      </c>
+      <c r="G27" s="28">
+        <v>21.345669961012501</v>
+      </c>
+      <c r="H27" s="29">
+        <v>19</v>
+      </c>
+      <c r="I27" s="27">
+        <v>13.806584287380399</v>
+      </c>
+      <c r="J27" s="27">
+        <v>5.0821852072431</v>
+      </c>
+      <c r="K27" s="15"/>
+    </row>
+    <row r="28" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="26">
+        <v>17</v>
+      </c>
+      <c r="C28" s="27">
+        <v>12.1090383286678</v>
+      </c>
+      <c r="D28" s="27">
+        <v>5.2084447414903998</v>
+      </c>
+      <c r="E28" s="26">
+        <v>14</v>
+      </c>
+      <c r="F28" s="27">
+        <v>19.972466528285999</v>
+      </c>
+      <c r="G28" s="28">
+        <v>10.6042119768156</v>
+      </c>
+      <c r="H28" s="29">
+        <v>3</v>
+      </c>
+      <c r="I28" s="27">
+        <v>4.2677592130252</v>
+      </c>
+      <c r="J28" s="27">
+        <v>1.8690262081836999</v>
+      </c>
+      <c r="K28" s="15"/>
+    </row>
+    <row r="29" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29" s="30">
+        <v>2</v>
+      </c>
+      <c r="C29" s="31">
+        <v>15.169902912621399</v>
+      </c>
+      <c r="D29" s="31">
+        <v>7.5940507436570002</v>
+      </c>
+      <c r="E29" s="30">
+        <v>1</v>
+      </c>
+      <c r="F29" s="31">
+        <v>13.184784758388799</v>
+      </c>
+      <c r="G29" s="32">
+        <v>7.3529411764706003</v>
+      </c>
+      <c r="H29" s="33">
+        <v>1</v>
+      </c>
+      <c r="I29" s="31">
+        <v>17.8587373872667</v>
+      </c>
+      <c r="J29" s="31">
+        <v>4.6692607003891</v>
+      </c>
+      <c r="K29" s="15"/>
+    </row>
+    <row r="30" spans="1:11" s="35" customFormat="1">
+      <c r="A30" s="34" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="36"/>
+      <c r="D30" s="36"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="38"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+    </row>
+    <row r="31" spans="1:11" s="19" customFormat="1"/>
+    <row r="32" spans="1:11" s="19" customFormat="1"/>
+    <row r="33" s="19" customFormat="1"/>
+    <row r="34" s="19" customFormat="1"/>
+    <row r="35" s="19" customFormat="1"/>
+    <row r="36" s="19" customFormat="1"/>
+    <row r="37" s="19" customFormat="1"/>
+    <row r="38" s="19" customFormat="1"/>
+    <row r="39" s="19" customFormat="1"/>
+    <row r="40" s="19" customFormat="1"/>
+    <row r="41" s="19" customFormat="1"/>
+    <row r="42" s="19" customFormat="1"/>
+    <row r="43" s="19" customFormat="1"/>
+    <row r="44" s="19" customFormat="1"/>
+    <row r="45" s="19" customFormat="1"/>
+    <row r="46" s="19" customFormat="1"/>
+    <row r="47" s="19" customFormat="1"/>
+    <row r="48" s="19" customFormat="1"/>
+    <row r="49" s="19" customFormat="1"/>
+    <row r="50" s="19" customFormat="1"/>
+    <row r="51" s="19" customFormat="1"/>
+    <row r="52" s="19" customFormat="1"/>
+    <row r="53" s="19" customFormat="1"/>
+    <row r="54" s="19" customFormat="1"/>
+    <row r="55" s="19" customFormat="1"/>
+    <row r="56" s="19" customFormat="1"/>
+    <row r="57" s="19" customFormat="1"/>
+    <row r="58" s="19" customFormat="1"/>
+    <row r="59" s="19" customFormat="1"/>
+    <row r="60" s="19" customFormat="1"/>
+    <row r="61" s="19" customFormat="1"/>
+    <row r="62" s="19" customFormat="1"/>
+    <row r="63" s="19" customFormat="1"/>
+    <row r="64" s="19" customFormat="1"/>
+    <row r="65" s="19" customFormat="1"/>
+    <row r="66" s="19" customFormat="1"/>
+    <row r="67" s="19" customFormat="1"/>
+    <row r="68" s="19" customFormat="1"/>
+    <row r="69" s="19" customFormat="1"/>
+    <row r="70" s="19" customFormat="1"/>
+    <row r="71" s="19" customFormat="1"/>
+    <row r="72" s="19" customFormat="1"/>
+    <row r="73" s="19" customFormat="1"/>
+    <row r="74" s="19" customFormat="1"/>
+    <row r="75" s="19" customFormat="1"/>
+    <row r="76" s="19" customFormat="1"/>
+    <row r="77" s="19" customFormat="1"/>
+    <row r="78" s="19" customFormat="1"/>
+    <row r="79" s="19" customFormat="1"/>
+    <row r="80" s="19" customFormat="1"/>
+    <row r="81" s="19" customFormat="1"/>
+    <row r="82" s="19" customFormat="1"/>
+    <row r="83" s="19" customFormat="1"/>
+    <row r="84" s="19" customFormat="1"/>
+    <row r="85" s="19" customFormat="1"/>
+    <row r="86" s="19" customFormat="1"/>
+    <row r="87" s="19" customFormat="1"/>
+    <row r="88" s="19" customFormat="1"/>
+    <row r="89" s="19" customFormat="1"/>
+    <row r="90" s="19" customFormat="1"/>
+    <row r="91" s="19" customFormat="1"/>
+    <row r="92" s="19" customFormat="1"/>
+    <row r="93" s="19" customFormat="1"/>
+    <row r="94" s="19" customFormat="1"/>
+    <row r="95" s="19" customFormat="1"/>
+    <row r="96" s="19" customFormat="1"/>
+    <row r="97" s="19" customFormat="1"/>
+    <row r="98" s="19" customFormat="1"/>
+    <row r="99" s="19" customFormat="1"/>
+    <row r="100" s="19" customFormat="1"/>
+    <row r="101" s="19" customFormat="1"/>
+    <row r="102" s="19" customFormat="1"/>
+    <row r="103" s="19" customFormat="1"/>
+    <row r="104" s="19" customFormat="1"/>
+    <row r="105" s="19" customFormat="1"/>
+    <row r="106" s="19" customFormat="1"/>
+    <row r="107" s="19" customFormat="1"/>
+    <row r="108" s="19" customFormat="1"/>
+    <row r="109" s="19" customFormat="1"/>
+    <row r="110" s="19" customFormat="1"/>
+    <row r="111" s="19" customFormat="1"/>
+    <row r="112" s="19" customFormat="1"/>
+    <row r="113" s="19" customFormat="1"/>
+    <row r="114" s="19" customFormat="1"/>
+    <row r="115" s="19" customFormat="1"/>
+    <row r="116" s="19" customFormat="1"/>
+    <row r="117" s="19" customFormat="1"/>
+    <row r="118" s="19" customFormat="1"/>
+    <row r="119" s="19" customFormat="1"/>
+    <row r="120" s="19" customFormat="1"/>
+    <row r="121" s="19" customFormat="1"/>
+    <row r="122" s="19" customFormat="1"/>
+    <row r="123" s="19" customFormat="1"/>
+    <row r="124" s="19" customFormat="1"/>
+    <row r="125" s="19" customFormat="1"/>
+    <row r="126" s="19" customFormat="1"/>
+    <row r="127" s="19" customFormat="1"/>
+    <row r="128" s="19" customFormat="1"/>
+    <row r="129" s="19" customFormat="1"/>
+    <row r="130" s="19" customFormat="1"/>
+    <row r="131" s="19" customFormat="1"/>
+    <row r="132" s="19" customFormat="1"/>
+    <row r="133" s="19" customFormat="1"/>
+    <row r="134" s="19" customFormat="1"/>
+    <row r="135" s="19" customFormat="1"/>
+    <row r="136" s="19" customFormat="1"/>
+    <row r="137" s="19" customFormat="1"/>
+    <row r="138" s="19" customFormat="1"/>
+    <row r="139" s="19" customFormat="1"/>
+    <row r="140" s="19" customFormat="1"/>
+    <row r="141" s="19" customFormat="1"/>
+    <row r="142" s="19" customFormat="1"/>
+    <row r="143" s="19" customFormat="1"/>
+    <row r="144" s="19" customFormat="1"/>
+    <row r="145" s="19" customFormat="1"/>
+    <row r="146" s="19" customFormat="1"/>
+    <row r="147" s="19" customFormat="1"/>
+    <row r="148" s="19" customFormat="1"/>
+    <row r="149" s="19" customFormat="1"/>
+    <row r="150" s="19" customFormat="1"/>
+    <row r="151" s="19" customFormat="1"/>
+    <row r="152" s="19" customFormat="1"/>
+    <row r="153" s="19" customFormat="1"/>
+    <row r="154" s="19" customFormat="1"/>
+    <row r="155" s="19" customFormat="1"/>
+    <row r="156" s="19" customFormat="1"/>
+    <row r="157" s="19" customFormat="1"/>
+    <row r="158" s="19" customFormat="1"/>
+    <row r="159" s="19" customFormat="1"/>
+    <row r="160" s="19" customFormat="1"/>
+    <row r="161" s="19" customFormat="1"/>
+    <row r="162" s="19" customFormat="1"/>
+    <row r="163" s="19" customFormat="1"/>
+    <row r="164" s="19" customFormat="1"/>
+    <row r="165" s="19" customFormat="1"/>
+    <row r="166" s="19" customFormat="1"/>
+    <row r="167" s="19" customFormat="1"/>
+    <row r="168" s="19" customFormat="1"/>
+    <row r="169" s="19" customFormat="1"/>
+    <row r="170" s="19" customFormat="1"/>
+    <row r="171" s="19" customFormat="1"/>
+    <row r="172" s="19" customFormat="1"/>
+    <row r="173" s="19" customFormat="1"/>
+    <row r="174" s="19" customFormat="1"/>
+    <row r="175" s="19" customFormat="1"/>
+    <row r="176" s="19" customFormat="1"/>
+    <row r="177" s="19" customFormat="1"/>
+    <row r="178" s="19" customFormat="1"/>
+    <row r="179" s="19" customFormat="1"/>
+    <row r="180" s="19" customFormat="1"/>
+    <row r="181" s="19" customFormat="1"/>
+    <row r="182" s="19" customFormat="1"/>
+    <row r="183" s="19" customFormat="1"/>
+    <row r="184" s="19" customFormat="1"/>
+    <row r="185" s="19" customFormat="1"/>
+    <row r="186" s="19" customFormat="1"/>
+    <row r="187" s="19" customFormat="1"/>
+    <row r="188" s="19" customFormat="1"/>
+    <row r="189" s="19" customFormat="1"/>
+    <row r="190" s="19" customFormat="1"/>
+    <row r="191" s="19" customFormat="1"/>
+    <row r="192" s="19" customFormat="1"/>
+    <row r="193" s="19" customFormat="1"/>
+    <row r="194" s="19" customFormat="1"/>
+    <row r="195" s="19" customFormat="1"/>
+    <row r="196" s="19" customFormat="1"/>
+    <row r="197" s="19" customFormat="1"/>
+    <row r="198" s="19" customFormat="1"/>
+    <row r="199" s="19" customFormat="1"/>
+    <row r="200" s="19" customFormat="1"/>
+    <row r="201" s="19" customFormat="1"/>
+    <row r="202" s="19" customFormat="1"/>
+    <row r="203" s="19" customFormat="1"/>
+    <row r="204" s="19" customFormat="1"/>
+    <row r="205" s="19" customFormat="1"/>
+    <row r="206" s="19" customFormat="1"/>
+    <row r="207" s="19" customFormat="1"/>
+    <row r="208" s="19" customFormat="1"/>
+    <row r="209" s="19" customFormat="1"/>
+    <row r="210" s="19" customFormat="1"/>
+    <row r="211" s="19" customFormat="1"/>
+    <row r="212" s="19" customFormat="1"/>
+    <row r="213" s="19" customFormat="1"/>
+    <row r="214" s="19" customFormat="1"/>
+    <row r="215" s="19" customFormat="1"/>
+    <row r="216" s="19" customFormat="1"/>
+    <row r="217" s="19" customFormat="1"/>
+    <row r="218" s="19" customFormat="1"/>
+    <row r="219" s="19" customFormat="1"/>
+    <row r="220" s="19" customFormat="1"/>
+    <row r="221" s="19" customFormat="1"/>
+    <row r="222" s="19" customFormat="1"/>
+    <row r="223" s="19" customFormat="1"/>
+    <row r="224" s="19" customFormat="1"/>
+    <row r="225" s="19" customFormat="1"/>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:T225"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="15" customWidth="1"/>
+    <col min="3" max="4" width="16" style="20" customWidth="1"/>
+    <col min="5" max="5" width="16" style="15" customWidth="1"/>
+    <col min="6" max="6" width="16" style="21" customWidth="1"/>
+    <col min="7" max="7" width="16" style="20" customWidth="1"/>
+    <col min="8" max="8" width="16" style="15" customWidth="1"/>
+    <col min="9" max="10" width="16" style="20" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="15"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" s="2" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="95" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="N1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="T1" s="18"/>
+    </row>
+    <row r="2" spans="1:20" s="2" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="N2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="T2" s="18"/>
+    </row>
+    <row r="3" spans="1:20" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="97" t="s">
+        <v>82</v>
+      </c>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="N3" s="18"/>
+      <c r="Q3" s="18"/>
+      <c r="T3" s="18"/>
+    </row>
+    <row r="4" spans="1:20" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="5"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="J4" s="9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="10" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
+      <c r="K5" s="2"/>
+    </row>
+    <row r="6" spans="1:20" s="10" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="99"/>
       <c r="B6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>56</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -17560,154 +20192,154 @@
     <row r="216" s="19" customFormat="1"/>
     <row r="217" s="19" customFormat="1"/>
     <row r="218" s="19" customFormat="1"/>
     <row r="219" s="19" customFormat="1"/>
     <row r="220" s="19" customFormat="1"/>
     <row r="221" s="19" customFormat="1"/>
     <row r="222" s="19" customFormat="1"/>
     <row r="223" s="19" customFormat="1"/>
     <row r="224" s="19" customFormat="1"/>
     <row r="225" s="19" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="95" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="J1" s="49"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
       <c r="N1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="T1" s="18"/>
     </row>
     <row r="2" spans="1:20" s="2" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="N2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="T2" s="18"/>
     </row>
     <row r="3" spans="1:20" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="51" t="s">
+      <c r="A3" s="97" t="s">
         <v>96</v>
       </c>
-      <c r="B3" s="51"/>
-[...7 lines deleted...]
-      <c r="J3" s="51"/>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
       <c r="N3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="T3" s="18"/>
     </row>
     <row r="4" spans="1:20" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="F4" s="4"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="J4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="10" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-      <c r="J5" s="55"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:20" s="10" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>56</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -18449,1163 +21081,50 @@
         <v>2</v>
       </c>
       <c r="C29" s="31">
         <v>15.422579000000001</v>
       </c>
       <c r="D29" s="31">
         <v>11.230484000000001</v>
       </c>
       <c r="E29" s="30">
         <v>2</v>
       </c>
       <c r="F29" s="31">
         <v>27.032506999999999</v>
       </c>
       <c r="G29" s="32">
         <v>23.386832999999999</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="31">
         <v>0</v>
       </c>
       <c r="J29" s="31">
         <v>0</v>
-      </c>
-[...1111 lines deleted...]
-        <v>10.027100000000001</v>
       </c>
       <c r="K29" s="15"/>
     </row>
     <row r="30" spans="1:11" s="35" customFormat="1">
       <c r="A30" s="34" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="36"/>
       <c r="D30" s="36"/>
       <c r="F30" s="37"/>
       <c r="G30" s="36"/>
       <c r="H30" s="38"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
     </row>
     <row r="31" spans="1:11" s="19" customFormat="1"/>
     <row r="32" spans="1:11" s="19" customFormat="1"/>
     <row r="33" s="19" customFormat="1"/>
     <row r="34" s="19" customFormat="1"/>
     <row r="35" s="19" customFormat="1"/>
     <row r="36" s="19" customFormat="1"/>
     <row r="37" s="19" customFormat="1"/>
     <row r="38" s="19" customFormat="1"/>
     <row r="39" s="19" customFormat="1"/>
     <row r="40" s="19" customFormat="1"/>
@@ -19787,938 +21306,938 @@
     <row r="216" s="19" customFormat="1"/>
     <row r="217" s="19" customFormat="1"/>
     <row r="218" s="19" customFormat="1"/>
     <row r="219" s="19" customFormat="1"/>
     <row r="220" s="19" customFormat="1"/>
     <row r="221" s="19" customFormat="1"/>
     <row r="222" s="19" customFormat="1"/>
     <row r="223" s="19" customFormat="1"/>
     <row r="224" s="19" customFormat="1"/>
     <row r="225" s="19" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:T225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="15" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="15" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="15" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="95" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="J1" s="49"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
       <c r="N1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="T1" s="18"/>
     </row>
     <row r="2" spans="1:20" s="2" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="N2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="T2" s="18"/>
     </row>
     <row r="3" spans="1:20" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="51" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="51"/>
+      <c r="A3" s="97" t="s">
+        <v>95</v>
+      </c>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
       <c r="N3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="T3" s="18"/>
     </row>
     <row r="4" spans="1:20" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="F4" s="4"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="J4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="10" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-      <c r="J5" s="55"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:20" s="10" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>56</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="14" t="s">
         <v>57</v>
       </c>
       <c r="K6" s="2"/>
     </row>
     <row r="7" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="22">
-        <v>6787</v>
+        <v>6260</v>
       </c>
       <c r="C7" s="23">
-        <v>28.861267999999999</v>
+        <v>26.575510000000001</v>
       </c>
       <c r="D7" s="23">
-        <v>15.080363999999999</v>
+        <v>13.300131</v>
       </c>
       <c r="E7" s="22">
-        <v>4931</v>
+        <v>4486</v>
       </c>
       <c r="F7" s="23">
-        <v>42.088970000000003</v>
+        <v>38.278328999999999</v>
       </c>
       <c r="G7" s="24">
-        <v>24.024229999999999</v>
+        <v>21.198284999999998</v>
       </c>
       <c r="H7" s="25">
-        <v>1856</v>
+        <v>1774</v>
       </c>
       <c r="I7" s="23">
-        <v>15.728432</v>
+        <v>14.988049</v>
       </c>
       <c r="J7" s="23">
-        <v>7.4956969999999998</v>
+        <v>6.7111890000000001</v>
       </c>
       <c r="K7" s="15"/>
     </row>
     <row r="8" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="26">
-        <v>860</v>
+        <v>768</v>
       </c>
       <c r="C8" s="27">
-        <v>21.635622999999999</v>
+        <v>19.282198000000001</v>
       </c>
       <c r="D8" s="27">
-        <v>14.228945</v>
+        <v>12.009031</v>
       </c>
       <c r="E8" s="26">
-        <v>657</v>
+        <v>559</v>
       </c>
       <c r="F8" s="27">
-        <v>33.660407999999997</v>
+        <v>28.624552000000001</v>
       </c>
       <c r="G8" s="28">
-        <v>23.470821000000001</v>
+        <v>18.962851000000001</v>
       </c>
       <c r="H8" s="29">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="I8" s="27">
-        <v>10.034215</v>
+        <v>10.295163000000001</v>
       </c>
       <c r="J8" s="27">
-        <v>6.3032190000000003</v>
+        <v>6.1804490000000003</v>
       </c>
       <c r="K8" s="15"/>
     </row>
     <row r="9" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="26">
-        <v>626</v>
+        <v>590</v>
       </c>
       <c r="C9" s="27">
-        <v>23.182979</v>
+        <v>21.937322000000002</v>
       </c>
       <c r="D9" s="27">
-        <v>9.6365370000000006</v>
+        <v>8.5350979999999996</v>
       </c>
       <c r="E9" s="26">
-        <v>456</v>
+        <v>432</v>
       </c>
       <c r="F9" s="27">
-        <v>35.280845999999997</v>
+        <v>33.600020999999998</v>
       </c>
       <c r="G9" s="28">
-        <v>15.273541</v>
+        <v>13.733885000000001</v>
       </c>
       <c r="H9" s="29">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="I9" s="27">
-        <v>12.075828</v>
+        <v>11.255428999999999</v>
       </c>
       <c r="J9" s="27">
-        <v>4.9583570000000003</v>
+        <v>4.2488010000000003</v>
       </c>
       <c r="K9" s="15"/>
     </row>
     <row r="10" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="26">
-        <v>692</v>
+        <v>606</v>
       </c>
       <c r="C10" s="27">
-        <v>25.110292999999999</v>
+        <v>21.820896000000001</v>
       </c>
       <c r="D10" s="27">
-        <v>16.537274</v>
+        <v>13.704670999999999</v>
       </c>
       <c r="E10" s="26">
-        <v>523</v>
+        <v>450</v>
       </c>
       <c r="F10" s="27">
-        <v>38.408915999999998</v>
+        <v>32.841957000000001</v>
       </c>
       <c r="G10" s="28">
-        <v>26.930921999999999</v>
+        <v>22.293061999999999</v>
       </c>
       <c r="H10" s="29">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="I10" s="27">
-        <v>12.121829</v>
+        <v>11.087766999999999</v>
       </c>
       <c r="J10" s="27">
-        <v>7.5326709999999997</v>
+        <v>6.3804480000000003</v>
       </c>
       <c r="K10" s="15"/>
     </row>
     <row r="11" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="26">
-        <v>537</v>
+        <v>526</v>
       </c>
       <c r="C11" s="27">
-        <v>28.476175000000001</v>
+        <v>27.885611000000001</v>
       </c>
       <c r="D11" s="27">
-        <v>13.630668999999999</v>
+        <v>12.766391</v>
       </c>
       <c r="E11" s="26">
-        <v>369</v>
+        <v>326</v>
       </c>
       <c r="F11" s="27">
-        <v>39.112060999999997</v>
+        <v>34.582255000000004</v>
       </c>
       <c r="G11" s="28">
-        <v>21.677807999999999</v>
+        <v>18.551901000000001</v>
       </c>
       <c r="H11" s="29">
-        <v>168</v>
+        <v>200</v>
       </c>
       <c r="I11" s="27">
-        <v>17.827884999999998</v>
+        <v>21.195478000000001</v>
       </c>
       <c r="J11" s="27">
-        <v>7.1522199999999998</v>
+        <v>8.1391980000000004</v>
       </c>
       <c r="K11" s="15"/>
     </row>
     <row r="12" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="26">
-        <v>756</v>
+        <v>629</v>
       </c>
       <c r="C12" s="27">
-        <v>27.202615999999999</v>
+        <v>22.641034999999999</v>
       </c>
       <c r="D12" s="27">
-        <v>15.467192000000001</v>
+        <v>12.449733</v>
       </c>
       <c r="E12" s="26">
-        <v>533</v>
+        <v>451</v>
       </c>
       <c r="F12" s="27">
-        <v>38.622740999999998</v>
+        <v>32.745725</v>
       </c>
       <c r="G12" s="28">
-        <v>23.134557999999998</v>
+        <v>19.346502999999998</v>
       </c>
       <c r="H12" s="29">
-        <v>223</v>
+        <v>178</v>
       </c>
       <c r="I12" s="27">
-        <v>15.938492999999999</v>
+        <v>12.706458</v>
       </c>
       <c r="J12" s="27">
-        <v>8.6404060000000005</v>
+        <v>6.4692970000000001</v>
       </c>
       <c r="K12" s="15"/>
     </row>
     <row r="13" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="26">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="C13" s="27">
-        <v>39.752963999999999</v>
+        <v>37.193224000000001</v>
       </c>
       <c r="D13" s="27">
-        <v>17.616924000000001</v>
+        <v>15.157616000000001</v>
       </c>
       <c r="E13" s="26">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="F13" s="27">
-        <v>60.783853000000001</v>
+        <v>55.327665000000003</v>
       </c>
       <c r="G13" s="28">
-        <v>30.656192999999998</v>
+        <v>25.769928</v>
       </c>
       <c r="H13" s="29">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I13" s="27">
-        <v>18.152999000000001</v>
+        <v>18.606835</v>
       </c>
       <c r="J13" s="27">
-        <v>6.638636</v>
+        <v>6.6768020000000003</v>
       </c>
       <c r="K13" s="15"/>
     </row>
     <row r="14" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="26">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="C14" s="27">
-        <v>22.146243999999999</v>
+        <v>22.002960999999999</v>
       </c>
       <c r="D14" s="27">
-        <v>14.406278</v>
+        <v>13.701368</v>
       </c>
       <c r="E14" s="26">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="F14" s="27">
-        <v>35.018932999999997</v>
+        <v>33.037461</v>
       </c>
       <c r="G14" s="28">
-        <v>22.417691999999999</v>
+        <v>20.461013000000001</v>
       </c>
       <c r="H14" s="29">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="I14" s="27">
-        <v>9.3002369999999992</v>
+        <v>11.036528000000001</v>
       </c>
       <c r="J14" s="27">
-        <v>6.4198029999999999</v>
+        <v>7.0778150000000002</v>
       </c>
       <c r="K14" s="15"/>
     </row>
     <row r="15" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="26">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C15" s="27">
-        <v>27.718551999999999</v>
+        <v>26.917656000000001</v>
       </c>
       <c r="D15" s="27">
-        <v>14.732858999999999</v>
+        <v>13.903268000000001</v>
       </c>
       <c r="E15" s="26">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F15" s="27">
-        <v>38.389299999999999</v>
+        <v>37.359701000000001</v>
       </c>
       <c r="G15" s="28">
-        <v>21.985192999999999</v>
+        <v>21.451025999999999</v>
       </c>
       <c r="H15" s="29">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I15" s="27">
-        <v>16.538990999999999</v>
+        <v>15.998601000000001</v>
       </c>
       <c r="J15" s="27">
-        <v>8.1608090000000004</v>
+        <v>7.2088960000000002</v>
       </c>
       <c r="K15" s="15"/>
     </row>
     <row r="16" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="26">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="C16" s="27">
-        <v>41.848418000000002</v>
+        <v>38.634461000000002</v>
       </c>
       <c r="D16" s="27">
-        <v>17.924202999999999</v>
+        <v>15.902628</v>
       </c>
       <c r="E16" s="26">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="F16" s="27">
-        <v>57.320937000000001</v>
+        <v>53.629292999999997</v>
       </c>
       <c r="G16" s="28">
-        <v>28.251391000000002</v>
+        <v>25.825213000000002</v>
       </c>
       <c r="H16" s="29">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="I16" s="27">
-        <v>25.372031</v>
+        <v>22.647828000000001</v>
       </c>
       <c r="J16" s="27">
-        <v>9.1146200000000004</v>
+        <v>7.2416280000000004</v>
       </c>
       <c r="K16" s="15"/>
     </row>
     <row r="17" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="26">
-        <v>518</v>
+        <v>555</v>
       </c>
       <c r="C17" s="27">
-        <v>40.213988000000001</v>
+        <v>43.197318000000003</v>
       </c>
       <c r="D17" s="27">
-        <v>19.058837</v>
+        <v>19.369508</v>
       </c>
       <c r="E17" s="26">
-        <v>377</v>
+        <v>390</v>
       </c>
       <c r="F17" s="27">
-        <v>57.324888999999999</v>
+        <v>59.524037</v>
       </c>
       <c r="G17" s="28">
-        <v>32.892252999999997</v>
+        <v>32.400522000000002</v>
       </c>
       <c r="H17" s="29">
-        <v>141</v>
+        <v>165</v>
       </c>
       <c r="I17" s="27">
-        <v>22.364834999999999</v>
+        <v>26.206928000000001</v>
       </c>
       <c r="J17" s="27">
-        <v>8.2844680000000004</v>
+        <v>9.3616589999999995</v>
       </c>
       <c r="K17" s="15"/>
     </row>
     <row r="18" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="26">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C18" s="27">
-        <v>52.234605999999999</v>
+        <v>52.473927000000003</v>
       </c>
       <c r="D18" s="27">
-        <v>21.503198999999999</v>
+        <v>20.484884999999998</v>
       </c>
       <c r="E18" s="26">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="F18" s="27">
-        <v>78.021557999999999</v>
+        <v>75.622138000000007</v>
       </c>
       <c r="G18" s="28">
-        <v>36.886192999999999</v>
+        <v>34.779418999999997</v>
       </c>
       <c r="H18" s="29">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="I18" s="27">
-        <v>25.086791999999999</v>
+        <v>28.135014999999999</v>
       </c>
       <c r="J18" s="27">
-        <v>9.0108779999999999</v>
+        <v>8.9696890000000007</v>
       </c>
       <c r="K18" s="15"/>
     </row>
     <row r="19" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="26">
-        <v>277</v>
+        <v>243</v>
       </c>
       <c r="C19" s="27">
-        <v>39.727330000000002</v>
+        <v>35.084021</v>
       </c>
       <c r="D19" s="27">
-        <v>15.259183</v>
+        <v>12.657126999999999</v>
       </c>
       <c r="E19" s="26">
-        <v>193</v>
+        <v>176</v>
       </c>
       <c r="F19" s="27">
-        <v>53.255189000000001</v>
+        <v>48.946061</v>
       </c>
       <c r="G19" s="28">
-        <v>25.955957999999999</v>
+        <v>22.500668999999998</v>
       </c>
       <c r="H19" s="29">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="I19" s="27">
-        <v>25.086084</v>
+        <v>20.117491999999999</v>
       </c>
       <c r="J19" s="27">
-        <v>7.3278970000000001</v>
+        <v>5.6957529999999998</v>
       </c>
       <c r="K19" s="15"/>
     </row>
     <row r="20" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="26">
-        <v>268</v>
+        <v>240</v>
       </c>
       <c r="C20" s="27">
-        <v>51.779485000000001</v>
+        <v>46.760747000000002</v>
       </c>
       <c r="D20" s="27">
-        <v>17.044132000000001</v>
+        <v>16.333195</v>
       </c>
       <c r="E20" s="26">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="F20" s="27">
-        <v>63.846767999999997</v>
+        <v>61.798794000000001</v>
       </c>
       <c r="G20" s="28">
-        <v>26.784182000000001</v>
+        <v>27.291409999999999</v>
       </c>
       <c r="H20" s="29">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="I20" s="27">
-        <v>38.680900999999999</v>
+        <v>30.456173</v>
       </c>
       <c r="J20" s="27">
-        <v>9.6726700000000001</v>
+        <v>7.3491559999999998</v>
       </c>
       <c r="K20" s="15"/>
     </row>
     <row r="21" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="26">
-        <v>386</v>
+        <v>346</v>
       </c>
       <c r="C21" s="27">
-        <v>46.033349999999999</v>
+        <v>41.543322000000003</v>
       </c>
       <c r="D21" s="27">
-        <v>21.48339</v>
+        <v>18.832618</v>
       </c>
       <c r="E21" s="26">
-        <v>274</v>
+        <v>232</v>
       </c>
       <c r="F21" s="27">
-        <v>63.819479000000001</v>
+        <v>54.445205000000001</v>
       </c>
       <c r="G21" s="28">
-        <v>33.318990999999997</v>
+        <v>27.668527000000001</v>
       </c>
       <c r="H21" s="29">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="I21" s="27">
-        <v>27.371382000000001</v>
+        <v>28.027113</v>
       </c>
       <c r="J21" s="27">
-        <v>11.19205</v>
+        <v>11.238258999999999</v>
       </c>
       <c r="K21" s="15"/>
     </row>
     <row r="22" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="26">
-        <v>110</v>
+        <v>81</v>
       </c>
       <c r="C22" s="27">
-        <v>49.632942</v>
+        <v>36.789586</v>
       </c>
       <c r="D22" s="27">
-        <v>22.719194000000002</v>
+        <v>16.129498999999999</v>
       </c>
       <c r="E22" s="26">
         <v>66</v>
       </c>
       <c r="F22" s="27">
-        <v>57.546680000000002</v>
+        <v>58.000816999999998</v>
       </c>
       <c r="G22" s="28">
-        <v>29.86984</v>
+        <v>27.883472000000001</v>
       </c>
       <c r="H22" s="29">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="I22" s="27">
-        <v>41.145529000000003</v>
+        <v>14.100460999999999</v>
       </c>
       <c r="J22" s="27">
-        <v>16.110194</v>
+        <v>5.8554589999999997</v>
       </c>
       <c r="K22" s="15"/>
     </row>
     <row r="23" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="26">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="C23" s="27">
-        <v>40.732829000000002</v>
+        <v>37.264370999999997</v>
       </c>
       <c r="D23" s="27">
-        <v>18.026624999999999</v>
+        <v>16.158601000000001</v>
       </c>
       <c r="E23" s="26">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="F23" s="27">
-        <v>59.814633999999998</v>
+        <v>57.814838000000002</v>
       </c>
       <c r="G23" s="28">
-        <v>27.835305000000002</v>
+        <v>26.672118999999999</v>
       </c>
       <c r="H23" s="29">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="I23" s="27">
-        <v>20.913682000000001</v>
+        <v>16.020012999999999</v>
       </c>
       <c r="J23" s="27">
-        <v>9.0339740000000006</v>
+        <v>6.1870960000000004</v>
       </c>
       <c r="K23" s="15"/>
     </row>
     <row r="24" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="26">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="C24" s="27">
-        <v>33.079239000000001</v>
+        <v>12.540032</v>
       </c>
       <c r="D24" s="27">
-        <v>11.667033999999999</v>
+        <v>3.9704109999999999</v>
       </c>
       <c r="E24" s="26">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F24" s="27">
-        <v>45.316792999999997</v>
+        <v>14.981273</v>
       </c>
       <c r="G24" s="28">
-        <v>19.701635</v>
+        <v>5.3693650000000002</v>
       </c>
       <c r="H24" s="29">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I24" s="27">
-        <v>20.071052000000002</v>
+        <v>9.9466859999999997</v>
       </c>
       <c r="J24" s="27">
-        <v>5.2300310000000003</v>
+        <v>3.1145589999999999</v>
       </c>
       <c r="K24" s="15"/>
     </row>
     <row r="25" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="26">
         <v>92</v>
       </c>
       <c r="C25" s="27">
-        <v>24.72437</v>
+        <v>24.745884</v>
       </c>
       <c r="D25" s="27">
-        <v>12.116573000000001</v>
+        <v>11.553993</v>
       </c>
       <c r="E25" s="26">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F25" s="27">
-        <v>36.415630999999998</v>
+        <v>35.983393999999997</v>
       </c>
       <c r="G25" s="28">
-        <v>19.738166</v>
+        <v>18.945478000000001</v>
       </c>
       <c r="H25" s="29">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I25" s="27">
-        <v>12.947113999999999</v>
+        <v>13.471133999999999</v>
       </c>
       <c r="J25" s="27">
-        <v>5.7410189999999997</v>
+        <v>5.5836899999999998</v>
       </c>
       <c r="K25" s="15"/>
     </row>
     <row r="26" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="26">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C26" s="27">
-        <v>16.525189000000001</v>
+        <v>15.709149</v>
       </c>
       <c r="D26" s="27">
-        <v>9.3425670000000007</v>
+        <v>8.5376740000000009</v>
       </c>
       <c r="E26" s="26">
         <v>51</v>
       </c>
       <c r="F26" s="27">
-        <v>23.665838000000001</v>
+        <v>23.500301</v>
       </c>
       <c r="G26" s="28">
-        <v>13.886032</v>
+        <v>14.479260999999999</v>
       </c>
       <c r="H26" s="29">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="I26" s="27">
-        <v>9.5368709999999997</v>
+        <v>8.1002270000000003</v>
       </c>
       <c r="J26" s="27">
-        <v>5.4632199999999997</v>
+        <v>3.7785709999999999</v>
       </c>
       <c r="K26" s="15"/>
     </row>
     <row r="27" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="26">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="C27" s="27">
-        <v>36.650378000000003</v>
+        <v>29.298757999999999</v>
       </c>
       <c r="D27" s="27">
-        <v>17.583203999999999</v>
+        <v>15.281639</v>
       </c>
       <c r="E27" s="26">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="F27" s="27">
-        <v>50.129691999999999</v>
+        <v>41.923287999999999</v>
       </c>
       <c r="G27" s="28">
-        <v>26.699594000000001</v>
+        <v>25.069181</v>
       </c>
       <c r="H27" s="29">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I27" s="27">
-        <v>23.83334</v>
+        <v>17.335529000000001</v>
       </c>
       <c r="J27" s="27">
-        <v>10.465023</v>
+        <v>7.6055039999999998</v>
       </c>
       <c r="K27" s="15"/>
     </row>
     <row r="28" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="26">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C28" s="27">
-        <v>14.93022</v>
+        <v>17.610154999999999</v>
       </c>
       <c r="D28" s="27">
-        <v>8.7606450000000002</v>
+        <v>9.6257800000000007</v>
       </c>
       <c r="E28" s="26">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="F28" s="27">
-        <v>16.397964000000002</v>
+        <v>30.815736999999999</v>
       </c>
       <c r="G28" s="28">
-        <v>11.176348000000001</v>
+        <v>19.628927000000001</v>
       </c>
       <c r="H28" s="29">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="I28" s="27">
-        <v>13.457943999999999</v>
+        <v>4.4028299999999998</v>
       </c>
       <c r="J28" s="27">
-        <v>6.6190220000000002</v>
+        <v>1.36467</v>
       </c>
       <c r="K28" s="15"/>
     </row>
     <row r="29" spans="1:11" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C29" s="31">
-        <v>7.9548170000000002</v>
+        <v>15.701668</v>
       </c>
       <c r="D29" s="31">
-        <v>4.2028319999999999</v>
+        <v>11.577790999999999</v>
       </c>
       <c r="E29" s="30">
         <v>1</v>
       </c>
       <c r="F29" s="31">
-        <v>13.938254000000001</v>
+        <v>13.767467</v>
       </c>
       <c r="G29" s="32">
-        <v>6.8707989999999999</v>
+        <v>13.157895</v>
       </c>
       <c r="H29" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I29" s="31">
-        <v>0</v>
+        <v>18.268177000000001</v>
       </c>
       <c r="J29" s="31">
-        <v>0</v>
+        <v>10.027100000000001</v>
       </c>
       <c r="K29" s="15"/>
     </row>
     <row r="30" spans="1:11" s="35" customFormat="1">
       <c r="A30" s="34" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="36"/>
       <c r="D30" s="36"/>
       <c r="F30" s="37"/>
       <c r="G30" s="36"/>
       <c r="H30" s="38"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
     </row>
     <row r="31" spans="1:11" s="19" customFormat="1"/>
     <row r="32" spans="1:11" s="19" customFormat="1"/>
     <row r="33" s="19" customFormat="1"/>
     <row r="34" s="19" customFormat="1"/>
     <row r="35" s="19" customFormat="1"/>
     <row r="36" s="19" customFormat="1"/>
     <row r="37" s="19" customFormat="1"/>
     <row r="38" s="19" customFormat="1"/>
     <row r="39" s="19" customFormat="1"/>
     <row r="40" s="19" customFormat="1"/>
@@ -20896,71 +22415,71 @@
     <row r="212" s="19" customFormat="1"/>
     <row r="213" s="19" customFormat="1"/>
     <row r="214" s="19" customFormat="1"/>
     <row r="215" s="19" customFormat="1"/>
     <row r="216" s="19" customFormat="1"/>
     <row r="217" s="19" customFormat="1"/>
     <row r="218" s="19" customFormat="1"/>
     <row r="219" s="19" customFormat="1"/>
     <row r="220" s="19" customFormat="1"/>
     <row r="221" s="19" customFormat="1"/>
     <row r="222" s="19" customFormat="1"/>
     <row r="223" s="19" customFormat="1"/>
     <row r="224" s="19" customFormat="1"/>
     <row r="225" s="19" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>