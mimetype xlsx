--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,112 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別統計_予甄\性別統計_予甄\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC6350C6-69FB-4CD8-ADF6-CADE7E79379A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DDFC6FCE-9FEA-48C9-952D-BF880429692B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="27" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="10" r:id="rId17"/>
+    <sheet name="114" sheetId="29" r:id="rId1"/>
+    <sheet name="113" sheetId="27" r:id="rId2"/>
+    <sheet name="112" sheetId="26" r:id="rId3"/>
+    <sheet name="111" sheetId="25" r:id="rId4"/>
+    <sheet name="110" sheetId="24" r:id="rId5"/>
+    <sheet name="109" sheetId="23" r:id="rId6"/>
+    <sheet name="108" sheetId="22" r:id="rId7"/>
+    <sheet name="107" sheetId="21" r:id="rId8"/>
+    <sheet name="106" sheetId="20" r:id="rId9"/>
+    <sheet name="105" sheetId="19" r:id="rId10"/>
+    <sheet name="104" sheetId="18" r:id="rId11"/>
+    <sheet name="103" sheetId="17" r:id="rId12"/>
+    <sheet name="102" sheetId="16" r:id="rId13"/>
+    <sheet name="101" sheetId="15" r:id="rId14"/>
+    <sheet name="100" sheetId="14" r:id="rId15"/>
+    <sheet name="99" sheetId="13" r:id="rId16"/>
+    <sheet name="98" sheetId="12" r:id="rId17"/>
+    <sheet name="97" sheetId="10" r:id="rId18"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="745" uniqueCount="140">
   <si>
     <t>縣市別</t>
   </si>
   <si>
     <t>合          計</t>
   </si>
   <si>
     <t>男         性</t>
   </si>
   <si>
     <t>女         性</t>
   </si>
   <si>
     <t xml:space="preserve"> 死亡率</t>
   </si>
   <si>
     <t>基隆市</t>
   </si>
   <si>
     <t>新竹市</t>
   </si>
   <si>
     <t>臺中市</t>
   </si>
   <si>
@@ -1073,50 +1075,79 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="12">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.0"/>
     <numFmt numFmtId="177" formatCode="General_)"/>
     <numFmt numFmtId="178" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="181" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="182" formatCode="0_ "/>
     <numFmt numFmtId="183" formatCode="0_)"/>
     <numFmt numFmtId="184" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
@@ -1529,51 +1560,51 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="145">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="25" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="25" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="18" fillId="2" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="25" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="2" borderId="3" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="2" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="184" fontId="5" fillId="2" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -1914,50 +1945,59 @@
     <xf numFmtId="2" fontId="10" fillId="2" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="2" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="23" fillId="2" borderId="0" xfId="35" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="23" fillId="2" borderId="0" xfId="35" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="52" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="26" applyFont="1" applyFill="1" applyAlignment="1">
@@ -2020,51 +2060,51 @@
     <cellStyle name="一般 8" xfId="43" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
     <cellStyle name="一般 8 2" xfId="44" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
     <cellStyle name="一般 9" xfId="45" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
     <cellStyle name="一般 9 2" xfId="46" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
     <cellStyle name="一般_97_new" xfId="52" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
     <cellStyle name="一般_97死因摘要(全)" xfId="47" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
     <cellStyle name="千分位 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="千分位 2 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="千分位 3" xfId="50" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="貨幣[0]" xfId="51" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2308,1010 +2348,121 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED04932C-D6FB-4236-8660-D826AFA2C4F2}">
-  <dimension ref="A1:K31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1513C620-3990-4CB3-9D47-F02EE136A5F9}">
+  <dimension ref="A1:AM31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H32" sqref="H32"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="43" customWidth="1"/>
     <col min="3" max="4" width="16" style="62" customWidth="1"/>
     <col min="5" max="5" width="16" style="43" customWidth="1"/>
     <col min="6" max="6" width="16" style="63" customWidth="1"/>
     <col min="7" max="7" width="16" style="62" customWidth="1"/>
     <col min="8" max="8" width="16" style="43" customWidth="1"/>
     <col min="9" max="10" width="16" style="62" customWidth="1"/>
     <col min="11" max="16384" width="10" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="76" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="130" t="s">
+    <row r="1" spans="1:39" s="130" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="133" t="s">
         <v>117</v>
       </c>
-      <c r="B1" s="130"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:11" s="76" customFormat="1" ht="8.1" customHeight="1">
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
+    </row>
+    <row r="2" spans="1:39" s="130" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="38"/>
-      <c r="B2" s="77"/>
-[...896 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="B2" s="131"/>
+      <c r="C2" s="131"/>
+      <c r="D2" s="131"/>
+      <c r="E2" s="132"/>
+      <c r="F2" s="131"/>
+      <c r="G2" s="131"/>
+      <c r="H2" s="131"/>
+      <c r="I2" s="132"/>
+      <c r="J2" s="132"/>
     </row>
     <row r="3" spans="1:39" s="42" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="86"/>
       <c r="B3" s="87"/>
       <c r="C3" s="87"/>
       <c r="D3" s="87"/>
-      <c r="E3" s="132" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="132"/>
+      <c r="E3" s="134" t="s">
+        <v>139</v>
+      </c>
+      <c r="F3" s="135"/>
       <c r="G3" s="87"/>
       <c r="H3" s="87"/>
       <c r="L3" s="87"/>
       <c r="M3" s="87"/>
       <c r="N3" s="87"/>
       <c r="O3" s="87"/>
       <c r="P3" s="87"/>
       <c r="Q3" s="87"/>
       <c r="R3" s="87"/>
       <c r="S3" s="87"/>
       <c r="T3" s="87"/>
       <c r="U3" s="87"/>
       <c r="V3" s="87"/>
       <c r="W3" s="87"/>
       <c r="X3" s="87"/>
       <c r="Y3" s="87"/>
       <c r="Z3" s="87"/>
       <c r="AA3" s="87"/>
       <c r="AB3" s="87"/>
       <c r="AC3" s="87"/>
       <c r="AD3" s="87"/>
       <c r="AE3" s="87"/>
       <c r="AF3" s="87"/>
       <c r="AG3" s="87"/>
       <c r="AH3" s="87"/>
@@ -3341,991 +2492,997 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
         <v>50</v>
       </c>
       <c r="K6" s="41"/>
       <c r="L6" s="41"/>
       <c r="M6" s="41"/>
     </row>
     <row r="7" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="52" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B7" s="53">
-        <v>10761</v>
+        <v>17468</v>
       </c>
       <c r="C7" s="54">
-        <v>45.862998962402344</v>
+        <v>74.810459896745499</v>
       </c>
       <c r="D7" s="55">
-        <v>24.630056381225586</v>
+        <v>29.287947154104302</v>
       </c>
       <c r="E7" s="53">
-        <v>6579</v>
+        <v>10089</v>
       </c>
       <c r="F7" s="54">
-        <v>56.206707000732422</v>
+        <v>87.773963035755898</v>
       </c>
       <c r="G7" s="55">
-        <v>32.753498077392578</v>
+        <v>40.9388943946933</v>
       </c>
       <c r="H7" s="53">
-        <v>4182</v>
+        <v>7379</v>
       </c>
       <c r="I7" s="54">
-        <v>35.567001342773438</v>
+        <v>62.241789149043598</v>
       </c>
       <c r="J7" s="54">
-        <v>17.465852737426758</v>
+        <v>20.220335965000402</v>
       </c>
       <c r="K7" s="43"/>
       <c r="L7" s="43"/>
       <c r="M7" s="43"/>
     </row>
     <row r="8" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="52" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="B8" s="53">
-        <v>1344</v>
+        <v>2667</v>
       </c>
       <c r="C8" s="54">
-        <v>33.864729053191056</v>
+        <v>65.918323563811001</v>
       </c>
       <c r="D8" s="55">
-        <v>22.784080189960132</v>
+        <v>29.2612120522823</v>
       </c>
       <c r="E8" s="53">
-        <v>837</v>
+        <v>1563</v>
       </c>
       <c r="F8" s="54">
-        <v>42.889051608800607</v>
+        <v>79.600581293048506</v>
       </c>
       <c r="G8" s="55">
-        <v>29.781383630489831</v>
+        <v>41.390981516446701</v>
       </c>
       <c r="H8" s="53">
-        <v>507</v>
+        <v>1104</v>
       </c>
       <c r="I8" s="54">
-        <v>25.134048257372655</v>
+        <v>53.016705784895798</v>
       </c>
       <c r="J8" s="54">
-        <v>16.51931644411907</v>
+        <v>20.278910572065499</v>
       </c>
       <c r="K8" s="43"/>
       <c r="L8" s="43"/>
       <c r="M8" s="43"/>
     </row>
     <row r="9" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="52" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="B9" s="53">
-        <v>1125</v>
+        <v>1853</v>
       </c>
       <c r="C9" s="54">
-        <v>41.611762258131634</v>
+        <v>75.166680999582994</v>
       </c>
       <c r="D9" s="55">
-        <v>17.374189041222156</v>
+        <v>22.205463080261399</v>
       </c>
       <c r="E9" s="53">
-        <v>685</v>
+        <v>1045</v>
       </c>
       <c r="F9" s="54">
-        <v>52.873337866803958</v>
+        <v>89.956080772813095</v>
       </c>
       <c r="G9" s="55">
-        <v>22.792460743701398</v>
+        <v>31.528785944199601</v>
       </c>
       <c r="H9" s="53">
-        <v>440</v>
+        <v>808</v>
       </c>
       <c r="I9" s="54">
-        <v>31.249700375742137</v>
+        <v>61.986482650689297</v>
       </c>
       <c r="J9" s="54">
-        <v>12.639050462864613</v>
+        <v>15.552852663538999</v>
       </c>
       <c r="K9" s="43"/>
       <c r="L9" s="43"/>
       <c r="M9" s="43"/>
     </row>
     <row r="10" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="52" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B10" s="53">
-        <v>635</v>
+        <v>1139</v>
       </c>
       <c r="C10" s="54">
-        <v>30.4987286592951</v>
+        <v>48.5325818097838</v>
       </c>
       <c r="D10" s="55">
-        <v>20.367656195961246</v>
+        <v>24.849890105925802</v>
       </c>
       <c r="E10" s="53">
-        <v>445</v>
+        <v>687</v>
       </c>
       <c r="F10" s="54">
-        <v>42.673039173849965</v>
+        <v>59.485927292091503</v>
       </c>
       <c r="G10" s="55">
-        <v>28.074197330620141</v>
+        <v>35.019974286345999</v>
       </c>
       <c r="H10" s="53">
-        <v>190</v>
+        <v>452</v>
       </c>
       <c r="I10" s="54">
-        <v>18.282573532029627</v>
+        <v>37.920035705237197</v>
       </c>
       <c r="J10" s="54">
-        <v>12.780927852303309</v>
+        <v>16.976806786043099</v>
       </c>
       <c r="K10" s="43"/>
       <c r="L10" s="43"/>
       <c r="M10" s="43"/>
     </row>
     <row r="11" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="52" t="s">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="B11" s="53">
-        <v>1011</v>
+        <v>1673</v>
       </c>
       <c r="C11" s="54">
-        <v>37.003960265579366</v>
+        <v>58.403935301146802</v>
       </c>
       <c r="D11" s="55">
-        <v>24.798007843697444</v>
+        <v>27.930898680029902</v>
       </c>
       <c r="E11" s="53">
-        <v>665</v>
+        <v>965</v>
       </c>
       <c r="F11" s="54">
-        <v>49.185953970822744</v>
+        <v>69.060476939525898</v>
       </c>
       <c r="G11" s="55">
-        <v>34.715241226459817</v>
+        <v>38.655274251802197</v>
       </c>
       <c r="H11" s="53">
-        <v>346</v>
+        <v>708</v>
       </c>
       <c r="I11" s="54">
-        <v>25.070138421943472</v>
+        <v>48.254949710572497</v>
       </c>
       <c r="J11" s="54">
-        <v>15.911317786018735</v>
+        <v>19.655630765863901</v>
       </c>
       <c r="K11" s="43"/>
       <c r="L11" s="43"/>
       <c r="M11" s="43"/>
     </row>
     <row r="12" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="52" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="B12" s="53">
-        <v>1071</v>
+        <v>1499</v>
       </c>
       <c r="C12" s="54">
-        <v>56.819613642543089</v>
+        <v>80.784063497675106</v>
       </c>
       <c r="D12" s="55">
-        <v>28.179949641014641</v>
+        <v>30.476659777257499</v>
       </c>
       <c r="E12" s="53">
-        <v>598</v>
+        <v>839</v>
       </c>
       <c r="F12" s="54">
-        <v>63.351719103986341</v>
+        <v>91.242066616496203</v>
       </c>
       <c r="G12" s="55">
-        <v>35.623575110291831</v>
+        <v>41.583028672075201</v>
       </c>
       <c r="H12" s="53">
-        <v>473</v>
+        <v>660</v>
       </c>
       <c r="I12" s="54">
-        <v>50.266956861811565</v>
+        <v>70.510409900516194</v>
       </c>
       <c r="J12" s="54">
-        <v>21.998481958193896</v>
+        <v>21.561792559046999</v>
       </c>
       <c r="K12" s="43"/>
       <c r="L12" s="43"/>
       <c r="M12" s="43"/>
     </row>
     <row r="13" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="52" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="B13" s="53">
-        <v>1508</v>
+        <v>2264</v>
       </c>
       <c r="C13" s="54">
-        <v>54.265002491943918</v>
+        <v>83.083224326357097</v>
       </c>
       <c r="D13" s="55">
-        <v>31.637394381759158</v>
+        <v>33.896714459057399</v>
       </c>
       <c r="E13" s="53">
-        <v>906</v>
+        <v>1295</v>
       </c>
       <c r="F13" s="54">
-        <v>65.557471869440775</v>
+        <v>97.133948465002305</v>
       </c>
       <c r="G13" s="55">
-        <v>39.766338655205807</v>
+        <v>46.170868020887497</v>
       </c>
       <c r="H13" s="53">
-        <v>602</v>
+        <v>969</v>
       </c>
       <c r="I13" s="54">
-        <v>43.093528347058957</v>
+        <v>69.623672911002402</v>
       </c>
       <c r="J13" s="54">
-        <v>24.232364908796377</v>
+        <v>24.2832068119904</v>
       </c>
       <c r="K13" s="43"/>
       <c r="L13" s="43"/>
       <c r="M13" s="43"/>
     </row>
     <row r="14" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="53">
-        <v>207</v>
+        <v>368</v>
       </c>
       <c r="C14" s="54">
-        <v>45.152438558873762</v>
+        <v>81.909925791387906</v>
       </c>
       <c r="D14" s="55">
-        <v>20.538223080655456</v>
+        <v>27.1877165623197</v>
       </c>
       <c r="E14" s="53">
-        <v>113</v>
+        <v>223</v>
       </c>
       <c r="F14" s="54">
-        <v>48.59891061026039</v>
+        <v>99.078525285017406</v>
       </c>
       <c r="G14" s="55">
-        <v>25.419803275390919</v>
+        <v>40.206892181345701</v>
       </c>
       <c r="H14" s="53">
-        <v>94</v>
+        <v>145</v>
       </c>
       <c r="I14" s="54">
-        <v>41.605530879934847</v>
+        <v>64.674397859054395</v>
       </c>
       <c r="J14" s="54">
-        <v>16.132319285286904</v>
+        <v>16.563873149142601</v>
       </c>
       <c r="K14" s="43"/>
       <c r="L14" s="43"/>
       <c r="M14" s="43"/>
     </row>
     <row r="15" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="52" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="B15" s="53">
-        <v>190</v>
+        <v>298</v>
       </c>
       <c r="C15" s="54">
-        <v>35.195874302565962</v>
+        <v>50.005201883417399</v>
       </c>
       <c r="D15" s="55">
-        <v>20.188069505485672</v>
+        <v>23.672782787167201</v>
       </c>
       <c r="E15" s="53">
-        <v>116</v>
+        <v>179</v>
       </c>
       <c r="F15" s="54">
-        <v>41.978717513991398</v>
+        <v>59.030125150460897</v>
       </c>
       <c r="G15" s="55">
-        <v>25.941140984421704</v>
+        <v>32.616880165580199</v>
       </c>
       <c r="H15" s="53">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="I15" s="54">
-        <v>28.082905290401907</v>
+        <v>40.655545040535998</v>
       </c>
       <c r="J15" s="54">
-        <v>14.726657038753885</v>
+        <v>16.035839991149501</v>
       </c>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
     </row>
     <row r="16" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="52" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="B16" s="53">
-        <v>210</v>
+        <v>436</v>
       </c>
       <c r="C16" s="54">
-        <v>37.133833873836913</v>
+        <v>81.952884609962496</v>
       </c>
       <c r="D16" s="55">
-        <v>16.681576649717581</v>
+        <v>29.4546015912154</v>
       </c>
       <c r="E16" s="53">
-        <v>138</v>
+        <v>244</v>
       </c>
       <c r="F16" s="54">
-        <v>47.344342608364514</v>
+        <v>89.273790641984704</v>
       </c>
       <c r="G16" s="55">
-        <v>24.538147102882267</v>
+        <v>37.939084019231899</v>
       </c>
       <c r="H16" s="53">
-        <v>72</v>
+        <v>192</v>
       </c>
       <c r="I16" s="54">
-        <v>26.273488772644921</v>
+        <v>74.218244158695597</v>
       </c>
       <c r="J16" s="54">
-        <v>9.6749862761843737</v>
+        <v>21.905592413970801</v>
       </c>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
     </row>
-    <row r="17" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+    <row r="17" spans="1:14" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="52" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="B17" s="53">
-        <v>684</v>
+        <v>1242</v>
       </c>
       <c r="C17" s="54">
-        <v>53.012036987521249</v>
+        <v>101.97542490786699</v>
       </c>
       <c r="D17" s="55">
-        <v>25.196802621942446</v>
+        <v>35.570481046730997</v>
       </c>
       <c r="E17" s="53">
-        <v>400</v>
+        <v>693</v>
       </c>
       <c r="F17" s="54">
-        <v>60.638125311717864</v>
+        <v>112.241262025849</v>
       </c>
       <c r="G17" s="55">
-        <v>35.782414827004281</v>
+        <v>48.949311586569799</v>
       </c>
       <c r="H17" s="53">
-        <v>284</v>
+        <v>549</v>
       </c>
       <c r="I17" s="54">
-        <v>45.034902049088046</v>
+        <v>91.420692549213598</v>
       </c>
       <c r="J17" s="54">
-        <v>16.81037273859992</v>
+        <v>24.3872246484862</v>
       </c>
       <c r="K17" s="43"/>
       <c r="L17" s="43"/>
       <c r="M17" s="43"/>
     </row>
-    <row r="18" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+    <row r="18" spans="1:14" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="52" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="B18" s="53">
-        <v>297</v>
+        <v>590</v>
       </c>
       <c r="C18" s="54">
-        <v>58.018861013571922</v>
+        <v>125.507881469506</v>
       </c>
       <c r="D18" s="55">
-        <v>25.889047754553008</v>
+        <v>39.714779290122003</v>
       </c>
       <c r="E18" s="53">
-        <v>174</v>
+        <v>356</v>
       </c>
       <c r="F18" s="54">
-        <v>66.250632998145747</v>
+        <v>149.020691271825</v>
       </c>
       <c r="G18" s="55">
-        <v>34.623197036410474</v>
+        <v>55.803087134408102</v>
       </c>
       <c r="H18" s="53">
-        <v>123</v>
+        <v>234</v>
       </c>
       <c r="I18" s="54">
-        <v>49.34537146433393</v>
+        <v>101.21238597386601</v>
       </c>
       <c r="J18" s="54">
-        <v>17.791700529898559</v>
+        <v>26.558310317131198</v>
       </c>
       <c r="K18" s="43"/>
       <c r="L18" s="43"/>
       <c r="M18" s="43"/>
     </row>
-    <row r="19" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+    <row r="19" spans="1:14" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="52" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="B19" s="53">
-        <v>536</v>
+        <v>804</v>
       </c>
       <c r="C19" s="54">
-        <v>76.299529747207984</v>
+        <v>122.802837295405</v>
       </c>
       <c r="D19" s="55">
-        <v>32.491387614015672</v>
+        <v>37.688429424227103</v>
       </c>
       <c r="E19" s="53">
-        <v>308</v>
+        <v>444</v>
       </c>
       <c r="F19" s="54">
-        <v>84.299608472110648</v>
+        <v>131.97984632076401</v>
       </c>
       <c r="G19" s="55">
-        <v>45.398763556120599</v>
+        <v>51.508343321541602</v>
       </c>
       <c r="H19" s="53">
-        <v>228</v>
+        <v>360</v>
       </c>
       <c r="I19" s="54">
-        <v>67.629497139094298</v>
+        <v>113.103335605873</v>
       </c>
       <c r="J19" s="54">
-        <v>21.481974955315167</v>
+        <v>26.077997420179699</v>
       </c>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="43"/>
     </row>
-    <row r="20" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+    <row r="20" spans="1:14" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="52" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="B20" s="53">
-        <v>376</v>
+        <v>545</v>
       </c>
       <c r="C20" s="54">
-        <v>71.987762080446331</v>
+        <v>114.499767323867</v>
       </c>
       <c r="D20" s="55">
-        <v>25.844919976787249</v>
+        <v>31.679460713829599</v>
       </c>
       <c r="E20" s="53">
-        <v>211</v>
+        <v>311</v>
       </c>
       <c r="F20" s="54">
-        <v>77.572816426319605</v>
+        <v>126.32673536783</v>
       </c>
       <c r="G20" s="55">
-        <v>34.537115255947292</v>
+        <v>44.624786267103403</v>
       </c>
       <c r="H20" s="53">
-        <v>165</v>
+        <v>234</v>
       </c>
       <c r="I20" s="54">
-        <v>65.91865637802951</v>
+        <v>101.82922716403399</v>
       </c>
       <c r="J20" s="54">
-        <v>19.012569985044827</v>
+        <v>20.340138158198801</v>
       </c>
       <c r="K20" s="43"/>
       <c r="L20" s="43"/>
       <c r="M20" s="43"/>
     </row>
-    <row r="21" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+    <row r="21" spans="1:14" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="52" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="B21" s="53">
-        <v>597</v>
+        <v>780</v>
       </c>
       <c r="C21" s="54">
-        <v>70.685602988449943</v>
+        <v>99.268530921192905</v>
       </c>
       <c r="D21" s="55">
-        <v>35.053568220197995</v>
+        <v>34.641894780260301</v>
       </c>
       <c r="E21" s="53">
-        <v>359</v>
+        <v>465</v>
       </c>
       <c r="F21" s="54">
-        <v>82.956677665936468</v>
+        <v>117.07434976528501</v>
       </c>
       <c r="G21" s="55">
-        <v>46.288097230419979</v>
+        <v>48.679890129416997</v>
       </c>
       <c r="H21" s="53">
-        <v>238</v>
+        <v>315</v>
       </c>
       <c r="I21" s="54">
-        <v>57.790976351835347</v>
+        <v>81.067726294767397</v>
       </c>
       <c r="J21" s="54">
-        <v>24.651148027131796</v>
+        <v>23.0922027401636</v>
       </c>
       <c r="K21" s="43"/>
       <c r="L21" s="43"/>
       <c r="M21" s="43"/>
     </row>
-    <row r="22" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+    <row r="22" spans="1:14" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="52" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="B22" s="53">
-        <v>168</v>
+        <v>195</v>
       </c>
       <c r="C22" s="54">
-        <v>75.180904050371211</v>
+        <v>93.181280597506998</v>
       </c>
       <c r="D22" s="55">
-        <v>35.363177165401339</v>
+        <v>34.766516006521201</v>
       </c>
       <c r="E22" s="53">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="F22" s="54">
-        <v>104.50403765600035</v>
+        <v>106.136672098735</v>
       </c>
       <c r="G22" s="55">
-        <v>52.382297748689446</v>
+        <v>47.471754992882303</v>
       </c>
       <c r="H22" s="53">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="I22" s="54">
-        <v>43.64946691927635</v>
+        <v>79.764209215684403</v>
       </c>
       <c r="J22" s="54">
-        <v>19.061234178853038</v>
+        <v>23.891583028945501</v>
       </c>
       <c r="K22" s="43"/>
       <c r="L22" s="43"/>
       <c r="M22" s="43"/>
     </row>
-    <row r="23" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+    <row r="23" spans="1:14" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="52" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="B23" s="53">
-        <v>209</v>
+        <v>282</v>
       </c>
       <c r="C23" s="54">
-        <v>62.825305070964035</v>
+        <v>89.783040238402606</v>
       </c>
       <c r="D23" s="55">
-        <v>30.179794541668898</v>
+        <v>32.820956988944701</v>
       </c>
       <c r="E23" s="53">
-        <v>154</v>
+        <v>179</v>
       </c>
       <c r="F23" s="54">
-        <v>90.679181178770477</v>
+        <v>113.715051679997</v>
       </c>
       <c r="G23" s="55">
-        <v>45.670927645124365</v>
+        <v>48.914880529264899</v>
       </c>
       <c r="H23" s="53">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="I23" s="54">
-        <v>33.775692555223259</v>
+        <v>65.739295823640006</v>
       </c>
       <c r="J23" s="54">
-        <v>15.510714662864038</v>
+        <v>19.864110938433399</v>
       </c>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="43"/>
     </row>
-    <row r="24" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+    <row r="24" spans="1:14" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="52" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="B24" s="53">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="C24" s="54">
-        <v>49.004714253511189</v>
+        <v>68.028161795198002</v>
       </c>
       <c r="D24" s="55">
-        <v>19.050376437586088</v>
+        <v>22.662984704880898</v>
       </c>
       <c r="E24" s="53">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="F24" s="54">
-        <v>60.859063721341563</v>
+        <v>72.898916539852905</v>
       </c>
       <c r="G24" s="55">
-        <v>27.362214335419537</v>
+        <v>31.045289357060401</v>
       </c>
       <c r="H24" s="53">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="I24" s="54">
-        <v>36.400036400036399</v>
+        <v>62.931461916930502</v>
       </c>
       <c r="J24" s="54">
-        <v>12.068021385663927</v>
+        <v>14.9126689468824</v>
       </c>
       <c r="K24" s="43"/>
       <c r="L24" s="43"/>
       <c r="M24" s="43"/>
     </row>
-    <row r="25" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+    <row r="25" spans="1:14" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="52" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="B25" s="53">
-        <v>230</v>
+        <v>301</v>
       </c>
       <c r="C25" s="54">
-        <v>61.729886121779643</v>
+        <v>83.463080064940399</v>
       </c>
       <c r="D25" s="55">
-        <v>31.246991927929077</v>
+        <v>30.7329511348733</v>
       </c>
       <c r="E25" s="53">
-        <v>136</v>
+        <v>172</v>
       </c>
       <c r="F25" s="54">
-        <v>72.62105957329787</v>
+        <v>96.192833074675306</v>
       </c>
       <c r="G25" s="55">
-        <v>41.316458870836513</v>
+        <v>42.971849074805</v>
       </c>
       <c r="H25" s="53">
-        <v>94</v>
+        <v>129</v>
       </c>
       <c r="I25" s="54">
-        <v>50.723757874998313</v>
+        <v>70.944998377614397</v>
       </c>
       <c r="J25" s="54">
-        <v>22.910793984056497</v>
+        <v>21.161749446015001</v>
       </c>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="43"/>
     </row>
-    <row r="26" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+    <row r="26" spans="1:14" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="52" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="B26" s="53">
-        <v>152</v>
+        <v>184</v>
       </c>
       <c r="C26" s="54">
-        <v>35.101980490688739</v>
+        <v>40.307475941475303</v>
       </c>
       <c r="D26" s="55">
-        <v>21.563180985147913</v>
+        <v>18.801776791004901</v>
       </c>
       <c r="E26" s="53">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="F26" s="54">
-        <v>41.527561002354005</v>
+        <v>51.497077762807102</v>
       </c>
       <c r="G26" s="55">
-        <v>27.348066037822957</v>
+        <v>29.475634060013501</v>
       </c>
       <c r="H26" s="53">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I26" s="54">
-        <v>28.805464808180751</v>
+        <v>29.407249319416799</v>
       </c>
       <c r="J26" s="54">
-        <v>16.688513272915053</v>
+        <v>11.152048266319801</v>
       </c>
       <c r="K26" s="43"/>
       <c r="L26" s="43"/>
       <c r="M26" s="43"/>
     </row>
-    <row r="27" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+    <row r="27" spans="1:14" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="52" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="B27" s="53">
-        <v>107</v>
+        <v>204</v>
       </c>
       <c r="C27" s="54">
-        <v>39.538179285319693</v>
+        <v>77.896935481099504</v>
       </c>
       <c r="D27" s="55">
-        <v>21.302191451713409</v>
+        <v>29.4671661652472</v>
       </c>
       <c r="E27" s="53">
-        <v>62</v>
+        <v>122</v>
       </c>
       <c r="F27" s="54">
-        <v>46.912832929782084</v>
+        <v>97.316225885318403</v>
       </c>
       <c r="G27" s="55">
-        <v>28.300744681788427</v>
+        <v>45.525891627261501</v>
       </c>
       <c r="H27" s="53">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="I27" s="54">
-        <v>32.499304875979043</v>
+        <v>60.064459419865202</v>
       </c>
       <c r="J27" s="54">
-        <v>15.575491758969752</v>
+        <v>17.391556944565298</v>
       </c>
       <c r="K27" s="43"/>
       <c r="L27" s="43"/>
       <c r="M27" s="43"/>
     </row>
-    <row r="28" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+    <row r="28" spans="1:14" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="52" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B28" s="53">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="C28" s="54">
-        <v>39.919853217770473</v>
+        <v>48.778073902316599</v>
       </c>
       <c r="D28" s="55">
-        <v>22.908341360435504</v>
+        <v>19.69590008878</v>
       </c>
       <c r="E28" s="53">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="F28" s="54">
-        <v>44.401913875598083</v>
+        <v>51.268175280194797</v>
       </c>
       <c r="G28" s="55">
-        <v>29.13669516518187</v>
+        <v>24.7328783253529</v>
       </c>
       <c r="H28" s="53">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I28" s="54">
-        <v>35.412673117931902</v>
+        <v>46.323591341699696</v>
       </c>
       <c r="J28" s="54">
-        <v>19.179680155695866</v>
+        <v>14.460902654463601</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
     </row>
-    <row r="29" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+    <row r="29" spans="1:14" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="57" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="B29" s="58">
         <v>2</v>
       </c>
-      <c r="C29" s="59">
-[...3 lines deleted...]
-        <v>17.062637326954505</v>
+      <c r="C29" s="59" t="s">
+        <v>135</v>
+      </c>
+      <c r="D29" s="60" t="s">
+        <v>135</v>
       </c>
       <c r="E29" s="61">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>15.331010452961671</v>
+        <v>2</v>
+      </c>
+      <c r="F29" s="59" t="s">
+        <v>135</v>
+      </c>
+      <c r="G29" s="60" t="s">
+        <v>135</v>
       </c>
       <c r="H29" s="61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I29" s="59">
-        <v>18.641066268990585</v>
+        <v>0</v>
       </c>
       <c r="J29" s="59">
-        <v>15.789473684210526</v>
+        <v>0</v>
       </c>
       <c r="K29" s="43"/>
       <c r="L29" s="43"/>
       <c r="M29" s="43"/>
     </row>
-    <row r="30" spans="1:13" s="76" customFormat="1">
-[...9 lines deleted...]
-      <c r="J30" s="79"/>
+    <row r="30" spans="1:14" s="87" customFormat="1" ht="15.6">
+      <c r="A30" s="126" t="s">
+        <v>136</v>
+      </c>
+      <c r="B30" s="127"/>
+      <c r="C30" s="56"/>
+      <c r="H30" s="127"/>
+      <c r="N30" s="127"/>
+    </row>
+    <row r="31" spans="1:14" s="87" customFormat="1" ht="15.6">
+      <c r="A31" s="128" t="s">
+        <v>137</v>
+      </c>
+      <c r="B31" s="129"/>
+      <c r="C31" s="56"/>
+      <c r="H31" s="127"/>
+      <c r="N31" s="127"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="43" customWidth="1"/>
     <col min="3" max="4" width="16" style="62" customWidth="1"/>
     <col min="5" max="5" width="16" style="43" customWidth="1"/>
     <col min="6" max="6" width="16" style="63" customWidth="1"/>
     <col min="7" max="7" width="16" style="62" customWidth="1"/>
     <col min="8" max="8" width="16" style="43" customWidth="1"/>
     <col min="9" max="10" width="16" style="62" customWidth="1"/>
     <col min="11" max="16384" width="10" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" s="37" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="130" t="s">
+    <row r="1" spans="1:39" s="64" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="133" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="130"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:39" s="37" customFormat="1" ht="8.1" customHeight="1">
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
+    </row>
+    <row r="2" spans="1:39" s="64" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="38"/>
-      <c r="B2" s="39"/>
-[...7 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
     </row>
     <row r="3" spans="1:39" s="42" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="86"/>
       <c r="B3" s="87"/>
       <c r="C3" s="87"/>
       <c r="D3" s="87"/>
-      <c r="E3" s="132" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="132"/>
+      <c r="E3" s="135" t="s">
+        <v>126</v>
+      </c>
+      <c r="F3" s="135"/>
       <c r="G3" s="87"/>
       <c r="H3" s="87"/>
       <c r="L3" s="87"/>
       <c r="M3" s="87"/>
       <c r="N3" s="87"/>
       <c r="O3" s="87"/>
       <c r="P3" s="87"/>
       <c r="Q3" s="87"/>
       <c r="R3" s="87"/>
       <c r="S3" s="87"/>
       <c r="T3" s="87"/>
       <c r="U3" s="87"/>
       <c r="V3" s="87"/>
       <c r="W3" s="87"/>
       <c r="X3" s="87"/>
       <c r="Y3" s="87"/>
       <c r="Z3" s="87"/>
       <c r="AA3" s="87"/>
       <c r="AB3" s="87"/>
       <c r="AC3" s="87"/>
       <c r="AD3" s="87"/>
       <c r="AE3" s="87"/>
       <c r="AF3" s="87"/>
       <c r="AG3" s="87"/>
       <c r="AH3" s="87"/>
@@ -4355,991 +3512,3019 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
         <v>50</v>
       </c>
       <c r="K6" s="41"/>
       <c r="L6" s="41"/>
       <c r="M6" s="41"/>
     </row>
     <row r="7" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="52" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B7" s="53">
-        <v>10353</v>
+        <v>12212</v>
       </c>
       <c r="C7" s="54">
-        <v>44.236717224121094</v>
+        <v>51.930721282958984</v>
       </c>
       <c r="D7" s="55">
-        <v>24.690193176269531</v>
+        <v>26.922468185424805</v>
       </c>
       <c r="E7" s="53">
-        <v>6305</v>
+        <v>7461</v>
       </c>
       <c r="F7" s="54">
-        <v>53.928001403808594</v>
+        <v>63.683998107910156</v>
       </c>
       <c r="G7" s="55">
-        <v>32.429908752441406</v>
+        <v>36.173820495605469</v>
       </c>
       <c r="H7" s="53">
-        <v>4048</v>
+        <v>4751</v>
       </c>
       <c r="I7" s="54">
-        <v>34.561000823974609</v>
+        <v>40.261001586914063</v>
       </c>
       <c r="J7" s="54">
-        <v>17.785037994384766</v>
+        <v>18.894582748413086</v>
       </c>
       <c r="K7" s="43"/>
       <c r="L7" s="43"/>
       <c r="M7" s="43"/>
     </row>
     <row r="8" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="52" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="B8" s="53">
-        <v>1247</v>
+        <v>1610</v>
       </c>
       <c r="C8" s="54">
-        <v>31.482954454364673</v>
+        <v>40.503898688931571</v>
       </c>
       <c r="D8" s="55">
-        <v>22.120511864452759</v>
+        <v>25.792146928573306</v>
       </c>
       <c r="E8" s="53">
-        <v>781</v>
+        <v>1007</v>
       </c>
       <c r="F8" s="54">
-        <v>40.032815631968738</v>
+        <v>51.592132174226684</v>
       </c>
       <c r="G8" s="55">
-        <v>29.224567350368073</v>
+        <v>34.440503981716951</v>
       </c>
       <c r="H8" s="53">
-        <v>466</v>
+        <v>603</v>
       </c>
       <c r="I8" s="54">
-        <v>23.184379499436311</v>
+        <v>29.806067783842245</v>
       </c>
       <c r="J8" s="54">
-        <v>15.836306403710008</v>
+        <v>18.299721166114459</v>
       </c>
       <c r="K8" s="43"/>
       <c r="L8" s="43"/>
       <c r="M8" s="43"/>
     </row>
     <row r="9" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="52" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="B9" s="53">
-        <v>1060</v>
+        <v>1274</v>
       </c>
       <c r="C9" s="54">
-        <v>39.340628793146415</v>
+        <v>47.180694282062781</v>
       </c>
       <c r="D9" s="55">
-        <v>17.097370868970039</v>
+        <v>19.363626835199469</v>
       </c>
       <c r="E9" s="53">
-        <v>638</v>
+        <v>780</v>
       </c>
       <c r="F9" s="54">
-        <v>49.350610172336509</v>
+        <v>60.348816157389713</v>
       </c>
       <c r="G9" s="55">
-        <v>22.189541826629977</v>
+        <v>26.057886564602903</v>
       </c>
       <c r="H9" s="53">
-        <v>422</v>
+        <v>494</v>
       </c>
       <c r="I9" s="54">
-        <v>30.10791046107197</v>
+        <v>35.09093453409681</v>
       </c>
       <c r="J9" s="54">
-        <v>12.667450667560974</v>
+        <v>13.783159025545807</v>
       </c>
       <c r="K9" s="43"/>
       <c r="L9" s="43"/>
       <c r="M9" s="43"/>
     </row>
     <row r="10" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="52" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B10" s="53">
-        <v>613</v>
+        <v>833</v>
       </c>
       <c r="C10" s="54">
-        <v>29.885302354674184</v>
+        <v>39.167348255325031</v>
       </c>
       <c r="D10" s="55">
-        <v>20.262149002404612</v>
+        <v>25.248848364547584</v>
       </c>
       <c r="E10" s="53">
-        <v>401</v>
+        <v>551</v>
       </c>
       <c r="F10" s="54">
-        <v>38.945613082618117</v>
+        <v>51.869441509203064</v>
       </c>
       <c r="G10" s="55">
-        <v>25.191238566417326</v>
+        <v>33.397064640776364</v>
       </c>
       <c r="H10" s="53">
-        <v>212</v>
+        <v>282</v>
       </c>
       <c r="I10" s="54">
-        <v>20.753092528935635</v>
+        <v>26.491584224919187</v>
       </c>
       <c r="J10" s="54">
-        <v>15.166573092958693</v>
+        <v>17.602410788246836</v>
       </c>
       <c r="K10" s="43"/>
       <c r="L10" s="43"/>
       <c r="M10" s="43"/>
     </row>
     <row r="11" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="52" t="s">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="B11" s="53">
-        <v>840</v>
+        <v>1072</v>
       </c>
       <c r="C11" s="54">
-        <v>30.987756884815557</v>
+        <v>38.899182173724036</v>
       </c>
       <c r="D11" s="55">
-        <v>21.82030449917329</v>
+        <v>25.185732977292918</v>
       </c>
       <c r="E11" s="53">
-        <v>527</v>
+        <v>665</v>
       </c>
       <c r="F11" s="54">
-        <v>39.229654641325951</v>
+        <v>48.837340810464852</v>
       </c>
       <c r="G11" s="55">
-        <v>28.698855027305594</v>
+        <v>33.586073484794618</v>
       </c>
       <c r="H11" s="53">
-        <v>313</v>
+        <v>407</v>
       </c>
       <c r="I11" s="54">
-        <v>22.890549896096648</v>
+        <v>29.192808097095135</v>
       </c>
       <c r="J11" s="54">
-        <v>15.559769115210038</v>
+        <v>17.857661212412509</v>
       </c>
       <c r="K11" s="43"/>
       <c r="L11" s="43"/>
       <c r="M11" s="43"/>
     </row>
     <row r="12" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="52" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="B12" s="53">
-        <v>1114</v>
+        <v>1237</v>
       </c>
       <c r="C12" s="54">
-        <v>59.137484565328869</v>
+        <v>65.595955428688399</v>
       </c>
       <c r="D12" s="55">
-        <v>30.69590907203321</v>
+        <v>31.461758557854147</v>
       </c>
       <c r="E12" s="53">
-        <v>646</v>
+        <v>734</v>
       </c>
       <c r="F12" s="54">
-        <v>68.409593439456444</v>
+        <v>77.800142668926469</v>
       </c>
       <c r="G12" s="55">
-        <v>40.454413972663019</v>
+        <v>42.690426258818412</v>
       </c>
       <c r="H12" s="53">
-        <v>468</v>
+        <v>503</v>
       </c>
       <c r="I12" s="54">
-        <v>49.817230374885305</v>
+        <v>53.377535167624565</v>
       </c>
       <c r="J12" s="54">
-        <v>22.397836351230271</v>
+        <v>22.168063371082837</v>
       </c>
       <c r="K12" s="43"/>
       <c r="L12" s="43"/>
       <c r="M12" s="43"/>
     </row>
     <row r="13" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="52" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="B13" s="53">
-        <v>1444</v>
+        <v>1484</v>
       </c>
       <c r="C13" s="54">
-        <v>51.953014183280807</v>
+        <v>53.39772725023834</v>
       </c>
       <c r="D13" s="55">
-        <v>31.851485285545749</v>
+        <v>30.310924971112236</v>
       </c>
       <c r="E13" s="53">
         <v>924</v>
       </c>
       <c r="F13" s="54">
-        <v>66.741473939224093</v>
+        <v>66.955745440632569</v>
       </c>
       <c r="G13" s="55">
-        <v>42.4039174051182</v>
+        <v>39.964683046532926</v>
       </c>
       <c r="H13" s="53">
-        <v>520</v>
+        <v>560</v>
       </c>
       <c r="I13" s="54">
-        <v>37.276306319480888</v>
+        <v>40.024915509904915</v>
       </c>
       <c r="J13" s="54">
-        <v>22.143989401008341</v>
+        <v>21.559862102667065</v>
       </c>
       <c r="K13" s="43"/>
       <c r="L13" s="43"/>
       <c r="M13" s="43"/>
     </row>
     <row r="14" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="52" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="B14" s="53">
-        <v>207</v>
+        <v>237</v>
       </c>
       <c r="C14" s="54">
-        <v>45.135750676218585</v>
+        <v>51.766221994091659</v>
       </c>
       <c r="D14" s="55">
-        <v>20.457445636383554</v>
+        <v>23.165617946118456</v>
       </c>
       <c r="E14" s="53">
-        <v>116</v>
+        <v>150</v>
       </c>
       <c r="F14" s="54">
-        <v>49.805287088838035</v>
+        <v>64.663673457070871</v>
       </c>
       <c r="G14" s="55">
-        <v>25.571279615661091</v>
+        <v>33.370123134693351</v>
       </c>
       <c r="H14" s="53">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="I14" s="54">
-        <v>40.317310525254804</v>
+        <v>38.519777913556304</v>
       </c>
       <c r="J14" s="54">
-        <v>16.034673399104776</v>
+        <v>14.2426578155555</v>
       </c>
       <c r="K14" s="43"/>
       <c r="L14" s="43"/>
       <c r="M14" s="43"/>
     </row>
     <row r="15" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="52" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="B15" s="53">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="C15" s="54">
-        <v>39.883308554501568</v>
+        <v>45.891642489419681</v>
       </c>
       <c r="D15" s="55">
-        <v>22.610066745596587</v>
+        <v>25.167115427354485</v>
       </c>
       <c r="E15" s="53">
-        <v>134</v>
+        <v>161</v>
       </c>
       <c r="F15" s="54">
-        <v>48.981262839304904</v>
+        <v>57.763338936257618</v>
       </c>
       <c r="G15" s="55">
-        <v>30.553098972525806</v>
+        <v>34.407829077523488</v>
       </c>
       <c r="H15" s="53">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="I15" s="54">
-        <v>30.328158351376668</v>
+        <v>33.453867492613838</v>
       </c>
       <c r="J15" s="54">
-        <v>14.936969991356449</v>
+        <v>16.87279607514812</v>
       </c>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
     </row>
     <row r="16" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="52" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="B16" s="53">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="C16" s="54">
-        <v>42.730288888535746</v>
+        <v>46.300377259035471</v>
       </c>
       <c r="D16" s="55">
-        <v>19.766746405354208</v>
+        <v>19.404025889735188</v>
       </c>
       <c r="E16" s="53">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="F16" s="54">
-        <v>46.55453641437645</v>
+        <v>50.760106699816127</v>
       </c>
       <c r="G16" s="55">
-        <v>24.025989470700981</v>
+        <v>25.092233831651775</v>
       </c>
       <c r="H16" s="53">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="I16" s="54">
-        <v>38.656151707161413</v>
+        <v>41.551297466841696</v>
       </c>
       <c r="J16" s="54">
-        <v>16.256475715763948</v>
+        <v>14.120536492365344</v>
       </c>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
     </row>
     <row r="17" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="52" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="B17" s="53">
-        <v>578</v>
+        <v>803</v>
       </c>
       <c r="C17" s="54">
-        <v>44.676552964324074</v>
+        <v>62.339444876171193</v>
       </c>
       <c r="D17" s="55">
-        <v>22.245211731517657</v>
+        <v>28.605375275144013</v>
       </c>
       <c r="E17" s="53">
-        <v>336</v>
+        <v>456</v>
       </c>
       <c r="F17" s="54">
-        <v>50.74605000147254</v>
+        <v>69.337266499912573</v>
       </c>
       <c r="G17" s="55">
-        <v>31.268870055369796</v>
+        <v>39.064050291848531</v>
       </c>
       <c r="H17" s="53">
-        <v>242</v>
+        <v>347</v>
       </c>
       <c r="I17" s="54">
-        <v>38.313994265566642</v>
+        <v>55.039701548407976</v>
       </c>
       <c r="J17" s="54">
-        <v>15.206305489041618</v>
+        <v>20.638118137142715</v>
       </c>
       <c r="K17" s="43"/>
       <c r="L17" s="43"/>
       <c r="M17" s="43"/>
     </row>
     <row r="18" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="52" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="B18" s="53">
-        <v>326</v>
+        <v>370</v>
       </c>
       <c r="C18" s="54">
-        <v>63.20665182150519</v>
+        <v>72.931337117221361</v>
       </c>
       <c r="D18" s="55">
-        <v>29.50521152866553</v>
+        <v>30.802027355889152</v>
       </c>
       <c r="E18" s="53">
-        <v>204</v>
+        <v>226</v>
       </c>
       <c r="F18" s="54">
-        <v>77.072310072481969</v>
+        <v>86.861438709838595</v>
       </c>
       <c r="G18" s="55">
-        <v>41.092145858951575</v>
+        <v>43.255728039505733</v>
       </c>
       <c r="H18" s="53">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="I18" s="54">
-        <v>48.589703762117558</v>
+        <v>58.266098032709941</v>
       </c>
       <c r="J18" s="54">
-        <v>19.365185298064794</v>
+        <v>19.883156574415509</v>
       </c>
       <c r="K18" s="43"/>
       <c r="L18" s="43"/>
       <c r="M18" s="43"/>
     </row>
     <row r="19" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="52" t="s">
-        <v>18</v>
+        <v>68</v>
       </c>
       <c r="B19" s="53">
-        <v>555</v>
+        <v>582</v>
       </c>
       <c r="C19" s="54">
-        <v>78.548036016043611</v>
+        <v>83.470418915372179</v>
       </c>
       <c r="D19" s="55">
-        <v>32.987422125785272</v>
+        <v>32.888107307370475</v>
       </c>
       <c r="E19" s="53">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="F19" s="54">
-        <v>83.225448492694653</v>
+        <v>82.228219179594163</v>
       </c>
       <c r="G19" s="55">
-        <v>44.579097672238063</v>
+        <v>41.594096868045</v>
       </c>
       <c r="H19" s="53">
-        <v>249</v>
+        <v>284</v>
       </c>
       <c r="I19" s="54">
-        <v>73.473434484712214</v>
+        <v>84.814855740084283</v>
       </c>
       <c r="J19" s="54">
-        <v>23.817242112787579</v>
+        <v>25.238137043810095</v>
       </c>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="43"/>
     </row>
     <row r="20" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="52" t="s">
-        <v>19</v>
+        <v>69</v>
       </c>
       <c r="B20" s="53">
-        <v>414</v>
+        <v>400</v>
       </c>
       <c r="C20" s="54">
-        <v>78.556980375934998</v>
+        <v>77.282813558110391</v>
       </c>
       <c r="D20" s="55">
-        <v>29.706802061957763</v>
+        <v>27.171931577410348</v>
       </c>
       <c r="E20" s="53">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="F20" s="54">
-        <v>86.337225187155056</v>
+        <v>85.747693906716904</v>
       </c>
       <c r="G20" s="55">
-        <v>40.656674765839853</v>
+        <v>38.601332096438405</v>
       </c>
       <c r="H20" s="53">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="I20" s="54">
-        <v>70.098732282248392</v>
+        <v>68.09450227552486</v>
       </c>
       <c r="J20" s="54">
-        <v>20.538018683192451</v>
+        <v>17.407038249057042</v>
       </c>
       <c r="K20" s="43"/>
       <c r="L20" s="43"/>
       <c r="M20" s="43"/>
     </row>
     <row r="21" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="52" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="B21" s="53">
-        <v>612</v>
+        <v>686</v>
       </c>
       <c r="C21" s="54">
-        <v>71.991403379478797</v>
+        <v>81.810565607959234</v>
       </c>
       <c r="D21" s="55">
-        <v>37.766237760160855</v>
+        <v>39.212619413638123</v>
       </c>
       <c r="E21" s="53">
-        <v>374</v>
+        <v>416</v>
       </c>
       <c r="F21" s="54">
-        <v>85.811996012266064</v>
+        <v>96.893808112993085</v>
       </c>
       <c r="G21" s="55">
-        <v>49.69949652411244</v>
+        <v>51.689320504313649</v>
       </c>
       <c r="H21" s="53">
-        <v>238</v>
+        <v>270</v>
       </c>
       <c r="I21" s="54">
-        <v>57.45114841948994</v>
+        <v>65.984581602765488</v>
       </c>
       <c r="J21" s="54">
-        <v>26.717326906140652</v>
+        <v>28.033897848800159</v>
       </c>
       <c r="K21" s="43"/>
       <c r="L21" s="43"/>
       <c r="M21" s="43"/>
     </row>
     <row r="22" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="52" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="B22" s="53">
-        <v>139</v>
+        <v>171</v>
       </c>
       <c r="C22" s="54">
-        <v>61.875265696397214</v>
+        <v>77.156664124858438</v>
       </c>
       <c r="D22" s="55">
-        <v>30.216246222899198</v>
+        <v>34.201333669061754</v>
       </c>
       <c r="E22" s="53">
-        <v>84</v>
+        <v>111</v>
       </c>
       <c r="F22" s="54">
-        <v>72.016769619211331</v>
+        <v>96.783053374546057</v>
       </c>
       <c r="G22" s="55">
-        <v>38.842242145606598</v>
+        <v>47.418524623949949</v>
       </c>
       <c r="H22" s="53">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I22" s="54">
-        <v>50.923096864988985</v>
+        <v>56.107539450613679</v>
       </c>
       <c r="J22" s="54">
-        <v>22.295164702063389</v>
+        <v>21.303746259080768</v>
       </c>
       <c r="K22" s="43"/>
       <c r="L22" s="43"/>
       <c r="M22" s="43"/>
     </row>
     <row r="23" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="52" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="B23" s="53">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="C23" s="54">
-        <v>66.837607093777962</v>
+        <v>65.775975475819791</v>
       </c>
       <c r="D23" s="55">
-        <v>32.699052146863302</v>
+        <v>30.230940647138379</v>
       </c>
       <c r="E23" s="53">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="F23" s="54">
-        <v>94.334095037206311</v>
+        <v>91.794735127772356</v>
       </c>
       <c r="G23" s="55">
-        <v>47.280386323924176</v>
+        <v>44.704713480045434</v>
       </c>
       <c r="H23" s="53">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I23" s="54">
-        <v>38.042761290876797</v>
+        <v>38.751822258308579</v>
       </c>
       <c r="J23" s="54">
-        <v>18.306903524549568</v>
+        <v>16.466780281649065</v>
       </c>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="43"/>
     </row>
     <row r="24" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="52" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="B24" s="53">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="C24" s="54">
-        <v>42.540982795635095</v>
+        <v>52.537615473300676</v>
       </c>
       <c r="D24" s="55">
-        <v>19.828022435494074</v>
+        <v>20.164048189682507</v>
       </c>
       <c r="E24" s="53">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F24" s="54">
-        <v>40.344658655370161</v>
+        <v>56.645990879995466</v>
       </c>
       <c r="G24" s="55">
-        <v>22.918732155900631</v>
+        <v>25.661423521821167</v>
       </c>
       <c r="H24" s="53">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I24" s="54">
-        <v>44.872775483147215</v>
+        <v>48.170523653734222</v>
       </c>
       <c r="J24" s="54">
-        <v>16.35536130661103</v>
+        <v>15.01975976684064</v>
       </c>
       <c r="K24" s="43"/>
       <c r="L24" s="43"/>
       <c r="M24" s="43"/>
     </row>
     <row r="25" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="52" t="s">
-        <v>5</v>
+        <v>74</v>
       </c>
       <c r="B25" s="53">
-        <v>171</v>
+        <v>287</v>
       </c>
       <c r="C25" s="54">
-        <v>45.722475270424376</v>
+        <v>77.129285613507037</v>
       </c>
       <c r="D25" s="55">
-        <v>23.496140212782688</v>
+        <v>38.141321484640194</v>
       </c>
       <c r="E25" s="53">
-        <v>99</v>
+        <v>174</v>
       </c>
       <c r="F25" s="54">
-        <v>52.624025259532125</v>
+        <v>93.181173118838132</v>
       </c>
       <c r="G25" s="55">
-        <v>29.279449142972855</v>
+        <v>50.854544588308812</v>
       </c>
       <c r="H25" s="53">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="I25" s="54">
-        <v>38.737064107151021</v>
+        <v>60.9593271816561</v>
       </c>
       <c r="J25" s="54">
-        <v>18.347884390496727</v>
+        <v>27.310082312426317</v>
       </c>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="43"/>
     </row>
     <row r="26" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="52" t="s">
-        <v>6</v>
+        <v>75</v>
       </c>
       <c r="B26" s="53">
-        <v>141</v>
+        <v>178</v>
       </c>
       <c r="C26" s="54">
-        <v>32.772748878230644</v>
+        <v>40.853939134516182</v>
       </c>
       <c r="D26" s="55">
-        <v>19.095047480932831</v>
+        <v>23.626062393473322</v>
       </c>
       <c r="E26" s="53">
-        <v>84</v>
+        <v>124</v>
       </c>
       <c r="F26" s="54">
-        <v>39.434860886486284</v>
+        <v>57.540469743689691</v>
       </c>
       <c r="G26" s="55">
-        <v>23.056734641589589</v>
+        <v>35.928132654257652</v>
       </c>
       <c r="H26" s="53">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I26" s="54">
-        <v>26.239952860154862</v>
+        <v>24.52338350030427</v>
       </c>
       <c r="J26" s="54">
-        <v>15.220998568998338</v>
+        <v>12.856721583868238</v>
       </c>
       <c r="K26" s="43"/>
       <c r="L26" s="43"/>
       <c r="M26" s="43"/>
     </row>
     <row r="27" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="52" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="B27" s="53">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="C27" s="54">
-        <v>46.884661885907839</v>
+        <v>52.199022656597066</v>
       </c>
       <c r="D27" s="55">
-        <v>26.315702142599495</v>
+        <v>25.813370816503717</v>
       </c>
       <c r="E27" s="53">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="F27" s="54">
-        <v>52.818429104463533</v>
+        <v>64.56096643969056</v>
       </c>
       <c r="G27" s="55">
-        <v>32.341809401634677</v>
+        <v>35.510492123736746</v>
       </c>
       <c r="H27" s="53">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I27" s="54">
-        <v>41.200451036516611</v>
+        <v>40.444455679015469</v>
       </c>
       <c r="J27" s="54">
-        <v>21.15698933869027</v>
+        <v>17.894652759423867</v>
       </c>
       <c r="K27" s="43"/>
       <c r="L27" s="43"/>
       <c r="M27" s="43"/>
     </row>
     <row r="28" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="52" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="B28" s="53">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="C28" s="54">
-        <v>32.201452285498078</v>
+        <v>45.537170648680728</v>
       </c>
       <c r="D28" s="55">
-        <v>17.296547532651957</v>
+        <v>23.902665033292323</v>
       </c>
       <c r="E28" s="53">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="F28" s="54">
-        <v>38.485900529982921</v>
+        <v>49.19389101317055</v>
       </c>
       <c r="G28" s="55">
-        <v>26.955472902260748</v>
+        <v>33.141266692625457</v>
       </c>
       <c r="H28" s="53">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I28" s="54">
-        <v>25.865901467081599</v>
+        <v>41.86915887850467</v>
       </c>
       <c r="J28" s="54">
-        <v>9.8606164158668932</v>
+        <v>17.847629119853913</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
     </row>
     <row r="29" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="57" t="s">
-        <v>47</v>
+        <v>78</v>
       </c>
       <c r="B29" s="58">
         <v>4</v>
       </c>
       <c r="C29" s="59">
-        <v>32.426735843703135</v>
+        <v>31.819266565905657</v>
       </c>
       <c r="D29" s="60">
-        <v>21.650223659958467</v>
+        <v>20.63412391388438</v>
       </c>
       <c r="E29" s="61">
+        <v>3</v>
+      </c>
+      <c r="F29" s="59">
+        <v>41.814760610495505</v>
+      </c>
+      <c r="G29" s="60">
+        <v>32.130523158289421</v>
+      </c>
+      <c r="H29" s="61">
+        <v>1</v>
+      </c>
+      <c r="I29" s="59">
+        <v>18.530529046604279</v>
+      </c>
+      <c r="J29" s="59">
+        <v>5.9701492537313428</v>
+      </c>
+      <c r="K29" s="43"/>
+      <c r="L29" s="43"/>
+      <c r="M29" s="43"/>
+    </row>
+    <row r="30" spans="1:13" s="76" customFormat="1">
+      <c r="A30" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="C30" s="79"/>
+      <c r="D30" s="79"/>
+      <c r="F30" s="80"/>
+      <c r="G30" s="79"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="79"/>
+      <c r="J30" s="79"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:AM30"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="43" customWidth="1"/>
+    <col min="3" max="4" width="16" style="62" customWidth="1"/>
+    <col min="5" max="5" width="16" style="43" customWidth="1"/>
+    <col min="6" max="6" width="16" style="63" customWidth="1"/>
+    <col min="7" max="7" width="16" style="62" customWidth="1"/>
+    <col min="8" max="8" width="16" style="43" customWidth="1"/>
+    <col min="9" max="10" width="16" style="62" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="43"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" s="37" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="133" t="s">
+        <v>115</v>
+      </c>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
+    </row>
+    <row r="2" spans="1:39" s="37" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="38"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+    </row>
+    <row r="3" spans="1:39" s="42" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="86"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="135" t="s">
+        <v>125</v>
+      </c>
+      <c r="F3" s="135"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+      <c r="Q3" s="87"/>
+      <c r="R3" s="87"/>
+      <c r="S3" s="87"/>
+      <c r="T3" s="87"/>
+      <c r="U3" s="87"/>
+      <c r="V3" s="87"/>
+      <c r="W3" s="87"/>
+      <c r="X3" s="87"/>
+      <c r="Y3" s="87"/>
+      <c r="Z3" s="87"/>
+      <c r="AA3" s="87"/>
+      <c r="AB3" s="87"/>
+      <c r="AC3" s="87"/>
+      <c r="AD3" s="87"/>
+      <c r="AE3" s="87"/>
+      <c r="AF3" s="87"/>
+      <c r="AG3" s="87"/>
+      <c r="AH3" s="87"/>
+      <c r="AI3" s="87"/>
+      <c r="AJ3" s="87"/>
+      <c r="AK3" s="87"/>
+      <c r="AL3" s="87"/>
+      <c r="AM3" s="87"/>
+    </row>
+    <row r="4" spans="1:39" s="42" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="44"/>
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="J4" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="43"/>
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="43"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="43"/>
+      <c r="AM4" s="43"/>
+    </row>
+    <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="138" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+    </row>
+    <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="137"/>
+      <c r="B6" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="F6" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="H6" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="I6" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+    </row>
+    <row r="7" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="52" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="53">
+        <v>10761</v>
+      </c>
+      <c r="C7" s="54">
+        <v>45.862998962402344</v>
+      </c>
+      <c r="D7" s="55">
+        <v>24.630056381225586</v>
+      </c>
+      <c r="E7" s="53">
+        <v>6579</v>
+      </c>
+      <c r="F7" s="54">
+        <v>56.206707000732422</v>
+      </c>
+      <c r="G7" s="55">
+        <v>32.753498077392578</v>
+      </c>
+      <c r="H7" s="53">
+        <v>4182</v>
+      </c>
+      <c r="I7" s="54">
+        <v>35.567001342773438</v>
+      </c>
+      <c r="J7" s="54">
+        <v>17.465852737426758</v>
+      </c>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+    </row>
+    <row r="8" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="52" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="53">
+        <v>1344</v>
+      </c>
+      <c r="C8" s="54">
+        <v>33.864729053191056</v>
+      </c>
+      <c r="D8" s="55">
+        <v>22.784080189960132</v>
+      </c>
+      <c r="E8" s="53">
+        <v>837</v>
+      </c>
+      <c r="F8" s="54">
+        <v>42.889051608800607</v>
+      </c>
+      <c r="G8" s="55">
+        <v>29.781383630489831</v>
+      </c>
+      <c r="H8" s="53">
+        <v>507</v>
+      </c>
+      <c r="I8" s="54">
+        <v>25.134048257372655</v>
+      </c>
+      <c r="J8" s="54">
+        <v>16.51931644411907</v>
+      </c>
+      <c r="K8" s="43"/>
+      <c r="L8" s="43"/>
+      <c r="M8" s="43"/>
+    </row>
+    <row r="9" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="53">
+        <v>1125</v>
+      </c>
+      <c r="C9" s="54">
+        <v>41.611762258131634</v>
+      </c>
+      <c r="D9" s="55">
+        <v>17.374189041222156</v>
+      </c>
+      <c r="E9" s="53">
+        <v>685</v>
+      </c>
+      <c r="F9" s="54">
+        <v>52.873337866803958</v>
+      </c>
+      <c r="G9" s="55">
+        <v>22.792460743701398</v>
+      </c>
+      <c r="H9" s="53">
+        <v>440</v>
+      </c>
+      <c r="I9" s="54">
+        <v>31.249700375742137</v>
+      </c>
+      <c r="J9" s="54">
+        <v>12.639050462864613</v>
+      </c>
+      <c r="K9" s="43"/>
+      <c r="L9" s="43"/>
+      <c r="M9" s="43"/>
+    </row>
+    <row r="10" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="52" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="53">
+        <v>635</v>
+      </c>
+      <c r="C10" s="54">
+        <v>30.4987286592951</v>
+      </c>
+      <c r="D10" s="55">
+        <v>20.367656195961246</v>
+      </c>
+      <c r="E10" s="53">
+        <v>445</v>
+      </c>
+      <c r="F10" s="54">
+        <v>42.673039173849965</v>
+      </c>
+      <c r="G10" s="55">
+        <v>28.074197330620141</v>
+      </c>
+      <c r="H10" s="53">
+        <v>190</v>
+      </c>
+      <c r="I10" s="54">
+        <v>18.282573532029627</v>
+      </c>
+      <c r="J10" s="54">
+        <v>12.780927852303309</v>
+      </c>
+      <c r="K10" s="43"/>
+      <c r="L10" s="43"/>
+      <c r="M10" s="43"/>
+    </row>
+    <row r="11" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="53">
+        <v>1011</v>
+      </c>
+      <c r="C11" s="54">
+        <v>37.003960265579366</v>
+      </c>
+      <c r="D11" s="55">
+        <v>24.798007843697444</v>
+      </c>
+      <c r="E11" s="53">
+        <v>665</v>
+      </c>
+      <c r="F11" s="54">
+        <v>49.185953970822744</v>
+      </c>
+      <c r="G11" s="55">
+        <v>34.715241226459817</v>
+      </c>
+      <c r="H11" s="53">
+        <v>346</v>
+      </c>
+      <c r="I11" s="54">
+        <v>25.070138421943472</v>
+      </c>
+      <c r="J11" s="54">
+        <v>15.911317786018735</v>
+      </c>
+      <c r="K11" s="43"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="43"/>
+    </row>
+    <row r="12" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="52" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="53">
+        <v>1071</v>
+      </c>
+      <c r="C12" s="54">
+        <v>56.819613642543089</v>
+      </c>
+      <c r="D12" s="55">
+        <v>28.179949641014641</v>
+      </c>
+      <c r="E12" s="53">
+        <v>598</v>
+      </c>
+      <c r="F12" s="54">
+        <v>63.351719103986341</v>
+      </c>
+      <c r="G12" s="55">
+        <v>35.623575110291831</v>
+      </c>
+      <c r="H12" s="53">
+        <v>473</v>
+      </c>
+      <c r="I12" s="54">
+        <v>50.266956861811565</v>
+      </c>
+      <c r="J12" s="54">
+        <v>21.998481958193896</v>
+      </c>
+      <c r="K12" s="43"/>
+      <c r="L12" s="43"/>
+      <c r="M12" s="43"/>
+    </row>
+    <row r="13" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="53">
+        <v>1508</v>
+      </c>
+      <c r="C13" s="54">
+        <v>54.265002491943918</v>
+      </c>
+      <c r="D13" s="55">
+        <v>31.637394381759158</v>
+      </c>
+      <c r="E13" s="53">
+        <v>906</v>
+      </c>
+      <c r="F13" s="54">
+        <v>65.557471869440775</v>
+      </c>
+      <c r="G13" s="55">
+        <v>39.766338655205807</v>
+      </c>
+      <c r="H13" s="53">
+        <v>602</v>
+      </c>
+      <c r="I13" s="54">
+        <v>43.093528347058957</v>
+      </c>
+      <c r="J13" s="54">
+        <v>24.232364908796377</v>
+      </c>
+      <c r="K13" s="43"/>
+      <c r="L13" s="43"/>
+      <c r="M13" s="43"/>
+    </row>
+    <row r="14" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="53">
+        <v>207</v>
+      </c>
+      <c r="C14" s="54">
+        <v>45.152438558873762</v>
+      </c>
+      <c r="D14" s="55">
+        <v>20.538223080655456</v>
+      </c>
+      <c r="E14" s="53">
+        <v>113</v>
+      </c>
+      <c r="F14" s="54">
+        <v>48.59891061026039</v>
+      </c>
+      <c r="G14" s="55">
+        <v>25.419803275390919</v>
+      </c>
+      <c r="H14" s="53">
+        <v>94</v>
+      </c>
+      <c r="I14" s="54">
+        <v>41.605530879934847</v>
+      </c>
+      <c r="J14" s="54">
+        <v>16.132319285286904</v>
+      </c>
+      <c r="K14" s="43"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="43"/>
+    </row>
+    <row r="15" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="53">
+        <v>190</v>
+      </c>
+      <c r="C15" s="54">
+        <v>35.195874302565962</v>
+      </c>
+      <c r="D15" s="55">
+        <v>20.188069505485672</v>
+      </c>
+      <c r="E15" s="53">
+        <v>116</v>
+      </c>
+      <c r="F15" s="54">
+        <v>41.978717513991398</v>
+      </c>
+      <c r="G15" s="55">
+        <v>25.941140984421704</v>
+      </c>
+      <c r="H15" s="53">
+        <v>74</v>
+      </c>
+      <c r="I15" s="54">
+        <v>28.082905290401907</v>
+      </c>
+      <c r="J15" s="54">
+        <v>14.726657038753885</v>
+      </c>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="43"/>
+    </row>
+    <row r="16" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="53">
+        <v>210</v>
+      </c>
+      <c r="C16" s="54">
+        <v>37.133833873836913</v>
+      </c>
+      <c r="D16" s="55">
+        <v>16.681576649717581</v>
+      </c>
+      <c r="E16" s="53">
+        <v>138</v>
+      </c>
+      <c r="F16" s="54">
+        <v>47.344342608364514</v>
+      </c>
+      <c r="G16" s="55">
+        <v>24.538147102882267</v>
+      </c>
+      <c r="H16" s="53">
+        <v>72</v>
+      </c>
+      <c r="I16" s="54">
+        <v>26.273488772644921</v>
+      </c>
+      <c r="J16" s="54">
+        <v>9.6749862761843737</v>
+      </c>
+      <c r="K16" s="43"/>
+      <c r="L16" s="43"/>
+      <c r="M16" s="43"/>
+    </row>
+    <row r="17" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="53">
+        <v>684</v>
+      </c>
+      <c r="C17" s="54">
+        <v>53.012036987521249</v>
+      </c>
+      <c r="D17" s="55">
+        <v>25.196802621942446</v>
+      </c>
+      <c r="E17" s="53">
+        <v>400</v>
+      </c>
+      <c r="F17" s="54">
+        <v>60.638125311717864</v>
+      </c>
+      <c r="G17" s="55">
+        <v>35.782414827004281</v>
+      </c>
+      <c r="H17" s="53">
+        <v>284</v>
+      </c>
+      <c r="I17" s="54">
+        <v>45.034902049088046</v>
+      </c>
+      <c r="J17" s="54">
+        <v>16.81037273859992</v>
+      </c>
+      <c r="K17" s="43"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="43"/>
+    </row>
+    <row r="18" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="53">
+        <v>297</v>
+      </c>
+      <c r="C18" s="54">
+        <v>58.018861013571922</v>
+      </c>
+      <c r="D18" s="55">
+        <v>25.889047754553008</v>
+      </c>
+      <c r="E18" s="53">
+        <v>174</v>
+      </c>
+      <c r="F18" s="54">
+        <v>66.250632998145747</v>
+      </c>
+      <c r="G18" s="55">
+        <v>34.623197036410474</v>
+      </c>
+      <c r="H18" s="53">
+        <v>123</v>
+      </c>
+      <c r="I18" s="54">
+        <v>49.34537146433393</v>
+      </c>
+      <c r="J18" s="54">
+        <v>17.791700529898559</v>
+      </c>
+      <c r="K18" s="43"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="43"/>
+    </row>
+    <row r="19" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="53">
+        <v>536</v>
+      </c>
+      <c r="C19" s="54">
+        <v>76.299529747207984</v>
+      </c>
+      <c r="D19" s="55">
+        <v>32.491387614015672</v>
+      </c>
+      <c r="E19" s="53">
+        <v>308</v>
+      </c>
+      <c r="F19" s="54">
+        <v>84.299608472110648</v>
+      </c>
+      <c r="G19" s="55">
+        <v>45.398763556120599</v>
+      </c>
+      <c r="H19" s="53">
+        <v>228</v>
+      </c>
+      <c r="I19" s="54">
+        <v>67.629497139094298</v>
+      </c>
+      <c r="J19" s="54">
+        <v>21.481974955315167</v>
+      </c>
+      <c r="K19" s="43"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="43"/>
+    </row>
+    <row r="20" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="53">
+        <v>376</v>
+      </c>
+      <c r="C20" s="54">
+        <v>71.987762080446331</v>
+      </c>
+      <c r="D20" s="55">
+        <v>25.844919976787249</v>
+      </c>
+      <c r="E20" s="53">
+        <v>211</v>
+      </c>
+      <c r="F20" s="54">
+        <v>77.572816426319605</v>
+      </c>
+      <c r="G20" s="55">
+        <v>34.537115255947292</v>
+      </c>
+      <c r="H20" s="53">
+        <v>165</v>
+      </c>
+      <c r="I20" s="54">
+        <v>65.91865637802951</v>
+      </c>
+      <c r="J20" s="54">
+        <v>19.012569985044827</v>
+      </c>
+      <c r="K20" s="43"/>
+      <c r="L20" s="43"/>
+      <c r="M20" s="43"/>
+    </row>
+    <row r="21" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="53">
+        <v>597</v>
+      </c>
+      <c r="C21" s="54">
+        <v>70.685602988449943</v>
+      </c>
+      <c r="D21" s="55">
+        <v>35.053568220197995</v>
+      </c>
+      <c r="E21" s="53">
+        <v>359</v>
+      </c>
+      <c r="F21" s="54">
+        <v>82.956677665936468</v>
+      </c>
+      <c r="G21" s="55">
+        <v>46.288097230419979</v>
+      </c>
+      <c r="H21" s="53">
+        <v>238</v>
+      </c>
+      <c r="I21" s="54">
+        <v>57.790976351835347</v>
+      </c>
+      <c r="J21" s="54">
+        <v>24.651148027131796</v>
+      </c>
+      <c r="K21" s="43"/>
+      <c r="L21" s="43"/>
+      <c r="M21" s="43"/>
+    </row>
+    <row r="22" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="53">
+        <v>168</v>
+      </c>
+      <c r="C22" s="54">
+        <v>75.180904050371211</v>
+      </c>
+      <c r="D22" s="55">
+        <v>35.363177165401339</v>
+      </c>
+      <c r="E22" s="53">
+        <v>121</v>
+      </c>
+      <c r="F22" s="54">
+        <v>104.50403765600035</v>
+      </c>
+      <c r="G22" s="55">
+        <v>52.382297748689446</v>
+      </c>
+      <c r="H22" s="53">
+        <v>47</v>
+      </c>
+      <c r="I22" s="54">
+        <v>43.64946691927635</v>
+      </c>
+      <c r="J22" s="54">
+        <v>19.061234178853038</v>
+      </c>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+    </row>
+    <row r="23" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="53">
+        <v>209</v>
+      </c>
+      <c r="C23" s="54">
+        <v>62.825305070964035</v>
+      </c>
+      <c r="D23" s="55">
+        <v>30.179794541668898</v>
+      </c>
+      <c r="E23" s="53">
+        <v>154</v>
+      </c>
+      <c r="F23" s="54">
+        <v>90.679181178770477</v>
+      </c>
+      <c r="G23" s="55">
+        <v>45.670927645124365</v>
+      </c>
+      <c r="H23" s="53">
+        <v>55</v>
+      </c>
+      <c r="I23" s="54">
+        <v>33.775692555223259</v>
+      </c>
+      <c r="J23" s="54">
+        <v>15.510714662864038</v>
+      </c>
+      <c r="K23" s="43"/>
+      <c r="L23" s="43"/>
+      <c r="M23" s="43"/>
+    </row>
+    <row r="24" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="53">
+        <v>50</v>
+      </c>
+      <c r="C24" s="54">
+        <v>49.004714253511189</v>
+      </c>
+      <c r="D24" s="55">
+        <v>19.050376437586088</v>
+      </c>
+      <c r="E24" s="53">
+        <v>32</v>
+      </c>
+      <c r="F24" s="54">
+        <v>60.859063721341563</v>
+      </c>
+      <c r="G24" s="55">
+        <v>27.362214335419537</v>
+      </c>
+      <c r="H24" s="53">
+        <v>18</v>
+      </c>
+      <c r="I24" s="54">
+        <v>36.400036400036399</v>
+      </c>
+      <c r="J24" s="54">
+        <v>12.068021385663927</v>
+      </c>
+      <c r="K24" s="43"/>
+      <c r="L24" s="43"/>
+      <c r="M24" s="43"/>
+    </row>
+    <row r="25" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="52" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="53">
+        <v>230</v>
+      </c>
+      <c r="C25" s="54">
+        <v>61.729886121779643</v>
+      </c>
+      <c r="D25" s="55">
+        <v>31.246991927929077</v>
+      </c>
+      <c r="E25" s="53">
+        <v>136</v>
+      </c>
+      <c r="F25" s="54">
+        <v>72.62105957329787</v>
+      </c>
+      <c r="G25" s="55">
+        <v>41.316458870836513</v>
+      </c>
+      <c r="H25" s="53">
+        <v>94</v>
+      </c>
+      <c r="I25" s="54">
+        <v>50.723757874998313</v>
+      </c>
+      <c r="J25" s="54">
+        <v>22.910793984056497</v>
+      </c>
+      <c r="K25" s="43"/>
+      <c r="L25" s="43"/>
+      <c r="M25" s="43"/>
+    </row>
+    <row r="26" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="52" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="53">
+        <v>152</v>
+      </c>
+      <c r="C26" s="54">
+        <v>35.101980490688739</v>
+      </c>
+      <c r="D26" s="55">
+        <v>21.563180985147913</v>
+      </c>
+      <c r="E26" s="53">
+        <v>89</v>
+      </c>
+      <c r="F26" s="54">
+        <v>41.527561002354005</v>
+      </c>
+      <c r="G26" s="55">
+        <v>27.348066037822957</v>
+      </c>
+      <c r="H26" s="53">
+        <v>63</v>
+      </c>
+      <c r="I26" s="54">
+        <v>28.805464808180751</v>
+      </c>
+      <c r="J26" s="54">
+        <v>16.688513272915053</v>
+      </c>
+      <c r="K26" s="43"/>
+      <c r="L26" s="43"/>
+      <c r="M26" s="43"/>
+    </row>
+    <row r="27" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="53">
+        <v>107</v>
+      </c>
+      <c r="C27" s="54">
+        <v>39.538179285319693</v>
+      </c>
+      <c r="D27" s="55">
+        <v>21.302191451713409</v>
+      </c>
+      <c r="E27" s="53">
+        <v>62</v>
+      </c>
+      <c r="F27" s="54">
+        <v>46.912832929782084</v>
+      </c>
+      <c r="G27" s="55">
+        <v>28.300744681788427</v>
+      </c>
+      <c r="H27" s="53">
+        <v>45</v>
+      </c>
+      <c r="I27" s="54">
+        <v>32.499304875979043</v>
+      </c>
+      <c r="J27" s="54">
+        <v>15.575491758969752</v>
+      </c>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+    </row>
+    <row r="28" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="53">
+        <v>52</v>
+      </c>
+      <c r="C28" s="54">
+        <v>39.919853217770473</v>
+      </c>
+      <c r="D28" s="55">
+        <v>22.908341360435504</v>
+      </c>
+      <c r="E28" s="53">
+        <v>29</v>
+      </c>
+      <c r="F28" s="54">
+        <v>44.401913875598083</v>
+      </c>
+      <c r="G28" s="55">
+        <v>29.13669516518187</v>
+      </c>
+      <c r="H28" s="53">
+        <v>23</v>
+      </c>
+      <c r="I28" s="54">
+        <v>35.412673117931902</v>
+      </c>
+      <c r="J28" s="54">
+        <v>19.179680155695866</v>
+      </c>
+      <c r="K28" s="43"/>
+      <c r="L28" s="43"/>
+      <c r="M28" s="43"/>
+    </row>
+    <row r="29" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="58">
+        <v>2</v>
+      </c>
+      <c r="C29" s="59">
+        <v>15.966151758272462</v>
+      </c>
+      <c r="D29" s="60">
+        <v>17.062637326954505</v>
+      </c>
+      <c r="E29" s="61">
+        <v>1</v>
+      </c>
       <c r="F29" s="59">
-        <v>28.417163967036089</v>
+        <v>13.962580284836637</v>
       </c>
       <c r="G29" s="60">
-        <v>22.843986001105179</v>
+        <v>15.331010452961671</v>
       </c>
       <c r="H29" s="61">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I29" s="59">
-        <v>37.753657385559229</v>
+        <v>18.641066268990585</v>
       </c>
       <c r="J29" s="59">
-        <v>22.572277371204983</v>
+        <v>15.789473684210526</v>
       </c>
       <c r="K29" s="43"/>
       <c r="L29" s="43"/>
       <c r="M29" s="43"/>
     </row>
     <row r="30" spans="1:13" s="76" customFormat="1">
       <c r="A30" s="42" t="s">
         <v>118</v>
       </c>
       <c r="C30" s="79"/>
       <c r="D30" s="79"/>
       <c r="F30" s="80"/>
       <c r="G30" s="79"/>
       <c r="H30" s="81"/>
       <c r="I30" s="79"/>
       <c r="J30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A1:AM30"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="43" customWidth="1"/>
+    <col min="3" max="4" width="16" style="62" customWidth="1"/>
+    <col min="5" max="5" width="16" style="43" customWidth="1"/>
+    <col min="6" max="6" width="16" style="63" customWidth="1"/>
+    <col min="7" max="7" width="16" style="62" customWidth="1"/>
+    <col min="8" max="8" width="16" style="43" customWidth="1"/>
+    <col min="9" max="10" width="16" style="62" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="43"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" s="37" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="133" t="s">
+        <v>115</v>
+      </c>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
+    </row>
+    <row r="2" spans="1:39" s="37" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="38"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+    </row>
+    <row r="3" spans="1:39" s="42" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="86"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="135" t="s">
+        <v>124</v>
+      </c>
+      <c r="F3" s="135"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+      <c r="Q3" s="87"/>
+      <c r="R3" s="87"/>
+      <c r="S3" s="87"/>
+      <c r="T3" s="87"/>
+      <c r="U3" s="87"/>
+      <c r="V3" s="87"/>
+      <c r="W3" s="87"/>
+      <c r="X3" s="87"/>
+      <c r="Y3" s="87"/>
+      <c r="Z3" s="87"/>
+      <c r="AA3" s="87"/>
+      <c r="AB3" s="87"/>
+      <c r="AC3" s="87"/>
+      <c r="AD3" s="87"/>
+      <c r="AE3" s="87"/>
+      <c r="AF3" s="87"/>
+      <c r="AG3" s="87"/>
+      <c r="AH3" s="87"/>
+      <c r="AI3" s="87"/>
+      <c r="AJ3" s="87"/>
+      <c r="AK3" s="87"/>
+      <c r="AL3" s="87"/>
+      <c r="AM3" s="87"/>
+    </row>
+    <row r="4" spans="1:39" s="42" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="44"/>
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="J4" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="43"/>
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="43"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="43"/>
+      <c r="AM4" s="43"/>
+    </row>
+    <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="138" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+    </row>
+    <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="137"/>
+      <c r="B6" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="F6" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="H6" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="I6" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+    </row>
+    <row r="7" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="52" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="53">
+        <v>10353</v>
+      </c>
+      <c r="C7" s="54">
+        <v>44.236717224121094</v>
+      </c>
+      <c r="D7" s="55">
+        <v>24.690193176269531</v>
+      </c>
+      <c r="E7" s="53">
+        <v>6305</v>
+      </c>
+      <c r="F7" s="54">
+        <v>53.928001403808594</v>
+      </c>
+      <c r="G7" s="55">
+        <v>32.429908752441406</v>
+      </c>
+      <c r="H7" s="53">
+        <v>4048</v>
+      </c>
+      <c r="I7" s="54">
+        <v>34.561000823974609</v>
+      </c>
+      <c r="J7" s="54">
+        <v>17.785037994384766</v>
+      </c>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+    </row>
+    <row r="8" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="52" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="53">
+        <v>1247</v>
+      </c>
+      <c r="C8" s="54">
+        <v>31.482954454364673</v>
+      </c>
+      <c r="D8" s="55">
+        <v>22.120511864452759</v>
+      </c>
+      <c r="E8" s="53">
+        <v>781</v>
+      </c>
+      <c r="F8" s="54">
+        <v>40.032815631968738</v>
+      </c>
+      <c r="G8" s="55">
+        <v>29.224567350368073</v>
+      </c>
+      <c r="H8" s="53">
+        <v>466</v>
+      </c>
+      <c r="I8" s="54">
+        <v>23.184379499436311</v>
+      </c>
+      <c r="J8" s="54">
+        <v>15.836306403710008</v>
+      </c>
+      <c r="K8" s="43"/>
+      <c r="L8" s="43"/>
+      <c r="M8" s="43"/>
+    </row>
+    <row r="9" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="53">
+        <v>1060</v>
+      </c>
+      <c r="C9" s="54">
+        <v>39.340628793146415</v>
+      </c>
+      <c r="D9" s="55">
+        <v>17.097370868970039</v>
+      </c>
+      <c r="E9" s="53">
+        <v>638</v>
+      </c>
+      <c r="F9" s="54">
+        <v>49.350610172336509</v>
+      </c>
+      <c r="G9" s="55">
+        <v>22.189541826629977</v>
+      </c>
+      <c r="H9" s="53">
+        <v>422</v>
+      </c>
+      <c r="I9" s="54">
+        <v>30.10791046107197</v>
+      </c>
+      <c r="J9" s="54">
+        <v>12.667450667560974</v>
+      </c>
+      <c r="K9" s="43"/>
+      <c r="L9" s="43"/>
+      <c r="M9" s="43"/>
+    </row>
+    <row r="10" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="52" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="53">
+        <v>613</v>
+      </c>
+      <c r="C10" s="54">
+        <v>29.885302354674184</v>
+      </c>
+      <c r="D10" s="55">
+        <v>20.262149002404612</v>
+      </c>
+      <c r="E10" s="53">
+        <v>401</v>
+      </c>
+      <c r="F10" s="54">
+        <v>38.945613082618117</v>
+      </c>
+      <c r="G10" s="55">
+        <v>25.191238566417326</v>
+      </c>
+      <c r="H10" s="53">
+        <v>212</v>
+      </c>
+      <c r="I10" s="54">
+        <v>20.753092528935635</v>
+      </c>
+      <c r="J10" s="54">
+        <v>15.166573092958693</v>
+      </c>
+      <c r="K10" s="43"/>
+      <c r="L10" s="43"/>
+      <c r="M10" s="43"/>
+    </row>
+    <row r="11" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="53">
+        <v>840</v>
+      </c>
+      <c r="C11" s="54">
+        <v>30.987756884815557</v>
+      </c>
+      <c r="D11" s="55">
+        <v>21.82030449917329</v>
+      </c>
+      <c r="E11" s="53">
+        <v>527</v>
+      </c>
+      <c r="F11" s="54">
+        <v>39.229654641325951</v>
+      </c>
+      <c r="G11" s="55">
+        <v>28.698855027305594</v>
+      </c>
+      <c r="H11" s="53">
+        <v>313</v>
+      </c>
+      <c r="I11" s="54">
+        <v>22.890549896096648</v>
+      </c>
+      <c r="J11" s="54">
+        <v>15.559769115210038</v>
+      </c>
+      <c r="K11" s="43"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="43"/>
+    </row>
+    <row r="12" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="52" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="53">
+        <v>1114</v>
+      </c>
+      <c r="C12" s="54">
+        <v>59.137484565328869</v>
+      </c>
+      <c r="D12" s="55">
+        <v>30.69590907203321</v>
+      </c>
+      <c r="E12" s="53">
+        <v>646</v>
+      </c>
+      <c r="F12" s="54">
+        <v>68.409593439456444</v>
+      </c>
+      <c r="G12" s="55">
+        <v>40.454413972663019</v>
+      </c>
+      <c r="H12" s="53">
+        <v>468</v>
+      </c>
+      <c r="I12" s="54">
+        <v>49.817230374885305</v>
+      </c>
+      <c r="J12" s="54">
+        <v>22.397836351230271</v>
+      </c>
+      <c r="K12" s="43"/>
+      <c r="L12" s="43"/>
+      <c r="M12" s="43"/>
+    </row>
+    <row r="13" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="53">
+        <v>1444</v>
+      </c>
+      <c r="C13" s="54">
+        <v>51.953014183280807</v>
+      </c>
+      <c r="D13" s="55">
+        <v>31.851485285545749</v>
+      </c>
+      <c r="E13" s="53">
+        <v>924</v>
+      </c>
+      <c r="F13" s="54">
+        <v>66.741473939224093</v>
+      </c>
+      <c r="G13" s="55">
+        <v>42.4039174051182</v>
+      </c>
+      <c r="H13" s="53">
+        <v>520</v>
+      </c>
+      <c r="I13" s="54">
+        <v>37.276306319480888</v>
+      </c>
+      <c r="J13" s="54">
+        <v>22.143989401008341</v>
+      </c>
+      <c r="K13" s="43"/>
+      <c r="L13" s="43"/>
+      <c r="M13" s="43"/>
+    </row>
+    <row r="14" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="53">
+        <v>207</v>
+      </c>
+      <c r="C14" s="54">
+        <v>45.135750676218585</v>
+      </c>
+      <c r="D14" s="55">
+        <v>20.457445636383554</v>
+      </c>
+      <c r="E14" s="53">
+        <v>116</v>
+      </c>
+      <c r="F14" s="54">
+        <v>49.805287088838035</v>
+      </c>
+      <c r="G14" s="55">
+        <v>25.571279615661091</v>
+      </c>
+      <c r="H14" s="53">
+        <v>91</v>
+      </c>
+      <c r="I14" s="54">
+        <v>40.317310525254804</v>
+      </c>
+      <c r="J14" s="54">
+        <v>16.034673399104776</v>
+      </c>
+      <c r="K14" s="43"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="43"/>
+    </row>
+    <row r="15" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="53">
+        <v>213</v>
+      </c>
+      <c r="C15" s="54">
+        <v>39.883308554501568</v>
+      </c>
+      <c r="D15" s="55">
+        <v>22.610066745596587</v>
+      </c>
+      <c r="E15" s="53">
+        <v>134</v>
+      </c>
+      <c r="F15" s="54">
+        <v>48.981262839304904</v>
+      </c>
+      <c r="G15" s="55">
+        <v>30.553098972525806</v>
+      </c>
+      <c r="H15" s="53">
+        <v>79</v>
+      </c>
+      <c r="I15" s="54">
+        <v>30.328158351376668</v>
+      </c>
+      <c r="J15" s="54">
+        <v>14.936969991356449</v>
+      </c>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="43"/>
+    </row>
+    <row r="16" spans="1:39" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="53">
+        <v>242</v>
+      </c>
+      <c r="C16" s="54">
+        <v>42.730288888535746</v>
+      </c>
+      <c r="D16" s="55">
+        <v>19.766746405354208</v>
+      </c>
+      <c r="E16" s="53">
+        <v>136</v>
+      </c>
+      <c r="F16" s="54">
+        <v>46.55453641437645</v>
+      </c>
+      <c r="G16" s="55">
+        <v>24.025989470700981</v>
+      </c>
+      <c r="H16" s="53">
+        <v>106</v>
+      </c>
+      <c r="I16" s="54">
+        <v>38.656151707161413</v>
+      </c>
+      <c r="J16" s="54">
+        <v>16.256475715763948</v>
+      </c>
+      <c r="K16" s="43"/>
+      <c r="L16" s="43"/>
+      <c r="M16" s="43"/>
+    </row>
+    <row r="17" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="53">
+        <v>578</v>
+      </c>
+      <c r="C17" s="54">
+        <v>44.676552964324074</v>
+      </c>
+      <c r="D17" s="55">
+        <v>22.245211731517657</v>
+      </c>
+      <c r="E17" s="53">
+        <v>336</v>
+      </c>
+      <c r="F17" s="54">
+        <v>50.74605000147254</v>
+      </c>
+      <c r="G17" s="55">
+        <v>31.268870055369796</v>
+      </c>
+      <c r="H17" s="53">
+        <v>242</v>
+      </c>
+      <c r="I17" s="54">
+        <v>38.313994265566642</v>
+      </c>
+      <c r="J17" s="54">
+        <v>15.206305489041618</v>
+      </c>
+      <c r="K17" s="43"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="43"/>
+    </row>
+    <row r="18" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="53">
+        <v>326</v>
+      </c>
+      <c r="C18" s="54">
+        <v>63.20665182150519</v>
+      </c>
+      <c r="D18" s="55">
+        <v>29.50521152866553</v>
+      </c>
+      <c r="E18" s="53">
+        <v>204</v>
+      </c>
+      <c r="F18" s="54">
+        <v>77.072310072481969</v>
+      </c>
+      <c r="G18" s="55">
+        <v>41.092145858951575</v>
+      </c>
+      <c r="H18" s="53">
+        <v>122</v>
+      </c>
+      <c r="I18" s="54">
+        <v>48.589703762117558</v>
+      </c>
+      <c r="J18" s="54">
+        <v>19.365185298064794</v>
+      </c>
+      <c r="K18" s="43"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="43"/>
+    </row>
+    <row r="19" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="53">
+        <v>555</v>
+      </c>
+      <c r="C19" s="54">
+        <v>78.548036016043611</v>
+      </c>
+      <c r="D19" s="55">
+        <v>32.987422125785272</v>
+      </c>
+      <c r="E19" s="53">
+        <v>306</v>
+      </c>
+      <c r="F19" s="54">
+        <v>83.225448492694653</v>
+      </c>
+      <c r="G19" s="55">
+        <v>44.579097672238063</v>
+      </c>
+      <c r="H19" s="53">
+        <v>249</v>
+      </c>
+      <c r="I19" s="54">
+        <v>73.473434484712214</v>
+      </c>
+      <c r="J19" s="54">
+        <v>23.817242112787579</v>
+      </c>
+      <c r="K19" s="43"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="43"/>
+    </row>
+    <row r="20" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="53">
+        <v>414</v>
+      </c>
+      <c r="C20" s="54">
+        <v>78.556980375934998</v>
+      </c>
+      <c r="D20" s="55">
+        <v>29.706802061957763</v>
+      </c>
+      <c r="E20" s="53">
+        <v>237</v>
+      </c>
+      <c r="F20" s="54">
+        <v>86.337225187155056</v>
+      </c>
+      <c r="G20" s="55">
+        <v>40.656674765839853</v>
+      </c>
+      <c r="H20" s="53">
+        <v>177</v>
+      </c>
+      <c r="I20" s="54">
+        <v>70.098732282248392</v>
+      </c>
+      <c r="J20" s="54">
+        <v>20.538018683192451</v>
+      </c>
+      <c r="K20" s="43"/>
+      <c r="L20" s="43"/>
+      <c r="M20" s="43"/>
+    </row>
+    <row r="21" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="53">
+        <v>612</v>
+      </c>
+      <c r="C21" s="54">
+        <v>71.991403379478797</v>
+      </c>
+      <c r="D21" s="55">
+        <v>37.766237760160855</v>
+      </c>
+      <c r="E21" s="53">
+        <v>374</v>
+      </c>
+      <c r="F21" s="54">
+        <v>85.811996012266064</v>
+      </c>
+      <c r="G21" s="55">
+        <v>49.69949652411244</v>
+      </c>
+      <c r="H21" s="53">
+        <v>238</v>
+      </c>
+      <c r="I21" s="54">
+        <v>57.45114841948994</v>
+      </c>
+      <c r="J21" s="54">
+        <v>26.717326906140652</v>
+      </c>
+      <c r="K21" s="43"/>
+      <c r="L21" s="43"/>
+      <c r="M21" s="43"/>
+    </row>
+    <row r="22" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="53">
+        <v>139</v>
+      </c>
+      <c r="C22" s="54">
+        <v>61.875265696397214</v>
+      </c>
+      <c r="D22" s="55">
+        <v>30.216246222899198</v>
+      </c>
+      <c r="E22" s="53">
+        <v>84</v>
+      </c>
+      <c r="F22" s="54">
+        <v>72.016769619211331</v>
+      </c>
+      <c r="G22" s="55">
+        <v>38.842242145606598</v>
+      </c>
+      <c r="H22" s="53">
+        <v>55</v>
+      </c>
+      <c r="I22" s="54">
+        <v>50.923096864988985</v>
+      </c>
+      <c r="J22" s="54">
+        <v>22.295164702063389</v>
+      </c>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+    </row>
+    <row r="23" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="53">
+        <v>223</v>
+      </c>
+      <c r="C23" s="54">
+        <v>66.837607093777962</v>
+      </c>
+      <c r="D23" s="55">
+        <v>32.699052146863302</v>
+      </c>
+      <c r="E23" s="53">
+        <v>161</v>
+      </c>
+      <c r="F23" s="54">
+        <v>94.334095037206311</v>
+      </c>
+      <c r="G23" s="55">
+        <v>47.280386323924176</v>
+      </c>
+      <c r="H23" s="53">
+        <v>62</v>
+      </c>
+      <c r="I23" s="54">
+        <v>38.042761290876797</v>
+      </c>
+      <c r="J23" s="54">
+        <v>18.306903524549568</v>
+      </c>
+      <c r="K23" s="43"/>
+      <c r="L23" s="43"/>
+      <c r="M23" s="43"/>
+    </row>
+    <row r="24" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="53">
+        <v>43</v>
+      </c>
+      <c r="C24" s="54">
+        <v>42.540982795635095</v>
+      </c>
+      <c r="D24" s="55">
+        <v>19.828022435494074</v>
+      </c>
+      <c r="E24" s="53">
+        <v>21</v>
+      </c>
+      <c r="F24" s="54">
+        <v>40.344658655370161</v>
+      </c>
+      <c r="G24" s="55">
+        <v>22.918732155900631</v>
+      </c>
+      <c r="H24" s="53">
+        <v>22</v>
+      </c>
+      <c r="I24" s="54">
+        <v>44.872775483147215</v>
+      </c>
+      <c r="J24" s="54">
+        <v>16.35536130661103</v>
+      </c>
+      <c r="K24" s="43"/>
+      <c r="L24" s="43"/>
+      <c r="M24" s="43"/>
+    </row>
+    <row r="25" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="52" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="53">
+        <v>171</v>
+      </c>
+      <c r="C25" s="54">
+        <v>45.722475270424376</v>
+      </c>
+      <c r="D25" s="55">
+        <v>23.496140212782688</v>
+      </c>
+      <c r="E25" s="53">
+        <v>99</v>
+      </c>
+      <c r="F25" s="54">
+        <v>52.624025259532125</v>
+      </c>
+      <c r="G25" s="55">
+        <v>29.279449142972855</v>
+      </c>
+      <c r="H25" s="53">
+        <v>72</v>
+      </c>
+      <c r="I25" s="54">
+        <v>38.737064107151021</v>
+      </c>
+      <c r="J25" s="54">
+        <v>18.347884390496727</v>
+      </c>
+      <c r="K25" s="43"/>
+      <c r="L25" s="43"/>
+      <c r="M25" s="43"/>
+    </row>
+    <row r="26" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="52" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="53">
+        <v>141</v>
+      </c>
+      <c r="C26" s="54">
+        <v>32.772748878230644</v>
+      </c>
+      <c r="D26" s="55">
+        <v>19.095047480932831</v>
+      </c>
+      <c r="E26" s="53">
+        <v>84</v>
+      </c>
+      <c r="F26" s="54">
+        <v>39.434860886486284</v>
+      </c>
+      <c r="G26" s="55">
+        <v>23.056734641589589</v>
+      </c>
+      <c r="H26" s="53">
+        <v>57</v>
+      </c>
+      <c r="I26" s="54">
+        <v>26.239952860154862</v>
+      </c>
+      <c r="J26" s="54">
+        <v>15.220998568998338</v>
+      </c>
+      <c r="K26" s="43"/>
+      <c r="L26" s="43"/>
+      <c r="M26" s="43"/>
+    </row>
+    <row r="27" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="53">
+        <v>127</v>
+      </c>
+      <c r="C27" s="54">
+        <v>46.884661885907839</v>
+      </c>
+      <c r="D27" s="55">
+        <v>26.315702142599495</v>
+      </c>
+      <c r="E27" s="53">
+        <v>70</v>
+      </c>
+      <c r="F27" s="54">
+        <v>52.818429104463533</v>
+      </c>
+      <c r="G27" s="55">
+        <v>32.341809401634677</v>
+      </c>
+      <c r="H27" s="53">
+        <v>57</v>
+      </c>
+      <c r="I27" s="54">
+        <v>41.200451036516611</v>
+      </c>
+      <c r="J27" s="54">
+        <v>21.15698933869027</v>
+      </c>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+    </row>
+    <row r="28" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="53">
+        <v>40</v>
+      </c>
+      <c r="C28" s="54">
+        <v>32.201452285498078</v>
+      </c>
+      <c r="D28" s="55">
+        <v>17.296547532651957</v>
+      </c>
+      <c r="E28" s="53">
+        <v>24</v>
+      </c>
+      <c r="F28" s="54">
+        <v>38.485900529982921</v>
+      </c>
+      <c r="G28" s="55">
+        <v>26.955472902260748</v>
+      </c>
+      <c r="H28" s="53">
+        <v>16</v>
+      </c>
+      <c r="I28" s="54">
+        <v>25.865901467081599</v>
+      </c>
+      <c r="J28" s="54">
+        <v>9.8606164158668932</v>
+      </c>
+      <c r="K28" s="43"/>
+      <c r="L28" s="43"/>
+      <c r="M28" s="43"/>
+    </row>
+    <row r="29" spans="1:13" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="58">
+        <v>4</v>
+      </c>
+      <c r="C29" s="59">
+        <v>32.426735843703135</v>
+      </c>
+      <c r="D29" s="60">
+        <v>21.650223659958467</v>
+      </c>
+      <c r="E29" s="61">
+        <v>2</v>
+      </c>
+      <c r="F29" s="59">
+        <v>28.417163967036089</v>
+      </c>
+      <c r="G29" s="60">
+        <v>22.843986001105179</v>
+      </c>
+      <c r="H29" s="61">
+        <v>2</v>
+      </c>
+      <c r="I29" s="59">
+        <v>37.753657385559229</v>
+      </c>
+      <c r="J29" s="59">
+        <v>22.572277371204983</v>
+      </c>
+      <c r="K29" s="43"/>
+      <c r="L29" s="43"/>
+      <c r="M29" s="43"/>
+    </row>
+    <row r="30" spans="1:13" s="76" customFormat="1">
+      <c r="A30" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="C30" s="79"/>
+      <c r="D30" s="79"/>
+      <c r="F30" s="80"/>
+      <c r="G30" s="79"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="79"/>
+      <c r="J30" s="79"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="28" customWidth="1"/>
     <col min="3" max="4" width="16" style="35" customWidth="1"/>
     <col min="5" max="5" width="16" style="28" customWidth="1"/>
     <col min="6" max="6" width="16" style="36" customWidth="1"/>
     <col min="7" max="7" width="16" style="35" customWidth="1"/>
     <col min="8" max="8" width="16" style="28" customWidth="1"/>
     <col min="9" max="10" width="16" style="35" customWidth="1"/>
     <col min="11" max="16384" width="10" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="19" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="133" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="130"/>
-[...7 lines deleted...]
-      <c r="J1" s="130"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
     </row>
     <row r="2" spans="1:39" s="19" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="20"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="22"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
     <row r="3" spans="1:39" s="23" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="84"/>
       <c r="B3" s="85"/>
       <c r="C3" s="85"/>
       <c r="D3" s="85"/>
-      <c r="E3" s="138" t="s">
+      <c r="E3" s="141" t="s">
         <v>123</v>
       </c>
-      <c r="F3" s="138"/>
+      <c r="F3" s="141"/>
       <c r="G3" s="85"/>
       <c r="H3" s="85"/>
       <c r="L3" s="85"/>
       <c r="M3" s="85"/>
       <c r="N3" s="85"/>
       <c r="O3" s="85"/>
       <c r="P3" s="85"/>
       <c r="Q3" s="85"/>
       <c r="R3" s="85"/>
       <c r="S3" s="85"/>
       <c r="T3" s="85"/>
       <c r="U3" s="85"/>
       <c r="V3" s="85"/>
       <c r="W3" s="85"/>
       <c r="X3" s="85"/>
       <c r="Y3" s="85"/>
       <c r="Z3" s="85"/>
       <c r="AA3" s="85"/>
       <c r="AB3" s="85"/>
       <c r="AC3" s="85"/>
       <c r="AD3" s="85"/>
       <c r="AE3" s="85"/>
       <c r="AF3" s="85"/>
       <c r="AG3" s="85"/>
       <c r="AH3" s="85"/>
@@ -5369,74 +6554,74 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -6260,112 +7445,112 @@
       <c r="F30" s="80"/>
       <c r="G30" s="79"/>
       <c r="H30" s="81"/>
       <c r="I30" s="79"/>
       <c r="J30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="10" customWidth="1"/>
     <col min="3" max="4" width="16" style="17" customWidth="1"/>
     <col min="5" max="5" width="16" style="10" customWidth="1"/>
     <col min="6" max="6" width="16" style="18" customWidth="1"/>
     <col min="7" max="7" width="16" style="17" customWidth="1"/>
     <col min="8" max="8" width="16" style="10" customWidth="1"/>
     <col min="9" max="10" width="16" style="17" customWidth="1"/>
     <col min="11" max="16384" width="10" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="88" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="133" t="s">
         <v>116</v>
       </c>
-      <c r="B1" s="130"/>
-[...7 lines deleted...]
-      <c r="J1" s="130"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
       <c r="K1" s="90"/>
       <c r="L1" s="90"/>
       <c r="M1" s="90"/>
       <c r="N1" s="90"/>
       <c r="O1" s="90"/>
       <c r="P1" s="91"/>
       <c r="Q1" s="91"/>
       <c r="R1" s="91"/>
       <c r="S1" s="90"/>
     </row>
     <row r="2" spans="1:39" s="1" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="F2" s="4"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
     </row>
     <row r="3" spans="1:39" s="5" customFormat="1" ht="18" customHeight="1">
       <c r="B3" s="83"/>
       <c r="C3" s="83"/>
       <c r="D3" s="83"/>
-      <c r="E3" s="139" t="s">
+      <c r="E3" s="142" t="s">
         <v>122</v>
       </c>
-      <c r="F3" s="139"/>
+      <c r="F3" s="142"/>
       <c r="G3" s="83"/>
       <c r="H3" s="83"/>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
       <c r="N3" s="83"/>
       <c r="O3" s="83"/>
       <c r="P3" s="83"/>
       <c r="Q3" s="83"/>
       <c r="R3" s="83"/>
       <c r="S3" s="83"/>
       <c r="T3" s="83"/>
       <c r="U3" s="83"/>
       <c r="V3" s="83"/>
       <c r="W3" s="83"/>
       <c r="X3" s="83"/>
       <c r="Y3" s="83"/>
       <c r="Z3" s="83"/>
       <c r="AA3" s="83"/>
       <c r="AB3" s="83"/>
       <c r="AC3" s="83"/>
       <c r="AD3" s="83"/>
       <c r="AE3" s="83"/>
       <c r="AF3" s="83"/>
       <c r="AG3" s="83"/>
       <c r="AH3" s="83"/>
@@ -6395,74 +7580,74 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -7286,112 +8471,112 @@
       <c r="F30" s="80"/>
       <c r="G30" s="79"/>
       <c r="H30" s="81"/>
       <c r="I30" s="79"/>
       <c r="J30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AM33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="11.109375" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="109" customWidth="1"/>
     <col min="3" max="4" width="16" style="124" customWidth="1"/>
     <col min="5" max="5" width="16" style="109" customWidth="1"/>
     <col min="6" max="6" width="16" style="125" customWidth="1"/>
     <col min="7" max="7" width="16" style="124" customWidth="1"/>
     <col min="8" max="8" width="16" style="109" customWidth="1"/>
     <col min="9" max="10" width="16" style="124" customWidth="1"/>
-    <col min="11" max="16384" width="11.125" style="109"/>
+    <col min="11" max="16384" width="11.109375" style="109"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="88" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="140" t="s">
+      <c r="A1" s="143" t="s">
         <v>116</v>
       </c>
-      <c r="B1" s="140"/>
-[...7 lines deleted...]
-      <c r="J1" s="140"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
     </row>
     <row r="2" spans="1:39" s="88" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="89"/>
       <c r="B2" s="90"/>
       <c r="C2" s="90"/>
       <c r="D2" s="90"/>
       <c r="E2" s="91"/>
       <c r="F2" s="90"/>
       <c r="G2" s="90"/>
       <c r="H2" s="90"/>
       <c r="I2" s="91"/>
       <c r="J2" s="91"/>
     </row>
     <row r="3" spans="1:39" s="92" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="141" t="s">
+      <c r="A3" s="144" t="s">
         <v>121</v>
       </c>
-      <c r="B3" s="141"/>
-[...7 lines deleted...]
-      <c r="J3" s="141"/>
+      <c r="B3" s="144"/>
+      <c r="C3" s="144"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
       <c r="L3" s="93"/>
       <c r="M3" s="93"/>
       <c r="N3" s="93"/>
       <c r="O3" s="93"/>
       <c r="P3" s="93"/>
       <c r="Q3" s="93"/>
       <c r="R3" s="93"/>
       <c r="S3" s="93"/>
       <c r="T3" s="93"/>
       <c r="U3" s="93"/>
       <c r="V3" s="93"/>
       <c r="W3" s="93"/>
       <c r="X3" s="93"/>
       <c r="Y3" s="93"/>
       <c r="Z3" s="93"/>
       <c r="AA3" s="93"/>
       <c r="AB3" s="93"/>
       <c r="AC3" s="93"/>
       <c r="AD3" s="93"/>
       <c r="AE3" s="93"/>
       <c r="AF3" s="93"/>
       <c r="AG3" s="93"/>
       <c r="AH3" s="93"/>
       <c r="AI3" s="93"/>
       <c r="AJ3" s="93"/>
@@ -7419,74 +8604,74 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -8291,165 +9476,165 @@
       <c r="H29" s="116">
         <v>2</v>
       </c>
       <c r="I29" s="115">
         <v>47.214399999999998</v>
       </c>
       <c r="J29" s="115">
         <v>29.7348</v>
       </c>
       <c r="K29" s="109"/>
       <c r="L29" s="109"/>
       <c r="M29" s="109"/>
     </row>
     <row r="30" spans="1:13" s="76" customFormat="1">
       <c r="A30" s="42" t="s">
         <v>118</v>
       </c>
       <c r="C30" s="79"/>
       <c r="D30" s="79"/>
       <c r="F30" s="80"/>
       <c r="G30" s="79"/>
       <c r="H30" s="81"/>
       <c r="I30" s="79"/>
       <c r="J30" s="79"/>
     </row>
-    <row r="31" spans="1:13" s="110" customFormat="1" ht="16.7" customHeight="1">
+    <row r="31" spans="1:13" s="110" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A31" s="117"/>
       <c r="B31" s="118"/>
       <c r="C31" s="119"/>
       <c r="D31" s="119"/>
       <c r="E31" s="118"/>
       <c r="F31" s="119"/>
       <c r="G31" s="119"/>
       <c r="H31" s="118"/>
       <c r="I31" s="119"/>
       <c r="J31" s="119"/>
       <c r="K31" s="109"/>
       <c r="L31" s="109"/>
       <c r="M31" s="109"/>
     </row>
-    <row r="32" spans="1:13" s="110" customFormat="1" ht="16.7" customHeight="1">
+    <row r="32" spans="1:13" s="110" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A32" s="117"/>
       <c r="B32" s="118"/>
       <c r="C32" s="119"/>
       <c r="D32" s="119"/>
       <c r="E32" s="118"/>
       <c r="F32" s="119"/>
       <c r="G32" s="119"/>
       <c r="H32" s="118"/>
       <c r="I32" s="119"/>
       <c r="J32" s="119"/>
       <c r="K32" s="109"/>
       <c r="L32" s="109"/>
       <c r="M32" s="109"/>
     </row>
     <row r="33" spans="1:10" s="88" customFormat="1">
       <c r="A33" s="120"/>
       <c r="C33" s="121"/>
       <c r="D33" s="121"/>
       <c r="F33" s="122"/>
       <c r="G33" s="121"/>
       <c r="H33" s="123"/>
       <c r="I33" s="121"/>
       <c r="J33" s="121"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:AM225"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="43" customWidth="1"/>
     <col min="3" max="4" width="16" style="62" customWidth="1"/>
     <col min="5" max="5" width="16" style="43" customWidth="1"/>
     <col min="6" max="6" width="16" style="63" customWidth="1"/>
     <col min="7" max="7" width="16" style="62" customWidth="1"/>
     <col min="8" max="8" width="16" style="43" customWidth="1"/>
     <col min="9" max="10" width="16" style="62" customWidth="1"/>
     <col min="11" max="16384" width="10" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="88" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="140" t="s">
+      <c r="A1" s="143" t="s">
         <v>116</v>
       </c>
-      <c r="B1" s="140"/>
-[...7 lines deleted...]
-      <c r="J1" s="140"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
     </row>
     <row r="2" spans="1:39" s="88" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="89"/>
       <c r="B2" s="90"/>
       <c r="C2" s="90"/>
       <c r="D2" s="90"/>
       <c r="E2" s="91"/>
       <c r="F2" s="90"/>
       <c r="G2" s="90"/>
       <c r="H2" s="90"/>
       <c r="I2" s="91"/>
       <c r="J2" s="91"/>
     </row>
     <row r="3" spans="1:39" s="92" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="141" t="s">
+      <c r="A3" s="144" t="s">
         <v>131</v>
       </c>
-      <c r="B3" s="141"/>
-[...7 lines deleted...]
-      <c r="J3" s="141"/>
+      <c r="B3" s="144"/>
+      <c r="C3" s="144"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
       <c r="L3" s="93"/>
       <c r="M3" s="93"/>
       <c r="N3" s="93"/>
       <c r="O3" s="93"/>
       <c r="P3" s="93"/>
       <c r="Q3" s="93"/>
       <c r="R3" s="93"/>
       <c r="S3" s="93"/>
       <c r="T3" s="93"/>
       <c r="U3" s="93"/>
       <c r="V3" s="93"/>
       <c r="W3" s="93"/>
       <c r="X3" s="93"/>
       <c r="Y3" s="93"/>
       <c r="Z3" s="93"/>
       <c r="AA3" s="93"/>
       <c r="AB3" s="93"/>
       <c r="AC3" s="93"/>
       <c r="AD3" s="93"/>
       <c r="AE3" s="93"/>
       <c r="AF3" s="93"/>
       <c r="AG3" s="93"/>
       <c r="AH3" s="93"/>
       <c r="AI3" s="93"/>
       <c r="AJ3" s="93"/>
@@ -8477,74 +9662,74 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -9521,109 +10706,109 @@
     <row r="215" s="101" customFormat="1"/>
     <row r="216" s="101" customFormat="1"/>
     <row r="217" s="101" customFormat="1"/>
     <row r="218" s="101" customFormat="1"/>
     <row r="219" s="101" customFormat="1"/>
     <row r="220" s="101" customFormat="1"/>
     <row r="221" s="101" customFormat="1"/>
     <row r="222" s="101" customFormat="1"/>
     <row r="223" s="101" customFormat="1"/>
     <row r="224" s="101" customFormat="1"/>
     <row r="225" s="101" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:AM228"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="43" customWidth="1"/>
     <col min="3" max="4" width="16" style="62" customWidth="1"/>
     <col min="5" max="5" width="16" style="43" customWidth="1"/>
     <col min="6" max="6" width="16" style="63" customWidth="1"/>
     <col min="7" max="7" width="16" style="62" customWidth="1"/>
     <col min="8" max="8" width="16" style="43" customWidth="1"/>
     <col min="9" max="10" width="16" style="62" customWidth="1"/>
     <col min="11" max="16384" width="10" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="88" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="140" t="s">
+      <c r="A1" s="143" t="s">
         <v>116</v>
       </c>
-      <c r="B1" s="140"/>
-[...7 lines deleted...]
-      <c r="J1" s="140"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
     </row>
     <row r="2" spans="1:39" s="88" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="89"/>
       <c r="B2" s="90"/>
       <c r="C2" s="90"/>
       <c r="D2" s="90"/>
       <c r="E2" s="91"/>
       <c r="F2" s="90"/>
       <c r="G2" s="90"/>
       <c r="H2" s="90"/>
       <c r="I2" s="91"/>
       <c r="J2" s="91"/>
     </row>
     <row r="3" spans="1:39" s="92" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="141" t="s">
+      <c r="A3" s="144" t="s">
         <v>129</v>
       </c>
-      <c r="B3" s="141"/>
-[...7 lines deleted...]
-      <c r="J3" s="141"/>
+      <c r="B3" s="144"/>
+      <c r="C3" s="144"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
       <c r="L3" s="93"/>
       <c r="M3" s="93"/>
       <c r="N3" s="93"/>
       <c r="O3" s="93"/>
       <c r="P3" s="93"/>
       <c r="Q3" s="93"/>
       <c r="R3" s="93"/>
       <c r="S3" s="93"/>
       <c r="T3" s="93"/>
       <c r="U3" s="93"/>
       <c r="V3" s="93"/>
       <c r="W3" s="93"/>
       <c r="X3" s="93"/>
       <c r="Y3" s="93"/>
       <c r="Z3" s="93"/>
       <c r="AA3" s="93"/>
       <c r="AB3" s="93"/>
       <c r="AC3" s="93"/>
       <c r="AD3" s="93"/>
       <c r="AE3" s="93"/>
       <c r="AF3" s="93"/>
       <c r="AG3" s="93"/>
       <c r="AH3" s="93"/>
       <c r="AI3" s="93"/>
       <c r="AJ3" s="93"/>
@@ -9651,74 +10836,74 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -10795,109 +11980,109 @@
     <row r="219" s="101" customFormat="1"/>
     <row r="220" s="101" customFormat="1"/>
     <row r="221" s="101" customFormat="1"/>
     <row r="222" s="101" customFormat="1"/>
     <row r="223" s="101" customFormat="1"/>
     <row r="224" s="101" customFormat="1"/>
     <row r="225" s="101" customFormat="1"/>
     <row r="226" s="101" customFormat="1"/>
     <row r="227" s="101" customFormat="1"/>
     <row r="228" s="101" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:AM228"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="43" customWidth="1"/>
     <col min="3" max="4" width="16" style="62" customWidth="1"/>
     <col min="5" max="5" width="16" style="43" customWidth="1"/>
     <col min="6" max="6" width="16" style="63" customWidth="1"/>
     <col min="7" max="7" width="16" style="62" customWidth="1"/>
     <col min="8" max="8" width="16" style="43" customWidth="1"/>
     <col min="9" max="10" width="16" style="62" customWidth="1"/>
     <col min="11" max="16384" width="10" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="88" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="140" t="s">
+      <c r="A1" s="143" t="s">
         <v>116</v>
       </c>
-      <c r="B1" s="140"/>
-[...7 lines deleted...]
-      <c r="J1" s="140"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
     </row>
     <row r="2" spans="1:39" s="88" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="89"/>
       <c r="B2" s="90"/>
       <c r="C2" s="90"/>
       <c r="D2" s="90"/>
       <c r="E2" s="91"/>
       <c r="F2" s="90"/>
       <c r="G2" s="90"/>
       <c r="H2" s="90"/>
       <c r="I2" s="91"/>
       <c r="J2" s="91"/>
     </row>
     <row r="3" spans="1:39" s="92" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="141" t="s">
+      <c r="A3" s="144" t="s">
         <v>130</v>
       </c>
-      <c r="B3" s="141"/>
-[...7 lines deleted...]
-      <c r="J3" s="141"/>
+      <c r="B3" s="144"/>
+      <c r="C3" s="144"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
       <c r="L3" s="93"/>
       <c r="M3" s="93"/>
       <c r="N3" s="93"/>
       <c r="O3" s="93"/>
       <c r="P3" s="93"/>
       <c r="Q3" s="93"/>
       <c r="R3" s="93"/>
       <c r="S3" s="93"/>
       <c r="T3" s="93"/>
       <c r="U3" s="93"/>
       <c r="V3" s="93"/>
       <c r="W3" s="93"/>
       <c r="X3" s="93"/>
       <c r="Y3" s="93"/>
       <c r="Z3" s="93"/>
       <c r="AA3" s="93"/>
       <c r="AB3" s="93"/>
       <c r="AC3" s="93"/>
       <c r="AD3" s="93"/>
       <c r="AE3" s="93"/>
       <c r="AF3" s="93"/>
       <c r="AG3" s="93"/>
       <c r="AH3" s="93"/>
       <c r="AI3" s="93"/>
       <c r="AJ3" s="93"/>
@@ -10925,74 +12110,74 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -12063,104 +13248,993 @@
     <row r="220" s="101" customFormat="1"/>
     <row r="221" s="101" customFormat="1"/>
     <row r="222" s="101" customFormat="1"/>
     <row r="223" s="101" customFormat="1"/>
     <row r="224" s="101" customFormat="1"/>
     <row r="225" s="101" customFormat="1"/>
     <row r="226" s="101" customFormat="1"/>
     <row r="227" s="101" customFormat="1"/>
     <row r="228" s="101" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED04932C-D6FB-4236-8660-D826AFA2C4F2}">
+  <dimension ref="A1:K31"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="43" customWidth="1"/>
+    <col min="3" max="4" width="16" style="62" customWidth="1"/>
+    <col min="5" max="5" width="16" style="43" customWidth="1"/>
+    <col min="6" max="6" width="16" style="63" customWidth="1"/>
+    <col min="7" max="7" width="16" style="62" customWidth="1"/>
+    <col min="8" max="8" width="16" style="43" customWidth="1"/>
+    <col min="9" max="10" width="16" style="62" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="43"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" s="76" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="133" t="s">
+        <v>117</v>
+      </c>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
+    </row>
+    <row r="2" spans="1:11" s="76" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="38"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+    </row>
+    <row r="3" spans="1:11" s="42" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="86"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="134" t="s">
+        <v>138</v>
+      </c>
+      <c r="F3" s="135"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="K3" s="87"/>
+    </row>
+    <row r="4" spans="1:11" s="42" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="44"/>
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="J4" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" s="43"/>
+    </row>
+    <row r="5" spans="1:11" s="46" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="138" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
+    </row>
+    <row r="6" spans="1:11" s="46" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="137"/>
+      <c r="B6" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="F6" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="H6" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="I6" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="51" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="53">
+        <v>17259</v>
+      </c>
+      <c r="C7" s="54">
+        <v>73.72386148662315</v>
+      </c>
+      <c r="D7" s="55">
+        <v>30.078225147446901</v>
+      </c>
+      <c r="E7" s="53">
+        <v>10195</v>
+      </c>
+      <c r="F7" s="54">
+        <v>88.346954391480594</v>
+      </c>
+      <c r="G7" s="55">
+        <v>42.647447511948997</v>
+      </c>
+      <c r="H7" s="53">
+        <v>7064</v>
+      </c>
+      <c r="I7" s="54">
+        <v>59.5083601917039</v>
+      </c>
+      <c r="J7" s="54">
+        <v>20.278232161883299</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="52" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="53">
+        <v>2643</v>
+      </c>
+      <c r="C8" s="54">
+        <v>65.355105345234094</v>
+      </c>
+      <c r="D8" s="55">
+        <v>30.490076192587001</v>
+      </c>
+      <c r="E8" s="53">
+        <v>1569</v>
+      </c>
+      <c r="F8" s="54">
+        <v>79.828376622038604</v>
+      </c>
+      <c r="G8" s="55">
+        <v>43.258875429777603</v>
+      </c>
+      <c r="H8" s="53">
+        <v>1074</v>
+      </c>
+      <c r="I8" s="54">
+        <v>51.669542007722498</v>
+      </c>
+      <c r="J8" s="54">
+        <v>20.933764463347899</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="53">
+        <v>1815</v>
+      </c>
+      <c r="C9" s="54">
+        <v>72.560019429294499</v>
+      </c>
+      <c r="D9" s="55">
+        <v>23.008746559814799</v>
+      </c>
+      <c r="E9" s="53">
+        <v>1036</v>
+      </c>
+      <c r="F9" s="54">
+        <v>87.737090219728103</v>
+      </c>
+      <c r="G9" s="55">
+        <v>32.482662213688002</v>
+      </c>
+      <c r="H9" s="53">
+        <v>779</v>
+      </c>
+      <c r="I9" s="54">
+        <v>58.989366011978099</v>
+      </c>
+      <c r="J9" s="54">
+        <v>16.132733142459902</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="53">
+        <v>1076</v>
+      </c>
+      <c r="C10" s="54">
+        <v>46.219008082527601</v>
+      </c>
+      <c r="D10" s="55">
+        <v>24.604131847966599</v>
+      </c>
+      <c r="E10" s="53">
+        <v>652</v>
+      </c>
+      <c r="F10" s="54">
+        <v>56.831999553711903</v>
+      </c>
+      <c r="G10" s="55">
+        <v>34.119272564223898</v>
+      </c>
+      <c r="H10" s="53">
+        <v>424</v>
+      </c>
+      <c r="I10" s="54">
+        <v>35.9076918256224</v>
+      </c>
+      <c r="J10" s="54">
+        <v>17.212095473695602</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="53">
+        <v>1723</v>
+      </c>
+      <c r="C11" s="54">
+        <v>60.387171844086801</v>
+      </c>
+      <c r="D11" s="55">
+        <v>30.178513523381401</v>
+      </c>
+      <c r="E11" s="53">
+        <v>1031</v>
+      </c>
+      <c r="F11" s="54">
+        <v>73.952453808407896</v>
+      </c>
+      <c r="G11" s="55">
+        <v>43.225885794618698</v>
+      </c>
+      <c r="H11" s="53">
+        <v>692</v>
+      </c>
+      <c r="I11" s="54">
+        <v>47.425975727769398</v>
+      </c>
+      <c r="J11" s="54">
+        <v>20.185818937590501</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="52" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="53">
+        <v>1444</v>
+      </c>
+      <c r="C12" s="54">
+        <v>77.663699508174702</v>
+      </c>
+      <c r="D12" s="55">
+        <v>30.183838627391399</v>
+      </c>
+      <c r="E12" s="53">
+        <v>856</v>
+      </c>
+      <c r="F12" s="54">
+        <v>92.803148368491406</v>
+      </c>
+      <c r="G12" s="55">
+        <v>43.160758093927001</v>
+      </c>
+      <c r="H12" s="53">
+        <v>588</v>
+      </c>
+      <c r="I12" s="54">
+        <v>62.759094732078403</v>
+      </c>
+      <c r="J12" s="54">
+        <v>19.929349951048401</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="53">
+        <v>2112</v>
+      </c>
+      <c r="C13" s="54">
+        <v>77.2303415047447</v>
+      </c>
+      <c r="D13" s="55">
+        <v>32.762695245403897</v>
+      </c>
+      <c r="E13" s="53">
+        <v>1278</v>
+      </c>
+      <c r="F13" s="54">
+        <v>95.361392067394704</v>
+      </c>
+      <c r="G13" s="55">
+        <v>47.158536829825501</v>
+      </c>
+      <c r="H13" s="53">
+        <v>834</v>
+      </c>
+      <c r="I13" s="54">
+        <v>59.805889015615897</v>
+      </c>
+      <c r="J13" s="54">
+        <v>21.397953372455799</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="53">
+        <v>349</v>
+      </c>
+      <c r="C14" s="54">
+        <v>77.633016053795899</v>
+      </c>
+      <c r="D14" s="55">
+        <v>26.392197704251</v>
+      </c>
+      <c r="E14" s="53">
+        <v>213</v>
+      </c>
+      <c r="F14" s="54">
+        <v>94.455925002882395</v>
+      </c>
+      <c r="G14" s="55">
+        <v>39.526011191871902</v>
+      </c>
+      <c r="H14" s="53">
+        <v>136</v>
+      </c>
+      <c r="I14" s="54">
+        <v>60.701007368923797</v>
+      </c>
+      <c r="J14" s="54">
+        <v>15.612225244622801</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="53">
+        <v>344</v>
+      </c>
+      <c r="C15" s="54">
+        <v>58.111543756810001</v>
+      </c>
+      <c r="D15" s="55">
+        <v>28.093164000285402</v>
+      </c>
+      <c r="E15" s="53">
+        <v>219</v>
+      </c>
+      <c r="F15" s="54">
+        <v>72.687805873772106</v>
+      </c>
+      <c r="G15" s="55">
+        <v>40.0999925564482</v>
+      </c>
+      <c r="H15" s="53">
+        <v>125</v>
+      </c>
+      <c r="I15" s="54">
+        <v>43.0031323481602</v>
+      </c>
+      <c r="J15" s="54">
+        <v>17.944611972557801</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="53">
+        <v>487</v>
+      </c>
+      <c r="C16" s="54">
+        <v>91.247286704783207</v>
+      </c>
+      <c r="D16" s="55">
+        <v>33.016571237122598</v>
+      </c>
+      <c r="E16" s="53">
+        <v>301</v>
+      </c>
+      <c r="F16" s="54">
+        <v>109.705071946117</v>
+      </c>
+      <c r="G16" s="55">
+        <v>47.417670079674302</v>
+      </c>
+      <c r="H16" s="53">
+        <v>186</v>
+      </c>
+      <c r="I16" s="54">
+        <v>71.719829954596705</v>
+      </c>
+      <c r="J16" s="54">
+        <v>20.1993442932494</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="53">
+        <v>1202</v>
+      </c>
+      <c r="C17" s="54">
+        <v>97.536315439909501</v>
+      </c>
+      <c r="D17" s="55">
+        <v>34.443018256287303</v>
+      </c>
+      <c r="E17" s="53">
+        <v>685</v>
+      </c>
+      <c r="F17" s="54">
+        <v>109.65333538233</v>
+      </c>
+      <c r="G17" s="55">
+        <v>48.303362280075703</v>
+      </c>
+      <c r="H17" s="53">
+        <v>517</v>
+      </c>
+      <c r="I17" s="54">
+        <v>85.079702566625897</v>
+      </c>
+      <c r="J17" s="54">
+        <v>23.509260487672499</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="53">
+        <v>567</v>
+      </c>
+      <c r="C18" s="54">
+        <v>119.4447399548975</v>
+      </c>
+      <c r="D18" s="55">
+        <v>40.069724405731002</v>
+      </c>
+      <c r="E18" s="53">
+        <v>324</v>
+      </c>
+      <c r="F18" s="54">
+        <v>134.1059602649006</v>
+      </c>
+      <c r="G18" s="55">
+        <v>54.007677648324297</v>
+      </c>
+      <c r="H18" s="53">
+        <v>243</v>
+      </c>
+      <c r="I18" s="54">
+        <v>104.2486695424427</v>
+      </c>
+      <c r="J18" s="54">
+        <v>27.942018851433499</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="52" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="53">
+        <v>828</v>
+      </c>
+      <c r="C19" s="54">
+        <v>125.65492698583731</v>
+      </c>
+      <c r="D19" s="55">
+        <v>40.269732169838697</v>
+      </c>
+      <c r="E19" s="53">
+        <v>438</v>
+      </c>
+      <c r="F19" s="54">
+        <v>129.0761770465426</v>
+      </c>
+      <c r="G19" s="55">
+        <v>54.014356789481603</v>
+      </c>
+      <c r="H19" s="53">
+        <v>390</v>
+      </c>
+      <c r="I19" s="54">
+        <v>122.0225710468598</v>
+      </c>
+      <c r="J19" s="54">
+        <v>28.383153839123299</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="53">
+        <v>547</v>
+      </c>
+      <c r="C20" s="54">
+        <v>113.5625206312166</v>
+      </c>
+      <c r="D20" s="55">
+        <v>33.162738182801696</v>
+      </c>
+      <c r="E20" s="53">
+        <v>290</v>
+      </c>
+      <c r="F20" s="54">
+        <v>116.3313115753666</v>
+      </c>
+      <c r="G20" s="55">
+        <v>41.550365992293798</v>
+      </c>
+      <c r="H20" s="53">
+        <v>257</v>
+      </c>
+      <c r="I20" s="54">
+        <v>110.5923359941476</v>
+      </c>
+      <c r="J20" s="54">
+        <v>26.3708735920412</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="52" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="53">
+        <v>763</v>
+      </c>
+      <c r="C21" s="54">
+        <v>96.324032530506798</v>
+      </c>
+      <c r="D21" s="55">
+        <v>35.789439383444098</v>
+      </c>
+      <c r="E21" s="53">
+        <v>459</v>
+      </c>
+      <c r="F21" s="54">
+        <v>114.44329197750029</v>
+      </c>
+      <c r="G21" s="55">
+        <v>49.9327980903048</v>
+      </c>
+      <c r="H21" s="53">
+        <v>304</v>
+      </c>
+      <c r="I21" s="54">
+        <v>77.740214706198202</v>
+      </c>
+      <c r="J21" s="54">
+        <v>23.933547514673201</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="53">
+        <v>204</v>
+      </c>
+      <c r="C22" s="54">
+        <v>96.736792938214094</v>
+      </c>
+      <c r="D22" s="55">
+        <v>36.939942687290703</v>
+      </c>
+      <c r="E22" s="53">
+        <v>140</v>
+      </c>
+      <c r="F22" s="54">
+        <v>130.20893884365159</v>
+      </c>
+      <c r="G22" s="55">
+        <v>59.047588442663901</v>
+      </c>
+      <c r="H22" s="53">
+        <v>64</v>
+      </c>
+      <c r="I22" s="54">
+        <v>61.918306534316301</v>
+      </c>
+      <c r="J22" s="54">
+        <v>18.657446825167</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" s="53">
+        <v>257</v>
+      </c>
+      <c r="C23" s="54">
+        <v>81.218209944332301</v>
+      </c>
+      <c r="D23" s="55">
+        <v>30.3590574656256</v>
+      </c>
+      <c r="E23" s="53">
+        <v>171</v>
+      </c>
+      <c r="F23" s="54">
+        <v>107.6006317604344</v>
+      </c>
+      <c r="G23" s="55">
+        <v>47.330612740095802</v>
+      </c>
+      <c r="H23" s="53">
+        <v>86</v>
+      </c>
+      <c r="I23" s="54">
+        <v>54.599534634199003</v>
+      </c>
+      <c r="J23" s="54">
+        <v>16.457688930027398</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="53">
+        <v>72</v>
+      </c>
+      <c r="C24" s="54">
+        <v>66.777963272120203</v>
+      </c>
+      <c r="D24" s="55">
+        <v>22.362979788979899</v>
+      </c>
+      <c r="E24" s="53">
+        <v>50</v>
+      </c>
+      <c r="F24" s="54">
+        <v>90.600226500566293</v>
+      </c>
+      <c r="G24" s="55">
+        <v>36.501882998826801</v>
+      </c>
+      <c r="H24" s="53">
+        <v>22</v>
+      </c>
+      <c r="I24" s="54">
+        <v>41.799268512801</v>
+      </c>
+      <c r="J24" s="54">
+        <v>11.806555692540201</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="53">
+        <v>351</v>
+      </c>
+      <c r="C25" s="54">
+        <v>97.002056111958595</v>
+      </c>
+      <c r="D25" s="55">
+        <v>38.340066491288198</v>
+      </c>
+      <c r="E25" s="53">
+        <v>212</v>
+      </c>
+      <c r="F25" s="54">
+        <v>117.9612730914756</v>
+      </c>
+      <c r="G25" s="55">
+        <v>55.857062042089197</v>
+      </c>
+      <c r="H25" s="53">
+        <v>139</v>
+      </c>
+      <c r="I25" s="54">
+        <v>76.319950803830295</v>
+      </c>
+      <c r="J25" s="54">
+        <v>24.144943685521199</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="53">
+        <v>198</v>
+      </c>
+      <c r="C26" s="54">
+        <v>43.339458497543603</v>
+      </c>
+      <c r="D26" s="55">
+        <v>21.263080772616298</v>
+      </c>
+      <c r="E26" s="53">
+        <v>118</v>
+      </c>
+      <c r="F26" s="54">
+        <v>52.343711878917503</v>
+      </c>
+      <c r="G26" s="55">
+        <v>30.907650621919199</v>
+      </c>
+      <c r="H26" s="53">
+        <v>80</v>
+      </c>
+      <c r="I26" s="54">
+        <v>34.568360012185302</v>
+      </c>
+      <c r="J26" s="54">
+        <v>14.481925790678799</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="53">
+        <v>190</v>
+      </c>
+      <c r="C27" s="54">
+        <v>72.276186328008393</v>
+      </c>
+      <c r="D27" s="55">
+        <v>27.247475353117299</v>
+      </c>
+      <c r="E27" s="53">
+        <v>105</v>
+      </c>
+      <c r="F27" s="54">
+        <v>83.242823279450107</v>
+      </c>
+      <c r="G27" s="55">
+        <v>38.074427533856102</v>
+      </c>
+      <c r="H27" s="53">
+        <v>85</v>
+      </c>
+      <c r="I27" s="54">
+        <v>62.160175803603103</v>
+      </c>
+      <c r="J27" s="54">
+        <v>19.166060952172199</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="53">
+        <v>84</v>
+      </c>
+      <c r="C28" s="54">
+        <v>58.384013900955701</v>
+      </c>
+      <c r="D28" s="55">
+        <v>25.1142158198377</v>
+      </c>
+      <c r="E28" s="53">
+        <v>46</v>
+      </c>
+      <c r="F28" s="54">
+        <v>64.427575002100895</v>
+      </c>
+      <c r="G28" s="55">
+        <v>32.502959615133101</v>
+      </c>
+      <c r="H28" s="53">
+        <v>38</v>
+      </c>
+      <c r="I28" s="54">
+        <v>52.430426204175099</v>
+      </c>
+      <c r="J28" s="54">
+        <v>18.949137615553798</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="56" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29" s="58">
+        <v>3</v>
+      </c>
+      <c r="C29" s="59" t="s">
+        <v>135</v>
+      </c>
+      <c r="D29" s="60" t="s">
+        <v>135</v>
+      </c>
+      <c r="E29" s="61">
+        <v>2</v>
+      </c>
+      <c r="F29" s="59" t="s">
+        <v>135</v>
+      </c>
+      <c r="G29" s="60" t="s">
+        <v>135</v>
+      </c>
+      <c r="H29" s="61">
+        <v>1</v>
+      </c>
+      <c r="I29" s="59" t="s">
+        <v>135</v>
+      </c>
+      <c r="J29" s="59" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="87" customFormat="1" ht="15.6">
+      <c r="A30" s="126" t="s">
+        <v>136</v>
+      </c>
+      <c r="B30" s="127"/>
+      <c r="C30" s="56"/>
+      <c r="H30" s="127"/>
+    </row>
+    <row r="31" spans="1:10" s="87" customFormat="1" ht="15.6">
+      <c r="A31" s="128" t="s">
+        <v>137</v>
+      </c>
+      <c r="B31" s="129"/>
+      <c r="C31" s="56"/>
+      <c r="H31" s="127"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AM31"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="43" customWidth="1"/>
     <col min="3" max="4" width="16" style="62" customWidth="1"/>
     <col min="5" max="5" width="16" style="43" customWidth="1"/>
     <col min="6" max="6" width="16" style="63" customWidth="1"/>
     <col min="7" max="7" width="16" style="62" customWidth="1"/>
     <col min="8" max="8" width="16" style="43" customWidth="1"/>
     <col min="9" max="10" width="16" style="62" customWidth="1"/>
     <col min="11" max="16384" width="10" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="76" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="133" t="s">
         <v>117</v>
       </c>
-      <c r="B1" s="130"/>
-[...7 lines deleted...]
-      <c r="J1" s="130"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
     </row>
     <row r="2" spans="1:39" s="76" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="38"/>
       <c r="B2" s="77"/>
       <c r="C2" s="77"/>
       <c r="D2" s="77"/>
       <c r="E2" s="78"/>
       <c r="F2" s="77"/>
       <c r="G2" s="77"/>
       <c r="H2" s="77"/>
       <c r="I2" s="78"/>
       <c r="J2" s="78"/>
     </row>
     <row r="3" spans="1:39" s="42" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="86"/>
       <c r="B3" s="87"/>
       <c r="C3" s="87"/>
       <c r="D3" s="87"/>
-      <c r="E3" s="132" t="s">
+      <c r="E3" s="135" t="s">
         <v>134</v>
       </c>
-      <c r="F3" s="132"/>
+      <c r="F3" s="135"/>
       <c r="G3" s="87"/>
       <c r="H3" s="87"/>
       <c r="L3" s="87"/>
       <c r="M3" s="87"/>
       <c r="N3" s="87"/>
       <c r="O3" s="87"/>
       <c r="P3" s="87"/>
       <c r="Q3" s="87"/>
       <c r="R3" s="87"/>
       <c r="S3" s="87"/>
       <c r="T3" s="87"/>
       <c r="U3" s="87"/>
       <c r="V3" s="87"/>
       <c r="W3" s="87"/>
       <c r="X3" s="87"/>
       <c r="Y3" s="87"/>
       <c r="Z3" s="87"/>
       <c r="AA3" s="87"/>
       <c r="AB3" s="87"/>
       <c r="AC3" s="87"/>
       <c r="AD3" s="87"/>
       <c r="AE3" s="87"/>
       <c r="AF3" s="87"/>
       <c r="AG3" s="87"/>
       <c r="AH3" s="87"/>
@@ -12190,74 +14264,74 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -13050,137 +15124,137 @@
       <c r="D29" s="60" t="s">
         <v>135</v>
       </c>
       <c r="E29" s="61">
         <v>4</v>
       </c>
       <c r="F29" s="59" t="s">
         <v>135</v>
       </c>
       <c r="G29" s="60" t="s">
         <v>135</v>
       </c>
       <c r="H29" s="61">
         <v>2</v>
       </c>
       <c r="I29" s="59" t="s">
         <v>135</v>
       </c>
       <c r="J29" s="59" t="s">
         <v>135</v>
       </c>
       <c r="K29" s="43"/>
       <c r="L29" s="43"/>
       <c r="M29" s="43"/>
     </row>
-    <row r="30" spans="1:14" s="87" customFormat="1" ht="15.75">
+    <row r="30" spans="1:14" s="87" customFormat="1" ht="15.6">
       <c r="A30" s="126" t="s">
         <v>136</v>
       </c>
       <c r="B30" s="127"/>
       <c r="C30" s="56"/>
       <c r="H30" s="127"/>
       <c r="N30" s="127"/>
     </row>
-    <row r="31" spans="1:14" s="87" customFormat="1" ht="15.75">
+    <row r="31" spans="1:14" s="87" customFormat="1" ht="15.6">
       <c r="A31" s="128" t="s">
         <v>137</v>
       </c>
       <c r="B31" s="129"/>
       <c r="C31" s="56"/>
       <c r="H31" s="127"/>
       <c r="N31" s="127"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="43" customWidth="1"/>
     <col min="3" max="4" width="16" style="62" customWidth="1"/>
     <col min="5" max="5" width="16" style="43" customWidth="1"/>
     <col min="6" max="6" width="16" style="63" customWidth="1"/>
     <col min="7" max="7" width="16" style="62" customWidth="1"/>
     <col min="8" max="8" width="16" style="43" customWidth="1"/>
     <col min="9" max="10" width="16" style="62" customWidth="1"/>
     <col min="11" max="16384" width="10" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="76" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="133" t="s">
         <v>117</v>
       </c>
-      <c r="B1" s="130"/>
-[...7 lines deleted...]
-      <c r="J1" s="130"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
     </row>
     <row r="2" spans="1:39" s="76" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="38"/>
       <c r="B2" s="77"/>
       <c r="C2" s="77"/>
       <c r="D2" s="77"/>
       <c r="E2" s="78"/>
       <c r="F2" s="77"/>
       <c r="G2" s="77"/>
       <c r="H2" s="77"/>
       <c r="I2" s="78"/>
       <c r="J2" s="78"/>
     </row>
     <row r="3" spans="1:39" s="42" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="86"/>
       <c r="B3" s="87"/>
       <c r="C3" s="87"/>
       <c r="D3" s="87"/>
-      <c r="E3" s="132" t="s">
+      <c r="E3" s="135" t="s">
         <v>133</v>
       </c>
-      <c r="F3" s="132"/>
+      <c r="F3" s="135"/>
       <c r="G3" s="87"/>
       <c r="H3" s="87"/>
       <c r="L3" s="87"/>
       <c r="M3" s="87"/>
       <c r="N3" s="87"/>
       <c r="O3" s="87"/>
       <c r="P3" s="87"/>
       <c r="Q3" s="87"/>
       <c r="R3" s="87"/>
       <c r="S3" s="87"/>
       <c r="T3" s="87"/>
       <c r="U3" s="87"/>
       <c r="V3" s="87"/>
       <c r="W3" s="87"/>
       <c r="X3" s="87"/>
       <c r="Y3" s="87"/>
       <c r="Z3" s="87"/>
       <c r="AA3" s="87"/>
       <c r="AB3" s="87"/>
       <c r="AC3" s="87"/>
       <c r="AD3" s="87"/>
       <c r="AE3" s="87"/>
       <c r="AF3" s="87"/>
       <c r="AG3" s="87"/>
       <c r="AH3" s="87"/>
@@ -13210,74 +15284,74 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -14096,105 +16170,105 @@
       <c r="A30" s="42" t="s">
         <v>118</v>
       </c>
       <c r="C30" s="79"/>
       <c r="D30" s="79"/>
       <c r="F30" s="80"/>
       <c r="G30" s="79"/>
       <c r="H30" s="81"/>
       <c r="I30" s="79"/>
       <c r="J30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="43" customWidth="1"/>
     <col min="3" max="4" width="16" style="62" customWidth="1"/>
     <col min="5" max="5" width="16" style="43" customWidth="1"/>
     <col min="6" max="6" width="16" style="63" customWidth="1"/>
     <col min="7" max="7" width="16" style="62" customWidth="1"/>
     <col min="8" max="8" width="16" style="43" customWidth="1"/>
     <col min="9" max="10" width="16" style="62" customWidth="1"/>
     <col min="11" max="16384" width="10" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="76" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="133" t="s">
         <v>117</v>
       </c>
-      <c r="B1" s="130"/>
-[...7 lines deleted...]
-      <c r="J1" s="130"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
     </row>
     <row r="2" spans="1:39" s="76" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="38"/>
       <c r="B2" s="77"/>
       <c r="C2" s="77"/>
       <c r="D2" s="77"/>
       <c r="E2" s="78"/>
       <c r="F2" s="77"/>
       <c r="G2" s="77"/>
       <c r="H2" s="77"/>
       <c r="I2" s="78"/>
       <c r="J2" s="78"/>
     </row>
     <row r="3" spans="1:39" s="42" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="86"/>
       <c r="B3" s="87"/>
       <c r="C3" s="87"/>
       <c r="D3" s="87"/>
-      <c r="E3" s="132" t="s">
+      <c r="E3" s="135" t="s">
         <v>120</v>
       </c>
-      <c r="F3" s="132"/>
+      <c r="F3" s="135"/>
       <c r="G3" s="87"/>
       <c r="H3" s="87"/>
       <c r="L3" s="87"/>
       <c r="M3" s="87"/>
       <c r="N3" s="87"/>
       <c r="O3" s="87"/>
       <c r="P3" s="87"/>
       <c r="Q3" s="87"/>
       <c r="R3" s="87"/>
       <c r="S3" s="87"/>
       <c r="T3" s="87"/>
       <c r="U3" s="87"/>
       <c r="V3" s="87"/>
       <c r="W3" s="87"/>
       <c r="X3" s="87"/>
       <c r="Y3" s="87"/>
       <c r="Z3" s="87"/>
       <c r="AA3" s="87"/>
       <c r="AB3" s="87"/>
       <c r="AC3" s="87"/>
       <c r="AD3" s="87"/>
       <c r="AE3" s="87"/>
       <c r="AF3" s="87"/>
       <c r="AG3" s="87"/>
       <c r="AH3" s="87"/>
@@ -14224,74 +16298,74 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -15110,105 +17184,105 @@
       <c r="A30" s="42" t="s">
         <v>118</v>
       </c>
       <c r="C30" s="79"/>
       <c r="D30" s="79"/>
       <c r="F30" s="80"/>
       <c r="G30" s="79"/>
       <c r="H30" s="81"/>
       <c r="I30" s="79"/>
       <c r="J30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="43" customWidth="1"/>
     <col min="3" max="4" width="16" style="62" customWidth="1"/>
     <col min="5" max="5" width="16" style="43" customWidth="1"/>
     <col min="6" max="6" width="16" style="63" customWidth="1"/>
     <col min="7" max="7" width="16" style="62" customWidth="1"/>
     <col min="8" max="8" width="16" style="43" customWidth="1"/>
     <col min="9" max="10" width="16" style="62" customWidth="1"/>
     <col min="11" max="16384" width="10" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="76" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="133" t="s">
         <v>117</v>
       </c>
-      <c r="B1" s="130"/>
-[...7 lines deleted...]
-      <c r="J1" s="130"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
     </row>
     <row r="2" spans="1:39" s="76" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="38"/>
       <c r="B2" s="77"/>
       <c r="C2" s="77"/>
       <c r="D2" s="77"/>
       <c r="E2" s="78"/>
       <c r="F2" s="77"/>
       <c r="G2" s="77"/>
       <c r="H2" s="77"/>
       <c r="I2" s="78"/>
       <c r="J2" s="78"/>
     </row>
     <row r="3" spans="1:39" s="42" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="86"/>
       <c r="B3" s="87"/>
       <c r="C3" s="87"/>
       <c r="D3" s="87"/>
-      <c r="E3" s="132" t="s">
+      <c r="E3" s="135" t="s">
         <v>119</v>
       </c>
-      <c r="F3" s="132"/>
+      <c r="F3" s="135"/>
       <c r="G3" s="87"/>
       <c r="H3" s="87"/>
       <c r="L3" s="87"/>
       <c r="M3" s="87"/>
       <c r="N3" s="87"/>
       <c r="O3" s="87"/>
       <c r="P3" s="87"/>
       <c r="Q3" s="87"/>
       <c r="R3" s="87"/>
       <c r="S3" s="87"/>
       <c r="T3" s="87"/>
       <c r="U3" s="87"/>
       <c r="V3" s="87"/>
       <c r="W3" s="87"/>
       <c r="X3" s="87"/>
       <c r="Y3" s="87"/>
       <c r="Z3" s="87"/>
       <c r="AA3" s="87"/>
       <c r="AB3" s="87"/>
       <c r="AC3" s="87"/>
       <c r="AD3" s="87"/>
       <c r="AE3" s="87"/>
       <c r="AF3" s="87"/>
       <c r="AG3" s="87"/>
       <c r="AH3" s="87"/>
@@ -15238,74 +17312,74 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -16124,105 +18198,105 @@
       <c r="A30" s="42" t="s">
         <v>118</v>
       </c>
       <c r="C30" s="79"/>
       <c r="D30" s="79"/>
       <c r="F30" s="80"/>
       <c r="G30" s="79"/>
       <c r="H30" s="81"/>
       <c r="I30" s="79"/>
       <c r="J30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="43" customWidth="1"/>
     <col min="3" max="4" width="16" style="62" customWidth="1"/>
     <col min="5" max="5" width="16" style="43" customWidth="1"/>
     <col min="6" max="6" width="16" style="63" customWidth="1"/>
     <col min="7" max="7" width="16" style="62" customWidth="1"/>
     <col min="8" max="8" width="16" style="43" customWidth="1"/>
     <col min="9" max="10" width="16" style="62" customWidth="1"/>
     <col min="11" max="16384" width="10" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="76" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="133" t="s">
         <v>117</v>
       </c>
-      <c r="B1" s="130"/>
-[...7 lines deleted...]
-      <c r="J1" s="130"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
     </row>
     <row r="2" spans="1:39" s="76" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="38"/>
       <c r="B2" s="77"/>
       <c r="C2" s="77"/>
       <c r="D2" s="77"/>
       <c r="E2" s="78"/>
       <c r="F2" s="77"/>
       <c r="G2" s="77"/>
       <c r="H2" s="77"/>
       <c r="I2" s="78"/>
       <c r="J2" s="78"/>
     </row>
     <row r="3" spans="1:39" s="42" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="86"/>
       <c r="B3" s="87"/>
       <c r="C3" s="87"/>
       <c r="D3" s="87"/>
-      <c r="E3" s="132" t="s">
+      <c r="E3" s="135" t="s">
         <v>132</v>
       </c>
-      <c r="F3" s="132"/>
+      <c r="F3" s="135"/>
       <c r="G3" s="87"/>
       <c r="H3" s="87"/>
       <c r="L3" s="87"/>
       <c r="M3" s="87"/>
       <c r="N3" s="87"/>
       <c r="O3" s="87"/>
       <c r="P3" s="87"/>
       <c r="Q3" s="87"/>
       <c r="R3" s="87"/>
       <c r="S3" s="87"/>
       <c r="T3" s="87"/>
       <c r="U3" s="87"/>
       <c r="V3" s="87"/>
       <c r="W3" s="87"/>
       <c r="X3" s="87"/>
       <c r="Y3" s="87"/>
       <c r="Z3" s="87"/>
       <c r="AA3" s="87"/>
       <c r="AB3" s="87"/>
       <c r="AC3" s="87"/>
       <c r="AD3" s="87"/>
       <c r="AE3" s="87"/>
       <c r="AF3" s="87"/>
       <c r="AG3" s="87"/>
       <c r="AH3" s="87"/>
@@ -16252,74 +18326,74 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -17138,105 +19212,105 @@
       <c r="A30" s="42" t="s">
         <v>118</v>
       </c>
       <c r="C30" s="79"/>
       <c r="D30" s="79"/>
       <c r="F30" s="80"/>
       <c r="G30" s="79"/>
       <c r="H30" s="81"/>
       <c r="I30" s="79"/>
       <c r="J30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="43" customWidth="1"/>
     <col min="3" max="4" width="16" style="62" customWidth="1"/>
     <col min="5" max="5" width="16" style="43" customWidth="1"/>
     <col min="6" max="6" width="16" style="63" customWidth="1"/>
     <col min="7" max="7" width="16" style="62" customWidth="1"/>
     <col min="8" max="8" width="16" style="43" customWidth="1"/>
     <col min="9" max="10" width="16" style="62" customWidth="1"/>
     <col min="11" max="16384" width="10" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="76" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="133" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="130"/>
-[...7 lines deleted...]
-      <c r="J1" s="130"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
     </row>
     <row r="2" spans="1:39" s="76" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="38"/>
       <c r="B2" s="77"/>
       <c r="C2" s="77"/>
       <c r="D2" s="77"/>
       <c r="E2" s="78"/>
       <c r="F2" s="77"/>
       <c r="G2" s="77"/>
       <c r="H2" s="77"/>
       <c r="I2" s="78"/>
       <c r="J2" s="78"/>
     </row>
     <row r="3" spans="1:39" s="42" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="86"/>
       <c r="B3" s="87"/>
       <c r="C3" s="87"/>
       <c r="D3" s="87"/>
-      <c r="E3" s="132" t="s">
+      <c r="E3" s="135" t="s">
         <v>128</v>
       </c>
-      <c r="F3" s="132"/>
+      <c r="F3" s="135"/>
       <c r="G3" s="87"/>
       <c r="H3" s="87"/>
       <c r="L3" s="87"/>
       <c r="M3" s="87"/>
       <c r="N3" s="87"/>
       <c r="O3" s="87"/>
       <c r="P3" s="87"/>
       <c r="Q3" s="87"/>
       <c r="R3" s="87"/>
       <c r="S3" s="87"/>
       <c r="T3" s="87"/>
       <c r="U3" s="87"/>
       <c r="V3" s="87"/>
       <c r="W3" s="87"/>
       <c r="X3" s="87"/>
       <c r="Y3" s="87"/>
       <c r="Z3" s="87"/>
       <c r="AA3" s="87"/>
       <c r="AB3" s="87"/>
       <c r="AC3" s="87"/>
       <c r="AD3" s="87"/>
       <c r="AE3" s="87"/>
       <c r="AF3" s="87"/>
       <c r="AG3" s="87"/>
       <c r="AH3" s="87"/>
@@ -17266,74 +19340,74 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -18152,105 +20226,105 @@
       <c r="A30" s="42" t="s">
         <v>118</v>
       </c>
       <c r="C30" s="79"/>
       <c r="D30" s="79"/>
       <c r="F30" s="80"/>
       <c r="G30" s="79"/>
       <c r="H30" s="81"/>
       <c r="I30" s="79"/>
       <c r="J30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="43" customWidth="1"/>
     <col min="3" max="4" width="16" style="62" customWidth="1"/>
     <col min="5" max="5" width="16" style="43" customWidth="1"/>
     <col min="6" max="6" width="16" style="63" customWidth="1"/>
     <col min="7" max="7" width="16" style="62" customWidth="1"/>
     <col min="8" max="8" width="16" style="43" customWidth="1"/>
     <col min="9" max="10" width="16" style="62" customWidth="1"/>
     <col min="11" max="16384" width="10" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="64" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="133" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="130"/>
-[...7 lines deleted...]
-      <c r="J1" s="130"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
     </row>
     <row r="2" spans="1:39" s="64" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="38"/>
       <c r="B2" s="65"/>
       <c r="C2" s="65"/>
       <c r="D2" s="65"/>
       <c r="E2" s="66"/>
       <c r="F2" s="65"/>
       <c r="G2" s="65"/>
       <c r="H2" s="65"/>
       <c r="I2" s="66"/>
       <c r="J2" s="66"/>
     </row>
     <row r="3" spans="1:39" s="42" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="86"/>
       <c r="B3" s="87"/>
       <c r="C3" s="87"/>
       <c r="D3" s="87"/>
-      <c r="E3" s="132" t="s">
+      <c r="E3" s="135" t="s">
         <v>127</v>
       </c>
-      <c r="F3" s="132"/>
+      <c r="F3" s="135"/>
       <c r="G3" s="87"/>
       <c r="H3" s="87"/>
       <c r="L3" s="87"/>
       <c r="M3" s="87"/>
       <c r="N3" s="87"/>
       <c r="O3" s="87"/>
       <c r="P3" s="87"/>
       <c r="Q3" s="87"/>
       <c r="R3" s="87"/>
       <c r="S3" s="87"/>
       <c r="T3" s="87"/>
       <c r="U3" s="87"/>
       <c r="V3" s="87"/>
       <c r="W3" s="87"/>
       <c r="X3" s="87"/>
       <c r="Y3" s="87"/>
       <c r="Z3" s="87"/>
       <c r="AA3" s="87"/>
       <c r="AB3" s="87"/>
       <c r="AC3" s="87"/>
       <c r="AD3" s="87"/>
       <c r="AE3" s="87"/>
       <c r="AF3" s="87"/>
       <c r="AG3" s="87"/>
       <c r="AH3" s="87"/>
@@ -18280,74 +20354,74 @@
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43"/>
       <c r="AM4" s="43"/>
     </row>
     <row r="5" spans="1:39" s="46" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="133" t="s">
+      <c r="A5" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
+      <c r="E5" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="136"/>
-      <c r="J5" s="136"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:39" s="46" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="134"/>
+      <c r="A6" s="137"/>
       <c r="B6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="51" t="s">
@@ -19135,1112 +21209,99 @@
         <v>2</v>
       </c>
       <c r="C29" s="73">
         <v>15.701668302257115</v>
       </c>
       <c r="D29" s="74">
         <v>9.2595706518692911</v>
       </c>
       <c r="E29" s="75">
         <v>1</v>
       </c>
       <c r="F29" s="73">
         <v>13.767467474358092</v>
       </c>
       <c r="G29" s="74">
         <v>9.1603053435114496</v>
       </c>
       <c r="H29" s="75">
         <v>1</v>
       </c>
       <c r="I29" s="73">
         <v>18.26817683595177</v>
       </c>
       <c r="J29" s="73">
         <v>9.7297297297297298</v>
-      </c>
-[...1012 lines deleted...]
-        <v>5.9701492537313428</v>
       </c>
       <c r="K29" s="43"/>
       <c r="L29" s="43"/>
       <c r="M29" s="43"/>
     </row>
     <row r="30" spans="1:13" s="76" customFormat="1">
       <c r="A30" s="42" t="s">
         <v>118</v>
       </c>
       <c r="C30" s="79"/>
       <c r="D30" s="79"/>
       <c r="F30" s="80"/>
       <c r="G30" s="79"/>
       <c r="H30" s="81"/>
       <c r="I30" s="79"/>
       <c r="J30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>