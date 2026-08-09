--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,112 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別統計_予甄\性別統計_予甄\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7FBF4079-0C49-469D-A14B-8BAB3ED5FBE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D84AFFAB-5EA9-4EF0-AF9B-75E9184955C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="27" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="10" r:id="rId17"/>
+    <sheet name="114" sheetId="29" r:id="rId1"/>
+    <sheet name="113" sheetId="27" r:id="rId2"/>
+    <sheet name="112" sheetId="26" r:id="rId3"/>
+    <sheet name="111" sheetId="25" r:id="rId4"/>
+    <sheet name="110" sheetId="24" r:id="rId5"/>
+    <sheet name="109" sheetId="23" r:id="rId6"/>
+    <sheet name="108" sheetId="22" r:id="rId7"/>
+    <sheet name="107" sheetId="21" r:id="rId8"/>
+    <sheet name="106" sheetId="20" r:id="rId9"/>
+    <sheet name="105" sheetId="19" r:id="rId10"/>
+    <sheet name="104" sheetId="18" r:id="rId11"/>
+    <sheet name="103" sheetId="17" r:id="rId12"/>
+    <sheet name="102" sheetId="16" r:id="rId13"/>
+    <sheet name="101" sheetId="15" r:id="rId14"/>
+    <sheet name="100" sheetId="14" r:id="rId15"/>
+    <sheet name="99" sheetId="13" r:id="rId16"/>
+    <sheet name="98" sheetId="12" r:id="rId17"/>
+    <sheet name="97" sheetId="10" r:id="rId18"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="753" uniqueCount="102">
   <si>
     <t>縣市別</t>
   </si>
   <si>
     <t>合          計</t>
   </si>
   <si>
     <t>男         性</t>
   </si>
   <si>
     <t>女         性</t>
   </si>
   <si>
     <t xml:space="preserve"> 死亡率</t>
   </si>
   <si>
     <t>基隆市</t>
   </si>
   <si>
     <t>新竹市</t>
   </si>
   <si>
     <t>臺中市</t>
   </si>
   <si>
@@ -646,50 +648,79 @@
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>*</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="11">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.0"/>
     <numFmt numFmtId="177" formatCode="General_)"/>
     <numFmt numFmtId="178" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="181" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
     <numFmt numFmtId="182" formatCode="0_ "/>
     <numFmt numFmtId="183" formatCode="0_)"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
@@ -1095,51 +1126,51 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="136">
+  <cellXfs count="139">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="35" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="35" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="25" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="2" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="25" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="18" fillId="2" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="25" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
@@ -1473,75 +1504,84 @@
     <xf numFmtId="181" fontId="9" fillId="2" borderId="6" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="2" borderId="5" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="52" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="53">
     <cellStyle name="Comma0" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency [0]_~ME00001" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency_~ME00001" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Date" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Fixed" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Heading" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Heading 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal_~ME00001" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Percent_china.xls Chart 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Stub" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Top" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Total" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Totals" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 10" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="一般 10 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="一般 11" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="一般 11 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="一般 12" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -1570,51 +1610,51 @@
     <cellStyle name="一般 8" xfId="43" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
     <cellStyle name="一般 8 2" xfId="44" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
     <cellStyle name="一般 9" xfId="45" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
     <cellStyle name="一般 9 2" xfId="46" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
     <cellStyle name="一般_97_new" xfId="52" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
     <cellStyle name="一般_97死因摘要(全)" xfId="47" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
     <cellStyle name="千分位 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="千分位 2 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="千分位 3" xfId="50" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="貨幣[0]" xfId="51" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1858,1020 +1898,125 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB81B0EC-C326-4C0D-B780-7E0B9ED98D5D}">
-  <dimension ref="A1:N31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E34FC954-C7FB-4AD5-AEB8-3C6F5788CA5D}">
+  <dimension ref="A1:AM31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H32" sqref="H32"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="50" customWidth="1"/>
     <col min="3" max="4" width="16" style="69" customWidth="1"/>
     <col min="5" max="5" width="16" style="50" customWidth="1"/>
     <col min="6" max="6" width="16" style="70" customWidth="1"/>
     <col min="7" max="7" width="16" style="69" customWidth="1"/>
     <col min="8" max="8" width="16" style="50" customWidth="1"/>
     <col min="9" max="10" width="16" style="69" customWidth="1"/>
     <col min="11" max="16384" width="10" style="50"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="74" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+    <row r="1" spans="1:39" s="127" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="130" t="s">
         <v>89</v>
       </c>
-      <c r="B1" s="128"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:14" s="74" customFormat="1" ht="8.1" customHeight="1">
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+    </row>
+    <row r="2" spans="1:39" s="127" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="44"/>
-      <c r="B2" s="75"/>
-[...902 lines deleted...]
-      <c r="J2" s="46"/>
+      <c r="B2" s="128"/>
+      <c r="C2" s="128"/>
+      <c r="D2" s="128"/>
+      <c r="E2" s="129"/>
+      <c r="F2" s="128"/>
+      <c r="G2" s="128"/>
+      <c r="H2" s="128"/>
+      <c r="I2" s="129"/>
+      <c r="J2" s="129"/>
     </row>
     <row r="3" spans="1:39" s="49" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="47"/>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
-      <c r="E3" s="127" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="127"/>
+      <c r="E3" s="131" t="s">
+        <v>101</v>
+      </c>
+      <c r="F3" s="132"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
       <c r="N3" s="50"/>
       <c r="O3" s="50"/>
       <c r="P3" s="50"/>
       <c r="Q3" s="50"/>
       <c r="R3" s="50"/>
       <c r="S3" s="50"/>
       <c r="T3" s="50"/>
       <c r="U3" s="50"/>
       <c r="V3" s="50"/>
       <c r="W3" s="50"/>
       <c r="X3" s="50"/>
       <c r="Y3" s="50"/>
       <c r="Z3" s="50"/>
       <c r="AA3" s="50"/>
       <c r="AB3" s="50"/>
       <c r="AC3" s="50"/>
       <c r="AD3" s="50"/>
       <c r="AE3" s="50"/>
       <c r="AF3" s="50"/>
       <c r="AG3" s="50"/>
       <c r="AH3" s="50"/>
@@ -2901,991 +2046,997 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="48"/>
       <c r="L6" s="48"/>
       <c r="M6" s="48"/>
     </row>
     <row r="7" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="59" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B7" s="60">
-        <v>9530</v>
+        <v>10524</v>
       </c>
       <c r="C7" s="61">
-        <v>40.617000579833984</v>
+        <v>45.071289211893102</v>
       </c>
       <c r="D7" s="62">
-        <v>24.306568145751953</v>
+        <v>19.4122410827779</v>
       </c>
       <c r="E7" s="60">
-        <v>4853</v>
+        <v>5420</v>
       </c>
       <c r="F7" s="61">
-        <v>41.460884094238281</v>
+        <v>47.153818976488999</v>
       </c>
       <c r="G7" s="62">
-        <v>27.195383071899414</v>
+        <v>23.647538221733001</v>
       </c>
       <c r="H7" s="60">
-        <v>4677</v>
+        <v>5104</v>
       </c>
       <c r="I7" s="61">
-        <v>39.777000427246094</v>
+        <v>43.052187534451697</v>
       </c>
       <c r="J7" s="61">
-        <v>21.565305709838867</v>
+        <v>15.4863560338909</v>
       </c>
       <c r="K7" s="50"/>
       <c r="L7" s="50"/>
       <c r="M7" s="50"/>
     </row>
     <row r="8" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="59" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B8" s="60">
-        <v>1205</v>
+        <v>1560</v>
       </c>
       <c r="C8" s="61">
-        <v>30.362350081172043</v>
+        <v>38.557399609878203</v>
       </c>
       <c r="D8" s="62">
-        <v>21.752950341992573</v>
+        <v>18.1257360960239</v>
       </c>
       <c r="E8" s="60">
-        <v>634</v>
+        <v>819</v>
       </c>
       <c r="F8" s="61">
-        <v>32.487047455172743</v>
+        <v>41.7100934606569</v>
       </c>
       <c r="G8" s="62">
-        <v>24.583550496213167</v>
+        <v>22.093893219526301</v>
       </c>
       <c r="H8" s="60">
-        <v>571</v>
+        <v>741</v>
       </c>
       <c r="I8" s="61">
-        <v>28.306788076843759</v>
+        <v>35.584582415405599</v>
       </c>
       <c r="J8" s="61">
-        <v>19.360183378427209</v>
+        <v>14.6732797042163</v>
       </c>
       <c r="K8" s="50"/>
       <c r="L8" s="50"/>
       <c r="M8" s="50"/>
     </row>
     <row r="9" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="59" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B9" s="60">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="C9" s="61">
-        <v>28.591904200476222</v>
+        <v>31.6000240143957</v>
       </c>
       <c r="D9" s="62">
-        <v>13.86799518150691</v>
+        <v>11.0992299433313</v>
       </c>
       <c r="E9" s="60">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="F9" s="61">
-        <v>31.878377429182532</v>
+        <v>34.863361447836702</v>
       </c>
       <c r="G9" s="62">
-        <v>16.921053590849695</v>
+        <v>14.7681333452165</v>
       </c>
       <c r="H9" s="60">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="I9" s="61">
-        <v>25.567936671061748</v>
+        <v>28.6917630091062</v>
       </c>
       <c r="J9" s="61">
-        <v>11.321104449668406</v>
+        <v>7.9828805279130002</v>
       </c>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
       <c r="M9" s="50"/>
     </row>
     <row r="10" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="59" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="B10" s="60">
-        <v>623</v>
+        <v>404</v>
       </c>
       <c r="C10" s="61">
-        <v>29.922374731875351</v>
+        <v>17.214366155533501</v>
       </c>
       <c r="D10" s="62">
-        <v>21.979310726441067</v>
+        <v>9.3459145548182008</v>
       </c>
       <c r="E10" s="60">
-        <v>355</v>
+        <v>222</v>
       </c>
       <c r="F10" s="61">
-        <v>34.042536869026371</v>
+        <v>19.222526723208599</v>
       </c>
       <c r="G10" s="62">
-        <v>26.147776352545385</v>
+        <v>11.5756850841753</v>
       </c>
       <c r="H10" s="60">
-        <v>268</v>
+        <v>182</v>
       </c>
       <c r="I10" s="61">
-        <v>25.788051087283893</v>
+        <v>15.268686943259199</v>
       </c>
       <c r="J10" s="61">
-        <v>18.835230909886903</v>
+        <v>7.3504524599838996</v>
       </c>
       <c r="K10" s="50"/>
       <c r="L10" s="50"/>
       <c r="M10" s="50"/>
     </row>
     <row r="11" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="59" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="B11" s="60">
-        <v>1012</v>
+        <v>1337</v>
       </c>
       <c r="C11" s="61">
-        <v>37.040561611044822</v>
+        <v>46.674274654891398</v>
       </c>
       <c r="D11" s="62">
-        <v>26.944732829380449</v>
+        <v>23.813228288846801</v>
       </c>
       <c r="E11" s="60">
-        <v>509</v>
+        <v>682</v>
       </c>
       <c r="F11" s="61">
-        <v>37.647594843832749</v>
+        <v>48.807508054670102</v>
       </c>
       <c r="G11" s="62">
-        <v>29.001289164798806</v>
+        <v>28.495226395845599</v>
       </c>
       <c r="H11" s="60">
-        <v>503</v>
+        <v>655</v>
       </c>
       <c r="I11" s="61">
-        <v>36.445894873518981</v>
+        <v>44.642644153142697</v>
       </c>
       <c r="J11" s="61">
-        <v>25.102836622096174</v>
+        <v>19.608479905747199</v>
       </c>
       <c r="K11" s="50"/>
       <c r="L11" s="50"/>
       <c r="M11" s="50"/>
     </row>
     <row r="12" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="59" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="B12" s="60">
-        <v>942</v>
+        <v>1060</v>
       </c>
       <c r="C12" s="61">
-        <v>49.975794632376832</v>
+        <v>57.125488530710903</v>
       </c>
       <c r="D12" s="62">
-        <v>28.183179770026435</v>
+        <v>23.733780738016598</v>
       </c>
       <c r="E12" s="60">
-        <v>474</v>
+        <v>566</v>
       </c>
       <c r="F12" s="61">
-        <v>50.215242232925625</v>
+        <v>61.553050899805598</v>
       </c>
       <c r="G12" s="62">
-        <v>31.826905422414086</v>
+        <v>30.198957747284499</v>
       </c>
       <c r="H12" s="60">
-        <v>468</v>
+        <v>494</v>
       </c>
       <c r="I12" s="61">
-        <v>49.735593681454148</v>
+        <v>52.775973470992398</v>
       </c>
       <c r="J12" s="61">
-        <v>24.573622188103002</v>
+        <v>17.5764485753744</v>
       </c>
       <c r="K12" s="50"/>
       <c r="L12" s="50"/>
       <c r="M12" s="50"/>
     </row>
     <row r="13" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="59" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B13" s="60">
-        <v>1224</v>
+        <v>1286</v>
       </c>
       <c r="C13" s="61">
-        <v>44.045333587625564</v>
+        <v>47.193032899158702</v>
       </c>
       <c r="D13" s="62">
-        <v>27.404217489751701</v>
+        <v>20.295247810065099</v>
       </c>
       <c r="E13" s="60">
-        <v>615</v>
+        <v>697</v>
       </c>
       <c r="F13" s="61">
-        <v>44.500932891507809</v>
+        <v>52.279816278074598</v>
       </c>
       <c r="G13" s="62">
-        <v>29.732813104142142</v>
+        <v>25.746981895482399</v>
       </c>
       <c r="H13" s="60">
-        <v>609</v>
+        <v>589</v>
       </c>
       <c r="I13" s="61">
-        <v>43.594615885978243</v>
+        <v>42.3202717694328</v>
       </c>
       <c r="J13" s="61">
-        <v>25.482745166472782</v>
+        <v>15.556577108416199</v>
       </c>
       <c r="K13" s="50"/>
       <c r="L13" s="50"/>
       <c r="M13" s="50"/>
     </row>
     <row r="14" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="59" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="60">
-        <v>161</v>
+        <v>136</v>
       </c>
       <c r="C14" s="61">
-        <v>35.11856332356848</v>
+        <v>30.271059531599899</v>
       </c>
       <c r="D14" s="62">
-        <v>18.334424977456194</v>
+        <v>12.9164696048399</v>
       </c>
       <c r="E14" s="60">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="F14" s="61">
-        <v>37.416860381350922</v>
+        <v>31.5451806961266</v>
       </c>
       <c r="G14" s="62">
-        <v>21.464165384859367</v>
+        <v>15.4783597106819</v>
       </c>
       <c r="H14" s="60">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="I14" s="61">
-        <v>32.753290267182756</v>
+        <v>28.991971454058898</v>
       </c>
       <c r="J14" s="61">
-        <v>15.192791444511423</v>
+        <v>10.502856821253999</v>
       </c>
       <c r="K14" s="50"/>
       <c r="L14" s="50"/>
       <c r="M14" s="50"/>
     </row>
     <row r="15" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="59" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="B15" s="60">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="C15" s="61">
-        <v>52.608570010151233</v>
+        <v>49.669596501649501</v>
       </c>
       <c r="D15" s="62">
-        <v>32.92357636783845</v>
+        <v>24.792618762189399</v>
       </c>
       <c r="E15" s="60">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F15" s="61">
-        <v>51.025854909248167</v>
+        <v>48.807030850660396</v>
       </c>
       <c r="G15" s="62">
-        <v>35.008793270826104</v>
+        <v>28.054304210650301</v>
       </c>
       <c r="H15" s="60">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="I15" s="61">
-        <v>54.268316980100984</v>
+        <v>50.563198873943897</v>
       </c>
       <c r="J15" s="61">
-        <v>30.60938676579871</v>
+        <v>21.105660434459299</v>
       </c>
       <c r="K15" s="50"/>
       <c r="L15" s="50"/>
       <c r="M15" s="50"/>
     </row>
     <row r="16" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="59" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="B16" s="60">
-        <v>352</v>
+        <v>435</v>
       </c>
       <c r="C16" s="61">
-        <v>62.243378683764732</v>
+        <v>81.764919278288303</v>
       </c>
       <c r="D16" s="62">
-        <v>33.421921865479248</v>
+        <v>32.217411491054897</v>
       </c>
       <c r="E16" s="60">
-        <v>175</v>
+        <v>209</v>
       </c>
       <c r="F16" s="61">
-        <v>60.0381156265492</v>
+        <v>76.468123951536001</v>
       </c>
       <c r="G16" s="62">
-        <v>37.879085642324419</v>
+        <v>35.796015764623498</v>
       </c>
       <c r="H16" s="60">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="I16" s="61">
-        <v>64.588993232752088</v>
+        <v>87.3610582284646</v>
       </c>
       <c r="J16" s="61">
-        <v>27.703514604863688</v>
+        <v>28.1991874008285</v>
       </c>
       <c r="K16" s="50"/>
       <c r="L16" s="50"/>
       <c r="M16" s="50"/>
     </row>
-    <row r="17" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+    <row r="17" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="59" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="B17" s="60">
-        <v>647</v>
+        <v>591</v>
       </c>
       <c r="C17" s="61">
-        <v>50.144426799599778</v>
+        <v>48.524537939250699</v>
       </c>
       <c r="D17" s="62">
-        <v>27.10490078753692</v>
+        <v>19.054555425089699</v>
       </c>
       <c r="E17" s="60">
-        <v>301</v>
+        <v>276</v>
       </c>
       <c r="F17" s="61">
-        <v>45.630189297067695</v>
+        <v>44.702147646658702</v>
       </c>
       <c r="G17" s="62">
-        <v>29.137484069392503</v>
+        <v>22.041576120376298</v>
       </c>
       <c r="H17" s="60">
-        <v>346</v>
+        <v>315</v>
       </c>
       <c r="I17" s="61">
-        <v>54.866465172480503</v>
+        <v>52.454495724958598</v>
       </c>
       <c r="J17" s="61">
-        <v>24.509149163744066</v>
+        <v>15.5898123219085</v>
       </c>
       <c r="K17" s="50"/>
       <c r="L17" s="50"/>
       <c r="M17" s="50"/>
     </row>
-    <row r="18" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+    <row r="18" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="59" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="B18" s="60">
-        <v>254</v>
+        <v>309</v>
       </c>
       <c r="C18" s="61">
-        <v>49.618823897128848</v>
+        <v>65.732093854368301</v>
       </c>
       <c r="D18" s="62">
-        <v>24.944001241754272</v>
+        <v>23.595610372029899</v>
       </c>
       <c r="E18" s="60">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="F18" s="61">
-        <v>51.020602423859366</v>
+        <v>53.999070713666796</v>
       </c>
       <c r="G18" s="62">
-        <v>28.293702291026687</v>
+        <v>22.883049985496399</v>
       </c>
       <c r="H18" s="60">
-        <v>120</v>
+        <v>180</v>
       </c>
       <c r="I18" s="61">
-        <v>48.141825818862365</v>
+        <v>77.855681518358793</v>
       </c>
       <c r="J18" s="61">
-        <v>21.506764281986154</v>
+        <v>23.610168065833999</v>
       </c>
       <c r="K18" s="50"/>
       <c r="L18" s="50"/>
       <c r="M18" s="50"/>
     </row>
-    <row r="19" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+    <row r="19" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="59" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="B19" s="60">
-        <v>398</v>
+        <v>601</v>
       </c>
       <c r="C19" s="61">
-        <v>56.655247834680559</v>
+        <v>91.796648276789</v>
       </c>
       <c r="D19" s="62">
-        <v>26.458508430480762</v>
+        <v>32.460557446093802</v>
       </c>
       <c r="E19" s="60">
-        <v>186</v>
+        <v>315</v>
       </c>
       <c r="F19" s="61">
-        <v>50.908205116274615</v>
+        <v>93.634350430272093</v>
       </c>
       <c r="G19" s="62">
-        <v>28.847687874332884</v>
+        <v>40.340137032634701</v>
       </c>
       <c r="H19" s="60">
-        <v>212</v>
+        <v>286</v>
       </c>
       <c r="I19" s="61">
-        <v>62.883567515298211</v>
+        <v>89.854316620220999</v>
       </c>
       <c r="J19" s="61">
-        <v>23.252275840635011</v>
+        <v>24.381004229106299</v>
       </c>
       <c r="K19" s="50"/>
       <c r="L19" s="50"/>
       <c r="M19" s="50"/>
     </row>
-    <row r="20" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+    <row r="20" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="59" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="B20" s="60">
-        <v>293</v>
+        <v>369</v>
       </c>
       <c r="C20" s="61">
-        <v>56.096846514815887</v>
+        <v>77.523695674324799</v>
       </c>
       <c r="D20" s="62">
-        <v>24.222571393027437</v>
+        <v>25.1090810353686</v>
       </c>
       <c r="E20" s="60">
-        <v>150</v>
+        <v>185</v>
       </c>
       <c r="F20" s="61">
-        <v>55.146551961838583</v>
+        <v>75.146128755783195</v>
       </c>
       <c r="G20" s="62">
-        <v>28.48017422704088</v>
+        <v>29.369193184222301</v>
       </c>
       <c r="H20" s="60">
-        <v>143</v>
+        <v>184</v>
       </c>
       <c r="I20" s="61">
-        <v>57.129502194292243</v>
+        <v>80.070845291377395</v>
       </c>
       <c r="J20" s="61">
-        <v>19.74644967965358</v>
+        <v>20.626156305558201</v>
       </c>
       <c r="K20" s="50"/>
       <c r="L20" s="50"/>
       <c r="M20" s="50"/>
     </row>
-    <row r="21" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+    <row r="21" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="59" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="B21" s="60">
-        <v>473</v>
+        <v>487</v>
       </c>
       <c r="C21" s="61">
-        <v>56.003836203579276</v>
+        <v>61.979198152078098</v>
       </c>
       <c r="D21" s="62">
-        <v>30.091032318979305</v>
+        <v>24.056988547301199</v>
       </c>
       <c r="E21" s="60">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="F21" s="61">
-        <v>54.303117692186824</v>
+        <v>63.194971593734401</v>
       </c>
       <c r="G21" s="62">
-        <v>32.293094730523812</v>
+        <v>28.183528250221901</v>
       </c>
       <c r="H21" s="60">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="I21" s="61">
-        <v>57.790976351835347</v>
+        <v>60.736455255762202</v>
       </c>
       <c r="J21" s="61">
-        <v>27.400826522424019</v>
+        <v>20.1078714002441</v>
       </c>
       <c r="K21" s="50"/>
       <c r="L21" s="50"/>
       <c r="M21" s="50"/>
     </row>
-    <row r="22" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+    <row r="22" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="59" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="B22" s="60">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="C22" s="61">
-        <v>49.673097318995261</v>
+        <v>42.528892170144204</v>
       </c>
       <c r="D22" s="62">
-        <v>26.947031825938438</v>
+        <v>18.4247433623703</v>
       </c>
       <c r="E22" s="60">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="F22" s="61">
-        <v>54.411193159735717</v>
+        <v>41.327553737560599</v>
       </c>
       <c r="G22" s="62">
-        <v>33.166237872031232</v>
+        <v>21.3553456456583</v>
       </c>
       <c r="H22" s="60">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I22" s="61">
-        <v>44.578178981388611</v>
+        <v>43.773041642753597</v>
       </c>
       <c r="J22" s="61">
-        <v>21.148480515817333</v>
+        <v>14.934702565253501</v>
       </c>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="50"/>
     </row>
-    <row r="23" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+    <row r="23" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="59" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="B23" s="60">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C23" s="61">
-        <v>57.113913700876395</v>
+        <v>59.218601008308099</v>
       </c>
       <c r="D23" s="62">
-        <v>31.818567182495549</v>
+        <v>24.327949324233401</v>
       </c>
       <c r="E23" s="60">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="F23" s="61">
-        <v>61.826714440070774</v>
+        <v>60.986843359104498</v>
       </c>
       <c r="G23" s="62">
-        <v>36.886848988598594</v>
+        <v>28.9563427328969</v>
       </c>
       <c r="H23" s="60">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="I23" s="61">
-        <v>52.198797585345034</v>
+        <v>57.442103146869897</v>
       </c>
       <c r="J23" s="61">
-        <v>26.444461772996164</v>
+        <v>20.159073448298901</v>
       </c>
       <c r="K23" s="50"/>
       <c r="L23" s="50"/>
       <c r="M23" s="50"/>
     </row>
-    <row r="24" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+    <row r="24" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="59" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="B24" s="60">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C24" s="61">
-        <v>43.124148543089845</v>
+        <v>36.343812465927698</v>
       </c>
       <c r="D24" s="62">
-        <v>18.425810160158061</v>
+        <v>14.5288238218714</v>
       </c>
       <c r="E24" s="60">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F24" s="61">
-        <v>38.03691482583848</v>
+        <v>40.094404096919099</v>
       </c>
       <c r="G24" s="62">
-        <v>19.780426691942296</v>
+        <v>19.4525897414768</v>
       </c>
       <c r="H24" s="60">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>16.588811439499263</v>
+        <v>17</v>
+      </c>
+      <c r="I24" s="61" t="s">
+        <v>96</v>
+      </c>
+      <c r="J24" s="61" t="s">
+        <v>96</v>
       </c>
       <c r="K24" s="50"/>
       <c r="L24" s="50"/>
       <c r="M24" s="50"/>
     </row>
-    <row r="25" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+    <row r="25" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="59" t="s">
-        <v>5</v>
+        <v>63</v>
       </c>
       <c r="B25" s="60">
-        <v>194</v>
+        <v>245</v>
       </c>
       <c r="C25" s="61">
-        <v>52.067816989675002</v>
+        <v>67.935065169137502</v>
       </c>
       <c r="D25" s="62">
-        <v>28.991871241190982</v>
+        <v>27.3665870623568</v>
       </c>
       <c r="E25" s="60">
-        <v>92</v>
+        <v>133</v>
       </c>
       <c r="F25" s="61">
-        <v>49.126010887819149</v>
+        <v>74.381667435650101</v>
       </c>
       <c r="G25" s="62">
-        <v>30.496720946630106</v>
+        <v>35.743843353004102</v>
       </c>
       <c r="H25" s="60">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="I25" s="61">
-        <v>55.040673438827959</v>
+        <v>61.595657506145798</v>
       </c>
       <c r="J25" s="61">
-        <v>27.42605929530335</v>
+        <v>19.443799753482502</v>
       </c>
       <c r="K25" s="50"/>
       <c r="L25" s="50"/>
       <c r="M25" s="50"/>
     </row>
-    <row r="26" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+    <row r="26" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="59" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="B26" s="60">
-        <v>184</v>
+        <v>159</v>
       </c>
       <c r="C26" s="61">
-        <v>42.491871120307422</v>
+        <v>34.830916710296599</v>
       </c>
       <c r="D26" s="62">
-        <v>28.677098617683061</v>
+        <v>17.505901429207</v>
       </c>
       <c r="E26" s="60">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="F26" s="61">
-        <v>40.127755575308363</v>
+        <v>31.075822787900901</v>
       </c>
       <c r="G26" s="62">
-        <v>28.818212879306916</v>
+        <v>18.649808412106601</v>
       </c>
       <c r="H26" s="60">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="I26" s="61">
-        <v>44.808500812725612</v>
+        <v>38.488899844530799</v>
       </c>
       <c r="J26" s="61">
-        <v>28.224857586927811</v>
+        <v>15.8791444208036</v>
       </c>
       <c r="K26" s="50"/>
       <c r="L26" s="50"/>
       <c r="M26" s="50"/>
     </row>
-    <row r="27" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+    <row r="27" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="59" t="s">
-        <v>9</v>
+        <v>65</v>
       </c>
       <c r="B27" s="60">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C27" s="61">
-        <v>45.819946087660206</v>
+        <v>45.4398790306414</v>
       </c>
       <c r="D27" s="62">
-        <v>27.288817892298038</v>
+        <v>19.0151300793693</v>
       </c>
       <c r="E27" s="60">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F27" s="61">
-        <v>45.399515738498792</v>
+        <v>51.848808873325403</v>
       </c>
       <c r="G27" s="62">
-        <v>30.068842563351136</v>
+        <v>25.3479340450357</v>
       </c>
       <c r="H27" s="60">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="I27" s="61">
-        <v>46.221233601392413</v>
+        <v>39.554644008203901</v>
       </c>
       <c r="J27" s="61">
-        <v>24.760118695237118</v>
+        <v>14.2552063312194</v>
       </c>
       <c r="K27" s="50"/>
       <c r="L27" s="50"/>
       <c r="M27" s="50"/>
     </row>
-    <row r="28" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+    <row r="28" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="59" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B28" s="60">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C28" s="61">
-        <v>32.242958368199233</v>
+        <v>24.742501254798299</v>
       </c>
       <c r="D28" s="62">
-        <v>18.34856629964754</v>
+        <v>10.1211648076915</v>
       </c>
       <c r="E28" s="60">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>18.253095385114296</v>
+        <v>13</v>
+      </c>
+      <c r="F28" s="61" t="s">
+        <v>96</v>
+      </c>
+      <c r="G28" s="62" t="s">
+        <v>96</v>
       </c>
       <c r="H28" s="60">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="I28" s="61">
-        <v>36.952354557841986</v>
+        <v>30.8823942277998</v>
       </c>
       <c r="J28" s="61">
-        <v>17.294298885649134</v>
+        <v>10.615045426602499</v>
       </c>
       <c r="K28" s="50"/>
       <c r="L28" s="50"/>
       <c r="M28" s="50"/>
     </row>
-    <row r="29" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+    <row r="29" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="64" t="s">
-        <v>34</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>29</v>
+      </c>
+      <c r="B29" s="65">
+        <v>2</v>
+      </c>
+      <c r="C29" s="66" t="s">
+        <v>96</v>
+      </c>
+      <c r="D29" s="67" t="s">
+        <v>96</v>
+      </c>
+      <c r="E29" s="68">
+        <v>2</v>
+      </c>
+      <c r="F29" s="66" t="s">
+        <v>96</v>
+      </c>
+      <c r="G29" s="67" t="s">
+        <v>96</v>
       </c>
       <c r="H29" s="68">
         <v>0</v>
       </c>
-      <c r="I29" s="68">
+      <c r="I29" s="126">
         <v>0</v>
       </c>
-      <c r="J29" s="68">
+      <c r="J29" s="126">
         <v>0</v>
       </c>
       <c r="K29" s="50"/>
       <c r="L29" s="50"/>
       <c r="M29" s="50"/>
     </row>
-    <row r="30" spans="1:13" s="74" customFormat="1">
-[...9 lines deleted...]
-      <c r="J30" s="77"/>
+    <row r="30" spans="1:14" s="123" customFormat="1" ht="15.6">
+      <c r="A30" s="121" t="s">
+        <v>97</v>
+      </c>
+      <c r="B30" s="122"/>
+      <c r="C30" s="63"/>
+      <c r="H30" s="122"/>
+      <c r="N30" s="122"/>
+    </row>
+    <row r="31" spans="1:14" s="123" customFormat="1" ht="15.6">
+      <c r="A31" s="124" t="s">
+        <v>98</v>
+      </c>
+      <c r="B31" s="125"/>
+      <c r="C31" s="63"/>
+      <c r="H31" s="122"/>
+      <c r="N31" s="122"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="50" customWidth="1"/>
     <col min="3" max="4" width="16" style="69" customWidth="1"/>
     <col min="5" max="5" width="16" style="50" customWidth="1"/>
     <col min="6" max="6" width="16" style="70" customWidth="1"/>
     <col min="7" max="7" width="16" style="69" customWidth="1"/>
     <col min="8" max="8" width="16" style="50" customWidth="1"/>
     <col min="9" max="10" width="16" style="69" customWidth="1"/>
     <col min="11" max="16384" width="10" style="50"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" s="43" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+    <row r="1" spans="1:39" s="71" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="130" t="s">
         <v>84</v>
       </c>
-      <c r="B1" s="128"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:39" s="43" customFormat="1" ht="8.1" customHeight="1">
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+    </row>
+    <row r="2" spans="1:39" s="71" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="44"/>
-      <c r="B2" s="45"/>
-[...7 lines deleted...]
-      <c r="J2" s="46"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
     </row>
     <row r="3" spans="1:39" s="49" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="47"/>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
-      <c r="E3" s="127" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="127"/>
+      <c r="E3" s="138" t="s">
+        <v>44</v>
+      </c>
+      <c r="F3" s="138"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
       <c r="N3" s="50"/>
       <c r="O3" s="50"/>
       <c r="P3" s="50"/>
       <c r="Q3" s="50"/>
       <c r="R3" s="50"/>
       <c r="S3" s="50"/>
       <c r="T3" s="50"/>
       <c r="U3" s="50"/>
       <c r="V3" s="50"/>
       <c r="W3" s="50"/>
       <c r="X3" s="50"/>
       <c r="Y3" s="50"/>
       <c r="Z3" s="50"/>
       <c r="AA3" s="50"/>
       <c r="AB3" s="50"/>
       <c r="AC3" s="50"/>
       <c r="AD3" s="50"/>
       <c r="AE3" s="50"/>
       <c r="AF3" s="50"/>
       <c r="AG3" s="50"/>
       <c r="AH3" s="50"/>
@@ -3915,991 +3066,3019 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="48"/>
       <c r="L6" s="48"/>
       <c r="M6" s="48"/>
     </row>
     <row r="7" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="59" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B7" s="60">
-        <v>9846</v>
+        <v>9960</v>
       </c>
       <c r="C7" s="61">
-        <v>42.070388793945313</v>
+        <v>42.354240417480469</v>
       </c>
       <c r="D7" s="62">
-        <v>26.012054443359375</v>
+        <v>24.513099670410156</v>
       </c>
       <c r="E7" s="60">
-        <v>4883</v>
+        <v>5018</v>
       </c>
       <c r="F7" s="61">
-        <v>41.765998840332031</v>
+        <v>42.831001281738281</v>
       </c>
       <c r="G7" s="62">
-        <v>28.060918807983398</v>
+        <v>27.288738250732422</v>
       </c>
       <c r="H7" s="60">
-        <v>4963</v>
+        <v>4942</v>
       </c>
       <c r="I7" s="61">
-        <v>42.374000549316406</v>
+        <v>41.880001068115234</v>
       </c>
       <c r="J7" s="61">
-        <v>24.033590316772461</v>
+        <v>21.860261917114258</v>
       </c>
       <c r="K7" s="50"/>
       <c r="L7" s="50"/>
       <c r="M7" s="50"/>
     </row>
     <row r="8" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="59" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B8" s="60">
-        <v>1287</v>
+        <v>1282</v>
       </c>
       <c r="C8" s="61">
-        <v>32.492832704705158</v>
+        <v>32.252172744851102</v>
       </c>
       <c r="D8" s="62">
-        <v>24.060101100928946</v>
+        <v>22.01931751415939</v>
       </c>
       <c r="E8" s="60">
-        <v>631</v>
+        <v>653</v>
       </c>
       <c r="F8" s="61">
-        <v>32.344054627109188</v>
+        <v>33.455473991827233</v>
       </c>
       <c r="G8" s="62">
-        <v>24.90398405530382</v>
+        <v>23.924837493530131</v>
       </c>
       <c r="H8" s="60">
-        <v>656</v>
+        <v>629</v>
       </c>
       <c r="I8" s="61">
-        <v>32.637238093627083</v>
+        <v>31.091238202382705</v>
       </c>
       <c r="J8" s="61">
-        <v>23.445374304501858</v>
+        <v>20.352461006126827</v>
       </c>
       <c r="K8" s="50"/>
       <c r="L8" s="50"/>
       <c r="M8" s="50"/>
     </row>
     <row r="9" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="59" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="B9" s="60">
-        <v>855</v>
+        <v>829</v>
       </c>
       <c r="C9" s="61">
-        <v>31.732299639754892</v>
+        <v>30.700781444136613</v>
       </c>
       <c r="D9" s="62">
-        <v>16.168700190202134</v>
+        <v>14.498421659105823</v>
       </c>
       <c r="E9" s="60">
-        <v>434</v>
+        <v>398</v>
       </c>
       <c r="F9" s="61">
-        <v>33.570791245758691</v>
+        <v>30.793370295693727</v>
       </c>
       <c r="G9" s="62">
-        <v>18.297757960176842</v>
+        <v>15.920647729253014</v>
       </c>
       <c r="H9" s="60">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="I9" s="61">
-        <v>30.036564701685542</v>
+        <v>30.615774866792965</v>
       </c>
       <c r="J9" s="61">
-        <v>14.399119917219075</v>
+        <v>13.327826359705163</v>
       </c>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
       <c r="M9" s="50"/>
     </row>
     <row r="10" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="59" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="B10" s="60">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="C10" s="61">
-        <v>33.88301001060124</v>
+        <v>32.302482894847898</v>
       </c>
       <c r="D10" s="62">
-        <v>25.739262380826542</v>
+        <v>23.060928232097137</v>
       </c>
       <c r="E10" s="60">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="F10" s="61">
-        <v>35.157885126952017</v>
+        <v>34.924796370080465</v>
       </c>
       <c r="G10" s="62">
-        <v>27.060489072667345</v>
+        <v>25.715595827251935</v>
       </c>
       <c r="H10" s="60">
-        <v>333</v>
+        <v>316</v>
       </c>
       <c r="I10" s="61">
-        <v>32.598017981771541</v>
+        <v>29.685605017994551</v>
       </c>
       <c r="J10" s="61">
-        <v>25.211853455469999</v>
+        <v>20.995731339617947</v>
       </c>
       <c r="K10" s="50"/>
       <c r="L10" s="50"/>
       <c r="M10" s="50"/>
     </row>
     <row r="11" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="59" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="B11" s="60">
-        <v>1030</v>
+        <v>1047</v>
       </c>
       <c r="C11" s="61">
-        <v>37.996892370666693</v>
+        <v>37.992018410344279</v>
       </c>
       <c r="D11" s="62">
-        <v>28.52292189164341</v>
+        <v>26.472854353092458</v>
       </c>
       <c r="E11" s="60">
-        <v>518</v>
+        <v>539</v>
       </c>
       <c r="F11" s="61">
-        <v>38.559698489956055</v>
+        <v>39.583949920060981</v>
       </c>
       <c r="G11" s="62">
-        <v>30.387571514729416</v>
+        <v>29.58983310278251</v>
       </c>
       <c r="H11" s="60">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="I11" s="61">
-        <v>37.443966603199634</v>
+        <v>36.437215020452896</v>
       </c>
       <c r="J11" s="61">
-        <v>26.86184718149865</v>
+        <v>23.679518173902895</v>
       </c>
       <c r="K11" s="50"/>
       <c r="L11" s="50"/>
       <c r="M11" s="50"/>
     </row>
     <row r="12" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="59" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="B12" s="60">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="C12" s="61">
-        <v>54.731370365219092</v>
+        <v>54.884247266525861</v>
       </c>
       <c r="D12" s="62">
-        <v>31.957256611968869</v>
+        <v>30.05769205146596</v>
       </c>
       <c r="E12" s="60">
-        <v>493</v>
+        <v>514</v>
       </c>
       <c r="F12" s="61">
-        <v>52.207321309058869</v>
+        <v>54.481298817204646</v>
       </c>
       <c r="G12" s="62">
-        <v>33.769924809269767</v>
+        <v>33.686607704920981</v>
       </c>
       <c r="H12" s="60">
-        <v>538</v>
+        <v>521</v>
       </c>
       <c r="I12" s="61">
-        <v>57.268525516427978</v>
+        <v>55.287665650760232</v>
       </c>
       <c r="J12" s="61">
-        <v>29.846476587821517</v>
+        <v>26.466703015950504</v>
       </c>
       <c r="K12" s="50"/>
       <c r="L12" s="50"/>
       <c r="M12" s="50"/>
     </row>
     <row r="13" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="59" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="B13" s="60">
-        <v>1184</v>
+        <v>1268</v>
       </c>
       <c r="C13" s="61">
-        <v>42.598593346956008</v>
+        <v>45.625551316241385</v>
       </c>
       <c r="D13" s="62">
-        <v>27.543636323450116</v>
+        <v>27.221299006477803</v>
       </c>
       <c r="E13" s="60">
-        <v>627</v>
+        <v>678</v>
       </c>
       <c r="F13" s="61">
-        <v>45.288857315902057</v>
+        <v>49.129865160983641</v>
       </c>
       <c r="G13" s="62">
-        <v>30.975630280449021</v>
+        <v>31.510508079244456</v>
       </c>
       <c r="H13" s="60">
-        <v>557</v>
+        <v>590</v>
       </c>
       <c r="I13" s="61">
-        <v>39.928658884520871</v>
+        <v>42.169107412221251</v>
       </c>
       <c r="J13" s="61">
-        <v>24.591710324022937</v>
+        <v>23.416219263675863</v>
       </c>
       <c r="K13" s="50"/>
       <c r="L13" s="50"/>
       <c r="M13" s="50"/>
     </row>
     <row r="14" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="59" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="B14" s="60">
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="C14" s="61">
-        <v>31.834877288540643</v>
+        <v>34.510814662727775</v>
       </c>
       <c r="D14" s="62">
-        <v>17.28979056024118</v>
+        <v>16.935907077885719</v>
       </c>
       <c r="E14" s="60">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="F14" s="61">
-        <v>30.054914622574675</v>
+        <v>24.572195913686929</v>
       </c>
       <c r="G14" s="62">
-        <v>18.584524709325393</v>
+        <v>14.200939734527497</v>
       </c>
       <c r="H14" s="60">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="I14" s="61">
-        <v>33.671599999113909</v>
+        <v>44.718362865163066</v>
       </c>
       <c r="J14" s="61">
-        <v>15.59401215660063</v>
+        <v>18.994995261589363</v>
       </c>
       <c r="K14" s="50"/>
       <c r="L14" s="50"/>
       <c r="M14" s="50"/>
     </row>
     <row r="15" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="59" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="B15" s="60">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="C15" s="61">
-        <v>50.369061038314193</v>
+        <v>51.031506448234687</v>
       </c>
       <c r="D15" s="62">
-        <v>32.481984684375895</v>
+        <v>31.731766214296854</v>
       </c>
       <c r="E15" s="60">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F15" s="61">
-        <v>48.615731027071284</v>
+        <v>48.076319363096403</v>
       </c>
       <c r="G15" s="62">
-        <v>34.276853393765663</v>
+        <v>32.453966813864632</v>
       </c>
       <c r="H15" s="60">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="I15" s="61">
-        <v>52.210500453002872</v>
+        <v>54.127605830745985</v>
       </c>
       <c r="J15" s="61">
-        <v>30.338699701140747</v>
+        <v>30.5821311492079</v>
       </c>
       <c r="K15" s="50"/>
       <c r="L15" s="50"/>
       <c r="M15" s="50"/>
     </row>
     <row r="16" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="59" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="B16" s="60">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="C16" s="61">
-        <v>58.445147198782365</v>
+        <v>61.615117429331825</v>
       </c>
       <c r="D16" s="62">
-        <v>31.336767140945309</v>
+        <v>31.4517424771287</v>
       </c>
       <c r="E16" s="60">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="F16" s="61">
-        <v>53.058479001679046</v>
+        <v>60.428698452162052</v>
       </c>
       <c r="G16" s="62">
-        <v>32.484960825033816</v>
+        <v>36.268413425263176</v>
       </c>
       <c r="H16" s="60">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="I16" s="61">
-        <v>64.183799060947251</v>
+        <v>62.878512095840087</v>
       </c>
       <c r="J16" s="61">
-        <v>29.451594427587892</v>
+        <v>25.705369631045553</v>
       </c>
       <c r="K16" s="50"/>
       <c r="L16" s="50"/>
       <c r="M16" s="50"/>
     </row>
     <row r="17" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="59" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="B17" s="60">
-        <v>560</v>
+        <v>581</v>
       </c>
       <c r="C17" s="61">
-        <v>43.285241626334738</v>
+        <v>45.104878546768944</v>
       </c>
       <c r="D17" s="62">
-        <v>24.3462350854387</v>
+        <v>24.433408678019489</v>
       </c>
       <c r="E17" s="60">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="F17" s="61">
-        <v>40.778075894040434</v>
+        <v>43.03168074446328</v>
       </c>
       <c r="G17" s="62">
-        <v>26.756852299650014</v>
+        <v>27.460334223653057</v>
       </c>
       <c r="H17" s="60">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="I17" s="61">
-        <v>45.913464202538542</v>
+        <v>47.267524672696183</v>
       </c>
       <c r="J17" s="61">
-        <v>21.683765972128775</v>
+        <v>20.690038871756428</v>
       </c>
       <c r="K17" s="50"/>
       <c r="L17" s="50"/>
       <c r="M17" s="50"/>
     </row>
     <row r="18" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="59" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="B18" s="60">
-        <v>268</v>
+        <v>291</v>
       </c>
       <c r="C18" s="61">
-        <v>51.961296589458257</v>
+        <v>57.359511084084907</v>
       </c>
       <c r="D18" s="62">
-        <v>26.470609284849566</v>
+        <v>28.118372257028987</v>
       </c>
       <c r="E18" s="60">
-        <v>114</v>
+        <v>139</v>
       </c>
       <c r="F18" s="61">
-        <v>43.069820334622278</v>
+        <v>53.423628233042322</v>
       </c>
       <c r="G18" s="62">
-        <v>25.257057723037214</v>
+        <v>30.531036520923035</v>
       </c>
       <c r="H18" s="60">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="I18" s="61">
-        <v>61.33454409316478</v>
+        <v>61.503103478971603</v>
       </c>
       <c r="J18" s="61">
-        <v>26.784446344900466</v>
+        <v>24.840850560437726</v>
       </c>
       <c r="K18" s="50"/>
       <c r="L18" s="50"/>
       <c r="M18" s="50"/>
     </row>
     <row r="19" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="59" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="B19" s="60">
-        <v>459</v>
+        <v>358</v>
       </c>
       <c r="C19" s="61">
-        <v>64.96134870516039</v>
+        <v>51.344347030417943</v>
       </c>
       <c r="D19" s="62">
-        <v>31.594287865716872</v>
+        <v>23.417858692868897</v>
       </c>
       <c r="E19" s="60">
-        <v>208</v>
+        <v>167</v>
       </c>
       <c r="F19" s="61">
-        <v>56.57154668784473</v>
+        <v>46.080914775141693</v>
       </c>
       <c r="G19" s="62">
-        <v>33.212701728969094</v>
+        <v>25.637265857524312</v>
       </c>
       <c r="H19" s="60">
-        <v>251</v>
+        <v>191</v>
       </c>
       <c r="I19" s="61">
-        <v>74.063582552862513</v>
+        <v>57.040976923789074</v>
       </c>
       <c r="J19" s="61">
-        <v>28.535818316799723</v>
+        <v>20.321837999779518</v>
       </c>
       <c r="K19" s="50"/>
       <c r="L19" s="50"/>
       <c r="M19" s="50"/>
     </row>
     <row r="20" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="59" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="B20" s="60">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="C20" s="61">
-        <v>62.807634068682333</v>
+        <v>62.599078982069422</v>
       </c>
       <c r="D20" s="62">
-        <v>29.164884996854585</v>
+        <v>26.334142892985895</v>
       </c>
       <c r="E20" s="60">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F20" s="61">
-        <v>57.193858035372763</v>
+        <v>57.536331409268918</v>
       </c>
       <c r="G20" s="62">
-        <v>32.510978771974884</v>
+        <v>29.286321919497762</v>
       </c>
       <c r="H20" s="60">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="I20" s="61">
-        <v>68.910618175769599</v>
+        <v>68.09450227552486</v>
       </c>
       <c r="J20" s="61">
-        <v>24.467537268568211</v>
+        <v>22.480445606118721</v>
       </c>
       <c r="K20" s="50"/>
       <c r="L20" s="50"/>
       <c r="M20" s="50"/>
     </row>
     <row r="21" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="59" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="B21" s="60">
-        <v>554</v>
+        <v>526</v>
       </c>
       <c r="C21" s="61">
-        <v>65.168688680116432</v>
+        <v>62.729384125053294</v>
       </c>
       <c r="D21" s="62">
-        <v>36.871144685148373</v>
+        <v>32.960118662954081</v>
       </c>
       <c r="E21" s="60">
-        <v>287</v>
+        <v>272</v>
       </c>
       <c r="F21" s="61">
-        <v>65.850381966631986</v>
+        <v>63.353643766187787</v>
       </c>
       <c r="G21" s="62">
-        <v>41.192947683019497</v>
+        <v>36.987244322763097</v>
       </c>
       <c r="H21" s="60">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="I21" s="61">
-        <v>64.451498436990818</v>
+        <v>62.074384174453456</v>
       </c>
       <c r="J21" s="61">
-        <v>31.931374191677968</v>
+        <v>28.749579969284003</v>
       </c>
       <c r="K21" s="50"/>
       <c r="L21" s="50"/>
       <c r="M21" s="50"/>
     </row>
     <row r="22" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="59" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="B22" s="60">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C22" s="61">
-        <v>42.733996452188002</v>
+        <v>45.572064775501183</v>
       </c>
       <c r="D22" s="62">
-        <v>23.863983144434346</v>
+        <v>24.986369823679784</v>
       </c>
       <c r="E22" s="60">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F22" s="61">
-        <v>41.152439782406475</v>
+        <v>40.10829238945152</v>
       </c>
       <c r="G22" s="62">
-        <v>25.53234699696015</v>
+        <v>23.84374387678136</v>
       </c>
       <c r="H22" s="60">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I22" s="61">
-        <v>44.441975445808566</v>
+        <v>51.431911163062537</v>
       </c>
       <c r="J22" s="61">
-        <v>21.576170031227377</v>
+        <v>25.568634557260314</v>
       </c>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="50"/>
     </row>
     <row r="23" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="59" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="B23" s="60">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="C23" s="61">
-        <v>68.935648572057985</v>
+        <v>73.017367271322883</v>
       </c>
       <c r="D23" s="62">
-        <v>38.305469319596419</v>
+        <v>37.83739946710633</v>
       </c>
       <c r="E23" s="60">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="F23" s="61">
-        <v>67.381496455147357</v>
+        <v>76.396908590210529</v>
       </c>
       <c r="G23" s="62">
-        <v>40.258690546609607</v>
+        <v>44.073566950927059</v>
       </c>
       <c r="H23" s="60">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="I23" s="61">
-        <v>70.563186265335986</v>
+        <v>69.507236749029673</v>
       </c>
       <c r="J23" s="61">
-        <v>36.263395784796167</v>
+        <v>31.874988573631974</v>
       </c>
       <c r="K23" s="50"/>
       <c r="L23" s="50"/>
       <c r="M23" s="50"/>
     </row>
     <row r="24" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="59" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="B24" s="60">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="C24" s="61">
-        <v>44.519633158222774</v>
+        <v>57.402209498606297</v>
       </c>
       <c r="D24" s="62">
-        <v>21.127116619230254</v>
+        <v>28.171289094500501</v>
       </c>
       <c r="E24" s="60">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="F24" s="61">
-        <v>40.344658655370161</v>
+        <v>54.757791183995622</v>
       </c>
       <c r="G24" s="62">
-        <v>22.068207056339528</v>
+        <v>31.321541812654949</v>
       </c>
       <c r="H24" s="60">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I24" s="61">
-        <v>48.952118708887866</v>
+        <v>60.213154567167777</v>
       </c>
       <c r="J24" s="61">
-        <v>20.430682508740926</v>
+        <v>23.603017022775123</v>
       </c>
       <c r="K24" s="50"/>
       <c r="L24" s="50"/>
       <c r="M24" s="50"/>
     </row>
     <row r="25" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="59" t="s">
-        <v>5</v>
+        <v>63</v>
       </c>
       <c r="B25" s="60">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="C25" s="61">
-        <v>48.663687129925357</v>
+        <v>52.136172156865378</v>
       </c>
       <c r="D25" s="62">
-        <v>27.251295585442943</v>
+        <v>28.394842499043119</v>
       </c>
       <c r="E25" s="60">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="F25" s="61">
-        <v>49.434690395318057</v>
+        <v>53.55239834415984</v>
       </c>
       <c r="G25" s="62">
-        <v>30.721388784295858</v>
+        <v>31.973904357692643</v>
       </c>
       <c r="H25" s="60">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="I25" s="61">
-        <v>47.883315354672796</v>
+        <v>50.70952880597941</v>
       </c>
       <c r="J25" s="61">
-        <v>24.36649687609254</v>
+        <v>25.244805262023505</v>
       </c>
       <c r="K25" s="50"/>
       <c r="L25" s="50"/>
       <c r="M25" s="50"/>
     </row>
     <row r="26" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="59" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="B26" s="60">
-        <v>149</v>
+        <v>209</v>
       </c>
       <c r="C26" s="61">
-        <v>34.632195623094795</v>
+        <v>47.968951006257768</v>
       </c>
       <c r="D26" s="62">
-        <v>23.391871670638686</v>
+        <v>31.096779765096667</v>
       </c>
       <c r="E26" s="60">
-        <v>77</v>
+        <v>103</v>
       </c>
       <c r="F26" s="61">
-        <v>36.148622479279091</v>
+        <v>47.795712770968052</v>
       </c>
       <c r="G26" s="62">
-        <v>26.999824609716743</v>
+        <v>33.31503502342666</v>
       </c>
       <c r="H26" s="60">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="I26" s="61">
-        <v>33.145203612827196</v>
+        <v>48.138493537634311</v>
       </c>
       <c r="J26" s="61">
-        <v>20.681029972376866</v>
+        <v>28.649201763613885</v>
       </c>
       <c r="K26" s="50"/>
       <c r="L26" s="50"/>
       <c r="M26" s="50"/>
     </row>
     <row r="27" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="59" t="s">
-        <v>9</v>
+        <v>65</v>
       </c>
       <c r="B27" s="60">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C27" s="61">
-        <v>40.977932829415508</v>
+        <v>39.612024285502741</v>
       </c>
       <c r="D27" s="62">
-        <v>25.194096012329503</v>
+        <v>23.434076809344884</v>
       </c>
       <c r="E27" s="60">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F27" s="61">
-        <v>46.027488219603939</v>
+        <v>47.09152846189194</v>
       </c>
       <c r="G27" s="62">
-        <v>31.482248167489814</v>
+        <v>31.502620458993217</v>
       </c>
       <c r="H27" s="60">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="I27" s="61">
-        <v>36.140746523260184</v>
+        <v>32.500009027780287</v>
       </c>
       <c r="J27" s="61">
-        <v>19.585787481058343</v>
+        <v>16.537822369714423</v>
       </c>
       <c r="K27" s="50"/>
       <c r="L27" s="50"/>
       <c r="M27" s="50"/>
     </row>
     <row r="28" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="59" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="B28" s="60">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C28" s="61">
-        <v>24.956125521261008</v>
+        <v>26.874395792664036</v>
       </c>
       <c r="D28" s="62">
-        <v>14.335134989283425</v>
+        <v>14.833152078075978</v>
       </c>
       <c r="E28" s="60">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F28" s="61">
-        <v>14.432212698743596</v>
+        <v>20.870135581345082</v>
       </c>
       <c r="G28" s="62">
-        <v>10.078379010863983</v>
+        <v>13.9441778870605</v>
       </c>
       <c r="H28" s="60">
         <v>22</v>
       </c>
       <c r="I28" s="61">
-        <v>35.565614517237201</v>
+        <v>32.89719626168224</v>
       </c>
       <c r="J28" s="61">
-        <v>18.267589787805118</v>
+        <v>15.337701858641665</v>
       </c>
       <c r="K28" s="50"/>
       <c r="L28" s="50"/>
       <c r="M28" s="50"/>
     </row>
     <row r="29" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="64" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="B29" s="65">
         <v>2</v>
       </c>
       <c r="C29" s="66">
-        <v>16.213367921851567</v>
+        <v>15.909633282952829</v>
       </c>
       <c r="D29" s="67">
-        <v>8.0850637565701096</v>
+        <v>10.085185284712331</v>
       </c>
       <c r="E29" s="65">
         <v>0</v>
       </c>
       <c r="F29" s="68">
         <v>0</v>
       </c>
       <c r="G29" s="120">
         <v>0</v>
       </c>
       <c r="H29" s="68">
         <v>2</v>
       </c>
       <c r="I29" s="66">
-        <v>37.753657385559229</v>
+        <v>37.061058093208558</v>
       </c>
       <c r="J29" s="66">
-        <v>16.976794354217386</v>
+        <v>20.823529411764707</v>
+      </c>
+      <c r="K29" s="50"/>
+      <c r="L29" s="50"/>
+      <c r="M29" s="50"/>
+    </row>
+    <row r="30" spans="1:13" s="74" customFormat="1">
+      <c r="A30" s="49" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" s="77"/>
+      <c r="D30" s="77"/>
+      <c r="F30" s="78"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="79"/>
+      <c r="I30" s="77"/>
+      <c r="J30" s="77"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:AM30"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="50" customWidth="1"/>
+    <col min="3" max="4" width="16" style="69" customWidth="1"/>
+    <col min="5" max="5" width="16" style="50" customWidth="1"/>
+    <col min="6" max="6" width="16" style="70" customWidth="1"/>
+    <col min="7" max="7" width="16" style="69" customWidth="1"/>
+    <col min="8" max="8" width="16" style="50" customWidth="1"/>
+    <col min="9" max="10" width="16" style="69" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="50"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" s="43" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="130" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+    </row>
+    <row r="2" spans="1:39" s="43" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="44"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+    </row>
+    <row r="3" spans="1:39" s="49" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="47"/>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="138" t="s">
+        <v>43</v>
+      </c>
+      <c r="F3" s="138"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50"/>
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="50"/>
+      <c r="AF3" s="50"/>
+      <c r="AG3" s="50"/>
+      <c r="AH3" s="50"/>
+      <c r="AI3" s="50"/>
+      <c r="AJ3" s="50"/>
+      <c r="AK3" s="50"/>
+      <c r="AL3" s="50"/>
+      <c r="AM3" s="50"/>
+    </row>
+    <row r="4" spans="1:39" s="49" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="51"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="J4" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50"/>
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="50"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="50"/>
+      <c r="AE4" s="50"/>
+      <c r="AF4" s="50"/>
+      <c r="AG4" s="50"/>
+      <c r="AH4" s="50"/>
+      <c r="AI4" s="50"/>
+      <c r="AJ4" s="50"/>
+      <c r="AK4" s="50"/>
+      <c r="AL4" s="50"/>
+      <c r="AM4" s="50"/>
+    </row>
+    <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="135" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+    </row>
+    <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="134"/>
+      <c r="B6" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="58" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+    </row>
+    <row r="7" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="60">
+        <v>9530</v>
+      </c>
+      <c r="C7" s="61">
+        <v>40.617000579833984</v>
+      </c>
+      <c r="D7" s="62">
+        <v>24.306568145751953</v>
+      </c>
+      <c r="E7" s="60">
+        <v>4853</v>
+      </c>
+      <c r="F7" s="61">
+        <v>41.460884094238281</v>
+      </c>
+      <c r="G7" s="62">
+        <v>27.195383071899414</v>
+      </c>
+      <c r="H7" s="60">
+        <v>4677</v>
+      </c>
+      <c r="I7" s="61">
+        <v>39.777000427246094</v>
+      </c>
+      <c r="J7" s="61">
+        <v>21.565305709838867</v>
+      </c>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+    </row>
+    <row r="8" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="59" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="60">
+        <v>1205</v>
+      </c>
+      <c r="C8" s="61">
+        <v>30.362350081172043</v>
+      </c>
+      <c r="D8" s="62">
+        <v>21.752950341992573</v>
+      </c>
+      <c r="E8" s="60">
+        <v>634</v>
+      </c>
+      <c r="F8" s="61">
+        <v>32.487047455172743</v>
+      </c>
+      <c r="G8" s="62">
+        <v>24.583550496213167</v>
+      </c>
+      <c r="H8" s="60">
+        <v>571</v>
+      </c>
+      <c r="I8" s="61">
+        <v>28.306788076843759</v>
+      </c>
+      <c r="J8" s="61">
+        <v>19.360183378427209</v>
+      </c>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="50"/>
+    </row>
+    <row r="9" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="60">
+        <v>773</v>
+      </c>
+      <c r="C9" s="61">
+        <v>28.591904200476222</v>
+      </c>
+      <c r="D9" s="62">
+        <v>13.86799518150691</v>
+      </c>
+      <c r="E9" s="60">
+        <v>413</v>
+      </c>
+      <c r="F9" s="61">
+        <v>31.878377429182532</v>
+      </c>
+      <c r="G9" s="62">
+        <v>16.921053590849695</v>
+      </c>
+      <c r="H9" s="60">
+        <v>360</v>
+      </c>
+      <c r="I9" s="61">
+        <v>25.567936671061748</v>
+      </c>
+      <c r="J9" s="61">
+        <v>11.321104449668406</v>
+      </c>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="50"/>
+    </row>
+    <row r="10" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="60">
+        <v>623</v>
+      </c>
+      <c r="C10" s="61">
+        <v>29.922374731875351</v>
+      </c>
+      <c r="D10" s="62">
+        <v>21.979310726441067</v>
+      </c>
+      <c r="E10" s="60">
+        <v>355</v>
+      </c>
+      <c r="F10" s="61">
+        <v>34.042536869026371</v>
+      </c>
+      <c r="G10" s="62">
+        <v>26.147776352545385</v>
+      </c>
+      <c r="H10" s="60">
+        <v>268</v>
+      </c>
+      <c r="I10" s="61">
+        <v>25.788051087283893</v>
+      </c>
+      <c r="J10" s="61">
+        <v>18.835230909886903</v>
+      </c>
+      <c r="K10" s="50"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="50"/>
+    </row>
+    <row r="11" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="60">
+        <v>1012</v>
+      </c>
+      <c r="C11" s="61">
+        <v>37.040561611044822</v>
+      </c>
+      <c r="D11" s="62">
+        <v>26.944732829380449</v>
+      </c>
+      <c r="E11" s="60">
+        <v>509</v>
+      </c>
+      <c r="F11" s="61">
+        <v>37.647594843832749</v>
+      </c>
+      <c r="G11" s="62">
+        <v>29.001289164798806</v>
+      </c>
+      <c r="H11" s="60">
+        <v>503</v>
+      </c>
+      <c r="I11" s="61">
+        <v>36.445894873518981</v>
+      </c>
+      <c r="J11" s="61">
+        <v>25.102836622096174</v>
+      </c>
+      <c r="K11" s="50"/>
+      <c r="L11" s="50"/>
+      <c r="M11" s="50"/>
+    </row>
+    <row r="12" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="60">
+        <v>942</v>
+      </c>
+      <c r="C12" s="61">
+        <v>49.975794632376832</v>
+      </c>
+      <c r="D12" s="62">
+        <v>28.183179770026435</v>
+      </c>
+      <c r="E12" s="60">
+        <v>474</v>
+      </c>
+      <c r="F12" s="61">
+        <v>50.215242232925625</v>
+      </c>
+      <c r="G12" s="62">
+        <v>31.826905422414086</v>
+      </c>
+      <c r="H12" s="60">
+        <v>468</v>
+      </c>
+      <c r="I12" s="61">
+        <v>49.735593681454148</v>
+      </c>
+      <c r="J12" s="61">
+        <v>24.573622188103002</v>
+      </c>
+      <c r="K12" s="50"/>
+      <c r="L12" s="50"/>
+      <c r="M12" s="50"/>
+    </row>
+    <row r="13" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="59" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="60">
+        <v>1224</v>
+      </c>
+      <c r="C13" s="61">
+        <v>44.045333587625564</v>
+      </c>
+      <c r="D13" s="62">
+        <v>27.404217489751701</v>
+      </c>
+      <c r="E13" s="60">
+        <v>615</v>
+      </c>
+      <c r="F13" s="61">
+        <v>44.500932891507809</v>
+      </c>
+      <c r="G13" s="62">
+        <v>29.732813104142142</v>
+      </c>
+      <c r="H13" s="60">
+        <v>609</v>
+      </c>
+      <c r="I13" s="61">
+        <v>43.594615885978243</v>
+      </c>
+      <c r="J13" s="61">
+        <v>25.482745166472782</v>
+      </c>
+      <c r="K13" s="50"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="50"/>
+    </row>
+    <row r="14" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="60">
+        <v>161</v>
+      </c>
+      <c r="C14" s="61">
+        <v>35.11856332356848</v>
+      </c>
+      <c r="D14" s="62">
+        <v>18.334424977456194</v>
+      </c>
+      <c r="E14" s="60">
+        <v>87</v>
+      </c>
+      <c r="F14" s="61">
+        <v>37.416860381350922</v>
+      </c>
+      <c r="G14" s="62">
+        <v>21.464165384859367</v>
+      </c>
+      <c r="H14" s="60">
+        <v>74</v>
+      </c>
+      <c r="I14" s="61">
+        <v>32.753290267182756</v>
+      </c>
+      <c r="J14" s="61">
+        <v>15.192791444511423</v>
+      </c>
+      <c r="K14" s="50"/>
+      <c r="L14" s="50"/>
+      <c r="M14" s="50"/>
+    </row>
+    <row r="15" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="60">
+        <v>284</v>
+      </c>
+      <c r="C15" s="61">
+        <v>52.608570010151233</v>
+      </c>
+      <c r="D15" s="62">
+        <v>32.92357636783845</v>
+      </c>
+      <c r="E15" s="60">
+        <v>141</v>
+      </c>
+      <c r="F15" s="61">
+        <v>51.025854909248167</v>
+      </c>
+      <c r="G15" s="62">
+        <v>35.008793270826104</v>
+      </c>
+      <c r="H15" s="60">
+        <v>143</v>
+      </c>
+      <c r="I15" s="61">
+        <v>54.268316980100984</v>
+      </c>
+      <c r="J15" s="61">
+        <v>30.60938676579871</v>
+      </c>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
+    </row>
+    <row r="16" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="60">
+        <v>352</v>
+      </c>
+      <c r="C16" s="61">
+        <v>62.243378683764732</v>
+      </c>
+      <c r="D16" s="62">
+        <v>33.421921865479248</v>
+      </c>
+      <c r="E16" s="60">
+        <v>175</v>
+      </c>
+      <c r="F16" s="61">
+        <v>60.0381156265492</v>
+      </c>
+      <c r="G16" s="62">
+        <v>37.879085642324419</v>
+      </c>
+      <c r="H16" s="60">
+        <v>177</v>
+      </c>
+      <c r="I16" s="61">
+        <v>64.588993232752088</v>
+      </c>
+      <c r="J16" s="61">
+        <v>27.703514604863688</v>
+      </c>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
+    </row>
+    <row r="17" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="60">
+        <v>647</v>
+      </c>
+      <c r="C17" s="61">
+        <v>50.144426799599778</v>
+      </c>
+      <c r="D17" s="62">
+        <v>27.10490078753692</v>
+      </c>
+      <c r="E17" s="60">
+        <v>301</v>
+      </c>
+      <c r="F17" s="61">
+        <v>45.630189297067695</v>
+      </c>
+      <c r="G17" s="62">
+        <v>29.137484069392503</v>
+      </c>
+      <c r="H17" s="60">
+        <v>346</v>
+      </c>
+      <c r="I17" s="61">
+        <v>54.866465172480503</v>
+      </c>
+      <c r="J17" s="61">
+        <v>24.509149163744066</v>
+      </c>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="50"/>
+    </row>
+    <row r="18" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="59" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="60">
+        <v>254</v>
+      </c>
+      <c r="C18" s="61">
+        <v>49.618823897128848</v>
+      </c>
+      <c r="D18" s="62">
+        <v>24.944001241754272</v>
+      </c>
+      <c r="E18" s="60">
+        <v>134</v>
+      </c>
+      <c r="F18" s="61">
+        <v>51.020602423859366</v>
+      </c>
+      <c r="G18" s="62">
+        <v>28.293702291026687</v>
+      </c>
+      <c r="H18" s="60">
+        <v>120</v>
+      </c>
+      <c r="I18" s="61">
+        <v>48.141825818862365</v>
+      </c>
+      <c r="J18" s="61">
+        <v>21.506764281986154</v>
+      </c>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="50"/>
+    </row>
+    <row r="19" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="60">
+        <v>398</v>
+      </c>
+      <c r="C19" s="61">
+        <v>56.655247834680559</v>
+      </c>
+      <c r="D19" s="62">
+        <v>26.458508430480762</v>
+      </c>
+      <c r="E19" s="60">
+        <v>186</v>
+      </c>
+      <c r="F19" s="61">
+        <v>50.908205116274615</v>
+      </c>
+      <c r="G19" s="62">
+        <v>28.847687874332884</v>
+      </c>
+      <c r="H19" s="60">
+        <v>212</v>
+      </c>
+      <c r="I19" s="61">
+        <v>62.883567515298211</v>
+      </c>
+      <c r="J19" s="61">
+        <v>23.252275840635011</v>
+      </c>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="50"/>
+    </row>
+    <row r="20" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="60">
+        <v>293</v>
+      </c>
+      <c r="C20" s="61">
+        <v>56.096846514815887</v>
+      </c>
+      <c r="D20" s="62">
+        <v>24.222571393027437</v>
+      </c>
+      <c r="E20" s="60">
+        <v>150</v>
+      </c>
+      <c r="F20" s="61">
+        <v>55.146551961838583</v>
+      </c>
+      <c r="G20" s="62">
+        <v>28.48017422704088</v>
+      </c>
+      <c r="H20" s="60">
+        <v>143</v>
+      </c>
+      <c r="I20" s="61">
+        <v>57.129502194292243</v>
+      </c>
+      <c r="J20" s="61">
+        <v>19.74644967965358</v>
+      </c>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+    </row>
+    <row r="21" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="59" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="60">
+        <v>473</v>
+      </c>
+      <c r="C21" s="61">
+        <v>56.003836203579276</v>
+      </c>
+      <c r="D21" s="62">
+        <v>30.091032318979305</v>
+      </c>
+      <c r="E21" s="60">
+        <v>235</v>
+      </c>
+      <c r="F21" s="61">
+        <v>54.303117692186824</v>
+      </c>
+      <c r="G21" s="62">
+        <v>32.293094730523812</v>
+      </c>
+      <c r="H21" s="60">
+        <v>238</v>
+      </c>
+      <c r="I21" s="61">
+        <v>57.790976351835347</v>
+      </c>
+      <c r="J21" s="61">
+        <v>27.400826522424019</v>
+      </c>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="50"/>
+    </row>
+    <row r="22" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="60">
+        <v>111</v>
+      </c>
+      <c r="C22" s="61">
+        <v>49.673097318995261</v>
+      </c>
+      <c r="D22" s="62">
+        <v>26.947031825938438</v>
+      </c>
+      <c r="E22" s="60">
+        <v>63</v>
+      </c>
+      <c r="F22" s="61">
+        <v>54.411193159735717</v>
+      </c>
+      <c r="G22" s="62">
+        <v>33.166237872031232</v>
+      </c>
+      <c r="H22" s="60">
+        <v>48</v>
+      </c>
+      <c r="I22" s="61">
+        <v>44.578178981388611</v>
+      </c>
+      <c r="J22" s="61">
+        <v>21.148480515817333</v>
+      </c>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="50"/>
+    </row>
+    <row r="23" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="59" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="60">
+        <v>190</v>
+      </c>
+      <c r="C23" s="61">
+        <v>57.113913700876395</v>
+      </c>
+      <c r="D23" s="62">
+        <v>31.818567182495549</v>
+      </c>
+      <c r="E23" s="60">
+        <v>105</v>
+      </c>
+      <c r="F23" s="61">
+        <v>61.826714440070774</v>
+      </c>
+      <c r="G23" s="62">
+        <v>36.886848988598594</v>
+      </c>
+      <c r="H23" s="60">
+        <v>85</v>
+      </c>
+      <c r="I23" s="61">
+        <v>52.198797585345034</v>
+      </c>
+      <c r="J23" s="61">
+        <v>26.444461772996164</v>
+      </c>
+      <c r="K23" s="50"/>
+      <c r="L23" s="50"/>
+      <c r="M23" s="50"/>
+    </row>
+    <row r="24" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="59" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="60">
+        <v>44</v>
+      </c>
+      <c r="C24" s="61">
+        <v>43.124148543089845</v>
+      </c>
+      <c r="D24" s="62">
+        <v>18.425810160158061</v>
+      </c>
+      <c r="E24" s="60">
+        <v>20</v>
+      </c>
+      <c r="F24" s="61">
+        <v>38.03691482583848</v>
+      </c>
+      <c r="G24" s="62">
+        <v>19.780426691942296</v>
+      </c>
+      <c r="H24" s="60">
+        <v>24</v>
+      </c>
+      <c r="I24" s="61">
+        <v>48.533381866715203</v>
+      </c>
+      <c r="J24" s="61">
+        <v>16.588811439499263</v>
+      </c>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+    </row>
+    <row r="25" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="60">
+        <v>194</v>
+      </c>
+      <c r="C25" s="61">
+        <v>52.067816989675002</v>
+      </c>
+      <c r="D25" s="62">
+        <v>28.991871241190982</v>
+      </c>
+      <c r="E25" s="60">
+        <v>92</v>
+      </c>
+      <c r="F25" s="61">
+        <v>49.126010887819149</v>
+      </c>
+      <c r="G25" s="62">
+        <v>30.496720946630106</v>
+      </c>
+      <c r="H25" s="60">
+        <v>102</v>
+      </c>
+      <c r="I25" s="61">
+        <v>55.040673438827959</v>
+      </c>
+      <c r="J25" s="61">
+        <v>27.42605929530335</v>
+      </c>
+      <c r="K25" s="50"/>
+      <c r="L25" s="50"/>
+      <c r="M25" s="50"/>
+    </row>
+    <row r="26" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="60">
+        <v>184</v>
+      </c>
+      <c r="C26" s="61">
+        <v>42.491871120307422</v>
+      </c>
+      <c r="D26" s="62">
+        <v>28.677098617683061</v>
+      </c>
+      <c r="E26" s="60">
+        <v>86</v>
+      </c>
+      <c r="F26" s="61">
+        <v>40.127755575308363</v>
+      </c>
+      <c r="G26" s="62">
+        <v>28.818212879306916</v>
+      </c>
+      <c r="H26" s="60">
+        <v>98</v>
+      </c>
+      <c r="I26" s="61">
+        <v>44.808500812725612</v>
+      </c>
+      <c r="J26" s="61">
+        <v>28.224857586927811</v>
+      </c>
+      <c r="K26" s="50"/>
+      <c r="L26" s="50"/>
+      <c r="M26" s="50"/>
+    </row>
+    <row r="27" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="60">
+        <v>124</v>
+      </c>
+      <c r="C27" s="61">
+        <v>45.819946087660206</v>
+      </c>
+      <c r="D27" s="62">
+        <v>27.288817892298038</v>
+      </c>
+      <c r="E27" s="60">
+        <v>60</v>
+      </c>
+      <c r="F27" s="61">
+        <v>45.399515738498792</v>
+      </c>
+      <c r="G27" s="62">
+        <v>30.068842563351136</v>
+      </c>
+      <c r="H27" s="60">
+        <v>64</v>
+      </c>
+      <c r="I27" s="61">
+        <v>46.221233601392413</v>
+      </c>
+      <c r="J27" s="61">
+        <v>24.760118695237118</v>
+      </c>
+      <c r="K27" s="50"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="50"/>
+    </row>
+    <row r="28" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="60">
+        <v>42</v>
+      </c>
+      <c r="C28" s="61">
+        <v>32.242958368199233</v>
+      </c>
+      <c r="D28" s="62">
+        <v>18.34856629964754</v>
+      </c>
+      <c r="E28" s="60">
+        <v>18</v>
+      </c>
+      <c r="F28" s="61">
+        <v>27.559808612440193</v>
+      </c>
+      <c r="G28" s="62">
+        <v>18.253095385114296</v>
+      </c>
+      <c r="H28" s="60">
+        <v>24</v>
+      </c>
+      <c r="I28" s="61">
+        <v>36.952354557841986</v>
+      </c>
+      <c r="J28" s="61">
+        <v>17.294298885649134</v>
+      </c>
+      <c r="K28" s="50"/>
+      <c r="L28" s="50"/>
+      <c r="M28" s="50"/>
+    </row>
+    <row r="29" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="64" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="68">
+        <v>0</v>
+      </c>
+      <c r="C29" s="68">
+        <v>0</v>
+      </c>
+      <c r="D29" s="68">
+        <v>0</v>
+      </c>
+      <c r="E29" s="65">
+        <v>0</v>
+      </c>
+      <c r="F29" s="68">
+        <v>0</v>
+      </c>
+      <c r="G29" s="120">
+        <v>0</v>
+      </c>
+      <c r="H29" s="68">
+        <v>0</v>
+      </c>
+      <c r="I29" s="68">
+        <v>0</v>
+      </c>
+      <c r="J29" s="68">
+        <v>0</v>
       </c>
       <c r="K29" s="50"/>
       <c r="L29" s="50"/>
       <c r="M29" s="50"/>
     </row>
     <row r="30" spans="1:13" s="74" customFormat="1">
       <c r="A30" s="49" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="77"/>
       <c r="D30" s="77"/>
       <c r="F30" s="78"/>
       <c r="G30" s="77"/>
       <c r="H30" s="79"/>
       <c r="I30" s="77"/>
       <c r="J30" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A1:AM30"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="50" customWidth="1"/>
+    <col min="3" max="4" width="16" style="69" customWidth="1"/>
+    <col min="5" max="5" width="16" style="50" customWidth="1"/>
+    <col min="6" max="6" width="16" style="70" customWidth="1"/>
+    <col min="7" max="7" width="16" style="69" customWidth="1"/>
+    <col min="8" max="8" width="16" style="50" customWidth="1"/>
+    <col min="9" max="10" width="16" style="69" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="50"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" s="43" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="130" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+    </row>
+    <row r="2" spans="1:39" s="43" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="44"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+    </row>
+    <row r="3" spans="1:39" s="49" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="47"/>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="138" t="s">
+        <v>39</v>
+      </c>
+      <c r="F3" s="138"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50"/>
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="50"/>
+      <c r="AF3" s="50"/>
+      <c r="AG3" s="50"/>
+      <c r="AH3" s="50"/>
+      <c r="AI3" s="50"/>
+      <c r="AJ3" s="50"/>
+      <c r="AK3" s="50"/>
+      <c r="AL3" s="50"/>
+      <c r="AM3" s="50"/>
+    </row>
+    <row r="4" spans="1:39" s="49" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="51"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="J4" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50"/>
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="50"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="50"/>
+      <c r="AE4" s="50"/>
+      <c r="AF4" s="50"/>
+      <c r="AG4" s="50"/>
+      <c r="AH4" s="50"/>
+      <c r="AI4" s="50"/>
+      <c r="AJ4" s="50"/>
+      <c r="AK4" s="50"/>
+      <c r="AL4" s="50"/>
+      <c r="AM4" s="50"/>
+    </row>
+    <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="135" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+    </row>
+    <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="134"/>
+      <c r="B6" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="58" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+    </row>
+    <row r="7" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="60">
+        <v>9846</v>
+      </c>
+      <c r="C7" s="61">
+        <v>42.070388793945313</v>
+      </c>
+      <c r="D7" s="62">
+        <v>26.012054443359375</v>
+      </c>
+      <c r="E7" s="60">
+        <v>4883</v>
+      </c>
+      <c r="F7" s="61">
+        <v>41.765998840332031</v>
+      </c>
+      <c r="G7" s="62">
+        <v>28.060918807983398</v>
+      </c>
+      <c r="H7" s="60">
+        <v>4963</v>
+      </c>
+      <c r="I7" s="61">
+        <v>42.374000549316406</v>
+      </c>
+      <c r="J7" s="61">
+        <v>24.033590316772461</v>
+      </c>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+    </row>
+    <row r="8" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="59" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="60">
+        <v>1287</v>
+      </c>
+      <c r="C8" s="61">
+        <v>32.492832704705158</v>
+      </c>
+      <c r="D8" s="62">
+        <v>24.060101100928946</v>
+      </c>
+      <c r="E8" s="60">
+        <v>631</v>
+      </c>
+      <c r="F8" s="61">
+        <v>32.344054627109188</v>
+      </c>
+      <c r="G8" s="62">
+        <v>24.90398405530382</v>
+      </c>
+      <c r="H8" s="60">
+        <v>656</v>
+      </c>
+      <c r="I8" s="61">
+        <v>32.637238093627083</v>
+      </c>
+      <c r="J8" s="61">
+        <v>23.445374304501858</v>
+      </c>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="50"/>
+    </row>
+    <row r="9" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="60">
+        <v>855</v>
+      </c>
+      <c r="C9" s="61">
+        <v>31.732299639754892</v>
+      </c>
+      <c r="D9" s="62">
+        <v>16.168700190202134</v>
+      </c>
+      <c r="E9" s="60">
+        <v>434</v>
+      </c>
+      <c r="F9" s="61">
+        <v>33.570791245758691</v>
+      </c>
+      <c r="G9" s="62">
+        <v>18.297757960176842</v>
+      </c>
+      <c r="H9" s="60">
+        <v>421</v>
+      </c>
+      <c r="I9" s="61">
+        <v>30.036564701685542</v>
+      </c>
+      <c r="J9" s="61">
+        <v>14.399119917219075</v>
+      </c>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="50"/>
+    </row>
+    <row r="10" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="60">
+        <v>695</v>
+      </c>
+      <c r="C10" s="61">
+        <v>33.88301001060124</v>
+      </c>
+      <c r="D10" s="62">
+        <v>25.739262380826542</v>
+      </c>
+      <c r="E10" s="60">
+        <v>362</v>
+      </c>
+      <c r="F10" s="61">
+        <v>35.157885126952017</v>
+      </c>
+      <c r="G10" s="62">
+        <v>27.060489072667345</v>
+      </c>
+      <c r="H10" s="60">
+        <v>333</v>
+      </c>
+      <c r="I10" s="61">
+        <v>32.598017981771541</v>
+      </c>
+      <c r="J10" s="61">
+        <v>25.211853455469999</v>
+      </c>
+      <c r="K10" s="50"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="50"/>
+    </row>
+    <row r="11" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="60">
+        <v>1030</v>
+      </c>
+      <c r="C11" s="61">
+        <v>37.996892370666693</v>
+      </c>
+      <c r="D11" s="62">
+        <v>28.52292189164341</v>
+      </c>
+      <c r="E11" s="60">
+        <v>518</v>
+      </c>
+      <c r="F11" s="61">
+        <v>38.559698489956055</v>
+      </c>
+      <c r="G11" s="62">
+        <v>30.387571514729416</v>
+      </c>
+      <c r="H11" s="60">
+        <v>512</v>
+      </c>
+      <c r="I11" s="61">
+        <v>37.443966603199634</v>
+      </c>
+      <c r="J11" s="61">
+        <v>26.86184718149865</v>
+      </c>
+      <c r="K11" s="50"/>
+      <c r="L11" s="50"/>
+      <c r="M11" s="50"/>
+    </row>
+    <row r="12" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="60">
+        <v>1031</v>
+      </c>
+      <c r="C12" s="61">
+        <v>54.731370365219092</v>
+      </c>
+      <c r="D12" s="62">
+        <v>31.957256611968869</v>
+      </c>
+      <c r="E12" s="60">
+        <v>493</v>
+      </c>
+      <c r="F12" s="61">
+        <v>52.207321309058869</v>
+      </c>
+      <c r="G12" s="62">
+        <v>33.769924809269767</v>
+      </c>
+      <c r="H12" s="60">
+        <v>538</v>
+      </c>
+      <c r="I12" s="61">
+        <v>57.268525516427978</v>
+      </c>
+      <c r="J12" s="61">
+        <v>29.846476587821517</v>
+      </c>
+      <c r="K12" s="50"/>
+      <c r="L12" s="50"/>
+      <c r="M12" s="50"/>
+    </row>
+    <row r="13" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="59" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="60">
+        <v>1184</v>
+      </c>
+      <c r="C13" s="61">
+        <v>42.598593346956008</v>
+      </c>
+      <c r="D13" s="62">
+        <v>27.543636323450116</v>
+      </c>
+      <c r="E13" s="60">
+        <v>627</v>
+      </c>
+      <c r="F13" s="61">
+        <v>45.288857315902057</v>
+      </c>
+      <c r="G13" s="62">
+        <v>30.975630280449021</v>
+      </c>
+      <c r="H13" s="60">
+        <v>557</v>
+      </c>
+      <c r="I13" s="61">
+        <v>39.928658884520871</v>
+      </c>
+      <c r="J13" s="61">
+        <v>24.591710324022937</v>
+      </c>
+      <c r="K13" s="50"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="50"/>
+    </row>
+    <row r="14" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="60">
+        <v>146</v>
+      </c>
+      <c r="C14" s="61">
+        <v>31.834877288540643</v>
+      </c>
+      <c r="D14" s="62">
+        <v>17.28979056024118</v>
+      </c>
+      <c r="E14" s="60">
+        <v>70</v>
+      </c>
+      <c r="F14" s="61">
+        <v>30.054914622574675</v>
+      </c>
+      <c r="G14" s="62">
+        <v>18.584524709325393</v>
+      </c>
+      <c r="H14" s="60">
+        <v>76</v>
+      </c>
+      <c r="I14" s="61">
+        <v>33.671599999113909</v>
+      </c>
+      <c r="J14" s="61">
+        <v>15.59401215660063</v>
+      </c>
+      <c r="K14" s="50"/>
+      <c r="L14" s="50"/>
+      <c r="M14" s="50"/>
+    </row>
+    <row r="15" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="60">
+        <v>269</v>
+      </c>
+      <c r="C15" s="61">
+        <v>50.369061038314193</v>
+      </c>
+      <c r="D15" s="62">
+        <v>32.481984684375895</v>
+      </c>
+      <c r="E15" s="60">
+        <v>133</v>
+      </c>
+      <c r="F15" s="61">
+        <v>48.615731027071284</v>
+      </c>
+      <c r="G15" s="62">
+        <v>34.276853393765663</v>
+      </c>
+      <c r="H15" s="60">
+        <v>136</v>
+      </c>
+      <c r="I15" s="61">
+        <v>52.210500453002872</v>
+      </c>
+      <c r="J15" s="61">
+        <v>30.338699701140747</v>
+      </c>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
+    </row>
+    <row r="16" spans="1:39" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="60">
+        <v>331</v>
+      </c>
+      <c r="C16" s="61">
+        <v>58.445147198782365</v>
+      </c>
+      <c r="D16" s="62">
+        <v>31.336767140945309</v>
+      </c>
+      <c r="E16" s="60">
+        <v>155</v>
+      </c>
+      <c r="F16" s="61">
+        <v>53.058479001679046</v>
+      </c>
+      <c r="G16" s="62">
+        <v>32.484960825033816</v>
+      </c>
+      <c r="H16" s="60">
+        <v>176</v>
+      </c>
+      <c r="I16" s="61">
+        <v>64.183799060947251</v>
+      </c>
+      <c r="J16" s="61">
+        <v>29.451594427587892</v>
+      </c>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
+    </row>
+    <row r="17" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="60">
+        <v>560</v>
+      </c>
+      <c r="C17" s="61">
+        <v>43.285241626334738</v>
+      </c>
+      <c r="D17" s="62">
+        <v>24.3462350854387</v>
+      </c>
+      <c r="E17" s="60">
+        <v>270</v>
+      </c>
+      <c r="F17" s="61">
+        <v>40.778075894040434</v>
+      </c>
+      <c r="G17" s="62">
+        <v>26.756852299650014</v>
+      </c>
+      <c r="H17" s="60">
+        <v>290</v>
+      </c>
+      <c r="I17" s="61">
+        <v>45.913464202538542</v>
+      </c>
+      <c r="J17" s="61">
+        <v>21.683765972128775</v>
+      </c>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="50"/>
+    </row>
+    <row r="18" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="59" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="60">
+        <v>268</v>
+      </c>
+      <c r="C18" s="61">
+        <v>51.961296589458257</v>
+      </c>
+      <c r="D18" s="62">
+        <v>26.470609284849566</v>
+      </c>
+      <c r="E18" s="60">
+        <v>114</v>
+      </c>
+      <c r="F18" s="61">
+        <v>43.069820334622278</v>
+      </c>
+      <c r="G18" s="62">
+        <v>25.257057723037214</v>
+      </c>
+      <c r="H18" s="60">
+        <v>154</v>
+      </c>
+      <c r="I18" s="61">
+        <v>61.33454409316478</v>
+      </c>
+      <c r="J18" s="61">
+        <v>26.784446344900466</v>
+      </c>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="50"/>
+    </row>
+    <row r="19" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="60">
+        <v>459</v>
+      </c>
+      <c r="C19" s="61">
+        <v>64.96134870516039</v>
+      </c>
+      <c r="D19" s="62">
+        <v>31.594287865716872</v>
+      </c>
+      <c r="E19" s="60">
+        <v>208</v>
+      </c>
+      <c r="F19" s="61">
+        <v>56.57154668784473</v>
+      </c>
+      <c r="G19" s="62">
+        <v>33.212701728969094</v>
+      </c>
+      <c r="H19" s="60">
+        <v>251</v>
+      </c>
+      <c r="I19" s="61">
+        <v>74.063582552862513</v>
+      </c>
+      <c r="J19" s="61">
+        <v>28.535818316799723</v>
+      </c>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="50"/>
+    </row>
+    <row r="20" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="60">
+        <v>331</v>
+      </c>
+      <c r="C20" s="61">
+        <v>62.807634068682333</v>
+      </c>
+      <c r="D20" s="62">
+        <v>29.164884996854585</v>
+      </c>
+      <c r="E20" s="60">
+        <v>157</v>
+      </c>
+      <c r="F20" s="61">
+        <v>57.193858035372763</v>
+      </c>
+      <c r="G20" s="62">
+        <v>32.510978771974884</v>
+      </c>
+      <c r="H20" s="60">
+        <v>174</v>
+      </c>
+      <c r="I20" s="61">
+        <v>68.910618175769599</v>
+      </c>
+      <c r="J20" s="61">
+        <v>24.467537268568211</v>
+      </c>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+    </row>
+    <row r="21" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="59" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="60">
+        <v>554</v>
+      </c>
+      <c r="C21" s="61">
+        <v>65.168688680116432</v>
+      </c>
+      <c r="D21" s="62">
+        <v>36.871144685148373</v>
+      </c>
+      <c r="E21" s="60">
+        <v>287</v>
+      </c>
+      <c r="F21" s="61">
+        <v>65.850381966631986</v>
+      </c>
+      <c r="G21" s="62">
+        <v>41.192947683019497</v>
+      </c>
+      <c r="H21" s="60">
+        <v>267</v>
+      </c>
+      <c r="I21" s="61">
+        <v>64.451498436990818</v>
+      </c>
+      <c r="J21" s="61">
+        <v>31.931374191677968</v>
+      </c>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="50"/>
+    </row>
+    <row r="22" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="60">
+        <v>96</v>
+      </c>
+      <c r="C22" s="61">
+        <v>42.733996452188002</v>
+      </c>
+      <c r="D22" s="62">
+        <v>23.863983144434346</v>
+      </c>
+      <c r="E22" s="60">
+        <v>48</v>
+      </c>
+      <c r="F22" s="61">
+        <v>41.152439782406475</v>
+      </c>
+      <c r="G22" s="62">
+        <v>25.53234699696015</v>
+      </c>
+      <c r="H22" s="60">
+        <v>48</v>
+      </c>
+      <c r="I22" s="61">
+        <v>44.441975445808566</v>
+      </c>
+      <c r="J22" s="61">
+        <v>21.576170031227377</v>
+      </c>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="50"/>
+    </row>
+    <row r="23" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="59" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="60">
+        <v>230</v>
+      </c>
+      <c r="C23" s="61">
+        <v>68.935648572057985</v>
+      </c>
+      <c r="D23" s="62">
+        <v>38.305469319596419</v>
+      </c>
+      <c r="E23" s="60">
+        <v>115</v>
+      </c>
+      <c r="F23" s="61">
+        <v>67.381496455147357</v>
+      </c>
+      <c r="G23" s="62">
+        <v>40.258690546609607</v>
+      </c>
+      <c r="H23" s="60">
+        <v>115</v>
+      </c>
+      <c r="I23" s="61">
+        <v>70.563186265335986</v>
+      </c>
+      <c r="J23" s="61">
+        <v>36.263395784796167</v>
+      </c>
+      <c r="K23" s="50"/>
+      <c r="L23" s="50"/>
+      <c r="M23" s="50"/>
+    </row>
+    <row r="24" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="59" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="60">
+        <v>45</v>
+      </c>
+      <c r="C24" s="61">
+        <v>44.519633158222774</v>
+      </c>
+      <c r="D24" s="62">
+        <v>21.127116619230254</v>
+      </c>
+      <c r="E24" s="60">
+        <v>21</v>
+      </c>
+      <c r="F24" s="61">
+        <v>40.344658655370161</v>
+      </c>
+      <c r="G24" s="62">
+        <v>22.068207056339528</v>
+      </c>
+      <c r="H24" s="60">
+        <v>24</v>
+      </c>
+      <c r="I24" s="61">
+        <v>48.952118708887866</v>
+      </c>
+      <c r="J24" s="61">
+        <v>20.430682508740926</v>
+      </c>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+    </row>
+    <row r="25" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="60">
+        <v>182</v>
+      </c>
+      <c r="C25" s="61">
+        <v>48.663687129925357</v>
+      </c>
+      <c r="D25" s="62">
+        <v>27.251295585442943</v>
+      </c>
+      <c r="E25" s="60">
+        <v>93</v>
+      </c>
+      <c r="F25" s="61">
+        <v>49.434690395318057</v>
+      </c>
+      <c r="G25" s="62">
+        <v>30.721388784295858</v>
+      </c>
+      <c r="H25" s="60">
+        <v>89</v>
+      </c>
+      <c r="I25" s="61">
+        <v>47.883315354672796</v>
+      </c>
+      <c r="J25" s="61">
+        <v>24.36649687609254</v>
+      </c>
+      <c r="K25" s="50"/>
+      <c r="L25" s="50"/>
+      <c r="M25" s="50"/>
+    </row>
+    <row r="26" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="60">
+        <v>149</v>
+      </c>
+      <c r="C26" s="61">
+        <v>34.632195623094795</v>
+      </c>
+      <c r="D26" s="62">
+        <v>23.391871670638686</v>
+      </c>
+      <c r="E26" s="60">
+        <v>77</v>
+      </c>
+      <c r="F26" s="61">
+        <v>36.148622479279091</v>
+      </c>
+      <c r="G26" s="62">
+        <v>26.999824609716743</v>
+      </c>
+      <c r="H26" s="60">
+        <v>72</v>
+      </c>
+      <c r="I26" s="61">
+        <v>33.145203612827196</v>
+      </c>
+      <c r="J26" s="61">
+        <v>20.681029972376866</v>
+      </c>
+      <c r="K26" s="50"/>
+      <c r="L26" s="50"/>
+      <c r="M26" s="50"/>
+    </row>
+    <row r="27" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="60">
+        <v>111</v>
+      </c>
+      <c r="C27" s="61">
+        <v>40.977932829415508</v>
+      </c>
+      <c r="D27" s="62">
+        <v>25.194096012329503</v>
+      </c>
+      <c r="E27" s="60">
+        <v>61</v>
+      </c>
+      <c r="F27" s="61">
+        <v>46.027488219603939</v>
+      </c>
+      <c r="G27" s="62">
+        <v>31.482248167489814</v>
+      </c>
+      <c r="H27" s="60">
+        <v>50</v>
+      </c>
+      <c r="I27" s="61">
+        <v>36.140746523260184</v>
+      </c>
+      <c r="J27" s="61">
+        <v>19.585787481058343</v>
+      </c>
+      <c r="K27" s="50"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="50"/>
+    </row>
+    <row r="28" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="60">
+        <v>31</v>
+      </c>
+      <c r="C28" s="61">
+        <v>24.956125521261008</v>
+      </c>
+      <c r="D28" s="62">
+        <v>14.335134989283425</v>
+      </c>
+      <c r="E28" s="60">
+        <v>9</v>
+      </c>
+      <c r="F28" s="61">
+        <v>14.432212698743596</v>
+      </c>
+      <c r="G28" s="62">
+        <v>10.078379010863983</v>
+      </c>
+      <c r="H28" s="60">
+        <v>22</v>
+      </c>
+      <c r="I28" s="61">
+        <v>35.565614517237201</v>
+      </c>
+      <c r="J28" s="61">
+        <v>18.267589787805118</v>
+      </c>
+      <c r="K28" s="50"/>
+      <c r="L28" s="50"/>
+      <c r="M28" s="50"/>
+    </row>
+    <row r="29" spans="1:13" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="64" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="65">
+        <v>2</v>
+      </c>
+      <c r="C29" s="66">
+        <v>16.213367921851567</v>
+      </c>
+      <c r="D29" s="67">
+        <v>8.0850637565701096</v>
+      </c>
+      <c r="E29" s="65">
+        <v>0</v>
+      </c>
+      <c r="F29" s="68">
+        <v>0</v>
+      </c>
+      <c r="G29" s="120">
+        <v>0</v>
+      </c>
+      <c r="H29" s="68">
+        <v>2</v>
+      </c>
+      <c r="I29" s="66">
+        <v>37.753657385559229</v>
+      </c>
+      <c r="J29" s="66">
+        <v>16.976794354217386</v>
+      </c>
+      <c r="K29" s="50"/>
+      <c r="L29" s="50"/>
+      <c r="M29" s="50"/>
+    </row>
+    <row r="30" spans="1:13" s="74" customFormat="1">
+      <c r="A30" s="49" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" s="77"/>
+      <c r="D30" s="77"/>
+      <c r="F30" s="78"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="79"/>
+      <c r="I30" s="77"/>
+      <c r="J30" s="77"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="30" customWidth="1"/>
     <col min="3" max="4" width="16" style="41" customWidth="1"/>
     <col min="5" max="5" width="16" style="30" customWidth="1"/>
     <col min="6" max="6" width="16" style="42" customWidth="1"/>
     <col min="7" max="7" width="16" style="41" customWidth="1"/>
     <col min="8" max="8" width="16" style="30" customWidth="1"/>
     <col min="9" max="10" width="16" style="41" customWidth="1"/>
     <col min="11" max="16384" width="10" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="23" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="130" t="s">
         <v>84</v>
       </c>
-      <c r="B1" s="128"/>
-[...7 lines deleted...]
-      <c r="J1" s="128"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
     </row>
     <row r="2" spans="1:39" s="23" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="24"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="26"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
     </row>
     <row r="3" spans="1:39" s="29" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="27"/>
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
-      <c r="E3" s="127" t="s">
+      <c r="E3" s="138" t="s">
         <v>82</v>
       </c>
-      <c r="F3" s="127"/>
+      <c r="F3" s="138"/>
       <c r="G3" s="28"/>
       <c r="H3" s="28"/>
       <c r="L3" s="30"/>
       <c r="M3" s="30"/>
       <c r="N3" s="30"/>
       <c r="O3" s="30"/>
       <c r="P3" s="30"/>
       <c r="Q3" s="30"/>
       <c r="R3" s="30"/>
       <c r="S3" s="30"/>
       <c r="T3" s="30"/>
       <c r="U3" s="30"/>
       <c r="V3" s="30"/>
       <c r="W3" s="30"/>
       <c r="X3" s="30"/>
       <c r="Y3" s="30"/>
       <c r="Z3" s="30"/>
       <c r="AA3" s="30"/>
       <c r="AB3" s="30"/>
       <c r="AC3" s="30"/>
       <c r="AD3" s="30"/>
       <c r="AE3" s="30"/>
       <c r="AF3" s="30"/>
       <c r="AG3" s="30"/>
       <c r="AH3" s="30"/>
@@ -4929,74 +6108,74 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
@@ -5820,112 +6999,112 @@
       <c r="F30" s="78"/>
       <c r="G30" s="77"/>
       <c r="H30" s="79"/>
       <c r="I30" s="77"/>
       <c r="J30" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="10" customWidth="1"/>
     <col min="3" max="4" width="16" style="21" customWidth="1"/>
     <col min="5" max="5" width="16" style="10" customWidth="1"/>
     <col min="6" max="6" width="16" style="22" customWidth="1"/>
     <col min="7" max="7" width="16" style="21" customWidth="1"/>
     <col min="8" max="8" width="16" style="10" customWidth="1"/>
     <col min="9" max="10" width="16" style="21" customWidth="1"/>
     <col min="11" max="16384" width="10" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="3" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="130" t="s">
         <v>84</v>
       </c>
-      <c r="B1" s="128"/>
-[...7 lines deleted...]
-      <c r="J1" s="128"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="1"/>
     </row>
     <row r="2" spans="1:39" s="4" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="F2" s="7"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="1:39" s="8" customFormat="1" ht="18" customHeight="1">
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
-      <c r="E3" s="127" t="s">
+      <c r="E3" s="138" t="s">
         <v>81</v>
       </c>
-      <c r="F3" s="127"/>
+      <c r="F3" s="138"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
       <c r="AB3" s="10"/>
       <c r="AC3" s="10"/>
       <c r="AD3" s="10"/>
       <c r="AE3" s="10"/>
       <c r="AF3" s="10"/>
       <c r="AG3" s="10"/>
       <c r="AH3" s="10"/>
@@ -5955,74 +7134,74 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
@@ -6846,115 +8025,115 @@
       <c r="F30" s="78"/>
       <c r="G30" s="77"/>
       <c r="H30" s="79"/>
       <c r="I30" s="77"/>
       <c r="J30" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AM33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="11.109375" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="87" customWidth="1"/>
     <col min="3" max="4" width="16" style="98" customWidth="1"/>
     <col min="5" max="5" width="16" style="87" customWidth="1"/>
     <col min="6" max="6" width="16" style="99" customWidth="1"/>
     <col min="7" max="7" width="16" style="98" customWidth="1"/>
     <col min="8" max="8" width="16" style="87" customWidth="1"/>
     <col min="9" max="10" width="16" style="98" customWidth="1"/>
-    <col min="11" max="16384" width="11.125" style="87"/>
+    <col min="11" max="16384" width="11.109375" style="87"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="82" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="130" t="s">
         <v>83</v>
       </c>
-      <c r="B1" s="128"/>
-[...7 lines deleted...]
-      <c r="J1" s="128"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
       <c r="K1" s="80"/>
       <c r="L1" s="80"/>
       <c r="M1" s="80"/>
       <c r="N1" s="80"/>
       <c r="O1" s="80"/>
       <c r="P1" s="81"/>
       <c r="Q1" s="81"/>
       <c r="R1" s="81"/>
       <c r="S1" s="80"/>
     </row>
     <row r="2" spans="1:39" s="4" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="F2" s="7"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="1:39" s="8" customFormat="1" ht="18" customHeight="1">
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
-      <c r="E3" s="127" t="s">
+      <c r="E3" s="138" t="s">
         <v>85</v>
       </c>
-      <c r="F3" s="127"/>
+      <c r="F3" s="138"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
       <c r="AB3" s="10"/>
       <c r="AC3" s="10"/>
       <c r="AD3" s="10"/>
       <c r="AE3" s="10"/>
       <c r="AF3" s="10"/>
       <c r="AG3" s="10"/>
       <c r="AH3" s="10"/>
@@ -6984,74 +8163,74 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
@@ -7856,168 +9035,168 @@
       <c r="H29" s="119">
         <v>2</v>
       </c>
       <c r="I29" s="118">
         <v>47.214399999999998</v>
       </c>
       <c r="J29" s="118">
         <v>18.660299999999999</v>
       </c>
       <c r="K29" s="87"/>
       <c r="L29" s="87"/>
       <c r="M29" s="87"/>
     </row>
     <row r="30" spans="1:13" s="74" customFormat="1">
       <c r="A30" s="49" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="77"/>
       <c r="D30" s="77"/>
       <c r="F30" s="78"/>
       <c r="G30" s="77"/>
       <c r="H30" s="79"/>
       <c r="I30" s="77"/>
       <c r="J30" s="77"/>
     </row>
-    <row r="31" spans="1:13" s="88" customFormat="1" ht="16.7" customHeight="1">
+    <row r="31" spans="1:13" s="88" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A31" s="91"/>
       <c r="B31" s="92"/>
       <c r="C31" s="93"/>
       <c r="D31" s="93"/>
       <c r="E31" s="92"/>
       <c r="F31" s="93"/>
       <c r="G31" s="93"/>
       <c r="H31" s="92"/>
       <c r="I31" s="93"/>
       <c r="J31" s="93"/>
       <c r="K31" s="87"/>
       <c r="L31" s="87"/>
       <c r="M31" s="87"/>
     </row>
-    <row r="32" spans="1:13" s="88" customFormat="1" ht="16.7" customHeight="1">
+    <row r="32" spans="1:13" s="88" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A32" s="91"/>
       <c r="B32" s="92"/>
       <c r="C32" s="93"/>
       <c r="D32" s="93"/>
       <c r="E32" s="92"/>
       <c r="F32" s="93"/>
       <c r="G32" s="93"/>
       <c r="H32" s="92"/>
       <c r="I32" s="93"/>
       <c r="J32" s="93"/>
       <c r="K32" s="87"/>
       <c r="L32" s="87"/>
       <c r="M32" s="87"/>
     </row>
     <row r="33" spans="1:10" s="82" customFormat="1">
       <c r="A33" s="94"/>
       <c r="C33" s="95"/>
       <c r="D33" s="95"/>
       <c r="F33" s="96"/>
       <c r="G33" s="95"/>
       <c r="H33" s="97"/>
       <c r="I33" s="95"/>
       <c r="J33" s="95"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="104" customWidth="1"/>
     <col min="3" max="4" width="16" style="113" customWidth="1"/>
     <col min="5" max="5" width="16" style="104" customWidth="1"/>
     <col min="6" max="6" width="16" style="114" customWidth="1"/>
     <col min="7" max="7" width="16" style="113" customWidth="1"/>
     <col min="8" max="8" width="16" style="104" customWidth="1"/>
     <col min="9" max="10" width="16" style="113" customWidth="1"/>
     <col min="11" max="16384" width="10" style="104"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="82" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="130" t="s">
         <v>83</v>
       </c>
-      <c r="B1" s="128"/>
-[...7 lines deleted...]
-      <c r="J1" s="128"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
       <c r="K1" s="80"/>
       <c r="L1" s="80"/>
       <c r="M1" s="80"/>
       <c r="N1" s="80"/>
       <c r="O1" s="80"/>
       <c r="P1" s="81"/>
       <c r="Q1" s="81"/>
       <c r="R1" s="81"/>
       <c r="S1" s="80"/>
     </row>
     <row r="2" spans="1:39" s="4" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="F2" s="7"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="1:39" s="8" customFormat="1" ht="18" customHeight="1">
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
-      <c r="E3" s="127" t="s">
+      <c r="E3" s="138" t="s">
         <v>86</v>
       </c>
-      <c r="F3" s="127"/>
+      <c r="F3" s="138"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
       <c r="AB3" s="10"/>
       <c r="AC3" s="10"/>
       <c r="AD3" s="10"/>
       <c r="AE3" s="10"/>
       <c r="AF3" s="10"/>
       <c r="AG3" s="10"/>
       <c r="AH3" s="10"/>
@@ -8047,74 +9226,74 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
@@ -8944,112 +10123,112 @@
     <row r="32" spans="1:13">
       <c r="C32" s="112"/>
       <c r="D32" s="112"/>
       <c r="E32" s="112"/>
       <c r="F32" s="112"/>
       <c r="G32" s="112"/>
       <c r="H32" s="112"/>
       <c r="I32" s="112"/>
       <c r="J32" s="112"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:AM35"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="104" customWidth="1"/>
     <col min="3" max="4" width="16" style="113" customWidth="1"/>
     <col min="5" max="5" width="16" style="104" customWidth="1"/>
     <col min="6" max="6" width="16" style="114" customWidth="1"/>
     <col min="7" max="7" width="16" style="113" customWidth="1"/>
     <col min="8" max="8" width="16" style="104" customWidth="1"/>
     <col min="9" max="10" width="16" style="113" customWidth="1"/>
     <col min="11" max="16384" width="10" style="104"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="82" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="130" t="s">
         <v>83</v>
       </c>
-      <c r="B1" s="128"/>
-[...7 lines deleted...]
-      <c r="J1" s="128"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
       <c r="K1" s="80"/>
       <c r="L1" s="80"/>
       <c r="M1" s="80"/>
       <c r="N1" s="80"/>
       <c r="O1" s="80"/>
       <c r="P1" s="81"/>
       <c r="Q1" s="81"/>
       <c r="R1" s="81"/>
       <c r="S1" s="80"/>
     </row>
     <row r="2" spans="1:39" s="4" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="F2" s="7"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="1:39" s="8" customFormat="1" ht="18" customHeight="1">
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
-      <c r="E3" s="127" t="s">
+      <c r="E3" s="138" t="s">
         <v>88</v>
       </c>
-      <c r="F3" s="127"/>
+      <c r="F3" s="138"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
       <c r="AB3" s="10"/>
       <c r="AC3" s="10"/>
       <c r="AD3" s="10"/>
       <c r="AE3" s="10"/>
       <c r="AF3" s="10"/>
       <c r="AG3" s="10"/>
       <c r="AH3" s="10"/>
@@ -9079,74 +10258,74 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
@@ -10080,112 +11259,112 @@
     </row>
     <row r="35" spans="1:10">
       <c r="C35" s="112"/>
       <c r="D35" s="112"/>
       <c r="E35" s="112"/>
       <c r="F35" s="112"/>
       <c r="G35" s="112"/>
       <c r="H35" s="112"/>
       <c r="I35" s="112"/>
       <c r="J35" s="112"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:AM33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="104" customWidth="1"/>
     <col min="3" max="4" width="16" style="113" customWidth="1"/>
     <col min="5" max="5" width="16" style="104" customWidth="1"/>
     <col min="6" max="6" width="16" style="114" customWidth="1"/>
     <col min="7" max="7" width="16" style="113" customWidth="1"/>
     <col min="8" max="8" width="16" style="104" customWidth="1"/>
     <col min="9" max="10" width="16" style="113" customWidth="1"/>
     <col min="11" max="16384" width="10" style="104"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="82" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="130" t="s">
         <v>83</v>
       </c>
-      <c r="B1" s="128"/>
-[...7 lines deleted...]
-      <c r="J1" s="128"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
       <c r="K1" s="80"/>
       <c r="L1" s="80"/>
       <c r="M1" s="80"/>
       <c r="N1" s="80"/>
       <c r="O1" s="80"/>
       <c r="P1" s="81"/>
       <c r="Q1" s="81"/>
       <c r="R1" s="81"/>
       <c r="S1" s="80"/>
     </row>
     <row r="2" spans="1:39" s="4" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="F2" s="7"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="1:39" s="8" customFormat="1" ht="18" customHeight="1">
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
-      <c r="E3" s="127" t="s">
+      <c r="E3" s="138" t="s">
         <v>87</v>
       </c>
-      <c r="F3" s="127"/>
+      <c r="F3" s="138"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
       <c r="AB3" s="10"/>
       <c r="AC3" s="10"/>
       <c r="AD3" s="10"/>
       <c r="AE3" s="10"/>
       <c r="AF3" s="10"/>
       <c r="AG3" s="10"/>
       <c r="AH3" s="10"/>
@@ -10215,74 +11394,74 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
@@ -11210,104 +12389,999 @@
       <c r="D33" s="77"/>
       <c r="F33" s="78"/>
       <c r="G33" s="77"/>
       <c r="H33" s="79"/>
       <c r="I33" s="77"/>
       <c r="J33" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB81B0EC-C326-4C0D-B780-7E0B9ED98D5D}">
+  <dimension ref="A1:N31"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="50" customWidth="1"/>
+    <col min="3" max="4" width="16" style="69" customWidth="1"/>
+    <col min="5" max="5" width="16" style="50" customWidth="1"/>
+    <col min="6" max="6" width="16" style="70" customWidth="1"/>
+    <col min="7" max="7" width="16" style="69" customWidth="1"/>
+    <col min="8" max="8" width="16" style="50" customWidth="1"/>
+    <col min="9" max="10" width="16" style="69" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="50"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="74" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="130" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+    </row>
+    <row r="2" spans="1:14" s="74" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="44"/>
+      <c r="B2" s="75"/>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+    </row>
+    <row r="3" spans="1:14" s="49" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="47"/>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="131" t="s">
+        <v>99</v>
+      </c>
+      <c r="F3" s="132"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+    </row>
+    <row r="4" spans="1:14" s="49" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="51"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="J4" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50"/>
+    </row>
+    <row r="5" spans="1:14" s="53" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="135" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
+    </row>
+    <row r="6" spans="1:14" s="53" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="134"/>
+      <c r="B6" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="58" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="59" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="60">
+        <v>10663</v>
+      </c>
+      <c r="C7" s="61">
+        <v>45.548266703277299</v>
+      </c>
+      <c r="D7" s="62">
+        <v>20.166766857424001</v>
+      </c>
+      <c r="E7" s="60">
+        <v>5517</v>
+      </c>
+      <c r="F7" s="61">
+        <v>47.8087442253848</v>
+      </c>
+      <c r="G7" s="62">
+        <v>24.499088026562902</v>
+      </c>
+      <c r="H7" s="60">
+        <v>5146</v>
+      </c>
+      <c r="I7" s="61">
+        <v>43.350795802167099</v>
+      </c>
+      <c r="J7" s="61">
+        <v>16.2097025894941</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="59" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="60">
+        <v>1590</v>
+      </c>
+      <c r="C8" s="61">
+        <v>39.316919220174903</v>
+      </c>
+      <c r="D8" s="62">
+        <v>19.043179055034901</v>
+      </c>
+      <c r="E8" s="60">
+        <v>843</v>
+      </c>
+      <c r="F8" s="61">
+        <v>42.890580938418402</v>
+      </c>
+      <c r="G8" s="62">
+        <v>23.393203578219801</v>
+      </c>
+      <c r="H8" s="60">
+        <v>747</v>
+      </c>
+      <c r="I8" s="61">
+        <v>35.937754077996999</v>
+      </c>
+      <c r="J8" s="61">
+        <v>15.2391925216569</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="60">
+        <v>778</v>
+      </c>
+      <c r="C9" s="61">
+        <v>31.102862322860101</v>
+      </c>
+      <c r="D9" s="62">
+        <v>11.210344550615</v>
+      </c>
+      <c r="E9" s="60">
+        <v>383</v>
+      </c>
+      <c r="F9" s="61">
+        <v>32.435623121772103</v>
+      </c>
+      <c r="G9" s="62">
+        <v>13.714068404555499</v>
+      </c>
+      <c r="H9" s="60">
+        <v>395</v>
+      </c>
+      <c r="I9" s="61">
+        <v>29.911167618397101</v>
+      </c>
+      <c r="J9" s="61">
+        <v>9.1366395105427998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="59" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="60">
+        <v>420</v>
+      </c>
+      <c r="C10" s="61">
+        <v>18.0408767608379</v>
+      </c>
+      <c r="D10" s="62">
+        <v>10.2163575986749</v>
+      </c>
+      <c r="E10" s="60">
+        <v>224</v>
+      </c>
+      <c r="F10" s="61">
+        <v>19.5251041411526</v>
+      </c>
+      <c r="G10" s="62">
+        <v>12.399317466672199</v>
+      </c>
+      <c r="H10" s="60">
+        <v>196</v>
+      </c>
+      <c r="I10" s="61">
+        <v>16.598838674108499</v>
+      </c>
+      <c r="J10" s="61">
+        <v>8.140425311045</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="59" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="60">
+        <v>1443</v>
+      </c>
+      <c r="C11" s="61">
+        <v>50.573818323283398</v>
+      </c>
+      <c r="D11" s="62">
+        <v>26.3932100094564</v>
+      </c>
+      <c r="E11" s="60">
+        <v>754</v>
+      </c>
+      <c r="F11" s="61">
+        <v>54.083559817206201</v>
+      </c>
+      <c r="G11" s="62">
+        <v>31.972620837549499</v>
+      </c>
+      <c r="H11" s="60">
+        <v>689</v>
+      </c>
+      <c r="I11" s="61">
+        <v>47.220371786753098</v>
+      </c>
+      <c r="J11" s="61">
+        <v>21.578217060901402</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="60">
+        <v>973</v>
+      </c>
+      <c r="C12" s="61">
+        <v>52.331564834802002</v>
+      </c>
+      <c r="D12" s="62">
+        <v>22.206878443605099</v>
+      </c>
+      <c r="E12" s="60">
+        <v>529</v>
+      </c>
+      <c r="F12" s="61">
+        <v>57.351478372584097</v>
+      </c>
+      <c r="G12" s="62">
+        <v>27.9375255220837</v>
+      </c>
+      <c r="H12" s="60">
+        <v>444</v>
+      </c>
+      <c r="I12" s="61">
+        <v>47.389520511977601</v>
+      </c>
+      <c r="J12" s="61">
+        <v>17.182647077317899</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="60">
+        <v>1353</v>
+      </c>
+      <c r="C13" s="61">
+        <v>49.475687526477103</v>
+      </c>
+      <c r="D13" s="62">
+        <v>21.909572631645901</v>
+      </c>
+      <c r="E13" s="60">
+        <v>698</v>
+      </c>
+      <c r="F13" s="61">
+        <v>52.083139016464401</v>
+      </c>
+      <c r="G13" s="62">
+        <v>26.297339696997</v>
+      </c>
+      <c r="H13" s="60">
+        <v>655</v>
+      </c>
+      <c r="I13" s="61">
+        <v>46.969852883966901</v>
+      </c>
+      <c r="J13" s="61">
+        <v>18.0854263745365</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="60">
+        <v>185</v>
+      </c>
+      <c r="C14" s="61">
+        <v>41.152171833674103</v>
+      </c>
+      <c r="D14" s="62">
+        <v>16.5007095528075</v>
+      </c>
+      <c r="E14" s="60">
+        <v>97</v>
+      </c>
+      <c r="F14" s="61">
+        <v>43.0151395553033</v>
+      </c>
+      <c r="G14" s="62">
+        <v>20.681190957449601</v>
+      </c>
+      <c r="H14" s="60">
+        <v>88</v>
+      </c>
+      <c r="I14" s="61">
+        <v>39.277122415186</v>
+      </c>
+      <c r="J14" s="61">
+        <v>12.2990045955993</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="59" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="60">
+        <v>295</v>
+      </c>
+      <c r="C15" s="61">
+        <v>49.834027349589903</v>
+      </c>
+      <c r="D15" s="62">
+        <v>25.907730091424099</v>
+      </c>
+      <c r="E15" s="60">
+        <v>152</v>
+      </c>
+      <c r="F15" s="61">
+        <v>50.449983985449201</v>
+      </c>
+      <c r="G15" s="62">
+        <v>30.3646028435187</v>
+      </c>
+      <c r="H15" s="60">
+        <v>143</v>
+      </c>
+      <c r="I15" s="61">
+        <v>49.195583406295299</v>
+      </c>
+      <c r="J15" s="61">
+        <v>21.106763579424001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="59" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="60">
+        <v>375</v>
+      </c>
+      <c r="C16" s="61">
+        <v>70.262284423601002</v>
+      </c>
+      <c r="D16" s="62">
+        <v>28.555104677109199</v>
+      </c>
+      <c r="E16" s="60">
+        <v>190</v>
+      </c>
+      <c r="F16" s="61">
+        <v>69.249048736751604</v>
+      </c>
+      <c r="G16" s="62">
+        <v>32.730994095815802</v>
+      </c>
+      <c r="H16" s="60">
+        <v>185</v>
+      </c>
+      <c r="I16" s="61">
+        <v>71.334239470969905</v>
+      </c>
+      <c r="J16" s="61">
+        <v>23.8125072521958</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="59" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="60">
+        <v>568</v>
+      </c>
+      <c r="C17" s="61">
+        <v>46.090372021521297</v>
+      </c>
+      <c r="D17" s="62">
+        <v>18.728589336237899</v>
+      </c>
+      <c r="E17" s="60">
+        <v>267</v>
+      </c>
+      <c r="F17" s="61">
+        <v>42.740789119827902</v>
+      </c>
+      <c r="G17" s="62">
+        <v>21.139502397152199</v>
+      </c>
+      <c r="H17" s="60">
+        <v>301</v>
+      </c>
+      <c r="I17" s="61">
+        <v>49.533830701265799</v>
+      </c>
+      <c r="J17" s="61">
+        <v>16.107744803876901</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="60">
+        <v>326</v>
+      </c>
+      <c r="C18" s="61">
+        <v>68.675458951140399</v>
+      </c>
+      <c r="D18" s="62">
+        <v>26.616976061369002</v>
+      </c>
+      <c r="E18" s="60">
+        <v>156</v>
+      </c>
+      <c r="F18" s="61">
+        <v>64.5695364238411</v>
+      </c>
+      <c r="G18" s="62">
+        <v>29.9001514592481</v>
+      </c>
+      <c r="H18" s="60">
+        <v>170</v>
+      </c>
+      <c r="I18" s="61">
+        <v>72.931167992655404</v>
+      </c>
+      <c r="J18" s="61">
+        <v>22.753661504884899</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="59" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="60">
+        <v>621</v>
+      </c>
+      <c r="C19" s="61">
+        <v>94.241195239378001</v>
+      </c>
+      <c r="D19" s="62">
+        <v>32.646950829339097</v>
+      </c>
+      <c r="E19" s="60">
+        <v>310</v>
+      </c>
+      <c r="F19" s="61">
+        <v>91.355285124265293</v>
+      </c>
+      <c r="G19" s="62">
+        <v>39.069037037580998</v>
+      </c>
+      <c r="H19" s="60">
+        <v>311</v>
+      </c>
+      <c r="I19" s="61">
+        <v>97.305178450188194</v>
+      </c>
+      <c r="J19" s="61">
+        <v>25.8061903201279</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="60">
+        <v>371</v>
+      </c>
+      <c r="C20" s="61">
+        <v>77.023208691373597</v>
+      </c>
+      <c r="D20" s="62">
+        <v>26.484860397364901</v>
+      </c>
+      <c r="E20" s="60">
+        <v>193</v>
+      </c>
+      <c r="F20" s="61">
+        <v>77.420493565675102</v>
+      </c>
+      <c r="G20" s="62">
+        <v>32.526907441059898</v>
+      </c>
+      <c r="H20" s="60">
+        <v>178</v>
+      </c>
+      <c r="I20" s="61">
+        <v>76.597026486218994</v>
+      </c>
+      <c r="J20" s="61">
+        <v>19.7896682005637</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="59" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="60">
+        <v>503</v>
+      </c>
+      <c r="C21" s="61">
+        <v>63.500640056153301</v>
+      </c>
+      <c r="D21" s="62">
+        <v>25.3606028203804</v>
+      </c>
+      <c r="E21" s="60">
+        <v>265</v>
+      </c>
+      <c r="F21" s="61">
+        <v>66.072924562173398</v>
+      </c>
+      <c r="G21" s="62">
+        <v>30.893697506242798</v>
+      </c>
+      <c r="H21" s="60">
+        <v>238</v>
+      </c>
+      <c r="I21" s="61">
+        <v>60.862404934457899</v>
+      </c>
+      <c r="J21" s="61">
+        <v>19.925917948820899</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="59" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="60">
+        <v>89</v>
+      </c>
+      <c r="C22" s="61">
+        <v>42.203796919122802</v>
+      </c>
+      <c r="D22" s="62">
+        <v>17.903129055545499</v>
+      </c>
+      <c r="E22" s="60">
+        <v>41</v>
+      </c>
+      <c r="F22" s="61">
+        <v>38.132617804212302</v>
+      </c>
+      <c r="G22" s="62">
+        <v>19.532577413271301</v>
+      </c>
+      <c r="H22" s="60">
+        <v>48</v>
+      </c>
+      <c r="I22" s="61">
+        <v>46.438729900737201</v>
+      </c>
+      <c r="J22" s="61">
+        <v>15.939201893058099</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="60">
+        <v>160</v>
+      </c>
+      <c r="C23" s="61">
+        <v>50.563866113202998</v>
+      </c>
+      <c r="D23" s="62">
+        <v>22.469134092392999</v>
+      </c>
+      <c r="E23" s="60">
+        <v>88</v>
+      </c>
+      <c r="F23" s="61">
+        <v>55.3734245316856</v>
+      </c>
+      <c r="G23" s="62">
+        <v>28.4049687606833</v>
+      </c>
+      <c r="H23" s="60">
+        <v>72</v>
+      </c>
+      <c r="I23" s="61">
+        <v>45.711238298399202</v>
+      </c>
+      <c r="J23" s="61">
+        <v>16.588905219544099</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="B24" s="60">
+        <v>52</v>
+      </c>
+      <c r="C24" s="61">
+        <v>48.228529029864603</v>
+      </c>
+      <c r="D24" s="62">
+        <v>18.987571818262101</v>
+      </c>
+      <c r="E24" s="60">
+        <v>31</v>
+      </c>
+      <c r="F24" s="61">
+        <v>56.172140430351099</v>
+      </c>
+      <c r="G24" s="62">
+        <v>27.032287568634899</v>
+      </c>
+      <c r="H24" s="60">
+        <v>21</v>
+      </c>
+      <c r="I24" s="61">
+        <v>39.899301762219203</v>
+      </c>
+      <c r="J24" s="61">
+        <v>10.500738351246399</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" s="60">
+        <v>242</v>
+      </c>
+      <c r="C25" s="61">
+        <v>66.878910481749301</v>
+      </c>
+      <c r="D25" s="62">
+        <v>28.6214791495245</v>
+      </c>
+      <c r="E25" s="60">
+        <v>119</v>
+      </c>
+      <c r="F25" s="61">
+        <v>66.214110839083006</v>
+      </c>
+      <c r="G25" s="62">
+        <v>33.4466494604495</v>
+      </c>
+      <c r="H25" s="60">
+        <v>123</v>
+      </c>
+      <c r="I25" s="61">
+        <v>67.534920495475703</v>
+      </c>
+      <c r="J25" s="61">
+        <v>23.872122913907301</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="60">
+        <v>144</v>
+      </c>
+      <c r="C26" s="61">
+        <v>31.519606180031701</v>
+      </c>
+      <c r="D26" s="62">
+        <v>16.653765289517999</v>
+      </c>
+      <c r="E26" s="60">
+        <v>79</v>
+      </c>
+      <c r="F26" s="61">
+        <v>35.0436715121566</v>
+      </c>
+      <c r="G26" s="62">
+        <v>21.611138508668098</v>
+      </c>
+      <c r="H26" s="60">
+        <v>65</v>
+      </c>
+      <c r="I26" s="61">
+        <v>28.086792509900601</v>
+      </c>
+      <c r="J26" s="61">
+        <v>12.679112938412599</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="60">
+        <v>144</v>
+      </c>
+      <c r="C27" s="61">
+        <v>54.777741217016903</v>
+      </c>
+      <c r="D27" s="62">
+        <v>22.6212858353808</v>
+      </c>
+      <c r="E27" s="60">
+        <v>77</v>
+      </c>
+      <c r="F27" s="61">
+        <v>61.044737071596799</v>
+      </c>
+      <c r="G27" s="62">
+        <v>29.282753775699401</v>
+      </c>
+      <c r="H27" s="60">
+        <v>67</v>
+      </c>
+      <c r="I27" s="61">
+        <v>48.996844456957803</v>
+      </c>
+      <c r="J27" s="61">
+        <v>17.638351675874301</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="60">
+        <v>27</v>
+      </c>
+      <c r="C28" s="61">
+        <v>18.76629018245</v>
+      </c>
+      <c r="D28" s="62">
+        <v>9.5733007233563008</v>
+      </c>
+      <c r="E28" s="60">
+        <v>18</v>
+      </c>
+      <c r="F28" s="61" t="s">
+        <v>96</v>
+      </c>
+      <c r="G28" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="H28" s="60">
+        <v>9</v>
+      </c>
+      <c r="I28" s="61" t="s">
+        <v>96</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="63" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="65">
+        <v>4</v>
+      </c>
+      <c r="C29" s="66" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" s="67" t="s">
+        <v>100</v>
+      </c>
+      <c r="E29" s="68">
+        <v>3</v>
+      </c>
+      <c r="F29" s="66" t="s">
+        <v>96</v>
+      </c>
+      <c r="G29" s="67" t="s">
+        <v>96</v>
+      </c>
+      <c r="H29" s="68">
+        <v>1</v>
+      </c>
+      <c r="I29" s="126" t="s">
+        <v>96</v>
+      </c>
+      <c r="J29" s="126" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="123" customFormat="1" ht="15.6">
+      <c r="A30" s="121" t="s">
+        <v>97</v>
+      </c>
+      <c r="B30" s="122"/>
+      <c r="C30" s="63"/>
+      <c r="H30" s="122"/>
+    </row>
+    <row r="31" spans="1:10" s="123" customFormat="1" ht="15.6">
+      <c r="A31" s="124" t="s">
+        <v>98</v>
+      </c>
+      <c r="B31" s="125"/>
+      <c r="C31" s="63"/>
+      <c r="H31" s="122"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AM31"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="50" customWidth="1"/>
     <col min="3" max="4" width="16" style="69" customWidth="1"/>
     <col min="5" max="5" width="16" style="50" customWidth="1"/>
     <col min="6" max="6" width="16" style="70" customWidth="1"/>
     <col min="7" max="7" width="16" style="69" customWidth="1"/>
     <col min="8" max="8" width="16" style="50" customWidth="1"/>
     <col min="9" max="10" width="16" style="69" customWidth="1"/>
     <col min="11" max="16384" width="10" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="74" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="130" t="s">
         <v>89</v>
       </c>
-      <c r="B1" s="128"/>
-[...7 lines deleted...]
-      <c r="J1" s="128"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
     </row>
     <row r="2" spans="1:39" s="74" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="75"/>
       <c r="C2" s="75"/>
       <c r="D2" s="75"/>
       <c r="E2" s="76"/>
       <c r="F2" s="75"/>
       <c r="G2" s="75"/>
       <c r="H2" s="75"/>
       <c r="I2" s="76"/>
       <c r="J2" s="76"/>
     </row>
     <row r="3" spans="1:39" s="49" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="47"/>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
-      <c r="E3" s="130" t="s">
+      <c r="E3" s="132" t="s">
         <v>95</v>
       </c>
-      <c r="F3" s="130"/>
+      <c r="F3" s="132"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
       <c r="N3" s="50"/>
       <c r="O3" s="50"/>
       <c r="P3" s="50"/>
       <c r="Q3" s="50"/>
       <c r="R3" s="50"/>
       <c r="S3" s="50"/>
       <c r="T3" s="50"/>
       <c r="U3" s="50"/>
       <c r="V3" s="50"/>
       <c r="W3" s="50"/>
       <c r="X3" s="50"/>
       <c r="Y3" s="50"/>
       <c r="Z3" s="50"/>
       <c r="AA3" s="50"/>
       <c r="AB3" s="50"/>
       <c r="AC3" s="50"/>
       <c r="AD3" s="50"/>
       <c r="AE3" s="50"/>
       <c r="AF3" s="50"/>
       <c r="AG3" s="50"/>
       <c r="AH3" s="50"/>
@@ -11337,74 +13411,74 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
@@ -12197,137 +14271,137 @@
       <c r="D29" s="67" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="68">
         <v>0</v>
       </c>
       <c r="F29" s="66">
         <v>0</v>
       </c>
       <c r="G29" s="67">
         <v>0</v>
       </c>
       <c r="H29" s="68">
         <v>1</v>
       </c>
       <c r="I29" s="126" t="s">
         <v>96</v>
       </c>
       <c r="J29" s="126" t="s">
         <v>96</v>
       </c>
       <c r="K29" s="50"/>
       <c r="L29" s="50"/>
       <c r="M29" s="50"/>
     </row>
-    <row r="30" spans="1:14" s="123" customFormat="1" ht="15.75">
+    <row r="30" spans="1:14" s="123" customFormat="1" ht="15.6">
       <c r="A30" s="121" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="122"/>
       <c r="C30" s="63"/>
       <c r="H30" s="122"/>
       <c r="N30" s="122"/>
     </row>
-    <row r="31" spans="1:14" s="123" customFormat="1" ht="15.75">
+    <row r="31" spans="1:14" s="123" customFormat="1" ht="15.6">
       <c r="A31" s="124" t="s">
         <v>98</v>
       </c>
       <c r="B31" s="125"/>
       <c r="C31" s="63"/>
       <c r="H31" s="122"/>
       <c r="N31" s="122"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="50" customWidth="1"/>
     <col min="3" max="4" width="16" style="69" customWidth="1"/>
     <col min="5" max="5" width="16" style="50" customWidth="1"/>
     <col min="6" max="6" width="16" style="70" customWidth="1"/>
     <col min="7" max="7" width="16" style="69" customWidth="1"/>
     <col min="8" max="8" width="16" style="50" customWidth="1"/>
     <col min="9" max="10" width="16" style="69" customWidth="1"/>
     <col min="11" max="16384" width="10" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="74" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="130" t="s">
         <v>89</v>
       </c>
-      <c r="B1" s="128"/>
-[...7 lines deleted...]
-      <c r="J1" s="128"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
     </row>
     <row r="2" spans="1:39" s="74" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="75"/>
       <c r="C2" s="75"/>
       <c r="D2" s="75"/>
       <c r="E2" s="76"/>
       <c r="F2" s="75"/>
       <c r="G2" s="75"/>
       <c r="H2" s="75"/>
       <c r="I2" s="76"/>
       <c r="J2" s="76"/>
     </row>
     <row r="3" spans="1:39" s="49" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="47"/>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
-      <c r="E3" s="130" t="s">
+      <c r="E3" s="132" t="s">
         <v>94</v>
       </c>
-      <c r="F3" s="130"/>
+      <c r="F3" s="132"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
       <c r="N3" s="50"/>
       <c r="O3" s="50"/>
       <c r="P3" s="50"/>
       <c r="Q3" s="50"/>
       <c r="R3" s="50"/>
       <c r="S3" s="50"/>
       <c r="T3" s="50"/>
       <c r="U3" s="50"/>
       <c r="V3" s="50"/>
       <c r="W3" s="50"/>
       <c r="X3" s="50"/>
       <c r="Y3" s="50"/>
       <c r="Z3" s="50"/>
       <c r="AA3" s="50"/>
       <c r="AB3" s="50"/>
       <c r="AC3" s="50"/>
       <c r="AD3" s="50"/>
       <c r="AE3" s="50"/>
       <c r="AF3" s="50"/>
       <c r="AG3" s="50"/>
       <c r="AH3" s="50"/>
@@ -12357,74 +14431,74 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
@@ -13243,105 +15317,105 @@
       <c r="A30" s="49" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="77"/>
       <c r="D30" s="77"/>
       <c r="F30" s="78"/>
       <c r="G30" s="77"/>
       <c r="H30" s="79"/>
       <c r="I30" s="77"/>
       <c r="J30" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="50" customWidth="1"/>
     <col min="3" max="4" width="16" style="69" customWidth="1"/>
     <col min="5" max="5" width="16" style="50" customWidth="1"/>
     <col min="6" max="6" width="16" style="70" customWidth="1"/>
     <col min="7" max="7" width="16" style="69" customWidth="1"/>
     <col min="8" max="8" width="16" style="50" customWidth="1"/>
     <col min="9" max="10" width="16" style="69" customWidth="1"/>
     <col min="11" max="16384" width="10" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="74" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="130" t="s">
         <v>89</v>
       </c>
-      <c r="B1" s="128"/>
-[...7 lines deleted...]
-      <c r="J1" s="128"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
     </row>
     <row r="2" spans="1:39" s="74" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="75"/>
       <c r="C2" s="75"/>
       <c r="D2" s="75"/>
       <c r="E2" s="76"/>
       <c r="F2" s="75"/>
       <c r="G2" s="75"/>
       <c r="H2" s="75"/>
       <c r="I2" s="76"/>
       <c r="J2" s="76"/>
     </row>
     <row r="3" spans="1:39" s="49" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="47"/>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
-      <c r="E3" s="130" t="s">
+      <c r="E3" s="132" t="s">
         <v>93</v>
       </c>
-      <c r="F3" s="130"/>
+      <c r="F3" s="132"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
       <c r="N3" s="50"/>
       <c r="O3" s="50"/>
       <c r="P3" s="50"/>
       <c r="Q3" s="50"/>
       <c r="R3" s="50"/>
       <c r="S3" s="50"/>
       <c r="T3" s="50"/>
       <c r="U3" s="50"/>
       <c r="V3" s="50"/>
       <c r="W3" s="50"/>
       <c r="X3" s="50"/>
       <c r="Y3" s="50"/>
       <c r="Z3" s="50"/>
       <c r="AA3" s="50"/>
       <c r="AB3" s="50"/>
       <c r="AC3" s="50"/>
       <c r="AD3" s="50"/>
       <c r="AE3" s="50"/>
       <c r="AF3" s="50"/>
       <c r="AG3" s="50"/>
       <c r="AH3" s="50"/>
@@ -13371,74 +15445,74 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
@@ -14257,105 +16331,105 @@
       <c r="A30" s="49" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="77"/>
       <c r="D30" s="77"/>
       <c r="F30" s="78"/>
       <c r="G30" s="77"/>
       <c r="H30" s="79"/>
       <c r="I30" s="77"/>
       <c r="J30" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="50" customWidth="1"/>
     <col min="3" max="4" width="16" style="69" customWidth="1"/>
     <col min="5" max="5" width="16" style="50" customWidth="1"/>
     <col min="6" max="6" width="16" style="70" customWidth="1"/>
     <col min="7" max="7" width="16" style="69" customWidth="1"/>
     <col min="8" max="8" width="16" style="50" customWidth="1"/>
     <col min="9" max="10" width="16" style="69" customWidth="1"/>
     <col min="11" max="16384" width="10" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="74" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="130" t="s">
         <v>89</v>
       </c>
-      <c r="B1" s="128"/>
-[...7 lines deleted...]
-      <c r="J1" s="128"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
     </row>
     <row r="2" spans="1:39" s="74" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="75"/>
       <c r="C2" s="75"/>
       <c r="D2" s="75"/>
       <c r="E2" s="76"/>
       <c r="F2" s="75"/>
       <c r="G2" s="75"/>
       <c r="H2" s="75"/>
       <c r="I2" s="76"/>
       <c r="J2" s="76"/>
     </row>
     <row r="3" spans="1:39" s="49" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="47"/>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
-      <c r="E3" s="130" t="s">
+      <c r="E3" s="132" t="s">
         <v>92</v>
       </c>
-      <c r="F3" s="130"/>
+      <c r="F3" s="132"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
       <c r="N3" s="50"/>
       <c r="O3" s="50"/>
       <c r="P3" s="50"/>
       <c r="Q3" s="50"/>
       <c r="R3" s="50"/>
       <c r="S3" s="50"/>
       <c r="T3" s="50"/>
       <c r="U3" s="50"/>
       <c r="V3" s="50"/>
       <c r="W3" s="50"/>
       <c r="X3" s="50"/>
       <c r="Y3" s="50"/>
       <c r="Z3" s="50"/>
       <c r="AA3" s="50"/>
       <c r="AB3" s="50"/>
       <c r="AC3" s="50"/>
       <c r="AD3" s="50"/>
       <c r="AE3" s="50"/>
       <c r="AF3" s="50"/>
       <c r="AG3" s="50"/>
       <c r="AH3" s="50"/>
@@ -14385,74 +16459,74 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
@@ -15271,105 +17345,105 @@
       <c r="A30" s="49" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="77"/>
       <c r="D30" s="77"/>
       <c r="F30" s="78"/>
       <c r="G30" s="77"/>
       <c r="H30" s="79"/>
       <c r="I30" s="77"/>
       <c r="J30" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="50" customWidth="1"/>
     <col min="3" max="4" width="16" style="69" customWidth="1"/>
     <col min="5" max="5" width="16" style="50" customWidth="1"/>
     <col min="6" max="6" width="16" style="70" customWidth="1"/>
     <col min="7" max="7" width="16" style="69" customWidth="1"/>
     <col min="8" max="8" width="16" style="50" customWidth="1"/>
     <col min="9" max="10" width="16" style="69" customWidth="1"/>
     <col min="11" max="16384" width="10" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="74" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="130" t="s">
         <v>89</v>
       </c>
-      <c r="B1" s="128"/>
-[...7 lines deleted...]
-      <c r="J1" s="128"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
     </row>
     <row r="2" spans="1:39" s="74" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="75"/>
       <c r="C2" s="75"/>
       <c r="D2" s="75"/>
       <c r="E2" s="76"/>
       <c r="F2" s="75"/>
       <c r="G2" s="75"/>
       <c r="H2" s="75"/>
       <c r="I2" s="76"/>
       <c r="J2" s="76"/>
     </row>
     <row r="3" spans="1:39" s="49" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="47"/>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
-      <c r="E3" s="130" t="s">
+      <c r="E3" s="132" t="s">
         <v>90</v>
       </c>
-      <c r="F3" s="130"/>
+      <c r="F3" s="132"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
       <c r="N3" s="50"/>
       <c r="O3" s="50"/>
       <c r="P3" s="50"/>
       <c r="Q3" s="50"/>
       <c r="R3" s="50"/>
       <c r="S3" s="50"/>
       <c r="T3" s="50"/>
       <c r="U3" s="50"/>
       <c r="V3" s="50"/>
       <c r="W3" s="50"/>
       <c r="X3" s="50"/>
       <c r="Y3" s="50"/>
       <c r="Z3" s="50"/>
       <c r="AA3" s="50"/>
       <c r="AB3" s="50"/>
       <c r="AC3" s="50"/>
       <c r="AD3" s="50"/>
       <c r="AE3" s="50"/>
       <c r="AF3" s="50"/>
       <c r="AG3" s="50"/>
       <c r="AH3" s="50"/>
@@ -15399,74 +17473,74 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
@@ -16285,105 +18359,105 @@
       <c r="A30" s="49" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="77"/>
       <c r="D30" s="77"/>
       <c r="F30" s="78"/>
       <c r="G30" s="77"/>
       <c r="H30" s="79"/>
       <c r="I30" s="77"/>
       <c r="J30" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="50" customWidth="1"/>
     <col min="3" max="4" width="16" style="69" customWidth="1"/>
     <col min="5" max="5" width="16" style="50" customWidth="1"/>
     <col min="6" max="6" width="16" style="70" customWidth="1"/>
     <col min="7" max="7" width="16" style="69" customWidth="1"/>
     <col min="8" max="8" width="16" style="50" customWidth="1"/>
     <col min="9" max="10" width="16" style="69" customWidth="1"/>
     <col min="11" max="16384" width="10" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="74" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="130" t="s">
         <v>84</v>
       </c>
-      <c r="B1" s="128"/>
-[...7 lines deleted...]
-      <c r="J1" s="128"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
     </row>
     <row r="2" spans="1:39" s="74" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="75"/>
       <c r="C2" s="75"/>
       <c r="D2" s="75"/>
       <c r="E2" s="76"/>
       <c r="F2" s="75"/>
       <c r="G2" s="75"/>
       <c r="H2" s="75"/>
       <c r="I2" s="76"/>
       <c r="J2" s="76"/>
     </row>
     <row r="3" spans="1:39" s="49" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="47"/>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
-      <c r="E3" s="127" t="s">
+      <c r="E3" s="138" t="s">
         <v>69</v>
       </c>
-      <c r="F3" s="127"/>
+      <c r="F3" s="138"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
       <c r="N3" s="50"/>
       <c r="O3" s="50"/>
       <c r="P3" s="50"/>
       <c r="Q3" s="50"/>
       <c r="R3" s="50"/>
       <c r="S3" s="50"/>
       <c r="T3" s="50"/>
       <c r="U3" s="50"/>
       <c r="V3" s="50"/>
       <c r="W3" s="50"/>
       <c r="X3" s="50"/>
       <c r="Y3" s="50"/>
       <c r="Z3" s="50"/>
       <c r="AA3" s="50"/>
       <c r="AB3" s="50"/>
       <c r="AC3" s="50"/>
       <c r="AD3" s="50"/>
       <c r="AE3" s="50"/>
       <c r="AF3" s="50"/>
       <c r="AG3" s="50"/>
       <c r="AH3" s="50"/>
@@ -16413,74 +18487,74 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
@@ -17299,105 +19373,105 @@
       <c r="A30" s="49" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="77"/>
       <c r="D30" s="77"/>
       <c r="F30" s="78"/>
       <c r="G30" s="77"/>
       <c r="H30" s="79"/>
       <c r="I30" s="77"/>
       <c r="J30" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="50" customWidth="1"/>
     <col min="3" max="4" width="16" style="69" customWidth="1"/>
     <col min="5" max="5" width="16" style="50" customWidth="1"/>
     <col min="6" max="6" width="16" style="70" customWidth="1"/>
     <col min="7" max="7" width="16" style="69" customWidth="1"/>
     <col min="8" max="8" width="16" style="50" customWidth="1"/>
     <col min="9" max="10" width="16" style="69" customWidth="1"/>
     <col min="11" max="16384" width="10" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="71" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="130" t="s">
         <v>84</v>
       </c>
-      <c r="B1" s="128"/>
-[...7 lines deleted...]
-      <c r="J1" s="128"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
     </row>
     <row r="2" spans="1:39" s="71" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="72"/>
       <c r="C2" s="72"/>
       <c r="D2" s="72"/>
       <c r="E2" s="73"/>
       <c r="F2" s="72"/>
       <c r="G2" s="72"/>
       <c r="H2" s="72"/>
       <c r="I2" s="73"/>
       <c r="J2" s="73"/>
     </row>
     <row r="3" spans="1:39" s="49" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="47"/>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
-      <c r="E3" s="127" t="s">
+      <c r="E3" s="138" t="s">
         <v>68</v>
       </c>
-      <c r="F3" s="127"/>
+      <c r="F3" s="138"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
       <c r="N3" s="50"/>
       <c r="O3" s="50"/>
       <c r="P3" s="50"/>
       <c r="Q3" s="50"/>
       <c r="R3" s="50"/>
       <c r="S3" s="50"/>
       <c r="T3" s="50"/>
       <c r="U3" s="50"/>
       <c r="V3" s="50"/>
       <c r="W3" s="50"/>
       <c r="X3" s="50"/>
       <c r="Y3" s="50"/>
       <c r="Z3" s="50"/>
       <c r="AA3" s="50"/>
       <c r="AB3" s="50"/>
       <c r="AC3" s="50"/>
       <c r="AD3" s="50"/>
       <c r="AE3" s="50"/>
       <c r="AF3" s="50"/>
       <c r="AG3" s="50"/>
       <c r="AH3" s="50"/>
@@ -17427,74 +19501,74 @@
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
       <c r="AL4" s="50"/>
       <c r="AM4" s="50"/>
     </row>
     <row r="5" spans="1:39" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="133" t="s">
+      <c r="B5" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="134"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="134"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="134"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
     </row>
     <row r="6" spans="1:39" s="53" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="132"/>
+      <c r="A6" s="134"/>
       <c r="B6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="54" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="58" t="s">
@@ -18282,1112 +20356,99 @@
         <v>1</v>
       </c>
       <c r="C29" s="66">
         <v>7.8508341511285575</v>
       </c>
       <c r="D29" s="67">
         <v>7.6142131979695424</v>
       </c>
       <c r="E29" s="68">
         <v>1</v>
       </c>
       <c r="F29" s="66">
         <v>13.767467474358092</v>
       </c>
       <c r="G29" s="67">
         <v>13.157894736842106</v>
       </c>
       <c r="H29" s="68">
         <v>0</v>
       </c>
       <c r="I29" s="68">
         <v>0</v>
       </c>
       <c r="J29" s="68">
         <v>0</v>
-      </c>
-[...1012 lines deleted...]
-        <v>20.823529411764707</v>
       </c>
       <c r="K29" s="50"/>
       <c r="L29" s="50"/>
       <c r="M29" s="50"/>
     </row>
     <row r="30" spans="1:13" s="74" customFormat="1">
       <c r="A30" s="49" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="77"/>
       <c r="D30" s="77"/>
       <c r="F30" s="78"/>
       <c r="G30" s="77"/>
       <c r="H30" s="79"/>
       <c r="I30" s="77"/>
       <c r="J30" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>