--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,112 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別統計_予甄\性別統計_予甄\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98C0A41F-5558-47D1-BB43-48B8B5D5180A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ABA0F044-A02D-4766-88EF-61402DD3E6F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="33" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="27" r:id="rId17"/>
+    <sheet name="114" sheetId="35" r:id="rId1"/>
+    <sheet name="113" sheetId="33" r:id="rId2"/>
+    <sheet name="112" sheetId="32" r:id="rId3"/>
+    <sheet name="111" sheetId="31" r:id="rId4"/>
+    <sheet name="110" sheetId="26" r:id="rId5"/>
+    <sheet name="109" sheetId="25" r:id="rId6"/>
+    <sheet name="108" sheetId="24" r:id="rId7"/>
+    <sheet name="107" sheetId="23" r:id="rId8"/>
+    <sheet name="106" sheetId="22" r:id="rId9"/>
+    <sheet name="105" sheetId="21" r:id="rId10"/>
+    <sheet name="104" sheetId="20" r:id="rId11"/>
+    <sheet name="103" sheetId="19" r:id="rId12"/>
+    <sheet name="102" sheetId="30" r:id="rId13"/>
+    <sheet name="101" sheetId="29" r:id="rId14"/>
+    <sheet name="100" sheetId="16" r:id="rId15"/>
+    <sheet name="99" sheetId="15" r:id="rId16"/>
+    <sheet name="98" sheetId="12" r:id="rId17"/>
+    <sheet name="97" sheetId="27" r:id="rId18"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="745" uniqueCount="112">
   <si>
     <t>縣市別</t>
   </si>
   <si>
     <t>合          計</t>
   </si>
   <si>
     <t>男         性</t>
   </si>
   <si>
     <t>女         性</t>
   </si>
   <si>
     <t xml:space="preserve"> 死亡率</t>
   </si>
   <si>
     <t>基隆市</t>
   </si>
   <si>
     <t>新竹市</t>
   </si>
   <si>
     <t>臺中市</t>
   </si>
   <si>
@@ -949,50 +951,79 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>呈現。</t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="11">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="General_)"/>
     <numFmt numFmtId="177" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="178" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
@@ -1880,51 +1911,51 @@
     <cellStyle name="一般 8" xfId="43" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
     <cellStyle name="一般 8 2" xfId="44" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
     <cellStyle name="一般 9" xfId="45" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
     <cellStyle name="一般 9 2" xfId="46" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
     <cellStyle name="一般_97_new" xfId="52" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
     <cellStyle name="一般_97死因摘要(全)" xfId="47" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
     <cellStyle name="千分位 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="千分位 2 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="千分位 3" xfId="50" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="貨幣[0]" xfId="51" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2172,1027 +2203,139 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B56002BD-61D0-4233-B0DA-A399DF97F2DE}">
-  <dimension ref="A1:L31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DE18B1A-2628-42F1-B119-0BF35288B346}">
+  <dimension ref="A1:AM31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="L5" sqref="L5"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="8" customWidth="1"/>
     <col min="3" max="4" width="16" style="27" customWidth="1"/>
     <col min="5" max="5" width="16" style="8" customWidth="1"/>
     <col min="6" max="6" width="16" style="28" customWidth="1"/>
     <col min="7" max="7" width="16" style="27" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="10" width="16" style="27" customWidth="1"/>
     <col min="11" max="16384" width="10" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="41" customFormat="1" ht="22.5" customHeight="1">
+    <row r="1" spans="1:39" s="60" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="123" t="s">
         <v>89</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
       <c r="H1" s="123"/>
       <c r="I1" s="123"/>
       <c r="J1" s="123"/>
     </row>
-    <row r="2" spans="1:12" s="41" customFormat="1" ht="7.9" customHeight="1">
+    <row r="2" spans="1:39" s="60" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="3"/>
-      <c r="B2" s="42"/>
-[...9 lines deleted...]
-    <row r="3" spans="1:12" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+    </row>
+    <row r="3" spans="1:39" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="113"/>
       <c r="B3" s="114"/>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="124" t="s">
-        <v>110</v>
-[...891 lines deleted...]
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="F3" s="125"/>
       <c r="G3" s="114"/>
       <c r="H3" s="114"/>
       <c r="L3" s="114"/>
       <c r="M3" s="114"/>
       <c r="N3" s="114"/>
       <c r="O3" s="114"/>
       <c r="P3" s="114"/>
       <c r="Q3" s="114"/>
       <c r="R3" s="114"/>
       <c r="S3" s="114"/>
       <c r="T3" s="114"/>
       <c r="U3" s="114"/>
       <c r="V3" s="114"/>
       <c r="W3" s="114"/>
       <c r="X3" s="114"/>
       <c r="Y3" s="114"/>
       <c r="Z3" s="114"/>
       <c r="AA3" s="114"/>
       <c r="AB3" s="114"/>
       <c r="AC3" s="114"/>
       <c r="AD3" s="114"/>
       <c r="AE3" s="114"/>
       <c r="AF3" s="114"/>
@@ -3281,932 +2424,939 @@
       </c>
       <c r="E6" s="12" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="17" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B7" s="18">
-        <v>19202</v>
+        <v>22907</v>
       </c>
       <c r="C7" s="19">
-        <v>81.838996887207031</v>
+        <v>98.104144999699301</v>
       </c>
       <c r="D7" s="20">
-        <v>48.072277069091797</v>
+        <v>43.776501838190498</v>
       </c>
       <c r="E7" s="18">
-        <v>11244</v>
+        <v>13517</v>
       </c>
       <c r="F7" s="19">
-        <v>96.061439514160156</v>
+        <v>117.597448543395</v>
       </c>
       <c r="G7" s="20">
-        <v>61.727554321289063</v>
+        <v>60.893131999678701</v>
       </c>
       <c r="H7" s="18">
-        <v>7958</v>
+        <v>9390</v>
       </c>
       <c r="I7" s="19">
-        <v>67.681999206542969</v>
+        <v>79.204553477370894</v>
       </c>
       <c r="J7" s="19">
-        <v>35.480743408203125</v>
+        <v>28.5050585445153</v>
       </c>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
     </row>
     <row r="8" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="17" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B8" s="18">
-        <v>2978</v>
+        <v>3977</v>
       </c>
       <c r="C8" s="19">
-        <v>75.036579702680783</v>
+        <v>98.296652723388206</v>
       </c>
       <c r="D8" s="20">
-        <v>52.176474907737664</v>
+        <v>46.782606832656199</v>
       </c>
       <c r="E8" s="18">
-        <v>1780</v>
+        <v>2359</v>
       </c>
       <c r="F8" s="19">
-        <v>91.209691593387191</v>
+        <v>120.13932902770399</v>
       </c>
       <c r="G8" s="20">
-        <v>66.282303721277032</v>
+        <v>64.9745238262404</v>
       </c>
       <c r="H8" s="18">
-        <v>1198</v>
+        <v>1618</v>
       </c>
       <c r="I8" s="19">
-        <v>59.389723495724731</v>
+        <v>77.700208297066396</v>
       </c>
       <c r="J8" s="19">
-        <v>39.872288681458855</v>
+        <v>31.408204491190201</v>
       </c>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
     </row>
     <row r="9" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="17" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B9" s="18">
-        <v>2381</v>
+        <v>2740</v>
       </c>
       <c r="C9" s="19">
-        <v>88.06898305476571</v>
+        <v>111.147709627014</v>
       </c>
       <c r="D9" s="20">
-        <v>42.599005815077668</v>
+        <v>38.987027239620602</v>
       </c>
       <c r="E9" s="18">
-        <v>1415</v>
+        <v>1500</v>
       </c>
       <c r="F9" s="19">
-        <v>109.22010668836145</v>
+        <v>129.12356091791401</v>
       </c>
       <c r="G9" s="20">
-        <v>56.975953294309441</v>
+        <v>54.398613540554699</v>
       </c>
       <c r="H9" s="18">
-        <v>966</v>
+        <v>1240</v>
       </c>
       <c r="I9" s="19">
-        <v>68.607296734015691</v>
+        <v>95.127770404523204</v>
       </c>
       <c r="J9" s="19">
-        <v>30.534364296977152</v>
+        <v>26.3300140129389</v>
       </c>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
     </row>
     <row r="10" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="17" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B10" s="18">
-        <v>1395</v>
+        <v>1758</v>
       </c>
       <c r="C10" s="19">
-        <v>67.001144062545933</v>
+        <v>74.9080586669007</v>
       </c>
       <c r="D10" s="20">
-        <v>48.122717620506279</v>
+        <v>42.840941595968097</v>
       </c>
       <c r="E10" s="18">
-        <v>931</v>
+        <v>1151</v>
       </c>
       <c r="F10" s="19">
-        <v>89.27775161989733</v>
+        <v>99.6627399027617</v>
       </c>
       <c r="G10" s="20">
-        <v>64.910453728782798</v>
+        <v>62.433323421642797</v>
       </c>
       <c r="H10" s="18">
-        <v>464</v>
+        <v>607</v>
       </c>
       <c r="I10" s="19">
-        <v>44.647969046640767</v>
+        <v>50.923587772298603</v>
       </c>
       <c r="J10" s="19">
-        <v>32.436521109957077</v>
+        <v>25.4320601242988</v>
       </c>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
     </row>
     <row r="11" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="17" t="s">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="B11" s="18">
-        <v>1538</v>
+        <v>1833</v>
       </c>
       <c r="C11" s="19">
-        <v>56.292869325876417</v>
+        <v>63.989487989839901</v>
       </c>
       <c r="D11" s="20">
-        <v>40.125365629210535</v>
+        <v>33.716521255787697</v>
       </c>
       <c r="E11" s="18">
-        <v>950</v>
+        <v>1093</v>
       </c>
       <c r="F11" s="19">
-        <v>70.265648529746784</v>
+        <v>78.220830357411202</v>
       </c>
       <c r="G11" s="20">
-        <v>53.502401501977261</v>
+        <v>46.393113524032202</v>
       </c>
       <c r="H11" s="18">
-        <v>588</v>
+        <v>740</v>
       </c>
       <c r="I11" s="19">
-        <v>42.604743907811446</v>
+        <v>50.435964386756602</v>
       </c>
       <c r="J11" s="19">
-        <v>28.277004588398889</v>
+        <v>22.818845436600999</v>
       </c>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="17" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="B12" s="18">
-        <v>1511</v>
+        <v>1895</v>
       </c>
       <c r="C12" s="19">
-        <v>80.162872281869852</v>
+        <v>102.125283741224</v>
       </c>
       <c r="D12" s="20">
-        <v>44.883818150020595</v>
+        <v>44.437571373510202</v>
       </c>
       <c r="E12" s="18">
-        <v>883</v>
+        <v>1150</v>
       </c>
       <c r="F12" s="19">
-        <v>93.544428041504915</v>
+        <v>125.063619319393</v>
       </c>
       <c r="G12" s="20">
-        <v>58.907815593028587</v>
+        <v>63.195443556285099</v>
       </c>
       <c r="H12" s="18">
-        <v>628</v>
+        <v>745</v>
       </c>
       <c r="I12" s="19">
-        <v>66.739215452891472</v>
+        <v>79.591296024067603</v>
       </c>
       <c r="J12" s="19">
-        <v>31.843776335549968</v>
+        <v>27.524754111949001</v>
       </c>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="17" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B13" s="18">
-        <v>2042</v>
+        <v>2257</v>
       </c>
       <c r="C13" s="19">
-        <v>73.480858812035464</v>
+        <v>82.826341565630699</v>
       </c>
       <c r="D13" s="20">
-        <v>45.978624890339148</v>
+        <v>37.182433969475298</v>
       </c>
       <c r="E13" s="18">
-        <v>1211</v>
+        <v>1342</v>
       </c>
       <c r="F13" s="19">
-        <v>87.627040214009696</v>
+        <v>100.659273235547</v>
       </c>
       <c r="G13" s="20">
-        <v>58.051848574826849</v>
+        <v>51.656072940102</v>
       </c>
       <c r="H13" s="18">
-        <v>831</v>
+        <v>915</v>
       </c>
       <c r="I13" s="19">
-        <v>59.486249263132876</v>
+        <v>65.743715906674097</v>
       </c>
       <c r="J13" s="19">
-        <v>34.983977766279175</v>
+        <v>24.519926964330001</v>
       </c>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="18">
-        <v>598</v>
+        <v>573</v>
       </c>
       <c r="C14" s="19">
-        <v>130.44037805896866</v>
+        <v>127.53909640887299</v>
       </c>
       <c r="D14" s="20">
-        <v>65.754881559486691</v>
+        <v>51.728957826765601</v>
       </c>
       <c r="E14" s="18">
-        <v>349</v>
+        <v>335</v>
       </c>
       <c r="F14" s="19">
-        <v>150.09752038036174</v>
+        <v>148.83993708735801</v>
       </c>
       <c r="G14" s="20">
-        <v>85.761919173767581</v>
+        <v>71.563066759962794</v>
       </c>
       <c r="H14" s="18">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="I14" s="19">
-        <v>110.21039562876359</v>
+        <v>106.155218554862</v>
       </c>
       <c r="J14" s="19">
-        <v>46.563289203820958</v>
+        <v>33.096540913710001</v>
       </c>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="17" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="B15" s="18">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="C15" s="19">
-        <v>74.467060366481675</v>
+        <v>68.799103262419905</v>
       </c>
       <c r="D15" s="20">
-        <v>45.362387131569001</v>
+        <v>37.141884508874597</v>
       </c>
       <c r="E15" s="18">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="F15" s="19">
-        <v>89.023831969326579</v>
+        <v>85.742081224133102</v>
       </c>
       <c r="G15" s="20">
-        <v>60.404904100690743</v>
+        <v>51.557312665010102</v>
       </c>
       <c r="H15" s="18">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="I15" s="19">
-        <v>59.201800341928347</v>
+        <v>51.246485345213401</v>
       </c>
       <c r="J15" s="19">
-        <v>29.950284843367417</v>
+        <v>23.267966756374602</v>
       </c>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="17" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="B16" s="18">
-        <v>527</v>
+        <v>653</v>
       </c>
       <c r="C16" s="19">
-        <v>93.188240245295503</v>
+        <v>122.74136158327001</v>
       </c>
       <c r="D16" s="20">
-        <v>46.071417463386709</v>
+        <v>49.4069840458546</v>
       </c>
       <c r="E16" s="18">
-        <v>282</v>
+        <v>399</v>
       </c>
       <c r="F16" s="19">
-        <v>96.747134895353568</v>
+        <v>145.984600271114</v>
       </c>
       <c r="G16" s="20">
-        <v>55.236286904057451</v>
+        <v>69.468537726096201</v>
       </c>
       <c r="H16" s="18">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="I16" s="19">
-        <v>89.402843740250077</v>
+        <v>98.184552168274394</v>
       </c>
       <c r="J16" s="19">
-        <v>36.294877484395563</v>
+        <v>29.571274407468302</v>
       </c>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
     </row>
-    <row r="17" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+    <row r="17" spans="1:14" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="17" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="B17" s="18">
-        <v>1129</v>
+        <v>1230</v>
       </c>
       <c r="C17" s="19">
-        <v>87.500862220630822</v>
+        <v>100.99015510199401</v>
       </c>
       <c r="D17" s="20">
-        <v>46.267569571313189</v>
+        <v>42.439823032806999</v>
       </c>
       <c r="E17" s="18">
-        <v>588</v>
+        <v>716</v>
       </c>
       <c r="F17" s="19">
-        <v>89.138044208225253</v>
+        <v>115.966440996404</v>
       </c>
       <c r="G17" s="20">
-        <v>57.019538410683936</v>
+        <v>58.356723611039897</v>
       </c>
       <c r="H17" s="18">
-        <v>541</v>
+        <v>514</v>
       </c>
       <c r="I17" s="19">
-        <v>85.788316931537437</v>
+        <v>85.592415246440396</v>
       </c>
       <c r="J17" s="19">
-        <v>35.083310357562638</v>
+        <v>26.8330427937988</v>
       </c>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
     </row>
-    <row r="18" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+    <row r="18" spans="1:14" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="17" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="B18" s="18">
-        <v>557</v>
+        <v>578</v>
       </c>
       <c r="C18" s="19">
-        <v>108.80978311299515</v>
+        <v>122.95517879555</v>
       </c>
       <c r="D18" s="20">
-        <v>52.3039310038914</v>
+        <v>45.986915870798398</v>
       </c>
       <c r="E18" s="18">
-        <v>291</v>
+        <v>317</v>
       </c>
       <c r="F18" s="19">
-        <v>110.7984724279334</v>
+        <v>132.69539082350701</v>
       </c>
       <c r="G18" s="20">
-        <v>62.217874127569537</v>
+        <v>60.312493967442201</v>
       </c>
       <c r="H18" s="18">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="I18" s="19">
-        <v>106.71438056514492</v>
+        <v>112.89073820162</v>
       </c>
       <c r="J18" s="19">
-        <v>41.469282027375677</v>
+        <v>31.0507505284301</v>
       </c>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
     </row>
-    <row r="19" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+    <row r="19" spans="1:14" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="17" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="B19" s="18">
-        <v>769</v>
+        <v>1139</v>
       </c>
       <c r="C19" s="19">
-        <v>109.46704920821445</v>
+        <v>173.97068616849</v>
       </c>
       <c r="D19" s="20">
-        <v>51.074194844546405</v>
+        <v>64.763809738913807</v>
       </c>
       <c r="E19" s="18">
-        <v>399</v>
+        <v>654</v>
       </c>
       <c r="F19" s="19">
-        <v>109.20631097523426</v>
+        <v>194.40274660761301</v>
       </c>
       <c r="G19" s="20">
-        <v>62.972801800484021</v>
+        <v>89.750775542177806</v>
       </c>
       <c r="H19" s="18">
-        <v>370</v>
+        <v>485</v>
       </c>
       <c r="I19" s="19">
-        <v>109.74962255028461</v>
+        <v>152.37532713568899</v>
       </c>
       <c r="J19" s="19">
-        <v>37.428695774792118</v>
+        <v>39.336331658460303</v>
       </c>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
     </row>
-    <row r="20" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+    <row r="20" spans="1:14" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="17" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="B20" s="18">
-        <v>652</v>
+        <v>858</v>
       </c>
       <c r="C20" s="19">
-        <v>124.82984275651863</v>
+        <v>180.25834929152001</v>
       </c>
       <c r="D20" s="20">
-        <v>52.567254913266382</v>
+        <v>60.158886859164703</v>
       </c>
       <c r="E20" s="18">
-        <v>365</v>
+        <v>476</v>
       </c>
       <c r="F20" s="19">
-        <v>134.18994310714055</v>
+        <v>193.34895831217699</v>
       </c>
       <c r="G20" s="20">
-        <v>68.803477167986401</v>
+        <v>79.637370527342199</v>
       </c>
       <c r="H20" s="18">
-        <v>287</v>
+        <v>382</v>
       </c>
       <c r="I20" s="19">
-        <v>114.65851139693618</v>
+        <v>166.234037507099</v>
       </c>
       <c r="J20" s="19">
-        <v>35.138720849185596</v>
+        <v>39.816144309412998</v>
       </c>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
     </row>
-    <row r="21" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+    <row r="21" spans="1:14" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="17" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="B21" s="18">
-        <v>920</v>
+        <v>935</v>
       </c>
       <c r="C21" s="19">
-        <v>108.92923743613727</v>
+        <v>118.994969758097</v>
       </c>
       <c r="D21" s="20">
-        <v>58.489348727200429</v>
+        <v>48.470339568030496</v>
       </c>
       <c r="E21" s="18">
-        <v>529</v>
+        <v>564</v>
       </c>
       <c r="F21" s="19">
-        <v>122.23978408156097</v>
+        <v>141.99985648950701</v>
       </c>
       <c r="G21" s="20">
-        <v>72.756855113774179</v>
+        <v>67.562274055338307</v>
       </c>
       <c r="H21" s="18">
-        <v>391</v>
+        <v>371</v>
       </c>
       <c r="I21" s="19">
-        <v>94.942318292300925</v>
+        <v>95.479766524948303</v>
       </c>
       <c r="J21" s="19">
-        <v>44.034903862358107</v>
+        <v>30.3755209116581</v>
       </c>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
     </row>
-    <row r="22" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+    <row r="22" spans="1:14" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="17" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="B22" s="18">
-        <v>329</v>
+        <v>564</v>
       </c>
       <c r="C22" s="19">
-        <v>147.22927043197694</v>
+        <v>269.50893465125102</v>
       </c>
       <c r="D22" s="20">
-        <v>74.815978119712511</v>
+        <v>112.86590632268801</v>
       </c>
       <c r="E22" s="18">
-        <v>190</v>
+        <v>316</v>
       </c>
       <c r="F22" s="19">
-        <v>164.09724921190136</v>
+        <v>296.80697684248099</v>
       </c>
       <c r="G22" s="20">
-        <v>94.806190612570333</v>
+        <v>146.488347515714</v>
       </c>
       <c r="H22" s="18">
-        <v>139</v>
+        <v>248</v>
       </c>
       <c r="I22" s="19">
-        <v>129.09097663360453</v>
+        <v>241.23809616450899</v>
       </c>
       <c r="J22" s="19">
-        <v>54.707181379046922</v>
+        <v>79.672080871550307</v>
       </c>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
     </row>
-    <row r="23" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+    <row r="23" spans="1:14" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="17" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="B23" s="18">
-        <v>335</v>
+        <v>368</v>
       </c>
       <c r="C23" s="19">
-        <v>100.70084784101891</v>
+        <v>117.163683715362</v>
       </c>
       <c r="D23" s="20">
-        <v>52.216150660515673</v>
+        <v>48.201228242438901</v>
       </c>
       <c r="E23" s="18">
-        <v>173</v>
+        <v>197</v>
       </c>
       <c r="F23" s="19">
-        <v>101.86687236316423</v>
+        <v>125.150084809829</v>
       </c>
       <c r="G23" s="20">
-        <v>56.841734760424252</v>
+        <v>61.206111772973003</v>
       </c>
       <c r="H23" s="18">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="I23" s="19">
-        <v>99.48476716265759</v>
+        <v>109.139995979053</v>
       </c>
       <c r="J23" s="19">
-        <v>47.786036914418041</v>
+        <v>35.289011123727803</v>
       </c>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
     </row>
-    <row r="24" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+    <row r="24" spans="1:14" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="17" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B24" s="18">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="C24" s="19">
-        <v>142.11367133518243</v>
+        <v>121.146041553092</v>
       </c>
       <c r="D24" s="20">
-        <v>67.047777963529057</v>
+        <v>49.8075313041562</v>
       </c>
       <c r="E24" s="18">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="F24" s="19">
-        <v>159.75504226852161</v>
+        <v>140.33041433921699</v>
       </c>
       <c r="G24" s="20">
-        <v>90.032659767141865</v>
+        <v>68.502190253641999</v>
       </c>
       <c r="H24" s="18">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="I24" s="19">
-        <v>123.35567891123446</v>
+        <v>101.071741866585</v>
       </c>
       <c r="J24" s="19">
-        <v>43.073212466213967</v>
+        <v>31.853074814726899</v>
       </c>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
     </row>
-    <row r="25" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+    <row r="25" spans="1:14" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="17" t="s">
-        <v>5</v>
+        <v>59</v>
       </c>
       <c r="B25" s="18">
-        <v>423</v>
+        <v>342</v>
       </c>
       <c r="C25" s="19">
-        <v>113.52931230222953</v>
+        <v>94.831805256510293</v>
       </c>
       <c r="D25" s="20">
-        <v>62.320880823148052</v>
+        <v>39.993868989039903</v>
       </c>
       <c r="E25" s="18">
-        <v>250</v>
+        <v>216</v>
       </c>
       <c r="F25" s="19">
-        <v>133.49459480385639</v>
+        <v>120.800302000755</v>
       </c>
       <c r="G25" s="20">
-        <v>82.722121329182428</v>
+        <v>58.370345702915699</v>
       </c>
       <c r="H25" s="18">
-        <v>173</v>
+        <v>126</v>
       </c>
       <c r="I25" s="19">
-        <v>93.353299067816039</v>
+        <v>69.295114694413996</v>
       </c>
       <c r="J25" s="19">
-        <v>44.221994480767947</v>
+        <v>23.9248135326526</v>
       </c>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
     </row>
-    <row r="26" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+    <row r="26" spans="1:14" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="17" t="s">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="B26" s="18">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="C26" s="19">
-        <v>66.047147502216973</v>
+        <v>66.594960251133102</v>
       </c>
       <c r="D26" s="20">
-        <v>43.417888446444032</v>
+        <v>34.422926657854802</v>
       </c>
       <c r="E26" s="18">
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="F26" s="19">
-        <v>79.788909341601524</v>
+        <v>83.016840876249404</v>
       </c>
       <c r="G26" s="20">
-        <v>54.770986284738697</v>
+        <v>50.354440084351502</v>
       </c>
       <c r="H26" s="18">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I26" s="19">
-        <v>52.581404014933121</v>
+        <v>50.597767211349499</v>
       </c>
       <c r="J26" s="19">
-        <v>33.184652559653046</v>
+        <v>20.669791603113602</v>
       </c>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
     </row>
-    <row r="27" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+    <row r="27" spans="1:14" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="17" t="s">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="B27" s="18">
-        <v>191</v>
+        <v>242</v>
       </c>
       <c r="C27" s="19">
-        <v>70.57749760276694</v>
+        <v>92.407148953068997</v>
       </c>
       <c r="D27" s="20">
-        <v>41.057747048128824</v>
+        <v>39.7620459091738</v>
       </c>
       <c r="E27" s="18">
-        <v>98</v>
+        <v>128</v>
       </c>
       <c r="F27" s="19">
-        <v>74.152542372881356</v>
+        <v>102.102269781318</v>
       </c>
       <c r="G27" s="20">
-        <v>48.19698239329459</v>
+        <v>52.209392777148203</v>
       </c>
       <c r="H27" s="18">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="I27" s="19">
-        <v>67.165230077023352</v>
+        <v>83.504248461763794</v>
       </c>
       <c r="J27" s="19">
-        <v>34.768658368749747</v>
+        <v>29.1123213517149</v>
       </c>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
     </row>
-    <row r="28" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+    <row r="28" spans="1:14" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="17" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B28" s="18">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="C28" s="19">
-        <v>67.556674676226962</v>
+        <v>84.124504266314204</v>
       </c>
       <c r="D28" s="20">
-        <v>38.995281707463299</v>
+        <v>37.398863027654798</v>
       </c>
       <c r="E28" s="18">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="F28" s="19">
-        <v>84.21052631578948</v>
+        <v>111.081046440422</v>
       </c>
       <c r="G28" s="20">
-        <v>54.746728993039525</v>
+        <v>55.502044262916002</v>
       </c>
       <c r="H28" s="18">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="I28" s="19">
-        <v>50.809487517032728</v>
+        <v>57.553552879081401</v>
       </c>
       <c r="J28" s="19">
-        <v>21.727430378671304</v>
+        <v>20.0731833108321</v>
       </c>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
     </row>
-    <row r="29" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+    <row r="29" spans="1:14" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="22" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B29" s="23">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>27.774946652372879</v>
+        <v>2</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D29" s="25" t="s">
+        <v>107</v>
       </c>
       <c r="E29" s="26">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>41.390285119237859</v>
+        <v>2</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="G29" s="25" t="s">
+        <v>107</v>
       </c>
       <c r="H29" s="26">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I29" s="24">
-        <v>37.28213253798117</v>
+        <v>0</v>
       </c>
       <c r="J29" s="24">
-        <v>12.5</v>
+        <v>0</v>
       </c>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
     </row>
-    <row r="30" spans="1:13" s="41" customFormat="1">
-[...9 lines deleted...]
-      <c r="J30" s="44"/>
+    <row r="30" spans="1:14" s="114" customFormat="1" ht="15.6">
+      <c r="A30" s="119" t="s">
+        <v>108</v>
+      </c>
+      <c r="B30" s="120"/>
+      <c r="C30" s="21"/>
+      <c r="H30" s="120"/>
+      <c r="N30" s="120"/>
+    </row>
+    <row r="31" spans="1:14" s="114" customFormat="1" ht="15.6">
+      <c r="A31" s="121" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" s="122"/>
+      <c r="C31" s="21"/>
+      <c r="H31" s="120"/>
+      <c r="N31" s="120"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="8" customWidth="1"/>
     <col min="3" max="4" width="16" style="27" customWidth="1"/>
     <col min="5" max="5" width="16" style="8" customWidth="1"/>
     <col min="6" max="6" width="16" style="28" customWidth="1"/>
     <col min="7" max="7" width="16" style="27" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="10" width="16" style="27" customWidth="1"/>
     <col min="11" max="16384" width="10" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" s="2" customFormat="1" ht="22.5" customHeight="1">
+    <row r="1" spans="1:39" s="29" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="123" t="s">
         <v>87</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
       <c r="H1" s="123"/>
       <c r="I1" s="123"/>
       <c r="J1" s="123"/>
     </row>
-    <row r="2" spans="1:39" s="2" customFormat="1" ht="8.1" customHeight="1">
+    <row r="2" spans="1:39" s="29" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="3"/>
-      <c r="B2" s="4"/>
-[...7 lines deleted...]
-      <c r="J2" s="5"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
     </row>
     <row r="3" spans="1:39" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="113"/>
       <c r="B3" s="114"/>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="125" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F3" s="125"/>
       <c r="G3" s="114"/>
       <c r="H3" s="114"/>
       <c r="L3" s="114"/>
       <c r="M3" s="114"/>
       <c r="N3" s="114"/>
       <c r="O3" s="114"/>
       <c r="P3" s="114"/>
       <c r="Q3" s="114"/>
       <c r="R3" s="114"/>
       <c r="S3" s="114"/>
       <c r="T3" s="114"/>
       <c r="U3" s="114"/>
       <c r="V3" s="114"/>
       <c r="W3" s="114"/>
       <c r="X3" s="114"/>
       <c r="Y3" s="114"/>
       <c r="Z3" s="114"/>
       <c r="AA3" s="114"/>
       <c r="AB3" s="114"/>
       <c r="AC3" s="114"/>
       <c r="AD3" s="114"/>
       <c r="AE3" s="114"/>
       <c r="AF3" s="114"/>
@@ -4295,900 +3445,2928 @@
       </c>
       <c r="E6" s="12" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B7" s="18">
-        <v>19399</v>
+        <v>20812</v>
       </c>
       <c r="C7" s="19">
-        <v>82.888832092285156</v>
+        <v>88.501655578613281</v>
       </c>
       <c r="D7" s="20">
-        <v>50.2421875</v>
+        <v>50.340808868408203</v>
       </c>
       <c r="E7" s="18">
-        <v>11484</v>
+        <v>12235</v>
       </c>
       <c r="F7" s="19">
-        <v>98.225997924804688</v>
+        <v>104.43199920654297</v>
       </c>
       <c r="G7" s="20">
-        <v>64.509437561035156</v>
+        <v>65.498512268066406</v>
       </c>
       <c r="H7" s="18">
-        <v>7915</v>
+        <v>8577</v>
       </c>
       <c r="I7" s="19">
-        <v>67.5780029296875</v>
+        <v>72.683998107910156</v>
       </c>
       <c r="J7" s="19">
-        <v>37.014053344726563</v>
+        <v>36.440822601318359</v>
       </c>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
     </row>
     <row r="8" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="17" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B8" s="18">
-        <v>2820</v>
+        <v>3135</v>
       </c>
       <c r="C8" s="19">
-        <v>71.19641664900432</v>
+        <v>78.869392788695947</v>
       </c>
       <c r="D8" s="20">
-        <v>51.698072135616513</v>
+        <v>52.825844143980284</v>
       </c>
       <c r="E8" s="18">
-        <v>1746</v>
+        <v>1935</v>
       </c>
       <c r="F8" s="19">
-        <v>89.497178096565193</v>
+        <v>99.136818030912238</v>
       </c>
       <c r="G8" s="20">
-        <v>67.345131258276567</v>
+        <v>70.109420204167492</v>
       </c>
       <c r="H8" s="18">
-        <v>1074</v>
+        <v>1200</v>
       </c>
       <c r="I8" s="19">
-        <v>53.43352700084678</v>
+        <v>59.315557778790534</v>
       </c>
       <c r="J8" s="19">
-        <v>37.708748781747502</v>
+        <v>37.748976063230579</v>
       </c>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
     </row>
     <row r="9" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="17" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="B9" s="18">
-        <v>2489</v>
+        <v>2631</v>
       </c>
       <c r="C9" s="19">
-        <v>92.376250062397574</v>
+        <v>97.435170059738752</v>
       </c>
       <c r="D9" s="20">
-        <v>46.229361539332643</v>
+        <v>45.782692771893593</v>
       </c>
       <c r="E9" s="18">
-        <v>1480</v>
+        <v>1580</v>
       </c>
       <c r="F9" s="19">
-        <v>114.48103927125084</v>
+        <v>122.2450378572766</v>
       </c>
       <c r="G9" s="20">
-        <v>61.758737106763952</v>
+        <v>63.285745475802905</v>
       </c>
       <c r="H9" s="18">
-        <v>1009</v>
+        <v>1051</v>
       </c>
       <c r="I9" s="19">
-        <v>71.98787122090431</v>
+        <v>74.657028735497462</v>
       </c>
       <c r="J9" s="19">
-        <v>33.137407941974232</v>
+        <v>31.126865921421945</v>
       </c>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
     </row>
     <row r="10" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="17" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B10" s="18">
-        <v>1460</v>
+        <v>1548</v>
       </c>
       <c r="C10" s="19">
-        <v>71.178697288457272</v>
+        <v>72.78638067136032</v>
       </c>
       <c r="D10" s="20">
-        <v>52.525416728279417</v>
+        <v>50.656654134296978</v>
       </c>
       <c r="E10" s="18">
-        <v>937</v>
+        <v>995</v>
       </c>
       <c r="F10" s="19">
-        <v>91.002592165618893</v>
+        <v>93.666232852372133</v>
       </c>
       <c r="G10" s="20">
-        <v>67.546557972934451</v>
+        <v>66.642248875344521</v>
       </c>
       <c r="H10" s="18">
-        <v>523</v>
+        <v>553</v>
       </c>
       <c r="I10" s="19">
-        <v>51.197487701100648</v>
+        <v>51.949808781490461</v>
       </c>
       <c r="J10" s="19">
-        <v>38.944100393500342</v>
+        <v>36.157391331335191</v>
       </c>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
     </row>
     <row r="11" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="17" t="s">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="B11" s="18">
-        <v>1536</v>
+        <v>1732</v>
       </c>
       <c r="C11" s="19">
-        <v>56.6633268750913</v>
+        <v>62.848305526949659</v>
       </c>
       <c r="D11" s="20">
-        <v>41.452334045753702</v>
+        <v>42.973177095528804</v>
       </c>
       <c r="E11" s="18">
-        <v>914</v>
+        <v>996</v>
       </c>
       <c r="F11" s="19">
-        <v>68.037769150231341</v>
+        <v>73.145851800335322</v>
       </c>
       <c r="G11" s="20">
-        <v>52.069412464865408</v>
+        <v>53.488772742658313</v>
       </c>
       <c r="H11" s="18">
-        <v>622</v>
+        <v>736</v>
       </c>
       <c r="I11" s="19">
-        <v>45.4885688031058</v>
+        <v>52.790925698923886</v>
       </c>
       <c r="J11" s="19">
-        <v>31.771055746372525</v>
+        <v>33.642538321345135</v>
       </c>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="17" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="B12" s="18">
-        <v>1389</v>
+        <v>1602</v>
       </c>
       <c r="C12" s="19">
-        <v>73.736055710270918</v>
+        <v>84.9512696821009</v>
       </c>
       <c r="D12" s="20">
-        <v>42.463916790521239</v>
+        <v>46.166800960612306</v>
       </c>
       <c r="E12" s="18">
-        <v>821</v>
+        <v>917</v>
       </c>
       <c r="F12" s="19">
-        <v>86.941604046120347</v>
+        <v>97.197180963767821</v>
       </c>
       <c r="G12" s="20">
-        <v>55.854048015977909</v>
+        <v>59.450694295785119</v>
       </c>
       <c r="H12" s="18">
-        <v>568</v>
+        <v>685</v>
       </c>
       <c r="I12" s="19">
-        <v>60.461937719946263</v>
+        <v>72.691076719329672</v>
       </c>
       <c r="J12" s="19">
-        <v>29.868119915743019</v>
+        <v>33.919039396754641</v>
       </c>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="17" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="B13" s="18">
-        <v>2012</v>
+        <v>2228</v>
       </c>
       <c r="C13" s="19">
-        <v>72.388825856482683</v>
+        <v>80.168555467338962</v>
       </c>
       <c r="D13" s="20">
-        <v>46.56666419397466</v>
+        <v>47.900788143932402</v>
       </c>
       <c r="E13" s="18">
-        <v>1283</v>
+        <v>1327</v>
       </c>
       <c r="F13" s="19">
-        <v>92.672414571455093</v>
+        <v>96.158305410951755</v>
       </c>
       <c r="G13" s="20">
-        <v>61.828043800671203</v>
+        <v>61.423055929734332</v>
       </c>
       <c r="H13" s="18">
-        <v>729</v>
+        <v>901</v>
       </c>
       <c r="I13" s="19">
-        <v>52.258514051733776</v>
+        <v>64.397230132900589</v>
       </c>
       <c r="J13" s="19">
-        <v>32.497157875392496</v>
+        <v>35.54570153007657</v>
       </c>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="17" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="B14" s="18">
-        <v>603</v>
+        <v>615</v>
       </c>
       <c r="C14" s="19">
-        <v>131.48240414376718</v>
+        <v>134.33006973150367</v>
       </c>
       <c r="D14" s="20">
-        <v>67.995543736658306</v>
+        <v>64.993952289765076</v>
       </c>
       <c r="E14" s="18">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="F14" s="19">
-        <v>146.83972572743627</v>
+        <v>152.60626935868723</v>
       </c>
       <c r="G14" s="20">
-        <v>84.950071751033249</v>
+        <v>84.21690163709367</v>
       </c>
       <c r="H14" s="18">
         <v>261</v>
       </c>
       <c r="I14" s="19">
-        <v>115.6353631548517</v>
+        <v>115.55933374066892</v>
       </c>
       <c r="J14" s="19">
-        <v>51.970165887206782</v>
+        <v>46.97052327725595</v>
       </c>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="17" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="B15" s="18">
-        <v>480</v>
+        <v>442</v>
       </c>
       <c r="C15" s="19">
-        <v>89.877878432679594</v>
+        <v>81.136423921293996</v>
       </c>
       <c r="D15" s="20">
-        <v>56.694153906884829</v>
+        <v>50.157382089026228</v>
       </c>
       <c r="E15" s="18">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="F15" s="19">
-        <v>105.6386937355158</v>
+        <v>100.4579807587089</v>
       </c>
       <c r="G15" s="20">
-        <v>72.30247885325295</v>
+        <v>68.529691044344901</v>
       </c>
       <c r="H15" s="18">
-        <v>191</v>
+        <v>162</v>
       </c>
       <c r="I15" s="19">
-        <v>73.325041077379026</v>
+        <v>60.893556559589229</v>
       </c>
       <c r="J15" s="19">
-        <v>40.882886814061642</v>
+        <v>31.724792728138581</v>
       </c>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="17" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="B16" s="18">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="C16" s="19">
-        <v>99.2331502287483</v>
+        <v>99.723889480999489</v>
       </c>
       <c r="D16" s="20">
-        <v>50.072940190016993</v>
+        <v>47.767995360666212</v>
       </c>
       <c r="E16" s="18">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="F16" s="19">
-        <v>109.19777291313299</v>
+        <v>106.35450927580521</v>
       </c>
       <c r="G16" s="20">
-        <v>63.087243807544361</v>
+        <v>59.720073533800374</v>
       </c>
       <c r="H16" s="18">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="I16" s="19">
-        <v>88.617404385285141</v>
+        <v>92.663070457027501</v>
       </c>
       <c r="J16" s="19">
-        <v>36.821614945423036</v>
+        <v>35.101197436602611</v>
       </c>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="17" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="B17" s="18">
-        <v>1234</v>
+        <v>1281</v>
       </c>
       <c r="C17" s="19">
-        <v>95.382121726601909</v>
+        <v>99.448105711550809</v>
       </c>
       <c r="D17" s="20">
-        <v>52.927678182356765</v>
+        <v>51.017299103616104</v>
       </c>
       <c r="E17" s="18">
-        <v>669</v>
+        <v>662</v>
       </c>
       <c r="F17" s="19">
-        <v>101.03901027078908</v>
+        <v>100.66068075206606</v>
       </c>
       <c r="G17" s="20">
-        <v>66.949751523525748</v>
+        <v>62.310111718295992</v>
       </c>
       <c r="H17" s="18">
-        <v>565</v>
+        <v>619</v>
       </c>
       <c r="I17" s="19">
-        <v>89.452094049773365</v>
+        <v>98.183214001338712</v>
       </c>
       <c r="J17" s="19">
-        <v>38.690348620061592</v>
+        <v>39.288684898563055</v>
       </c>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
     </row>
     <row r="18" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="17" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="B18" s="18">
-        <v>540</v>
+        <v>621</v>
       </c>
       <c r="C18" s="19">
-        <v>104.69813491905768</v>
+        <v>122.40637932376882</v>
       </c>
       <c r="D18" s="20">
-        <v>53.911404762948969</v>
+        <v>57.805464375031526</v>
       </c>
       <c r="E18" s="18">
-        <v>292</v>
+        <v>342</v>
       </c>
       <c r="F18" s="19">
-        <v>110.31918892727812</v>
+        <v>131.44518601223362</v>
       </c>
       <c r="G18" s="20">
-        <v>65.811348344268623</v>
+        <v>72.573948462902536</v>
       </c>
       <c r="H18" s="18">
-        <v>248</v>
+        <v>279</v>
       </c>
       <c r="I18" s="19">
-        <v>98.772512565616012</v>
+        <v>112.8905649383755</v>
       </c>
       <c r="J18" s="19">
-        <v>40.850196597421501</v>
+        <v>42.780994660277095</v>
       </c>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="17" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="B19" s="18">
-        <v>847</v>
+        <v>836</v>
       </c>
       <c r="C19" s="19">
-        <v>119.87420991998007</v>
+        <v>119.89908971348994</v>
       </c>
       <c r="D19" s="20">
-        <v>57.650379778060447</v>
+        <v>55.595881943038307</v>
       </c>
       <c r="E19" s="18">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="F19" s="19">
-        <v>123.20630119996954</v>
+        <v>122.2385942837591</v>
       </c>
       <c r="G19" s="20">
-        <v>72.922258358343015</v>
+        <v>68.731099216854346</v>
       </c>
       <c r="H19" s="18">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="I19" s="19">
-        <v>116.25916942560889</v>
+        <v>117.36703628821522</v>
       </c>
       <c r="J19" s="19">
-        <v>41.396137740032628</v>
+        <v>41.148476619852197</v>
       </c>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
     </row>
     <row r="20" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="17" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="B20" s="18">
-        <v>650</v>
+        <v>691</v>
       </c>
       <c r="C20" s="19">
-        <v>123.33825421342452</v>
+        <v>133.50606042163571</v>
       </c>
       <c r="D20" s="20">
-        <v>55.437618656531818</v>
+        <v>55.437785179936363</v>
       </c>
       <c r="E20" s="18">
-        <v>333</v>
+        <v>376</v>
       </c>
       <c r="F20" s="19">
-        <v>121.30926576929382</v>
+        <v>139.57200393474267</v>
       </c>
       <c r="G20" s="20">
-        <v>65.894396860503903</v>
+        <v>71.155252179583186</v>
       </c>
       <c r="H20" s="18">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="I20" s="19">
-        <v>125.54405725125841</v>
+        <v>126.92170542479487</v>
       </c>
       <c r="J20" s="19">
-        <v>42.969184771413126</v>
+        <v>38.339448891267445</v>
       </c>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
     </row>
     <row r="21" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="17" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="B21" s="18">
-        <v>899</v>
+        <v>969</v>
       </c>
       <c r="C21" s="19">
-        <v>105.75207784011674</v>
+        <v>115.56040535584913</v>
       </c>
       <c r="D21" s="20">
-        <v>59.584252592757437</v>
+        <v>59.613622269695838</v>
       </c>
       <c r="E21" s="18">
-        <v>513</v>
+        <v>561</v>
       </c>
       <c r="F21" s="19">
-        <v>117.7046897173596</v>
+        <v>130.66689026776231</v>
       </c>
       <c r="G21" s="20">
-        <v>73.614184865708978</v>
+        <v>75.709347855995901</v>
       </c>
       <c r="H21" s="18">
-        <v>386</v>
+        <v>408</v>
       </c>
       <c r="I21" s="19">
-        <v>93.17707264673578</v>
+        <v>99.710034421956735</v>
       </c>
       <c r="J21" s="19">
-        <v>45.174106201792767</v>
+        <v>43.474752073467876</v>
       </c>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
     </row>
     <row r="22" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="17" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="B22" s="18">
-        <v>338</v>
+        <v>386</v>
       </c>
       <c r="C22" s="19">
-        <v>150.45927917541192</v>
+        <v>174.16650498359857</v>
       </c>
       <c r="D22" s="20">
-        <v>82.846877389460445</v>
+        <v>89.162152933955269</v>
       </c>
       <c r="E22" s="18">
-        <v>190</v>
+        <v>230</v>
       </c>
       <c r="F22" s="19">
-        <v>162.89507413869231</v>
+        <v>200.5414619472576</v>
       </c>
       <c r="G22" s="20">
-        <v>99.959458899383463</v>
+        <v>118.03816892080565</v>
       </c>
       <c r="H22" s="18">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="I22" s="19">
-        <v>137.02942429124309</v>
+        <v>145.87960257159557</v>
       </c>
       <c r="J22" s="19">
-        <v>65.034897821394424</v>
+        <v>60.279327758230885</v>
       </c>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
     </row>
     <row r="23" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="17" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="B23" s="18">
-        <v>368</v>
+        <v>332</v>
       </c>
       <c r="C23" s="19">
-        <v>110.29703771529277</v>
+        <v>100.17258650445949</v>
       </c>
       <c r="D23" s="20">
-        <v>58.077270997459038</v>
+        <v>50.221238734693628</v>
       </c>
       <c r="E23" s="18">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="F23" s="19">
-        <v>120.70076756313354</v>
+        <v>119.62926771490332</v>
       </c>
       <c r="G23" s="20">
-        <v>69.666091788748759</v>
+        <v>65.285682314284969</v>
       </c>
       <c r="H23" s="18">
-        <v>162</v>
+        <v>130</v>
       </c>
       <c r="I23" s="19">
-        <v>99.402053695516784</v>
+        <v>79.964077675874833</v>
       </c>
       <c r="J23" s="19">
-        <v>47.733446731233641</v>
+        <v>35.667568631236627</v>
       </c>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
     </row>
     <row r="24" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="17" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B24" s="18">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C24" s="19">
-        <v>136.52687501854984</v>
+        <v>129.39820107312943</v>
       </c>
       <c r="D24" s="20">
-        <v>65.529208607126307</v>
+        <v>56.14313537768296</v>
       </c>
       <c r="E24" s="18">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="F24" s="19">
-        <v>170.98450572990211</v>
+        <v>137.83857780798897</v>
       </c>
       <c r="G24" s="20">
-        <v>93.792549153768519</v>
+        <v>72.509297782611966</v>
       </c>
       <c r="H24" s="18">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="I24" s="19">
-        <v>99.943909030646068</v>
+        <v>120.42630913433555</v>
       </c>
       <c r="J24" s="19">
-        <v>39.391421397424111</v>
+        <v>40.40289361163714</v>
       </c>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
     </row>
     <row r="25" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="17" t="s">
-        <v>5</v>
+        <v>59</v>
       </c>
       <c r="B25" s="18">
-        <v>488</v>
+        <v>433</v>
       </c>
       <c r="C25" s="19">
-        <v>130.48285340331634</v>
+        <v>116.36578630887995</v>
       </c>
       <c r="D25" s="20">
-        <v>73.118882528744152</v>
+        <v>59.950028310666177</v>
       </c>
       <c r="E25" s="18">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="F25" s="19">
-        <v>143.52006888963308</v>
+        <v>139.77175967825718</v>
       </c>
       <c r="G25" s="20">
-        <v>87.975152400070684</v>
+        <v>79.805572740751856</v>
       </c>
       <c r="H25" s="18">
-        <v>218</v>
+        <v>172</v>
       </c>
       <c r="I25" s="19">
-        <v>117.28722187998504</v>
+        <v>92.787648453494242</v>
       </c>
       <c r="J25" s="19">
-        <v>59.711623610305331</v>
+        <v>42.326172326666189</v>
       </c>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
     </row>
     <row r="26" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="17" t="s">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="B26" s="18">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="C26" s="19">
-        <v>68.79952955997355</v>
+        <v>69.313986621482513</v>
       </c>
       <c r="D26" s="20">
-        <v>45.751730077371697</v>
+        <v>44.542093237137742</v>
       </c>
       <c r="E26" s="18">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="F26" s="19">
-        <v>85.91166121698798</v>
+        <v>88.630884847134922</v>
       </c>
       <c r="G26" s="20">
-        <v>59.051535611558975</v>
+        <v>60.225133460648138</v>
       </c>
       <c r="H26" s="18">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="I26" s="19">
-        <v>52.019555670131567</v>
+        <v>50.409177195069894</v>
       </c>
       <c r="J26" s="19">
-        <v>33.417563856165039</v>
+        <v>30.7070860704378</v>
       </c>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
     </row>
     <row r="27" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="17" t="s">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="B27" s="18">
-        <v>165</v>
+        <v>220</v>
       </c>
       <c r="C27" s="19">
-        <v>60.913143395077114</v>
+        <v>81.445283577669187</v>
       </c>
       <c r="D27" s="20">
-        <v>35.575819681728085</v>
+        <v>46.533763163899629</v>
       </c>
       <c r="E27" s="18">
-        <v>104</v>
+        <v>132</v>
       </c>
       <c r="F27" s="19">
-        <v>78.473094669488674</v>
+        <v>100.25938317693122</v>
       </c>
       <c r="G27" s="20">
-        <v>49.956001269812795</v>
+        <v>65.24483162211942</v>
       </c>
       <c r="H27" s="18">
-        <v>61</v>
+        <v>88</v>
       </c>
       <c r="I27" s="19">
-        <v>44.091710758377424</v>
+        <v>63.555573209881445</v>
       </c>
       <c r="J27" s="19">
-        <v>23.456024434686881</v>
+        <v>30.478219622403664</v>
       </c>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
     </row>
     <row r="28" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="17" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="B28" s="18">
-        <v>78</v>
+        <v>106</v>
       </c>
       <c r="C28" s="19">
-        <v>62.792831956721251</v>
+        <v>79.130165389510779</v>
       </c>
       <c r="D28" s="20">
-        <v>36.646592139757544</v>
+        <v>49.625290471037921</v>
       </c>
       <c r="E28" s="18">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="F28" s="19">
-        <v>76.971801059965841</v>
+        <v>98.3877820263411</v>
       </c>
       <c r="G28" s="20">
-        <v>53.856930790273211</v>
+        <v>69.897173279499668</v>
       </c>
       <c r="H28" s="18">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="I28" s="19">
-        <v>48.498565250778</v>
+        <v>59.813084112149532</v>
       </c>
       <c r="J28" s="19">
-        <v>20.577026555597364</v>
+        <v>31.172617242905922</v>
       </c>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
     </row>
     <row r="29" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="23">
+        <v>9</v>
+      </c>
+      <c r="C29" s="24">
+        <v>71.593349773287727</v>
+      </c>
+      <c r="D29" s="25">
+        <v>45.728157249135769</v>
+      </c>
+      <c r="E29" s="26">
+        <v>4</v>
+      </c>
+      <c r="F29" s="24">
+        <v>55.753014147327342</v>
+      </c>
+      <c r="G29" s="25">
+        <v>40.204132437142142</v>
+      </c>
+      <c r="H29" s="26">
+        <v>5</v>
+      </c>
+      <c r="I29" s="24">
+        <v>92.652645233021403</v>
+      </c>
+      <c r="J29" s="24">
+        <v>64.731255281745078</v>
+      </c>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+    </row>
+    <row r="30" spans="1:13" s="41" customFormat="1">
+      <c r="A30" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="46"/>
+      <c r="I30" s="44"/>
+      <c r="J30" s="44"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:AM30"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="8" customWidth="1"/>
+    <col min="3" max="4" width="16" style="27" customWidth="1"/>
+    <col min="5" max="5" width="16" style="8" customWidth="1"/>
+    <col min="6" max="6" width="16" style="28" customWidth="1"/>
+    <col min="7" max="7" width="16" style="27" customWidth="1"/>
+    <col min="8" max="8" width="16" style="8" customWidth="1"/>
+    <col min="9" max="10" width="16" style="27" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" s="2" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="123" t="s">
+        <v>87</v>
+      </c>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+      <c r="I1" s="123"/>
+      <c r="J1" s="123"/>
+    </row>
+    <row r="2" spans="1:39" s="2" customFormat="1" ht="7.95" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+    </row>
+    <row r="3" spans="1:39" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="113"/>
+      <c r="B3" s="114"/>
+      <c r="C3" s="114"/>
+      <c r="D3" s="114"/>
+      <c r="E3" s="125" t="s">
+        <v>100</v>
+      </c>
+      <c r="F3" s="125"/>
+      <c r="G3" s="114"/>
+      <c r="H3" s="114"/>
+      <c r="L3" s="114"/>
+      <c r="M3" s="114"/>
+      <c r="N3" s="114"/>
+      <c r="O3" s="114"/>
+      <c r="P3" s="114"/>
+      <c r="Q3" s="114"/>
+      <c r="R3" s="114"/>
+      <c r="S3" s="114"/>
+      <c r="T3" s="114"/>
+      <c r="U3" s="114"/>
+      <c r="V3" s="114"/>
+      <c r="W3" s="114"/>
+      <c r="X3" s="114"/>
+      <c r="Y3" s="114"/>
+      <c r="Z3" s="114"/>
+      <c r="AA3" s="114"/>
+      <c r="AB3" s="114"/>
+      <c r="AC3" s="114"/>
+      <c r="AD3" s="114"/>
+      <c r="AE3" s="114"/>
+      <c r="AF3" s="114"/>
+      <c r="AG3" s="114"/>
+      <c r="AH3" s="114"/>
+      <c r="AI3" s="114"/>
+      <c r="AJ3" s="114"/>
+      <c r="AK3" s="114"/>
+      <c r="AL3" s="114"/>
+      <c r="AM3" s="114"/>
+    </row>
+    <row r="4" spans="1:39" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="9"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="J4" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="8"/>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="8"/>
+      <c r="U4" s="8"/>
+      <c r="V4" s="8"/>
+      <c r="W4" s="8"/>
+      <c r="X4" s="8"/>
+      <c r="Y4" s="8"/>
+      <c r="Z4" s="8"/>
+      <c r="AA4" s="8"/>
+      <c r="AB4" s="8"/>
+      <c r="AC4" s="8"/>
+      <c r="AD4" s="8"/>
+      <c r="AE4" s="8"/>
+      <c r="AF4" s="8"/>
+      <c r="AG4" s="8"/>
+      <c r="AH4" s="8"/>
+      <c r="AI4" s="8"/>
+      <c r="AJ4" s="8"/>
+      <c r="AK4" s="8"/>
+      <c r="AL4" s="8"/>
+      <c r="AM4" s="8"/>
+    </row>
+    <row r="5" spans="1:39" s="11" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="128" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="129"/>
+      <c r="D5" s="130"/>
+      <c r="E5" s="128" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="129"/>
+      <c r="G5" s="130"/>
+      <c r="H5" s="128" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="129"/>
+      <c r="J5" s="129"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+    </row>
+    <row r="6" spans="1:39" s="11" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="127"/>
+      <c r="B6" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+    </row>
+    <row r="7" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="18">
+        <v>19202</v>
+      </c>
+      <c r="C7" s="19">
+        <v>81.838996887207031</v>
+      </c>
+      <c r="D7" s="20">
+        <v>48.072277069091797</v>
+      </c>
+      <c r="E7" s="18">
+        <v>11244</v>
+      </c>
+      <c r="F7" s="19">
+        <v>96.061439514160156</v>
+      </c>
+      <c r="G7" s="20">
+        <v>61.727554321289063</v>
+      </c>
+      <c r="H7" s="18">
+        <v>7958</v>
+      </c>
+      <c r="I7" s="19">
+        <v>67.681999206542969</v>
+      </c>
+      <c r="J7" s="19">
+        <v>35.480743408203125</v>
+      </c>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+    </row>
+    <row r="8" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="18">
+        <v>2978</v>
+      </c>
+      <c r="C8" s="19">
+        <v>75.036579702680783</v>
+      </c>
+      <c r="D8" s="20">
+        <v>52.176474907737664</v>
+      </c>
+      <c r="E8" s="18">
+        <v>1780</v>
+      </c>
+      <c r="F8" s="19">
+        <v>91.209691593387191</v>
+      </c>
+      <c r="G8" s="20">
+        <v>66.282303721277032</v>
+      </c>
+      <c r="H8" s="18">
+        <v>1198</v>
+      </c>
+      <c r="I8" s="19">
+        <v>59.389723495724731</v>
+      </c>
+      <c r="J8" s="19">
+        <v>39.872288681458855</v>
+      </c>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+    </row>
+    <row r="9" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="18">
+        <v>2381</v>
+      </c>
+      <c r="C9" s="19">
+        <v>88.06898305476571</v>
+      </c>
+      <c r="D9" s="20">
+        <v>42.599005815077668</v>
+      </c>
+      <c r="E9" s="18">
+        <v>1415</v>
+      </c>
+      <c r="F9" s="19">
+        <v>109.22010668836145</v>
+      </c>
+      <c r="G9" s="20">
+        <v>56.975953294309441</v>
+      </c>
+      <c r="H9" s="18">
+        <v>966</v>
+      </c>
+      <c r="I9" s="19">
+        <v>68.607296734015691</v>
+      </c>
+      <c r="J9" s="19">
+        <v>30.534364296977152</v>
+      </c>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+    </row>
+    <row r="10" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="18">
+        <v>1395</v>
+      </c>
+      <c r="C10" s="19">
+        <v>67.001144062545933</v>
+      </c>
+      <c r="D10" s="20">
+        <v>48.122717620506279</v>
+      </c>
+      <c r="E10" s="18">
+        <v>931</v>
+      </c>
+      <c r="F10" s="19">
+        <v>89.27775161989733</v>
+      </c>
+      <c r="G10" s="20">
+        <v>64.910453728782798</v>
+      </c>
+      <c r="H10" s="18">
+        <v>464</v>
+      </c>
+      <c r="I10" s="19">
+        <v>44.647969046640767</v>
+      </c>
+      <c r="J10" s="19">
+        <v>32.436521109957077</v>
+      </c>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+    </row>
+    <row r="11" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="18">
+        <v>1538</v>
+      </c>
+      <c r="C11" s="19">
+        <v>56.292869325876417</v>
+      </c>
+      <c r="D11" s="20">
+        <v>40.125365629210535</v>
+      </c>
+      <c r="E11" s="18">
+        <v>950</v>
+      </c>
+      <c r="F11" s="19">
+        <v>70.265648529746784</v>
+      </c>
+      <c r="G11" s="20">
+        <v>53.502401501977261</v>
+      </c>
+      <c r="H11" s="18">
+        <v>588</v>
+      </c>
+      <c r="I11" s="19">
+        <v>42.604743907811446</v>
+      </c>
+      <c r="J11" s="19">
+        <v>28.277004588398889</v>
+      </c>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+    </row>
+    <row r="12" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="18">
+        <v>1511</v>
+      </c>
+      <c r="C12" s="19">
+        <v>80.162872281869852</v>
+      </c>
+      <c r="D12" s="20">
+        <v>44.883818150020595</v>
+      </c>
+      <c r="E12" s="18">
+        <v>883</v>
+      </c>
+      <c r="F12" s="19">
+        <v>93.544428041504915</v>
+      </c>
+      <c r="G12" s="20">
+        <v>58.907815593028587</v>
+      </c>
+      <c r="H12" s="18">
+        <v>628</v>
+      </c>
+      <c r="I12" s="19">
+        <v>66.739215452891472</v>
+      </c>
+      <c r="J12" s="19">
+        <v>31.843776335549968</v>
+      </c>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="18">
+        <v>2042</v>
+      </c>
+      <c r="C13" s="19">
+        <v>73.480858812035464</v>
+      </c>
+      <c r="D13" s="20">
+        <v>45.978624890339148</v>
+      </c>
+      <c r="E13" s="18">
+        <v>1211</v>
+      </c>
+      <c r="F13" s="19">
+        <v>87.627040214009696</v>
+      </c>
+      <c r="G13" s="20">
+        <v>58.051848574826849</v>
+      </c>
+      <c r="H13" s="18">
+        <v>831</v>
+      </c>
+      <c r="I13" s="19">
+        <v>59.486249263132876</v>
+      </c>
+      <c r="J13" s="19">
+        <v>34.983977766279175</v>
+      </c>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+    </row>
+    <row r="14" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="18">
+        <v>598</v>
+      </c>
+      <c r="C14" s="19">
+        <v>130.44037805896866</v>
+      </c>
+      <c r="D14" s="20">
+        <v>65.754881559486691</v>
+      </c>
+      <c r="E14" s="18">
+        <v>349</v>
+      </c>
+      <c r="F14" s="19">
+        <v>150.09752038036174</v>
+      </c>
+      <c r="G14" s="20">
+        <v>85.761919173767581</v>
+      </c>
+      <c r="H14" s="18">
+        <v>249</v>
+      </c>
+      <c r="I14" s="19">
+        <v>110.21039562876359</v>
+      </c>
+      <c r="J14" s="19">
+        <v>46.563289203820958</v>
+      </c>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+    </row>
+    <row r="15" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="18">
+        <v>402</v>
+      </c>
+      <c r="C15" s="19">
+        <v>74.467060366481675</v>
+      </c>
+      <c r="D15" s="20">
+        <v>45.362387131569001</v>
+      </c>
+      <c r="E15" s="18">
+        <v>246</v>
+      </c>
+      <c r="F15" s="19">
+        <v>89.023831969326579</v>
+      </c>
+      <c r="G15" s="20">
+        <v>60.404904100690743</v>
+      </c>
+      <c r="H15" s="18">
+        <v>156</v>
+      </c>
+      <c r="I15" s="19">
+        <v>59.201800341928347</v>
+      </c>
+      <c r="J15" s="19">
+        <v>29.950284843367417</v>
+      </c>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="18">
+        <v>527</v>
+      </c>
+      <c r="C16" s="19">
+        <v>93.188240245295503</v>
+      </c>
+      <c r="D16" s="20">
+        <v>46.071417463386709</v>
+      </c>
+      <c r="E16" s="18">
+        <v>282</v>
+      </c>
+      <c r="F16" s="19">
+        <v>96.747134895353568</v>
+      </c>
+      <c r="G16" s="20">
+        <v>55.236286904057451</v>
+      </c>
+      <c r="H16" s="18">
+        <v>245</v>
+      </c>
+      <c r="I16" s="19">
+        <v>89.402843740250077</v>
+      </c>
+      <c r="J16" s="19">
+        <v>36.294877484395563</v>
+      </c>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+    </row>
+    <row r="17" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="18">
+        <v>1129</v>
+      </c>
+      <c r="C17" s="19">
+        <v>87.500862220630822</v>
+      </c>
+      <c r="D17" s="20">
+        <v>46.267569571313189</v>
+      </c>
+      <c r="E17" s="18">
+        <v>588</v>
+      </c>
+      <c r="F17" s="19">
+        <v>89.138044208225253</v>
+      </c>
+      <c r="G17" s="20">
+        <v>57.019538410683936</v>
+      </c>
+      <c r="H17" s="18">
+        <v>541</v>
+      </c>
+      <c r="I17" s="19">
+        <v>85.788316931537437</v>
+      </c>
+      <c r="J17" s="19">
+        <v>35.083310357562638</v>
+      </c>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+    </row>
+    <row r="18" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="18">
+        <v>557</v>
+      </c>
+      <c r="C18" s="19">
+        <v>108.80978311299515</v>
+      </c>
+      <c r="D18" s="20">
+        <v>52.3039310038914</v>
+      </c>
+      <c r="E18" s="18">
+        <v>291</v>
+      </c>
+      <c r="F18" s="19">
+        <v>110.7984724279334</v>
+      </c>
+      <c r="G18" s="20">
+        <v>62.217874127569537</v>
+      </c>
+      <c r="H18" s="18">
+        <v>266</v>
+      </c>
+      <c r="I18" s="19">
+        <v>106.71438056514492</v>
+      </c>
+      <c r="J18" s="19">
+        <v>41.469282027375677</v>
+      </c>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+    </row>
+    <row r="19" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="18">
+        <v>769</v>
+      </c>
+      <c r="C19" s="19">
+        <v>109.46704920821445</v>
+      </c>
+      <c r="D19" s="20">
+        <v>51.074194844546405</v>
+      </c>
+      <c r="E19" s="18">
+        <v>399</v>
+      </c>
+      <c r="F19" s="19">
+        <v>109.20631097523426</v>
+      </c>
+      <c r="G19" s="20">
+        <v>62.972801800484021</v>
+      </c>
+      <c r="H19" s="18">
+        <v>370</v>
+      </c>
+      <c r="I19" s="19">
+        <v>109.74962255028461</v>
+      </c>
+      <c r="J19" s="19">
+        <v>37.428695774792118</v>
+      </c>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+    </row>
+    <row r="20" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="18">
+        <v>652</v>
+      </c>
+      <c r="C20" s="19">
+        <v>124.82984275651863</v>
+      </c>
+      <c r="D20" s="20">
+        <v>52.567254913266382</v>
+      </c>
+      <c r="E20" s="18">
+        <v>365</v>
+      </c>
+      <c r="F20" s="19">
+        <v>134.18994310714055</v>
+      </c>
+      <c r="G20" s="20">
+        <v>68.803477167986401</v>
+      </c>
+      <c r="H20" s="18">
+        <v>287</v>
+      </c>
+      <c r="I20" s="19">
+        <v>114.65851139693618</v>
+      </c>
+      <c r="J20" s="19">
+        <v>35.138720849185596</v>
+      </c>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+    </row>
+    <row r="21" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="18">
+        <v>920</v>
+      </c>
+      <c r="C21" s="19">
+        <v>108.92923743613727</v>
+      </c>
+      <c r="D21" s="20">
+        <v>58.489348727200429</v>
+      </c>
+      <c r="E21" s="18">
+        <v>529</v>
+      </c>
+      <c r="F21" s="19">
+        <v>122.23978408156097</v>
+      </c>
+      <c r="G21" s="20">
+        <v>72.756855113774179</v>
+      </c>
+      <c r="H21" s="18">
+        <v>391</v>
+      </c>
+      <c r="I21" s="19">
+        <v>94.942318292300925</v>
+      </c>
+      <c r="J21" s="19">
+        <v>44.034903862358107</v>
+      </c>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+    </row>
+    <row r="22" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="18">
+        <v>329</v>
+      </c>
+      <c r="C22" s="19">
+        <v>147.22927043197694</v>
+      </c>
+      <c r="D22" s="20">
+        <v>74.815978119712511</v>
+      </c>
+      <c r="E22" s="18">
+        <v>190</v>
+      </c>
+      <c r="F22" s="19">
+        <v>164.09724921190136</v>
+      </c>
+      <c r="G22" s="20">
+        <v>94.806190612570333</v>
+      </c>
+      <c r="H22" s="18">
+        <v>139</v>
+      </c>
+      <c r="I22" s="19">
+        <v>129.09097663360453</v>
+      </c>
+      <c r="J22" s="19">
+        <v>54.707181379046922</v>
+      </c>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+    </row>
+    <row r="23" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="18">
+        <v>335</v>
+      </c>
+      <c r="C23" s="19">
+        <v>100.70084784101891</v>
+      </c>
+      <c r="D23" s="20">
+        <v>52.216150660515673</v>
+      </c>
+      <c r="E23" s="18">
+        <v>173</v>
+      </c>
+      <c r="F23" s="19">
+        <v>101.86687236316423</v>
+      </c>
+      <c r="G23" s="20">
+        <v>56.841734760424252</v>
+      </c>
+      <c r="H23" s="18">
+        <v>162</v>
+      </c>
+      <c r="I23" s="19">
+        <v>99.48476716265759</v>
+      </c>
+      <c r="J23" s="19">
+        <v>47.786036914418041</v>
+      </c>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+    </row>
+    <row r="24" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="18">
+        <v>145</v>
+      </c>
+      <c r="C24" s="19">
+        <v>142.11367133518243</v>
+      </c>
+      <c r="D24" s="20">
+        <v>67.047777963529057</v>
+      </c>
+      <c r="E24" s="18">
+        <v>84</v>
+      </c>
+      <c r="F24" s="19">
+        <v>159.75504226852161</v>
+      </c>
+      <c r="G24" s="20">
+        <v>90.032659767141865</v>
+      </c>
+      <c r="H24" s="18">
+        <v>61</v>
+      </c>
+      <c r="I24" s="19">
+        <v>123.35567891123446</v>
+      </c>
+      <c r="J24" s="19">
+        <v>43.073212466213967</v>
+      </c>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+    </row>
+    <row r="25" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="18">
+        <v>423</v>
+      </c>
+      <c r="C25" s="19">
+        <v>113.52931230222953</v>
+      </c>
+      <c r="D25" s="20">
+        <v>62.320880823148052</v>
+      </c>
+      <c r="E25" s="18">
+        <v>250</v>
+      </c>
+      <c r="F25" s="19">
+        <v>133.49459480385639</v>
+      </c>
+      <c r="G25" s="20">
+        <v>82.722121329182428</v>
+      </c>
+      <c r="H25" s="18">
+        <v>173</v>
+      </c>
+      <c r="I25" s="19">
+        <v>93.353299067816039</v>
+      </c>
+      <c r="J25" s="19">
+        <v>44.221994480767947</v>
+      </c>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+    </row>
+    <row r="26" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="18">
+        <v>286</v>
+      </c>
+      <c r="C26" s="19">
+        <v>66.047147502216973</v>
+      </c>
+      <c r="D26" s="20">
+        <v>43.417888446444032</v>
+      </c>
+      <c r="E26" s="18">
+        <v>171</v>
+      </c>
+      <c r="F26" s="19">
+        <v>79.788909341601524</v>
+      </c>
+      <c r="G26" s="20">
+        <v>54.770986284738697</v>
+      </c>
+      <c r="H26" s="18">
+        <v>115</v>
+      </c>
+      <c r="I26" s="19">
+        <v>52.581404014933121</v>
+      </c>
+      <c r="J26" s="19">
+        <v>33.184652559653046</v>
+      </c>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+    </row>
+    <row r="27" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="18">
+        <v>191</v>
+      </c>
+      <c r="C27" s="19">
+        <v>70.57749760276694</v>
+      </c>
+      <c r="D27" s="20">
+        <v>41.057747048128824</v>
+      </c>
+      <c r="E27" s="18">
+        <v>98</v>
+      </c>
+      <c r="F27" s="19">
+        <v>74.152542372881356</v>
+      </c>
+      <c r="G27" s="20">
+        <v>48.19698239329459</v>
+      </c>
+      <c r="H27" s="18">
+        <v>93</v>
+      </c>
+      <c r="I27" s="19">
+        <v>67.165230077023352</v>
+      </c>
+      <c r="J27" s="19">
+        <v>34.768658368749747</v>
+      </c>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+    </row>
+    <row r="28" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="18">
+        <v>88</v>
+      </c>
+      <c r="C28" s="19">
+        <v>67.556674676226962</v>
+      </c>
+      <c r="D28" s="20">
+        <v>38.995281707463299</v>
+      </c>
+      <c r="E28" s="18">
+        <v>55</v>
+      </c>
+      <c r="F28" s="19">
+        <v>84.21052631578948</v>
+      </c>
+      <c r="G28" s="20">
+        <v>54.746728993039525</v>
+      </c>
+      <c r="H28" s="18">
+        <v>33</v>
+      </c>
+      <c r="I28" s="19">
+        <v>50.809487517032728</v>
+      </c>
+      <c r="J28" s="19">
+        <v>21.727430378671304</v>
+      </c>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+    </row>
+    <row r="29" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="23">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C29" s="24">
-        <v>56.746787726480484</v>
+        <v>47.898455274817387</v>
       </c>
       <c r="D29" s="25">
-        <v>36.434833032853071</v>
+        <v>27.774946652372879</v>
       </c>
       <c r="E29" s="26">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F29" s="24">
-        <v>42.625745950554133</v>
+        <v>55.850321139346548</v>
       </c>
       <c r="G29" s="25">
-        <v>29.462331773925126</v>
+        <v>41.390285119237859</v>
       </c>
       <c r="H29" s="26">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I29" s="24">
-        <v>75.507314771118459</v>
+        <v>37.28213253798117</v>
       </c>
       <c r="J29" s="24">
-        <v>43.650815812909528</v>
+        <v>12.5</v>
       </c>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
     </row>
     <row r="30" spans="1:13" s="41" customFormat="1">
       <c r="A30" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="F30" s="45"/>
       <c r="G30" s="44"/>
       <c r="H30" s="46"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A1:AM30"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="8" customWidth="1"/>
+    <col min="3" max="4" width="16" style="27" customWidth="1"/>
+    <col min="5" max="5" width="16" style="8" customWidth="1"/>
+    <col min="6" max="6" width="16" style="28" customWidth="1"/>
+    <col min="7" max="7" width="16" style="27" customWidth="1"/>
+    <col min="8" max="8" width="16" style="8" customWidth="1"/>
+    <col min="9" max="10" width="16" style="27" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" s="2" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="123" t="s">
+        <v>87</v>
+      </c>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+      <c r="I1" s="123"/>
+      <c r="J1" s="123"/>
+    </row>
+    <row r="2" spans="1:39" s="2" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+    </row>
+    <row r="3" spans="1:39" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="113"/>
+      <c r="B3" s="114"/>
+      <c r="C3" s="114"/>
+      <c r="D3" s="114"/>
+      <c r="E3" s="125" t="s">
+        <v>99</v>
+      </c>
+      <c r="F3" s="125"/>
+      <c r="G3" s="114"/>
+      <c r="H3" s="114"/>
+      <c r="L3" s="114"/>
+      <c r="M3" s="114"/>
+      <c r="N3" s="114"/>
+      <c r="O3" s="114"/>
+      <c r="P3" s="114"/>
+      <c r="Q3" s="114"/>
+      <c r="R3" s="114"/>
+      <c r="S3" s="114"/>
+      <c r="T3" s="114"/>
+      <c r="U3" s="114"/>
+      <c r="V3" s="114"/>
+      <c r="W3" s="114"/>
+      <c r="X3" s="114"/>
+      <c r="Y3" s="114"/>
+      <c r="Z3" s="114"/>
+      <c r="AA3" s="114"/>
+      <c r="AB3" s="114"/>
+      <c r="AC3" s="114"/>
+      <c r="AD3" s="114"/>
+      <c r="AE3" s="114"/>
+      <c r="AF3" s="114"/>
+      <c r="AG3" s="114"/>
+      <c r="AH3" s="114"/>
+      <c r="AI3" s="114"/>
+      <c r="AJ3" s="114"/>
+      <c r="AK3" s="114"/>
+      <c r="AL3" s="114"/>
+      <c r="AM3" s="114"/>
+    </row>
+    <row r="4" spans="1:39" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="9"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="J4" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="8"/>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="8"/>
+      <c r="U4" s="8"/>
+      <c r="V4" s="8"/>
+      <c r="W4" s="8"/>
+      <c r="X4" s="8"/>
+      <c r="Y4" s="8"/>
+      <c r="Z4" s="8"/>
+      <c r="AA4" s="8"/>
+      <c r="AB4" s="8"/>
+      <c r="AC4" s="8"/>
+      <c r="AD4" s="8"/>
+      <c r="AE4" s="8"/>
+      <c r="AF4" s="8"/>
+      <c r="AG4" s="8"/>
+      <c r="AH4" s="8"/>
+      <c r="AI4" s="8"/>
+      <c r="AJ4" s="8"/>
+      <c r="AK4" s="8"/>
+      <c r="AL4" s="8"/>
+      <c r="AM4" s="8"/>
+    </row>
+    <row r="5" spans="1:39" s="11" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="128" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="129"/>
+      <c r="D5" s="130"/>
+      <c r="E5" s="128" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="129"/>
+      <c r="G5" s="130"/>
+      <c r="H5" s="128" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="129"/>
+      <c r="J5" s="129"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+    </row>
+    <row r="6" spans="1:39" s="11" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="127"/>
+      <c r="B6" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+    </row>
+    <row r="7" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="18">
+        <v>19399</v>
+      </c>
+      <c r="C7" s="19">
+        <v>82.888832092285156</v>
+      </c>
+      <c r="D7" s="20">
+        <v>50.2421875</v>
+      </c>
+      <c r="E7" s="18">
+        <v>11484</v>
+      </c>
+      <c r="F7" s="19">
+        <v>98.225997924804688</v>
+      </c>
+      <c r="G7" s="20">
+        <v>64.509437561035156</v>
+      </c>
+      <c r="H7" s="18">
+        <v>7915</v>
+      </c>
+      <c r="I7" s="19">
+        <v>67.5780029296875</v>
+      </c>
+      <c r="J7" s="19">
+        <v>37.014053344726563</v>
+      </c>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+    </row>
+    <row r="8" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="18">
+        <v>2820</v>
+      </c>
+      <c r="C8" s="19">
+        <v>71.19641664900432</v>
+      </c>
+      <c r="D8" s="20">
+        <v>51.698072135616513</v>
+      </c>
+      <c r="E8" s="18">
+        <v>1746</v>
+      </c>
+      <c r="F8" s="19">
+        <v>89.497178096565193</v>
+      </c>
+      <c r="G8" s="20">
+        <v>67.345131258276567</v>
+      </c>
+      <c r="H8" s="18">
+        <v>1074</v>
+      </c>
+      <c r="I8" s="19">
+        <v>53.43352700084678</v>
+      </c>
+      <c r="J8" s="19">
+        <v>37.708748781747502</v>
+      </c>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+    </row>
+    <row r="9" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="18">
+        <v>2489</v>
+      </c>
+      <c r="C9" s="19">
+        <v>92.376250062397574</v>
+      </c>
+      <c r="D9" s="20">
+        <v>46.229361539332643</v>
+      </c>
+      <c r="E9" s="18">
+        <v>1480</v>
+      </c>
+      <c r="F9" s="19">
+        <v>114.48103927125084</v>
+      </c>
+      <c r="G9" s="20">
+        <v>61.758737106763952</v>
+      </c>
+      <c r="H9" s="18">
+        <v>1009</v>
+      </c>
+      <c r="I9" s="19">
+        <v>71.98787122090431</v>
+      </c>
+      <c r="J9" s="19">
+        <v>33.137407941974232</v>
+      </c>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+    </row>
+    <row r="10" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="18">
+        <v>1460</v>
+      </c>
+      <c r="C10" s="19">
+        <v>71.178697288457272</v>
+      </c>
+      <c r="D10" s="20">
+        <v>52.525416728279417</v>
+      </c>
+      <c r="E10" s="18">
+        <v>937</v>
+      </c>
+      <c r="F10" s="19">
+        <v>91.002592165618893</v>
+      </c>
+      <c r="G10" s="20">
+        <v>67.546557972934451</v>
+      </c>
+      <c r="H10" s="18">
+        <v>523</v>
+      </c>
+      <c r="I10" s="19">
+        <v>51.197487701100648</v>
+      </c>
+      <c r="J10" s="19">
+        <v>38.944100393500342</v>
+      </c>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+    </row>
+    <row r="11" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="18">
+        <v>1536</v>
+      </c>
+      <c r="C11" s="19">
+        <v>56.6633268750913</v>
+      </c>
+      <c r="D11" s="20">
+        <v>41.452334045753702</v>
+      </c>
+      <c r="E11" s="18">
+        <v>914</v>
+      </c>
+      <c r="F11" s="19">
+        <v>68.037769150231341</v>
+      </c>
+      <c r="G11" s="20">
+        <v>52.069412464865408</v>
+      </c>
+      <c r="H11" s="18">
+        <v>622</v>
+      </c>
+      <c r="I11" s="19">
+        <v>45.4885688031058</v>
+      </c>
+      <c r="J11" s="19">
+        <v>31.771055746372525</v>
+      </c>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+    </row>
+    <row r="12" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="18">
+        <v>1389</v>
+      </c>
+      <c r="C12" s="19">
+        <v>73.736055710270918</v>
+      </c>
+      <c r="D12" s="20">
+        <v>42.463916790521239</v>
+      </c>
+      <c r="E12" s="18">
+        <v>821</v>
+      </c>
+      <c r="F12" s="19">
+        <v>86.941604046120347</v>
+      </c>
+      <c r="G12" s="20">
+        <v>55.854048015977909</v>
+      </c>
+      <c r="H12" s="18">
+        <v>568</v>
+      </c>
+      <c r="I12" s="19">
+        <v>60.461937719946263</v>
+      </c>
+      <c r="J12" s="19">
+        <v>29.868119915743019</v>
+      </c>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="18">
+        <v>2012</v>
+      </c>
+      <c r="C13" s="19">
+        <v>72.388825856482683</v>
+      </c>
+      <c r="D13" s="20">
+        <v>46.56666419397466</v>
+      </c>
+      <c r="E13" s="18">
+        <v>1283</v>
+      </c>
+      <c r="F13" s="19">
+        <v>92.672414571455093</v>
+      </c>
+      <c r="G13" s="20">
+        <v>61.828043800671203</v>
+      </c>
+      <c r="H13" s="18">
+        <v>729</v>
+      </c>
+      <c r="I13" s="19">
+        <v>52.258514051733776</v>
+      </c>
+      <c r="J13" s="19">
+        <v>32.497157875392496</v>
+      </c>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+    </row>
+    <row r="14" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="18">
+        <v>603</v>
+      </c>
+      <c r="C14" s="19">
+        <v>131.48240414376718</v>
+      </c>
+      <c r="D14" s="20">
+        <v>67.995543736658306</v>
+      </c>
+      <c r="E14" s="18">
+        <v>342</v>
+      </c>
+      <c r="F14" s="19">
+        <v>146.83972572743627</v>
+      </c>
+      <c r="G14" s="20">
+        <v>84.950071751033249</v>
+      </c>
+      <c r="H14" s="18">
+        <v>261</v>
+      </c>
+      <c r="I14" s="19">
+        <v>115.6353631548517</v>
+      </c>
+      <c r="J14" s="19">
+        <v>51.970165887206782</v>
+      </c>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+    </row>
+    <row r="15" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="18">
+        <v>480</v>
+      </c>
+      <c r="C15" s="19">
+        <v>89.877878432679594</v>
+      </c>
+      <c r="D15" s="20">
+        <v>56.694153906884829</v>
+      </c>
+      <c r="E15" s="18">
+        <v>289</v>
+      </c>
+      <c r="F15" s="19">
+        <v>105.6386937355158</v>
+      </c>
+      <c r="G15" s="20">
+        <v>72.30247885325295</v>
+      </c>
+      <c r="H15" s="18">
+        <v>191</v>
+      </c>
+      <c r="I15" s="19">
+        <v>73.325041077379026</v>
+      </c>
+      <c r="J15" s="19">
+        <v>40.882886814061642</v>
+      </c>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:39" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="18">
+        <v>562</v>
+      </c>
+      <c r="C16" s="19">
+        <v>99.2331502287483</v>
+      </c>
+      <c r="D16" s="20">
+        <v>50.072940190016993</v>
+      </c>
+      <c r="E16" s="18">
+        <v>319</v>
+      </c>
+      <c r="F16" s="19">
+        <v>109.19777291313299</v>
+      </c>
+      <c r="G16" s="20">
+        <v>63.087243807544361</v>
+      </c>
+      <c r="H16" s="18">
+        <v>243</v>
+      </c>
+      <c r="I16" s="19">
+        <v>88.617404385285141</v>
+      </c>
+      <c r="J16" s="19">
+        <v>36.821614945423036</v>
+      </c>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+    </row>
+    <row r="17" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="18">
+        <v>1234</v>
+      </c>
+      <c r="C17" s="19">
+        <v>95.382121726601909</v>
+      </c>
+      <c r="D17" s="20">
+        <v>52.927678182356765</v>
+      </c>
+      <c r="E17" s="18">
+        <v>669</v>
+      </c>
+      <c r="F17" s="19">
+        <v>101.03901027078908</v>
+      </c>
+      <c r="G17" s="20">
+        <v>66.949751523525748</v>
+      </c>
+      <c r="H17" s="18">
+        <v>565</v>
+      </c>
+      <c r="I17" s="19">
+        <v>89.452094049773365</v>
+      </c>
+      <c r="J17" s="19">
+        <v>38.690348620061592</v>
+      </c>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+    </row>
+    <row r="18" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="18">
+        <v>540</v>
+      </c>
+      <c r="C18" s="19">
+        <v>104.69813491905768</v>
+      </c>
+      <c r="D18" s="20">
+        <v>53.911404762948969</v>
+      </c>
+      <c r="E18" s="18">
+        <v>292</v>
+      </c>
+      <c r="F18" s="19">
+        <v>110.31918892727812</v>
+      </c>
+      <c r="G18" s="20">
+        <v>65.811348344268623</v>
+      </c>
+      <c r="H18" s="18">
+        <v>248</v>
+      </c>
+      <c r="I18" s="19">
+        <v>98.772512565616012</v>
+      </c>
+      <c r="J18" s="19">
+        <v>40.850196597421501</v>
+      </c>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+    </row>
+    <row r="19" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="18">
+        <v>847</v>
+      </c>
+      <c r="C19" s="19">
+        <v>119.87420991998007</v>
+      </c>
+      <c r="D19" s="20">
+        <v>57.650379778060447</v>
+      </c>
+      <c r="E19" s="18">
+        <v>453</v>
+      </c>
+      <c r="F19" s="19">
+        <v>123.20630119996954</v>
+      </c>
+      <c r="G19" s="20">
+        <v>72.922258358343015</v>
+      </c>
+      <c r="H19" s="18">
+        <v>394</v>
+      </c>
+      <c r="I19" s="19">
+        <v>116.25916942560889</v>
+      </c>
+      <c r="J19" s="19">
+        <v>41.396137740032628</v>
+      </c>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+    </row>
+    <row r="20" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="18">
+        <v>650</v>
+      </c>
+      <c r="C20" s="19">
+        <v>123.33825421342452</v>
+      </c>
+      <c r="D20" s="20">
+        <v>55.437618656531818</v>
+      </c>
+      <c r="E20" s="18">
+        <v>333</v>
+      </c>
+      <c r="F20" s="19">
+        <v>121.30926576929382</v>
+      </c>
+      <c r="G20" s="20">
+        <v>65.894396860503903</v>
+      </c>
+      <c r="H20" s="18">
+        <v>317</v>
+      </c>
+      <c r="I20" s="19">
+        <v>125.54405725125841</v>
+      </c>
+      <c r="J20" s="19">
+        <v>42.969184771413126</v>
+      </c>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+    </row>
+    <row r="21" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="18">
+        <v>899</v>
+      </c>
+      <c r="C21" s="19">
+        <v>105.75207784011674</v>
+      </c>
+      <c r="D21" s="20">
+        <v>59.584252592757437</v>
+      </c>
+      <c r="E21" s="18">
+        <v>513</v>
+      </c>
+      <c r="F21" s="19">
+        <v>117.7046897173596</v>
+      </c>
+      <c r="G21" s="20">
+        <v>73.614184865708978</v>
+      </c>
+      <c r="H21" s="18">
+        <v>386</v>
+      </c>
+      <c r="I21" s="19">
+        <v>93.17707264673578</v>
+      </c>
+      <c r="J21" s="19">
+        <v>45.174106201792767</v>
+      </c>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+    </row>
+    <row r="22" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="18">
+        <v>338</v>
+      </c>
+      <c r="C22" s="19">
+        <v>150.45927917541192</v>
+      </c>
+      <c r="D22" s="20">
+        <v>82.846877389460445</v>
+      </c>
+      <c r="E22" s="18">
+        <v>190</v>
+      </c>
+      <c r="F22" s="19">
+        <v>162.89507413869231</v>
+      </c>
+      <c r="G22" s="20">
+        <v>99.959458899383463</v>
+      </c>
+      <c r="H22" s="18">
+        <v>148</v>
+      </c>
+      <c r="I22" s="19">
+        <v>137.02942429124309</v>
+      </c>
+      <c r="J22" s="19">
+        <v>65.034897821394424</v>
+      </c>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+    </row>
+    <row r="23" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="18">
+        <v>368</v>
+      </c>
+      <c r="C23" s="19">
+        <v>110.29703771529277</v>
+      </c>
+      <c r="D23" s="20">
+        <v>58.077270997459038</v>
+      </c>
+      <c r="E23" s="18">
+        <v>206</v>
+      </c>
+      <c r="F23" s="19">
+        <v>120.70076756313354</v>
+      </c>
+      <c r="G23" s="20">
+        <v>69.666091788748759</v>
+      </c>
+      <c r="H23" s="18">
+        <v>162</v>
+      </c>
+      <c r="I23" s="19">
+        <v>99.402053695516784</v>
+      </c>
+      <c r="J23" s="19">
+        <v>47.733446731233641</v>
+      </c>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+    </row>
+    <row r="24" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="18">
+        <v>138</v>
+      </c>
+      <c r="C24" s="19">
+        <v>136.52687501854984</v>
+      </c>
+      <c r="D24" s="20">
+        <v>65.529208607126307</v>
+      </c>
+      <c r="E24" s="18">
+        <v>89</v>
+      </c>
+      <c r="F24" s="19">
+        <v>170.98450572990211</v>
+      </c>
+      <c r="G24" s="20">
+        <v>93.792549153768519</v>
+      </c>
+      <c r="H24" s="18">
+        <v>49</v>
+      </c>
+      <c r="I24" s="19">
+        <v>99.943909030646068</v>
+      </c>
+      <c r="J24" s="19">
+        <v>39.391421397424111</v>
+      </c>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+    </row>
+    <row r="25" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="18">
+        <v>488</v>
+      </c>
+      <c r="C25" s="19">
+        <v>130.48285340331634</v>
+      </c>
+      <c r="D25" s="20">
+        <v>73.118882528744152</v>
+      </c>
+      <c r="E25" s="18">
+        <v>270</v>
+      </c>
+      <c r="F25" s="19">
+        <v>143.52006888963308</v>
+      </c>
+      <c r="G25" s="20">
+        <v>87.975152400070684</v>
+      </c>
+      <c r="H25" s="18">
+        <v>218</v>
+      </c>
+      <c r="I25" s="19">
+        <v>117.28722187998504</v>
+      </c>
+      <c r="J25" s="19">
+        <v>59.711623610305331</v>
+      </c>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+    </row>
+    <row r="26" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="18">
+        <v>296</v>
+      </c>
+      <c r="C26" s="19">
+        <v>68.79952955997355</v>
+      </c>
+      <c r="D26" s="20">
+        <v>45.751730077371697</v>
+      </c>
+      <c r="E26" s="18">
+        <v>183</v>
+      </c>
+      <c r="F26" s="19">
+        <v>85.91166121698798</v>
+      </c>
+      <c r="G26" s="20">
+        <v>59.051535611558975</v>
+      </c>
+      <c r="H26" s="18">
+        <v>113</v>
+      </c>
+      <c r="I26" s="19">
+        <v>52.019555670131567</v>
+      </c>
+      <c r="J26" s="19">
+        <v>33.417563856165039</v>
+      </c>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+    </row>
+    <row r="27" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="18">
+        <v>165</v>
+      </c>
+      <c r="C27" s="19">
+        <v>60.913143395077114</v>
+      </c>
+      <c r="D27" s="20">
+        <v>35.575819681728085</v>
+      </c>
+      <c r="E27" s="18">
+        <v>104</v>
+      </c>
+      <c r="F27" s="19">
+        <v>78.473094669488674</v>
+      </c>
+      <c r="G27" s="20">
+        <v>49.956001269812795</v>
+      </c>
+      <c r="H27" s="18">
+        <v>61</v>
+      </c>
+      <c r="I27" s="19">
+        <v>44.091710758377424</v>
+      </c>
+      <c r="J27" s="19">
+        <v>23.456024434686881</v>
+      </c>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+    </row>
+    <row r="28" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="18">
+        <v>78</v>
+      </c>
+      <c r="C28" s="19">
+        <v>62.792831956721251</v>
+      </c>
+      <c r="D28" s="20">
+        <v>36.646592139757544</v>
+      </c>
+      <c r="E28" s="18">
+        <v>48</v>
+      </c>
+      <c r="F28" s="19">
+        <v>76.971801059965841</v>
+      </c>
+      <c r="G28" s="20">
+        <v>53.856930790273211</v>
+      </c>
+      <c r="H28" s="18">
+        <v>30</v>
+      </c>
+      <c r="I28" s="19">
+        <v>48.498565250778</v>
+      </c>
+      <c r="J28" s="19">
+        <v>20.577026555597364</v>
+      </c>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+    </row>
+    <row r="29" spans="1:13" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="23">
+        <v>7</v>
+      </c>
+      <c r="C29" s="24">
+        <v>56.746787726480484</v>
+      </c>
+      <c r="D29" s="25">
+        <v>36.434833032853071</v>
+      </c>
+      <c r="E29" s="26">
+        <v>3</v>
+      </c>
+      <c r="F29" s="24">
+        <v>42.625745950554133</v>
+      </c>
+      <c r="G29" s="25">
+        <v>29.462331773925126</v>
+      </c>
+      <c r="H29" s="26">
+        <v>4</v>
+      </c>
+      <c r="I29" s="24">
+        <v>75.507314771118459</v>
+      </c>
+      <c r="J29" s="24">
+        <v>43.650815812909528</v>
+      </c>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+    </row>
+    <row r="30" spans="1:13" s="41" customFormat="1">
+      <c r="A30" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="46"/>
+      <c r="I30" s="44"/>
+      <c r="J30" s="44"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="11.109375" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="103" customWidth="1"/>
     <col min="3" max="4" width="16" style="111" customWidth="1"/>
     <col min="5" max="5" width="16" style="103" customWidth="1"/>
     <col min="6" max="6" width="16" style="112" customWidth="1"/>
     <col min="7" max="7" width="16" style="111" customWidth="1"/>
     <col min="8" max="8" width="16" style="103" customWidth="1"/>
     <col min="9" max="10" width="16" style="111" customWidth="1"/>
-    <col min="11" max="16384" width="11.125" style="103"/>
+    <col min="11" max="16384" width="11.109375" style="103"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="94" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="131" t="s">
         <v>87</v>
       </c>
       <c r="B1" s="131"/>
       <c r="C1" s="131"/>
       <c r="D1" s="131"/>
       <c r="E1" s="131"/>
       <c r="F1" s="131"/>
       <c r="G1" s="131"/>
       <c r="H1" s="131"/>
       <c r="I1" s="131"/>
       <c r="J1" s="131"/>
     </row>
     <row r="2" spans="1:39" s="94" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="95"/>
       <c r="B2" s="96"/>
       <c r="C2" s="96"/>
       <c r="D2" s="96"/>
       <c r="E2" s="97"/>
       <c r="F2" s="96"/>
       <c r="G2" s="96"/>
       <c r="H2" s="96"/>
@@ -6145,71 +7323,71 @@
       </c>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="F30" s="45"/>
       <c r="G30" s="44"/>
       <c r="H30" s="46"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="11.109375" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="103" customWidth="1"/>
     <col min="3" max="4" width="16" style="111" customWidth="1"/>
     <col min="5" max="5" width="16" style="103" customWidth="1"/>
     <col min="6" max="6" width="16" style="112" customWidth="1"/>
     <col min="7" max="7" width="16" style="111" customWidth="1"/>
     <col min="8" max="8" width="16" style="103" customWidth="1"/>
     <col min="9" max="10" width="16" style="111" customWidth="1"/>
-    <col min="11" max="16384" width="11.125" style="103"/>
+    <col min="11" max="16384" width="11.109375" style="103"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="94" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="131" t="s">
         <v>87</v>
       </c>
       <c r="B1" s="131"/>
       <c r="C1" s="131"/>
       <c r="D1" s="131"/>
       <c r="E1" s="131"/>
       <c r="F1" s="131"/>
       <c r="G1" s="131"/>
       <c r="H1" s="131"/>
       <c r="I1" s="131"/>
       <c r="J1" s="131"/>
     </row>
     <row r="2" spans="1:39" s="94" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="95"/>
       <c r="B2" s="96"/>
       <c r="C2" s="96"/>
       <c r="D2" s="96"/>
       <c r="E2" s="97"/>
       <c r="F2" s="96"/>
       <c r="G2" s="96"/>
       <c r="H2" s="96"/>
@@ -7166,71 +8344,71 @@
       </c>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="F30" s="45"/>
       <c r="G30" s="44"/>
       <c r="H30" s="46"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AM30"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A2" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="11.109375" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="103" customWidth="1"/>
     <col min="3" max="4" width="16" style="111" customWidth="1"/>
     <col min="5" max="5" width="16" style="103" customWidth="1"/>
     <col min="6" max="6" width="16" style="112" customWidth="1"/>
     <col min="7" max="7" width="16" style="111" customWidth="1"/>
     <col min="8" max="8" width="16" style="103" customWidth="1"/>
     <col min="9" max="10" width="16" style="111" customWidth="1"/>
-    <col min="11" max="16384" width="11.125" style="103"/>
+    <col min="11" max="16384" width="11.109375" style="103"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="94" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="131" t="s">
         <v>88</v>
       </c>
       <c r="B1" s="131"/>
       <c r="C1" s="131"/>
       <c r="D1" s="131"/>
       <c r="E1" s="131"/>
       <c r="F1" s="131"/>
       <c r="G1" s="131"/>
       <c r="H1" s="131"/>
       <c r="I1" s="131"/>
       <c r="J1" s="131"/>
     </row>
     <row r="2" spans="1:39" s="94" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="95"/>
       <c r="B2" s="96"/>
       <c r="C2" s="96"/>
       <c r="D2" s="96"/>
       <c r="E2" s="97"/>
       <c r="F2" s="96"/>
       <c r="G2" s="96"/>
       <c r="H2" s="96"/>
@@ -8187,59 +9365,59 @@
       </c>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="F30" s="45"/>
       <c r="G30" s="44"/>
       <c r="H30" s="46"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="73" customWidth="1"/>
     <col min="3" max="4" width="16" style="89" customWidth="1"/>
     <col min="5" max="5" width="16" style="73" customWidth="1"/>
     <col min="6" max="6" width="16" style="90" customWidth="1"/>
     <col min="7" max="7" width="16" style="89" customWidth="1"/>
     <col min="8" max="8" width="16" style="73" customWidth="1"/>
     <col min="9" max="10" width="16" style="89" customWidth="1"/>
     <col min="11" max="16384" width="10" style="73"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="64" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="131" t="s">
         <v>88</v>
       </c>
       <c r="B1" s="131"/>
       <c r="C1" s="131"/>
       <c r="D1" s="131"/>
       <c r="E1" s="131"/>
       <c r="F1" s="131"/>
       <c r="G1" s="131"/>
       <c r="H1" s="131"/>
       <c r="I1" s="131"/>
       <c r="J1" s="131"/>
     </row>
@@ -9213,59 +10391,59 @@
     </row>
     <row r="32" spans="1:13">
       <c r="C32" s="91"/>
       <c r="D32" s="91"/>
       <c r="E32" s="91"/>
       <c r="F32" s="91"/>
       <c r="G32" s="91"/>
       <c r="H32" s="91"/>
       <c r="I32" s="91"/>
       <c r="J32" s="91"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:AM35"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="73" customWidth="1"/>
     <col min="3" max="4" width="16" style="89" customWidth="1"/>
     <col min="5" max="5" width="16" style="73" customWidth="1"/>
     <col min="6" max="6" width="16" style="90" customWidth="1"/>
     <col min="7" max="7" width="16" style="89" customWidth="1"/>
     <col min="8" max="8" width="16" style="73" customWidth="1"/>
     <col min="9" max="10" width="16" style="89" customWidth="1"/>
     <col min="11" max="16384" width="10" style="73"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="64" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="131" t="s">
         <v>88</v>
       </c>
       <c r="B1" s="131"/>
       <c r="C1" s="131"/>
       <c r="D1" s="131"/>
       <c r="E1" s="131"/>
       <c r="F1" s="131"/>
       <c r="G1" s="131"/>
       <c r="H1" s="131"/>
       <c r="I1" s="131"/>
       <c r="J1" s="131"/>
     </row>
@@ -10345,59 +11523,59 @@
     <row r="35" spans="1:10">
       <c r="C35" s="91"/>
       <c r="D35" s="91"/>
       <c r="E35" s="91"/>
       <c r="F35" s="91"/>
       <c r="G35" s="91"/>
       <c r="H35" s="91"/>
       <c r="I35" s="91"/>
       <c r="J35" s="91"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:AM228"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="8" customWidth="1"/>
     <col min="3" max="4" width="16" style="27" customWidth="1"/>
     <col min="5" max="5" width="16" style="8" customWidth="1"/>
     <col min="6" max="6" width="16" style="28" customWidth="1"/>
     <col min="7" max="7" width="16" style="27" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="10" width="16" style="27" customWidth="1"/>
     <col min="11" max="16384" width="9" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="60" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="131" t="s">
         <v>87</v>
       </c>
       <c r="B1" s="131"/>
       <c r="C1" s="131"/>
       <c r="D1" s="131"/>
       <c r="E1" s="131"/>
       <c r="F1" s="131"/>
       <c r="G1" s="131"/>
       <c r="H1" s="131"/>
       <c r="I1" s="131"/>
       <c r="J1" s="131"/>
     </row>
@@ -11722,84 +12900,976 @@
     <row r="220" s="61" customFormat="1"/>
     <row r="221" s="61" customFormat="1"/>
     <row r="222" s="61" customFormat="1"/>
     <row r="223" s="61" customFormat="1"/>
     <row r="224" s="61" customFormat="1"/>
     <row r="225" s="61" customFormat="1"/>
     <row r="226" s="61" customFormat="1"/>
     <row r="227" s="61" customFormat="1"/>
     <row r="228" s="61" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B56002BD-61D0-4233-B0DA-A399DF97F2DE}">
+  <dimension ref="A1:L31"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="8" customWidth="1"/>
+    <col min="3" max="4" width="16" style="27" customWidth="1"/>
+    <col min="5" max="5" width="16" style="8" customWidth="1"/>
+    <col min="6" max="6" width="16" style="28" customWidth="1"/>
+    <col min="7" max="7" width="16" style="27" customWidth="1"/>
+    <col min="8" max="8" width="16" style="8" customWidth="1"/>
+    <col min="9" max="10" width="16" style="27" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" s="41" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="123" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+      <c r="I1" s="123"/>
+      <c r="J1" s="123"/>
+    </row>
+    <row r="2" spans="1:12" s="41" customFormat="1" ht="7.95" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+    </row>
+    <row r="3" spans="1:12" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="113"/>
+      <c r="B3" s="114"/>
+      <c r="C3" s="114"/>
+      <c r="D3" s="114"/>
+      <c r="E3" s="124" t="s">
+        <v>110</v>
+      </c>
+      <c r="F3" s="125"/>
+      <c r="G3" s="114"/>
+      <c r="H3" s="114"/>
+      <c r="K3" s="114"/>
+      <c r="L3" s="114"/>
+    </row>
+    <row r="4" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="9"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="J4" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+    </row>
+    <row r="5" spans="1:12" s="11" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="128" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="129"/>
+      <c r="D5" s="130"/>
+      <c r="E5" s="128" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="129"/>
+      <c r="G5" s="130"/>
+      <c r="H5" s="128" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="129"/>
+      <c r="J5" s="129"/>
+    </row>
+    <row r="6" spans="1:12" s="11" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="127"/>
+      <c r="B6" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="16" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="18">
+        <v>23276</v>
+      </c>
+      <c r="C7" s="19">
+        <v>99.426189232437594</v>
+      </c>
+      <c r="D7" s="20">
+        <v>45.509368189708098</v>
+      </c>
+      <c r="E7" s="18">
+        <v>13448</v>
+      </c>
+      <c r="F7" s="19">
+        <v>116.5365220850054</v>
+      </c>
+      <c r="G7" s="20">
+        <v>61.964768998903502</v>
+      </c>
+      <c r="H7" s="18">
+        <v>9828</v>
+      </c>
+      <c r="I7" s="19">
+        <v>82.792775193100994</v>
+      </c>
+      <c r="J7" s="19">
+        <v>30.693422109151701</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="18">
+        <v>3901</v>
+      </c>
+      <c r="C8" s="19">
+        <v>96.462454011259197</v>
+      </c>
+      <c r="D8" s="20">
+        <v>47.887315001420397</v>
+      </c>
+      <c r="E8" s="18">
+        <v>2276</v>
+      </c>
+      <c r="F8" s="19">
+        <v>115.7994806830847</v>
+      </c>
+      <c r="G8" s="20">
+        <v>65.279716258224298</v>
+      </c>
+      <c r="H8" s="18">
+        <v>1625</v>
+      </c>
+      <c r="I8" s="19">
+        <v>78.177845216526194</v>
+      </c>
+      <c r="J8" s="19">
+        <v>33.080435016271402</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="18">
+        <v>2831</v>
+      </c>
+      <c r="C9" s="19">
+        <v>113.1776391208444</v>
+      </c>
+      <c r="D9" s="20">
+        <v>40.697439321189698</v>
+      </c>
+      <c r="E9" s="18">
+        <v>1549</v>
+      </c>
+      <c r="F9" s="19">
+        <v>131.18219377447761</v>
+      </c>
+      <c r="G9" s="20">
+        <v>56.379862058399198</v>
+      </c>
+      <c r="H9" s="18">
+        <v>1282</v>
+      </c>
+      <c r="I9" s="19">
+        <v>97.078776928569894</v>
+      </c>
+      <c r="J9" s="19">
+        <v>27.864590812870102</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="18">
+        <v>2205</v>
+      </c>
+      <c r="C10" s="19">
+        <v>94.714602994399002</v>
+      </c>
+      <c r="D10" s="20">
+        <v>54.095849282280199</v>
+      </c>
+      <c r="E10" s="18">
+        <v>1353</v>
+      </c>
+      <c r="F10" s="19">
+        <v>117.9351156383009</v>
+      </c>
+      <c r="G10" s="20">
+        <v>74.807733775079299</v>
+      </c>
+      <c r="H10" s="18">
+        <v>852</v>
+      </c>
+      <c r="I10" s="19">
+        <v>72.1541354609205</v>
+      </c>
+      <c r="J10" s="19">
+        <v>35.720154402283598</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="18">
+        <v>1769</v>
+      </c>
+      <c r="C11" s="19">
+        <v>61.999365636790301</v>
+      </c>
+      <c r="D11" s="20">
+        <v>34.278102106984001</v>
+      </c>
+      <c r="E11" s="18">
+        <v>1060</v>
+      </c>
+      <c r="F11" s="19">
+        <v>76.032590724454295</v>
+      </c>
+      <c r="G11" s="20">
+        <v>47.136754013348003</v>
+      </c>
+      <c r="H11" s="18">
+        <v>709</v>
+      </c>
+      <c r="I11" s="19">
+        <v>48.591064726862001</v>
+      </c>
+      <c r="J11" s="19">
+        <v>22.999908220543499</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="18">
+        <v>1858</v>
+      </c>
+      <c r="C12" s="19">
+        <v>99.930161832540605</v>
+      </c>
+      <c r="D12" s="20">
+        <v>45.354913400622401</v>
+      </c>
+      <c r="E12" s="18">
+        <v>1090</v>
+      </c>
+      <c r="F12" s="19">
+        <v>118.1722333196911</v>
+      </c>
+      <c r="G12" s="20">
+        <v>61.7693656516388</v>
+      </c>
+      <c r="H12" s="18">
+        <v>768</v>
+      </c>
+      <c r="I12" s="19">
+        <v>81.971062507204493</v>
+      </c>
+      <c r="J12" s="19">
+        <v>30.181986709520601</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="18">
+        <v>2340</v>
+      </c>
+      <c r="C13" s="19">
+        <v>85.567707917188699</v>
+      </c>
+      <c r="D13" s="20">
+        <v>39.5236015316109</v>
+      </c>
+      <c r="E13" s="18">
+        <v>1378</v>
+      </c>
+      <c r="F13" s="19">
+        <v>102.8231598347965</v>
+      </c>
+      <c r="G13" s="20">
+        <v>54.053472596209801</v>
+      </c>
+      <c r="H13" s="18">
+        <v>962</v>
+      </c>
+      <c r="I13" s="19">
+        <v>68.984730495230806</v>
+      </c>
+      <c r="J13" s="19">
+        <v>26.661662705226501</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="18">
+        <v>588</v>
+      </c>
+      <c r="C14" s="19">
+        <v>130.79717317946131</v>
+      </c>
+      <c r="D14" s="20">
+        <v>57.665932449047297</v>
+      </c>
+      <c r="E14" s="18">
+        <v>339</v>
+      </c>
+      <c r="F14" s="19">
+        <v>150.3312609200805</v>
+      </c>
+      <c r="G14" s="20">
+        <v>76.6179680635382</v>
+      </c>
+      <c r="H14" s="18">
+        <v>249</v>
+      </c>
+      <c r="I14" s="19">
+        <v>111.1364031975148</v>
+      </c>
+      <c r="J14" s="19">
+        <v>39.367385886233002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="18">
+        <v>396</v>
+      </c>
+      <c r="C15" s="19">
+        <v>66.895846882839393</v>
+      </c>
+      <c r="D15" s="20">
+        <v>35.360807696766898</v>
+      </c>
+      <c r="E15" s="18">
+        <v>248</v>
+      </c>
+      <c r="F15" s="19">
+        <v>82.313131765732805</v>
+      </c>
+      <c r="G15" s="20">
+        <v>49.893264757978201</v>
+      </c>
+      <c r="H15" s="18">
+        <v>148</v>
+      </c>
+      <c r="I15" s="19">
+        <v>50.9157087002217</v>
+      </c>
+      <c r="J15" s="19">
+        <v>21.118320993708899</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="18">
+        <v>642</v>
+      </c>
+      <c r="C16" s="19">
+        <v>120.2890309332049</v>
+      </c>
+      <c r="D16" s="20">
+        <v>49.764595844734401</v>
+      </c>
+      <c r="E16" s="18">
+        <v>384</v>
+      </c>
+      <c r="F16" s="19">
+        <v>139.9559721837505</v>
+      </c>
+      <c r="G16" s="20">
+        <v>67.980343122563596</v>
+      </c>
+      <c r="H16" s="18">
+        <v>258</v>
+      </c>
+      <c r="I16" s="19">
+        <v>99.482344775730894</v>
+      </c>
+      <c r="J16" s="19">
+        <v>31.583366315256502</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="18">
+        <v>1215</v>
+      </c>
+      <c r="C17" s="19">
+        <v>98.591200715049894</v>
+      </c>
+      <c r="D17" s="20">
+        <v>42.1224297504058</v>
+      </c>
+      <c r="E17" s="18">
+        <v>678</v>
+      </c>
+      <c r="F17" s="19">
+        <v>108.53279034922591</v>
+      </c>
+      <c r="G17" s="20">
+        <v>56.699240937640603</v>
+      </c>
+      <c r="H17" s="18">
+        <v>537</v>
+      </c>
+      <c r="I17" s="19">
+        <v>88.370986998603698</v>
+      </c>
+      <c r="J17" s="19">
+        <v>27.3586647832844</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="18">
+        <v>576</v>
+      </c>
+      <c r="C18" s="19">
+        <v>121.3406882081498</v>
+      </c>
+      <c r="D18" s="20">
+        <v>45.247311747401397</v>
+      </c>
+      <c r="E18" s="18">
+        <v>313</v>
+      </c>
+      <c r="F18" s="19">
+        <v>129.5529801324503</v>
+      </c>
+      <c r="G18" s="20">
+        <v>58.991519804245797</v>
+      </c>
+      <c r="H18" s="18">
+        <v>263</v>
+      </c>
+      <c r="I18" s="19">
+        <v>112.8288069533434</v>
+      </c>
+      <c r="J18" s="19">
+        <v>31.169102046291901</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="18">
+        <v>1126</v>
+      </c>
+      <c r="C19" s="19">
+        <v>170.878560128083</v>
+      </c>
+      <c r="D19" s="20">
+        <v>63.949453770211498</v>
+      </c>
+      <c r="E19" s="18">
+        <v>603</v>
+      </c>
+      <c r="F19" s="19">
+        <v>177.70076429010311</v>
+      </c>
+      <c r="G19" s="20">
+        <v>83.280940230297901</v>
+      </c>
+      <c r="H19" s="18">
+        <v>523</v>
+      </c>
+      <c r="I19" s="19">
+        <v>163.635396557712</v>
+      </c>
+      <c r="J19" s="19">
+        <v>43.451471660532</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="18">
+        <v>772</v>
+      </c>
+      <c r="C20" s="19">
+        <v>160.274709190675</v>
+      </c>
+      <c r="D20" s="20">
+        <v>55.474238077962397</v>
+      </c>
+      <c r="E20" s="18">
+        <v>400</v>
+      </c>
+      <c r="F20" s="19">
+        <v>160.4569814832644</v>
+      </c>
+      <c r="G20" s="20">
+        <v>69.752462086332201</v>
+      </c>
+      <c r="H20" s="18">
+        <v>372</v>
+      </c>
+      <c r="I20" s="19">
+        <v>160.0791789487273</v>
+      </c>
+      <c r="J20" s="19">
+        <v>40.134249838998798</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="18">
+        <v>984</v>
+      </c>
+      <c r="C21" s="19">
+        <v>124.22391613370741</v>
+      </c>
+      <c r="D21" s="20">
+        <v>51.538795890236202</v>
+      </c>
+      <c r="E21" s="18">
+        <v>569</v>
+      </c>
+      <c r="F21" s="19">
+        <v>141.8697889655723</v>
+      </c>
+      <c r="G21" s="20">
+        <v>67.934436175381904</v>
+      </c>
+      <c r="H21" s="18">
+        <v>415</v>
+      </c>
+      <c r="I21" s="19">
+        <v>106.1256220495798</v>
+      </c>
+      <c r="J21" s="19">
+        <v>35.778801638586302</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" s="18">
+        <v>509</v>
+      </c>
+      <c r="C22" s="19">
+        <v>241.36778238015191</v>
+      </c>
+      <c r="D22" s="20">
+        <v>99.743604640806595</v>
+      </c>
+      <c r="E22" s="18">
+        <v>277</v>
+      </c>
+      <c r="F22" s="19">
+        <v>257.62768614065362</v>
+      </c>
+      <c r="G22" s="20">
+        <v>126.37404621993559</v>
+      </c>
+      <c r="H22" s="18">
+        <v>232</v>
+      </c>
+      <c r="I22" s="19">
+        <v>224.4538611868966</v>
+      </c>
+      <c r="J22" s="19">
+        <v>72.937688185231906</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="18">
+        <v>375</v>
+      </c>
+      <c r="C23" s="19">
+        <v>118.50906120281959</v>
+      </c>
+      <c r="D23" s="20">
+        <v>51.195691325718201</v>
+      </c>
+      <c r="E23" s="18">
+        <v>221</v>
+      </c>
+      <c r="F23" s="19">
+        <v>139.06280478980119</v>
+      </c>
+      <c r="G23" s="20">
+        <v>70.778299045417995</v>
+      </c>
+      <c r="H23" s="18">
+        <v>154</v>
+      </c>
+      <c r="I23" s="19">
+        <v>97.7712596937982</v>
+      </c>
+      <c r="J23" s="19">
+        <v>32.933982891385099</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="18">
+        <v>132</v>
+      </c>
+      <c r="C24" s="19">
+        <v>122.426265998887</v>
+      </c>
+      <c r="D24" s="20">
+        <v>47.087585282274198</v>
+      </c>
+      <c r="E24" s="18">
+        <v>66</v>
+      </c>
+      <c r="F24" s="19">
+        <v>119.5922989807475</v>
+      </c>
+      <c r="G24" s="20">
+        <v>55.798319079329303</v>
+      </c>
+      <c r="H24" s="18">
+        <v>66</v>
+      </c>
+      <c r="I24" s="19">
+        <v>125.39780553840311</v>
+      </c>
+      <c r="J24" s="19">
+        <v>37.742284553667801</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="18">
+        <v>373</v>
+      </c>
+      <c r="C25" s="19">
+        <v>103.0819570648449</v>
+      </c>
+      <c r="D25" s="20">
+        <v>45.382334109667603</v>
+      </c>
+      <c r="E25" s="18">
+        <v>225</v>
+      </c>
+      <c r="F25" s="19">
+        <v>125.1947473848208</v>
+      </c>
+      <c r="G25" s="20">
+        <v>63.824141098561803</v>
+      </c>
+      <c r="H25" s="18">
+        <v>148</v>
+      </c>
+      <c r="I25" s="19">
+        <v>81.261530352279706</v>
+      </c>
+      <c r="J25" s="19">
+        <v>28.4823654972908</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="18">
+        <v>344</v>
+      </c>
+      <c r="C26" s="19">
+        <v>75.296836985631202</v>
+      </c>
+      <c r="D26" s="20">
+        <v>39.672815567888399</v>
+      </c>
+      <c r="E26" s="18">
+        <v>205</v>
+      </c>
+      <c r="F26" s="19">
+        <v>90.936109620153204</v>
+      </c>
+      <c r="G26" s="20">
+        <v>56.149105445939199</v>
+      </c>
+      <c r="H26" s="18">
+        <v>139</v>
+      </c>
+      <c r="I26" s="19">
+        <v>60.062525521171999</v>
+      </c>
+      <c r="J26" s="19">
+        <v>26.375649618783498</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="18">
+        <v>226</v>
+      </c>
+      <c r="C27" s="19">
+        <v>85.970621632262606</v>
+      </c>
+      <c r="D27" s="20">
+        <v>37.965855442807801</v>
+      </c>
+      <c r="E27" s="18">
+        <v>140</v>
+      </c>
+      <c r="F27" s="19">
+        <v>110.9904310392668</v>
+      </c>
+      <c r="G27" s="20">
+        <v>57.781947711751798</v>
+      </c>
+      <c r="H27" s="18">
+        <v>86</v>
+      </c>
+      <c r="I27" s="19">
+        <v>62.891471989527801</v>
+      </c>
+      <c r="J27" s="19">
+        <v>21.895695731575501</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="18">
+        <v>106</v>
+      </c>
+      <c r="C28" s="19">
+        <v>73.675065160729801</v>
+      </c>
+      <c r="D28" s="20">
+        <v>34.587372321015401</v>
+      </c>
+      <c r="E28" s="18">
+        <v>68</v>
+      </c>
+      <c r="F28" s="19">
+        <v>95.240763046583893</v>
+      </c>
+      <c r="G28" s="20">
+        <v>51.353286083343399</v>
+      </c>
+      <c r="H28" s="18">
+        <v>38</v>
+      </c>
+      <c r="I28" s="19">
+        <v>52.430426204175099</v>
+      </c>
+      <c r="J28" s="19">
+        <v>19.367051819620201</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="21" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="23">
+        <v>8</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D29" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="E29" s="26">
+        <v>6</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="G29" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="H29" s="26">
+        <v>2</v>
+      </c>
+      <c r="I29" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="J29" s="24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="114" customFormat="1" ht="15.6">
+      <c r="A30" s="119" t="s">
+        <v>108</v>
+      </c>
+      <c r="B30" s="120"/>
+      <c r="C30" s="21"/>
+      <c r="H30" s="120"/>
+    </row>
+    <row r="31" spans="1:10" s="114" customFormat="1" ht="15.6">
+      <c r="A31" s="121" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" s="122"/>
+      <c r="C31" s="21"/>
+      <c r="H31" s="120"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AM31"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="8" customWidth="1"/>
     <col min="3" max="4" width="16" style="27" customWidth="1"/>
     <col min="5" max="5" width="16" style="8" customWidth="1"/>
     <col min="6" max="6" width="16" style="28" customWidth="1"/>
     <col min="7" max="7" width="16" style="27" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="10" width="16" style="27" customWidth="1"/>
     <col min="11" max="16384" width="10" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="41" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="123" t="s">
         <v>89</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
       <c r="H1" s="123"/>
       <c r="I1" s="123"/>
       <c r="J1" s="123"/>
     </row>
-    <row r="2" spans="1:39" s="41" customFormat="1" ht="7.9" customHeight="1">
+    <row r="2" spans="1:39" s="41" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="43"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:39" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="113"/>
       <c r="B3" s="114"/>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="125" t="s">
         <v>106</v>
       </c>
       <c r="F3" s="125"/>
       <c r="G3" s="114"/>
       <c r="H3" s="114"/>
       <c r="L3" s="114"/>
       <c r="M3" s="114"/>
       <c r="N3" s="114"/>
@@ -12709,118 +14779,118 @@
       <c r="D29" s="25" t="s">
         <v>107</v>
       </c>
       <c r="E29" s="26">
         <v>3</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>107</v>
       </c>
       <c r="G29" s="25" t="s">
         <v>107</v>
       </c>
       <c r="H29" s="26">
         <v>1</v>
       </c>
       <c r="I29" s="24" t="s">
         <v>107</v>
       </c>
       <c r="J29" s="24" t="s">
         <v>107</v>
       </c>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
     </row>
-    <row r="30" spans="1:14" s="114" customFormat="1" ht="15.75">
+    <row r="30" spans="1:14" s="114" customFormat="1" ht="15.6">
       <c r="A30" s="119" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="120"/>
       <c r="C30" s="21"/>
       <c r="H30" s="120"/>
       <c r="N30" s="120"/>
     </row>
-    <row r="31" spans="1:14" s="114" customFormat="1" ht="15.75">
+    <row r="31" spans="1:14" s="114" customFormat="1" ht="15.6">
       <c r="A31" s="121" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="122"/>
       <c r="C31" s="21"/>
       <c r="H31" s="120"/>
       <c r="N31" s="120"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="8" customWidth="1"/>
     <col min="3" max="4" width="16" style="27" customWidth="1"/>
     <col min="5" max="5" width="16" style="8" customWidth="1"/>
     <col min="6" max="6" width="16" style="28" customWidth="1"/>
     <col min="7" max="7" width="16" style="27" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="10" width="16" style="27" customWidth="1"/>
     <col min="11" max="16384" width="10" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="41" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="123" t="s">
         <v>89</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
       <c r="H1" s="123"/>
       <c r="I1" s="123"/>
       <c r="J1" s="123"/>
     </row>
-    <row r="2" spans="1:39" s="41" customFormat="1" ht="7.9" customHeight="1">
+    <row r="2" spans="1:39" s="41" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="43"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:39" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="113"/>
       <c r="B3" s="114"/>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="125" t="s">
         <v>105</v>
       </c>
       <c r="F3" s="125"/>
       <c r="G3" s="114"/>
       <c r="H3" s="114"/>
       <c r="L3" s="114"/>
       <c r="M3" s="114"/>
       <c r="N3" s="114"/>
@@ -13757,85 +15827,85 @@
         <v>91</v>
       </c>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="F30" s="45"/>
       <c r="G30" s="44"/>
       <c r="H30" s="46"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="8" customWidth="1"/>
     <col min="3" max="4" width="16" style="27" customWidth="1"/>
     <col min="5" max="5" width="16" style="8" customWidth="1"/>
     <col min="6" max="6" width="16" style="28" customWidth="1"/>
     <col min="7" max="7" width="16" style="27" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="10" width="16" style="27" customWidth="1"/>
     <col min="11" max="16384" width="10" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="41" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="123" t="s">
         <v>89</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
       <c r="H1" s="123"/>
       <c r="I1" s="123"/>
       <c r="J1" s="123"/>
     </row>
-    <row r="2" spans="1:39" s="41" customFormat="1" ht="7.9" customHeight="1">
+    <row r="2" spans="1:39" s="41" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="43"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:39" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="113"/>
       <c r="B3" s="114"/>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="125" t="s">
         <v>92</v>
       </c>
       <c r="F3" s="125"/>
       <c r="G3" s="114"/>
       <c r="H3" s="114"/>
       <c r="L3" s="114"/>
       <c r="M3" s="114"/>
       <c r="N3" s="114"/>
@@ -14772,85 +16842,85 @@
         <v>91</v>
       </c>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="F30" s="45"/>
       <c r="G30" s="44"/>
       <c r="H30" s="46"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="8" customWidth="1"/>
     <col min="3" max="4" width="16" style="27" customWidth="1"/>
     <col min="5" max="5" width="16" style="8" customWidth="1"/>
     <col min="6" max="6" width="16" style="28" customWidth="1"/>
     <col min="7" max="7" width="16" style="27" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="10" width="16" style="27" customWidth="1"/>
     <col min="11" max="16384" width="10" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="41" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="123" t="s">
         <v>89</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
       <c r="H1" s="123"/>
       <c r="I1" s="123"/>
       <c r="J1" s="123"/>
     </row>
-    <row r="2" spans="1:39" s="41" customFormat="1" ht="7.9" customHeight="1">
+    <row r="2" spans="1:39" s="41" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="43"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:39" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="113"/>
       <c r="B3" s="114"/>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="125" t="s">
         <v>104</v>
       </c>
       <c r="F3" s="125"/>
       <c r="G3" s="114"/>
       <c r="H3" s="114"/>
       <c r="L3" s="114"/>
       <c r="M3" s="114"/>
       <c r="N3" s="114"/>
@@ -15787,85 +17857,85 @@
         <v>91</v>
       </c>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="F30" s="45"/>
       <c r="G30" s="44"/>
       <c r="H30" s="46"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="8" customWidth="1"/>
     <col min="3" max="4" width="16" style="27" customWidth="1"/>
     <col min="5" max="5" width="16" style="8" customWidth="1"/>
     <col min="6" max="6" width="16" style="28" customWidth="1"/>
     <col min="7" max="7" width="16" style="27" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="10" width="16" style="27" customWidth="1"/>
     <col min="11" max="16384" width="10" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="41" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="123" t="s">
         <v>89</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
       <c r="H1" s="123"/>
       <c r="I1" s="123"/>
       <c r="J1" s="123"/>
     </row>
-    <row r="2" spans="1:39" s="41" customFormat="1" ht="7.9" customHeight="1">
+    <row r="2" spans="1:39" s="41" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="43"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:39" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="113"/>
       <c r="B3" s="114"/>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="125" t="s">
         <v>90</v>
       </c>
       <c r="F3" s="125"/>
       <c r="G3" s="114"/>
       <c r="H3" s="114"/>
       <c r="L3" s="114"/>
       <c r="M3" s="114"/>
       <c r="N3" s="114"/>
@@ -16801,85 +18871,85 @@
       <c r="A30" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="F30" s="45"/>
       <c r="G30" s="44"/>
       <c r="H30" s="46"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="8" customWidth="1"/>
     <col min="3" max="4" width="16" style="27" customWidth="1"/>
     <col min="5" max="5" width="16" style="8" customWidth="1"/>
     <col min="6" max="6" width="16" style="28" customWidth="1"/>
     <col min="7" max="7" width="16" style="27" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="10" width="16" style="27" customWidth="1"/>
     <col min="11" max="16384" width="10" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="41" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="123" t="s">
         <v>87</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
       <c r="H1" s="123"/>
       <c r="I1" s="123"/>
       <c r="J1" s="123"/>
     </row>
-    <row r="2" spans="1:39" s="41" customFormat="1" ht="7.9" customHeight="1">
+    <row r="2" spans="1:39" s="41" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="43"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:39" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="113"/>
       <c r="B3" s="114"/>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="125" t="s">
         <v>103</v>
       </c>
       <c r="F3" s="125"/>
       <c r="G3" s="114"/>
       <c r="H3" s="114"/>
       <c r="L3" s="114"/>
       <c r="M3" s="114"/>
       <c r="N3" s="114"/>
@@ -17815,85 +19885,85 @@
       <c r="A30" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="F30" s="45"/>
       <c r="G30" s="44"/>
       <c r="H30" s="46"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="8" customWidth="1"/>
     <col min="3" max="4" width="16" style="27" customWidth="1"/>
     <col min="5" max="5" width="16" style="8" customWidth="1"/>
     <col min="6" max="6" width="16" style="28" customWidth="1"/>
     <col min="7" max="7" width="16" style="27" customWidth="1"/>
     <col min="8" max="8" width="16" style="8" customWidth="1"/>
     <col min="9" max="10" width="16" style="27" customWidth="1"/>
     <col min="11" max="16384" width="10" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="29" customFormat="1" ht="22.5" customHeight="1">
       <c r="A1" s="123" t="s">
         <v>87</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
       <c r="H1" s="123"/>
       <c r="I1" s="123"/>
       <c r="J1" s="123"/>
     </row>
-    <row r="2" spans="1:39" s="29" customFormat="1" ht="7.9" customHeight="1">
+    <row r="2" spans="1:39" s="29" customFormat="1" ht="7.95" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="31"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
     </row>
     <row r="3" spans="1:39" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="113"/>
       <c r="B3" s="114"/>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="125" t="s">
         <v>102</v>
       </c>
       <c r="F3" s="125"/>
       <c r="G3" s="114"/>
       <c r="H3" s="114"/>
       <c r="L3" s="114"/>
       <c r="M3" s="114"/>
       <c r="N3" s="114"/>
@@ -18829,1081 +20899,68 @@
       <c r="A30" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="F30" s="45"/>
       <c r="G30" s="44"/>
       <c r="H30" s="46"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1012 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>