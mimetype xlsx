--- v0 (2026-05-15)
+++ v1 (2026-08-09)
@@ -1,115 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別統計_予甄\性別統計_予甄\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE7DC937-183D-4CEB-9C08-58B652C8D307}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8D7B4B2E-D925-447F-A923-CECDAD72B497}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="35" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="15" r:id="rId17"/>
+    <sheet name="114" sheetId="37" r:id="rId1"/>
+    <sheet name="113" sheetId="35" r:id="rId2"/>
+    <sheet name="112" sheetId="34" r:id="rId3"/>
+    <sheet name="111" sheetId="33" r:id="rId4"/>
+    <sheet name="110" sheetId="32" r:id="rId5"/>
+    <sheet name="109" sheetId="28" r:id="rId6"/>
+    <sheet name="108" sheetId="27" r:id="rId7"/>
+    <sheet name="107" sheetId="26" r:id="rId8"/>
+    <sheet name="106" sheetId="25" r:id="rId9"/>
+    <sheet name="105" sheetId="24" r:id="rId10"/>
+    <sheet name="104" sheetId="23" r:id="rId11"/>
+    <sheet name="103" sheetId="22" r:id="rId12"/>
+    <sheet name="102" sheetId="21" r:id="rId13"/>
+    <sheet name="101" sheetId="20" r:id="rId14"/>
+    <sheet name="100" sheetId="29" r:id="rId15"/>
+    <sheet name="99" sheetId="30" r:id="rId16"/>
+    <sheet name="98" sheetId="31" r:id="rId17"/>
+    <sheet name="97" sheetId="15" r:id="rId18"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="15">'98'!$A$1:$K$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'98'!$A$1:$K$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="747" uniqueCount="113">
   <si>
     <t>縣市別</t>
   </si>
   <si>
     <t>合          計</t>
   </si>
   <si>
     <t>男         性</t>
   </si>
   <si>
     <t>女         性</t>
   </si>
   <si>
     <t xml:space="preserve"> 死亡率</t>
   </si>
   <si>
     <t>基隆市</t>
   </si>
   <si>
     <t>新竹市</t>
   </si>
   <si>
     <t>臺中市</t>
   </si>
   <si>
@@ -967,50 +969,79 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="General_)"/>
     <numFmt numFmtId="177" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="178" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
     <numFmt numFmtId="181" formatCode="0_)"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
@@ -1412,51 +1443,51 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="137">
+  <cellXfs count="140">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="35" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="25" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="25" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="20" fillId="2" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="25" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="2" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="25" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
@@ -1787,50 +1818,59 @@
     <xf numFmtId="41" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="10" fillId="2" borderId="5" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="10" fillId="2" borderId="4" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="53" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="2" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1891,51 +1931,51 @@
     <cellStyle name="一般 8 2" xfId="44" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
     <cellStyle name="一般 9" xfId="45" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
     <cellStyle name="一般 9 2" xfId="46" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
     <cellStyle name="一般_97_new" xfId="53" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
     <cellStyle name="一般_97死因摘要(全)" xfId="47" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
     <cellStyle name="一般_表15" xfId="48" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="千分位 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="千分位 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="千分位 3" xfId="51" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
     <cellStyle name="貨幣[0]" xfId="52" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2183,1048 +2223,149 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DE730D9-1335-41AE-A065-601A5CE16E27}">
-  <dimension ref="A1:L32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56D32953-4B0F-4FCE-85F8-58A9C241C08B}">
+  <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H32" sqref="H32"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="49" customWidth="1"/>
     <col min="3" max="4" width="16" style="68" customWidth="1"/>
     <col min="5" max="5" width="16" style="49" customWidth="1"/>
     <col min="6" max="6" width="16" style="69" customWidth="1"/>
     <col min="7" max="7" width="16" style="68" customWidth="1"/>
     <col min="8" max="8" width="16" style="49" customWidth="1"/>
     <col min="9" max="10" width="16" style="68" customWidth="1"/>
     <col min="11" max="16384" width="10" style="49"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="73" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="s">
+    <row r="1" spans="1:39" s="126" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="129" t="s">
         <v>89</v>
       </c>
-      <c r="B1" s="126"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:12" s="73" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:39" s="126" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="44"/>
-      <c r="B2" s="74"/>
-[...910 lines deleted...]
-      <c r="J2" s="46"/>
+      <c r="B2" s="127"/>
+      <c r="C2" s="127"/>
+      <c r="D2" s="127"/>
+      <c r="E2" s="128"/>
+      <c r="F2" s="127"/>
+      <c r="G2" s="127"/>
+      <c r="H2" s="127"/>
+      <c r="I2" s="128"/>
+      <c r="J2" s="128"/>
     </row>
     <row r="3" spans="1:39" s="48" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="112"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="113"/>
-      <c r="E3" s="128" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="128"/>
+      <c r="E3" s="130" t="s">
+        <v>112</v>
+      </c>
+      <c r="F3" s="131"/>
       <c r="G3" s="113"/>
       <c r="H3" s="113"/>
       <c r="L3" s="113"/>
       <c r="M3" s="113"/>
       <c r="N3" s="113"/>
       <c r="O3" s="113"/>
       <c r="P3" s="113"/>
       <c r="Q3" s="113"/>
       <c r="R3" s="113"/>
       <c r="S3" s="113"/>
       <c r="T3" s="113"/>
       <c r="U3" s="113"/>
       <c r="V3" s="113"/>
       <c r="W3" s="113"/>
       <c r="X3" s="113"/>
       <c r="Y3" s="113"/>
       <c r="Z3" s="113"/>
       <c r="AA3" s="113"/>
       <c r="AB3" s="113"/>
       <c r="AC3" s="113"/>
       <c r="AD3" s="113"/>
       <c r="AE3" s="113"/>
       <c r="AF3" s="113"/>
       <c r="AG3" s="113"/>
       <c r="AH3" s="113"/>
@@ -3254,1943 +2395,2976 @@
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="49"/>
       <c r="Y4" s="49"/>
       <c r="Z4" s="49"/>
       <c r="AA4" s="49"/>
       <c r="AB4" s="49"/>
       <c r="AC4" s="49"/>
       <c r="AD4" s="49"/>
       <c r="AE4" s="49"/>
       <c r="AF4" s="49"/>
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49"/>
       <c r="AM4" s="49"/>
     </row>
     <row r="5" spans="1:39" s="52" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="132"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="132"/>
-[...1 lines deleted...]
-      <c r="H5" s="131" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="132"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
     </row>
     <row r="6" spans="1:39" s="52" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="130"/>
+      <c r="A6" s="133"/>
       <c r="B6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="57" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="47"/>
       <c r="L6" s="47"/>
       <c r="M6" s="47"/>
     </row>
     <row r="7" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="58" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B7" s="59">
-        <v>11169</v>
+        <v>12425</v>
       </c>
       <c r="C7" s="60">
-        <v>47.602001190185547</v>
+        <v>53.212729804045203</v>
       </c>
       <c r="D7" s="61">
-        <v>27.912878036499023</v>
+        <v>23.340095622799598</v>
       </c>
       <c r="E7" s="59">
-        <v>6589</v>
+        <v>7218</v>
       </c>
       <c r="F7" s="60">
-        <v>56.292140960693359</v>
+        <v>62.796358924778097</v>
       </c>
       <c r="G7" s="61">
-        <v>36.083637237548828</v>
+        <v>31.554852362352101</v>
       </c>
       <c r="H7" s="59">
-        <v>4580</v>
+        <v>5207</v>
       </c>
       <c r="I7" s="60">
-        <v>38.951999664306641</v>
+        <v>43.920991475683699</v>
       </c>
       <c r="J7" s="60">
-        <v>20.573657989501953</v>
+        <v>16.246181820663502</v>
       </c>
       <c r="K7" s="49"/>
       <c r="L7" s="49"/>
       <c r="M7" s="49"/>
     </row>
     <row r="8" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="58" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B8" s="59">
-        <v>1486</v>
+        <v>1755</v>
       </c>
       <c r="C8" s="60">
-        <v>37.442698938275235</v>
+        <v>43.377074561112998</v>
       </c>
       <c r="D8" s="61">
-        <v>26.259233722249963</v>
+        <v>20.7512574515188</v>
       </c>
       <c r="E8" s="59">
-        <v>852</v>
+        <v>1064</v>
       </c>
       <c r="F8" s="60">
-        <v>43.657672605374096</v>
+        <v>54.187471846323497</v>
       </c>
       <c r="G8" s="61">
-        <v>32.262478707103199</v>
+        <v>29.0717744677765</v>
       </c>
       <c r="H8" s="59">
-        <v>634</v>
+        <v>691</v>
       </c>
       <c r="I8" s="60">
-        <v>31.429953836635626</v>
+        <v>33.183463493988199</v>
       </c>
       <c r="J8" s="60">
-        <v>21.230403503191393</v>
+        <v>13.802661481759401</v>
       </c>
       <c r="K8" s="49"/>
       <c r="L8" s="49"/>
       <c r="M8" s="49"/>
     </row>
     <row r="9" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="58" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B9" s="59">
-        <v>1153</v>
+        <v>1094</v>
       </c>
       <c r="C9" s="60">
-        <v>42.647432785445133</v>
+        <v>44.377954135749498</v>
       </c>
       <c r="D9" s="61">
-        <v>20.081926893247996</v>
+        <v>15.9097751663043</v>
       </c>
       <c r="E9" s="59">
-        <v>667</v>
+        <v>603</v>
       </c>
       <c r="F9" s="60">
-        <v>51.483965484902541</v>
+        <v>51.907671489001203</v>
       </c>
       <c r="G9" s="61">
-        <v>26.112738667410309</v>
+        <v>21.314519481973701</v>
       </c>
       <c r="H9" s="59">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="I9" s="60">
-        <v>34.516714505933358</v>
+        <v>37.6675284424362</v>
       </c>
       <c r="J9" s="60">
-        <v>15.128597568339002</v>
+        <v>11.680718202277699</v>
       </c>
       <c r="K9" s="49"/>
       <c r="L9" s="49"/>
       <c r="M9" s="49"/>
     </row>
     <row r="10" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="58" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B10" s="59">
-        <v>884</v>
+        <v>1012</v>
       </c>
       <c r="C10" s="60">
-        <v>42.458072653254909</v>
+        <v>43.121135023267101</v>
       </c>
       <c r="D10" s="61">
-        <v>30.632694063274624</v>
+        <v>23.394844741275399</v>
       </c>
       <c r="E10" s="59">
-        <v>575</v>
+        <v>627</v>
       </c>
       <c r="F10" s="60">
-        <v>55.139320280817365</v>
+        <v>54.2906497993324</v>
       </c>
       <c r="G10" s="61">
-        <v>40.305333649168801</v>
+        <v>32.916098582317296</v>
       </c>
       <c r="H10" s="59">
-        <v>309</v>
+        <v>385</v>
       </c>
       <c r="I10" s="60">
-        <v>29.733238007353442</v>
+        <v>32.2991454568945</v>
       </c>
       <c r="J10" s="60">
-        <v>21.728058042184543</v>
+        <v>15.354580433878199</v>
       </c>
       <c r="K10" s="49"/>
       <c r="L10" s="49"/>
       <c r="M10" s="49"/>
     </row>
     <row r="11" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="58" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="B11" s="59">
-        <v>1047</v>
+        <v>1252</v>
       </c>
       <c r="C11" s="60">
-        <v>38.321608702335901</v>
+        <v>43.706949789023199</v>
       </c>
       <c r="D11" s="61">
-        <v>27.457528974947646</v>
+        <v>22.690732136843099</v>
       </c>
       <c r="E11" s="59">
-        <v>618</v>
+        <v>739</v>
       </c>
       <c r="F11" s="60">
-        <v>45.70965346461422</v>
+        <v>52.886727936072198</v>
       </c>
       <c r="G11" s="61">
-        <v>35.005752603856003</v>
+        <v>30.817631439481001</v>
       </c>
       <c r="H11" s="59">
-        <v>429</v>
+        <v>513</v>
       </c>
       <c r="I11" s="60">
-        <v>31.084073361311415</v>
+        <v>34.964391527575899</v>
       </c>
       <c r="J11" s="60">
-        <v>20.856745993553954</v>
+        <v>15.782109645544599</v>
       </c>
       <c r="K11" s="49"/>
       <c r="L11" s="49"/>
       <c r="M11" s="49"/>
     </row>
     <row r="12" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="58" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="B12" s="59">
-        <v>959</v>
+        <v>1156</v>
       </c>
       <c r="C12" s="60">
-        <v>50.877693261623548</v>
+        <v>62.299117680662</v>
       </c>
       <c r="D12" s="61">
-        <v>28.398306165180266</v>
+        <v>25.598895026061001</v>
       </c>
       <c r="E12" s="59">
-        <v>576</v>
+        <v>674</v>
       </c>
       <c r="F12" s="60">
-        <v>61.021053852669112</v>
+        <v>73.2981560184964</v>
       </c>
       <c r="G12" s="61">
-        <v>38.489829663459815</v>
+        <v>34.990817155970703</v>
       </c>
       <c r="H12" s="59">
-        <v>383</v>
+        <v>482</v>
       </c>
       <c r="I12" s="60">
-        <v>40.702419615378076</v>
+        <v>51.493966018255797</v>
       </c>
       <c r="J12" s="60">
-        <v>19.144227325970807</v>
+        <v>17.341458321536098</v>
       </c>
       <c r="K12" s="49"/>
       <c r="L12" s="49"/>
       <c r="M12" s="49"/>
     </row>
     <row r="13" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="58" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B13" s="59">
-        <v>1257</v>
+        <v>1642</v>
       </c>
       <c r="C13" s="60">
-        <v>45.232830326507624</v>
+        <v>60.257356158956902</v>
       </c>
       <c r="D13" s="61">
-        <v>27.891218763909059</v>
+        <v>26.642080472678</v>
       </c>
       <c r="E13" s="59">
-        <v>753</v>
+        <v>961</v>
       </c>
       <c r="F13" s="60">
-        <v>54.486508076919321</v>
+        <v>72.081640521132996</v>
       </c>
       <c r="G13" s="61">
-        <v>35.681896267426836</v>
+        <v>35.869810496350503</v>
       </c>
       <c r="H13" s="59">
-        <v>504</v>
+        <v>681</v>
       </c>
       <c r="I13" s="60">
-        <v>36.078302802188894</v>
+        <v>48.930568887918099</v>
       </c>
       <c r="J13" s="60">
-        <v>20.975771174639686</v>
+        <v>19.052530933892399</v>
       </c>
       <c r="K13" s="49"/>
       <c r="L13" s="49"/>
       <c r="M13" s="49"/>
     </row>
     <row r="14" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="59">
-        <v>287</v>
+        <v>314</v>
       </c>
       <c r="C14" s="60">
-        <v>62.602656359404683</v>
+        <v>69.890534506782004</v>
       </c>
       <c r="D14" s="61">
-        <v>32.147079198426162</v>
+        <v>27.376491009593899</v>
       </c>
       <c r="E14" s="59">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="F14" s="60">
-        <v>74.833720762701844</v>
+        <v>71.532029465864596</v>
       </c>
       <c r="G14" s="61">
-        <v>43.417028039072164</v>
+        <v>32.771307184425503</v>
       </c>
       <c r="H14" s="59">
-        <v>113</v>
+        <v>153</v>
       </c>
       <c r="I14" s="60">
-        <v>50.01515946204934</v>
+        <v>68.242640499554</v>
       </c>
       <c r="J14" s="60">
-        <v>21.480408478666018</v>
+        <v>22.171024462343201</v>
       </c>
       <c r="K14" s="49"/>
       <c r="L14" s="49"/>
       <c r="M14" s="49"/>
     </row>
     <row r="15" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="58" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="B15" s="59">
-        <v>316</v>
+        <v>336</v>
       </c>
       <c r="C15" s="60">
-        <v>58.536296208478127</v>
+        <v>56.381704137007503</v>
       </c>
       <c r="D15" s="61">
-        <v>35.147324194620417</v>
+        <v>29.859004512883601</v>
       </c>
       <c r="E15" s="59">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="F15" s="60">
-        <v>73.100870153674677</v>
+        <v>71.891437334080805</v>
       </c>
       <c r="G15" s="61">
-        <v>47.20949685372851</v>
+        <v>42.5042241212454</v>
       </c>
       <c r="H15" s="59">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I15" s="60">
-        <v>43.262854096024562</v>
+        <v>40.313901804901199</v>
       </c>
       <c r="J15" s="60">
-        <v>23.612783562959535</v>
+        <v>18.033425902406002</v>
       </c>
       <c r="K15" s="49"/>
       <c r="L15" s="49"/>
       <c r="M15" s="49"/>
     </row>
     <row r="16" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="58" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="B16" s="59">
-        <v>404</v>
+        <v>322</v>
       </c>
       <c r="C16" s="60">
-        <v>71.438423262048161</v>
+        <v>60.524836799100797</v>
       </c>
       <c r="D16" s="61">
-        <v>36.668322961335555</v>
+        <v>24.962099919955499</v>
       </c>
       <c r="E16" s="59">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="F16" s="60">
-        <v>74.790338323358426</v>
+        <v>69.150600128422496</v>
       </c>
       <c r="G16" s="61">
-        <v>44.069069693412573</v>
+        <v>32.427127712405102</v>
       </c>
       <c r="H16" s="59">
-        <v>186</v>
+        <v>133</v>
       </c>
       <c r="I16" s="60">
-        <v>67.873179329332714</v>
+        <v>51.411596214096399</v>
       </c>
       <c r="J16" s="60">
-        <v>28.888977697467663</v>
+        <v>17.3972201962243</v>
       </c>
       <c r="K16" s="49"/>
       <c r="L16" s="49"/>
       <c r="M16" s="49"/>
     </row>
-    <row r="17" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+    <row r="17" spans="1:14" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="58" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="B17" s="59">
-        <v>666</v>
+        <v>712</v>
       </c>
       <c r="C17" s="60">
-        <v>51.616983382586476</v>
+        <v>58.459341815137897</v>
       </c>
       <c r="D17" s="61">
-        <v>27.488656758070771</v>
+        <v>23.246136671317601</v>
       </c>
       <c r="E17" s="59">
-        <v>371</v>
+        <v>391</v>
       </c>
       <c r="F17" s="60">
-        <v>56.241861226618319</v>
+        <v>63.328042499433103</v>
       </c>
       <c r="G17" s="61">
-        <v>35.232115403553991</v>
+        <v>29.820613311557501</v>
       </c>
       <c r="H17" s="59">
-        <v>295</v>
+        <v>321</v>
       </c>
       <c r="I17" s="60">
-        <v>46.779211635496381</v>
+        <v>53.453628976862603</v>
       </c>
       <c r="J17" s="60">
-        <v>20.282468221174724</v>
+        <v>17.207565913086398</v>
       </c>
       <c r="K17" s="49"/>
       <c r="L17" s="49"/>
       <c r="M17" s="49"/>
     </row>
-    <row r="18" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+    <row r="18" spans="1:14" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="58" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="B18" s="59">
-        <v>324</v>
+        <v>348</v>
       </c>
       <c r="C18" s="60">
-        <v>63.29330292389664</v>
+        <v>74.028377544725501</v>
       </c>
       <c r="D18" s="61">
-        <v>31.027616352573883</v>
+        <v>27.045780779235201</v>
       </c>
       <c r="E18" s="59">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="F18" s="60">
-        <v>71.961894463503143</v>
+        <v>75.766137978090597</v>
       </c>
       <c r="G18" s="61">
-        <v>40.638387562598098</v>
+        <v>32.352111496739298</v>
       </c>
       <c r="H18" s="59">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="I18" s="60">
-        <v>54.159554046220165</v>
+        <v>72.232771186477294</v>
       </c>
       <c r="J18" s="60">
-        <v>21.63259691177176</v>
+        <v>21.8805410327227</v>
       </c>
       <c r="K18" s="49"/>
       <c r="L18" s="49"/>
       <c r="M18" s="49"/>
     </row>
-    <row r="19" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+    <row r="19" spans="1:14" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="58" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="B19" s="59">
-        <v>476</v>
+        <v>432</v>
       </c>
       <c r="C19" s="60">
-        <v>67.758537611326489</v>
+        <v>65.983614069172802</v>
       </c>
       <c r="D19" s="61">
-        <v>30.546763985969076</v>
+        <v>23.500821648590399</v>
       </c>
       <c r="E19" s="59">
-        <v>255</v>
+        <v>227</v>
       </c>
       <c r="F19" s="60">
-        <v>69.793507014247453</v>
+        <v>67.476182691021506</v>
       </c>
       <c r="G19" s="61">
-        <v>38.370684130921319</v>
+        <v>29.814219817039</v>
       </c>
       <c r="H19" s="59">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="I19" s="60">
-        <v>65.553152928683502</v>
+        <v>64.406066108899694</v>
       </c>
       <c r="J19" s="60">
-        <v>22.915037583405514</v>
+        <v>17.061787444180101</v>
       </c>
       <c r="K19" s="49"/>
       <c r="L19" s="49"/>
       <c r="M19" s="49"/>
     </row>
-    <row r="20" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+    <row r="20" spans="1:14" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="58" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="B20" s="59">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="C20" s="60">
-        <v>71.413391638315105</v>
+        <v>80.885156733374203</v>
       </c>
       <c r="D20" s="61">
-        <v>30.513823963538886</v>
+        <v>27.461598902854998</v>
       </c>
       <c r="E20" s="59">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="F20" s="60">
-        <v>78.675747465556384</v>
+        <v>88.144378054080804</v>
       </c>
       <c r="G20" s="61">
-        <v>39.579005403603318</v>
+        <v>37.095888720551102</v>
       </c>
       <c r="H20" s="59">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="I20" s="60">
-        <v>63.521614327919345</v>
+        <v>73.108163092127199</v>
       </c>
       <c r="J20" s="60">
-        <v>22.173078298316025</v>
+        <v>17.811239777143498</v>
       </c>
       <c r="K20" s="49"/>
       <c r="L20" s="49"/>
       <c r="M20" s="49"/>
     </row>
-    <row r="21" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+    <row r="21" spans="1:14" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="58" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="B21" s="59">
-        <v>572</v>
+        <v>613</v>
       </c>
       <c r="C21" s="60">
-        <v>67.725569362467951</v>
+        <v>78.014883916270804</v>
       </c>
       <c r="D21" s="61">
-        <v>36.170993377384598</v>
+        <v>30.965027101673002</v>
       </c>
       <c r="E21" s="59">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="F21" s="60">
-        <v>79.028367024374006</v>
+        <v>85.602750366014703</v>
       </c>
       <c r="G21" s="61">
-        <v>46.761773346542043</v>
+        <v>38.904434499267701</v>
       </c>
       <c r="H21" s="59">
-        <v>230</v>
+        <v>273</v>
       </c>
       <c r="I21" s="60">
-        <v>55.848422524882899</v>
+        <v>70.258696122131795</v>
       </c>
       <c r="J21" s="60">
-        <v>25.715248149653142</v>
+        <v>23.308724046954001</v>
       </c>
       <c r="K21" s="49"/>
       <c r="L21" s="49"/>
       <c r="M21" s="49"/>
     </row>
-    <row r="22" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+    <row r="22" spans="1:14" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="58" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="B22" s="59">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="C22" s="60">
-        <v>60.41322646904829</v>
+        <v>74.067171756992806</v>
       </c>
       <c r="D22" s="61">
-        <v>31.679980740308238</v>
+        <v>29.872649519595502</v>
       </c>
       <c r="E22" s="59">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="F22" s="60">
-        <v>70.82091808092585</v>
+        <v>86.412157814899501</v>
       </c>
       <c r="G22" s="61">
-        <v>41.837420340919735</v>
+        <v>40.676703955491298</v>
       </c>
       <c r="H22" s="59">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="I22" s="60">
-        <v>49.221739291949923</v>
+        <v>61.282258299855101</v>
       </c>
       <c r="J22" s="60">
-        <v>22.143667871727057</v>
+        <v>19.6404129457623</v>
       </c>
       <c r="K22" s="49"/>
       <c r="L22" s="49"/>
       <c r="M22" s="49"/>
     </row>
-    <row r="23" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+    <row r="23" spans="1:14" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="58" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="B23" s="59">
-        <v>262</v>
+        <v>246</v>
       </c>
       <c r="C23" s="60">
-        <v>78.757080998050611</v>
+        <v>78.321375527117198</v>
       </c>
       <c r="D23" s="61">
-        <v>40.998189819974804</v>
+        <v>32.335165140711297</v>
       </c>
       <c r="E23" s="59">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="F23" s="60">
-        <v>90.679181178770477</v>
+        <v>85.127468855416694</v>
       </c>
       <c r="G23" s="61">
-        <v>51.316039951358682</v>
+        <v>41.176448008612397</v>
       </c>
       <c r="H23" s="59">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="I23" s="60">
-        <v>66.323178108438398</v>
+        <v>71.483506138327002</v>
       </c>
       <c r="J23" s="60">
-        <v>31.306329100738434</v>
+        <v>24.177600330298599</v>
       </c>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
     </row>
-    <row r="24" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+    <row r="24" spans="1:14" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="58" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="B24" s="59">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C24" s="60">
-        <v>65.666317099704997</v>
+        <v>55.913557639888701</v>
       </c>
       <c r="D24" s="61">
-        <v>27.584937727107214</v>
+        <v>21.479824428321098</v>
       </c>
       <c r="E24" s="59">
         <v>39</v>
       </c>
       <c r="F24" s="60">
-        <v>74.171983910385023</v>
+        <v>71.076443626356607</v>
       </c>
       <c r="G24" s="61">
-        <v>35.17024555266714</v>
+        <v>31.935691323724399</v>
       </c>
       <c r="H24" s="59">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I24" s="60">
-        <v>56.622278844501068</v>
+        <v>40.047293947137597</v>
       </c>
       <c r="J24" s="60">
-        <v>20.507524372045633</v>
+        <v>11.875767092585001</v>
       </c>
       <c r="K24" s="49"/>
       <c r="L24" s="49"/>
       <c r="M24" s="49"/>
     </row>
-    <row r="25" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+    <row r="25" spans="1:14" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="58" t="s">
-        <v>5</v>
+        <v>63</v>
       </c>
       <c r="B25" s="59">
-        <v>177</v>
+        <v>228</v>
       </c>
       <c r="C25" s="60">
-        <v>47.505173232847817</v>
+        <v>63.221203504340203</v>
       </c>
       <c r="D25" s="61">
-        <v>26.389048570473864</v>
+        <v>26.191277512126</v>
       </c>
       <c r="E25" s="59">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F25" s="60">
-        <v>60.33955685134309</v>
+        <v>81.652055981991793</v>
       </c>
       <c r="G25" s="61">
-        <v>37.234393924401196</v>
+        <v>39.223701313815297</v>
       </c>
       <c r="H25" s="59">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="I25" s="60">
-        <v>34.535324510637153</v>
+        <v>45.096820674142499</v>
       </c>
       <c r="J25" s="60">
-        <v>16.864366701620831</v>
+        <v>14.7988428711169</v>
       </c>
       <c r="K25" s="49"/>
       <c r="L25" s="49"/>
       <c r="M25" s="49"/>
     </row>
-    <row r="26" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+    <row r="26" spans="1:14" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="58" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="B26" s="59">
-        <v>160</v>
+        <v>191</v>
       </c>
       <c r="C26" s="60">
-        <v>36.949453148093411</v>
+        <v>41.840912526205301</v>
       </c>
       <c r="D26" s="61">
-        <v>24.924736822950948</v>
+        <v>21.362128624433801</v>
       </c>
       <c r="E26" s="59">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="F26" s="60">
-        <v>48.059986328566993</v>
+        <v>49.721316460641397</v>
       </c>
       <c r="G26" s="61">
-        <v>35.248846981806693</v>
+        <v>29.4364786325092</v>
       </c>
       <c r="H26" s="59">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="I26" s="60">
-        <v>26.062087207401632</v>
+        <v>34.164304356381301</v>
       </c>
       <c r="J26" s="60">
-        <v>16.614607385523787</v>
+        <v>14.6970610949571</v>
       </c>
       <c r="K26" s="49"/>
       <c r="L26" s="49"/>
       <c r="M26" s="49"/>
     </row>
-    <row r="27" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+    <row r="27" spans="1:14" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="58" t="s">
-        <v>9</v>
+        <v>65</v>
       </c>
       <c r="B27" s="59">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C27" s="60">
-        <v>44.341883310638913</v>
+        <v>46.585422199481101</v>
       </c>
       <c r="D27" s="61">
-        <v>24.435568692796238</v>
+        <v>18.921388239170899</v>
       </c>
       <c r="E27" s="59">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="F27" s="60">
-        <v>49.939467312348668</v>
+        <v>59.027874717324302</v>
       </c>
       <c r="G27" s="61">
-        <v>30.897130060892554</v>
+        <v>27.955901406709401</v>
       </c>
       <c r="H27" s="59">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="I27" s="60">
-        <v>38.999165851174851</v>
+        <v>35.159683562847903</v>
       </c>
       <c r="J27" s="60">
-        <v>19.246068658874389</v>
+        <v>12.2188827307707</v>
       </c>
       <c r="K27" s="49"/>
       <c r="L27" s="49"/>
       <c r="M27" s="49"/>
     </row>
-    <row r="28" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+    <row r="28" spans="1:14" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="58" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B28" s="59">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C28" s="60">
-        <v>29.939889913327857</v>
+        <v>33.225644542157703</v>
       </c>
       <c r="D28" s="61">
-        <v>17.640626056222434</v>
+        <v>15.885757755636501</v>
       </c>
       <c r="E28" s="59">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F28" s="60">
-        <v>35.215311004784688</v>
+        <v>38.451131460146101</v>
       </c>
       <c r="G28" s="61">
-        <v>24.769208449476071</v>
+        <v>20.624394983972699</v>
       </c>
       <c r="H28" s="59">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="I28" s="60">
-        <v>24.634903038561323</v>
+        <v>28.074903843454301</v>
       </c>
       <c r="J28" s="60">
-        <v>11.839353387583627</v>
+        <v>10.8414843095949</v>
       </c>
       <c r="K28" s="49"/>
       <c r="L28" s="49"/>
       <c r="M28" s="49"/>
     </row>
-    <row r="29" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+    <row r="29" spans="1:14" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="63" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B29" s="64">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>27.921807238407453</v>
+        <v>3</v>
+      </c>
+      <c r="C29" s="65" t="s">
+        <v>107</v>
+      </c>
+      <c r="D29" s="66" t="s">
+        <v>107</v>
       </c>
       <c r="E29" s="67">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>34.097058431833361</v>
+        <v>2</v>
+      </c>
+      <c r="F29" s="65" t="s">
+        <v>107</v>
+      </c>
+      <c r="G29" s="66" t="s">
+        <v>107</v>
       </c>
       <c r="H29" s="67">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>18.578767123287673</v>
+        <v>1</v>
+      </c>
+      <c r="I29" s="65" t="s">
+        <v>107</v>
+      </c>
+      <c r="J29" s="65" t="s">
+        <v>107</v>
       </c>
       <c r="K29" s="49"/>
       <c r="L29" s="49"/>
       <c r="M29" s="49"/>
     </row>
-    <row r="30" spans="1:13" s="113" customFormat="1" ht="16.5" customHeight="1">
-[...24 lines deleted...]
-    <row r="32" spans="1:13">
+    <row r="30" spans="1:14" s="113" customFormat="1" ht="15.6">
+      <c r="A30" s="122" t="s">
+        <v>108</v>
+      </c>
+      <c r="B30" s="123"/>
+      <c r="C30" s="62"/>
+      <c r="H30" s="123"/>
+      <c r="N30" s="123"/>
+    </row>
+    <row r="31" spans="1:14" s="113" customFormat="1" ht="15.6">
+      <c r="A31" s="124" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" s="125"/>
+      <c r="C31" s="62"/>
+      <c r="H31" s="123"/>
+      <c r="N31" s="123"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="B32" s="78"/>
       <c r="C32" s="83"/>
       <c r="D32" s="83"/>
       <c r="E32" s="78"/>
       <c r="F32" s="84"/>
       <c r="G32" s="83"/>
       <c r="H32" s="78"/>
       <c r="I32" s="83"/>
       <c r="J32" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="E33" sqref="E33"/>
+    <sheetView showGridLines="0" topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="49" customWidth="1"/>
     <col min="3" max="4" width="16" style="68" customWidth="1"/>
     <col min="5" max="5" width="16" style="49" customWidth="1"/>
     <col min="6" max="6" width="16" style="69" customWidth="1"/>
     <col min="7" max="7" width="16" style="68" customWidth="1"/>
     <col min="8" max="8" width="16" style="49" customWidth="1"/>
     <col min="9" max="10" width="16" style="68" customWidth="1"/>
     <col min="11" max="16384" width="10" style="49"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" s="43" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="s">
+    <row r="1" spans="1:39" s="70" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="129" t="s">
         <v>85</v>
       </c>
-      <c r="B1" s="126"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:39" s="43" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:39" s="70" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="44"/>
-      <c r="B2" s="45"/>
-[...7 lines deleted...]
-      <c r="J2" s="46"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
     </row>
     <row r="3" spans="1:39" s="48" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="112"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="113"/>
-      <c r="E3" s="128" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="128"/>
+      <c r="E3" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="F3" s="131"/>
       <c r="G3" s="113"/>
       <c r="H3" s="113"/>
       <c r="L3" s="113"/>
       <c r="M3" s="113"/>
       <c r="N3" s="113"/>
       <c r="O3" s="113"/>
       <c r="P3" s="113"/>
       <c r="Q3" s="113"/>
       <c r="R3" s="113"/>
       <c r="S3" s="113"/>
       <c r="T3" s="113"/>
       <c r="U3" s="113"/>
       <c r="V3" s="113"/>
       <c r="W3" s="113"/>
       <c r="X3" s="113"/>
       <c r="Y3" s="113"/>
       <c r="Z3" s="113"/>
       <c r="AA3" s="113"/>
       <c r="AB3" s="113"/>
       <c r="AC3" s="113"/>
       <c r="AD3" s="113"/>
       <c r="AE3" s="113"/>
       <c r="AF3" s="113"/>
       <c r="AG3" s="113"/>
       <c r="AH3" s="113"/>
       <c r="AI3" s="113"/>
       <c r="AJ3" s="113"/>
       <c r="AK3" s="113"/>
       <c r="AL3" s="113"/>
       <c r="AM3" s="113"/>
     </row>
     <row r="4" spans="1:39" s="48" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="50"/>
       <c r="B4" s="47"/>
       <c r="C4" s="47"/>
       <c r="D4" s="47"/>
       <c r="E4" s="47"/>
       <c r="F4" s="47"/>
       <c r="G4" s="47"/>
       <c r="H4" s="47"/>
       <c r="J4" s="51" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49"/>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="49"/>
       <c r="Y4" s="49"/>
       <c r="Z4" s="49"/>
       <c r="AA4" s="49"/>
       <c r="AB4" s="49"/>
       <c r="AC4" s="49"/>
       <c r="AD4" s="49"/>
       <c r="AE4" s="49"/>
       <c r="AF4" s="49"/>
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49"/>
       <c r="AM4" s="49"/>
     </row>
     <row r="5" spans="1:39" s="52" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="132"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="132"/>
-[...1 lines deleted...]
-      <c r="H5" s="131" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="132"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
     </row>
     <row r="6" spans="1:39" s="52" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="130"/>
+      <c r="A6" s="133"/>
       <c r="B6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="57" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="47"/>
       <c r="L6" s="47"/>
       <c r="M6" s="47"/>
     </row>
     <row r="7" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="58" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B7" s="59">
-        <v>11733</v>
+        <v>11846</v>
       </c>
       <c r="C7" s="60">
-        <v>50.13323974609375</v>
+        <v>50.374332427978516</v>
       </c>
       <c r="D7" s="61">
-        <v>30.387470245361328</v>
+        <v>28.592187881469727</v>
       </c>
       <c r="E7" s="59">
-        <v>6980</v>
+        <v>6916</v>
       </c>
       <c r="F7" s="60">
-        <v>59.701999664306641</v>
+        <v>59.032001495361328</v>
       </c>
       <c r="G7" s="61">
-        <v>39.143733978271484</v>
+        <v>36.905036926269531</v>
       </c>
       <c r="H7" s="59">
-        <v>4753</v>
+        <v>4930</v>
       </c>
       <c r="I7" s="60">
-        <v>40.581001281738281</v>
+        <v>41.777999877929688</v>
       </c>
       <c r="J7" s="60">
-        <v>22.408805847167969</v>
+        <v>21.192050933837891</v>
       </c>
       <c r="K7" s="49"/>
       <c r="L7" s="49"/>
       <c r="M7" s="49"/>
     </row>
     <row r="8" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="58" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B8" s="59">
-        <v>1499</v>
+        <v>1513</v>
       </c>
       <c r="C8" s="60">
-        <v>37.845187431509743</v>
+        <v>38.06360168717606</v>
       </c>
       <c r="D8" s="61">
-        <v>27.653811917343848</v>
+        <v>25.579693077289779</v>
       </c>
       <c r="E8" s="59">
-        <v>895</v>
+        <v>921</v>
       </c>
       <c r="F8" s="60">
-        <v>45.876273995662004</v>
+        <v>47.186051372852802</v>
       </c>
       <c r="G8" s="61">
-        <v>35.118257139722388</v>
+        <v>33.509593929574464</v>
       </c>
       <c r="H8" s="59">
-        <v>604</v>
+        <v>592</v>
       </c>
       <c r="I8" s="60">
-        <v>30.05013995205908</v>
+        <v>29.262341837536663</v>
       </c>
       <c r="J8" s="60">
-        <v>21.145152059409739</v>
+        <v>18.688201370839668</v>
       </c>
       <c r="K8" s="49"/>
       <c r="L8" s="49"/>
       <c r="M8" s="49"/>
     </row>
     <row r="9" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="58" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="B9" s="59">
-        <v>1212</v>
+        <v>1206</v>
       </c>
       <c r="C9" s="60">
-        <v>44.981926506880619</v>
+        <v>44.662415466379684</v>
       </c>
       <c r="D9" s="61">
-        <v>22.399590943386041</v>
+        <v>20.756098016349732</v>
       </c>
       <c r="E9" s="59">
-        <v>722</v>
+        <v>692</v>
       </c>
       <c r="F9" s="60">
-        <v>55.848182671515609</v>
+        <v>53.540231770402158</v>
       </c>
       <c r="G9" s="61">
-        <v>29.484249939824295</v>
+        <v>27.202962260426357</v>
       </c>
       <c r="H9" s="59">
-        <v>490</v>
+        <v>514</v>
       </c>
       <c r="I9" s="60">
-        <v>34.95942209934897</v>
+        <v>36.511620142764698</v>
       </c>
       <c r="J9" s="60">
-        <v>16.330923279891913</v>
+        <v>15.424860366012021</v>
       </c>
       <c r="K9" s="49"/>
       <c r="L9" s="49"/>
       <c r="M9" s="49"/>
     </row>
     <row r="10" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="58" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B10" s="59">
-        <v>940</v>
+        <v>1024</v>
       </c>
       <c r="C10" s="60">
-        <v>45.827380445993043</v>
+        <v>48.148096774853343</v>
       </c>
       <c r="D10" s="61">
-        <v>33.523521217929719</v>
+        <v>33.098250806867995</v>
       </c>
       <c r="E10" s="59">
-        <v>604</v>
+        <v>666</v>
       </c>
       <c r="F10" s="60">
-        <v>58.661222698008338</v>
+        <v>62.695187014753607</v>
       </c>
       <c r="G10" s="61">
-        <v>42.131532487646389</v>
+        <v>44.51755128495094</v>
       </c>
       <c r="H10" s="59">
-        <v>336</v>
+        <v>358</v>
       </c>
       <c r="I10" s="60">
-        <v>32.891693819445159</v>
+        <v>33.631160115322942</v>
       </c>
       <c r="J10" s="60">
-        <v>24.94968668556541</v>
+        <v>23.074641517080632</v>
       </c>
       <c r="K10" s="49"/>
       <c r="L10" s="49"/>
       <c r="M10" s="49"/>
     </row>
     <row r="11" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="58" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="B11" s="59">
-        <v>1113</v>
+        <v>1101</v>
       </c>
       <c r="C11" s="60">
-        <v>41.05877787238061</v>
+        <v>39.951492139244557</v>
       </c>
       <c r="D11" s="61">
-        <v>30.150211870442192</v>
+        <v>27.38908116336777</v>
       </c>
       <c r="E11" s="59">
-        <v>691</v>
+        <v>661</v>
       </c>
       <c r="F11" s="60">
-        <v>51.437744510732884</v>
+        <v>48.543582369499646</v>
       </c>
       <c r="G11" s="61">
-        <v>39.600021805890329</v>
+        <v>35.666220222291876</v>
       </c>
       <c r="H11" s="59">
-        <v>422</v>
+        <v>440</v>
       </c>
       <c r="I11" s="60">
-        <v>30.862019348730946</v>
+        <v>31.559792537400146</v>
       </c>
       <c r="J11" s="60">
-        <v>21.675194015721967</v>
+        <v>20.139993105860629</v>
       </c>
       <c r="K11" s="49"/>
       <c r="L11" s="49"/>
       <c r="M11" s="49"/>
     </row>
     <row r="12" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="58" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="B12" s="59">
-        <v>1034</v>
+        <v>1057</v>
       </c>
       <c r="C12" s="60">
-        <v>54.890627504982092</v>
+        <v>56.050868947553461</v>
       </c>
       <c r="D12" s="61">
-        <v>31.314880827166558</v>
+        <v>30.23099571751241</v>
       </c>
       <c r="E12" s="59">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="F12" s="60">
-        <v>61.949864027990749</v>
+        <v>62.642894165307283</v>
       </c>
       <c r="G12" s="61">
-        <v>39.335282935771119</v>
+        <v>38.060983520446179</v>
       </c>
       <c r="H12" s="59">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="I12" s="60">
-        <v>47.794735979323718</v>
+        <v>49.451155841179016</v>
       </c>
       <c r="J12" s="60">
-        <v>23.943567321090136</v>
+        <v>23.208881991837142</v>
       </c>
       <c r="K12" s="49"/>
       <c r="L12" s="49"/>
       <c r="M12" s="49"/>
     </row>
     <row r="13" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="58" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="B13" s="59">
-        <v>1355</v>
+        <v>1312</v>
       </c>
       <c r="C13" s="60">
-        <v>48.75092397392347</v>
+        <v>47.208772339833352</v>
       </c>
       <c r="D13" s="61">
-        <v>31.40885949614276</v>
+        <v>28.264170195260817</v>
       </c>
       <c r="E13" s="59">
-        <v>834</v>
+        <v>771</v>
       </c>
       <c r="F13" s="60">
-        <v>60.240681023065896</v>
+        <v>55.868917461826527</v>
       </c>
       <c r="G13" s="61">
-        <v>40.503392021907551</v>
+        <v>35.727265950512731</v>
       </c>
       <c r="H13" s="59">
-        <v>521</v>
+        <v>541</v>
       </c>
       <c r="I13" s="60">
-        <v>37.347991523941424</v>
+        <v>38.666927305104572</v>
       </c>
       <c r="J13" s="60">
-        <v>23.116140520436819</v>
+        <v>21.613714889131025</v>
       </c>
       <c r="K13" s="49"/>
       <c r="L13" s="49"/>
       <c r="M13" s="49"/>
     </row>
     <row r="14" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="58" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="B14" s="59">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="C14" s="60">
-        <v>64.323895891229384</v>
+        <v>68.147937815006742</v>
       </c>
       <c r="D14" s="61">
-        <v>32.725230490044829</v>
+        <v>33.441224711542979</v>
       </c>
       <c r="E14" s="59">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="F14" s="60">
-        <v>77.713422095514517</v>
+        <v>77.165316992104565</v>
       </c>
       <c r="G14" s="61">
-        <v>44.233406892150697</v>
+        <v>42.962683403553768</v>
       </c>
       <c r="H14" s="59">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="I14" s="60">
-        <v>50.507399998670856</v>
+        <v>58.886557040264236</v>
       </c>
       <c r="J14" s="60">
-        <v>21.972675517515</v>
+        <v>24.531356928616567</v>
       </c>
       <c r="K14" s="49"/>
       <c r="L14" s="49"/>
       <c r="M14" s="49"/>
     </row>
     <row r="15" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="58" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="B15" s="59">
-        <v>350</v>
+        <v>316</v>
       </c>
       <c r="C15" s="60">
-        <v>65.535953023828867</v>
+        <v>58.007036106626479</v>
       </c>
       <c r="D15" s="61">
-        <v>40.641521363572629</v>
+        <v>34.38104722702915</v>
       </c>
       <c r="E15" s="59">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="F15" s="60">
-        <v>74.568489695658215</v>
+        <v>68.885472520257537</v>
       </c>
       <c r="G15" s="61">
-        <v>49.682210141716723</v>
+        <v>45.258388148568152</v>
       </c>
       <c r="H15" s="59">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="I15" s="60">
-        <v>56.049507839253081</v>
+        <v>46.609882798697932</v>
       </c>
       <c r="J15" s="60">
-        <v>31.700517681467122</v>
+        <v>23.556551961227889</v>
       </c>
       <c r="K15" s="49"/>
       <c r="L15" s="49"/>
       <c r="M15" s="49"/>
     </row>
     <row r="16" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="58" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="B16" s="59">
-        <v>461</v>
+        <v>481</v>
       </c>
       <c r="C16" s="60">
-        <v>81.399434618243717</v>
+        <v>85.655697929215634</v>
       </c>
       <c r="D16" s="61">
-        <v>42.656982023251786</v>
+        <v>40.187263304425919</v>
       </c>
       <c r="E16" s="59">
-        <v>281</v>
+        <v>264</v>
       </c>
       <c r="F16" s="60">
-        <v>96.189887738527815</v>
+        <v>91.161007950690177</v>
       </c>
       <c r="G16" s="61">
-        <v>56.990713159850955</v>
+        <v>48.979885525874224</v>
       </c>
       <c r="H16" s="59">
-        <v>180</v>
+        <v>217</v>
       </c>
       <c r="I16" s="60">
-        <v>65.642521766877877</v>
+        <v>79.793199560218127</v>
       </c>
       <c r="J16" s="60">
-        <v>28.255618737149014</v>
+        <v>31.684083929614555</v>
       </c>
       <c r="K16" s="49"/>
       <c r="L16" s="49"/>
       <c r="M16" s="49"/>
     </row>
     <row r="17" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="58" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="B17" s="59">
-        <v>678</v>
+        <v>606</v>
       </c>
       <c r="C17" s="60">
-        <v>52.406060397598132</v>
+        <v>47.045708088368301</v>
       </c>
       <c r="D17" s="61">
-        <v>29.505864939737254</v>
+        <v>24.466272389195392</v>
       </c>
       <c r="E17" s="59">
-        <v>365</v>
+        <v>323</v>
       </c>
       <c r="F17" s="60">
-        <v>55.125917412313925</v>
+        <v>49.113897104104737</v>
       </c>
       <c r="G17" s="61">
-        <v>36.499386047452433</v>
+        <v>29.9040272356335</v>
       </c>
       <c r="H17" s="59">
-        <v>313</v>
+        <v>283</v>
       </c>
       <c r="I17" s="60">
-        <v>49.554876880670903</v>
+        <v>44.888286853600739</v>
       </c>
       <c r="J17" s="60">
-        <v>22.490660331527017</v>
+        <v>19.282392973663171</v>
       </c>
       <c r="K17" s="49"/>
       <c r="L17" s="49"/>
       <c r="M17" s="49"/>
     </row>
     <row r="18" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="58" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="B18" s="59">
-        <v>336</v>
+        <v>363</v>
       </c>
       <c r="C18" s="60">
-        <v>65.145506171858116</v>
+        <v>71.551555063652302</v>
       </c>
       <c r="D18" s="61">
-        <v>34.318949936387263</v>
+        <v>34.740020015713753</v>
       </c>
       <c r="E18" s="59">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="F18" s="60">
-        <v>75.938893747886652</v>
+        <v>78.790243077508464</v>
       </c>
       <c r="G18" s="61">
-        <v>45.250685532798627</v>
+        <v>43.486503013485653</v>
       </c>
       <c r="H18" s="59">
-        <v>135</v>
+        <v>158</v>
       </c>
       <c r="I18" s="60">
-        <v>53.767295146605491</v>
+        <v>63.93085756366785</v>
       </c>
       <c r="J18" s="60">
-        <v>23.391558560271651</v>
+        <v>25.982105196946137</v>
       </c>
       <c r="K18" s="49"/>
       <c r="L18" s="49"/>
       <c r="M18" s="49"/>
     </row>
     <row r="19" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="58" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="B19" s="59">
-        <v>465</v>
+        <v>501</v>
       </c>
       <c r="C19" s="60">
-        <v>65.810516662090592</v>
+        <v>71.853401849830689</v>
       </c>
       <c r="D19" s="61">
-        <v>30.746233905625097</v>
+        <v>30.302329645333742</v>
       </c>
       <c r="E19" s="59">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="F19" s="60">
-        <v>69.354540410578878</v>
+        <v>73.950210537353129</v>
       </c>
       <c r="G19" s="61">
-        <v>39.617809719901189</v>
+        <v>38.928276428620244</v>
       </c>
       <c r="H19" s="59">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="I19" s="60">
-        <v>61.965547155781387</v>
+        <v>69.58401896985788</v>
       </c>
       <c r="J19" s="60">
-        <v>21.816700001158534</v>
+        <v>21.828443374076905</v>
       </c>
       <c r="K19" s="49"/>
       <c r="L19" s="49"/>
       <c r="M19" s="49"/>
     </row>
     <row r="20" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="58" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="B20" s="59">
-        <v>356</v>
+        <v>404</v>
       </c>
       <c r="C20" s="60">
-        <v>67.551413076890967</v>
+        <v>78.055641693691499</v>
       </c>
       <c r="D20" s="61">
-        <v>29.395337302647086</v>
+        <v>30.378699171040644</v>
       </c>
       <c r="E20" s="59">
-        <v>199</v>
+        <v>226</v>
       </c>
       <c r="F20" s="60">
-        <v>72.494125790058476</v>
+        <v>83.891683216095331</v>
       </c>
       <c r="G20" s="61">
-        <v>38.078821629629616</v>
+        <v>39.891975568346318</v>
       </c>
       <c r="H20" s="59">
-        <v>157</v>
+        <v>178</v>
       </c>
       <c r="I20" s="60">
-        <v>62.177971572389815</v>
+        <v>71.720836716233279</v>
       </c>
       <c r="J20" s="60">
-        <v>20.549467117144026</v>
+        <v>21.458678260564831</v>
       </c>
       <c r="K20" s="49"/>
       <c r="L20" s="49"/>
       <c r="M20" s="49"/>
     </row>
     <row r="21" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="58" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="B21" s="59">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="C21" s="60">
-        <v>69.63874313831937</v>
+        <v>71.077401023824649</v>
       </c>
       <c r="D21" s="61">
-        <v>38.814738839476689</v>
+        <v>37.435735237230404</v>
       </c>
       <c r="E21" s="59">
-        <v>346</v>
+        <v>368</v>
       </c>
       <c r="F21" s="60">
-        <v>79.387568503326364</v>
+        <v>85.713753330724657</v>
       </c>
       <c r="G21" s="61">
-        <v>48.749964929171419</v>
+        <v>50.00921210380001</v>
       </c>
       <c r="H21" s="59">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="I21" s="60">
-        <v>59.382279458800525</v>
+        <v>55.720313353446414</v>
       </c>
       <c r="J21" s="60">
-        <v>28.954191521835043</v>
+        <v>25.225533716081436</v>
       </c>
       <c r="K21" s="49"/>
       <c r="L21" s="49"/>
       <c r="M21" s="49"/>
     </row>
     <row r="22" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="58" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="B22" s="59">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="C22" s="60">
-        <v>77.900514365967709</v>
+        <v>75.803038438457406</v>
       </c>
       <c r="D22" s="61">
-        <v>43.561129269614618</v>
+        <v>39.427424740202682</v>
       </c>
       <c r="E22" s="59">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F22" s="60">
-        <v>87.448934537613752</v>
+        <v>83.704262377985785</v>
       </c>
       <c r="G22" s="61">
-        <v>51.721491825252315</v>
+        <v>48.690530002387788</v>
       </c>
       <c r="H22" s="59">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I22" s="60">
-        <v>67.58883765716719</v>
+        <v>67.329047340736409</v>
       </c>
       <c r="J22" s="60">
-        <v>34.975712020991686</v>
+        <v>30.744205140609612</v>
       </c>
       <c r="K22" s="49"/>
       <c r="L22" s="49"/>
       <c r="M22" s="49"/>
     </row>
     <row r="23" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="58" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="B23" s="59">
-        <v>279</v>
+        <v>255</v>
       </c>
       <c r="C23" s="60">
-        <v>83.621938920018167</v>
+        <v>76.939787827220385</v>
       </c>
       <c r="D23" s="61">
-        <v>45.092912748769272</v>
+        <v>39.295004027585357</v>
       </c>
       <c r="E23" s="59">
-        <v>178</v>
+        <v>151</v>
       </c>
       <c r="F23" s="60">
-        <v>104.29483799144548</v>
+        <v>89.425838737378228</v>
       </c>
       <c r="G23" s="61">
-        <v>59.729968521913278</v>
+        <v>49.974257106900922</v>
       </c>
       <c r="H23" s="59">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I23" s="60">
-        <v>61.972885328686388</v>
+        <v>63.971262140699871</v>
       </c>
       <c r="J23" s="60">
-        <v>30.892441026258712</v>
+        <v>29.275034378561131</v>
       </c>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
     </row>
     <row r="24" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="58" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="B24" s="59">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C24" s="60">
-        <v>57.380860515042691</v>
+        <v>60.320965913789664</v>
       </c>
       <c r="D24" s="61">
-        <v>28.859667626999737</v>
+        <v>25.350268433147374</v>
       </c>
       <c r="E24" s="59">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="F24" s="60">
-        <v>65.319923537265979</v>
+        <v>49.093192095996073</v>
       </c>
       <c r="G24" s="61">
-        <v>37.645026886034586</v>
+        <v>27.915915741847094</v>
       </c>
       <c r="H24" s="59">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="I24" s="60">
-        <v>48.952118708887866</v>
+        <v>72.255785480601332</v>
       </c>
       <c r="J24" s="60">
-        <v>19.288780535609721</v>
+        <v>21.831830822476867</v>
       </c>
       <c r="K24" s="49"/>
       <c r="L24" s="49"/>
       <c r="M24" s="49"/>
     </row>
     <row r="25" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="58" t="s">
-        <v>5</v>
+        <v>63</v>
       </c>
       <c r="B25" s="59">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C25" s="60">
-        <v>45.187709477787834</v>
+        <v>45.148850115223631</v>
       </c>
       <c r="D25" s="61">
-        <v>25.989260431108065</v>
+        <v>24.252042358047106</v>
       </c>
       <c r="E25" s="59">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="F25" s="60">
-        <v>48.37157877391337</v>
+        <v>44.448490625652667</v>
       </c>
       <c r="G25" s="61">
-        <v>31.011666470651878</v>
+        <v>25.471253704524607</v>
       </c>
       <c r="H25" s="59">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="I25" s="60">
-        <v>41.965152782746941</v>
+        <v>45.854361154343081</v>
       </c>
       <c r="J25" s="60">
-        <v>21.540538453192422</v>
+        <v>23.132209559517424</v>
       </c>
       <c r="K25" s="49"/>
       <c r="L25" s="49"/>
       <c r="M25" s="49"/>
     </row>
     <row r="26" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="58" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="B26" s="59">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="C26" s="60">
-        <v>42.99970597498347</v>
+        <v>44.755719838374475</v>
       </c>
       <c r="D26" s="61">
-        <v>28.442394080087215</v>
+        <v>30.240458258021985</v>
       </c>
       <c r="E26" s="59">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="F26" s="60">
-        <v>48.354650848905798</v>
+        <v>52.900109280488905</v>
       </c>
       <c r="G26" s="61">
-        <v>35.494377238549568</v>
+        <v>40.425276942527013</v>
       </c>
       <c r="H26" s="59">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I26" s="60">
-        <v>37.748704114608749</v>
+        <v>36.785075250456408</v>
       </c>
       <c r="J26" s="60">
-        <v>22.544839546409474</v>
+        <v>21.67397662087501</v>
       </c>
       <c r="K26" s="49"/>
       <c r="L26" s="49"/>
       <c r="M26" s="49"/>
     </row>
     <row r="27" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="58" t="s">
-        <v>9</v>
+        <v>65</v>
       </c>
       <c r="B27" s="59">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="C27" s="60">
-        <v>49.468855848123226</v>
+        <v>57.381904338812383</v>
       </c>
       <c r="D27" s="61">
-        <v>29.169233771826391</v>
+        <v>31.862050604128804</v>
       </c>
       <c r="E27" s="59">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F27" s="60">
-        <v>63.382114925356241</v>
+        <v>69.118211129551071</v>
       </c>
       <c r="G27" s="61">
-        <v>40.225363872287218</v>
+        <v>42.676833356524448</v>
       </c>
       <c r="H27" s="59">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="I27" s="60">
-        <v>36.140746523260184</v>
+        <v>46.222235061731965</v>
       </c>
       <c r="J27" s="60">
-        <v>19.702425710749463</v>
+        <v>22.880255309429387</v>
       </c>
       <c r="K27" s="49"/>
       <c r="L27" s="49"/>
       <c r="M27" s="49"/>
     </row>
     <row r="28" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="58" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="B28" s="59">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C28" s="60">
-        <v>33.006488592635527</v>
+        <v>35.086016729311382</v>
       </c>
       <c r="D28" s="61">
-        <v>19.219937204609462</v>
+        <v>21.47198391006398</v>
       </c>
       <c r="E28" s="59">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F28" s="60">
-        <v>35.278742152484348</v>
+        <v>38.758823222498009</v>
       </c>
       <c r="G28" s="61">
-        <v>23.965897680201582</v>
+        <v>27.154846100963894</v>
       </c>
       <c r="H28" s="59">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="I28" s="60">
-        <v>30.7157579921594</v>
+        <v>31.401869158878505</v>
       </c>
       <c r="J28" s="60">
-        <v>15.654785990748183</v>
+        <v>15.596719344478762</v>
       </c>
       <c r="K28" s="49"/>
       <c r="L28" s="49"/>
       <c r="M28" s="49"/>
     </row>
     <row r="29" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="64">
+        <v>4</v>
+      </c>
+      <c r="C29" s="65">
+        <v>31.819266565905657</v>
+      </c>
+      <c r="D29" s="66">
+        <v>18.398336873502959</v>
+      </c>
+      <c r="E29" s="67">
+        <v>2</v>
+      </c>
+      <c r="F29" s="65">
+        <v>27.876507073663671</v>
+      </c>
+      <c r="G29" s="66">
+        <v>22.681704260651628</v>
+      </c>
+      <c r="H29" s="67">
+        <v>2</v>
+      </c>
+      <c r="I29" s="65">
+        <v>37.061058093208558</v>
+      </c>
+      <c r="J29" s="65">
+        <v>11.940298507462686</v>
+      </c>
+      <c r="K29" s="49"/>
+      <c r="L29" s="49"/>
+      <c r="M29" s="49"/>
+    </row>
+    <row r="30" spans="1:13" s="113" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A30" s="48" t="s">
+        <v>90</v>
+      </c>
+      <c r="B30" s="117"/>
+      <c r="C30" s="118"/>
+      <c r="D30" s="118"/>
+      <c r="E30" s="117"/>
+      <c r="F30" s="119"/>
+      <c r="G30" s="118"/>
+      <c r="H30" s="117"/>
+      <c r="I30" s="118"/>
+      <c r="J30" s="118"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="B31" s="78"/>
+      <c r="C31" s="83"/>
+      <c r="D31" s="83"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="84"/>
+      <c r="G31" s="83"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="83"/>
+      <c r="J31" s="83"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="B32" s="78"/>
+      <c r="C32" s="83"/>
+      <c r="D32" s="83"/>
+      <c r="E32" s="78"/>
+      <c r="F32" s="84"/>
+      <c r="G32" s="83"/>
+      <c r="H32" s="78"/>
+      <c r="I32" s="83"/>
+      <c r="J32" s="83"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:AM32"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="49" customWidth="1"/>
+    <col min="3" max="4" width="16" style="68" customWidth="1"/>
+    <col min="5" max="5" width="16" style="49" customWidth="1"/>
+    <col min="6" max="6" width="16" style="69" customWidth="1"/>
+    <col min="7" max="7" width="16" style="68" customWidth="1"/>
+    <col min="8" max="8" width="16" style="49" customWidth="1"/>
+    <col min="9" max="10" width="16" style="68" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="49"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" s="43" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="129" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:39" s="43" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A2" s="44"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+    </row>
+    <row r="3" spans="1:39" s="48" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="112"/>
+      <c r="B3" s="113"/>
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="131" t="s">
+        <v>97</v>
+      </c>
+      <c r="F3" s="131"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="L3" s="113"/>
+      <c r="M3" s="113"/>
+      <c r="N3" s="113"/>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="113"/>
+      <c r="AA3" s="113"/>
+      <c r="AB3" s="113"/>
+      <c r="AC3" s="113"/>
+      <c r="AD3" s="113"/>
+      <c r="AE3" s="113"/>
+      <c r="AF3" s="113"/>
+      <c r="AG3" s="113"/>
+      <c r="AH3" s="113"/>
+      <c r="AI3" s="113"/>
+      <c r="AJ3" s="113"/>
+      <c r="AK3" s="113"/>
+      <c r="AL3" s="113"/>
+      <c r="AM3" s="113"/>
+    </row>
+    <row r="4" spans="1:39" s="48" customFormat="1" ht="18" customHeight="1">
+      <c r="A4" s="50"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="J4" s="51" t="s">
+        <v>30</v>
+      </c>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49"/>
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="49"/>
+      <c r="X4" s="49"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="49"/>
+      <c r="AA4" s="49"/>
+      <c r="AB4" s="49"/>
+      <c r="AC4" s="49"/>
+      <c r="AD4" s="49"/>
+      <c r="AE4" s="49"/>
+      <c r="AF4" s="49"/>
+      <c r="AG4" s="49"/>
+      <c r="AH4" s="49"/>
+      <c r="AI4" s="49"/>
+      <c r="AJ4" s="49"/>
+      <c r="AK4" s="49"/>
+      <c r="AL4" s="49"/>
+      <c r="AM4" s="49"/>
+    </row>
+    <row r="5" spans="1:39" s="52" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="132" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="134" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+    </row>
+    <row r="6" spans="1:39" s="52" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="133"/>
+      <c r="B6" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+    </row>
+    <row r="7" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="59">
+        <v>11169</v>
+      </c>
+      <c r="C7" s="60">
+        <v>47.602001190185547</v>
+      </c>
+      <c r="D7" s="61">
+        <v>27.912878036499023</v>
+      </c>
+      <c r="E7" s="59">
+        <v>6589</v>
+      </c>
+      <c r="F7" s="60">
+        <v>56.292140960693359</v>
+      </c>
+      <c r="G7" s="61">
+        <v>36.083637237548828</v>
+      </c>
+      <c r="H7" s="59">
+        <v>4580</v>
+      </c>
+      <c r="I7" s="60">
+        <v>38.951999664306641</v>
+      </c>
+      <c r="J7" s="60">
+        <v>20.573657989501953</v>
+      </c>
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
+    </row>
+    <row r="8" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="58" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="59">
+        <v>1486</v>
+      </c>
+      <c r="C8" s="60">
+        <v>37.442698938275235</v>
+      </c>
+      <c r="D8" s="61">
+        <v>26.259233722249963</v>
+      </c>
+      <c r="E8" s="59">
+        <v>852</v>
+      </c>
+      <c r="F8" s="60">
+        <v>43.657672605374096</v>
+      </c>
+      <c r="G8" s="61">
+        <v>32.262478707103199</v>
+      </c>
+      <c r="H8" s="59">
+        <v>634</v>
+      </c>
+      <c r="I8" s="60">
+        <v>31.429953836635626</v>
+      </c>
+      <c r="J8" s="60">
+        <v>21.230403503191393</v>
+      </c>
+      <c r="K8" s="49"/>
+      <c r="L8" s="49"/>
+      <c r="M8" s="49"/>
+    </row>
+    <row r="9" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="59">
+        <v>1153</v>
+      </c>
+      <c r="C9" s="60">
+        <v>42.647432785445133</v>
+      </c>
+      <c r="D9" s="61">
+        <v>20.081926893247996</v>
+      </c>
+      <c r="E9" s="59">
+        <v>667</v>
+      </c>
+      <c r="F9" s="60">
+        <v>51.483965484902541</v>
+      </c>
+      <c r="G9" s="61">
+        <v>26.112738667410309</v>
+      </c>
+      <c r="H9" s="59">
+        <v>486</v>
+      </c>
+      <c r="I9" s="60">
+        <v>34.516714505933358</v>
+      </c>
+      <c r="J9" s="60">
+        <v>15.128597568339002</v>
+      </c>
+      <c r="K9" s="49"/>
+      <c r="L9" s="49"/>
+      <c r="M9" s="49"/>
+    </row>
+    <row r="10" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="59">
+        <v>884</v>
+      </c>
+      <c r="C10" s="60">
+        <v>42.458072653254909</v>
+      </c>
+      <c r="D10" s="61">
+        <v>30.632694063274624</v>
+      </c>
+      <c r="E10" s="59">
+        <v>575</v>
+      </c>
+      <c r="F10" s="60">
+        <v>55.139320280817365</v>
+      </c>
+      <c r="G10" s="61">
+        <v>40.305333649168801</v>
+      </c>
+      <c r="H10" s="59">
+        <v>309</v>
+      </c>
+      <c r="I10" s="60">
+        <v>29.733238007353442</v>
+      </c>
+      <c r="J10" s="60">
+        <v>21.728058042184543</v>
+      </c>
+      <c r="K10" s="49"/>
+      <c r="L10" s="49"/>
+      <c r="M10" s="49"/>
+    </row>
+    <row r="11" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="58" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="59">
+        <v>1047</v>
+      </c>
+      <c r="C11" s="60">
+        <v>38.321608702335901</v>
+      </c>
+      <c r="D11" s="61">
+        <v>27.457528974947646</v>
+      </c>
+      <c r="E11" s="59">
+        <v>618</v>
+      </c>
+      <c r="F11" s="60">
+        <v>45.70965346461422</v>
+      </c>
+      <c r="G11" s="61">
+        <v>35.005752603856003</v>
+      </c>
+      <c r="H11" s="59">
+        <v>429</v>
+      </c>
+      <c r="I11" s="60">
+        <v>31.084073361311415</v>
+      </c>
+      <c r="J11" s="60">
+        <v>20.856745993553954</v>
+      </c>
+      <c r="K11" s="49"/>
+      <c r="L11" s="49"/>
+      <c r="M11" s="49"/>
+    </row>
+    <row r="12" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="58" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="59">
+        <v>959</v>
+      </c>
+      <c r="C12" s="60">
+        <v>50.877693261623548</v>
+      </c>
+      <c r="D12" s="61">
+        <v>28.398306165180266</v>
+      </c>
+      <c r="E12" s="59">
+        <v>576</v>
+      </c>
+      <c r="F12" s="60">
+        <v>61.021053852669112</v>
+      </c>
+      <c r="G12" s="61">
+        <v>38.489829663459815</v>
+      </c>
+      <c r="H12" s="59">
+        <v>383</v>
+      </c>
+      <c r="I12" s="60">
+        <v>40.702419615378076</v>
+      </c>
+      <c r="J12" s="60">
+        <v>19.144227325970807</v>
+      </c>
+      <c r="K12" s="49"/>
+      <c r="L12" s="49"/>
+      <c r="M12" s="49"/>
+    </row>
+    <row r="13" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="59">
+        <v>1257</v>
+      </c>
+      <c r="C13" s="60">
+        <v>45.232830326507624</v>
+      </c>
+      <c r="D13" s="61">
+        <v>27.891218763909059</v>
+      </c>
+      <c r="E13" s="59">
+        <v>753</v>
+      </c>
+      <c r="F13" s="60">
+        <v>54.486508076919321</v>
+      </c>
+      <c r="G13" s="61">
+        <v>35.681896267426836</v>
+      </c>
+      <c r="H13" s="59">
+        <v>504</v>
+      </c>
+      <c r="I13" s="60">
+        <v>36.078302802188894</v>
+      </c>
+      <c r="J13" s="60">
+        <v>20.975771174639686</v>
+      </c>
+      <c r="K13" s="49"/>
+      <c r="L13" s="49"/>
+      <c r="M13" s="49"/>
+    </row>
+    <row r="14" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="59">
+        <v>287</v>
+      </c>
+      <c r="C14" s="60">
+        <v>62.602656359404683</v>
+      </c>
+      <c r="D14" s="61">
+        <v>32.147079198426162</v>
+      </c>
+      <c r="E14" s="59">
+        <v>174</v>
+      </c>
+      <c r="F14" s="60">
+        <v>74.833720762701844</v>
+      </c>
+      <c r="G14" s="61">
+        <v>43.417028039072164</v>
+      </c>
+      <c r="H14" s="59">
+        <v>113</v>
+      </c>
+      <c r="I14" s="60">
+        <v>50.01515946204934</v>
+      </c>
+      <c r="J14" s="60">
+        <v>21.480408478666018</v>
+      </c>
+      <c r="K14" s="49"/>
+      <c r="L14" s="49"/>
+      <c r="M14" s="49"/>
+    </row>
+    <row r="15" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="59">
+        <v>316</v>
+      </c>
+      <c r="C15" s="60">
+        <v>58.536296208478127</v>
+      </c>
+      <c r="D15" s="61">
+        <v>35.147324194620417</v>
+      </c>
+      <c r="E15" s="59">
+        <v>202</v>
+      </c>
+      <c r="F15" s="60">
+        <v>73.100870153674677</v>
+      </c>
+      <c r="G15" s="61">
+        <v>47.20949685372851</v>
+      </c>
+      <c r="H15" s="59">
+        <v>114</v>
+      </c>
+      <c r="I15" s="60">
+        <v>43.262854096024562</v>
+      </c>
+      <c r="J15" s="60">
+        <v>23.612783562959535</v>
+      </c>
+      <c r="K15" s="49"/>
+      <c r="L15" s="49"/>
+      <c r="M15" s="49"/>
+    </row>
+    <row r="16" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="59">
+        <v>404</v>
+      </c>
+      <c r="C16" s="60">
+        <v>71.438423262048161</v>
+      </c>
+      <c r="D16" s="61">
+        <v>36.668322961335555</v>
+      </c>
+      <c r="E16" s="59">
+        <v>218</v>
+      </c>
+      <c r="F16" s="60">
+        <v>74.790338323358426</v>
+      </c>
+      <c r="G16" s="61">
+        <v>44.069069693412573</v>
+      </c>
+      <c r="H16" s="59">
+        <v>186</v>
+      </c>
+      <c r="I16" s="60">
+        <v>67.873179329332714</v>
+      </c>
+      <c r="J16" s="60">
+        <v>28.888977697467663</v>
+      </c>
+      <c r="K16" s="49"/>
+      <c r="L16" s="49"/>
+      <c r="M16" s="49"/>
+    </row>
+    <row r="17" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="59">
+        <v>666</v>
+      </c>
+      <c r="C17" s="60">
+        <v>51.616983382586476</v>
+      </c>
+      <c r="D17" s="61">
+        <v>27.488656758070771</v>
+      </c>
+      <c r="E17" s="59">
+        <v>371</v>
+      </c>
+      <c r="F17" s="60">
+        <v>56.241861226618319</v>
+      </c>
+      <c r="G17" s="61">
+        <v>35.232115403553991</v>
+      </c>
+      <c r="H17" s="59">
+        <v>295</v>
+      </c>
+      <c r="I17" s="60">
+        <v>46.779211635496381</v>
+      </c>
+      <c r="J17" s="60">
+        <v>20.282468221174724</v>
+      </c>
+      <c r="K17" s="49"/>
+      <c r="L17" s="49"/>
+      <c r="M17" s="49"/>
+    </row>
+    <row r="18" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="59">
+        <v>324</v>
+      </c>
+      <c r="C18" s="60">
+        <v>63.29330292389664</v>
+      </c>
+      <c r="D18" s="61">
+        <v>31.027616352573883</v>
+      </c>
+      <c r="E18" s="59">
+        <v>189</v>
+      </c>
+      <c r="F18" s="60">
+        <v>71.961894463503143</v>
+      </c>
+      <c r="G18" s="61">
+        <v>40.638387562598098</v>
+      </c>
+      <c r="H18" s="59">
+        <v>135</v>
+      </c>
+      <c r="I18" s="60">
+        <v>54.159554046220165</v>
+      </c>
+      <c r="J18" s="60">
+        <v>21.63259691177176</v>
+      </c>
+      <c r="K18" s="49"/>
+      <c r="L18" s="49"/>
+      <c r="M18" s="49"/>
+    </row>
+    <row r="19" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="58" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="59">
+        <v>476</v>
+      </c>
+      <c r="C19" s="60">
+        <v>67.758537611326489</v>
+      </c>
+      <c r="D19" s="61">
+        <v>30.546763985969076</v>
+      </c>
+      <c r="E19" s="59">
+        <v>255</v>
+      </c>
+      <c r="F19" s="60">
+        <v>69.793507014247453</v>
+      </c>
+      <c r="G19" s="61">
+        <v>38.370684130921319</v>
+      </c>
+      <c r="H19" s="59">
+        <v>221</v>
+      </c>
+      <c r="I19" s="60">
+        <v>65.553152928683502</v>
+      </c>
+      <c r="J19" s="60">
+        <v>22.915037583405514</v>
+      </c>
+      <c r="K19" s="49"/>
+      <c r="L19" s="49"/>
+      <c r="M19" s="49"/>
+    </row>
+    <row r="20" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="58" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="59">
+        <v>373</v>
+      </c>
+      <c r="C20" s="60">
+        <v>71.413391638315105</v>
+      </c>
+      <c r="D20" s="61">
+        <v>30.513823963538886</v>
+      </c>
+      <c r="E20" s="59">
+        <v>214</v>
+      </c>
+      <c r="F20" s="60">
+        <v>78.675747465556384</v>
+      </c>
+      <c r="G20" s="61">
+        <v>39.579005403603318</v>
+      </c>
+      <c r="H20" s="59">
+        <v>159</v>
+      </c>
+      <c r="I20" s="60">
+        <v>63.521614327919345</v>
+      </c>
+      <c r="J20" s="60">
+        <v>22.173078298316025</v>
+      </c>
+      <c r="K20" s="49"/>
+      <c r="L20" s="49"/>
+      <c r="M20" s="49"/>
+    </row>
+    <row r="21" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="59">
+        <v>572</v>
+      </c>
+      <c r="C21" s="60">
+        <v>67.725569362467951</v>
+      </c>
+      <c r="D21" s="61">
+        <v>36.170993377384598</v>
+      </c>
+      <c r="E21" s="59">
+        <v>342</v>
+      </c>
+      <c r="F21" s="60">
+        <v>79.028367024374006</v>
+      </c>
+      <c r="G21" s="61">
+        <v>46.761773346542043</v>
+      </c>
+      <c r="H21" s="59">
+        <v>230</v>
+      </c>
+      <c r="I21" s="60">
+        <v>55.848422524882899</v>
+      </c>
+      <c r="J21" s="60">
+        <v>25.715248149653142</v>
+      </c>
+      <c r="K21" s="49"/>
+      <c r="L21" s="49"/>
+      <c r="M21" s="49"/>
+    </row>
+    <row r="22" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="59">
+        <v>135</v>
+      </c>
+      <c r="C22" s="60">
+        <v>60.41322646904829</v>
+      </c>
+      <c r="D22" s="61">
+        <v>31.679980740308238</v>
+      </c>
+      <c r="E22" s="59">
+        <v>82</v>
+      </c>
+      <c r="F22" s="60">
+        <v>70.82091808092585</v>
+      </c>
+      <c r="G22" s="61">
+        <v>41.837420340919735</v>
+      </c>
+      <c r="H22" s="59">
+        <v>53</v>
+      </c>
+      <c r="I22" s="60">
+        <v>49.221739291949923</v>
+      </c>
+      <c r="J22" s="60">
+        <v>22.143667871727057</v>
+      </c>
+      <c r="K22" s="49"/>
+      <c r="L22" s="49"/>
+      <c r="M22" s="49"/>
+    </row>
+    <row r="23" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="59">
+        <v>262</v>
+      </c>
+      <c r="C23" s="60">
+        <v>78.757080998050611</v>
+      </c>
+      <c r="D23" s="61">
+        <v>40.998189819974804</v>
+      </c>
+      <c r="E23" s="59">
+        <v>154</v>
+      </c>
+      <c r="F23" s="60">
+        <v>90.679181178770477</v>
+      </c>
+      <c r="G23" s="61">
+        <v>51.316039951358682</v>
+      </c>
+      <c r="H23" s="59">
+        <v>108</v>
+      </c>
+      <c r="I23" s="60">
+        <v>66.323178108438398</v>
+      </c>
+      <c r="J23" s="60">
+        <v>31.306329100738434</v>
+      </c>
+      <c r="K23" s="49"/>
+      <c r="L23" s="49"/>
+      <c r="M23" s="49"/>
+    </row>
+    <row r="24" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="59">
+        <v>67</v>
+      </c>
+      <c r="C24" s="60">
+        <v>65.666317099704997</v>
+      </c>
+      <c r="D24" s="61">
+        <v>27.584937727107214</v>
+      </c>
+      <c r="E24" s="59">
+        <v>39</v>
+      </c>
+      <c r="F24" s="60">
+        <v>74.171983910385023</v>
+      </c>
+      <c r="G24" s="61">
+        <v>35.17024555266714</v>
+      </c>
+      <c r="H24" s="59">
+        <v>28</v>
+      </c>
+      <c r="I24" s="60">
+        <v>56.622278844501068</v>
+      </c>
+      <c r="J24" s="60">
+        <v>20.507524372045633</v>
+      </c>
+      <c r="K24" s="49"/>
+      <c r="L24" s="49"/>
+      <c r="M24" s="49"/>
+    </row>
+    <row r="25" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="59">
+        <v>177</v>
+      </c>
+      <c r="C25" s="60">
+        <v>47.505173232847817</v>
+      </c>
+      <c r="D25" s="61">
+        <v>26.389048570473864</v>
+      </c>
+      <c r="E25" s="59">
+        <v>113</v>
+      </c>
+      <c r="F25" s="60">
+        <v>60.33955685134309</v>
+      </c>
+      <c r="G25" s="61">
+        <v>37.234393924401196</v>
+      </c>
+      <c r="H25" s="59">
+        <v>64</v>
+      </c>
+      <c r="I25" s="60">
+        <v>34.535324510637153</v>
+      </c>
+      <c r="J25" s="60">
+        <v>16.864366701620831</v>
+      </c>
+      <c r="K25" s="49"/>
+      <c r="L25" s="49"/>
+      <c r="M25" s="49"/>
+    </row>
+    <row r="26" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="58" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="59">
+        <v>160</v>
+      </c>
+      <c r="C26" s="60">
+        <v>36.949453148093411</v>
+      </c>
+      <c r="D26" s="61">
+        <v>24.924736822950948</v>
+      </c>
+      <c r="E26" s="59">
+        <v>103</v>
+      </c>
+      <c r="F26" s="60">
+        <v>48.059986328566993</v>
+      </c>
+      <c r="G26" s="61">
+        <v>35.248846981806693</v>
+      </c>
+      <c r="H26" s="59">
+        <v>57</v>
+      </c>
+      <c r="I26" s="60">
+        <v>26.062087207401632</v>
+      </c>
+      <c r="J26" s="60">
+        <v>16.614607385523787</v>
+      </c>
+      <c r="K26" s="49"/>
+      <c r="L26" s="49"/>
+      <c r="M26" s="49"/>
+    </row>
+    <row r="27" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="59">
+        <v>120</v>
+      </c>
+      <c r="C27" s="60">
+        <v>44.341883310638913</v>
+      </c>
+      <c r="D27" s="61">
+        <v>24.435568692796238</v>
+      </c>
+      <c r="E27" s="59">
+        <v>66</v>
+      </c>
+      <c r="F27" s="60">
+        <v>49.939467312348668</v>
+      </c>
+      <c r="G27" s="61">
+        <v>30.897130060892554</v>
+      </c>
+      <c r="H27" s="59">
+        <v>54</v>
+      </c>
+      <c r="I27" s="60">
+        <v>38.999165851174851</v>
+      </c>
+      <c r="J27" s="60">
+        <v>19.246068658874389</v>
+      </c>
+      <c r="K27" s="49"/>
+      <c r="L27" s="49"/>
+      <c r="M27" s="49"/>
+    </row>
+    <row r="28" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="59">
+        <v>39</v>
+      </c>
+      <c r="C28" s="60">
+        <v>29.939889913327857</v>
+      </c>
+      <c r="D28" s="61">
+        <v>17.640626056222434</v>
+      </c>
+      <c r="E28" s="59">
+        <v>23</v>
+      </c>
+      <c r="F28" s="60">
+        <v>35.215311004784688</v>
+      </c>
+      <c r="G28" s="61">
+        <v>24.769208449476071</v>
+      </c>
+      <c r="H28" s="59">
+        <v>16</v>
+      </c>
+      <c r="I28" s="60">
+        <v>24.634903038561323</v>
+      </c>
+      <c r="J28" s="60">
+        <v>11.839353387583627</v>
+      </c>
+      <c r="K28" s="49"/>
+      <c r="L28" s="49"/>
+      <c r="M28" s="49"/>
+    </row>
+    <row r="29" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="63" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="64">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C29" s="65">
-        <v>48.640103765554699</v>
+        <v>39.915379395681157</v>
       </c>
       <c r="D29" s="66">
-        <v>30.066628464848705</v>
+        <v>27.921807238407453</v>
       </c>
       <c r="E29" s="67">
         <v>3</v>
       </c>
       <c r="F29" s="65">
-        <v>42.625745950554133</v>
+        <v>41.887740854509914</v>
       </c>
       <c r="G29" s="66">
-        <v>30.841482243952647</v>
+        <v>34.097058431833361</v>
       </c>
       <c r="H29" s="67">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I29" s="65">
-        <v>56.630486078338841</v>
+        <v>37.28213253798117</v>
       </c>
       <c r="J29" s="65">
-        <v>25.635422656699252</v>
+        <v>18.578767123287673</v>
       </c>
       <c r="K29" s="49"/>
       <c r="L29" s="49"/>
       <c r="M29" s="49"/>
     </row>
     <row r="30" spans="1:13" s="113" customFormat="1" ht="16.5" customHeight="1">
       <c r="A30" s="48" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="117"/>
       <c r="C30" s="118"/>
       <c r="D30" s="118"/>
       <c r="E30" s="117"/>
       <c r="F30" s="119"/>
       <c r="G30" s="118"/>
       <c r="H30" s="117"/>
       <c r="I30" s="118"/>
       <c r="J30" s="118"/>
     </row>
     <row r="31" spans="1:13">
       <c r="B31" s="78"/>
       <c r="C31" s="83"/>
       <c r="D31" s="83"/>
       <c r="E31" s="78"/>
       <c r="F31" s="84"/>
@@ -5203,103 +5377,1141 @@
       <c r="B32" s="78"/>
       <c r="C32" s="83"/>
       <c r="D32" s="83"/>
       <c r="E32" s="78"/>
       <c r="F32" s="84"/>
       <c r="G32" s="83"/>
       <c r="H32" s="78"/>
       <c r="I32" s="83"/>
       <c r="J32" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A1:AM32"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="49" customWidth="1"/>
+    <col min="3" max="4" width="16" style="68" customWidth="1"/>
+    <col min="5" max="5" width="16" style="49" customWidth="1"/>
+    <col min="6" max="6" width="16" style="69" customWidth="1"/>
+    <col min="7" max="7" width="16" style="68" customWidth="1"/>
+    <col min="8" max="8" width="16" style="49" customWidth="1"/>
+    <col min="9" max="10" width="16" style="68" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="49"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" s="43" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="129" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:39" s="43" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A2" s="44"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+    </row>
+    <row r="3" spans="1:39" s="48" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="112"/>
+      <c r="B3" s="113"/>
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="131" t="s">
+        <v>102</v>
+      </c>
+      <c r="F3" s="131"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="L3" s="113"/>
+      <c r="M3" s="113"/>
+      <c r="N3" s="113"/>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="113"/>
+      <c r="AA3" s="113"/>
+      <c r="AB3" s="113"/>
+      <c r="AC3" s="113"/>
+      <c r="AD3" s="113"/>
+      <c r="AE3" s="113"/>
+      <c r="AF3" s="113"/>
+      <c r="AG3" s="113"/>
+      <c r="AH3" s="113"/>
+      <c r="AI3" s="113"/>
+      <c r="AJ3" s="113"/>
+      <c r="AK3" s="113"/>
+      <c r="AL3" s="113"/>
+      <c r="AM3" s="113"/>
+    </row>
+    <row r="4" spans="1:39" s="48" customFormat="1" ht="18" customHeight="1">
+      <c r="A4" s="50"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="J4" s="51" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49"/>
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="49"/>
+      <c r="X4" s="49"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="49"/>
+      <c r="AA4" s="49"/>
+      <c r="AB4" s="49"/>
+      <c r="AC4" s="49"/>
+      <c r="AD4" s="49"/>
+      <c r="AE4" s="49"/>
+      <c r="AF4" s="49"/>
+      <c r="AG4" s="49"/>
+      <c r="AH4" s="49"/>
+      <c r="AI4" s="49"/>
+      <c r="AJ4" s="49"/>
+      <c r="AK4" s="49"/>
+      <c r="AL4" s="49"/>
+      <c r="AM4" s="49"/>
+    </row>
+    <row r="5" spans="1:39" s="52" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="132" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="134" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+    </row>
+    <row r="6" spans="1:39" s="52" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="133"/>
+      <c r="B6" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+    </row>
+    <row r="7" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="59">
+        <v>11733</v>
+      </c>
+      <c r="C7" s="60">
+        <v>50.13323974609375</v>
+      </c>
+      <c r="D7" s="61">
+        <v>30.387470245361328</v>
+      </c>
+      <c r="E7" s="59">
+        <v>6980</v>
+      </c>
+      <c r="F7" s="60">
+        <v>59.701999664306641</v>
+      </c>
+      <c r="G7" s="61">
+        <v>39.143733978271484</v>
+      </c>
+      <c r="H7" s="59">
+        <v>4753</v>
+      </c>
+      <c r="I7" s="60">
+        <v>40.581001281738281</v>
+      </c>
+      <c r="J7" s="60">
+        <v>22.408805847167969</v>
+      </c>
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
+    </row>
+    <row r="8" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="58" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="59">
+        <v>1499</v>
+      </c>
+      <c r="C8" s="60">
+        <v>37.845187431509743</v>
+      </c>
+      <c r="D8" s="61">
+        <v>27.653811917343848</v>
+      </c>
+      <c r="E8" s="59">
+        <v>895</v>
+      </c>
+      <c r="F8" s="60">
+        <v>45.876273995662004</v>
+      </c>
+      <c r="G8" s="61">
+        <v>35.118257139722388</v>
+      </c>
+      <c r="H8" s="59">
+        <v>604</v>
+      </c>
+      <c r="I8" s="60">
+        <v>30.05013995205908</v>
+      </c>
+      <c r="J8" s="60">
+        <v>21.145152059409739</v>
+      </c>
+      <c r="K8" s="49"/>
+      <c r="L8" s="49"/>
+      <c r="M8" s="49"/>
+    </row>
+    <row r="9" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="59">
+        <v>1212</v>
+      </c>
+      <c r="C9" s="60">
+        <v>44.981926506880619</v>
+      </c>
+      <c r="D9" s="61">
+        <v>22.399590943386041</v>
+      </c>
+      <c r="E9" s="59">
+        <v>722</v>
+      </c>
+      <c r="F9" s="60">
+        <v>55.848182671515609</v>
+      </c>
+      <c r="G9" s="61">
+        <v>29.484249939824295</v>
+      </c>
+      <c r="H9" s="59">
+        <v>490</v>
+      </c>
+      <c r="I9" s="60">
+        <v>34.95942209934897</v>
+      </c>
+      <c r="J9" s="60">
+        <v>16.330923279891913</v>
+      </c>
+      <c r="K9" s="49"/>
+      <c r="L9" s="49"/>
+      <c r="M9" s="49"/>
+    </row>
+    <row r="10" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="59">
+        <v>940</v>
+      </c>
+      <c r="C10" s="60">
+        <v>45.827380445993043</v>
+      </c>
+      <c r="D10" s="61">
+        <v>33.523521217929719</v>
+      </c>
+      <c r="E10" s="59">
+        <v>604</v>
+      </c>
+      <c r="F10" s="60">
+        <v>58.661222698008338</v>
+      </c>
+      <c r="G10" s="61">
+        <v>42.131532487646389</v>
+      </c>
+      <c r="H10" s="59">
+        <v>336</v>
+      </c>
+      <c r="I10" s="60">
+        <v>32.891693819445159</v>
+      </c>
+      <c r="J10" s="60">
+        <v>24.94968668556541</v>
+      </c>
+      <c r="K10" s="49"/>
+      <c r="L10" s="49"/>
+      <c r="M10" s="49"/>
+    </row>
+    <row r="11" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="58" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="59">
+        <v>1113</v>
+      </c>
+      <c r="C11" s="60">
+        <v>41.05877787238061</v>
+      </c>
+      <c r="D11" s="61">
+        <v>30.150211870442192</v>
+      </c>
+      <c r="E11" s="59">
+        <v>691</v>
+      </c>
+      <c r="F11" s="60">
+        <v>51.437744510732884</v>
+      </c>
+      <c r="G11" s="61">
+        <v>39.600021805890329</v>
+      </c>
+      <c r="H11" s="59">
+        <v>422</v>
+      </c>
+      <c r="I11" s="60">
+        <v>30.862019348730946</v>
+      </c>
+      <c r="J11" s="60">
+        <v>21.675194015721967</v>
+      </c>
+      <c r="K11" s="49"/>
+      <c r="L11" s="49"/>
+      <c r="M11" s="49"/>
+    </row>
+    <row r="12" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="58" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="59">
+        <v>1034</v>
+      </c>
+      <c r="C12" s="60">
+        <v>54.890627504982092</v>
+      </c>
+      <c r="D12" s="61">
+        <v>31.314880827166558</v>
+      </c>
+      <c r="E12" s="59">
+        <v>585</v>
+      </c>
+      <c r="F12" s="60">
+        <v>61.949864027990749</v>
+      </c>
+      <c r="G12" s="61">
+        <v>39.335282935771119</v>
+      </c>
+      <c r="H12" s="59">
+        <v>449</v>
+      </c>
+      <c r="I12" s="60">
+        <v>47.794735979323718</v>
+      </c>
+      <c r="J12" s="60">
+        <v>23.943567321090136</v>
+      </c>
+      <c r="K12" s="49"/>
+      <c r="L12" s="49"/>
+      <c r="M12" s="49"/>
+    </row>
+    <row r="13" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="59">
+        <v>1355</v>
+      </c>
+      <c r="C13" s="60">
+        <v>48.75092397392347</v>
+      </c>
+      <c r="D13" s="61">
+        <v>31.40885949614276</v>
+      </c>
+      <c r="E13" s="59">
+        <v>834</v>
+      </c>
+      <c r="F13" s="60">
+        <v>60.240681023065896</v>
+      </c>
+      <c r="G13" s="61">
+        <v>40.503392021907551</v>
+      </c>
+      <c r="H13" s="59">
+        <v>521</v>
+      </c>
+      <c r="I13" s="60">
+        <v>37.347991523941424</v>
+      </c>
+      <c r="J13" s="60">
+        <v>23.116140520436819</v>
+      </c>
+      <c r="K13" s="49"/>
+      <c r="L13" s="49"/>
+      <c r="M13" s="49"/>
+    </row>
+    <row r="14" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="59">
+        <v>295</v>
+      </c>
+      <c r="C14" s="60">
+        <v>64.323895891229384</v>
+      </c>
+      <c r="D14" s="61">
+        <v>32.725230490044829</v>
+      </c>
+      <c r="E14" s="59">
+        <v>181</v>
+      </c>
+      <c r="F14" s="60">
+        <v>77.713422095514517</v>
+      </c>
+      <c r="G14" s="61">
+        <v>44.233406892150697</v>
+      </c>
+      <c r="H14" s="59">
+        <v>114</v>
+      </c>
+      <c r="I14" s="60">
+        <v>50.507399998670856</v>
+      </c>
+      <c r="J14" s="60">
+        <v>21.972675517515</v>
+      </c>
+      <c r="K14" s="49"/>
+      <c r="L14" s="49"/>
+      <c r="M14" s="49"/>
+    </row>
+    <row r="15" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="59">
+        <v>350</v>
+      </c>
+      <c r="C15" s="60">
+        <v>65.535953023828867</v>
+      </c>
+      <c r="D15" s="61">
+        <v>40.641521363572629</v>
+      </c>
+      <c r="E15" s="59">
+        <v>204</v>
+      </c>
+      <c r="F15" s="60">
+        <v>74.568489695658215</v>
+      </c>
+      <c r="G15" s="61">
+        <v>49.682210141716723</v>
+      </c>
+      <c r="H15" s="59">
+        <v>146</v>
+      </c>
+      <c r="I15" s="60">
+        <v>56.049507839253081</v>
+      </c>
+      <c r="J15" s="60">
+        <v>31.700517681467122</v>
+      </c>
+      <c r="K15" s="49"/>
+      <c r="L15" s="49"/>
+      <c r="M15" s="49"/>
+    </row>
+    <row r="16" spans="1:39" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="59">
+        <v>461</v>
+      </c>
+      <c r="C16" s="60">
+        <v>81.399434618243717</v>
+      </c>
+      <c r="D16" s="61">
+        <v>42.656982023251786</v>
+      </c>
+      <c r="E16" s="59">
+        <v>281</v>
+      </c>
+      <c r="F16" s="60">
+        <v>96.189887738527815</v>
+      </c>
+      <c r="G16" s="61">
+        <v>56.990713159850955</v>
+      </c>
+      <c r="H16" s="59">
+        <v>180</v>
+      </c>
+      <c r="I16" s="60">
+        <v>65.642521766877877</v>
+      </c>
+      <c r="J16" s="60">
+        <v>28.255618737149014</v>
+      </c>
+      <c r="K16" s="49"/>
+      <c r="L16" s="49"/>
+      <c r="M16" s="49"/>
+    </row>
+    <row r="17" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="59">
+        <v>678</v>
+      </c>
+      <c r="C17" s="60">
+        <v>52.406060397598132</v>
+      </c>
+      <c r="D17" s="61">
+        <v>29.505864939737254</v>
+      </c>
+      <c r="E17" s="59">
+        <v>365</v>
+      </c>
+      <c r="F17" s="60">
+        <v>55.125917412313925</v>
+      </c>
+      <c r="G17" s="61">
+        <v>36.499386047452433</v>
+      </c>
+      <c r="H17" s="59">
+        <v>313</v>
+      </c>
+      <c r="I17" s="60">
+        <v>49.554876880670903</v>
+      </c>
+      <c r="J17" s="60">
+        <v>22.490660331527017</v>
+      </c>
+      <c r="K17" s="49"/>
+      <c r="L17" s="49"/>
+      <c r="M17" s="49"/>
+    </row>
+    <row r="18" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="59">
+        <v>336</v>
+      </c>
+      <c r="C18" s="60">
+        <v>65.145506171858116</v>
+      </c>
+      <c r="D18" s="61">
+        <v>34.318949936387263</v>
+      </c>
+      <c r="E18" s="59">
+        <v>201</v>
+      </c>
+      <c r="F18" s="60">
+        <v>75.938893747886652</v>
+      </c>
+      <c r="G18" s="61">
+        <v>45.250685532798627</v>
+      </c>
+      <c r="H18" s="59">
+        <v>135</v>
+      </c>
+      <c r="I18" s="60">
+        <v>53.767295146605491</v>
+      </c>
+      <c r="J18" s="60">
+        <v>23.391558560271651</v>
+      </c>
+      <c r="K18" s="49"/>
+      <c r="L18" s="49"/>
+      <c r="M18" s="49"/>
+    </row>
+    <row r="19" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="58" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="59">
+        <v>465</v>
+      </c>
+      <c r="C19" s="60">
+        <v>65.810516662090592</v>
+      </c>
+      <c r="D19" s="61">
+        <v>30.746233905625097</v>
+      </c>
+      <c r="E19" s="59">
+        <v>255</v>
+      </c>
+      <c r="F19" s="60">
+        <v>69.354540410578878</v>
+      </c>
+      <c r="G19" s="61">
+        <v>39.617809719901189</v>
+      </c>
+      <c r="H19" s="59">
+        <v>210</v>
+      </c>
+      <c r="I19" s="60">
+        <v>61.965547155781387</v>
+      </c>
+      <c r="J19" s="60">
+        <v>21.816700001158534</v>
+      </c>
+      <c r="K19" s="49"/>
+      <c r="L19" s="49"/>
+      <c r="M19" s="49"/>
+    </row>
+    <row r="20" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="58" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="59">
+        <v>356</v>
+      </c>
+      <c r="C20" s="60">
+        <v>67.551413076890967</v>
+      </c>
+      <c r="D20" s="61">
+        <v>29.395337302647086</v>
+      </c>
+      <c r="E20" s="59">
+        <v>199</v>
+      </c>
+      <c r="F20" s="60">
+        <v>72.494125790058476</v>
+      </c>
+      <c r="G20" s="61">
+        <v>38.078821629629616</v>
+      </c>
+      <c r="H20" s="59">
+        <v>157</v>
+      </c>
+      <c r="I20" s="60">
+        <v>62.177971572389815</v>
+      </c>
+      <c r="J20" s="60">
+        <v>20.549467117144026</v>
+      </c>
+      <c r="K20" s="49"/>
+      <c r="L20" s="49"/>
+      <c r="M20" s="49"/>
+    </row>
+    <row r="21" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="59">
+        <v>592</v>
+      </c>
+      <c r="C21" s="60">
+        <v>69.63874313831937</v>
+      </c>
+      <c r="D21" s="61">
+        <v>38.814738839476689</v>
+      </c>
+      <c r="E21" s="59">
+        <v>346</v>
+      </c>
+      <c r="F21" s="60">
+        <v>79.387568503326364</v>
+      </c>
+      <c r="G21" s="61">
+        <v>48.749964929171419</v>
+      </c>
+      <c r="H21" s="59">
+        <v>246</v>
+      </c>
+      <c r="I21" s="60">
+        <v>59.382279458800525</v>
+      </c>
+      <c r="J21" s="60">
+        <v>28.954191521835043</v>
+      </c>
+      <c r="K21" s="49"/>
+      <c r="L21" s="49"/>
+      <c r="M21" s="49"/>
+    </row>
+    <row r="22" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="59">
+        <v>175</v>
+      </c>
+      <c r="C22" s="60">
+        <v>77.900514365967709</v>
+      </c>
+      <c r="D22" s="61">
+        <v>43.561129269614618</v>
+      </c>
+      <c r="E22" s="59">
+        <v>102</v>
+      </c>
+      <c r="F22" s="60">
+        <v>87.448934537613752</v>
+      </c>
+      <c r="G22" s="61">
+        <v>51.721491825252315</v>
+      </c>
+      <c r="H22" s="59">
+        <v>73</v>
+      </c>
+      <c r="I22" s="60">
+        <v>67.58883765716719</v>
+      </c>
+      <c r="J22" s="60">
+        <v>34.975712020991686</v>
+      </c>
+      <c r="K22" s="49"/>
+      <c r="L22" s="49"/>
+      <c r="M22" s="49"/>
+    </row>
+    <row r="23" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="59">
+        <v>279</v>
+      </c>
+      <c r="C23" s="60">
+        <v>83.621938920018167</v>
+      </c>
+      <c r="D23" s="61">
+        <v>45.092912748769272</v>
+      </c>
+      <c r="E23" s="59">
+        <v>178</v>
+      </c>
+      <c r="F23" s="60">
+        <v>104.29483799144548</v>
+      </c>
+      <c r="G23" s="61">
+        <v>59.729968521913278</v>
+      </c>
+      <c r="H23" s="59">
+        <v>101</v>
+      </c>
+      <c r="I23" s="60">
+        <v>61.972885328686388</v>
+      </c>
+      <c r="J23" s="60">
+        <v>30.892441026258712</v>
+      </c>
+      <c r="K23" s="49"/>
+      <c r="L23" s="49"/>
+      <c r="M23" s="49"/>
+    </row>
+    <row r="24" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="59">
+        <v>58</v>
+      </c>
+      <c r="C24" s="60">
+        <v>57.380860515042691</v>
+      </c>
+      <c r="D24" s="61">
+        <v>28.859667626999737</v>
+      </c>
+      <c r="E24" s="59">
+        <v>34</v>
+      </c>
+      <c r="F24" s="60">
+        <v>65.319923537265979</v>
+      </c>
+      <c r="G24" s="61">
+        <v>37.645026886034586</v>
+      </c>
+      <c r="H24" s="59">
+        <v>24</v>
+      </c>
+      <c r="I24" s="60">
+        <v>48.952118708887866</v>
+      </c>
+      <c r="J24" s="60">
+        <v>19.288780535609721</v>
+      </c>
+      <c r="K24" s="49"/>
+      <c r="L24" s="49"/>
+      <c r="M24" s="49"/>
+    </row>
+    <row r="25" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="59">
+        <v>169</v>
+      </c>
+      <c r="C25" s="60">
+        <v>45.187709477787834</v>
+      </c>
+      <c r="D25" s="61">
+        <v>25.989260431108065</v>
+      </c>
+      <c r="E25" s="59">
+        <v>91</v>
+      </c>
+      <c r="F25" s="60">
+        <v>48.37157877391337</v>
+      </c>
+      <c r="G25" s="61">
+        <v>31.011666470651878</v>
+      </c>
+      <c r="H25" s="59">
+        <v>78</v>
+      </c>
+      <c r="I25" s="60">
+        <v>41.965152782746941</v>
+      </c>
+      <c r="J25" s="60">
+        <v>21.540538453192422</v>
+      </c>
+      <c r="K25" s="49"/>
+      <c r="L25" s="49"/>
+      <c r="M25" s="49"/>
+    </row>
+    <row r="26" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="58" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="59">
+        <v>185</v>
+      </c>
+      <c r="C26" s="60">
+        <v>42.99970597498347</v>
+      </c>
+      <c r="D26" s="61">
+        <v>28.442394080087215</v>
+      </c>
+      <c r="E26" s="59">
+        <v>103</v>
+      </c>
+      <c r="F26" s="60">
+        <v>48.354650848905798</v>
+      </c>
+      <c r="G26" s="61">
+        <v>35.494377238549568</v>
+      </c>
+      <c r="H26" s="59">
+        <v>82</v>
+      </c>
+      <c r="I26" s="60">
+        <v>37.748704114608749</v>
+      </c>
+      <c r="J26" s="60">
+        <v>22.544839546409474</v>
+      </c>
+      <c r="K26" s="49"/>
+      <c r="L26" s="49"/>
+      <c r="M26" s="49"/>
+    </row>
+    <row r="27" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="59">
+        <v>134</v>
+      </c>
+      <c r="C27" s="60">
+        <v>49.468855848123226</v>
+      </c>
+      <c r="D27" s="61">
+        <v>29.169233771826391</v>
+      </c>
+      <c r="E27" s="59">
+        <v>84</v>
+      </c>
+      <c r="F27" s="60">
+        <v>63.382114925356241</v>
+      </c>
+      <c r="G27" s="61">
+        <v>40.225363872287218</v>
+      </c>
+      <c r="H27" s="59">
+        <v>50</v>
+      </c>
+      <c r="I27" s="60">
+        <v>36.140746523260184</v>
+      </c>
+      <c r="J27" s="60">
+        <v>19.702425710749463</v>
+      </c>
+      <c r="K27" s="49"/>
+      <c r="L27" s="49"/>
+      <c r="M27" s="49"/>
+    </row>
+    <row r="28" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="59">
+        <v>41</v>
+      </c>
+      <c r="C28" s="60">
+        <v>33.006488592635527</v>
+      </c>
+      <c r="D28" s="61">
+        <v>19.219937204609462</v>
+      </c>
+      <c r="E28" s="59">
+        <v>22</v>
+      </c>
+      <c r="F28" s="60">
+        <v>35.278742152484348</v>
+      </c>
+      <c r="G28" s="61">
+        <v>23.965897680201582</v>
+      </c>
+      <c r="H28" s="59">
+        <v>19</v>
+      </c>
+      <c r="I28" s="60">
+        <v>30.7157579921594</v>
+      </c>
+      <c r="J28" s="60">
+        <v>15.654785990748183</v>
+      </c>
+      <c r="K28" s="49"/>
+      <c r="L28" s="49"/>
+      <c r="M28" s="49"/>
+    </row>
+    <row r="29" spans="1:13" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="63" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="64">
+        <v>6</v>
+      </c>
+      <c r="C29" s="65">
+        <v>48.640103765554699</v>
+      </c>
+      <c r="D29" s="66">
+        <v>30.066628464848705</v>
+      </c>
+      <c r="E29" s="67">
+        <v>3</v>
+      </c>
+      <c r="F29" s="65">
+        <v>42.625745950554133</v>
+      </c>
+      <c r="G29" s="66">
+        <v>30.841482243952647</v>
+      </c>
+      <c r="H29" s="67">
+        <v>3</v>
+      </c>
+      <c r="I29" s="65">
+        <v>56.630486078338841</v>
+      </c>
+      <c r="J29" s="65">
+        <v>25.635422656699252</v>
+      </c>
+      <c r="K29" s="49"/>
+      <c r="L29" s="49"/>
+      <c r="M29" s="49"/>
+    </row>
+    <row r="30" spans="1:13" s="113" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A30" s="48" t="s">
+        <v>90</v>
+      </c>
+      <c r="B30" s="117"/>
+      <c r="C30" s="118"/>
+      <c r="D30" s="118"/>
+      <c r="E30" s="117"/>
+      <c r="F30" s="119"/>
+      <c r="G30" s="118"/>
+      <c r="H30" s="117"/>
+      <c r="I30" s="118"/>
+      <c r="J30" s="118"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="B31" s="78"/>
+      <c r="C31" s="83"/>
+      <c r="D31" s="83"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="84"/>
+      <c r="G31" s="83"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="83"/>
+      <c r="J31" s="83"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="B32" s="78"/>
+      <c r="C32" s="83"/>
+      <c r="D32" s="83"/>
+      <c r="E32" s="78"/>
+      <c r="F32" s="84"/>
+      <c r="G32" s="83"/>
+      <c r="H32" s="78"/>
+      <c r="I32" s="83"/>
+      <c r="J32" s="83"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A10" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="E33" sqref="E33"/>
+    <sheetView showGridLines="0" topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="30" customWidth="1"/>
     <col min="3" max="4" width="16" style="41" customWidth="1"/>
     <col min="5" max="5" width="16" style="30" customWidth="1"/>
     <col min="6" max="6" width="16" style="42" customWidth="1"/>
     <col min="7" max="7" width="16" style="41" customWidth="1"/>
     <col min="8" max="8" width="16" style="30" customWidth="1"/>
     <col min="9" max="10" width="16" style="41" customWidth="1"/>
     <col min="11" max="16384" width="10" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="22" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="129" t="s">
         <v>85</v>
       </c>
-      <c r="B1" s="126"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:39" s="22" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:39" s="22" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="23"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="25"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
     </row>
     <row r="3" spans="1:39" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="B3" s="115"/>
       <c r="C3" s="115"/>
       <c r="D3" s="115"/>
-      <c r="E3" s="134" t="s">
+      <c r="E3" s="137" t="s">
         <v>101</v>
       </c>
-      <c r="F3" s="134"/>
+      <c r="F3" s="137"/>
       <c r="G3" s="115"/>
       <c r="H3" s="115"/>
       <c r="J3" s="116"/>
       <c r="L3" s="115"/>
       <c r="M3" s="115"/>
       <c r="N3" s="115"/>
       <c r="O3" s="115"/>
       <c r="P3" s="115"/>
       <c r="Q3" s="115"/>
       <c r="R3" s="115"/>
       <c r="S3" s="115"/>
       <c r="T3" s="115"/>
       <c r="U3" s="115"/>
       <c r="V3" s="115"/>
       <c r="W3" s="115"/>
       <c r="X3" s="115"/>
       <c r="Y3" s="115"/>
       <c r="Z3" s="115"/>
       <c r="AA3" s="115"/>
       <c r="AB3" s="115"/>
       <c r="AC3" s="115"/>
       <c r="AD3" s="115"/>
       <c r="AE3" s="115"/>
       <c r="AF3" s="115"/>
       <c r="AG3" s="115"/>
@@ -5330,74 +6542,74 @@
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
       <c r="T4" s="30"/>
       <c r="U4" s="30"/>
       <c r="V4" s="30"/>
       <c r="W4" s="30"/>
       <c r="X4" s="30"/>
       <c r="Y4" s="30"/>
       <c r="Z4" s="30"/>
       <c r="AA4" s="30"/>
       <c r="AB4" s="30"/>
       <c r="AC4" s="30"/>
       <c r="AD4" s="30"/>
       <c r="AE4" s="30"/>
       <c r="AF4" s="30"/>
       <c r="AG4" s="30"/>
       <c r="AH4" s="30"/>
       <c r="AI4" s="30"/>
       <c r="AJ4" s="30"/>
       <c r="AK4" s="30"/>
       <c r="AL4" s="30"/>
       <c r="AM4" s="30"/>
     </row>
     <row r="5" spans="1:39" s="52" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="132"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="132"/>
-[...1 lines deleted...]
-      <c r="H5" s="131" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="132"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
     </row>
     <row r="6" spans="1:39" s="52" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="130"/>
+      <c r="A6" s="133"/>
       <c r="B6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="57" t="s">
@@ -6245,112 +7457,112 @@
       <c r="F32" s="82"/>
       <c r="G32" s="81"/>
       <c r="H32" s="77"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A10" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="E34" sqref="E34"/>
+    <sheetView showGridLines="0" topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="9" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="9" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="9" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="88" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="129" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="126"/>
-[...7 lines deleted...]
-      <c r="J1" s="126"/>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
       <c r="K1" s="86"/>
       <c r="L1" s="86"/>
       <c r="M1" s="86"/>
       <c r="N1" s="86"/>
       <c r="O1" s="86"/>
       <c r="P1" s="87"/>
       <c r="Q1" s="87"/>
       <c r="R1" s="87"/>
       <c r="S1" s="86"/>
     </row>
-    <row r="2" spans="1:39" s="2" customFormat="1" ht="3.95" customHeight="1">
+    <row r="2" spans="1:39" s="2" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="F2" s="5"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
     </row>
     <row r="3" spans="1:39" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="B3" s="115"/>
       <c r="C3" s="115"/>
       <c r="D3" s="115"/>
-      <c r="E3" s="134" t="s">
+      <c r="E3" s="137" t="s">
         <v>94</v>
       </c>
-      <c r="F3" s="134"/>
+      <c r="F3" s="137"/>
       <c r="G3" s="115"/>
       <c r="H3" s="115"/>
       <c r="J3" s="116"/>
       <c r="L3" s="115"/>
       <c r="M3" s="115"/>
       <c r="N3" s="115"/>
       <c r="O3" s="115"/>
       <c r="P3" s="115"/>
       <c r="Q3" s="115"/>
       <c r="R3" s="115"/>
       <c r="S3" s="115"/>
       <c r="T3" s="115"/>
       <c r="U3" s="115"/>
       <c r="V3" s="115"/>
       <c r="W3" s="115"/>
       <c r="X3" s="115"/>
       <c r="Y3" s="115"/>
       <c r="Z3" s="115"/>
       <c r="AA3" s="115"/>
       <c r="AB3" s="115"/>
       <c r="AC3" s="115"/>
       <c r="AD3" s="115"/>
       <c r="AE3" s="115"/>
       <c r="AF3" s="115"/>
       <c r="AG3" s="115"/>
@@ -6381,74 +7593,74 @@
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
       <c r="T4" s="9"/>
       <c r="U4" s="9"/>
       <c r="V4" s="9"/>
       <c r="W4" s="9"/>
       <c r="X4" s="9"/>
       <c r="Y4" s="9"/>
       <c r="Z4" s="9"/>
       <c r="AA4" s="9"/>
       <c r="AB4" s="9"/>
       <c r="AC4" s="9"/>
       <c r="AD4" s="9"/>
       <c r="AE4" s="9"/>
       <c r="AF4" s="9"/>
       <c r="AG4" s="9"/>
       <c r="AH4" s="9"/>
       <c r="AI4" s="9"/>
       <c r="AJ4" s="9"/>
       <c r="AK4" s="9"/>
       <c r="AL4" s="9"/>
       <c r="AM4" s="9"/>
     </row>
     <row r="5" spans="1:39" s="52" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="132"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="132"/>
-[...1 lines deleted...]
-      <c r="H5" s="131" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="132"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
     </row>
     <row r="6" spans="1:39" s="52" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="130"/>
+      <c r="A6" s="133"/>
       <c r="B6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="57" t="s">
@@ -7267,1835 +8479,924 @@
       <c r="A30" s="48" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="117"/>
       <c r="C30" s="118"/>
       <c r="D30" s="118"/>
       <c r="E30" s="117"/>
       <c r="F30" s="119"/>
       <c r="G30" s="118"/>
       <c r="H30" s="117"/>
       <c r="I30" s="118"/>
       <c r="J30" s="118"/>
     </row>
     <row r="31" spans="1:13">
       <c r="B31" s="76"/>
       <c r="C31" s="79"/>
       <c r="D31" s="79"/>
       <c r="E31" s="76"/>
       <c r="F31" s="80"/>
       <c r="G31" s="79"/>
       <c r="H31" s="76"/>
       <c r="I31" s="79"/>
       <c r="J31" s="79"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="B32" s="76"/>
-[...909 lines deleted...]
-    <row r="32" spans="1:10">
       <c r="B32" s="76"/>
       <c r="C32" s="79"/>
       <c r="D32" s="79"/>
       <c r="E32" s="76"/>
       <c r="F32" s="80"/>
       <c r="G32" s="79"/>
       <c r="H32" s="76"/>
       <c r="I32" s="79"/>
       <c r="J32" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:J32"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A10" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="E34" sqref="E34"/>
+    <sheetView showGridLines="0" topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="9" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="9" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="9" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="1" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="s">
+    <row r="1" spans="1:10" s="88" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="129" t="s">
         <v>85</v>
       </c>
-      <c r="B1" s="126"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:10" s="2" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:10" s="2" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="F2" s="5"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
     </row>
     <row r="3" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="B3" s="115"/>
       <c r="C3" s="115"/>
       <c r="D3" s="115"/>
-      <c r="E3" s="134" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="134"/>
+      <c r="E3" s="137" t="s">
+        <v>93</v>
+      </c>
+      <c r="F3" s="137"/>
       <c r="G3" s="115"/>
       <c r="H3" s="115"/>
       <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="85"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="J4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="52" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="132"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="132"/>
-[...1 lines deleted...]
-      <c r="H5" s="131" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="132"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
     </row>
     <row r="6" spans="1:10" s="52" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="130"/>
+      <c r="A6" s="133"/>
       <c r="B6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="57" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="11">
-        <v>10134</v>
+        <v>10823</v>
       </c>
       <c r="C7" s="12">
-        <v>43.79</v>
+        <v>46.663899999999998</v>
       </c>
       <c r="D7" s="13">
-        <v>30.62</v>
+        <v>31.345300000000002</v>
       </c>
       <c r="E7" s="11">
-        <v>5963</v>
+        <v>6395</v>
       </c>
       <c r="F7" s="12">
-        <v>51.25</v>
+        <v>54.9377</v>
       </c>
       <c r="G7" s="13">
-        <v>37.61</v>
+        <v>39.140900000000002</v>
       </c>
       <c r="H7" s="11">
-        <v>4171</v>
+        <v>4428</v>
       </c>
       <c r="I7" s="12">
-        <v>36.25</v>
+        <v>38.327500000000001</v>
       </c>
       <c r="J7" s="12">
-        <v>23.97</v>
+        <v>24.054500000000001</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="11">
-        <v>1286</v>
+        <v>1381</v>
       </c>
       <c r="C8" s="12">
-        <v>33.1</v>
+        <v>35.3476</v>
       </c>
       <c r="D8" s="13">
-        <v>28.78</v>
+        <v>29.611899999999999</v>
       </c>
       <c r="E8" s="11">
-        <v>790</v>
+        <v>836</v>
       </c>
       <c r="F8" s="12">
-        <v>40.9</v>
+        <v>43.142699999999998</v>
       </c>
       <c r="G8" s="13">
-        <v>35.89</v>
+        <v>36.680900000000001</v>
       </c>
       <c r="H8" s="11">
-        <v>496</v>
+        <v>545</v>
       </c>
       <c r="I8" s="12">
-        <v>25.39</v>
+        <v>27.6769</v>
       </c>
       <c r="J8" s="12">
-        <v>22.29</v>
+        <v>23.351099999999999</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="11">
-        <v>1047</v>
+        <v>1137</v>
       </c>
       <c r="C9" s="12">
-        <v>40.07</v>
+        <v>43.152000000000001</v>
       </c>
       <c r="D9" s="13">
-        <v>21.91</v>
+        <v>23.1279</v>
       </c>
       <c r="E9" s="11">
-        <v>602</v>
+        <v>697</v>
       </c>
       <c r="F9" s="12">
-        <v>47.72</v>
+        <v>54.905799999999999</v>
       </c>
       <c r="G9" s="13">
-        <v>26.99</v>
+        <v>29.926600000000001</v>
       </c>
       <c r="H9" s="11">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="I9" s="12">
-        <v>32.92</v>
+        <v>32.224499999999999</v>
       </c>
       <c r="J9" s="12">
-        <v>17.61</v>
+        <v>17.118400000000001</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="11">
-        <v>983</v>
+        <v>994</v>
       </c>
       <c r="C10" s="12">
-        <v>37.21</v>
+        <v>37.418999999999997</v>
       </c>
       <c r="D10" s="13">
-        <v>31.87</v>
+        <v>30.754799999999999</v>
       </c>
       <c r="E10" s="11">
-        <v>597</v>
+        <v>586</v>
       </c>
       <c r="F10" s="12">
-        <v>45.32</v>
+        <v>44.325899999999997</v>
       </c>
       <c r="G10" s="13">
-        <v>39.590000000000003</v>
+        <v>37.671999999999997</v>
       </c>
       <c r="H10" s="11">
-        <v>386</v>
+        <v>408</v>
       </c>
       <c r="I10" s="12">
-        <v>29.13</v>
+        <v>30.576000000000001</v>
       </c>
       <c r="J10" s="12">
-        <v>24.54</v>
+        <v>24.468399999999999</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="11">
-        <v>975</v>
+        <v>960</v>
       </c>
       <c r="C11" s="12">
-        <v>52.01</v>
+        <v>51.189700000000002</v>
       </c>
       <c r="D11" s="13">
-        <v>34.46</v>
+        <v>32.748699999999999</v>
       </c>
       <c r="E11" s="11">
-        <v>562</v>
+        <v>539</v>
       </c>
       <c r="F11" s="12">
-        <v>59.47</v>
+        <v>57.099200000000003</v>
       </c>
       <c r="G11" s="13">
-        <v>42.78</v>
+        <v>40.423299999999998</v>
       </c>
       <c r="H11" s="11">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="I11" s="12">
-        <v>44.43</v>
+        <v>45.200499999999998</v>
       </c>
       <c r="J11" s="12">
-        <v>26.47</v>
+        <v>25.266300000000001</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="11">
-        <v>1083</v>
+        <v>1193</v>
       </c>
       <c r="C12" s="12">
-        <v>39.07</v>
+        <v>43.006900000000002</v>
       </c>
       <c r="D12" s="13">
-        <v>29.3</v>
+        <v>30.749199999999998</v>
       </c>
       <c r="E12" s="11">
-        <v>661</v>
+        <v>706</v>
       </c>
       <c r="F12" s="12">
-        <v>47.48</v>
+        <v>50.801299999999998</v>
       </c>
       <c r="G12" s="13">
-        <v>36.14</v>
+        <v>37.148499999999999</v>
       </c>
       <c r="H12" s="11">
-        <v>422</v>
+        <v>487</v>
       </c>
       <c r="I12" s="12">
-        <v>30.58</v>
+        <v>35.181600000000003</v>
       </c>
       <c r="J12" s="12">
-        <v>22.78</v>
+        <v>24.817900000000002</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="11">
-        <v>263</v>
+        <v>287</v>
       </c>
       <c r="C13" s="12">
-        <v>57.04</v>
+        <v>62.421999999999997</v>
       </c>
       <c r="D13" s="13">
-        <v>33.950000000000003</v>
+        <v>36.387300000000003</v>
       </c>
       <c r="E13" s="11">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="F13" s="12">
-        <v>65.900000000000006</v>
+        <v>70.034000000000006</v>
       </c>
       <c r="G13" s="13">
-        <v>42.29</v>
+        <v>44.583199999999998</v>
       </c>
       <c r="H13" s="11">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="I13" s="12">
-        <v>47.82</v>
+        <v>54.520800000000001</v>
       </c>
       <c r="J13" s="12">
-        <v>25.88</v>
+        <v>28.334800000000001</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="11">
-        <v>857</v>
+        <v>863</v>
       </c>
       <c r="C14" s="12">
-        <v>43.06</v>
+        <v>42.984900000000003</v>
       </c>
       <c r="D14" s="13">
-        <v>36.39</v>
+        <v>35.015099999999997</v>
       </c>
       <c r="E14" s="11">
-        <v>514</v>
+        <v>558</v>
       </c>
       <c r="F14" s="12">
-        <v>51.19</v>
+        <v>55.168500000000002</v>
       </c>
       <c r="G14" s="13">
-        <v>40.99</v>
+        <v>44.5</v>
       </c>
       <c r="H14" s="11">
-        <v>343</v>
+        <v>305</v>
       </c>
       <c r="I14" s="12">
-        <v>34.78</v>
+        <v>30.615200000000002</v>
       </c>
       <c r="J14" s="12">
-        <v>31.95</v>
+        <v>26.3156</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="11">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="C15" s="12">
-        <v>56.06</v>
+        <v>60.543999999999997</v>
       </c>
       <c r="D15" s="13">
-        <v>38.950000000000003</v>
+        <v>41.112200000000001</v>
       </c>
       <c r="E15" s="11">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="F15" s="12">
-        <v>66.37</v>
+        <v>69.444400000000002</v>
       </c>
       <c r="G15" s="13">
-        <v>49.66</v>
+        <v>50.558599999999998</v>
       </c>
       <c r="H15" s="11">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="I15" s="12">
-        <v>45.11</v>
+        <v>51.124699999999997</v>
       </c>
       <c r="J15" s="12">
-        <v>27.68</v>
+        <v>31.1523</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
-        <v>396</v>
+        <v>376</v>
       </c>
       <c r="C16" s="12">
-        <v>70.540000000000006</v>
+        <v>66.964799999999997</v>
       </c>
       <c r="D16" s="13">
-        <v>41.41</v>
+        <v>37.5867</v>
       </c>
       <c r="E16" s="11">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="F16" s="12">
-        <v>79.88</v>
+        <v>75.55</v>
       </c>
       <c r="G16" s="13">
-        <v>52.23</v>
+        <v>47.008600000000001</v>
       </c>
       <c r="H16" s="11">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="I16" s="12">
-        <v>60.45</v>
+        <v>57.715400000000002</v>
       </c>
       <c r="J16" s="12">
-        <v>29.82</v>
+        <v>28.221</v>
       </c>
     </row>
     <row r="17" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11">
-        <v>521</v>
+        <v>662</v>
       </c>
       <c r="C17" s="12">
-        <v>39.770000000000003</v>
+        <v>50.721699999999998</v>
       </c>
       <c r="D17" s="13">
-        <v>25.88</v>
+        <v>31.421500000000002</v>
       </c>
       <c r="E17" s="11">
-        <v>303</v>
+        <v>345</v>
       </c>
       <c r="F17" s="12">
-        <v>45.04</v>
+        <v>51.5413</v>
       </c>
       <c r="G17" s="13">
-        <v>34.049999999999997</v>
+        <v>37.154200000000003</v>
       </c>
       <c r="H17" s="11">
-        <v>218</v>
+        <v>317</v>
       </c>
       <c r="I17" s="12">
-        <v>34.21</v>
+        <v>49.858800000000002</v>
       </c>
       <c r="J17" s="12">
-        <v>18.5</v>
+        <v>25.655100000000001</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11">
-        <v>335</v>
+        <v>353</v>
       </c>
       <c r="C18" s="12">
-        <v>63.37</v>
+        <v>67.283100000000005</v>
       </c>
       <c r="D18" s="13">
-        <v>36.869999999999997</v>
+        <v>38.445500000000003</v>
       </c>
       <c r="E18" s="11">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="F18" s="12">
-        <v>69.400000000000006</v>
+        <v>74.810400000000001</v>
       </c>
       <c r="G18" s="13">
-        <v>44.9</v>
+        <v>47.863199999999999</v>
       </c>
       <c r="H18" s="11">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="I18" s="12">
-        <v>56.96</v>
+        <v>59.301000000000002</v>
       </c>
       <c r="J18" s="12">
-        <v>29.16</v>
+        <v>28.816800000000001</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11">
-        <v>401</v>
+        <v>434</v>
       </c>
       <c r="C19" s="12">
-        <v>55.68</v>
+        <v>60.648099999999999</v>
       </c>
       <c r="D19" s="13">
-        <v>31.1</v>
+        <v>31.444099999999999</v>
       </c>
       <c r="E19" s="11">
-        <v>215</v>
+        <v>238</v>
       </c>
       <c r="F19" s="12">
-        <v>57.13</v>
+        <v>63.712000000000003</v>
       </c>
       <c r="G19" s="13">
-        <v>38.04</v>
+        <v>39.9709</v>
       </c>
       <c r="H19" s="11">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="I19" s="12">
-        <v>54.09</v>
+        <v>57.301699999999997</v>
       </c>
       <c r="J19" s="12">
-        <v>23.95</v>
+        <v>23.497800000000002</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
-        <v>301</v>
+        <v>327</v>
       </c>
       <c r="C20" s="12">
-        <v>55.18</v>
+        <v>60.488900000000001</v>
       </c>
       <c r="D20" s="13">
-        <v>27.9</v>
+        <v>29.5489</v>
       </c>
       <c r="E20" s="11">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="F20" s="12">
-        <v>58.32</v>
+        <v>65.637799999999999</v>
       </c>
       <c r="G20" s="13">
-        <v>34.94</v>
+        <v>37.9285</v>
       </c>
       <c r="H20" s="11">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="I20" s="12">
-        <v>51.76</v>
+        <v>54.880299999999998</v>
       </c>
       <c r="J20" s="12">
-        <v>21.46</v>
+        <v>21.185199999999998</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="11">
-        <v>490</v>
+        <v>552</v>
       </c>
       <c r="C21" s="12">
-        <v>55.8</v>
+        <v>63.5199</v>
       </c>
       <c r="D21" s="13">
-        <v>36.270000000000003</v>
+        <v>38.802199999999999</v>
       </c>
       <c r="E21" s="11">
-        <v>274</v>
+        <v>325</v>
       </c>
       <c r="F21" s="12">
-        <v>60.64</v>
+        <v>72.755799999999994</v>
       </c>
       <c r="G21" s="13">
-        <v>42.03</v>
+        <v>47.662500000000001</v>
       </c>
       <c r="H21" s="11">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="I21" s="12">
-        <v>50.68</v>
+        <v>53.750799999999998</v>
       </c>
       <c r="J21" s="12">
-        <v>30.29</v>
+        <v>29.950500000000002</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="11">
-        <v>132</v>
+        <v>172</v>
       </c>
       <c r="C22" s="12">
-        <v>57</v>
+        <v>74.951400000000007</v>
       </c>
       <c r="D22" s="13">
-        <v>34.29</v>
+        <v>43.629899999999999</v>
       </c>
       <c r="E22" s="11">
-        <v>74</v>
+        <v>111</v>
       </c>
       <c r="F22" s="12">
-        <v>60.99</v>
+        <v>92.518500000000003</v>
       </c>
       <c r="G22" s="13">
-        <v>39.08</v>
+        <v>56.396700000000003</v>
       </c>
       <c r="H22" s="11">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I22" s="12">
-        <v>52.6</v>
+        <v>55.704700000000003</v>
       </c>
       <c r="J22" s="12">
-        <v>29.39</v>
+        <v>30.655100000000001</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="11">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="C23" s="12">
-        <v>66.790000000000006</v>
+        <v>70.747299999999996</v>
       </c>
       <c r="D23" s="13">
-        <v>41.83</v>
+        <v>42.322600000000001</v>
       </c>
       <c r="E23" s="11">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="F23" s="12">
-        <v>80.400000000000006</v>
+        <v>90.284899999999993</v>
       </c>
       <c r="G23" s="13">
-        <v>52.91</v>
+        <v>55.735799999999998</v>
       </c>
       <c r="H23" s="11">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="I23" s="12">
-        <v>52.27</v>
+        <v>50.022300000000001</v>
       </c>
       <c r="J23" s="12">
-        <v>31.3</v>
+        <v>28.6264</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="C24" s="12">
-        <v>47.64</v>
+        <v>59.770400000000002</v>
       </c>
       <c r="D24" s="13">
-        <v>23.82</v>
+        <v>27.434100000000001</v>
       </c>
       <c r="E24" s="11">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="F24" s="12">
-        <v>52.38</v>
+        <v>76.279200000000003</v>
       </c>
       <c r="G24" s="13">
-        <v>30.47</v>
+        <v>40.891100000000002</v>
       </c>
       <c r="H24" s="11">
         <v>20</v>
       </c>
       <c r="I24" s="12">
-        <v>42.62</v>
+        <v>42.354900000000001</v>
       </c>
       <c r="J24" s="12">
-        <v>17.22</v>
+        <v>15.045</v>
       </c>
     </row>
     <row r="25" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="11">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="C25" s="12">
-        <v>49.19</v>
+        <v>52.351900000000001</v>
       </c>
       <c r="D25" s="13">
-        <v>32.880000000000003</v>
+        <v>33.6663</v>
       </c>
       <c r="E25" s="11">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="F25" s="12">
-        <v>56.48</v>
+        <v>61.827800000000003</v>
       </c>
       <c r="G25" s="13">
-        <v>39.799999999999997</v>
+        <v>42.266100000000002</v>
       </c>
       <c r="H25" s="11">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I25" s="12">
-        <v>41.78</v>
+        <v>42.730499999999999</v>
       </c>
       <c r="J25" s="12">
-        <v>26.63</v>
+        <v>25.7654</v>
       </c>
     </row>
     <row r="26" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="11">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C26" s="12">
-        <v>38.700000000000003</v>
+        <v>39.262799999999999</v>
       </c>
       <c r="D26" s="13">
-        <v>28.81</v>
+        <v>28.674299999999999</v>
       </c>
       <c r="E26" s="11">
         <v>90</v>
       </c>
       <c r="F26" s="12">
-        <v>43.81</v>
+        <v>43.411999999999999</v>
       </c>
       <c r="G26" s="13">
-        <v>33.17</v>
+        <v>34.8324</v>
       </c>
       <c r="H26" s="11">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="I26" s="12">
-        <v>33.65</v>
+        <v>35.174100000000003</v>
       </c>
       <c r="J26" s="12">
-        <v>24.89</v>
+        <v>23.956299999999999</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="11">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="C27" s="12">
-        <v>43.94</v>
+        <v>39.344299999999997</v>
       </c>
       <c r="D27" s="13">
-        <v>31.3</v>
+        <v>26.8371</v>
       </c>
       <c r="E27" s="11">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F27" s="12">
-        <v>49.81</v>
+        <v>47.852600000000002</v>
       </c>
       <c r="G27" s="13">
-        <v>38.14</v>
+        <v>34.374299999999998</v>
       </c>
       <c r="H27" s="11">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="I27" s="12">
-        <v>38.229999999999997</v>
+        <v>31.1112</v>
       </c>
       <c r="J27" s="12">
-        <v>25.17</v>
+        <v>19.9633</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="11">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="C28" s="12">
-        <v>34.520000000000003</v>
+        <v>49.689900000000002</v>
       </c>
       <c r="D28" s="13">
-        <v>20.079999999999998</v>
+        <v>28.570399999999999</v>
       </c>
       <c r="E28" s="11">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F28" s="12">
-        <v>36.61</v>
+        <v>56.584299999999999</v>
       </c>
       <c r="G28" s="13">
-        <v>25.03</v>
+        <v>39.472099999999998</v>
       </c>
       <c r="H28" s="11">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I28" s="12">
-        <v>32.32</v>
+        <v>42.534199999999998</v>
       </c>
       <c r="J28" s="12">
-        <v>14.56</v>
+        <v>17.130199999999999</v>
       </c>
     </row>
     <row r="29" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C29" s="17">
-        <v>10.07</v>
+        <v>19.950099999999999</v>
       </c>
       <c r="D29" s="18">
-        <v>7.71</v>
+        <v>13.901199999999999</v>
       </c>
       <c r="E29" s="19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F29" s="17">
-        <v>17.399999999999999</v>
+        <v>34.554299999999998</v>
       </c>
       <c r="G29" s="18">
-        <v>17.54</v>
+        <v>27.449400000000001</v>
       </c>
       <c r="H29" s="120">
         <v>0</v>
       </c>
       <c r="I29" s="111">
         <v>0</v>
       </c>
       <c r="J29" s="111">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" s="113" customFormat="1" ht="16.5" customHeight="1">
       <c r="A30" s="48" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="117"/>
       <c r="C30" s="118"/>
       <c r="D30" s="118"/>
       <c r="E30" s="117"/>
       <c r="F30" s="119"/>
       <c r="G30" s="118"/>
       <c r="H30" s="117"/>
       <c r="I30" s="118"/>
       <c r="J30" s="118"/>
     </row>
@@ -9119,141 +9420,1052 @@
       <c r="G32" s="79"/>
       <c r="H32" s="76"/>
       <c r="I32" s="79"/>
       <c r="J32" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <dimension ref="A1:J32"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="9" customWidth="1"/>
+    <col min="3" max="4" width="16" style="20" customWidth="1"/>
+    <col min="5" max="5" width="16" style="9" customWidth="1"/>
+    <col min="6" max="6" width="16" style="21" customWidth="1"/>
+    <col min="7" max="7" width="16" style="20" customWidth="1"/>
+    <col min="8" max="8" width="16" style="9" customWidth="1"/>
+    <col min="9" max="10" width="16" style="20" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="9"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="1" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="129" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:10" s="2" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+    </row>
+    <row r="3" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1">
+      <c r="B3" s="115"/>
+      <c r="C3" s="115"/>
+      <c r="D3" s="115"/>
+      <c r="E3" s="137" t="s">
+        <v>92</v>
+      </c>
+      <c r="F3" s="137"/>
+      <c r="G3" s="115"/>
+      <c r="H3" s="115"/>
+      <c r="J3" s="116"/>
+    </row>
+    <row r="4" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1">
+      <c r="A4" s="85"/>
+      <c r="B4" s="8"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="8"/>
+      <c r="H4" s="8"/>
+      <c r="J4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="52" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="132" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="134" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
+    </row>
+    <row r="6" spans="1:10" s="52" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="133"/>
+      <c r="B6" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="57" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="11">
+        <v>10134</v>
+      </c>
+      <c r="C7" s="12">
+        <v>43.79</v>
+      </c>
+      <c r="D7" s="13">
+        <v>30.62</v>
+      </c>
+      <c r="E7" s="11">
+        <v>5963</v>
+      </c>
+      <c r="F7" s="12">
+        <v>51.25</v>
+      </c>
+      <c r="G7" s="13">
+        <v>37.61</v>
+      </c>
+      <c r="H7" s="11">
+        <v>4171</v>
+      </c>
+      <c r="I7" s="12">
+        <v>36.25</v>
+      </c>
+      <c r="J7" s="12">
+        <v>23.97</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="11">
+        <v>1286</v>
+      </c>
+      <c r="C8" s="12">
+        <v>33.1</v>
+      </c>
+      <c r="D8" s="13">
+        <v>28.78</v>
+      </c>
+      <c r="E8" s="11">
+        <v>790</v>
+      </c>
+      <c r="F8" s="12">
+        <v>40.9</v>
+      </c>
+      <c r="G8" s="13">
+        <v>35.89</v>
+      </c>
+      <c r="H8" s="11">
+        <v>496</v>
+      </c>
+      <c r="I8" s="12">
+        <v>25.39</v>
+      </c>
+      <c r="J8" s="12">
+        <v>22.29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="11">
+        <v>1047</v>
+      </c>
+      <c r="C9" s="12">
+        <v>40.07</v>
+      </c>
+      <c r="D9" s="13">
+        <v>21.91</v>
+      </c>
+      <c r="E9" s="11">
+        <v>602</v>
+      </c>
+      <c r="F9" s="12">
+        <v>47.72</v>
+      </c>
+      <c r="G9" s="13">
+        <v>26.99</v>
+      </c>
+      <c r="H9" s="11">
+        <v>445</v>
+      </c>
+      <c r="I9" s="12">
+        <v>32.92</v>
+      </c>
+      <c r="J9" s="12">
+        <v>17.61</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="11">
+        <v>983</v>
+      </c>
+      <c r="C10" s="12">
+        <v>37.21</v>
+      </c>
+      <c r="D10" s="13">
+        <v>31.87</v>
+      </c>
+      <c r="E10" s="11">
+        <v>597</v>
+      </c>
+      <c r="F10" s="12">
+        <v>45.32</v>
+      </c>
+      <c r="G10" s="13">
+        <v>39.590000000000003</v>
+      </c>
+      <c r="H10" s="11">
+        <v>386</v>
+      </c>
+      <c r="I10" s="12">
+        <v>29.13</v>
+      </c>
+      <c r="J10" s="12">
+        <v>24.54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="11">
+        <v>975</v>
+      </c>
+      <c r="C11" s="12">
+        <v>52.01</v>
+      </c>
+      <c r="D11" s="13">
+        <v>34.46</v>
+      </c>
+      <c r="E11" s="11">
+        <v>562</v>
+      </c>
+      <c r="F11" s="12">
+        <v>59.47</v>
+      </c>
+      <c r="G11" s="13">
+        <v>42.78</v>
+      </c>
+      <c r="H11" s="11">
+        <v>413</v>
+      </c>
+      <c r="I11" s="12">
+        <v>44.43</v>
+      </c>
+      <c r="J11" s="12">
+        <v>26.47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1083</v>
+      </c>
+      <c r="C12" s="12">
+        <v>39.07</v>
+      </c>
+      <c r="D12" s="13">
+        <v>29.3</v>
+      </c>
+      <c r="E12" s="11">
+        <v>661</v>
+      </c>
+      <c r="F12" s="12">
+        <v>47.48</v>
+      </c>
+      <c r="G12" s="13">
+        <v>36.14</v>
+      </c>
+      <c r="H12" s="11">
+        <v>422</v>
+      </c>
+      <c r="I12" s="12">
+        <v>30.58</v>
+      </c>
+      <c r="J12" s="12">
+        <v>22.78</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="11">
+        <v>263</v>
+      </c>
+      <c r="C13" s="12">
+        <v>57.04</v>
+      </c>
+      <c r="D13" s="13">
+        <v>33.950000000000003</v>
+      </c>
+      <c r="E13" s="11">
+        <v>155</v>
+      </c>
+      <c r="F13" s="12">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="G13" s="13">
+        <v>42.29</v>
+      </c>
+      <c r="H13" s="11">
+        <v>108</v>
+      </c>
+      <c r="I13" s="12">
+        <v>47.82</v>
+      </c>
+      <c r="J13" s="12">
+        <v>25.88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="11">
+        <v>857</v>
+      </c>
+      <c r="C14" s="12">
+        <v>43.06</v>
+      </c>
+      <c r="D14" s="13">
+        <v>36.39</v>
+      </c>
+      <c r="E14" s="11">
+        <v>514</v>
+      </c>
+      <c r="F14" s="12">
+        <v>51.19</v>
+      </c>
+      <c r="G14" s="13">
+        <v>40.99</v>
+      </c>
+      <c r="H14" s="11">
+        <v>343</v>
+      </c>
+      <c r="I14" s="12">
+        <v>34.78</v>
+      </c>
+      <c r="J14" s="12">
+        <v>31.95</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="11">
+        <v>287</v>
+      </c>
+      <c r="C15" s="12">
+        <v>56.06</v>
+      </c>
+      <c r="D15" s="13">
+        <v>38.950000000000003</v>
+      </c>
+      <c r="E15" s="11">
+        <v>175</v>
+      </c>
+      <c r="F15" s="12">
+        <v>66.37</v>
+      </c>
+      <c r="G15" s="13">
+        <v>49.66</v>
+      </c>
+      <c r="H15" s="11">
+        <v>112</v>
+      </c>
+      <c r="I15" s="12">
+        <v>45.11</v>
+      </c>
+      <c r="J15" s="12">
+        <v>27.68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="11">
+        <v>396</v>
+      </c>
+      <c r="C16" s="12">
+        <v>70.540000000000006</v>
+      </c>
+      <c r="D16" s="13">
+        <v>41.41</v>
+      </c>
+      <c r="E16" s="11">
+        <v>233</v>
+      </c>
+      <c r="F16" s="12">
+        <v>79.88</v>
+      </c>
+      <c r="G16" s="13">
+        <v>52.23</v>
+      </c>
+      <c r="H16" s="11">
+        <v>163</v>
+      </c>
+      <c r="I16" s="12">
+        <v>60.45</v>
+      </c>
+      <c r="J16" s="12">
+        <v>29.82</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="11">
+        <v>521</v>
+      </c>
+      <c r="C17" s="12">
+        <v>39.770000000000003</v>
+      </c>
+      <c r="D17" s="13">
+        <v>25.88</v>
+      </c>
+      <c r="E17" s="11">
+        <v>303</v>
+      </c>
+      <c r="F17" s="12">
+        <v>45.04</v>
+      </c>
+      <c r="G17" s="13">
+        <v>34.049999999999997</v>
+      </c>
+      <c r="H17" s="11">
+        <v>218</v>
+      </c>
+      <c r="I17" s="12">
+        <v>34.21</v>
+      </c>
+      <c r="J17" s="12">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="11">
+        <v>335</v>
+      </c>
+      <c r="C18" s="12">
+        <v>63.37</v>
+      </c>
+      <c r="D18" s="13">
+        <v>36.869999999999997</v>
+      </c>
+      <c r="E18" s="11">
+        <v>189</v>
+      </c>
+      <c r="F18" s="12">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="G18" s="13">
+        <v>44.9</v>
+      </c>
+      <c r="H18" s="11">
+        <v>146</v>
+      </c>
+      <c r="I18" s="12">
+        <v>56.96</v>
+      </c>
+      <c r="J18" s="12">
+        <v>29.16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="11">
+        <v>401</v>
+      </c>
+      <c r="C19" s="12">
+        <v>55.68</v>
+      </c>
+      <c r="D19" s="13">
+        <v>31.1</v>
+      </c>
+      <c r="E19" s="11">
+        <v>215</v>
+      </c>
+      <c r="F19" s="12">
+        <v>57.13</v>
+      </c>
+      <c r="G19" s="13">
+        <v>38.04</v>
+      </c>
+      <c r="H19" s="11">
+        <v>186</v>
+      </c>
+      <c r="I19" s="12">
+        <v>54.09</v>
+      </c>
+      <c r="J19" s="12">
+        <v>23.95</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="11">
+        <v>301</v>
+      </c>
+      <c r="C20" s="12">
+        <v>55.18</v>
+      </c>
+      <c r="D20" s="13">
+        <v>27.9</v>
+      </c>
+      <c r="E20" s="11">
+        <v>166</v>
+      </c>
+      <c r="F20" s="12">
+        <v>58.32</v>
+      </c>
+      <c r="G20" s="13">
+        <v>34.94</v>
+      </c>
+      <c r="H20" s="11">
+        <v>135</v>
+      </c>
+      <c r="I20" s="12">
+        <v>51.76</v>
+      </c>
+      <c r="J20" s="12">
+        <v>21.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="11">
+        <v>490</v>
+      </c>
+      <c r="C21" s="12">
+        <v>55.8</v>
+      </c>
+      <c r="D21" s="13">
+        <v>36.270000000000003</v>
+      </c>
+      <c r="E21" s="11">
+        <v>274</v>
+      </c>
+      <c r="F21" s="12">
+        <v>60.64</v>
+      </c>
+      <c r="G21" s="13">
+        <v>42.03</v>
+      </c>
+      <c r="H21" s="11">
+        <v>216</v>
+      </c>
+      <c r="I21" s="12">
+        <v>50.68</v>
+      </c>
+      <c r="J21" s="12">
+        <v>30.29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="11">
+        <v>132</v>
+      </c>
+      <c r="C22" s="12">
+        <v>57</v>
+      </c>
+      <c r="D22" s="13">
+        <v>34.29</v>
+      </c>
+      <c r="E22" s="11">
+        <v>74</v>
+      </c>
+      <c r="F22" s="12">
+        <v>60.99</v>
+      </c>
+      <c r="G22" s="13">
+        <v>39.08</v>
+      </c>
+      <c r="H22" s="11">
+        <v>58</v>
+      </c>
+      <c r="I22" s="12">
+        <v>52.6</v>
+      </c>
+      <c r="J22" s="12">
+        <v>29.39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="11">
+        <v>227</v>
+      </c>
+      <c r="C23" s="12">
+        <v>66.790000000000006</v>
+      </c>
+      <c r="D23" s="13">
+        <v>41.83</v>
+      </c>
+      <c r="E23" s="11">
+        <v>141</v>
+      </c>
+      <c r="F23" s="12">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="G23" s="13">
+        <v>52.91</v>
+      </c>
+      <c r="H23" s="11">
+        <v>86</v>
+      </c>
+      <c r="I23" s="12">
+        <v>52.27</v>
+      </c>
+      <c r="J23" s="12">
+        <v>31.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="11">
+        <v>46</v>
+      </c>
+      <c r="C24" s="12">
+        <v>47.64</v>
+      </c>
+      <c r="D24" s="13">
+        <v>23.82</v>
+      </c>
+      <c r="E24" s="11">
+        <v>26</v>
+      </c>
+      <c r="F24" s="12">
+        <v>52.38</v>
+      </c>
+      <c r="G24" s="13">
+        <v>30.47</v>
+      </c>
+      <c r="H24" s="11">
+        <v>20</v>
+      </c>
+      <c r="I24" s="12">
+        <v>42.62</v>
+      </c>
+      <c r="J24" s="12">
+        <v>17.22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="11">
+        <v>190</v>
+      </c>
+      <c r="C25" s="12">
+        <v>49.19</v>
+      </c>
+      <c r="D25" s="13">
+        <v>32.880000000000003</v>
+      </c>
+      <c r="E25" s="11">
+        <v>110</v>
+      </c>
+      <c r="F25" s="12">
+        <v>56.48</v>
+      </c>
+      <c r="G25" s="13">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="H25" s="11">
+        <v>80</v>
+      </c>
+      <c r="I25" s="12">
+        <v>41.78</v>
+      </c>
+      <c r="J25" s="12">
+        <v>26.63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="11">
+        <v>160</v>
+      </c>
+      <c r="C26" s="12">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="D26" s="13">
+        <v>28.81</v>
+      </c>
+      <c r="E26" s="11">
+        <v>90</v>
+      </c>
+      <c r="F26" s="12">
+        <v>43.81</v>
+      </c>
+      <c r="G26" s="13">
+        <v>33.17</v>
+      </c>
+      <c r="H26" s="11">
+        <v>70</v>
+      </c>
+      <c r="I26" s="12">
+        <v>33.65</v>
+      </c>
+      <c r="J26" s="12">
+        <v>24.89</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="11">
+        <v>120</v>
+      </c>
+      <c r="C27" s="12">
+        <v>43.94</v>
+      </c>
+      <c r="D27" s="13">
+        <v>31.3</v>
+      </c>
+      <c r="E27" s="11">
+        <v>67</v>
+      </c>
+      <c r="F27" s="12">
+        <v>49.81</v>
+      </c>
+      <c r="G27" s="13">
+        <v>38.14</v>
+      </c>
+      <c r="H27" s="11">
+        <v>53</v>
+      </c>
+      <c r="I27" s="12">
+        <v>38.229999999999997</v>
+      </c>
+      <c r="J27" s="12">
+        <v>25.17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="11">
+        <v>33</v>
+      </c>
+      <c r="C28" s="12">
+        <v>34.520000000000003</v>
+      </c>
+      <c r="D28" s="13">
+        <v>20.079999999999998</v>
+      </c>
+      <c r="E28" s="11">
+        <v>18</v>
+      </c>
+      <c r="F28" s="12">
+        <v>36.61</v>
+      </c>
+      <c r="G28" s="13">
+        <v>25.03</v>
+      </c>
+      <c r="H28" s="11">
+        <v>15</v>
+      </c>
+      <c r="I28" s="12">
+        <v>32.32</v>
+      </c>
+      <c r="J28" s="12">
+        <v>14.56</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="14" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="16">
+        <v>1</v>
+      </c>
+      <c r="C29" s="17">
+        <v>10.07</v>
+      </c>
+      <c r="D29" s="18">
+        <v>7.71</v>
+      </c>
+      <c r="E29" s="19">
+        <v>1</v>
+      </c>
+      <c r="F29" s="17">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="G29" s="18">
+        <v>17.54</v>
+      </c>
+      <c r="H29" s="120">
+        <v>0</v>
+      </c>
+      <c r="I29" s="111">
+        <v>0</v>
+      </c>
+      <c r="J29" s="111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="113" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A30" s="48" t="s">
+        <v>90</v>
+      </c>
+      <c r="B30" s="117"/>
+      <c r="C30" s="118"/>
+      <c r="D30" s="118"/>
+      <c r="E30" s="117"/>
+      <c r="F30" s="119"/>
+      <c r="G30" s="118"/>
+      <c r="H30" s="117"/>
+      <c r="I30" s="118"/>
+      <c r="J30" s="118"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="B31" s="76"/>
+      <c r="C31" s="79"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="80"/>
+      <c r="G31" s="79"/>
+      <c r="H31" s="76"/>
+      <c r="I31" s="79"/>
+      <c r="J31" s="79"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="B32" s="76"/>
+      <c r="C32" s="79"/>
+      <c r="D32" s="79"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="79"/>
+      <c r="H32" s="76"/>
+      <c r="I32" s="79"/>
+      <c r="J32" s="79"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
+  <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:J35"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A10" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="F33" sqref="F33"/>
+    <sheetView showGridLines="0" topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="9" customWidth="1"/>
     <col min="3" max="4" width="16" style="20" customWidth="1"/>
     <col min="5" max="5" width="16" style="9" customWidth="1"/>
     <col min="6" max="6" width="16" style="21" customWidth="1"/>
     <col min="7" max="7" width="16" style="20" customWidth="1"/>
     <col min="8" max="8" width="16" style="9" customWidth="1"/>
     <col min="9" max="10" width="16" style="20" customWidth="1"/>
     <col min="11" max="16384" width="10" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="88" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="129" t="s">
         <v>85</v>
       </c>
-      <c r="B1" s="126"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:10" s="2" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:10" s="2" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="F2" s="5"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
     </row>
     <row r="3" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="B3" s="115"/>
       <c r="C3" s="115"/>
       <c r="D3" s="115"/>
-      <c r="E3" s="134" t="s">
+      <c r="E3" s="137" t="s">
         <v>100</v>
       </c>
-      <c r="F3" s="134"/>
+      <c r="F3" s="137"/>
       <c r="G3" s="115"/>
       <c r="H3" s="115"/>
       <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:10" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="85"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="J4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="52" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="132"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="132"/>
-[...1 lines deleted...]
-      <c r="H5" s="131" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="132"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
     </row>
     <row r="6" spans="1:10" s="52" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="130"/>
+      <c r="A6" s="133"/>
       <c r="B6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="57" t="s">
@@ -10128,109 +11340,109 @@
       <c r="I35" s="79"/>
       <c r="J35" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="34" max="10" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:AM33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E34" sqref="E34"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="96" customWidth="1"/>
     <col min="3" max="4" width="16" style="109" customWidth="1"/>
     <col min="5" max="5" width="16" style="96" customWidth="1"/>
     <col min="6" max="6" width="16" style="110" customWidth="1"/>
     <col min="7" max="7" width="16" style="109" customWidth="1"/>
     <col min="8" max="8" width="16" style="96" customWidth="1"/>
     <col min="9" max="10" width="16" style="109" customWidth="1"/>
     <col min="11" max="16384" width="10" style="96"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="88" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="135" t="s">
+      <c r="A1" s="138" t="s">
         <v>88</v>
       </c>
-      <c r="B1" s="135"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:39" s="92" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+    </row>
+    <row r="2" spans="1:39" s="92" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="89"/>
       <c r="B2" s="90"/>
       <c r="C2" s="90"/>
       <c r="D2" s="90"/>
       <c r="E2" s="91"/>
       <c r="F2" s="90"/>
       <c r="G2" s="90"/>
       <c r="H2" s="90"/>
       <c r="I2" s="91"/>
       <c r="J2" s="91"/>
     </row>
     <row r="3" spans="1:39" s="93" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="136" t="s">
+      <c r="A3" s="139" t="s">
         <v>99</v>
       </c>
-      <c r="B3" s="136"/>
-[...7 lines deleted...]
-      <c r="J3" s="136"/>
+      <c r="B3" s="139"/>
+      <c r="C3" s="139"/>
+      <c r="D3" s="139"/>
+      <c r="E3" s="139"/>
+      <c r="F3" s="139"/>
+      <c r="G3" s="139"/>
+      <c r="H3" s="139"/>
+      <c r="I3" s="139"/>
+      <c r="J3" s="139"/>
       <c r="L3" s="114"/>
       <c r="M3" s="114"/>
       <c r="N3" s="114"/>
       <c r="O3" s="114"/>
       <c r="P3" s="114"/>
       <c r="Q3" s="114"/>
       <c r="R3" s="114"/>
       <c r="S3" s="114"/>
       <c r="T3" s="114"/>
       <c r="U3" s="114"/>
       <c r="V3" s="114"/>
       <c r="W3" s="114"/>
       <c r="X3" s="114"/>
       <c r="Y3" s="114"/>
       <c r="Z3" s="114"/>
       <c r="AA3" s="114"/>
       <c r="AB3" s="114"/>
       <c r="AC3" s="114"/>
       <c r="AD3" s="114"/>
       <c r="AE3" s="114"/>
       <c r="AF3" s="114"/>
       <c r="AG3" s="114"/>
       <c r="AH3" s="114"/>
       <c r="AI3" s="114"/>
       <c r="AJ3" s="114"/>
@@ -10258,74 +11470,74 @@
       <c r="Q4" s="96"/>
       <c r="R4" s="96"/>
       <c r="S4" s="96"/>
       <c r="T4" s="96"/>
       <c r="U4" s="96"/>
       <c r="V4" s="96"/>
       <c r="W4" s="96"/>
       <c r="X4" s="96"/>
       <c r="Y4" s="96"/>
       <c r="Z4" s="96"/>
       <c r="AA4" s="96"/>
       <c r="AB4" s="96"/>
       <c r="AC4" s="96"/>
       <c r="AD4" s="96"/>
       <c r="AE4" s="96"/>
       <c r="AF4" s="96"/>
       <c r="AG4" s="96"/>
       <c r="AH4" s="96"/>
       <c r="AI4" s="96"/>
       <c r="AJ4" s="96"/>
       <c r="AK4" s="96"/>
       <c r="AL4" s="96"/>
       <c r="AM4" s="96"/>
     </row>
     <row r="5" spans="1:39" s="52" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="132"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="132"/>
-[...1 lines deleted...]
-      <c r="H5" s="131" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="132"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
     </row>
     <row r="6" spans="1:39" s="52" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="130"/>
+      <c r="A6" s="133"/>
       <c r="B6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="57" t="s">
@@ -11255,104 +12467,1007 @@
       <c r="E33" s="117"/>
       <c r="F33" s="119"/>
       <c r="G33" s="118"/>
       <c r="H33" s="117"/>
       <c r="I33" s="118"/>
       <c r="J33" s="118"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DE730D9-1335-41AE-A065-601A5CE16E27}">
+  <dimension ref="A1:L32"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="49" customWidth="1"/>
+    <col min="3" max="4" width="16" style="68" customWidth="1"/>
+    <col min="5" max="5" width="16" style="49" customWidth="1"/>
+    <col min="6" max="6" width="16" style="69" customWidth="1"/>
+    <col min="7" max="7" width="16" style="68" customWidth="1"/>
+    <col min="8" max="8" width="16" style="49" customWidth="1"/>
+    <col min="9" max="10" width="16" style="68" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="49"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" s="73" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A1" s="129" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:12" s="73" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A2" s="44"/>
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+    </row>
+    <row r="3" spans="1:12" s="48" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="112"/>
+      <c r="B3" s="113"/>
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="130" t="s">
+        <v>111</v>
+      </c>
+      <c r="F3" s="131"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="113"/>
+    </row>
+    <row r="4" spans="1:12" s="48" customFormat="1" ht="18" customHeight="1">
+      <c r="A4" s="50"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="J4" s="51" t="s">
+        <v>30</v>
+      </c>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+    </row>
+    <row r="5" spans="1:12" s="52" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="132" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="134" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
+    </row>
+    <row r="6" spans="1:12" s="52" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="133"/>
+      <c r="B6" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="57" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="59">
+        <v>12463</v>
+      </c>
+      <c r="C7" s="60">
+        <v>53.237179773323199</v>
+      </c>
+      <c r="D7" s="61">
+        <v>23.931352774131302</v>
+      </c>
+      <c r="E7" s="59">
+        <v>7125</v>
+      </c>
+      <c r="F7" s="60">
+        <v>61.743212362854301</v>
+      </c>
+      <c r="G7" s="61">
+        <v>31.843197996466099</v>
+      </c>
+      <c r="H7" s="59">
+        <v>5338</v>
+      </c>
+      <c r="I7" s="60">
+        <v>44.968237075780699</v>
+      </c>
+      <c r="J7" s="60">
+        <v>17.0643384989948</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="58" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="59">
+        <v>1781</v>
+      </c>
+      <c r="C8" s="60">
+        <v>44.0398950510261</v>
+      </c>
+      <c r="D8" s="61">
+        <v>21.5985426584223</v>
+      </c>
+      <c r="E8" s="59">
+        <v>1046</v>
+      </c>
+      <c r="F8" s="60">
+        <v>53.218917748025703</v>
+      </c>
+      <c r="G8" s="61">
+        <v>29.245447927508799</v>
+      </c>
+      <c r="H8" s="59">
+        <v>735</v>
+      </c>
+      <c r="I8" s="60">
+        <v>35.360440759474898</v>
+      </c>
+      <c r="J8" s="60">
+        <v>15.3158187021836</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="58" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="59">
+        <v>1171</v>
+      </c>
+      <c r="C9" s="60">
+        <v>46.814205372839602</v>
+      </c>
+      <c r="D9" s="61">
+        <v>17.020912915999102</v>
+      </c>
+      <c r="E9" s="59">
+        <v>631</v>
+      </c>
+      <c r="F9" s="60">
+        <v>53.438324255452102</v>
+      </c>
+      <c r="G9" s="61">
+        <v>22.224909078186698</v>
+      </c>
+      <c r="H9" s="59">
+        <v>540</v>
+      </c>
+      <c r="I9" s="60">
+        <v>40.891216490973299</v>
+      </c>
+      <c r="J9" s="60">
+        <v>12.853946432524401</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="59">
+        <v>894</v>
+      </c>
+      <c r="C10" s="60">
+        <v>38.401294819497799</v>
+      </c>
+      <c r="D10" s="61">
+        <v>21.634492729501002</v>
+      </c>
+      <c r="E10" s="59">
+        <v>520</v>
+      </c>
+      <c r="F10" s="60">
+        <v>45.326134613389897</v>
+      </c>
+      <c r="G10" s="61">
+        <v>28.424154954622502</v>
+      </c>
+      <c r="H10" s="59">
+        <v>374</v>
+      </c>
+      <c r="I10" s="60">
+        <v>31.673294204676399</v>
+      </c>
+      <c r="J10" s="60">
+        <v>15.899005215948799</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="58" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="59">
+        <v>1270</v>
+      </c>
+      <c r="C11" s="60">
+        <v>44.510567755072699</v>
+      </c>
+      <c r="D11" s="61">
+        <v>23.679795909890402</v>
+      </c>
+      <c r="E11" s="59">
+        <v>725</v>
+      </c>
+      <c r="F11" s="60">
+        <v>52.003422901159801</v>
+      </c>
+      <c r="G11" s="61">
+        <v>31.009963805684698</v>
+      </c>
+      <c r="H11" s="59">
+        <v>545</v>
+      </c>
+      <c r="I11" s="60">
+        <v>37.351382617968703</v>
+      </c>
+      <c r="J11" s="60">
+        <v>17.6483532371475</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="58" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="59">
+        <v>1116</v>
+      </c>
+      <c r="C12" s="60">
+        <v>60.022637570029801</v>
+      </c>
+      <c r="D12" s="61">
+        <v>25.2960977182811</v>
+      </c>
+      <c r="E12" s="59">
+        <v>650</v>
+      </c>
+      <c r="F12" s="60">
+        <v>70.469680419999307</v>
+      </c>
+      <c r="G12" s="61">
+        <v>34.546475970157204</v>
+      </c>
+      <c r="H12" s="59">
+        <v>466</v>
+      </c>
+      <c r="I12" s="60">
+        <v>49.737649906715198</v>
+      </c>
+      <c r="J12" s="60">
+        <v>17.463091673196001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="59">
+        <v>1589</v>
+      </c>
+      <c r="C13" s="60">
+        <v>58.105593111287597</v>
+      </c>
+      <c r="D13" s="61">
+        <v>26.356266538523499</v>
+      </c>
+      <c r="E13" s="59">
+        <v>901</v>
+      </c>
+      <c r="F13" s="60">
+        <v>67.230527584290002</v>
+      </c>
+      <c r="G13" s="61">
+        <v>34.714943582545203</v>
+      </c>
+      <c r="H13" s="59">
+        <v>688</v>
+      </c>
+      <c r="I13" s="60">
+        <v>49.336272952930102</v>
+      </c>
+      <c r="J13" s="60">
+        <v>19.0670142627738</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="59">
+        <v>323</v>
+      </c>
+      <c r="C14" s="60">
+        <v>71.849467579874201</v>
+      </c>
+      <c r="D14" s="61">
+        <v>29.001953465649098</v>
+      </c>
+      <c r="E14" s="59">
+        <v>185</v>
+      </c>
+      <c r="F14" s="60">
+        <v>82.039183687949603</v>
+      </c>
+      <c r="G14" s="61">
+        <v>39.8469976017007</v>
+      </c>
+      <c r="H14" s="59">
+        <v>138</v>
+      </c>
+      <c r="I14" s="60">
+        <v>61.593669241996203</v>
+      </c>
+      <c r="J14" s="60">
+        <v>18.8215841765211</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="59">
+        <v>308</v>
+      </c>
+      <c r="C15" s="60">
+        <v>52.030103131097299</v>
+      </c>
+      <c r="D15" s="61">
+        <v>27.732230497874799</v>
+      </c>
+      <c r="E15" s="59">
+        <v>180</v>
+      </c>
+      <c r="F15" s="60">
+        <v>59.7434020880319</v>
+      </c>
+      <c r="G15" s="61">
+        <v>36.464539823628897</v>
+      </c>
+      <c r="H15" s="59">
+        <v>128</v>
+      </c>
+      <c r="I15" s="60">
+        <v>44.035207524516103</v>
+      </c>
+      <c r="J15" s="60">
+        <v>18.767236677070301</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="59">
+        <v>394</v>
+      </c>
+      <c r="C16" s="60">
+        <v>73.8222401677302</v>
+      </c>
+      <c r="D16" s="61">
+        <v>31.4548876797882</v>
+      </c>
+      <c r="E16" s="59">
+        <v>227</v>
+      </c>
+      <c r="F16" s="60">
+        <v>82.734389806539994</v>
+      </c>
+      <c r="G16" s="61">
+        <v>41.228596910519499</v>
+      </c>
+      <c r="H16" s="59">
+        <v>167</v>
+      </c>
+      <c r="I16" s="60">
+        <v>64.393610765686304</v>
+      </c>
+      <c r="J16" s="60">
+        <v>22.008819736626101</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="59">
+        <v>669</v>
+      </c>
+      <c r="C17" s="60">
+        <v>54.286019159151003</v>
+      </c>
+      <c r="D17" s="61">
+        <v>22.959484152433099</v>
+      </c>
+      <c r="E17" s="59">
+        <v>371</v>
+      </c>
+      <c r="F17" s="60">
+        <v>59.388886754517401</v>
+      </c>
+      <c r="G17" s="61">
+        <v>29.674955767290701</v>
+      </c>
+      <c r="H17" s="59">
+        <v>298</v>
+      </c>
+      <c r="I17" s="60">
+        <v>49.040138036469102</v>
+      </c>
+      <c r="J17" s="60">
+        <v>16.548236507821802</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="59">
+        <v>323</v>
+      </c>
+      <c r="C18" s="60">
+        <v>68.043476200056304</v>
+      </c>
+      <c r="D18" s="61">
+        <v>25.791690978292799</v>
+      </c>
+      <c r="E18" s="59">
+        <v>185</v>
+      </c>
+      <c r="F18" s="60">
+        <v>76.572847682119203</v>
+      </c>
+      <c r="G18" s="61">
+        <v>33.653590651105702</v>
+      </c>
+      <c r="H18" s="59">
+        <v>138</v>
+      </c>
+      <c r="I18" s="60">
+        <v>59.202948135214399</v>
+      </c>
+      <c r="J18" s="60">
+        <v>18.3310326378027</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="59">
+        <v>409</v>
+      </c>
+      <c r="C19" s="60">
+        <v>62.068677701941397</v>
+      </c>
+      <c r="D19" s="61">
+        <v>23.1675050129558</v>
+      </c>
+      <c r="E19" s="59">
+        <v>231</v>
+      </c>
+      <c r="F19" s="60">
+        <v>68.074422140984794</v>
+      </c>
+      <c r="G19" s="61">
+        <v>31.164667649920698</v>
+      </c>
+      <c r="H19" s="59">
+        <v>178</v>
+      </c>
+      <c r="I19" s="60">
+        <v>55.692352939335997</v>
+      </c>
+      <c r="J19" s="60">
+        <v>15.259176435690099</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="59">
+        <v>393</v>
+      </c>
+      <c r="C20" s="60">
+        <v>81.590622683853994</v>
+      </c>
+      <c r="D20" s="61">
+        <v>28.206710103151199</v>
+      </c>
+      <c r="E20" s="59">
+        <v>221</v>
+      </c>
+      <c r="F20" s="60">
+        <v>88.652482269503594</v>
+      </c>
+      <c r="G20" s="61">
+        <v>36.4340960993325</v>
+      </c>
+      <c r="H20" s="59">
+        <v>172</v>
+      </c>
+      <c r="I20" s="60">
+        <v>74.015104245110507</v>
+      </c>
+      <c r="J20" s="60">
+        <v>19.728300143344601</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="59">
+        <v>682</v>
+      </c>
+      <c r="C21" s="60">
+        <v>86.098283336573601</v>
+      </c>
+      <c r="D21" s="61">
+        <v>35.104303244230103</v>
+      </c>
+      <c r="E21" s="59">
+        <v>401</v>
+      </c>
+      <c r="F21" s="60">
+        <v>99.982048111062397</v>
+      </c>
+      <c r="G21" s="61">
+        <v>46.880953080372301</v>
+      </c>
+      <c r="H21" s="59">
+        <v>281</v>
+      </c>
+      <c r="I21" s="60">
+        <v>71.858553725137199</v>
+      </c>
+      <c r="J21" s="60">
+        <v>23.9630082775994</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="59">
+        <v>154</v>
+      </c>
+      <c r="C22" s="60">
+        <v>73.026794669043994</v>
+      </c>
+      <c r="D22" s="61">
+        <v>31.3005176622137</v>
+      </c>
+      <c r="E22" s="59">
+        <v>92</v>
+      </c>
+      <c r="F22" s="60">
+        <v>85.565874097256795</v>
+      </c>
+      <c r="G22" s="61">
+        <v>42.678856895560799</v>
+      </c>
+      <c r="H22" s="59">
+        <v>62</v>
+      </c>
+      <c r="I22" s="60">
+        <v>59.983359455118901</v>
+      </c>
+      <c r="J22" s="60">
+        <v>20.247823042182102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="59">
+        <v>289</v>
+      </c>
+      <c r="C23" s="60">
+        <v>91.330983166972999</v>
+      </c>
+      <c r="D23" s="61">
+        <v>38.443066626004203</v>
+      </c>
+      <c r="E23" s="59">
+        <v>167</v>
+      </c>
+      <c r="F23" s="60">
+        <v>105.083657918085</v>
+      </c>
+      <c r="G23" s="61">
+        <v>51.310959599953897</v>
+      </c>
+      <c r="H23" s="59">
+        <v>122</v>
+      </c>
+      <c r="I23" s="60">
+        <v>77.4551537833986</v>
+      </c>
+      <c r="J23" s="60">
+        <v>26.514400174657901</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="58" t="s">
+        <v>62</v>
+      </c>
+      <c r="B24" s="59">
+        <v>70</v>
+      </c>
+      <c r="C24" s="60">
+        <v>64.923019847894693</v>
+      </c>
+      <c r="D24" s="61">
+        <v>26.268333569207201</v>
+      </c>
+      <c r="E24" s="59">
+        <v>32</v>
+      </c>
+      <c r="F24" s="60">
+        <v>57.9841449603624</v>
+      </c>
+      <c r="G24" s="61">
+        <v>29.401058896256</v>
+      </c>
+      <c r="H24" s="59">
+        <v>38</v>
+      </c>
+      <c r="I24" s="60">
+        <v>72.198736522110906</v>
+      </c>
+      <c r="J24" s="60">
+        <v>22.7466665823735</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" s="59">
+        <v>225</v>
+      </c>
+      <c r="C25" s="60">
+        <v>62.180805199973499</v>
+      </c>
+      <c r="D25" s="61">
+        <v>27.546951994567799</v>
+      </c>
+      <c r="E25" s="59">
+        <v>140</v>
+      </c>
+      <c r="F25" s="60">
+        <v>77.898953928333</v>
+      </c>
+      <c r="G25" s="61">
+        <v>37.985596857187801</v>
+      </c>
+      <c r="H25" s="59">
+        <v>85</v>
+      </c>
+      <c r="I25" s="60">
+        <v>46.670473513133601</v>
+      </c>
+      <c r="J25" s="60">
+        <v>18.824452384786099</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="59">
+        <v>172</v>
+      </c>
+      <c r="C26" s="60">
+        <v>37.648418492815601</v>
+      </c>
+      <c r="D26" s="61">
+        <v>19.554040845011201</v>
+      </c>
+      <c r="E26" s="59">
+        <v>97</v>
+      </c>
+      <c r="F26" s="60">
+        <v>43.028305527584699</v>
+      </c>
+      <c r="G26" s="61">
+        <v>26.180282745298001</v>
+      </c>
+      <c r="H26" s="59">
+        <v>75</v>
+      </c>
+      <c r="I26" s="60">
+        <v>32.4078375114238</v>
+      </c>
+      <c r="J26" s="60">
+        <v>14.2267494398748</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="59">
+        <v>192</v>
+      </c>
+      <c r="C27" s="60">
+        <v>73.036988289355804</v>
+      </c>
+      <c r="D27" s="61">
+        <v>30.477073849094101</v>
+      </c>
+      <c r="E27" s="59">
+        <v>100</v>
+      </c>
+      <c r="F27" s="60">
+        <v>79.278879313762005</v>
+      </c>
+      <c r="G27" s="61">
+        <v>39.080737532945598</v>
+      </c>
+      <c r="H27" s="59">
+        <v>92</v>
+      </c>
+      <c r="I27" s="60">
+        <v>67.279249105076303</v>
+      </c>
+      <c r="J27" s="60">
+        <v>23.449855481473602</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="59">
+        <v>37</v>
+      </c>
+      <c r="C28" s="60">
+        <v>25.716768027801901</v>
+      </c>
+      <c r="D28" s="61">
+        <v>11.583466171350199</v>
+      </c>
+      <c r="E28" s="59">
+        <v>21</v>
+      </c>
+      <c r="F28" s="60">
+        <v>29.4125885879156</v>
+      </c>
+      <c r="G28" s="61">
+        <v>15.3509960957541</v>
+      </c>
+      <c r="H28" s="59">
+        <v>16</v>
+      </c>
+      <c r="I28" s="60" t="s">
+        <v>107</v>
+      </c>
+      <c r="J28" s="60" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="62" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="64">
+        <v>2</v>
+      </c>
+      <c r="C29" s="65" t="s">
+        <v>110</v>
+      </c>
+      <c r="D29" s="66" t="s">
+        <v>110</v>
+      </c>
+      <c r="E29" s="67">
+        <v>2</v>
+      </c>
+      <c r="F29" s="65" t="s">
+        <v>107</v>
+      </c>
+      <c r="G29" s="66" t="s">
+        <v>107</v>
+      </c>
+      <c r="H29" s="67">
+        <v>0</v>
+      </c>
+      <c r="I29" s="65">
+        <v>0</v>
+      </c>
+      <c r="J29" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="113" customFormat="1" ht="15.6">
+      <c r="A30" s="122" t="s">
+        <v>108</v>
+      </c>
+      <c r="B30" s="123"/>
+      <c r="C30" s="62"/>
+      <c r="H30" s="123"/>
+    </row>
+    <row r="31" spans="1:10" s="113" customFormat="1" ht="15.6">
+      <c r="A31" s="124" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" s="125"/>
+      <c r="C31" s="62"/>
+      <c r="H31" s="123"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="B32" s="78"/>
+      <c r="C32" s="83"/>
+      <c r="D32" s="83"/>
+      <c r="E32" s="78"/>
+      <c r="F32" s="84"/>
+      <c r="G32" s="83"/>
+      <c r="H32" s="78"/>
+      <c r="I32" s="83"/>
+      <c r="J32" s="83"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="L7" sqref="L7"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="49" customWidth="1"/>
     <col min="3" max="4" width="16" style="68" customWidth="1"/>
     <col min="5" max="5" width="16" style="49" customWidth="1"/>
     <col min="6" max="6" width="16" style="69" customWidth="1"/>
     <col min="7" max="7" width="16" style="68" customWidth="1"/>
     <col min="8" max="8" width="16" style="49" customWidth="1"/>
     <col min="9" max="10" width="16" style="68" customWidth="1"/>
     <col min="11" max="16384" width="10" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="73" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="129" t="s">
         <v>89</v>
       </c>
-      <c r="B1" s="126"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:39" s="73" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:39" s="73" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="74"/>
       <c r="C2" s="74"/>
       <c r="D2" s="74"/>
       <c r="E2" s="75"/>
       <c r="F2" s="74"/>
       <c r="G2" s="74"/>
       <c r="H2" s="74"/>
       <c r="I2" s="75"/>
       <c r="J2" s="75"/>
     </row>
     <row r="3" spans="1:39" s="48" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="112"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="113"/>
-      <c r="E3" s="128" t="s">
+      <c r="E3" s="131" t="s">
         <v>106</v>
       </c>
-      <c r="F3" s="128"/>
+      <c r="F3" s="131"/>
       <c r="G3" s="113"/>
       <c r="H3" s="113"/>
       <c r="L3" s="113"/>
       <c r="M3" s="113"/>
       <c r="N3" s="113"/>
       <c r="O3" s="113"/>
       <c r="P3" s="113"/>
       <c r="Q3" s="113"/>
       <c r="R3" s="113"/>
       <c r="S3" s="113"/>
       <c r="T3" s="113"/>
       <c r="U3" s="113"/>
       <c r="V3" s="113"/>
       <c r="W3" s="113"/>
       <c r="X3" s="113"/>
       <c r="Y3" s="113"/>
       <c r="Z3" s="113"/>
       <c r="AA3" s="113"/>
       <c r="AB3" s="113"/>
       <c r="AC3" s="113"/>
       <c r="AD3" s="113"/>
       <c r="AE3" s="113"/>
       <c r="AF3" s="113"/>
       <c r="AG3" s="113"/>
       <c r="AH3" s="113"/>
@@ -11382,74 +13497,74 @@
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="49"/>
       <c r="Y4" s="49"/>
       <c r="Z4" s="49"/>
       <c r="AA4" s="49"/>
       <c r="AB4" s="49"/>
       <c r="AC4" s="49"/>
       <c r="AD4" s="49"/>
       <c r="AE4" s="49"/>
       <c r="AF4" s="49"/>
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49"/>
       <c r="AM4" s="49"/>
     </row>
     <row r="5" spans="1:39" s="52" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="132"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="132"/>
-[...1 lines deleted...]
-      <c r="H5" s="131" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="132"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
     </row>
     <row r="6" spans="1:39" s="52" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="130"/>
+      <c r="A6" s="133"/>
       <c r="B6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="57" t="s">
@@ -12242,149 +14357,149 @@
       <c r="D29" s="66" t="s">
         <v>107</v>
       </c>
       <c r="E29" s="67">
         <v>4</v>
       </c>
       <c r="F29" s="65" t="s">
         <v>107</v>
       </c>
       <c r="G29" s="66" t="s">
         <v>107</v>
       </c>
       <c r="H29" s="67">
         <v>1</v>
       </c>
       <c r="I29" s="65" t="s">
         <v>107</v>
       </c>
       <c r="J29" s="65" t="s">
         <v>107</v>
       </c>
       <c r="K29" s="49"/>
       <c r="L29" s="49"/>
       <c r="M29" s="49"/>
     </row>
-    <row r="30" spans="1:14" s="113" customFormat="1" ht="15.75">
+    <row r="30" spans="1:14" s="113" customFormat="1" ht="15.6">
       <c r="A30" s="122" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="123"/>
       <c r="C30" s="62"/>
       <c r="H30" s="123"/>
       <c r="N30" s="123"/>
     </row>
-    <row r="31" spans="1:14" s="113" customFormat="1" ht="15.75">
+    <row r="31" spans="1:14" s="113" customFormat="1" ht="15.6">
       <c r="A31" s="124" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="125"/>
       <c r="C31" s="62"/>
       <c r="H31" s="123"/>
       <c r="N31" s="123"/>
     </row>
     <row r="32" spans="1:14">
       <c r="B32" s="78"/>
       <c r="C32" s="83"/>
       <c r="D32" s="83"/>
       <c r="E32" s="78"/>
       <c r="F32" s="84"/>
       <c r="G32" s="83"/>
       <c r="H32" s="78"/>
       <c r="I32" s="83"/>
       <c r="J32" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="F13" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:J29"/>
+    <sheetView showGridLines="0" topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="49" customWidth="1"/>
     <col min="3" max="4" width="16" style="68" customWidth="1"/>
     <col min="5" max="5" width="16" style="49" customWidth="1"/>
     <col min="6" max="6" width="16" style="69" customWidth="1"/>
     <col min="7" max="7" width="16" style="68" customWidth="1"/>
     <col min="8" max="8" width="16" style="49" customWidth="1"/>
     <col min="9" max="10" width="16" style="68" customWidth="1"/>
     <col min="11" max="16384" width="10" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="73" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="129" t="s">
         <v>89</v>
       </c>
-      <c r="B1" s="126"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:39" s="73" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:39" s="73" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="74"/>
       <c r="C2" s="74"/>
       <c r="D2" s="74"/>
       <c r="E2" s="75"/>
       <c r="F2" s="74"/>
       <c r="G2" s="74"/>
       <c r="H2" s="74"/>
       <c r="I2" s="75"/>
       <c r="J2" s="75"/>
     </row>
     <row r="3" spans="1:39" s="48" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="112"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="113"/>
-      <c r="E3" s="128" t="s">
+      <c r="E3" s="131" t="s">
         <v>105</v>
       </c>
-      <c r="F3" s="128"/>
+      <c r="F3" s="131"/>
       <c r="G3" s="113"/>
       <c r="H3" s="113"/>
       <c r="L3" s="113"/>
       <c r="M3" s="113"/>
       <c r="N3" s="113"/>
       <c r="O3" s="113"/>
       <c r="P3" s="113"/>
       <c r="Q3" s="113"/>
       <c r="R3" s="113"/>
       <c r="S3" s="113"/>
       <c r="T3" s="113"/>
       <c r="U3" s="113"/>
       <c r="V3" s="113"/>
       <c r="W3" s="113"/>
       <c r="X3" s="113"/>
       <c r="Y3" s="113"/>
       <c r="Z3" s="113"/>
       <c r="AA3" s="113"/>
       <c r="AB3" s="113"/>
       <c r="AC3" s="113"/>
       <c r="AD3" s="113"/>
       <c r="AE3" s="113"/>
       <c r="AF3" s="113"/>
       <c r="AG3" s="113"/>
       <c r="AH3" s="113"/>
@@ -12414,74 +14529,74 @@
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="49"/>
       <c r="Y4" s="49"/>
       <c r="Z4" s="49"/>
       <c r="AA4" s="49"/>
       <c r="AB4" s="49"/>
       <c r="AC4" s="49"/>
       <c r="AD4" s="49"/>
       <c r="AE4" s="49"/>
       <c r="AF4" s="49"/>
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49"/>
       <c r="AM4" s="49"/>
     </row>
     <row r="5" spans="1:39" s="52" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="132"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="132"/>
-[...1 lines deleted...]
-      <c r="H5" s="131" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="132"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
     </row>
     <row r="6" spans="1:39" s="52" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="130"/>
+      <c r="A6" s="133"/>
       <c r="B6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="57" t="s">
@@ -13325,105 +15440,105 @@
       <c r="B32" s="78"/>
       <c r="C32" s="83"/>
       <c r="D32" s="83"/>
       <c r="E32" s="78"/>
       <c r="F32" s="84"/>
       <c r="G32" s="83"/>
       <c r="H32" s="78"/>
       <c r="I32" s="83"/>
       <c r="J32" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A11" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="49" customWidth="1"/>
     <col min="3" max="4" width="16" style="68" customWidth="1"/>
     <col min="5" max="5" width="16" style="49" customWidth="1"/>
     <col min="6" max="6" width="16" style="69" customWidth="1"/>
     <col min="7" max="7" width="16" style="68" customWidth="1"/>
     <col min="8" max="8" width="16" style="49" customWidth="1"/>
     <col min="9" max="10" width="16" style="68" customWidth="1"/>
     <col min="11" max="16384" width="10" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="73" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="129" t="s">
         <v>89</v>
       </c>
-      <c r="B1" s="126"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:39" s="73" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:39" s="73" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="74"/>
       <c r="C2" s="74"/>
       <c r="D2" s="74"/>
       <c r="E2" s="75"/>
       <c r="F2" s="74"/>
       <c r="G2" s="74"/>
       <c r="H2" s="74"/>
       <c r="I2" s="75"/>
       <c r="J2" s="75"/>
     </row>
     <row r="3" spans="1:39" s="48" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="112"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="113"/>
-      <c r="E3" s="128" t="s">
+      <c r="E3" s="131" t="s">
         <v>91</v>
       </c>
-      <c r="F3" s="128"/>
+      <c r="F3" s="131"/>
       <c r="G3" s="113"/>
       <c r="H3" s="113"/>
       <c r="L3" s="113"/>
       <c r="M3" s="113"/>
       <c r="N3" s="113"/>
       <c r="O3" s="113"/>
       <c r="P3" s="113"/>
       <c r="Q3" s="113"/>
       <c r="R3" s="113"/>
       <c r="S3" s="113"/>
       <c r="T3" s="113"/>
       <c r="U3" s="113"/>
       <c r="V3" s="113"/>
       <c r="W3" s="113"/>
       <c r="X3" s="113"/>
       <c r="Y3" s="113"/>
       <c r="Z3" s="113"/>
       <c r="AA3" s="113"/>
       <c r="AB3" s="113"/>
       <c r="AC3" s="113"/>
       <c r="AD3" s="113"/>
       <c r="AE3" s="113"/>
       <c r="AF3" s="113"/>
       <c r="AG3" s="113"/>
       <c r="AH3" s="113"/>
@@ -13453,74 +15568,74 @@
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="49"/>
       <c r="Y4" s="49"/>
       <c r="Z4" s="49"/>
       <c r="AA4" s="49"/>
       <c r="AB4" s="49"/>
       <c r="AC4" s="49"/>
       <c r="AD4" s="49"/>
       <c r="AE4" s="49"/>
       <c r="AF4" s="49"/>
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49"/>
       <c r="AM4" s="49"/>
     </row>
     <row r="5" spans="1:39" s="52" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="132"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="132"/>
-[...1 lines deleted...]
-      <c r="H5" s="131" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="132"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
     </row>
     <row r="6" spans="1:39" s="52" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="130"/>
+      <c r="A6" s="133"/>
       <c r="B6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="57" t="s">
@@ -14364,105 +16479,105 @@
       <c r="B32" s="78"/>
       <c r="C32" s="83"/>
       <c r="D32" s="83"/>
       <c r="E32" s="78"/>
       <c r="F32" s="84"/>
       <c r="G32" s="83"/>
       <c r="H32" s="78"/>
       <c r="I32" s="83"/>
       <c r="J32" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="C34" sqref="C34"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="49" customWidth="1"/>
     <col min="3" max="4" width="16" style="68" customWidth="1"/>
     <col min="5" max="5" width="16" style="49" customWidth="1"/>
     <col min="6" max="6" width="16" style="69" customWidth="1"/>
     <col min="7" max="7" width="16" style="68" customWidth="1"/>
     <col min="8" max="8" width="16" style="49" customWidth="1"/>
     <col min="9" max="10" width="16" style="68" customWidth="1"/>
     <col min="11" max="16384" width="10" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="73" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="129" t="s">
         <v>89</v>
       </c>
-      <c r="B1" s="126"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:39" s="73" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:39" s="73" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="74"/>
       <c r="C2" s="74"/>
       <c r="D2" s="74"/>
       <c r="E2" s="75"/>
       <c r="F2" s="74"/>
       <c r="G2" s="74"/>
       <c r="H2" s="74"/>
       <c r="I2" s="75"/>
       <c r="J2" s="75"/>
     </row>
     <row r="3" spans="1:39" s="48" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="112"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="113"/>
-      <c r="E3" s="128" t="s">
+      <c r="E3" s="131" t="s">
         <v>104</v>
       </c>
-      <c r="F3" s="128"/>
+      <c r="F3" s="131"/>
       <c r="G3" s="113"/>
       <c r="H3" s="113"/>
       <c r="L3" s="113"/>
       <c r="M3" s="113"/>
       <c r="N3" s="113"/>
       <c r="O3" s="113"/>
       <c r="P3" s="113"/>
       <c r="Q3" s="113"/>
       <c r="R3" s="113"/>
       <c r="S3" s="113"/>
       <c r="T3" s="113"/>
       <c r="U3" s="113"/>
       <c r="V3" s="113"/>
       <c r="W3" s="113"/>
       <c r="X3" s="113"/>
       <c r="Y3" s="113"/>
       <c r="Z3" s="113"/>
       <c r="AA3" s="113"/>
       <c r="AB3" s="113"/>
       <c r="AC3" s="113"/>
       <c r="AD3" s="113"/>
       <c r="AE3" s="113"/>
       <c r="AF3" s="113"/>
       <c r="AG3" s="113"/>
       <c r="AH3" s="113"/>
@@ -14492,74 +16607,74 @@
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="49"/>
       <c r="Y4" s="49"/>
       <c r="Z4" s="49"/>
       <c r="AA4" s="49"/>
       <c r="AB4" s="49"/>
       <c r="AC4" s="49"/>
       <c r="AD4" s="49"/>
       <c r="AE4" s="49"/>
       <c r="AF4" s="49"/>
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49"/>
       <c r="AM4" s="49"/>
     </row>
     <row r="5" spans="1:39" s="52" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="132"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="132"/>
-[...1 lines deleted...]
-      <c r="H5" s="131" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="132"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
     </row>
     <row r="6" spans="1:39" s="52" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="130"/>
+      <c r="A6" s="133"/>
       <c r="B6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="57" t="s">
@@ -15402,105 +17517,105 @@
     <row r="32" spans="1:13">
       <c r="B32" s="78"/>
       <c r="C32" s="83"/>
       <c r="D32" s="83"/>
       <c r="E32" s="78"/>
       <c r="F32" s="84"/>
       <c r="G32" s="83"/>
       <c r="H32" s="78"/>
       <c r="I32" s="83"/>
       <c r="J32" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="D32" sqref="D32"/>
+    <sheetView showGridLines="0" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="49" customWidth="1"/>
     <col min="3" max="4" width="16" style="68" customWidth="1"/>
     <col min="5" max="5" width="16" style="49" customWidth="1"/>
     <col min="6" max="6" width="16" style="69" customWidth="1"/>
     <col min="7" max="7" width="16" style="68" customWidth="1"/>
     <col min="8" max="8" width="16" style="49" customWidth="1"/>
     <col min="9" max="10" width="16" style="68" customWidth="1"/>
     <col min="11" max="16384" width="10" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="73" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="129" t="s">
         <v>89</v>
       </c>
-      <c r="B1" s="126"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:39" s="73" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:39" s="73" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="74"/>
       <c r="C2" s="74"/>
       <c r="D2" s="74"/>
       <c r="E2" s="75"/>
       <c r="F2" s="74"/>
       <c r="G2" s="74"/>
       <c r="H2" s="74"/>
       <c r="I2" s="75"/>
       <c r="J2" s="75"/>
     </row>
     <row r="3" spans="1:39" s="48" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="112"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="113"/>
-      <c r="E3" s="128" t="s">
+      <c r="E3" s="131" t="s">
         <v>98</v>
       </c>
-      <c r="F3" s="128"/>
+      <c r="F3" s="131"/>
       <c r="G3" s="113"/>
       <c r="H3" s="113"/>
       <c r="L3" s="113"/>
       <c r="M3" s="113"/>
       <c r="N3" s="113"/>
       <c r="O3" s="113"/>
       <c r="P3" s="113"/>
       <c r="Q3" s="113"/>
       <c r="R3" s="113"/>
       <c r="S3" s="113"/>
       <c r="T3" s="113"/>
       <c r="U3" s="113"/>
       <c r="V3" s="113"/>
       <c r="W3" s="113"/>
       <c r="X3" s="113"/>
       <c r="Y3" s="113"/>
       <c r="Z3" s="113"/>
       <c r="AA3" s="113"/>
       <c r="AB3" s="113"/>
       <c r="AC3" s="113"/>
       <c r="AD3" s="113"/>
       <c r="AE3" s="113"/>
       <c r="AF3" s="113"/>
       <c r="AG3" s="113"/>
       <c r="AH3" s="113"/>
@@ -15530,74 +17645,74 @@
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="49"/>
       <c r="Y4" s="49"/>
       <c r="Z4" s="49"/>
       <c r="AA4" s="49"/>
       <c r="AB4" s="49"/>
       <c r="AC4" s="49"/>
       <c r="AD4" s="49"/>
       <c r="AE4" s="49"/>
       <c r="AF4" s="49"/>
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49"/>
       <c r="AM4" s="49"/>
     </row>
     <row r="5" spans="1:39" s="52" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="132"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="132"/>
-[...1 lines deleted...]
-      <c r="H5" s="131" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="132"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
     </row>
     <row r="6" spans="1:39" s="52" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="130"/>
+      <c r="A6" s="133"/>
       <c r="B6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="57" t="s">
@@ -16440,105 +18555,105 @@
     <row r="32" spans="1:13">
       <c r="B32" s="78"/>
       <c r="C32" s="83"/>
       <c r="D32" s="83"/>
       <c r="E32" s="78"/>
       <c r="F32" s="84"/>
       <c r="G32" s="83"/>
       <c r="H32" s="78"/>
       <c r="I32" s="83"/>
       <c r="J32" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="E34" sqref="E34"/>
+    <sheetView showGridLines="0" topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="49" customWidth="1"/>
     <col min="3" max="4" width="16" style="68" customWidth="1"/>
     <col min="5" max="5" width="16" style="49" customWidth="1"/>
     <col min="6" max="6" width="16" style="69" customWidth="1"/>
     <col min="7" max="7" width="16" style="68" customWidth="1"/>
     <col min="8" max="8" width="16" style="49" customWidth="1"/>
     <col min="9" max="10" width="16" style="68" customWidth="1"/>
     <col min="11" max="16384" width="10" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="73" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="129" t="s">
         <v>85</v>
       </c>
-      <c r="B1" s="126"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:39" s="73" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:39" s="73" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="74"/>
       <c r="C2" s="74"/>
       <c r="D2" s="74"/>
       <c r="E2" s="75"/>
       <c r="F2" s="74"/>
       <c r="G2" s="74"/>
       <c r="H2" s="74"/>
       <c r="I2" s="75"/>
       <c r="J2" s="75"/>
     </row>
     <row r="3" spans="1:39" s="48" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="112"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="113"/>
-      <c r="E3" s="128" t="s">
+      <c r="E3" s="131" t="s">
         <v>103</v>
       </c>
-      <c r="F3" s="128"/>
+      <c r="F3" s="131"/>
       <c r="G3" s="113"/>
       <c r="H3" s="113"/>
       <c r="L3" s="113"/>
       <c r="M3" s="113"/>
       <c r="N3" s="113"/>
       <c r="O3" s="113"/>
       <c r="P3" s="113"/>
       <c r="Q3" s="113"/>
       <c r="R3" s="113"/>
       <c r="S3" s="113"/>
       <c r="T3" s="113"/>
       <c r="U3" s="113"/>
       <c r="V3" s="113"/>
       <c r="W3" s="113"/>
       <c r="X3" s="113"/>
       <c r="Y3" s="113"/>
       <c r="Z3" s="113"/>
       <c r="AA3" s="113"/>
       <c r="AB3" s="113"/>
       <c r="AC3" s="113"/>
       <c r="AD3" s="113"/>
       <c r="AE3" s="113"/>
       <c r="AF3" s="113"/>
       <c r="AG3" s="113"/>
       <c r="AH3" s="113"/>
@@ -16568,74 +18683,74 @@
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="49"/>
       <c r="Y4" s="49"/>
       <c r="Z4" s="49"/>
       <c r="AA4" s="49"/>
       <c r="AB4" s="49"/>
       <c r="AC4" s="49"/>
       <c r="AD4" s="49"/>
       <c r="AE4" s="49"/>
       <c r="AF4" s="49"/>
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49"/>
       <c r="AM4" s="49"/>
     </row>
     <row r="5" spans="1:39" s="52" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="132"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="132"/>
-[...1 lines deleted...]
-      <c r="H5" s="131" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="132"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
     </row>
     <row r="6" spans="1:39" s="52" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="130"/>
+      <c r="A6" s="133"/>
       <c r="B6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="57" t="s">
@@ -17478,105 +19593,105 @@
     <row r="32" spans="1:13">
       <c r="B32" s="78"/>
       <c r="C32" s="83"/>
       <c r="D32" s="83"/>
       <c r="E32" s="78"/>
       <c r="F32" s="84"/>
       <c r="G32" s="83"/>
       <c r="H32" s="78"/>
       <c r="I32" s="83"/>
       <c r="J32" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="D34" sqref="D34"/>
+    <sheetView showGridLines="0" topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="49" customWidth="1"/>
     <col min="3" max="4" width="16" style="68" customWidth="1"/>
     <col min="5" max="5" width="16" style="49" customWidth="1"/>
     <col min="6" max="6" width="16" style="69" customWidth="1"/>
     <col min="7" max="7" width="16" style="68" customWidth="1"/>
     <col min="8" max="8" width="16" style="49" customWidth="1"/>
     <col min="9" max="10" width="16" style="68" customWidth="1"/>
     <col min="11" max="16384" width="10" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="70" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="129" t="s">
         <v>85</v>
       </c>
-      <c r="B1" s="126"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:39" s="70" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+    </row>
+    <row r="2" spans="1:39" s="70" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="72"/>
       <c r="F2" s="71"/>
       <c r="G2" s="71"/>
       <c r="H2" s="71"/>
       <c r="I2" s="72"/>
       <c r="J2" s="72"/>
     </row>
     <row r="3" spans="1:39" s="48" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="112"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="113"/>
-      <c r="E3" s="128" t="s">
+      <c r="E3" s="131" t="s">
         <v>96</v>
       </c>
-      <c r="F3" s="128"/>
+      <c r="F3" s="131"/>
       <c r="G3" s="113"/>
       <c r="H3" s="113"/>
       <c r="L3" s="113"/>
       <c r="M3" s="113"/>
       <c r="N3" s="113"/>
       <c r="O3" s="113"/>
       <c r="P3" s="113"/>
       <c r="Q3" s="113"/>
       <c r="R3" s="113"/>
       <c r="S3" s="113"/>
       <c r="T3" s="113"/>
       <c r="U3" s="113"/>
       <c r="V3" s="113"/>
       <c r="W3" s="113"/>
       <c r="X3" s="113"/>
       <c r="Y3" s="113"/>
       <c r="Z3" s="113"/>
       <c r="AA3" s="113"/>
       <c r="AB3" s="113"/>
       <c r="AC3" s="113"/>
       <c r="AD3" s="113"/>
       <c r="AE3" s="113"/>
       <c r="AF3" s="113"/>
       <c r="AG3" s="113"/>
       <c r="AH3" s="113"/>
@@ -17606,74 +19721,74 @@
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="49"/>
       <c r="Y4" s="49"/>
       <c r="Z4" s="49"/>
       <c r="AA4" s="49"/>
       <c r="AB4" s="49"/>
       <c r="AC4" s="49"/>
       <c r="AD4" s="49"/>
       <c r="AE4" s="49"/>
       <c r="AF4" s="49"/>
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49"/>
       <c r="AM4" s="49"/>
     </row>
     <row r="5" spans="1:39" s="52" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="132"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="132"/>
-[...1 lines deleted...]
-      <c r="H5" s="131" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="132"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
     </row>
     <row r="6" spans="1:39" s="52" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A6" s="130"/>
+      <c r="A6" s="133"/>
       <c r="B6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="57" t="s">
@@ -18516,1112 +20631,74 @@
     <row r="32" spans="1:13">
       <c r="B32" s="78"/>
       <c r="C32" s="83"/>
       <c r="D32" s="83"/>
       <c r="E32" s="78"/>
       <c r="F32" s="84"/>
       <c r="G32" s="83"/>
       <c r="H32" s="78"/>
       <c r="I32" s="83"/>
       <c r="J32" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1037 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="18" baseType="lpstr">
+    <vt:vector size="19" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>'98'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>