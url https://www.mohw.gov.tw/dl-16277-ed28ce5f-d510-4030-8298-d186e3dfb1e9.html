--- v0 (2026-05-15)
+++ v1 (2026-08-09)
@@ -1,125 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別統計_予甄\性別統計_予甄\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A30D9DEA-7662-4B0E-A8D0-8B929B0A754E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C2EFE022-7B80-4047-96CC-1E6D202DCC35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="39" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="15" r:id="rId17"/>
+    <sheet name="114" sheetId="41" r:id="rId1"/>
+    <sheet name="113" sheetId="39" r:id="rId2"/>
+    <sheet name="112" sheetId="38" r:id="rId3"/>
+    <sheet name="111" sheetId="36" r:id="rId4"/>
+    <sheet name="110" sheetId="35" r:id="rId5"/>
+    <sheet name="109" sheetId="33" r:id="rId6"/>
+    <sheet name="108" sheetId="32" r:id="rId7"/>
+    <sheet name="107" sheetId="31" r:id="rId8"/>
+    <sheet name="106" sheetId="30" r:id="rId9"/>
+    <sheet name="105" sheetId="28" r:id="rId10"/>
+    <sheet name="104" sheetId="27" r:id="rId11"/>
+    <sheet name="103" sheetId="25" r:id="rId12"/>
+    <sheet name="102" sheetId="24" r:id="rId13"/>
+    <sheet name="101" sheetId="23" r:id="rId14"/>
+    <sheet name="100" sheetId="21" r:id="rId15"/>
+    <sheet name="99" sheetId="18" r:id="rId16"/>
+    <sheet name="98" sheetId="20" r:id="rId17"/>
+    <sheet name="97" sheetId="15" r:id="rId18"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId18"/>
+    <externalReference r:id="rId19"/>
+    <externalReference r:id="rId20"/>
   </externalReferences>
   <definedNames>
     <definedName name="Print_Area_MI">[1]表!$A$1:$R$28</definedName>
+    <definedName name="T" localSheetId="2">#REF!</definedName>
     <definedName name="T" localSheetId="1">#REF!</definedName>
     <definedName name="T" localSheetId="0">#REF!</definedName>
     <definedName name="T">#REF!</definedName>
+    <definedName name="TB1A" localSheetId="2">#REF!</definedName>
     <definedName name="TB1A" localSheetId="1">#REF!</definedName>
     <definedName name="TB1A" localSheetId="0">#REF!</definedName>
     <definedName name="TB1A">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2748" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2915" uniqueCount="422">
   <si>
     <t>順</t>
   </si>
   <si>
     <t xml:space="preserve">     合               計</t>
   </si>
   <si>
     <t xml:space="preserve">    男               性</t>
   </si>
   <si>
     <t xml:space="preserve">    女               性</t>
   </si>
   <si>
     <t>死 亡</t>
   </si>
   <si>
     <t>位</t>
   </si>
   <si>
     <t>分類號碼</t>
   </si>
   <si>
     <t>人 數</t>
   </si>
   <si>
@@ -5870,67 +5876,99 @@
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="11" type="noConversion"/>
   </si>
   <si>
     <t>附註: 1. 113年年中人口數計 23,410,331 人,男性 11,539,730,女性 11,870,601 人</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="11" type="noConversion"/>
+  </si>
+  <si>
+    <t>附註: 1. 114年年中人口數計 23,349,676 人,男性 11,494,297,女性 11,855,379 人</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="177" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="180" formatCode="0.0_);[Red]\(0.0\)"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="183" formatCode="0_)"/>
+    <numFmt numFmtId="179" formatCode="0.0_);[Red]\(0.0\)"/>
+    <numFmt numFmtId="180" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
+    <numFmt numFmtId="181" formatCode="m&quot;月&quot;d&quot;日&quot;"/>
+    <numFmt numFmtId="182" formatCode="0_)"/>
   </numFmts>
   <fonts count="50">
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="圖龍中隸"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
@@ -6383,65 +6421,65 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="5" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="14" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="183" fontId="24" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="182" fontId="24" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="183" fontId="27" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="182" fontId="27" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="183" fontId="27" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="182" fontId="27" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="183" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="182" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
@@ -6464,128 +6502,128 @@
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="44" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="356">
+  <cellXfs count="357">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="10" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="10" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -6594,170 +6632,170 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="30" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="30" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="30" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="29" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="29" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="29" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="29" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="35" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="35" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="36" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="36" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="182" fontId="37" fillId="2" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="37" fillId="2" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="24" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="38" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="38" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="24" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="182" fontId="37" fillId="2" borderId="10" xfId="24" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="37" fillId="2" borderId="10" xfId="24" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="24" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="10" xfId="24" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="24" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="11" xfId="24" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="24" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -6770,266 +6808,266 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="24" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="11" xfId="24" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="24" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="35" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="179" fontId="35" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="1" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="179" fontId="1" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="16" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFill="1">
+    <xf numFmtId="179" fontId="16" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="39" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="39" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="40" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="40" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="2" borderId="10" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="2" borderId="11" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="6" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="180" fontId="6" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="180" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="6" fillId="2" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="180" fontId="6" fillId="2" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="33" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="33" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="33" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="33" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="6" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="6" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="33" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="33" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="6" fillId="2" borderId="0" xfId="24" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="180" fontId="6" fillId="2" borderId="0" xfId="24" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="6" fillId="2" borderId="8" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="6" fillId="2" borderId="8" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="33" fillId="2" borderId="8" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="33" fillId="2" borderId="8" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="6" fillId="2" borderId="8" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="180" fontId="6" fillId="2" borderId="8" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="6" fillId="2" borderId="8" xfId="24" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="180" fontId="6" fillId="2" borderId="8" xfId="24" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="180" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="3" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="3" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="3" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="3" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="8" xfId="24" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="33" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="179" fontId="33" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="33" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="33" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="33" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="33" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="33" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="33" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="2" borderId="0" xfId="34" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -7069,115 +7107,115 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="34" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="34" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="2" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="4" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="42" fillId="2" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="42" fillId="2" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="180" fontId="42" fillId="2" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="4" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="4" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="2" borderId="0" xfId="34" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="2" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="42" fillId="2" borderId="4" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="180" fontId="42" fillId="2" borderId="4" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="2" borderId="1" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="3" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="42" fillId="2" borderId="1" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="42" fillId="2" borderId="1" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="180" fontId="42" fillId="2" borderId="1" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="3" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="3" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="1" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="1" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="4" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="2" borderId="11" xfId="34" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="7" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="42" fillId="2" borderId="8" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="42" fillId="2" borderId="8" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="180" fontId="42" fillId="2" borderId="8" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="7" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="7" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="8" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="8" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="1" xfId="34" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="34" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1">
@@ -7197,118 +7235,118 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="27" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="27" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="27" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="27" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="2" borderId="0" xfId="27" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="2" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="4" xfId="27" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="42" fillId="2" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="42" fillId="2" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="180" fontId="42" fillId="2" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="4" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="4" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="27" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="2" borderId="0" xfId="27" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="0" xfId="27" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="2" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="2" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="3" xfId="27" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="42" fillId="2" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="42" fillId="2" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="180" fontId="42" fillId="2" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="3" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="3" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="4" xfId="27" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="2" borderId="11" xfId="27" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="7" xfId="27" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="42" fillId="2" borderId="8" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="42" fillId="2" borderId="8" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="180" fontId="42" fillId="2" borderId="8" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="7" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="7" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="8" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="8" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="27" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="27" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="1" xfId="27" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="27" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="27" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="27" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="27" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="27" applyFont="1" applyFill="1" applyAlignment="1">
@@ -7351,121 +7389,121 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="46" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="2" borderId="0" xfId="46" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="2" borderId="0" xfId="46" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="4" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="42" fillId="2" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="42" fillId="2" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="42" fillId="2" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="4" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="4" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="46" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="46" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="46" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="0" xfId="46" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="3" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="42" fillId="2" borderId="1" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="42" fillId="2" borderId="1" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="42" fillId="2" borderId="1" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="3" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="3" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="1" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="1" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="4" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="4" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="11" xfId="46" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="7" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="42" fillId="2" borderId="8" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="42" fillId="2" borderId="8" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="42" fillId="2" borderId="8" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="7" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="7" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="2" borderId="8" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="180" fontId="3" fillId="2" borderId="8" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="1" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="46" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="46" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="46" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="46" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -7511,96 +7549,99 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="46" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="27" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="30" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="30" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="179" fontId="30" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="30" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="30" fillId="2" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="24" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -7726,55 +7767,59 @@
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///E:\&#27515;&#22240;&#25688;&#35201;\88&#24180;\FCANC_DR.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\st_WLY\Desktop\115&#24180;7&#26376;&#24615;&#21029;&#32113;&#35336;&#25351;&#27161;_&#25552;&#20379;&#32102;&#31185;&#38263;_1150716&#20462;\1.1-18_&#20027;&#35201;&#30284;&#30151;&#27515;&#20129;&#21407;&#22240;_1150723.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\st_WLY\Desktop\115&#24180;7&#26376;&#24615;&#21029;&#32113;&#35336;&#25351;&#27161;_&#25552;&#20379;&#32102;&#31185;&#38263;_1150716&#20462;\1.1-18_&#20027;&#35201;&#30284;&#30151;&#27515;&#20129;&#21407;&#22240;_1150723.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="表"/>
       <sheetName val="圖"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1">
           <cell r="A1" t="str">
             <v>表 32.  臺灣地區歷年女性每十萬人口死亡率按主要癌症分</v>
           </cell>
         </row>
         <row r="2">
           <cell r="J2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
           <cell r="R2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
         </row>
         <row r="3">
@@ -8495,51 +8540,101 @@
           </cell>
           <cell r="M24">
             <v>12.410992822588677</v>
           </cell>
           <cell r="O24">
             <v>7.4642893788494007</v>
           </cell>
           <cell r="P24">
             <v>10.081602277808521</v>
           </cell>
           <cell r="R24">
             <v>6.7780192290415622</v>
           </cell>
         </row>
         <row r="27">
           <cell r="A27" t="str">
             <v>附  註：1.標準化死亡率係以民國七十年臺灣地區女性年中人口年齡結構為基準。</v>
           </cell>
         </row>
         <row r="28">
           <cell r="A28" t="str">
             <v xml:space="preserve">        2.*本表資料自民國八十三年起含金門縣及連江縣。</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="114"/>
+      <sheetName val="113"/>
+      <sheetName val="112"/>
+      <sheetName val="111"/>
+      <sheetName val="110"/>
+      <sheetName val="109"/>
+      <sheetName val="108"/>
+      <sheetName val="107"/>
+      <sheetName val="106"/>
+      <sheetName val="105"/>
+      <sheetName val="104"/>
+      <sheetName val="103"/>
+      <sheetName val="102"/>
+      <sheetName val="101"/>
+      <sheetName val="100"/>
+      <sheetName val="99"/>
+      <sheetName val="98"/>
+      <sheetName val="97"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -8822,1610 +8917,1626 @@
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64CEABEF-0C1C-4484-8500-8CD0B8371D94}">
-  <dimension ref="A1:T38"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7574BCC1-8BDB-4ABA-B00D-A4EAF20C1097}">
+  <dimension ref="A1:V38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
-      <selection activeCell="V8" sqref="V8"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="47" customWidth="1"/>
-    <col min="2" max="2" width="9.375" style="50" customWidth="1"/>
+    <col min="1" max="1" width="3.3984375" style="47" customWidth="1"/>
+    <col min="2" max="2" width="9.3984375" style="50" customWidth="1"/>
     <col min="3" max="3" width="18" style="47" customWidth="1"/>
-    <col min="4" max="4" width="7.25" style="47" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="9.375" style="50" customWidth="1"/>
+    <col min="4" max="4" width="7.19921875" style="47" customWidth="1"/>
+    <col min="5" max="6" width="6.59765625" style="47" customWidth="1"/>
+    <col min="7" max="7" width="3.3984375" style="48" customWidth="1"/>
+    <col min="8" max="8" width="7.69921875" style="49" customWidth="1"/>
+    <col min="9" max="9" width="9.3984375" style="50" customWidth="1"/>
     <col min="10" max="10" width="18" style="47" customWidth="1"/>
-    <col min="11" max="11" width="7.25" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="9.375" style="50" customWidth="1"/>
+    <col min="11" max="11" width="7.19921875" style="51" customWidth="1"/>
+    <col min="12" max="12" width="6.59765625" style="51" customWidth="1"/>
+    <col min="13" max="13" width="7.09765625" style="51" customWidth="1"/>
+    <col min="14" max="14" width="7.69921875" style="49" customWidth="1"/>
+    <col min="15" max="15" width="9.3984375" style="50" customWidth="1"/>
     <col min="16" max="16" width="18" style="47" customWidth="1"/>
-    <col min="17" max="17" width="7.25" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="21" max="16384" width="9" style="47"/>
+    <col min="17" max="17" width="7.19921875" style="51" customWidth="1"/>
+    <col min="18" max="18" width="6.59765625" style="51" customWidth="1"/>
+    <col min="19" max="19" width="7.09765625" style="51" customWidth="1"/>
+    <col min="20" max="20" width="7.69921875" style="49" customWidth="1"/>
+    <col min="21" max="21" width="9" style="47" customWidth="1"/>
+    <col min="22" max="24" width="9.3984375" style="47" bestFit="1" customWidth="1"/>
+    <col min="25" max="16384" width="9" style="47"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="110" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="339" t="s">
+    <row r="1" spans="1:22" s="7" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="334" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="339"/>
-[...19 lines deleted...]
-    <row r="2" spans="1:20" s="110" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B1" s="334"/>
+      <c r="C1" s="334"/>
+      <c r="D1" s="334"/>
+      <c r="E1" s="334"/>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="334"/>
+      <c r="I1" s="334"/>
+      <c r="J1" s="334"/>
+      <c r="K1" s="334"/>
+      <c r="L1" s="334"/>
+      <c r="M1" s="334"/>
+      <c r="N1" s="334"/>
+      <c r="O1" s="334"/>
+      <c r="P1" s="334"/>
+      <c r="Q1" s="334"/>
+      <c r="R1" s="334"/>
+      <c r="S1" s="334"/>
+      <c r="T1" s="334"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+    </row>
+    <row r="2" spans="1:22" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="151"/>
       <c r="B2" s="136"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="152"/>
       <c r="H2" s="153"/>
       <c r="I2" s="136"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="153"/>
       <c r="O2" s="136"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="153"/>
-    </row>
-[...24 lines deleted...]
-    <row r="4" spans="1:20" s="139" customFormat="1" ht="16.5" customHeight="1">
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+    </row>
+    <row r="3" spans="1:22" s="7" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A3" s="335" t="s">
+        <v>420</v>
+      </c>
+      <c r="B3" s="336"/>
+      <c r="C3" s="336"/>
+      <c r="D3" s="336"/>
+      <c r="E3" s="336"/>
+      <c r="F3" s="336"/>
+      <c r="G3" s="336"/>
+      <c r="H3" s="336"/>
+      <c r="I3" s="336"/>
+      <c r="J3" s="336"/>
+      <c r="K3" s="336"/>
+      <c r="L3" s="336"/>
+      <c r="M3" s="336"/>
+      <c r="N3" s="336"/>
+      <c r="O3" s="336"/>
+      <c r="P3" s="336"/>
+      <c r="Q3" s="336"/>
+      <c r="R3" s="336"/>
+      <c r="S3" s="336"/>
+      <c r="T3" s="336"/>
+      <c r="U3" s="47"/>
+      <c r="V3" s="47"/>
+    </row>
+    <row r="4" spans="1:22" s="139" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="136"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="152"/>
       <c r="H4" s="153"/>
       <c r="I4" s="136"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="153"/>
       <c r="O4" s="136"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="114" t="s">
         <v>223</v>
       </c>
-    </row>
-    <row r="5" spans="1:20" s="53" customFormat="1" ht="15" customHeight="1">
+      <c r="U4" s="47"/>
+      <c r="V4" s="47"/>
+    </row>
+    <row r="5" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="12"/>
       <c r="H5" s="13"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="13"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="14"/>
     </row>
-    <row r="6" spans="1:20" s="53" customFormat="1" ht="15" customHeight="1">
+    <row r="6" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="15"/>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="342" t="s">
+      <c r="E6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="F6" s="343"/>
-      <c r="G6" s="344"/>
+      <c r="F6" s="338"/>
+      <c r="G6" s="339"/>
       <c r="H6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="342" t="s">
+      <c r="L6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="M6" s="345"/>
+      <c r="M6" s="340"/>
       <c r="N6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="17"/>
       <c r="Q6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="342" t="s">
+      <c r="R6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="S6" s="345"/>
+      <c r="S6" s="340"/>
       <c r="T6" s="19" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="7" spans="1:20" s="53" customFormat="1" ht="15" customHeight="1">
+    <row r="7" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="23"/>
-      <c r="E7" s="333" t="s">
+      <c r="E7" s="341" t="s">
         <v>61</v>
       </c>
-      <c r="F7" s="335" t="s">
+      <c r="F7" s="343" t="s">
         <v>62</v>
       </c>
-      <c r="G7" s="336"/>
+      <c r="G7" s="344"/>
       <c r="H7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="23"/>
-      <c r="L7" s="333" t="s">
+      <c r="L7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="M7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="N7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="O7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="Q7" s="23"/>
-      <c r="R7" s="333" t="s">
+      <c r="R7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="S7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="T7" s="26" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="8" spans="1:20" s="53" customFormat="1" ht="15" customHeight="1">
+    <row r="8" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="334"/>
-      <c r="F8" s="337" t="s">
+      <c r="E8" s="342"/>
+      <c r="F8" s="345" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="338"/>
+      <c r="G8" s="346"/>
       <c r="H8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="29"/>
       <c r="K8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="334"/>
+      <c r="L8" s="342"/>
       <c r="M8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="29"/>
       <c r="Q8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="R8" s="334"/>
+      <c r="R8" s="342"/>
       <c r="S8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="133" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+    <row r="9" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A9" s="34"/>
       <c r="B9" s="80" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="81" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="115">
-        <v>54032</v>
+        <v>54838</v>
       </c>
       <c r="E9" s="119">
-        <v>230.80408388928799</v>
+        <v>234.85550720275501</v>
       </c>
       <c r="F9" s="119">
-        <v>113.250822137627</v>
+        <v>111.520552750962</v>
       </c>
       <c r="G9" s="141" t="s">
         <v>66</v>
       </c>
       <c r="H9" s="120">
         <v>100</v>
       </c>
       <c r="I9" s="80" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="81" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="115">
-        <v>32295</v>
+        <v>32537</v>
       </c>
       <c r="L9" s="119">
-        <v>279.859234141527</v>
+        <v>283.070813291148</v>
       </c>
       <c r="M9" s="119">
-        <v>148.18381548959499</v>
+        <v>145.02974064549699</v>
       </c>
       <c r="N9" s="120">
         <v>100</v>
       </c>
       <c r="O9" s="80" t="s">
         <v>26</v>
       </c>
       <c r="P9" s="81" t="s">
         <v>27</v>
       </c>
       <c r="Q9" s="115">
-        <v>21737</v>
+        <v>22301</v>
       </c>
       <c r="R9" s="119">
-        <v>183.11625502365001</v>
+        <v>188.10870576132601</v>
       </c>
       <c r="S9" s="119">
-        <v>83.531621817013701</v>
+        <v>83.216303904037005</v>
       </c>
       <c r="T9" s="120">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+    <row r="10" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="34">
         <v>1</v>
       </c>
       <c r="B10" s="80" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="81" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="115">
-        <v>10495</v>
+        <v>10831</v>
       </c>
       <c r="E10" s="119">
-        <v>44.830634816739703</v>
+        <v>46.386082616307</v>
       </c>
       <c r="F10" s="119">
-        <v>21.162683583173798</v>
+        <v>21.251484939266899</v>
       </c>
       <c r="G10" s="141" t="s">
         <v>66</v>
       </c>
       <c r="H10" s="120">
-        <v>19.423674859342601</v>
+        <v>19.750902658740301</v>
       </c>
       <c r="I10" s="80" t="s">
         <v>28</v>
       </c>
       <c r="J10" s="81" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="115">
-        <v>6527</v>
+        <v>6673</v>
       </c>
       <c r="L10" s="119">
-        <v>56.5611153813824</v>
+        <v>58.054877127326698</v>
       </c>
       <c r="M10" s="119">
-        <v>29.0680865848853</v>
+        <v>28.9414113420872</v>
       </c>
       <c r="N10" s="120">
-        <v>20.210558910048</v>
+        <v>20.508959031256701</v>
       </c>
       <c r="O10" s="80" t="s">
         <v>28</v>
       </c>
       <c r="P10" s="81" t="s">
         <v>29</v>
       </c>
       <c r="Q10" s="115">
-        <v>3968</v>
+        <v>4158</v>
       </c>
       <c r="R10" s="119">
-        <v>33.427119654682997</v>
+        <v>35.072687258669703</v>
       </c>
       <c r="S10" s="119">
-        <v>14.5007233692955</v>
+        <v>14.7744679746411</v>
       </c>
       <c r="T10" s="120">
-        <v>18.2545889497171</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+        <v>18.644903815972398</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A11" s="34">
         <v>2</v>
       </c>
       <c r="B11" s="80" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="81" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="115">
-        <v>7513</v>
+        <v>7601</v>
       </c>
       <c r="E11" s="119">
-        <v>32.092668830697001</v>
+        <v>32.552914224591397</v>
       </c>
       <c r="F11" s="119">
-        <v>15.3302691300857</v>
+        <v>14.822587540566801</v>
       </c>
       <c r="G11" s="141" t="s">
         <v>66</v>
       </c>
       <c r="H11" s="120">
-        <v>13.904723127035799</v>
+        <v>13.8608264342244</v>
       </c>
       <c r="I11" s="80" t="s">
         <v>30</v>
       </c>
       <c r="J11" s="81" t="s">
         <v>31</v>
       </c>
       <c r="K11" s="115">
-        <v>5083</v>
+        <v>5153</v>
       </c>
       <c r="L11" s="119">
-        <v>44.047824342510602</v>
+        <v>44.830927894067798</v>
       </c>
       <c r="M11" s="119">
-        <v>23.188715368992799</v>
+        <v>22.550257972136102</v>
       </c>
       <c r="N11" s="120">
-        <v>15.739278526087601</v>
+        <v>15.8373543965332</v>
       </c>
       <c r="O11" s="80" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="81" t="s">
         <v>11</v>
       </c>
       <c r="Q11" s="115">
-        <v>3050</v>
+        <v>3116</v>
       </c>
       <c r="R11" s="119">
-        <v>25.693728565217501</v>
+        <v>26.283427969700501</v>
       </c>
       <c r="S11" s="119">
-        <v>13.214567836692799</v>
+        <v>13.0893977354113</v>
       </c>
       <c r="T11" s="120">
-        <v>14.0313750747573</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+        <v>13.972467602349701</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A12" s="34">
         <v>3</v>
       </c>
       <c r="B12" s="84" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="81" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="115">
-        <v>7007</v>
+        <v>7146</v>
       </c>
       <c r="E12" s="119">
-        <v>29.931229934339701</v>
+        <v>30.604279048668602</v>
       </c>
       <c r="F12" s="119">
-        <v>14.1668945230196</v>
+        <v>14.1559635962637</v>
       </c>
       <c r="G12" s="141" t="s">
         <v>66</v>
       </c>
       <c r="H12" s="120">
-        <v>12.9682410423453</v>
+        <v>13.031109814362299</v>
       </c>
       <c r="I12" s="84" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="81" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="115">
-        <v>3980</v>
+        <v>4103</v>
       </c>
       <c r="L12" s="119">
-        <v>34.489541783040004</v>
+        <v>35.695962963198198</v>
       </c>
       <c r="M12" s="119">
-        <v>17.944283118158602</v>
+        <v>18.063223090936901</v>
       </c>
       <c r="N12" s="120">
-        <v>12.323889146926801</v>
+        <v>12.6102590896518</v>
       </c>
       <c r="O12" s="84" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="81" t="s">
         <v>33</v>
       </c>
       <c r="Q12" s="115">
-        <v>3027</v>
+        <v>3043</v>
       </c>
       <c r="R12" s="119">
-        <v>25.499972579315902</v>
+        <v>25.6676737200894</v>
       </c>
       <c r="S12" s="119">
-        <v>10.950255991900899</v>
+        <v>10.878555459820801</v>
       </c>
       <c r="T12" s="120">
-        <v>13.925564705341101</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:20" s="51" customFormat="1" ht="36.6" customHeight="1">
+        <v>13.645128021165</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="51" customFormat="1" ht="36.6" customHeight="1">
       <c r="A13" s="34">
         <v>4</v>
       </c>
       <c r="B13" s="84" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="81" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="115">
-        <v>3050</v>
+        <v>3116</v>
       </c>
       <c r="E13" s="119">
-        <v>25.693728565217501</v>
+        <v>26.283427969700501</v>
       </c>
       <c r="F13" s="119">
-        <v>13.214567836692799</v>
+        <v>13.0893977354113</v>
       </c>
       <c r="G13" s="141" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="120">
-        <v>5.6448030796564996</v>
+        <v>5.6821911812975996</v>
       </c>
       <c r="I13" s="84" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="81" t="s">
         <v>23</v>
       </c>
       <c r="K13" s="115">
-        <v>3372</v>
+        <v>3363</v>
       </c>
       <c r="L13" s="119">
-        <v>29.220787661409801</v>
+        <v>29.257987678585302</v>
       </c>
       <c r="M13" s="119">
-        <v>16.5500342284978</v>
+        <v>16.176184243467901</v>
       </c>
       <c r="N13" s="120">
-        <v>10.441244774732899</v>
+        <v>10.335925254325799</v>
       </c>
       <c r="O13" s="84" t="s">
         <v>30</v>
       </c>
       <c r="P13" s="81" t="s">
         <v>31</v>
       </c>
       <c r="Q13" s="115">
-        <v>2430</v>
+        <v>2448</v>
       </c>
       <c r="R13" s="119">
-        <v>20.470741119173301</v>
+        <v>20.648854836273099</v>
       </c>
       <c r="S13" s="119">
-        <v>8.4156192687918008</v>
+        <v>8.0875807592585005</v>
       </c>
       <c r="T13" s="120">
-        <v>11.179095551364</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+        <v>10.9770862293171</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A14" s="34">
         <v>5</v>
       </c>
       <c r="B14" s="84" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="81" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="115">
-        <v>1897</v>
+        <v>1895</v>
       </c>
       <c r="E14" s="119">
-        <v>16.438859488046901</v>
+        <v>16.486436708569499</v>
       </c>
       <c r="F14" s="119">
-        <v>7.8241289549354001</v>
+        <v>7.5233938002988001</v>
       </c>
       <c r="G14" s="141" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="120">
-        <v>3.5108824400355001</v>
+        <v>3.45563295525</v>
       </c>
       <c r="I14" s="84" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J14" s="81" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="K14" s="115">
-        <v>1926</v>
+        <v>1895</v>
       </c>
       <c r="L14" s="119">
-        <v>16.690165194506299</v>
+        <v>16.486436708569499</v>
       </c>
       <c r="M14" s="119">
-        <v>9.3284682933641996</v>
+        <v>7.5233938002988001</v>
       </c>
       <c r="N14" s="120">
-        <v>5.9637714816534997</v>
+        <v>5.8241386728954998</v>
       </c>
       <c r="O14" s="84" t="s">
         <v>43</v>
       </c>
       <c r="P14" s="81" t="s">
         <v>16</v>
       </c>
       <c r="Q14" s="115">
-        <v>1412</v>
+        <v>1498</v>
       </c>
       <c r="R14" s="119">
-        <v>11.8949326997007</v>
+        <v>12.6356146016083</v>
       </c>
       <c r="S14" s="119">
-        <v>5.2573621298557001</v>
+        <v>5.2819953022931996</v>
       </c>
       <c r="T14" s="120">
-        <v>6.4958365919860004</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:20" s="51" customFormat="1" ht="36.6" customHeight="1">
+        <v>6.7171875700640999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" s="51" customFormat="1" ht="36.6" customHeight="1">
       <c r="A15" s="34">
         <v>6</v>
       </c>
       <c r="B15" s="84" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="81" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="115">
-        <v>3687</v>
+        <v>3697</v>
       </c>
       <c r="E15" s="119">
-        <v>15.7494569384773</v>
+        <v>15.833196143706701</v>
       </c>
       <c r="F15" s="119">
-        <v>8.5088369652051004</v>
+        <v>8.3427564866349009</v>
       </c>
       <c r="G15" s="141" t="s">
         <v>66</v>
       </c>
       <c r="H15" s="120">
-        <v>6.8237340835060998</v>
+        <v>6.7416754805062</v>
       </c>
       <c r="I15" s="84" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="J15" s="81" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="K15" s="115">
-        <v>1897</v>
+        <v>1800</v>
       </c>
       <c r="L15" s="119">
-        <v>16.438859488046901</v>
+        <v>15.6599398814908</v>
       </c>
       <c r="M15" s="119">
-        <v>7.8241289549354001</v>
+        <v>8.5230610715893995</v>
       </c>
       <c r="N15" s="120">
-        <v>5.8739742994272</v>
+        <v>5.5321633832253001</v>
       </c>
       <c r="O15" s="84" t="s">
         <v>37</v>
       </c>
       <c r="P15" s="81" t="s">
         <v>10</v>
       </c>
       <c r="Q15" s="115">
-        <v>891</v>
+        <v>907</v>
       </c>
       <c r="R15" s="119">
-        <v>7.5059384103636004</v>
+        <v>7.6505356766746999</v>
       </c>
       <c r="S15" s="119">
-        <v>3.2849604576562998</v>
+        <v>3.2575208442877002</v>
       </c>
       <c r="T15" s="120">
-        <v>4.0990017021667997</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+        <v>4.0670821936235999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A16" s="34">
         <v>7</v>
       </c>
       <c r="B16" s="84" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="81" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="115">
-        <v>2970</v>
+        <v>3204</v>
       </c>
       <c r="E16" s="119">
-        <v>12.686706565575699</v>
+        <v>13.721817810234301</v>
       </c>
       <c r="F16" s="119">
-        <v>6.1288011563381</v>
+        <v>6.3435527771698004</v>
       </c>
       <c r="G16" s="141" t="s">
         <v>66</v>
       </c>
       <c r="H16" s="120">
-        <v>5.4967426710098</v>
+        <v>5.8426638462379996</v>
       </c>
       <c r="I16" s="84" t="s">
         <v>43</v>
       </c>
       <c r="J16" s="81" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="115">
-        <v>1558</v>
+        <v>1706</v>
       </c>
       <c r="L16" s="119">
-        <v>13.5011824366775</v>
+        <v>14.8421430210129</v>
       </c>
       <c r="M16" s="119">
-        <v>7.1046865901776997</v>
+        <v>7.5120387907932002</v>
       </c>
       <c r="N16" s="120">
-        <v>4.8242762037466997</v>
+        <v>5.2432615176567996</v>
       </c>
       <c r="O16" s="84" t="s">
         <v>56</v>
       </c>
       <c r="P16" s="81" t="s">
         <v>19</v>
       </c>
       <c r="Q16" s="115">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="R16" s="119">
-        <v>6.7309144667569996</v>
+        <v>7.5830557589090999</v>
       </c>
       <c r="S16" s="119">
-        <v>3.6279997796872001</v>
+        <v>3.9166705414636001</v>
       </c>
       <c r="T16" s="120">
-        <v>3.675760224502</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+        <v>4.0312093628088004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A17" s="34">
         <v>8</v>
       </c>
       <c r="B17" s="84" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="81" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="115">
-        <v>2221</v>
+        <v>2225</v>
       </c>
       <c r="E17" s="119">
-        <v>9.4872644047622003</v>
+        <v>9.5290401459959995</v>
       </c>
       <c r="F17" s="119">
-        <v>4.4612079086209002</v>
+        <v>4.3350632034067003</v>
       </c>
       <c r="G17" s="141" t="s">
         <v>66</v>
       </c>
       <c r="H17" s="120">
-        <v>4.1105270950547999</v>
+        <v>4.0574054487764002</v>
       </c>
       <c r="I17" s="84" t="s">
         <v>37</v>
       </c>
       <c r="J17" s="81" t="s">
         <v>10</v>
       </c>
       <c r="K17" s="115">
-        <v>1330</v>
+        <v>1318</v>
       </c>
       <c r="L17" s="119">
-        <v>11.5253996410661</v>
+        <v>11.4665559798916</v>
       </c>
       <c r="M17" s="119">
-        <v>5.9156434898542001</v>
+        <v>5.6636290335158996</v>
       </c>
       <c r="N17" s="120">
-        <v>4.118284564174</v>
+        <v>4.0507729661615999</v>
       </c>
       <c r="O17" s="84" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="P17" s="81" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="Q17" s="115">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="R17" s="119">
-        <v>5.3156533523449996</v>
+        <v>5.2718685754374004</v>
       </c>
       <c r="S17" s="119">
-        <v>2.3675978035366998</v>
+        <v>2.5984451470754002</v>
       </c>
       <c r="T17" s="120">
-        <v>2.9028844826792999</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+        <v>2.8025649074032999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A18" s="34">
         <v>9</v>
       </c>
       <c r="B18" s="84" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="81" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="115">
-        <v>2076</v>
+        <v>1981</v>
       </c>
       <c r="E18" s="119">
-        <v>8.8678797407862007</v>
+        <v>8.4840577659406993</v>
       </c>
       <c r="F18" s="119">
-        <v>4.7414373985795004</v>
+        <v>4.4183116791544004</v>
       </c>
       <c r="G18" s="141" t="s">
         <v>66</v>
       </c>
       <c r="H18" s="120">
-        <v>3.8421676043825999</v>
+        <v>3.612458514169</v>
       </c>
       <c r="I18" s="84" t="s">
         <v>47</v>
       </c>
       <c r="J18" s="81" t="s">
         <v>48</v>
       </c>
       <c r="K18" s="115">
-        <v>823</v>
+        <v>881</v>
       </c>
       <c r="L18" s="119">
-        <v>7.1318826350356996</v>
+        <v>7.6646705753297004</v>
       </c>
       <c r="M18" s="119">
-        <v>3.7612540044284999</v>
+        <v>3.8163418944281999</v>
       </c>
       <c r="N18" s="120">
-        <v>2.5483821024925999</v>
+        <v>2.7076866336786001</v>
       </c>
       <c r="O18" s="84" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P18" s="81" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="Q18" s="115">
-        <v>620</v>
+        <v>601</v>
       </c>
       <c r="R18" s="119">
-        <v>5.2229874460441996</v>
+        <v>5.0694288221406003</v>
       </c>
       <c r="S18" s="119">
-        <v>2.5396377809452999</v>
+        <v>2.1473943971966998</v>
       </c>
       <c r="T18" s="120">
-        <v>2.8522795233933</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+        <v>2.6949464149589999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A19" s="34">
         <v>10</v>
       </c>
       <c r="B19" s="84" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="81" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="115">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="E19" s="119">
-        <v>6.7309144667569996</v>
+        <v>7.5830557589090999</v>
       </c>
       <c r="F19" s="119">
-        <v>3.6279997796872001</v>
+        <v>3.9166705414636001</v>
       </c>
       <c r="G19" s="141" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="120">
-        <v>1.4787533313592001</v>
+        <v>1.6393741566066999</v>
       </c>
       <c r="I19" s="84" t="s">
         <v>51</v>
       </c>
       <c r="J19" s="81" t="s">
         <v>20</v>
       </c>
       <c r="K19" s="115">
-        <v>747</v>
+        <v>764</v>
       </c>
       <c r="L19" s="119">
-        <v>6.4732883698319004</v>
+        <v>6.6467744830328002</v>
       </c>
       <c r="M19" s="119">
-        <v>3.1373230673788002</v>
+        <v>3.1226406065855001</v>
       </c>
       <c r="N19" s="120">
-        <v>2.3130515559684</v>
+        <v>2.3480960137689002</v>
       </c>
       <c r="O19" s="84" t="s">
         <v>53</v>
       </c>
       <c r="P19" s="81" t="s">
         <v>54</v>
       </c>
       <c r="Q19" s="115">
-        <v>595</v>
+        <v>585</v>
       </c>
       <c r="R19" s="119">
-        <v>5.0123831135424002</v>
+        <v>4.9344689866094003</v>
       </c>
       <c r="S19" s="119">
-        <v>2.6039479485935999</v>
+        <v>2.4951511794240999</v>
       </c>
       <c r="T19" s="120">
-        <v>2.7372682522887</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+        <v>2.6232007533293999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A20" s="34"/>
       <c r="B20" s="86"/>
       <c r="C20" s="92" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="116">
-        <v>12317</v>
+        <v>12243</v>
       </c>
       <c r="E20" s="121">
-        <v>52.613523490974991</v>
+        <v>52.433275733676098</v>
       </c>
       <c r="F20" s="121">
-        <v>26.525414515719898</v>
+        <v>25.6706792223256</v>
       </c>
       <c r="G20" s="143"/>
       <c r="H20" s="122">
-        <v>22.795750666271839</v>
+        <v>22.325759509828998</v>
       </c>
       <c r="I20" s="86"/>
       <c r="J20" s="92" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="116">
-        <v>5052</v>
+        <v>4881</v>
       </c>
       <c r="L20" s="121">
-        <v>43.7791872080196</v>
+        <v>42.464536978642499</v>
       </c>
       <c r="M20" s="121">
-        <v>24.361191788922099</v>
+        <v>23.1375587996578</v>
       </c>
       <c r="N20" s="122">
-        <v>15.643288434742221</v>
+        <v>15.0013830408458</v>
       </c>
       <c r="O20" s="86"/>
       <c r="P20" s="92" t="s">
         <v>18</v>
       </c>
       <c r="Q20" s="116">
-        <v>4314</v>
+        <v>4421</v>
       </c>
       <c r="R20" s="121">
-        <v>36.341883616507708</v>
+        <v>37.291089555213702</v>
       </c>
       <c r="S20" s="121">
-        <v>16.7689494500578</v>
+        <v>16.6891245631647</v>
       </c>
       <c r="T20" s="122">
-        <v>19.846344941804297</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+        <v>19.824223129007699</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A21" s="36">
         <v>11</v>
       </c>
       <c r="B21" s="84" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="89" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="115">
-        <v>1454</v>
+        <v>1482</v>
       </c>
       <c r="E21" s="119">
-        <v>6.2109331132482</v>
+        <v>6.3469831444342004</v>
       </c>
       <c r="F21" s="119">
-        <v>3.0056881943698999</v>
+        <v>2.8946617259915999</v>
       </c>
       <c r="G21" s="141" t="s">
         <v>66</v>
       </c>
       <c r="H21" s="120">
-        <v>2.6909979271542999</v>
+        <v>2.7025055618367002</v>
       </c>
       <c r="I21" s="84" t="s">
         <v>46</v>
       </c>
       <c r="J21" s="89" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="115">
-        <v>747</v>
+        <v>761</v>
       </c>
       <c r="L21" s="119">
-        <v>6.4732883698319004</v>
+        <v>6.6206745832302998</v>
       </c>
       <c r="M21" s="119">
-        <v>3.7259665737254002</v>
+        <v>3.7732354465139002</v>
       </c>
       <c r="N21" s="120">
-        <v>2.3130515559684</v>
+        <v>2.3388757414636001</v>
       </c>
       <c r="O21" s="84" t="s">
         <v>46</v>
       </c>
       <c r="P21" s="89" t="s">
         <v>17</v>
       </c>
       <c r="Q21" s="115">
-        <v>525</v>
+        <v>505</v>
       </c>
       <c r="R21" s="119">
-        <v>4.4226909825374001</v>
+        <v>4.2596698089534</v>
       </c>
       <c r="S21" s="119">
-        <v>2.1870949684048999</v>
+        <v>2.1295761408181999</v>
       </c>
       <c r="T21" s="120">
-        <v>2.4152366931959</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+        <v>2.2644724451817999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A22" s="34">
         <v>12</v>
       </c>
       <c r="B22" s="84" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="81" t="s">
         <v>17</v>
       </c>
       <c r="D22" s="115">
-        <v>1272</v>
+        <v>1266</v>
       </c>
       <c r="E22" s="119">
-        <v>5.4334985694990996</v>
+        <v>5.4219167752048998</v>
       </c>
       <c r="F22" s="119">
-        <v>2.8996587889962</v>
+        <v>2.8921794169716999</v>
       </c>
       <c r="G22" s="141" t="s">
         <v>66</v>
       </c>
       <c r="H22" s="120">
-        <v>2.3541604974829999</v>
+        <v>2.3086181115284998</v>
       </c>
       <c r="I22" s="84" t="s">
         <v>45</v>
       </c>
       <c r="J22" s="81" t="s">
         <v>14</v>
       </c>
       <c r="K22" s="115">
-        <v>478</v>
+        <v>448</v>
       </c>
       <c r="L22" s="119">
-        <v>4.1422112995711</v>
+        <v>3.8975850371709999</v>
       </c>
       <c r="M22" s="119">
-        <v>2.3591914071166999</v>
+        <v>2.2045194697163</v>
       </c>
       <c r="N22" s="120">
-        <v>1.480105279455</v>
+        <v>1.3768939976026999</v>
       </c>
       <c r="O22" s="84" t="s">
         <v>51</v>
       </c>
       <c r="P22" s="81" t="s">
         <v>20</v>
       </c>
       <c r="Q22" s="115">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="R22" s="119">
-        <v>3.3865176666286998</v>
+        <v>3.2812110013522</v>
       </c>
       <c r="S22" s="119">
-        <v>1.3142297325258001</v>
+        <v>1.2084896090851001</v>
       </c>
       <c r="T22" s="120">
-        <v>1.8493812393614999</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+        <v>1.7443163983678001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A23" s="34">
         <v>13</v>
       </c>
       <c r="B23" s="84" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="81" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="115">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="E23" s="119">
-        <v>5.2229874460441996</v>
+        <v>5.2718685754374004</v>
       </c>
       <c r="F23" s="119">
-        <v>2.5396377809452999</v>
+        <v>2.5984451470754002</v>
       </c>
       <c r="G23" s="141" t="s">
         <v>12</v>
       </c>
       <c r="H23" s="120">
-        <v>1.1474681670121001</v>
+        <v>1.1397206316788</v>
       </c>
       <c r="I23" s="84" t="s">
         <v>57</v>
       </c>
       <c r="J23" s="81" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="115">
-        <v>423</v>
+        <v>405</v>
       </c>
       <c r="L23" s="119">
-        <v>3.6655970287000001</v>
+        <v>3.5234864733353999</v>
       </c>
       <c r="M23" s="119">
-        <v>1.959901300384</v>
+        <v>1.8149707465280001</v>
       </c>
       <c r="N23" s="120">
-        <v>1.3098002786809</v>
+        <v>1.2447367612257001</v>
       </c>
       <c r="O23" s="84" t="s">
         <v>49</v>
       </c>
       <c r="P23" s="81" t="s">
         <v>50</v>
       </c>
       <c r="Q23" s="115">
-        <v>324</v>
+        <v>344</v>
       </c>
       <c r="R23" s="119">
-        <v>2.7294321492231002</v>
+        <v>2.9016364639207</v>
       </c>
       <c r="S23" s="119">
-        <v>1.1496126043171</v>
+        <v>1.1886617755769</v>
       </c>
       <c r="T23" s="120">
-        <v>1.4905460735152001</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:20" s="51" customFormat="1" ht="36.6" customHeight="1">
+        <v>1.5425317250348001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="51" customFormat="1" ht="36.6" customHeight="1">
       <c r="A24" s="34">
         <v>14</v>
       </c>
       <c r="B24" s="84" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C24" s="81" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="D24" s="115">
-        <v>595</v>
+        <v>1153</v>
       </c>
       <c r="E24" s="119">
-        <v>5.0123831135424002</v>
+        <v>4.9379700172285004</v>
       </c>
       <c r="F24" s="119">
-        <v>2.6039479485935999</v>
+        <v>2.0393706863274002</v>
       </c>
       <c r="G24" s="141" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="H24" s="120">
-        <v>1.10119928931</v>
+        <v>2.1025566213209999</v>
       </c>
       <c r="I24" s="84" t="s">
         <v>49</v>
       </c>
       <c r="J24" s="81" t="s">
         <v>50</v>
       </c>
       <c r="K24" s="115">
-        <v>373</v>
+        <v>355</v>
       </c>
       <c r="L24" s="119">
-        <v>3.232311327908</v>
+        <v>3.0884881432940001</v>
       </c>
       <c r="M24" s="119">
-        <v>1.6436890408941001</v>
+        <v>1.5247599297914001</v>
       </c>
       <c r="N24" s="120">
-        <v>1.1549775507044</v>
+        <v>1.0910655561361</v>
       </c>
       <c r="O24" s="84" t="s">
         <v>36</v>
       </c>
       <c r="P24" s="81" t="s">
         <v>23</v>
       </c>
       <c r="Q24" s="115">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="R24" s="119">
-        <v>2.6536145895224998</v>
+        <v>2.8172865667137001</v>
       </c>
       <c r="S24" s="119">
-        <v>1.2165367168273999</v>
+        <v>1.2488984585408001</v>
       </c>
       <c r="T24" s="120">
-        <v>1.4491420159176001</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+        <v>1.4976906865163</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A25" s="38">
         <v>15</v>
       </c>
       <c r="B25" s="91" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C25" s="92" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="D25" s="116">
-        <v>1149</v>
+        <v>585</v>
       </c>
       <c r="E25" s="121">
-        <v>4.9080895097125996</v>
+        <v>4.9344689866094003</v>
       </c>
       <c r="F25" s="121">
-        <v>2.1123522436531998</v>
+        <v>2.4951511794240999</v>
       </c>
       <c r="G25" s="143" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="H25" s="123">
-        <v>2.1265176191886002</v>
+        <v>1.0667785112513</v>
       </c>
       <c r="I25" s="91" t="s">
         <v>55</v>
       </c>
       <c r="J25" s="92" t="s">
         <v>21</v>
       </c>
       <c r="K25" s="116">
-        <v>373</v>
+        <v>353</v>
       </c>
       <c r="L25" s="121">
-        <v>3.232311327908</v>
+        <v>3.0710882100924</v>
       </c>
       <c r="M25" s="121">
-        <v>2.0285936053306002</v>
+        <v>2.0167063685015001</v>
       </c>
       <c r="N25" s="123">
-        <v>1.1549775507044</v>
+        <v>1.0849187079325</v>
       </c>
       <c r="O25" s="91" t="s">
-        <v>55</v>
+        <v>154</v>
       </c>
       <c r="P25" s="92" t="s">
-        <v>21</v>
+        <v>155</v>
       </c>
       <c r="Q25" s="116">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="R25" s="121">
-        <v>2.4851311235210001</v>
+        <v>2.5726718648134002</v>
       </c>
       <c r="S25" s="121">
-        <v>1.5734690983080999</v>
+        <v>1.2502925397713001</v>
       </c>
       <c r="T25" s="123">
-        <v>1.3571329990339001</v>
-[...4 lines deleted...]
-        <v>419</v>
+        <v>1.3676516748128</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="328" customFormat="1" ht="12.15" customHeight="1">
+      <c r="A26" s="333" t="s">
+        <v>421</v>
       </c>
       <c r="B26" s="327"/>
       <c r="G26" s="329"/>
       <c r="H26" s="330"/>
       <c r="N26" s="330"/>
       <c r="T26" s="331" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="27" spans="1:20" s="328" customFormat="1" ht="12.2" customHeight="1">
+    <row r="27" spans="1:22" s="328" customFormat="1" ht="12.15" customHeight="1">
       <c r="A27" s="326" t="s">
         <v>414</v>
       </c>
       <c r="B27" s="327"/>
       <c r="G27" s="329"/>
       <c r="H27" s="330"/>
       <c r="N27" s="330"/>
       <c r="T27" s="331"/>
     </row>
-    <row r="28" spans="1:20" s="328" customFormat="1" ht="12.2" customHeight="1">
+    <row r="28" spans="1:22" s="328" customFormat="1" ht="12.15" customHeight="1">
       <c r="A28" s="326" t="s">
         <v>415</v>
       </c>
       <c r="B28" s="327"/>
       <c r="G28" s="329"/>
       <c r="H28" s="330"/>
       <c r="N28" s="330"/>
       <c r="T28" s="331"/>
     </row>
-    <row r="29" spans="1:20" s="328" customFormat="1" ht="12.2" customHeight="1">
+    <row r="29" spans="1:22" s="328" customFormat="1" ht="12.15" customHeight="1">
       <c r="A29" s="332" t="s">
         <v>416</v>
       </c>
       <c r="B29" s="327"/>
       <c r="G29" s="329"/>
       <c r="H29" s="330"/>
       <c r="N29" s="330"/>
       <c r="T29" s="331"/>
     </row>
-    <row r="30" spans="1:20" s="55" customFormat="1">
+    <row r="30" spans="1:22" s="55" customFormat="1">
       <c r="A30" s="47"/>
       <c r="B30" s="50"/>
       <c r="C30" s="51"/>
       <c r="D30" s="51"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="58"/>
       <c r="H30" s="49"/>
       <c r="I30" s="50"/>
       <c r="J30" s="47"/>
       <c r="K30" s="51"/>
       <c r="L30" s="51"/>
       <c r="M30" s="51"/>
       <c r="N30" s="49"/>
       <c r="O30" s="50"/>
       <c r="P30" s="47"/>
       <c r="Q30" s="51"/>
       <c r="R30" s="51"/>
       <c r="S30" s="51"/>
       <c r="T30" s="49"/>
+      <c r="U30" s="51"/>
+      <c r="V30" s="51"/>
     </row>
     <row r="33" spans="2:19">
       <c r="C33" s="51"/>
       <c r="D33" s="51"/>
       <c r="E33" s="51"/>
       <c r="F33" s="51"/>
       <c r="G33" s="58"/>
       <c r="J33" s="51"/>
       <c r="M33" s="47"/>
       <c r="Q33" s="47"/>
       <c r="R33" s="47"/>
       <c r="S33" s="47"/>
     </row>
     <row r="38" spans="2:19">
       <c r="B38" s="59"/>
       <c r="C38" s="60"/>
       <c r="D38" s="61"/>
       <c r="E38" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="F8:G8"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:V37"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="85" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="25" max="16384" width="9" style="85"/>
+    <col min="1" max="1" width="3.3984375" style="47" customWidth="1"/>
+    <col min="2" max="2" width="9.3984375" style="50" customWidth="1"/>
+    <col min="3" max="3" width="18" style="47" customWidth="1"/>
+    <col min="4" max="4" width="7.19921875" style="47" customWidth="1"/>
+    <col min="5" max="6" width="6.59765625" style="47" customWidth="1"/>
+    <col min="7" max="7" width="3.3984375" style="48" customWidth="1"/>
+    <col min="8" max="8" width="7.69921875" style="49" customWidth="1"/>
+    <col min="9" max="9" width="9.3984375" style="50" customWidth="1"/>
+    <col min="10" max="10" width="18" style="47" customWidth="1"/>
+    <col min="11" max="11" width="7.19921875" style="51" customWidth="1"/>
+    <col min="12" max="12" width="6.59765625" style="51" customWidth="1"/>
+    <col min="13" max="13" width="7.09765625" style="51" customWidth="1"/>
+    <col min="14" max="14" width="7.69921875" style="52" customWidth="1"/>
+    <col min="15" max="15" width="9.3984375" style="50" customWidth="1"/>
+    <col min="16" max="16" width="18" style="47" customWidth="1"/>
+    <col min="17" max="17" width="7.19921875" style="51" customWidth="1"/>
+    <col min="18" max="18" width="6.59765625" style="51" customWidth="1"/>
+    <col min="19" max="19" width="7.09765625" style="51" customWidth="1"/>
+    <col min="20" max="20" width="7.69921875" style="52" customWidth="1"/>
+    <col min="21" max="21" width="9" style="47" customWidth="1"/>
+    <col min="22" max="24" width="9.3984375" style="47" bestFit="1" customWidth="1"/>
+    <col min="25" max="16384" width="9" style="47"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="72" customFormat="1" ht="25.5" customHeight="1">
-[...67 lines deleted...]
-      <c r="T3" s="346"/>
+    <row r="1" spans="1:22" s="106" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="334" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="334"/>
+      <c r="C1" s="334"/>
+      <c r="D1" s="334"/>
+      <c r="E1" s="334"/>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="334"/>
+      <c r="I1" s="334"/>
+      <c r="J1" s="334"/>
+      <c r="K1" s="334"/>
+      <c r="L1" s="334"/>
+      <c r="M1" s="334"/>
+      <c r="N1" s="334"/>
+      <c r="O1" s="334"/>
+      <c r="P1" s="334"/>
+      <c r="Q1" s="334"/>
+      <c r="R1" s="334"/>
+      <c r="S1" s="334"/>
+      <c r="T1" s="334"/>
+    </row>
+    <row r="2" spans="1:22" s="106" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="109"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
+      <c r="N2" s="109"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="107"/>
+      <c r="Q2" s="107"/>
+      <c r="R2" s="107"/>
+      <c r="S2" s="107"/>
+      <c r="T2" s="109"/>
+    </row>
+    <row r="3" spans="1:22" s="106" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A3" s="336" t="s">
+        <v>369</v>
+      </c>
+      <c r="B3" s="336"/>
+      <c r="C3" s="336"/>
+      <c r="D3" s="336"/>
+      <c r="E3" s="336"/>
+      <c r="F3" s="336"/>
+      <c r="G3" s="336"/>
+      <c r="H3" s="336"/>
+      <c r="I3" s="336"/>
+      <c r="J3" s="336"/>
+      <c r="K3" s="336"/>
+      <c r="L3" s="336"/>
+      <c r="M3" s="336"/>
+      <c r="N3" s="336"/>
+      <c r="O3" s="336"/>
+      <c r="P3" s="336"/>
+      <c r="Q3" s="336"/>
+      <c r="R3" s="336"/>
+      <c r="S3" s="336"/>
+      <c r="T3" s="336"/>
     </row>
     <row r="4" spans="1:22" s="110" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="8"/>
       <c r="B4" s="2"/>
       <c r="C4" s="3"/>
       <c r="D4" s="111"/>
       <c r="E4" s="111"/>
       <c r="F4" s="111"/>
       <c r="G4" s="112"/>
       <c r="H4" s="113"/>
       <c r="I4" s="9"/>
       <c r="J4" s="3"/>
       <c r="K4" s="111"/>
       <c r="L4" s="111"/>
       <c r="M4" s="111"/>
       <c r="N4" s="113"/>
       <c r="O4" s="2"/>
       <c r="P4" s="111"/>
       <c r="Q4" s="111"/>
       <c r="R4" s="111"/>
       <c r="S4" s="111"/>
       <c r="T4" s="114" t="s">
         <v>223</v>
       </c>
     </row>
@@ -10446,180 +10557,1622 @@
       <c r="J5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="13"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="14"/>
     </row>
     <row r="6" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="15"/>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="342" t="s">
+      <c r="E6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="F6" s="343"/>
-      <c r="G6" s="344"/>
+      <c r="F6" s="338"/>
+      <c r="G6" s="339"/>
       <c r="H6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="342" t="s">
+      <c r="L6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="M6" s="345"/>
+      <c r="M6" s="340"/>
       <c r="N6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="17"/>
       <c r="Q6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="342" t="s">
+      <c r="R6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="S6" s="345"/>
+      <c r="S6" s="340"/>
       <c r="T6" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="23"/>
-      <c r="E7" s="333" t="s">
+      <c r="E7" s="341" t="s">
         <v>61</v>
       </c>
-      <c r="F7" s="335" t="s">
+      <c r="F7" s="343" t="s">
         <v>62</v>
       </c>
-      <c r="G7" s="336"/>
+      <c r="G7" s="344"/>
       <c r="H7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="23"/>
-      <c r="L7" s="333" t="s">
+      <c r="L7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="M7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="N7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="O7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="Q7" s="23"/>
-      <c r="R7" s="333" t="s">
+      <c r="R7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="S7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="T7" s="26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="334"/>
-      <c r="F8" s="337" t="s">
+      <c r="E8" s="342"/>
+      <c r="F8" s="345" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="338"/>
+      <c r="G8" s="346"/>
       <c r="H8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="29"/>
       <c r="K8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="334"/>
+      <c r="L8" s="342"/>
       <c r="M8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="29"/>
       <c r="Q8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="R8" s="334"/>
+      <c r="R8" s="342"/>
+      <c r="S8" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="T8" s="133" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A9" s="32"/>
+      <c r="B9" s="67" t="s">
+        <v>111</v>
+      </c>
+      <c r="C9" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="D9" s="115">
+        <v>47760</v>
+      </c>
+      <c r="E9" s="119">
+        <v>203.09620000000001</v>
+      </c>
+      <c r="F9" s="119">
+        <v>126.75700000000001</v>
+      </c>
+      <c r="G9" s="124" t="s">
+        <v>66</v>
+      </c>
+      <c r="H9" s="120">
+        <v>100</v>
+      </c>
+      <c r="I9" s="67" t="s">
+        <v>111</v>
+      </c>
+      <c r="J9" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="K9" s="115">
+        <v>29215</v>
+      </c>
+      <c r="L9" s="119">
+        <v>249.36709999999999</v>
+      </c>
+      <c r="M9" s="119">
+        <v>164.64279999999999</v>
+      </c>
+      <c r="N9" s="120">
+        <v>100</v>
+      </c>
+      <c r="O9" s="67" t="s">
+        <v>111</v>
+      </c>
+      <c r="P9" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q9" s="115">
+        <v>18545</v>
+      </c>
+      <c r="R9" s="119">
+        <v>157.15719999999999</v>
+      </c>
+      <c r="S9" s="119">
+        <v>92.845129999999997</v>
+      </c>
+      <c r="T9" s="120">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A10" s="34">
+        <v>1</v>
+      </c>
+      <c r="B10" s="67" t="s">
+        <v>113</v>
+      </c>
+      <c r="C10" s="33" t="s">
+        <v>114</v>
+      </c>
+      <c r="D10" s="115">
+        <v>9372</v>
+      </c>
+      <c r="E10" s="119">
+        <v>39.853810000000003</v>
+      </c>
+      <c r="F10" s="119">
+        <v>24.351769999999998</v>
+      </c>
+      <c r="G10" s="124" t="s">
+        <v>66</v>
+      </c>
+      <c r="H10" s="120">
+        <v>19.62312</v>
+      </c>
+      <c r="I10" s="67" t="s">
+        <v>113</v>
+      </c>
+      <c r="J10" s="33" t="s">
+        <v>114</v>
+      </c>
+      <c r="K10" s="115">
+        <v>5961</v>
+      </c>
+      <c r="L10" s="119">
+        <v>50.88062</v>
+      </c>
+      <c r="M10" s="119">
+        <v>33.159739999999999</v>
+      </c>
+      <c r="N10" s="120">
+        <v>20.4039</v>
+      </c>
+      <c r="O10" s="67" t="s">
+        <v>113</v>
+      </c>
+      <c r="P10" s="33" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q10" s="115">
+        <v>3411</v>
+      </c>
+      <c r="R10" s="119">
+        <v>28.906079999999999</v>
+      </c>
+      <c r="S10" s="119">
+        <v>16.724440000000001</v>
+      </c>
+      <c r="T10" s="120">
+        <v>18.3931</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A11" s="34">
+        <v>2</v>
+      </c>
+      <c r="B11" s="67" t="s">
+        <v>115</v>
+      </c>
+      <c r="C11" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="D11" s="115">
+        <v>8353</v>
+      </c>
+      <c r="E11" s="119">
+        <v>35.520580000000002</v>
+      </c>
+      <c r="F11" s="119">
+        <v>22.223369999999999</v>
+      </c>
+      <c r="G11" s="124" t="s">
+        <v>66</v>
+      </c>
+      <c r="H11" s="120">
+        <v>17.489529999999998</v>
+      </c>
+      <c r="I11" s="67" t="s">
+        <v>115</v>
+      </c>
+      <c r="J11" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="K11" s="115">
+        <v>5619</v>
+      </c>
+      <c r="L11" s="119">
+        <v>47.961449999999999</v>
+      </c>
+      <c r="M11" s="119">
+        <v>32.070349999999998</v>
+      </c>
+      <c r="N11" s="120">
+        <v>19.233270000000001</v>
+      </c>
+      <c r="O11" s="67" t="s">
+        <v>115</v>
+      </c>
+      <c r="P11" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q11" s="115">
+        <v>2734</v>
+      </c>
+      <c r="R11" s="119">
+        <v>23.16893</v>
+      </c>
+      <c r="S11" s="119">
+        <v>13.174329999999999</v>
+      </c>
+      <c r="T11" s="120">
+        <v>14.742520000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A12" s="34">
+        <v>3</v>
+      </c>
+      <c r="B12" s="68" t="s">
+        <v>117</v>
+      </c>
+      <c r="C12" s="33" t="s">
+        <v>118</v>
+      </c>
+      <c r="D12" s="115">
+        <v>5722</v>
+      </c>
+      <c r="E12" s="119">
+        <v>24.332429999999999</v>
+      </c>
+      <c r="F12" s="119">
+        <v>14.641</v>
+      </c>
+      <c r="G12" s="124" t="s">
+        <v>66</v>
+      </c>
+      <c r="H12" s="120">
+        <v>11.980740000000001</v>
+      </c>
+      <c r="I12" s="68" t="s">
+        <v>117</v>
+      </c>
+      <c r="J12" s="33" t="s">
+        <v>118</v>
+      </c>
+      <c r="K12" s="115">
+        <v>3288</v>
+      </c>
+      <c r="L12" s="119">
+        <v>28.065000000000001</v>
+      </c>
+      <c r="M12" s="119">
+        <v>18.09479</v>
+      </c>
+      <c r="N12" s="120">
+        <v>11.254490000000001</v>
+      </c>
+      <c r="O12" s="68" t="s">
+        <v>117</v>
+      </c>
+      <c r="P12" s="33" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q12" s="115">
+        <v>2434</v>
+      </c>
+      <c r="R12" s="119">
+        <v>20.626619999999999</v>
+      </c>
+      <c r="S12" s="119">
+        <v>11.586650000000001</v>
+      </c>
+      <c r="T12" s="120">
+        <v>13.124829999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="51" customFormat="1" ht="36.450000000000003" customHeight="1">
+      <c r="A13" s="34">
+        <v>4</v>
+      </c>
+      <c r="B13" s="68" t="s">
+        <v>119</v>
+      </c>
+      <c r="C13" s="33" t="s">
+        <v>120</v>
+      </c>
+      <c r="D13" s="115">
+        <v>2176</v>
+      </c>
+      <c r="E13" s="119">
+        <v>18.44023</v>
+      </c>
+      <c r="F13" s="119">
+        <v>11.80897</v>
+      </c>
+      <c r="G13" s="124" t="s">
+        <v>121</v>
+      </c>
+      <c r="H13" s="120">
+        <v>4.556114</v>
+      </c>
+      <c r="I13" s="68" t="s">
+        <v>122</v>
+      </c>
+      <c r="J13" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="K13" s="115">
+        <v>2700</v>
+      </c>
+      <c r="L13" s="119">
+        <v>23.04608</v>
+      </c>
+      <c r="M13" s="119">
+        <v>15.86469</v>
+      </c>
+      <c r="N13" s="120">
+        <v>9.2418279999999999</v>
+      </c>
+      <c r="O13" s="68" t="s">
+        <v>119</v>
+      </c>
+      <c r="P13" s="33" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q13" s="115">
+        <v>2176</v>
+      </c>
+      <c r="R13" s="119">
+        <v>18.44023</v>
+      </c>
+      <c r="S13" s="119">
+        <v>11.80897</v>
+      </c>
+      <c r="T13" s="120">
+        <v>11.73362</v>
+      </c>
+      <c r="U13" s="47"/>
+      <c r="V13" s="47"/>
+    </row>
+    <row r="14" spans="1:22" s="51" customFormat="1" ht="36.450000000000003" customHeight="1">
+      <c r="A14" s="34">
+        <v>5</v>
+      </c>
+      <c r="B14" s="68" t="s">
+        <v>122</v>
+      </c>
+      <c r="C14" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="D14" s="115">
+        <v>2936</v>
+      </c>
+      <c r="E14" s="119">
+        <v>12.485150000000001</v>
+      </c>
+      <c r="F14" s="119">
+        <v>8.2862910000000003</v>
+      </c>
+      <c r="G14" s="124" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" s="120">
+        <v>6.1474039999999999</v>
+      </c>
+      <c r="I14" s="68" t="s">
+        <v>124</v>
+      </c>
+      <c r="J14" s="33" t="s">
+        <v>125</v>
+      </c>
+      <c r="K14" s="115">
+        <v>1620</v>
+      </c>
+      <c r="L14" s="119">
+        <v>13.82765</v>
+      </c>
+      <c r="M14" s="119">
+        <v>9.3493069999999996</v>
+      </c>
+      <c r="N14" s="120">
+        <v>5.5450970000000002</v>
+      </c>
+      <c r="O14" s="68" t="s">
+        <v>126</v>
+      </c>
+      <c r="P14" s="33" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q14" s="115">
+        <v>894</v>
+      </c>
+      <c r="R14" s="119">
+        <v>7.5760870000000002</v>
+      </c>
+      <c r="S14" s="119">
+        <v>4.269571</v>
+      </c>
+      <c r="T14" s="120">
+        <v>4.8207060000000004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A15" s="34">
+        <v>6</v>
+      </c>
+      <c r="B15" s="68" t="s">
+        <v>128</v>
+      </c>
+      <c r="C15" s="33" t="s">
+        <v>129</v>
+      </c>
+      <c r="D15" s="115">
+        <v>1347</v>
+      </c>
+      <c r="E15" s="119">
+        <v>11.49743</v>
+      </c>
+      <c r="F15" s="119">
+        <v>6.7931379999999999</v>
+      </c>
+      <c r="G15" s="124" t="s">
+        <v>130</v>
+      </c>
+      <c r="H15" s="120">
+        <v>2.8203520000000002</v>
+      </c>
+      <c r="I15" s="68" t="s">
+        <v>126</v>
+      </c>
+      <c r="J15" s="33" t="s">
+        <v>127</v>
+      </c>
+      <c r="K15" s="115">
+        <v>1421</v>
+      </c>
+      <c r="L15" s="119">
+        <v>12.12907</v>
+      </c>
+      <c r="M15" s="119">
+        <v>7.6321019999999997</v>
+      </c>
+      <c r="N15" s="120">
+        <v>4.8639400000000004</v>
+      </c>
+      <c r="O15" s="68" t="s">
+        <v>131</v>
+      </c>
+      <c r="P15" s="33" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q15" s="115">
+        <v>889</v>
+      </c>
+      <c r="R15" s="119">
+        <v>7.5337149999999999</v>
+      </c>
+      <c r="S15" s="119">
+        <v>4.3264959999999997</v>
+      </c>
+      <c r="T15" s="120">
+        <v>4.7937450000000004</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A16" s="34">
+        <v>7</v>
+      </c>
+      <c r="B16" s="68" t="s">
+        <v>126</v>
+      </c>
+      <c r="C16" s="33" t="s">
+        <v>127</v>
+      </c>
+      <c r="D16" s="115">
+        <v>2315</v>
+      </c>
+      <c r="E16" s="119">
+        <v>9.8443839999999998</v>
+      </c>
+      <c r="F16" s="119">
+        <v>5.8373629999999999</v>
+      </c>
+      <c r="G16" s="124" t="s">
+        <v>66</v>
+      </c>
+      <c r="H16" s="120">
+        <v>4.8471520000000003</v>
+      </c>
+      <c r="I16" s="68" t="s">
+        <v>128</v>
+      </c>
+      <c r="J16" s="33" t="s">
+        <v>129</v>
+      </c>
+      <c r="K16" s="115">
+        <v>1347</v>
+      </c>
+      <c r="L16" s="119">
+        <v>11.49743</v>
+      </c>
+      <c r="M16" s="119">
+        <v>6.7931379999999999</v>
+      </c>
+      <c r="N16" s="120">
+        <v>4.6106449999999999</v>
+      </c>
+      <c r="O16" s="68" t="s">
+        <v>133</v>
+      </c>
+      <c r="P16" s="33" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q16" s="115">
+        <v>656</v>
+      </c>
+      <c r="R16" s="119">
+        <v>5.5591869999999997</v>
+      </c>
+      <c r="S16" s="119">
+        <v>3.560578</v>
+      </c>
+      <c r="T16" s="120">
+        <v>3.5373420000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A17" s="34">
+        <v>8</v>
+      </c>
+      <c r="B17" s="68" t="s">
+        <v>131</v>
+      </c>
+      <c r="C17" s="33" t="s">
+        <v>132</v>
+      </c>
+      <c r="D17" s="115">
+        <v>1996</v>
+      </c>
+      <c r="E17" s="119">
+        <v>8.4878579999999992</v>
+      </c>
+      <c r="F17" s="119">
+        <v>5.2631759999999996</v>
+      </c>
+      <c r="G17" s="124" t="s">
+        <v>66</v>
+      </c>
+      <c r="H17" s="120">
+        <v>4.1792290000000003</v>
+      </c>
+      <c r="I17" s="68" t="s">
+        <v>131</v>
+      </c>
+      <c r="J17" s="33" t="s">
+        <v>132</v>
+      </c>
+      <c r="K17" s="115">
+        <v>1107</v>
+      </c>
+      <c r="L17" s="119">
+        <v>9.448893</v>
+      </c>
+      <c r="M17" s="119">
+        <v>6.2677800000000001</v>
+      </c>
+      <c r="N17" s="120">
+        <v>3.7891499999999998</v>
+      </c>
+      <c r="O17" s="68" t="s">
+        <v>135</v>
+      </c>
+      <c r="P17" s="33" t="s">
+        <v>136</v>
+      </c>
+      <c r="Q17" s="115">
+        <v>634</v>
+      </c>
+      <c r="R17" s="119">
+        <v>5.3727510000000001</v>
+      </c>
+      <c r="S17" s="119">
+        <v>3.3003960000000001</v>
+      </c>
+      <c r="T17" s="120">
+        <v>3.4187110000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A18" s="34">
+        <v>9</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>124</v>
+      </c>
+      <c r="C18" s="33" t="s">
+        <v>125</v>
+      </c>
+      <c r="D18" s="115">
+        <v>1731</v>
+      </c>
+      <c r="E18" s="119">
+        <v>7.3609629999999999</v>
+      </c>
+      <c r="F18" s="119">
+        <v>4.7986800000000001</v>
+      </c>
+      <c r="G18" s="124" t="s">
+        <v>66</v>
+      </c>
+      <c r="H18" s="120">
+        <v>3.6243720000000001</v>
+      </c>
+      <c r="I18" s="68" t="s">
+        <v>137</v>
+      </c>
+      <c r="J18" s="33" t="s">
+        <v>138</v>
+      </c>
+      <c r="K18" s="115">
+        <v>691</v>
+      </c>
+      <c r="L18" s="119">
+        <v>5.8980889999999997</v>
+      </c>
+      <c r="M18" s="119">
+        <v>3.866384</v>
+      </c>
+      <c r="N18" s="120">
+        <v>2.3652229999999999</v>
+      </c>
+      <c r="O18" s="68" t="s">
+        <v>137</v>
+      </c>
+      <c r="P18" s="33" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q18" s="115">
+        <v>480</v>
+      </c>
+      <c r="R18" s="119">
+        <v>4.067698</v>
+      </c>
+      <c r="S18" s="119">
+        <v>2.3882140000000001</v>
+      </c>
+      <c r="T18" s="120">
+        <v>2.5882990000000001</v>
+      </c>
+      <c r="U18" s="47"/>
+    </row>
+    <row r="19" spans="1:21" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A19" s="34">
+        <v>10</v>
+      </c>
+      <c r="B19" s="68" t="s">
+        <v>133</v>
+      </c>
+      <c r="C19" s="33" t="s">
+        <v>134</v>
+      </c>
+      <c r="D19" s="115">
+        <v>656</v>
+      </c>
+      <c r="E19" s="119">
+        <v>5.5591869999999997</v>
+      </c>
+      <c r="F19" s="119">
+        <v>3.560578</v>
+      </c>
+      <c r="G19" s="124" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="120">
+        <v>1.373534</v>
+      </c>
+      <c r="I19" s="68" t="s">
+        <v>139</v>
+      </c>
+      <c r="J19" s="33" t="s">
+        <v>140</v>
+      </c>
+      <c r="K19" s="115">
+        <v>625</v>
+      </c>
+      <c r="L19" s="119">
+        <v>5.3347410000000002</v>
+      </c>
+      <c r="M19" s="119">
+        <v>3.737984</v>
+      </c>
+      <c r="N19" s="120">
+        <v>2.1393119999999999</v>
+      </c>
+      <c r="O19" s="68" t="s">
+        <v>139</v>
+      </c>
+      <c r="P19" s="33" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q19" s="115">
+        <v>469</v>
+      </c>
+      <c r="R19" s="119">
+        <v>3.9744799999999998</v>
+      </c>
+      <c r="S19" s="119">
+        <v>2.6985749999999999</v>
+      </c>
+      <c r="T19" s="120">
+        <v>2.5289839999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A20" s="34"/>
+      <c r="B20" s="69"/>
+      <c r="C20" s="35" t="s">
+        <v>141</v>
+      </c>
+      <c r="D20" s="116">
+        <v>11156</v>
+      </c>
+      <c r="E20" s="121">
+        <v>47.440151777868167</v>
+      </c>
+      <c r="F20" s="121">
+        <v>30.281659731205401</v>
+      </c>
+      <c r="G20" s="125"/>
+      <c r="H20" s="122">
+        <v>23.358458961474035</v>
+      </c>
+      <c r="I20" s="69"/>
+      <c r="J20" s="35" t="s">
+        <v>141</v>
+      </c>
+      <c r="K20" s="116">
+        <v>4836</v>
+      </c>
+      <c r="L20" s="121">
+        <v>41.27808949023224</v>
+      </c>
+      <c r="M20" s="121">
+        <v>27.806533006228999</v>
+      </c>
+      <c r="N20" s="122">
+        <v>16.553140510011978</v>
+      </c>
+      <c r="O20" s="69"/>
+      <c r="P20" s="35" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q20" s="116">
+        <v>3768</v>
+      </c>
+      <c r="R20" s="121">
+        <v>31.931428105580316</v>
+      </c>
+      <c r="S20" s="121">
+        <v>19.006917597168702</v>
+      </c>
+      <c r="T20" s="122">
+        <v>20.318145052574817</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A21" s="36">
+        <v>11</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>135</v>
+      </c>
+      <c r="C21" s="37" t="s">
+        <v>136</v>
+      </c>
+      <c r="D21" s="115">
+        <v>634</v>
+      </c>
+      <c r="E21" s="119">
+        <v>5.3727510000000001</v>
+      </c>
+      <c r="F21" s="119">
+        <v>3.3003960000000001</v>
+      </c>
+      <c r="G21" s="124" t="s">
+        <v>121</v>
+      </c>
+      <c r="H21" s="120">
+        <v>1.3274710000000001</v>
+      </c>
+      <c r="I21" s="68" t="s">
+        <v>142</v>
+      </c>
+      <c r="J21" s="37" t="s">
+        <v>143</v>
+      </c>
+      <c r="K21" s="115">
+        <v>594</v>
+      </c>
+      <c r="L21" s="119">
+        <v>5.070138</v>
+      </c>
+      <c r="M21" s="119">
+        <v>3.1245759999999998</v>
+      </c>
+      <c r="N21" s="120">
+        <v>2.0332020000000002</v>
+      </c>
+      <c r="O21" s="68" t="s">
+        <v>144</v>
+      </c>
+      <c r="P21" s="37" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q21" s="115">
+        <v>321</v>
+      </c>
+      <c r="R21" s="119">
+        <v>2.7202730000000002</v>
+      </c>
+      <c r="S21" s="119">
+        <v>1.69147</v>
+      </c>
+      <c r="T21" s="120">
+        <v>1.730925</v>
+      </c>
+      <c r="U21" s="47"/>
+    </row>
+    <row r="22" spans="1:21" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A22" s="34">
+        <v>12</v>
+      </c>
+      <c r="B22" s="68" t="s">
+        <v>137</v>
+      </c>
+      <c r="C22" s="33" t="s">
+        <v>138</v>
+      </c>
+      <c r="D22" s="115">
+        <v>1171</v>
+      </c>
+      <c r="E22" s="119">
+        <v>4.9795999999999996</v>
+      </c>
+      <c r="F22" s="119">
+        <v>3.0811679999999999</v>
+      </c>
+      <c r="G22" s="124" t="s">
+        <v>66</v>
+      </c>
+      <c r="H22" s="120">
+        <v>2.4518430000000002</v>
+      </c>
+      <c r="I22" s="68" t="s">
+        <v>146</v>
+      </c>
+      <c r="J22" s="33" t="s">
+        <v>147</v>
+      </c>
+      <c r="K22" s="115">
+        <v>532</v>
+      </c>
+      <c r="L22" s="119">
+        <v>4.5409309999999996</v>
+      </c>
+      <c r="M22" s="119">
+        <v>3.1910820000000002</v>
+      </c>
+      <c r="N22" s="120">
+        <v>1.8209820000000001</v>
+      </c>
+      <c r="O22" s="68" t="s">
+        <v>142</v>
+      </c>
+      <c r="P22" s="33" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q22" s="115">
+        <v>300</v>
+      </c>
+      <c r="R22" s="119">
+        <v>2.5423110000000002</v>
+      </c>
+      <c r="S22" s="119">
+        <v>1.3480890000000001</v>
+      </c>
+      <c r="T22" s="120">
+        <v>1.6176870000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A23" s="34">
+        <v>13</v>
+      </c>
+      <c r="B23" s="68" t="s">
+        <v>139</v>
+      </c>
+      <c r="C23" s="33" t="s">
+        <v>140</v>
+      </c>
+      <c r="D23" s="115">
+        <v>1094</v>
+      </c>
+      <c r="E23" s="119">
+        <v>4.6521629999999998</v>
+      </c>
+      <c r="F23" s="119">
+        <v>3.1871649999999998</v>
+      </c>
+      <c r="G23" s="124" t="s">
+        <v>66</v>
+      </c>
+      <c r="H23" s="120">
+        <v>2.2906200000000001</v>
+      </c>
+      <c r="I23" s="68" t="s">
+        <v>148</v>
+      </c>
+      <c r="J23" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="K23" s="115">
+        <v>352</v>
+      </c>
+      <c r="L23" s="119">
+        <v>3.0045259999999998</v>
+      </c>
+      <c r="M23" s="119">
+        <v>2.0001660000000001</v>
+      </c>
+      <c r="N23" s="120">
+        <v>1.204861</v>
+      </c>
+      <c r="O23" s="68" t="s">
+        <v>150</v>
+      </c>
+      <c r="P23" s="33" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q23" s="115">
+        <v>281</v>
+      </c>
+      <c r="R23" s="119">
+        <v>2.3812980000000001</v>
+      </c>
+      <c r="S23" s="119">
+        <v>1.352956</v>
+      </c>
+      <c r="T23" s="120">
+        <v>1.5152330000000001</v>
+      </c>
+      <c r="U23" s="47"/>
+    </row>
+    <row r="24" spans="1:21" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A24" s="34">
+        <v>14</v>
+      </c>
+      <c r="B24" s="68" t="s">
+        <v>142</v>
+      </c>
+      <c r="C24" s="33" t="s">
+        <v>143</v>
+      </c>
+      <c r="D24" s="115">
+        <v>894</v>
+      </c>
+      <c r="E24" s="119">
+        <v>3.8016760000000001</v>
+      </c>
+      <c r="F24" s="119">
+        <v>2.177635</v>
+      </c>
+      <c r="G24" s="124" t="s">
+        <v>66</v>
+      </c>
+      <c r="H24" s="120">
+        <v>1.8718589999999999</v>
+      </c>
+      <c r="I24" s="68" t="s">
+        <v>152</v>
+      </c>
+      <c r="J24" s="33" t="s">
+        <v>153</v>
+      </c>
+      <c r="K24" s="115">
+        <v>315</v>
+      </c>
+      <c r="L24" s="119">
+        <v>2.6887089999999998</v>
+      </c>
+      <c r="M24" s="119">
+        <v>2.0732119999999998</v>
+      </c>
+      <c r="N24" s="120">
+        <v>1.0782130000000001</v>
+      </c>
+      <c r="O24" s="68" t="s">
+        <v>148</v>
+      </c>
+      <c r="P24" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q24" s="115">
+        <v>248</v>
+      </c>
+      <c r="R24" s="119">
+        <v>2.1016439999999998</v>
+      </c>
+      <c r="S24" s="119">
+        <v>1.177074</v>
+      </c>
+      <c r="T24" s="120">
+        <v>1.337288</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A25" s="38">
+        <v>15</v>
+      </c>
+      <c r="B25" s="70" t="s">
+        <v>146</v>
+      </c>
+      <c r="C25" s="35" t="s">
+        <v>147</v>
+      </c>
+      <c r="D25" s="116">
+        <v>678</v>
+      </c>
+      <c r="E25" s="121">
+        <v>2.8831500000000001</v>
+      </c>
+      <c r="F25" s="121">
+        <v>1.9562600000000001</v>
+      </c>
+      <c r="G25" s="125" t="s">
+        <v>66</v>
+      </c>
+      <c r="H25" s="123">
+        <v>1.4195979999999999</v>
+      </c>
+      <c r="I25" s="70" t="s">
+        <v>150</v>
+      </c>
+      <c r="J25" s="35" t="s">
+        <v>151</v>
+      </c>
+      <c r="K25" s="116">
+        <v>287</v>
+      </c>
+      <c r="L25" s="121">
+        <v>2.449713</v>
+      </c>
+      <c r="M25" s="121">
+        <v>1.5397890000000001</v>
+      </c>
+      <c r="N25" s="123">
+        <v>0.98237200000000002</v>
+      </c>
+      <c r="O25" s="70" t="s">
+        <v>152</v>
+      </c>
+      <c r="P25" s="35" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q25" s="116">
+        <v>245</v>
+      </c>
+      <c r="R25" s="121">
+        <v>2.0762209999999999</v>
+      </c>
+      <c r="S25" s="121">
+        <v>1.512535</v>
+      </c>
+      <c r="T25" s="123">
+        <v>1.3211109999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" s="50" customFormat="1" ht="15" customHeight="1">
+      <c r="A26" s="320" t="s">
+        <v>379</v>
+      </c>
+      <c r="B26" s="162"/>
+      <c r="G26" s="163"/>
+      <c r="H26" s="164"/>
+      <c r="N26" s="164"/>
+      <c r="T26" s="165" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" s="50" customFormat="1" ht="15" customHeight="1">
+      <c r="A27" s="320" t="s">
+        <v>377</v>
+      </c>
+      <c r="B27" s="162"/>
+      <c r="G27" s="163"/>
+      <c r="H27" s="164"/>
+      <c r="N27" s="164"/>
+      <c r="T27" s="165"/>
+    </row>
+    <row r="28" spans="1:21" s="50" customFormat="1" ht="15" customHeight="1">
+      <c r="A28" s="320" t="s">
+        <v>375</v>
+      </c>
+      <c r="B28" s="162"/>
+      <c r="G28" s="163"/>
+      <c r="H28" s="164"/>
+      <c r="N28" s="164"/>
+      <c r="T28" s="165"/>
+    </row>
+    <row r="29" spans="1:21" s="55" customFormat="1" ht="16.2">
+      <c r="A29" s="47"/>
+      <c r="B29" s="54"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="50"/>
+      <c r="J29" s="47"/>
+      <c r="K29" s="51"/>
+      <c r="L29" s="51"/>
+      <c r="M29" s="51"/>
+      <c r="N29" s="52"/>
+      <c r="O29" s="50"/>
+      <c r="P29" s="47"/>
+      <c r="T29" s="57"/>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="B30" s="46"/>
+    </row>
+    <row r="32" spans="1:21">
+      <c r="B32" s="46"/>
+      <c r="C32" s="51"/>
+      <c r="D32" s="51"/>
+      <c r="E32" s="51"/>
+      <c r="F32" s="51"/>
+      <c r="G32" s="58"/>
+      <c r="J32" s="51"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="49"/>
+      <c r="O32" s="46"/>
+      <c r="Q32" s="47"/>
+      <c r="R32" s="47"/>
+      <c r="S32" s="47"/>
+      <c r="T32" s="49"/>
+    </row>
+    <row r="37" spans="2:5">
+      <c r="B37" s="59"/>
+      <c r="C37" s="60"/>
+      <c r="D37" s="61"/>
+      <c r="E37" s="61"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="E6:G6"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="R7:R8"/>
+    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="F7:G7"/>
+  </mergeCells>
+  <phoneticPr fontId="15" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:V37"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showZeros="0" topLeftCell="A2" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection sqref="A1:T1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="3.3984375" style="85" customWidth="1"/>
+    <col min="2" max="2" width="9.3984375" style="97" customWidth="1"/>
+    <col min="3" max="3" width="18" style="85" customWidth="1"/>
+    <col min="4" max="4" width="7.19921875" style="85" customWidth="1"/>
+    <col min="5" max="6" width="6.59765625" style="85" customWidth="1"/>
+    <col min="7" max="7" width="3.3984375" style="100" customWidth="1"/>
+    <col min="8" max="8" width="7.69921875" style="101" customWidth="1"/>
+    <col min="9" max="9" width="9.3984375" style="97" customWidth="1"/>
+    <col min="10" max="10" width="18" style="85" customWidth="1"/>
+    <col min="11" max="11" width="7.19921875" style="82" customWidth="1"/>
+    <col min="12" max="12" width="6.59765625" style="82" customWidth="1"/>
+    <col min="13" max="13" width="7.09765625" style="82" customWidth="1"/>
+    <col min="14" max="14" width="7.69921875" style="98" customWidth="1"/>
+    <col min="15" max="15" width="9.3984375" style="97" customWidth="1"/>
+    <col min="16" max="16" width="18" style="85" customWidth="1"/>
+    <col min="17" max="17" width="7.19921875" style="82" customWidth="1"/>
+    <col min="18" max="18" width="6.59765625" style="82" customWidth="1"/>
+    <col min="19" max="19" width="7.09765625" style="82" customWidth="1"/>
+    <col min="20" max="20" width="7.69921875" style="98" customWidth="1"/>
+    <col min="21" max="21" width="9" style="85" customWidth="1"/>
+    <col min="22" max="24" width="9.3984375" style="85" bestFit="1" customWidth="1"/>
+    <col min="25" max="16384" width="9" style="85"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" s="72" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="334" t="s">
+        <v>184</v>
+      </c>
+      <c r="B1" s="334"/>
+      <c r="C1" s="334"/>
+      <c r="D1" s="334"/>
+      <c r="E1" s="334"/>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="334"/>
+      <c r="I1" s="334"/>
+      <c r="J1" s="334"/>
+      <c r="K1" s="334"/>
+      <c r="L1" s="334"/>
+      <c r="M1" s="334"/>
+      <c r="N1" s="334"/>
+      <c r="O1" s="334"/>
+      <c r="P1" s="334"/>
+      <c r="Q1" s="334"/>
+      <c r="R1" s="334"/>
+      <c r="S1" s="334"/>
+      <c r="T1" s="334"/>
+    </row>
+    <row r="2" spans="1:22" s="72" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="73"/>
+      <c r="B2" s="74"/>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="74"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
+      <c r="S2" s="76"/>
+      <c r="T2" s="78"/>
+    </row>
+    <row r="3" spans="1:22" s="72" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A3" s="347" t="s">
+        <v>370</v>
+      </c>
+      <c r="B3" s="347"/>
+      <c r="C3" s="347"/>
+      <c r="D3" s="347"/>
+      <c r="E3" s="347"/>
+      <c r="F3" s="347"/>
+      <c r="G3" s="347"/>
+      <c r="H3" s="347"/>
+      <c r="I3" s="347"/>
+      <c r="J3" s="347"/>
+      <c r="K3" s="347"/>
+      <c r="L3" s="347"/>
+      <c r="M3" s="347"/>
+      <c r="N3" s="347"/>
+      <c r="O3" s="347"/>
+      <c r="P3" s="347"/>
+      <c r="Q3" s="347"/>
+      <c r="R3" s="347"/>
+      <c r="S3" s="347"/>
+      <c r="T3" s="347"/>
+    </row>
+    <row r="4" spans="1:22" s="110" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A4" s="8"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="111"/>
+      <c r="G4" s="112"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="113"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111"/>
+      <c r="T4" s="114" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="11"/>
+      <c r="C5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="13"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="11"/>
+      <c r="S5" s="11"/>
+      <c r="T5" s="14"/>
+    </row>
+    <row r="6" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="15"/>
+      <c r="B6" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="17"/>
+      <c r="D6" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="337" t="s">
+        <v>60</v>
+      </c>
+      <c r="F6" s="338"/>
+      <c r="G6" s="339"/>
+      <c r="H6" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="I6" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" s="17"/>
+      <c r="K6" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="337" t="s">
+        <v>60</v>
+      </c>
+      <c r="M6" s="340"/>
+      <c r="N6" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="O6" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="P6" s="17"/>
+      <c r="Q6" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="R6" s="337" t="s">
+        <v>60</v>
+      </c>
+      <c r="S6" s="340"/>
+      <c r="T6" s="19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="20"/>
+      <c r="B7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="D7" s="23"/>
+      <c r="E7" s="341" t="s">
+        <v>61</v>
+      </c>
+      <c r="F7" s="343" t="s">
+        <v>62</v>
+      </c>
+      <c r="G7" s="344"/>
+      <c r="H7" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="I7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="K7" s="23"/>
+      <c r="L7" s="341" t="s">
+        <v>61</v>
+      </c>
+      <c r="M7" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="N7" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="O7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P7" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q7" s="23"/>
+      <c r="R7" s="341" t="s">
+        <v>61</v>
+      </c>
+      <c r="S7" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="T7" s="26" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="29"/>
+      <c r="D8" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="342"/>
+      <c r="F8" s="345" t="s">
+        <v>61</v>
+      </c>
+      <c r="G8" s="346"/>
+      <c r="H8" s="134" t="s">
+        <v>8</v>
+      </c>
+      <c r="I8" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="J8" s="29"/>
+      <c r="K8" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="L8" s="342"/>
+      <c r="M8" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="134" t="s">
+        <v>8</v>
+      </c>
+      <c r="O8" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="R8" s="342"/>
       <c r="S8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="82" customFormat="1" ht="24" customHeight="1">
       <c r="A9" s="79"/>
       <c r="B9" s="80" t="s">
         <v>67</v>
       </c>
       <c r="C9" s="81" t="s">
         <v>68</v>
       </c>
       <c r="D9" s="117">
         <v>46829</v>
       </c>
       <c r="E9" s="126">
         <v>199.5873</v>
       </c>
       <c r="F9" s="126">
         <v>128.00389999999999</v>
       </c>
       <c r="G9" s="127" t="s">
@@ -10829,51 +12382,51 @@
       <c r="M12" s="126">
         <v>18.060379999999999</v>
       </c>
       <c r="N12" s="120">
         <v>11.16208</v>
       </c>
       <c r="O12" s="84" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="81" t="s">
         <v>74</v>
       </c>
       <c r="Q12" s="117">
         <v>2475</v>
       </c>
       <c r="R12" s="126">
         <v>21.049669999999999</v>
       </c>
       <c r="S12" s="126">
         <v>12.21982</v>
       </c>
       <c r="T12" s="120">
         <v>13.709630000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:22" s="82" customFormat="1" ht="36.4" customHeight="1">
+    <row r="13" spans="1:22" s="82" customFormat="1" ht="36.450000000000003" customHeight="1">
       <c r="A13" s="83">
         <v>4</v>
       </c>
       <c r="B13" s="84" t="s">
         <v>75</v>
       </c>
       <c r="C13" s="81" t="s">
         <v>76</v>
       </c>
       <c r="D13" s="117">
         <v>2141</v>
       </c>
       <c r="E13" s="126">
         <v>18.209029999999998</v>
       </c>
       <c r="F13" s="126">
         <v>12.00953</v>
       </c>
       <c r="G13" s="127" t="s">
         <v>77</v>
       </c>
       <c r="H13" s="128">
         <v>4.5719529999999997</v>
       </c>
       <c r="I13" s="84" t="s">
@@ -10893,51 +12446,51 @@
       </c>
       <c r="N13" s="120">
         <v>8.4966640000000009</v>
       </c>
       <c r="O13" s="84" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="81" t="s">
         <v>76</v>
       </c>
       <c r="Q13" s="117">
         <v>2141</v>
       </c>
       <c r="R13" s="126">
         <v>18.209029999999998</v>
       </c>
       <c r="S13" s="126">
         <v>12.00953</v>
       </c>
       <c r="T13" s="120">
         <v>11.85952</v>
       </c>
       <c r="U13" s="85"/>
       <c r="V13" s="85"/>
     </row>
-    <row r="14" spans="1:22" s="82" customFormat="1" ht="36.4" customHeight="1">
+    <row r="14" spans="1:22" s="82" customFormat="1" ht="36.450000000000003" customHeight="1">
       <c r="A14" s="83">
         <v>5</v>
       </c>
       <c r="B14" s="84" t="s">
         <v>78</v>
       </c>
       <c r="C14" s="81" t="s">
         <v>79</v>
       </c>
       <c r="D14" s="117">
         <v>2667</v>
       </c>
       <c r="E14" s="126">
         <v>11.36687</v>
       </c>
       <c r="F14" s="126">
         <v>7.7614049999999999</v>
       </c>
       <c r="G14" s="127" t="s">
         <v>66</v>
       </c>
       <c r="H14" s="128">
         <v>5.6951890000000001</v>
       </c>
       <c r="I14" s="84" t="s">
@@ -11725,153 +13278,153 @@
       <c r="E37" s="105"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="F7:G7"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:V37"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.25" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="8.19921875" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="47" customWidth="1"/>
-    <col min="2" max="2" width="9.375" style="50" customWidth="1"/>
+    <col min="1" max="1" width="3.3984375" style="47" customWidth="1"/>
+    <col min="2" max="2" width="9.3984375" style="50" customWidth="1"/>
     <col min="3" max="3" width="18" style="47" customWidth="1"/>
-    <col min="4" max="4" width="7.25" style="47" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="9.375" style="50" customWidth="1"/>
+    <col min="4" max="4" width="7.19921875" style="47" customWidth="1"/>
+    <col min="5" max="6" width="6.59765625" style="47" customWidth="1"/>
+    <col min="7" max="7" width="3.3984375" style="48" customWidth="1"/>
+    <col min="8" max="8" width="7.69921875" style="49" customWidth="1"/>
+    <col min="9" max="9" width="9.3984375" style="50" customWidth="1"/>
     <col min="10" max="10" width="18" style="47" customWidth="1"/>
-    <col min="11" max="11" width="7.25" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="9.375" style="50" customWidth="1"/>
+    <col min="11" max="11" width="7.19921875" style="51" customWidth="1"/>
+    <col min="12" max="12" width="6.59765625" style="51" customWidth="1"/>
+    <col min="13" max="13" width="7.09765625" style="51" customWidth="1"/>
+    <col min="14" max="14" width="7.69921875" style="52" customWidth="1"/>
+    <col min="15" max="15" width="9.3984375" style="50" customWidth="1"/>
     <col min="16" max="16" width="18" style="47" customWidth="1"/>
-    <col min="17" max="17" width="7.25" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="21" max="21" width="8.25" style="47" customWidth="1"/>
+    <col min="17" max="17" width="7.19921875" style="51" customWidth="1"/>
+    <col min="18" max="18" width="6.59765625" style="51" customWidth="1"/>
+    <col min="19" max="19" width="7.09765625" style="51" customWidth="1"/>
+    <col min="20" max="20" width="7.69921875" style="52" customWidth="1"/>
+    <col min="21" max="21" width="8.19921875" style="47" customWidth="1"/>
     <col min="22" max="24" width="8.5" style="47" bestFit="1" customWidth="1"/>
-    <col min="25" max="16384" width="8.25" style="47"/>
+    <col min="25" max="16384" width="8.19921875" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="63" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="339" t="s">
+      <c r="A1" s="334" t="s">
         <v>185</v>
       </c>
-      <c r="B1" s="339"/>
-[...17 lines deleted...]
-      <c r="T1" s="339"/>
+      <c r="B1" s="334"/>
+      <c r="C1" s="334"/>
+      <c r="D1" s="334"/>
+      <c r="E1" s="334"/>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="334"/>
+      <c r="I1" s="334"/>
+      <c r="J1" s="334"/>
+      <c r="K1" s="334"/>
+      <c r="L1" s="334"/>
+      <c r="M1" s="334"/>
+      <c r="N1" s="334"/>
+      <c r="O1" s="334"/>
+      <c r="P1" s="334"/>
+      <c r="Q1" s="334"/>
+      <c r="R1" s="334"/>
+      <c r="S1" s="334"/>
+      <c r="T1" s="334"/>
     </row>
     <row r="2" spans="1:22" s="63" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="64"/>
       <c r="G2" s="65"/>
       <c r="H2" s="66"/>
       <c r="I2" s="2"/>
       <c r="J2" s="64"/>
       <c r="K2" s="64"/>
       <c r="L2" s="64"/>
       <c r="M2" s="64"/>
       <c r="N2" s="66"/>
       <c r="O2" s="2"/>
       <c r="P2" s="64"/>
       <c r="Q2" s="64"/>
       <c r="R2" s="64"/>
       <c r="S2" s="64"/>
       <c r="T2" s="66"/>
     </row>
     <row r="3" spans="1:22" s="63" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="341" t="s">
+      <c r="A3" s="336" t="s">
         <v>371</v>
       </c>
-      <c r="B3" s="341"/>
-[...17 lines deleted...]
-      <c r="T3" s="341"/>
+      <c r="B3" s="336"/>
+      <c r="C3" s="336"/>
+      <c r="D3" s="336"/>
+      <c r="E3" s="336"/>
+      <c r="F3" s="336"/>
+      <c r="G3" s="336"/>
+      <c r="H3" s="336"/>
+      <c r="I3" s="336"/>
+      <c r="J3" s="336"/>
+      <c r="K3" s="336"/>
+      <c r="L3" s="336"/>
+      <c r="M3" s="336"/>
+      <c r="N3" s="336"/>
+      <c r="O3" s="336"/>
+      <c r="P3" s="336"/>
+      <c r="Q3" s="336"/>
+      <c r="R3" s="336"/>
+      <c r="S3" s="336"/>
+      <c r="T3" s="336"/>
     </row>
     <row r="4" spans="1:22" s="110" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="8"/>
       <c r="B4" s="2"/>
       <c r="C4" s="3"/>
       <c r="D4" s="111"/>
       <c r="E4" s="111"/>
       <c r="F4" s="111"/>
       <c r="G4" s="112"/>
       <c r="H4" s="113"/>
       <c r="I4" s="9"/>
       <c r="J4" s="3"/>
       <c r="K4" s="111"/>
       <c r="L4" s="111"/>
       <c r="M4" s="111"/>
       <c r="N4" s="113"/>
       <c r="O4" s="2"/>
       <c r="P4" s="111"/>
       <c r="Q4" s="111"/>
       <c r="R4" s="111"/>
       <c r="S4" s="111"/>
       <c r="T4" s="114" t="s">
         <v>223</v>
       </c>
     </row>
@@ -11892,180 +13445,180 @@
       <c r="J5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="13"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="14"/>
     </row>
     <row r="6" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="15"/>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="342" t="s">
+      <c r="E6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="F6" s="343"/>
-      <c r="G6" s="344"/>
+      <c r="F6" s="338"/>
+      <c r="G6" s="339"/>
       <c r="H6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="342" t="s">
+      <c r="L6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="M6" s="345"/>
+      <c r="M6" s="340"/>
       <c r="N6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="17"/>
       <c r="Q6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="342" t="s">
+      <c r="R6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="S6" s="345"/>
+      <c r="S6" s="340"/>
       <c r="T6" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="23"/>
-      <c r="E7" s="333" t="s">
+      <c r="E7" s="341" t="s">
         <v>61</v>
       </c>
-      <c r="F7" s="335" t="s">
+      <c r="F7" s="343" t="s">
         <v>62</v>
       </c>
-      <c r="G7" s="336"/>
+      <c r="G7" s="344"/>
       <c r="H7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="23"/>
-      <c r="L7" s="333" t="s">
+      <c r="L7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="M7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="N7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="O7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="Q7" s="23"/>
-      <c r="R7" s="333" t="s">
+      <c r="R7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="S7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="T7" s="26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="334"/>
-      <c r="F8" s="337" t="s">
+      <c r="E8" s="342"/>
+      <c r="F8" s="345" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="338"/>
+      <c r="G8" s="346"/>
       <c r="H8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="29"/>
       <c r="K8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="334"/>
+      <c r="L8" s="342"/>
       <c r="M8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="29"/>
       <c r="Q8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="R8" s="334"/>
+      <c r="R8" s="342"/>
       <c r="S8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A9" s="32"/>
       <c r="B9" s="67" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="33" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="115">
         <v>46093</v>
       </c>
       <c r="E9" s="119">
         <v>196.94800000000001</v>
       </c>
       <c r="F9" s="119">
         <v>130.15090000000001</v>
       </c>
       <c r="G9" s="124" t="s">
@@ -12275,51 +13828,51 @@
       <c r="M12" s="119">
         <v>18.381889999999999</v>
       </c>
       <c r="N12" s="120">
         <v>11.09004</v>
       </c>
       <c r="O12" s="68" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="33" t="s">
         <v>33</v>
       </c>
       <c r="Q12" s="115">
         <v>2445</v>
       </c>
       <c r="R12" s="119">
         <v>20.87547</v>
       </c>
       <c r="S12" s="119">
         <v>12.607570000000001</v>
       </c>
       <c r="T12" s="120">
         <v>13.878640000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:22" s="51" customFormat="1" ht="36.4" customHeight="1">
+    <row r="13" spans="1:22" s="51" customFormat="1" ht="36.450000000000003" customHeight="1">
       <c r="A13" s="34">
         <v>4</v>
       </c>
       <c r="B13" s="68" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="33" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="115">
         <v>2071</v>
       </c>
       <c r="E13" s="119">
         <v>17.68225</v>
       </c>
       <c r="F13" s="119">
         <v>11.94472</v>
       </c>
       <c r="G13" s="124" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="120">
         <v>4.4930899999999996</v>
       </c>
       <c r="I13" s="68" t="s">
@@ -12339,51 +13892,51 @@
       </c>
       <c r="N13" s="120">
         <v>8.7898580000000006</v>
       </c>
       <c r="O13" s="68" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="33" t="s">
         <v>11</v>
       </c>
       <c r="Q13" s="115">
         <v>2071</v>
       </c>
       <c r="R13" s="119">
         <v>17.68225</v>
       </c>
       <c r="S13" s="119">
         <v>11.94472</v>
       </c>
       <c r="T13" s="120">
         <v>11.75569</v>
       </c>
       <c r="U13" s="47"/>
       <c r="V13" s="47"/>
     </row>
-    <row r="14" spans="1:22" s="51" customFormat="1" ht="36.4" customHeight="1">
+    <row r="14" spans="1:22" s="51" customFormat="1" ht="36.450000000000003" customHeight="1">
       <c r="A14" s="34">
         <v>5</v>
       </c>
       <c r="B14" s="68" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="115">
         <v>2717</v>
       </c>
       <c r="E14" s="119">
         <v>11.609310000000001</v>
       </c>
       <c r="F14" s="119">
         <v>8.1469970000000007</v>
       </c>
       <c r="G14" s="124" t="s">
         <v>66</v>
       </c>
       <c r="H14" s="120">
         <v>5.8946040000000002</v>
       </c>
       <c r="I14" s="68" t="s">
@@ -13108,51 +14661,51 @@
       <c r="N26" s="164"/>
       <c r="T26" s="165" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:21" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="320" t="s">
         <v>377</v>
       </c>
       <c r="B27" s="162"/>
       <c r="G27" s="163"/>
       <c r="H27" s="164"/>
       <c r="N27" s="164"/>
       <c r="T27" s="165"/>
     </row>
     <row r="28" spans="1:21" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="320" t="s">
         <v>375</v>
       </c>
       <c r="B28" s="162"/>
       <c r="G28" s="163"/>
       <c r="H28" s="164"/>
       <c r="N28" s="164"/>
       <c r="T28" s="165"/>
     </row>
-    <row r="29" spans="1:21" s="55" customFormat="1" ht="16.5">
+    <row r="29" spans="1:21" s="55" customFormat="1" ht="16.2">
       <c r="A29" s="47"/>
       <c r="B29" s="54"/>
       <c r="G29" s="56"/>
       <c r="H29" s="57"/>
       <c r="I29" s="50"/>
       <c r="J29" s="47"/>
       <c r="K29" s="51"/>
       <c r="L29" s="51"/>
       <c r="M29" s="51"/>
       <c r="N29" s="52"/>
       <c r="O29" s="50"/>
       <c r="P29" s="47"/>
       <c r="T29" s="57"/>
     </row>
     <row r="30" spans="1:21">
       <c r="B30" s="46"/>
     </row>
     <row r="32" spans="1:21">
       <c r="B32" s="46"/>
       <c r="C32" s="51"/>
       <c r="D32" s="51"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="58"/>
       <c r="J32" s="51"/>
@@ -13167,156 +14720,156 @@
     <row r="37" spans="2:5">
       <c r="B37" s="59"/>
       <c r="C37" s="60"/>
       <c r="D37" s="61"/>
       <c r="E37" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="F7:G7"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V37"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="47" customWidth="1"/>
-    <col min="2" max="2" width="9.375" style="50" customWidth="1"/>
+    <col min="1" max="1" width="3.3984375" style="47" customWidth="1"/>
+    <col min="2" max="2" width="9.3984375" style="50" customWidth="1"/>
     <col min="3" max="3" width="18" style="47" customWidth="1"/>
-    <col min="4" max="4" width="7.25" style="47" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="9.375" style="50" customWidth="1"/>
+    <col min="4" max="4" width="7.19921875" style="47" customWidth="1"/>
+    <col min="5" max="6" width="6.59765625" style="47" customWidth="1"/>
+    <col min="7" max="7" width="3.3984375" style="48" customWidth="1"/>
+    <col min="8" max="8" width="7.69921875" style="49" customWidth="1"/>
+    <col min="9" max="9" width="9.3984375" style="50" customWidth="1"/>
     <col min="10" max="10" width="18" style="47" customWidth="1"/>
-    <col min="11" max="11" width="7.25" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="9.375" style="50" customWidth="1"/>
+    <col min="11" max="11" width="7.19921875" style="51" customWidth="1"/>
+    <col min="12" max="12" width="6.59765625" style="51" customWidth="1"/>
+    <col min="13" max="13" width="7.09765625" style="51" customWidth="1"/>
+    <col min="14" max="14" width="7.69921875" style="52" customWidth="1"/>
+    <col min="15" max="15" width="9.3984375" style="50" customWidth="1"/>
     <col min="16" max="16" width="18" style="47" customWidth="1"/>
-    <col min="17" max="17" width="7.25" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="21" max="21" width="8.125" style="47" customWidth="1"/>
+    <col min="17" max="17" width="7.19921875" style="51" customWidth="1"/>
+    <col min="18" max="18" width="6.59765625" style="51" customWidth="1"/>
+    <col min="19" max="19" width="7.09765625" style="51" customWidth="1"/>
+    <col min="20" max="20" width="7.69921875" style="52" customWidth="1"/>
+    <col min="21" max="21" width="8.09765625" style="47" customWidth="1"/>
     <col min="22" max="24" width="8.5" style="47" bestFit="1" customWidth="1"/>
-    <col min="25" max="16384" width="8.125" style="47"/>
+    <col min="25" max="16384" width="8.09765625" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="7" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="339" t="s">
+      <c r="A1" s="334" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="339"/>
-[...17 lines deleted...]
-      <c r="T1" s="339"/>
+      <c r="B1" s="334"/>
+      <c r="C1" s="334"/>
+      <c r="D1" s="334"/>
+      <c r="E1" s="334"/>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="334"/>
+      <c r="I1" s="334"/>
+      <c r="J1" s="334"/>
+      <c r="K1" s="334"/>
+      <c r="L1" s="334"/>
+      <c r="M1" s="334"/>
+      <c r="N1" s="334"/>
+      <c r="O1" s="334"/>
+      <c r="P1" s="334"/>
+      <c r="Q1" s="334"/>
+      <c r="R1" s="334"/>
+      <c r="S1" s="334"/>
+      <c r="T1" s="334"/>
     </row>
     <row r="2" spans="1:22" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="4"/>
       <c r="G2" s="5"/>
       <c r="H2" s="6"/>
       <c r="I2" s="2"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="6"/>
       <c r="O2" s="2"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="6"/>
     </row>
     <row r="3" spans="1:22" s="62" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="347" t="s">
+      <c r="A3" s="348" t="s">
         <v>372</v>
       </c>
-      <c r="B3" s="347"/>
-[...17 lines deleted...]
-      <c r="T3" s="347"/>
+      <c r="B3" s="348"/>
+      <c r="C3" s="348"/>
+      <c r="D3" s="348"/>
+      <c r="E3" s="348"/>
+      <c r="F3" s="348"/>
+      <c r="G3" s="348"/>
+      <c r="H3" s="348"/>
+      <c r="I3" s="348"/>
+      <c r="J3" s="348"/>
+      <c r="K3" s="348"/>
+      <c r="L3" s="348"/>
+      <c r="M3" s="348"/>
+      <c r="N3" s="348"/>
+      <c r="O3" s="348"/>
+      <c r="P3" s="348"/>
+      <c r="Q3" s="348"/>
+      <c r="R3" s="348"/>
+      <c r="S3" s="348"/>
+      <c r="T3" s="348"/>
     </row>
     <row r="4" spans="1:22" s="110" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="8"/>
       <c r="B4" s="2"/>
       <c r="C4" s="3"/>
       <c r="D4" s="111"/>
       <c r="E4" s="111"/>
       <c r="F4" s="111"/>
       <c r="G4" s="112"/>
       <c r="H4" s="113"/>
       <c r="I4" s="9"/>
       <c r="J4" s="3"/>
       <c r="K4" s="111"/>
       <c r="L4" s="111"/>
       <c r="M4" s="111"/>
       <c r="N4" s="113"/>
       <c r="O4" s="2"/>
       <c r="P4" s="111"/>
       <c r="Q4" s="111"/>
       <c r="R4" s="111"/>
       <c r="S4" s="111"/>
       <c r="T4" s="114" t="s">
         <v>223</v>
       </c>
     </row>
@@ -13337,180 +14890,180 @@
       <c r="J5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="13"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="14"/>
     </row>
     <row r="6" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="15"/>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="342" t="s">
+      <c r="E6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="F6" s="343"/>
-      <c r="G6" s="344"/>
+      <c r="F6" s="338"/>
+      <c r="G6" s="339"/>
       <c r="H6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="342" t="s">
+      <c r="L6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="M6" s="345"/>
+      <c r="M6" s="340"/>
       <c r="N6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="17"/>
       <c r="Q6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="342" t="s">
+      <c r="R6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="S6" s="345"/>
+      <c r="S6" s="340"/>
       <c r="T6" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="23"/>
-      <c r="E7" s="333" t="s">
+      <c r="E7" s="341" t="s">
         <v>61</v>
       </c>
-      <c r="F7" s="335" t="s">
+      <c r="F7" s="343" t="s">
         <v>62</v>
       </c>
-      <c r="G7" s="336"/>
+      <c r="G7" s="344"/>
       <c r="H7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="23"/>
-      <c r="L7" s="333" t="s">
+      <c r="L7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="M7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="N7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="O7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="Q7" s="23"/>
-      <c r="R7" s="333" t="s">
+      <c r="R7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="S7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="T7" s="26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="334"/>
-      <c r="F8" s="337" t="s">
+      <c r="E8" s="342"/>
+      <c r="F8" s="345" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="338"/>
+      <c r="G8" s="346"/>
       <c r="H8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="29"/>
       <c r="K8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="334"/>
+      <c r="L8" s="342"/>
       <c r="M8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="29"/>
       <c r="Q8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="R8" s="334"/>
+      <c r="R8" s="342"/>
       <c r="S8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A9" s="32"/>
       <c r="B9" s="67" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="33" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="115">
         <v>44791</v>
       </c>
       <c r="E9" s="119">
         <v>191.86821214</v>
       </c>
       <c r="F9" s="119">
         <v>130.44777536000001</v>
       </c>
       <c r="G9" s="124"/>
@@ -14529,51 +16082,51 @@
       <c r="N26" s="164"/>
       <c r="T26" s="165" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:21" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="320" t="s">
         <v>374</v>
       </c>
       <c r="B27" s="162"/>
       <c r="G27" s="163"/>
       <c r="H27" s="164"/>
       <c r="N27" s="164"/>
       <c r="T27" s="165"/>
     </row>
     <row r="28" spans="1:21" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="320" t="s">
         <v>375</v>
       </c>
       <c r="B28" s="162"/>
       <c r="G28" s="163"/>
       <c r="H28" s="164"/>
       <c r="N28" s="164"/>
       <c r="T28" s="165"/>
     </row>
-    <row r="29" spans="1:21" s="55" customFormat="1" ht="16.5">
+    <row r="29" spans="1:21" s="55" customFormat="1" ht="16.2">
       <c r="A29" s="47"/>
       <c r="B29" s="54"/>
       <c r="G29" s="56"/>
       <c r="H29" s="57"/>
       <c r="I29" s="50"/>
       <c r="J29" s="47"/>
       <c r="K29" s="51"/>
       <c r="L29" s="51"/>
       <c r="M29" s="51"/>
       <c r="N29" s="52"/>
       <c r="O29" s="50"/>
       <c r="P29" s="47"/>
       <c r="T29" s="57"/>
     </row>
     <row r="30" spans="1:21">
       <c r="B30" s="46"/>
     </row>
     <row r="32" spans="1:21">
       <c r="B32" s="46"/>
       <c r="C32" s="51"/>
       <c r="D32" s="51"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="58"/>
       <c r="J32" s="51"/>
@@ -14589,322 +16142,322 @@
       <c r="B37" s="59"/>
       <c r="C37" s="60"/>
       <c r="D37" s="61"/>
       <c r="E37" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="R7:R8"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q33"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:Q1"/>
+      <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.625" style="220" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="19" max="16384" width="8.75" style="166"/>
+    <col min="1" max="1" width="3.59765625" style="220" customWidth="1"/>
+    <col min="2" max="2" width="12.59765625" style="172" customWidth="1"/>
+    <col min="3" max="3" width="18.59765625" style="220" customWidth="1"/>
+    <col min="4" max="4" width="7.59765625" style="220" customWidth="1"/>
+    <col min="5" max="5" width="8.09765625" style="220" customWidth="1"/>
+    <col min="6" max="6" width="3.59765625" style="220" customWidth="1"/>
+    <col min="7" max="7" width="8.09765625" style="220" customWidth="1"/>
+    <col min="8" max="8" width="12.59765625" style="172" customWidth="1"/>
+    <col min="9" max="9" width="18.59765625" style="220" customWidth="1"/>
+    <col min="10" max="10" width="7.59765625" style="220" customWidth="1"/>
+    <col min="11" max="12" width="8.09765625" style="220" customWidth="1"/>
+    <col min="13" max="13" width="12.59765625" style="172" customWidth="1"/>
+    <col min="14" max="14" width="18.59765625" style="220" customWidth="1"/>
+    <col min="15" max="15" width="7.59765625" style="220" customWidth="1"/>
+    <col min="16" max="17" width="8.09765625" style="220" customWidth="1"/>
+    <col min="18" max="18" width="2.59765625" style="166" customWidth="1"/>
+    <col min="19" max="16384" width="8.69921875" style="166"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="25.5" customHeight="1">
-      <c r="A1" s="348" t="s">
+      <c r="A1" s="349" t="s">
         <v>295</v>
       </c>
-      <c r="B1" s="348"/>
-[...14 lines deleted...]
-      <c r="Q1" s="348"/>
+      <c r="B1" s="349"/>
+      <c r="C1" s="349"/>
+      <c r="D1" s="349"/>
+      <c r="E1" s="349"/>
+      <c r="F1" s="349"/>
+      <c r="G1" s="349"/>
+      <c r="H1" s="349"/>
+      <c r="I1" s="349"/>
+      <c r="J1" s="349"/>
+      <c r="K1" s="349"/>
+      <c r="L1" s="349"/>
+      <c r="M1" s="349"/>
+      <c r="N1" s="349"/>
+      <c r="O1" s="349"/>
+      <c r="P1" s="349"/>
+      <c r="Q1" s="349"/>
     </row>
     <row r="2" spans="1:17" ht="10.5" customHeight="1">
       <c r="A2" s="167"/>
       <c r="B2" s="168"/>
       <c r="C2" s="169"/>
       <c r="D2" s="169"/>
       <c r="E2" s="170"/>
       <c r="F2" s="170"/>
       <c r="G2" s="170"/>
       <c r="H2" s="168"/>
       <c r="I2" s="170"/>
       <c r="J2" s="170"/>
       <c r="K2" s="170"/>
       <c r="L2" s="170"/>
       <c r="M2" s="168"/>
       <c r="N2" s="170"/>
       <c r="O2" s="170"/>
       <c r="P2" s="170"/>
       <c r="Q2" s="171"/>
     </row>
     <row r="3" spans="1:17" ht="16.5" customHeight="1">
-      <c r="A3" s="349" t="s">
+      <c r="A3" s="350" t="s">
         <v>298</v>
       </c>
-      <c r="B3" s="349"/>
-[...14 lines deleted...]
-      <c r="Q3" s="349"/>
+      <c r="B3" s="350"/>
+      <c r="C3" s="350"/>
+      <c r="D3" s="350"/>
+      <c r="E3" s="350"/>
+      <c r="F3" s="350"/>
+      <c r="G3" s="350"/>
+      <c r="H3" s="350"/>
+      <c r="I3" s="350"/>
+      <c r="J3" s="350"/>
+      <c r="K3" s="350"/>
+      <c r="L3" s="350"/>
+      <c r="M3" s="350"/>
+      <c r="N3" s="350"/>
+      <c r="O3" s="350"/>
+      <c r="P3" s="350"/>
+      <c r="Q3" s="350"/>
     </row>
     <row r="4" spans="1:17" ht="16.5" customHeight="1">
       <c r="A4" s="170"/>
       <c r="B4" s="168"/>
       <c r="C4" s="169"/>
       <c r="D4" s="170"/>
       <c r="E4" s="170"/>
       <c r="F4" s="170"/>
       <c r="G4" s="170"/>
       <c r="I4" s="169"/>
       <c r="J4" s="170"/>
       <c r="K4" s="170"/>
       <c r="L4" s="170"/>
       <c r="M4" s="168"/>
       <c r="N4" s="170"/>
       <c r="O4" s="170"/>
       <c r="P4" s="170"/>
       <c r="Q4" s="114" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="5" spans="1:17" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A5" s="173" t="s">
         <v>187</v>
       </c>
       <c r="B5" s="174"/>
       <c r="C5" s="175" t="s">
         <v>218</v>
       </c>
       <c r="D5" s="175"/>
       <c r="E5" s="175"/>
       <c r="F5" s="175"/>
       <c r="G5" s="176"/>
       <c r="H5" s="174"/>
       <c r="I5" s="175" t="s">
         <v>219</v>
       </c>
       <c r="J5" s="175"/>
       <c r="K5" s="175"/>
       <c r="L5" s="176"/>
       <c r="M5" s="174"/>
       <c r="N5" s="175" t="s">
         <v>220</v>
       </c>
       <c r="O5" s="175"/>
       <c r="P5" s="175"/>
       <c r="Q5" s="175"/>
     </row>
-    <row r="6" spans="1:17" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="6" spans="1:17" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A6" s="178"/>
       <c r="B6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="179"/>
       <c r="D6" s="173" t="s">
         <v>221</v>
       </c>
-      <c r="E6" s="350" t="s">
+      <c r="E6" s="351" t="s">
         <v>188</v>
       </c>
-      <c r="F6" s="351"/>
+      <c r="F6" s="352"/>
       <c r="G6" s="145" t="s">
         <v>274</v>
       </c>
       <c r="H6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="179"/>
       <c r="J6" s="173" t="s">
         <v>221</v>
       </c>
       <c r="K6" s="173" t="s">
         <v>188</v>
       </c>
       <c r="L6" s="145" t="s">
         <v>277</v>
       </c>
       <c r="M6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="179"/>
       <c r="O6" s="173" t="s">
         <v>221</v>
       </c>
       <c r="P6" s="173" t="s">
         <v>188</v>
       </c>
       <c r="Q6" s="146" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="7" spans="1:17" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="7" spans="1:17" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A7" s="178"/>
       <c r="B7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="C7" s="181" t="s">
         <v>279</v>
       </c>
       <c r="D7" s="182"/>
-      <c r="E7" s="352" t="s">
+      <c r="E7" s="353" t="s">
         <v>189</v>
       </c>
-      <c r="F7" s="353"/>
+      <c r="F7" s="354"/>
       <c r="G7" s="147" t="s">
         <v>280</v>
       </c>
       <c r="H7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="I7" s="181" t="s">
         <v>284</v>
       </c>
       <c r="J7" s="182"/>
       <c r="K7" s="178" t="s">
         <v>272</v>
       </c>
       <c r="L7" s="147" t="s">
         <v>282</v>
       </c>
       <c r="M7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="N7" s="181" t="s">
         <v>271</v>
       </c>
       <c r="O7" s="182"/>
       <c r="P7" s="178" t="s">
         <v>273</v>
       </c>
       <c r="Q7" s="148" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="8" spans="1:17" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="8" spans="1:17" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A8" s="183" t="s">
         <v>190</v>
       </c>
       <c r="B8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="C8" s="185"/>
       <c r="D8" s="183" t="s">
         <v>222</v>
       </c>
-      <c r="E8" s="354" t="s">
+      <c r="E8" s="355" t="s">
         <v>192</v>
       </c>
-      <c r="F8" s="355"/>
+      <c r="F8" s="356"/>
       <c r="G8" s="149" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="I8" s="185"/>
       <c r="J8" s="183" t="s">
         <v>222</v>
       </c>
       <c r="K8" s="183" t="s">
         <v>192</v>
       </c>
       <c r="L8" s="149" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="N8" s="185"/>
       <c r="O8" s="183" t="s">
         <v>222</v>
       </c>
       <c r="P8" s="186" t="s">
         <v>192</v>
       </c>
       <c r="Q8" s="150" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:17" s="177" customFormat="1" ht="3.95" customHeight="1">
+    <row r="9" spans="1:17" s="177" customFormat="1" ht="3.9" customHeight="1">
       <c r="A9" s="178"/>
       <c r="B9" s="187"/>
       <c r="C9" s="188"/>
       <c r="D9" s="180"/>
       <c r="E9" s="180"/>
       <c r="F9" s="180"/>
       <c r="G9" s="173"/>
       <c r="H9" s="180"/>
       <c r="I9" s="173"/>
       <c r="J9" s="180"/>
       <c r="K9" s="180"/>
       <c r="L9" s="173"/>
       <c r="M9" s="180"/>
       <c r="N9" s="173"/>
       <c r="O9" s="180"/>
       <c r="P9" s="189"/>
       <c r="Q9" s="174"/>
     </row>
     <row r="10" spans="1:17" s="177" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="178" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="190" t="s">
         <v>26</v>
       </c>
@@ -14930,51 +16483,51 @@
       <c r="J10" s="192">
         <v>27270</v>
       </c>
       <c r="K10" s="193">
         <v>233.88660050999999</v>
       </c>
       <c r="L10" s="194">
         <v>100</v>
       </c>
       <c r="M10" s="190" t="s">
         <v>26</v>
       </c>
       <c r="N10" s="191" t="s">
         <v>196</v>
       </c>
       <c r="O10" s="192">
         <v>16395</v>
       </c>
       <c r="P10" s="193">
         <v>141.20388302999999</v>
       </c>
       <c r="Q10" s="195">
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="1:17" s="177" customFormat="1" ht="3.95" customHeight="1">
+    <row r="11" spans="1:17" s="177" customFormat="1" ht="3.9" customHeight="1">
       <c r="A11" s="178"/>
       <c r="B11" s="190"/>
       <c r="C11" s="191"/>
       <c r="D11" s="192"/>
       <c r="E11" s="193"/>
       <c r="F11" s="193"/>
       <c r="G11" s="194"/>
       <c r="H11" s="190"/>
       <c r="I11" s="191"/>
       <c r="J11" s="192"/>
       <c r="K11" s="193"/>
       <c r="L11" s="194"/>
       <c r="M11" s="190"/>
       <c r="N11" s="191"/>
       <c r="O11" s="192"/>
       <c r="P11" s="193"/>
       <c r="Q11" s="195"/>
     </row>
     <row r="12" spans="1:17" s="177" customFormat="1" ht="24" customHeight="1">
       <c r="A12" s="178">
         <v>1</v>
       </c>
       <c r="B12" s="196" t="s">
         <v>28</v>
       </c>
@@ -15508,70 +17061,70 @@
         <v>210</v>
       </c>
       <c r="J22" s="192">
         <v>4445</v>
       </c>
       <c r="K22" s="193">
         <v>38.123430116000002</v>
       </c>
       <c r="L22" s="194">
         <v>16.299963330000001</v>
       </c>
       <c r="M22" s="197"/>
       <c r="N22" s="191" t="s">
         <v>210</v>
       </c>
       <c r="O22" s="192">
         <v>3280</v>
       </c>
       <c r="P22" s="193">
         <v>28.249389225000002</v>
       </c>
       <c r="Q22" s="195">
         <v>20.006099420999998</v>
       </c>
     </row>
-    <row r="23" spans="1:17" s="177" customFormat="1" ht="3.95" customHeight="1">
+    <row r="23" spans="1:17" s="177" customFormat="1" ht="3.9" customHeight="1">
       <c r="A23" s="178"/>
       <c r="B23" s="197"/>
       <c r="C23" s="191"/>
       <c r="D23" s="192"/>
       <c r="E23" s="193"/>
       <c r="F23" s="193"/>
       <c r="G23" s="194"/>
       <c r="H23" s="197"/>
       <c r="I23" s="191"/>
       <c r="J23" s="192"/>
       <c r="K23" s="193"/>
       <c r="L23" s="194"/>
       <c r="M23" s="197"/>
       <c r="N23" s="191"/>
       <c r="O23" s="192"/>
       <c r="P23" s="193"/>
       <c r="Q23" s="195"/>
     </row>
-    <row r="24" spans="1:17" s="177" customFormat="1" ht="3.95" customHeight="1">
+    <row r="24" spans="1:17" s="177" customFormat="1" ht="3.9" customHeight="1">
       <c r="A24" s="173"/>
       <c r="B24" s="199"/>
       <c r="C24" s="200"/>
       <c r="D24" s="201"/>
       <c r="E24" s="202"/>
       <c r="F24" s="202"/>
       <c r="G24" s="203"/>
       <c r="H24" s="199"/>
       <c r="I24" s="200"/>
       <c r="J24" s="201"/>
       <c r="K24" s="202"/>
       <c r="L24" s="203"/>
       <c r="M24" s="199"/>
       <c r="N24" s="200"/>
       <c r="O24" s="201"/>
       <c r="P24" s="202"/>
       <c r="Q24" s="204"/>
     </row>
     <row r="25" spans="1:17" s="177" customFormat="1" ht="24" customHeight="1">
       <c r="A25" s="178">
         <v>11</v>
       </c>
       <c r="B25" s="196" t="s">
         <v>56</v>
       </c>
@@ -15803,51 +17356,51 @@
       <c r="J29" s="208">
         <v>264</v>
       </c>
       <c r="K29" s="209">
         <v>2.2642487178000001</v>
       </c>
       <c r="L29" s="210">
         <v>0.9680968097</v>
       </c>
       <c r="M29" s="206" t="s">
         <v>57</v>
       </c>
       <c r="N29" s="207" t="s">
         <v>213</v>
       </c>
       <c r="O29" s="208">
         <v>202</v>
       </c>
       <c r="P29" s="209">
         <v>1.7397489706</v>
       </c>
       <c r="Q29" s="211">
         <v>1.2320829521000001</v>
       </c>
     </row>
-    <row r="30" spans="1:17" ht="3.95" customHeight="1">
+    <row r="30" spans="1:17" ht="3.9" customHeight="1">
       <c r="A30" s="212"/>
       <c r="B30" s="213"/>
       <c r="C30" s="214"/>
       <c r="D30" s="212"/>
       <c r="E30" s="212"/>
       <c r="F30" s="212"/>
       <c r="G30" s="174"/>
       <c r="H30" s="174"/>
       <c r="I30" s="212"/>
       <c r="J30" s="212"/>
       <c r="K30" s="212"/>
       <c r="L30" s="174"/>
       <c r="M30" s="174"/>
       <c r="N30" s="212"/>
       <c r="O30" s="212"/>
       <c r="P30" s="215"/>
       <c r="Q30" s="212"/>
     </row>
     <row r="31" spans="1:17" s="322" customFormat="1" ht="16.5" customHeight="1">
       <c r="A31" s="321" t="s">
         <v>230</v>
       </c>
       <c r="B31" s="168"/>
       <c r="C31" s="189"/>
       <c r="D31" s="189"/>
@@ -15898,322 +17451,322 @@
       <c r="G33" s="216"/>
       <c r="H33" s="221"/>
       <c r="I33" s="216"/>
       <c r="J33" s="189"/>
       <c r="K33" s="189"/>
       <c r="L33" s="189"/>
       <c r="O33" s="189"/>
       <c r="P33" s="189"/>
       <c r="Q33" s="189"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A3:Q3"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="E8:F8"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q33"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection sqref="A1:Q1"/>
+      <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.625" style="220" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="19" max="16384" width="8.75" style="166"/>
+    <col min="1" max="1" width="3.59765625" style="220" customWidth="1"/>
+    <col min="2" max="2" width="12.59765625" style="172" customWidth="1"/>
+    <col min="3" max="3" width="18.59765625" style="220" customWidth="1"/>
+    <col min="4" max="4" width="7.59765625" style="220" customWidth="1"/>
+    <col min="5" max="5" width="8.09765625" style="220" customWidth="1"/>
+    <col min="6" max="6" width="3.59765625" style="220" customWidth="1"/>
+    <col min="7" max="7" width="8.09765625" style="220" customWidth="1"/>
+    <col min="8" max="8" width="12.59765625" style="172" customWidth="1"/>
+    <col min="9" max="9" width="18.59765625" style="220" customWidth="1"/>
+    <col min="10" max="10" width="7.59765625" style="220" customWidth="1"/>
+    <col min="11" max="12" width="8.09765625" style="220" customWidth="1"/>
+    <col min="13" max="13" width="12.59765625" style="172" customWidth="1"/>
+    <col min="14" max="14" width="18.59765625" style="220" customWidth="1"/>
+    <col min="15" max="15" width="7.59765625" style="220" customWidth="1"/>
+    <col min="16" max="17" width="8.09765625" style="220" customWidth="1"/>
+    <col min="18" max="18" width="2.59765625" style="166" customWidth="1"/>
+    <col min="19" max="16384" width="8.69921875" style="166"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="25.5" customHeight="1">
-      <c r="A1" s="348" t="s">
+      <c r="A1" s="349" t="s">
         <v>193</v>
       </c>
-      <c r="B1" s="348"/>
-[...14 lines deleted...]
-      <c r="Q1" s="348"/>
+      <c r="B1" s="349"/>
+      <c r="C1" s="349"/>
+      <c r="D1" s="349"/>
+      <c r="E1" s="349"/>
+      <c r="F1" s="349"/>
+      <c r="G1" s="349"/>
+      <c r="H1" s="349"/>
+      <c r="I1" s="349"/>
+      <c r="J1" s="349"/>
+      <c r="K1" s="349"/>
+      <c r="L1" s="349"/>
+      <c r="M1" s="349"/>
+      <c r="N1" s="349"/>
+      <c r="O1" s="349"/>
+      <c r="P1" s="349"/>
+      <c r="Q1" s="349"/>
     </row>
     <row r="2" spans="1:17" ht="10.5" customHeight="1">
       <c r="A2" s="167"/>
       <c r="B2" s="168"/>
       <c r="C2" s="169"/>
       <c r="D2" s="169"/>
       <c r="E2" s="170"/>
       <c r="F2" s="170"/>
       <c r="G2" s="170"/>
       <c r="H2" s="168"/>
       <c r="I2" s="170"/>
       <c r="J2" s="170"/>
       <c r="K2" s="170"/>
       <c r="L2" s="170"/>
       <c r="M2" s="168"/>
       <c r="N2" s="170"/>
       <c r="O2" s="170"/>
       <c r="P2" s="170"/>
       <c r="Q2" s="171"/>
     </row>
     <row r="3" spans="1:17" ht="16.5" customHeight="1">
-      <c r="A3" s="349" t="s">
+      <c r="A3" s="350" t="s">
         <v>305</v>
       </c>
-      <c r="B3" s="349"/>
-[...14 lines deleted...]
-      <c r="Q3" s="349"/>
+      <c r="B3" s="350"/>
+      <c r="C3" s="350"/>
+      <c r="D3" s="350"/>
+      <c r="E3" s="350"/>
+      <c r="F3" s="350"/>
+      <c r="G3" s="350"/>
+      <c r="H3" s="350"/>
+      <c r="I3" s="350"/>
+      <c r="J3" s="350"/>
+      <c r="K3" s="350"/>
+      <c r="L3" s="350"/>
+      <c r="M3" s="350"/>
+      <c r="N3" s="350"/>
+      <c r="O3" s="350"/>
+      <c r="P3" s="350"/>
+      <c r="Q3" s="350"/>
     </row>
     <row r="4" spans="1:17" ht="16.5" customHeight="1">
       <c r="A4" s="170"/>
       <c r="B4" s="168"/>
       <c r="C4" s="169"/>
       <c r="D4" s="170"/>
       <c r="E4" s="170"/>
       <c r="F4" s="170"/>
       <c r="G4" s="170"/>
       <c r="I4" s="169"/>
       <c r="J4" s="170"/>
       <c r="K4" s="170"/>
       <c r="L4" s="170"/>
       <c r="M4" s="168"/>
       <c r="N4" s="170"/>
       <c r="O4" s="170"/>
       <c r="P4" s="170"/>
       <c r="Q4" s="114" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="5" spans="1:17" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A5" s="173" t="s">
         <v>187</v>
       </c>
       <c r="B5" s="174"/>
       <c r="C5" s="175" t="s">
         <v>218</v>
       </c>
       <c r="D5" s="175"/>
       <c r="E5" s="175"/>
       <c r="F5" s="175"/>
       <c r="G5" s="176"/>
       <c r="H5" s="174"/>
       <c r="I5" s="175" t="s">
         <v>219</v>
       </c>
       <c r="J5" s="175"/>
       <c r="K5" s="175"/>
       <c r="L5" s="176"/>
       <c r="M5" s="174"/>
       <c r="N5" s="175" t="s">
         <v>220</v>
       </c>
       <c r="O5" s="175"/>
       <c r="P5" s="175"/>
       <c r="Q5" s="175"/>
     </row>
-    <row r="6" spans="1:17" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="6" spans="1:17" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A6" s="178"/>
       <c r="B6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="179"/>
       <c r="D6" s="173" t="s">
         <v>221</v>
       </c>
-      <c r="E6" s="350" t="s">
+      <c r="E6" s="351" t="s">
         <v>188</v>
       </c>
-      <c r="F6" s="351"/>
+      <c r="F6" s="352"/>
       <c r="G6" s="145" t="s">
         <v>274</v>
       </c>
       <c r="H6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="179"/>
       <c r="J6" s="173" t="s">
         <v>221</v>
       </c>
       <c r="K6" s="173" t="s">
         <v>188</v>
       </c>
       <c r="L6" s="145" t="s">
         <v>281</v>
       </c>
       <c r="M6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="179"/>
       <c r="O6" s="173" t="s">
         <v>221</v>
       </c>
       <c r="P6" s="173" t="s">
         <v>188</v>
       </c>
       <c r="Q6" s="146" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="7" spans="1:17" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="7" spans="1:17" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A7" s="178"/>
       <c r="B7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="C7" s="181" t="s">
         <v>283</v>
       </c>
       <c r="D7" s="182"/>
-      <c r="E7" s="352" t="s">
+      <c r="E7" s="353" t="s">
         <v>189</v>
       </c>
-      <c r="F7" s="353"/>
+      <c r="F7" s="354"/>
       <c r="G7" s="147" t="s">
         <v>280</v>
       </c>
       <c r="H7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="I7" s="181" t="s">
         <v>279</v>
       </c>
       <c r="J7" s="182"/>
       <c r="K7" s="178" t="s">
         <v>273</v>
       </c>
       <c r="L7" s="147" t="s">
         <v>282</v>
       </c>
       <c r="M7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="N7" s="181" t="s">
         <v>283</v>
       </c>
       <c r="O7" s="182"/>
       <c r="P7" s="178" t="s">
         <v>275</v>
       </c>
       <c r="Q7" s="148" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="8" spans="1:17" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="8" spans="1:17" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A8" s="183" t="s">
         <v>190</v>
       </c>
       <c r="B8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="C8" s="185"/>
       <c r="D8" s="183" t="s">
         <v>222</v>
       </c>
-      <c r="E8" s="354" t="s">
+      <c r="E8" s="355" t="s">
         <v>192</v>
       </c>
-      <c r="F8" s="355"/>
+      <c r="F8" s="356"/>
       <c r="G8" s="149" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="I8" s="185"/>
       <c r="J8" s="183" t="s">
         <v>222</v>
       </c>
       <c r="K8" s="183" t="s">
         <v>192</v>
       </c>
       <c r="L8" s="149" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="N8" s="185"/>
       <c r="O8" s="183" t="s">
         <v>222</v>
       </c>
       <c r="P8" s="186" t="s">
         <v>192</v>
       </c>
       <c r="Q8" s="150" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:17" s="177" customFormat="1" ht="3.95" customHeight="1">
+    <row r="9" spans="1:17" s="177" customFormat="1" ht="3.9" customHeight="1">
       <c r="A9" s="178"/>
       <c r="B9" s="187"/>
       <c r="C9" s="188"/>
       <c r="D9" s="180"/>
       <c r="E9" s="180"/>
       <c r="F9" s="180"/>
       <c r="G9" s="173"/>
       <c r="H9" s="180"/>
       <c r="I9" s="173"/>
       <c r="J9" s="180"/>
       <c r="K9" s="180"/>
       <c r="L9" s="173"/>
       <c r="M9" s="180"/>
       <c r="N9" s="173"/>
       <c r="O9" s="180"/>
       <c r="P9" s="189"/>
       <c r="Q9" s="174"/>
     </row>
     <row r="10" spans="1:17" s="177" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="178" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="190" t="s">
         <v>26</v>
       </c>
@@ -16239,51 +17792,51 @@
       <c r="J10" s="192">
         <v>27045</v>
       </c>
       <c r="K10" s="193">
         <v>232.33637874824427</v>
       </c>
       <c r="L10" s="194">
         <v>100</v>
       </c>
       <c r="M10" s="190" t="s">
         <v>58</v>
       </c>
       <c r="N10" s="191" t="s">
         <v>196</v>
       </c>
       <c r="O10" s="192">
         <v>15514</v>
       </c>
       <c r="P10" s="193">
         <v>134.28467658980281</v>
       </c>
       <c r="Q10" s="195">
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="1:17" s="177" customFormat="1" ht="3.95" customHeight="1">
+    <row r="11" spans="1:17" s="177" customFormat="1" ht="3.9" customHeight="1">
       <c r="A11" s="178"/>
       <c r="B11" s="190"/>
       <c r="C11" s="191"/>
       <c r="D11" s="192"/>
       <c r="E11" s="193"/>
       <c r="F11" s="193"/>
       <c r="G11" s="194"/>
       <c r="H11" s="190"/>
       <c r="I11" s="191"/>
       <c r="J11" s="192"/>
       <c r="K11" s="193"/>
       <c r="L11" s="194"/>
       <c r="M11" s="190"/>
       <c r="N11" s="191"/>
       <c r="O11" s="192"/>
       <c r="P11" s="193"/>
       <c r="Q11" s="195"/>
     </row>
     <row r="12" spans="1:17" s="177" customFormat="1" ht="24" customHeight="1">
       <c r="A12" s="178">
         <v>1</v>
       </c>
       <c r="B12" s="196" t="s">
         <v>28</v>
       </c>
@@ -16817,70 +18370,70 @@
         <v>210</v>
       </c>
       <c r="J22" s="192">
         <v>4406</v>
       </c>
       <c r="K22" s="193">
         <v>37.85077037399757</v>
       </c>
       <c r="L22" s="194">
         <v>16.291366241449438</v>
       </c>
       <c r="M22" s="197"/>
       <c r="N22" s="191" t="s">
         <v>210</v>
       </c>
       <c r="O22" s="192">
         <v>3098</v>
       </c>
       <c r="P22" s="193">
         <v>26.8153879125441</v>
       </c>
       <c r="Q22" s="195">
         <v>19.969060203686993</v>
       </c>
     </row>
-    <row r="23" spans="1:17" s="177" customFormat="1" ht="3.95" customHeight="1">
+    <row r="23" spans="1:17" s="177" customFormat="1" ht="3.9" customHeight="1">
       <c r="A23" s="178"/>
       <c r="B23" s="197"/>
       <c r="C23" s="191"/>
       <c r="D23" s="192"/>
       <c r="E23" s="193"/>
       <c r="F23" s="193"/>
       <c r="G23" s="194"/>
       <c r="H23" s="197"/>
       <c r="I23" s="191"/>
       <c r="J23" s="192"/>
       <c r="K23" s="193"/>
       <c r="L23" s="194"/>
       <c r="M23" s="197"/>
       <c r="N23" s="191"/>
       <c r="O23" s="192"/>
       <c r="P23" s="193"/>
       <c r="Q23" s="195"/>
     </row>
-    <row r="24" spans="1:17" s="177" customFormat="1" ht="3.95" customHeight="1">
+    <row r="24" spans="1:17" s="177" customFormat="1" ht="3.9" customHeight="1">
       <c r="A24" s="173"/>
       <c r="B24" s="199"/>
       <c r="C24" s="200"/>
       <c r="D24" s="201"/>
       <c r="E24" s="202"/>
       <c r="F24" s="202"/>
       <c r="G24" s="203"/>
       <c r="H24" s="199"/>
       <c r="I24" s="200"/>
       <c r="J24" s="201"/>
       <c r="K24" s="202"/>
       <c r="L24" s="203"/>
       <c r="M24" s="199"/>
       <c r="N24" s="200"/>
       <c r="O24" s="201"/>
       <c r="P24" s="202"/>
       <c r="Q24" s="204"/>
     </row>
     <row r="25" spans="1:17" s="177" customFormat="1" ht="24" customHeight="1">
       <c r="A25" s="178">
         <v>11</v>
       </c>
       <c r="B25" s="196" t="s">
         <v>47</v>
       </c>
@@ -17120,51 +18673,51 @@
       <c r="J29" s="208">
         <v>296</v>
       </c>
       <c r="K29" s="209">
         <v>2.542857020132383</v>
       </c>
       <c r="L29" s="210">
         <v>1.0944721760029581</v>
       </c>
       <c r="M29" s="206" t="s">
         <v>53</v>
       </c>
       <c r="N29" s="207" t="s">
         <v>214</v>
       </c>
       <c r="O29" s="208">
         <v>199</v>
       </c>
       <c r="P29" s="209">
         <v>1.7224861828909863</v>
       </c>
       <c r="Q29" s="211">
         <v>1.2827123888101069</v>
       </c>
     </row>
-    <row r="30" spans="1:17" ht="3.95" customHeight="1">
+    <row r="30" spans="1:17" ht="3.9" customHeight="1">
       <c r="A30" s="212"/>
       <c r="B30" s="213"/>
       <c r="C30" s="214"/>
       <c r="D30" s="212"/>
       <c r="E30" s="212"/>
       <c r="F30" s="212"/>
       <c r="G30" s="174"/>
       <c r="H30" s="174"/>
       <c r="I30" s="212"/>
       <c r="J30" s="212"/>
       <c r="K30" s="212"/>
       <c r="L30" s="174"/>
       <c r="M30" s="174"/>
       <c r="N30" s="212"/>
       <c r="O30" s="212"/>
       <c r="P30" s="215"/>
       <c r="Q30" s="212"/>
     </row>
     <row r="31" spans="1:17" s="322" customFormat="1" ht="16.5" customHeight="1">
       <c r="A31" s="321" t="s">
         <v>227</v>
       </c>
       <c r="B31" s="168"/>
       <c r="C31" s="189"/>
       <c r="D31" s="189"/>
@@ -17215,324 +18768,324 @@
       <c r="G33" s="216"/>
       <c r="H33" s="221"/>
       <c r="I33" s="216"/>
       <c r="J33" s="189"/>
       <c r="K33" s="189"/>
       <c r="L33" s="189"/>
       <c r="O33" s="189"/>
       <c r="P33" s="189"/>
       <c r="Q33" s="189"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A3:Q3"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="E8:F8"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U43"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:Q1"/>
+      <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.625" style="258" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16" max="17" width="8.125" style="226" customWidth="1"/>
+    <col min="1" max="1" width="3.59765625" style="258" customWidth="1"/>
+    <col min="2" max="2" width="12.59765625" style="257" customWidth="1"/>
+    <col min="3" max="3" width="18.59765625" style="258" customWidth="1"/>
+    <col min="4" max="4" width="7.59765625" style="258" customWidth="1"/>
+    <col min="5" max="5" width="8.09765625" style="258" customWidth="1"/>
+    <col min="6" max="6" width="3.59765625" style="262" customWidth="1"/>
+    <col min="7" max="7" width="8.09765625" style="258" customWidth="1"/>
+    <col min="8" max="8" width="12.59765625" style="257" customWidth="1"/>
+    <col min="9" max="9" width="18.59765625" style="258" customWidth="1"/>
+    <col min="10" max="10" width="7.59765625" style="226" customWidth="1"/>
+    <col min="11" max="12" width="8.09765625" style="226" customWidth="1"/>
+    <col min="13" max="13" width="12.59765625" style="257" customWidth="1"/>
+    <col min="14" max="14" width="18.59765625" style="258" customWidth="1"/>
+    <col min="15" max="15" width="7.59765625" style="226" customWidth="1"/>
+    <col min="16" max="17" width="8.09765625" style="226" customWidth="1"/>
     <col min="18" max="18" width="9" style="256"/>
     <col min="19" max="21" width="9.5" style="256" bestFit="1" customWidth="1"/>
     <col min="22" max="16384" width="9" style="256"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="166" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="348" t="s">
+      <c r="A1" s="349" t="s">
         <v>193</v>
       </c>
-      <c r="B1" s="348"/>
-[...14 lines deleted...]
-      <c r="Q1" s="348"/>
+      <c r="B1" s="349"/>
+      <c r="C1" s="349"/>
+      <c r="D1" s="349"/>
+      <c r="E1" s="349"/>
+      <c r="F1" s="349"/>
+      <c r="G1" s="349"/>
+      <c r="H1" s="349"/>
+      <c r="I1" s="349"/>
+      <c r="J1" s="349"/>
+      <c r="K1" s="349"/>
+      <c r="L1" s="349"/>
+      <c r="M1" s="349"/>
+      <c r="N1" s="349"/>
+      <c r="O1" s="349"/>
+      <c r="P1" s="349"/>
+      <c r="Q1" s="349"/>
     </row>
     <row r="2" spans="1:21" s="166" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="167"/>
       <c r="B2" s="168"/>
       <c r="C2" s="169"/>
       <c r="D2" s="169"/>
       <c r="E2" s="170"/>
       <c r="F2" s="170"/>
       <c r="G2" s="170"/>
       <c r="H2" s="168"/>
       <c r="I2" s="170"/>
       <c r="J2" s="170"/>
       <c r="K2" s="170"/>
       <c r="L2" s="170"/>
       <c r="M2" s="168"/>
       <c r="N2" s="170"/>
       <c r="O2" s="170"/>
       <c r="P2" s="170"/>
       <c r="Q2" s="171"/>
     </row>
     <row r="3" spans="1:21" s="166" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="349" t="s">
+      <c r="A3" s="350" t="s">
         <v>303</v>
       </c>
-      <c r="B3" s="349"/>
-[...14 lines deleted...]
-      <c r="Q3" s="349"/>
+      <c r="B3" s="350"/>
+      <c r="C3" s="350"/>
+      <c r="D3" s="350"/>
+      <c r="E3" s="350"/>
+      <c r="F3" s="350"/>
+      <c r="G3" s="350"/>
+      <c r="H3" s="350"/>
+      <c r="I3" s="350"/>
+      <c r="J3" s="350"/>
+      <c r="K3" s="350"/>
+      <c r="L3" s="350"/>
+      <c r="M3" s="350"/>
+      <c r="N3" s="350"/>
+      <c r="O3" s="350"/>
+      <c r="P3" s="350"/>
+      <c r="Q3" s="350"/>
     </row>
     <row r="4" spans="1:21" s="166" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="170"/>
       <c r="B4" s="168"/>
       <c r="C4" s="169"/>
       <c r="D4" s="170"/>
       <c r="E4" s="170"/>
       <c r="F4" s="170"/>
       <c r="G4" s="170"/>
       <c r="H4" s="172"/>
       <c r="I4" s="169"/>
       <c r="J4" s="170"/>
       <c r="K4" s="170"/>
       <c r="L4" s="170"/>
       <c r="M4" s="168"/>
       <c r="N4" s="170"/>
       <c r="O4" s="170"/>
       <c r="P4" s="170"/>
       <c r="Q4" s="114" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="5" spans="1:21" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="5" spans="1:21" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A5" s="173" t="s">
         <v>187</v>
       </c>
       <c r="B5" s="174"/>
       <c r="C5" s="175" t="s">
         <v>218</v>
       </c>
       <c r="D5" s="175"/>
       <c r="E5" s="175"/>
       <c r="F5" s="175"/>
       <c r="G5" s="176"/>
       <c r="H5" s="174"/>
       <c r="I5" s="175" t="s">
         <v>219</v>
       </c>
       <c r="J5" s="175"/>
       <c r="K5" s="175"/>
       <c r="L5" s="176"/>
       <c r="M5" s="174"/>
       <c r="N5" s="175" t="s">
         <v>220</v>
       </c>
       <c r="O5" s="175"/>
       <c r="P5" s="175"/>
       <c r="Q5" s="175"/>
     </row>
-    <row r="6" spans="1:21" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="6" spans="1:21" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A6" s="178"/>
       <c r="B6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="179"/>
       <c r="D6" s="173" t="s">
         <v>221</v>
       </c>
-      <c r="E6" s="350" t="s">
+      <c r="E6" s="351" t="s">
         <v>188</v>
       </c>
-      <c r="F6" s="351"/>
+      <c r="F6" s="352"/>
       <c r="G6" s="145" t="s">
         <v>281</v>
       </c>
       <c r="H6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="179"/>
       <c r="J6" s="173" t="s">
         <v>221</v>
       </c>
       <c r="K6" s="173" t="s">
         <v>188</v>
       </c>
       <c r="L6" s="145" t="s">
         <v>274</v>
       </c>
       <c r="M6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="179"/>
       <c r="O6" s="173" t="s">
         <v>221</v>
       </c>
       <c r="P6" s="173" t="s">
         <v>188</v>
       </c>
       <c r="Q6" s="146" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="7" spans="1:21" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A7" s="178"/>
       <c r="B7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="C7" s="181" t="s">
         <v>195</v>
       </c>
       <c r="D7" s="182"/>
-      <c r="E7" s="352" t="s">
+      <c r="E7" s="353" t="s">
         <v>189</v>
       </c>
-      <c r="F7" s="353"/>
+      <c r="F7" s="354"/>
       <c r="G7" s="147" t="s">
         <v>282</v>
       </c>
       <c r="H7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="I7" s="181" t="s">
         <v>195</v>
       </c>
       <c r="J7" s="182"/>
       <c r="K7" s="178" t="s">
         <v>273</v>
       </c>
       <c r="L7" s="147" t="s">
         <v>285</v>
       </c>
       <c r="M7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="N7" s="181" t="s">
         <v>195</v>
       </c>
       <c r="O7" s="182"/>
       <c r="P7" s="178" t="s">
         <v>287</v>
       </c>
       <c r="Q7" s="148" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="8" spans="1:21" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="8" spans="1:21" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A8" s="183" t="s">
         <v>190</v>
       </c>
       <c r="B8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="C8" s="185"/>
       <c r="D8" s="183" t="s">
         <v>222</v>
       </c>
-      <c r="E8" s="354" t="s">
+      <c r="E8" s="355" t="s">
         <v>192</v>
       </c>
-      <c r="F8" s="355"/>
+      <c r="F8" s="356"/>
       <c r="G8" s="149" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="I8" s="185"/>
       <c r="J8" s="183" t="s">
         <v>222</v>
       </c>
       <c r="K8" s="183" t="s">
         <v>192</v>
       </c>
       <c r="L8" s="149" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="N8" s="185"/>
       <c r="O8" s="183" t="s">
         <v>222</v>
       </c>
       <c r="P8" s="186" t="s">
         <v>192</v>
       </c>
       <c r="Q8" s="150" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:21" s="228" customFormat="1" ht="3.95" customHeight="1">
+    <row r="9" spans="1:21" s="228" customFormat="1" ht="3.9" customHeight="1">
       <c r="A9" s="178"/>
       <c r="B9" s="222"/>
       <c r="C9" s="223"/>
       <c r="D9" s="224"/>
       <c r="E9" s="224"/>
       <c r="F9" s="224"/>
       <c r="G9" s="225"/>
       <c r="H9" s="224"/>
       <c r="I9" s="225"/>
       <c r="J9" s="224"/>
       <c r="K9" s="224"/>
       <c r="L9" s="225"/>
       <c r="M9" s="224"/>
       <c r="N9" s="225"/>
       <c r="O9" s="224"/>
       <c r="P9" s="226"/>
       <c r="Q9" s="227"/>
     </row>
     <row r="10" spans="1:21" s="228" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="178" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="229" t="s">
         <v>26</v>
       </c>
@@ -17562,51 +19115,51 @@
         <v>223.63394503999999</v>
       </c>
       <c r="L10" s="233">
         <v>100</v>
       </c>
       <c r="M10" s="229" t="s">
         <v>26</v>
       </c>
       <c r="N10" s="230" t="s">
         <v>196</v>
       </c>
       <c r="O10" s="231">
         <v>15024</v>
       </c>
       <c r="P10" s="232">
         <v>130.58706465</v>
       </c>
       <c r="Q10" s="234">
         <v>100</v>
       </c>
       <c r="R10" s="235"/>
       <c r="S10" s="235"/>
       <c r="T10" s="235"/>
       <c r="U10" s="235"/>
     </row>
-    <row r="11" spans="1:21" s="228" customFormat="1" ht="3.95" customHeight="1">
+    <row r="11" spans="1:21" s="228" customFormat="1" ht="3.9" customHeight="1">
       <c r="A11" s="178"/>
       <c r="B11" s="229"/>
       <c r="C11" s="230"/>
       <c r="D11" s="231"/>
       <c r="E11" s="232"/>
       <c r="F11" s="232"/>
       <c r="G11" s="233"/>
       <c r="H11" s="229"/>
       <c r="I11" s="230"/>
       <c r="J11" s="231"/>
       <c r="K11" s="232"/>
       <c r="L11" s="233"/>
       <c r="M11" s="229"/>
       <c r="N11" s="230"/>
       <c r="O11" s="231"/>
       <c r="P11" s="232"/>
       <c r="Q11" s="234"/>
     </row>
     <row r="12" spans="1:21" s="228" customFormat="1" ht="24" customHeight="1">
       <c r="A12" s="178">
         <v>1</v>
       </c>
       <c r="B12" s="236" t="s">
         <v>28</v>
       </c>
@@ -18142,70 +19695,70 @@
         <v>210</v>
       </c>
       <c r="J22" s="231">
         <v>4250</v>
       </c>
       <c r="K22" s="232">
         <v>36.524643241</v>
       </c>
       <c r="L22" s="233">
         <v>16.332334179</v>
       </c>
       <c r="M22" s="238"/>
       <c r="N22" s="230" t="s">
         <v>210</v>
       </c>
       <c r="O22" s="231">
         <v>2972</v>
       </c>
       <c r="P22" s="232">
         <v>25.832318699000002</v>
       </c>
       <c r="Q22" s="234">
         <v>19.781682641</v>
       </c>
     </row>
-    <row r="23" spans="1:17" s="228" customFormat="1" ht="3.95" customHeight="1">
+    <row r="23" spans="1:17" s="228" customFormat="1" ht="3.9" customHeight="1">
       <c r="A23" s="178"/>
       <c r="B23" s="238"/>
       <c r="C23" s="230"/>
       <c r="D23" s="231"/>
       <c r="E23" s="232"/>
       <c r="F23" s="232"/>
       <c r="G23" s="233"/>
       <c r="H23" s="238"/>
       <c r="I23" s="230"/>
       <c r="J23" s="231"/>
       <c r="K23" s="232"/>
       <c r="L23" s="233"/>
       <c r="M23" s="238"/>
       <c r="N23" s="230"/>
       <c r="O23" s="231"/>
       <c r="P23" s="232"/>
       <c r="Q23" s="234"/>
     </row>
-    <row r="24" spans="1:17" s="228" customFormat="1" ht="3.95" customHeight="1">
+    <row r="24" spans="1:17" s="228" customFormat="1" ht="3.9" customHeight="1">
       <c r="A24" s="173"/>
       <c r="B24" s="239"/>
       <c r="C24" s="240"/>
       <c r="D24" s="241"/>
       <c r="E24" s="242"/>
       <c r="F24" s="242"/>
       <c r="G24" s="243"/>
       <c r="H24" s="239"/>
       <c r="I24" s="240"/>
       <c r="J24" s="241"/>
       <c r="K24" s="242"/>
       <c r="L24" s="243"/>
       <c r="M24" s="239"/>
       <c r="N24" s="240"/>
       <c r="O24" s="241"/>
       <c r="P24" s="242"/>
       <c r="Q24" s="244"/>
     </row>
     <row r="25" spans="1:17" s="228" customFormat="1" ht="24" customHeight="1">
       <c r="A25" s="178">
         <v>11</v>
       </c>
       <c r="B25" s="236" t="s">
         <v>47</v>
       </c>
@@ -18528,51 +20081,51 @@
       </c>
       <c r="B33" s="257"/>
       <c r="C33" s="226"/>
       <c r="D33" s="258"/>
       <c r="E33" s="258"/>
       <c r="F33" s="262"/>
       <c r="G33" s="258"/>
       <c r="H33" s="263"/>
       <c r="I33" s="258"/>
       <c r="J33" s="226"/>
       <c r="K33" s="226"/>
       <c r="L33" s="226"/>
       <c r="M33" s="263"/>
       <c r="N33" s="258"/>
       <c r="O33" s="226"/>
       <c r="P33" s="226"/>
       <c r="Q33" s="226"/>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="264"/>
       <c r="B34" s="263"/>
       <c r="F34" s="258"/>
       <c r="I34" s="264"/>
       <c r="M34" s="263"/>
     </row>
-    <row r="35" spans="1:17" s="265" customFormat="1" ht="15.75">
+    <row r="35" spans="1:17" s="265" customFormat="1" ht="15.6">
       <c r="A35" s="258"/>
       <c r="B35" s="224"/>
       <c r="C35" s="226"/>
       <c r="D35" s="226"/>
       <c r="E35" s="226"/>
       <c r="F35" s="226"/>
       <c r="G35" s="226"/>
       <c r="H35" s="257"/>
       <c r="I35" s="258"/>
       <c r="J35" s="226"/>
       <c r="K35" s="226"/>
       <c r="L35" s="226"/>
       <c r="M35" s="257"/>
       <c r="N35" s="258"/>
       <c r="O35" s="226"/>
       <c r="P35" s="226"/>
       <c r="Q35" s="226"/>
     </row>
     <row r="36" spans="1:17">
       <c r="B36" s="263"/>
       <c r="F36" s="258"/>
     </row>
     <row r="38" spans="1:17">
       <c r="B38" s="263"/>
       <c r="C38" s="226"/>
@@ -18586,324 +20139,324 @@
       <c r="O38" s="258"/>
       <c r="P38" s="258"/>
       <c r="Q38" s="258"/>
     </row>
     <row r="43" spans="1:17">
       <c r="B43" s="266"/>
       <c r="C43" s="267"/>
       <c r="D43" s="268"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A3:Q3"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="E8:F8"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U43"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:Q1"/>
+      <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.625" style="258" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16" max="17" width="8.125" style="226" customWidth="1"/>
+    <col min="1" max="1" width="3.59765625" style="258" customWidth="1"/>
+    <col min="2" max="2" width="12.59765625" style="257" customWidth="1"/>
+    <col min="3" max="3" width="18.59765625" style="258" customWidth="1"/>
+    <col min="4" max="4" width="7.59765625" style="258" customWidth="1"/>
+    <col min="5" max="5" width="8.09765625" style="258" customWidth="1"/>
+    <col min="6" max="6" width="3.59765625" style="262" customWidth="1"/>
+    <col min="7" max="7" width="8.09765625" style="258" customWidth="1"/>
+    <col min="8" max="8" width="12.59765625" style="257" customWidth="1"/>
+    <col min="9" max="9" width="18.59765625" style="258" customWidth="1"/>
+    <col min="10" max="10" width="7.59765625" style="226" customWidth="1"/>
+    <col min="11" max="12" width="8.09765625" style="226" customWidth="1"/>
+    <col min="13" max="13" width="12.59765625" style="257" customWidth="1"/>
+    <col min="14" max="14" width="18.59765625" style="258" customWidth="1"/>
+    <col min="15" max="15" width="7.59765625" style="226" customWidth="1"/>
+    <col min="16" max="17" width="8.09765625" style="226" customWidth="1"/>
     <col min="18" max="18" width="9" style="256"/>
     <col min="19" max="21" width="9.5" style="256" bestFit="1" customWidth="1"/>
     <col min="22" max="16384" width="9" style="256"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="166" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="348" t="s">
+      <c r="A1" s="349" t="s">
         <v>301</v>
       </c>
-      <c r="B1" s="348"/>
-[...14 lines deleted...]
-      <c r="Q1" s="348"/>
+      <c r="B1" s="349"/>
+      <c r="C1" s="349"/>
+      <c r="D1" s="349"/>
+      <c r="E1" s="349"/>
+      <c r="F1" s="349"/>
+      <c r="G1" s="349"/>
+      <c r="H1" s="349"/>
+      <c r="I1" s="349"/>
+      <c r="J1" s="349"/>
+      <c r="K1" s="349"/>
+      <c r="L1" s="349"/>
+      <c r="M1" s="349"/>
+      <c r="N1" s="349"/>
+      <c r="O1" s="349"/>
+      <c r="P1" s="349"/>
+      <c r="Q1" s="349"/>
     </row>
     <row r="2" spans="1:21" s="166" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="167"/>
       <c r="B2" s="168"/>
       <c r="C2" s="169"/>
       <c r="D2" s="169"/>
       <c r="E2" s="170"/>
       <c r="F2" s="170"/>
       <c r="G2" s="170"/>
       <c r="H2" s="168"/>
       <c r="I2" s="170"/>
       <c r="J2" s="170"/>
       <c r="K2" s="170"/>
       <c r="L2" s="170"/>
       <c r="M2" s="168"/>
       <c r="N2" s="170"/>
       <c r="O2" s="170"/>
       <c r="P2" s="170"/>
       <c r="Q2" s="171"/>
     </row>
     <row r="3" spans="1:21" s="166" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="349" t="s">
+      <c r="A3" s="350" t="s">
         <v>302</v>
       </c>
-      <c r="B3" s="349"/>
-[...14 lines deleted...]
-      <c r="Q3" s="349"/>
+      <c r="B3" s="350"/>
+      <c r="C3" s="350"/>
+      <c r="D3" s="350"/>
+      <c r="E3" s="350"/>
+      <c r="F3" s="350"/>
+      <c r="G3" s="350"/>
+      <c r="H3" s="350"/>
+      <c r="I3" s="350"/>
+      <c r="J3" s="350"/>
+      <c r="K3" s="350"/>
+      <c r="L3" s="350"/>
+      <c r="M3" s="350"/>
+      <c r="N3" s="350"/>
+      <c r="O3" s="350"/>
+      <c r="P3" s="350"/>
+      <c r="Q3" s="350"/>
     </row>
     <row r="4" spans="1:21" s="166" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="170"/>
       <c r="B4" s="168"/>
       <c r="C4" s="169"/>
       <c r="D4" s="170"/>
       <c r="E4" s="170"/>
       <c r="F4" s="170"/>
       <c r="G4" s="170"/>
       <c r="H4" s="172"/>
       <c r="I4" s="169"/>
       <c r="J4" s="170"/>
       <c r="K4" s="170"/>
       <c r="L4" s="170"/>
       <c r="M4" s="168"/>
       <c r="N4" s="170"/>
       <c r="O4" s="170"/>
       <c r="P4" s="170"/>
       <c r="Q4" s="114" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="5" spans="1:21" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="5" spans="1:21" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A5" s="173" t="s">
         <v>187</v>
       </c>
       <c r="B5" s="174"/>
       <c r="C5" s="175" t="s">
         <v>218</v>
       </c>
       <c r="D5" s="175"/>
       <c r="E5" s="175"/>
       <c r="F5" s="175"/>
       <c r="G5" s="176"/>
       <c r="H5" s="174"/>
       <c r="I5" s="175" t="s">
         <v>219</v>
       </c>
       <c r="J5" s="175"/>
       <c r="K5" s="175"/>
       <c r="L5" s="176"/>
       <c r="M5" s="174"/>
       <c r="N5" s="175" t="s">
         <v>220</v>
       </c>
       <c r="O5" s="175"/>
       <c r="P5" s="175"/>
       <c r="Q5" s="175"/>
     </row>
-    <row r="6" spans="1:21" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="6" spans="1:21" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A6" s="178"/>
       <c r="B6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="179"/>
       <c r="D6" s="173" t="s">
         <v>221</v>
       </c>
-      <c r="E6" s="350" t="s">
+      <c r="E6" s="351" t="s">
         <v>188</v>
       </c>
-      <c r="F6" s="351"/>
+      <c r="F6" s="352"/>
       <c r="G6" s="145" t="s">
         <v>294</v>
       </c>
       <c r="H6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="179"/>
       <c r="J6" s="173" t="s">
         <v>221</v>
       </c>
       <c r="K6" s="173" t="s">
         <v>188</v>
       </c>
       <c r="L6" s="145" t="s">
         <v>270</v>
       </c>
       <c r="M6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="179"/>
       <c r="O6" s="173" t="s">
         <v>221</v>
       </c>
       <c r="P6" s="173" t="s">
         <v>188</v>
       </c>
       <c r="Q6" s="146" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="7" spans="1:21" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A7" s="178"/>
       <c r="B7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="C7" s="181" t="s">
         <v>279</v>
       </c>
       <c r="D7" s="182"/>
-      <c r="E7" s="352" t="s">
+      <c r="E7" s="353" t="s">
         <v>189</v>
       </c>
-      <c r="F7" s="353"/>
+      <c r="F7" s="354"/>
       <c r="G7" s="147" t="s">
         <v>278</v>
       </c>
       <c r="H7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="I7" s="181" t="s">
         <v>283</v>
       </c>
       <c r="J7" s="182"/>
       <c r="K7" s="178" t="s">
         <v>287</v>
       </c>
       <c r="L7" s="147" t="s">
         <v>286</v>
       </c>
       <c r="M7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="N7" s="181" t="s">
         <v>289</v>
       </c>
       <c r="O7" s="182"/>
       <c r="P7" s="178" t="s">
         <v>272</v>
       </c>
       <c r="Q7" s="148" t="s">
         <v>290</v>
       </c>
     </row>
-    <row r="8" spans="1:21" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="8" spans="1:21" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A8" s="183" t="s">
         <v>190</v>
       </c>
       <c r="B8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="C8" s="185"/>
       <c r="D8" s="183" t="s">
         <v>222</v>
       </c>
-      <c r="E8" s="354" t="s">
+      <c r="E8" s="355" t="s">
         <v>192</v>
       </c>
-      <c r="F8" s="355"/>
+      <c r="F8" s="356"/>
       <c r="G8" s="149" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="I8" s="185"/>
       <c r="J8" s="183" t="s">
         <v>222</v>
       </c>
       <c r="K8" s="183" t="s">
         <v>192</v>
       </c>
       <c r="L8" s="149" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="N8" s="185"/>
       <c r="O8" s="183" t="s">
         <v>222</v>
       </c>
       <c r="P8" s="186" t="s">
         <v>192</v>
       </c>
       <c r="Q8" s="150" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:21" s="228" customFormat="1" ht="3.95" customHeight="1">
+    <row r="9" spans="1:21" s="228" customFormat="1" ht="3.9" customHeight="1">
       <c r="A9" s="178"/>
       <c r="B9" s="222"/>
       <c r="C9" s="223"/>
       <c r="D9" s="224"/>
       <c r="E9" s="224"/>
       <c r="F9" s="224"/>
       <c r="G9" s="225"/>
       <c r="H9" s="224"/>
       <c r="I9" s="225"/>
       <c r="J9" s="224"/>
       <c r="K9" s="224"/>
       <c r="L9" s="225"/>
       <c r="M9" s="224"/>
       <c r="N9" s="225"/>
       <c r="O9" s="224"/>
       <c r="P9" s="226"/>
       <c r="Q9" s="227"/>
     </row>
     <row r="10" spans="1:21" s="228" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="178" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="229" t="s">
         <v>26</v>
       </c>
@@ -18933,51 +20486,51 @@
         <v>217.37443680000001</v>
       </c>
       <c r="L10" s="233">
         <v>100</v>
       </c>
       <c r="M10" s="229" t="s">
         <v>26</v>
       </c>
       <c r="N10" s="230" t="s">
         <v>196</v>
       </c>
       <c r="O10" s="231">
         <v>14634</v>
       </c>
       <c r="P10" s="232">
         <v>127.84293054</v>
       </c>
       <c r="Q10" s="234">
         <v>100</v>
       </c>
       <c r="R10" s="235"/>
       <c r="S10" s="235"/>
       <c r="T10" s="235"/>
       <c r="U10" s="235"/>
     </row>
-    <row r="11" spans="1:21" s="228" customFormat="1" ht="3.95" customHeight="1">
+    <row r="11" spans="1:21" s="228" customFormat="1" ht="3.9" customHeight="1">
       <c r="A11" s="178"/>
       <c r="B11" s="229"/>
       <c r="C11" s="230"/>
       <c r="D11" s="231"/>
       <c r="E11" s="232"/>
       <c r="F11" s="232"/>
       <c r="G11" s="233"/>
       <c r="H11" s="229"/>
       <c r="I11" s="230"/>
       <c r="J11" s="231"/>
       <c r="K11" s="232"/>
       <c r="L11" s="233"/>
       <c r="M11" s="229"/>
       <c r="N11" s="230"/>
       <c r="O11" s="231"/>
       <c r="P11" s="232"/>
       <c r="Q11" s="234"/>
     </row>
     <row r="12" spans="1:21" s="228" customFormat="1" ht="24" customHeight="1">
       <c r="A12" s="178">
         <v>1</v>
       </c>
       <c r="B12" s="236" t="s">
         <v>28</v>
       </c>
@@ -19513,70 +21066,70 @@
         <v>210</v>
       </c>
       <c r="J22" s="231">
         <v>4070</v>
       </c>
       <c r="K22" s="232">
         <v>34.991059870000001</v>
       </c>
       <c r="L22" s="233">
         <v>16.097136529</v>
       </c>
       <c r="M22" s="238"/>
       <c r="N22" s="230" t="s">
         <v>210</v>
       </c>
       <c r="O22" s="231">
         <v>2915</v>
       </c>
       <c r="P22" s="232">
         <v>25.465501060000001</v>
       </c>
       <c r="Q22" s="234">
         <v>19.919365859999999</v>
       </c>
     </row>
-    <row r="23" spans="1:17" s="228" customFormat="1" ht="3.95" customHeight="1">
+    <row r="23" spans="1:17" s="228" customFormat="1" ht="3.9" customHeight="1">
       <c r="A23" s="178"/>
       <c r="B23" s="238"/>
       <c r="C23" s="230"/>
       <c r="D23" s="231"/>
       <c r="E23" s="232"/>
       <c r="F23" s="232"/>
       <c r="G23" s="233"/>
       <c r="H23" s="238"/>
       <c r="I23" s="230"/>
       <c r="J23" s="231"/>
       <c r="K23" s="232"/>
       <c r="L23" s="233"/>
       <c r="M23" s="238"/>
       <c r="N23" s="230"/>
       <c r="O23" s="231"/>
       <c r="P23" s="232"/>
       <c r="Q23" s="234"/>
     </row>
-    <row r="24" spans="1:17" s="228" customFormat="1" ht="3.95" customHeight="1">
+    <row r="24" spans="1:17" s="228" customFormat="1" ht="3.9" customHeight="1">
       <c r="A24" s="173"/>
       <c r="B24" s="239"/>
       <c r="C24" s="240"/>
       <c r="D24" s="241"/>
       <c r="E24" s="242"/>
       <c r="F24" s="242"/>
       <c r="G24" s="243"/>
       <c r="H24" s="239"/>
       <c r="I24" s="240"/>
       <c r="J24" s="241"/>
       <c r="K24" s="242"/>
       <c r="L24" s="243"/>
       <c r="M24" s="239"/>
       <c r="N24" s="240"/>
       <c r="O24" s="241"/>
       <c r="P24" s="242"/>
       <c r="Q24" s="244"/>
     </row>
     <row r="25" spans="1:17" s="228" customFormat="1" ht="24" customHeight="1">
       <c r="A25" s="178">
         <v>11</v>
       </c>
       <c r="B25" s="236" t="s">
         <v>46</v>
       </c>
@@ -19899,51 +21452,51 @@
       </c>
       <c r="B33" s="257"/>
       <c r="C33" s="226"/>
       <c r="D33" s="258"/>
       <c r="E33" s="258"/>
       <c r="F33" s="262"/>
       <c r="G33" s="258"/>
       <c r="H33" s="263"/>
       <c r="I33" s="258"/>
       <c r="J33" s="226"/>
       <c r="K33" s="226"/>
       <c r="L33" s="226"/>
       <c r="M33" s="263"/>
       <c r="N33" s="258"/>
       <c r="O33" s="226"/>
       <c r="P33" s="226"/>
       <c r="Q33" s="226"/>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="264"/>
       <c r="B34" s="263"/>
       <c r="F34" s="258"/>
       <c r="I34" s="264"/>
       <c r="M34" s="263"/>
     </row>
-    <row r="35" spans="1:17" s="265" customFormat="1" ht="15.75">
+    <row r="35" spans="1:17" s="265" customFormat="1" ht="15.6">
       <c r="A35" s="258"/>
       <c r="B35" s="224"/>
       <c r="C35" s="226"/>
       <c r="D35" s="226"/>
       <c r="E35" s="226"/>
       <c r="F35" s="226"/>
       <c r="G35" s="226"/>
       <c r="H35" s="257"/>
       <c r="I35" s="258"/>
       <c r="J35" s="226"/>
       <c r="K35" s="226"/>
       <c r="L35" s="226"/>
       <c r="M35" s="257"/>
       <c r="N35" s="258"/>
       <c r="O35" s="226"/>
       <c r="P35" s="226"/>
       <c r="Q35" s="226"/>
     </row>
     <row r="36" spans="1:17">
       <c r="B36" s="263"/>
       <c r="F36" s="258"/>
     </row>
     <row r="38" spans="1:17">
       <c r="B38" s="263"/>
       <c r="C38" s="226"/>
@@ -19956,325 +21509,325 @@
       <c r="M38" s="263"/>
       <c r="O38" s="258"/>
       <c r="P38" s="258"/>
       <c r="Q38" s="258"/>
     </row>
     <row r="43" spans="1:17">
       <c r="B43" s="266"/>
       <c r="C43" s="267"/>
       <c r="D43" s="268"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A3:Q3"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="E8:F8"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U43"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:Q1"/>
+      <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.625" style="308" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16" max="17" width="8.125" style="273" customWidth="1"/>
+    <col min="1" max="1" width="3.59765625" style="308" customWidth="1"/>
+    <col min="2" max="2" width="12.59765625" style="307" customWidth="1"/>
+    <col min="3" max="3" width="18.59765625" style="308" customWidth="1"/>
+    <col min="4" max="4" width="7.59765625" style="308" customWidth="1"/>
+    <col min="5" max="5" width="8.09765625" style="308" customWidth="1"/>
+    <col min="6" max="6" width="3.59765625" style="315" customWidth="1"/>
+    <col min="7" max="7" width="8.09765625" style="308" customWidth="1"/>
+    <col min="8" max="8" width="12.59765625" style="307" customWidth="1"/>
+    <col min="9" max="9" width="18.59765625" style="308" customWidth="1"/>
+    <col min="10" max="10" width="7.59765625" style="273" customWidth="1"/>
+    <col min="11" max="12" width="8.09765625" style="273" customWidth="1"/>
+    <col min="13" max="13" width="12.59765625" style="307" customWidth="1"/>
+    <col min="14" max="14" width="18.59765625" style="308" customWidth="1"/>
+    <col min="15" max="15" width="7.59765625" style="273" customWidth="1"/>
+    <col min="16" max="17" width="8.09765625" style="273" customWidth="1"/>
     <col min="18" max="18" width="9" style="305"/>
     <col min="19" max="20" width="9.5" style="305" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.5" style="306" bestFit="1" customWidth="1"/>
     <col min="22" max="16384" width="9" style="306"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="166" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="348" t="s">
+      <c r="A1" s="349" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="348"/>
-[...14 lines deleted...]
-      <c r="Q1" s="348"/>
+      <c r="B1" s="349"/>
+      <c r="C1" s="349"/>
+      <c r="D1" s="349"/>
+      <c r="E1" s="349"/>
+      <c r="F1" s="349"/>
+      <c r="G1" s="349"/>
+      <c r="H1" s="349"/>
+      <c r="I1" s="349"/>
+      <c r="J1" s="349"/>
+      <c r="K1" s="349"/>
+      <c r="L1" s="349"/>
+      <c r="M1" s="349"/>
+      <c r="N1" s="349"/>
+      <c r="O1" s="349"/>
+      <c r="P1" s="349"/>
+      <c r="Q1" s="349"/>
     </row>
     <row r="2" spans="1:21" s="166" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="167"/>
       <c r="B2" s="168"/>
       <c r="C2" s="169"/>
       <c r="D2" s="169"/>
       <c r="E2" s="170"/>
       <c r="F2" s="170"/>
       <c r="G2" s="170"/>
       <c r="H2" s="168"/>
       <c r="I2" s="170"/>
       <c r="J2" s="170"/>
       <c r="K2" s="170"/>
       <c r="L2" s="170"/>
       <c r="M2" s="168"/>
       <c r="N2" s="170"/>
       <c r="O2" s="170"/>
       <c r="P2" s="170"/>
       <c r="Q2" s="171"/>
     </row>
     <row r="3" spans="1:21" s="166" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="349" t="s">
+      <c r="A3" s="350" t="s">
         <v>299</v>
       </c>
-      <c r="B3" s="349"/>
-[...14 lines deleted...]
-      <c r="Q3" s="349"/>
+      <c r="B3" s="350"/>
+      <c r="C3" s="350"/>
+      <c r="D3" s="350"/>
+      <c r="E3" s="350"/>
+      <c r="F3" s="350"/>
+      <c r="G3" s="350"/>
+      <c r="H3" s="350"/>
+      <c r="I3" s="350"/>
+      <c r="J3" s="350"/>
+      <c r="K3" s="350"/>
+      <c r="L3" s="350"/>
+      <c r="M3" s="350"/>
+      <c r="N3" s="350"/>
+      <c r="O3" s="350"/>
+      <c r="P3" s="350"/>
+      <c r="Q3" s="350"/>
     </row>
     <row r="4" spans="1:21" s="166" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="170"/>
       <c r="B4" s="168"/>
       <c r="C4" s="169"/>
       <c r="D4" s="170"/>
       <c r="E4" s="170"/>
       <c r="F4" s="170"/>
       <c r="G4" s="170"/>
       <c r="H4" s="172"/>
       <c r="I4" s="169"/>
       <c r="J4" s="170"/>
       <c r="K4" s="170"/>
       <c r="L4" s="170"/>
       <c r="M4" s="168"/>
       <c r="N4" s="170"/>
       <c r="O4" s="170"/>
       <c r="P4" s="170"/>
       <c r="Q4" s="114" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="5" spans="1:21" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="5" spans="1:21" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A5" s="173" t="s">
         <v>187</v>
       </c>
       <c r="B5" s="174"/>
       <c r="C5" s="175" t="s">
         <v>218</v>
       </c>
       <c r="D5" s="175"/>
       <c r="E5" s="175"/>
       <c r="F5" s="175"/>
       <c r="G5" s="176"/>
       <c r="H5" s="174"/>
       <c r="I5" s="175" t="s">
         <v>219</v>
       </c>
       <c r="J5" s="175"/>
       <c r="K5" s="175"/>
       <c r="L5" s="176"/>
       <c r="M5" s="174"/>
       <c r="N5" s="175" t="s">
         <v>220</v>
       </c>
       <c r="O5" s="175"/>
       <c r="P5" s="175"/>
       <c r="Q5" s="175"/>
     </row>
-    <row r="6" spans="1:21" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="6" spans="1:21" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A6" s="178"/>
       <c r="B6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="179"/>
       <c r="D6" s="173" t="s">
         <v>221</v>
       </c>
-      <c r="E6" s="350" t="s">
+      <c r="E6" s="351" t="s">
         <v>188</v>
       </c>
-      <c r="F6" s="351"/>
+      <c r="F6" s="352"/>
       <c r="G6" s="145" t="s">
         <v>281</v>
       </c>
       <c r="H6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="179"/>
       <c r="J6" s="173" t="s">
         <v>221</v>
       </c>
       <c r="K6" s="173" t="s">
         <v>188</v>
       </c>
       <c r="L6" s="145" t="s">
         <v>277</v>
       </c>
       <c r="M6" s="174" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="179"/>
       <c r="O6" s="173" t="s">
         <v>221</v>
       </c>
       <c r="P6" s="173" t="s">
         <v>188</v>
       </c>
       <c r="Q6" s="146" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="7" spans="1:21" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A7" s="178"/>
       <c r="B7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="C7" s="181" t="s">
         <v>279</v>
       </c>
       <c r="D7" s="182"/>
-      <c r="E7" s="352" t="s">
+      <c r="E7" s="353" t="s">
         <v>189</v>
       </c>
-      <c r="F7" s="353"/>
+      <c r="F7" s="354"/>
       <c r="G7" s="147" t="s">
         <v>280</v>
       </c>
       <c r="H7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="I7" s="181" t="s">
         <v>284</v>
       </c>
       <c r="J7" s="182"/>
       <c r="K7" s="178" t="s">
         <v>272</v>
       </c>
       <c r="L7" s="147" t="s">
         <v>293</v>
       </c>
       <c r="M7" s="180" t="s">
         <v>194</v>
       </c>
       <c r="N7" s="181" t="s">
         <v>271</v>
       </c>
       <c r="O7" s="182"/>
       <c r="P7" s="178" t="s">
         <v>291</v>
       </c>
       <c r="Q7" s="148" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="8" spans="1:21" s="177" customFormat="1" ht="16.7" customHeight="1">
+    <row r="8" spans="1:21" s="177" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A8" s="183" t="s">
         <v>190</v>
       </c>
       <c r="B8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="C8" s="185"/>
       <c r="D8" s="183" t="s">
         <v>222</v>
       </c>
-      <c r="E8" s="354" t="s">
+      <c r="E8" s="355" t="s">
         <v>192</v>
       </c>
-      <c r="F8" s="355"/>
+      <c r="F8" s="356"/>
       <c r="G8" s="149" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="I8" s="185"/>
       <c r="J8" s="183" t="s">
         <v>222</v>
       </c>
       <c r="K8" s="183" t="s">
         <v>192</v>
       </c>
       <c r="L8" s="149" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="184" t="s">
         <v>191</v>
       </c>
       <c r="N8" s="185"/>
       <c r="O8" s="183" t="s">
         <v>222</v>
       </c>
       <c r="P8" s="186" t="s">
         <v>192</v>
       </c>
       <c r="Q8" s="150" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:21" s="276" customFormat="1" ht="3.95" customHeight="1">
+    <row r="9" spans="1:21" s="276" customFormat="1" ht="3.9" customHeight="1">
       <c r="A9" s="178"/>
       <c r="B9" s="269"/>
       <c r="C9" s="270"/>
       <c r="D9" s="271"/>
       <c r="E9" s="271"/>
       <c r="F9" s="271"/>
       <c r="G9" s="272"/>
       <c r="H9" s="271"/>
       <c r="I9" s="270"/>
       <c r="J9" s="271"/>
       <c r="K9" s="271"/>
       <c r="L9" s="272"/>
       <c r="M9" s="271"/>
       <c r="N9" s="270"/>
       <c r="O9" s="271"/>
       <c r="P9" s="273"/>
       <c r="Q9" s="274"/>
       <c r="R9" s="275"/>
       <c r="S9" s="275"/>
       <c r="T9" s="275"/>
     </row>
     <row r="10" spans="1:21" s="276" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="178" t="s">
         <v>9</v>
       </c>
@@ -20307,51 +21860,51 @@
         <v>214.95049003</v>
       </c>
       <c r="L10" s="281">
         <v>100</v>
       </c>
       <c r="M10" s="229" t="s">
         <v>26</v>
       </c>
       <c r="N10" s="230" t="s">
         <v>196</v>
       </c>
       <c r="O10" s="279">
         <v>13941</v>
       </c>
       <c r="P10" s="280">
         <v>122.50292967</v>
       </c>
       <c r="Q10" s="282">
         <v>100</v>
       </c>
       <c r="R10" s="283"/>
       <c r="S10" s="283"/>
       <c r="T10" s="283"/>
       <c r="U10" s="283"/>
     </row>
-    <row r="11" spans="1:21" s="276" customFormat="1" ht="3.95" customHeight="1">
+    <row r="11" spans="1:21" s="276" customFormat="1" ht="3.9" customHeight="1">
       <c r="A11" s="178"/>
       <c r="B11" s="284"/>
       <c r="C11" s="278"/>
       <c r="D11" s="279"/>
       <c r="E11" s="280"/>
       <c r="F11" s="280"/>
       <c r="G11" s="281"/>
       <c r="H11" s="284"/>
       <c r="I11" s="278"/>
       <c r="J11" s="279"/>
       <c r="K11" s="280"/>
       <c r="L11" s="281"/>
       <c r="M11" s="284"/>
       <c r="N11" s="278"/>
       <c r="O11" s="279"/>
       <c r="P11" s="280"/>
       <c r="Q11" s="282"/>
       <c r="R11" s="275"/>
       <c r="S11" s="275"/>
       <c r="T11" s="275"/>
     </row>
     <row r="12" spans="1:21" s="276" customFormat="1" ht="24" customHeight="1">
       <c r="A12" s="178">
         <v>1</v>
       </c>
@@ -20921,73 +22474,73 @@
         <v>3958</v>
       </c>
       <c r="K22" s="280">
         <v>34.069118994999997</v>
       </c>
       <c r="L22" s="281">
         <v>15.849751722000001</v>
       </c>
       <c r="M22" s="277"/>
       <c r="N22" s="278" t="s">
         <v>210</v>
       </c>
       <c r="O22" s="279">
         <v>2804</v>
       </c>
       <c r="P22" s="280">
         <v>24.639424343999998</v>
       </c>
       <c r="Q22" s="282">
         <v>20.113334768000001</v>
       </c>
       <c r="R22" s="275"/>
       <c r="S22" s="275"/>
       <c r="T22" s="275"/>
     </row>
-    <row r="23" spans="1:20" s="276" customFormat="1" ht="3.95" customHeight="1">
+    <row r="23" spans="1:20" s="276" customFormat="1" ht="3.9" customHeight="1">
       <c r="A23" s="178"/>
       <c r="B23" s="284"/>
       <c r="C23" s="278"/>
       <c r="D23" s="279"/>
       <c r="E23" s="280"/>
       <c r="F23" s="280"/>
       <c r="G23" s="281"/>
       <c r="H23" s="284"/>
       <c r="I23" s="278"/>
       <c r="J23" s="279"/>
       <c r="K23" s="280"/>
       <c r="L23" s="281"/>
       <c r="M23" s="284"/>
       <c r="N23" s="278"/>
       <c r="O23" s="279"/>
       <c r="P23" s="280"/>
       <c r="Q23" s="282"/>
       <c r="R23" s="275"/>
       <c r="S23" s="275"/>
       <c r="T23" s="275"/>
     </row>
-    <row r="24" spans="1:20" s="276" customFormat="1" ht="3.95" customHeight="1">
+    <row r="24" spans="1:20" s="276" customFormat="1" ht="3.9" customHeight="1">
       <c r="A24" s="173"/>
       <c r="B24" s="287"/>
       <c r="C24" s="288"/>
       <c r="D24" s="289"/>
       <c r="E24" s="290"/>
       <c r="F24" s="290"/>
       <c r="G24" s="291"/>
       <c r="H24" s="287"/>
       <c r="I24" s="288"/>
       <c r="J24" s="289"/>
       <c r="K24" s="290"/>
       <c r="L24" s="291"/>
       <c r="M24" s="287"/>
       <c r="N24" s="288"/>
       <c r="O24" s="289"/>
       <c r="P24" s="290"/>
       <c r="Q24" s="292"/>
       <c r="R24" s="275"/>
       <c r="S24" s="275"/>
       <c r="T24" s="275"/>
     </row>
     <row r="25" spans="1:20" s="276" customFormat="1" ht="24" customHeight="1">
       <c r="A25" s="178">
         <v>11</v>
       </c>
@@ -21327,51 +22880,51 @@
         <v>231</v>
       </c>
       <c r="B33" s="257"/>
       <c r="C33" s="226"/>
       <c r="D33" s="258"/>
       <c r="E33" s="258"/>
       <c r="F33" s="262"/>
       <c r="G33" s="258"/>
       <c r="H33" s="263"/>
       <c r="I33" s="258"/>
       <c r="J33" s="226"/>
       <c r="K33" s="226"/>
       <c r="L33" s="226"/>
       <c r="M33" s="263"/>
       <c r="N33" s="258"/>
       <c r="O33" s="226"/>
       <c r="P33" s="226"/>
       <c r="Q33" s="226"/>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" s="311"/>
       <c r="B34" s="312"/>
       <c r="F34" s="308"/>
       <c r="M34" s="312"/>
     </row>
-    <row r="35" spans="1:20" s="314" customFormat="1" ht="15.75">
+    <row r="35" spans="1:20" s="314" customFormat="1" ht="15.6">
       <c r="A35" s="308"/>
       <c r="B35" s="271"/>
       <c r="C35" s="273"/>
       <c r="D35" s="273"/>
       <c r="E35" s="273"/>
       <c r="F35" s="273"/>
       <c r="G35" s="273"/>
       <c r="H35" s="307"/>
       <c r="I35" s="273"/>
       <c r="J35" s="273"/>
       <c r="K35" s="273"/>
       <c r="L35" s="273"/>
       <c r="M35" s="307"/>
       <c r="N35" s="273"/>
       <c r="O35" s="273"/>
       <c r="P35" s="273"/>
       <c r="Q35" s="273"/>
       <c r="R35" s="313"/>
       <c r="S35" s="313"/>
       <c r="T35" s="313"/>
     </row>
     <row r="36" spans="1:20">
       <c r="B36" s="312"/>
       <c r="F36" s="308"/>
     </row>
@@ -21395,156 +22948,1601 @@
     </row>
     <row r="43" spans="1:20">
       <c r="B43" s="317"/>
       <c r="C43" s="318"/>
       <c r="D43" s="319"/>
       <c r="I43" s="318"/>
       <c r="N43" s="318"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A3:Q3"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="E8:F8"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="4294967292" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64CEABEF-0C1C-4484-8500-8CD0B8371D94}">
+  <dimension ref="A1:T38"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:T1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <cols>
+    <col min="1" max="1" width="3.3984375" style="47" customWidth="1"/>
+    <col min="2" max="2" width="9.3984375" style="50" customWidth="1"/>
+    <col min="3" max="3" width="18" style="47" customWidth="1"/>
+    <col min="4" max="4" width="7.19921875" style="47" customWidth="1"/>
+    <col min="5" max="6" width="6.59765625" style="47" customWidth="1"/>
+    <col min="7" max="7" width="3.3984375" style="48" customWidth="1"/>
+    <col min="8" max="8" width="7.69921875" style="49" customWidth="1"/>
+    <col min="9" max="9" width="9.3984375" style="50" customWidth="1"/>
+    <col min="10" max="10" width="18" style="47" customWidth="1"/>
+    <col min="11" max="11" width="7.19921875" style="51" customWidth="1"/>
+    <col min="12" max="12" width="6.59765625" style="51" customWidth="1"/>
+    <col min="13" max="13" width="7.09765625" style="51" customWidth="1"/>
+    <col min="14" max="14" width="7.69921875" style="49" customWidth="1"/>
+    <col min="15" max="15" width="9.3984375" style="50" customWidth="1"/>
+    <col min="16" max="16" width="18" style="47" customWidth="1"/>
+    <col min="17" max="17" width="7.19921875" style="51" customWidth="1"/>
+    <col min="18" max="18" width="6.59765625" style="51" customWidth="1"/>
+    <col min="19" max="19" width="7.09765625" style="51" customWidth="1"/>
+    <col min="20" max="20" width="7.69921875" style="49" customWidth="1"/>
+    <col min="21" max="16384" width="9" style="47"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" s="110" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="334" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="334"/>
+      <c r="C1" s="334"/>
+      <c r="D1" s="334"/>
+      <c r="E1" s="334"/>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="334"/>
+      <c r="I1" s="334"/>
+      <c r="J1" s="334"/>
+      <c r="K1" s="334"/>
+      <c r="L1" s="334"/>
+      <c r="M1" s="334"/>
+      <c r="N1" s="334"/>
+      <c r="O1" s="334"/>
+      <c r="P1" s="334"/>
+      <c r="Q1" s="334"/>
+      <c r="R1" s="334"/>
+      <c r="S1" s="334"/>
+      <c r="T1" s="334"/>
+    </row>
+    <row r="2" spans="1:20" s="110" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="151"/>
+      <c r="B2" s="136"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="152"/>
+      <c r="H2" s="153"/>
+      <c r="I2" s="136"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="153"/>
+      <c r="O2" s="136"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="153"/>
+    </row>
+    <row r="3" spans="1:20" s="110" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A3" s="335" t="s">
+        <v>418</v>
+      </c>
+      <c r="B3" s="336"/>
+      <c r="C3" s="336"/>
+      <c r="D3" s="336"/>
+      <c r="E3" s="336"/>
+      <c r="F3" s="336"/>
+      <c r="G3" s="336"/>
+      <c r="H3" s="336"/>
+      <c r="I3" s="336"/>
+      <c r="J3" s="336"/>
+      <c r="K3" s="336"/>
+      <c r="L3" s="336"/>
+      <c r="M3" s="336"/>
+      <c r="N3" s="336"/>
+      <c r="O3" s="336"/>
+      <c r="P3" s="336"/>
+      <c r="Q3" s="336"/>
+      <c r="R3" s="336"/>
+      <c r="S3" s="336"/>
+      <c r="T3" s="336"/>
+    </row>
+    <row r="4" spans="1:20" s="139" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A4" s="3"/>
+      <c r="B4" s="136"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="152"/>
+      <c r="H4" s="153"/>
+      <c r="I4" s="136"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="153"/>
+      <c r="O4" s="136"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="114" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="53" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="11"/>
+      <c r="C5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="13"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="11"/>
+      <c r="S5" s="11"/>
+      <c r="T5" s="14"/>
+    </row>
+    <row r="6" spans="1:20" s="53" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="15"/>
+      <c r="B6" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="17"/>
+      <c r="D6" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="337" t="s">
+        <v>60</v>
+      </c>
+      <c r="F6" s="338"/>
+      <c r="G6" s="339"/>
+      <c r="H6" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="I6" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" s="17"/>
+      <c r="K6" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="337" t="s">
+        <v>60</v>
+      </c>
+      <c r="M6" s="340"/>
+      <c r="N6" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="O6" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="P6" s="17"/>
+      <c r="Q6" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="R6" s="337" t="s">
+        <v>60</v>
+      </c>
+      <c r="S6" s="340"/>
+      <c r="T6" s="19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" s="53" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="20"/>
+      <c r="B7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="D7" s="23"/>
+      <c r="E7" s="341" t="s">
+        <v>61</v>
+      </c>
+      <c r="F7" s="343" t="s">
+        <v>62</v>
+      </c>
+      <c r="G7" s="344"/>
+      <c r="H7" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="I7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="K7" s="23"/>
+      <c r="L7" s="341" t="s">
+        <v>61</v>
+      </c>
+      <c r="M7" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="N7" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="O7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P7" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q7" s="23"/>
+      <c r="R7" s="341" t="s">
+        <v>61</v>
+      </c>
+      <c r="S7" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="T7" s="26" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" s="53" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="29"/>
+      <c r="D8" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="342"/>
+      <c r="F8" s="345" t="s">
+        <v>61</v>
+      </c>
+      <c r="G8" s="346"/>
+      <c r="H8" s="134" t="s">
+        <v>8</v>
+      </c>
+      <c r="I8" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="J8" s="29"/>
+      <c r="K8" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="L8" s="342"/>
+      <c r="M8" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="134" t="s">
+        <v>8</v>
+      </c>
+      <c r="O8" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="R8" s="342"/>
+      <c r="S8" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="T8" s="133" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A9" s="34"/>
+      <c r="B9" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="81" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="115">
+        <v>54032</v>
+      </c>
+      <c r="E9" s="119">
+        <v>230.80408388928799</v>
+      </c>
+      <c r="F9" s="119">
+        <v>113.250822137627</v>
+      </c>
+      <c r="G9" s="141" t="s">
+        <v>66</v>
+      </c>
+      <c r="H9" s="120">
+        <v>100</v>
+      </c>
+      <c r="I9" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="81" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="115">
+        <v>32295</v>
+      </c>
+      <c r="L9" s="119">
+        <v>279.859234141527</v>
+      </c>
+      <c r="M9" s="119">
+        <v>148.18381548959499</v>
+      </c>
+      <c r="N9" s="120">
+        <v>100</v>
+      </c>
+      <c r="O9" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="P9" s="81" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q9" s="115">
+        <v>21737</v>
+      </c>
+      <c r="R9" s="119">
+        <v>183.11625502365001</v>
+      </c>
+      <c r="S9" s="119">
+        <v>83.531621817013701</v>
+      </c>
+      <c r="T9" s="120">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A10" s="34">
+        <v>1</v>
+      </c>
+      <c r="B10" s="80" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="81" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="115">
+        <v>10495</v>
+      </c>
+      <c r="E10" s="119">
+        <v>44.830634816739703</v>
+      </c>
+      <c r="F10" s="119">
+        <v>21.162683583173798</v>
+      </c>
+      <c r="G10" s="141" t="s">
+        <v>66</v>
+      </c>
+      <c r="H10" s="120">
+        <v>19.423674859342601</v>
+      </c>
+      <c r="I10" s="80" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10" s="81" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="115">
+        <v>6527</v>
+      </c>
+      <c r="L10" s="119">
+        <v>56.5611153813824</v>
+      </c>
+      <c r="M10" s="119">
+        <v>29.0680865848853</v>
+      </c>
+      <c r="N10" s="120">
+        <v>20.210558910048</v>
+      </c>
+      <c r="O10" s="80" t="s">
+        <v>28</v>
+      </c>
+      <c r="P10" s="81" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q10" s="115">
+        <v>3968</v>
+      </c>
+      <c r="R10" s="119">
+        <v>33.427119654682997</v>
+      </c>
+      <c r="S10" s="119">
+        <v>14.5007233692955</v>
+      </c>
+      <c r="T10" s="120">
+        <v>18.2545889497171</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A11" s="34">
+        <v>2</v>
+      </c>
+      <c r="B11" s="80" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="115">
+        <v>7513</v>
+      </c>
+      <c r="E11" s="119">
+        <v>32.092668830697001</v>
+      </c>
+      <c r="F11" s="119">
+        <v>15.3302691300857</v>
+      </c>
+      <c r="G11" s="141" t="s">
+        <v>66</v>
+      </c>
+      <c r="H11" s="120">
+        <v>13.904723127035799</v>
+      </c>
+      <c r="I11" s="80" t="s">
+        <v>30</v>
+      </c>
+      <c r="J11" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="K11" s="115">
+        <v>5083</v>
+      </c>
+      <c r="L11" s="119">
+        <v>44.047824342510602</v>
+      </c>
+      <c r="M11" s="119">
+        <v>23.188715368992799</v>
+      </c>
+      <c r="N11" s="120">
+        <v>15.739278526087601</v>
+      </c>
+      <c r="O11" s="80" t="s">
+        <v>34</v>
+      </c>
+      <c r="P11" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q11" s="115">
+        <v>3050</v>
+      </c>
+      <c r="R11" s="119">
+        <v>25.693728565217501</v>
+      </c>
+      <c r="S11" s="119">
+        <v>13.214567836692799</v>
+      </c>
+      <c r="T11" s="120">
+        <v>14.0313750747573</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A12" s="34">
+        <v>3</v>
+      </c>
+      <c r="B12" s="84" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="81" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="115">
+        <v>7007</v>
+      </c>
+      <c r="E12" s="119">
+        <v>29.931229934339701</v>
+      </c>
+      <c r="F12" s="119">
+        <v>14.1668945230196</v>
+      </c>
+      <c r="G12" s="141" t="s">
+        <v>66</v>
+      </c>
+      <c r="H12" s="120">
+        <v>12.9682410423453</v>
+      </c>
+      <c r="I12" s="84" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="81" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="115">
+        <v>3980</v>
+      </c>
+      <c r="L12" s="119">
+        <v>34.489541783040004</v>
+      </c>
+      <c r="M12" s="119">
+        <v>17.944283118158602</v>
+      </c>
+      <c r="N12" s="120">
+        <v>12.323889146926801</v>
+      </c>
+      <c r="O12" s="84" t="s">
+        <v>32</v>
+      </c>
+      <c r="P12" s="81" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q12" s="115">
+        <v>3027</v>
+      </c>
+      <c r="R12" s="119">
+        <v>25.499972579315902</v>
+      </c>
+      <c r="S12" s="119">
+        <v>10.950255991900899</v>
+      </c>
+      <c r="T12" s="120">
+        <v>13.925564705341101</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="51" customFormat="1" ht="36.6" customHeight="1">
+      <c r="A13" s="34">
+        <v>4</v>
+      </c>
+      <c r="B13" s="84" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="115">
+        <v>3050</v>
+      </c>
+      <c r="E13" s="119">
+        <v>25.693728565217501</v>
+      </c>
+      <c r="F13" s="119">
+        <v>13.214567836692799</v>
+      </c>
+      <c r="G13" s="141" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="120">
+        <v>5.6448030796564996</v>
+      </c>
+      <c r="I13" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="K13" s="115">
+        <v>3372</v>
+      </c>
+      <c r="L13" s="119">
+        <v>29.220787661409801</v>
+      </c>
+      <c r="M13" s="119">
+        <v>16.5500342284978</v>
+      </c>
+      <c r="N13" s="120">
+        <v>10.441244774732899</v>
+      </c>
+      <c r="O13" s="84" t="s">
+        <v>30</v>
+      </c>
+      <c r="P13" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q13" s="115">
+        <v>2430</v>
+      </c>
+      <c r="R13" s="119">
+        <v>20.470741119173301</v>
+      </c>
+      <c r="S13" s="119">
+        <v>8.4156192687918008</v>
+      </c>
+      <c r="T13" s="120">
+        <v>11.179095551364</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A14" s="34">
+        <v>5</v>
+      </c>
+      <c r="B14" s="84" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="115">
+        <v>1897</v>
+      </c>
+      <c r="E14" s="119">
+        <v>16.438859488046901</v>
+      </c>
+      <c r="F14" s="119">
+        <v>7.8241289549354001</v>
+      </c>
+      <c r="G14" s="141" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="120">
+        <v>3.5108824400355001</v>
+      </c>
+      <c r="I14" s="84" t="s">
+        <v>38</v>
+      </c>
+      <c r="J14" s="81" t="s">
+        <v>13</v>
+      </c>
+      <c r="K14" s="115">
+        <v>1926</v>
+      </c>
+      <c r="L14" s="119">
+        <v>16.690165194506299</v>
+      </c>
+      <c r="M14" s="119">
+        <v>9.3284682933641996</v>
+      </c>
+      <c r="N14" s="120">
+        <v>5.9637714816534997</v>
+      </c>
+      <c r="O14" s="84" t="s">
+        <v>43</v>
+      </c>
+      <c r="P14" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q14" s="115">
+        <v>1412</v>
+      </c>
+      <c r="R14" s="119">
+        <v>11.8949326997007</v>
+      </c>
+      <c r="S14" s="119">
+        <v>5.2573621298557001</v>
+      </c>
+      <c r="T14" s="120">
+        <v>6.4958365919860004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" s="51" customFormat="1" ht="36.6" customHeight="1">
+      <c r="A15" s="34">
+        <v>6</v>
+      </c>
+      <c r="B15" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="115">
+        <v>3687</v>
+      </c>
+      <c r="E15" s="119">
+        <v>15.7494569384773</v>
+      </c>
+      <c r="F15" s="119">
+        <v>8.5088369652051004</v>
+      </c>
+      <c r="G15" s="141" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" s="120">
+        <v>6.8237340835060998</v>
+      </c>
+      <c r="I15" s="84" t="s">
+        <v>41</v>
+      </c>
+      <c r="J15" s="81" t="s">
+        <v>42</v>
+      </c>
+      <c r="K15" s="115">
+        <v>1897</v>
+      </c>
+      <c r="L15" s="119">
+        <v>16.438859488046901</v>
+      </c>
+      <c r="M15" s="119">
+        <v>7.8241289549354001</v>
+      </c>
+      <c r="N15" s="120">
+        <v>5.8739742994272</v>
+      </c>
+      <c r="O15" s="84" t="s">
+        <v>37</v>
+      </c>
+      <c r="P15" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q15" s="115">
+        <v>891</v>
+      </c>
+      <c r="R15" s="119">
+        <v>7.5059384103636004</v>
+      </c>
+      <c r="S15" s="119">
+        <v>3.2849604576562998</v>
+      </c>
+      <c r="T15" s="120">
+        <v>4.0990017021667997</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A16" s="34">
+        <v>7</v>
+      </c>
+      <c r="B16" s="84" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="115">
+        <v>2970</v>
+      </c>
+      <c r="E16" s="119">
+        <v>12.686706565575699</v>
+      </c>
+      <c r="F16" s="119">
+        <v>6.1288011563381</v>
+      </c>
+      <c r="G16" s="141" t="s">
+        <v>66</v>
+      </c>
+      <c r="H16" s="120">
+        <v>5.4967426710098</v>
+      </c>
+      <c r="I16" s="84" t="s">
+        <v>43</v>
+      </c>
+      <c r="J16" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="K16" s="115">
+        <v>1558</v>
+      </c>
+      <c r="L16" s="119">
+        <v>13.5011824366775</v>
+      </c>
+      <c r="M16" s="119">
+        <v>7.1046865901776997</v>
+      </c>
+      <c r="N16" s="120">
+        <v>4.8242762037466997</v>
+      </c>
+      <c r="O16" s="84" t="s">
+        <v>56</v>
+      </c>
+      <c r="P16" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q16" s="115">
+        <v>799</v>
+      </c>
+      <c r="R16" s="119">
+        <v>6.7309144667569996</v>
+      </c>
+      <c r="S16" s="119">
+        <v>3.6279997796872001</v>
+      </c>
+      <c r="T16" s="120">
+        <v>3.675760224502</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A17" s="34">
+        <v>8</v>
+      </c>
+      <c r="B17" s="84" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="115">
+        <v>2221</v>
+      </c>
+      <c r="E17" s="119">
+        <v>9.4872644047622003</v>
+      </c>
+      <c r="F17" s="119">
+        <v>4.4612079086209002</v>
+      </c>
+      <c r="G17" s="141" t="s">
+        <v>66</v>
+      </c>
+      <c r="H17" s="120">
+        <v>4.1105270950547999</v>
+      </c>
+      <c r="I17" s="84" t="s">
+        <v>37</v>
+      </c>
+      <c r="J17" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="K17" s="115">
+        <v>1330</v>
+      </c>
+      <c r="L17" s="119">
+        <v>11.5253996410661</v>
+      </c>
+      <c r="M17" s="119">
+        <v>5.9156434898542001</v>
+      </c>
+      <c r="N17" s="120">
+        <v>4.118284564174</v>
+      </c>
+      <c r="O17" s="84" t="s">
+        <v>47</v>
+      </c>
+      <c r="P17" s="81" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q17" s="115">
+        <v>631</v>
+      </c>
+      <c r="R17" s="119">
+        <v>5.3156533523449996</v>
+      </c>
+      <c r="S17" s="119">
+        <v>2.3675978035366998</v>
+      </c>
+      <c r="T17" s="120">
+        <v>2.9028844826792999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A18" s="34">
+        <v>9</v>
+      </c>
+      <c r="B18" s="84" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="81" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="115">
+        <v>2076</v>
+      </c>
+      <c r="E18" s="119">
+        <v>8.8678797407862007</v>
+      </c>
+      <c r="F18" s="119">
+        <v>4.7414373985795004</v>
+      </c>
+      <c r="G18" s="141" t="s">
+        <v>66</v>
+      </c>
+      <c r="H18" s="120">
+        <v>3.8421676043825999</v>
+      </c>
+      <c r="I18" s="84" t="s">
+        <v>47</v>
+      </c>
+      <c r="J18" s="81" t="s">
+        <v>48</v>
+      </c>
+      <c r="K18" s="115">
+        <v>823</v>
+      </c>
+      <c r="L18" s="119">
+        <v>7.1318826350356996</v>
+      </c>
+      <c r="M18" s="119">
+        <v>3.7612540044284999</v>
+      </c>
+      <c r="N18" s="120">
+        <v>2.5483821024925999</v>
+      </c>
+      <c r="O18" s="84" t="s">
+        <v>39</v>
+      </c>
+      <c r="P18" s="81" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q18" s="115">
+        <v>620</v>
+      </c>
+      <c r="R18" s="119">
+        <v>5.2229874460441996</v>
+      </c>
+      <c r="S18" s="119">
+        <v>2.5396377809452999</v>
+      </c>
+      <c r="T18" s="120">
+        <v>2.8522795233933</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A19" s="34">
+        <v>10</v>
+      </c>
+      <c r="B19" s="84" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="115">
+        <v>799</v>
+      </c>
+      <c r="E19" s="119">
+        <v>6.7309144667569996</v>
+      </c>
+      <c r="F19" s="119">
+        <v>3.6279997796872001</v>
+      </c>
+      <c r="G19" s="141" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19" s="120">
+        <v>1.4787533313592001</v>
+      </c>
+      <c r="I19" s="84" t="s">
+        <v>51</v>
+      </c>
+      <c r="J19" s="81" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" s="115">
+        <v>747</v>
+      </c>
+      <c r="L19" s="119">
+        <v>6.4732883698319004</v>
+      </c>
+      <c r="M19" s="119">
+        <v>3.1373230673788002</v>
+      </c>
+      <c r="N19" s="120">
+        <v>2.3130515559684</v>
+      </c>
+      <c r="O19" s="84" t="s">
+        <v>53</v>
+      </c>
+      <c r="P19" s="81" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q19" s="115">
+        <v>595</v>
+      </c>
+      <c r="R19" s="119">
+        <v>5.0123831135424002</v>
+      </c>
+      <c r="S19" s="119">
+        <v>2.6039479485935999</v>
+      </c>
+      <c r="T19" s="120">
+        <v>2.7372682522887</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A20" s="34"/>
+      <c r="B20" s="86"/>
+      <c r="C20" s="92" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="116">
+        <v>12317</v>
+      </c>
+      <c r="E20" s="121">
+        <v>52.613523490974991</v>
+      </c>
+      <c r="F20" s="121">
+        <v>26.525414515719898</v>
+      </c>
+      <c r="G20" s="143"/>
+      <c r="H20" s="122">
+        <v>22.795750666271839</v>
+      </c>
+      <c r="I20" s="86"/>
+      <c r="J20" s="92" t="s">
+        <v>18</v>
+      </c>
+      <c r="K20" s="116">
+        <v>5052</v>
+      </c>
+      <c r="L20" s="121">
+        <v>43.7791872080196</v>
+      </c>
+      <c r="M20" s="121">
+        <v>24.361191788922099</v>
+      </c>
+      <c r="N20" s="122">
+        <v>15.643288434742221</v>
+      </c>
+      <c r="O20" s="86"/>
+      <c r="P20" s="92" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q20" s="116">
+        <v>4314</v>
+      </c>
+      <c r="R20" s="121">
+        <v>36.341883616507708</v>
+      </c>
+      <c r="S20" s="121">
+        <v>16.7689494500578</v>
+      </c>
+      <c r="T20" s="122">
+        <v>19.846344941804297</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A21" s="36">
+        <v>11</v>
+      </c>
+      <c r="B21" s="84" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="89" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" s="115">
+        <v>1454</v>
+      </c>
+      <c r="E21" s="119">
+        <v>6.2109331132482</v>
+      </c>
+      <c r="F21" s="119">
+        <v>3.0056881943698999</v>
+      </c>
+      <c r="G21" s="141" t="s">
+        <v>66</v>
+      </c>
+      <c r="H21" s="120">
+        <v>2.6909979271542999</v>
+      </c>
+      <c r="I21" s="84" t="s">
+        <v>46</v>
+      </c>
+      <c r="J21" s="89" t="s">
+        <v>17</v>
+      </c>
+      <c r="K21" s="115">
+        <v>747</v>
+      </c>
+      <c r="L21" s="119">
+        <v>6.4732883698319004</v>
+      </c>
+      <c r="M21" s="119">
+        <v>3.7259665737254002</v>
+      </c>
+      <c r="N21" s="120">
+        <v>2.3130515559684</v>
+      </c>
+      <c r="O21" s="84" t="s">
+        <v>46</v>
+      </c>
+      <c r="P21" s="89" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q21" s="115">
+        <v>525</v>
+      </c>
+      <c r="R21" s="119">
+        <v>4.4226909825374001</v>
+      </c>
+      <c r="S21" s="119">
+        <v>2.1870949684048999</v>
+      </c>
+      <c r="T21" s="120">
+        <v>2.4152366931959</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A22" s="34">
+        <v>12</v>
+      </c>
+      <c r="B22" s="84" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="115">
+        <v>1272</v>
+      </c>
+      <c r="E22" s="119">
+        <v>5.4334985694990996</v>
+      </c>
+      <c r="F22" s="119">
+        <v>2.8996587889962</v>
+      </c>
+      <c r="G22" s="141" t="s">
+        <v>66</v>
+      </c>
+      <c r="H22" s="120">
+        <v>2.3541604974829999</v>
+      </c>
+      <c r="I22" s="84" t="s">
+        <v>45</v>
+      </c>
+      <c r="J22" s="81" t="s">
+        <v>14</v>
+      </c>
+      <c r="K22" s="115">
+        <v>478</v>
+      </c>
+      <c r="L22" s="119">
+        <v>4.1422112995711</v>
+      </c>
+      <c r="M22" s="119">
+        <v>2.3591914071166999</v>
+      </c>
+      <c r="N22" s="120">
+        <v>1.480105279455</v>
+      </c>
+      <c r="O22" s="84" t="s">
+        <v>51</v>
+      </c>
+      <c r="P22" s="81" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q22" s="115">
+        <v>402</v>
+      </c>
+      <c r="R22" s="119">
+        <v>3.3865176666286998</v>
+      </c>
+      <c r="S22" s="119">
+        <v>1.3142297325258001</v>
+      </c>
+      <c r="T22" s="120">
+        <v>1.8493812393614999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A23" s="34">
+        <v>13</v>
+      </c>
+      <c r="B23" s="84" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="81" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23" s="115">
+        <v>620</v>
+      </c>
+      <c r="E23" s="119">
+        <v>5.2229874460441996</v>
+      </c>
+      <c r="F23" s="119">
+        <v>2.5396377809452999</v>
+      </c>
+      <c r="G23" s="141" t="s">
+        <v>12</v>
+      </c>
+      <c r="H23" s="120">
+        <v>1.1474681670121001</v>
+      </c>
+      <c r="I23" s="84" t="s">
+        <v>57</v>
+      </c>
+      <c r="J23" s="81" t="s">
+        <v>22</v>
+      </c>
+      <c r="K23" s="115">
+        <v>423</v>
+      </c>
+      <c r="L23" s="119">
+        <v>3.6655970287000001</v>
+      </c>
+      <c r="M23" s="119">
+        <v>1.959901300384</v>
+      </c>
+      <c r="N23" s="120">
+        <v>1.3098002786809</v>
+      </c>
+      <c r="O23" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="P23" s="81" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q23" s="115">
+        <v>324</v>
+      </c>
+      <c r="R23" s="119">
+        <v>2.7294321492231002</v>
+      </c>
+      <c r="S23" s="119">
+        <v>1.1496126043171</v>
+      </c>
+      <c r="T23" s="120">
+        <v>1.4905460735152001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="51" customFormat="1" ht="36.6" customHeight="1">
+      <c r="A24" s="34">
+        <v>14</v>
+      </c>
+      <c r="B24" s="84" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="81" t="s">
+        <v>54</v>
+      </c>
+      <c r="D24" s="115">
+        <v>595</v>
+      </c>
+      <c r="E24" s="119">
+        <v>5.0123831135424002</v>
+      </c>
+      <c r="F24" s="119">
+        <v>2.6039479485935999</v>
+      </c>
+      <c r="G24" s="141" t="s">
+        <v>12</v>
+      </c>
+      <c r="H24" s="120">
+        <v>1.10119928931</v>
+      </c>
+      <c r="I24" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="J24" s="81" t="s">
+        <v>50</v>
+      </c>
+      <c r="K24" s="115">
+        <v>373</v>
+      </c>
+      <c r="L24" s="119">
+        <v>3.232311327908</v>
+      </c>
+      <c r="M24" s="119">
+        <v>1.6436890408941001</v>
+      </c>
+      <c r="N24" s="120">
+        <v>1.1549775507044</v>
+      </c>
+      <c r="O24" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="P24" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q24" s="115">
+        <v>315</v>
+      </c>
+      <c r="R24" s="119">
+        <v>2.6536145895224998</v>
+      </c>
+      <c r="S24" s="119">
+        <v>1.2165367168273999</v>
+      </c>
+      <c r="T24" s="120">
+        <v>1.4491420159176001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A25" s="38">
+        <v>15</v>
+      </c>
+      <c r="B25" s="91" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="92" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" s="116">
+        <v>1149</v>
+      </c>
+      <c r="E25" s="121">
+        <v>4.9080895097125996</v>
+      </c>
+      <c r="F25" s="121">
+        <v>2.1123522436531998</v>
+      </c>
+      <c r="G25" s="143" t="s">
+        <v>66</v>
+      </c>
+      <c r="H25" s="123">
+        <v>2.1265176191886002</v>
+      </c>
+      <c r="I25" s="91" t="s">
+        <v>55</v>
+      </c>
+      <c r="J25" s="92" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" s="116">
+        <v>373</v>
+      </c>
+      <c r="L25" s="121">
+        <v>3.232311327908</v>
+      </c>
+      <c r="M25" s="121">
+        <v>2.0285936053306002</v>
+      </c>
+      <c r="N25" s="123">
+        <v>1.1549775507044</v>
+      </c>
+      <c r="O25" s="91" t="s">
+        <v>55</v>
+      </c>
+      <c r="P25" s="92" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q25" s="116">
+        <v>295</v>
+      </c>
+      <c r="R25" s="121">
+        <v>2.4851311235210001</v>
+      </c>
+      <c r="S25" s="121">
+        <v>1.5734690983080999</v>
+      </c>
+      <c r="T25" s="123">
+        <v>1.3571329990339001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" s="328" customFormat="1" ht="12.15" customHeight="1">
+      <c r="A26" s="326" t="s">
+        <v>419</v>
+      </c>
+      <c r="B26" s="327"/>
+      <c r="G26" s="329"/>
+      <c r="H26" s="330"/>
+      <c r="N26" s="330"/>
+      <c r="T26" s="331" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" s="328" customFormat="1" ht="12.15" customHeight="1">
+      <c r="A27" s="326" t="s">
+        <v>414</v>
+      </c>
+      <c r="B27" s="327"/>
+      <c r="G27" s="329"/>
+      <c r="H27" s="330"/>
+      <c r="N27" s="330"/>
+      <c r="T27" s="331"/>
+    </row>
+    <row r="28" spans="1:20" s="328" customFormat="1" ht="12.15" customHeight="1">
+      <c r="A28" s="326" t="s">
+        <v>415</v>
+      </c>
+      <c r="B28" s="327"/>
+      <c r="G28" s="329"/>
+      <c r="H28" s="330"/>
+      <c r="N28" s="330"/>
+      <c r="T28" s="331"/>
+    </row>
+    <row r="29" spans="1:20" s="328" customFormat="1" ht="12.15" customHeight="1">
+      <c r="A29" s="332" t="s">
+        <v>416</v>
+      </c>
+      <c r="B29" s="327"/>
+      <c r="G29" s="329"/>
+      <c r="H29" s="330"/>
+      <c r="N29" s="330"/>
+      <c r="T29" s="331"/>
+    </row>
+    <row r="30" spans="1:20" s="55" customFormat="1">
+      <c r="A30" s="47"/>
+      <c r="B30" s="50"/>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="58"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="50"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="51"/>
+      <c r="L30" s="51"/>
+      <c r="M30" s="51"/>
+      <c r="N30" s="49"/>
+      <c r="O30" s="50"/>
+      <c r="P30" s="47"/>
+      <c r="Q30" s="51"/>
+      <c r="R30" s="51"/>
+      <c r="S30" s="51"/>
+      <c r="T30" s="49"/>
+    </row>
+    <row r="33" spans="2:19">
+      <c r="C33" s="51"/>
+      <c r="D33" s="51"/>
+      <c r="E33" s="51"/>
+      <c r="F33" s="51"/>
+      <c r="G33" s="58"/>
+      <c r="J33" s="51"/>
+      <c r="M33" s="47"/>
+      <c r="Q33" s="47"/>
+      <c r="R33" s="47"/>
+      <c r="S33" s="47"/>
+    </row>
+    <row r="38" spans="2:19">
+      <c r="B38" s="59"/>
+      <c r="C38" s="60"/>
+      <c r="D38" s="61"/>
+      <c r="E38" s="61"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="E6:G6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="R7:R8"/>
+    <mergeCell ref="F8:G8"/>
+  </mergeCells>
+  <phoneticPr fontId="15" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:V38"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="47" customWidth="1"/>
-    <col min="2" max="2" width="9.375" style="50" customWidth="1"/>
+    <col min="1" max="1" width="3.3984375" style="47" customWidth="1"/>
+    <col min="2" max="2" width="9.3984375" style="50" customWidth="1"/>
     <col min="3" max="3" width="18" style="47" customWidth="1"/>
-    <col min="4" max="4" width="7.25" style="47" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="9.375" style="50" customWidth="1"/>
+    <col min="4" max="4" width="7.19921875" style="47" customWidth="1"/>
+    <col min="5" max="6" width="6.59765625" style="47" customWidth="1"/>
+    <col min="7" max="7" width="3.3984375" style="48" customWidth="1"/>
+    <col min="8" max="8" width="7.69921875" style="49" customWidth="1"/>
+    <col min="9" max="9" width="9.3984375" style="50" customWidth="1"/>
     <col min="10" max="10" width="18" style="47" customWidth="1"/>
-    <col min="11" max="11" width="7.25" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="9.375" style="50" customWidth="1"/>
+    <col min="11" max="11" width="7.19921875" style="51" customWidth="1"/>
+    <col min="12" max="12" width="6.59765625" style="51" customWidth="1"/>
+    <col min="13" max="13" width="7.09765625" style="51" customWidth="1"/>
+    <col min="14" max="14" width="7.69921875" style="49" customWidth="1"/>
+    <col min="15" max="15" width="9.3984375" style="50" customWidth="1"/>
     <col min="16" max="16" width="18" style="47" customWidth="1"/>
-    <col min="17" max="17" width="7.25" style="51" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="7.75" style="49" customWidth="1"/>
+    <col min="17" max="17" width="7.19921875" style="51" customWidth="1"/>
+    <col min="18" max="18" width="6.59765625" style="51" customWidth="1"/>
+    <col min="19" max="19" width="7.09765625" style="51" customWidth="1"/>
+    <col min="20" max="20" width="7.69921875" style="49" customWidth="1"/>
     <col min="21" max="21" width="9" style="47" customWidth="1"/>
-    <col min="22" max="24" width="9.375" style="47" bestFit="1" customWidth="1"/>
+    <col min="22" max="24" width="9.3984375" style="47" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="110" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="339" t="s">
+      <c r="A1" s="334" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="339"/>
-[...17 lines deleted...]
-      <c r="T1" s="339"/>
+      <c r="B1" s="334"/>
+      <c r="C1" s="334"/>
+      <c r="D1" s="334"/>
+      <c r="E1" s="334"/>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="334"/>
+      <c r="I1" s="334"/>
+      <c r="J1" s="334"/>
+      <c r="K1" s="334"/>
+      <c r="L1" s="334"/>
+      <c r="M1" s="334"/>
+      <c r="N1" s="334"/>
+      <c r="O1" s="334"/>
+      <c r="P1" s="334"/>
+      <c r="Q1" s="334"/>
+      <c r="R1" s="334"/>
+      <c r="S1" s="334"/>
+      <c r="T1" s="334"/>
       <c r="U1" s="47"/>
       <c r="V1" s="47"/>
     </row>
     <row r="2" spans="1:22" s="110" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="151"/>
       <c r="B2" s="136"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="152"/>
       <c r="H2" s="153"/>
       <c r="I2" s="136"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="153"/>
       <c r="O2" s="136"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="153"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
     </row>
     <row r="3" spans="1:22" s="110" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="341" t="s">
+      <c r="A3" s="336" t="s">
         <v>417</v>
       </c>
-      <c r="B3" s="341"/>
-[...17 lines deleted...]
-      <c r="T3" s="341"/>
+      <c r="B3" s="336"/>
+      <c r="C3" s="336"/>
+      <c r="D3" s="336"/>
+      <c r="E3" s="336"/>
+      <c r="F3" s="336"/>
+      <c r="G3" s="336"/>
+      <c r="H3" s="336"/>
+      <c r="I3" s="336"/>
+      <c r="J3" s="336"/>
+      <c r="K3" s="336"/>
+      <c r="L3" s="336"/>
+      <c r="M3" s="336"/>
+      <c r="N3" s="336"/>
+      <c r="O3" s="336"/>
+      <c r="P3" s="336"/>
+      <c r="Q3" s="336"/>
+      <c r="R3" s="336"/>
+      <c r="S3" s="336"/>
+      <c r="T3" s="336"/>
       <c r="U3" s="47"/>
       <c r="V3" s="47"/>
     </row>
     <row r="4" spans="1:22" s="139" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="136"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="152"/>
       <c r="H4" s="153"/>
       <c r="I4" s="136"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="153"/>
       <c r="O4" s="136"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="114" t="s">
         <v>223</v>
@@ -21569,180 +24567,180 @@
       <c r="J5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="13"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="14"/>
     </row>
     <row r="6" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="15"/>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="342" t="s">
+      <c r="E6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="F6" s="343"/>
-      <c r="G6" s="344"/>
+      <c r="F6" s="338"/>
+      <c r="G6" s="339"/>
       <c r="H6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="342" t="s">
+      <c r="L6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="M6" s="345"/>
+      <c r="M6" s="340"/>
       <c r="N6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="17"/>
       <c r="Q6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="342" t="s">
+      <c r="R6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="S6" s="345"/>
+      <c r="S6" s="340"/>
       <c r="T6" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="23"/>
-      <c r="E7" s="333" t="s">
+      <c r="E7" s="341" t="s">
         <v>61</v>
       </c>
-      <c r="F7" s="335" t="s">
+      <c r="F7" s="343" t="s">
         <v>62</v>
       </c>
-      <c r="G7" s="336"/>
+      <c r="G7" s="344"/>
       <c r="H7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="23"/>
-      <c r="L7" s="333" t="s">
+      <c r="L7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="M7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="N7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="O7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="Q7" s="23"/>
-      <c r="R7" s="333" t="s">
+      <c r="R7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="S7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="T7" s="26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="334"/>
-      <c r="F8" s="337" t="s">
+      <c r="E8" s="342"/>
+      <c r="F8" s="345" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="338"/>
+      <c r="G8" s="346"/>
       <c r="H8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="29"/>
       <c r="K8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="334"/>
+      <c r="L8" s="342"/>
       <c r="M8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="29"/>
       <c r="Q8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="R8" s="334"/>
+      <c r="R8" s="342"/>
       <c r="S8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A9" s="34"/>
       <c r="B9" s="80" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="81" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="115">
         <v>53126</v>
       </c>
       <c r="E9" s="119">
         <v>227.59304567570399</v>
       </c>
       <c r="F9" s="119">
         <v>115.437985170323</v>
       </c>
       <c r="G9" s="141" t="s">
@@ -22748,83 +25746,83 @@
       <c r="M25" s="121">
         <v>1.6436979727144001</v>
       </c>
       <c r="N25" s="123">
         <v>1.1165124666771</v>
       </c>
       <c r="O25" s="91" t="s">
         <v>154</v>
       </c>
       <c r="P25" s="92" t="s">
         <v>155</v>
       </c>
       <c r="Q25" s="116">
         <v>298</v>
       </c>
       <c r="R25" s="121">
         <v>2.5219316015759001</v>
       </c>
       <c r="S25" s="121">
         <v>1.3092219007920001</v>
       </c>
       <c r="T25" s="123">
         <v>1.4029471305493999</v>
       </c>
     </row>
-    <row r="26" spans="1:22" s="328" customFormat="1" ht="12.2" customHeight="1">
+    <row r="26" spans="1:22" s="328" customFormat="1" ht="12.15" customHeight="1">
       <c r="A26" s="326" t="s">
         <v>413</v>
       </c>
       <c r="B26" s="327"/>
       <c r="G26" s="329"/>
       <c r="H26" s="330"/>
       <c r="N26" s="330"/>
       <c r="T26" s="331" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="27" spans="1:22" s="328" customFormat="1" ht="12.2" customHeight="1">
+    <row r="27" spans="1:22" s="328" customFormat="1" ht="12.15" customHeight="1">
       <c r="A27" s="326" t="s">
         <v>414</v>
       </c>
       <c r="B27" s="327"/>
       <c r="G27" s="329"/>
       <c r="H27" s="330"/>
       <c r="N27" s="330"/>
       <c r="T27" s="331"/>
     </row>
-    <row r="28" spans="1:22" s="328" customFormat="1" ht="12.2" customHeight="1">
+    <row r="28" spans="1:22" s="328" customFormat="1" ht="12.15" customHeight="1">
       <c r="A28" s="326" t="s">
         <v>415</v>
       </c>
       <c r="B28" s="327"/>
       <c r="G28" s="329"/>
       <c r="H28" s="330"/>
       <c r="N28" s="330"/>
       <c r="T28" s="331"/>
     </row>
-    <row r="29" spans="1:22" s="328" customFormat="1" ht="12.2" customHeight="1">
+    <row r="29" spans="1:22" s="328" customFormat="1" ht="12.15" customHeight="1">
       <c r="A29" s="332" t="s">
         <v>416</v>
       </c>
       <c r="B29" s="327"/>
       <c r="G29" s="329"/>
       <c r="H29" s="330"/>
       <c r="N29" s="330"/>
       <c r="T29" s="331"/>
     </row>
     <row r="30" spans="1:22" s="55" customFormat="1">
       <c r="A30" s="47"/>
       <c r="B30" s="50"/>
       <c r="C30" s="51"/>
       <c r="D30" s="51"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="58"/>
       <c r="H30" s="49"/>
       <c r="I30" s="50"/>
       <c r="J30" s="47"/>
       <c r="K30" s="51"/>
       <c r="L30" s="51"/>
       <c r="M30" s="51"/>
       <c r="N30" s="49"/>
       <c r="O30" s="50"/>
@@ -22851,157 +25849,157 @@
     <row r="38" spans="2:19">
       <c r="B38" s="59"/>
       <c r="C38" s="60"/>
       <c r="D38" s="61"/>
       <c r="E38" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="F8:G8"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:V38"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="47" customWidth="1"/>
-    <col min="2" max="2" width="9.375" style="50" customWidth="1"/>
+    <col min="1" max="1" width="3.3984375" style="47" customWidth="1"/>
+    <col min="2" max="2" width="9.3984375" style="50" customWidth="1"/>
     <col min="3" max="3" width="18" style="47" customWidth="1"/>
-    <col min="4" max="4" width="7.25" style="47" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="9.375" style="50" customWidth="1"/>
+    <col min="4" max="4" width="7.19921875" style="47" customWidth="1"/>
+    <col min="5" max="6" width="6.59765625" style="47" customWidth="1"/>
+    <col min="7" max="7" width="3.3984375" style="48" customWidth="1"/>
+    <col min="8" max="8" width="7.69921875" style="49" customWidth="1"/>
+    <col min="9" max="9" width="9.3984375" style="50" customWidth="1"/>
     <col min="10" max="10" width="18" style="47" customWidth="1"/>
-    <col min="11" max="11" width="7.25" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="9.375" style="50" customWidth="1"/>
+    <col min="11" max="11" width="7.19921875" style="51" customWidth="1"/>
+    <col min="12" max="12" width="6.59765625" style="51" customWidth="1"/>
+    <col min="13" max="13" width="7.09765625" style="51" customWidth="1"/>
+    <col min="14" max="14" width="7.69921875" style="49" customWidth="1"/>
+    <col min="15" max="15" width="9.3984375" style="50" customWidth="1"/>
     <col min="16" max="16" width="18" style="47" customWidth="1"/>
-    <col min="17" max="17" width="7.25" style="51" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="7.75" style="49" customWidth="1"/>
+    <col min="17" max="17" width="7.19921875" style="51" customWidth="1"/>
+    <col min="18" max="18" width="6.59765625" style="51" customWidth="1"/>
+    <col min="19" max="19" width="7.09765625" style="51" customWidth="1"/>
+    <col min="20" max="20" width="7.69921875" style="49" customWidth="1"/>
     <col min="21" max="21" width="9" style="47" customWidth="1"/>
-    <col min="22" max="24" width="9.375" style="47" bestFit="1" customWidth="1"/>
+    <col min="22" max="24" width="9.3984375" style="47" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="110" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="339" t="s">
+      <c r="A1" s="334" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="339"/>
-[...17 lines deleted...]
-      <c r="T1" s="339"/>
+      <c r="B1" s="334"/>
+      <c r="C1" s="334"/>
+      <c r="D1" s="334"/>
+      <c r="E1" s="334"/>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="334"/>
+      <c r="I1" s="334"/>
+      <c r="J1" s="334"/>
+      <c r="K1" s="334"/>
+      <c r="L1" s="334"/>
+      <c r="M1" s="334"/>
+      <c r="N1" s="334"/>
+      <c r="O1" s="334"/>
+      <c r="P1" s="334"/>
+      <c r="Q1" s="334"/>
+      <c r="R1" s="334"/>
+      <c r="S1" s="334"/>
+      <c r="T1" s="334"/>
       <c r="U1" s="47"/>
       <c r="V1" s="47"/>
     </row>
     <row r="2" spans="1:22" s="110" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="151"/>
       <c r="B2" s="136"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="152"/>
       <c r="H2" s="153"/>
       <c r="I2" s="136"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="153"/>
       <c r="O2" s="136"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="153"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
     </row>
     <row r="3" spans="1:22" s="110" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="341" t="s">
+      <c r="A3" s="336" t="s">
         <v>387</v>
       </c>
-      <c r="B3" s="341"/>
-[...17 lines deleted...]
-      <c r="T3" s="341"/>
+      <c r="B3" s="336"/>
+      <c r="C3" s="336"/>
+      <c r="D3" s="336"/>
+      <c r="E3" s="336"/>
+      <c r="F3" s="336"/>
+      <c r="G3" s="336"/>
+      <c r="H3" s="336"/>
+      <c r="I3" s="336"/>
+      <c r="J3" s="336"/>
+      <c r="K3" s="336"/>
+      <c r="L3" s="336"/>
+      <c r="M3" s="336"/>
+      <c r="N3" s="336"/>
+      <c r="O3" s="336"/>
+      <c r="P3" s="336"/>
+      <c r="Q3" s="336"/>
+      <c r="R3" s="336"/>
+      <c r="S3" s="336"/>
+      <c r="T3" s="336"/>
       <c r="U3" s="47"/>
       <c r="V3" s="47"/>
     </row>
     <row r="4" spans="1:22" s="139" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="136"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="152"/>
       <c r="H4" s="153"/>
       <c r="I4" s="136"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="153"/>
       <c r="O4" s="136"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="114" t="s">
         <v>223</v>
@@ -23026,180 +26024,180 @@
       <c r="J5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="13"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="14"/>
     </row>
     <row r="6" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="15"/>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="342" t="s">
+      <c r="E6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="F6" s="343"/>
-      <c r="G6" s="344"/>
+      <c r="F6" s="338"/>
+      <c r="G6" s="339"/>
       <c r="H6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="342" t="s">
+      <c r="L6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="M6" s="345"/>
+      <c r="M6" s="340"/>
       <c r="N6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="17"/>
       <c r="Q6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="342" t="s">
+      <c r="R6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="S6" s="345"/>
+      <c r="S6" s="340"/>
       <c r="T6" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="23"/>
-      <c r="E7" s="333" t="s">
+      <c r="E7" s="341" t="s">
         <v>61</v>
       </c>
-      <c r="F7" s="335" t="s">
+      <c r="F7" s="343" t="s">
         <v>62</v>
       </c>
-      <c r="G7" s="336"/>
+      <c r="G7" s="344"/>
       <c r="H7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="23"/>
-      <c r="L7" s="333" t="s">
+      <c r="L7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="M7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="N7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="O7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="Q7" s="23"/>
-      <c r="R7" s="333" t="s">
+      <c r="R7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="S7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="T7" s="26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="334"/>
-      <c r="F8" s="337" t="s">
+      <c r="E8" s="342"/>
+      <c r="F8" s="345" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="338"/>
+      <c r="G8" s="346"/>
       <c r="H8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="29"/>
       <c r="K8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="334"/>
+      <c r="L8" s="342"/>
       <c r="M8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="29"/>
       <c r="Q8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="R8" s="334"/>
+      <c r="R8" s="342"/>
       <c r="S8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A9" s="34"/>
       <c r="B9" s="80" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="154" t="s">
         <v>388</v>
       </c>
       <c r="D9" s="115">
         <v>51927</v>
       </c>
       <c r="E9" s="119">
         <v>222.671746202837</v>
       </c>
       <c r="F9" s="119">
         <v>115.996912891565</v>
       </c>
       <c r="G9" s="141" t="s">
@@ -24324,157 +27322,157 @@
     <row r="38" spans="2:19">
       <c r="B38" s="59"/>
       <c r="C38" s="60"/>
       <c r="D38" s="61"/>
       <c r="E38" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R6:S6"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:V38"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="47" customWidth="1"/>
-    <col min="2" max="2" width="9.375" style="50" customWidth="1"/>
+    <col min="1" max="1" width="3.3984375" style="47" customWidth="1"/>
+    <col min="2" max="2" width="9.3984375" style="50" customWidth="1"/>
     <col min="3" max="3" width="18" style="47" customWidth="1"/>
-    <col min="4" max="4" width="7.25" style="47" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="9.375" style="50" customWidth="1"/>
+    <col min="4" max="4" width="7.19921875" style="47" customWidth="1"/>
+    <col min="5" max="6" width="6.59765625" style="47" customWidth="1"/>
+    <col min="7" max="7" width="3.3984375" style="48" customWidth="1"/>
+    <col min="8" max="8" width="7.69921875" style="49" customWidth="1"/>
+    <col min="9" max="9" width="9.3984375" style="50" customWidth="1"/>
     <col min="10" max="10" width="18" style="47" customWidth="1"/>
-    <col min="11" max="11" width="7.25" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="9.375" style="50" customWidth="1"/>
+    <col min="11" max="11" width="7.19921875" style="51" customWidth="1"/>
+    <col min="12" max="12" width="6.59765625" style="51" customWidth="1"/>
+    <col min="13" max="13" width="7.09765625" style="51" customWidth="1"/>
+    <col min="14" max="14" width="7.69921875" style="49" customWidth="1"/>
+    <col min="15" max="15" width="9.3984375" style="50" customWidth="1"/>
     <col min="16" max="16" width="18" style="47" customWidth="1"/>
-    <col min="17" max="17" width="7.25" style="51" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="7.75" style="49" customWidth="1"/>
+    <col min="17" max="17" width="7.19921875" style="51" customWidth="1"/>
+    <col min="18" max="18" width="6.59765625" style="51" customWidth="1"/>
+    <col min="19" max="19" width="7.09765625" style="51" customWidth="1"/>
+    <col min="20" max="20" width="7.69921875" style="49" customWidth="1"/>
     <col min="21" max="21" width="9" style="47" customWidth="1"/>
-    <col min="22" max="24" width="9.375" style="47" bestFit="1" customWidth="1"/>
+    <col min="22" max="24" width="9.3984375" style="47" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="110" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="339" t="s">
+      <c r="A1" s="334" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="339"/>
-[...17 lines deleted...]
-      <c r="T1" s="339"/>
+      <c r="B1" s="334"/>
+      <c r="C1" s="334"/>
+      <c r="D1" s="334"/>
+      <c r="E1" s="334"/>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="334"/>
+      <c r="I1" s="334"/>
+      <c r="J1" s="334"/>
+      <c r="K1" s="334"/>
+      <c r="L1" s="334"/>
+      <c r="M1" s="334"/>
+      <c r="N1" s="334"/>
+      <c r="O1" s="334"/>
+      <c r="P1" s="334"/>
+      <c r="Q1" s="334"/>
+      <c r="R1" s="334"/>
+      <c r="S1" s="334"/>
+      <c r="T1" s="334"/>
       <c r="U1" s="47"/>
       <c r="V1" s="47"/>
     </row>
     <row r="2" spans="1:22" s="110" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="151"/>
       <c r="B2" s="136"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="152"/>
       <c r="H2" s="153"/>
       <c r="I2" s="136"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="153"/>
       <c r="O2" s="136"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="153"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
     </row>
     <row r="3" spans="1:22" s="110" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="341" t="s">
+      <c r="A3" s="336" t="s">
         <v>335</v>
       </c>
-      <c r="B3" s="341"/>
-[...17 lines deleted...]
-      <c r="T3" s="341"/>
+      <c r="B3" s="336"/>
+      <c r="C3" s="336"/>
+      <c r="D3" s="336"/>
+      <c r="E3" s="336"/>
+      <c r="F3" s="336"/>
+      <c r="G3" s="336"/>
+      <c r="H3" s="336"/>
+      <c r="I3" s="336"/>
+      <c r="J3" s="336"/>
+      <c r="K3" s="336"/>
+      <c r="L3" s="336"/>
+      <c r="M3" s="336"/>
+      <c r="N3" s="336"/>
+      <c r="O3" s="336"/>
+      <c r="P3" s="336"/>
+      <c r="Q3" s="336"/>
+      <c r="R3" s="336"/>
+      <c r="S3" s="336"/>
+      <c r="T3" s="336"/>
       <c r="U3" s="47"/>
       <c r="V3" s="47"/>
     </row>
     <row r="4" spans="1:22" s="139" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="136"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="152"/>
       <c r="H4" s="153"/>
       <c r="I4" s="136"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="153"/>
       <c r="O4" s="136"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="114" t="s">
         <v>341</v>
@@ -24499,180 +27497,180 @@
       <c r="J5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="13"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="14"/>
     </row>
     <row r="6" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="15"/>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="342" t="s">
+      <c r="E6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="F6" s="343"/>
-      <c r="G6" s="344"/>
+      <c r="F6" s="338"/>
+      <c r="G6" s="339"/>
       <c r="H6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="342" t="s">
+      <c r="L6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="M6" s="345"/>
+      <c r="M6" s="340"/>
       <c r="N6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="17"/>
       <c r="Q6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="342" t="s">
+      <c r="R6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="S6" s="345"/>
+      <c r="S6" s="340"/>
       <c r="T6" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="23"/>
-      <c r="E7" s="333" t="s">
+      <c r="E7" s="341" t="s">
         <v>61</v>
       </c>
-      <c r="F7" s="335" t="s">
+      <c r="F7" s="343" t="s">
         <v>62</v>
       </c>
-      <c r="G7" s="336"/>
+      <c r="G7" s="344"/>
       <c r="H7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="23"/>
-      <c r="L7" s="333" t="s">
+      <c r="L7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="M7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="N7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="O7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="Q7" s="23"/>
-      <c r="R7" s="333" t="s">
+      <c r="R7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="S7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="T7" s="26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="334"/>
-      <c r="F8" s="337" t="s">
+      <c r="E8" s="342"/>
+      <c r="F8" s="345" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="338"/>
+      <c r="G8" s="346"/>
       <c r="H8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="29"/>
       <c r="K8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="334"/>
+      <c r="L8" s="342"/>
       <c r="M8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="29"/>
       <c r="Q8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="R8" s="334"/>
+      <c r="R8" s="342"/>
       <c r="S8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A9" s="34"/>
       <c r="B9" s="80" t="s">
         <v>308</v>
       </c>
       <c r="C9" s="154" t="s">
         <v>342</v>
       </c>
       <c r="D9" s="115">
         <v>51656</v>
       </c>
       <c r="E9" s="119">
         <v>220.10991434180801</v>
       </c>
       <c r="F9" s="119">
         <v>118.160187590427</v>
       </c>
       <c r="G9" s="141" t="s">
@@ -25796,153 +28794,153 @@
     </row>
     <row r="38" spans="2:19">
       <c r="B38" s="59"/>
       <c r="C38" s="60"/>
       <c r="D38" s="61"/>
       <c r="E38" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R6:S6"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:T38"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="47" customWidth="1"/>
-    <col min="2" max="2" width="9.375" style="50" customWidth="1"/>
+    <col min="1" max="1" width="3.3984375" style="47" customWidth="1"/>
+    <col min="2" max="2" width="9.3984375" style="50" customWidth="1"/>
     <col min="3" max="3" width="18" style="47" customWidth="1"/>
-    <col min="4" max="4" width="7.25" style="47" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="9.375" style="50" customWidth="1"/>
+    <col min="4" max="4" width="7.19921875" style="47" customWidth="1"/>
+    <col min="5" max="6" width="6.59765625" style="47" customWidth="1"/>
+    <col min="7" max="7" width="3.3984375" style="48" customWidth="1"/>
+    <col min="8" max="8" width="7.69921875" style="49" customWidth="1"/>
+    <col min="9" max="9" width="9.3984375" style="50" customWidth="1"/>
     <col min="10" max="10" width="18" style="47" customWidth="1"/>
-    <col min="11" max="11" width="7.25" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="9.375" style="50" customWidth="1"/>
+    <col min="11" max="11" width="7.19921875" style="51" customWidth="1"/>
+    <col min="12" max="12" width="6.59765625" style="51" customWidth="1"/>
+    <col min="13" max="13" width="7.09765625" style="51" customWidth="1"/>
+    <col min="14" max="14" width="7.69921875" style="52" customWidth="1"/>
+    <col min="15" max="15" width="9.3984375" style="50" customWidth="1"/>
     <col min="16" max="16" width="18" style="47" customWidth="1"/>
-    <col min="17" max="17" width="7.25" style="51" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="7.75" style="52" customWidth="1"/>
+    <col min="17" max="17" width="7.19921875" style="51" customWidth="1"/>
+    <col min="18" max="18" width="6.59765625" style="51" customWidth="1"/>
+    <col min="19" max="19" width="7.09765625" style="51" customWidth="1"/>
+    <col min="20" max="20" width="7.69921875" style="52" customWidth="1"/>
     <col min="21" max="21" width="9" style="47" customWidth="1"/>
-    <col min="22" max="24" width="9.375" style="47" bestFit="1" customWidth="1"/>
+    <col min="22" max="24" width="9.3984375" style="47" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="110" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="339" t="s">
+      <c r="A1" s="334" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="339"/>
-[...17 lines deleted...]
-      <c r="T1" s="339"/>
+      <c r="B1" s="334"/>
+      <c r="C1" s="334"/>
+      <c r="D1" s="334"/>
+      <c r="E1" s="334"/>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="334"/>
+      <c r="I1" s="334"/>
+      <c r="J1" s="334"/>
+      <c r="K1" s="334"/>
+      <c r="L1" s="334"/>
+      <c r="M1" s="334"/>
+      <c r="N1" s="334"/>
+      <c r="O1" s="334"/>
+      <c r="P1" s="334"/>
+      <c r="Q1" s="334"/>
+      <c r="R1" s="334"/>
+      <c r="S1" s="334"/>
+      <c r="T1" s="334"/>
     </row>
     <row r="2" spans="1:20" s="110" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="111"/>
       <c r="G2" s="112"/>
       <c r="H2" s="113"/>
       <c r="I2" s="2"/>
       <c r="J2" s="111"/>
       <c r="K2" s="111"/>
       <c r="L2" s="111"/>
       <c r="M2" s="111"/>
       <c r="N2" s="113"/>
       <c r="O2" s="2"/>
       <c r="P2" s="111"/>
       <c r="Q2" s="111"/>
       <c r="R2" s="111"/>
       <c r="S2" s="111"/>
       <c r="T2" s="113"/>
     </row>
     <row r="3" spans="1:20" s="110" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="341" t="s">
+      <c r="A3" s="336" t="s">
         <v>269</v>
       </c>
-      <c r="B3" s="341"/>
-[...17 lines deleted...]
-      <c r="T3" s="341"/>
+      <c r="B3" s="336"/>
+      <c r="C3" s="336"/>
+      <c r="D3" s="336"/>
+      <c r="E3" s="336"/>
+      <c r="F3" s="336"/>
+      <c r="G3" s="336"/>
+      <c r="H3" s="336"/>
+      <c r="I3" s="336"/>
+      <c r="J3" s="336"/>
+      <c r="K3" s="336"/>
+      <c r="L3" s="336"/>
+      <c r="M3" s="336"/>
+      <c r="N3" s="336"/>
+      <c r="O3" s="336"/>
+      <c r="P3" s="336"/>
+      <c r="Q3" s="336"/>
+      <c r="R3" s="336"/>
+      <c r="S3" s="336"/>
+      <c r="T3" s="336"/>
     </row>
     <row r="4" spans="1:20" s="139" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="135"/>
       <c r="B4" s="136"/>
       <c r="C4" s="135"/>
       <c r="D4" s="135"/>
       <c r="E4" s="135"/>
       <c r="F4" s="135"/>
       <c r="G4" s="137"/>
       <c r="H4" s="138"/>
       <c r="I4" s="136"/>
       <c r="J4" s="135"/>
       <c r="K4" s="135"/>
       <c r="L4" s="135"/>
       <c r="M4" s="135"/>
       <c r="N4" s="138"/>
       <c r="O4" s="136"/>
       <c r="P4" s="135"/>
       <c r="Q4" s="135"/>
       <c r="R4" s="135"/>
       <c r="S4" s="135"/>
       <c r="T4" s="114" t="s">
         <v>223</v>
       </c>
     </row>
@@ -25963,180 +28961,180 @@
       <c r="J5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="13"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="14"/>
     </row>
     <row r="6" spans="1:20" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="15"/>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="342" t="s">
+      <c r="E6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="F6" s="343"/>
-      <c r="G6" s="344"/>
+      <c r="F6" s="338"/>
+      <c r="G6" s="339"/>
       <c r="H6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="342" t="s">
+      <c r="L6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="M6" s="345"/>
+      <c r="M6" s="340"/>
       <c r="N6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="17"/>
       <c r="Q6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="342" t="s">
+      <c r="R6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="S6" s="345"/>
+      <c r="S6" s="340"/>
       <c r="T6" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:20" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="23"/>
-      <c r="E7" s="333" t="s">
+      <c r="E7" s="341" t="s">
         <v>61</v>
       </c>
-      <c r="F7" s="335" t="s">
+      <c r="F7" s="343" t="s">
         <v>62</v>
       </c>
-      <c r="G7" s="336"/>
+      <c r="G7" s="344"/>
       <c r="H7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="23"/>
-      <c r="L7" s="333" t="s">
+      <c r="L7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="M7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="N7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="O7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="Q7" s="23"/>
-      <c r="R7" s="333" t="s">
+      <c r="R7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="S7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="T7" s="26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:20" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="334"/>
-      <c r="F8" s="337" t="s">
+      <c r="E8" s="342"/>
+      <c r="F8" s="345" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="338"/>
+      <c r="G8" s="346"/>
       <c r="H8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="29"/>
       <c r="K8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="334"/>
+      <c r="L8" s="342"/>
       <c r="M8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="29"/>
       <c r="Q8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="R8" s="334"/>
+      <c r="R8" s="342"/>
       <c r="S8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:20" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A9" s="34"/>
       <c r="B9" s="67" t="s">
         <v>236</v>
       </c>
       <c r="C9" s="140" t="s">
         <v>237</v>
       </c>
       <c r="D9" s="115">
         <v>50161</v>
       </c>
       <c r="E9" s="119">
         <v>212.707235677993</v>
       </c>
       <c r="F9" s="119">
         <v>117.299067398559</v>
       </c>
       <c r="G9" s="141" t="s">
@@ -26346,51 +29344,51 @@
       <c r="M12" s="119">
         <v>17.9352784930045</v>
       </c>
       <c r="N12" s="120">
         <v>12.019834710743799</v>
       </c>
       <c r="O12" s="68" t="s">
         <v>242</v>
       </c>
       <c r="P12" s="140" t="s">
         <v>243</v>
       </c>
       <c r="Q12" s="115">
         <v>2655</v>
       </c>
       <c r="R12" s="119">
         <v>22.324613672770599</v>
       </c>
       <c r="S12" s="119">
         <v>12.789031198259</v>
       </c>
       <c r="T12" s="120">
         <v>13.334337803224299</v>
       </c>
     </row>
-    <row r="13" spans="1:20" s="51" customFormat="1" ht="36.4" customHeight="1">
+    <row r="13" spans="1:20" s="51" customFormat="1" ht="36.450000000000003" customHeight="1">
       <c r="A13" s="34">
         <v>4</v>
       </c>
       <c r="B13" s="68" t="s">
         <v>242</v>
       </c>
       <c r="C13" s="140" t="s">
         <v>243</v>
       </c>
       <c r="D13" s="115">
         <v>2655</v>
       </c>
       <c r="E13" s="119">
         <v>22.324613672770599</v>
       </c>
       <c r="F13" s="119">
         <v>12.789031198259</v>
       </c>
       <c r="G13" s="141" t="s">
         <v>77</v>
       </c>
       <c r="H13" s="120">
         <v>5.2929566794919998</v>
       </c>
       <c r="I13" s="68" t="s">
@@ -27192,51 +30190,51 @@
       </c>
       <c r="B28" s="162"/>
       <c r="G28" s="163"/>
       <c r="H28" s="164"/>
       <c r="N28" s="164"/>
       <c r="T28" s="165"/>
     </row>
     <row r="29" spans="1:20" s="43" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="71" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="39"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="41"/>
       <c r="H29" s="42"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="40"/>
       <c r="N29" s="44"/>
       <c r="T29" s="45"/>
     </row>
-    <row r="30" spans="1:20" s="55" customFormat="1" ht="16.5">
+    <row r="30" spans="1:20" s="55" customFormat="1" ht="16.2">
       <c r="A30" s="47"/>
       <c r="B30" s="54"/>
       <c r="G30" s="56"/>
       <c r="H30" s="57"/>
       <c r="I30" s="50"/>
       <c r="J30" s="47"/>
       <c r="K30" s="51"/>
       <c r="L30" s="51"/>
       <c r="M30" s="51"/>
       <c r="N30" s="52"/>
       <c r="O30" s="50"/>
       <c r="P30" s="47"/>
       <c r="T30" s="57"/>
     </row>
     <row r="31" spans="1:20">
       <c r="B31" s="46"/>
     </row>
     <row r="33" spans="2:20">
       <c r="B33" s="46"/>
       <c r="C33" s="51"/>
       <c r="D33" s="51"/>
       <c r="E33" s="51"/>
       <c r="F33" s="51"/>
       <c r="G33" s="58"/>
       <c r="J33" s="51"/>
@@ -27250,153 +30248,153 @@
     </row>
     <row r="38" spans="2:20">
       <c r="B38" s="59"/>
       <c r="C38" s="60"/>
       <c r="D38" s="61"/>
       <c r="E38" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="R7:R8"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:V38"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="47" customWidth="1"/>
-    <col min="2" max="2" width="9.375" style="50" customWidth="1"/>
+    <col min="1" max="1" width="3.3984375" style="47" customWidth="1"/>
+    <col min="2" max="2" width="9.3984375" style="50" customWidth="1"/>
     <col min="3" max="3" width="18" style="47" customWidth="1"/>
-    <col min="4" max="4" width="7.25" style="47" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="9.375" style="50" customWidth="1"/>
+    <col min="4" max="4" width="7.19921875" style="47" customWidth="1"/>
+    <col min="5" max="6" width="6.59765625" style="47" customWidth="1"/>
+    <col min="7" max="7" width="3.3984375" style="48" customWidth="1"/>
+    <col min="8" max="8" width="7.69921875" style="49" customWidth="1"/>
+    <col min="9" max="9" width="9.3984375" style="50" customWidth="1"/>
     <col min="10" max="10" width="18" style="47" customWidth="1"/>
-    <col min="11" max="11" width="7.25" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="9.375" style="50" customWidth="1"/>
+    <col min="11" max="11" width="7.19921875" style="51" customWidth="1"/>
+    <col min="12" max="12" width="6.59765625" style="51" customWidth="1"/>
+    <col min="13" max="13" width="7.09765625" style="51" customWidth="1"/>
+    <col min="14" max="14" width="7.69921875" style="52" customWidth="1"/>
+    <col min="15" max="15" width="9.3984375" style="50" customWidth="1"/>
     <col min="16" max="16" width="18" style="47" customWidth="1"/>
-    <col min="17" max="17" width="7.25" style="51" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="7.75" style="52" customWidth="1"/>
+    <col min="17" max="17" width="7.19921875" style="51" customWidth="1"/>
+    <col min="18" max="18" width="6.59765625" style="51" customWidth="1"/>
+    <col min="19" max="19" width="7.09765625" style="51" customWidth="1"/>
+    <col min="20" max="20" width="7.69921875" style="52" customWidth="1"/>
     <col min="21" max="21" width="9" style="47" customWidth="1"/>
-    <col min="22" max="24" width="9.375" style="47" bestFit="1" customWidth="1"/>
+    <col min="22" max="24" width="9.3984375" style="47" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="110" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="339" t="s">
+      <c r="A1" s="334" t="s">
         <v>185</v>
       </c>
-      <c r="B1" s="339"/>
-[...17 lines deleted...]
-      <c r="T1" s="339"/>
+      <c r="B1" s="334"/>
+      <c r="C1" s="334"/>
+      <c r="D1" s="334"/>
+      <c r="E1" s="334"/>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="334"/>
+      <c r="I1" s="334"/>
+      <c r="J1" s="334"/>
+      <c r="K1" s="334"/>
+      <c r="L1" s="334"/>
+      <c r="M1" s="334"/>
+      <c r="N1" s="334"/>
+      <c r="O1" s="334"/>
+      <c r="P1" s="334"/>
+      <c r="Q1" s="334"/>
+      <c r="R1" s="334"/>
+      <c r="S1" s="334"/>
+      <c r="T1" s="334"/>
     </row>
     <row r="2" spans="1:22" s="110" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="111"/>
       <c r="G2" s="112"/>
       <c r="H2" s="113"/>
       <c r="I2" s="2"/>
       <c r="J2" s="111"/>
       <c r="K2" s="111"/>
       <c r="L2" s="111"/>
       <c r="M2" s="111"/>
       <c r="N2" s="113"/>
       <c r="O2" s="2"/>
       <c r="P2" s="111"/>
       <c r="Q2" s="111"/>
       <c r="R2" s="111"/>
       <c r="S2" s="111"/>
       <c r="T2" s="113"/>
     </row>
     <row r="3" spans="1:22" s="110" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="341" t="s">
+      <c r="A3" s="336" t="s">
         <v>234</v>
       </c>
-      <c r="B3" s="341"/>
-[...17 lines deleted...]
-      <c r="T3" s="341"/>
+      <c r="B3" s="336"/>
+      <c r="C3" s="336"/>
+      <c r="D3" s="336"/>
+      <c r="E3" s="336"/>
+      <c r="F3" s="336"/>
+      <c r="G3" s="336"/>
+      <c r="H3" s="336"/>
+      <c r="I3" s="336"/>
+      <c r="J3" s="336"/>
+      <c r="K3" s="336"/>
+      <c r="L3" s="336"/>
+      <c r="M3" s="336"/>
+      <c r="N3" s="336"/>
+      <c r="O3" s="336"/>
+      <c r="P3" s="336"/>
+      <c r="Q3" s="336"/>
+      <c r="R3" s="336"/>
+      <c r="S3" s="336"/>
+      <c r="T3" s="336"/>
     </row>
     <row r="4" spans="1:22" s="110" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="8"/>
       <c r="B4" s="2"/>
       <c r="C4" s="3"/>
       <c r="D4" s="111"/>
       <c r="E4" s="111"/>
       <c r="F4" s="111"/>
       <c r="G4" s="112"/>
       <c r="H4" s="113"/>
       <c r="I4" s="9"/>
       <c r="J4" s="3"/>
       <c r="K4" s="111"/>
       <c r="L4" s="111"/>
       <c r="M4" s="111"/>
       <c r="N4" s="113"/>
       <c r="O4" s="2"/>
       <c r="P4" s="111"/>
       <c r="Q4" s="111"/>
       <c r="R4" s="111"/>
       <c r="S4" s="111"/>
       <c r="T4" s="114" t="s">
         <v>235</v>
       </c>
     </row>
@@ -27417,180 +30415,180 @@
       <c r="J5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="13"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="14"/>
     </row>
     <row r="6" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="15"/>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="342" t="s">
+      <c r="E6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="F6" s="343"/>
-      <c r="G6" s="344"/>
+      <c r="F6" s="338"/>
+      <c r="G6" s="339"/>
       <c r="H6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="342" t="s">
+      <c r="L6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="M6" s="345"/>
+      <c r="M6" s="340"/>
       <c r="N6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="17"/>
       <c r="Q6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="342" t="s">
+      <c r="R6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="S6" s="345"/>
+      <c r="S6" s="340"/>
       <c r="T6" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="23"/>
-      <c r="E7" s="333" t="s">
+      <c r="E7" s="341" t="s">
         <v>61</v>
       </c>
-      <c r="F7" s="335" t="s">
+      <c r="F7" s="343" t="s">
         <v>62</v>
       </c>
-      <c r="G7" s="336"/>
+      <c r="G7" s="344"/>
       <c r="H7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="23"/>
-      <c r="L7" s="333" t="s">
+      <c r="L7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="M7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="N7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="O7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="Q7" s="23"/>
-      <c r="R7" s="333" t="s">
+      <c r="R7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="S7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="T7" s="26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="334"/>
-      <c r="F8" s="337" t="s">
+      <c r="E8" s="342"/>
+      <c r="F8" s="345" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="338"/>
+      <c r="G8" s="346"/>
       <c r="H8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="29"/>
       <c r="K8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="334"/>
+      <c r="L8" s="342"/>
       <c r="M8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="29"/>
       <c r="Q8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="R8" s="334"/>
+      <c r="R8" s="342"/>
       <c r="S8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A9" s="32"/>
       <c r="B9" s="67" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="33" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="115">
         <v>50232</v>
       </c>
       <c r="E9" s="119">
         <v>212.88330049976801</v>
       </c>
       <c r="F9" s="119">
         <v>121.332359216565</v>
       </c>
       <c r="G9" s="124" t="s">
@@ -27800,51 +30798,51 @@
       <c r="M12" s="119">
         <v>18.641802333846499</v>
       </c>
       <c r="N12" s="120">
         <v>11.986379857905201</v>
       </c>
       <c r="O12" s="68" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="Q12" s="115">
         <v>2633</v>
       </c>
       <c r="R12" s="119">
         <v>22.150291028576898</v>
       </c>
       <c r="S12" s="119">
         <v>13.105753498147999</v>
       </c>
       <c r="T12" s="120">
         <v>13.3729493625882</v>
       </c>
     </row>
-    <row r="13" spans="1:22" s="51" customFormat="1" ht="36.4" customHeight="1">
+    <row r="13" spans="1:22" s="51" customFormat="1" ht="36.450000000000003" customHeight="1">
       <c r="A13" s="34">
         <v>4</v>
       </c>
       <c r="B13" s="68" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="33" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="115">
         <v>2633</v>
       </c>
       <c r="E13" s="119">
         <v>22.150291028576898</v>
       </c>
       <c r="F13" s="119">
         <v>13.105753498147999</v>
       </c>
       <c r="G13" s="124" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="120">
         <v>5.2416786112438301</v>
       </c>
       <c r="I13" s="68" t="s">
@@ -27864,51 +30862,51 @@
       </c>
       <c r="N13" s="120">
         <v>10.3264250401074</v>
       </c>
       <c r="O13" s="68" t="s">
         <v>30</v>
       </c>
       <c r="P13" s="33" t="s">
         <v>31</v>
       </c>
       <c r="Q13" s="115">
         <v>2518</v>
       </c>
       <c r="R13" s="119">
         <v>21.182845731088701</v>
       </c>
       <c r="S13" s="119">
         <v>10.498696466082301</v>
       </c>
       <c r="T13" s="120">
         <v>12.788866879983701</v>
       </c>
       <c r="U13" s="47"/>
       <c r="V13" s="47"/>
     </row>
-    <row r="14" spans="1:22" s="51" customFormat="1" ht="36.4" customHeight="1">
+    <row r="14" spans="1:22" s="51" customFormat="1" ht="36.450000000000003" customHeight="1">
       <c r="A14" s="34">
         <v>5</v>
       </c>
       <c r="B14" s="68" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="115">
         <v>3425</v>
       </c>
       <c r="E14" s="119">
         <v>14.5151557615008</v>
       </c>
       <c r="F14" s="119">
         <v>8.9427831822200297</v>
       </c>
       <c r="G14" s="124" t="s">
         <v>66</v>
       </c>
       <c r="H14" s="120">
         <v>6.8183627966236697</v>
       </c>
       <c r="I14" s="68" t="s">
@@ -28651,51 +31649,51 @@
       </c>
       <c r="B28" s="162"/>
       <c r="G28" s="163"/>
       <c r="H28" s="164"/>
       <c r="N28" s="164"/>
       <c r="T28" s="165"/>
     </row>
     <row r="29" spans="1:21" s="43" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="71" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="39"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="41"/>
       <c r="H29" s="42"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="40"/>
       <c r="N29" s="44"/>
       <c r="T29" s="45"/>
     </row>
-    <row r="30" spans="1:21" s="55" customFormat="1" ht="16.5">
+    <row r="30" spans="1:21" s="55" customFormat="1" ht="16.2">
       <c r="A30" s="47"/>
       <c r="B30" s="54"/>
       <c r="G30" s="56"/>
       <c r="H30" s="57"/>
       <c r="I30" s="50"/>
       <c r="J30" s="47"/>
       <c r="K30" s="51"/>
       <c r="L30" s="51"/>
       <c r="M30" s="51"/>
       <c r="N30" s="52"/>
       <c r="O30" s="50"/>
       <c r="P30" s="47"/>
       <c r="T30" s="57"/>
     </row>
     <row r="31" spans="1:21">
       <c r="B31" s="46"/>
     </row>
     <row r="33" spans="2:20">
       <c r="B33" s="46"/>
       <c r="C33" s="51"/>
       <c r="D33" s="51"/>
       <c r="E33" s="51"/>
       <c r="F33" s="51"/>
       <c r="G33" s="58"/>
       <c r="J33" s="51"/>
@@ -28709,153 +31707,153 @@
     </row>
     <row r="38" spans="2:20">
       <c r="B38" s="59"/>
       <c r="C38" s="60"/>
       <c r="D38" s="61"/>
       <c r="E38" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="A3:T3"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:V38"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="47" customWidth="1"/>
-    <col min="2" max="2" width="9.375" style="50" customWidth="1"/>
+    <col min="1" max="1" width="3.3984375" style="47" customWidth="1"/>
+    <col min="2" max="2" width="9.3984375" style="50" customWidth="1"/>
     <col min="3" max="3" width="18" style="47" customWidth="1"/>
-    <col min="4" max="4" width="7.25" style="47" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="9.375" style="50" customWidth="1"/>
+    <col min="4" max="4" width="7.19921875" style="47" customWidth="1"/>
+    <col min="5" max="6" width="6.59765625" style="47" customWidth="1"/>
+    <col min="7" max="7" width="3.3984375" style="48" customWidth="1"/>
+    <col min="8" max="8" width="7.69921875" style="49" customWidth="1"/>
+    <col min="9" max="9" width="9.3984375" style="50" customWidth="1"/>
     <col min="10" max="10" width="18" style="47" customWidth="1"/>
-    <col min="11" max="11" width="7.25" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="9.375" style="50" customWidth="1"/>
+    <col min="11" max="11" width="7.19921875" style="51" customWidth="1"/>
+    <col min="12" max="12" width="6.59765625" style="51" customWidth="1"/>
+    <col min="13" max="13" width="7.09765625" style="51" customWidth="1"/>
+    <col min="14" max="14" width="7.69921875" style="52" customWidth="1"/>
+    <col min="15" max="15" width="9.3984375" style="50" customWidth="1"/>
     <col min="16" max="16" width="18" style="47" customWidth="1"/>
-    <col min="17" max="17" width="7.25" style="51" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="7.75" style="52" customWidth="1"/>
+    <col min="17" max="17" width="7.19921875" style="51" customWidth="1"/>
+    <col min="18" max="18" width="6.59765625" style="51" customWidth="1"/>
+    <col min="19" max="19" width="7.09765625" style="51" customWidth="1"/>
+    <col min="20" max="20" width="7.69921875" style="52" customWidth="1"/>
     <col min="21" max="21" width="9" style="47" customWidth="1"/>
-    <col min="22" max="24" width="9.375" style="47" bestFit="1" customWidth="1"/>
+    <col min="22" max="24" width="9.3984375" style="47" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="110" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="339" t="s">
+      <c r="A1" s="334" t="s">
         <v>186</v>
       </c>
-      <c r="B1" s="339"/>
-[...17 lines deleted...]
-      <c r="T1" s="339"/>
+      <c r="B1" s="334"/>
+      <c r="C1" s="334"/>
+      <c r="D1" s="334"/>
+      <c r="E1" s="334"/>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="334"/>
+      <c r="I1" s="334"/>
+      <c r="J1" s="334"/>
+      <c r="K1" s="334"/>
+      <c r="L1" s="334"/>
+      <c r="M1" s="334"/>
+      <c r="N1" s="334"/>
+      <c r="O1" s="334"/>
+      <c r="P1" s="334"/>
+      <c r="Q1" s="334"/>
+      <c r="R1" s="334"/>
+      <c r="S1" s="334"/>
+      <c r="T1" s="334"/>
     </row>
     <row r="2" spans="1:22" s="110" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="111"/>
       <c r="G2" s="112"/>
       <c r="H2" s="113"/>
       <c r="I2" s="2"/>
       <c r="J2" s="111"/>
       <c r="K2" s="111"/>
       <c r="L2" s="111"/>
       <c r="M2" s="111"/>
       <c r="N2" s="113"/>
       <c r="O2" s="2"/>
       <c r="P2" s="111"/>
       <c r="Q2" s="111"/>
       <c r="R2" s="111"/>
       <c r="S2" s="111"/>
       <c r="T2" s="113"/>
     </row>
     <row r="3" spans="1:22" s="110" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="341" t="s">
+      <c r="A3" s="336" t="s">
         <v>367</v>
       </c>
-      <c r="B3" s="341"/>
-[...17 lines deleted...]
-      <c r="T3" s="341"/>
+      <c r="B3" s="336"/>
+      <c r="C3" s="336"/>
+      <c r="D3" s="336"/>
+      <c r="E3" s="336"/>
+      <c r="F3" s="336"/>
+      <c r="G3" s="336"/>
+      <c r="H3" s="336"/>
+      <c r="I3" s="336"/>
+      <c r="J3" s="336"/>
+      <c r="K3" s="336"/>
+      <c r="L3" s="336"/>
+      <c r="M3" s="336"/>
+      <c r="N3" s="336"/>
+      <c r="O3" s="336"/>
+      <c r="P3" s="336"/>
+      <c r="Q3" s="336"/>
+      <c r="R3" s="336"/>
+      <c r="S3" s="336"/>
+      <c r="T3" s="336"/>
     </row>
     <row r="4" spans="1:22" s="110" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="8"/>
       <c r="B4" s="2"/>
       <c r="C4" s="3"/>
       <c r="D4" s="111"/>
       <c r="E4" s="111"/>
       <c r="F4" s="111"/>
       <c r="G4" s="112"/>
       <c r="H4" s="113"/>
       <c r="I4" s="9"/>
       <c r="J4" s="3"/>
       <c r="K4" s="111"/>
       <c r="L4" s="111"/>
       <c r="M4" s="111"/>
       <c r="N4" s="113"/>
       <c r="O4" s="2"/>
       <c r="P4" s="111"/>
       <c r="Q4" s="111"/>
       <c r="R4" s="111"/>
       <c r="S4" s="111"/>
       <c r="T4" s="114" t="s">
         <v>223</v>
       </c>
     </row>
@@ -28876,180 +31874,180 @@
       <c r="J5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="13"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="14"/>
     </row>
     <row r="6" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="15"/>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="342" t="s">
+      <c r="E6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="F6" s="343"/>
-      <c r="G6" s="344"/>
+      <c r="F6" s="338"/>
+      <c r="G6" s="339"/>
       <c r="H6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="342" t="s">
+      <c r="L6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="M6" s="345"/>
+      <c r="M6" s="340"/>
       <c r="N6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="17"/>
       <c r="Q6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="342" t="s">
+      <c r="R6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="S6" s="345"/>
+      <c r="S6" s="340"/>
       <c r="T6" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="23"/>
-      <c r="E7" s="333" t="s">
+      <c r="E7" s="341" t="s">
         <v>61</v>
       </c>
-      <c r="F7" s="335" t="s">
+      <c r="F7" s="343" t="s">
         <v>62</v>
       </c>
-      <c r="G7" s="336"/>
+      <c r="G7" s="344"/>
       <c r="H7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="23"/>
-      <c r="L7" s="333" t="s">
+      <c r="L7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="M7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="N7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="O7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="Q7" s="23"/>
-      <c r="R7" s="333" t="s">
+      <c r="R7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="S7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="T7" s="26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="334"/>
-      <c r="F8" s="337" t="s">
+      <c r="E8" s="342"/>
+      <c r="F8" s="345" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="338"/>
+      <c r="G8" s="346"/>
       <c r="H8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="29"/>
       <c r="K8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="334"/>
+      <c r="L8" s="342"/>
       <c r="M8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="29"/>
       <c r="Q8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="R8" s="334"/>
+      <c r="R8" s="342"/>
       <c r="S8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A9" s="32"/>
       <c r="B9" s="67" t="s">
         <v>67</v>
       </c>
       <c r="C9" s="33" t="s">
         <v>156</v>
       </c>
       <c r="D9" s="115">
         <v>48784</v>
       </c>
       <c r="E9" s="119">
         <v>206.88650000000001</v>
       </c>
       <c r="F9" s="119">
         <v>121.7606</v>
       </c>
       <c r="G9" s="124" t="s">
@@ -29259,51 +32257,51 @@
       <c r="M12" s="119">
         <v>17.406009999999998</v>
       </c>
       <c r="N12" s="120">
         <v>11.27464</v>
       </c>
       <c r="O12" s="68" t="s">
         <v>162</v>
       </c>
       <c r="P12" s="33" t="s">
         <v>74</v>
       </c>
       <c r="Q12" s="115">
         <v>2483</v>
       </c>
       <c r="R12" s="119">
         <v>20.92916</v>
       </c>
       <c r="S12" s="119">
         <v>11.0197</v>
       </c>
       <c r="T12" s="120">
         <v>12.959289999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:22" s="51" customFormat="1" ht="36.4" customHeight="1">
+    <row r="13" spans="1:22" s="51" customFormat="1" ht="36.450000000000003" customHeight="1">
       <c r="A13" s="34">
         <v>4</v>
       </c>
       <c r="B13" s="68" t="s">
         <v>75</v>
       </c>
       <c r="C13" s="33" t="s">
         <v>76</v>
       </c>
       <c r="D13" s="115">
         <v>2418</v>
       </c>
       <c r="E13" s="119">
         <v>20.381270000000001</v>
       </c>
       <c r="F13" s="119">
         <v>12.466570000000001</v>
       </c>
       <c r="G13" s="124" t="s">
         <v>77</v>
       </c>
       <c r="H13" s="120">
         <v>4.9565429999999999</v>
       </c>
       <c r="I13" s="68" t="s">
@@ -29323,51 +32321,51 @@
       </c>
       <c r="N13" s="120">
         <v>9.3809070000000006</v>
       </c>
       <c r="O13" s="68" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="33" t="s">
         <v>76</v>
       </c>
       <c r="Q13" s="115">
         <v>2418</v>
       </c>
       <c r="R13" s="119">
         <v>20.381270000000001</v>
       </c>
       <c r="S13" s="119">
         <v>12.466570000000001</v>
       </c>
       <c r="T13" s="120">
         <v>12.620039999999999</v>
       </c>
       <c r="U13" s="47"/>
       <c r="V13" s="47"/>
     </row>
-    <row r="14" spans="1:22" s="51" customFormat="1" ht="36.4" customHeight="1">
+    <row r="14" spans="1:22" s="51" customFormat="1" ht="36.450000000000003" customHeight="1">
       <c r="A14" s="34">
         <v>5</v>
       </c>
       <c r="B14" s="68" t="s">
         <v>78</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>79</v>
       </c>
       <c r="D14" s="115">
         <v>3027</v>
       </c>
       <c r="E14" s="119">
         <v>12.837109999999999</v>
       </c>
       <c r="F14" s="119">
         <v>8.1390170000000008</v>
       </c>
       <c r="G14" s="124" t="s">
         <v>66</v>
       </c>
       <c r="H14" s="120">
         <v>6.2049029999999998</v>
       </c>
       <c r="I14" s="68" t="s">
@@ -30110,51 +33108,51 @@
       </c>
       <c r="B28" s="162"/>
       <c r="G28" s="163"/>
       <c r="H28" s="164"/>
       <c r="N28" s="164"/>
       <c r="T28" s="165"/>
     </row>
     <row r="29" spans="1:21" s="43" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="71" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="39"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="41"/>
       <c r="H29" s="42"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="40"/>
       <c r="N29" s="44"/>
       <c r="T29" s="45"/>
     </row>
-    <row r="30" spans="1:21" s="55" customFormat="1" ht="16.5">
+    <row r="30" spans="1:21" s="55" customFormat="1" ht="16.2">
       <c r="A30" s="47"/>
       <c r="B30" s="54"/>
       <c r="G30" s="56"/>
       <c r="H30" s="57"/>
       <c r="I30" s="50"/>
       <c r="J30" s="47"/>
       <c r="K30" s="51"/>
       <c r="L30" s="51"/>
       <c r="M30" s="51"/>
       <c r="N30" s="52"/>
       <c r="O30" s="50"/>
       <c r="P30" s="47"/>
       <c r="T30" s="57"/>
     </row>
     <row r="31" spans="1:21">
       <c r="B31" s="46"/>
     </row>
     <row r="33" spans="2:20">
       <c r="B33" s="46"/>
       <c r="C33" s="51"/>
       <c r="D33" s="51"/>
       <c r="E33" s="51"/>
       <c r="F33" s="51"/>
       <c r="G33" s="58"/>
       <c r="J33" s="51"/>
@@ -30168,153 +33166,153 @@
     </row>
     <row r="38" spans="2:20">
       <c r="B38" s="59"/>
       <c r="C38" s="60"/>
       <c r="D38" s="61"/>
       <c r="E38" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="F7:G7"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:V38"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="47" customWidth="1"/>
-    <col min="2" max="2" width="9.375" style="50" customWidth="1"/>
+    <col min="1" max="1" width="3.3984375" style="47" customWidth="1"/>
+    <col min="2" max="2" width="9.3984375" style="50" customWidth="1"/>
     <col min="3" max="3" width="18" style="47" customWidth="1"/>
-    <col min="4" max="4" width="7.25" style="47" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="9.375" style="50" customWidth="1"/>
+    <col min="4" max="4" width="7.19921875" style="47" customWidth="1"/>
+    <col min="5" max="6" width="6.59765625" style="47" customWidth="1"/>
+    <col min="7" max="7" width="3.3984375" style="48" customWidth="1"/>
+    <col min="8" max="8" width="7.69921875" style="49" customWidth="1"/>
+    <col min="9" max="9" width="9.3984375" style="50" customWidth="1"/>
     <col min="10" max="10" width="18" style="47" customWidth="1"/>
-    <col min="11" max="11" width="7.25" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="9.375" style="50" customWidth="1"/>
+    <col min="11" max="11" width="7.19921875" style="51" customWidth="1"/>
+    <col min="12" max="12" width="6.59765625" style="51" customWidth="1"/>
+    <col min="13" max="13" width="7.09765625" style="51" customWidth="1"/>
+    <col min="14" max="14" width="7.69921875" style="52" customWidth="1"/>
+    <col min="15" max="15" width="9.3984375" style="50" customWidth="1"/>
     <col min="16" max="16" width="18" style="47" customWidth="1"/>
-    <col min="17" max="17" width="7.25" style="51" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="7.75" style="52" customWidth="1"/>
+    <col min="17" max="17" width="7.19921875" style="51" customWidth="1"/>
+    <col min="18" max="18" width="6.59765625" style="51" customWidth="1"/>
+    <col min="19" max="19" width="7.09765625" style="51" customWidth="1"/>
+    <col min="20" max="20" width="7.69921875" style="52" customWidth="1"/>
     <col min="21" max="21" width="9" style="47" customWidth="1"/>
-    <col min="22" max="24" width="9.375" style="47" bestFit="1" customWidth="1"/>
+    <col min="22" max="24" width="9.3984375" style="47" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="106" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="339" t="s">
+      <c r="A1" s="334" t="s">
         <v>186</v>
       </c>
-      <c r="B1" s="339"/>
-[...17 lines deleted...]
-      <c r="T1" s="339"/>
+      <c r="B1" s="334"/>
+      <c r="C1" s="334"/>
+      <c r="D1" s="334"/>
+      <c r="E1" s="334"/>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="334"/>
+      <c r="I1" s="334"/>
+      <c r="J1" s="334"/>
+      <c r="K1" s="334"/>
+      <c r="L1" s="334"/>
+      <c r="M1" s="334"/>
+      <c r="N1" s="334"/>
+      <c r="O1" s="334"/>
+      <c r="P1" s="334"/>
+      <c r="Q1" s="334"/>
+      <c r="R1" s="334"/>
+      <c r="S1" s="334"/>
+      <c r="T1" s="334"/>
     </row>
     <row r="2" spans="1:22" s="106" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="107"/>
       <c r="G2" s="108"/>
       <c r="H2" s="109"/>
       <c r="I2" s="2"/>
       <c r="J2" s="107"/>
       <c r="K2" s="107"/>
       <c r="L2" s="107"/>
       <c r="M2" s="107"/>
       <c r="N2" s="109"/>
       <c r="O2" s="2"/>
       <c r="P2" s="107"/>
       <c r="Q2" s="107"/>
       <c r="R2" s="107"/>
       <c r="S2" s="107"/>
       <c r="T2" s="109"/>
     </row>
     <row r="3" spans="1:22" s="106" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="341" t="s">
+      <c r="A3" s="336" t="s">
         <v>368</v>
       </c>
-      <c r="B3" s="341"/>
-[...17 lines deleted...]
-      <c r="T3" s="341"/>
+      <c r="B3" s="336"/>
+      <c r="C3" s="336"/>
+      <c r="D3" s="336"/>
+      <c r="E3" s="336"/>
+      <c r="F3" s="336"/>
+      <c r="G3" s="336"/>
+      <c r="H3" s="336"/>
+      <c r="I3" s="336"/>
+      <c r="J3" s="336"/>
+      <c r="K3" s="336"/>
+      <c r="L3" s="336"/>
+      <c r="M3" s="336"/>
+      <c r="N3" s="336"/>
+      <c r="O3" s="336"/>
+      <c r="P3" s="336"/>
+      <c r="Q3" s="336"/>
+      <c r="R3" s="336"/>
+      <c r="S3" s="336"/>
+      <c r="T3" s="336"/>
     </row>
     <row r="4" spans="1:22" s="110" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="8"/>
       <c r="B4" s="2"/>
       <c r="C4" s="3"/>
       <c r="D4" s="111"/>
       <c r="E4" s="111"/>
       <c r="F4" s="111"/>
       <c r="G4" s="112"/>
       <c r="H4" s="113"/>
       <c r="I4" s="9"/>
       <c r="J4" s="3"/>
       <c r="K4" s="111"/>
       <c r="L4" s="111"/>
       <c r="M4" s="111"/>
       <c r="N4" s="113"/>
       <c r="O4" s="2"/>
       <c r="P4" s="111"/>
       <c r="Q4" s="111"/>
       <c r="R4" s="111"/>
       <c r="S4" s="111"/>
       <c r="T4" s="114" t="s">
         <v>223</v>
       </c>
     </row>
@@ -30335,180 +33333,180 @@
       <c r="J5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="13"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="14"/>
     </row>
     <row r="6" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="15"/>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="342" t="s">
+      <c r="E6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="F6" s="343"/>
-      <c r="G6" s="344"/>
+      <c r="F6" s="338"/>
+      <c r="G6" s="339"/>
       <c r="H6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="342" t="s">
+      <c r="L6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="M6" s="345"/>
+      <c r="M6" s="340"/>
       <c r="N6" s="18" t="s">
         <v>63</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="17"/>
       <c r="Q6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="342" t="s">
+      <c r="R6" s="337" t="s">
         <v>60</v>
       </c>
-      <c r="S6" s="345"/>
+      <c r="S6" s="340"/>
       <c r="T6" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="23"/>
-      <c r="E7" s="333" t="s">
+      <c r="E7" s="341" t="s">
         <v>61</v>
       </c>
-      <c r="F7" s="335" t="s">
+      <c r="F7" s="343" t="s">
         <v>62</v>
       </c>
-      <c r="G7" s="336"/>
+      <c r="G7" s="344"/>
       <c r="H7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="23"/>
-      <c r="L7" s="333" t="s">
+      <c r="L7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="M7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="N7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="O7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="22" t="s">
         <v>59</v>
       </c>
       <c r="Q7" s="23"/>
-      <c r="R7" s="333" t="s">
+      <c r="R7" s="341" t="s">
         <v>61</v>
       </c>
       <c r="S7" s="25" t="s">
         <v>62</v>
       </c>
       <c r="T7" s="26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="334"/>
-      <c r="F8" s="337" t="s">
+      <c r="E8" s="342"/>
+      <c r="F8" s="345" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="338"/>
+      <c r="G8" s="346"/>
       <c r="H8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="29"/>
       <c r="K8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="334"/>
+      <c r="L8" s="342"/>
       <c r="M8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="134" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="29"/>
       <c r="Q8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="R8" s="334"/>
+      <c r="R8" s="342"/>
       <c r="S8" s="31" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="51" customFormat="1" ht="24" customHeight="1">
       <c r="A9" s="32"/>
       <c r="B9" s="67" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="33" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="115">
         <v>48037</v>
       </c>
       <c r="E9" s="119">
         <v>203.93100000000001</v>
       </c>
       <c r="F9" s="119">
         <v>123.4066</v>
       </c>
       <c r="G9" s="124" t="s">
@@ -30718,51 +33716,51 @@
       <c r="M12" s="119">
         <v>17.64958</v>
       </c>
       <c r="N12" s="120">
         <v>11.238329999999999</v>
       </c>
       <c r="O12" s="68" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="33" t="s">
         <v>33</v>
       </c>
       <c r="Q12" s="115">
         <v>2514</v>
       </c>
       <c r="R12" s="119">
         <v>21.240110000000001</v>
       </c>
       <c r="S12" s="119">
         <v>11.56118</v>
       </c>
       <c r="T12" s="120">
         <v>13.45032</v>
       </c>
     </row>
-    <row r="13" spans="1:22" s="51" customFormat="1" ht="36.4" customHeight="1">
+    <row r="13" spans="1:22" s="51" customFormat="1" ht="36.450000000000003" customHeight="1">
       <c r="A13" s="34">
         <v>4</v>
       </c>
       <c r="B13" s="68" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="33" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="115">
         <v>2377</v>
       </c>
       <c r="E13" s="119">
         <v>20.082630000000002</v>
       </c>
       <c r="F13" s="119">
         <v>12.55795</v>
       </c>
       <c r="G13" s="124" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="120">
         <v>4.9482689999999998</v>
       </c>
       <c r="I13" s="68" t="s">
@@ -30782,51 +33780,51 @@
       </c>
       <c r="N13" s="120">
         <v>9.0063379999999995</v>
       </c>
       <c r="O13" s="68" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="33" t="s">
         <v>11</v>
       </c>
       <c r="Q13" s="115">
         <v>2377</v>
       </c>
       <c r="R13" s="119">
         <v>20.082630000000002</v>
       </c>
       <c r="S13" s="119">
         <v>12.55795</v>
       </c>
       <c r="T13" s="120">
         <v>12.71735</v>
       </c>
       <c r="U13" s="47"/>
       <c r="V13" s="47"/>
     </row>
-    <row r="14" spans="1:22" s="51" customFormat="1" ht="36.4" customHeight="1">
+    <row r="14" spans="1:22" s="51" customFormat="1" ht="36.450000000000003" customHeight="1">
       <c r="A14" s="34">
         <v>5</v>
       </c>
       <c r="B14" s="68" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="115">
         <v>2842</v>
       </c>
       <c r="E14" s="119">
         <v>12.065110000000001</v>
       </c>
       <c r="F14" s="119">
         <v>7.8240689999999997</v>
       </c>
       <c r="G14" s="124" t="s">
         <v>66</v>
       </c>
       <c r="H14" s="120">
         <v>5.9162730000000003</v>
       </c>
       <c r="I14" s="68" t="s">
@@ -31569,51 +34567,51 @@
       </c>
       <c r="B28" s="162"/>
       <c r="G28" s="163"/>
       <c r="H28" s="164"/>
       <c r="N28" s="164"/>
       <c r="T28" s="165"/>
     </row>
     <row r="29" spans="1:21" s="43" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="71" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="39"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="41"/>
       <c r="H29" s="42"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="40"/>
       <c r="N29" s="44"/>
       <c r="T29" s="45"/>
     </row>
-    <row r="30" spans="1:21" s="55" customFormat="1" ht="16.5">
+    <row r="30" spans="1:21" s="55" customFormat="1" ht="16.2">
       <c r="A30" s="47"/>
       <c r="B30" s="54"/>
       <c r="G30" s="56"/>
       <c r="H30" s="57"/>
       <c r="I30" s="50"/>
       <c r="J30" s="47"/>
       <c r="K30" s="51"/>
       <c r="L30" s="51"/>
       <c r="M30" s="51"/>
       <c r="N30" s="52"/>
       <c r="O30" s="50"/>
       <c r="P30" s="47"/>
       <c r="T30" s="57"/>
     </row>
     <row r="31" spans="1:21">
       <c r="B31" s="46"/>
     </row>
     <row r="33" spans="2:20">
       <c r="B33" s="46"/>
       <c r="C33" s="51"/>
       <c r="D33" s="51"/>
       <c r="E33" s="51"/>
       <c r="F33" s="51"/>
       <c r="G33" s="58"/>
       <c r="J33" s="51"/>
@@ -31627,1509 +34625,68 @@
     </row>
     <row r="38" spans="2:20">
       <c r="B38" s="59"/>
       <c r="C38" s="60"/>
       <c r="D38" s="61"/>
       <c r="E38" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="F7:G7"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1440 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>