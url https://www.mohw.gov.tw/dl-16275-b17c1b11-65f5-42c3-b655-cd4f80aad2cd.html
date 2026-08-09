--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,126 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別統計_予甄\性別統計_予甄\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{33055AD3-1DE6-46FF-8DF5-367623426E38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B8B91AC8-9265-4679-B26F-0B1065889B3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="45" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="19" r:id="rId17"/>
+    <sheet name="114" sheetId="47" r:id="rId1"/>
+    <sheet name="113" sheetId="45" r:id="rId2"/>
+    <sheet name="112" sheetId="44" r:id="rId3"/>
+    <sheet name="111" sheetId="43" r:id="rId4"/>
+    <sheet name="110" sheetId="41" r:id="rId5"/>
+    <sheet name="109" sheetId="40" r:id="rId6"/>
+    <sheet name="108" sheetId="34" r:id="rId7"/>
+    <sheet name="107" sheetId="33" r:id="rId8"/>
+    <sheet name="106" sheetId="31" r:id="rId9"/>
+    <sheet name="105" sheetId="29" r:id="rId10"/>
+    <sheet name="104" sheetId="28" r:id="rId11"/>
+    <sheet name="103" sheetId="27" r:id="rId12"/>
+    <sheet name="102" sheetId="36" r:id="rId13"/>
+    <sheet name="101" sheetId="37" r:id="rId14"/>
+    <sheet name="100" sheetId="38" r:id="rId15"/>
+    <sheet name="99" sheetId="23" r:id="rId16"/>
+    <sheet name="98" sheetId="22" r:id="rId17"/>
+    <sheet name="97" sheetId="19" r:id="rId18"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId18"/>
+    <externalReference r:id="rId19"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'112'!$B$6:$J$31</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'113'!$A$1:$J$31</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'112'!$B$6:$J$31</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'114'!$B$6:$J$31</definedName>
+    <definedName name="_IDX10" localSheetId="2">'112'!#REF!</definedName>
+    <definedName name="_IDX10" localSheetId="1">'113'!#REF!</definedName>
+    <definedName name="_IDX10" localSheetId="0">'114'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'112'!$A$1:$J$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'113'!$A$1:$J$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'114'!$A$1:$J$31</definedName>
     <definedName name="Print_Area_MI">[1]表!$A$1:$R$28</definedName>
     <definedName name="T">#REF!</definedName>
     <definedName name="TB1A">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="741" uniqueCount="122">
   <si>
     <t>縣市別</t>
   </si>
   <si>
     <t>合          計</t>
   </si>
   <si>
     <t>男         性</t>
   </si>
   <si>
     <t>女         性</t>
   </si>
   <si>
     <t xml:space="preserve"> 死亡率</t>
   </si>
   <si>
     <t>基隆市</t>
   </si>
   <si>
     <t>新竹市</t>
   </si>
   <si>
     <t>臺中市</t>
   </si>
   <si>
@@ -1015,50 +1020,79 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="General_)"/>
     <numFmt numFmtId="177" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="178" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
     <numFmt numFmtId="181" formatCode="0_ "/>
     <numFmt numFmtId="182" formatCode="0_)"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -1765,55 +1799,55 @@
     <cellStyle name="一般 8" xfId="44" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
     <cellStyle name="一般 8 2" xfId="45" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
     <cellStyle name="一般 9" xfId="46" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
     <cellStyle name="一般 9 2" xfId="47" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
     <cellStyle name="一般_97_new" xfId="53" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="一般_97死因摘要(全)" xfId="48" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="千分位 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
     <cellStyle name="千分位 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
     <cellStyle name="千分位 3" xfId="51" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
     <cellStyle name="貨幣[0]" xfId="52" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///E:\&#27515;&#22240;&#25688;&#35201;\88&#24180;\FCANC_DR.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="表"/>
       <sheetName val="圖"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1">
           <cell r="A1" t="str">
             <v>表 32.  臺灣地區歷年女性每十萬人口死亡率按主要癌症分</v>
           </cell>
         </row>
         <row r="2">
           <cell r="J2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
           <cell r="R2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
         </row>
         <row r="3">
@@ -2829,1028 +2863,130 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{577D7CB5-A18A-4AD5-B3ED-52DF1E7C0253}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D70BD839-691B-42BB-B8DB-9147420A4D45}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J31"/>
+  <dimension ref="A1:AM31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="G33" sqref="G33"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="2" width="16" style="59" customWidth="1"/>
     <col min="3" max="4" width="16" style="60" customWidth="1"/>
     <col min="5" max="5" width="16" style="59" customWidth="1"/>
     <col min="6" max="6" width="16" style="75" customWidth="1"/>
     <col min="7" max="7" width="16" style="60" customWidth="1"/>
     <col min="8" max="8" width="16" style="59" customWidth="1"/>
     <col min="9" max="10" width="16" style="60" customWidth="1"/>
     <col min="11" max="16384" width="10" style="59"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="31" customFormat="1" ht="25.5" customHeight="1">
+    <row r="1" spans="1:39" s="31" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>86</v>
-      </c>
-[...900 lines deleted...]
-        <v>84</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
     </row>
     <row r="2" spans="1:39" s="25" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="27"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
     </row>
     <row r="3" spans="1:39" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A3" s="78" t="s">
-        <v>94</v>
+      <c r="A3" s="77" t="s">
+        <v>121</v>
       </c>
       <c r="B3" s="78"/>
       <c r="C3" s="78"/>
       <c r="D3" s="78"/>
       <c r="E3" s="78"/>
       <c r="F3" s="78"/>
       <c r="G3" s="78"/>
       <c r="H3" s="78"/>
       <c r="I3" s="78"/>
       <c r="J3" s="78"/>
       <c r="L3" s="58"/>
       <c r="M3" s="58"/>
       <c r="N3" s="58"/>
       <c r="O3" s="58"/>
       <c r="P3" s="58"/>
       <c r="Q3" s="58"/>
       <c r="R3" s="58"/>
       <c r="S3" s="58"/>
       <c r="T3" s="58"/>
       <c r="U3" s="58"/>
       <c r="V3" s="58"/>
       <c r="W3" s="58"/>
       <c r="X3" s="58"/>
       <c r="Y3" s="58"/>
       <c r="Z3" s="58"/>
@@ -3943,850 +3079,1816 @@
       <c r="D6" s="10" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
     </row>
+    <row r="7" spans="1:39" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="61" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="62">
+        <v>54838</v>
+      </c>
+      <c r="C7" s="63">
+        <v>234.85550720275501</v>
+      </c>
+      <c r="D7" s="64">
+        <v>111.520552750962</v>
+      </c>
+      <c r="E7" s="62">
+        <v>32537</v>
+      </c>
+      <c r="F7" s="63">
+        <v>283.070813291148</v>
+      </c>
+      <c r="G7" s="64">
+        <v>145.02974064549699</v>
+      </c>
+      <c r="H7" s="62">
+        <v>22301</v>
+      </c>
+      <c r="I7" s="63">
+        <v>188.10870576132601</v>
+      </c>
+      <c r="J7" s="63">
+        <v>83.216303904037005</v>
+      </c>
+    </row>
+    <row r="8" spans="1:39" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="62">
+        <v>8383</v>
+      </c>
+      <c r="C8" s="63">
+        <v>207.19659033949301</v>
+      </c>
+      <c r="D8" s="64">
+        <v>100.297028908206</v>
+      </c>
+      <c r="E8" s="62">
+        <v>4838</v>
+      </c>
+      <c r="F8" s="63">
+        <v>246.390027060633</v>
+      </c>
+      <c r="G8" s="64">
+        <v>129.216621797947</v>
+      </c>
+      <c r="H8" s="62">
+        <v>3545</v>
+      </c>
+      <c r="I8" s="63">
+        <v>170.23933152849199</v>
+      </c>
+      <c r="J8" s="63">
+        <v>77.308319681922598</v>
+      </c>
+    </row>
+    <row r="9" spans="1:39" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="62">
+        <v>5599</v>
+      </c>
+      <c r="C9" s="63">
+        <v>227.12263729987299</v>
+      </c>
+      <c r="D9" s="64">
+        <v>90.754879417324901</v>
+      </c>
+      <c r="E9" s="62">
+        <v>3016</v>
+      </c>
+      <c r="F9" s="63">
+        <v>259.624439818952</v>
+      </c>
+      <c r="G9" s="64">
+        <v>110.76251033656099</v>
+      </c>
+      <c r="H9" s="62">
+        <v>2583</v>
+      </c>
+      <c r="I9" s="63">
+        <v>198.15728302813201</v>
+      </c>
+      <c r="J9" s="63">
+        <v>75.374219680270897</v>
+      </c>
+    </row>
+    <row r="10" spans="1:39" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="61" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="62">
+        <v>4033</v>
+      </c>
+      <c r="C10" s="63">
+        <v>171.845392834818</v>
+      </c>
+      <c r="D10" s="64">
+        <v>96.605951328134793</v>
+      </c>
+      <c r="E10" s="62">
+        <v>2407</v>
+      </c>
+      <c r="F10" s="63">
+        <v>208.41721541785199</v>
+      </c>
+      <c r="G10" s="64">
+        <v>125.550790276001</v>
+      </c>
+      <c r="H10" s="62">
+        <v>1626</v>
+      </c>
+      <c r="I10" s="63">
+        <v>136.41145587768901</v>
+      </c>
+      <c r="J10" s="63">
+        <v>72.506929198492699</v>
+      </c>
+    </row>
+    <row r="11" spans="1:39" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="61" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="62">
+        <v>6028</v>
+      </c>
+      <c r="C11" s="63">
+        <v>210.43569754651099</v>
+      </c>
+      <c r="D11" s="64">
+        <v>113.412597442701</v>
+      </c>
+      <c r="E11" s="62">
+        <v>3441</v>
+      </c>
+      <c r="F11" s="63">
+        <v>246.256063366745</v>
+      </c>
+      <c r="G11" s="64">
+        <v>143.29192027874899</v>
+      </c>
+      <c r="H11" s="62">
+        <v>2587</v>
+      </c>
+      <c r="I11" s="63">
+        <v>176.321405227756</v>
+      </c>
+      <c r="J11" s="63">
+        <v>88.822630034841893</v>
+      </c>
+    </row>
+    <row r="12" spans="1:39" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="61" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="62">
+        <v>5108</v>
+      </c>
+      <c r="C12" s="63">
+        <v>275.28018435365198</v>
+      </c>
+      <c r="D12" s="64">
+        <v>126.936278914989</v>
+      </c>
+      <c r="E12" s="62">
+        <v>3103</v>
+      </c>
+      <c r="F12" s="63">
+        <v>337.454270215718</v>
+      </c>
+      <c r="G12" s="64">
+        <v>167.575735780027</v>
+      </c>
+      <c r="H12" s="62">
+        <v>2005</v>
+      </c>
+      <c r="I12" s="63">
+        <v>214.20207856141701</v>
+      </c>
+      <c r="J12" s="63">
+        <v>92.142970721743396</v>
+      </c>
+    </row>
+    <row r="13" spans="1:39" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="62">
+        <v>7122</v>
+      </c>
+      <c r="C13" s="63">
+        <v>261.35986027045698</v>
+      </c>
+      <c r="D13" s="64">
+        <v>121.827734912832</v>
+      </c>
+      <c r="E13" s="62">
+        <v>4185</v>
+      </c>
+      <c r="F13" s="63">
+        <v>313.90391839848297</v>
+      </c>
+      <c r="G13" s="64">
+        <v>158.70269716104301</v>
+      </c>
+      <c r="H13" s="62">
+        <v>2937</v>
+      </c>
+      <c r="I13" s="63">
+        <v>211.02655040207799</v>
+      </c>
+      <c r="J13" s="63">
+        <v>90.617519210172503</v>
+      </c>
+    </row>
+    <row r="14" spans="1:39" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="61" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="62">
+        <v>1137</v>
+      </c>
+      <c r="C14" s="63">
+        <v>253.07496093697799</v>
+      </c>
+      <c r="D14" s="64">
+        <v>110.98390535423999</v>
+      </c>
+      <c r="E14" s="62">
+        <v>657</v>
+      </c>
+      <c r="F14" s="63">
+        <v>291.903996019087</v>
+      </c>
+      <c r="G14" s="64">
+        <v>140.66102741704401</v>
+      </c>
+      <c r="H14" s="62">
+        <v>480</v>
+      </c>
+      <c r="I14" s="63">
+        <v>214.09455842997301</v>
+      </c>
+      <c r="J14" s="63">
+        <v>84.045266426011395</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="61" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="62">
+        <v>1023</v>
+      </c>
+      <c r="C15" s="63">
+        <v>171.66215277428199</v>
+      </c>
+      <c r="D15" s="64">
+        <v>100.070423821606</v>
+      </c>
+      <c r="E15" s="62">
+        <v>606</v>
+      </c>
+      <c r="F15" s="63">
+        <v>199.84500469932601</v>
+      </c>
+      <c r="G15" s="64">
+        <v>123.347361699297</v>
+      </c>
+      <c r="H15" s="62">
+        <v>417</v>
+      </c>
+      <c r="I15" s="63">
+        <v>142.46522925969299</v>
+      </c>
+      <c r="J15" s="63">
+        <v>78.423234097822402</v>
+      </c>
+    </row>
+    <row r="16" spans="1:39" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="62">
+        <v>1414</v>
+      </c>
+      <c r="C16" s="63">
+        <v>265.78297898735599</v>
+      </c>
+      <c r="D16" s="64">
+        <v>123.622700087521</v>
+      </c>
+      <c r="E16" s="62">
+        <v>881</v>
+      </c>
+      <c r="F16" s="63">
+        <v>322.33692440815003</v>
+      </c>
+      <c r="G16" s="64">
+        <v>158.99672793917</v>
+      </c>
+      <c r="H16" s="62">
+        <v>533</v>
+      </c>
+      <c r="I16" s="63">
+        <v>206.03293821137899</v>
+      </c>
+      <c r="J16" s="63">
+        <v>90.168699437667001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="61" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="62">
+        <v>3115</v>
+      </c>
+      <c r="C17" s="63">
+        <v>255.75962044122801</v>
+      </c>
+      <c r="D17" s="64">
+        <v>119.138026169569</v>
+      </c>
+      <c r="E17" s="62">
+        <v>1904</v>
+      </c>
+      <c r="F17" s="63">
+        <v>308.38003304071799</v>
+      </c>
+      <c r="G17" s="64">
+        <v>155.070683220208</v>
+      </c>
+      <c r="H17" s="62">
+        <v>1211</v>
+      </c>
+      <c r="I17" s="63">
+        <v>201.658394675952</v>
+      </c>
+      <c r="J17" s="63">
+        <v>86.653925543771194</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="61" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="62">
+        <v>1376</v>
+      </c>
+      <c r="C18" s="63">
+        <v>292.70990661362703</v>
+      </c>
+      <c r="D18" s="64">
+        <v>127.05549542100199</v>
+      </c>
+      <c r="E18" s="62">
+        <v>881</v>
+      </c>
+      <c r="F18" s="63">
+        <v>368.78435115302699</v>
+      </c>
+      <c r="G18" s="64">
+        <v>171.31472647605699</v>
+      </c>
+      <c r="H18" s="62">
+        <v>495</v>
+      </c>
+      <c r="I18" s="63">
+        <v>214.10312417548701</v>
+      </c>
+      <c r="J18" s="63">
+        <v>85.710422086674001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="62">
+        <v>2094</v>
+      </c>
+      <c r="C19" s="63">
+        <v>319.83724041862899</v>
+      </c>
+      <c r="D19" s="64">
+        <v>138.49781789739001</v>
+      </c>
+      <c r="E19" s="62">
+        <v>1396</v>
+      </c>
+      <c r="F19" s="63">
+        <v>414.96366095447598</v>
+      </c>
+      <c r="G19" s="64">
+        <v>193.94983731660599</v>
+      </c>
+      <c r="H19" s="62">
+        <v>698</v>
+      </c>
+      <c r="I19" s="63">
+        <v>219.29480070249701</v>
+      </c>
+      <c r="J19" s="63">
+        <v>84.753199303342598</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="61" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="62">
+        <v>1660</v>
+      </c>
+      <c r="C20" s="63">
+        <v>348.75158487636702</v>
+      </c>
+      <c r="D20" s="64">
+        <v>138.355685996272</v>
+      </c>
+      <c r="E20" s="62">
+        <v>1105</v>
+      </c>
+      <c r="F20" s="63">
+        <v>448.84579608183998</v>
+      </c>
+      <c r="G20" s="64">
+        <v>188.84937956098801</v>
+      </c>
+      <c r="H20" s="62">
+        <v>555</v>
+      </c>
+      <c r="I20" s="63">
+        <v>241.51803878649201</v>
+      </c>
+      <c r="J20" s="63">
+        <v>89.215453363405402</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="61" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="62">
+        <v>2346</v>
+      </c>
+      <c r="C21" s="63">
+        <v>298.56919684758799</v>
+      </c>
+      <c r="D21" s="64">
+        <v>133.03627860783999</v>
+      </c>
+      <c r="E21" s="62">
+        <v>1463</v>
+      </c>
+      <c r="F21" s="63">
+        <v>368.34359936905702</v>
+      </c>
+      <c r="G21" s="64">
+        <v>176.246998737848</v>
+      </c>
+      <c r="H21" s="62">
+        <v>883</v>
+      </c>
+      <c r="I21" s="63">
+        <v>227.24699148660201</v>
+      </c>
+      <c r="J21" s="63">
+        <v>93.012759143715897</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="61" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" s="62">
+        <v>630</v>
+      </c>
+      <c r="C22" s="63">
+        <v>301.04721423810003</v>
+      </c>
+      <c r="D22" s="64">
+        <v>138.26643010478699</v>
+      </c>
+      <c r="E22" s="62">
+        <v>399</v>
+      </c>
+      <c r="F22" s="63">
+        <v>374.76577139288003</v>
+      </c>
+      <c r="G22" s="64">
+        <v>185.42864233089099</v>
+      </c>
+      <c r="H22" s="62">
+        <v>231</v>
+      </c>
+      <c r="I22" s="63">
+        <v>224.70161376613501</v>
+      </c>
+      <c r="J22" s="63">
+        <v>94.475113155348097</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="61" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="62">
+        <v>925</v>
+      </c>
+      <c r="C23" s="63">
+        <v>294.50110716497301</v>
+      </c>
+      <c r="D23" s="64">
+        <v>134.718184330751</v>
+      </c>
+      <c r="E23" s="62">
+        <v>559</v>
+      </c>
+      <c r="F23" s="63">
+        <v>355.121306643119</v>
+      </c>
+      <c r="G23" s="64">
+        <v>174.47293713491601</v>
+      </c>
+      <c r="H23" s="62">
+        <v>366</v>
+      </c>
+      <c r="I23" s="63">
+        <v>233.597886130604</v>
+      </c>
+      <c r="J23" s="63">
+        <v>99.136064575452494</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="62">
+        <v>257</v>
+      </c>
+      <c r="C24" s="63">
+        <v>239.49640522419</v>
+      </c>
+      <c r="D24" s="64">
+        <v>105.10059276018001</v>
+      </c>
+      <c r="E24" s="62">
+        <v>168</v>
+      </c>
+      <c r="F24" s="63">
+        <v>306.17544946738201</v>
+      </c>
+      <c r="G24" s="64">
+        <v>146.31872843671499</v>
+      </c>
+      <c r="H24" s="62">
+        <v>89</v>
+      </c>
+      <c r="I24" s="63">
+        <v>169.72424577596399</v>
+      </c>
+      <c r="J24" s="63">
+        <v>68.032817044885803</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="62">
+        <v>967</v>
+      </c>
+      <c r="C25" s="63">
+        <v>268.13554293288098</v>
+      </c>
+      <c r="D25" s="64">
+        <v>116.31689866644</v>
+      </c>
+      <c r="E25" s="62">
+        <v>598</v>
+      </c>
+      <c r="F25" s="63">
+        <v>334.43787313171998</v>
+      </c>
+      <c r="G25" s="64">
+        <v>155.50178708928499</v>
+      </c>
+      <c r="H25" s="62">
+        <v>369</v>
+      </c>
+      <c r="I25" s="63">
+        <v>202.935693033641</v>
+      </c>
+      <c r="J25" s="63">
+        <v>83.661442372531198</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="62">
+        <v>692</v>
+      </c>
+      <c r="C26" s="63">
+        <v>151.591159519027</v>
+      </c>
+      <c r="D26" s="64">
+        <v>86.459382281199794</v>
+      </c>
+      <c r="E26" s="62">
+        <v>377</v>
+      </c>
+      <c r="F26" s="63">
+        <v>167.36550272912299</v>
+      </c>
+      <c r="G26" s="64">
+        <v>103.733532140289</v>
+      </c>
+      <c r="H26" s="62">
+        <v>315</v>
+      </c>
+      <c r="I26" s="63">
+        <v>136.22475787670999</v>
+      </c>
+      <c r="J26" s="63">
+        <v>72.445898231359905</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="62">
+        <v>640</v>
+      </c>
+      <c r="C27" s="63">
+        <v>244.38254268580201</v>
+      </c>
+      <c r="D27" s="64">
+        <v>113.143398405227</v>
+      </c>
+      <c r="E27" s="62">
+        <v>371</v>
+      </c>
+      <c r="F27" s="63">
+        <v>295.93704756928798</v>
+      </c>
+      <c r="G27" s="64">
+        <v>151.245340826789</v>
+      </c>
+      <c r="H27" s="62">
+        <v>269</v>
+      </c>
+      <c r="I27" s="63">
+        <v>197.04072663346</v>
+      </c>
+      <c r="J27" s="63">
+        <v>82.561569026766605</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="62">
+        <v>264</v>
+      </c>
+      <c r="C28" s="63">
+        <v>186.62915232190699</v>
+      </c>
+      <c r="D28" s="64">
+        <v>88.828422233307606</v>
+      </c>
+      <c r="E28" s="62">
+        <v>167</v>
+      </c>
+      <c r="F28" s="63">
+        <v>237.827368660904</v>
+      </c>
+      <c r="G28" s="64">
+        <v>119.78405832121901</v>
+      </c>
+      <c r="H28" s="62">
+        <v>97</v>
+      </c>
+      <c r="I28" s="63">
+        <v>136.16328364075301</v>
+      </c>
+      <c r="J28" s="63">
+        <v>61.4996956402778</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="67">
+        <v>25</v>
+      </c>
+      <c r="C29" s="68">
+        <v>181.34996917050501</v>
+      </c>
+      <c r="D29" s="69">
+        <v>106.948962727419</v>
+      </c>
+      <c r="E29" s="70">
+        <v>15</v>
+      </c>
+      <c r="F29" s="68" t="s">
+        <v>119</v>
+      </c>
+      <c r="G29" s="69" t="s">
+        <v>119</v>
+      </c>
+      <c r="H29" s="70">
+        <v>10</v>
+      </c>
+      <c r="I29" s="68" t="s">
+        <v>119</v>
+      </c>
+      <c r="J29" s="68" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="71" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" s="72"/>
+      <c r="C30" s="65"/>
+      <c r="D30" s="59"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+      <c r="N30" s="72"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" s="74"/>
+      <c r="C31" s="65"/>
+      <c r="D31" s="59"/>
+      <c r="F31" s="59"/>
+      <c r="G31" s="59"/>
+      <c r="H31" s="72"/>
+      <c r="I31" s="59"/>
+      <c r="J31" s="59"/>
+      <c r="N31" s="72"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
+  <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:AM58"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="3" customWidth="1"/>
+    <col min="3" max="4" width="16" style="23" customWidth="1"/>
+    <col min="5" max="5" width="16" style="3" customWidth="1"/>
+    <col min="6" max="6" width="16" style="24" customWidth="1"/>
+    <col min="7" max="7" width="16" style="23" customWidth="1"/>
+    <col min="8" max="8" width="16" style="3" customWidth="1"/>
+    <col min="9" max="10" width="16" style="23" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" s="31" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="76" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+    </row>
+    <row r="2" spans="1:39" s="25" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+    </row>
+    <row r="3" spans="1:39" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="78" t="s">
+        <v>95</v>
+      </c>
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="58"/>
+      <c r="Z3" s="58"/>
+      <c r="AA3" s="58"/>
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
+      <c r="AE3" s="58"/>
+      <c r="AF3" s="58"/>
+      <c r="AG3" s="58"/>
+      <c r="AH3" s="58"/>
+      <c r="AI3" s="58"/>
+      <c r="AJ3" s="58"/>
+      <c r="AK3" s="58"/>
+      <c r="AL3" s="58"/>
+      <c r="AM3" s="58"/>
+    </row>
+    <row r="4" spans="1:39" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="J4" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="W4" s="3"/>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+      <c r="Z4" s="3"/>
+      <c r="AA4" s="3"/>
+      <c r="AB4" s="3"/>
+      <c r="AC4" s="3"/>
+      <c r="AD4" s="3"/>
+      <c r="AE4" s="3"/>
+      <c r="AF4" s="3"/>
+      <c r="AG4" s="3"/>
+      <c r="AH4" s="3"/>
+      <c r="AI4" s="3"/>
+      <c r="AJ4" s="3"/>
+      <c r="AK4" s="3"/>
+      <c r="AL4" s="3"/>
+      <c r="AM4" s="3"/>
+    </row>
+    <row r="5" spans="1:39" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="81" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="82"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="82"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="81" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="82"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+    </row>
+    <row r="6" spans="1:39" s="7" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="80"/>
+      <c r="B6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+    </row>
     <row r="7" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B7" s="14">
-        <v>46829</v>
+        <v>47760</v>
       </c>
       <c r="C7" s="15">
-        <v>199.58700561523438</v>
+        <v>203.09623718261719</v>
       </c>
       <c r="D7" s="16">
-        <v>128.00392150878906</v>
+        <v>126.75704193115234</v>
       </c>
       <c r="E7" s="14">
-        <v>28776</v>
+        <v>29215</v>
       </c>
       <c r="F7" s="15">
-        <v>245.84346008300781</v>
+        <v>249.36700439453125</v>
       </c>
       <c r="G7" s="16">
-        <v>166.32121276855469</v>
+        <v>164.64279174804688</v>
       </c>
       <c r="H7" s="14">
-        <v>18053</v>
+        <v>18545</v>
       </c>
       <c r="I7" s="15">
-        <v>153.53900146484375</v>
+        <v>157.15699768066406</v>
       </c>
       <c r="J7" s="15">
-        <v>93.399192810058594</v>
+        <v>92.845130920410156</v>
       </c>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
     </row>
     <row r="8" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B8" s="14">
-        <v>6695</v>
+        <v>6750</v>
       </c>
       <c r="C8" s="15">
-        <v>168.69372099041229</v>
+        <v>169.81448208092428</v>
       </c>
       <c r="D8" s="16">
-        <v>119.64061055790556</v>
+        <v>116.29445539815669</v>
       </c>
       <c r="E8" s="14">
-        <v>4059</v>
+        <v>4167</v>
       </c>
       <c r="F8" s="15">
-        <v>207.98884167278575</v>
+        <v>213.48998487587147</v>
       </c>
       <c r="G8" s="16">
-        <v>154.66397581578576</v>
+        <v>153.36993487168149</v>
       </c>
       <c r="H8" s="14">
-        <v>2636</v>
+        <v>2583</v>
       </c>
       <c r="I8" s="15">
-        <v>130.6772213144661</v>
+        <v>127.67673811884663</v>
       </c>
       <c r="J8" s="15">
-        <v>89.028662734588892</v>
+        <v>84.37296766228944</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
     </row>
     <row r="9" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="13" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="B9" s="14">
-        <v>5025</v>
+        <v>5219</v>
       </c>
       <c r="C9" s="15">
-        <v>185.86587141965461</v>
+        <v>193.2778991036779</v>
       </c>
       <c r="D9" s="16">
-        <v>102.8367165250968</v>
+        <v>104.99679414523808</v>
       </c>
       <c r="E9" s="14">
-        <v>2855</v>
+        <v>2920</v>
       </c>
       <c r="F9" s="15">
-        <v>220.3698972404749</v>
+        <v>225.92120920458714</v>
       </c>
       <c r="G9" s="16">
-        <v>127.12781264751791</v>
+        <v>127.78235807597626</v>
       </c>
       <c r="H9" s="14">
-        <v>2170</v>
+        <v>2299</v>
       </c>
       <c r="I9" s="15">
-        <v>154.11784048945555</v>
+        <v>163.30781071637361</v>
       </c>
       <c r="J9" s="15">
-        <v>82.567435445111158</v>
+        <v>85.938575032503067</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B10" s="14">
-        <v>3166</v>
+        <v>3231</v>
       </c>
       <c r="C10" s="15">
-        <v>152.06137785091067</v>
+        <v>151.92041081987415</v>
       </c>
       <c r="D10" s="16">
-        <v>115.6696116365607</v>
+        <v>113.54173388729255</v>
       </c>
       <c r="E10" s="14">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="F10" s="15">
-        <v>189.00800047563658</v>
+        <v>185.26145352107372</v>
       </c>
       <c r="G10" s="16">
-        <v>147.8558713968655</v>
+        <v>142.62441783918831</v>
       </c>
       <c r="H10" s="14">
-        <v>1195</v>
+        <v>1263</v>
       </c>
       <c r="I10" s="15">
-        <v>114.98776510934422</v>
+        <v>118.64847828394657</v>
       </c>
       <c r="J10" s="15">
-        <v>85.745421591690317</v>
+        <v>86.757339904281025</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="13" t="s">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="B11" s="14">
-        <v>4833</v>
+        <v>4877</v>
       </c>
       <c r="C11" s="15">
-        <v>176.89430263456484</v>
+        <v>176.96950696012325</v>
       </c>
       <c r="D11" s="16">
-        <v>131.75661379528967</v>
+        <v>127.75067922128589</v>
       </c>
       <c r="E11" s="14">
-        <v>2945</v>
+        <v>2916</v>
       </c>
       <c r="F11" s="15">
-        <v>217.823510442215</v>
+        <v>214.14990346363234</v>
       </c>
       <c r="G11" s="16">
-        <v>169.63034035727998</v>
+        <v>162.59190396361757</v>
       </c>
       <c r="H11" s="14">
-        <v>1888</v>
+        <v>1961</v>
       </c>
       <c r="I11" s="15">
-        <v>136.79890560875512</v>
+        <v>140.65625719509475</v>
       </c>
       <c r="J11" s="15">
-        <v>98.049859294044893</v>
+        <v>97.269222150076828</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="13" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="B12" s="14">
-        <v>4242</v>
+        <v>4352</v>
       </c>
       <c r="C12" s="15">
-        <v>225.05023442732752</v>
+        <v>230.77897981055125</v>
       </c>
       <c r="D12" s="16">
-        <v>137.63250320833689</v>
+        <v>137.93079207455162</v>
       </c>
       <c r="E12" s="14">
-        <v>2582</v>
+        <v>2628</v>
       </c>
       <c r="F12" s="15">
-        <v>273.53534904095773</v>
+        <v>278.55418928329533</v>
       </c>
       <c r="G12" s="16">
-        <v>178.64818977695697</v>
+        <v>178.19891300908483</v>
       </c>
       <c r="H12" s="14">
-        <v>1660</v>
+        <v>1724</v>
       </c>
       <c r="I12" s="15">
-        <v>176.41257587866215</v>
+        <v>182.94805294032753</v>
       </c>
       <c r="J12" s="15">
-        <v>100.62142328687464</v>
+        <v>101.65833534993587</v>
       </c>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
     </row>
     <row r="13" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="13" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="B13" s="14">
-        <v>6045</v>
+        <v>6112</v>
       </c>
       <c r="C13" s="15">
-        <v>217.52781171339586</v>
+        <v>219.92379309532123</v>
       </c>
       <c r="D13" s="16">
-        <v>140.74658027465006</v>
+        <v>137.88040879072631</v>
       </c>
       <c r="E13" s="14">
-        <v>3724</v>
+        <v>3807</v>
       </c>
       <c r="F13" s="15">
-        <v>269.46581152516274</v>
+        <v>275.8663667667621</v>
       </c>
       <c r="G13" s="16">
-        <v>181.48546194374248</v>
+        <v>180.91417793849524</v>
       </c>
       <c r="H13" s="14">
-        <v>2321</v>
+        <v>2305</v>
       </c>
       <c r="I13" s="15">
-        <v>166.14631111881036</v>
+        <v>164.74541116130504</v>
       </c>
       <c r="J13" s="15">
-        <v>103.75520395438434</v>
+        <v>99.204372636990215</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
     <row r="14" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="13" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="B14" s="14">
-        <v>1074</v>
+        <v>1061</v>
       </c>
       <c r="C14" s="15">
-        <v>234.26917397212765</v>
+        <v>231.74667314654536</v>
       </c>
       <c r="D14" s="16">
-        <v>134.02667154443785</v>
+        <v>129.29686394983386</v>
       </c>
       <c r="E14" s="14">
-        <v>667</v>
+        <v>636</v>
       </c>
       <c r="F14" s="15">
-        <v>286.86259625702371</v>
+        <v>274.17397545798048</v>
       </c>
       <c r="G14" s="16">
-        <v>175.61126606070016</v>
+        <v>164.80139381753247</v>
       </c>
       <c r="H14" s="14">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="I14" s="15">
-        <v>180.14309646950514</v>
+        <v>188.17132888806242</v>
       </c>
       <c r="J14" s="15">
-        <v>95.130076303572523</v>
+        <v>95.958751666701531</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
     <row r="15" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="13" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="B15" s="14">
-        <v>805</v>
+        <v>836</v>
       </c>
       <c r="C15" s="15">
-        <v>149.11936217666107</v>
+        <v>153.46165248461941</v>
       </c>
       <c r="D15" s="16">
-        <v>103.61062674016441</v>
+        <v>103.57381148494331</v>
       </c>
       <c r="E15" s="14">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="F15" s="15">
-        <v>184.92348835904832</v>
+        <v>182.25947937651472</v>
       </c>
       <c r="G15" s="16">
-        <v>133.46331134840764</v>
+        <v>128.13068572240422</v>
       </c>
       <c r="H15" s="14">
-        <v>294</v>
+        <v>328</v>
       </c>
       <c r="I15" s="15">
-        <v>111.57262372132649</v>
+        <v>123.29065772558808</v>
       </c>
       <c r="J15" s="15">
-        <v>73.918651079944155</v>
+        <v>79.615086048134771</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="13" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="B16" s="14">
-        <v>1259</v>
+        <v>1288</v>
       </c>
       <c r="C16" s="15">
-        <v>222.62617546266989</v>
+        <v>229.36494580629881</v>
       </c>
       <c r="D16" s="16">
-        <v>131.54001939109395</v>
+        <v>129.96030340970009</v>
       </c>
       <c r="E16" s="14">
-        <v>778</v>
+        <v>820</v>
       </c>
       <c r="F16" s="15">
-        <v>266.91230832831587</v>
+        <v>283.15161560441646</v>
       </c>
       <c r="G16" s="16">
-        <v>168.91966055666683</v>
+        <v>171.76175403448582</v>
       </c>
       <c r="H16" s="14">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="I16" s="15">
-        <v>175.52150138391954</v>
+        <v>172.08855942019392</v>
       </c>
       <c r="J16" s="15">
-        <v>94.544214935785959</v>
+        <v>87.675127101556654</v>
       </c>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
     </row>
     <row r="17" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="13" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="B17" s="14">
-        <v>2875</v>
+        <v>2904</v>
       </c>
       <c r="C17" s="15">
-        <v>222.82106189930349</v>
+        <v>225.44675955218077</v>
       </c>
       <c r="D17" s="16">
-        <v>135.21071412405874</v>
+        <v>134.02357454424356</v>
       </c>
       <c r="E17" s="14">
-        <v>1863</v>
+        <v>1867</v>
       </c>
       <c r="F17" s="15">
-        <v>282.42206863932597</v>
+        <v>283.88744858626484</v>
       </c>
       <c r="G17" s="16">
-        <v>187.00854411273207</v>
+        <v>183.25713368635709</v>
       </c>
       <c r="H17" s="14">
-        <v>1012</v>
+        <v>1037</v>
       </c>
       <c r="I17" s="15">
-        <v>160.47648194956724</v>
+        <v>164.48464122679846</v>
       </c>
       <c r="J17" s="15">
-        <v>87.922277091454831</v>
+        <v>88.929272879242987</v>
       </c>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="18" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="13" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="B18" s="14">
-        <v>1173</v>
+        <v>1215</v>
       </c>
       <c r="C18" s="15">
-        <v>229.14519854855172</v>
+        <v>239.49074215519985</v>
       </c>
       <c r="D18" s="16">
-        <v>129.41661507048781</v>
+        <v>129.11967808493304</v>
       </c>
       <c r="E18" s="14">
-        <v>745</v>
+        <v>794</v>
       </c>
       <c r="F18" s="15">
-        <v>283.65931944608377</v>
+        <v>305.16806343191081</v>
       </c>
       <c r="G18" s="16">
-        <v>171.94285505639616</v>
+        <v>175.10823422932702</v>
       </c>
       <c r="H18" s="14">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="I18" s="15">
-        <v>171.70584542060911</v>
+        <v>170.34741160952004</v>
       </c>
       <c r="J18" s="15">
-        <v>87.650539450758714</v>
+        <v>86.14488622388977</v>
       </c>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="13" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="B19" s="14">
-        <v>1975</v>
+        <v>2026</v>
       </c>
       <c r="C19" s="15">
-        <v>281.1409911394324</v>
+        <v>290.56884660230935</v>
       </c>
       <c r="D19" s="16">
-        <v>154.30973848343487</v>
+        <v>151.85093609955325</v>
       </c>
       <c r="E19" s="14">
-        <v>1306</v>
+        <v>1279</v>
       </c>
       <c r="F19" s="15">
-        <v>357.45223592394973</v>
+        <v>352.91910178087556</v>
       </c>
       <c r="G19" s="16">
-        <v>213.69795732300113</v>
+        <v>202.57522680449449</v>
       </c>
       <c r="H19" s="14">
-        <v>669</v>
+        <v>747</v>
       </c>
       <c r="I19" s="15">
-        <v>198.43918239497407</v>
+        <v>223.08696210508083</v>
       </c>
       <c r="J19" s="15">
-        <v>95.896607537265723</v>
+        <v>102.39474850408628</v>
       </c>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="20" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="13" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="B20" s="14">
-        <v>1548</v>
+        <v>1666</v>
       </c>
       <c r="C20" s="15">
-        <v>296.37514813970989</v>
+        <v>321.88291846952978</v>
       </c>
       <c r="D20" s="16">
-        <v>148.84869491832939</v>
+        <v>157.96600731675582</v>
       </c>
       <c r="E20" s="14">
-        <v>989</v>
+        <v>1071</v>
       </c>
       <c r="F20" s="15">
-        <v>363.59959926838906</v>
+        <v>397.55748993114202</v>
       </c>
       <c r="G20" s="16">
-        <v>200.3948167801878</v>
+        <v>216.3220936885792</v>
       </c>
       <c r="H20" s="14">
-        <v>559</v>
+        <v>595</v>
       </c>
       <c r="I20" s="15">
-        <v>223.32441766859696</v>
+        <v>239.74099913572363</v>
       </c>
       <c r="J20" s="15">
-        <v>97.371095968300438</v>
+        <v>101.05084244901727</v>
       </c>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
     </row>
     <row r="21" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="13" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="B21" s="14">
-        <v>2057</v>
+        <v>2148</v>
       </c>
       <c r="C21" s="15">
-        <v>243.55156674579823</v>
+        <v>256.16486140801231</v>
       </c>
       <c r="D21" s="16">
-        <v>142.66198883060736</v>
+        <v>146.08501908748332</v>
       </c>
       <c r="E21" s="14">
-        <v>1269</v>
+        <v>1360</v>
       </c>
       <c r="F21" s="15">
-        <v>293.23683553780882</v>
+        <v>316.76821883093896</v>
       </c>
       <c r="G21" s="16">
-        <v>182.26777604592635</v>
+        <v>190.7723449265865</v>
       </c>
       <c r="H21" s="14">
         <v>788</v>
       </c>
       <c r="I21" s="15">
-        <v>191.3415519548162</v>
+        <v>192.57722334436741</v>
       </c>
       <c r="J21" s="15">
-        <v>103.74150392505553</v>
+        <v>102.63134075650312</v>
       </c>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
     </row>
     <row r="22" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="13" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="B22" s="14">
-        <v>627</v>
+        <v>672</v>
       </c>
       <c r="C22" s="15">
-        <v>280.58587404513537</v>
+        <v>303.21215375382963</v>
       </c>
       <c r="D22" s="16">
-        <v>163.32984546651733</v>
+        <v>175.59453551660113</v>
       </c>
       <c r="E22" s="14">
-        <v>394</v>
+        <v>425</v>
       </c>
       <c r="F22" s="15">
-        <v>340.28587468152176</v>
+        <v>370.56574490254121</v>
       </c>
       <c r="G22" s="16">
-        <v>208.68419923145299</v>
+        <v>229.62646980158482</v>
       </c>
       <c r="H22" s="14">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="I22" s="15">
-        <v>216.38991047215723</v>
+        <v>230.97603740502629</v>
       </c>
       <c r="J22" s="15">
-        <v>118.67661578423919</v>
+        <v>120.98282121438965</v>
       </c>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
     </row>
     <row r="23" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="13" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="B23" s="14">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="C23" s="15">
-        <v>248.59582437170937</v>
+        <v>250.43146626114873</v>
       </c>
       <c r="D23" s="16">
-        <v>147.53362638831069</v>
+        <v>144.29347754416841</v>
       </c>
       <c r="E23" s="14">
-        <v>558</v>
+        <v>522</v>
       </c>
       <c r="F23" s="15">
-        <v>328.56482531009044</v>
+        <v>309.14097894643334</v>
       </c>
       <c r="G23" s="16">
-        <v>206.02167854071277</v>
+        <v>187.30428890848097</v>
       </c>
       <c r="H23" s="14">
-        <v>269</v>
+        <v>308</v>
       </c>
       <c r="I23" s="15">
-        <v>165.19384177009192</v>
+        <v>189.45335326284192</v>
       </c>
       <c r="J23" s="15">
-        <v>91.168218972948452</v>
+        <v>103.74304639815128</v>
       </c>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="13" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B24" s="14">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="C24" s="15">
-        <v>252.86432554811773</v>
+        <v>243.22970126528091</v>
       </c>
       <c r="D24" s="16">
-        <v>141.51011418325038</v>
+        <v>136.36512140752677</v>
       </c>
       <c r="E24" s="14">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="F24" s="15">
-        <v>315.70639305445934</v>
+        <v>330.43494679997355</v>
       </c>
       <c r="G24" s="16">
-        <v>188.34950371442304</v>
+        <v>197.27930499316639</v>
       </c>
       <c r="H24" s="14">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="I24" s="15">
-        <v>186.04463048907493</v>
+        <v>150.53288641791943</v>
       </c>
       <c r="J24" s="15">
-        <v>96.234120238555292</v>
+        <v>76.282699050874228</v>
       </c>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="13" t="s">
-        <v>5</v>
+        <v>59</v>
       </c>
       <c r="B25" s="14">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="C25" s="15">
-        <v>201.5614977280718</v>
+        <v>201.55736658581978</v>
       </c>
       <c r="D25" s="16">
-        <v>119.95290139692216</v>
+        <v>116.86003521128787</v>
       </c>
       <c r="E25" s="14">
-        <v>442</v>
+        <v>461</v>
       </c>
       <c r="F25" s="15">
-        <v>236.0184436132181</v>
+        <v>246.87655636657686</v>
       </c>
       <c r="G25" s="16">
-        <v>150.06355569370987</v>
+        <v>152.48298882392629</v>
       </c>
       <c r="H25" s="14">
-        <v>309</v>
+        <v>289</v>
       </c>
       <c r="I25" s="15">
-        <v>166.74086365291998</v>
+        <v>155.90482792476649</v>
       </c>
       <c r="J25" s="15">
-        <v>92.959013497348963</v>
+        <v>85.124095181620945</v>
       </c>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="13" t="s">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="B26" s="14">
-        <v>709</v>
+        <v>738</v>
       </c>
       <c r="C26" s="15">
-        <v>163.73226426248891</v>
+        <v>169.38318584984799</v>
       </c>
       <c r="D26" s="16">
-        <v>121.31247631364452</v>
+        <v>120.68783208372368</v>
       </c>
       <c r="E26" s="14">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="F26" s="15">
-        <v>198.30576883146577</v>
+        <v>192.11092317651236</v>
       </c>
       <c r="G26" s="16">
-        <v>156.73770253345589</v>
+        <v>146.29726736220678</v>
       </c>
       <c r="H26" s="14">
-        <v>284</v>
+        <v>324</v>
       </c>
       <c r="I26" s="15">
-        <v>129.85320643687831</v>
+        <v>147.14030100182563</v>
       </c>
       <c r="J26" s="15">
-        <v>91.301038186464964</v>
+        <v>99.439548754858194</v>
       </c>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
     </row>
     <row r="27" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="13" t="s">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="B27" s="14">
-        <v>633</v>
+        <v>601</v>
       </c>
       <c r="C27" s="15">
-        <v>233.90343446362024</v>
+        <v>222.49370650081445</v>
       </c>
       <c r="D27" s="16">
-        <v>150.18039884003875</v>
+        <v>138.50609614489636</v>
       </c>
       <c r="E27" s="14">
-        <v>363</v>
+        <v>338</v>
       </c>
       <c r="F27" s="15">
-        <v>274.66707021791768</v>
+        <v>256.72478419547542</v>
       </c>
       <c r="G27" s="16">
-        <v>189.3226556924557</v>
+        <v>171.46855722891897</v>
       </c>
       <c r="H27" s="14">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="I27" s="15">
-        <v>194.99582925587424</v>
+        <v>189.94449720680478</v>
       </c>
       <c r="J27" s="15">
-        <v>116.90771019989405</v>
+        <v>110.43184962669518</v>
       </c>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
     <row r="28" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="13" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="B28" s="14">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="C28" s="15">
-        <v>180.40702896492428</v>
+        <v>164.97892972718756</v>
       </c>
       <c r="D28" s="16">
-        <v>114.48444108075985</v>
+        <v>103.91827658262403</v>
       </c>
       <c r="E28" s="14">
-        <v>155</v>
+        <v>128</v>
       </c>
       <c r="F28" s="15">
-        <v>237.32057416267943</v>
+        <v>190.81266817229789</v>
       </c>
       <c r="G28" s="16">
-        <v>163.75568495943423</v>
+        <v>129.2530207160801</v>
       </c>
       <c r="H28" s="14">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="I28" s="15">
-        <v>123.17451519280661</v>
+        <v>139.06542056074767</v>
       </c>
       <c r="J28" s="15">
-        <v>71.157422232715831</v>
+        <v>78.445721571440288</v>
       </c>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
     </row>
     <row r="29" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="18" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="B29" s="19">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C29" s="20">
-        <v>135.71228994531592</v>
+        <v>103.41261633919338</v>
       </c>
       <c r="D29" s="21">
-        <v>103.4296214830716</v>
+        <v>72.503926215403297</v>
       </c>
       <c r="E29" s="22">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F29" s="20">
-        <v>125.66322256352974</v>
+        <v>153.32078890515018</v>
       </c>
       <c r="G29" s="21">
-        <v>106.77366259094035</v>
+        <v>120.17658517204534</v>
       </c>
       <c r="H29" s="22">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I29" s="20">
-        <v>149.12853015192468</v>
+        <v>37.061058093208558</v>
       </c>
       <c r="J29" s="20">
-        <v>104.46627733323314</v>
+        <v>11.940298507462686</v>
       </c>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
     </row>
     <row r="30" spans="1:13" s="25" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="F30" s="29"/>
       <c r="G30" s="28"/>
       <c r="H30" s="30"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
     </row>
     <row r="32" spans="1:13">
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
     </row>
@@ -4809,98 +4911,98 @@
     <row r="49" s="3" customFormat="1"/>
     <row r="50" s="3" customFormat="1"/>
     <row r="51" s="3" customFormat="1"/>
     <row r="52" s="3" customFormat="1"/>
     <row r="53" s="3" customFormat="1"/>
     <row r="54" s="3" customFormat="1"/>
     <row r="55" s="3" customFormat="1"/>
     <row r="56" s="3" customFormat="1"/>
     <row r="57" s="3" customFormat="1"/>
     <row r="58" s="3" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:AM58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="3" customWidth="1"/>
     <col min="3" max="4" width="16" style="23" customWidth="1"/>
     <col min="5" max="5" width="16" style="3" customWidth="1"/>
     <col min="6" max="6" width="16" style="24" customWidth="1"/>
     <col min="7" max="7" width="16" style="23" customWidth="1"/>
     <col min="8" max="8" width="16" style="3" customWidth="1"/>
     <col min="9" max="10" width="16" style="23" customWidth="1"/>
     <col min="11" max="16384" width="10" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="31" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>84</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
     </row>
     <row r="2" spans="1:39" s="25" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="27"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
     </row>
     <row r="3" spans="1:39" s="2" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="78" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3" s="78"/>
       <c r="C3" s="78"/>
       <c r="D3" s="78"/>
       <c r="E3" s="78"/>
       <c r="F3" s="78"/>
       <c r="G3" s="78"/>
       <c r="H3" s="78"/>
       <c r="I3" s="78"/>
       <c r="J3" s="78"/>
       <c r="L3" s="58"/>
       <c r="M3" s="58"/>
       <c r="N3" s="58"/>
       <c r="O3" s="58"/>
       <c r="P3" s="58"/>
       <c r="Q3" s="58"/>
       <c r="R3" s="58"/>
       <c r="S3" s="58"/>
       <c r="T3" s="58"/>
       <c r="U3" s="58"/>
       <c r="V3" s="58"/>
       <c r="W3" s="58"/>
       <c r="X3" s="58"/>
       <c r="Y3" s="58"/>
       <c r="Z3" s="58"/>
@@ -4998,845 +5100,845 @@
       </c>
       <c r="F6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
     </row>
     <row r="7" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14">
-        <v>46093</v>
+        <v>46829</v>
       </c>
       <c r="C7" s="15">
-        <v>196.94804382324219</v>
+        <v>199.58700561523438</v>
       </c>
       <c r="D7" s="16">
-        <v>130.15089416503906</v>
+        <v>128.00392150878906</v>
       </c>
       <c r="E7" s="14">
-        <v>28476</v>
+        <v>28776</v>
       </c>
       <c r="F7" s="15">
-        <v>243.56500244140625</v>
+        <v>245.84346008300781</v>
       </c>
       <c r="G7" s="16">
-        <v>168.840087890625</v>
+        <v>166.32121276855469</v>
       </c>
       <c r="H7" s="14">
-        <v>17617</v>
+        <v>18053</v>
       </c>
       <c r="I7" s="15">
-        <v>150.41400146484375</v>
+        <v>153.53900146484375</v>
       </c>
       <c r="J7" s="15">
-        <v>94.881362915039063</v>
+        <v>93.399192810058594</v>
       </c>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
     </row>
     <row r="8" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="14">
-        <v>6469</v>
+        <v>6695</v>
       </c>
       <c r="C8" s="15">
-        <v>163.32256003631522</v>
+        <v>168.69372099041229</v>
       </c>
       <c r="D8" s="16">
-        <v>120.92709836192898</v>
+        <v>119.64061055790556</v>
       </c>
       <c r="E8" s="14">
-        <v>3987</v>
+        <v>4059</v>
       </c>
       <c r="F8" s="15">
-        <v>204.36726750916694</v>
+        <v>207.98884167278575</v>
       </c>
       <c r="G8" s="16">
-        <v>157.3453986128259</v>
+        <v>154.66397581578576</v>
       </c>
       <c r="H8" s="14">
-        <v>2482</v>
+        <v>2636</v>
       </c>
       <c r="I8" s="15">
-        <v>123.48418437253417</v>
+        <v>130.6772213144661</v>
       </c>
       <c r="J8" s="15">
-        <v>88.405231483532731</v>
+        <v>89.028662734588892</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
     </row>
     <row r="9" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="14">
-        <v>4902</v>
+        <v>5025</v>
       </c>
       <c r="C9" s="15">
-        <v>181.93185126792807</v>
+        <v>185.86587141965461</v>
       </c>
       <c r="D9" s="16">
-        <v>103.63728955710387</v>
+        <v>102.8367165250968</v>
       </c>
       <c r="E9" s="14">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="F9" s="15">
-        <v>218.44219925811646</v>
+        <v>220.3698972404749</v>
       </c>
       <c r="G9" s="16">
-        <v>127.73996400567803</v>
+        <v>127.12781264751791</v>
       </c>
       <c r="H9" s="14">
-        <v>2078</v>
+        <v>2170</v>
       </c>
       <c r="I9" s="15">
-        <v>148.2564880049942</v>
+        <v>154.11784048945555</v>
       </c>
       <c r="J9" s="15">
-        <v>83.073204273417261</v>
+        <v>82.567435445111158</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="14">
-        <v>3094</v>
+        <v>3166</v>
       </c>
       <c r="C10" s="15">
-        <v>150.84033521266221</v>
+        <v>152.06137785091067</v>
       </c>
       <c r="D10" s="16">
-        <v>118.59722819833267</v>
+        <v>115.6696116365607</v>
       </c>
       <c r="E10" s="14">
-        <v>1943</v>
+        <v>1971</v>
       </c>
       <c r="F10" s="15">
-        <v>188.7065491758778</v>
+        <v>189.00800047563658</v>
       </c>
       <c r="G10" s="16">
-        <v>152.10080196066809</v>
+        <v>147.8558713968655</v>
       </c>
       <c r="H10" s="14">
-        <v>1151</v>
+        <v>1195</v>
       </c>
       <c r="I10" s="15">
-        <v>112.67362972077791</v>
+        <v>114.98776510934422</v>
       </c>
       <c r="J10" s="15">
-        <v>87.367524643853287</v>
+        <v>85.745421591690317</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="14">
-        <v>4739</v>
+        <v>4833</v>
       </c>
       <c r="C11" s="15">
-        <v>174.82259509183444</v>
+        <v>176.89430263456484</v>
       </c>
       <c r="D11" s="16">
-        <v>133.65054443564571</v>
+        <v>131.75661379528967</v>
       </c>
       <c r="E11" s="14">
-        <v>2867</v>
+        <v>2945</v>
       </c>
       <c r="F11" s="15">
-        <v>213.41825399749808</v>
+        <v>217.823510442215</v>
       </c>
       <c r="G11" s="16">
-        <v>169.43513470299428</v>
+        <v>169.63034035727998</v>
       </c>
       <c r="H11" s="14">
-        <v>1872</v>
+        <v>1888</v>
       </c>
       <c r="I11" s="15">
-        <v>136.90450289294864</v>
+        <v>136.79890560875512</v>
       </c>
       <c r="J11" s="15">
-        <v>101.08263814141647</v>
+        <v>98.049859294044893</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="14">
-        <v>4335</v>
+        <v>4242</v>
       </c>
       <c r="C12" s="15">
-        <v>230.12656695754097</v>
+        <v>225.05023442732752</v>
       </c>
       <c r="D12" s="16">
-        <v>145.09602015337131</v>
+        <v>137.63250320833689</v>
       </c>
       <c r="E12" s="14">
-        <v>2630</v>
+        <v>2582</v>
       </c>
       <c r="F12" s="15">
-        <v>278.50964511729177</v>
+        <v>273.53534904095773</v>
       </c>
       <c r="G12" s="16">
-        <v>186.45653638640243</v>
+        <v>178.64818977695697</v>
       </c>
       <c r="H12" s="14">
-        <v>1705</v>
+        <v>1660</v>
       </c>
       <c r="I12" s="15">
-        <v>181.49226023328941</v>
+        <v>176.41257587866215</v>
       </c>
       <c r="J12" s="15">
-        <v>107.60734328956403</v>
+        <v>100.62142328687464</v>
       </c>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
     </row>
     <row r="13" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="14">
-        <v>5895</v>
+        <v>6045</v>
       </c>
       <c r="C13" s="15">
-        <v>212.09350319282572</v>
+        <v>217.52781171339586</v>
       </c>
       <c r="D13" s="16">
-        <v>141.92917667597166</v>
+        <v>140.74658027465006</v>
       </c>
       <c r="E13" s="14">
-        <v>3635</v>
+        <v>3724</v>
       </c>
       <c r="F13" s="15">
-        <v>262.55980278038913</v>
+        <v>269.46581152516274</v>
       </c>
       <c r="G13" s="16">
-        <v>182.91275783619176</v>
+        <v>181.48546194374248</v>
       </c>
       <c r="H13" s="14">
-        <v>2260</v>
+        <v>2321</v>
       </c>
       <c r="I13" s="15">
-        <v>162.00856208082078</v>
+        <v>166.14631111881036</v>
       </c>
       <c r="J13" s="15">
-        <v>104.27328373952679</v>
+        <v>103.75520395438434</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
     <row r="14" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="14">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="C14" s="15">
-        <v>233.52844915087007</v>
+        <v>234.26917397212765</v>
       </c>
       <c r="D14" s="16">
-        <v>138.87158672856518</v>
+        <v>134.02667154443785</v>
       </c>
       <c r="E14" s="14">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="F14" s="15">
-        <v>289.38589222307616</v>
+        <v>286.86259625702371</v>
       </c>
       <c r="G14" s="16">
-        <v>182.62501463522389</v>
+        <v>175.61126606070016</v>
       </c>
       <c r="H14" s="14">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="I14" s="15">
-        <v>175.88980525852921</v>
+        <v>180.14309646950514</v>
       </c>
       <c r="J14" s="15">
-        <v>97.813688915387914</v>
+        <v>95.130076303572523</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
     <row r="15" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="14">
-        <v>823</v>
+        <v>805</v>
       </c>
       <c r="C15" s="15">
-        <v>154.10311239603189</v>
+        <v>149.11936217666107</v>
       </c>
       <c r="D15" s="16">
-        <v>107.94071164209528</v>
+        <v>103.61062674016441</v>
       </c>
       <c r="E15" s="14">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="F15" s="15">
-        <v>189.7110105492481</v>
+        <v>184.92348835904832</v>
       </c>
       <c r="G15" s="16">
-        <v>138.49851907154658</v>
+        <v>133.46331134840764</v>
       </c>
       <c r="H15" s="14">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="I15" s="15">
-        <v>116.70582454200643</v>
+        <v>111.57262372132649</v>
       </c>
       <c r="J15" s="15">
-        <v>77.288452594206063</v>
+        <v>73.918651079944155</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="14">
-        <v>1223</v>
+        <v>1259</v>
       </c>
       <c r="C16" s="15">
-        <v>215.94687318462488</v>
+        <v>222.62617546266989</v>
       </c>
       <c r="D16" s="16">
-        <v>130.30927757658827</v>
+        <v>131.54001939109395</v>
       </c>
       <c r="E16" s="14">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="F16" s="15">
-        <v>262.55389286637308</v>
+        <v>266.91230832831587</v>
       </c>
       <c r="G16" s="16">
-        <v>167.52981323905811</v>
+        <v>168.91966055666683</v>
       </c>
       <c r="H16" s="14">
-        <v>456</v>
+        <v>481</v>
       </c>
       <c r="I16" s="15">
-        <v>166.29438847609063</v>
+        <v>175.52150138391954</v>
       </c>
       <c r="J16" s="15">
-        <v>92.951787353786813</v>
+        <v>94.544214935785959</v>
       </c>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
     </row>
     <row r="17" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="14">
-        <v>2832</v>
+        <v>2875</v>
       </c>
       <c r="C17" s="15">
-        <v>218.89965051032141</v>
+        <v>222.82106189930349</v>
       </c>
       <c r="D17" s="16">
-        <v>137.40813232871835</v>
+        <v>135.21071412405874</v>
       </c>
       <c r="E17" s="14">
-        <v>1807</v>
+        <v>1863</v>
       </c>
       <c r="F17" s="15">
-        <v>272.91104866863355</v>
+        <v>282.42206863932597</v>
       </c>
       <c r="G17" s="16">
-        <v>185.51164894968034</v>
+        <v>187.00854411273207</v>
       </c>
       <c r="H17" s="14">
-        <v>1025</v>
+        <v>1012</v>
       </c>
       <c r="I17" s="15">
-        <v>162.28034761242071</v>
+        <v>160.47648194956724</v>
       </c>
       <c r="J17" s="15">
-        <v>93.362922201016318</v>
+        <v>87.922277091454831</v>
       </c>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="18" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="14">
-        <v>1194</v>
+        <v>1173</v>
       </c>
       <c r="C18" s="15">
-        <v>231.49920943213866</v>
+        <v>229.14519854855172</v>
       </c>
       <c r="D18" s="16">
-        <v>132.80470706632084</v>
+        <v>129.41661507048781</v>
       </c>
       <c r="E18" s="14">
-        <v>783</v>
+        <v>745</v>
       </c>
       <c r="F18" s="15">
-        <v>295.82166071937934</v>
+        <v>283.65931944608377</v>
       </c>
       <c r="G18" s="16">
-        <v>179.67943712028665</v>
+        <v>171.94285505639616</v>
       </c>
       <c r="H18" s="14">
-        <v>411</v>
+        <v>428</v>
       </c>
       <c r="I18" s="15">
-        <v>163.69154300188782</v>
+        <v>171.70584542060911</v>
       </c>
       <c r="J18" s="15">
-        <v>87.883484795089871</v>
+        <v>87.650539450758714</v>
       </c>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="14">
-        <v>2055</v>
+        <v>1975</v>
       </c>
       <c r="C19" s="15">
-        <v>290.84002524859392</v>
+        <v>281.1409911394324</v>
       </c>
       <c r="D19" s="16">
-        <v>163.36891020060833</v>
+        <v>154.30973848343487</v>
       </c>
       <c r="E19" s="14">
-        <v>1344</v>
+        <v>1306</v>
       </c>
       <c r="F19" s="15">
-        <v>365.53922475222748</v>
+        <v>357.45223592394973</v>
       </c>
       <c r="G19" s="16">
-        <v>224.87882646579473</v>
+        <v>213.69795732300113</v>
       </c>
       <c r="H19" s="14">
-        <v>711</v>
+        <v>669</v>
       </c>
       <c r="I19" s="15">
-        <v>209.79763822743126</v>
+        <v>198.43918239497407</v>
       </c>
       <c r="J19" s="15">
-        <v>104.32326402124065</v>
+        <v>95.896607537265723</v>
       </c>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="20" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="14">
-        <v>1557</v>
+        <v>1548</v>
       </c>
       <c r="C20" s="15">
-        <v>295.4425566312338</v>
+        <v>296.37514813970989</v>
       </c>
       <c r="D20" s="16">
-        <v>153.13748092359307</v>
+        <v>148.84869491832939</v>
       </c>
       <c r="E20" s="14">
-        <v>1003</v>
+        <v>989</v>
       </c>
       <c r="F20" s="15">
-        <v>365.38496566547059</v>
+        <v>363.59959926838906</v>
       </c>
       <c r="G20" s="16">
-        <v>206.95330744935887</v>
+        <v>200.3948167801878</v>
       </c>
       <c r="H20" s="14">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="I20" s="15">
-        <v>219.40507166308251</v>
+        <v>223.32441766859696</v>
       </c>
       <c r="J20" s="15">
-        <v>100.24859206907898</v>
+        <v>97.371095968300438</v>
       </c>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
     </row>
     <row r="21" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="14">
-        <v>1956</v>
+        <v>2057</v>
       </c>
       <c r="C21" s="15">
-        <v>230.09017158539305</v>
+        <v>243.55156674579823</v>
       </c>
       <c r="D21" s="16">
-        <v>140.00003850469639</v>
+        <v>142.66198883060736</v>
       </c>
       <c r="E21" s="14">
-        <v>1245</v>
+        <v>1269</v>
       </c>
       <c r="F21" s="15">
-        <v>285.65758030821189</v>
+        <v>293.23683553780882</v>
       </c>
       <c r="G21" s="16">
-        <v>182.37223863671082</v>
+        <v>182.26777604592635</v>
       </c>
       <c r="H21" s="14">
-        <v>711</v>
+        <v>788</v>
       </c>
       <c r="I21" s="15">
-        <v>171.62927111872835</v>
+        <v>191.3415519548162</v>
       </c>
       <c r="J21" s="15">
-        <v>98.552817341929213</v>
+        <v>103.74150392505553</v>
       </c>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
     </row>
     <row r="22" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="14">
-        <v>616</v>
+        <v>627</v>
       </c>
       <c r="C22" s="15">
-        <v>274.20981056820636</v>
+        <v>280.58587404513537</v>
       </c>
       <c r="D22" s="16">
-        <v>163.99879801538501</v>
+        <v>163.32984546651733</v>
       </c>
       <c r="E22" s="14">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="F22" s="15">
-        <v>342.07965569125383</v>
+        <v>340.28587468152176</v>
       </c>
       <c r="G22" s="16">
-        <v>217.15735491152839</v>
+        <v>208.68419923145299</v>
       </c>
       <c r="H22" s="14">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="I22" s="15">
-        <v>200.9147639945929</v>
+        <v>216.38991047215723</v>
       </c>
       <c r="J22" s="15">
-        <v>110.59016998173672</v>
+        <v>118.67661578423919</v>
       </c>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
     </row>
     <row r="23" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="14">
-        <v>731</v>
+        <v>827</v>
       </c>
       <c r="C23" s="15">
-        <v>219.09547437467126</v>
+        <v>248.59582437170937</v>
       </c>
       <c r="D23" s="16">
-        <v>132.79626930715287</v>
+        <v>147.53362638831069</v>
       </c>
       <c r="E23" s="14">
-        <v>460</v>
+        <v>558</v>
       </c>
       <c r="F23" s="15">
-        <v>269.52598582058943</v>
+        <v>328.56482531009044</v>
       </c>
       <c r="G23" s="16">
-        <v>169.12468436210648</v>
+        <v>206.02167854071277</v>
       </c>
       <c r="H23" s="14">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="I23" s="15">
-        <v>166.28368241657438</v>
+        <v>165.19384177009192</v>
       </c>
       <c r="J23" s="15">
-        <v>97.481827007771102</v>
+        <v>91.168218972948452</v>
       </c>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="14">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="C24" s="15">
-        <v>243.3739945982845</v>
+        <v>252.86432554811773</v>
       </c>
       <c r="D24" s="16">
-        <v>137.58733493712271</v>
+        <v>141.51011418325038</v>
       </c>
       <c r="E24" s="14">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F24" s="15">
-        <v>313.15139813453982</v>
+        <v>315.70639305445934</v>
       </c>
       <c r="G24" s="16">
-        <v>190.16963953449439</v>
+        <v>188.34950371442304</v>
       </c>
       <c r="H24" s="14">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="I24" s="15">
-        <v>169.29274386823721</v>
+        <v>186.04463048907493</v>
       </c>
       <c r="J24" s="15">
-        <v>87.115254829497204</v>
+        <v>96.234120238555292</v>
       </c>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="14">
-        <v>798</v>
+        <v>751</v>
       </c>
       <c r="C25" s="15">
-        <v>213.37155126198041</v>
+        <v>201.5614977280718</v>
       </c>
       <c r="D25" s="16">
-        <v>133.54852785996164</v>
+        <v>119.95290139692216</v>
       </c>
       <c r="E25" s="14">
-        <v>485</v>
+        <v>442</v>
       </c>
       <c r="F25" s="15">
-        <v>257.80456819063716</v>
+        <v>236.0184436132181</v>
       </c>
       <c r="G25" s="16">
-        <v>172.31635625060147</v>
+        <v>150.06355569370987</v>
       </c>
       <c r="H25" s="14">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="I25" s="15">
-        <v>168.39862591025374</v>
+        <v>166.74086365291998</v>
       </c>
       <c r="J25" s="15">
-        <v>98.984815016413449</v>
+        <v>92.959013497348963</v>
       </c>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="14">
-        <v>745</v>
+        <v>709</v>
       </c>
       <c r="C26" s="15">
-        <v>173.16097811547397</v>
+        <v>163.73226426248891</v>
       </c>
       <c r="D26" s="16">
-        <v>130.18598805669347</v>
+        <v>121.31247631364452</v>
       </c>
       <c r="E26" s="14">
-        <v>464</v>
+        <v>425</v>
       </c>
       <c r="F26" s="15">
-        <v>217.83066013487661</v>
+        <v>198.30576883146577</v>
       </c>
       <c r="G26" s="16">
-        <v>171.20577846571558</v>
+        <v>156.73770253345589</v>
       </c>
       <c r="H26" s="14">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="I26" s="15">
-        <v>129.35836410006169</v>
+        <v>129.85320643687831</v>
       </c>
       <c r="J26" s="15">
-        <v>93.792404657075593</v>
+        <v>91.301038186464964</v>
       </c>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
     </row>
     <row r="27" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="14">
-        <v>595</v>
+        <v>633</v>
       </c>
       <c r="C27" s="15">
-        <v>219.65648678830837</v>
+        <v>233.90343446362024</v>
       </c>
       <c r="D27" s="16">
-        <v>143.97161007929262</v>
+        <v>150.18039884003875</v>
       </c>
       <c r="E27" s="14">
-        <v>339</v>
+        <v>363</v>
       </c>
       <c r="F27" s="15">
-        <v>255.79210666304482</v>
+        <v>274.66707021791768</v>
       </c>
       <c r="G27" s="16">
-        <v>180.44997444303911</v>
+        <v>189.3226556924557</v>
       </c>
       <c r="H27" s="14">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="I27" s="15">
-        <v>185.04062219909216</v>
+        <v>194.99582925587424</v>
       </c>
       <c r="J27" s="15">
-        <v>112.2334224041501</v>
+        <v>116.90771019989405</v>
       </c>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
     <row r="28" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="14">
-        <v>197</v>
+        <v>235</v>
       </c>
       <c r="C28" s="15">
-        <v>158.59215250607804</v>
+        <v>180.40702896492428</v>
       </c>
       <c r="D28" s="16">
-        <v>103.03310144086612</v>
+        <v>114.48444108075985</v>
       </c>
       <c r="E28" s="14">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="F28" s="15">
-        <v>197.24024021616248</v>
+        <v>237.32057416267943</v>
       </c>
       <c r="G28" s="16">
-        <v>133.96394750142656</v>
+        <v>163.75568495943423</v>
       </c>
       <c r="H28" s="14">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="I28" s="15">
-        <v>119.6297942852524</v>
+        <v>123.17451519280661</v>
       </c>
       <c r="J28" s="15">
-        <v>73.242678425645224</v>
+        <v>71.157422232715831</v>
       </c>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
     </row>
     <row r="29" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="19">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C29" s="20">
-        <v>162.13367921851565</v>
+        <v>135.71228994531592</v>
       </c>
       <c r="D29" s="21">
-        <v>114.04249412218671</v>
+        <v>103.4296214830716</v>
       </c>
       <c r="E29" s="22">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F29" s="20">
-        <v>213.12872975277068</v>
+        <v>125.66322256352974</v>
       </c>
       <c r="G29" s="21">
-        <v>152.1275503454842</v>
+        <v>106.77366259094035</v>
       </c>
       <c r="H29" s="22">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I29" s="20">
-        <v>94.38414346389807</v>
+        <v>149.12853015192468</v>
       </c>
       <c r="J29" s="20">
-        <v>69.653306910780415</v>
+        <v>104.46627733323314</v>
       </c>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
     </row>
     <row r="30" spans="1:13" s="25" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="F30" s="29"/>
       <c r="G30" s="28"/>
       <c r="H30" s="30"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
     </row>
     <row r="32" spans="1:13">
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
     </row>
@@ -5859,98 +5961,98 @@
     <row r="49" s="3" customFormat="1"/>
     <row r="50" s="3" customFormat="1"/>
     <row r="51" s="3" customFormat="1"/>
     <row r="52" s="3" customFormat="1"/>
     <row r="53" s="3" customFormat="1"/>
     <row r="54" s="3" customFormat="1"/>
     <row r="55" s="3" customFormat="1"/>
     <row r="56" s="3" customFormat="1"/>
     <row r="57" s="3" customFormat="1"/>
     <row r="58" s="3" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:AM58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="3" customWidth="1"/>
     <col min="3" max="4" width="16" style="23" customWidth="1"/>
     <col min="5" max="5" width="16" style="3" customWidth="1"/>
     <col min="6" max="6" width="16" style="24" customWidth="1"/>
     <col min="7" max="7" width="16" style="23" customWidth="1"/>
     <col min="8" max="8" width="16" style="3" customWidth="1"/>
     <col min="9" max="10" width="16" style="23" customWidth="1"/>
     <col min="11" max="16384" width="10" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="31" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>84</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
     </row>
     <row r="2" spans="1:39" s="25" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="27"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
     </row>
     <row r="3" spans="1:39" s="2" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="78" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3" s="78"/>
       <c r="C3" s="78"/>
       <c r="D3" s="78"/>
       <c r="E3" s="78"/>
       <c r="F3" s="78"/>
       <c r="G3" s="78"/>
       <c r="H3" s="78"/>
       <c r="I3" s="78"/>
       <c r="J3" s="78"/>
       <c r="L3" s="58"/>
       <c r="M3" s="58"/>
       <c r="N3" s="58"/>
       <c r="O3" s="58"/>
       <c r="P3" s="58"/>
       <c r="Q3" s="58"/>
       <c r="R3" s="58"/>
       <c r="S3" s="58"/>
       <c r="T3" s="58"/>
       <c r="U3" s="58"/>
       <c r="V3" s="58"/>
       <c r="W3" s="58"/>
       <c r="X3" s="58"/>
       <c r="Y3" s="58"/>
       <c r="Z3" s="58"/>
@@ -6048,845 +6150,845 @@
       </c>
       <c r="F6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
     </row>
     <row r="7" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14">
-        <v>44791</v>
+        <v>46093</v>
       </c>
       <c r="C7" s="15">
-        <v>191.86821214</v>
+        <v>196.94804382324219</v>
       </c>
       <c r="D7" s="16">
-        <v>130.44777536000001</v>
+        <v>130.15089416503906</v>
       </c>
       <c r="E7" s="14">
-        <v>27883</v>
+        <v>28476</v>
       </c>
       <c r="F7" s="15">
-        <v>238.74482709</v>
+        <v>243.56500244140625</v>
       </c>
       <c r="G7" s="16">
-        <v>169.36297931999999</v>
+        <v>168.840087890625</v>
       </c>
       <c r="H7" s="14">
-        <v>16908</v>
+        <v>17617</v>
       </c>
       <c r="I7" s="15">
-        <v>144.93805886999999</v>
+        <v>150.41400146484375</v>
       </c>
       <c r="J7" s="15">
-        <v>94.658721231000001</v>
+        <v>94.881362915039063</v>
       </c>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
     </row>
     <row r="8" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="14">
-        <v>6333</v>
+        <v>6469</v>
       </c>
       <c r="C8" s="15">
-        <v>160.44621935000001</v>
+        <v>163.32256003631522</v>
       </c>
       <c r="D8" s="16">
-        <v>123.42618121</v>
+        <v>120.92709836192898</v>
       </c>
       <c r="E8" s="14">
-        <v>3906</v>
+        <v>3987</v>
       </c>
       <c r="F8" s="15">
-        <v>200.47902477</v>
+        <v>204.36726750916694</v>
       </c>
       <c r="G8" s="16">
-        <v>160.44286216</v>
+        <v>157.3453986128259</v>
       </c>
       <c r="H8" s="14">
-        <v>2427</v>
+        <v>2482</v>
       </c>
       <c r="I8" s="15">
-        <v>121.42385606000001</v>
+        <v>123.48418437253417</v>
       </c>
       <c r="J8" s="15">
-        <v>90.100097085000002</v>
+        <v>88.405231483532731</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
     </row>
     <row r="9" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="14">
-        <v>4919</v>
+        <v>4902</v>
       </c>
       <c r="C9" s="15">
-        <v>183.55361135000001</v>
+        <v>181.93185126792807</v>
       </c>
       <c r="D9" s="16">
-        <v>106.98220159</v>
+        <v>103.63728955710387</v>
       </c>
       <c r="E9" s="14">
-        <v>2854</v>
+        <v>2824</v>
       </c>
       <c r="F9" s="15">
-        <v>221.64356391000001</v>
+        <v>218.44219925811646</v>
       </c>
       <c r="G9" s="16">
-        <v>130.87177881</v>
+        <v>127.73996400567803</v>
       </c>
       <c r="H9" s="14">
-        <v>2065</v>
+        <v>2078</v>
       </c>
       <c r="I9" s="15">
-        <v>148.32447217000001</v>
+        <v>148.2564880049942</v>
       </c>
       <c r="J9" s="15">
-        <v>86.243436688000003</v>
+        <v>83.073204273417261</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="13" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="B10" s="14">
-        <v>4613</v>
+        <v>3094</v>
       </c>
       <c r="C10" s="15">
-        <v>171.27833491000001</v>
+        <v>150.84033521266221</v>
       </c>
       <c r="D10" s="16">
-        <v>135.53894314999999</v>
+        <v>118.59722819833267</v>
       </c>
       <c r="E10" s="14">
-        <v>2850</v>
+        <v>1943</v>
       </c>
       <c r="F10" s="15">
-        <v>213.24937044999999</v>
+        <v>188.7065491758778</v>
       </c>
       <c r="G10" s="16">
-        <v>174.32147484000001</v>
+        <v>152.10080196066809</v>
       </c>
       <c r="H10" s="14">
-        <v>1763</v>
+        <v>1151</v>
       </c>
       <c r="I10" s="15">
-        <v>129.93679677</v>
+        <v>112.67362972077791</v>
       </c>
       <c r="J10" s="15">
-        <v>100.13868463</v>
+        <v>87.367524643853287</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="13" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B11" s="14">
-        <v>4226</v>
+        <v>4739</v>
       </c>
       <c r="C11" s="15">
-        <v>224.49747705999999</v>
+        <v>174.82259509183444</v>
       </c>
       <c r="D11" s="16">
-        <v>145.04016879</v>
+        <v>133.65054443564571</v>
       </c>
       <c r="E11" s="14">
-        <v>2584</v>
+        <v>2867</v>
       </c>
       <c r="F11" s="15">
-        <v>273.50297080000001</v>
+        <v>213.41825399749808</v>
       </c>
       <c r="G11" s="16">
-        <v>187.70487222</v>
+        <v>169.43513470299428</v>
       </c>
       <c r="H11" s="14">
-        <v>1642</v>
+        <v>1872</v>
       </c>
       <c r="I11" s="15">
-        <v>175.11920796999999</v>
+        <v>136.90450289294864</v>
       </c>
       <c r="J11" s="15">
-        <v>106.13077004</v>
+        <v>101.08263814141647</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="13" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="B12" s="14">
-        <v>5663</v>
+        <v>4335</v>
       </c>
       <c r="C12" s="15">
-        <v>203.75868754000001</v>
+        <v>230.12656695754097</v>
       </c>
       <c r="D12" s="16">
-        <v>140.60152446000001</v>
+        <v>145.09602015337131</v>
       </c>
       <c r="E12" s="14">
-        <v>3580</v>
+        <v>2630</v>
       </c>
       <c r="F12" s="15">
-        <v>258.12722210999999</v>
+        <v>278.50964511729177</v>
       </c>
       <c r="G12" s="16">
-        <v>183.62772171</v>
+        <v>186.45653638640243</v>
       </c>
       <c r="H12" s="14">
-        <v>2083</v>
+        <v>1705</v>
       </c>
       <c r="I12" s="15">
-        <v>149.60265161999999</v>
+        <v>181.49226023328941</v>
       </c>
       <c r="J12" s="15">
-        <v>100.52751803</v>
+        <v>107.60734328956403</v>
       </c>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
     </row>
     <row r="13" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="13" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="B13" s="14">
-        <v>1026</v>
+        <v>5895</v>
       </c>
       <c r="C13" s="15">
-        <v>223.76072868</v>
+        <v>212.09350319282572</v>
       </c>
       <c r="D13" s="16">
-        <v>134.93692211000001</v>
+        <v>141.92917667597166</v>
       </c>
       <c r="E13" s="14">
-        <v>671</v>
+        <v>3635</v>
       </c>
       <c r="F13" s="15">
-        <v>287.81236863999999</v>
+        <v>262.55980278038913</v>
       </c>
       <c r="G13" s="16">
-        <v>183.31096740000001</v>
+        <v>182.91275783619176</v>
       </c>
       <c r="H13" s="14">
-        <v>355</v>
+        <v>2260</v>
       </c>
       <c r="I13" s="15">
-        <v>157.50651654999999</v>
+        <v>162.00856208082078</v>
       </c>
       <c r="J13" s="15">
-        <v>89.501921261999996</v>
+        <v>104.27328373952679</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
     <row r="14" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="13" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B14" s="14">
-        <v>2967</v>
+        <v>1071</v>
       </c>
       <c r="C14" s="15">
-        <v>145.64879740000001</v>
+        <v>233.52844915087007</v>
       </c>
       <c r="D14" s="16">
-        <v>117.56301037</v>
+        <v>138.87158672856518</v>
       </c>
       <c r="E14" s="14">
-        <v>1864</v>
+        <v>674</v>
       </c>
       <c r="F14" s="15">
-        <v>182.07783631999999</v>
+        <v>289.38589222307616</v>
       </c>
       <c r="G14" s="16">
-        <v>147.34424537000001</v>
+        <v>182.62501463522389</v>
       </c>
       <c r="H14" s="14">
-        <v>1103</v>
+        <v>397</v>
       </c>
       <c r="I14" s="15">
-        <v>108.84646432</v>
+        <v>175.88980525852921</v>
       </c>
       <c r="J14" s="15">
-        <v>88.794806135000002</v>
+        <v>97.813688915387914</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
     <row r="15" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="14">
-        <v>795</v>
+        <v>823</v>
       </c>
       <c r="C15" s="15">
-        <v>150.78536414999999</v>
+        <v>154.10311239603189</v>
       </c>
       <c r="D15" s="16">
-        <v>108.74597011</v>
+        <v>107.94071164209528</v>
       </c>
       <c r="E15" s="14">
-        <v>499</v>
+        <v>519</v>
       </c>
       <c r="F15" s="15">
-        <v>184.56428589000001</v>
+        <v>189.7110105492481</v>
       </c>
       <c r="G15" s="16">
-        <v>136.19826723</v>
+        <v>138.49851907154658</v>
       </c>
       <c r="H15" s="14">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="I15" s="15">
-        <v>115.23204074</v>
+        <v>116.70582454200643</v>
       </c>
       <c r="J15" s="15">
-        <v>81.193340204999998</v>
+        <v>77.288452594206063</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="14">
-        <v>1214</v>
+        <v>1223</v>
       </c>
       <c r="C16" s="15">
-        <v>214.95666338999999</v>
+        <v>215.94687318462488</v>
       </c>
       <c r="D16" s="16">
-        <v>133.31006836</v>
+        <v>130.30927757658827</v>
       </c>
       <c r="E16" s="14">
-        <v>750</v>
+        <v>767</v>
       </c>
       <c r="F16" s="15">
-        <v>257.01567110000002</v>
+        <v>262.55389286637308</v>
       </c>
       <c r="G16" s="16">
-        <v>167.98566753</v>
+        <v>167.52981323905811</v>
       </c>
       <c r="H16" s="14">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="I16" s="15">
-        <v>169.99201331</v>
+        <v>166.29438847609063</v>
       </c>
       <c r="J16" s="15">
-        <v>98.633722755999997</v>
+        <v>92.951787353786813</v>
       </c>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
     </row>
     <row r="17" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="14">
-        <v>2624</v>
+        <v>2832</v>
       </c>
       <c r="C17" s="15">
-        <v>202.16643213</v>
+        <v>218.89965051032141</v>
       </c>
       <c r="D17" s="16">
-        <v>131.19027874</v>
+        <v>137.40813232871835</v>
       </c>
       <c r="E17" s="14">
-        <v>1711</v>
+        <v>1807</v>
       </c>
       <c r="F17" s="15">
-        <v>257.41032575000003</v>
+        <v>272.91104866863355</v>
       </c>
       <c r="G17" s="16">
-        <v>180.4521403</v>
+        <v>185.51164894968034</v>
       </c>
       <c r="H17" s="14">
-        <v>913</v>
+        <v>1025</v>
       </c>
       <c r="I17" s="15">
-        <v>144.17845914</v>
+        <v>162.28034761242071</v>
       </c>
       <c r="J17" s="15">
-        <v>85.683541059999996</v>
+        <v>93.362922201016318</v>
       </c>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="18" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="14">
-        <v>1133</v>
+        <v>1194</v>
       </c>
       <c r="C18" s="15">
-        <v>218.42690217000001</v>
+        <v>231.49920943213866</v>
       </c>
       <c r="D18" s="16">
-        <v>131.02625123999999</v>
+        <v>132.80470706632084</v>
       </c>
       <c r="E18" s="14">
-        <v>725</v>
+        <v>783</v>
       </c>
       <c r="F18" s="15">
-        <v>272.16042825</v>
+        <v>295.82166071937934</v>
       </c>
       <c r="G18" s="16">
-        <v>172.39510472000001</v>
+        <v>179.67943712028665</v>
       </c>
       <c r="H18" s="14">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="I18" s="15">
-        <v>161.69814761000001</v>
+        <v>163.69154300188782</v>
       </c>
       <c r="J18" s="15">
-        <v>90.758144282000003</v>
+        <v>87.883484795089871</v>
       </c>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="14">
-        <v>1953</v>
+        <v>2055</v>
       </c>
       <c r="C19" s="15">
-        <v>275.30637173000002</v>
+        <v>290.84002524859392</v>
       </c>
       <c r="D19" s="16">
-        <v>155.56926766999999</v>
+        <v>163.36891020060833</v>
       </c>
       <c r="E19" s="14">
-        <v>1282</v>
+        <v>1344</v>
       </c>
       <c r="F19" s="15">
-        <v>346.97177809999999</v>
+        <v>365.53922475222748</v>
       </c>
       <c r="G19" s="16">
-        <v>215.40107810999999</v>
+        <v>224.87882646579473</v>
       </c>
       <c r="H19" s="14">
-        <v>671</v>
+        <v>711</v>
       </c>
       <c r="I19" s="15">
-        <v>197.40577625</v>
+        <v>209.79763822743126</v>
       </c>
       <c r="J19" s="15">
-        <v>96.928568141</v>
+        <v>104.32326402124065</v>
       </c>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="20" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="14">
-        <v>1490</v>
+        <v>1557</v>
       </c>
       <c r="C20" s="15">
-        <v>280.35132348000002</v>
+        <v>295.4425566312338</v>
       </c>
       <c r="D20" s="16">
-        <v>148.690718</v>
+        <v>153.13748092359307</v>
       </c>
       <c r="E20" s="14">
-        <v>978</v>
+        <v>1003</v>
       </c>
       <c r="F20" s="15">
-        <v>353.12914669000003</v>
+        <v>365.38496566547059</v>
       </c>
       <c r="G20" s="16">
-        <v>205.25926195</v>
+        <v>206.95330744935887</v>
       </c>
       <c r="H20" s="14">
-        <v>512</v>
+        <v>554</v>
       </c>
       <c r="I20" s="15">
-        <v>201.16020721000001</v>
+        <v>219.40507166308251</v>
       </c>
       <c r="J20" s="15">
-        <v>93.438135947000006</v>
+        <v>100.24859206907898</v>
       </c>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
     </row>
     <row r="21" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="14">
-        <v>1936</v>
+        <v>1956</v>
       </c>
       <c r="C21" s="15">
-        <v>226.33652243</v>
+        <v>230.09017158539305</v>
       </c>
       <c r="D21" s="16">
-        <v>141.40928228999999</v>
+        <v>140.00003850469639</v>
       </c>
       <c r="E21" s="14">
-        <v>1228</v>
+        <v>1245</v>
       </c>
       <c r="F21" s="15">
-        <v>279.77540505000002</v>
+        <v>285.65758030821189</v>
       </c>
       <c r="G21" s="16">
-        <v>182.83475335</v>
+        <v>182.37223863671082</v>
       </c>
       <c r="H21" s="14">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="I21" s="15">
-        <v>170.01248679</v>
+        <v>171.62927111872835</v>
       </c>
       <c r="J21" s="15">
-        <v>100.98818979000001</v>
+        <v>98.552817341929213</v>
       </c>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
     </row>
     <row r="22" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="14">
-        <v>596</v>
+        <v>616</v>
       </c>
       <c r="C22" s="15">
-        <v>264.25877851000001</v>
+        <v>274.20981056820636</v>
       </c>
       <c r="D22" s="16">
-        <v>161.58281435000001</v>
+        <v>163.99879801538501</v>
       </c>
       <c r="E22" s="14">
-        <v>377</v>
+        <v>399</v>
       </c>
       <c r="F22" s="15">
-        <v>321.27350431000002</v>
+        <v>342.07965569125383</v>
       </c>
       <c r="G22" s="16">
-        <v>210.23475363</v>
+        <v>217.15735491152839</v>
       </c>
       <c r="H22" s="14">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="I22" s="15">
-        <v>202.41979462</v>
+        <v>200.9147639945929</v>
       </c>
       <c r="J22" s="15">
-        <v>113.1223128</v>
+        <v>110.59016998173672</v>
       </c>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
     </row>
     <row r="23" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="14">
-        <v>775</v>
+        <v>731</v>
       </c>
       <c r="C23" s="15">
-        <v>231.65896214</v>
+        <v>219.09547437467126</v>
       </c>
       <c r="D23" s="16">
-        <v>142.57463557</v>
+        <v>132.79626930715287</v>
       </c>
       <c r="E23" s="14">
-        <v>518</v>
+        <v>460</v>
       </c>
       <c r="F23" s="15">
-        <v>301.97038592000001</v>
+        <v>269.52598582058943</v>
       </c>
       <c r="G23" s="16">
-        <v>191.64179082000001</v>
+        <v>169.12468436210648</v>
       </c>
       <c r="H23" s="14">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="I23" s="15">
-        <v>157.66532620000001</v>
+        <v>166.28368241657438</v>
       </c>
       <c r="J23" s="15">
-        <v>93.690597433999997</v>
+        <v>97.481827007771102</v>
       </c>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="14">
         <v>246</v>
       </c>
       <c r="C24" s="15">
-        <v>246.93464764000001</v>
+        <v>243.3739945982845</v>
       </c>
       <c r="D24" s="16">
-        <v>141.91871653999999</v>
+        <v>137.58733493712271</v>
       </c>
       <c r="E24" s="14">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="F24" s="15">
-        <v>284.80024968999999</v>
+        <v>313.15139813453982</v>
       </c>
       <c r="G24" s="16">
-        <v>174.80642416000001</v>
+        <v>190.16963953449439</v>
       </c>
       <c r="H24" s="14">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="I24" s="15">
-        <v>206.79315514999999</v>
+        <v>169.29274386823721</v>
       </c>
       <c r="J24" s="15">
-        <v>109.13553306</v>
+        <v>87.115254829497204</v>
       </c>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="14">
-        <v>761</v>
+        <v>798</v>
       </c>
       <c r="C25" s="15">
-        <v>202.37558622</v>
+        <v>213.37155126198041</v>
       </c>
       <c r="D25" s="16">
-        <v>132.85516478</v>
+        <v>133.54852785996164</v>
       </c>
       <c r="E25" s="14">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="F25" s="15">
-        <v>247.75488641999999</v>
+        <v>257.80456819063716</v>
       </c>
       <c r="G25" s="16">
-        <v>172.23314241</v>
+        <v>172.31635625060147</v>
       </c>
       <c r="H25" s="14">
-        <v>292</v>
+        <v>313</v>
       </c>
       <c r="I25" s="15">
-        <v>156.37258446000001</v>
+        <v>168.39862591025374</v>
       </c>
       <c r="J25" s="15">
-        <v>97.473274281000002</v>
+        <v>98.984815016413449</v>
       </c>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="14">
-        <v>725</v>
+        <v>745</v>
       </c>
       <c r="C26" s="15">
-        <v>169.87794561999999</v>
+        <v>173.16097811547397</v>
       </c>
       <c r="D26" s="16">
-        <v>131.71839754999999</v>
+        <v>130.18598805669347</v>
       </c>
       <c r="E26" s="14">
-        <v>414</v>
+        <v>464</v>
       </c>
       <c r="F26" s="15">
-        <v>195.76319273999999</v>
+        <v>217.83066013487661</v>
       </c>
       <c r="G26" s="16">
-        <v>157.37293803</v>
+        <v>171.20577846571558</v>
       </c>
       <c r="H26" s="14">
-        <v>311</v>
+        <v>281</v>
       </c>
       <c r="I26" s="15">
-        <v>144.451618</v>
+        <v>129.35836410006169</v>
       </c>
       <c r="J26" s="15">
-        <v>108.71347041999999</v>
+        <v>93.792404657075593</v>
       </c>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
     </row>
     <row r="27" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="14">
-        <v>566</v>
+        <v>595</v>
       </c>
       <c r="C27" s="15">
-        <v>208.82064299000001</v>
+        <v>219.65648678830837</v>
       </c>
       <c r="D27" s="16">
-        <v>140.81534692</v>
+        <v>143.97161007929262</v>
       </c>
       <c r="E27" s="14">
-        <v>324</v>
+        <v>339</v>
       </c>
       <c r="F27" s="15">
-        <v>243.85104013</v>
+        <v>255.79210666304482</v>
       </c>
       <c r="G27" s="16">
-        <v>171.88583478999999</v>
+        <v>180.44997444303911</v>
       </c>
       <c r="H27" s="14">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="I27" s="15">
-        <v>175.13641824000001</v>
+        <v>185.04062219909216</v>
       </c>
       <c r="J27" s="15">
-        <v>114.05159019</v>
+        <v>112.2334224041501</v>
       </c>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
     <row r="28" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="14">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="C28" s="15">
-        <v>173.63487067</v>
+        <v>158.59215250607804</v>
       </c>
       <c r="D28" s="16">
-        <v>115.13400589</v>
+        <v>103.03310144086612</v>
       </c>
       <c r="E28" s="14">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="F28" s="15">
-        <v>229.30131041000001</v>
+        <v>197.24024021616248</v>
       </c>
       <c r="G28" s="16">
-        <v>161.14494493000001</v>
+        <v>133.96394750142656</v>
       </c>
       <c r="H28" s="14">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="I28" s="15">
-        <v>117.16562567</v>
+        <v>119.6297942852524</v>
       </c>
       <c r="J28" s="15">
-        <v>74.074193691999994</v>
+        <v>73.242678425645224</v>
       </c>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
     </row>
     <row r="29" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="19">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C29" s="20">
-        <v>230.03194887999999</v>
+        <v>162.13367921851565</v>
       </c>
       <c r="D29" s="21">
-        <v>159.42840722</v>
+        <v>114.04249412218671</v>
       </c>
       <c r="E29" s="22">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F29" s="20">
-        <v>269.23939869999998</v>
+        <v>213.12872975277068</v>
       </c>
       <c r="G29" s="21">
-        <v>201.56737354000001</v>
+        <v>152.1275503454842</v>
       </c>
       <c r="H29" s="22">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="I29" s="20">
-        <v>178.14726841000001</v>
+        <v>94.38414346389807</v>
       </c>
       <c r="J29" s="20">
-        <v>105.31076032</v>
+        <v>69.653306910780415</v>
       </c>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
     </row>
     <row r="30" spans="1:13" s="25" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="F30" s="29"/>
       <c r="G30" s="28"/>
       <c r="H30" s="30"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
     </row>
     <row r="32" spans="1:13">
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
     </row>
@@ -6909,98 +7011,98 @@
     <row r="49" s="3" customFormat="1"/>
     <row r="50" s="3" customFormat="1"/>
     <row r="51" s="3" customFormat="1"/>
     <row r="52" s="3" customFormat="1"/>
     <row r="53" s="3" customFormat="1"/>
     <row r="54" s="3" customFormat="1"/>
     <row r="55" s="3" customFormat="1"/>
     <row r="56" s="3" customFormat="1"/>
     <row r="57" s="3" customFormat="1"/>
     <row r="58" s="3" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:AM58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="3" customWidth="1"/>
     <col min="3" max="4" width="16" style="23" customWidth="1"/>
     <col min="5" max="5" width="16" style="3" customWidth="1"/>
     <col min="6" max="6" width="16" style="24" customWidth="1"/>
     <col min="7" max="7" width="16" style="23" customWidth="1"/>
     <col min="8" max="8" width="16" style="3" customWidth="1"/>
     <col min="9" max="10" width="16" style="23" customWidth="1"/>
     <col min="11" max="16384" width="10" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="31" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>84</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
     </row>
     <row r="2" spans="1:39" s="25" customFormat="1" ht="8.1" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="27"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
     </row>
     <row r="3" spans="1:39" s="2" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="78" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3" s="78"/>
       <c r="C3" s="78"/>
       <c r="D3" s="78"/>
       <c r="E3" s="78"/>
       <c r="F3" s="78"/>
       <c r="G3" s="78"/>
       <c r="H3" s="78"/>
       <c r="I3" s="78"/>
       <c r="J3" s="78"/>
       <c r="L3" s="58"/>
       <c r="M3" s="58"/>
       <c r="N3" s="58"/>
       <c r="O3" s="58"/>
       <c r="P3" s="58"/>
       <c r="Q3" s="58"/>
       <c r="R3" s="58"/>
       <c r="S3" s="58"/>
       <c r="T3" s="58"/>
       <c r="U3" s="58"/>
       <c r="V3" s="58"/>
       <c r="W3" s="58"/>
       <c r="X3" s="58"/>
       <c r="Y3" s="58"/>
       <c r="Z3" s="58"/>
@@ -7098,845 +7200,845 @@
       </c>
       <c r="F6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
     </row>
     <row r="7" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14">
-        <v>43665</v>
+        <v>44791</v>
       </c>
       <c r="C7" s="15">
-        <v>187.64207715000001</v>
+        <v>191.86821214</v>
       </c>
       <c r="D7" s="16">
-        <v>131.33076957</v>
+        <v>130.44777536000001</v>
       </c>
       <c r="E7" s="14">
-        <v>27270</v>
+        <v>27883</v>
       </c>
       <c r="F7" s="15">
-        <v>233.88660050999999</v>
+        <v>238.74482709</v>
       </c>
       <c r="G7" s="16">
-        <v>170.41067125000001</v>
+        <v>169.36297931999999</v>
       </c>
       <c r="H7" s="14">
-        <v>16395</v>
+        <v>16908</v>
       </c>
       <c r="I7" s="15">
-        <v>141.20388302999999</v>
+        <v>144.93805886999999</v>
       </c>
       <c r="J7" s="15">
-        <v>95.115100779000002</v>
+        <v>94.658721231000001</v>
       </c>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
     </row>
     <row r="8" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="14">
-        <v>6068</v>
+        <v>6333</v>
       </c>
       <c r="C8" s="15">
-        <v>154.48544989999999</v>
+        <v>160.44621935000001</v>
       </c>
       <c r="D8" s="16">
-        <v>123.8781324</v>
+        <v>123.42618121</v>
       </c>
       <c r="E8" s="14">
-        <v>3766</v>
+        <v>3906</v>
       </c>
       <c r="F8" s="15">
-        <v>193.80149139</v>
+        <v>200.47902477</v>
       </c>
       <c r="G8" s="16">
-        <v>160.69421493999999</v>
+        <v>160.44286216</v>
       </c>
       <c r="H8" s="14">
-        <v>2302</v>
+        <v>2427</v>
       </c>
       <c r="I8" s="15">
-        <v>115.99007887</v>
+        <v>121.42385606000001</v>
       </c>
       <c r="J8" s="15">
-        <v>90.299034823</v>
+        <v>90.100097085000002</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
     </row>
     <row r="9" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="14">
-        <v>4981</v>
+        <v>4919</v>
       </c>
       <c r="C9" s="15">
-        <v>187.10813317</v>
+        <v>183.55361135000001</v>
       </c>
       <c r="D9" s="16">
-        <v>111.51842566000001</v>
+        <v>106.98220159</v>
       </c>
       <c r="E9" s="14">
-        <v>2937</v>
+        <v>2854</v>
       </c>
       <c r="F9" s="15">
-        <v>229.30049686000001</v>
+        <v>221.64356391000001</v>
       </c>
       <c r="G9" s="16">
-        <v>138.02467969</v>
+        <v>130.87177881</v>
       </c>
       <c r="H9" s="14">
-        <v>2044</v>
+        <v>2065</v>
       </c>
       <c r="I9" s="15">
-        <v>147.98243614</v>
+        <v>148.32447217000001</v>
       </c>
       <c r="J9" s="15">
-        <v>88.403111707999997</v>
+        <v>86.243436688000003</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="14">
-        <v>4310</v>
+        <v>4613</v>
       </c>
       <c r="C10" s="15">
-        <v>161.14297102</v>
+        <v>171.27833491000001</v>
       </c>
       <c r="D10" s="16">
-        <v>130.99914867000001</v>
+        <v>135.53894314999999</v>
       </c>
       <c r="E10" s="14">
-        <v>2584</v>
+        <v>2850</v>
       </c>
       <c r="F10" s="15">
-        <v>194.42546673000001</v>
+        <v>213.24937044999999</v>
       </c>
       <c r="G10" s="16">
-        <v>163.46605746</v>
+        <v>174.32147484000001</v>
       </c>
       <c r="H10" s="14">
-        <v>1726</v>
+        <v>1763</v>
       </c>
       <c r="I10" s="15">
-        <v>128.26996442999999</v>
+        <v>129.93679677</v>
       </c>
       <c r="J10" s="15">
-        <v>101.07341534</v>
+        <v>100.13868463</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="14">
-        <v>4049</v>
+        <v>4226</v>
       </c>
       <c r="C11" s="15">
-        <v>215.45227550999999</v>
+        <v>224.49747705999999</v>
       </c>
       <c r="D11" s="16">
-        <v>143.35968894999999</v>
+        <v>145.04016879</v>
       </c>
       <c r="E11" s="14">
-        <v>2520</v>
+        <v>2584</v>
       </c>
       <c r="F11" s="15">
-        <v>266.8215361</v>
+        <v>273.50297080000001</v>
       </c>
       <c r="G11" s="16">
-        <v>188.28292572000001</v>
+        <v>187.70487222</v>
       </c>
       <c r="H11" s="14">
-        <v>1529</v>
+        <v>1642</v>
       </c>
       <c r="I11" s="15">
-        <v>163.55547569000001</v>
+        <v>175.11920796999999</v>
       </c>
       <c r="J11" s="15">
-        <v>102.0452975</v>
+        <v>106.13077004</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="14">
-        <v>5561</v>
+        <v>5663</v>
       </c>
       <c r="C12" s="15">
-        <v>200.28347982</v>
+        <v>203.75868754000001</v>
       </c>
       <c r="D12" s="16">
-        <v>142.87032325000001</v>
+        <v>140.60152446000001</v>
       </c>
       <c r="E12" s="14">
-        <v>3510</v>
+        <v>3580</v>
       </c>
       <c r="F12" s="15">
-        <v>252.83985620999999</v>
+        <v>258.12722210999999</v>
       </c>
       <c r="G12" s="16">
-        <v>185.42683822999999</v>
+        <v>183.62772171</v>
       </c>
       <c r="H12" s="14">
-        <v>2051</v>
+        <v>2083</v>
       </c>
       <c r="I12" s="15">
-        <v>147.7310215</v>
+        <v>149.60265161999999</v>
       </c>
       <c r="J12" s="15">
-        <v>102.95543683</v>
+        <v>100.52751803</v>
       </c>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
     </row>
     <row r="13" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="14">
-        <v>977</v>
+        <v>1026</v>
       </c>
       <c r="C13" s="15">
-        <v>212.93382270000001</v>
+        <v>223.76072868</v>
       </c>
       <c r="D13" s="16">
-        <v>132.75638373000001</v>
+        <v>134.93692211000001</v>
       </c>
       <c r="E13" s="14">
-        <v>619</v>
+        <v>671</v>
       </c>
       <c r="F13" s="15">
-        <v>265.13212702999999</v>
+        <v>287.81236863999999</v>
       </c>
       <c r="G13" s="16">
-        <v>173.49615571000001</v>
+        <v>183.31096740000001</v>
       </c>
       <c r="H13" s="14">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="I13" s="15">
-        <v>158.85729246</v>
+        <v>157.50651654999999</v>
       </c>
       <c r="J13" s="15">
-        <v>94.459088186000002</v>
+        <v>89.501921261999996</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
     <row r="14" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="14">
-        <v>2900</v>
+        <v>2967</v>
       </c>
       <c r="C14" s="15">
-        <v>143.44129516999999</v>
+        <v>145.64879740000001</v>
       </c>
       <c r="D14" s="16">
-        <v>119.27822501</v>
+        <v>117.56301037</v>
       </c>
       <c r="E14" s="14">
-        <v>1835</v>
+        <v>1864</v>
       </c>
       <c r="F14" s="15">
-        <v>180.39388783999999</v>
+        <v>182.07783631999999</v>
       </c>
       <c r="G14" s="16">
-        <v>150.41132064999999</v>
+        <v>147.34424537000001</v>
       </c>
       <c r="H14" s="14">
-        <v>1065</v>
+        <v>1103</v>
       </c>
       <c r="I14" s="15">
-        <v>106.02136654</v>
+        <v>108.84646432</v>
       </c>
       <c r="J14" s="15">
-        <v>88.856857629000004</v>
+        <v>88.794806135000002</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
     <row r="15" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="14">
-        <v>817</v>
+        <v>795</v>
       </c>
       <c r="C15" s="15">
-        <v>156.86891940999999</v>
+        <v>150.78536414999999</v>
       </c>
       <c r="D15" s="16">
-        <v>114.51609784999999</v>
+        <v>108.74597011</v>
       </c>
       <c r="E15" s="14">
-        <v>520</v>
+        <v>499</v>
       </c>
       <c r="F15" s="15">
-        <v>194.48922268000001</v>
+        <v>184.56428589000001</v>
       </c>
       <c r="G15" s="16">
-        <v>145.47864121999999</v>
+        <v>136.19826723</v>
       </c>
       <c r="H15" s="14">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="I15" s="15">
-        <v>117.18287631</v>
+        <v>115.23204074</v>
       </c>
       <c r="J15" s="15">
-        <v>83.098133778999994</v>
+        <v>81.193340204999998</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="14">
-        <v>1166</v>
+        <v>1214</v>
       </c>
       <c r="C16" s="15">
-        <v>207.10737078</v>
+        <v>214.95666338999999</v>
       </c>
       <c r="D16" s="16">
-        <v>130.04604465</v>
+        <v>133.31006836</v>
       </c>
       <c r="E16" s="14">
-        <v>738</v>
+        <v>750</v>
       </c>
       <c r="F16" s="15">
-        <v>253.25317081</v>
+        <v>257.01567110000002</v>
       </c>
       <c r="G16" s="16">
-        <v>166.0278696</v>
+        <v>167.98566753</v>
       </c>
       <c r="H16" s="14">
-        <v>428</v>
+        <v>464</v>
       </c>
       <c r="I16" s="15">
-        <v>157.59338697000001</v>
+        <v>169.99201331</v>
       </c>
       <c r="J16" s="15">
-        <v>94.363467044999993</v>
+        <v>98.633722755999997</v>
       </c>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
     </row>
     <row r="17" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="14">
-        <v>2638</v>
+        <v>2624</v>
       </c>
       <c r="C17" s="15">
-        <v>202.6964467</v>
+        <v>202.16643213</v>
       </c>
       <c r="D17" s="16">
-        <v>136.69416525</v>
+        <v>131.19027874</v>
       </c>
       <c r="E17" s="14">
-        <v>1723</v>
+        <v>1711</v>
       </c>
       <c r="F17" s="15">
-        <v>258.35666865000002</v>
+        <v>257.41032575000003</v>
       </c>
       <c r="G17" s="16">
-        <v>187.31928755999999</v>
+        <v>180.4521403</v>
       </c>
       <c r="H17" s="14">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="I17" s="15">
-        <v>144.19758378</v>
+        <v>144.17845914</v>
       </c>
       <c r="J17" s="15">
-        <v>89.395261747999996</v>
+        <v>85.683541059999996</v>
       </c>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="18" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="14">
-        <v>1107</v>
+        <v>1133</v>
       </c>
       <c r="C18" s="15">
-        <v>212.27168090999999</v>
+        <v>218.42690217000001</v>
       </c>
       <c r="D18" s="16">
-        <v>129.58745711</v>
+        <v>131.02625123999999</v>
       </c>
       <c r="E18" s="14">
-        <v>692</v>
+        <v>725</v>
       </c>
       <c r="F18" s="15">
-        <v>258.07462161000001</v>
+        <v>272.16042825</v>
       </c>
       <c r="G18" s="16">
-        <v>167.29412637999999</v>
+        <v>172.39510472000001</v>
       </c>
       <c r="H18" s="14">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="I18" s="15">
-        <v>163.79725452</v>
+        <v>161.69814761000001</v>
       </c>
       <c r="J18" s="15">
-        <v>92.504818426</v>
+        <v>90.758144282000003</v>
       </c>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="14">
-        <v>1913</v>
+        <v>1953</v>
       </c>
       <c r="C19" s="15">
-        <v>268.57660715999998</v>
+        <v>275.30637173000002</v>
       </c>
       <c r="D19" s="16">
-        <v>156.09243072999999</v>
+        <v>155.56926766999999</v>
       </c>
       <c r="E19" s="14">
-        <v>1240</v>
+        <v>1282</v>
       </c>
       <c r="F19" s="15">
-        <v>333.83902767000001</v>
+        <v>346.97177809999999</v>
       </c>
       <c r="G19" s="16">
-        <v>214.02916174000001</v>
+        <v>215.40107810999999</v>
       </c>
       <c r="H19" s="14">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="I19" s="15">
-        <v>197.45508849999999</v>
+        <v>197.40577625</v>
       </c>
       <c r="J19" s="15">
-        <v>99.452050489000001</v>
+        <v>96.928568141</v>
       </c>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="20" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="14">
-        <v>1468</v>
+        <v>1490</v>
       </c>
       <c r="C20" s="15">
-        <v>273.96621146000001</v>
+        <v>280.35132348000002</v>
       </c>
       <c r="D20" s="16">
-        <v>150.50384471999999</v>
+        <v>148.690718</v>
       </c>
       <c r="E20" s="14">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="F20" s="15">
-        <v>351.21322508999998</v>
+        <v>353.12914669000003</v>
       </c>
       <c r="G20" s="16">
-        <v>210.72339982</v>
+        <v>205.25926195</v>
       </c>
       <c r="H20" s="14">
-        <v>487</v>
+        <v>512</v>
       </c>
       <c r="I20" s="15">
-        <v>189.85244528000001</v>
+        <v>201.16020721000001</v>
       </c>
       <c r="J20" s="15">
-        <v>91.803703872</v>
+        <v>93.438135947000006</v>
       </c>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
     </row>
     <row r="21" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="14">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="C21" s="15">
-        <v>224.26391638000001</v>
+        <v>226.33652243</v>
       </c>
       <c r="D21" s="16">
-        <v>144.2652741</v>
+        <v>141.40928228999999</v>
       </c>
       <c r="E21" s="14">
-        <v>1250</v>
+        <v>1228</v>
       </c>
       <c r="F21" s="15">
-        <v>282.51971422999998</v>
+        <v>279.77540505000002</v>
       </c>
       <c r="G21" s="16">
-        <v>190.72505817000001</v>
+        <v>182.83475335</v>
       </c>
       <c r="H21" s="14">
-        <v>682</v>
+        <v>708</v>
       </c>
       <c r="I21" s="15">
-        <v>162.75373594000001</v>
+        <v>170.01248679</v>
       </c>
       <c r="J21" s="15">
-        <v>98.101348341999994</v>
+        <v>100.98818979000001</v>
       </c>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
     </row>
     <row r="22" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="14">
-        <v>638</v>
+        <v>596</v>
       </c>
       <c r="C22" s="15">
-        <v>280.72213348999998</v>
+        <v>264.25877851000001</v>
       </c>
       <c r="D22" s="16">
-        <v>176.26795582</v>
+        <v>161.58281435000001</v>
       </c>
       <c r="E22" s="14">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="F22" s="15">
-        <v>330.78354352000002</v>
+        <v>321.27350431000002</v>
       </c>
       <c r="G22" s="16">
-        <v>215.92547565000001</v>
+        <v>210.23475363</v>
       </c>
       <c r="H22" s="14">
-        <v>246</v>
+        <v>219</v>
       </c>
       <c r="I22" s="15">
-        <v>226.17673965</v>
+        <v>202.41979462</v>
       </c>
       <c r="J22" s="15">
-        <v>137.42137822999999</v>
+        <v>113.1223128</v>
       </c>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
     </row>
     <row r="23" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="14">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="C23" s="15">
-        <v>227.66908522</v>
+        <v>231.65896214</v>
       </c>
       <c r="D23" s="16">
-        <v>144.07352015000001</v>
+        <v>142.57463557</v>
       </c>
       <c r="E23" s="14">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="F23" s="15">
-        <v>301.79367392</v>
+        <v>301.97038592000001</v>
       </c>
       <c r="G23" s="16">
-        <v>196.86574567</v>
+        <v>191.64179082000001</v>
       </c>
       <c r="H23" s="14">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="I23" s="15">
-        <v>149.34554213000001</v>
+        <v>157.66532620000001</v>
       </c>
       <c r="J23" s="15">
-        <v>91.029370228000005</v>
+        <v>93.690597433999997</v>
       </c>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="14">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="C24" s="15">
-        <v>260.20408163000002</v>
+        <v>246.93464764000001</v>
       </c>
       <c r="D24" s="16">
-        <v>158.52526257</v>
+        <v>141.91871653999999</v>
       </c>
       <c r="E24" s="14">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="F24" s="15">
-        <v>321.80528794000003</v>
+        <v>284.80024968999999</v>
       </c>
       <c r="G24" s="16">
-        <v>204.18436926000001</v>
+        <v>174.80642416000001</v>
       </c>
       <c r="H24" s="14">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="I24" s="15">
-        <v>195.13628066000001</v>
+        <v>206.79315514999999</v>
       </c>
       <c r="J24" s="15">
-        <v>112.76519150999999</v>
+        <v>109.13553306</v>
       </c>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="14">
-        <v>730</v>
+        <v>761</v>
       </c>
       <c r="C25" s="15">
-        <v>192.84619855</v>
+        <v>202.37558622</v>
       </c>
       <c r="D25" s="16">
-        <v>128.97826724000001</v>
+        <v>132.85516478</v>
       </c>
       <c r="E25" s="14">
-        <v>440</v>
+        <v>469</v>
       </c>
       <c r="F25" s="15">
-        <v>230.77851032000001</v>
+        <v>247.75488641999999</v>
       </c>
       <c r="G25" s="16">
-        <v>163.36678918000001</v>
+        <v>172.23314241</v>
       </c>
       <c r="H25" s="14">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="I25" s="15">
-        <v>154.35302132999999</v>
+        <v>156.37258446000001</v>
       </c>
       <c r="J25" s="15">
-        <v>98.707779516000002</v>
+        <v>97.473274281000002</v>
       </c>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="14">
-        <v>681</v>
+        <v>725</v>
       </c>
       <c r="C26" s="15">
-        <v>161.15997315999999</v>
+        <v>169.87794561999999</v>
       </c>
       <c r="D26" s="16">
-        <v>128.63892021000001</v>
+        <v>131.71839754999999</v>
       </c>
       <c r="E26" s="14">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="F26" s="15">
-        <v>191.3318558</v>
+        <v>195.76319273999999</v>
       </c>
       <c r="G26" s="16">
-        <v>158.76391834</v>
+        <v>157.37293803</v>
       </c>
       <c r="H26" s="14">
-        <v>280</v>
+        <v>311</v>
       </c>
       <c r="I26" s="15">
-        <v>131.46897802000001</v>
+        <v>144.451618</v>
       </c>
       <c r="J26" s="15">
-        <v>101.51527444</v>
+        <v>108.71347041999999</v>
       </c>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
     </row>
     <row r="27" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="14">
-        <v>509</v>
+        <v>566</v>
       </c>
       <c r="C27" s="15">
-        <v>187.56471719999999</v>
+        <v>208.82064299000001</v>
       </c>
       <c r="D27" s="16">
-        <v>129.16989873</v>
+        <v>140.81534692</v>
       </c>
       <c r="E27" s="14">
-        <v>306</v>
+        <v>324</v>
       </c>
       <c r="F27" s="15">
-        <v>229.60648001000001</v>
+        <v>243.85104013</v>
       </c>
       <c r="G27" s="16">
-        <v>165.94527436000001</v>
+        <v>171.88583478999999</v>
       </c>
       <c r="H27" s="14">
-        <v>203</v>
+        <v>242</v>
       </c>
       <c r="I27" s="15">
-        <v>146.99333461000001</v>
+        <v>175.13641824000001</v>
       </c>
       <c r="J27" s="15">
-        <v>97.141858616999997</v>
+        <v>114.05159019</v>
       </c>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
     <row r="28" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="14">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="C28" s="15">
-        <v>168.66825811000001</v>
+        <v>173.63487067</v>
       </c>
       <c r="D28" s="16">
-        <v>110.64005213</v>
+        <v>115.13400589</v>
       </c>
       <c r="E28" s="14">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="F28" s="15">
-        <v>220.61571841</v>
+        <v>229.30131041000001</v>
       </c>
       <c r="G28" s="16">
-        <v>154.09192200000001</v>
+        <v>161.14494493000001</v>
       </c>
       <c r="H28" s="14">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="I28" s="15">
-        <v>115.56276269999999</v>
+        <v>117.16562567</v>
       </c>
       <c r="J28" s="15">
-        <v>69.095695505999998</v>
+        <v>74.074193691999994</v>
       </c>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
     </row>
     <row r="29" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="19">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="C29" s="20">
-        <v>158.75980575</v>
+        <v>230.03194887999999</v>
       </c>
       <c r="D29" s="21">
-        <v>110.10966075</v>
+        <v>159.42840722</v>
       </c>
       <c r="E29" s="22">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F29" s="20">
-        <v>195.42382541999999</v>
+        <v>269.23939869999998</v>
       </c>
       <c r="G29" s="21">
-        <v>145.52362708000001</v>
+        <v>201.56737354000001</v>
       </c>
       <c r="H29" s="22">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I29" s="20">
-        <v>109.46907499</v>
+        <v>178.14726841000001</v>
       </c>
       <c r="J29" s="20">
-        <v>57.966150360999997</v>
+        <v>105.31076032</v>
       </c>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
     </row>
     <row r="30" spans="1:13" s="25" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="F30" s="29"/>
       <c r="G30" s="28"/>
       <c r="H30" s="30"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
     </row>
     <row r="32" spans="1:13">
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
     </row>
@@ -7959,58 +8061,1108 @@
     <row r="49" s="3" customFormat="1"/>
     <row r="50" s="3" customFormat="1"/>
     <row r="51" s="3" customFormat="1"/>
     <row r="52" s="3" customFormat="1"/>
     <row r="53" s="3" customFormat="1"/>
     <row r="54" s="3" customFormat="1"/>
     <row r="55" s="3" customFormat="1"/>
     <row r="56" s="3" customFormat="1"/>
     <row r="57" s="3" customFormat="1"/>
     <row r="58" s="3" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:AM58"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="3" customWidth="1"/>
+    <col min="3" max="4" width="16" style="23" customWidth="1"/>
+    <col min="5" max="5" width="16" style="3" customWidth="1"/>
+    <col min="6" max="6" width="16" style="24" customWidth="1"/>
+    <col min="7" max="7" width="16" style="23" customWidth="1"/>
+    <col min="8" max="8" width="16" style="3" customWidth="1"/>
+    <col min="9" max="10" width="16" style="23" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" s="31" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="76" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+    </row>
+    <row r="2" spans="1:39" s="25" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+    </row>
+    <row r="3" spans="1:39" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="58"/>
+      <c r="Z3" s="58"/>
+      <c r="AA3" s="58"/>
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
+      <c r="AE3" s="58"/>
+      <c r="AF3" s="58"/>
+      <c r="AG3" s="58"/>
+      <c r="AH3" s="58"/>
+      <c r="AI3" s="58"/>
+      <c r="AJ3" s="58"/>
+      <c r="AK3" s="58"/>
+      <c r="AL3" s="58"/>
+      <c r="AM3" s="58"/>
+    </row>
+    <row r="4" spans="1:39" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="J4" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="W4" s="3"/>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+      <c r="Z4" s="3"/>
+      <c r="AA4" s="3"/>
+      <c r="AB4" s="3"/>
+      <c r="AC4" s="3"/>
+      <c r="AD4" s="3"/>
+      <c r="AE4" s="3"/>
+      <c r="AF4" s="3"/>
+      <c r="AG4" s="3"/>
+      <c r="AH4" s="3"/>
+      <c r="AI4" s="3"/>
+      <c r="AJ4" s="3"/>
+      <c r="AK4" s="3"/>
+      <c r="AL4" s="3"/>
+      <c r="AM4" s="3"/>
+    </row>
+    <row r="5" spans="1:39" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="81" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="82"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="82"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="81" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="82"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+    </row>
+    <row r="6" spans="1:39" s="7" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="80"/>
+      <c r="B6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+    </row>
+    <row r="7" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="14">
+        <v>43665</v>
+      </c>
+      <c r="C7" s="15">
+        <v>187.64207715000001</v>
+      </c>
+      <c r="D7" s="16">
+        <v>131.33076957</v>
+      </c>
+      <c r="E7" s="14">
+        <v>27270</v>
+      </c>
+      <c r="F7" s="15">
+        <v>233.88660050999999</v>
+      </c>
+      <c r="G7" s="16">
+        <v>170.41067125000001</v>
+      </c>
+      <c r="H7" s="14">
+        <v>16395</v>
+      </c>
+      <c r="I7" s="15">
+        <v>141.20388302999999</v>
+      </c>
+      <c r="J7" s="15">
+        <v>95.115100779000002</v>
+      </c>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+    </row>
+    <row r="8" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="14">
+        <v>6068</v>
+      </c>
+      <c r="C8" s="15">
+        <v>154.48544989999999</v>
+      </c>
+      <c r="D8" s="16">
+        <v>123.8781324</v>
+      </c>
+      <c r="E8" s="14">
+        <v>3766</v>
+      </c>
+      <c r="F8" s="15">
+        <v>193.80149139</v>
+      </c>
+      <c r="G8" s="16">
+        <v>160.69421493999999</v>
+      </c>
+      <c r="H8" s="14">
+        <v>2302</v>
+      </c>
+      <c r="I8" s="15">
+        <v>115.99007887</v>
+      </c>
+      <c r="J8" s="15">
+        <v>90.299034823</v>
+      </c>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3"/>
+      <c r="M8" s="3"/>
+    </row>
+    <row r="9" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="14">
+        <v>4981</v>
+      </c>
+      <c r="C9" s="15">
+        <v>187.10813317</v>
+      </c>
+      <c r="D9" s="16">
+        <v>111.51842566000001</v>
+      </c>
+      <c r="E9" s="14">
+        <v>2937</v>
+      </c>
+      <c r="F9" s="15">
+        <v>229.30049686000001</v>
+      </c>
+      <c r="G9" s="16">
+        <v>138.02467969</v>
+      </c>
+      <c r="H9" s="14">
+        <v>2044</v>
+      </c>
+      <c r="I9" s="15">
+        <v>147.98243614</v>
+      </c>
+      <c r="J9" s="15">
+        <v>88.403111707999997</v>
+      </c>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
+    </row>
+    <row r="10" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="14">
+        <v>4310</v>
+      </c>
+      <c r="C10" s="15">
+        <v>161.14297102</v>
+      </c>
+      <c r="D10" s="16">
+        <v>130.99914867000001</v>
+      </c>
+      <c r="E10" s="14">
+        <v>2584</v>
+      </c>
+      <c r="F10" s="15">
+        <v>194.42546673000001</v>
+      </c>
+      <c r="G10" s="16">
+        <v>163.46605746</v>
+      </c>
+      <c r="H10" s="14">
+        <v>1726</v>
+      </c>
+      <c r="I10" s="15">
+        <v>128.26996442999999</v>
+      </c>
+      <c r="J10" s="15">
+        <v>101.07341534</v>
+      </c>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+    </row>
+    <row r="11" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="14">
+        <v>4049</v>
+      </c>
+      <c r="C11" s="15">
+        <v>215.45227550999999</v>
+      </c>
+      <c r="D11" s="16">
+        <v>143.35968894999999</v>
+      </c>
+      <c r="E11" s="14">
+        <v>2520</v>
+      </c>
+      <c r="F11" s="15">
+        <v>266.8215361</v>
+      </c>
+      <c r="G11" s="16">
+        <v>188.28292572000001</v>
+      </c>
+      <c r="H11" s="14">
+        <v>1529</v>
+      </c>
+      <c r="I11" s="15">
+        <v>163.55547569000001</v>
+      </c>
+      <c r="J11" s="15">
+        <v>102.0452975</v>
+      </c>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+    </row>
+    <row r="12" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="14">
+        <v>5561</v>
+      </c>
+      <c r="C12" s="15">
+        <v>200.28347982</v>
+      </c>
+      <c r="D12" s="16">
+        <v>142.87032325000001</v>
+      </c>
+      <c r="E12" s="14">
+        <v>3510</v>
+      </c>
+      <c r="F12" s="15">
+        <v>252.83985620999999</v>
+      </c>
+      <c r="G12" s="16">
+        <v>185.42683822999999</v>
+      </c>
+      <c r="H12" s="14">
+        <v>2051</v>
+      </c>
+      <c r="I12" s="15">
+        <v>147.7310215</v>
+      </c>
+      <c r="J12" s="15">
+        <v>102.95543683</v>
+      </c>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+    </row>
+    <row r="13" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="14">
+        <v>977</v>
+      </c>
+      <c r="C13" s="15">
+        <v>212.93382270000001</v>
+      </c>
+      <c r="D13" s="16">
+        <v>132.75638373000001</v>
+      </c>
+      <c r="E13" s="14">
+        <v>619</v>
+      </c>
+      <c r="F13" s="15">
+        <v>265.13212702999999</v>
+      </c>
+      <c r="G13" s="16">
+        <v>173.49615571000001</v>
+      </c>
+      <c r="H13" s="14">
+        <v>358</v>
+      </c>
+      <c r="I13" s="15">
+        <v>158.85729246</v>
+      </c>
+      <c r="J13" s="15">
+        <v>94.459088186000002</v>
+      </c>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+    </row>
+    <row r="14" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="14">
+        <v>2900</v>
+      </c>
+      <c r="C14" s="15">
+        <v>143.44129516999999</v>
+      </c>
+      <c r="D14" s="16">
+        <v>119.27822501</v>
+      </c>
+      <c r="E14" s="14">
+        <v>1835</v>
+      </c>
+      <c r="F14" s="15">
+        <v>180.39388783999999</v>
+      </c>
+      <c r="G14" s="16">
+        <v>150.41132064999999</v>
+      </c>
+      <c r="H14" s="14">
+        <v>1065</v>
+      </c>
+      <c r="I14" s="15">
+        <v>106.02136654</v>
+      </c>
+      <c r="J14" s="15">
+        <v>88.856857629000004</v>
+      </c>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+    </row>
+    <row r="15" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="14">
+        <v>817</v>
+      </c>
+      <c r="C15" s="15">
+        <v>156.86891940999999</v>
+      </c>
+      <c r="D15" s="16">
+        <v>114.51609784999999</v>
+      </c>
+      <c r="E15" s="14">
+        <v>520</v>
+      </c>
+      <c r="F15" s="15">
+        <v>194.48922268000001</v>
+      </c>
+      <c r="G15" s="16">
+        <v>145.47864121999999</v>
+      </c>
+      <c r="H15" s="14">
+        <v>297</v>
+      </c>
+      <c r="I15" s="15">
+        <v>117.18287631</v>
+      </c>
+      <c r="J15" s="15">
+        <v>83.098133778999994</v>
+      </c>
+      <c r="K15" s="3"/>
+      <c r="L15" s="3"/>
+      <c r="M15" s="3"/>
+    </row>
+    <row r="16" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="14">
+        <v>1166</v>
+      </c>
+      <c r="C16" s="15">
+        <v>207.10737078</v>
+      </c>
+      <c r="D16" s="16">
+        <v>130.04604465</v>
+      </c>
+      <c r="E16" s="14">
+        <v>738</v>
+      </c>
+      <c r="F16" s="15">
+        <v>253.25317081</v>
+      </c>
+      <c r="G16" s="16">
+        <v>166.0278696</v>
+      </c>
+      <c r="H16" s="14">
+        <v>428</v>
+      </c>
+      <c r="I16" s="15">
+        <v>157.59338697000001</v>
+      </c>
+      <c r="J16" s="15">
+        <v>94.363467044999993</v>
+      </c>
+      <c r="K16" s="3"/>
+      <c r="L16" s="3"/>
+      <c r="M16" s="3"/>
+    </row>
+    <row r="17" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="14">
+        <v>2638</v>
+      </c>
+      <c r="C17" s="15">
+        <v>202.6964467</v>
+      </c>
+      <c r="D17" s="16">
+        <v>136.69416525</v>
+      </c>
+      <c r="E17" s="14">
+        <v>1723</v>
+      </c>
+      <c r="F17" s="15">
+        <v>258.35666865000002</v>
+      </c>
+      <c r="G17" s="16">
+        <v>187.31928755999999</v>
+      </c>
+      <c r="H17" s="14">
+        <v>915</v>
+      </c>
+      <c r="I17" s="15">
+        <v>144.19758378</v>
+      </c>
+      <c r="J17" s="15">
+        <v>89.395261747999996</v>
+      </c>
+      <c r="K17" s="3"/>
+      <c r="L17" s="3"/>
+      <c r="M17" s="3"/>
+    </row>
+    <row r="18" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="14">
+        <v>1107</v>
+      </c>
+      <c r="C18" s="15">
+        <v>212.27168090999999</v>
+      </c>
+      <c r="D18" s="16">
+        <v>129.58745711</v>
+      </c>
+      <c r="E18" s="14">
+        <v>692</v>
+      </c>
+      <c r="F18" s="15">
+        <v>258.07462161000001</v>
+      </c>
+      <c r="G18" s="16">
+        <v>167.29412637999999</v>
+      </c>
+      <c r="H18" s="14">
+        <v>415</v>
+      </c>
+      <c r="I18" s="15">
+        <v>163.79725452</v>
+      </c>
+      <c r="J18" s="15">
+        <v>92.504818426</v>
+      </c>
+      <c r="K18" s="3"/>
+      <c r="L18" s="3"/>
+      <c r="M18" s="3"/>
+    </row>
+    <row r="19" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="14">
+        <v>1913</v>
+      </c>
+      <c r="C19" s="15">
+        <v>268.57660715999998</v>
+      </c>
+      <c r="D19" s="16">
+        <v>156.09243072999999</v>
+      </c>
+      <c r="E19" s="14">
+        <v>1240</v>
+      </c>
+      <c r="F19" s="15">
+        <v>333.83902767000001</v>
+      </c>
+      <c r="G19" s="16">
+        <v>214.02916174000001</v>
+      </c>
+      <c r="H19" s="14">
+        <v>673</v>
+      </c>
+      <c r="I19" s="15">
+        <v>197.45508849999999</v>
+      </c>
+      <c r="J19" s="15">
+        <v>99.452050489000001</v>
+      </c>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3"/>
+      <c r="M19" s="3"/>
+    </row>
+    <row r="20" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="14">
+        <v>1468</v>
+      </c>
+      <c r="C20" s="15">
+        <v>273.96621146000001</v>
+      </c>
+      <c r="D20" s="16">
+        <v>150.50384471999999</v>
+      </c>
+      <c r="E20" s="14">
+        <v>981</v>
+      </c>
+      <c r="F20" s="15">
+        <v>351.21322508999998</v>
+      </c>
+      <c r="G20" s="16">
+        <v>210.72339982</v>
+      </c>
+      <c r="H20" s="14">
+        <v>487</v>
+      </c>
+      <c r="I20" s="15">
+        <v>189.85244528000001</v>
+      </c>
+      <c r="J20" s="15">
+        <v>91.803703872</v>
+      </c>
+      <c r="K20" s="3"/>
+      <c r="L20" s="3"/>
+      <c r="M20" s="3"/>
+    </row>
+    <row r="21" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="14">
+        <v>1932</v>
+      </c>
+      <c r="C21" s="15">
+        <v>224.26391638000001</v>
+      </c>
+      <c r="D21" s="16">
+        <v>144.2652741</v>
+      </c>
+      <c r="E21" s="14">
+        <v>1250</v>
+      </c>
+      <c r="F21" s="15">
+        <v>282.51971422999998</v>
+      </c>
+      <c r="G21" s="16">
+        <v>190.72505817000001</v>
+      </c>
+      <c r="H21" s="14">
+        <v>682</v>
+      </c>
+      <c r="I21" s="15">
+        <v>162.75373594000001</v>
+      </c>
+      <c r="J21" s="15">
+        <v>98.101348341999994</v>
+      </c>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+    </row>
+    <row r="22" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="14">
+        <v>638</v>
+      </c>
+      <c r="C22" s="15">
+        <v>280.72213348999998</v>
+      </c>
+      <c r="D22" s="16">
+        <v>176.26795582</v>
+      </c>
+      <c r="E22" s="14">
+        <v>392</v>
+      </c>
+      <c r="F22" s="15">
+        <v>330.78354352000002</v>
+      </c>
+      <c r="G22" s="16">
+        <v>215.92547565000001</v>
+      </c>
+      <c r="H22" s="14">
+        <v>246</v>
+      </c>
+      <c r="I22" s="15">
+        <v>226.17673965</v>
+      </c>
+      <c r="J22" s="15">
+        <v>137.42137822999999</v>
+      </c>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="3"/>
+    </row>
+    <row r="23" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="14">
+        <v>765</v>
+      </c>
+      <c r="C23" s="15">
+        <v>227.66908522</v>
+      </c>
+      <c r="D23" s="16">
+        <v>144.07352015000001</v>
+      </c>
+      <c r="E23" s="14">
+        <v>521</v>
+      </c>
+      <c r="F23" s="15">
+        <v>301.79367392</v>
+      </c>
+      <c r="G23" s="16">
+        <v>196.86574567</v>
+      </c>
+      <c r="H23" s="14">
+        <v>244</v>
+      </c>
+      <c r="I23" s="15">
+        <v>149.34554213000001</v>
+      </c>
+      <c r="J23" s="15">
+        <v>91.029370228000005</v>
+      </c>
+      <c r="K23" s="3"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
+    </row>
+    <row r="24" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="14">
+        <v>255</v>
+      </c>
+      <c r="C24" s="15">
+        <v>260.20408163000002</v>
+      </c>
+      <c r="D24" s="16">
+        <v>158.52526257</v>
+      </c>
+      <c r="E24" s="14">
+        <v>162</v>
+      </c>
+      <c r="F24" s="15">
+        <v>321.80528794000003</v>
+      </c>
+      <c r="G24" s="16">
+        <v>204.18436926000001</v>
+      </c>
+      <c r="H24" s="14">
+        <v>93</v>
+      </c>
+      <c r="I24" s="15">
+        <v>195.13628066000001</v>
+      </c>
+      <c r="J24" s="15">
+        <v>112.76519150999999</v>
+      </c>
+      <c r="K24" s="3"/>
+      <c r="L24" s="3"/>
+      <c r="M24" s="3"/>
+    </row>
+    <row r="25" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="14">
+        <v>730</v>
+      </c>
+      <c r="C25" s="15">
+        <v>192.84619855</v>
+      </c>
+      <c r="D25" s="16">
+        <v>128.97826724000001</v>
+      </c>
+      <c r="E25" s="14">
+        <v>440</v>
+      </c>
+      <c r="F25" s="15">
+        <v>230.77851032000001</v>
+      </c>
+      <c r="G25" s="16">
+        <v>163.36678918000001</v>
+      </c>
+      <c r="H25" s="14">
+        <v>290</v>
+      </c>
+      <c r="I25" s="15">
+        <v>154.35302132999999</v>
+      </c>
+      <c r="J25" s="15">
+        <v>98.707779516000002</v>
+      </c>
+      <c r="K25" s="3"/>
+      <c r="L25" s="3"/>
+      <c r="M25" s="3"/>
+    </row>
+    <row r="26" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="14">
+        <v>681</v>
+      </c>
+      <c r="C26" s="15">
+        <v>161.15997315999999</v>
+      </c>
+      <c r="D26" s="16">
+        <v>128.63892021000001</v>
+      </c>
+      <c r="E26" s="14">
+        <v>401</v>
+      </c>
+      <c r="F26" s="15">
+        <v>191.3318558</v>
+      </c>
+      <c r="G26" s="16">
+        <v>158.76391834</v>
+      </c>
+      <c r="H26" s="14">
+        <v>280</v>
+      </c>
+      <c r="I26" s="15">
+        <v>131.46897802000001</v>
+      </c>
+      <c r="J26" s="15">
+        <v>101.51527444</v>
+      </c>
+      <c r="K26" s="3"/>
+      <c r="L26" s="3"/>
+      <c r="M26" s="3"/>
+    </row>
+    <row r="27" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="14">
+        <v>509</v>
+      </c>
+      <c r="C27" s="15">
+        <v>187.56471719999999</v>
+      </c>
+      <c r="D27" s="16">
+        <v>129.16989873</v>
+      </c>
+      <c r="E27" s="14">
+        <v>306</v>
+      </c>
+      <c r="F27" s="15">
+        <v>229.60648001000001</v>
+      </c>
+      <c r="G27" s="16">
+        <v>165.94527436000001</v>
+      </c>
+      <c r="H27" s="14">
+        <v>203</v>
+      </c>
+      <c r="I27" s="15">
+        <v>146.99333461000001</v>
+      </c>
+      <c r="J27" s="15">
+        <v>97.141858616999997</v>
+      </c>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
+      <c r="M27" s="3"/>
+    </row>
+    <row r="28" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="14">
+        <v>183</v>
+      </c>
+      <c r="C28" s="15">
+        <v>168.66825811000001</v>
+      </c>
+      <c r="D28" s="16">
+        <v>110.64005213</v>
+      </c>
+      <c r="E28" s="14">
+        <v>121</v>
+      </c>
+      <c r="F28" s="15">
+        <v>220.61571841</v>
+      </c>
+      <c r="G28" s="16">
+        <v>154.09192200000001</v>
+      </c>
+      <c r="H28" s="14">
+        <v>62</v>
+      </c>
+      <c r="I28" s="15">
+        <v>115.56276269999999</v>
+      </c>
+      <c r="J28" s="15">
+        <v>69.095695505999998</v>
+      </c>
+      <c r="K28" s="3"/>
+      <c r="L28" s="3"/>
+      <c r="M28" s="3"/>
+    </row>
+    <row r="29" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="19">
+        <v>17</v>
+      </c>
+      <c r="C29" s="20">
+        <v>158.75980575</v>
+      </c>
+      <c r="D29" s="21">
+        <v>110.10966075</v>
+      </c>
+      <c r="E29" s="22">
+        <v>12</v>
+      </c>
+      <c r="F29" s="20">
+        <v>195.42382541999999</v>
+      </c>
+      <c r="G29" s="21">
+        <v>145.52362708000001</v>
+      </c>
+      <c r="H29" s="22">
+        <v>5</v>
+      </c>
+      <c r="I29" s="20">
+        <v>109.46907499</v>
+      </c>
+      <c r="J29" s="20">
+        <v>57.966150360999997</v>
+      </c>
+      <c r="K29" s="3"/>
+      <c r="L29" s="3"/>
+      <c r="M29" s="3"/>
+    </row>
+    <row r="30" spans="1:13" s="25" customFormat="1">
+      <c r="A30" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="30"/>
+      <c r="I30" s="28"/>
+      <c r="J30" s="28"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
+    </row>
+    <row r="33" s="3" customFormat="1"/>
+    <row r="34" s="3" customFormat="1"/>
+    <row r="35" s="3" customFormat="1"/>
+    <row r="36" s="3" customFormat="1"/>
+    <row r="37" s="3" customFormat="1"/>
+    <row r="38" s="3" customFormat="1"/>
+    <row r="39" s="3" customFormat="1"/>
+    <row r="40" s="3" customFormat="1"/>
+    <row r="41" s="3" customFormat="1"/>
+    <row r="42" s="3" customFormat="1"/>
+    <row r="43" s="3" customFormat="1"/>
+    <row r="44" s="3" customFormat="1"/>
+    <row r="45" s="3" customFormat="1"/>
+    <row r="46" s="3" customFormat="1"/>
+    <row r="47" s="3" customFormat="1"/>
+    <row r="48" s="3" customFormat="1"/>
+    <row r="49" s="3" customFormat="1"/>
+    <row r="50" s="3" customFormat="1"/>
+    <row r="51" s="3" customFormat="1"/>
+    <row r="52" s="3" customFormat="1"/>
+    <row r="53" s="3" customFormat="1"/>
+    <row r="54" s="3" customFormat="1"/>
+    <row r="55" s="3" customFormat="1"/>
+    <row r="56" s="3" customFormat="1"/>
+    <row r="57" s="3" customFormat="1"/>
+    <row r="58" s="3" customFormat="1"/>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="42" customWidth="1"/>
     <col min="3" max="4" width="16" style="49" customWidth="1"/>
     <col min="5" max="5" width="16" style="42" customWidth="1"/>
     <col min="6" max="6" width="16" style="50" customWidth="1"/>
     <col min="7" max="7" width="16" style="49" customWidth="1"/>
     <col min="8" max="8" width="16" style="42" customWidth="1"/>
     <col min="9" max="10" width="16" style="49" customWidth="1"/>
     <col min="11" max="16384" width="10" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="32" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>83</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
     </row>
@@ -8960,89 +10112,89 @@
       <c r="H29" s="54">
         <v>6</v>
       </c>
       <c r="I29" s="48">
         <v>141.6431</v>
       </c>
       <c r="J29" s="48">
         <v>71.777799999999999</v>
       </c>
       <c r="K29" s="42"/>
       <c r="L29" s="42"/>
       <c r="M29" s="42"/>
     </row>
     <row r="30" spans="1:13" s="25" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="F30" s="29"/>
       <c r="G30" s="28"/>
       <c r="H30" s="30"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
     </row>
-    <row r="31" spans="1:13" ht="16.7" customHeight="1">
+    <row r="31" spans="1:13" ht="16.649999999999999" customHeight="1">
       <c r="A31" s="56"/>
     </row>
-    <row r="32" spans="1:13" ht="16.7" customHeight="1">
+    <row r="32" spans="1:13" ht="16.649999999999999" customHeight="1">
       <c r="A32" s="56"/>
       <c r="C32" s="55"/>
       <c r="D32" s="55"/>
       <c r="E32" s="55"/>
       <c r="F32" s="55"/>
       <c r="G32" s="55"/>
       <c r="H32" s="55"/>
       <c r="I32" s="55"/>
       <c r="J32" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="42" customWidth="1"/>
     <col min="3" max="4" width="16" style="49" customWidth="1"/>
     <col min="5" max="5" width="16" style="42" customWidth="1"/>
     <col min="6" max="6" width="16" style="50" customWidth="1"/>
     <col min="7" max="7" width="16" style="49" customWidth="1"/>
     <col min="8" max="8" width="16" style="42" customWidth="1"/>
     <col min="9" max="10" width="16" style="49" customWidth="1"/>
     <col min="11" max="16384" width="10" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="32" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>83</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
     </row>
@@ -9992,88 +11144,88 @@
       <c r="H29" s="54">
         <v>5</v>
       </c>
       <c r="I29" s="48">
         <v>119.47</v>
       </c>
       <c r="J29" s="48">
         <v>101.44</v>
       </c>
       <c r="K29" s="42"/>
       <c r="L29" s="42"/>
       <c r="M29" s="42"/>
     </row>
     <row r="30" spans="1:13" s="25" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="F30" s="29"/>
       <c r="G30" s="28"/>
       <c r="H30" s="30"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
     </row>
-    <row r="31" spans="1:13" ht="16.7" customHeight="1">
+    <row r="31" spans="1:13" ht="16.649999999999999" customHeight="1">
       <c r="A31" s="56"/>
     </row>
-    <row r="32" spans="1:13" ht="16.7" customHeight="1">
+    <row r="32" spans="1:13" ht="16.649999999999999" customHeight="1">
       <c r="A32" s="56"/>
       <c r="C32" s="55"/>
       <c r="D32" s="55"/>
       <c r="E32" s="55"/>
       <c r="F32" s="55"/>
       <c r="G32" s="55"/>
       <c r="H32" s="55"/>
       <c r="I32" s="55"/>
       <c r="J32" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:AM35"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="42" customWidth="1"/>
     <col min="3" max="4" width="16" style="49" customWidth="1"/>
     <col min="5" max="5" width="16" style="42" customWidth="1"/>
     <col min="6" max="6" width="16" style="50" customWidth="1"/>
     <col min="7" max="7" width="16" style="49" customWidth="1"/>
     <col min="8" max="8" width="16" style="42" customWidth="1"/>
     <col min="9" max="10" width="16" style="49" customWidth="1"/>
     <col min="11" max="16384" width="10" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="32" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>83</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
     </row>
@@ -11152,60 +12304,60 @@
     </row>
     <row r="35" spans="1:10">
       <c r="C35" s="55"/>
       <c r="D35" s="55"/>
       <c r="E35" s="55"/>
       <c r="F35" s="55"/>
       <c r="G35" s="55"/>
       <c r="H35" s="55"/>
       <c r="I35" s="55"/>
       <c r="J35" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:AM33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="42" customWidth="1"/>
     <col min="3" max="4" width="16" style="49" customWidth="1"/>
     <col min="5" max="5" width="16" style="42" customWidth="1"/>
     <col min="6" max="6" width="16" style="50" customWidth="1"/>
     <col min="7" max="7" width="16" style="49" customWidth="1"/>
     <col min="8" max="8" width="16" style="42" customWidth="1"/>
     <col min="9" max="10" width="16" style="49" customWidth="1"/>
     <col min="11" max="16384" width="10" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="32" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>83</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
     </row>
@@ -12278,61 +13430,966 @@
       <c r="D33" s="28"/>
       <c r="F33" s="29"/>
       <c r="G33" s="28"/>
       <c r="H33" s="30"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{577D7CB5-A18A-4AD5-B3ED-52DF1E7C0253}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J31"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.6"/>
+  <cols>
+    <col min="1" max="2" width="16" style="59" customWidth="1"/>
+    <col min="3" max="4" width="16" style="60" customWidth="1"/>
+    <col min="5" max="5" width="16" style="59" customWidth="1"/>
+    <col min="6" max="6" width="16" style="75" customWidth="1"/>
+    <col min="7" max="7" width="16" style="60" customWidth="1"/>
+    <col min="8" max="8" width="16" style="59" customWidth="1"/>
+    <col min="9" max="10" width="16" style="60" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="59"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="31" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="76" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+    </row>
+    <row r="2" spans="1:10" s="25" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+    </row>
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="77" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+    </row>
+    <row r="4" spans="1:10" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="J4" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="81" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="82"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="82"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="81" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="82"/>
+      <c r="J5" s="82"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="80"/>
+      <c r="B6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="61" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="62">
+        <v>54032</v>
+      </c>
+      <c r="C7" s="63">
+        <v>230.80408388928802</v>
+      </c>
+      <c r="D7" s="64">
+        <v>113.250822137627</v>
+      </c>
+      <c r="E7" s="62">
+        <v>32295</v>
+      </c>
+      <c r="F7" s="63">
+        <v>279.85923414152671</v>
+      </c>
+      <c r="G7" s="64">
+        <v>148.18381548959499</v>
+      </c>
+      <c r="H7" s="62">
+        <v>21737</v>
+      </c>
+      <c r="I7" s="63">
+        <v>183.11625502365041</v>
+      </c>
+      <c r="J7" s="63">
+        <v>83.531621817013701</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="62">
+        <v>8533</v>
+      </c>
+      <c r="C8" s="63">
+        <v>211.00079981493849</v>
+      </c>
+      <c r="D8" s="64">
+        <v>106.2766689372617</v>
+      </c>
+      <c r="E8" s="62">
+        <v>5022</v>
+      </c>
+      <c r="F8" s="63">
+        <v>255.51185939826499</v>
+      </c>
+      <c r="G8" s="64">
+        <v>139.69817319221809</v>
+      </c>
+      <c r="H8" s="62">
+        <v>3511</v>
+      </c>
+      <c r="I8" s="63">
+        <v>168.9122551109067</v>
+      </c>
+      <c r="J8" s="63">
+        <v>79.3817249800003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="62">
+        <v>5379</v>
+      </c>
+      <c r="C9" s="63">
+        <v>215.04151212681811</v>
+      </c>
+      <c r="D9" s="64">
+        <v>90.518076481931601</v>
+      </c>
+      <c r="E9" s="62">
+        <v>2911</v>
+      </c>
+      <c r="F9" s="63">
+        <v>246.52767338767219</v>
+      </c>
+      <c r="G9" s="64">
+        <v>111.1475615148255</v>
+      </c>
+      <c r="H9" s="62">
+        <v>2468</v>
+      </c>
+      <c r="I9" s="63">
+        <v>186.8880042587445</v>
+      </c>
+      <c r="J9" s="63">
+        <v>74.452559278450906</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="61" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="62">
+        <v>3892</v>
+      </c>
+      <c r="C10" s="63">
+        <v>167.17879131709779</v>
+      </c>
+      <c r="D10" s="64">
+        <v>98.136848000718899</v>
+      </c>
+      <c r="E10" s="62">
+        <v>2313</v>
+      </c>
+      <c r="F10" s="63">
+        <v>201.61413338609759</v>
+      </c>
+      <c r="G10" s="64">
+        <v>126.93647487721179</v>
+      </c>
+      <c r="H10" s="62">
+        <v>1579</v>
+      </c>
+      <c r="I10" s="63">
+        <v>133.72227686947599</v>
+      </c>
+      <c r="J10" s="63">
+        <v>74.081718810172106</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="61" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="62">
+        <v>5785</v>
+      </c>
+      <c r="C11" s="63">
+        <v>202.75089327802809</v>
+      </c>
+      <c r="D11" s="64">
+        <v>112.5823554411769</v>
+      </c>
+      <c r="E11" s="62">
+        <v>3399</v>
+      </c>
+      <c r="F11" s="63">
+        <v>243.8063923324718</v>
+      </c>
+      <c r="G11" s="64">
+        <v>145.75524950002099</v>
+      </c>
+      <c r="H11" s="62">
+        <v>2386</v>
+      </c>
+      <c r="I11" s="63">
+        <v>163.52366775499689</v>
+      </c>
+      <c r="J11" s="63">
+        <v>85.3183441346563</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="61" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="62">
+        <v>4926</v>
+      </c>
+      <c r="C12" s="63">
+        <v>264.93863142470133</v>
+      </c>
+      <c r="D12" s="64">
+        <v>125.33331087366081</v>
+      </c>
+      <c r="E12" s="62">
+        <v>2893</v>
+      </c>
+      <c r="F12" s="63">
+        <v>313.64428531547378</v>
+      </c>
+      <c r="G12" s="64">
+        <v>159.5418722346202</v>
+      </c>
+      <c r="H12" s="62">
+        <v>2033</v>
+      </c>
+      <c r="I12" s="63">
+        <v>216.9885027046181</v>
+      </c>
+      <c r="J12" s="63">
+        <v>95.808133126643696</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="62">
+        <v>7170</v>
+      </c>
+      <c r="C13" s="63">
+        <v>262.1882332334373</v>
+      </c>
+      <c r="D13" s="64">
+        <v>126.62504077712831</v>
+      </c>
+      <c r="E13" s="62">
+        <v>4362</v>
+      </c>
+      <c r="F13" s="63">
+        <v>325.48231001406538</v>
+      </c>
+      <c r="G13" s="64">
+        <v>169.31516199723819</v>
+      </c>
+      <c r="H13" s="62">
+        <v>2808</v>
+      </c>
+      <c r="I13" s="63">
+        <v>201.360834959052</v>
+      </c>
+      <c r="J13" s="63">
+        <v>90.722218256100007</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="61" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="62">
+        <v>1177</v>
+      </c>
+      <c r="C14" s="63">
+        <v>261.8167905309964</v>
+      </c>
+      <c r="D14" s="64">
+        <v>120.3182604464766</v>
+      </c>
+      <c r="E14" s="62">
+        <v>694</v>
+      </c>
+      <c r="F14" s="63">
+        <v>307.7578025915513</v>
+      </c>
+      <c r="G14" s="64">
+        <v>153.2312443712197</v>
+      </c>
+      <c r="H14" s="62">
+        <v>483</v>
+      </c>
+      <c r="I14" s="63">
+        <v>215.57784234698661</v>
+      </c>
+      <c r="J14" s="63">
+        <v>90.280135865010493</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="61" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="62">
+        <v>984</v>
+      </c>
+      <c r="C15" s="63">
+        <v>166.22604376947959</v>
+      </c>
+      <c r="D15" s="64">
+        <v>99.017919721668306</v>
+      </c>
+      <c r="E15" s="62">
+        <v>558</v>
+      </c>
+      <c r="F15" s="63">
+        <v>185.2045464728989</v>
+      </c>
+      <c r="G15" s="64">
+        <v>118.41852072355471</v>
+      </c>
+      <c r="H15" s="62">
+        <v>426</v>
+      </c>
+      <c r="I15" s="63">
+        <v>146.55467504253011</v>
+      </c>
+      <c r="J15" s="63">
+        <v>80.056719945556694</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="62">
+        <v>1368</v>
+      </c>
+      <c r="C16" s="63">
+        <v>256.3168135772965</v>
+      </c>
+      <c r="D16" s="64">
+        <v>118.44405912418461</v>
+      </c>
+      <c r="E16" s="62">
+        <v>821</v>
+      </c>
+      <c r="F16" s="63">
+        <v>299.22878427827919</v>
+      </c>
+      <c r="G16" s="64">
+        <v>149.51623474576849</v>
+      </c>
+      <c r="H16" s="62">
+        <v>547</v>
+      </c>
+      <c r="I16" s="63">
+        <v>210.91799454389471</v>
+      </c>
+      <c r="J16" s="63">
+        <v>88.260892752446793</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="61" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="62">
+        <v>3073</v>
+      </c>
+      <c r="C17" s="63">
+        <v>249.3586500389699</v>
+      </c>
+      <c r="D17" s="64">
+        <v>119.794211532861</v>
+      </c>
+      <c r="E17" s="62">
+        <v>1882</v>
+      </c>
+      <c r="F17" s="63">
+        <v>301.2665360431314</v>
+      </c>
+      <c r="G17" s="64">
+        <v>157.31150148574829</v>
+      </c>
+      <c r="H17" s="62">
+        <v>1191</v>
+      </c>
+      <c r="I17" s="63">
+        <v>195.99598792427739</v>
+      </c>
+      <c r="J17" s="63">
+        <v>85.336076559798002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="61" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="62">
+        <v>1234</v>
+      </c>
+      <c r="C18" s="63">
+        <v>259.95557161259882</v>
+      </c>
+      <c r="D18" s="64">
+        <v>115.8701199134739</v>
+      </c>
+      <c r="E18" s="62">
+        <v>786</v>
+      </c>
+      <c r="F18" s="63">
+        <v>325.33112582781462</v>
+      </c>
+      <c r="G18" s="64">
+        <v>155.53600666585081</v>
+      </c>
+      <c r="H18" s="62">
+        <v>448</v>
+      </c>
+      <c r="I18" s="63">
+        <v>192.19507800417421</v>
+      </c>
+      <c r="J18" s="63">
+        <v>78.446452785405199</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="62">
+        <v>2102</v>
+      </c>
+      <c r="C19" s="63">
+        <v>318.99354652684769</v>
+      </c>
+      <c r="D19" s="64">
+        <v>139.61773696314401</v>
+      </c>
+      <c r="E19" s="62">
+        <v>1389</v>
+      </c>
+      <c r="F19" s="63">
+        <v>409.33061625033707</v>
+      </c>
+      <c r="G19" s="64">
+        <v>194.9674467952496</v>
+      </c>
+      <c r="H19" s="62">
+        <v>713</v>
+      </c>
+      <c r="I19" s="63">
+        <v>223.08229014464371</v>
+      </c>
+      <c r="J19" s="63">
+        <v>85.458033612297697</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="61" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="62">
+        <v>1679</v>
+      </c>
+      <c r="C20" s="63">
+        <v>348.576731517025</v>
+      </c>
+      <c r="D20" s="64">
+        <v>142.1453741496413</v>
+      </c>
+      <c r="E20" s="62">
+        <v>1118</v>
+      </c>
+      <c r="F20" s="63">
+        <v>448.4772632457238</v>
+      </c>
+      <c r="G20" s="64">
+        <v>200.22417493718001</v>
+      </c>
+      <c r="H20" s="62">
+        <v>561</v>
+      </c>
+      <c r="I20" s="63">
+        <v>241.4097295436452</v>
+      </c>
+      <c r="J20" s="63">
+        <v>84.572042370765402</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="61" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="62">
+        <v>2388</v>
+      </c>
+      <c r="C21" s="63">
+        <v>301.47023549521663</v>
+      </c>
+      <c r="D21" s="64">
+        <v>139.155986824097</v>
+      </c>
+      <c r="E21" s="62">
+        <v>1534</v>
+      </c>
+      <c r="F21" s="63">
+        <v>382.47496708820358</v>
+      </c>
+      <c r="G21" s="64">
+        <v>188.7137685793837</v>
+      </c>
+      <c r="H21" s="62">
+        <v>854</v>
+      </c>
+      <c r="I21" s="63">
+        <v>218.3886294707016</v>
+      </c>
+      <c r="J21" s="63">
+        <v>93.240895551825005</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="61" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" s="62">
+        <v>631</v>
+      </c>
+      <c r="C22" s="63">
+        <v>299.22017815692698</v>
+      </c>
+      <c r="D22" s="64">
+        <v>140.95799999297981</v>
+      </c>
+      <c r="E22" s="62">
+        <v>389</v>
+      </c>
+      <c r="F22" s="63">
+        <v>361.79483721557477</v>
+      </c>
+      <c r="G22" s="64">
+        <v>180.82749739393921</v>
+      </c>
+      <c r="H22" s="62">
+        <v>242</v>
+      </c>
+      <c r="I22" s="63">
+        <v>234.1285965828834</v>
+      </c>
+      <c r="J22" s="63">
+        <v>104.211644800065</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="61" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="62">
+        <v>905</v>
+      </c>
+      <c r="C23" s="63">
+        <v>286.00186770280459</v>
+      </c>
+      <c r="D23" s="64">
+        <v>133.06653664991219</v>
+      </c>
+      <c r="E23" s="62">
+        <v>587</v>
+      </c>
+      <c r="F23" s="63">
+        <v>369.36591136476619</v>
+      </c>
+      <c r="G23" s="64">
+        <v>184.59862845876941</v>
+      </c>
+      <c r="H23" s="62">
+        <v>318</v>
+      </c>
+      <c r="I23" s="63">
+        <v>201.89130248459631</v>
+      </c>
+      <c r="J23" s="63">
+        <v>86.8569356060991</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="62">
+        <v>257</v>
+      </c>
+      <c r="C24" s="63">
+        <v>238.3602300129846</v>
+      </c>
+      <c r="D24" s="64">
+        <v>110.0469945588052</v>
+      </c>
+      <c r="E24" s="62">
+        <v>155</v>
+      </c>
+      <c r="F24" s="63">
+        <v>280.86070215175539</v>
+      </c>
+      <c r="G24" s="64">
+        <v>139.76600946860759</v>
+      </c>
+      <c r="H24" s="62">
+        <v>102</v>
+      </c>
+      <c r="I24" s="63">
+        <v>193.7966085593502</v>
+      </c>
+      <c r="J24" s="63">
+        <v>83.316951049781096</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="62">
+        <v>927</v>
+      </c>
+      <c r="C25" s="63">
+        <v>256.18491742389068</v>
+      </c>
+      <c r="D25" s="64">
+        <v>114.8283712701609</v>
+      </c>
+      <c r="E25" s="62">
+        <v>551</v>
+      </c>
+      <c r="F25" s="63">
+        <v>306.58802581793901</v>
+      </c>
+      <c r="G25" s="64">
+        <v>149.19790346409431</v>
+      </c>
+      <c r="H25" s="62">
+        <v>376</v>
+      </c>
+      <c r="I25" s="63">
+        <v>206.44821224633219</v>
+      </c>
+      <c r="J25" s="63">
+        <v>85.671745007088504</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="62">
+        <v>734</v>
+      </c>
+      <c r="C26" s="63">
+        <v>160.66243705655029</v>
+      </c>
+      <c r="D26" s="64">
+        <v>92.427614952227401</v>
+      </c>
+      <c r="E26" s="62">
+        <v>403</v>
+      </c>
+      <c r="F26" s="63">
+        <v>178.7670837898622</v>
+      </c>
+      <c r="G26" s="64">
+        <v>112.7369247873318</v>
+      </c>
+      <c r="H26" s="62">
+        <v>331</v>
+      </c>
+      <c r="I26" s="63">
+        <v>143.0265895504169</v>
+      </c>
+      <c r="J26" s="63">
+        <v>75.839278405750093</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="62">
+        <v>628</v>
+      </c>
+      <c r="C27" s="63">
+        <v>238.8918158631013</v>
+      </c>
+      <c r="D27" s="64">
+        <v>114.66942706108981</v>
+      </c>
+      <c r="E27" s="62">
+        <v>366</v>
+      </c>
+      <c r="F27" s="63">
+        <v>290.16069828836902</v>
+      </c>
+      <c r="G27" s="64">
+        <v>152.3042764604107</v>
+      </c>
+      <c r="H27" s="62">
+        <v>262</v>
+      </c>
+      <c r="I27" s="63">
+        <v>191.59960071228249</v>
+      </c>
+      <c r="J27" s="63">
+        <v>84.623459867523707</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="62">
+        <v>235</v>
+      </c>
+      <c r="C28" s="63">
+        <v>163.3362293657689</v>
+      </c>
+      <c r="D28" s="64">
+        <v>79.712649496425996</v>
+      </c>
+      <c r="E28" s="62">
+        <v>146</v>
+      </c>
+      <c r="F28" s="63">
+        <v>204.48752065884199</v>
+      </c>
+      <c r="G28" s="64">
+        <v>103.49751811312549</v>
+      </c>
+      <c r="H28" s="62">
+        <v>89</v>
+      </c>
+      <c r="I28" s="63">
+        <v>122.79757716241021</v>
+      </c>
+      <c r="J28" s="63">
+        <v>57.942090545333897</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="65" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="67">
+        <v>25</v>
+      </c>
+      <c r="C29" s="68">
+        <v>178.6416092036157</v>
+      </c>
+      <c r="D29" s="69">
+        <v>88.891217251306003</v>
+      </c>
+      <c r="E29" s="70">
+        <v>16</v>
+      </c>
+      <c r="F29" s="68" t="s">
+        <v>119</v>
+      </c>
+      <c r="G29" s="69" t="s">
+        <v>119</v>
+      </c>
+      <c r="H29" s="70">
+        <v>9</v>
+      </c>
+      <c r="I29" s="68" t="s">
+        <v>119</v>
+      </c>
+      <c r="J29" s="68" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="71" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" s="72"/>
+      <c r="C30" s="65"/>
+      <c r="D30" s="59"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" s="74"/>
+      <c r="C31" s="65"/>
+      <c r="D31" s="59"/>
+      <c r="F31" s="59"/>
+      <c r="G31" s="59"/>
+      <c r="H31" s="72"/>
+      <c r="I31" s="59"/>
+      <c r="J31" s="59"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
+  <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AM31"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="2" width="16" style="59" customWidth="1"/>
     <col min="3" max="4" width="16" style="60" customWidth="1"/>
     <col min="5" max="5" width="16" style="59" customWidth="1"/>
     <col min="6" max="6" width="16" style="75" customWidth="1"/>
     <col min="7" max="7" width="16" style="60" customWidth="1"/>
     <col min="8" max="8" width="16" style="59" customWidth="1"/>
     <col min="9" max="10" width="16" style="60" customWidth="1"/>
     <col min="11" max="16384" width="10" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="31" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>86</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
     </row>
@@ -13246,59 +15303,59 @@
       <c r="D31" s="59"/>
       <c r="F31" s="59"/>
       <c r="G31" s="59"/>
       <c r="H31" s="72"/>
       <c r="I31" s="59"/>
       <c r="J31" s="59"/>
       <c r="N31" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AM58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="3" customWidth="1"/>
     <col min="3" max="4" width="16" style="23" customWidth="1"/>
     <col min="5" max="5" width="16" style="3" customWidth="1"/>
     <col min="6" max="6" width="16" style="24" customWidth="1"/>
     <col min="7" max="7" width="16" style="23" customWidth="1"/>
     <col min="8" max="8" width="16" style="3" customWidth="1"/>
     <col min="9" max="10" width="16" style="23" customWidth="1"/>
     <col min="11" max="16384" width="10" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="31" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>86</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
     </row>
@@ -14231,1101 +16288,50 @@
         <v>21</v>
       </c>
       <c r="C29" s="20">
         <v>152.01969016939341</v>
       </c>
       <c r="D29" s="21">
         <v>86.073035780594296</v>
       </c>
       <c r="E29" s="22">
         <v>13</v>
       </c>
       <c r="F29" s="20">
         <v>162.59145769495339</v>
       </c>
       <c r="G29" s="21">
         <v>95.120806459441994</v>
       </c>
       <c r="H29" s="22">
         <v>8</v>
       </c>
       <c r="I29" s="20">
         <v>137.4924808799519</v>
       </c>
       <c r="J29" s="20">
         <v>74.769041630558306</v>
-      </c>
-[...1049 lines deleted...]
-        <v>78.601571795699201</v>
       </c>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
     </row>
     <row r="30" spans="1:13" s="25" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="F30" s="29"/>
       <c r="G30" s="28"/>
       <c r="H30" s="30"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
     </row>
     <row r="32" spans="1:13">
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
     </row>
@@ -15349,58 +16355,1109 @@
     <row r="50" s="3" customFormat="1"/>
     <row r="51" s="3" customFormat="1"/>
     <row r="52" s="3" customFormat="1"/>
     <row r="53" s="3" customFormat="1"/>
     <row r="54" s="3" customFormat="1"/>
     <row r="55" s="3" customFormat="1"/>
     <row r="56" s="3" customFormat="1"/>
     <row r="57" s="3" customFormat="1"/>
     <row r="58" s="3" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:AM58"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="2" width="16" style="3" customWidth="1"/>
+    <col min="3" max="4" width="16" style="23" customWidth="1"/>
+    <col min="5" max="5" width="16" style="3" customWidth="1"/>
+    <col min="6" max="6" width="16" style="24" customWidth="1"/>
+    <col min="7" max="7" width="16" style="23" customWidth="1"/>
+    <col min="8" max="8" width="16" style="3" customWidth="1"/>
+    <col min="9" max="10" width="16" style="23" customWidth="1"/>
+    <col min="11" max="16384" width="10" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" s="31" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="76" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+    </row>
+    <row r="2" spans="1:39" s="25" customFormat="1" ht="8.1" customHeight="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+    </row>
+    <row r="3" spans="1:39" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="58"/>
+      <c r="Z3" s="58"/>
+      <c r="AA3" s="58"/>
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
+      <c r="AE3" s="58"/>
+      <c r="AF3" s="58"/>
+      <c r="AG3" s="58"/>
+      <c r="AH3" s="58"/>
+      <c r="AI3" s="58"/>
+      <c r="AJ3" s="58"/>
+      <c r="AK3" s="58"/>
+      <c r="AL3" s="58"/>
+      <c r="AM3" s="58"/>
+    </row>
+    <row r="4" spans="1:39" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="J4" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="W4" s="3"/>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+      <c r="Z4" s="3"/>
+      <c r="AA4" s="3"/>
+      <c r="AB4" s="3"/>
+      <c r="AC4" s="3"/>
+      <c r="AD4" s="3"/>
+      <c r="AE4" s="3"/>
+      <c r="AF4" s="3"/>
+      <c r="AG4" s="3"/>
+      <c r="AH4" s="3"/>
+      <c r="AI4" s="3"/>
+      <c r="AJ4" s="3"/>
+      <c r="AK4" s="3"/>
+      <c r="AL4" s="3"/>
+      <c r="AM4" s="3"/>
+    </row>
+    <row r="5" spans="1:39" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="81" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="82"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="82"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="81" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="82"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+    </row>
+    <row r="6" spans="1:39" s="7" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A6" s="80"/>
+      <c r="B6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+    </row>
+    <row r="7" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="14">
+        <v>51656</v>
+      </c>
+      <c r="C7" s="15">
+        <v>220.10991434180826</v>
+      </c>
+      <c r="D7" s="16">
+        <v>118.160187590427</v>
+      </c>
+      <c r="E7" s="14">
+        <v>31121</v>
+      </c>
+      <c r="F7" s="15">
+        <v>267.67919318303558</v>
+      </c>
+      <c r="G7" s="16">
+        <v>154.04961552253101</v>
+      </c>
+      <c r="H7" s="14">
+        <v>20535</v>
+      </c>
+      <c r="I7" s="15">
+        <v>173.4075564401063</v>
+      </c>
+      <c r="J7" s="15">
+        <v>87.115901658088703</v>
+      </c>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+    </row>
+    <row r="8" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="14">
+        <v>7830</v>
+      </c>
+      <c r="C8" s="15">
+        <v>194.79872477739019</v>
+      </c>
+      <c r="D8" s="16">
+        <v>109.8825737766164</v>
+      </c>
+      <c r="E8" s="14">
+        <v>4598</v>
+      </c>
+      <c r="F8" s="15">
+        <v>234.25169371412741</v>
+      </c>
+      <c r="G8" s="16">
+        <v>141.6780456631852</v>
+      </c>
+      <c r="H8" s="14">
+        <v>3232</v>
+      </c>
+      <c r="I8" s="15">
+        <v>157.14589600996749</v>
+      </c>
+      <c r="J8" s="15">
+        <v>83.6799381592717</v>
+      </c>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3"/>
+      <c r="M8" s="3"/>
+    </row>
+    <row r="9" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="14">
+        <v>5316</v>
+      </c>
+      <c r="C9" s="15">
+        <v>207.380377392496</v>
+      </c>
+      <c r="D9" s="16">
+        <v>96.479233549842803</v>
+      </c>
+      <c r="E9" s="14">
+        <v>2939</v>
+      </c>
+      <c r="F9" s="15">
+        <v>240.84399471601881</v>
+      </c>
+      <c r="G9" s="16">
+        <v>118.36739946755689</v>
+      </c>
+      <c r="H9" s="14">
+        <v>2377</v>
+      </c>
+      <c r="I9" s="15">
+        <v>176.97685266360591</v>
+      </c>
+      <c r="J9" s="15">
+        <v>78.982722753812098</v>
+      </c>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
+    </row>
+    <row r="10" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="14">
+        <v>3619</v>
+      </c>
+      <c r="C10" s="15">
+        <v>159.38525472793739</v>
+      </c>
+      <c r="D10" s="16">
+        <v>102.46700268930179</v>
+      </c>
+      <c r="E10" s="14">
+        <v>2216</v>
+      </c>
+      <c r="F10" s="15">
+        <v>197.0297936432996</v>
+      </c>
+      <c r="G10" s="16">
+        <v>133.67548323254221</v>
+      </c>
+      <c r="H10" s="14">
+        <v>1403</v>
+      </c>
+      <c r="I10" s="15">
+        <v>122.4369401760718</v>
+      </c>
+      <c r="J10" s="15">
+        <v>75.260846684699999</v>
+      </c>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+    </row>
+    <row r="11" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="14">
+        <v>5506</v>
+      </c>
+      <c r="C11" s="15">
+        <v>195.44654975252371</v>
+      </c>
+      <c r="D11" s="16">
+        <v>120.18880567331399</v>
+      </c>
+      <c r="E11" s="14">
+        <v>3279</v>
+      </c>
+      <c r="F11" s="15">
+        <v>237.0458834513563</v>
+      </c>
+      <c r="G11" s="16">
+        <v>155.99652347745911</v>
+      </c>
+      <c r="H11" s="14">
+        <v>2227</v>
+      </c>
+      <c r="I11" s="15">
+        <v>155.31480714322581</v>
+      </c>
+      <c r="J11" s="15">
+        <v>90.006055390466003</v>
+      </c>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+    </row>
+    <row r="12" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="14">
+        <v>4731</v>
+      </c>
+      <c r="C12" s="15">
+        <v>253.19937832086691</v>
+      </c>
+      <c r="D12" s="16">
+        <v>129.92605346102181</v>
+      </c>
+      <c r="E12" s="14">
+        <v>2776</v>
+      </c>
+      <c r="F12" s="15">
+        <v>298.32990064088273</v>
+      </c>
+      <c r="G12" s="16">
+        <v>165.2201820316059</v>
+      </c>
+      <c r="H12" s="14">
+        <v>1955</v>
+      </c>
+      <c r="I12" s="15">
+        <v>208.4278410553805</v>
+      </c>
+      <c r="J12" s="15">
+        <v>98.931259687847202</v>
+      </c>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+    </row>
+    <row r="13" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="14">
+        <v>6651</v>
+      </c>
+      <c r="C13" s="15">
+        <v>241.38831489651901</v>
+      </c>
+      <c r="D13" s="16">
+        <v>128.6257655367954</v>
+      </c>
+      <c r="E13" s="14">
+        <v>4095</v>
+      </c>
+      <c r="F13" s="15">
+        <v>301.44051021842841</v>
+      </c>
+      <c r="G13" s="16">
+        <v>171.42096825147911</v>
+      </c>
+      <c r="H13" s="14">
+        <v>2556</v>
+      </c>
+      <c r="I13" s="15">
+        <v>182.98517111368599</v>
+      </c>
+      <c r="J13" s="15">
+        <v>91.753878812803507</v>
+      </c>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+    </row>
+    <row r="14" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="14">
+        <v>1193</v>
+      </c>
+      <c r="C14" s="15">
+        <v>264.00259355439772</v>
+      </c>
+      <c r="D14" s="16">
+        <v>130.6926633608424</v>
+      </c>
+      <c r="E14" s="14">
+        <v>716</v>
+      </c>
+      <c r="F14" s="15">
+        <v>314.51513713914221</v>
+      </c>
+      <c r="G14" s="16">
+        <v>167.49292803017809</v>
+      </c>
+      <c r="H14" s="14">
+        <v>477</v>
+      </c>
+      <c r="I14" s="15">
+        <v>212.72088745192039</v>
+      </c>
+      <c r="J14" s="15">
+        <v>97.406190193003596</v>
+      </c>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+    </row>
+    <row r="15" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="14">
+        <v>985</v>
+      </c>
+      <c r="C15" s="15">
+        <v>171.84903454863459</v>
+      </c>
+      <c r="D15" s="16">
+        <v>106.978505597796</v>
+      </c>
+      <c r="E15" s="14">
+        <v>622</v>
+      </c>
+      <c r="F15" s="15">
+        <v>212.60341771957201</v>
+      </c>
+      <c r="G15" s="16">
+        <v>139.76471906376861</v>
+      </c>
+      <c r="H15" s="14">
+        <v>363</v>
+      </c>
+      <c r="I15" s="15">
+        <v>129.3591909170604</v>
+      </c>
+      <c r="J15" s="15">
+        <v>75.511846015280597</v>
+      </c>
+      <c r="K15" s="3"/>
+      <c r="L15" s="3"/>
+      <c r="M15" s="3"/>
+    </row>
+    <row r="16" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="14">
+        <v>1388</v>
+      </c>
+      <c r="C16" s="15">
+        <v>256.85438502990468</v>
+      </c>
+      <c r="D16" s="16">
+        <v>128.68319361743471</v>
+      </c>
+      <c r="E16" s="14">
+        <v>867</v>
+      </c>
+      <c r="F16" s="15">
+        <v>311.27315026738262</v>
+      </c>
+      <c r="G16" s="16">
+        <v>166.79725571148441</v>
+      </c>
+      <c r="H16" s="14">
+        <v>521</v>
+      </c>
+      <c r="I16" s="15">
+        <v>198.96849538190691</v>
+      </c>
+      <c r="J16" s="15">
+        <v>91.637195605760894</v>
+      </c>
+      <c r="K16" s="3"/>
+      <c r="L16" s="3"/>
+      <c r="M16" s="3"/>
+    </row>
+    <row r="17" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="14">
+        <v>3026</v>
+      </c>
+      <c r="C17" s="15">
+        <v>239.9682791435369</v>
+      </c>
+      <c r="D17" s="16">
+        <v>124.34262824014409</v>
+      </c>
+      <c r="E17" s="14">
+        <v>1870</v>
+      </c>
+      <c r="F17" s="15">
+        <v>291.84184980913238</v>
+      </c>
+      <c r="G17" s="16">
+        <v>164.2709698170209</v>
+      </c>
+      <c r="H17" s="14">
+        <v>1156</v>
+      </c>
+      <c r="I17" s="15">
+        <v>186.378865023652</v>
+      </c>
+      <c r="J17" s="15">
+        <v>88.194583513585201</v>
+      </c>
+      <c r="K17" s="3"/>
+      <c r="L17" s="3"/>
+      <c r="M17" s="3"/>
+    </row>
+    <row r="18" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="14">
+        <v>1225</v>
+      </c>
+      <c r="C18" s="15">
+        <v>251.09430999796049</v>
+      </c>
+      <c r="D18" s="16">
+        <v>119.9685647506015</v>
+      </c>
+      <c r="E18" s="14">
+        <v>775</v>
+      </c>
+      <c r="F18" s="15">
+        <v>310.92593744170142</v>
+      </c>
+      <c r="G18" s="16">
+        <v>161.45826009044421</v>
+      </c>
+      <c r="H18" s="14">
+        <v>450</v>
+      </c>
+      <c r="I18" s="15">
+        <v>188.59305390827669</v>
+      </c>
+      <c r="J18" s="15">
+        <v>80.030884613299193</v>
+      </c>
+      <c r="K18" s="3"/>
+      <c r="L18" s="3"/>
+      <c r="M18" s="3"/>
+    </row>
+    <row r="19" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="14">
+        <v>1988</v>
+      </c>
+      <c r="C19" s="15">
+        <v>295.17336609737902</v>
+      </c>
+      <c r="D19" s="16">
+        <v>135.90971830089319</v>
+      </c>
+      <c r="E19" s="14">
+        <v>1296</v>
+      </c>
+      <c r="F19" s="15">
+        <v>372.1491180841212</v>
+      </c>
+      <c r="G19" s="16">
+        <v>186.97982918612661</v>
+      </c>
+      <c r="H19" s="14">
+        <v>692</v>
+      </c>
+      <c r="I19" s="15">
+        <v>212.7561451783985</v>
+      </c>
+      <c r="J19" s="15">
+        <v>86.749047680128001</v>
+      </c>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3"/>
+      <c r="M19" s="3"/>
+    </row>
+    <row r="20" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="14">
+        <v>1626</v>
+      </c>
+      <c r="C20" s="15">
+        <v>327.55941043335139</v>
+      </c>
+      <c r="D20" s="16">
+        <v>143.17530511652259</v>
+      </c>
+      <c r="E20" s="14">
+        <v>1042</v>
+      </c>
+      <c r="F20" s="15">
+        <v>404.65940842833311</v>
+      </c>
+      <c r="G20" s="16">
+        <v>192.9910588805021</v>
+      </c>
+      <c r="H20" s="14">
+        <v>584</v>
+      </c>
+      <c r="I20" s="15">
+        <v>244.4557928488309</v>
+      </c>
+      <c r="J20" s="15">
+        <v>93.746516376488302</v>
+      </c>
+      <c r="K20" s="3"/>
+      <c r="L20" s="3"/>
+      <c r="M20" s="3"/>
+    </row>
+    <row r="21" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="14">
+        <v>2299</v>
+      </c>
+      <c r="C21" s="15">
+        <v>284.33650898090281</v>
+      </c>
+      <c r="D21" s="16">
+        <v>142.76847989010881</v>
+      </c>
+      <c r="E21" s="14">
+        <v>1437</v>
+      </c>
+      <c r="F21" s="15">
+        <v>348.96512534331902</v>
+      </c>
+      <c r="G21" s="16">
+        <v>184.9859369818532</v>
+      </c>
+      <c r="H21" s="14">
+        <v>862</v>
+      </c>
+      <c r="I21" s="15">
+        <v>217.25980441576769</v>
+      </c>
+      <c r="J21" s="15">
+        <v>102.969525909743</v>
+      </c>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+    </row>
+    <row r="22" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="14">
+        <v>632</v>
+      </c>
+      <c r="C22" s="15">
+        <v>294.88133592443199</v>
+      </c>
+      <c r="D22" s="16">
+        <v>147.25376694679869</v>
+      </c>
+      <c r="E22" s="14">
+        <v>402</v>
+      </c>
+      <c r="F22" s="15">
+        <v>365.32336115667562</v>
+      </c>
+      <c r="G22" s="16">
+        <v>198.74333950561061</v>
+      </c>
+      <c r="H22" s="14">
+        <v>230</v>
+      </c>
+      <c r="I22" s="15">
+        <v>220.55157071075141</v>
+      </c>
+      <c r="J22" s="15">
+        <v>96.5409130226939</v>
+      </c>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="3"/>
+    </row>
+    <row r="23" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="14">
+        <v>840</v>
+      </c>
+      <c r="C23" s="15">
+        <v>260.17065956359471</v>
+      </c>
+      <c r="D23" s="16">
+        <v>130.1272682459616</v>
+      </c>
+      <c r="E23" s="14">
+        <v>516</v>
+      </c>
+      <c r="F23" s="15">
+        <v>316.15031844792247</v>
+      </c>
+      <c r="G23" s="16">
+        <v>170.18986316905421</v>
+      </c>
+      <c r="H23" s="14">
+        <v>324</v>
+      </c>
+      <c r="I23" s="15">
+        <v>202.94203311588049</v>
+      </c>
+      <c r="J23" s="15">
+        <v>94.008139730060094</v>
+      </c>
+      <c r="K23" s="3"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
+    </row>
+    <row r="24" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="14">
+        <v>266</v>
+      </c>
+      <c r="C24" s="15">
+        <v>250.59823262299099</v>
+      </c>
+      <c r="D24" s="16">
+        <v>125.3916069756024</v>
+      </c>
+      <c r="E24" s="14">
+        <v>167</v>
+      </c>
+      <c r="F24" s="15">
+        <v>305.73481623872948</v>
+      </c>
+      <c r="G24" s="16">
+        <v>168.38793885860289</v>
+      </c>
+      <c r="H24" s="14">
+        <v>99</v>
+      </c>
+      <c r="I24" s="15">
+        <v>192.14533174182651</v>
+      </c>
+      <c r="J24" s="15">
+        <v>82.963527267383398</v>
+      </c>
+      <c r="K24" s="3"/>
+      <c r="L24" s="3"/>
+      <c r="M24" s="3"/>
+    </row>
+    <row r="25" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A25" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="14">
+        <v>852</v>
+      </c>
+      <c r="C25" s="15">
+        <v>232.92880634922369</v>
+      </c>
+      <c r="D25" s="16">
+        <v>114.62579998980711</v>
+      </c>
+      <c r="E25" s="14">
+        <v>519</v>
+      </c>
+      <c r="F25" s="15">
+        <v>284.5527340912268</v>
+      </c>
+      <c r="G25" s="16">
+        <v>150.07002715263829</v>
+      </c>
+      <c r="H25" s="14">
+        <v>333</v>
+      </c>
+      <c r="I25" s="15">
+        <v>181.58469453691811</v>
+      </c>
+      <c r="J25" s="15">
+        <v>84.884668981924193</v>
+      </c>
+      <c r="K25" s="3"/>
+      <c r="L25" s="3"/>
+      <c r="M25" s="3"/>
+    </row>
+    <row r="26" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A26" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="14">
+        <v>795</v>
+      </c>
+      <c r="C26" s="15">
+        <v>175.8748390579303</v>
+      </c>
+      <c r="D26" s="16">
+        <v>111.4279927950659</v>
+      </c>
+      <c r="E26" s="14">
+        <v>443</v>
+      </c>
+      <c r="F26" s="15">
+        <v>198.51539166459409</v>
+      </c>
+      <c r="G26" s="16">
+        <v>137.02677473057329</v>
+      </c>
+      <c r="H26" s="14">
+        <v>352</v>
+      </c>
+      <c r="I26" s="15">
+        <v>153.79943592309149</v>
+      </c>
+      <c r="J26" s="15">
+        <v>89.067378901854696</v>
+      </c>
+      <c r="K26" s="3"/>
+      <c r="L26" s="3"/>
+      <c r="M26" s="3"/>
+    </row>
+    <row r="27" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="14">
+        <v>614</v>
+      </c>
+      <c r="C27" s="15">
+        <v>231.37854887212379</v>
+      </c>
+      <c r="D27" s="16">
+        <v>121.98045347168539</v>
+      </c>
+      <c r="E27" s="14">
+        <v>371</v>
+      </c>
+      <c r="F27" s="15">
+        <v>289.26521956087822</v>
+      </c>
+      <c r="G27" s="16">
+        <v>167.04662719444329</v>
+      </c>
+      <c r="H27" s="14">
+        <v>243</v>
+      </c>
+      <c r="I27" s="15">
+        <v>177.2299613449056</v>
+      </c>
+      <c r="J27" s="15">
+        <v>84.863280296543806</v>
+      </c>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
+      <c r="M27" s="3"/>
+    </row>
+    <row r="28" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A28" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="14">
+        <v>256</v>
+      </c>
+      <c r="C28" s="15">
+        <v>181.47276490770409</v>
+      </c>
+      <c r="D28" s="16">
+        <v>99.883850096383796</v>
+      </c>
+      <c r="E28" s="14">
+        <v>162</v>
+      </c>
+      <c r="F28" s="15">
+        <v>230.2624565592819</v>
+      </c>
+      <c r="G28" s="16">
+        <v>132.71197315038381</v>
+      </c>
+      <c r="H28" s="14">
+        <v>94</v>
+      </c>
+      <c r="I28" s="15">
+        <v>132.9307699378478</v>
+      </c>
+      <c r="J28" s="15">
+        <v>70.971848645043394</v>
+      </c>
+      <c r="K28" s="3"/>
+      <c r="L28" s="3"/>
+      <c r="M28" s="3"/>
+    </row>
+    <row r="29" spans="1:13" s="17" customFormat="1" ht="21" customHeight="1">
+      <c r="A29" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="19">
+        <v>18</v>
+      </c>
+      <c r="C29" s="20">
+        <v>133.70970138166689</v>
+      </c>
+      <c r="D29" s="21">
+        <v>90.966215399806998</v>
+      </c>
+      <c r="E29" s="22">
+        <v>13</v>
+      </c>
+      <c r="F29" s="20">
+        <v>166.90204134035179</v>
+      </c>
+      <c r="G29" s="21">
+        <v>94.503994589367807</v>
+      </c>
+      <c r="H29" s="22">
+        <v>5</v>
+      </c>
+      <c r="I29" s="20">
+        <v>88.136788295434499</v>
+      </c>
+      <c r="J29" s="20">
+        <v>78.601571795699201</v>
+      </c>
+      <c r="K29" s="3"/>
+      <c r="L29" s="3"/>
+      <c r="M29" s="3"/>
+    </row>
+    <row r="30" spans="1:13" s="25" customFormat="1">
+      <c r="A30" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="30"/>
+      <c r="I30" s="28"/>
+      <c r="J30" s="28"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
+    </row>
+    <row r="33" s="3" customFormat="1"/>
+    <row r="34" s="3" customFormat="1"/>
+    <row r="35" s="3" customFormat="1"/>
+    <row r="36" s="3" customFormat="1"/>
+    <row r="37" s="3" customFormat="1"/>
+    <row r="38" s="3" customFormat="1"/>
+    <row r="39" s="3" customFormat="1"/>
+    <row r="40" s="3" customFormat="1"/>
+    <row r="41" s="3" customFormat="1"/>
+    <row r="42" s="3" customFormat="1"/>
+    <row r="43" s="3" customFormat="1"/>
+    <row r="44" s="3" customFormat="1"/>
+    <row r="45" s="3" customFormat="1"/>
+    <row r="46" s="3" customFormat="1"/>
+    <row r="47" s="3" customFormat="1"/>
+    <row r="48" s="3" customFormat="1"/>
+    <row r="49" s="3" customFormat="1"/>
+    <row r="50" s="3" customFormat="1"/>
+    <row r="51" s="3" customFormat="1"/>
+    <row r="52" s="3" customFormat="1"/>
+    <row r="53" s="3" customFormat="1"/>
+    <row r="54" s="3" customFormat="1"/>
+    <row r="55" s="3" customFormat="1"/>
+    <row r="56" s="3" customFormat="1"/>
+    <row r="57" s="3" customFormat="1"/>
+    <row r="58" s="3" customFormat="1"/>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AM58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="3" customWidth="1"/>
     <col min="3" max="4" width="16" style="23" customWidth="1"/>
     <col min="5" max="5" width="16" style="3" customWidth="1"/>
     <col min="6" max="6" width="16" style="24" customWidth="1"/>
     <col min="7" max="7" width="16" style="23" customWidth="1"/>
     <col min="8" max="8" width="16" style="3" customWidth="1"/>
     <col min="9" max="10" width="16" style="23" customWidth="1"/>
     <col min="11" max="16384" width="10" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="31" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>86</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
     </row>
@@ -16398,59 +18455,59 @@
     <row r="48" s="3" customFormat="1"/>
     <row r="49" s="3" customFormat="1"/>
     <row r="50" s="3" customFormat="1"/>
     <row r="51" s="3" customFormat="1"/>
     <row r="52" s="3" customFormat="1"/>
     <row r="53" s="3" customFormat="1"/>
     <row r="54" s="3" customFormat="1"/>
     <row r="55" s="3" customFormat="1"/>
     <row r="56" s="3" customFormat="1"/>
     <row r="57" s="3" customFormat="1"/>
     <row r="58" s="3" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AM58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="3" customWidth="1"/>
     <col min="3" max="4" width="16" style="23" customWidth="1"/>
     <col min="5" max="5" width="16" style="3" customWidth="1"/>
     <col min="6" max="6" width="16" style="24" customWidth="1"/>
     <col min="7" max="7" width="16" style="23" customWidth="1"/>
     <col min="8" max="8" width="16" style="3" customWidth="1"/>
     <col min="9" max="10" width="16" style="23" customWidth="1"/>
     <col min="11" max="16384" width="10" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="31" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>86</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
     </row>
@@ -17448,59 +19505,59 @@
     <row r="48" s="3" customFormat="1"/>
     <row r="49" s="3" customFormat="1"/>
     <row r="50" s="3" customFormat="1"/>
     <row r="51" s="3" customFormat="1"/>
     <row r="52" s="3" customFormat="1"/>
     <row r="53" s="3" customFormat="1"/>
     <row r="54" s="3" customFormat="1"/>
     <row r="55" s="3" customFormat="1"/>
     <row r="56" s="3" customFormat="1"/>
     <row r="57" s="3" customFormat="1"/>
     <row r="58" s="3" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AM58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="3" customWidth="1"/>
     <col min="3" max="4" width="16" style="23" customWidth="1"/>
     <col min="5" max="5" width="16" style="3" customWidth="1"/>
     <col min="6" max="6" width="16" style="24" customWidth="1"/>
     <col min="7" max="7" width="16" style="23" customWidth="1"/>
     <col min="8" max="8" width="16" style="3" customWidth="1"/>
     <col min="9" max="10" width="16" style="23" customWidth="1"/>
     <col min="11" max="16384" width="10" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="31" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>84</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
     </row>
@@ -18499,59 +20556,59 @@
     <row r="49" s="3" customFormat="1"/>
     <row r="50" s="3" customFormat="1"/>
     <row r="51" s="3" customFormat="1"/>
     <row r="52" s="3" customFormat="1"/>
     <row r="53" s="3" customFormat="1"/>
     <row r="54" s="3" customFormat="1"/>
     <row r="55" s="3" customFormat="1"/>
     <row r="56" s="3" customFormat="1"/>
     <row r="57" s="3" customFormat="1"/>
     <row r="58" s="3" customFormat="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AM58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="2" width="16" style="3" customWidth="1"/>
     <col min="3" max="4" width="16" style="23" customWidth="1"/>
     <col min="5" max="5" width="16" style="3" customWidth="1"/>
     <col min="6" max="6" width="16" style="24" customWidth="1"/>
     <col min="7" max="7" width="16" style="23" customWidth="1"/>
     <col min="8" max="8" width="16" style="3" customWidth="1"/>
     <col min="9" max="10" width="16" style="23" customWidth="1"/>
     <col min="11" max="16384" width="10" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="31" customFormat="1" ht="25.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>84</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
     </row>
@@ -19484,1100 +21541,50 @@
         <v>20</v>
       </c>
       <c r="C29" s="20">
         <v>157.01668302257116</v>
       </c>
       <c r="D29" s="21">
         <v>111.24588590107511</v>
       </c>
       <c r="E29" s="22">
         <v>14</v>
       </c>
       <c r="F29" s="20">
         <v>192.74454464101328</v>
       </c>
       <c r="G29" s="21">
         <v>135.64392212519348</v>
       </c>
       <c r="H29" s="22">
         <v>6</v>
       </c>
       <c r="I29" s="20">
         <v>109.60906101571064</v>
       </c>
       <c r="J29" s="20">
         <v>79.315637834983193</v>
-      </c>
-[...1048 lines deleted...]
-        <v>11.940298507462686</v>
       </c>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
     </row>
     <row r="30" spans="1:13" s="25" customFormat="1">
       <c r="A30" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="F30" s="29"/>
       <c r="G30" s="28"/>
       <c r="H30" s="30"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
     </row>
     <row r="32" spans="1:13">
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
     </row>
@@ -20610,79 +21617,81 @@
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="19" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>'112'!Print_Area</vt:lpstr>
       <vt:lpstr>'113'!Print_Area</vt:lpstr>
+      <vt:lpstr>'114'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>916-9主要死因、主要癌症死亡數(統計室)</dc:title>
   <dc:subject>衛生署中英文網站</dc:subject>
   <dc:creator>行政院衛生署</dc:creator>
   <cp:keywords>性別統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>I20</cp:category>
 </cp:coreProperties>
 </file>