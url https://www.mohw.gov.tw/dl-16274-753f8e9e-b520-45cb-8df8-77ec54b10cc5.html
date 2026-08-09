--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -2,116 +2,118 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別指標_念儀\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1FEAD844-1171-4F8A-9C08-AB38F3ED0520}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5CF52EE9-1009-457D-AF26-1EA47E3A2A2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2115" yWindow="2115" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="23" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="5" r:id="rId17"/>
+    <sheet name="114" sheetId="25" r:id="rId1"/>
+    <sheet name="113" sheetId="23" r:id="rId2"/>
+    <sheet name="112" sheetId="22" r:id="rId3"/>
+    <sheet name="111" sheetId="21" r:id="rId4"/>
+    <sheet name="110" sheetId="20" r:id="rId5"/>
+    <sheet name="109" sheetId="19" r:id="rId6"/>
+    <sheet name="108" sheetId="18" r:id="rId7"/>
+    <sheet name="107" sheetId="17" r:id="rId8"/>
+    <sheet name="106" sheetId="16" r:id="rId9"/>
+    <sheet name="105" sheetId="15" r:id="rId10"/>
+    <sheet name="104" sheetId="14" r:id="rId11"/>
+    <sheet name="103" sheetId="13" r:id="rId12"/>
+    <sheet name="102" sheetId="12" r:id="rId13"/>
+    <sheet name="101" sheetId="11" r:id="rId14"/>
+    <sheet name="100" sheetId="10" r:id="rId15"/>
+    <sheet name="99" sheetId="9" r:id="rId16"/>
+    <sheet name="98" sheetId="7" r:id="rId17"/>
+    <sheet name="97" sheetId="5" r:id="rId18"/>
   </sheets>
   <definedNames>
-    <definedName name="IDX" localSheetId="14">'99'!#REF!</definedName>
+    <definedName name="IDX" localSheetId="15">'99'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="690" uniqueCount="70">
   <si>
     <t>平均數(歲)</t>
   </si>
   <si>
     <t>中位數(歲)</t>
   </si>
   <si>
     <t>高雄市</t>
   </si>
   <si>
     <t>基隆市</t>
   </si>
   <si>
     <t>新竹市</t>
   </si>
   <si>
     <t>臺中市</t>
   </si>
   <si>
     <t>臺南市</t>
   </si>
   <si>
     <t>嘉義市</t>
   </si>
   <si>
@@ -353,60 +355,79 @@
     <t>民國109年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>民國110年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>民國111年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>民國112年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>民國113年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
     <t>桃園市</t>
   </si>
+  <si>
+    <t>民國114年</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>台北市</t>
+  </si>
+  <si>
+    <t>台中市</t>
+  </si>
+  <si>
+    <t>台南市</t>
+  </si>
+  <si>
+    <t>台東縣</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="General_)"/>
     <numFmt numFmtId="177" formatCode="0.0"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="179" formatCode="#,##0_ "/>
+    <numFmt numFmtId="180" formatCode="#,##0.0_);[Red]\(#,##0.0\)"/>
+    <numFmt numFmtId="181" formatCode="#,##0.0_ "/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
@@ -592,51 +613,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -706,72 +727,99 @@
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="千分位" xfId="1" builtinId="3"/>
     <cellStyle name="千分位 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -1019,14676 +1067,15522 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8A36C9F-D5DB-4DD2-A106-FEC8DE5A2E59}">
   <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="M5" sqref="M5"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="B5" s="21">
-[...23 lines deleted...]
-      <c r="J5" s="22">
+      <c r="B5" s="39">
+        <v>54838</v>
+      </c>
+      <c r="C5" s="40">
+        <v>70.5</v>
+      </c>
+      <c r="D5" s="40">
+        <v>71</v>
+      </c>
+      <c r="E5" s="41">
+        <v>32537</v>
+      </c>
+      <c r="F5" s="40">
+        <v>69.8</v>
+      </c>
+      <c r="G5" s="40">
+        <v>70</v>
+      </c>
+      <c r="H5" s="41">
+        <v>22301</v>
+      </c>
+      <c r="I5" s="40">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="J5" s="40">
         <v>72</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="24" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="25">
-[...27 lines deleted...]
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B6" s="42">
+        <v>8383</v>
+      </c>
+      <c r="C6" s="43">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="D6" s="43">
+        <v>70</v>
+      </c>
+      <c r="E6" s="44">
+        <v>4838</v>
+      </c>
+      <c r="F6" s="43">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="G6" s="43">
+        <v>70</v>
+      </c>
+      <c r="H6" s="44">
+        <v>3545</v>
+      </c>
+      <c r="I6" s="43">
+        <v>70.3</v>
+      </c>
+      <c r="J6" s="43">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="24" t="s">
-        <v>31</v>
-[...7 lines deleted...]
-      <c r="D7" s="26">
+        <v>66</v>
+      </c>
+      <c r="B7" s="42">
+        <v>5599</v>
+      </c>
+      <c r="C7" s="43">
         <v>73</v>
       </c>
-      <c r="E7" s="27">
-[...5 lines deleted...]
-      <c r="G7" s="26">
+      <c r="D7" s="43">
+        <v>74</v>
+      </c>
+      <c r="E7" s="44">
+        <v>3016</v>
+      </c>
+      <c r="F7" s="43">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="G7" s="43">
         <v>73</v>
       </c>
-      <c r="H7" s="27">
-[...9 lines deleted...]
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H7" s="44">
+        <v>2583</v>
+      </c>
+      <c r="I7" s="43">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="J7" s="43">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="20" t="s">
         <v>64</v>
       </c>
-      <c r="B8" s="25">
-[...14 lines deleted...]
-      <c r="G8" s="26">
+      <c r="B8" s="42">
+        <v>4033</v>
+      </c>
+      <c r="C8" s="43">
+        <v>68.8</v>
+      </c>
+      <c r="D8" s="43">
+        <v>69</v>
+      </c>
+      <c r="E8" s="44">
+        <v>2407</v>
+      </c>
+      <c r="F8" s="43">
+        <v>68.5</v>
+      </c>
+      <c r="G8" s="43">
+        <v>69</v>
+      </c>
+      <c r="H8" s="44">
+        <v>1626</v>
+      </c>
+      <c r="I8" s="43">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="J8" s="43">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="42">
+        <v>6028</v>
+      </c>
+      <c r="C9" s="43">
+        <v>69.7</v>
+      </c>
+      <c r="D9" s="43">
+        <v>70</v>
+      </c>
+      <c r="E9" s="44">
+        <v>3441</v>
+      </c>
+      <c r="F9" s="43">
+        <v>69</v>
+      </c>
+      <c r="G9" s="43">
+        <v>70</v>
+      </c>
+      <c r="H9" s="44">
+        <v>2587</v>
+      </c>
+      <c r="I9" s="43">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="J9" s="43">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="20" t="s">
         <v>68</v>
       </c>
-      <c r="H8" s="27">
-[...57 lines deleted...]
-      <c r="F10" s="26">
+      <c r="B10" s="42">
+        <v>5108</v>
+      </c>
+      <c r="C10" s="43">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="D10" s="43">
+        <v>71</v>
+      </c>
+      <c r="E10" s="44">
+        <v>3103</v>
+      </c>
+      <c r="F10" s="43">
         <v>70.2</v>
       </c>
-      <c r="G10" s="26">
-[...12 lines deleted...]
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="G10" s="43">
+        <v>71</v>
+      </c>
+      <c r="H10" s="44">
+        <v>2005</v>
+      </c>
+      <c r="I10" s="43">
+        <v>71.8</v>
+      </c>
+      <c r="J10" s="43">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="25">
-[...23 lines deleted...]
-      <c r="J11" s="26">
+      <c r="B11" s="42">
+        <v>7122</v>
+      </c>
+      <c r="C11" s="43">
+        <v>70</v>
+      </c>
+      <c r="D11" s="43">
+        <v>71</v>
+      </c>
+      <c r="E11" s="44">
+        <v>4185</v>
+      </c>
+      <c r="F11" s="43">
+        <v>69.2</v>
+      </c>
+      <c r="G11" s="43">
+        <v>70</v>
+      </c>
+      <c r="H11" s="44">
+        <v>2937</v>
+      </c>
+      <c r="I11" s="43">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="J11" s="43">
         <v>72</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="25">
-[...27 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B12" s="42">
+        <v>1137</v>
+      </c>
+      <c r="C12" s="43">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="D12" s="43">
+        <v>72</v>
+      </c>
+      <c r="E12" s="44">
+        <v>657</v>
+      </c>
+      <c r="F12" s="43">
+        <v>70.5</v>
+      </c>
+      <c r="G12" s="43">
+        <v>71</v>
+      </c>
+      <c r="H12" s="44">
+        <v>480</v>
+      </c>
+      <c r="I12" s="43">
+        <v>73.8</v>
+      </c>
+      <c r="J12" s="43">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="25">
-[...27 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B13" s="42">
+        <v>1023</v>
+      </c>
+      <c r="C13" s="43">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="D13" s="43">
+        <v>70</v>
+      </c>
+      <c r="E13" s="44">
+        <v>606</v>
+      </c>
+      <c r="F13" s="43">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="G13" s="43">
+        <v>70</v>
+      </c>
+      <c r="H13" s="44">
+        <v>417</v>
+      </c>
+      <c r="I13" s="43">
+        <v>70.2</v>
+      </c>
+      <c r="J13" s="43">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="25">
-[...27 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B14" s="42">
+        <v>1414</v>
+      </c>
+      <c r="C14" s="43">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="D14" s="43">
+        <v>71</v>
+      </c>
+      <c r="E14" s="44">
+        <v>881</v>
+      </c>
+      <c r="F14" s="43">
+        <v>69.8</v>
+      </c>
+      <c r="G14" s="43">
+        <v>70</v>
+      </c>
+      <c r="H14" s="44">
+        <v>533</v>
+      </c>
+      <c r="I14" s="43">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="J14" s="43">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="25">
-[...5 lines deleted...]
-      <c r="D15" s="26">
+      <c r="B15" s="42">
+        <v>3115</v>
+      </c>
+      <c r="C15" s="43">
+        <v>71</v>
+      </c>
+      <c r="D15" s="43">
         <v>72</v>
       </c>
-      <c r="E15" s="27">
-[...14 lines deleted...]
-      <c r="J15" s="26">
+      <c r="E15" s="44">
+        <v>1904</v>
+      </c>
+      <c r="F15" s="43">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="G15" s="43">
+        <v>71</v>
+      </c>
+      <c r="H15" s="44">
+        <v>1211</v>
+      </c>
+      <c r="I15" s="43">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="J15" s="43">
         <v>74</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="25">
-[...2 lines deleted...]
-      <c r="C16" s="26">
+      <c r="B16" s="42">
+        <v>1376</v>
+      </c>
+      <c r="C16" s="43">
+        <v>70.8</v>
+      </c>
+      <c r="D16" s="43">
+        <v>71</v>
+      </c>
+      <c r="E16" s="44">
+        <v>881</v>
+      </c>
+      <c r="F16" s="43">
         <v>69.900000000000006</v>
       </c>
-      <c r="D16" s="26">
-[...21 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="G16" s="43">
+        <v>70</v>
+      </c>
+      <c r="H16" s="44">
+        <v>495</v>
+      </c>
+      <c r="I16" s="43">
+        <v>72.3</v>
+      </c>
+      <c r="J16" s="43">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="25">
-[...2 lines deleted...]
-      <c r="C17" s="26">
+      <c r="B17" s="42">
+        <v>2094</v>
+      </c>
+      <c r="C17" s="43">
         <v>71.3</v>
       </c>
-      <c r="D17" s="26">
+      <c r="D17" s="43">
         <v>72</v>
       </c>
-      <c r="E17" s="27">
-[...14 lines deleted...]
-      <c r="J17" s="26">
+      <c r="E17" s="44">
+        <v>1396</v>
+      </c>
+      <c r="F17" s="43">
+        <v>70.2</v>
+      </c>
+      <c r="G17" s="43">
+        <v>71</v>
+      </c>
+      <c r="H17" s="44">
+        <v>698</v>
+      </c>
+      <c r="I17" s="43">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="J17" s="43">
         <v>76</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="25">
-[...5 lines deleted...]
-      <c r="D18" s="26">
+      <c r="B18" s="42">
+        <v>1660</v>
+      </c>
+      <c r="C18" s="43">
+        <v>71.7</v>
+      </c>
+      <c r="D18" s="43">
         <v>72</v>
       </c>
-      <c r="E18" s="27">
-[...14 lines deleted...]
-      <c r="J18" s="26">
+      <c r="E18" s="44">
+        <v>1105</v>
+      </c>
+      <c r="F18" s="43">
+        <v>70.8</v>
+      </c>
+      <c r="G18" s="43">
+        <v>71</v>
+      </c>
+      <c r="H18" s="44">
+        <v>555</v>
+      </c>
+      <c r="I18" s="43">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="J18" s="43">
         <v>76</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="25">
-[...23 lines deleted...]
-      <c r="J19" s="26">
+      <c r="B19" s="42">
+        <v>2346</v>
+      </c>
+      <c r="C19" s="43">
+        <v>69.8</v>
+      </c>
+      <c r="D19" s="43">
+        <v>70</v>
+      </c>
+      <c r="E19" s="44">
+        <v>1463</v>
+      </c>
+      <c r="F19" s="43">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="G19" s="43">
+        <v>69</v>
+      </c>
+      <c r="H19" s="44">
+        <v>883</v>
+      </c>
+      <c r="I19" s="43">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="J19" s="43">
         <v>72</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="24" t="s">
-        <v>35</v>
-[...13 lines deleted...]
-      <c r="F20" s="26">
+        <v>69</v>
+      </c>
+      <c r="B20" s="42">
+        <v>630</v>
+      </c>
+      <c r="C20" s="43">
+        <v>69.3</v>
+      </c>
+      <c r="D20" s="43">
+        <v>70</v>
+      </c>
+      <c r="E20" s="44">
+        <v>399</v>
+      </c>
+      <c r="F20" s="43">
         <v>68.400000000000006</v>
       </c>
-      <c r="G20" s="26">
+      <c r="G20" s="43">
         <v>68</v>
       </c>
-      <c r="H20" s="27">
-[...9 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H20" s="44">
+        <v>231</v>
+      </c>
+      <c r="I20" s="43">
+        <v>70.8</v>
+      </c>
+      <c r="J20" s="43">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="25">
-[...27 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B21" s="42">
+        <v>925</v>
+      </c>
+      <c r="C21" s="43">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="D21" s="43">
+        <v>70</v>
+      </c>
+      <c r="E21" s="44">
+        <v>559</v>
+      </c>
+      <c r="F21" s="43">
+        <v>68.5</v>
+      </c>
+      <c r="G21" s="43">
+        <v>68</v>
+      </c>
+      <c r="H21" s="44">
+        <v>366</v>
+      </c>
+      <c r="I21" s="43">
+        <v>71.2</v>
+      </c>
+      <c r="J21" s="43">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="25">
+      <c r="B22" s="42">
         <v>257</v>
       </c>
-      <c r="C22" s="26">
-[...24 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="C22" s="43">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="D22" s="43">
+        <v>73</v>
+      </c>
+      <c r="E22" s="44">
+        <v>168</v>
+      </c>
+      <c r="F22" s="43">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="G22" s="43">
+        <v>73</v>
+      </c>
+      <c r="H22" s="44">
+        <v>89</v>
+      </c>
+      <c r="I22" s="43">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="J22" s="43">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B23" s="25">
-[...2 lines deleted...]
-      <c r="C23" s="26">
+      <c r="B23" s="42">
+        <v>967</v>
+      </c>
+      <c r="C23" s="43">
         <v>70.2</v>
       </c>
-      <c r="D23" s="26">
-[...21 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="D23" s="43">
+        <v>70</v>
+      </c>
+      <c r="E23" s="44">
+        <v>598</v>
+      </c>
+      <c r="F23" s="43">
+        <v>69.8</v>
+      </c>
+      <c r="G23" s="43">
+        <v>70</v>
+      </c>
+      <c r="H23" s="44">
+        <v>369</v>
+      </c>
+      <c r="I23" s="43">
+        <v>70.7</v>
+      </c>
+      <c r="J23" s="43">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B24" s="25">
-[...11 lines deleted...]
-      <c r="F24" s="26">
+      <c r="B24" s="42">
+        <v>692</v>
+      </c>
+      <c r="C24" s="43">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="D24" s="43">
+        <v>69</v>
+      </c>
+      <c r="E24" s="44">
+        <v>377</v>
+      </c>
+      <c r="F24" s="43">
+        <v>68.5</v>
+      </c>
+      <c r="G24" s="43">
+        <v>69</v>
+      </c>
+      <c r="H24" s="44">
+        <v>315</v>
+      </c>
+      <c r="I24" s="43">
         <v>69.400000000000006</v>
       </c>
-      <c r="G24" s="26">
-[...12 lines deleted...]
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J24" s="43">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B25" s="25">
-[...27 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B25" s="42">
+        <v>640</v>
+      </c>
+      <c r="C25" s="43">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="D25" s="43">
+        <v>73</v>
+      </c>
+      <c r="E25" s="44">
+        <v>371</v>
+      </c>
+      <c r="F25" s="43">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="G25" s="43">
+        <v>71</v>
+      </c>
+      <c r="H25" s="44">
+        <v>269</v>
+      </c>
+      <c r="I25" s="43">
+        <v>73</v>
+      </c>
+      <c r="J25" s="43">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="B26" s="25">
-[...20 lines deleted...]
-      <c r="I26" s="26">
+      <c r="B26" s="42">
+        <v>264</v>
+      </c>
+      <c r="C26" s="43">
+        <v>71.2</v>
+      </c>
+      <c r="D26" s="43">
+        <v>71</v>
+      </c>
+      <c r="E26" s="44">
+        <v>167</v>
+      </c>
+      <c r="F26" s="43">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="G26" s="43">
+        <v>71</v>
+      </c>
+      <c r="H26" s="44">
+        <v>97</v>
+      </c>
+      <c r="I26" s="43">
         <v>71.8</v>
       </c>
-      <c r="J26" s="26">
-[...3 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J26" s="43">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="B27" s="29">
+      <c r="B27" s="45">
         <v>25</v>
       </c>
-      <c r="C27" s="30">
-[...11 lines deleted...]
-      <c r="G27" s="30">
+      <c r="C27" s="46">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="D27" s="46">
         <v>67</v>
       </c>
-      <c r="H27" s="31">
-[...9 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E27" s="47">
+        <v>15</v>
+      </c>
+      <c r="F27" s="46">
+        <v>67.3</v>
+      </c>
+      <c r="G27" s="46">
+        <v>66</v>
+      </c>
+      <c r="H27" s="47">
+        <v>10</v>
+      </c>
+      <c r="I27" s="46">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="J27" s="46">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <sheetPr codeName="工作表7"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <sheetPr codeName="工作表6"/>
   <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
-        <v>46829</v>
+        <v>47760</v>
       </c>
       <c r="C5" s="5">
-        <v>68.358602575000006</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="D5" s="5">
         <v>69</v>
       </c>
       <c r="E5" s="6">
-        <v>28776</v>
+        <v>29215</v>
       </c>
       <c r="F5" s="5">
-        <v>67.939915206999999</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="G5" s="5">
         <v>68</v>
       </c>
       <c r="H5" s="6">
-        <v>18053</v>
+        <v>18545</v>
       </c>
       <c r="I5" s="5">
-        <v>69.025979062000005</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="J5" s="5">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="8">
-        <v>6695</v>
+        <v>6750</v>
       </c>
       <c r="C6" s="9">
-        <v>66.816280806999998</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="D6" s="9">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E6" s="10">
-        <v>4059</v>
+        <v>4167</v>
       </c>
       <c r="F6" s="9">
-        <v>66.880266074999994</v>
+        <v>67</v>
       </c>
       <c r="G6" s="9">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H6" s="10">
-        <v>2636</v>
+        <v>2583</v>
       </c>
       <c r="I6" s="9">
-        <v>66.717754173000003</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="J6" s="9">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="8">
-        <v>5025</v>
+        <v>5219</v>
       </c>
       <c r="C7" s="9">
-        <v>70.925572138999996</v>
+        <v>71</v>
       </c>
       <c r="D7" s="9">
         <v>72</v>
       </c>
       <c r="E7" s="10">
-        <v>2855</v>
+        <v>2920</v>
       </c>
       <c r="F7" s="9">
-        <v>71.218914186000006</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="G7" s="9">
         <v>72</v>
       </c>
       <c r="H7" s="10">
-        <v>2170</v>
+        <v>2299</v>
       </c>
       <c r="I7" s="9">
-        <v>70.539631335999999</v>
+        <v>70.5</v>
       </c>
       <c r="J7" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="8">
-        <v>3166</v>
+        <v>3231</v>
       </c>
       <c r="C8" s="9">
-        <v>66.981364498000005</v>
+        <v>66.900000000000006</v>
       </c>
       <c r="D8" s="9">
         <v>67</v>
       </c>
       <c r="E8" s="10">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="F8" s="9">
-        <v>67.512937594999997</v>
+        <v>67.2</v>
       </c>
       <c r="G8" s="9">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H8" s="10">
-        <v>1195</v>
+        <v>1263</v>
       </c>
       <c r="I8" s="9">
-        <v>66.104602510000007</v>
+        <v>66.5</v>
       </c>
       <c r="J8" s="9">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
-        <v>4833</v>
+        <v>4877</v>
       </c>
       <c r="C9" s="9">
-        <v>66.956548726999998</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="D9" s="9">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E9" s="10">
-        <v>2945</v>
+        <v>2916</v>
       </c>
       <c r="F9" s="9">
-        <v>66.987436333000005</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="G9" s="9">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H9" s="10">
-        <v>1888</v>
+        <v>1961</v>
       </c>
       <c r="I9" s="9">
-        <v>66.908368644000006</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="J9" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8">
-        <v>4242</v>
+        <v>4352</v>
       </c>
       <c r="C10" s="9">
-        <v>69.018859028999998</v>
+        <v>69</v>
       </c>
       <c r="D10" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E10" s="10">
-        <v>2582</v>
+        <v>2628</v>
       </c>
       <c r="F10" s="9">
-        <v>68.291247095000003</v>
+        <v>68.2</v>
       </c>
       <c r="G10" s="9">
         <v>69</v>
       </c>
       <c r="H10" s="10">
-        <v>1660</v>
+        <v>1724</v>
       </c>
       <c r="I10" s="9">
-        <v>70.150602410000005</v>
+        <v>70.3</v>
       </c>
       <c r="J10" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8">
-        <v>6045</v>
+        <v>6112</v>
       </c>
       <c r="C11" s="9">
-        <v>67.402646816000001</v>
+        <v>67.5</v>
       </c>
       <c r="D11" s="9">
         <v>68</v>
       </c>
       <c r="E11" s="10">
-        <v>3724</v>
+        <v>3807</v>
       </c>
       <c r="F11" s="9">
-        <v>67.172663802000002</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="G11" s="9">
         <v>67</v>
       </c>
       <c r="H11" s="10">
-        <v>2321</v>
+        <v>2305</v>
       </c>
       <c r="I11" s="9">
-        <v>67.771650151000003</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="J11" s="9">
         <v>69</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="8">
-        <v>1074</v>
+        <v>1061</v>
       </c>
       <c r="C12" s="9">
-        <v>70.360335195999994</v>
+        <v>70.7</v>
       </c>
       <c r="D12" s="9">
         <v>73</v>
       </c>
       <c r="E12" s="10">
-        <v>667</v>
+        <v>636</v>
       </c>
       <c r="F12" s="9">
-        <v>69.364317841000002</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="G12" s="9">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="H12" s="10">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="I12" s="9">
-        <v>71.992628992999997</v>
+        <v>72.5</v>
       </c>
       <c r="J12" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8">
-        <v>805</v>
+        <v>836</v>
       </c>
       <c r="C13" s="9">
-        <v>68.672049689000005</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="D13" s="9">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E13" s="10">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="F13" s="9">
-        <v>67.988258317000003</v>
+        <v>68.5</v>
       </c>
       <c r="G13" s="9">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H13" s="10">
-        <v>294</v>
+        <v>328</v>
       </c>
       <c r="I13" s="9">
-        <v>69.860544218000001</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="J13" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
-        <v>1259</v>
+        <v>1288</v>
       </c>
       <c r="C14" s="9">
-        <v>69.809372518000004</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="D14" s="9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E14" s="10">
-        <v>778</v>
+        <v>820</v>
       </c>
       <c r="F14" s="9">
-        <v>68.601542416000001</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="G14" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H14" s="10">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="I14" s="9">
-        <v>71.762993762999997</v>
+        <v>72.8</v>
       </c>
       <c r="J14" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
-        <v>2875</v>
+        <v>2904</v>
       </c>
       <c r="C15" s="9">
-        <v>69.800695652000002</v>
+        <v>69.7</v>
       </c>
       <c r="D15" s="9">
         <v>72</v>
       </c>
       <c r="E15" s="10">
-        <v>1863</v>
+        <v>1867</v>
       </c>
       <c r="F15" s="9">
-        <v>68.831454643000001</v>
+        <v>68.7</v>
       </c>
       <c r="G15" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H15" s="10">
-        <v>1012</v>
+        <v>1037</v>
       </c>
       <c r="I15" s="9">
-        <v>71.584980236999996</v>
+        <v>71.5</v>
       </c>
       <c r="J15" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
-        <v>1173</v>
+        <v>1215</v>
       </c>
       <c r="C16" s="9">
-        <v>68.52173913</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="D16" s="9">
         <v>71</v>
       </c>
       <c r="E16" s="10">
-        <v>745</v>
+        <v>794</v>
       </c>
       <c r="F16" s="9">
-        <v>67.146308724999997</v>
+        <v>69.3</v>
       </c>
       <c r="G16" s="9">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="H16" s="10">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="I16" s="9">
-        <v>70.915887850000004</v>
+        <v>70.2</v>
       </c>
       <c r="J16" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
-        <v>1975</v>
+        <v>2026</v>
       </c>
       <c r="C17" s="9">
-        <v>68.809620253000006</v>
+        <v>70</v>
       </c>
       <c r="D17" s="9">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E17" s="10">
-        <v>1306</v>
+        <v>1279</v>
       </c>
       <c r="F17" s="9">
-        <v>67.389739663</v>
+        <v>68.5</v>
       </c>
       <c r="G17" s="9">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H17" s="10">
-        <v>669</v>
+        <v>747</v>
       </c>
       <c r="I17" s="9">
-        <v>71.581464873000002</v>
+        <v>72.7</v>
       </c>
       <c r="J17" s="9">
         <v>75</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
-        <v>1548</v>
+        <v>1666</v>
       </c>
       <c r="C18" s="9">
-        <v>70.079457364000007</v>
+        <v>70.7</v>
       </c>
       <c r="D18" s="9">
         <v>73</v>
       </c>
       <c r="E18" s="10">
-        <v>989</v>
+        <v>1071</v>
       </c>
       <c r="F18" s="9">
-        <v>68.427704751999997</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="G18" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H18" s="10">
-        <v>559</v>
+        <v>595</v>
       </c>
       <c r="I18" s="9">
-        <v>73.001788908999998</v>
+        <v>73.5</v>
       </c>
       <c r="J18" s="9">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
-        <v>2057</v>
+        <v>2148</v>
       </c>
       <c r="C19" s="9">
-        <v>67.645600388999995</v>
+        <v>67.7</v>
       </c>
       <c r="D19" s="9">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E19" s="10">
-        <v>1269</v>
+        <v>1360</v>
       </c>
       <c r="F19" s="9">
-        <v>66.524034673000003</v>
+        <v>66.8</v>
       </c>
       <c r="G19" s="9">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H19" s="10">
         <v>788</v>
       </c>
       <c r="I19" s="9">
-        <v>69.451776649999999</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="J19" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="8">
-        <v>627</v>
+        <v>672</v>
       </c>
       <c r="C20" s="9">
-        <v>68.132376395999998</v>
+        <v>67.400000000000006</v>
       </c>
       <c r="D20" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E20" s="10">
-        <v>394</v>
+        <v>425</v>
       </c>
       <c r="F20" s="9">
-        <v>67.312182741000001</v>
+        <v>65.599999999999994</v>
       </c>
       <c r="G20" s="9">
-        <v>67.5</v>
+        <v>65</v>
       </c>
       <c r="H20" s="10">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="I20" s="9">
-        <v>69.519313304999997</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="J20" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="8">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="C21" s="9">
-        <v>67.555018137999994</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="D21" s="9">
+        <v>69</v>
+      </c>
+      <c r="E21" s="10">
+        <v>522</v>
+      </c>
+      <c r="F21" s="9">
         <v>68</v>
       </c>
-      <c r="E21" s="10">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="9">
-        <v>66</v>
+        <v>68.5</v>
       </c>
       <c r="H21" s="10">
-        <v>269</v>
+        <v>308</v>
       </c>
       <c r="I21" s="9">
-        <v>69.301115241999995</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="J21" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="C22" s="9">
-        <v>70.100775193999993</v>
+        <v>69.5</v>
       </c>
       <c r="D22" s="9">
-        <v>71.5</v>
+        <v>70.5</v>
       </c>
       <c r="E22" s="10">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="F22" s="9">
-        <v>69.632530119999998</v>
+        <v>68.3</v>
       </c>
       <c r="G22" s="9">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="H22" s="10">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="I22" s="9">
-        <v>70.945652174000003</v>
+        <v>72.3</v>
       </c>
       <c r="J22" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="8">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="C23" s="9">
-        <v>69.055925432999999</v>
+        <v>69.2</v>
       </c>
       <c r="D23" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E23" s="10">
-        <v>442</v>
+        <v>461</v>
       </c>
       <c r="F23" s="9">
-        <v>68.29638009</v>
+        <v>68.7</v>
       </c>
       <c r="G23" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H23" s="10">
-        <v>309</v>
+        <v>289</v>
       </c>
       <c r="I23" s="9">
-        <v>70.142394822</v>
+        <v>70</v>
       </c>
       <c r="J23" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="8">
-        <v>709</v>
+        <v>738</v>
       </c>
       <c r="C24" s="9">
-        <v>67.856135402000007</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="D24" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E24" s="10">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="F24" s="9">
-        <v>68.082352940999996</v>
+        <v>68.8</v>
       </c>
       <c r="G24" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H24" s="10">
-        <v>284</v>
+        <v>324</v>
       </c>
       <c r="I24" s="9">
-        <v>67.517605634000006</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="J24" s="9">
-        <v>69.5</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8">
-        <v>633</v>
+        <v>601</v>
       </c>
       <c r="C25" s="9">
-        <v>68.657187993999997</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="D25" s="9">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E25" s="10">
-        <v>363</v>
+        <v>338</v>
       </c>
       <c r="F25" s="9">
-        <v>67.848484847999998</v>
+        <v>68.5</v>
       </c>
       <c r="G25" s="9">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H25" s="10">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="I25" s="9">
-        <v>69.744444443999996</v>
+        <v>69.8</v>
       </c>
       <c r="J25" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="8">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="C26" s="9">
-        <v>72.046808510999995</v>
+        <v>69</v>
       </c>
       <c r="D26" s="9">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="E26" s="10">
-        <v>155</v>
+        <v>128</v>
       </c>
       <c r="F26" s="9">
-        <v>71.051612903000006</v>
+        <v>67.2</v>
       </c>
       <c r="G26" s="9">
-        <v>73</v>
+        <v>68.5</v>
       </c>
       <c r="H26" s="10">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="I26" s="9">
-        <v>73.974999999999994</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="J26" s="9">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="12">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C27" s="13">
-        <v>69.588235294</v>
+        <v>72.2</v>
       </c>
       <c r="D27" s="13">
         <v>74</v>
       </c>
       <c r="E27" s="14">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F27" s="13">
-        <v>67.222222221999999</v>
+        <v>68.3</v>
       </c>
       <c r="G27" s="13">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="H27" s="14">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I27" s="13">
-        <v>72.25</v>
+        <v>93.5</v>
       </c>
       <c r="J27" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+        <v>93.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
-  <sheetPr codeName="工作表8"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <sheetPr codeName="工作表7"/>
   <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
-        <v>46093</v>
+        <v>46829</v>
       </c>
       <c r="C5" s="5">
-        <v>68.062482372999995</v>
+        <v>68.358602575000006</v>
       </c>
       <c r="D5" s="5">
         <v>69</v>
       </c>
       <c r="E5" s="6">
-        <v>28476</v>
+        <v>28776</v>
       </c>
       <c r="F5" s="5">
-        <v>67.766540243999998</v>
+        <v>67.939915206999999</v>
       </c>
       <c r="G5" s="5">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H5" s="6">
-        <v>17617</v>
+        <v>18053</v>
       </c>
       <c r="I5" s="5">
-        <v>68.540841232999995</v>
+        <v>69.025979062000005</v>
       </c>
       <c r="J5" s="5">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="8">
-        <v>6469</v>
+        <v>6695</v>
       </c>
       <c r="C6" s="9">
-        <v>66.604730251999996</v>
+        <v>66.816280806999998</v>
       </c>
       <c r="D6" s="9">
         <v>66</v>
       </c>
       <c r="E6" s="10">
-        <v>3987</v>
+        <v>4059</v>
       </c>
       <c r="F6" s="9">
-        <v>66.745171807999995</v>
+        <v>66.880266074999994</v>
       </c>
       <c r="G6" s="9">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H6" s="10">
-        <v>2482</v>
+        <v>2636</v>
       </c>
       <c r="I6" s="9">
-        <v>66.379129734000003</v>
+        <v>66.717754173000003</v>
       </c>
       <c r="J6" s="9">
         <v>66</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="8">
-        <v>4902</v>
+        <v>5025</v>
       </c>
       <c r="C7" s="9">
-        <v>70.683394532999998</v>
+        <v>70.925572138999996</v>
       </c>
       <c r="D7" s="9">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E7" s="10">
-        <v>2824</v>
+        <v>2855</v>
       </c>
       <c r="F7" s="9">
-        <v>71.275495750999994</v>
+        <v>71.218914186000006</v>
       </c>
       <c r="G7" s="9">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H7" s="10">
-        <v>2078</v>
+        <v>2170</v>
       </c>
       <c r="I7" s="9">
-        <v>69.878729547999995</v>
+        <v>70.539631335999999</v>
       </c>
       <c r="J7" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="8">
-        <v>3094</v>
+        <v>3166</v>
       </c>
       <c r="C8" s="9">
-        <v>66.772462830999999</v>
+        <v>66.981364498000005</v>
       </c>
       <c r="D8" s="9">
         <v>67</v>
       </c>
       <c r="E8" s="10">
-        <v>1943</v>
+        <v>1971</v>
       </c>
       <c r="F8" s="9">
-        <v>67.809058156999996</v>
+        <v>67.512937594999997</v>
       </c>
       <c r="G8" s="9">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="H8" s="10">
-        <v>1151</v>
+        <v>1195</v>
       </c>
       <c r="I8" s="9">
-        <v>65.022589053000004</v>
+        <v>66.104602510000007</v>
       </c>
       <c r="J8" s="9">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
-        <v>4739</v>
+        <v>4833</v>
       </c>
       <c r="C9" s="9">
-        <v>66.929098965999998</v>
+        <v>66.956548726999998</v>
       </c>
       <c r="D9" s="9">
         <v>67</v>
       </c>
       <c r="E9" s="10">
-        <v>2867</v>
+        <v>2945</v>
       </c>
       <c r="F9" s="9">
-        <v>66.996512033000002</v>
+        <v>66.987436333000005</v>
       </c>
       <c r="G9" s="9">
         <v>67</v>
       </c>
       <c r="H9" s="10">
-        <v>1872</v>
+        <v>1888</v>
       </c>
       <c r="I9" s="9">
-        <v>66.825854700999997</v>
+        <v>66.908368644000006</v>
       </c>
       <c r="J9" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8">
-        <v>4335</v>
+        <v>4242</v>
       </c>
       <c r="C10" s="9">
-        <v>68.438062283999997</v>
+        <v>69.018859028999998</v>
       </c>
       <c r="D10" s="9">
         <v>70</v>
       </c>
       <c r="E10" s="10">
-        <v>2630</v>
+        <v>2582</v>
       </c>
       <c r="F10" s="9">
-        <v>67.896958174999995</v>
+        <v>68.291247095000003</v>
       </c>
       <c r="G10" s="9">
         <v>69</v>
       </c>
       <c r="H10" s="10">
-        <v>1705</v>
+        <v>1660</v>
       </c>
       <c r="I10" s="9">
-        <v>69.272727273000001</v>
+        <v>70.150602410000005</v>
       </c>
       <c r="J10" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8">
-        <v>5895</v>
+        <v>6045</v>
       </c>
       <c r="C11" s="9">
-        <v>66.885835454000002</v>
+        <v>67.402646816000001</v>
       </c>
       <c r="D11" s="9">
+        <v>68</v>
+      </c>
+      <c r="E11" s="10">
+        <v>3724</v>
+      </c>
+      <c r="F11" s="9">
+        <v>67.172663802000002</v>
+      </c>
+      <c r="G11" s="9">
         <v>67</v>
       </c>
-      <c r="E11" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H11" s="10">
-        <v>2260</v>
+        <v>2321</v>
       </c>
       <c r="I11" s="9">
-        <v>67.775663717</v>
+        <v>67.771650151000003</v>
       </c>
       <c r="J11" s="9">
         <v>69</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="8">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="C12" s="9">
-        <v>69.356676003999993</v>
+        <v>70.360335195999994</v>
       </c>
       <c r="D12" s="9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E12" s="10">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="F12" s="9">
-        <v>68.799703264000001</v>
+        <v>69.364317841000002</v>
       </c>
       <c r="G12" s="9">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H12" s="10">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="I12" s="9">
-        <v>70.302267002999997</v>
+        <v>71.992628992999997</v>
       </c>
       <c r="J12" s="9">
         <v>74</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8">
-        <v>823</v>
+        <v>805</v>
       </c>
       <c r="C13" s="9">
-        <v>69.001215067000004</v>
+        <v>68.672049689000005</v>
       </c>
       <c r="D13" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E13" s="10">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="F13" s="9">
-        <v>67.780346820999995</v>
+        <v>67.988258317000003</v>
       </c>
       <c r="G13" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H13" s="10">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="I13" s="9">
-        <v>71.085526315999999</v>
+        <v>69.860544218000001</v>
       </c>
       <c r="J13" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
-        <v>1223</v>
+        <v>1259</v>
       </c>
       <c r="C14" s="9">
-        <v>69.255110384000005</v>
+        <v>69.809372518000004</v>
       </c>
       <c r="D14" s="9">
         <v>72</v>
       </c>
       <c r="E14" s="10">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="F14" s="9">
-        <v>68.185136897000007</v>
+        <v>68.601542416000001</v>
       </c>
       <c r="G14" s="9">
         <v>70</v>
       </c>
       <c r="H14" s="10">
-        <v>456</v>
+        <v>481</v>
       </c>
       <c r="I14" s="9">
-        <v>71.054824561000004</v>
+        <v>71.762993762999997</v>
       </c>
       <c r="J14" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
-        <v>2832</v>
+        <v>2875</v>
       </c>
       <c r="C15" s="9">
-        <v>69.037782485999998</v>
+        <v>69.800695652000002</v>
       </c>
       <c r="D15" s="9">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E15" s="10">
-        <v>1807</v>
+        <v>1863</v>
       </c>
       <c r="F15" s="9">
-        <v>68.300498063000006</v>
+        <v>68.831454643000001</v>
       </c>
       <c r="G15" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H15" s="10">
-        <v>1025</v>
+        <v>1012</v>
       </c>
       <c r="I15" s="9">
-        <v>70.337560976000006</v>
+        <v>71.584980236999996</v>
       </c>
       <c r="J15" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
-        <v>1194</v>
+        <v>1173</v>
       </c>
       <c r="C16" s="9">
-        <v>68.792294807000005</v>
+        <v>68.52173913</v>
       </c>
       <c r="D16" s="9">
         <v>71</v>
       </c>
       <c r="E16" s="10">
-        <v>783</v>
+        <v>745</v>
       </c>
       <c r="F16" s="9">
-        <v>68.155810982999995</v>
+        <v>67.146308724999997</v>
       </c>
       <c r="G16" s="9">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="H16" s="10">
-        <v>411</v>
+        <v>428</v>
       </c>
       <c r="I16" s="9">
-        <v>70.004866179999993</v>
+        <v>70.915887850000004</v>
       </c>
       <c r="J16" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
-        <v>2055</v>
+        <v>1975</v>
       </c>
       <c r="C17" s="9">
-        <v>68.821411191999999</v>
+        <v>68.809620253000006</v>
       </c>
       <c r="D17" s="9">
         <v>71</v>
       </c>
       <c r="E17" s="10">
-        <v>1344</v>
+        <v>1306</v>
       </c>
       <c r="F17" s="9">
-        <v>67.620535713999999</v>
+        <v>67.389739663</v>
       </c>
       <c r="G17" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H17" s="10">
-        <v>711</v>
+        <v>669</v>
       </c>
       <c r="I17" s="9">
-        <v>71.091420533999994</v>
+        <v>71.581464873000002</v>
       </c>
       <c r="J17" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
-        <v>1557</v>
+        <v>1548</v>
       </c>
       <c r="C18" s="9">
-        <v>69.857418112000005</v>
+        <v>70.079457364000007</v>
       </c>
       <c r="D18" s="9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E18" s="10">
-        <v>1003</v>
+        <v>989</v>
       </c>
       <c r="F18" s="9">
-        <v>68.509471585</v>
+        <v>68.427704751999997</v>
       </c>
       <c r="G18" s="9">
         <v>70</v>
       </c>
       <c r="H18" s="10">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="I18" s="9">
-        <v>72.297833935</v>
+        <v>73.001788908999998</v>
       </c>
       <c r="J18" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
-        <v>1956</v>
+        <v>2057</v>
       </c>
       <c r="C19" s="9">
-        <v>66.741820040999997</v>
+        <v>67.645600388999995</v>
       </c>
       <c r="D19" s="9">
+        <v>69</v>
+      </c>
+      <c r="E19" s="10">
+        <v>1269</v>
+      </c>
+      <c r="F19" s="9">
+        <v>66.524034673000003</v>
+      </c>
+      <c r="G19" s="9">
         <v>67</v>
       </c>
-      <c r="E19" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H19" s="10">
-        <v>711</v>
+        <v>788</v>
       </c>
       <c r="I19" s="9">
-        <v>68.264416315000005</v>
+        <v>69.451776649999999</v>
       </c>
       <c r="J19" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="8">
-        <v>616</v>
+        <v>627</v>
       </c>
       <c r="C20" s="9">
-        <v>68.040584416000002</v>
+        <v>68.132376395999998</v>
       </c>
       <c r="D20" s="9">
         <v>70</v>
       </c>
       <c r="E20" s="10">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="F20" s="9">
-        <v>66.917293232999995</v>
+        <v>67.312182741000001</v>
       </c>
       <c r="G20" s="9">
-        <v>67</v>
+        <v>67.5</v>
       </c>
       <c r="H20" s="10">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="I20" s="9">
-        <v>70.105990782999996</v>
+        <v>69.519313304999997</v>
       </c>
       <c r="J20" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="8">
-        <v>731</v>
+        <v>827</v>
       </c>
       <c r="C21" s="9">
-        <v>68.321477427999994</v>
+        <v>67.555018137999994</v>
       </c>
       <c r="D21" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E21" s="10">
-        <v>460</v>
+        <v>558</v>
       </c>
       <c r="F21" s="9">
-        <v>68.406521738999999</v>
+        <v>66.713261649000003</v>
       </c>
       <c r="G21" s="9">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="H21" s="10">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="I21" s="9">
-        <v>68.177121771000003</v>
+        <v>69.301115241999995</v>
       </c>
       <c r="J21" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="C22" s="9">
-        <v>70.264227641999994</v>
+        <v>70.100775193999993</v>
       </c>
       <c r="D22" s="9">
-        <v>73.5</v>
+        <v>71.5</v>
       </c>
       <c r="E22" s="10">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F22" s="9">
-        <v>69.460122698999996</v>
+        <v>69.632530119999998</v>
       </c>
       <c r="G22" s="9">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H22" s="10">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="I22" s="9">
-        <v>71.843373494000005</v>
+        <v>70.945652174000003</v>
       </c>
       <c r="J22" s="9">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="8">
-        <v>798</v>
+        <v>751</v>
       </c>
       <c r="C23" s="9">
-        <v>68.364661654000002</v>
+        <v>69.055925432999999</v>
       </c>
       <c r="D23" s="9">
         <v>70</v>
       </c>
       <c r="E23" s="10">
-        <v>485</v>
+        <v>442</v>
       </c>
       <c r="F23" s="9">
-        <v>67.971134020999997</v>
+        <v>68.29638009</v>
       </c>
       <c r="G23" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H23" s="10">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="I23" s="9">
-        <v>68.974440895000001</v>
+        <v>70.142394822</v>
       </c>
       <c r="J23" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="8">
-        <v>745</v>
+        <v>709</v>
       </c>
       <c r="C24" s="9">
-        <v>68.276510067000004</v>
+        <v>67.856135402000007</v>
       </c>
       <c r="D24" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E24" s="10">
-        <v>464</v>
+        <v>425</v>
       </c>
       <c r="F24" s="9">
-        <v>68.368534483000005</v>
+        <v>68.082352940999996</v>
       </c>
       <c r="G24" s="9">
         <v>69</v>
       </c>
       <c r="H24" s="10">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="I24" s="9">
-        <v>68.12455516</v>
+        <v>67.517605634000006</v>
       </c>
       <c r="J24" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+        <v>69.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8">
-        <v>595</v>
+        <v>633</v>
       </c>
       <c r="C25" s="9">
-        <v>69.378151260999999</v>
+        <v>68.657187993999997</v>
       </c>
       <c r="D25" s="9">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E25" s="10">
-        <v>339</v>
+        <v>363</v>
       </c>
       <c r="F25" s="9">
-        <v>67.938053096999994</v>
+        <v>67.848484847999998</v>
       </c>
       <c r="G25" s="9">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="H25" s="10">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="I25" s="9">
-        <v>71.28515625</v>
+        <v>69.744444443999996</v>
       </c>
       <c r="J25" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="8">
-        <v>197</v>
+        <v>235</v>
       </c>
       <c r="C26" s="9">
-        <v>69.659898476999999</v>
+        <v>72.046808510999995</v>
       </c>
       <c r="D26" s="9">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E26" s="10">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="F26" s="9">
-        <v>67.991869918999996</v>
+        <v>71.051612903000006</v>
       </c>
       <c r="G26" s="9">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H26" s="10">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="I26" s="9">
-        <v>72.432432431999999</v>
+        <v>73.974999999999994</v>
       </c>
       <c r="J26" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="12">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C27" s="13">
-        <v>68.849999999999994</v>
+        <v>69.588235294</v>
       </c>
       <c r="D27" s="13">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E27" s="14">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F27" s="13">
-        <v>66.2</v>
+        <v>67.222222221999999</v>
       </c>
       <c r="G27" s="13">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="H27" s="14">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I27" s="13">
-        <v>76.8</v>
+        <v>72.25</v>
       </c>
       <c r="J27" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
-  <sheetPr codeName="工作表9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <sheetPr codeName="工作表8"/>
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
-        <v>44791</v>
-[...2 lines deleted...]
-        <v>67.875867920000005</v>
+        <v>46093</v>
+      </c>
+      <c r="C5" s="5">
+        <v>68.062482372999995</v>
       </c>
       <c r="D5" s="5">
         <v>69</v>
       </c>
       <c r="E5" s="6">
-        <v>27883</v>
-[...2 lines deleted...]
-        <v>67.627586702000002</v>
+        <v>28476</v>
+      </c>
+      <c r="F5" s="5">
+        <v>67.766540243999998</v>
       </c>
       <c r="G5" s="5">
         <v>69</v>
       </c>
       <c r="H5" s="6">
-        <v>16908</v>
-[...2 lines deleted...]
-        <v>68.285308729999997</v>
+        <v>17617</v>
+      </c>
+      <c r="I5" s="5">
+        <v>68.540841232999995</v>
       </c>
       <c r="J5" s="5">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="8">
-        <v>6333</v>
-[...2 lines deleted...]
-        <v>66.355913469000001</v>
+        <v>6469</v>
+      </c>
+      <c r="C6" s="9">
+        <v>66.604730251999996</v>
       </c>
       <c r="D6" s="9">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E6" s="10">
-        <v>3906</v>
-[...2 lines deleted...]
-        <v>66.493599590000002</v>
+        <v>3987</v>
+      </c>
+      <c r="F6" s="9">
+        <v>66.745171807999995</v>
       </c>
       <c r="G6" s="9">
         <v>67</v>
       </c>
       <c r="H6" s="10">
-        <v>2427</v>
-[...2 lines deleted...]
-        <v>66.134322208</v>
+        <v>2482</v>
+      </c>
+      <c r="I6" s="9">
+        <v>66.379129734000003</v>
       </c>
       <c r="J6" s="9">
         <v>66</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="8">
-        <v>4919</v>
-[...2 lines deleted...]
-        <v>70.356983127000007</v>
+        <v>4902</v>
+      </c>
+      <c r="C7" s="9">
+        <v>70.683394532999998</v>
       </c>
       <c r="D7" s="9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E7" s="10">
-        <v>2854</v>
-[...2 lines deleted...]
-        <v>71.169236159999997</v>
+        <v>2824</v>
+      </c>
+      <c r="F7" s="9">
+        <v>71.275495750999994</v>
       </c>
       <c r="G7" s="9">
         <v>73</v>
       </c>
       <c r="H7" s="10">
-        <v>2065</v>
-[...2 lines deleted...]
-        <v>69.234382566999997</v>
+        <v>2078</v>
+      </c>
+      <c r="I7" s="9">
+        <v>69.878729547999995</v>
       </c>
       <c r="J7" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="8">
+        <v>3094</v>
+      </c>
+      <c r="C8" s="9">
+        <v>66.772462830999999</v>
+      </c>
+      <c r="D8" s="9">
+        <v>67</v>
+      </c>
+      <c r="E8" s="10">
+        <v>1943</v>
+      </c>
+      <c r="F8" s="9">
+        <v>67.809058156999996</v>
+      </c>
+      <c r="G8" s="9">
+        <v>70</v>
+      </c>
+      <c r="H8" s="10">
+        <v>1151</v>
+      </c>
+      <c r="I8" s="9">
+        <v>65.022589053000004</v>
+      </c>
+      <c r="J8" s="9">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="8">
-[...28 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="B9" s="8">
+        <v>4739</v>
+      </c>
+      <c r="C9" s="9">
+        <v>66.929098965999998</v>
+      </c>
+      <c r="D9" s="9">
+        <v>67</v>
+      </c>
+      <c r="E9" s="10">
+        <v>2867</v>
+      </c>
+      <c r="F9" s="9">
+        <v>66.996512033000002</v>
+      </c>
+      <c r="G9" s="9">
+        <v>67</v>
+      </c>
+      <c r="H9" s="10">
+        <v>1872</v>
+      </c>
+      <c r="I9" s="9">
+        <v>66.825854700999997</v>
+      </c>
+      <c r="J9" s="9">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="8">
-[...28 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="B10" s="8">
+        <v>4335</v>
+      </c>
+      <c r="C10" s="9">
+        <v>68.438062283999997</v>
+      </c>
+      <c r="D10" s="9">
+        <v>70</v>
+      </c>
+      <c r="E10" s="10">
+        <v>2630</v>
+      </c>
+      <c r="F10" s="9">
+        <v>67.896958174999995</v>
+      </c>
+      <c r="G10" s="9">
+        <v>69</v>
+      </c>
+      <c r="H10" s="10">
+        <v>1705</v>
+      </c>
+      <c r="I10" s="9">
+        <v>69.272727273000001</v>
+      </c>
+      <c r="J10" s="9">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="8">
-[...5 lines deleted...]
-      <c r="D10" s="9">
+      <c r="B11" s="8">
+        <v>5895</v>
+      </c>
+      <c r="C11" s="9">
+        <v>66.885835454000002</v>
+      </c>
+      <c r="D11" s="9">
         <v>67</v>
       </c>
-      <c r="E10" s="10">
-[...5 lines deleted...]
-      <c r="G10" s="9">
+      <c r="E11" s="10">
+        <v>3635</v>
+      </c>
+      <c r="F11" s="9">
+        <v>66.332599724999994</v>
+      </c>
+      <c r="G11" s="9">
         <v>66</v>
       </c>
-      <c r="H10" s="10">
-[...10 lines deleted...]
-      <c r="A11" s="3" t="s">
+      <c r="H11" s="10">
+        <v>2260</v>
+      </c>
+      <c r="I11" s="9">
+        <v>67.775663717</v>
+      </c>
+      <c r="J11" s="9">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="8">
-[...30 lines deleted...]
-      </c>
       <c r="B12" s="8">
-        <v>2967</v>
-[...2 lines deleted...]
-        <v>66.698685541000003</v>
+        <v>1071</v>
+      </c>
+      <c r="C12" s="9">
+        <v>69.356676003999993</v>
       </c>
       <c r="D12" s="9">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="E12" s="10">
-        <v>1864</v>
-[...2 lines deleted...]
-        <v>67.229613733999997</v>
+        <v>674</v>
+      </c>
+      <c r="F12" s="9">
+        <v>68.799703264000001</v>
       </c>
       <c r="G12" s="9">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="H12" s="10">
-        <v>1103</v>
-[...2 lines deleted...]
-        <v>65.801450588999998</v>
+        <v>397</v>
+      </c>
+      <c r="I12" s="9">
+        <v>70.302267002999997</v>
       </c>
       <c r="J12" s="9">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>68.105660377000007</v>
+        <v>823</v>
+      </c>
+      <c r="C13" s="9">
+        <v>69.001215067000004</v>
       </c>
       <c r="D13" s="9">
         <v>71</v>
       </c>
       <c r="E13" s="10">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>68.118236472999996</v>
+        <v>519</v>
+      </c>
+      <c r="F13" s="9">
+        <v>67.780346820999995</v>
       </c>
       <c r="G13" s="9">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="H13" s="10">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>68.084459459000001</v>
+        <v>304</v>
+      </c>
+      <c r="I13" s="9">
+        <v>71.085526315999999</v>
       </c>
       <c r="J13" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
-        <v>1214</v>
-[...2 lines deleted...]
-        <v>68.494233937000004</v>
+        <v>1223</v>
+      </c>
+      <c r="C14" s="9">
+        <v>69.255110384000005</v>
       </c>
       <c r="D14" s="9">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E14" s="10">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>67.614666666999995</v>
+        <v>767</v>
+      </c>
+      <c r="F14" s="9">
+        <v>68.185136897000007</v>
       </c>
       <c r="G14" s="9">
         <v>70</v>
       </c>
       <c r="H14" s="10">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>69.915948275999995</v>
+        <v>456</v>
+      </c>
+      <c r="I14" s="9">
+        <v>71.054824561000004</v>
       </c>
       <c r="J14" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
-        <v>2624</v>
-[...2 lines deleted...]
-        <v>68.863948171000004</v>
+        <v>2832</v>
+      </c>
+      <c r="C15" s="9">
+        <v>69.037782485999998</v>
       </c>
       <c r="D15" s="9">
         <v>71</v>
       </c>
       <c r="E15" s="10">
-        <v>1711</v>
-[...2 lines deleted...]
-        <v>67.953243717000007</v>
+        <v>1807</v>
+      </c>
+      <c r="F15" s="9">
+        <v>68.300498063000006</v>
       </c>
       <c r="G15" s="9">
         <v>70</v>
       </c>
       <c r="H15" s="10">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>70.570646221000004</v>
+        <v>1025</v>
+      </c>
+      <c r="I15" s="9">
+        <v>70.337560976000006</v>
       </c>
       <c r="J15" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
-        <v>1133</v>
-[...2 lines deleted...]
-        <v>67.992056486999999</v>
+        <v>1194</v>
+      </c>
+      <c r="C16" s="9">
+        <v>68.792294807000005</v>
       </c>
       <c r="D16" s="9">
         <v>71</v>
       </c>
       <c r="E16" s="10">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>67.078620689999994</v>
+        <v>783</v>
+      </c>
+      <c r="F16" s="9">
+        <v>68.155810982999995</v>
       </c>
       <c r="G16" s="9">
         <v>70</v>
       </c>
       <c r="H16" s="10">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>69.615196077999997</v>
+        <v>411</v>
+      </c>
+      <c r="I16" s="9">
+        <v>70.004866179999993</v>
       </c>
       <c r="J16" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
-        <v>1953</v>
-[...2 lines deleted...]
-        <v>69.364567331999993</v>
+        <v>2055</v>
+      </c>
+      <c r="C17" s="9">
+        <v>68.821411191999999</v>
       </c>
       <c r="D17" s="9">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E17" s="10">
-        <v>1282</v>
-[...2 lines deleted...]
-        <v>67.758190327999998</v>
+        <v>1344</v>
+      </c>
+      <c r="F17" s="9">
+        <v>67.620535713999999</v>
       </c>
       <c r="G17" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H17" s="10">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>72.433681073000002</v>
+        <v>711</v>
+      </c>
+      <c r="I17" s="9">
+        <v>71.091420533999994</v>
       </c>
       <c r="J17" s="9">
         <v>74</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>70.220134228000006</v>
+        <v>1557</v>
+      </c>
+      <c r="C18" s="9">
+        <v>69.857418112000005</v>
       </c>
       <c r="D18" s="9">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E18" s="10">
-        <v>978</v>
-[...2 lines deleted...]
-        <v>68.693251533999998</v>
+        <v>1003</v>
+      </c>
+      <c r="F18" s="9">
+        <v>68.509471585</v>
       </c>
       <c r="G18" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H18" s="10">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>73.13671875</v>
+        <v>554</v>
+      </c>
+      <c r="I18" s="9">
+        <v>72.297833935</v>
       </c>
       <c r="J18" s="9">
-        <v>75.5</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
-        <v>1936</v>
-[...2 lines deleted...]
-        <v>66.585227273000001</v>
+        <v>1956</v>
+      </c>
+      <c r="C19" s="9">
+        <v>66.741820040999997</v>
       </c>
       <c r="D19" s="9">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E19" s="10">
-        <v>1228</v>
-[...2 lines deleted...]
-        <v>66.020358306000006</v>
+        <v>1245</v>
+      </c>
+      <c r="F19" s="9">
+        <v>65.872289156999997</v>
       </c>
       <c r="G19" s="9">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H19" s="10">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>67.564971751000002</v>
+        <v>711</v>
+      </c>
+      <c r="I19" s="9">
+        <v>68.264416315000005</v>
       </c>
       <c r="J19" s="9">
         <v>70</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="8">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>67.322147650999995</v>
+        <v>616</v>
+      </c>
+      <c r="C20" s="9">
+        <v>68.040584416000002</v>
       </c>
       <c r="D20" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E20" s="10">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>65.771883289000002</v>
+        <v>399</v>
+      </c>
+      <c r="F20" s="9">
+        <v>66.917293232999995</v>
       </c>
       <c r="G20" s="9">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H20" s="10">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>69.99086758</v>
+        <v>217</v>
+      </c>
+      <c r="I20" s="9">
+        <v>70.105990782999996</v>
       </c>
       <c r="J20" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="8">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>68.167741934999995</v>
+        <v>731</v>
+      </c>
+      <c r="C21" s="9">
+        <v>68.321477427999994</v>
       </c>
       <c r="D21" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E21" s="10">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>67.760617761000006</v>
+        <v>460</v>
+      </c>
+      <c r="F21" s="9">
+        <v>68.406521738999999</v>
       </c>
       <c r="G21" s="9">
         <v>69</v>
       </c>
       <c r="H21" s="10">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>68.988326848</v>
+        <v>271</v>
+      </c>
+      <c r="I21" s="9">
+        <v>68.177121771000003</v>
       </c>
       <c r="J21" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
         <v>246</v>
       </c>
-      <c r="C22" s="17">
-        <v>70.036585365999997</v>
+      <c r="C22" s="9">
+        <v>70.264227641999994</v>
       </c>
       <c r="D22" s="9">
-        <v>74</v>
+        <v>73.5</v>
       </c>
       <c r="E22" s="10">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>68.897260274000004</v>
+        <v>163</v>
+      </c>
+      <c r="F22" s="9">
+        <v>69.460122698999996</v>
       </c>
       <c r="G22" s="9">
-        <v>72.5</v>
+        <v>72</v>
       </c>
       <c r="H22" s="10">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>71.7</v>
+        <v>83</v>
+      </c>
+      <c r="I22" s="9">
+        <v>71.843373494000005</v>
       </c>
       <c r="J22" s="9">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="8">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>67.588699079999998</v>
+        <v>798</v>
+      </c>
+      <c r="C23" s="9">
+        <v>68.364661654000002</v>
       </c>
       <c r="D23" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="10">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>67.038379531000004</v>
+        <v>485</v>
+      </c>
+      <c r="F23" s="9">
+        <v>67.971134020999997</v>
       </c>
       <c r="G23" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H23" s="10">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>68.472602739999999</v>
+        <v>313</v>
+      </c>
+      <c r="I23" s="9">
+        <v>68.974440895000001</v>
       </c>
       <c r="J23" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="8">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>68.307586207</v>
+        <v>745</v>
+      </c>
+      <c r="C24" s="9">
+        <v>68.276510067000004</v>
       </c>
       <c r="D24" s="9">
         <v>70</v>
       </c>
       <c r="E24" s="10">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>68.809178743999993</v>
+        <v>464</v>
+      </c>
+      <c r="F24" s="9">
+        <v>68.368534483000005</v>
       </c>
       <c r="G24" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H24" s="10">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>67.639871382999999</v>
+        <v>281</v>
+      </c>
+      <c r="I24" s="9">
+        <v>68.12455516</v>
       </c>
       <c r="J24" s="9">
         <v>70</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>68.332155477000001</v>
+        <v>595</v>
+      </c>
+      <c r="C25" s="9">
+        <v>69.378151260999999</v>
       </c>
       <c r="D25" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E25" s="10">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>69.203703704000006</v>
+        <v>339</v>
+      </c>
+      <c r="F25" s="9">
+        <v>67.938053096999994</v>
       </c>
       <c r="G25" s="9">
-        <v>69.5</v>
+        <v>70</v>
       </c>
       <c r="H25" s="10">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>67.165289255999994</v>
+        <v>256</v>
+      </c>
+      <c r="I25" s="9">
+        <v>71.28515625</v>
       </c>
       <c r="J25" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="8">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>69.137931034000005</v>
+        <v>197</v>
+      </c>
+      <c r="C26" s="9">
+        <v>69.659898476999999</v>
       </c>
       <c r="D26" s="9">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E26" s="10">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>68.718518519</v>
+        <v>123</v>
+      </c>
+      <c r="F26" s="9">
+        <v>67.991869918999996</v>
       </c>
       <c r="G26" s="9">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="H26" s="10">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69.970588234999994</v>
+        <v>74</v>
+      </c>
+      <c r="I26" s="9">
+        <v>72.432432431999999</v>
       </c>
       <c r="J26" s="9">
-        <v>73.5</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="12">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>66.333333332999999</v>
+        <v>20</v>
+      </c>
+      <c r="C27" s="13">
+        <v>68.849999999999994</v>
       </c>
       <c r="D27" s="13">
+        <v>66</v>
+      </c>
+      <c r="E27" s="14">
+        <v>15</v>
+      </c>
+      <c r="F27" s="13">
+        <v>66.2</v>
+      </c>
+      <c r="G27" s="13">
         <v>64</v>
       </c>
-      <c r="E27" s="14">
-[...7 lines deleted...]
-      </c>
       <c r="H27" s="14">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>70.333333332999999</v>
+        <v>5</v>
+      </c>
+      <c r="I27" s="13">
+        <v>76.8</v>
       </c>
       <c r="J27" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
-  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
-  <sheetPr codeName="工作表10"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <sheetPr codeName="工作表9"/>
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
-        <v>43665</v>
+        <v>44791</v>
       </c>
       <c r="C5" s="16">
-        <v>67.728249169999998</v>
+        <v>67.875867920000005</v>
       </c>
       <c r="D5" s="5">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E5" s="6">
-        <v>27270</v>
+        <v>27883</v>
       </c>
       <c r="F5" s="16">
-        <v>67.508544188000002</v>
+        <v>67.627586702000002</v>
       </c>
       <c r="G5" s="5">
         <v>69</v>
       </c>
       <c r="H5" s="6">
-        <v>16395</v>
+        <v>16908</v>
       </c>
       <c r="I5" s="16">
-        <v>68.093687099999997</v>
+        <v>68.285308729999997</v>
       </c>
       <c r="J5" s="5">
         <v>70</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="8">
-        <v>6068</v>
+        <v>6333</v>
       </c>
       <c r="C6" s="17">
-        <v>65.955339486</v>
+        <v>66.355913469000001</v>
       </c>
       <c r="D6" s="9">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E6" s="10">
-        <v>3766</v>
+        <v>3906</v>
       </c>
       <c r="F6" s="17">
-        <v>66.369357407999999</v>
+        <v>66.493599590000002</v>
       </c>
       <c r="G6" s="9">
         <v>67</v>
       </c>
       <c r="H6" s="10">
-        <v>2302</v>
+        <v>2427</v>
       </c>
       <c r="I6" s="17">
-        <v>65.278019114000003</v>
+        <v>66.134322208</v>
       </c>
       <c r="J6" s="9">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="8">
-        <v>4981</v>
+        <v>4919</v>
       </c>
       <c r="C7" s="17">
-        <v>70.352740413999996</v>
+        <v>70.356983127000007</v>
       </c>
       <c r="D7" s="9">
         <v>72</v>
       </c>
       <c r="E7" s="10">
-        <v>2937</v>
+        <v>2854</v>
       </c>
       <c r="F7" s="17">
-        <v>71.200204290000002</v>
+        <v>71.169236159999997</v>
       </c>
       <c r="G7" s="9">
         <v>73</v>
       </c>
       <c r="H7" s="10">
-        <v>2044</v>
+        <v>2065</v>
       </c>
       <c r="I7" s="17">
-        <v>69.135029353999997</v>
+        <v>69.234382566999997</v>
       </c>
       <c r="J7" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
-        <v>4310</v>
+        <v>4613</v>
       </c>
       <c r="C8" s="17">
-        <v>66.963805104000002</v>
+        <v>67.093214828000001</v>
       </c>
       <c r="D8" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E8" s="10">
-        <v>2584</v>
+        <v>2850</v>
       </c>
       <c r="F8" s="17">
-        <v>67.228715170000001</v>
+        <v>67.282456139999994</v>
       </c>
       <c r="G8" s="9">
         <v>69</v>
       </c>
       <c r="H8" s="10">
-        <v>1726</v>
+        <v>1763</v>
       </c>
       <c r="I8" s="17">
-        <v>66.567207416000002</v>
+        <v>66.787294384999996</v>
       </c>
       <c r="J8" s="9">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
-        <v>4049</v>
+        <v>4226</v>
       </c>
       <c r="C9" s="17">
-        <v>68.061496665999996</v>
+        <v>68.316374823000004</v>
       </c>
       <c r="D9" s="9">
         <v>70</v>
       </c>
       <c r="E9" s="10">
-        <v>2520</v>
+        <v>2584</v>
       </c>
       <c r="F9" s="17">
-        <v>67.350793651000004</v>
+        <v>67.617647059000006</v>
       </c>
       <c r="G9" s="9">
         <v>69</v>
       </c>
       <c r="H9" s="10">
-        <v>1529</v>
+        <v>1642</v>
       </c>
       <c r="I9" s="17">
-        <v>69.232831915999995</v>
+        <v>69.415956151000003</v>
       </c>
       <c r="J9" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="8">
-        <v>5561</v>
+        <v>5663</v>
       </c>
       <c r="C10" s="17">
-        <v>66.515914404</v>
+        <v>66.563835423</v>
       </c>
       <c r="D10" s="9">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E10" s="10">
-        <v>3510</v>
+        <v>3580</v>
       </c>
       <c r="F10" s="17">
-        <v>66.075783475999998</v>
+        <v>66.287709496999994</v>
       </c>
       <c r="G10" s="9">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H10" s="10">
-        <v>2051</v>
+        <v>2083</v>
       </c>
       <c r="I10" s="17">
-        <v>67.269137005999994</v>
+        <v>67.038406144999996</v>
       </c>
       <c r="J10" s="9">
         <v>69</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="8">
-        <v>977</v>
+        <v>1026</v>
       </c>
       <c r="C11" s="17">
-        <v>69.757420675999995</v>
+        <v>69.375243664999999</v>
       </c>
       <c r="D11" s="9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E11" s="10">
-        <v>619</v>
+        <v>671</v>
       </c>
       <c r="F11" s="17">
-        <v>69.382875605999999</v>
+        <v>68.928464977999994</v>
       </c>
       <c r="G11" s="9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H11" s="10">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="I11" s="17">
-        <v>70.405027933</v>
+        <v>70.219718310000005</v>
       </c>
       <c r="J11" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="8">
-        <v>2900</v>
+        <v>2967</v>
       </c>
       <c r="C12" s="17">
-        <v>67.068275861999993</v>
+        <v>66.698685541000003</v>
       </c>
       <c r="D12" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E12" s="10">
-        <v>1835</v>
+        <v>1864</v>
       </c>
       <c r="F12" s="17">
-        <v>67.842506811999996</v>
+        <v>67.229613733999997</v>
       </c>
       <c r="G12" s="9">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="H12" s="10">
-        <v>1065</v>
+        <v>1103</v>
       </c>
       <c r="I12" s="17">
-        <v>65.734272300000001</v>
+        <v>65.801450588999998</v>
       </c>
       <c r="J12" s="9">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8">
-        <v>817</v>
+        <v>795</v>
       </c>
       <c r="C13" s="17">
-        <v>69.255813953000001</v>
+        <v>68.105660377000007</v>
       </c>
       <c r="D13" s="9">
+        <v>71</v>
+      </c>
+      <c r="E13" s="10">
+        <v>499</v>
+      </c>
+      <c r="F13" s="17">
+        <v>68.118236472999996</v>
+      </c>
+      <c r="G13" s="9">
         <v>72</v>
       </c>
-      <c r="E13" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H13" s="10">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="I13" s="17">
-        <v>70.616161615999999</v>
+        <v>68.084459459000001</v>
       </c>
       <c r="J13" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
-        <v>1166</v>
+        <v>1214</v>
       </c>
       <c r="C14" s="17">
-        <v>68.922813035999994</v>
+        <v>68.494233937000004</v>
       </c>
       <c r="D14" s="9">
         <v>71</v>
       </c>
       <c r="E14" s="10">
-        <v>738</v>
+        <v>750</v>
       </c>
       <c r="F14" s="17">
-        <v>68.261517615000002</v>
+        <v>67.614666666999995</v>
       </c>
       <c r="G14" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H14" s="10">
-        <v>428</v>
+        <v>464</v>
       </c>
       <c r="I14" s="17">
-        <v>70.063084111999999</v>
+        <v>69.915948275999995</v>
       </c>
       <c r="J14" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
-        <v>2638</v>
+        <v>2624</v>
       </c>
       <c r="C15" s="17">
-        <v>67.708112205999996</v>
+        <v>68.863948171000004</v>
       </c>
       <c r="D15" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E15" s="10">
-        <v>1723</v>
+        <v>1711</v>
       </c>
       <c r="F15" s="17">
-        <v>66.816018572000004</v>
+        <v>67.953243717000007</v>
       </c>
       <c r="G15" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H15" s="10">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="I15" s="17">
-        <v>69.387978141999994</v>
+        <v>70.570646221000004</v>
       </c>
       <c r="J15" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
-        <v>1107</v>
+        <v>1133</v>
       </c>
       <c r="C16" s="17">
-        <v>68.280036133999999</v>
+        <v>67.992056486999999</v>
       </c>
       <c r="D16" s="9">
         <v>71</v>
       </c>
       <c r="E16" s="10">
-        <v>692</v>
+        <v>725</v>
       </c>
       <c r="F16" s="17">
-        <v>67.223988438999996</v>
+        <v>67.078620689999994</v>
       </c>
       <c r="G16" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H16" s="10">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="I16" s="17">
-        <v>70.040963855000001</v>
+        <v>69.615196077999997</v>
       </c>
       <c r="J16" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
-        <v>1913</v>
+        <v>1953</v>
       </c>
       <c r="C17" s="17">
-        <v>69.100365917000005</v>
+        <v>69.364567331999993</v>
       </c>
       <c r="D17" s="9">
         <v>72</v>
       </c>
       <c r="E17" s="10">
-        <v>1240</v>
+        <v>1282</v>
       </c>
       <c r="F17" s="17">
-        <v>67.464516129000003</v>
+        <v>67.758190327999998</v>
       </c>
       <c r="G17" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H17" s="10">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="I17" s="17">
-        <v>72.114413076000005</v>
+        <v>72.433681073000002</v>
       </c>
       <c r="J17" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
-        <v>1468</v>
+        <v>1490</v>
       </c>
       <c r="C18" s="17">
-        <v>69.502043596999997</v>
+        <v>70.220134228000006</v>
       </c>
       <c r="D18" s="9">
         <v>73</v>
       </c>
       <c r="E18" s="10">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="F18" s="17">
-        <v>68.162079511000002</v>
+        <v>68.693251533999998</v>
       </c>
       <c r="G18" s="9">
         <v>71</v>
       </c>
       <c r="H18" s="10">
-        <v>487</v>
+        <v>512</v>
       </c>
       <c r="I18" s="17">
-        <v>72.201232032999997</v>
+        <v>73.13671875</v>
       </c>
       <c r="J18" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="C19" s="17">
-        <v>66.576604555000003</v>
+        <v>66.585227273000001</v>
       </c>
       <c r="D19" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E19" s="10">
-        <v>1250</v>
+        <v>1228</v>
       </c>
       <c r="F19" s="17">
-        <v>65.577600000000004</v>
+        <v>66.020358306000006</v>
       </c>
       <c r="G19" s="9">
         <v>66</v>
       </c>
       <c r="H19" s="10">
-        <v>682</v>
+        <v>708</v>
       </c>
       <c r="I19" s="17">
-        <v>68.407624632999998</v>
+        <v>67.564971751000002</v>
       </c>
       <c r="J19" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="8">
-        <v>638</v>
+        <v>596</v>
       </c>
       <c r="C20" s="17">
-        <v>66.926332287999998</v>
+        <v>67.322147650999995</v>
       </c>
       <c r="D20" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E20" s="10">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="F20" s="17">
-        <v>66.994897958999999</v>
+        <v>65.771883289000002</v>
       </c>
       <c r="G20" s="9">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="H20" s="10">
-        <v>246</v>
+        <v>219</v>
       </c>
       <c r="I20" s="17">
-        <v>66.817073171000004</v>
+        <v>69.99086758</v>
       </c>
       <c r="J20" s="9">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="8">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="C21" s="17">
-        <v>67.758169934999998</v>
+        <v>68.167741934999995</v>
       </c>
       <c r="D21" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E21" s="10">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="F21" s="17">
-        <v>67.021113244000006</v>
+        <v>67.760617761000006</v>
       </c>
       <c r="G21" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H21" s="10">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="I21" s="17">
-        <v>69.331967212999999</v>
+        <v>68.988326848</v>
       </c>
       <c r="J21" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="C22" s="17">
-        <v>67.901960783999996</v>
+        <v>70.036585365999997</v>
       </c>
       <c r="D22" s="9">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E22" s="10">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="F22" s="17">
-        <v>67.172839506000003</v>
+        <v>68.897260274000004</v>
       </c>
       <c r="G22" s="9">
-        <v>69.5</v>
+        <v>72.5</v>
       </c>
       <c r="H22" s="10">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="I22" s="17">
-        <v>69.172043011</v>
+        <v>71.7</v>
       </c>
       <c r="J22" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="8">
-        <v>730</v>
+        <v>761</v>
       </c>
       <c r="C23" s="17">
-        <v>67.671232876999994</v>
+        <v>67.588699079999998</v>
       </c>
       <c r="D23" s="9">
         <v>69</v>
       </c>
       <c r="E23" s="10">
-        <v>440</v>
+        <v>469</v>
       </c>
       <c r="F23" s="17">
-        <v>68.043181817999994</v>
+        <v>67.038379531000004</v>
       </c>
       <c r="G23" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H23" s="10">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="I23" s="17">
-        <v>67.106896551999995</v>
+        <v>68.472602739999999</v>
       </c>
       <c r="J23" s="9">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="8">
-        <v>681</v>
+        <v>725</v>
       </c>
       <c r="C24" s="17">
-        <v>67.647577092999995</v>
+        <v>68.307586207</v>
       </c>
       <c r="D24" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E24" s="10">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="F24" s="17">
-        <v>67.221945137000006</v>
+        <v>68.809178743999993</v>
       </c>
       <c r="G24" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H24" s="10">
-        <v>280</v>
+        <v>311</v>
       </c>
       <c r="I24" s="17">
-        <v>68.257142857000005</v>
+        <v>67.639871382999999</v>
       </c>
       <c r="J24" s="9">
         <v>70</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8">
-        <v>509</v>
+        <v>566</v>
       </c>
       <c r="C25" s="17">
-        <v>68.36935167</v>
+        <v>68.332155477000001</v>
       </c>
       <c r="D25" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E25" s="10">
-        <v>306</v>
+        <v>324</v>
       </c>
       <c r="F25" s="17">
-        <v>68.509803922000003</v>
+        <v>69.203703704000006</v>
       </c>
       <c r="G25" s="9">
-        <v>71</v>
+        <v>69.5</v>
       </c>
       <c r="H25" s="10">
-        <v>203</v>
+        <v>242</v>
       </c>
       <c r="I25" s="17">
-        <v>68.157635467999995</v>
+        <v>67.165289255999994</v>
       </c>
       <c r="J25" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="8">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="C26" s="17">
-        <v>69.68852459</v>
+        <v>69.137931034000005</v>
       </c>
       <c r="D26" s="9">
         <v>73</v>
       </c>
       <c r="E26" s="10">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="F26" s="17">
-        <v>68.710743801999996</v>
+        <v>68.718518519</v>
       </c>
       <c r="G26" s="9">
         <v>72</v>
       </c>
       <c r="H26" s="10">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="I26" s="17">
-        <v>71.596774194000005</v>
+        <v>69.970588234999994</v>
       </c>
       <c r="J26" s="9">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="12">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="C27" s="19">
-        <v>65.235294117999999</v>
+        <v>66.333333332999999</v>
       </c>
       <c r="D27" s="13">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E27" s="14">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F27" s="19">
-        <v>60.75</v>
+        <v>64.333333332999999</v>
       </c>
       <c r="G27" s="13">
-        <v>58.5</v>
+        <v>63</v>
       </c>
       <c r="H27" s="14">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I27" s="19">
-        <v>76</v>
+        <v>70.333333332999999</v>
       </c>
       <c r="J27" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
-  <sheetPr codeName="工作表11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <sheetPr codeName="工作表10"/>
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
-        <v>42559</v>
+        <v>43665</v>
       </c>
       <c r="C5" s="16">
-        <v>67.510538311999994</v>
+        <v>67.728249169999998</v>
       </c>
       <c r="D5" s="5">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E5" s="6">
-        <v>27045</v>
+        <v>27270</v>
       </c>
       <c r="F5" s="16">
-        <v>67.267332224</v>
+        <v>67.508544188000002</v>
       </c>
       <c r="G5" s="5">
         <v>69</v>
       </c>
       <c r="H5" s="6">
-        <v>15514</v>
+        <v>16395</v>
       </c>
       <c r="I5" s="16">
-        <v>67.934510763999995</v>
+        <v>68.093687099999997</v>
       </c>
       <c r="J5" s="5">
         <v>70</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="8">
-        <v>5814</v>
+        <v>6068</v>
       </c>
       <c r="C6" s="17">
-        <v>65.835397317000002</v>
+        <v>65.955339486</v>
       </c>
       <c r="D6" s="9">
         <v>66</v>
       </c>
       <c r="E6" s="10">
-        <v>3653</v>
+        <v>3766</v>
       </c>
       <c r="F6" s="17">
-        <v>66.177114700000004</v>
+        <v>66.369357407999999</v>
       </c>
       <c r="G6" s="9">
         <v>67</v>
       </c>
       <c r="H6" s="10">
-        <v>2161</v>
+        <v>2302</v>
       </c>
       <c r="I6" s="17">
-        <v>65.257751041000006</v>
+        <v>65.278019114000003</v>
       </c>
       <c r="J6" s="9">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="8">
-        <v>4732</v>
+        <v>4981</v>
       </c>
       <c r="C7" s="17">
-        <v>69.802620456</v>
+        <v>70.352740413999996</v>
       </c>
       <c r="D7" s="9">
         <v>72</v>
       </c>
       <c r="E7" s="10">
-        <v>2749</v>
+        <v>2937</v>
       </c>
       <c r="F7" s="17">
-        <v>70.786467806000005</v>
+        <v>71.200204290000002</v>
       </c>
       <c r="G7" s="9">
         <v>73</v>
       </c>
       <c r="H7" s="10">
-        <v>1983</v>
+        <v>2044</v>
       </c>
       <c r="I7" s="17">
-        <v>68.438729198000004</v>
+        <v>69.135029353999997</v>
       </c>
       <c r="J7" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
-        <v>4293</v>
+        <v>4310</v>
       </c>
       <c r="C8" s="17">
-        <v>66.174004193000002</v>
+        <v>66.963805104000002</v>
       </c>
       <c r="D8" s="9">
         <v>68</v>
       </c>
       <c r="E8" s="10">
-        <v>2609</v>
+        <v>2584</v>
       </c>
       <c r="F8" s="17">
-        <v>66.041778459</v>
+        <v>67.228715170000001</v>
       </c>
       <c r="G8" s="9">
+        <v>69</v>
+      </c>
+      <c r="H8" s="10">
+        <v>1726</v>
+      </c>
+      <c r="I8" s="17">
+        <v>66.567207416000002</v>
+      </c>
+      <c r="J8" s="9">
         <v>68</v>
       </c>
-      <c r="H8" s="10">
-[...9 lines deleted...]
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
-        <v>4008</v>
+        <v>4049</v>
       </c>
       <c r="C9" s="17">
-        <v>67.555888224</v>
+        <v>68.061496665999996</v>
       </c>
       <c r="D9" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E9" s="10">
-        <v>2516</v>
+        <v>2520</v>
       </c>
       <c r="F9" s="17">
-        <v>66.914546900000005</v>
+        <v>67.350793651000004</v>
       </c>
       <c r="G9" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H9" s="10">
-        <v>1492</v>
+        <v>1529</v>
       </c>
       <c r="I9" s="17">
-        <v>68.637399463999998</v>
+        <v>69.232831915999995</v>
       </c>
       <c r="J9" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="8">
-        <v>5439</v>
+        <v>5561</v>
       </c>
       <c r="C10" s="17">
-        <v>66.163081449000003</v>
+        <v>66.515914404</v>
       </c>
       <c r="D10" s="9">
+        <v>68</v>
+      </c>
+      <c r="E10" s="10">
+        <v>3510</v>
+      </c>
+      <c r="F10" s="17">
+        <v>66.075783475999998</v>
+      </c>
+      <c r="G10" s="9">
         <v>67</v>
       </c>
-      <c r="E10" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H10" s="10">
-        <v>1897</v>
+        <v>2051</v>
       </c>
       <c r="I10" s="17">
-        <v>67.143911438999993</v>
+        <v>67.269137005999994</v>
       </c>
       <c r="J10" s="9">
         <v>69</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="8">
-        <v>1002</v>
+        <v>977</v>
       </c>
       <c r="C11" s="17">
-        <v>69.499001996000004</v>
+        <v>69.757420675999995</v>
       </c>
       <c r="D11" s="9">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E11" s="10">
-        <v>665</v>
+        <v>619</v>
       </c>
       <c r="F11" s="17">
-        <v>68.879699247999994</v>
+        <v>69.382875605999999</v>
       </c>
       <c r="G11" s="9">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H11" s="10">
-        <v>337</v>
+        <v>358</v>
       </c>
       <c r="I11" s="17">
-        <v>70.721068248999998</v>
+        <v>70.405027933</v>
       </c>
       <c r="J11" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="8">
-        <v>2825</v>
+        <v>2900</v>
       </c>
       <c r="C12" s="17">
-        <v>67.056283186000002</v>
+        <v>67.068275861999993</v>
       </c>
       <c r="D12" s="9">
         <v>69</v>
       </c>
       <c r="E12" s="10">
-        <v>1828</v>
+        <v>1835</v>
       </c>
       <c r="F12" s="17">
-        <v>67.870350109</v>
+        <v>67.842506811999996</v>
       </c>
       <c r="G12" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H12" s="10">
-        <v>997</v>
+        <v>1065</v>
       </c>
       <c r="I12" s="17">
-        <v>65.563691073000001</v>
+        <v>65.734272300000001</v>
       </c>
       <c r="J12" s="9">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8">
-        <v>808</v>
+        <v>817</v>
       </c>
       <c r="C13" s="17">
-        <v>69.002475247999996</v>
+        <v>69.255813953000001</v>
       </c>
       <c r="D13" s="9">
         <v>72</v>
       </c>
       <c r="E13" s="10">
-        <v>532</v>
+        <v>520</v>
       </c>
       <c r="F13" s="17">
-        <v>68.468045113000002</v>
+        <v>68.478846153999996</v>
       </c>
       <c r="G13" s="9">
         <v>71</v>
       </c>
       <c r="H13" s="10">
-        <v>276</v>
+        <v>297</v>
       </c>
       <c r="I13" s="17">
-        <v>70.032608695999997</v>
+        <v>70.616161615999999</v>
       </c>
       <c r="J13" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
-        <v>1117</v>
+        <v>1166</v>
       </c>
       <c r="C14" s="17">
-        <v>69.548791406000007</v>
+        <v>68.922813035999994</v>
       </c>
       <c r="D14" s="9">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E14" s="10">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="F14" s="17">
-        <v>69.154057772000002</v>
+        <v>68.261517615000002</v>
       </c>
       <c r="G14" s="9">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="H14" s="10">
-        <v>390</v>
+        <v>428</v>
       </c>
       <c r="I14" s="17">
-        <v>70.284615384999995</v>
+        <v>70.063084111999999</v>
       </c>
       <c r="J14" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
-        <v>2632</v>
+        <v>2638</v>
       </c>
       <c r="C15" s="17">
-        <v>68.139057750999996</v>
+        <v>67.708112205999996</v>
       </c>
       <c r="D15" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E15" s="10">
         <v>1723</v>
       </c>
       <c r="F15" s="17">
-        <v>67.548461985000003</v>
+        <v>66.816018572000004</v>
       </c>
       <c r="G15" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H15" s="10">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="I15" s="17">
-        <v>69.258525852999995</v>
+        <v>69.387978141999994</v>
       </c>
       <c r="J15" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="C16" s="17">
-        <v>68.459728506999994</v>
+        <v>68.280036133999999</v>
       </c>
       <c r="D16" s="9">
         <v>71</v>
       </c>
       <c r="E16" s="10">
-        <v>746</v>
+        <v>692</v>
       </c>
       <c r="F16" s="17">
-        <v>67.615281500999998</v>
+        <v>67.223988438999996</v>
       </c>
       <c r="G16" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H16" s="10">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="I16" s="17">
-        <v>70.214484679999998</v>
+        <v>70.040963855000001</v>
       </c>
       <c r="J16" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
-        <v>1874</v>
+        <v>1913</v>
       </c>
       <c r="C17" s="17">
-        <v>68.757203841999996</v>
+        <v>69.100365917000005</v>
       </c>
       <c r="D17" s="9">
         <v>72</v>
       </c>
       <c r="E17" s="10">
-        <v>1248</v>
+        <v>1240</v>
       </c>
       <c r="F17" s="17">
-        <v>67.096153846000007</v>
+        <v>67.464516129000003</v>
       </c>
       <c r="G17" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H17" s="10">
-        <v>626</v>
+        <v>673</v>
       </c>
       <c r="I17" s="17">
-        <v>72.068690095999997</v>
+        <v>72.114413076000005</v>
       </c>
       <c r="J17" s="9">
         <v>75</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
-        <v>1455</v>
+        <v>1468</v>
       </c>
       <c r="C18" s="17">
-        <v>68.883161512000001</v>
+        <v>69.502043596999997</v>
       </c>
       <c r="D18" s="9">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E18" s="10">
-        <v>961</v>
+        <v>981</v>
       </c>
       <c r="F18" s="17">
-        <v>67.210197711000006</v>
+        <v>68.162079511000002</v>
       </c>
       <c r="G18" s="9">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H18" s="10">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="I18" s="17">
-        <v>72.137651821999995</v>
+        <v>72.201232032999997</v>
       </c>
       <c r="J18" s="9">
         <v>75</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
-        <v>1889</v>
+        <v>1932</v>
       </c>
       <c r="C19" s="17">
-        <v>66.538380094999994</v>
+        <v>66.576604555000003</v>
       </c>
       <c r="D19" s="9">
         <v>69</v>
       </c>
       <c r="E19" s="10">
-        <v>1275</v>
+        <v>1250</v>
       </c>
       <c r="F19" s="17">
-        <v>65.842352941000001</v>
+        <v>65.577600000000004</v>
       </c>
       <c r="G19" s="9">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="H19" s="10">
-        <v>614</v>
+        <v>682</v>
       </c>
       <c r="I19" s="17">
-        <v>67.983713355000006</v>
+        <v>68.407624632999998</v>
       </c>
       <c r="J19" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="8">
-        <v>556</v>
+        <v>638</v>
       </c>
       <c r="C20" s="17">
-        <v>68.365107914000006</v>
+        <v>66.926332287999998</v>
       </c>
       <c r="D20" s="9">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="E20" s="10">
-        <v>351</v>
+        <v>392</v>
       </c>
       <c r="F20" s="17">
-        <v>67.561253561000001</v>
+        <v>66.994897958999999</v>
       </c>
       <c r="G20" s="9">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="H20" s="10">
-        <v>205</v>
+        <v>246</v>
       </c>
       <c r="I20" s="17">
-        <v>69.741463414999998</v>
+        <v>66.817073171000004</v>
       </c>
       <c r="J20" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="8">
-        <v>729</v>
+        <v>765</v>
       </c>
       <c r="C21" s="17">
-        <v>67.747599450999999</v>
+        <v>67.758169934999998</v>
       </c>
       <c r="D21" s="9">
         <v>69</v>
       </c>
       <c r="E21" s="10">
-        <v>504</v>
+        <v>521</v>
       </c>
       <c r="F21" s="17">
-        <v>67.676587302000002</v>
+        <v>67.021113244000006</v>
       </c>
       <c r="G21" s="9">
-        <v>69.5</v>
+        <v>68</v>
       </c>
       <c r="H21" s="10">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="I21" s="17">
-        <v>67.906666666999996</v>
+        <v>69.331967212999999</v>
       </c>
       <c r="J21" s="9">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
-        <v>232</v>
+        <v>255</v>
       </c>
       <c r="C22" s="17">
-        <v>69.784482758999999</v>
+        <v>67.901960783999996</v>
       </c>
       <c r="D22" s="9">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E22" s="10">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="F22" s="17">
-        <v>68.387323944000002</v>
+        <v>67.172839506000003</v>
       </c>
       <c r="G22" s="9">
-        <v>71.5</v>
+        <v>69.5</v>
       </c>
       <c r="H22" s="10">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I22" s="17">
-        <v>71.988888888999995</v>
+        <v>69.172043011</v>
       </c>
       <c r="J22" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="8">
-        <v>737</v>
+        <v>730</v>
       </c>
       <c r="C23" s="17">
-        <v>68.447761193999995</v>
+        <v>67.671232876999994</v>
       </c>
       <c r="D23" s="9">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E23" s="10">
-        <v>460</v>
+        <v>440</v>
       </c>
       <c r="F23" s="17">
-        <v>69.373913043000002</v>
+        <v>68.043181817999994</v>
       </c>
       <c r="G23" s="9">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="H23" s="10">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="I23" s="17">
-        <v>66.909747292000006</v>
+        <v>67.106896551999995</v>
       </c>
       <c r="J23" s="9">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="8">
-        <v>606</v>
+        <v>681</v>
       </c>
       <c r="C24" s="17">
-        <v>67.435643564000003</v>
+        <v>67.647577092999995</v>
       </c>
       <c r="D24" s="9">
         <v>69</v>
       </c>
       <c r="E24" s="10">
-        <v>369</v>
+        <v>401</v>
       </c>
       <c r="F24" s="17">
-        <v>67.035230351999999</v>
+        <v>67.221945137000006</v>
       </c>
       <c r="G24" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H24" s="10">
-        <v>237</v>
+        <v>280</v>
       </c>
       <c r="I24" s="17">
-        <v>68.059071729999999</v>
+        <v>68.257142857000005</v>
       </c>
       <c r="J24" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8">
-        <v>534</v>
+        <v>509</v>
       </c>
       <c r="C25" s="17">
-        <v>68.04494382</v>
+        <v>68.36935167</v>
       </c>
       <c r="D25" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E25" s="10">
-        <v>335</v>
+        <v>306</v>
       </c>
       <c r="F25" s="17">
-        <v>67.089552239</v>
+        <v>68.509803922000003</v>
       </c>
       <c r="G25" s="9">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H25" s="10">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="I25" s="17">
-        <v>69.653266332000001</v>
+        <v>68.157635467999995</v>
       </c>
       <c r="J25" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="8">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="C26" s="17">
-        <v>69.138364780000003</v>
+        <v>69.68852459</v>
       </c>
       <c r="D26" s="9">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E26" s="10">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="F26" s="17">
-        <v>67.601941748000002</v>
+        <v>68.710743801999996</v>
       </c>
       <c r="G26" s="9">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H26" s="10">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="I26" s="17">
-        <v>71.964285713999999</v>
+        <v>71.596774194000005</v>
       </c>
       <c r="J26" s="9">
         <v>76</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="12">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C27" s="19">
-        <v>69.153846153999993</v>
+        <v>65.235294117999999</v>
       </c>
       <c r="D27" s="13">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="E27" s="14">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F27" s="19">
-        <v>66.571428570999998</v>
+        <v>60.75</v>
       </c>
       <c r="G27" s="13">
-        <v>68</v>
+        <v>58.5</v>
       </c>
       <c r="H27" s="14">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I27" s="19">
-        <v>72.166666667000001</v>
+        <v>76</v>
       </c>
       <c r="J27" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
-  <sheetPr codeName="工作表12"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <sheetPr codeName="工作表11"/>
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A3" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="37"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+    </row>
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="35"/>
+      <c r="B4" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A5" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="4">
+        <v>42559</v>
+      </c>
+      <c r="C5" s="16">
+        <v>67.510538311999994</v>
+      </c>
+      <c r="D5" s="5">
+        <v>69</v>
+      </c>
+      <c r="E5" s="6">
+        <v>27045</v>
+      </c>
+      <c r="F5" s="16">
+        <v>67.267332224</v>
+      </c>
+      <c r="G5" s="5">
+        <v>69</v>
+      </c>
+      <c r="H5" s="6">
+        <v>15514</v>
+      </c>
+      <c r="I5" s="16">
+        <v>67.934510763999995</v>
+      </c>
+      <c r="J5" s="5">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A6" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="8">
+        <v>5814</v>
+      </c>
+      <c r="C6" s="17">
+        <v>65.835397317000002</v>
+      </c>
+      <c r="D6" s="9">
+        <v>66</v>
+      </c>
+      <c r="E6" s="10">
+        <v>3653</v>
+      </c>
+      <c r="F6" s="17">
+        <v>66.177114700000004</v>
+      </c>
+      <c r="G6" s="9">
+        <v>67</v>
+      </c>
+      <c r="H6" s="10">
+        <v>2161</v>
+      </c>
+      <c r="I6" s="17">
+        <v>65.257751041000006</v>
+      </c>
+      <c r="J6" s="9">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A7" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="8">
+        <v>4732</v>
+      </c>
+      <c r="C7" s="17">
+        <v>69.802620456</v>
+      </c>
+      <c r="D7" s="9">
+        <v>72</v>
+      </c>
+      <c r="E7" s="10">
+        <v>2749</v>
+      </c>
+      <c r="F7" s="17">
+        <v>70.786467806000005</v>
+      </c>
+      <c r="G7" s="9">
+        <v>73</v>
+      </c>
+      <c r="H7" s="10">
+        <v>1983</v>
+      </c>
+      <c r="I7" s="17">
+        <v>68.438729198000004</v>
+      </c>
+      <c r="J7" s="9">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="8">
+        <v>4293</v>
+      </c>
+      <c r="C8" s="17">
+        <v>66.174004193000002</v>
+      </c>
+      <c r="D8" s="9">
+        <v>68</v>
+      </c>
+      <c r="E8" s="10">
+        <v>2609</v>
+      </c>
+      <c r="F8" s="17">
+        <v>66.041778459</v>
+      </c>
+      <c r="G8" s="9">
+        <v>68</v>
+      </c>
+      <c r="H8" s="10">
+        <v>1684</v>
+      </c>
+      <c r="I8" s="17">
+        <v>66.378859856999995</v>
+      </c>
+      <c r="J8" s="9">
+        <v>68.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="8">
+        <v>4008</v>
+      </c>
+      <c r="C9" s="17">
+        <v>67.555888224</v>
+      </c>
+      <c r="D9" s="9">
+        <v>69</v>
+      </c>
+      <c r="E9" s="10">
+        <v>2516</v>
+      </c>
+      <c r="F9" s="17">
+        <v>66.914546900000005</v>
+      </c>
+      <c r="G9" s="9">
+        <v>68</v>
+      </c>
+      <c r="H9" s="10">
+        <v>1492</v>
+      </c>
+      <c r="I9" s="17">
+        <v>68.637399463999998</v>
+      </c>
+      <c r="J9" s="9">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="8">
+        <v>5439</v>
+      </c>
+      <c r="C10" s="17">
+        <v>66.163081449000003</v>
+      </c>
+      <c r="D10" s="9">
+        <v>67</v>
+      </c>
+      <c r="E10" s="10">
+        <v>3542</v>
+      </c>
+      <c r="F10" s="17">
+        <v>65.637775267999999</v>
+      </c>
+      <c r="G10" s="9">
+        <v>66</v>
+      </c>
+      <c r="H10" s="10">
+        <v>1897</v>
+      </c>
+      <c r="I10" s="17">
+        <v>67.143911438999993</v>
+      </c>
+      <c r="J10" s="9">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="8">
+        <v>1002</v>
+      </c>
+      <c r="C11" s="17">
+        <v>69.499001996000004</v>
+      </c>
+      <c r="D11" s="9">
+        <v>73</v>
+      </c>
+      <c r="E11" s="10">
+        <v>665</v>
+      </c>
+      <c r="F11" s="17">
+        <v>68.879699247999994</v>
+      </c>
+      <c r="G11" s="9">
+        <v>73</v>
+      </c>
+      <c r="H11" s="10">
+        <v>337</v>
+      </c>
+      <c r="I11" s="17">
+        <v>70.721068248999998</v>
+      </c>
+      <c r="J11" s="9">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A12" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="8">
+        <v>2825</v>
+      </c>
+      <c r="C12" s="17">
+        <v>67.056283186000002</v>
+      </c>
+      <c r="D12" s="9">
+        <v>69</v>
+      </c>
+      <c r="E12" s="10">
+        <v>1828</v>
+      </c>
+      <c r="F12" s="17">
+        <v>67.870350109</v>
+      </c>
+      <c r="G12" s="9">
+        <v>71</v>
+      </c>
+      <c r="H12" s="10">
+        <v>997</v>
+      </c>
+      <c r="I12" s="17">
+        <v>65.563691073000001</v>
+      </c>
+      <c r="J12" s="9">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="8">
+        <v>808</v>
+      </c>
+      <c r="C13" s="17">
+        <v>69.002475247999996</v>
+      </c>
+      <c r="D13" s="9">
+        <v>72</v>
+      </c>
+      <c r="E13" s="10">
+        <v>532</v>
+      </c>
+      <c r="F13" s="17">
+        <v>68.468045113000002</v>
+      </c>
+      <c r="G13" s="9">
+        <v>71</v>
+      </c>
+      <c r="H13" s="10">
+        <v>276</v>
+      </c>
+      <c r="I13" s="17">
+        <v>70.032608695999997</v>
+      </c>
+      <c r="J13" s="9">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A14" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="8">
+        <v>1117</v>
+      </c>
+      <c r="C14" s="17">
+        <v>69.548791406000007</v>
+      </c>
+      <c r="D14" s="9">
+        <v>73</v>
+      </c>
+      <c r="E14" s="10">
+        <v>727</v>
+      </c>
+      <c r="F14" s="17">
+        <v>69.154057772000002</v>
+      </c>
+      <c r="G14" s="9">
+        <v>73</v>
+      </c>
+      <c r="H14" s="10">
+        <v>390</v>
+      </c>
+      <c r="I14" s="17">
+        <v>70.284615384999995</v>
+      </c>
+      <c r="J14" s="9">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="8">
+        <v>2632</v>
+      </c>
+      <c r="C15" s="17">
+        <v>68.139057750999996</v>
+      </c>
+      <c r="D15" s="9">
+        <v>71</v>
+      </c>
+      <c r="E15" s="10">
+        <v>1723</v>
+      </c>
+      <c r="F15" s="17">
+        <v>67.548461985000003</v>
+      </c>
+      <c r="G15" s="9">
+        <v>70</v>
+      </c>
+      <c r="H15" s="10">
+        <v>909</v>
+      </c>
+      <c r="I15" s="17">
+        <v>69.258525852999995</v>
+      </c>
+      <c r="J15" s="9">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A16" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="8">
+        <v>1105</v>
+      </c>
+      <c r="C16" s="17">
+        <v>68.459728506999994</v>
+      </c>
+      <c r="D16" s="9">
+        <v>71</v>
+      </c>
+      <c r="E16" s="10">
+        <v>746</v>
+      </c>
+      <c r="F16" s="17">
+        <v>67.615281500999998</v>
+      </c>
+      <c r="G16" s="9">
+        <v>70</v>
+      </c>
+      <c r="H16" s="10">
+        <v>359</v>
+      </c>
+      <c r="I16" s="17">
+        <v>70.214484679999998</v>
+      </c>
+      <c r="J16" s="9">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="8">
+        <v>1874</v>
+      </c>
+      <c r="C17" s="17">
+        <v>68.757203841999996</v>
+      </c>
+      <c r="D17" s="9">
+        <v>72</v>
+      </c>
+      <c r="E17" s="10">
+        <v>1248</v>
+      </c>
+      <c r="F17" s="17">
+        <v>67.096153846000007</v>
+      </c>
+      <c r="G17" s="9">
+        <v>70</v>
+      </c>
+      <c r="H17" s="10">
+        <v>626</v>
+      </c>
+      <c r="I17" s="17">
+        <v>72.068690095999997</v>
+      </c>
+      <c r="J17" s="9">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="8">
+        <v>1455</v>
+      </c>
+      <c r="C18" s="17">
+        <v>68.883161512000001</v>
+      </c>
+      <c r="D18" s="9">
+        <v>71</v>
+      </c>
+      <c r="E18" s="10">
+        <v>961</v>
+      </c>
+      <c r="F18" s="17">
+        <v>67.210197711000006</v>
+      </c>
+      <c r="G18" s="9">
+        <v>69</v>
+      </c>
+      <c r="H18" s="10">
+        <v>494</v>
+      </c>
+      <c r="I18" s="17">
+        <v>72.137651821999995</v>
+      </c>
+      <c r="J18" s="9">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="8">
+        <v>1889</v>
+      </c>
+      <c r="C19" s="17">
+        <v>66.538380094999994</v>
+      </c>
+      <c r="D19" s="9">
+        <v>69</v>
+      </c>
+      <c r="E19" s="10">
+        <v>1275</v>
+      </c>
+      <c r="F19" s="17">
+        <v>65.842352941000001</v>
+      </c>
+      <c r="G19" s="9">
+        <v>68</v>
+      </c>
+      <c r="H19" s="10">
+        <v>614</v>
+      </c>
+      <c r="I19" s="17">
+        <v>67.983713355000006</v>
+      </c>
+      <c r="J19" s="9">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="8">
+        <v>556</v>
+      </c>
+      <c r="C20" s="17">
+        <v>68.365107914000006</v>
+      </c>
+      <c r="D20" s="9">
+        <v>71</v>
+      </c>
+      <c r="E20" s="10">
+        <v>351</v>
+      </c>
+      <c r="F20" s="17">
+        <v>67.561253561000001</v>
+      </c>
+      <c r="G20" s="9">
+        <v>70</v>
+      </c>
+      <c r="H20" s="10">
+        <v>205</v>
+      </c>
+      <c r="I20" s="17">
+        <v>69.741463414999998</v>
+      </c>
+      <c r="J20" s="9">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="8">
+        <v>729</v>
+      </c>
+      <c r="C21" s="17">
+        <v>67.747599450999999</v>
+      </c>
+      <c r="D21" s="9">
+        <v>69</v>
+      </c>
+      <c r="E21" s="10">
+        <v>504</v>
+      </c>
+      <c r="F21" s="17">
+        <v>67.676587302000002</v>
+      </c>
+      <c r="G21" s="9">
+        <v>69.5</v>
+      </c>
+      <c r="H21" s="10">
+        <v>225</v>
+      </c>
+      <c r="I21" s="17">
+        <v>67.906666666999996</v>
+      </c>
+      <c r="J21" s="9">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A22" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="8">
+        <v>232</v>
+      </c>
+      <c r="C22" s="17">
+        <v>69.784482758999999</v>
+      </c>
+      <c r="D22" s="9">
+        <v>73</v>
+      </c>
+      <c r="E22" s="10">
+        <v>142</v>
+      </c>
+      <c r="F22" s="17">
+        <v>68.387323944000002</v>
+      </c>
+      <c r="G22" s="9">
+        <v>71.5</v>
+      </c>
+      <c r="H22" s="10">
+        <v>90</v>
+      </c>
+      <c r="I22" s="17">
+        <v>71.988888888999995</v>
+      </c>
+      <c r="J22" s="9">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A23" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B23" s="8">
+        <v>737</v>
+      </c>
+      <c r="C23" s="17">
+        <v>68.447761193999995</v>
+      </c>
+      <c r="D23" s="9">
+        <v>71</v>
+      </c>
+      <c r="E23" s="10">
+        <v>460</v>
+      </c>
+      <c r="F23" s="17">
+        <v>69.373913043000002</v>
+      </c>
+      <c r="G23" s="9">
+        <v>72</v>
+      </c>
+      <c r="H23" s="10">
+        <v>277</v>
+      </c>
+      <c r="I23" s="17">
+        <v>66.909747292000006</v>
+      </c>
+      <c r="J23" s="9">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="8">
+        <v>606</v>
+      </c>
+      <c r="C24" s="17">
+        <v>67.435643564000003</v>
+      </c>
+      <c r="D24" s="9">
+        <v>69</v>
+      </c>
+      <c r="E24" s="10">
+        <v>369</v>
+      </c>
+      <c r="F24" s="17">
+        <v>67.035230351999999</v>
+      </c>
+      <c r="G24" s="9">
+        <v>68</v>
+      </c>
+      <c r="H24" s="10">
+        <v>237</v>
+      </c>
+      <c r="I24" s="17">
+        <v>68.059071729999999</v>
+      </c>
+      <c r="J24" s="9">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="8">
+        <v>534</v>
+      </c>
+      <c r="C25" s="17">
+        <v>68.04494382</v>
+      </c>
+      <c r="D25" s="9">
+        <v>70</v>
+      </c>
+      <c r="E25" s="10">
+        <v>335</v>
+      </c>
+      <c r="F25" s="17">
+        <v>67.089552239</v>
+      </c>
+      <c r="G25" s="9">
+        <v>69</v>
+      </c>
+      <c r="H25" s="10">
+        <v>199</v>
+      </c>
+      <c r="I25" s="17">
+        <v>69.653266332000001</v>
+      </c>
+      <c r="J25" s="9">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A26" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="8">
+        <v>159</v>
+      </c>
+      <c r="C26" s="17">
+        <v>69.138364780000003</v>
+      </c>
+      <c r="D26" s="9">
+        <v>71</v>
+      </c>
+      <c r="E26" s="10">
+        <v>103</v>
+      </c>
+      <c r="F26" s="17">
+        <v>67.601941748000002</v>
+      </c>
+      <c r="G26" s="9">
+        <v>69</v>
+      </c>
+      <c r="H26" s="10">
+        <v>56</v>
+      </c>
+      <c r="I26" s="17">
+        <v>71.964285713999999</v>
+      </c>
+      <c r="J26" s="9">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A27" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="12">
+        <v>13</v>
+      </c>
+      <c r="C27" s="19">
+        <v>69.153846153999993</v>
+      </c>
+      <c r="D27" s="13">
+        <v>68</v>
+      </c>
+      <c r="E27" s="14">
+        <v>7</v>
+      </c>
+      <c r="F27" s="19">
+        <v>66.571428570999998</v>
+      </c>
+      <c r="G27" s="13">
+        <v>68</v>
+      </c>
+      <c r="H27" s="14">
+        <v>6</v>
+      </c>
+      <c r="I27" s="19">
+        <v>72.166666667000001</v>
+      </c>
+      <c r="J27" s="13">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B29" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="H3:J3"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+  <sheetPr codeName="工作表12"/>
+  <dimension ref="A1:J29"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A2" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>40</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>41</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
         <v>41046</v>
       </c>
       <c r="C5" s="16">
         <v>67.3</v>
       </c>
       <c r="D5" s="5">
         <v>69</v>
       </c>
       <c r="E5" s="6">
         <v>26022</v>
       </c>
       <c r="F5" s="16">
         <v>67.2</v>
       </c>
       <c r="G5" s="5">
         <v>69</v>
       </c>
       <c r="H5" s="6">
         <v>15024</v>
       </c>
       <c r="I5" s="16">
         <v>67.599999999999994</v>
       </c>
       <c r="J5" s="5">
         <v>70</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="8">
         <v>5476</v>
       </c>
       <c r="C6" s="17">
         <v>65.7</v>
       </c>
       <c r="D6" s="9">
         <v>66</v>
       </c>
       <c r="E6" s="10">
         <v>3439</v>
       </c>
       <c r="F6" s="17">
         <v>66</v>
       </c>
       <c r="G6" s="9">
         <v>67</v>
       </c>
       <c r="H6" s="10">
         <v>2037</v>
       </c>
       <c r="I6" s="17">
         <v>65.2</v>
       </c>
       <c r="J6" s="9">
         <v>66</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="8">
         <v>4632</v>
       </c>
       <c r="C7" s="17">
         <v>69.900000000000006</v>
       </c>
       <c r="D7" s="9">
         <v>72</v>
       </c>
       <c r="E7" s="10">
         <v>2771</v>
       </c>
       <c r="F7" s="17">
         <v>70.5</v>
       </c>
       <c r="G7" s="9">
         <v>73</v>
       </c>
       <c r="H7" s="10">
         <v>1861</v>
       </c>
       <c r="I7" s="17">
         <v>69</v>
       </c>
       <c r="J7" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>4089</v>
       </c>
       <c r="C8" s="17">
         <v>66.400000000000006</v>
       </c>
       <c r="D8" s="9">
         <v>68</v>
       </c>
       <c r="E8" s="10">
         <v>2574</v>
       </c>
       <c r="F8" s="17">
         <v>66.400000000000006</v>
       </c>
       <c r="G8" s="9">
         <v>68</v>
       </c>
       <c r="H8" s="10">
         <v>1515</v>
       </c>
       <c r="I8" s="17">
         <v>66.3</v>
       </c>
       <c r="J8" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
         <v>3741</v>
       </c>
       <c r="C9" s="17">
         <v>67.2</v>
       </c>
       <c r="D9" s="9">
         <v>70</v>
       </c>
       <c r="E9" s="10">
         <v>2306</v>
       </c>
       <c r="F9" s="17">
         <v>66.599999999999994</v>
       </c>
       <c r="G9" s="9">
         <v>69</v>
       </c>
       <c r="H9" s="10">
         <v>1435</v>
       </c>
       <c r="I9" s="17">
         <v>68</v>
       </c>
       <c r="J9" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="8">
         <v>5118</v>
       </c>
       <c r="C10" s="17">
         <v>65.8</v>
       </c>
       <c r="D10" s="9">
         <v>67</v>
       </c>
       <c r="E10" s="10">
         <v>3196</v>
       </c>
       <c r="F10" s="17">
         <v>65.5</v>
       </c>
       <c r="G10" s="9">
         <v>66</v>
       </c>
       <c r="H10" s="10">
         <v>1922</v>
       </c>
       <c r="I10" s="17">
         <v>66.400000000000006</v>
       </c>
       <c r="J10" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="8">
         <v>973</v>
       </c>
       <c r="C11" s="17">
         <v>69.7</v>
       </c>
       <c r="D11" s="9">
         <v>72</v>
       </c>
       <c r="E11" s="10">
         <v>644</v>
       </c>
       <c r="F11" s="17">
         <v>69.2</v>
       </c>
       <c r="G11" s="9">
         <v>72</v>
       </c>
       <c r="H11" s="10">
         <v>329</v>
       </c>
       <c r="I11" s="17">
         <v>70.599999999999994</v>
       </c>
       <c r="J11" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="8">
         <v>2643</v>
       </c>
       <c r="C12" s="17">
         <v>67.400000000000006</v>
       </c>
       <c r="D12" s="9">
         <v>70</v>
       </c>
       <c r="E12" s="10">
         <v>1767</v>
       </c>
       <c r="F12" s="17">
         <v>68.5</v>
       </c>
       <c r="G12" s="9">
         <v>72</v>
       </c>
       <c r="H12" s="10">
         <v>876</v>
       </c>
       <c r="I12" s="17">
         <v>65.099999999999994</v>
       </c>
       <c r="J12" s="9">
         <v>66</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8">
         <v>752</v>
       </c>
       <c r="C13" s="17">
         <v>68</v>
       </c>
       <c r="D13" s="9">
         <v>70.5</v>
       </c>
       <c r="E13" s="10">
         <v>455</v>
       </c>
       <c r="F13" s="17">
         <v>68.099999999999994</v>
       </c>
       <c r="G13" s="9">
         <v>70</v>
       </c>
       <c r="H13" s="10">
         <v>297</v>
       </c>
       <c r="I13" s="17">
         <v>67.8</v>
       </c>
       <c r="J13" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
         <v>1069</v>
       </c>
       <c r="C14" s="17">
         <v>69.2</v>
       </c>
       <c r="D14" s="9">
         <v>73</v>
       </c>
       <c r="E14" s="10">
         <v>680</v>
       </c>
       <c r="F14" s="17">
         <v>68.099999999999994</v>
       </c>
       <c r="G14" s="9">
         <v>71</v>
       </c>
       <c r="H14" s="10">
         <v>389</v>
       </c>
       <c r="I14" s="17">
         <v>71</v>
       </c>
       <c r="J14" s="9">
         <v>75</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
         <v>2610</v>
       </c>
       <c r="C15" s="17">
         <v>68.099999999999994</v>
       </c>
       <c r="D15" s="9">
         <v>70</v>
       </c>
       <c r="E15" s="10">
         <v>1705</v>
       </c>
       <c r="F15" s="17">
         <v>67</v>
       </c>
       <c r="G15" s="9">
         <v>69</v>
       </c>
       <c r="H15" s="10">
         <v>905</v>
       </c>
       <c r="I15" s="17">
         <v>70.400000000000006</v>
       </c>
       <c r="J15" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
         <v>1060</v>
       </c>
       <c r="C16" s="17">
         <v>67.8</v>
       </c>
       <c r="D16" s="9">
         <v>71</v>
       </c>
       <c r="E16" s="10">
         <v>713</v>
       </c>
       <c r="F16" s="17">
         <v>67.2</v>
       </c>
       <c r="G16" s="9">
         <v>70</v>
       </c>
       <c r="H16" s="10">
         <v>347</v>
       </c>
       <c r="I16" s="17">
         <v>69.2</v>
       </c>
       <c r="J16" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
         <v>1872</v>
       </c>
       <c r="C17" s="17">
         <v>68</v>
       </c>
       <c r="D17" s="9">
         <v>70</v>
       </c>
       <c r="E17" s="10">
         <v>1265</v>
       </c>
       <c r="F17" s="17">
         <v>67.2</v>
       </c>
       <c r="G17" s="9">
         <v>69</v>
       </c>
       <c r="H17" s="10">
         <v>607</v>
       </c>
       <c r="I17" s="17">
         <v>69.900000000000006</v>
       </c>
       <c r="J17" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
         <v>1444</v>
       </c>
       <c r="C18" s="17">
         <v>69.099999999999994</v>
       </c>
       <c r="D18" s="9">
         <v>72</v>
       </c>
       <c r="E18" s="10">
         <v>964</v>
       </c>
       <c r="F18" s="17">
         <v>68.2</v>
       </c>
       <c r="G18" s="9">
         <v>71</v>
       </c>
       <c r="H18" s="10">
         <v>480</v>
       </c>
       <c r="I18" s="17">
         <v>70.8</v>
       </c>
       <c r="J18" s="9">
         <v>74</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
         <v>1891</v>
       </c>
       <c r="C19" s="17">
         <v>66.099999999999994</v>
       </c>
       <c r="D19" s="9">
         <v>68</v>
       </c>
       <c r="E19" s="10">
         <v>1198</v>
       </c>
       <c r="F19" s="17">
         <v>65.3</v>
       </c>
       <c r="G19" s="9">
         <v>67</v>
       </c>
       <c r="H19" s="10">
         <v>693</v>
       </c>
       <c r="I19" s="17">
         <v>67.400000000000006</v>
       </c>
       <c r="J19" s="9">
         <v>70</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="8">
         <v>566</v>
       </c>
       <c r="C20" s="17">
         <v>66.5</v>
       </c>
       <c r="D20" s="9">
         <v>68</v>
       </c>
       <c r="E20" s="10">
         <v>372</v>
       </c>
       <c r="F20" s="17">
         <v>66.400000000000006</v>
       </c>
       <c r="G20" s="9">
         <v>68</v>
       </c>
       <c r="H20" s="10">
         <v>194</v>
       </c>
       <c r="I20" s="17">
         <v>66.599999999999994</v>
       </c>
       <c r="J20" s="9">
         <v>68.5</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="8">
         <v>750</v>
       </c>
       <c r="C21" s="17">
         <v>67.2</v>
       </c>
       <c r="D21" s="9">
         <v>69</v>
       </c>
       <c r="E21" s="10">
         <v>514</v>
       </c>
       <c r="F21" s="17">
         <v>66.7</v>
       </c>
       <c r="G21" s="9">
         <v>68</v>
       </c>
       <c r="H21" s="10">
         <v>236</v>
       </c>
       <c r="I21" s="17">
         <v>68.3</v>
       </c>
       <c r="J21" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
         <v>249</v>
       </c>
       <c r="C22" s="17">
         <v>69.099999999999994</v>
       </c>
       <c r="D22" s="9">
         <v>72</v>
       </c>
       <c r="E22" s="10">
         <v>165</v>
       </c>
       <c r="F22" s="17">
         <v>68</v>
       </c>
       <c r="G22" s="9">
         <v>71</v>
       </c>
       <c r="H22" s="10">
         <v>84</v>
       </c>
       <c r="I22" s="17">
         <v>71.2</v>
       </c>
       <c r="J22" s="9">
         <v>76</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="8">
         <v>734</v>
       </c>
       <c r="C23" s="17">
         <v>67.099999999999994</v>
       </c>
       <c r="D23" s="9">
         <v>69</v>
       </c>
       <c r="E23" s="10">
         <v>464</v>
       </c>
       <c r="F23" s="17">
         <v>67.7</v>
       </c>
       <c r="G23" s="9">
         <v>70</v>
       </c>
       <c r="H23" s="10">
         <v>270</v>
       </c>
       <c r="I23" s="17">
         <v>66.099999999999994</v>
       </c>
       <c r="J23" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="8">
         <v>648</v>
       </c>
       <c r="C24" s="17">
         <v>68.3</v>
       </c>
       <c r="D24" s="9">
         <v>71</v>
       </c>
       <c r="E24" s="10">
         <v>387</v>
       </c>
       <c r="F24" s="17">
         <v>68.7</v>
       </c>
       <c r="G24" s="9">
         <v>72</v>
       </c>
       <c r="H24" s="10">
         <v>261</v>
       </c>
       <c r="I24" s="17">
         <v>67.7</v>
       </c>
       <c r="J24" s="9">
         <v>69</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8">
         <v>559</v>
       </c>
       <c r="C25" s="17">
         <v>67.2</v>
       </c>
       <c r="D25" s="9">
         <v>70</v>
       </c>
       <c r="E25" s="10">
         <v>335</v>
       </c>
       <c r="F25" s="17">
         <v>66.599999999999994</v>
       </c>
       <c r="G25" s="9">
         <v>69</v>
       </c>
       <c r="H25" s="10">
         <v>224</v>
       </c>
       <c r="I25" s="17">
         <v>68.099999999999994</v>
       </c>
       <c r="J25" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="8">
         <v>154</v>
       </c>
       <c r="C26" s="17">
         <v>70</v>
       </c>
       <c r="D26" s="9">
         <v>74</v>
       </c>
       <c r="E26" s="10">
         <v>97</v>
       </c>
       <c r="F26" s="17">
         <v>69.8</v>
       </c>
       <c r="G26" s="9">
         <v>74</v>
       </c>
       <c r="H26" s="10">
         <v>57</v>
       </c>
       <c r="I26" s="17">
         <v>70.400000000000006</v>
       </c>
       <c r="J26" s="9">
         <v>74</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="12">
         <v>16</v>
       </c>
       <c r="C27" s="19">
         <v>69.099999999999994</v>
       </c>
       <c r="D27" s="13">
         <v>72</v>
       </c>
       <c r="E27" s="14">
         <v>11</v>
       </c>
       <c r="F27" s="19">
         <v>71.3</v>
       </c>
       <c r="G27" s="13">
         <v>74</v>
       </c>
       <c r="H27" s="14">
         <v>5</v>
       </c>
       <c r="I27" s="19">
         <v>64.400000000000006</v>
       </c>
       <c r="J27" s="13">
         <v>65</v>
       </c>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr codeName="工作表13"/>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>40</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>41</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
         <v>39918</v>
       </c>
       <c r="C5" s="16">
         <v>67</v>
       </c>
       <c r="D5" s="5">
         <v>69</v>
       </c>
       <c r="E5" s="6">
         <v>25284</v>
       </c>
       <c r="F5" s="16">
         <v>66.8</v>
       </c>
       <c r="G5" s="5">
         <v>69</v>
       </c>
       <c r="H5" s="6">
         <v>14634</v>
       </c>
       <c r="I5" s="16">
         <v>67.3</v>
       </c>
       <c r="J5" s="5">
         <v>70</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="8">
         <v>4563</v>
       </c>
       <c r="C6" s="17">
         <v>69.5</v>
       </c>
       <c r="D6" s="9">
         <v>72</v>
       </c>
       <c r="E6" s="10">
         <v>2671</v>
       </c>
       <c r="F6" s="17">
         <v>70.3</v>
       </c>
       <c r="G6" s="9">
         <v>73</v>
       </c>
       <c r="H6" s="10">
         <v>1892</v>
       </c>
       <c r="I6" s="17">
         <v>68.400000000000006</v>
       </c>
       <c r="J6" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
         <v>2652</v>
       </c>
       <c r="C7" s="17">
         <v>65.7</v>
       </c>
       <c r="D7" s="9">
         <v>67</v>
       </c>
       <c r="E7" s="10">
         <v>1684</v>
       </c>
       <c r="F7" s="17">
         <v>65.599999999999994</v>
       </c>
       <c r="G7" s="9">
         <v>67</v>
       </c>
       <c r="H7" s="10">
         <v>968</v>
       </c>
       <c r="I7" s="17">
         <v>65.8</v>
       </c>
       <c r="J7" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <v>710</v>
       </c>
       <c r="C8" s="17">
         <v>67.099999999999994</v>
       </c>
       <c r="D8" s="9">
         <v>70</v>
       </c>
       <c r="E8" s="10">
         <v>448</v>
       </c>
       <c r="F8" s="17">
         <v>67.3</v>
       </c>
       <c r="G8" s="9">
         <v>70</v>
       </c>
       <c r="H8" s="10">
         <v>262</v>
       </c>
       <c r="I8" s="17">
         <v>66.8</v>
       </c>
       <c r="J8" s="9">
         <v>69</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <v>665</v>
       </c>
       <c r="C9" s="17">
         <v>66.900000000000006</v>
       </c>
       <c r="D9" s="9">
         <v>70</v>
       </c>
       <c r="E9" s="10">
         <v>414</v>
       </c>
       <c r="F9" s="17">
         <v>66.400000000000006</v>
       </c>
       <c r="G9" s="9">
         <v>68</v>
       </c>
       <c r="H9" s="10">
         <v>251</v>
       </c>
       <c r="I9" s="17">
         <v>67.8</v>
       </c>
       <c r="J9" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <v>1613</v>
       </c>
       <c r="C10" s="17">
         <v>66</v>
       </c>
       <c r="D10" s="9">
         <v>68</v>
       </c>
       <c r="E10" s="10">
         <v>986</v>
       </c>
       <c r="F10" s="17">
         <v>66.599999999999994</v>
       </c>
       <c r="G10" s="9">
         <v>68</v>
       </c>
       <c r="H10" s="10">
         <v>627</v>
       </c>
       <c r="I10" s="17">
         <v>64.900000000000006</v>
       </c>
       <c r="J10" s="9">
         <v>67</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="8">
         <v>1333</v>
       </c>
       <c r="C11" s="17">
         <v>65.5</v>
       </c>
       <c r="D11" s="9">
         <v>67</v>
       </c>
       <c r="E11" s="10">
         <v>805</v>
       </c>
       <c r="F11" s="17">
         <v>65</v>
       </c>
       <c r="G11" s="9">
         <v>67</v>
       </c>
       <c r="H11" s="10">
         <v>528</v>
       </c>
       <c r="I11" s="17">
         <v>66.099999999999994</v>
       </c>
       <c r="J11" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <v>497</v>
       </c>
       <c r="C12" s="17">
         <v>67.099999999999994</v>
       </c>
       <c r="D12" s="9">
         <v>70</v>
       </c>
       <c r="E12" s="10">
         <v>310</v>
       </c>
       <c r="F12" s="17">
         <v>66.7</v>
       </c>
       <c r="G12" s="9">
         <v>69</v>
       </c>
       <c r="H12" s="10">
         <v>187</v>
       </c>
       <c r="I12" s="17">
         <v>67.7</v>
       </c>
       <c r="J12" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="8">
         <v>5226</v>
       </c>
       <c r="C13" s="17">
         <v>65.7</v>
       </c>
       <c r="D13" s="9">
         <v>67</v>
       </c>
       <c r="E13" s="10">
         <v>3320</v>
       </c>
       <c r="F13" s="17">
         <v>66.2</v>
       </c>
       <c r="G13" s="9">
         <v>68</v>
       </c>
       <c r="H13" s="10">
         <v>1906</v>
       </c>
       <c r="I13" s="17">
         <v>65</v>
       </c>
       <c r="J13" s="9">
         <v>66</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>2553</v>
       </c>
       <c r="C14" s="17">
         <v>66.3</v>
       </c>
       <c r="D14" s="9">
         <v>68</v>
       </c>
       <c r="E14" s="10">
         <v>1604</v>
       </c>
       <c r="F14" s="17">
         <v>67.099999999999994</v>
       </c>
       <c r="G14" s="9">
         <v>69.5</v>
       </c>
       <c r="H14" s="10">
         <v>949</v>
       </c>
       <c r="I14" s="17">
         <v>64.900000000000006</v>
       </c>
       <c r="J14" s="9">
         <v>67</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="8">
         <v>755</v>
       </c>
       <c r="C15" s="17">
         <v>69.2</v>
       </c>
       <c r="D15" s="9">
         <v>72</v>
       </c>
       <c r="E15" s="10">
         <v>465</v>
       </c>
       <c r="F15" s="17">
         <v>68.599999999999994</v>
       </c>
       <c r="G15" s="9">
         <v>72</v>
       </c>
       <c r="H15" s="10">
         <v>290</v>
       </c>
       <c r="I15" s="17">
         <v>70.3</v>
       </c>
       <c r="J15" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="8">
         <v>954</v>
       </c>
       <c r="C16" s="17">
         <v>69.400000000000006</v>
       </c>
       <c r="D16" s="9">
         <v>72</v>
       </c>
       <c r="E16" s="10">
         <v>615</v>
       </c>
       <c r="F16" s="17">
         <v>69.099999999999994</v>
       </c>
       <c r="G16" s="9">
         <v>72</v>
       </c>
       <c r="H16" s="10">
         <v>339</v>
       </c>
       <c r="I16" s="17">
         <v>69.8</v>
       </c>
       <c r="J16" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="8">
         <v>1077</v>
       </c>
       <c r="C17" s="17">
         <v>68.8</v>
       </c>
       <c r="D17" s="9">
         <v>72</v>
       </c>
       <c r="E17" s="10">
         <v>689</v>
       </c>
       <c r="F17" s="17">
         <v>67.8</v>
       </c>
       <c r="G17" s="9">
         <v>71</v>
       </c>
       <c r="H17" s="10">
         <v>388</v>
       </c>
       <c r="I17" s="17">
         <v>70.5</v>
       </c>
       <c r="J17" s="9">
         <v>74</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="8">
         <v>2427</v>
       </c>
       <c r="C18" s="17">
         <v>65.900000000000006</v>
       </c>
       <c r="D18" s="9">
         <v>68</v>
       </c>
       <c r="E18" s="10">
         <v>1562</v>
       </c>
       <c r="F18" s="17">
         <v>65.5</v>
       </c>
       <c r="G18" s="9">
         <v>68</v>
       </c>
       <c r="H18" s="10">
         <v>865</v>
       </c>
       <c r="I18" s="17">
         <v>66.599999999999994</v>
       </c>
       <c r="J18" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8">
         <v>2507</v>
       </c>
       <c r="C19" s="17">
         <v>67</v>
       </c>
       <c r="D19" s="9">
         <v>70</v>
       </c>
       <c r="E19" s="10">
         <v>1616</v>
       </c>
       <c r="F19" s="17">
         <v>66.5</v>
       </c>
       <c r="G19" s="9">
         <v>69</v>
       </c>
       <c r="H19" s="10">
         <v>891</v>
       </c>
       <c r="I19" s="17">
         <v>68</v>
       </c>
       <c r="J19" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8">
         <v>1040</v>
       </c>
       <c r="C20" s="17">
         <v>68.099999999999994</v>
       </c>
       <c r="D20" s="9">
         <v>70</v>
       </c>
       <c r="E20" s="10">
         <v>692</v>
       </c>
       <c r="F20" s="17">
         <v>67.7</v>
       </c>
       <c r="G20" s="9">
         <v>70</v>
       </c>
       <c r="H20" s="10">
         <v>348</v>
       </c>
       <c r="I20" s="17">
         <v>68.8</v>
       </c>
       <c r="J20" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8">
         <v>1921</v>
       </c>
       <c r="C21" s="17">
         <v>67.3</v>
       </c>
       <c r="D21" s="9">
         <v>70</v>
       </c>
       <c r="E21" s="10">
         <v>1260</v>
       </c>
       <c r="F21" s="17">
         <v>66.099999999999994</v>
       </c>
       <c r="G21" s="9">
         <v>68</v>
       </c>
       <c r="H21" s="10">
         <v>661</v>
       </c>
       <c r="I21" s="17">
         <v>69.7</v>
       </c>
       <c r="J21" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="8">
         <v>1317</v>
       </c>
       <c r="C22" s="17">
         <v>69.5</v>
       </c>
       <c r="D22" s="9">
         <v>72</v>
       </c>
       <c r="E22" s="10">
         <v>854</v>
       </c>
       <c r="F22" s="17">
         <v>68.099999999999994</v>
       </c>
       <c r="G22" s="9">
         <v>70</v>
       </c>
       <c r="H22" s="10">
         <v>463</v>
       </c>
       <c r="I22" s="17">
         <v>72.099999999999994</v>
       </c>
       <c r="J22" s="9">
         <v>75</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="8">
         <v>2361</v>
       </c>
       <c r="C23" s="17">
         <v>67.5</v>
       </c>
       <c r="D23" s="9">
         <v>70</v>
       </c>
       <c r="E23" s="10">
         <v>1497</v>
       </c>
       <c r="F23" s="17">
         <v>66.900000000000006</v>
       </c>
       <c r="G23" s="9">
         <v>69</v>
       </c>
       <c r="H23" s="10">
         <v>864</v>
       </c>
       <c r="I23" s="17">
         <v>68.599999999999994</v>
       </c>
       <c r="J23" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="8">
         <v>2382</v>
       </c>
       <c r="C24" s="17">
         <v>65.3</v>
       </c>
       <c r="D24" s="9">
         <v>67</v>
       </c>
       <c r="E24" s="10">
         <v>1573</v>
       </c>
       <c r="F24" s="17">
         <v>64.599999999999994</v>
       </c>
       <c r="G24" s="9">
         <v>66</v>
       </c>
       <c r="H24" s="10">
         <v>809</v>
       </c>
       <c r="I24" s="17">
         <v>66.7</v>
       </c>
       <c r="J24" s="9">
         <v>69</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="8">
         <v>1768</v>
       </c>
       <c r="C25" s="17">
         <v>65.3</v>
       </c>
       <c r="D25" s="9">
         <v>67</v>
       </c>
       <c r="E25" s="10">
         <v>1193</v>
       </c>
       <c r="F25" s="17">
         <v>64.8</v>
       </c>
       <c r="G25" s="9">
         <v>66</v>
       </c>
       <c r="H25" s="10">
         <v>575</v>
       </c>
       <c r="I25" s="17">
         <v>66.5</v>
       </c>
       <c r="J25" s="9">
         <v>69</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="8">
         <v>201</v>
       </c>
       <c r="C26" s="17">
         <v>69</v>
       </c>
       <c r="D26" s="9">
         <v>73</v>
       </c>
       <c r="E26" s="10">
         <v>140</v>
       </c>
       <c r="F26" s="17">
         <v>69</v>
       </c>
       <c r="G26" s="9">
         <v>73</v>
       </c>
       <c r="H26" s="10">
         <v>61</v>
       </c>
       <c r="I26" s="17">
         <v>69.099999999999994</v>
       </c>
       <c r="J26" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="8">
         <v>690</v>
       </c>
       <c r="C27" s="17">
         <v>67.900000000000006</v>
       </c>
       <c r="D27" s="9">
         <v>70</v>
       </c>
       <c r="E27" s="10">
         <v>441</v>
       </c>
       <c r="F27" s="17">
         <v>67.900000000000006</v>
       </c>
       <c r="G27" s="9">
         <v>71</v>
       </c>
       <c r="H27" s="10">
         <v>249</v>
       </c>
       <c r="I27" s="17">
         <v>67.8</v>
       </c>
       <c r="J27" s="9">
         <v>70</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A28" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="8">
         <v>549</v>
       </c>
       <c r="C28" s="17">
         <v>68.099999999999994</v>
       </c>
       <c r="D28" s="9">
         <v>71</v>
       </c>
       <c r="E28" s="10">
         <v>331</v>
       </c>
       <c r="F28" s="17">
         <v>66.8</v>
       </c>
       <c r="G28" s="9">
         <v>69</v>
       </c>
       <c r="H28" s="10">
         <v>218</v>
       </c>
       <c r="I28" s="17">
         <v>70</v>
       </c>
       <c r="J28" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A29" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="8">
         <v>143</v>
       </c>
       <c r="C29" s="17">
         <v>69.2</v>
       </c>
       <c r="D29" s="9">
         <v>72</v>
       </c>
       <c r="E29" s="10">
         <v>102</v>
       </c>
       <c r="F29" s="17">
         <v>67.2</v>
       </c>
       <c r="G29" s="9">
         <v>69.5</v>
       </c>
       <c r="H29" s="10">
         <v>41</v>
       </c>
       <c r="I29" s="17">
         <v>74.2</v>
       </c>
       <c r="J29" s="9">
         <v>76</v>
       </c>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A30" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="12">
         <v>14</v>
       </c>
       <c r="C30" s="19">
         <v>71.8</v>
       </c>
       <c r="D30" s="13">
         <v>75</v>
       </c>
       <c r="E30" s="14">
         <v>12</v>
       </c>
       <c r="F30" s="19">
         <v>72.8</v>
       </c>
       <c r="G30" s="13">
         <v>75</v>
       </c>
       <c r="H30" s="14">
         <v>2</v>
       </c>
       <c r="I30" s="19">
         <v>66</v>
       </c>
       <c r="J30" s="13">
         <v>66</v>
       </c>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B32" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr codeName="工作表14"/>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N8" sqref="N8"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>27</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>28</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
         <v>38913</v>
       </c>
       <c r="C5" s="16">
         <v>66.67</v>
       </c>
       <c r="D5" s="5">
         <v>69</v>
       </c>
       <c r="E5" s="6">
         <v>24972</v>
       </c>
       <c r="F5" s="16">
         <v>66.510000000000005</v>
       </c>
       <c r="G5" s="5">
         <v>69</v>
       </c>
       <c r="H5" s="6">
         <v>13941</v>
       </c>
       <c r="I5" s="16">
         <v>66.95</v>
       </c>
       <c r="J5" s="5">
         <v>69</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="8">
         <v>4467</v>
       </c>
       <c r="C6" s="17">
         <v>69.16</v>
       </c>
       <c r="D6" s="9">
         <v>72</v>
       </c>
       <c r="E6" s="10">
         <v>2698</v>
       </c>
       <c r="F6" s="17">
         <v>69.89</v>
       </c>
       <c r="G6" s="9">
         <v>73</v>
       </c>
       <c r="H6" s="10">
         <v>1769</v>
       </c>
       <c r="I6" s="17">
         <v>68.05</v>
       </c>
       <c r="J6" s="9">
         <v>70</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
         <v>2694</v>
       </c>
       <c r="C7" s="17">
         <v>65.349999999999994</v>
       </c>
       <c r="D7" s="9">
         <v>67</v>
       </c>
       <c r="E7" s="10">
         <v>1623</v>
       </c>
       <c r="F7" s="17">
         <v>64.790000000000006</v>
       </c>
       <c r="G7" s="9">
         <v>66</v>
       </c>
       <c r="H7" s="10">
         <v>1071</v>
       </c>
       <c r="I7" s="17">
         <v>66.2</v>
       </c>
       <c r="J7" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <v>735</v>
       </c>
       <c r="C8" s="17">
         <v>68.010000000000005</v>
       </c>
       <c r="D8" s="9">
         <v>71</v>
       </c>
       <c r="E8" s="10">
         <v>445</v>
       </c>
       <c r="F8" s="17">
         <v>68.680000000000007</v>
       </c>
       <c r="G8" s="9">
         <v>72</v>
       </c>
       <c r="H8" s="10">
         <v>290</v>
       </c>
       <c r="I8" s="17">
         <v>66.989999999999995</v>
       </c>
       <c r="J8" s="9">
         <v>69</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <v>548</v>
       </c>
       <c r="C9" s="17">
         <v>67.010000000000005</v>
       </c>
       <c r="D9" s="9">
         <v>69.5</v>
       </c>
       <c r="E9" s="10">
         <v>363</v>
       </c>
       <c r="F9" s="17">
         <v>65.61</v>
       </c>
       <c r="G9" s="9">
         <v>69</v>
       </c>
       <c r="H9" s="10">
         <v>185</v>
       </c>
       <c r="I9" s="17">
         <v>69.75</v>
       </c>
       <c r="J9" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <v>1544</v>
       </c>
       <c r="C10" s="17">
         <v>65.98</v>
       </c>
       <c r="D10" s="9">
         <v>68</v>
       </c>
       <c r="E10" s="10">
         <v>940</v>
       </c>
       <c r="F10" s="17">
         <v>66.209999999999994</v>
       </c>
       <c r="G10" s="9">
         <v>69</v>
       </c>
       <c r="H10" s="10">
         <v>604</v>
       </c>
       <c r="I10" s="17">
         <v>65.64</v>
       </c>
       <c r="J10" s="9">
         <v>67</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="8">
         <v>1271</v>
       </c>
       <c r="C11" s="17">
         <v>65.81</v>
       </c>
       <c r="D11" s="9">
         <v>67</v>
       </c>
       <c r="E11" s="10">
         <v>799</v>
       </c>
       <c r="F11" s="17">
         <v>65.55</v>
       </c>
       <c r="G11" s="9">
         <v>66</v>
       </c>
       <c r="H11" s="10">
         <v>472</v>
       </c>
       <c r="I11" s="17">
         <v>66.25</v>
       </c>
       <c r="J11" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <v>494</v>
       </c>
       <c r="C12" s="17">
         <v>66.66</v>
       </c>
       <c r="D12" s="9">
         <v>69</v>
       </c>
       <c r="E12" s="10">
         <v>323</v>
       </c>
       <c r="F12" s="17">
         <v>66.25</v>
       </c>
       <c r="G12" s="9">
         <v>69</v>
       </c>
       <c r="H12" s="10">
         <v>171</v>
       </c>
       <c r="I12" s="17">
         <v>67.44</v>
       </c>
       <c r="J12" s="9">
         <v>70</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="8">
         <v>5207</v>
       </c>
       <c r="C13" s="17">
         <v>65.36</v>
       </c>
       <c r="D13" s="9">
         <v>67</v>
       </c>
       <c r="E13" s="10">
         <v>3278</v>
       </c>
       <c r="F13" s="17">
         <v>65.63</v>
       </c>
       <c r="G13" s="9">
         <v>67</v>
       </c>
       <c r="H13" s="10">
         <v>1929</v>
       </c>
       <c r="I13" s="17">
         <v>64.89</v>
       </c>
       <c r="J13" s="9">
         <v>66</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>2527</v>
       </c>
       <c r="C14" s="17">
         <v>66.55</v>
       </c>
       <c r="D14" s="9">
         <v>70</v>
       </c>
       <c r="E14" s="10">
         <v>1650</v>
       </c>
       <c r="F14" s="17">
         <v>67.349999999999994</v>
       </c>
       <c r="G14" s="9">
         <v>71.5</v>
       </c>
       <c r="H14" s="10">
         <v>877</v>
       </c>
       <c r="I14" s="17">
         <v>65.03</v>
       </c>
       <c r="J14" s="9">
         <v>67</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="8">
         <v>695</v>
       </c>
       <c r="C15" s="17">
         <v>68.209999999999994</v>
       </c>
       <c r="D15" s="9">
         <v>71</v>
       </c>
       <c r="E15" s="10">
         <v>436</v>
       </c>
       <c r="F15" s="17">
         <v>68.5</v>
       </c>
       <c r="G15" s="9">
         <v>71</v>
       </c>
       <c r="H15" s="10">
         <v>259</v>
       </c>
       <c r="I15" s="17">
         <v>67.709999999999994</v>
       </c>
       <c r="J15" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="8">
         <v>922</v>
       </c>
       <c r="C16" s="17">
         <v>68.569999999999993</v>
       </c>
       <c r="D16" s="9">
         <v>72</v>
       </c>
       <c r="E16" s="10">
         <v>610</v>
       </c>
       <c r="F16" s="17">
         <v>67.77</v>
       </c>
       <c r="G16" s="9">
         <v>71</v>
       </c>
       <c r="H16" s="10">
         <v>312</v>
       </c>
       <c r="I16" s="17">
         <v>70.13</v>
       </c>
       <c r="J16" s="9">
         <v>74</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="8">
         <v>1056</v>
       </c>
       <c r="C17" s="17">
         <v>68.44</v>
       </c>
       <c r="D17" s="9">
         <v>71</v>
       </c>
       <c r="E17" s="10">
         <v>674</v>
       </c>
       <c r="F17" s="17">
         <v>68.19</v>
       </c>
       <c r="G17" s="9">
         <v>71</v>
       </c>
       <c r="H17" s="10">
         <v>382</v>
       </c>
       <c r="I17" s="17">
         <v>68.88</v>
       </c>
       <c r="J17" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="8">
         <v>2341</v>
       </c>
       <c r="C18" s="17">
         <v>65.27</v>
       </c>
       <c r="D18" s="9">
         <v>67</v>
       </c>
       <c r="E18" s="10">
         <v>1547</v>
       </c>
       <c r="F18" s="17">
         <v>65.22</v>
       </c>
       <c r="G18" s="9">
         <v>67</v>
       </c>
       <c r="H18" s="10">
         <v>794</v>
       </c>
       <c r="I18" s="17">
         <v>65.37</v>
       </c>
       <c r="J18" s="9">
         <v>66</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8">
         <v>2356</v>
       </c>
       <c r="C19" s="17">
         <v>66.150000000000006</v>
       </c>
       <c r="D19" s="9">
         <v>69</v>
       </c>
       <c r="E19" s="10">
         <v>1614</v>
       </c>
       <c r="F19" s="17">
         <v>65.72</v>
       </c>
       <c r="G19" s="9">
         <v>68</v>
       </c>
       <c r="H19" s="10">
         <v>742</v>
       </c>
       <c r="I19" s="17">
         <v>67.08</v>
       </c>
       <c r="J19" s="9">
         <v>70</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8">
         <v>1054</v>
       </c>
       <c r="C20" s="17">
         <v>67.78</v>
       </c>
       <c r="D20" s="9">
         <v>71</v>
       </c>
       <c r="E20" s="10">
         <v>688</v>
       </c>
       <c r="F20" s="17">
         <v>67.319999999999993</v>
       </c>
       <c r="G20" s="9">
         <v>70</v>
       </c>
       <c r="H20" s="10">
         <v>366</v>
       </c>
       <c r="I20" s="17">
         <v>68.62</v>
       </c>
       <c r="J20" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8">
         <v>1728</v>
       </c>
       <c r="C21" s="17">
         <v>67.760000000000005</v>
       </c>
       <c r="D21" s="9">
         <v>70</v>
       </c>
       <c r="E21" s="10">
         <v>1159</v>
       </c>
       <c r="F21" s="17">
         <v>66.31</v>
       </c>
       <c r="G21" s="9">
         <v>69</v>
       </c>
       <c r="H21" s="10">
         <v>569</v>
       </c>
       <c r="I21" s="17">
         <v>70.69</v>
       </c>
       <c r="J21" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="8">
         <v>1386</v>
       </c>
       <c r="C22" s="17">
         <v>68.069999999999993</v>
       </c>
       <c r="D22" s="9">
         <v>71</v>
       </c>
       <c r="E22" s="10">
         <v>927</v>
       </c>
       <c r="F22" s="17">
         <v>66.84</v>
       </c>
       <c r="G22" s="9">
         <v>70</v>
       </c>
       <c r="H22" s="10">
         <v>459</v>
       </c>
       <c r="I22" s="17">
         <v>70.55</v>
       </c>
       <c r="J22" s="9">
         <v>74</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="8">
         <v>2367</v>
       </c>
       <c r="C23" s="17">
         <v>67.48</v>
       </c>
       <c r="D23" s="9">
         <v>70</v>
       </c>
       <c r="E23" s="10">
         <v>1512</v>
       </c>
       <c r="F23" s="17">
         <v>66.91</v>
       </c>
       <c r="G23" s="9">
         <v>69</v>
       </c>
       <c r="H23" s="10">
         <v>855</v>
       </c>
       <c r="I23" s="17">
         <v>68.489999999999995</v>
       </c>
       <c r="J23" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="8">
         <v>2249</v>
       </c>
       <c r="C24" s="17">
         <v>64.7</v>
       </c>
       <c r="D24" s="9">
         <v>66</v>
       </c>
       <c r="E24" s="10">
         <v>1513</v>
       </c>
       <c r="F24" s="17">
         <v>64.709999999999994</v>
       </c>
       <c r="G24" s="9">
         <v>66</v>
       </c>
       <c r="H24" s="10">
         <v>736</v>
       </c>
       <c r="I24" s="17">
         <v>64.69</v>
       </c>
       <c r="J24" s="9">
         <v>66.5</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="8">
         <v>1698</v>
       </c>
       <c r="C25" s="17">
         <v>64.88</v>
       </c>
       <c r="D25" s="9">
         <v>67</v>
       </c>
       <c r="E25" s="10">
         <v>1143</v>
       </c>
       <c r="F25" s="17">
         <v>64.34</v>
       </c>
       <c r="G25" s="9">
         <v>66</v>
       </c>
       <c r="H25" s="10">
         <v>555</v>
       </c>
       <c r="I25" s="17">
         <v>65.989999999999995</v>
       </c>
       <c r="J25" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="8">
         <v>217</v>
       </c>
       <c r="C26" s="17">
         <v>66.319999999999993</v>
       </c>
       <c r="D26" s="9">
         <v>70</v>
       </c>
       <c r="E26" s="10">
         <v>135</v>
       </c>
       <c r="F26" s="17">
         <v>65.89</v>
       </c>
       <c r="G26" s="9">
         <v>71</v>
       </c>
       <c r="H26" s="10">
         <v>82</v>
       </c>
       <c r="I26" s="17">
         <v>67.02</v>
       </c>
       <c r="J26" s="9">
         <v>69.5</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="8">
         <v>707</v>
       </c>
       <c r="C27" s="17">
         <v>67.11</v>
       </c>
       <c r="D27" s="9">
         <v>70</v>
       </c>
       <c r="E27" s="10">
         <v>475</v>
       </c>
       <c r="F27" s="17">
         <v>66.91</v>
       </c>
       <c r="G27" s="9">
         <v>70</v>
       </c>
       <c r="H27" s="10">
         <v>232</v>
       </c>
       <c r="I27" s="17">
         <v>67.53</v>
       </c>
       <c r="J27" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A28" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="8">
         <v>496</v>
       </c>
       <c r="C28" s="17">
         <v>67.14</v>
       </c>
       <c r="D28" s="9">
         <v>70</v>
       </c>
       <c r="E28" s="10">
         <v>323</v>
       </c>
       <c r="F28" s="17">
         <v>66.66</v>
       </c>
       <c r="G28" s="9">
         <v>70</v>
       </c>
       <c r="H28" s="10">
         <v>173</v>
       </c>
       <c r="I28" s="17">
         <v>68.03</v>
       </c>
       <c r="J28" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A29" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="8">
         <v>142</v>
       </c>
       <c r="C29" s="17">
         <v>69.7</v>
       </c>
       <c r="D29" s="9">
         <v>72.5</v>
       </c>
       <c r="E29" s="10">
         <v>87</v>
       </c>
       <c r="F29" s="17">
         <v>67.37</v>
       </c>
       <c r="G29" s="9">
         <v>70</v>
       </c>
       <c r="H29" s="10">
         <v>55</v>
       </c>
       <c r="I29" s="17">
         <v>73.400000000000006</v>
       </c>
       <c r="J29" s="9">
         <v>76</v>
       </c>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A30" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="12">
         <v>12</v>
       </c>
       <c r="C30" s="19">
         <v>70.5</v>
       </c>
       <c r="D30" s="13">
         <v>69.5</v>
       </c>
       <c r="E30" s="14">
         <v>10</v>
       </c>
       <c r="F30" s="19">
         <v>68.400000000000006</v>
       </c>
       <c r="G30" s="13">
         <v>68</v>
       </c>
       <c r="H30" s="14">
         <v>2</v>
       </c>
       <c r="I30" s="19">
         <v>81</v>
       </c>
       <c r="J30" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B32" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="L5" sqref="L5"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C5" s="5">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A5" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" s="21">
+        <v>54032</v>
+      </c>
+      <c r="C5" s="22">
+        <v>70.2</v>
+      </c>
+      <c r="D5" s="22">
+        <v>71</v>
+      </c>
+      <c r="E5" s="23">
+        <v>32295</v>
+      </c>
+      <c r="F5" s="22">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="G5" s="22">
+        <v>70</v>
+      </c>
+      <c r="H5" s="23">
+        <v>21737</v>
+      </c>
+      <c r="I5" s="22">
+        <v>71.2</v>
+      </c>
+      <c r="J5" s="22">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A6" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="25">
+        <v>8533</v>
+      </c>
+      <c r="C6" s="26">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="D6" s="26">
+        <v>70</v>
+      </c>
+      <c r="E6" s="27">
+        <v>5022</v>
+      </c>
+      <c r="F6" s="26">
+        <v>69.2</v>
+      </c>
+      <c r="G6" s="26">
+        <v>70</v>
+      </c>
+      <c r="H6" s="27">
+        <v>3511</v>
+      </c>
+      <c r="I6" s="26">
+        <v>69.8</v>
+      </c>
+      <c r="J6" s="26">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A7" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="25">
+        <v>5379</v>
+      </c>
+      <c r="C7" s="26">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="D7" s="26">
+        <v>73</v>
+      </c>
+      <c r="E7" s="27">
+        <v>2911</v>
+      </c>
+      <c r="F7" s="26">
+        <v>72.2</v>
+      </c>
+      <c r="G7" s="26">
+        <v>73</v>
+      </c>
+      <c r="H7" s="27">
+        <v>2468</v>
+      </c>
+      <c r="I7" s="26">
+        <v>72.7</v>
+      </c>
+      <c r="J7" s="26">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A8" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="25">
+        <v>3892</v>
+      </c>
+      <c r="C8" s="26">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="D8" s="26">
+        <v>69</v>
+      </c>
+      <c r="E8" s="27">
+        <v>2313</v>
+      </c>
+      <c r="F8" s="26">
+        <v>67.8</v>
+      </c>
+      <c r="G8" s="26">
+        <v>68</v>
+      </c>
+      <c r="H8" s="27">
+        <v>1579</v>
+      </c>
+      <c r="I8" s="26">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="J8" s="26">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="25">
+        <v>5785</v>
+      </c>
+      <c r="C9" s="26">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="D9" s="26">
+        <v>70</v>
+      </c>
+      <c r="E9" s="27">
+        <v>3399</v>
+      </c>
+      <c r="F9" s="26">
+        <v>69.3</v>
+      </c>
+      <c r="G9" s="26">
+        <v>70</v>
+      </c>
+      <c r="H9" s="27">
+        <v>2386</v>
+      </c>
+      <c r="I9" s="26">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="J9" s="26">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="25">
+        <v>4926</v>
+      </c>
+      <c r="C10" s="26">
+        <v>71</v>
+      </c>
+      <c r="D10" s="26">
+        <v>72</v>
+      </c>
+      <c r="E10" s="27">
+        <v>2893</v>
+      </c>
+      <c r="F10" s="26">
+        <v>70.2</v>
+      </c>
+      <c r="G10" s="26">
+        <v>70</v>
+      </c>
+      <c r="H10" s="27">
+        <v>2033</v>
+      </c>
+      <c r="I10" s="26">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="J10" s="26">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="25">
+        <v>7170</v>
+      </c>
+      <c r="C11" s="26">
         <v>69.900000000000006</v>
       </c>
-      <c r="D5" s="5">
-[...5 lines deleted...]
-      <c r="F5" s="5">
+      <c r="D11" s="26">
+        <v>71</v>
+      </c>
+      <c r="E11" s="27">
+        <v>4362</v>
+      </c>
+      <c r="F11" s="26">
         <v>69.3</v>
       </c>
-      <c r="G5" s="5">
-[...5 lines deleted...]
-      <c r="I5" s="5">
+      <c r="G11" s="26">
+        <v>70</v>
+      </c>
+      <c r="H11" s="27">
+        <v>2808</v>
+      </c>
+      <c r="I11" s="26">
         <v>70.8</v>
       </c>
-      <c r="J5" s="5">
+      <c r="J11" s="26">
         <v>72</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C6" s="9">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A12" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="25">
+        <v>1177</v>
+      </c>
+      <c r="C12" s="26">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="D12" s="26">
+        <v>73</v>
+      </c>
+      <c r="E12" s="27">
+        <v>694</v>
+      </c>
+      <c r="F12" s="26">
+        <v>70.2</v>
+      </c>
+      <c r="G12" s="26">
+        <v>71</v>
+      </c>
+      <c r="H12" s="27">
+        <v>483</v>
+      </c>
+      <c r="I12" s="26">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="J12" s="26">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="25">
+        <v>984</v>
+      </c>
+      <c r="C13" s="26">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="D13" s="26">
+        <v>70</v>
+      </c>
+      <c r="E13" s="27">
+        <v>558</v>
+      </c>
+      <c r="F13" s="26">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="G13" s="26">
+        <v>68</v>
+      </c>
+      <c r="H13" s="27">
+        <v>426</v>
+      </c>
+      <c r="I13" s="26">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="J13" s="26">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A14" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="25">
+        <v>1368</v>
+      </c>
+      <c r="C14" s="26">
+        <v>71.5</v>
+      </c>
+      <c r="D14" s="26">
+        <v>72</v>
+      </c>
+      <c r="E14" s="27">
+        <v>821</v>
+      </c>
+      <c r="F14" s="26">
+        <v>70.3</v>
+      </c>
+      <c r="G14" s="26">
+        <v>70</v>
+      </c>
+      <c r="H14" s="27">
+        <v>547</v>
+      </c>
+      <c r="I14" s="26">
+        <v>73.3</v>
+      </c>
+      <c r="J14" s="26">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A15" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="25">
+        <v>3073</v>
+      </c>
+      <c r="C15" s="26">
+        <v>71</v>
+      </c>
+      <c r="D15" s="26">
+        <v>72</v>
+      </c>
+      <c r="E15" s="27">
+        <v>1882</v>
+      </c>
+      <c r="F15" s="26">
+        <v>69.8</v>
+      </c>
+      <c r="G15" s="26">
+        <v>70</v>
+      </c>
+      <c r="H15" s="27">
+        <v>1191</v>
+      </c>
+      <c r="I15" s="26">
+        <v>72.8</v>
+      </c>
+      <c r="J15" s="26">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A16" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="25">
+        <v>1234</v>
+      </c>
+      <c r="C16" s="26">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="D16" s="26">
+        <v>70</v>
+      </c>
+      <c r="E16" s="27">
+        <v>786</v>
+      </c>
+      <c r="F16" s="26">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="G16" s="26">
+        <v>69</v>
+      </c>
+      <c r="H16" s="27">
+        <v>448</v>
+      </c>
+      <c r="I16" s="26">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="J16" s="26">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="25">
+        <v>2102</v>
+      </c>
+      <c r="C17" s="26">
+        <v>71.3</v>
+      </c>
+      <c r="D17" s="26">
+        <v>72</v>
+      </c>
+      <c r="E17" s="27">
+        <v>1389</v>
+      </c>
+      <c r="F17" s="26">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="G17" s="26">
+        <v>70</v>
+      </c>
+      <c r="H17" s="27">
+        <v>713</v>
+      </c>
+      <c r="I17" s="26">
+        <v>74</v>
+      </c>
+      <c r="J17" s="26">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="25">
+        <v>1679</v>
+      </c>
+      <c r="C18" s="26">
+        <v>71.5</v>
+      </c>
+      <c r="D18" s="26">
+        <v>72</v>
+      </c>
+      <c r="E18" s="27">
+        <v>1118</v>
+      </c>
+      <c r="F18" s="26">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="G18" s="26">
+        <v>70</v>
+      </c>
+      <c r="H18" s="27">
+        <v>561</v>
+      </c>
+      <c r="I18" s="26">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="J18" s="26">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="25">
+        <v>2388</v>
+      </c>
+      <c r="C19" s="26">
+        <v>69.5</v>
+      </c>
+      <c r="D19" s="26">
+        <v>70</v>
+      </c>
+      <c r="E19" s="27">
+        <v>1534</v>
+      </c>
+      <c r="F19" s="26">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="G19" s="26">
+        <v>69</v>
+      </c>
+      <c r="H19" s="27">
+        <v>854</v>
+      </c>
+      <c r="I19" s="26">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="J19" s="26">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="25">
+        <v>631</v>
+      </c>
+      <c r="C20" s="26">
         <v>69.099999999999994</v>
       </c>
-      <c r="D6" s="9">
-[...63 lines deleted...]
-      <c r="D8" s="9">
+      <c r="D20" s="26">
+        <v>69</v>
+      </c>
+      <c r="E20" s="27">
+        <v>389</v>
+      </c>
+      <c r="F20" s="26">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="G20" s="26">
         <v>68</v>
       </c>
-      <c r="E8" s="10">
-[...2 lines deleted...]
-      <c r="F8" s="9">
+      <c r="H20" s="27">
+        <v>242</v>
+      </c>
+      <c r="I20" s="26">
+        <v>70.2</v>
+      </c>
+      <c r="J20" s="26">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="25">
+        <v>905</v>
+      </c>
+      <c r="C21" s="26">
+        <v>69.8</v>
+      </c>
+      <c r="D21" s="26">
+        <v>70</v>
+      </c>
+      <c r="E21" s="27">
+        <v>587</v>
+      </c>
+      <c r="F21" s="26">
+        <v>69.2</v>
+      </c>
+      <c r="G21" s="26">
+        <v>69</v>
+      </c>
+      <c r="H21" s="27">
+        <v>318</v>
+      </c>
+      <c r="I21" s="26">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="J21" s="26">
+        <v>71.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A22" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="25">
+        <v>257</v>
+      </c>
+      <c r="C22" s="26">
+        <v>71</v>
+      </c>
+      <c r="D22" s="26">
+        <v>71</v>
+      </c>
+      <c r="E22" s="27">
+        <v>155</v>
+      </c>
+      <c r="F22" s="26">
+        <v>70.3</v>
+      </c>
+      <c r="G22" s="26">
+        <v>71</v>
+      </c>
+      <c r="H22" s="27">
+        <v>102</v>
+      </c>
+      <c r="I22" s="26">
+        <v>72</v>
+      </c>
+      <c r="J22" s="26">
+        <v>72.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A23" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="B23" s="25">
+        <v>927</v>
+      </c>
+      <c r="C23" s="26">
+        <v>70.2</v>
+      </c>
+      <c r="D23" s="26">
+        <v>70</v>
+      </c>
+      <c r="E23" s="27">
+        <v>551</v>
+      </c>
+      <c r="F23" s="26">
+        <v>69.3</v>
+      </c>
+      <c r="G23" s="26">
+        <v>69</v>
+      </c>
+      <c r="H23" s="27">
+        <v>376</v>
+      </c>
+      <c r="I23" s="26">
+        <v>71.5</v>
+      </c>
+      <c r="J23" s="26">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="25">
+        <v>734</v>
+      </c>
+      <c r="C24" s="26">
+        <v>69.7</v>
+      </c>
+      <c r="D24" s="26">
+        <v>70</v>
+      </c>
+      <c r="E24" s="27">
+        <v>403</v>
+      </c>
+      <c r="F24" s="26">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="G24" s="26">
+        <v>70</v>
+      </c>
+      <c r="H24" s="27">
+        <v>331</v>
+      </c>
+      <c r="I24" s="26">
+        <v>70</v>
+      </c>
+      <c r="J24" s="26">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="25">
+        <v>628</v>
+      </c>
+      <c r="C25" s="26">
+        <v>71</v>
+      </c>
+      <c r="D25" s="26">
+        <v>71</v>
+      </c>
+      <c r="E25" s="27">
+        <v>366</v>
+      </c>
+      <c r="F25" s="26">
+        <v>70.3</v>
+      </c>
+      <c r="G25" s="26">
+        <v>70.5</v>
+      </c>
+      <c r="H25" s="27">
+        <v>262</v>
+      </c>
+      <c r="I25" s="26">
+        <v>72</v>
+      </c>
+      <c r="J25" s="26">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A26" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="25">
+        <v>235</v>
+      </c>
+      <c r="C26" s="26">
+        <v>70.7</v>
+      </c>
+      <c r="D26" s="26">
+        <v>70</v>
+      </c>
+      <c r="E26" s="27">
+        <v>146</v>
+      </c>
+      <c r="F26" s="26">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="G26" s="26">
+        <v>69</v>
+      </c>
+      <c r="H26" s="27">
+        <v>89</v>
+      </c>
+      <c r="I26" s="26">
+        <v>71.8</v>
+      </c>
+      <c r="J26" s="26">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A27" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="29">
+        <v>25</v>
+      </c>
+      <c r="C27" s="30">
+        <v>70.8</v>
+      </c>
+      <c r="D27" s="30">
+        <v>68</v>
+      </c>
+      <c r="E27" s="31">
+        <v>16</v>
+      </c>
+      <c r="F27" s="30">
+        <v>70.3</v>
+      </c>
+      <c r="G27" s="30">
         <v>67</v>
       </c>
-      <c r="G8" s="9">
-[...141 lines deleted...]
-      <c r="A13" s="7" t="s">
+      <c r="H27" s="31">
         <v>9</v>
       </c>
-      <c r="B13" s="8">
-[...244 lines deleted...]
-      <c r="I20" s="9">
+      <c r="I27" s="30">
         <v>71.7</v>
       </c>
-      <c r="J20" s="9">
-[...227 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J27" s="30">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <sheetPr codeName="工作表16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="G26" sqref="G26"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
-        <v>51927</v>
+        <v>53126</v>
       </c>
       <c r="C5" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="D5" s="5">
         <v>70</v>
       </c>
       <c r="E5" s="6">
-        <v>31158</v>
+        <v>31885</v>
       </c>
       <c r="F5" s="5">
-        <v>69.2</v>
+        <v>69.3</v>
       </c>
       <c r="G5" s="5">
         <v>69</v>
       </c>
       <c r="H5" s="6">
-        <v>20769</v>
+        <v>21241</v>
       </c>
       <c r="I5" s="5">
-        <v>70.900000000000006</v>
+        <v>70.8</v>
       </c>
       <c r="J5" s="5">
         <v>72</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="8">
-        <v>8008</v>
+        <v>8196</v>
       </c>
       <c r="C6" s="9">
-        <v>69</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="D6" s="9">
         <v>69</v>
       </c>
       <c r="E6" s="10">
-        <v>4744</v>
+        <v>4823</v>
       </c>
       <c r="F6" s="9">
         <v>68.8</v>
       </c>
       <c r="G6" s="9">
         <v>69</v>
       </c>
       <c r="H6" s="10">
-        <v>3264</v>
+        <v>3373</v>
       </c>
       <c r="I6" s="9">
-        <v>69.2</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="J6" s="9">
         <v>70</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="8">
-        <v>5246</v>
+        <v>5325</v>
       </c>
       <c r="C7" s="9">
-        <v>72.8</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="D7" s="9">
         <v>73</v>
       </c>
       <c r="E7" s="10">
-        <v>2846</v>
+        <v>2896</v>
       </c>
       <c r="F7" s="9">
-        <v>72.900000000000006</v>
+        <v>72.7</v>
       </c>
       <c r="G7" s="9">
         <v>73</v>
       </c>
       <c r="H7" s="10">
-        <v>2400</v>
+        <v>2429</v>
       </c>
       <c r="I7" s="9">
-        <v>72.7</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="J7" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="8">
-        <v>3513</v>
+        <v>3795</v>
       </c>
       <c r="C8" s="9">
-        <v>67.400000000000006</v>
+        <v>67.3</v>
       </c>
       <c r="D8" s="9">
         <v>68</v>
       </c>
       <c r="E8" s="10">
-        <v>2093</v>
+        <v>2231</v>
       </c>
       <c r="F8" s="9">
-        <v>67.2</v>
+        <v>67</v>
       </c>
       <c r="G8" s="9">
         <v>67</v>
       </c>
       <c r="H8" s="10">
-        <v>1420</v>
+        <v>1564</v>
       </c>
       <c r="I8" s="9">
         <v>67.8</v>
       </c>
       <c r="J8" s="9">
         <v>69</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
-        <v>5646</v>
+        <v>5718</v>
       </c>
       <c r="C9" s="9">
-        <v>69.3</v>
+        <v>69</v>
       </c>
       <c r="D9" s="9">
         <v>70</v>
       </c>
       <c r="E9" s="10">
-        <v>3266</v>
+        <v>3326</v>
       </c>
       <c r="F9" s="9">
-        <v>68.8</v>
+        <v>68.7</v>
       </c>
       <c r="G9" s="9">
         <v>69</v>
       </c>
       <c r="H9" s="10">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="I9" s="9">
-        <v>70</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="J9" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8">
-        <v>4776</v>
+        <v>4860</v>
       </c>
       <c r="C10" s="9">
-        <v>70.3</v>
+        <v>70.5</v>
       </c>
       <c r="D10" s="9">
         <v>71</v>
       </c>
       <c r="E10" s="10">
-        <v>2868</v>
+        <v>2886</v>
       </c>
       <c r="F10" s="9">
-        <v>69.599999999999994</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="G10" s="9">
         <v>70</v>
       </c>
       <c r="H10" s="10">
-        <v>1908</v>
+        <v>1974</v>
       </c>
       <c r="I10" s="9">
-        <v>71.2</v>
+        <v>72</v>
       </c>
       <c r="J10" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8">
-        <v>6620</v>
+        <v>6929</v>
       </c>
       <c r="C11" s="9">
-        <v>69.2</v>
+        <v>69.5</v>
       </c>
       <c r="D11" s="9">
         <v>70</v>
       </c>
       <c r="E11" s="10">
-        <v>3997</v>
+        <v>4207</v>
       </c>
       <c r="F11" s="9">
-        <v>68.599999999999994</v>
+        <v>68.7</v>
       </c>
       <c r="G11" s="9">
         <v>69</v>
       </c>
       <c r="H11" s="10">
-        <v>2623</v>
+        <v>2722</v>
       </c>
       <c r="I11" s="9">
-        <v>70.2</v>
+        <v>70.7</v>
       </c>
       <c r="J11" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="8">
-        <v>1125</v>
+        <v>1119</v>
       </c>
       <c r="C12" s="9">
         <v>71.3</v>
       </c>
       <c r="D12" s="9">
         <v>72</v>
       </c>
       <c r="E12" s="10">
-        <v>685</v>
+        <v>671</v>
       </c>
       <c r="F12" s="9">
-        <v>70.3</v>
+        <v>70.5</v>
       </c>
       <c r="G12" s="9">
         <v>71</v>
       </c>
       <c r="H12" s="10">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="I12" s="9">
-        <v>72.8</v>
+        <v>72.5</v>
       </c>
       <c r="J12" s="9">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="C13" s="9">
-        <v>68.599999999999994</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="D13" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E13" s="10">
-        <v>612</v>
+        <v>628</v>
       </c>
       <c r="F13" s="9">
-        <v>67.7</v>
+        <v>68.5</v>
       </c>
       <c r="G13" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H13" s="10">
-        <v>382</v>
+        <v>369</v>
       </c>
       <c r="I13" s="9">
-        <v>70</v>
+        <v>69.7</v>
       </c>
       <c r="J13" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
-        <v>1289</v>
+        <v>1401</v>
       </c>
       <c r="C14" s="9">
-        <v>70.5</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="D14" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E14" s="10">
-        <v>821</v>
+        <v>892</v>
       </c>
       <c r="F14" s="9">
-        <v>69.3</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="G14" s="9">
         <v>69</v>
       </c>
       <c r="H14" s="10">
-        <v>468</v>
+        <v>509</v>
       </c>
       <c r="I14" s="9">
-        <v>72.599999999999994</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="J14" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
-        <v>3041</v>
+        <v>3088</v>
       </c>
       <c r="C15" s="9">
         <v>70.8</v>
       </c>
       <c r="D15" s="9">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E15" s="10">
-        <v>1902</v>
+        <v>1962</v>
       </c>
       <c r="F15" s="9">
-        <v>69.900000000000006</v>
+        <v>70.2</v>
       </c>
       <c r="G15" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H15" s="10">
-        <v>1139</v>
+        <v>1126</v>
       </c>
       <c r="I15" s="9">
-        <v>72.400000000000006</v>
+        <v>72</v>
       </c>
       <c r="J15" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
-        <v>1265</v>
+        <v>1297</v>
       </c>
       <c r="C16" s="9">
-        <v>70.599999999999994</v>
+        <v>70.5</v>
       </c>
       <c r="D16" s="9">
         <v>71</v>
       </c>
       <c r="E16" s="10">
-        <v>812</v>
+        <v>830</v>
       </c>
       <c r="F16" s="9">
-        <v>69.8</v>
+        <v>69.7</v>
       </c>
       <c r="G16" s="9">
         <v>70</v>
       </c>
       <c r="H16" s="10">
-        <v>453</v>
+        <v>467</v>
       </c>
       <c r="I16" s="9">
-        <v>72.099999999999994</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="J16" s="9">
         <v>74</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
-        <v>2138</v>
+        <v>2055</v>
       </c>
       <c r="C17" s="9">
-        <v>70.900000000000006</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="D17" s="9">
         <v>71</v>
       </c>
       <c r="E17" s="10">
-        <v>1368</v>
+        <v>1360</v>
       </c>
       <c r="F17" s="9">
-        <v>69.599999999999994</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="G17" s="9">
         <v>70</v>
       </c>
       <c r="H17" s="10">
-        <v>770</v>
+        <v>695</v>
       </c>
       <c r="I17" s="9">
-        <v>73.3</v>
+        <v>73</v>
       </c>
       <c r="J17" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
-        <v>1672</v>
+        <v>1639</v>
       </c>
       <c r="C18" s="9">
-        <v>71.5</v>
+        <v>71</v>
       </c>
       <c r="D18" s="9">
         <v>72</v>
       </c>
       <c r="E18" s="10">
-        <v>1066</v>
+        <v>1038</v>
       </c>
       <c r="F18" s="9">
-        <v>69.900000000000006</v>
+        <v>69.5</v>
       </c>
       <c r="G18" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H18" s="10">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="I18" s="9">
-        <v>74.2</v>
+        <v>73.7</v>
       </c>
       <c r="J18" s="9">
         <v>76</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
-        <v>2336</v>
+        <v>2292</v>
       </c>
       <c r="C19" s="9">
-        <v>68.900000000000006</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="D19" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E19" s="10">
-        <v>1488</v>
+        <v>1423</v>
       </c>
       <c r="F19" s="9">
-        <v>68</v>
+        <v>68.7</v>
       </c>
       <c r="G19" s="9">
-        <v>68.5</v>
+        <v>69</v>
       </c>
       <c r="H19" s="10">
-        <v>848</v>
+        <v>869</v>
       </c>
       <c r="I19" s="9">
-        <v>70.5</v>
+        <v>69.8</v>
       </c>
       <c r="J19" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="8">
-        <v>607</v>
+        <v>630</v>
       </c>
       <c r="C20" s="9">
-        <v>67.8</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="D20" s="9">
+        <v>69</v>
+      </c>
+      <c r="E20" s="10">
+        <v>402</v>
+      </c>
+      <c r="F20" s="9">
+        <v>68</v>
+      </c>
+      <c r="G20" s="9">
         <v>67</v>
       </c>
-      <c r="E20" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H20" s="10">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="I20" s="9">
-        <v>70.900000000000006</v>
+        <v>71.7</v>
       </c>
       <c r="J20" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="8">
-        <v>839</v>
+        <v>879</v>
       </c>
       <c r="C21" s="9">
-        <v>69.400000000000006</v>
+        <v>70</v>
       </c>
       <c r="D21" s="9">
         <v>70</v>
       </c>
       <c r="E21" s="10">
-        <v>541</v>
+        <v>551</v>
       </c>
       <c r="F21" s="9">
-        <v>68.400000000000006</v>
+        <v>69.5</v>
       </c>
       <c r="G21" s="9">
         <v>69</v>
       </c>
       <c r="H21" s="10">
-        <v>298</v>
+        <v>328</v>
       </c>
       <c r="I21" s="9">
-        <v>71.2</v>
+        <v>70.8</v>
       </c>
       <c r="J21" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="C22" s="9">
-        <v>72.900000000000006</v>
+        <v>72.3</v>
       </c>
       <c r="D22" s="9">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E22" s="10">
         <v>179</v>
       </c>
       <c r="F22" s="9">
-        <v>70.7</v>
+        <v>71.2</v>
       </c>
       <c r="G22" s="9">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H22" s="10">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="I22" s="9">
-        <v>77.3</v>
+        <v>74</v>
       </c>
       <c r="J22" s="9">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="8">
-        <v>900</v>
+        <v>912</v>
       </c>
       <c r="C23" s="9">
-        <v>70.599999999999994</v>
+        <v>70.5</v>
       </c>
       <c r="D23" s="9">
         <v>70</v>
       </c>
       <c r="E23" s="10">
-        <v>523</v>
+        <v>566</v>
       </c>
       <c r="F23" s="9">
-        <v>69.5</v>
+        <v>70.3</v>
       </c>
       <c r="G23" s="9">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H23" s="10">
-        <v>377</v>
+        <v>346</v>
       </c>
       <c r="I23" s="9">
-        <v>72.2</v>
+        <v>70.8</v>
       </c>
       <c r="J23" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="8">
-        <v>776</v>
+        <v>756</v>
       </c>
       <c r="C24" s="9">
-        <v>68.7</v>
+        <v>69.8</v>
       </c>
       <c r="D24" s="9">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E24" s="10">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F24" s="9">
-        <v>68.099999999999994</v>
+        <v>69.5</v>
       </c>
       <c r="G24" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H24" s="10">
-        <v>337</v>
+        <v>319</v>
       </c>
       <c r="I24" s="9">
-        <v>69.5</v>
+        <v>70.2</v>
       </c>
       <c r="J24" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8">
-        <v>598</v>
+        <v>649</v>
       </c>
       <c r="C25" s="9">
-        <v>70.8</v>
+        <v>69.8</v>
       </c>
       <c r="D25" s="9">
         <v>71</v>
       </c>
       <c r="E25" s="10">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="F25" s="9">
-        <v>69.3</v>
+        <v>68.7</v>
       </c>
       <c r="G25" s="9">
-        <v>69.5</v>
+        <v>69</v>
       </c>
       <c r="H25" s="10">
-        <v>244</v>
+        <v>264</v>
       </c>
       <c r="I25" s="9">
-        <v>72.900000000000006</v>
+        <v>71.5</v>
       </c>
       <c r="J25" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="8">
-        <v>248</v>
+        <v>284</v>
       </c>
       <c r="C26" s="9">
-        <v>70.5</v>
+        <v>71</v>
       </c>
       <c r="D26" s="9">
-        <v>70.5</v>
+        <v>70</v>
       </c>
       <c r="E26" s="10">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="F26" s="9">
-        <v>69.900000000000006</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="G26" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H26" s="10">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="I26" s="9">
-        <v>71.7</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="J26" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="12">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C27" s="13">
-        <v>65.099999999999994</v>
+        <v>69.8</v>
       </c>
       <c r="D27" s="13">
-        <v>62</v>
+        <v>68.5</v>
       </c>
       <c r="E27" s="14">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F27" s="13">
-        <v>64.5</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="G27" s="13">
-        <v>64</v>
+        <v>72.5</v>
       </c>
       <c r="H27" s="14">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="I27" s="13">
-        <v>66.099999999999994</v>
+        <v>63</v>
       </c>
       <c r="J27" s="13">
-        <v>60.5</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+        <v>61.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <sheetPr codeName="工作表1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr codeName="工作表16"/>
   <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
-        <v>51656</v>
+        <v>51927</v>
       </c>
       <c r="C5" s="5">
-        <v>69.8</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="D5" s="5">
         <v>70</v>
       </c>
       <c r="E5" s="6">
-        <v>31121</v>
+        <v>31158</v>
       </c>
       <c r="F5" s="5">
         <v>69.2</v>
       </c>
       <c r="G5" s="5">
         <v>69</v>
       </c>
       <c r="H5" s="6">
-        <v>20535</v>
+        <v>20769</v>
       </c>
       <c r="I5" s="5">
-        <v>70.599999999999994</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="J5" s="5">
         <v>72</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="8">
-        <v>7830</v>
+        <v>8008</v>
       </c>
       <c r="C6" s="9">
-        <v>68.8</v>
+        <v>69</v>
       </c>
       <c r="D6" s="9">
         <v>69</v>
       </c>
       <c r="E6" s="10">
-        <v>4598</v>
+        <v>4744</v>
       </c>
       <c r="F6" s="9">
         <v>68.8</v>
       </c>
       <c r="G6" s="9">
         <v>69</v>
       </c>
       <c r="H6" s="10">
-        <v>3232</v>
+        <v>3264</v>
       </c>
       <c r="I6" s="9">
-        <v>68.900000000000006</v>
+        <v>69.2</v>
       </c>
       <c r="J6" s="9">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="8">
-        <v>5316</v>
+        <v>5246</v>
       </c>
       <c r="C7" s="9">
-        <v>72.099999999999994</v>
+        <v>72.8</v>
       </c>
       <c r="D7" s="9">
         <v>73</v>
       </c>
       <c r="E7" s="10">
-        <v>2939</v>
+        <v>2846</v>
       </c>
       <c r="F7" s="9">
-        <v>72.099999999999994</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="G7" s="9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H7" s="10">
-        <v>2377</v>
+        <v>2400</v>
       </c>
       <c r="I7" s="9">
-        <v>72</v>
+        <v>72.7</v>
       </c>
       <c r="J7" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="8">
-        <v>3619</v>
+        <v>3513</v>
       </c>
       <c r="C8" s="9">
-        <v>67.900000000000006</v>
+        <v>67.400000000000006</v>
       </c>
       <c r="D8" s="9">
         <v>68</v>
       </c>
       <c r="E8" s="10">
-        <v>2216</v>
+        <v>2093</v>
       </c>
       <c r="F8" s="9">
-        <v>68</v>
+        <v>67.2</v>
       </c>
       <c r="G8" s="9">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H8" s="10">
-        <v>1403</v>
+        <v>1420</v>
       </c>
       <c r="I8" s="9">
-        <v>67.7</v>
+        <v>67.8</v>
       </c>
       <c r="J8" s="9">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
-        <v>5506</v>
+        <v>5646</v>
       </c>
       <c r="C9" s="9">
-        <v>68.900000000000006</v>
+        <v>69.3</v>
       </c>
       <c r="D9" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E9" s="10">
-        <v>3279</v>
+        <v>3266</v>
       </c>
       <c r="F9" s="9">
-        <v>68.599999999999994</v>
+        <v>68.8</v>
       </c>
       <c r="G9" s="9">
         <v>69</v>
       </c>
       <c r="H9" s="10">
-        <v>2227</v>
+        <v>2380</v>
       </c>
       <c r="I9" s="9">
-        <v>69.3</v>
+        <v>70</v>
       </c>
       <c r="J9" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8">
-        <v>4731</v>
+        <v>4776</v>
       </c>
       <c r="C10" s="9">
-        <v>70.5</v>
+        <v>70.3</v>
       </c>
       <c r="D10" s="9">
         <v>71</v>
       </c>
       <c r="E10" s="10">
-        <v>2776</v>
+        <v>2868</v>
       </c>
       <c r="F10" s="9">
         <v>69.599999999999994</v>
       </c>
       <c r="G10" s="9">
         <v>70</v>
       </c>
       <c r="H10" s="10">
-        <v>1955</v>
+        <v>1908</v>
       </c>
       <c r="I10" s="9">
-        <v>71.7</v>
+        <v>71.2</v>
       </c>
       <c r="J10" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8">
-        <v>6651</v>
+        <v>6620</v>
       </c>
       <c r="C11" s="9">
-        <v>69</v>
+        <v>69.2</v>
       </c>
       <c r="D11" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E11" s="10">
-        <v>4095</v>
+        <v>3997</v>
       </c>
       <c r="F11" s="9">
-        <v>68.400000000000006</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="G11" s="9">
         <v>69</v>
       </c>
       <c r="H11" s="10">
-        <v>2556</v>
+        <v>2623</v>
       </c>
       <c r="I11" s="9">
-        <v>69.900000000000006</v>
+        <v>70.2</v>
       </c>
       <c r="J11" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="8">
-        <v>1193</v>
+        <v>1125</v>
       </c>
       <c r="C12" s="9">
-        <v>70.8</v>
+        <v>71.3</v>
       </c>
       <c r="D12" s="9">
         <v>72</v>
       </c>
       <c r="E12" s="10">
-        <v>716</v>
+        <v>685</v>
       </c>
       <c r="F12" s="9">
-        <v>69.900000000000006</v>
+        <v>70.3</v>
       </c>
       <c r="G12" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H12" s="10">
-        <v>477</v>
+        <v>440</v>
       </c>
       <c r="I12" s="9">
-        <v>72.2</v>
+        <v>72.8</v>
       </c>
       <c r="J12" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8">
-        <v>985</v>
+        <v>994</v>
       </c>
       <c r="C13" s="9">
-        <v>68.900000000000006</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="D13" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E13" s="10">
-        <v>622</v>
+        <v>612</v>
       </c>
       <c r="F13" s="9">
-        <v>68.3</v>
+        <v>67.7</v>
       </c>
       <c r="G13" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H13" s="10">
-        <v>363</v>
+        <v>382</v>
       </c>
       <c r="I13" s="9">
-        <v>69.8</v>
+        <v>70</v>
       </c>
       <c r="J13" s="9">
         <v>72</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
-        <v>1388</v>
+        <v>1289</v>
       </c>
       <c r="C14" s="9">
-        <v>70.7</v>
+        <v>70.5</v>
       </c>
       <c r="D14" s="9">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E14" s="10">
-        <v>867</v>
+        <v>821</v>
       </c>
       <c r="F14" s="9">
-        <v>69.7</v>
+        <v>69.3</v>
       </c>
       <c r="G14" s="9">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="H14" s="10">
-        <v>521</v>
+        <v>468</v>
       </c>
       <c r="I14" s="9">
-        <v>72.400000000000006</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="J14" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
-        <v>3026</v>
+        <v>3041</v>
       </c>
       <c r="C15" s="9">
-        <v>70.900000000000006</v>
+        <v>70.8</v>
       </c>
       <c r="D15" s="9">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E15" s="10">
-        <v>1870</v>
+        <v>1902</v>
       </c>
       <c r="F15" s="9">
-        <v>70.2</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="G15" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H15" s="10">
-        <v>1156</v>
+        <v>1139</v>
       </c>
       <c r="I15" s="9">
-        <v>72.2</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="J15" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
-        <v>1225</v>
+        <v>1265</v>
       </c>
       <c r="C16" s="9">
-        <v>70.3</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="D16" s="9">
         <v>71</v>
       </c>
       <c r="E16" s="10">
-        <v>775</v>
+        <v>812</v>
       </c>
       <c r="F16" s="9">
-        <v>68.8</v>
+        <v>69.8</v>
       </c>
       <c r="G16" s="9">
         <v>70</v>
       </c>
       <c r="H16" s="10">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="I16" s="9">
-        <v>72.900000000000006</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="J16" s="9">
         <v>74</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
-        <v>1988</v>
+        <v>2138</v>
       </c>
       <c r="C17" s="9">
-        <v>71.2</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="D17" s="9">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E17" s="10">
-        <v>1296</v>
+        <v>1368</v>
       </c>
       <c r="F17" s="9">
-        <v>69.900000000000006</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="G17" s="9">
         <v>70</v>
       </c>
       <c r="H17" s="10">
-        <v>692</v>
+        <v>770</v>
       </c>
       <c r="I17" s="9">
-        <v>73.7</v>
+        <v>73.3</v>
       </c>
       <c r="J17" s="9">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
-        <v>1626</v>
+        <v>1672</v>
       </c>
       <c r="C18" s="9">
-        <v>71.2</v>
+        <v>71.5</v>
       </c>
       <c r="D18" s="9">
         <v>72</v>
       </c>
       <c r="E18" s="10">
-        <v>1042</v>
+        <v>1066</v>
       </c>
       <c r="F18" s="9">
-        <v>69.599999999999994</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="G18" s="9">
         <v>70</v>
       </c>
       <c r="H18" s="10">
-        <v>584</v>
+        <v>606</v>
       </c>
       <c r="I18" s="9">
-        <v>74</v>
+        <v>74.2</v>
       </c>
       <c r="J18" s="9">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
-        <v>2299</v>
+        <v>2336</v>
       </c>
       <c r="C19" s="9">
-        <v>68.7</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="D19" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E19" s="10">
-        <v>1437</v>
+        <v>1488</v>
       </c>
       <c r="F19" s="9">
-        <v>67.900000000000006</v>
+        <v>68</v>
       </c>
       <c r="G19" s="9">
-        <v>68</v>
+        <v>68.5</v>
       </c>
       <c r="H19" s="10">
-        <v>862</v>
+        <v>848</v>
       </c>
       <c r="I19" s="9">
-        <v>70</v>
+        <v>70.5</v>
       </c>
       <c r="J19" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="8">
-        <v>632</v>
+        <v>607</v>
       </c>
       <c r="C20" s="9">
-        <v>69.3</v>
+        <v>67.8</v>
       </c>
       <c r="D20" s="9">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="10">
-        <v>402</v>
+        <v>376</v>
       </c>
       <c r="F20" s="9">
-        <v>67.400000000000006</v>
+        <v>65.900000000000006</v>
       </c>
       <c r="G20" s="9">
         <v>66</v>
       </c>
       <c r="H20" s="10">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="I20" s="9">
-        <v>72.599999999999994</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="J20" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="8">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="C21" s="9">
-        <v>70.099999999999994</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="D21" s="9">
         <v>70</v>
       </c>
       <c r="E21" s="10">
-        <v>516</v>
+        <v>541</v>
       </c>
       <c r="F21" s="9">
-        <v>69.2</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="G21" s="9">
         <v>69</v>
       </c>
       <c r="H21" s="10">
-        <v>324</v>
+        <v>298</v>
       </c>
       <c r="I21" s="9">
-        <v>71.5</v>
+        <v>71.2</v>
       </c>
       <c r="J21" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C22" s="9">
-        <v>70.599999999999994</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="D22" s="9">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E22" s="10">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="F22" s="9">
-        <v>68.5</v>
+        <v>70.7</v>
       </c>
       <c r="G22" s="9">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H22" s="10">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="I22" s="9">
-        <v>74.2</v>
+        <v>77.3</v>
       </c>
       <c r="J22" s="9">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="8">
-        <v>852</v>
+        <v>900</v>
       </c>
       <c r="C23" s="9">
-        <v>70.099999999999994</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="D23" s="9">
         <v>70</v>
       </c>
       <c r="E23" s="10">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F23" s="9">
-        <v>69.7</v>
+        <v>69.5</v>
       </c>
       <c r="G23" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H23" s="10">
-        <v>333</v>
+        <v>377</v>
       </c>
       <c r="I23" s="9">
-        <v>70.599999999999994</v>
+        <v>72.2</v>
       </c>
       <c r="J23" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="8">
-        <v>795</v>
+        <v>776</v>
       </c>
       <c r="C24" s="9">
-        <v>69.099999999999994</v>
+        <v>68.7</v>
       </c>
       <c r="D24" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E24" s="10">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="F24" s="9">
-        <v>67.900000000000006</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="G24" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H24" s="10">
-        <v>352</v>
+        <v>337</v>
       </c>
       <c r="I24" s="9">
-        <v>70.599999999999994</v>
+        <v>69.5</v>
       </c>
       <c r="J24" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8">
-        <v>614</v>
+        <v>598</v>
       </c>
       <c r="C25" s="9">
-        <v>70.7</v>
+        <v>70.8</v>
       </c>
       <c r="D25" s="9">
         <v>71</v>
       </c>
       <c r="E25" s="10">
-        <v>371</v>
+        <v>354</v>
       </c>
       <c r="F25" s="9">
-        <v>69.400000000000006</v>
+        <v>69.3</v>
       </c>
       <c r="G25" s="9">
-        <v>70</v>
+        <v>69.5</v>
       </c>
       <c r="H25" s="10">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I25" s="9">
-        <v>72.599999999999994</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="J25" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="8">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="C26" s="9">
-        <v>70.2</v>
+        <v>70.5</v>
       </c>
       <c r="D26" s="9">
-        <v>71</v>
+        <v>70.5</v>
       </c>
       <c r="E26" s="10">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="F26" s="9">
-        <v>70.400000000000006</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="G26" s="9">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="H26" s="10">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="I26" s="9">
-        <v>69.8</v>
+        <v>71.7</v>
       </c>
       <c r="J26" s="9">
-        <v>70.5</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="12">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C27" s="13">
-        <v>59.9</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="D27" s="13">
         <v>62</v>
       </c>
       <c r="E27" s="14">
         <v>13</v>
       </c>
       <c r="F27" s="13">
-        <v>60.2</v>
+        <v>64.5</v>
       </c>
       <c r="G27" s="13">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H27" s="14">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I27" s="13">
-        <v>59</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="J27" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+        <v>60.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <sheetPr codeName="工作表2"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr codeName="工作表1"/>
   <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
-        <v>50161</v>
+        <v>51656</v>
       </c>
       <c r="C5" s="5">
-        <v>69.599999999999994</v>
+        <v>69.8</v>
       </c>
       <c r="D5" s="5">
         <v>70</v>
       </c>
       <c r="E5" s="6">
-        <v>30250</v>
+        <v>31121</v>
       </c>
       <c r="F5" s="5">
         <v>69.2</v>
       </c>
       <c r="G5" s="5">
         <v>69</v>
       </c>
       <c r="H5" s="6">
-        <v>19911</v>
+        <v>20535</v>
       </c>
       <c r="I5" s="5">
-        <v>70.3</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="J5" s="5">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="8">
-        <v>7347</v>
+        <v>7830</v>
       </c>
       <c r="C6" s="9">
-        <v>68.599999999999994</v>
+        <v>68.8</v>
       </c>
       <c r="D6" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E6" s="10">
-        <v>4310</v>
+        <v>4598</v>
       </c>
       <c r="F6" s="9">
-        <v>68.400000000000006</v>
+        <v>68.8</v>
       </c>
       <c r="G6" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H6" s="10">
-        <v>3037</v>
+        <v>3232</v>
       </c>
       <c r="I6" s="9">
         <v>68.900000000000006</v>
       </c>
       <c r="J6" s="9">
         <v>69</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="8">
-        <v>5146</v>
+        <v>5316</v>
       </c>
       <c r="C7" s="9">
-        <v>72.400000000000006</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="D7" s="9">
         <v>73</v>
       </c>
       <c r="E7" s="10">
-        <v>2837</v>
+        <v>2939</v>
       </c>
       <c r="F7" s="9">
-        <v>72.8</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="G7" s="9">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H7" s="10">
-        <v>2309</v>
+        <v>2377</v>
       </c>
       <c r="I7" s="9">
         <v>72</v>
       </c>
       <c r="J7" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="8">
-        <v>3510</v>
+        <v>3619</v>
       </c>
       <c r="C8" s="9">
-        <v>68.099999999999994</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="D8" s="9">
         <v>68</v>
       </c>
       <c r="E8" s="10">
-        <v>2080</v>
+        <v>2216</v>
       </c>
       <c r="F8" s="9">
-        <v>68.400000000000006</v>
+        <v>68</v>
       </c>
       <c r="G8" s="9">
         <v>68</v>
       </c>
       <c r="H8" s="10">
-        <v>1430</v>
+        <v>1403</v>
       </c>
       <c r="I8" s="9">
-        <v>67.5</v>
+        <v>67.7</v>
       </c>
       <c r="J8" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
-        <v>5429</v>
+        <v>5506</v>
       </c>
       <c r="C9" s="9">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="D9" s="9">
+        <v>69</v>
+      </c>
+      <c r="E9" s="10">
+        <v>3279</v>
+      </c>
+      <c r="F9" s="9">
         <v>68.599999999999994</v>
       </c>
-      <c r="D9" s="9">
-[...7 lines deleted...]
-      </c>
       <c r="G9" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H9" s="10">
-        <v>2165</v>
+        <v>2227</v>
       </c>
       <c r="I9" s="9">
-        <v>69.400000000000006</v>
+        <v>69.3</v>
       </c>
       <c r="J9" s="9">
         <v>70</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8">
-        <v>4674</v>
+        <v>4731</v>
       </c>
       <c r="C10" s="9">
-        <v>70.3</v>
+        <v>70.5</v>
       </c>
       <c r="D10" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E10" s="10">
-        <v>2749</v>
+        <v>2776</v>
       </c>
       <c r="F10" s="9">
         <v>69.599999999999994</v>
       </c>
       <c r="G10" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H10" s="10">
-        <v>1925</v>
+        <v>1955</v>
       </c>
       <c r="I10" s="9">
-        <v>71.3</v>
+        <v>71.7</v>
       </c>
       <c r="J10" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8">
-        <v>6645</v>
+        <v>6651</v>
       </c>
       <c r="C11" s="9">
         <v>69</v>
       </c>
       <c r="D11" s="9">
         <v>69</v>
       </c>
       <c r="E11" s="10">
-        <v>3991</v>
+        <v>4095</v>
       </c>
       <c r="F11" s="9">
-        <v>68.599999999999994</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="G11" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H11" s="10">
-        <v>2654</v>
+        <v>2556</v>
       </c>
       <c r="I11" s="9">
-        <v>69.5</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="J11" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="8">
-        <v>1106</v>
+        <v>1193</v>
       </c>
       <c r="C12" s="9">
-        <v>70.2</v>
+        <v>70.8</v>
       </c>
       <c r="D12" s="9">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E12" s="10">
-        <v>703</v>
+        <v>716</v>
       </c>
       <c r="F12" s="9">
-        <v>69.8</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="G12" s="9">
         <v>70</v>
       </c>
       <c r="H12" s="10">
-        <v>403</v>
+        <v>477</v>
       </c>
       <c r="I12" s="9">
-        <v>70.900000000000006</v>
+        <v>72.2</v>
       </c>
       <c r="J12" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8">
-        <v>935</v>
+        <v>985</v>
       </c>
       <c r="C13" s="9">
-        <v>69.2</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="D13" s="9">
         <v>70</v>
       </c>
       <c r="E13" s="10">
-        <v>578</v>
+        <v>622</v>
       </c>
       <c r="F13" s="9">
-        <v>69.599999999999994</v>
+        <v>68.3</v>
       </c>
       <c r="G13" s="9">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="H13" s="10">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="I13" s="9">
-        <v>68.7</v>
+        <v>69.8</v>
       </c>
       <c r="J13" s="9">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
-        <v>1326</v>
+        <v>1388</v>
       </c>
       <c r="C14" s="9">
-        <v>69.900000000000006</v>
+        <v>70.7</v>
       </c>
       <c r="D14" s="9">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E14" s="10">
-        <v>837</v>
+        <v>867</v>
       </c>
       <c r="F14" s="9">
-        <v>69.099999999999994</v>
+        <v>69.7</v>
       </c>
       <c r="G14" s="9">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H14" s="10">
-        <v>489</v>
+        <v>521</v>
       </c>
       <c r="I14" s="9">
-        <v>71.400000000000006</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="J14" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
-        <v>2891</v>
+        <v>3026</v>
       </c>
       <c r="C15" s="9">
-        <v>70.400000000000006</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="D15" s="9">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E15" s="10">
-        <v>1851</v>
+        <v>1870</v>
       </c>
       <c r="F15" s="9">
-        <v>69.7</v>
+        <v>70.2</v>
       </c>
       <c r="G15" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H15" s="10">
-        <v>1040</v>
+        <v>1156</v>
       </c>
       <c r="I15" s="9">
-        <v>71.8</v>
+        <v>72.2</v>
       </c>
       <c r="J15" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="C16" s="9">
-        <v>70.099999999999994</v>
+        <v>70.3</v>
       </c>
       <c r="D16" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E16" s="10">
-        <v>764</v>
+        <v>775</v>
       </c>
       <c r="F16" s="9">
-        <v>69.8</v>
+        <v>68.8</v>
       </c>
       <c r="G16" s="9">
         <v>70</v>
       </c>
       <c r="H16" s="10">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="I16" s="9">
-        <v>70.7</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="J16" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="C17" s="9">
-        <v>70.599999999999994</v>
+        <v>71.2</v>
       </c>
       <c r="D17" s="9">
         <v>72</v>
       </c>
       <c r="E17" s="10">
-        <v>1281</v>
+        <v>1296</v>
       </c>
       <c r="F17" s="9">
-        <v>68.900000000000006</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="G17" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H17" s="10">
-        <v>708</v>
+        <v>692</v>
       </c>
       <c r="I17" s="9">
-        <v>73.8</v>
+        <v>73.7</v>
       </c>
       <c r="J17" s="9">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
-        <v>1529</v>
+        <v>1626</v>
       </c>
       <c r="C18" s="9">
-        <v>71.400000000000006</v>
+        <v>71.2</v>
       </c>
       <c r="D18" s="9">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E18" s="10">
-        <v>990</v>
+        <v>1042</v>
       </c>
       <c r="F18" s="9">
-        <v>69.900000000000006</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="G18" s="9">
         <v>70</v>
       </c>
       <c r="H18" s="10">
-        <v>539</v>
+        <v>584</v>
       </c>
       <c r="I18" s="9">
-        <v>74.2</v>
+        <v>74</v>
       </c>
       <c r="J18" s="9">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
-        <v>2226</v>
+        <v>2299</v>
       </c>
       <c r="C19" s="9">
-        <v>68.900000000000006</v>
+        <v>68.7</v>
       </c>
       <c r="D19" s="9">
         <v>69</v>
       </c>
       <c r="E19" s="10">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="F19" s="9">
-        <v>68.099999999999994</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="G19" s="9">
         <v>68</v>
       </c>
       <c r="H19" s="10">
-        <v>793</v>
+        <v>862</v>
       </c>
       <c r="I19" s="9">
-        <v>70.3</v>
+        <v>70</v>
       </c>
       <c r="J19" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="8">
-        <v>581</v>
+        <v>632</v>
       </c>
       <c r="C20" s="9">
-        <v>68.099999999999994</v>
+        <v>69.3</v>
       </c>
       <c r="D20" s="9">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E20" s="10">
-        <v>371</v>
+        <v>402</v>
       </c>
       <c r="F20" s="9">
-        <v>66.400000000000006</v>
+        <v>67.400000000000006</v>
       </c>
       <c r="G20" s="9">
         <v>66</v>
       </c>
       <c r="H20" s="10">
-        <v>210</v>
+        <v>230</v>
       </c>
       <c r="I20" s="9">
-        <v>71</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="J20" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="8">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="C21" s="9">
-        <v>69.5</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="D21" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E21" s="10">
-        <v>553</v>
+        <v>516</v>
       </c>
       <c r="F21" s="9">
-        <v>69.099999999999994</v>
+        <v>69.2</v>
       </c>
       <c r="G21" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H21" s="10">
-        <v>291</v>
+        <v>324</v>
       </c>
       <c r="I21" s="9">
-        <v>70.2</v>
+        <v>71.5</v>
       </c>
       <c r="J21" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
-        <v>288</v>
+        <v>266</v>
       </c>
       <c r="C22" s="9">
-        <v>69.900000000000006</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="D22" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="10">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="F22" s="9">
-        <v>69.900000000000006</v>
+        <v>68.5</v>
       </c>
       <c r="G22" s="9">
-        <v>69.5</v>
+        <v>69</v>
       </c>
       <c r="H22" s="10">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="I22" s="9">
-        <v>69.8</v>
+        <v>74.2</v>
       </c>
       <c r="J22" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="8">
-        <v>861</v>
+        <v>852</v>
       </c>
       <c r="C23" s="9">
-        <v>69.3</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="D23" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="10">
-        <v>508</v>
+        <v>519</v>
       </c>
       <c r="F23" s="9">
-        <v>68.400000000000006</v>
+        <v>69.7</v>
       </c>
       <c r="G23" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H23" s="10">
-        <v>353</v>
+        <v>333</v>
       </c>
       <c r="I23" s="9">
-        <v>70.5</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="J23" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="8">
-        <v>739</v>
+        <v>795</v>
       </c>
       <c r="C24" s="9">
-        <v>68.900000000000006</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="D24" s="9">
         <v>70</v>
       </c>
       <c r="E24" s="10">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="F24" s="9">
-        <v>68.3</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="G24" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H24" s="10">
-        <v>299</v>
+        <v>352</v>
       </c>
       <c r="I24" s="9">
-        <v>69.900000000000006</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="J24" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8">
-        <v>633</v>
+        <v>614</v>
       </c>
       <c r="C25" s="9">
-        <v>69.8</v>
+        <v>70.7</v>
       </c>
       <c r="D25" s="9">
         <v>71</v>
       </c>
       <c r="E25" s="10">
-        <v>395</v>
+        <v>371</v>
       </c>
       <c r="F25" s="9">
-        <v>70</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="G25" s="9">
         <v>70</v>
       </c>
       <c r="H25" s="10">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="I25" s="9">
-        <v>69.599999999999994</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="J25" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="8">
-        <v>215</v>
+        <v>256</v>
       </c>
       <c r="C26" s="9">
-        <v>71.400000000000006</v>
+        <v>70.2</v>
       </c>
       <c r="D26" s="9">
+        <v>71</v>
+      </c>
+      <c r="E26" s="10">
+        <v>162</v>
+      </c>
+      <c r="F26" s="9">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="G26" s="9">
         <v>72</v>
       </c>
-      <c r="E26" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H26" s="10">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="I26" s="9">
-        <v>71.900000000000006</v>
+        <v>69.8</v>
       </c>
       <c r="J26" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="12">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C27" s="13">
-        <v>69.3</v>
+        <v>59.9</v>
       </c>
       <c r="D27" s="13">
-        <v>71.5</v>
+        <v>62</v>
       </c>
       <c r="E27" s="14">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F27" s="13">
-        <v>68.2</v>
+        <v>60.2</v>
       </c>
       <c r="G27" s="13">
-        <v>72.5</v>
+        <v>62</v>
       </c>
       <c r="H27" s="14">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I27" s="13">
-        <v>71.5</v>
+        <v>59</v>
       </c>
       <c r="J27" s="13">
-        <v>69.5</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <sheetPr codeName="工作表3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <sheetPr codeName="工作表2"/>
   <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
-        <v>49631</v>
+        <v>50161</v>
       </c>
       <c r="C5" s="5">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="D5" s="5">
+        <v>70</v>
+      </c>
+      <c r="E5" s="6">
+        <v>30250</v>
+      </c>
+      <c r="F5" s="5">
         <v>69.2</v>
       </c>
-      <c r="D5" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="G5" s="5">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H5" s="6">
-        <v>19465</v>
+        <v>19911</v>
       </c>
       <c r="I5" s="5">
-        <v>70.2</v>
+        <v>70.3</v>
       </c>
       <c r="J5" s="5">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="8">
-        <v>7348</v>
+        <v>7347</v>
       </c>
       <c r="C6" s="9">
-        <v>68</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="D6" s="9">
         <v>68</v>
       </c>
       <c r="E6" s="10">
-        <v>4371</v>
+        <v>4310</v>
       </c>
       <c r="F6" s="9">
-        <v>67.7</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="G6" s="9">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H6" s="10">
-        <v>2977</v>
+        <v>3037</v>
       </c>
       <c r="I6" s="9">
-        <v>68.5</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="J6" s="9">
         <v>69</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="8">
-        <v>5256</v>
+        <v>5146</v>
       </c>
       <c r="C7" s="9">
-        <v>71.599999999999994</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="D7" s="9">
+        <v>73</v>
+      </c>
+      <c r="E7" s="10">
+        <v>2837</v>
+      </c>
+      <c r="F7" s="9">
+        <v>72.8</v>
+      </c>
+      <c r="G7" s="9">
+        <v>73</v>
+      </c>
+      <c r="H7" s="10">
+        <v>2309</v>
+      </c>
+      <c r="I7" s="9">
         <v>72</v>
       </c>
-      <c r="E7" s="10">
-[...13 lines deleted...]
-      </c>
       <c r="J7" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="8">
-        <v>3552</v>
+        <v>3510</v>
       </c>
       <c r="C8" s="9">
-        <v>67.7</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="D8" s="9">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E8" s="10">
-        <v>2175</v>
+        <v>2080</v>
       </c>
       <c r="F8" s="9">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="G8" s="9">
+        <v>68</v>
+      </c>
+      <c r="H8" s="10">
+        <v>1430</v>
+      </c>
+      <c r="I8" s="9">
         <v>67.5</v>
-      </c>
-[...7 lines deleted...]
-        <v>67.8</v>
       </c>
       <c r="J8" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
-        <v>5181</v>
+        <v>5429</v>
       </c>
       <c r="C9" s="9">
-        <v>68.5</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="D9" s="9">
         <v>69</v>
       </c>
       <c r="E9" s="10">
-        <v>3149</v>
+        <v>3264</v>
       </c>
       <c r="F9" s="9">
-        <v>68.400000000000006</v>
+        <v>68.2</v>
       </c>
       <c r="G9" s="9">
         <v>68</v>
       </c>
       <c r="H9" s="10">
-        <v>2032</v>
+        <v>2165</v>
       </c>
       <c r="I9" s="9">
-        <v>68.7</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="J9" s="9">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8">
-        <v>4460</v>
+        <v>4674</v>
       </c>
       <c r="C10" s="9">
-        <v>69.900000000000006</v>
+        <v>70.3</v>
       </c>
       <c r="D10" s="9">
         <v>70</v>
       </c>
       <c r="E10" s="10">
-        <v>2661</v>
+        <v>2749</v>
       </c>
       <c r="F10" s="9">
-        <v>68.599999999999994</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="G10" s="9">
         <v>69</v>
       </c>
       <c r="H10" s="10">
-        <v>1799</v>
+        <v>1925</v>
       </c>
       <c r="I10" s="9">
-        <v>71.8</v>
+        <v>71.3</v>
       </c>
       <c r="J10" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8">
-        <v>6322</v>
+        <v>6645</v>
       </c>
       <c r="C11" s="9">
-        <v>68.5</v>
+        <v>69</v>
       </c>
       <c r="D11" s="9">
         <v>69</v>
       </c>
       <c r="E11" s="10">
-        <v>3836</v>
+        <v>3991</v>
       </c>
       <c r="F11" s="9">
-        <v>68.099999999999994</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="G11" s="9">
         <v>68</v>
       </c>
       <c r="H11" s="10">
-        <v>2486</v>
+        <v>2654</v>
       </c>
       <c r="I11" s="9">
-        <v>69.099999999999994</v>
+        <v>69.5</v>
       </c>
       <c r="J11" s="9">
         <v>70</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="8">
-        <v>1078</v>
+        <v>1106</v>
       </c>
       <c r="C12" s="9">
-        <v>70.8</v>
+        <v>70.2</v>
       </c>
       <c r="D12" s="9">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E12" s="10">
-        <v>691</v>
+        <v>703</v>
       </c>
       <c r="F12" s="9">
-        <v>69.900000000000006</v>
+        <v>69.8</v>
       </c>
       <c r="G12" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H12" s="10">
-        <v>387</v>
+        <v>403</v>
       </c>
       <c r="I12" s="9">
-        <v>72.5</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="J12" s="9">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8">
-        <v>906</v>
+        <v>935</v>
       </c>
       <c r="C13" s="9">
-        <v>69.900000000000006</v>
+        <v>69.2</v>
       </c>
       <c r="D13" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E13" s="10">
-        <v>538</v>
+        <v>578</v>
       </c>
       <c r="F13" s="9">
-        <v>69.3</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="G13" s="9">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H13" s="10">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="I13" s="9">
-        <v>70.7</v>
+        <v>68.7</v>
       </c>
       <c r="J13" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
-        <v>1366</v>
+        <v>1326</v>
       </c>
       <c r="C14" s="9">
-        <v>70.900000000000006</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="D14" s="9">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E14" s="10">
-        <v>874</v>
+        <v>837</v>
       </c>
       <c r="F14" s="9">
-        <v>70</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="G14" s="9">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="H14" s="10">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="I14" s="9">
-        <v>72.599999999999994</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="J14" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
-        <v>2869</v>
+        <v>2891</v>
       </c>
       <c r="C15" s="9">
-        <v>70.099999999999994</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="D15" s="9">
         <v>71</v>
       </c>
       <c r="E15" s="10">
-        <v>1808</v>
+        <v>1851</v>
       </c>
       <c r="F15" s="9">
-        <v>69.099999999999994</v>
+        <v>69.7</v>
       </c>
       <c r="G15" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H15" s="10">
-        <v>1061</v>
+        <v>1040</v>
       </c>
       <c r="I15" s="9">
         <v>71.8</v>
       </c>
       <c r="J15" s="9">
         <v>74</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
-        <v>1255</v>
+        <v>1223</v>
       </c>
       <c r="C16" s="9">
-        <v>69.099999999999994</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="D16" s="9">
         <v>70</v>
       </c>
       <c r="E16" s="10">
-        <v>817</v>
+        <v>764</v>
       </c>
       <c r="F16" s="9">
-        <v>68</v>
+        <v>69.8</v>
       </c>
       <c r="G16" s="9">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H16" s="10">
-        <v>438</v>
+        <v>459</v>
       </c>
       <c r="I16" s="9">
-        <v>71.2</v>
+        <v>70.7</v>
       </c>
       <c r="J16" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="C17" s="9">
-        <v>70.5</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="D17" s="9">
         <v>72</v>
       </c>
       <c r="E17" s="10">
-        <v>1289</v>
+        <v>1281</v>
       </c>
       <c r="F17" s="9">
         <v>68.900000000000006</v>
       </c>
       <c r="G17" s="9">
         <v>69</v>
       </c>
       <c r="H17" s="10">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="I17" s="9">
-        <v>73.400000000000006</v>
+        <v>73.8</v>
       </c>
       <c r="J17" s="9">
         <v>77</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
-        <v>1576</v>
+        <v>1529</v>
       </c>
       <c r="C18" s="9">
-        <v>70.7</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="D18" s="9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E18" s="10">
-        <v>1009</v>
+        <v>990</v>
       </c>
       <c r="F18" s="9">
-        <v>69.400000000000006</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="G18" s="9">
         <v>70</v>
       </c>
       <c r="H18" s="10">
-        <v>567</v>
+        <v>539</v>
       </c>
       <c r="I18" s="9">
-        <v>73</v>
+        <v>74.2</v>
       </c>
       <c r="J18" s="9">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
-        <v>2187</v>
+        <v>2226</v>
       </c>
       <c r="C19" s="9">
-        <v>67.900000000000006</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="D19" s="9">
+        <v>69</v>
+      </c>
+      <c r="E19" s="10">
+        <v>1433</v>
+      </c>
+      <c r="F19" s="9">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="G19" s="9">
         <v>68</v>
       </c>
-      <c r="E19" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H19" s="10">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="I19" s="9">
         <v>70.3</v>
       </c>
       <c r="J19" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="8">
-        <v>613</v>
+        <v>581</v>
       </c>
       <c r="C20" s="9">
         <v>68.099999999999994</v>
       </c>
       <c r="D20" s="9">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E20" s="10">
-        <v>402</v>
+        <v>371</v>
       </c>
       <c r="F20" s="9">
-        <v>67.099999999999994</v>
+        <v>66.400000000000006</v>
       </c>
       <c r="G20" s="9">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H20" s="10">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I20" s="9">
-        <v>70.099999999999994</v>
+        <v>71</v>
       </c>
       <c r="J20" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="8">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="C21" s="9">
-        <v>68.900000000000006</v>
+        <v>69.5</v>
       </c>
       <c r="D21" s="9">
+        <v>69</v>
+      </c>
+      <c r="E21" s="10">
+        <v>553</v>
+      </c>
+      <c r="F21" s="9">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="G21" s="9">
         <v>68</v>
       </c>
-      <c r="E21" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H21" s="10">
-        <v>303</v>
+        <v>291</v>
       </c>
       <c r="I21" s="9">
-        <v>69.900000000000006</v>
+        <v>70.2</v>
       </c>
       <c r="J21" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="C22" s="9">
-        <v>70.7</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="D22" s="9">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E22" s="10">
         <v>182</v>
       </c>
       <c r="F22" s="9">
-        <v>69.099999999999994</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="G22" s="9">
-        <v>69</v>
+        <v>69.5</v>
       </c>
       <c r="H22" s="10">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="I22" s="9">
-        <v>73.400000000000006</v>
+        <v>69.8</v>
       </c>
       <c r="J22" s="9">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="8">
-        <v>838</v>
+        <v>861</v>
       </c>
       <c r="C23" s="9">
-        <v>68.900000000000006</v>
+        <v>69.3</v>
       </c>
       <c r="D23" s="9">
         <v>69</v>
       </c>
       <c r="E23" s="10">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="F23" s="9">
-        <v>68.5</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="G23" s="9">
         <v>68</v>
       </c>
       <c r="H23" s="10">
-        <v>334</v>
+        <v>353</v>
       </c>
       <c r="I23" s="9">
-        <v>69.3</v>
+        <v>70.5</v>
       </c>
       <c r="J23" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="8">
-        <v>800</v>
+        <v>739</v>
       </c>
       <c r="C24" s="9">
-        <v>69.099999999999994</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="D24" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E24" s="10">
-        <v>483</v>
+        <v>440</v>
       </c>
       <c r="F24" s="9">
-        <v>68.8</v>
+        <v>68.3</v>
       </c>
       <c r="G24" s="9">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H24" s="10">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="I24" s="9">
-        <v>69.599999999999994</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="J24" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8">
-        <v>615</v>
+        <v>633</v>
       </c>
       <c r="C25" s="9">
-        <v>69.3</v>
+        <v>69.8</v>
       </c>
       <c r="D25" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E25" s="10">
-        <v>365</v>
+        <v>395</v>
       </c>
       <c r="F25" s="9">
-        <v>68.099999999999994</v>
+        <v>70</v>
       </c>
       <c r="G25" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H25" s="10">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="I25" s="9">
-        <v>71.099999999999994</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="J25" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="8">
-        <v>262</v>
+        <v>215</v>
       </c>
       <c r="C26" s="9">
-        <v>70.3</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="D26" s="9">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E26" s="10">
-        <v>164</v>
+        <v>117</v>
       </c>
       <c r="F26" s="9">
-        <v>69.8</v>
+        <v>71</v>
       </c>
       <c r="G26" s="9">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="H26" s="10">
         <v>98</v>
       </c>
       <c r="I26" s="9">
-        <v>70.900000000000006</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="J26" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="12">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C27" s="13">
-        <v>72.099999999999994</v>
+        <v>69.3</v>
       </c>
       <c r="D27" s="13">
-        <v>69</v>
+        <v>71.5</v>
       </c>
       <c r="E27" s="14">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F27" s="13">
-        <v>72.2</v>
+        <v>68.2</v>
       </c>
       <c r="G27" s="13">
-        <v>69</v>
+        <v>72.5</v>
       </c>
       <c r="H27" s="14">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I27" s="13">
-        <v>72</v>
+        <v>71.5</v>
       </c>
       <c r="J27" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+        <v>69.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <sheetPr codeName="工作表4"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <sheetPr codeName="工作表3"/>
   <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
-        <v>48784</v>
+        <v>49631</v>
       </c>
       <c r="C5" s="5">
-        <v>69</v>
+        <v>69.2</v>
       </c>
       <c r="D5" s="5">
         <v>69</v>
       </c>
       <c r="E5" s="6">
-        <v>29624</v>
+        <v>30166</v>
       </c>
       <c r="F5" s="5">
-        <v>68.5</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="G5" s="5">
         <v>68</v>
       </c>
       <c r="H5" s="6">
-        <v>19160</v>
+        <v>19465</v>
       </c>
       <c r="I5" s="5">
-        <v>69.8</v>
+        <v>70.2</v>
       </c>
       <c r="J5" s="5">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="8">
-        <v>7026</v>
+        <v>7348</v>
       </c>
       <c r="C6" s="9">
-        <v>67.8</v>
+        <v>68</v>
       </c>
       <c r="D6" s="9">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E6" s="10">
-        <v>4255</v>
+        <v>4371</v>
       </c>
       <c r="F6" s="9">
-        <v>67.599999999999994</v>
+        <v>67.7</v>
       </c>
       <c r="G6" s="9">
         <v>67</v>
       </c>
       <c r="H6" s="10">
-        <v>2771</v>
+        <v>2977</v>
       </c>
       <c r="I6" s="9">
-        <v>68</v>
+        <v>68.5</v>
       </c>
       <c r="J6" s="9">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="8">
-        <v>5238</v>
+        <v>5256</v>
       </c>
       <c r="C7" s="9">
-        <v>71.5</v>
+        <v>71.599999999999994</v>
       </c>
       <c r="D7" s="9">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E7" s="10">
-        <v>2926</v>
+        <v>2902</v>
       </c>
       <c r="F7" s="9">
-        <v>71.8</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="G7" s="9">
         <v>72</v>
       </c>
       <c r="H7" s="10">
-        <v>2312</v>
+        <v>2354</v>
       </c>
       <c r="I7" s="9">
         <v>71.099999999999994</v>
       </c>
       <c r="J7" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="8">
-        <v>3326</v>
+        <v>3552</v>
       </c>
       <c r="C8" s="9">
-        <v>67.400000000000006</v>
+        <v>67.7</v>
       </c>
       <c r="D8" s="9">
         <v>67</v>
       </c>
       <c r="E8" s="10">
-        <v>2023</v>
+        <v>2175</v>
       </c>
       <c r="F8" s="9">
-        <v>67.3</v>
+        <v>67.5</v>
       </c>
       <c r="G8" s="9">
         <v>67</v>
       </c>
       <c r="H8" s="10">
-        <v>1303</v>
+        <v>1377</v>
       </c>
       <c r="I8" s="9">
-        <v>67.5</v>
+        <v>67.8</v>
       </c>
       <c r="J8" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
-        <v>5145</v>
+        <v>5181</v>
       </c>
       <c r="C9" s="9">
-        <v>68.099999999999994</v>
+        <v>68.5</v>
       </c>
       <c r="D9" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E9" s="10">
-        <v>3096</v>
+        <v>3149</v>
       </c>
       <c r="F9" s="9">
-        <v>67.900000000000006</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="G9" s="9">
         <v>68</v>
       </c>
       <c r="H9" s="10">
-        <v>2049</v>
+        <v>2032</v>
       </c>
       <c r="I9" s="9">
-        <v>68.400000000000006</v>
+        <v>68.7</v>
       </c>
       <c r="J9" s="9">
         <v>69</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8">
-        <v>4529</v>
+        <v>4460</v>
       </c>
       <c r="C10" s="9">
-        <v>69.599999999999994</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="D10" s="9">
         <v>70</v>
       </c>
       <c r="E10" s="10">
-        <v>2684</v>
+        <v>2661</v>
       </c>
       <c r="F10" s="9">
-        <v>68.7</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="G10" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H10" s="10">
-        <v>1845</v>
+        <v>1799</v>
       </c>
       <c r="I10" s="9">
-        <v>71</v>
+        <v>71.8</v>
       </c>
       <c r="J10" s="9">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8">
-        <v>6212</v>
+        <v>6322</v>
       </c>
       <c r="C11" s="9">
-        <v>67.900000000000006</v>
+        <v>68.5</v>
       </c>
       <c r="D11" s="9">
+        <v>69</v>
+      </c>
+      <c r="E11" s="10">
+        <v>3836</v>
+      </c>
+      <c r="F11" s="9">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="G11" s="9">
         <v>68</v>
       </c>
-      <c r="E11" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H11" s="10">
-        <v>2381</v>
+        <v>2486</v>
       </c>
       <c r="I11" s="9">
-        <v>68.8</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="J11" s="9">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="8">
-        <v>1094</v>
+        <v>1078</v>
       </c>
       <c r="C12" s="9">
-        <v>70.3</v>
+        <v>70.8</v>
       </c>
       <c r="D12" s="9">
+        <v>72</v>
+      </c>
+      <c r="E12" s="10">
+        <v>691</v>
+      </c>
+      <c r="F12" s="9">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="G12" s="9">
+        <v>71</v>
+      </c>
+      <c r="H12" s="10">
+        <v>387</v>
+      </c>
+      <c r="I12" s="9">
         <v>72.5</v>
       </c>
-      <c r="E12" s="10">
-[...13 lines deleted...]
-      </c>
       <c r="J12" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8">
-        <v>893</v>
+        <v>906</v>
       </c>
       <c r="C13" s="9">
-        <v>68.8</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="D13" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E13" s="10">
-        <v>525</v>
+        <v>538</v>
       </c>
       <c r="F13" s="9">
-        <v>69.599999999999994</v>
+        <v>69.3</v>
       </c>
       <c r="G13" s="9">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="H13" s="10">
         <v>368</v>
       </c>
       <c r="I13" s="9">
-        <v>67.599999999999994</v>
+        <v>70.7</v>
       </c>
       <c r="J13" s="9">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
-        <v>1310</v>
+        <v>1366</v>
       </c>
       <c r="C14" s="9">
-        <v>69.599999999999994</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="D14" s="9">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E14" s="10">
-        <v>801</v>
+        <v>874</v>
       </c>
       <c r="F14" s="9">
-        <v>68.7</v>
+        <v>70</v>
       </c>
       <c r="G14" s="9">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H14" s="10">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="I14" s="9">
-        <v>71.099999999999994</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="J14" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
-        <v>2885</v>
+        <v>2869</v>
       </c>
       <c r="C15" s="9">
-        <v>69.900000000000006</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="D15" s="9">
         <v>71</v>
       </c>
       <c r="E15" s="10">
-        <v>1842</v>
+        <v>1808</v>
       </c>
       <c r="F15" s="9">
-        <v>68.900000000000006</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="G15" s="9">
         <v>69</v>
       </c>
       <c r="H15" s="10">
-        <v>1043</v>
+        <v>1061</v>
       </c>
       <c r="I15" s="9">
-        <v>71.5</v>
+        <v>71.8</v>
       </c>
       <c r="J15" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
-        <v>1234</v>
+        <v>1255</v>
       </c>
       <c r="C16" s="9">
-        <v>70.3</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="D16" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E16" s="10">
-        <v>777</v>
+        <v>817</v>
       </c>
       <c r="F16" s="9">
-        <v>69.2</v>
+        <v>68</v>
       </c>
       <c r="G16" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H16" s="10">
-        <v>457</v>
+        <v>438</v>
       </c>
       <c r="I16" s="9">
-        <v>72.099999999999994</v>
+        <v>71.2</v>
       </c>
       <c r="J16" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
-        <v>1977</v>
+        <v>1988</v>
       </c>
       <c r="C17" s="9">
-        <v>70.3</v>
+        <v>70.5</v>
       </c>
       <c r="D17" s="9">
         <v>72</v>
       </c>
       <c r="E17" s="10">
-        <v>1279</v>
+        <v>1289</v>
       </c>
       <c r="F17" s="9">
-        <v>68.599999999999994</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="G17" s="9">
         <v>69</v>
       </c>
       <c r="H17" s="10">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="I17" s="9">
-        <v>73.5</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="J17" s="9">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
-        <v>1515</v>
+        <v>1576</v>
       </c>
       <c r="C18" s="9">
-        <v>70.400000000000006</v>
+        <v>70.7</v>
       </c>
       <c r="D18" s="9">
         <v>72</v>
       </c>
       <c r="E18" s="10">
-        <v>990</v>
+        <v>1009</v>
       </c>
       <c r="F18" s="9">
-        <v>69.099999999999994</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="G18" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H18" s="10">
-        <v>525</v>
+        <v>567</v>
       </c>
       <c r="I18" s="9">
-        <v>72.599999999999994</v>
+        <v>73</v>
       </c>
       <c r="J18" s="9">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
-        <v>2179</v>
+        <v>2187</v>
       </c>
       <c r="C19" s="9">
-        <v>68.5</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="D19" s="9">
         <v>68</v>
       </c>
       <c r="E19" s="10">
-        <v>1397</v>
+        <v>1389</v>
       </c>
       <c r="F19" s="9">
-        <v>67.2</v>
+        <v>66.599999999999994</v>
       </c>
       <c r="G19" s="9">
         <v>67</v>
       </c>
       <c r="H19" s="10">
-        <v>782</v>
+        <v>798</v>
       </c>
       <c r="I19" s="9">
-        <v>70.7</v>
+        <v>70.3</v>
       </c>
       <c r="J19" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="8">
-        <v>600</v>
+        <v>613</v>
       </c>
       <c r="C20" s="9">
-        <v>69.3</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="D20" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E20" s="10">
-        <v>367</v>
+        <v>402</v>
       </c>
       <c r="F20" s="9">
-        <v>69</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="G20" s="9">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H20" s="10">
-        <v>233</v>
+        <v>211</v>
       </c>
       <c r="I20" s="9">
-        <v>69.8</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="J20" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="8">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="C21" s="9">
         <v>68.900000000000006</v>
       </c>
       <c r="D21" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E21" s="10">
-        <v>525</v>
+        <v>547</v>
       </c>
       <c r="F21" s="9">
         <v>68.3</v>
       </c>
       <c r="G21" s="9">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H21" s="10">
-        <v>329</v>
+        <v>303</v>
       </c>
       <c r="I21" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="J21" s="9">
         <v>70</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
-        <v>239</v>
+        <v>294</v>
       </c>
       <c r="C22" s="9">
-        <v>70</v>
+        <v>70.7</v>
       </c>
       <c r="D22" s="9">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E22" s="10">
-        <v>155</v>
+        <v>182</v>
       </c>
       <c r="F22" s="9">
-        <v>68.5</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="G22" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H22" s="10">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="I22" s="9">
-        <v>72.8</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="J22" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="8">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="C23" s="9">
-        <v>68.400000000000006</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="D23" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E23" s="10">
-        <v>493</v>
+        <v>504</v>
       </c>
       <c r="F23" s="9">
-        <v>68.400000000000006</v>
+        <v>68.5</v>
       </c>
       <c r="G23" s="9">
         <v>68</v>
       </c>
       <c r="H23" s="10">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="I23" s="9">
-        <v>68.400000000000006</v>
+        <v>69.3</v>
       </c>
       <c r="J23" s="9">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="8">
-        <v>786</v>
+        <v>800</v>
       </c>
       <c r="C24" s="9">
-        <v>69</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="D24" s="9">
         <v>69</v>
       </c>
       <c r="E24" s="10">
-        <v>450</v>
+        <v>483</v>
       </c>
       <c r="F24" s="9">
-        <v>69</v>
+        <v>68.8</v>
       </c>
       <c r="G24" s="9">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="H24" s="10">
-        <v>336</v>
+        <v>317</v>
       </c>
       <c r="I24" s="9">
-        <v>68.900000000000006</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="J24" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8">
-        <v>650</v>
+        <v>615</v>
       </c>
       <c r="C25" s="9">
-        <v>69.400000000000006</v>
+        <v>69.3</v>
       </c>
       <c r="D25" s="9">
         <v>70</v>
       </c>
       <c r="E25" s="10">
-        <v>396</v>
+        <v>365</v>
       </c>
       <c r="F25" s="9">
-        <v>68.7</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="G25" s="9">
         <v>69</v>
       </c>
       <c r="H25" s="10">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="I25" s="9">
-        <v>70.5</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="J25" s="9">
-        <v>71.5</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="8">
-        <v>238</v>
+        <v>262</v>
       </c>
       <c r="C26" s="9">
-        <v>69.900000000000006</v>
+        <v>70.3</v>
       </c>
       <c r="D26" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E26" s="10">
-        <v>139</v>
+        <v>164</v>
       </c>
       <c r="F26" s="9">
-        <v>70</v>
+        <v>69.8</v>
       </c>
       <c r="G26" s="9">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H26" s="10">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="I26" s="9">
-        <v>69.8</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="J26" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="12">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="C27" s="13">
-        <v>66.7</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="D27" s="13">
+        <v>69</v>
+      </c>
+      <c r="E27" s="14">
+        <v>10</v>
+      </c>
+      <c r="F27" s="13">
+        <v>72.2</v>
+      </c>
+      <c r="G27" s="13">
+        <v>69</v>
+      </c>
+      <c r="H27" s="14">
+        <v>5</v>
+      </c>
+      <c r="I27" s="13">
         <v>72</v>
       </c>
-      <c r="E27" s="14">
-[...13 lines deleted...]
-      </c>
       <c r="J27" s="13">
-        <v>60.5</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <sheetPr codeName="工作表5"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <sheetPr codeName="工作表4"/>
   <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
-        <v>48037</v>
+        <v>48784</v>
       </c>
       <c r="C5" s="5">
-        <v>68.900000000000006</v>
+        <v>69</v>
       </c>
       <c r="D5" s="5">
         <v>69</v>
       </c>
       <c r="E5" s="6">
-        <v>29346</v>
+        <v>29624</v>
       </c>
       <c r="F5" s="5">
-        <v>68.400000000000006</v>
+        <v>68.5</v>
       </c>
       <c r="G5" s="5">
         <v>68</v>
       </c>
       <c r="H5" s="6">
-        <v>18691</v>
+        <v>19160</v>
       </c>
       <c r="I5" s="5">
-        <v>69.7</v>
+        <v>69.8</v>
       </c>
       <c r="J5" s="5">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="8">
-        <v>6958</v>
+        <v>7026</v>
       </c>
       <c r="C6" s="9">
-        <v>67.400000000000006</v>
+        <v>67.8</v>
       </c>
       <c r="D6" s="9">
         <v>67</v>
       </c>
       <c r="E6" s="10">
-        <v>4140</v>
+        <v>4255</v>
       </c>
       <c r="F6" s="9">
-        <v>67.400000000000006</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="G6" s="9">
         <v>67</v>
       </c>
       <c r="H6" s="10">
-        <v>2818</v>
+        <v>2771</v>
       </c>
       <c r="I6" s="9">
-        <v>67.599999999999994</v>
+        <v>68</v>
       </c>
       <c r="J6" s="9">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="8">
-        <v>5062</v>
+        <v>5238</v>
       </c>
       <c r="C7" s="9">
         <v>71.5</v>
       </c>
       <c r="D7" s="9">
         <v>73</v>
       </c>
       <c r="E7" s="10">
-        <v>2774</v>
+        <v>2926</v>
       </c>
       <c r="F7" s="9">
+        <v>71.8</v>
+      </c>
+      <c r="G7" s="9">
         <v>72</v>
       </c>
-      <c r="G7" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="H7" s="10">
-        <v>2288</v>
+        <v>2312</v>
       </c>
       <c r="I7" s="9">
-        <v>70.900000000000006</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="J7" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="8">
-        <v>3265</v>
+        <v>3326</v>
       </c>
       <c r="C8" s="9">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="D8" s="9">
+        <v>67</v>
+      </c>
+      <c r="E8" s="10">
+        <v>2023</v>
+      </c>
+      <c r="F8" s="9">
+        <v>67.3</v>
+      </c>
+      <c r="G8" s="9">
+        <v>67</v>
+      </c>
+      <c r="H8" s="10">
+        <v>1303</v>
+      </c>
+      <c r="I8" s="9">
+        <v>67.5</v>
+      </c>
+      <c r="J8" s="9">
         <v>68</v>
       </c>
-      <c r="D8" s="9">
-[...21 lines deleted...]
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
-        <v>4876</v>
+        <v>5145</v>
       </c>
       <c r="C9" s="9">
-        <v>68</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="D9" s="9">
         <v>68</v>
       </c>
       <c r="E9" s="10">
-        <v>2966</v>
+        <v>3096</v>
       </c>
       <c r="F9" s="9">
-        <v>67.599999999999994</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="G9" s="9">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H9" s="10">
-        <v>1910</v>
+        <v>2049</v>
       </c>
       <c r="I9" s="9">
-        <v>68.8</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="J9" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8">
-        <v>4433</v>
+        <v>4529</v>
       </c>
       <c r="C10" s="9">
-        <v>69.2</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="D10" s="9">
         <v>70</v>
       </c>
       <c r="E10" s="10">
-        <v>2676</v>
+        <v>2684</v>
       </c>
       <c r="F10" s="9">
-        <v>68.2</v>
+        <v>68.7</v>
       </c>
       <c r="G10" s="9">
         <v>68</v>
       </c>
       <c r="H10" s="10">
-        <v>1757</v>
+        <v>1845</v>
       </c>
       <c r="I10" s="9">
-        <v>70.599999999999994</v>
+        <v>71</v>
       </c>
       <c r="J10" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8">
-        <v>6221</v>
+        <v>6212</v>
       </c>
       <c r="C11" s="9">
-        <v>67.8</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="D11" s="9">
         <v>68</v>
       </c>
       <c r="E11" s="10">
-        <v>3875</v>
+        <v>3831</v>
       </c>
       <c r="F11" s="9">
-        <v>67.3</v>
+        <v>67.400000000000006</v>
       </c>
       <c r="G11" s="9">
         <v>67</v>
       </c>
       <c r="H11" s="10">
-        <v>2346</v>
+        <v>2381</v>
       </c>
       <c r="I11" s="9">
-        <v>68.599999999999994</v>
+        <v>68.8</v>
       </c>
       <c r="J11" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="8">
-        <v>1121</v>
+        <v>1094</v>
       </c>
       <c r="C12" s="9">
         <v>70.3</v>
       </c>
       <c r="D12" s="9">
-        <v>73</v>
+        <v>72.5</v>
       </c>
       <c r="E12" s="10">
-        <v>721</v>
+        <v>654</v>
       </c>
       <c r="F12" s="9">
-        <v>69.7</v>
+        <v>69.3</v>
       </c>
       <c r="G12" s="9">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="H12" s="10">
-        <v>400</v>
+        <v>440</v>
       </c>
       <c r="I12" s="9">
-        <v>71.400000000000006</v>
+        <v>71.8</v>
       </c>
       <c r="J12" s="9">
         <v>75</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8">
-        <v>842</v>
+        <v>893</v>
       </c>
       <c r="C13" s="9">
-        <v>69.2</v>
+        <v>68.8</v>
       </c>
       <c r="D13" s="9">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E13" s="10">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="F13" s="9">
-        <v>69</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="G13" s="9">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H13" s="10">
-        <v>325</v>
+        <v>368</v>
       </c>
       <c r="I13" s="9">
-        <v>69.599999999999994</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="J13" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
-        <v>1244</v>
+        <v>1310</v>
       </c>
       <c r="C14" s="9">
-        <v>70.099999999999994</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="D14" s="9">
+        <v>71</v>
+      </c>
+      <c r="E14" s="10">
+        <v>801</v>
+      </c>
+      <c r="F14" s="9">
+        <v>68.7</v>
+      </c>
+      <c r="G14" s="9">
+        <v>69</v>
+      </c>
+      <c r="H14" s="10">
+        <v>509</v>
+      </c>
+      <c r="I14" s="9">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="J14" s="9">
         <v>73</v>
       </c>
-      <c r="E14" s="10">
-[...18 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
-        <v>2858</v>
+        <v>2885</v>
       </c>
       <c r="C15" s="9">
-        <v>69.400000000000006</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="D15" s="9">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E15" s="10">
-        <v>1823</v>
+        <v>1842</v>
       </c>
       <c r="F15" s="9">
-        <v>68.8</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="G15" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H15" s="10">
-        <v>1035</v>
+        <v>1043</v>
       </c>
       <c r="I15" s="9">
-        <v>70.5</v>
+        <v>71.5</v>
       </c>
       <c r="J15" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
-        <v>1200</v>
+        <v>1234</v>
       </c>
       <c r="C16" s="9">
-        <v>69.900000000000006</v>
+        <v>70.3</v>
       </c>
       <c r="D16" s="9">
         <v>71</v>
       </c>
       <c r="E16" s="10">
-        <v>751</v>
+        <v>777</v>
       </c>
       <c r="F16" s="9">
-        <v>69.3</v>
+        <v>69.2</v>
       </c>
       <c r="G16" s="9">
         <v>69</v>
       </c>
       <c r="H16" s="10">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="I16" s="9">
-        <v>70.900000000000006</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="J16" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
-        <v>2055</v>
+        <v>1977</v>
       </c>
       <c r="C17" s="9">
         <v>70.3</v>
       </c>
       <c r="D17" s="9">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E17" s="10">
-        <v>1333</v>
+        <v>1279</v>
       </c>
       <c r="F17" s="9">
-        <v>68.8</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="G17" s="9">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="H17" s="10">
-        <v>722</v>
+        <v>698</v>
       </c>
       <c r="I17" s="9">
-        <v>73.2</v>
+        <v>73.5</v>
       </c>
       <c r="J17" s="9">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
-        <v>1555</v>
+        <v>1515</v>
       </c>
       <c r="C18" s="9">
-        <v>70.2</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="D18" s="9">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E18" s="10">
         <v>990</v>
       </c>
       <c r="F18" s="9">
-        <v>68.3</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="G18" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H18" s="10">
-        <v>565</v>
+        <v>525</v>
       </c>
       <c r="I18" s="9">
-        <v>73.5</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="J18" s="9">
         <v>76</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
-        <v>2291</v>
+        <v>2179</v>
       </c>
       <c r="C19" s="9">
-        <v>67.900000000000006</v>
+        <v>68.5</v>
       </c>
       <c r="D19" s="9">
         <v>68</v>
       </c>
       <c r="E19" s="10">
-        <v>1453</v>
+        <v>1397</v>
       </c>
       <c r="F19" s="9">
-        <v>66.900000000000006</v>
+        <v>67.2</v>
       </c>
       <c r="G19" s="9">
         <v>67</v>
       </c>
       <c r="H19" s="10">
-        <v>838</v>
+        <v>782</v>
       </c>
       <c r="I19" s="9">
-        <v>69.8</v>
+        <v>70.7</v>
       </c>
       <c r="J19" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="8">
-        <v>589</v>
+        <v>600</v>
       </c>
       <c r="C20" s="9">
-        <v>68.099999999999994</v>
+        <v>69.3</v>
       </c>
       <c r="D20" s="9">
+        <v>69</v>
+      </c>
+      <c r="E20" s="10">
+        <v>367</v>
+      </c>
+      <c r="F20" s="9">
+        <v>69</v>
+      </c>
+      <c r="G20" s="9">
         <v>68</v>
       </c>
-      <c r="E20" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H20" s="10">
-        <v>198</v>
+        <v>233</v>
       </c>
       <c r="I20" s="9">
-        <v>70.2</v>
+        <v>69.8</v>
       </c>
       <c r="J20" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="8">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="C21" s="9">
-        <v>68.599999999999994</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="D21" s="9">
+        <v>69</v>
+      </c>
+      <c r="E21" s="10">
+        <v>525</v>
+      </c>
+      <c r="F21" s="9">
+        <v>68.3</v>
+      </c>
+      <c r="G21" s="9">
         <v>68</v>
       </c>
-      <c r="E21" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H21" s="10">
-        <v>313</v>
+        <v>329</v>
       </c>
       <c r="I21" s="9">
-        <v>70.599999999999994</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="J21" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
-        <v>218</v>
+        <v>239</v>
       </c>
       <c r="C22" s="9">
-        <v>70.2</v>
+        <v>70</v>
       </c>
       <c r="D22" s="9">
         <v>71</v>
       </c>
       <c r="E22" s="10">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="F22" s="9">
-        <v>68.099999999999994</v>
+        <v>68.5</v>
       </c>
       <c r="G22" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H22" s="10">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="I22" s="9">
-        <v>74.5</v>
+        <v>72.8</v>
       </c>
       <c r="J22" s="9">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="8">
-        <v>793</v>
+        <v>831</v>
       </c>
       <c r="C23" s="9">
-        <v>69.400000000000006</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="D23" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E23" s="10">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="F23" s="9">
-        <v>69.599999999999994</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="G23" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H23" s="10">
-        <v>307</v>
+        <v>338</v>
       </c>
       <c r="I23" s="9">
-        <v>69.099999999999994</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="J23" s="9">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="8">
-        <v>732</v>
+        <v>786</v>
       </c>
       <c r="C24" s="9">
-        <v>68.3</v>
+        <v>69</v>
       </c>
       <c r="D24" s="9">
         <v>69</v>
       </c>
       <c r="E24" s="10">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="F24" s="9">
-        <v>67.3</v>
+        <v>69</v>
       </c>
       <c r="G24" s="9">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H24" s="10">
-        <v>289</v>
+        <v>336</v>
       </c>
       <c r="I24" s="9">
-        <v>69.7</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="J24" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8">
-        <v>609</v>
+        <v>650</v>
       </c>
       <c r="C25" s="9">
-        <v>70</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="D25" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E25" s="10">
-        <v>347</v>
+        <v>396</v>
       </c>
       <c r="F25" s="9">
-        <v>68.900000000000006</v>
+        <v>68.7</v>
       </c>
       <c r="G25" s="9">
         <v>69</v>
       </c>
       <c r="H25" s="10">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="I25" s="9">
-        <v>71.400000000000006</v>
+        <v>70.5</v>
       </c>
       <c r="J25" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="8">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="C26" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D26" s="9">
         <v>70</v>
       </c>
       <c r="E26" s="10">
-        <v>156</v>
+        <v>139</v>
       </c>
       <c r="F26" s="9">
-        <v>68.599999999999994</v>
+        <v>70</v>
       </c>
       <c r="G26" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H26" s="10">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="I26" s="9">
-        <v>72.2</v>
+        <v>69.8</v>
       </c>
       <c r="J26" s="9">
-        <v>75.5</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="12">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C27" s="13">
-        <v>64.400000000000006</v>
+        <v>66.7</v>
       </c>
       <c r="D27" s="13">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="E27" s="14">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F27" s="13">
-        <v>62.3</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="G27" s="13">
-        <v>62.5</v>
+        <v>72</v>
       </c>
       <c r="H27" s="14">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I27" s="13">
-        <v>69.3</v>
+        <v>60.3</v>
       </c>
       <c r="J27" s="13">
-        <v>68.5</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+        <v>60.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
-  <sheetPr codeName="工作表6"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <sheetPr codeName="工作表5"/>
   <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="10" width="8.875" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" customWidth="1"/>
+    <col min="2" max="10" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="36" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="4">
-        <v>47760</v>
+        <v>48037</v>
       </c>
       <c r="C5" s="5">
-        <v>68.599999999999994</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="D5" s="5">
         <v>69</v>
       </c>
       <c r="E5" s="6">
-        <v>29215</v>
+        <v>29346</v>
       </c>
       <c r="F5" s="5">
-        <v>68.099999999999994</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="G5" s="5">
         <v>68</v>
       </c>
       <c r="H5" s="6">
-        <v>18545</v>
+        <v>18691</v>
       </c>
       <c r="I5" s="5">
-        <v>69.400000000000006</v>
+        <v>69.7</v>
       </c>
       <c r="J5" s="5">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="8">
-        <v>6750</v>
+        <v>6958</v>
       </c>
       <c r="C6" s="9">
-        <v>67.099999999999994</v>
+        <v>67.400000000000006</v>
       </c>
       <c r="D6" s="9">
         <v>67</v>
       </c>
       <c r="E6" s="10">
-        <v>4167</v>
+        <v>4140</v>
       </c>
       <c r="F6" s="9">
-        <v>67</v>
+        <v>67.400000000000006</v>
       </c>
       <c r="G6" s="9">
         <v>67</v>
       </c>
       <c r="H6" s="10">
-        <v>2583</v>
+        <v>2818</v>
       </c>
       <c r="I6" s="9">
-        <v>67.099999999999994</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="J6" s="9">
         <v>67</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="8">
-        <v>5219</v>
+        <v>5062</v>
       </c>
       <c r="C7" s="9">
-        <v>71</v>
+        <v>71.5</v>
       </c>
       <c r="D7" s="9">
+        <v>73</v>
+      </c>
+      <c r="E7" s="10">
+        <v>2774</v>
+      </c>
+      <c r="F7" s="9">
         <v>72</v>
       </c>
-      <c r="E7" s="10">
-[...4 lines deleted...]
-      </c>
       <c r="G7" s="9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H7" s="10">
-        <v>2299</v>
+        <v>2288</v>
       </c>
       <c r="I7" s="9">
-        <v>70.5</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="J7" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="8">
-        <v>3231</v>
+        <v>3265</v>
       </c>
       <c r="C8" s="9">
-        <v>66.900000000000006</v>
+        <v>68</v>
       </c>
       <c r="D8" s="9">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E8" s="10">
-        <v>1968</v>
+        <v>2008</v>
       </c>
       <c r="F8" s="9">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="G8" s="9">
+        <v>68</v>
+      </c>
+      <c r="H8" s="10">
+        <v>1257</v>
+      </c>
+      <c r="I8" s="9">
         <v>67.2</v>
-      </c>
-[...7 lines deleted...]
-        <v>66.5</v>
       </c>
       <c r="J8" s="9">
         <v>67</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
-        <v>4877</v>
+        <v>4876</v>
       </c>
       <c r="C9" s="9">
-        <v>67.599999999999994</v>
+        <v>68</v>
       </c>
       <c r="D9" s="9">
         <v>68</v>
       </c>
       <c r="E9" s="10">
-        <v>2916</v>
+        <v>2966</v>
       </c>
       <c r="F9" s="9">
         <v>67.599999999999994</v>
       </c>
       <c r="G9" s="9">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H9" s="10">
-        <v>1961</v>
+        <v>1910</v>
       </c>
       <c r="I9" s="9">
-        <v>67.599999999999994</v>
+        <v>68.8</v>
       </c>
       <c r="J9" s="9">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8">
-        <v>4352</v>
+        <v>4433</v>
       </c>
       <c r="C10" s="9">
-        <v>69</v>
+        <v>69.2</v>
       </c>
       <c r="D10" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E10" s="10">
-        <v>2628</v>
+        <v>2676</v>
       </c>
       <c r="F10" s="9">
         <v>68.2</v>
       </c>
       <c r="G10" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H10" s="10">
-        <v>1724</v>
+        <v>1757</v>
       </c>
       <c r="I10" s="9">
-        <v>70.3</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="J10" s="9">
         <v>73</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8">
-        <v>6112</v>
+        <v>6221</v>
       </c>
       <c r="C11" s="9">
-        <v>67.5</v>
+        <v>67.8</v>
       </c>
       <c r="D11" s="9">
         <v>68</v>
       </c>
       <c r="E11" s="10">
-        <v>3807</v>
+        <v>3875</v>
       </c>
       <c r="F11" s="9">
-        <v>67.099999999999994</v>
+        <v>67.3</v>
       </c>
       <c r="G11" s="9">
         <v>67</v>
       </c>
       <c r="H11" s="10">
-        <v>2305</v>
+        <v>2346</v>
       </c>
       <c r="I11" s="9">
-        <v>68.099999999999994</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="J11" s="9">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="8">
-        <v>1061</v>
+        <v>1121</v>
       </c>
       <c r="C12" s="9">
-        <v>70.7</v>
+        <v>70.3</v>
       </c>
       <c r="D12" s="9">
         <v>73</v>
       </c>
       <c r="E12" s="10">
-        <v>636</v>
+        <v>721</v>
       </c>
       <c r="F12" s="9">
-        <v>69.599999999999994</v>
+        <v>69.7</v>
       </c>
       <c r="G12" s="9">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H12" s="10">
-        <v>425</v>
+        <v>400</v>
       </c>
       <c r="I12" s="9">
-        <v>72.5</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="J12" s="9">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="C13" s="9">
-        <v>69.099999999999994</v>
+        <v>69.2</v>
       </c>
       <c r="D13" s="9">
         <v>72</v>
       </c>
       <c r="E13" s="10">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="F13" s="9">
-        <v>68.5</v>
+        <v>69</v>
       </c>
       <c r="G13" s="9">
         <v>72</v>
       </c>
       <c r="H13" s="10">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="I13" s="9">
-        <v>70.099999999999994</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="J13" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
-        <v>1288</v>
+        <v>1244</v>
       </c>
       <c r="C14" s="9">
         <v>70.099999999999994</v>
       </c>
       <c r="D14" s="9">
         <v>73</v>
       </c>
       <c r="E14" s="10">
-        <v>820</v>
+        <v>800</v>
       </c>
       <c r="F14" s="9">
-        <v>68.599999999999994</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="G14" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H14" s="10">
-        <v>468</v>
+        <v>444</v>
       </c>
       <c r="I14" s="9">
-        <v>72.8</v>
+        <v>72</v>
       </c>
       <c r="J14" s="9">
         <v>76</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
-        <v>2904</v>
+        <v>2858</v>
       </c>
       <c r="C15" s="9">
-        <v>69.7</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="D15" s="9">
         <v>72</v>
       </c>
       <c r="E15" s="10">
-        <v>1867</v>
+        <v>1823</v>
       </c>
       <c r="F15" s="9">
-        <v>68.7</v>
+        <v>68.8</v>
       </c>
       <c r="G15" s="9">
         <v>70</v>
       </c>
       <c r="H15" s="10">
-        <v>1037</v>
+        <v>1035</v>
       </c>
       <c r="I15" s="9">
-        <v>71.5</v>
+        <v>70.5</v>
       </c>
       <c r="J15" s="9">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
-        <v>1215</v>
+        <v>1200</v>
       </c>
       <c r="C16" s="9">
-        <v>69.599999999999994</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="D16" s="9">
         <v>71</v>
       </c>
       <c r="E16" s="10">
-        <v>794</v>
+        <v>751</v>
       </c>
       <c r="F16" s="9">
         <v>69.3</v>
       </c>
       <c r="G16" s="9">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="H16" s="10">
-        <v>421</v>
+        <v>449</v>
       </c>
       <c r="I16" s="9">
-        <v>70.2</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="J16" s="9">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
-        <v>2026</v>
+        <v>2055</v>
       </c>
       <c r="C17" s="9">
-        <v>70</v>
+        <v>70.3</v>
       </c>
       <c r="D17" s="9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E17" s="10">
-        <v>1279</v>
+        <v>1333</v>
       </c>
       <c r="F17" s="9">
-        <v>68.5</v>
+        <v>68.8</v>
       </c>
       <c r="G17" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H17" s="10">
-        <v>747</v>
+        <v>722</v>
       </c>
       <c r="I17" s="9">
-        <v>72.7</v>
+        <v>73.2</v>
       </c>
       <c r="J17" s="9">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
-        <v>1666</v>
+        <v>1555</v>
       </c>
       <c r="C18" s="9">
-        <v>70.7</v>
+        <v>70.2</v>
       </c>
       <c r="D18" s="9">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E18" s="10">
-        <v>1071</v>
+        <v>990</v>
       </c>
       <c r="F18" s="9">
-        <v>69.099999999999994</v>
+        <v>68.3</v>
       </c>
       <c r="G18" s="9">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="H18" s="10">
-        <v>595</v>
+        <v>565</v>
       </c>
       <c r="I18" s="9">
         <v>73.5</v>
       </c>
       <c r="J18" s="9">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
-        <v>2148</v>
+        <v>2291</v>
       </c>
       <c r="C19" s="9">
-        <v>67.7</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="D19" s="9">
+        <v>68</v>
+      </c>
+      <c r="E19" s="10">
+        <v>1453</v>
+      </c>
+      <c r="F19" s="9">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="G19" s="9">
         <v>67</v>
       </c>
-      <c r="E19" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H19" s="10">
-        <v>788</v>
+        <v>838</v>
       </c>
       <c r="I19" s="9">
-        <v>69.400000000000006</v>
+        <v>69.8</v>
       </c>
       <c r="J19" s="9">
         <v>71</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="8">
-        <v>672</v>
+        <v>589</v>
       </c>
       <c r="C20" s="9">
-        <v>67.400000000000006</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="D20" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E20" s="10">
-        <v>425</v>
+        <v>391</v>
       </c>
       <c r="F20" s="9">
-        <v>65.599999999999994</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="G20" s="9">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H20" s="10">
-        <v>247</v>
+        <v>198</v>
       </c>
       <c r="I20" s="9">
-        <v>70.400000000000006</v>
+        <v>70.2</v>
       </c>
       <c r="J20" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="8">
-        <v>830</v>
+        <v>849</v>
       </c>
       <c r="C21" s="9">
-        <v>68.400000000000006</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="D21" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E21" s="10">
-        <v>522</v>
+        <v>536</v>
       </c>
       <c r="F21" s="9">
-        <v>68</v>
+        <v>67.400000000000006</v>
       </c>
       <c r="G21" s="9">
-        <v>68.5</v>
+        <v>66</v>
       </c>
       <c r="H21" s="10">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="I21" s="9">
-        <v>69.099999999999994</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="J21" s="9">
-        <v>70.5</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
-        <v>250</v>
+        <v>218</v>
       </c>
       <c r="C22" s="9">
-        <v>69.5</v>
+        <v>70.2</v>
       </c>
       <c r="D22" s="9">
-        <v>70.5</v>
+        <v>71</v>
       </c>
       <c r="E22" s="10">
-        <v>175</v>
+        <v>146</v>
       </c>
       <c r="F22" s="9">
-        <v>68.3</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="G22" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H22" s="10">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="I22" s="9">
-        <v>72.3</v>
+        <v>74.5</v>
       </c>
       <c r="J22" s="9">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="8">
-        <v>750</v>
+        <v>793</v>
       </c>
       <c r="C23" s="9">
-        <v>69.2</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="D23" s="9">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E23" s="10">
-        <v>461</v>
+        <v>486</v>
       </c>
       <c r="F23" s="9">
-        <v>68.7</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="G23" s="9">
         <v>69</v>
       </c>
       <c r="H23" s="10">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="I23" s="9">
-        <v>70</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="J23" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="8">
-        <v>738</v>
+        <v>732</v>
       </c>
       <c r="C24" s="9">
-        <v>69.099999999999994</v>
+        <v>68.3</v>
       </c>
       <c r="D24" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E24" s="10">
-        <v>414</v>
+        <v>443</v>
       </c>
       <c r="F24" s="9">
-        <v>68.8</v>
+        <v>67.3</v>
       </c>
       <c r="G24" s="9">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="H24" s="10">
-        <v>324</v>
+        <v>289</v>
       </c>
       <c r="I24" s="9">
-        <v>69.400000000000006</v>
+        <v>69.7</v>
       </c>
       <c r="J24" s="9">
-        <v>70.5</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="8">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="C25" s="9">
-        <v>69.099999999999994</v>
+        <v>70</v>
       </c>
       <c r="D25" s="9">
         <v>71</v>
       </c>
       <c r="E25" s="10">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="F25" s="9">
-        <v>68.5</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="G25" s="9">
         <v>69</v>
       </c>
       <c r="H25" s="10">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="I25" s="9">
-        <v>69.8</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="J25" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="8">
-        <v>221</v>
+        <v>246</v>
       </c>
       <c r="C26" s="9">
-        <v>69</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="D26" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E26" s="10">
-        <v>128</v>
+        <v>156</v>
       </c>
       <c r="F26" s="9">
-        <v>67.2</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="G26" s="9">
-        <v>68.5</v>
+        <v>69</v>
       </c>
       <c r="H26" s="10">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="I26" s="9">
-        <v>71.400000000000006</v>
+        <v>72.2</v>
       </c>
       <c r="J26" s="9">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+        <v>75.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="12">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="C27" s="13">
-        <v>72.2</v>
+        <v>64.400000000000006</v>
       </c>
       <c r="D27" s="13">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E27" s="14">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F27" s="13">
-        <v>68.3</v>
+        <v>62.3</v>
       </c>
       <c r="G27" s="13">
-        <v>66</v>
+        <v>62.5</v>
       </c>
       <c r="H27" s="14">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I27" s="13">
-        <v>93.5</v>
+        <v>69.3</v>
       </c>
       <c r="J27" s="13">
-        <v>93.5</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+        <v>68.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>