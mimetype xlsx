--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -3,119 +3,121 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\0000.  待辦事項\1141022  114年11月應上傳或XML資料交換(4科)\1140421  114年5月應公告：性別統計指標(社福)\1140521  114年6月應公告：性別統計指標(社福)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\115性別統計\04 本部性別指標統計表\115\05\蕭永興1150520\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF11DF09-29FA-4132-8A13-C21566710E56}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B25D6E55-50B0-450C-967D-26E22725293A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113年" sheetId="28" r:id="rId1"/>
-[...17 lines deleted...]
-    <sheet name="工作表1" sheetId="17" state="hidden" r:id="rId19"/>
+    <sheet name="114" sheetId="29" r:id="rId1"/>
+    <sheet name="113" sheetId="28" r:id="rId2"/>
+    <sheet name="112" sheetId="27" r:id="rId3"/>
+    <sheet name="111" sheetId="26" r:id="rId4"/>
+    <sheet name="110" sheetId="25" r:id="rId5"/>
+    <sheet name="109" sheetId="24" r:id="rId6"/>
+    <sheet name="108" sheetId="23" r:id="rId7"/>
+    <sheet name="107" sheetId="22" r:id="rId8"/>
+    <sheet name="106" sheetId="21" r:id="rId9"/>
+    <sheet name="105" sheetId="20" r:id="rId10"/>
+    <sheet name="104" sheetId="18" r:id="rId11"/>
+    <sheet name="103年" sheetId="19" state="hidden" r:id="rId12"/>
+    <sheet name="102年" sheetId="7" state="hidden" r:id="rId13"/>
+    <sheet name="101年" sheetId="6" state="hidden" r:id="rId14"/>
+    <sheet name="100年" sheetId="5" state="hidden" r:id="rId15"/>
+    <sheet name="99年" sheetId="4" state="hidden" r:id="rId16"/>
+    <sheet name="98年" sheetId="3" state="hidden" r:id="rId17"/>
+    <sheet name="97年" sheetId="2" state="hidden" r:id="rId18"/>
+    <sheet name="96年" sheetId="1" state="hidden" r:id="rId19"/>
+    <sheet name="工作表1" sheetId="17" state="hidden" r:id="rId20"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="13">'100年'!$A$1:$AJ$13</definedName>
-[...10 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="9">'104年'!$A:$C</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'100年'!$A$1:$AJ$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'101年'!$A$1:$AQ$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'102年'!$A$1:$AQ$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'103年'!$A$1:$AK$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'104'!$A$1:$AK$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="18">'96年'!$A$1:$S$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'97年'!$A$1:$AQ$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'98年'!$A$1:$AQ$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="15">'99年'!$A$1:$AQ$13</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="14">'100年'!$A:$C</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="11">'103年'!$A:$C</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="10">'104'!$A:$C</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N6" i="17" l="1"/>
   <c r="N5" i="17"/>
   <c r="N11" i="17"/>
   <c r="N10" i="17"/>
   <c r="N16" i="17"/>
@@ -588,51 +590,51 @@
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="473" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="494" uniqueCount="110">
   <si>
     <t>合計</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>行為樣態(可複選)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>展示或傳閱色情圖片(檔)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>其他利用權勢或機會性騷擾</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>成立件數 (件)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>不成立件數 (件)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
@@ -4174,61 +4176,98 @@
       <t xml:space="preserve">)Sexually Harassing others (in breach of Article 27 of the Sexual Harassment Prevention Act)
 </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2025/11/18</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2025</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.00_ "/>
     <numFmt numFmtId="177" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -4369,50 +4408,57 @@
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="細明體"/>
       <family val="3"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -4583,51 +4629,51 @@
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="199">
+  <cellXfs count="200">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -4812,238 +4858,239 @@
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="41" fontId="10" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="10" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="10" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="10" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...52 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -5178,51 +5225,51 @@
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_1833-04-02-02-1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_天然災害" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="一般_天然災害_ps04-13" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="千分位[0]" xfId="5" builtinId="6"/>
     <cellStyle name="千分位[0] 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="超連結" xfId="7" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5467,130 +5514,5135 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AD9CD9B-FB0D-44AC-B9B5-E874DDAF1131}">
+  <dimension ref="A1:W14"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E17" sqref="E17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.5" style="28" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="28" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="28" customWidth="1"/>
+    <col min="4" max="4" width="11" style="28" customWidth="1"/>
+    <col min="5" max="5" width="10.625" style="28" customWidth="1"/>
+    <col min="6" max="6" width="10.125" style="28" customWidth="1"/>
+    <col min="7" max="7" width="11.125" style="28" customWidth="1"/>
+    <col min="8" max="11" width="17.375" style="28" customWidth="1"/>
+    <col min="12" max="12" width="22.5" style="28" customWidth="1"/>
+    <col min="13" max="14" width="8.625" style="28" customWidth="1"/>
+    <col min="15" max="15" width="10.375" style="28" customWidth="1"/>
+    <col min="16" max="16" width="8.625" style="28" customWidth="1"/>
+    <col min="17" max="17" width="10.375" style="28" customWidth="1"/>
+    <col min="18" max="18" width="8.625" style="28" customWidth="1"/>
+    <col min="19" max="19" width="9.625" style="28" customWidth="1"/>
+    <col min="20" max="20" width="8.625" style="28" customWidth="1"/>
+    <col min="21" max="21" width="8.375" style="28" customWidth="1"/>
+    <col min="22" max="22" width="8.125" style="28" customWidth="1"/>
+    <col min="23" max="23" width="10.625" style="28" customWidth="1"/>
+    <col min="24" max="32" width="7.75" style="28" customWidth="1"/>
+    <col min="33" max="16384" width="5.625" style="28"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23" s="75" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="84" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+    </row>
+    <row r="2" spans="1:23" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="80" t="s">
+        <v>109</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="80"/>
+    </row>
+    <row r="3" spans="1:23" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="93" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="93"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="110" t="s">
+        <v>34</v>
+      </c>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
+      <c r="G3" s="111"/>
+      <c r="H3" s="111"/>
+      <c r="I3" s="111"/>
+      <c r="J3" s="111"/>
+      <c r="K3" s="111"/>
+      <c r="L3" s="111"/>
+      <c r="M3" s="26"/>
+      <c r="N3" s="26"/>
+      <c r="O3" s="26"/>
+      <c r="P3" s="26"/>
+      <c r="Q3" s="26"/>
+      <c r="R3" s="26"/>
+    </row>
+    <row r="4" spans="1:23" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="112" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" s="99" t="s">
+        <v>100</v>
+      </c>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="101"/>
+      <c r="I4" s="100" t="s">
+        <v>101</v>
+      </c>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
+      <c r="L4" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26"/>
+      <c r="O4" s="26"/>
+      <c r="P4" s="34"/>
+    </row>
+    <row r="5" spans="1:23" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="102" t="s">
+        <v>107</v>
+      </c>
+      <c r="F5" s="103"/>
+      <c r="G5" s="104"/>
+      <c r="H5" s="107" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" s="85" t="s">
+        <v>103</v>
+      </c>
+      <c r="J5" s="85" t="s">
+        <v>104</v>
+      </c>
+      <c r="K5" s="85" t="s">
+        <v>105</v>
+      </c>
+      <c r="L5" s="88" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="95"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="105"/>
+      <c r="F6" s="105"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="86"/>
+      <c r="J6" s="86"/>
+      <c r="K6" s="86"/>
+      <c r="L6" s="89"/>
+    </row>
+    <row r="7" spans="1:23" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="97"/>
+      <c r="B7" s="97"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="114"/>
+      <c r="E7" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" s="109"/>
+      <c r="I7" s="87"/>
+      <c r="J7" s="87"/>
+      <c r="K7" s="87"/>
+      <c r="L7" s="90"/>
+    </row>
+    <row r="8" spans="1:23" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="78">
+        <v>1667</v>
+      </c>
+      <c r="E8" s="36">
+        <v>1660</v>
+      </c>
+      <c r="F8" s="36">
+        <v>1616</v>
+      </c>
+      <c r="G8" s="36">
+        <v>44</v>
+      </c>
+      <c r="H8" s="36">
+        <v>6</v>
+      </c>
+      <c r="I8" s="36">
+        <v>0</v>
+      </c>
+      <c r="J8" s="30">
+        <v>0</v>
+      </c>
+      <c r="K8" s="30">
+        <v>0</v>
+      </c>
+      <c r="L8" s="30">
+        <v>1</v>
+      </c>
+      <c r="M8" s="115"/>
+      <c r="N8" s="115"/>
+    </row>
+    <row r="9" spans="1:23" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="116" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="117"/>
+      <c r="C9" s="117"/>
+      <c r="D9" s="79">
+        <v>25207400</v>
+      </c>
+      <c r="E9" s="31">
+        <v>25077400</v>
+      </c>
+      <c r="F9" s="31">
+        <v>24452400</v>
+      </c>
+      <c r="G9" s="31">
+        <v>625000</v>
+      </c>
+      <c r="H9" s="31">
+        <v>70000</v>
+      </c>
+      <c r="I9" s="31">
+        <v>0</v>
+      </c>
+      <c r="J9" s="38">
+        <v>0</v>
+      </c>
+      <c r="K9" s="38">
+        <v>0</v>
+      </c>
+      <c r="L9" s="38">
+        <v>60000</v>
+      </c>
+      <c r="M9" s="118"/>
+      <c r="N9" s="118"/>
+    </row>
+    <row r="10" spans="1:23" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="119" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="119"/>
+      <c r="C10" s="119"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+      <c r="O10" s="27"/>
+      <c r="P10" s="27"/>
+      <c r="Q10" s="27"/>
+      <c r="R10" s="27"/>
+      <c r="S10" s="27"/>
+      <c r="T10" s="27"/>
+      <c r="U10" s="27"/>
+      <c r="V10" s="27"/>
+      <c r="W10" s="27"/>
+    </row>
+    <row r="11" spans="1:23" s="43" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="120" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="120"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="41"/>
+      <c r="G11" s="41"/>
+      <c r="H11" s="41"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="41"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="42"/>
+      <c r="M11" s="42"/>
+      <c r="N11" s="42"/>
+      <c r="O11" s="42"/>
+      <c r="P11" s="42"/>
+      <c r="Q11" s="42"/>
+      <c r="R11" s="42"/>
+      <c r="S11" s="42"/>
+      <c r="T11" s="42"/>
+      <c r="U11" s="42"/>
+      <c r="V11" s="42"/>
+      <c r="W11" s="42"/>
+    </row>
+    <row r="12" spans="1:23" s="43" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="44"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="42"/>
+      <c r="I12" s="42"/>
+      <c r="J12" s="42"/>
+      <c r="K12" s="42"/>
+      <c r="L12" s="42"/>
+      <c r="M12" s="42"/>
+      <c r="N12" s="42"/>
+      <c r="O12" s="42"/>
+      <c r="P12" s="42"/>
+      <c r="Q12" s="42"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
+      <c r="V12" s="42"/>
+      <c r="W12" s="42"/>
+    </row>
+    <row r="13" spans="1:23" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="83"/>
+    </row>
+    <row r="14" spans="1:23" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="28"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="L5:L7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A3:C7"/>
+    <mergeCell ref="E4:H4"/>
+    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="E5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="D3:L3"/>
+    <mergeCell ref="D4:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="84" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:AN14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="P12" sqref="P12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.5" style="28" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="28" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="28" customWidth="1"/>
+    <col min="4" max="4" width="11" style="28" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="28" customWidth="1"/>
+    <col min="6" max="6" width="11" style="28" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="28" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="28" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="28" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="28" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="28" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="28" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="28" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="28" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="28" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="28" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="28" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="28" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="28" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="28" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="28" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="28" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="28" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="28" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="28" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="28" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="28" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="28" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="28" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="28" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="28" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="28"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:40" s="75" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="46"/>
+      <c r="AC1" s="46"/>
+      <c r="AD1" s="46"/>
+      <c r="AE1" s="46"/>
+      <c r="AF1" s="46"/>
+      <c r="AG1" s="46"/>
+      <c r="AH1" s="46"/>
+      <c r="AI1" s="46"/>
+      <c r="AJ1" s="46"/>
+      <c r="AK1" s="47"/>
+      <c r="AL1" s="47"/>
+      <c r="AM1" s="47"/>
+      <c r="AN1" s="47"/>
+    </row>
+    <row r="2" spans="1:40" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+    </row>
+    <row r="3" spans="1:40" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="93" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="93"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="110" t="s">
+        <v>34</v>
+      </c>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
+      <c r="G3" s="111"/>
+      <c r="H3" s="111"/>
+      <c r="I3" s="111"/>
+      <c r="J3" s="111"/>
+      <c r="K3" s="111"/>
+      <c r="L3" s="111"/>
+      <c r="M3" s="111"/>
+      <c r="N3" s="27"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="27"/>
+      <c r="S3" s="27"/>
+      <c r="T3" s="27"/>
+      <c r="U3" s="27"/>
+      <c r="V3" s="27"/>
+      <c r="W3" s="27"/>
+      <c r="X3" s="27"/>
+      <c r="Y3" s="27"/>
+      <c r="Z3" s="27"/>
+      <c r="AA3" s="27"/>
+      <c r="AB3" s="27"/>
+      <c r="AC3" s="27"/>
+      <c r="AD3" s="27"/>
+      <c r="AE3" s="26"/>
+      <c r="AF3" s="26"/>
+      <c r="AG3" s="26"/>
+      <c r="AH3" s="26"/>
+      <c r="AI3" s="26"/>
+    </row>
+    <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="112" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" s="110" t="s">
+        <v>36</v>
+      </c>
+      <c r="F4" s="111"/>
+      <c r="G4" s="134"/>
+      <c r="H4" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="143" t="s">
+        <v>90</v>
+      </c>
+      <c r="M4" s="121"/>
+      <c r="N4" s="33"/>
+      <c r="O4" s="27"/>
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="27"/>
+      <c r="T4" s="27"/>
+      <c r="U4" s="33"/>
+      <c r="V4" s="27"/>
+      <c r="W4" s="27"/>
+      <c r="X4" s="27"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="27"/>
+      <c r="AA4" s="27"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="34"/>
+    </row>
+    <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="147" t="s">
+        <v>86</v>
+      </c>
+      <c r="F5" s="93"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="144" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="144" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="144" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="145" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="145" t="s">
+        <v>87</v>
+      </c>
+      <c r="M5" s="126"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26"/>
+      <c r="Q5" s="34"/>
+      <c r="R5" s="29"/>
+      <c r="S5" s="26"/>
+      <c r="T5" s="26"/>
+      <c r="U5" s="33"/>
+      <c r="V5" s="26"/>
+      <c r="W5" s="26"/>
+      <c r="X5" s="26"/>
+      <c r="Y5" s="26"/>
+      <c r="Z5" s="26"/>
+      <c r="AA5" s="26"/>
+    </row>
+    <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="95"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="141"/>
+      <c r="J6" s="141"/>
+      <c r="K6" s="124"/>
+      <c r="L6" s="124"/>
+      <c r="M6" s="127"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="34"/>
+      <c r="R6" s="29"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="26"/>
+    </row>
+    <row r="7" spans="1:40" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="97"/>
+      <c r="B7" s="97"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="114"/>
+      <c r="E7" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" s="142"/>
+      <c r="I7" s="142"/>
+      <c r="J7" s="142"/>
+      <c r="K7" s="125"/>
+      <c r="L7" s="125"/>
+      <c r="M7" s="128"/>
+      <c r="N7" s="26"/>
+      <c r="O7" s="26"/>
+      <c r="P7" s="26"/>
+      <c r="Q7" s="26"/>
+      <c r="R7" s="26"/>
+      <c r="S7" s="26"/>
+      <c r="T7" s="26"/>
+      <c r="U7" s="26"/>
+      <c r="V7" s="26"/>
+      <c r="W7" s="26"/>
+      <c r="X7" s="26"/>
+      <c r="Y7" s="26"/>
+      <c r="Z7" s="26"/>
+      <c r="AA7" s="26"/>
+    </row>
+    <row r="8" spans="1:40" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="35">
+        <v>223</v>
+      </c>
+      <c r="E8" s="30">
+        <v>223</v>
+      </c>
+      <c r="F8" s="30">
+        <v>217</v>
+      </c>
+      <c r="G8" s="30">
+        <v>6</v>
+      </c>
+      <c r="H8" s="36">
+        <v>0</v>
+      </c>
+      <c r="I8" s="30">
+        <v>0</v>
+      </c>
+      <c r="J8" s="30">
+        <v>0</v>
+      </c>
+      <c r="K8" s="30">
+        <v>0</v>
+      </c>
+      <c r="L8" s="129">
+        <v>0</v>
+      </c>
+      <c r="M8" s="129"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="26"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="26"/>
+      <c r="U8" s="26"/>
+      <c r="V8" s="26"/>
+      <c r="W8" s="26"/>
+      <c r="X8" s="26"/>
+      <c r="Y8" s="26"/>
+      <c r="Z8" s="26"/>
+      <c r="AA8" s="26"/>
+    </row>
+    <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="116" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="117"/>
+      <c r="C9" s="117"/>
+      <c r="D9" s="48">
+        <v>4270000</v>
+      </c>
+      <c r="E9" s="31">
+        <v>4270000</v>
+      </c>
+      <c r="F9" s="31">
+        <v>4195000</v>
+      </c>
+      <c r="G9" s="31">
+        <v>75000</v>
+      </c>
+      <c r="H9" s="31">
+        <v>0</v>
+      </c>
+      <c r="I9" s="38">
+        <v>0</v>
+      </c>
+      <c r="J9" s="38">
+        <v>0</v>
+      </c>
+      <c r="K9" s="38">
+        <v>0</v>
+      </c>
+      <c r="L9" s="130">
+        <v>0</v>
+      </c>
+      <c r="M9" s="130"/>
+    </row>
+    <row r="10" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="119" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="119"/>
+      <c r="C10" s="119"/>
+      <c r="D10" s="119"/>
+      <c r="E10" s="119"/>
+      <c r="F10" s="119"/>
+      <c r="G10" s="119"/>
+      <c r="H10" s="119"/>
+      <c r="I10" s="119"/>
+      <c r="J10" s="119"/>
+      <c r="K10" s="119"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+      <c r="O10" s="27"/>
+      <c r="P10" s="27"/>
+      <c r="Q10" s="27"/>
+      <c r="R10" s="27"/>
+      <c r="S10" s="27"/>
+      <c r="T10" s="27"/>
+      <c r="U10" s="27"/>
+      <c r="V10" s="27"/>
+      <c r="W10" s="27"/>
+      <c r="X10" s="27"/>
+      <c r="Y10" s="27"/>
+      <c r="Z10" s="27"/>
+      <c r="AA10" s="27"/>
+      <c r="AB10" s="27"/>
+      <c r="AC10" s="27"/>
+      <c r="AD10" s="27"/>
+      <c r="AE10" s="27"/>
+      <c r="AF10" s="27"/>
+      <c r="AG10" s="27"/>
+      <c r="AH10" s="27"/>
+      <c r="AI10" s="27"/>
+      <c r="AJ10" s="27"/>
+      <c r="AK10" s="27"/>
+      <c r="AL10" s="27"/>
+      <c r="AM10" s="27"/>
+      <c r="AN10" s="27"/>
+    </row>
+    <row r="11" spans="1:40" s="43" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="120" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="120"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="120"/>
+      <c r="E11" s="120"/>
+      <c r="F11" s="120"/>
+      <c r="G11" s="120"/>
+      <c r="H11" s="120"/>
+      <c r="I11" s="120"/>
+      <c r="J11" s="120"/>
+      <c r="K11" s="120"/>
+      <c r="L11" s="41"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
+      <c r="P11" s="41"/>
+      <c r="Q11" s="41"/>
+      <c r="R11" s="41"/>
+      <c r="S11" s="41"/>
+      <c r="T11" s="41"/>
+      <c r="U11" s="41"/>
+      <c r="V11" s="41"/>
+      <c r="W11" s="41"/>
+      <c r="X11" s="41"/>
+      <c r="Y11" s="41"/>
+      <c r="Z11" s="42"/>
+      <c r="AA11" s="42"/>
+      <c r="AB11" s="42"/>
+      <c r="AC11" s="42"/>
+      <c r="AD11" s="42"/>
+      <c r="AE11" s="42"/>
+      <c r="AF11" s="42"/>
+      <c r="AG11" s="42"/>
+      <c r="AH11" s="42"/>
+      <c r="AI11" s="42"/>
+      <c r="AJ11" s="42"/>
+      <c r="AK11" s="42"/>
+      <c r="AL11" s="42"/>
+      <c r="AM11" s="42"/>
+      <c r="AN11" s="42"/>
+    </row>
+    <row r="12" spans="1:40" s="43" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="L12" s="42"/>
+      <c r="M12" s="42"/>
+      <c r="N12" s="42"/>
+      <c r="O12" s="42"/>
+      <c r="P12" s="42"/>
+      <c r="Q12" s="42"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
+      <c r="V12" s="42"/>
+      <c r="W12" s="42"/>
+      <c r="X12" s="42"/>
+      <c r="Y12" s="42"/>
+      <c r="Z12" s="42"/>
+      <c r="AA12" s="42"/>
+      <c r="AB12" s="42"/>
+      <c r="AC12" s="42"/>
+      <c r="AD12" s="42"/>
+      <c r="AE12" s="42"/>
+      <c r="AF12" s="42"/>
+      <c r="AG12" s="42"/>
+      <c r="AH12" s="42"/>
+      <c r="AI12" s="42"/>
+      <c r="AJ12" s="42"/>
+      <c r="AK12" s="42"/>
+      <c r="AL12" s="42"/>
+      <c r="AM12" s="42"/>
+      <c r="AN12" s="42"/>
+    </row>
+    <row r="13" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:40" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="28"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="A10:K10"/>
+    <mergeCell ref="A11:K11"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="L5:M7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="A3:C7"/>
+    <mergeCell ref="D3:M3"/>
+    <mergeCell ref="D4:D7"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="E5:G6"/>
+    <mergeCell ref="H5:H7"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:AN15"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11:K11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.5" style="28" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="28" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="28" customWidth="1"/>
+    <col min="4" max="4" width="11" style="28" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="28" customWidth="1"/>
+    <col min="6" max="6" width="11" style="28" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="28" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="28" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="28" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="28" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="28" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="28" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="28" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="28" customWidth="1"/>
+    <col min="17" max="26" width="8.625" style="28" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="28" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="28" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="28" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="28" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="28" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="28" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="28" customWidth="1"/>
+    <col min="35" max="37" width="8.625" style="28" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="28" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="28" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="28" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="28"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:40" s="74" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+    </row>
+    <row r="2" spans="1:40" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="52" t="s">
+        <v>83</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+    </row>
+    <row r="3" spans="1:40" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="93" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="93"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="110" t="s">
+        <v>34</v>
+      </c>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
+      <c r="G3" s="111"/>
+      <c r="H3" s="111"/>
+      <c r="I3" s="111"/>
+      <c r="J3" s="111"/>
+      <c r="K3" s="111"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="27"/>
+      <c r="N3" s="27"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="27"/>
+      <c r="S3" s="27"/>
+      <c r="T3" s="27"/>
+      <c r="U3" s="27"/>
+      <c r="V3" s="27"/>
+      <c r="W3" s="27"/>
+      <c r="X3" s="27"/>
+      <c r="Y3" s="27"/>
+      <c r="Z3" s="27"/>
+      <c r="AA3" s="27"/>
+      <c r="AB3" s="27"/>
+      <c r="AC3" s="27"/>
+      <c r="AD3" s="27"/>
+      <c r="AE3" s="26"/>
+      <c r="AF3" s="26"/>
+      <c r="AG3" s="26"/>
+      <c r="AH3" s="26"/>
+      <c r="AI3" s="26"/>
+    </row>
+    <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="112" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" s="110" t="s">
+        <v>36</v>
+      </c>
+      <c r="F4" s="111"/>
+      <c r="G4" s="134"/>
+      <c r="H4" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="33"/>
+      <c r="O4" s="27"/>
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="27"/>
+      <c r="T4" s="27"/>
+      <c r="U4" s="33"/>
+      <c r="V4" s="27"/>
+      <c r="W4" s="27"/>
+      <c r="X4" s="27"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="27"/>
+      <c r="AA4" s="27"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="34"/>
+    </row>
+    <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="147" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" s="93"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="144" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="144" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="144" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="145" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="26"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26"/>
+      <c r="Q5" s="34"/>
+      <c r="R5" s="29"/>
+      <c r="S5" s="26"/>
+      <c r="T5" s="26"/>
+      <c r="U5" s="33"/>
+      <c r="V5" s="26"/>
+      <c r="W5" s="26"/>
+      <c r="X5" s="26"/>
+      <c r="Y5" s="26"/>
+      <c r="Z5" s="26"/>
+      <c r="AA5" s="26"/>
+    </row>
+    <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="95"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="141"/>
+      <c r="J6" s="141"/>
+      <c r="K6" s="124"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="34"/>
+      <c r="R6" s="29"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="26"/>
+    </row>
+    <row r="7" spans="1:40" ht="119.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="97"/>
+      <c r="B7" s="97"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="114"/>
+      <c r="E7" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" s="142"/>
+      <c r="I7" s="142"/>
+      <c r="J7" s="142"/>
+      <c r="K7" s="125"/>
+      <c r="L7" s="26"/>
+      <c r="M7" s="26"/>
+      <c r="N7" s="26"/>
+      <c r="O7" s="26"/>
+      <c r="P7" s="26"/>
+      <c r="Q7" s="26"/>
+      <c r="R7" s="26"/>
+      <c r="S7" s="26"/>
+      <c r="T7" s="26"/>
+      <c r="U7" s="26"/>
+      <c r="V7" s="26"/>
+      <c r="W7" s="26"/>
+      <c r="X7" s="26"/>
+      <c r="Y7" s="26"/>
+      <c r="Z7" s="26"/>
+      <c r="AA7" s="26"/>
+    </row>
+    <row r="8" spans="1:40" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="35">
+        <v>169</v>
+      </c>
+      <c r="E8" s="30">
+        <v>168</v>
+      </c>
+      <c r="F8" s="30">
+        <v>167</v>
+      </c>
+      <c r="G8" s="30">
+        <v>1</v>
+      </c>
+      <c r="H8" s="36">
+        <v>0</v>
+      </c>
+      <c r="I8" s="30">
+        <v>0</v>
+      </c>
+      <c r="J8" s="30">
+        <v>1</v>
+      </c>
+      <c r="K8" s="30">
+        <v>0</v>
+      </c>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="26"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="26"/>
+      <c r="U8" s="26"/>
+      <c r="V8" s="26"/>
+      <c r="W8" s="26"/>
+      <c r="X8" s="26"/>
+      <c r="Y8" s="26"/>
+      <c r="Z8" s="26"/>
+      <c r="AA8" s="26"/>
+    </row>
+    <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="116" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="117"/>
+      <c r="C9" s="117"/>
+      <c r="D9" s="37">
+        <v>4210000</v>
+      </c>
+      <c r="E9" s="38">
+        <v>4180000</v>
+      </c>
+      <c r="F9" s="38">
+        <v>4130000</v>
+      </c>
+      <c r="G9" s="38">
+        <v>50000</v>
+      </c>
+      <c r="H9" s="31">
+        <v>0</v>
+      </c>
+      <c r="I9" s="38">
+        <v>0</v>
+      </c>
+      <c r="J9" s="38">
+        <v>30000</v>
+      </c>
+      <c r="K9" s="38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40" s="39" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="16"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="18"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="16"/>
+      <c r="V10" s="21"/>
+    </row>
+    <row r="11" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="119" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="119"/>
+      <c r="C11" s="119"/>
+      <c r="D11" s="119"/>
+      <c r="E11" s="119"/>
+      <c r="F11" s="119"/>
+      <c r="G11" s="119"/>
+      <c r="H11" s="119"/>
+      <c r="I11" s="119"/>
+      <c r="J11" s="119"/>
+      <c r="K11" s="119"/>
+      <c r="L11" s="27"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="27"/>
+      <c r="O11" s="27"/>
+      <c r="P11" s="27"/>
+      <c r="Q11" s="27"/>
+      <c r="R11" s="27"/>
+      <c r="S11" s="27"/>
+      <c r="T11" s="27"/>
+      <c r="U11" s="27"/>
+      <c r="V11" s="27"/>
+      <c r="W11" s="27"/>
+      <c r="X11" s="27"/>
+      <c r="Y11" s="27"/>
+      <c r="Z11" s="27"/>
+      <c r="AA11" s="27"/>
+      <c r="AB11" s="27"/>
+      <c r="AC11" s="27"/>
+      <c r="AD11" s="27"/>
+      <c r="AE11" s="27"/>
+      <c r="AF11" s="27"/>
+      <c r="AG11" s="27"/>
+      <c r="AH11" s="27"/>
+      <c r="AI11" s="27"/>
+      <c r="AJ11" s="27"/>
+      <c r="AK11" s="27"/>
+      <c r="AL11" s="27"/>
+      <c r="AM11" s="27"/>
+      <c r="AN11" s="27"/>
+    </row>
+    <row r="12" spans="1:40" s="43" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="120" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="120"/>
+      <c r="C12" s="120"/>
+      <c r="D12" s="120"/>
+      <c r="E12" s="120"/>
+      <c r="F12" s="120"/>
+      <c r="G12" s="120"/>
+      <c r="H12" s="120"/>
+      <c r="I12" s="120"/>
+      <c r="J12" s="120"/>
+      <c r="K12" s="120"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="41"/>
+      <c r="R12" s="41"/>
+      <c r="S12" s="41"/>
+      <c r="T12" s="41"/>
+      <c r="U12" s="41"/>
+      <c r="V12" s="41"/>
+      <c r="W12" s="41"/>
+      <c r="X12" s="41"/>
+      <c r="Y12" s="41"/>
+      <c r="Z12" s="42"/>
+      <c r="AA12" s="42"/>
+      <c r="AB12" s="42"/>
+      <c r="AC12" s="42"/>
+      <c r="AD12" s="42"/>
+      <c r="AE12" s="42"/>
+      <c r="AF12" s="42"/>
+      <c r="AG12" s="42"/>
+      <c r="AH12" s="42"/>
+      <c r="AI12" s="42"/>
+      <c r="AJ12" s="42"/>
+      <c r="AK12" s="42"/>
+      <c r="AL12" s="42"/>
+      <c r="AM12" s="42"/>
+      <c r="AN12" s="42"/>
+    </row>
+    <row r="13" spans="1:40" s="43" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="L13" s="42"/>
+      <c r="M13" s="42"/>
+      <c r="N13" s="42"/>
+      <c r="O13" s="42"/>
+      <c r="P13" s="42"/>
+      <c r="R13" s="42"/>
+      <c r="S13" s="42"/>
+      <c r="T13" s="42"/>
+      <c r="U13" s="42"/>
+      <c r="V13" s="42"/>
+      <c r="W13" s="42"/>
+      <c r="X13" s="42"/>
+      <c r="Y13" s="42"/>
+      <c r="Z13" s="42"/>
+      <c r="AA13" s="42"/>
+      <c r="AB13" s="42"/>
+      <c r="AC13" s="42"/>
+      <c r="AD13" s="42"/>
+      <c r="AE13" s="42"/>
+      <c r="AF13" s="42"/>
+      <c r="AG13" s="42"/>
+      <c r="AH13" s="42"/>
+      <c r="AI13" s="42"/>
+      <c r="AJ13" s="42"/>
+      <c r="AK13" s="42"/>
+      <c r="AL13" s="42"/>
+      <c r="AM13" s="42"/>
+      <c r="AN13" s="42"/>
+    </row>
+    <row r="14" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:40" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="28"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="A12:K12"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A11:K11"/>
+    <mergeCell ref="A3:C7"/>
+    <mergeCell ref="D3:K3"/>
+    <mergeCell ref="D4:D7"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="E5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="63" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:AN15"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11:K11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.5" style="28" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="28" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="28" customWidth="1"/>
+    <col min="4" max="4" width="11" style="28" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="28" customWidth="1"/>
+    <col min="6" max="6" width="11" style="28" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="28" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="28" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="28" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="28" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="28" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="28" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="28" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="28" customWidth="1"/>
+    <col min="17" max="26" width="8.625" style="28" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="28" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="28" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="28" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="28" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="28" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="28" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="28" customWidth="1"/>
+    <col min="35" max="37" width="8.625" style="28" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="28" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="28" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="28" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="28"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:40" s="74" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+    </row>
+    <row r="2" spans="1:40" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="52" t="s">
+        <v>82</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+    </row>
+    <row r="3" spans="1:40" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="93" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="93"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="110" t="s">
+        <v>34</v>
+      </c>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
+      <c r="G3" s="111"/>
+      <c r="H3" s="111"/>
+      <c r="I3" s="111"/>
+      <c r="J3" s="111"/>
+      <c r="K3" s="111"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="27"/>
+      <c r="N3" s="27"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="27"/>
+      <c r="S3" s="27"/>
+      <c r="T3" s="27"/>
+      <c r="U3" s="27"/>
+      <c r="V3" s="27"/>
+      <c r="W3" s="27"/>
+      <c r="X3" s="27"/>
+      <c r="Y3" s="27"/>
+      <c r="Z3" s="27"/>
+      <c r="AA3" s="27"/>
+      <c r="AB3" s="27"/>
+      <c r="AC3" s="27"/>
+      <c r="AD3" s="27"/>
+      <c r="AE3" s="26"/>
+      <c r="AF3" s="26"/>
+      <c r="AG3" s="26"/>
+      <c r="AH3" s="26"/>
+      <c r="AI3" s="26"/>
+    </row>
+    <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="112" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" s="110" t="s">
+        <v>36</v>
+      </c>
+      <c r="F4" s="111"/>
+      <c r="G4" s="134"/>
+      <c r="H4" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="33"/>
+      <c r="O4" s="27"/>
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="27"/>
+      <c r="T4" s="27"/>
+      <c r="U4" s="33"/>
+      <c r="V4" s="27"/>
+      <c r="W4" s="27"/>
+      <c r="X4" s="27"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="27"/>
+      <c r="AA4" s="27"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="34"/>
+    </row>
+    <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="147" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" s="93"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="144" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="144" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="144" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="145" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="26"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26"/>
+      <c r="Q5" s="34"/>
+      <c r="R5" s="29"/>
+      <c r="S5" s="26"/>
+      <c r="T5" s="26"/>
+      <c r="U5" s="33"/>
+      <c r="V5" s="26"/>
+      <c r="W5" s="26"/>
+      <c r="X5" s="26"/>
+      <c r="Y5" s="26"/>
+      <c r="Z5" s="26"/>
+      <c r="AA5" s="26"/>
+    </row>
+    <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="95"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="141"/>
+      <c r="J6" s="141"/>
+      <c r="K6" s="124"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="34"/>
+      <c r="R6" s="29"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="26"/>
+    </row>
+    <row r="7" spans="1:40" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="97"/>
+      <c r="B7" s="97"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="114"/>
+      <c r="E7" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" s="142"/>
+      <c r="I7" s="142"/>
+      <c r="J7" s="142"/>
+      <c r="K7" s="125"/>
+      <c r="L7" s="26"/>
+      <c r="M7" s="26"/>
+      <c r="N7" s="26"/>
+      <c r="O7" s="26"/>
+      <c r="P7" s="26"/>
+      <c r="Q7" s="26"/>
+      <c r="R7" s="26"/>
+      <c r="S7" s="26"/>
+      <c r="T7" s="26"/>
+      <c r="U7" s="26"/>
+      <c r="V7" s="26"/>
+      <c r="W7" s="26"/>
+      <c r="X7" s="26"/>
+      <c r="Y7" s="26"/>
+      <c r="Z7" s="26"/>
+      <c r="AA7" s="26"/>
+    </row>
+    <row r="8" spans="1:40" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="35">
+        <v>153</v>
+      </c>
+      <c r="E8" s="30">
+        <v>153</v>
+      </c>
+      <c r="F8" s="30">
+        <v>150</v>
+      </c>
+      <c r="G8" s="30">
+        <v>3</v>
+      </c>
+      <c r="H8" s="36">
+        <v>0</v>
+      </c>
+      <c r="I8" s="30">
+        <v>0</v>
+      </c>
+      <c r="J8" s="30">
+        <v>0</v>
+      </c>
+      <c r="K8" s="30">
+        <v>0</v>
+      </c>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="26"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="26"/>
+      <c r="U8" s="26"/>
+      <c r="V8" s="26"/>
+      <c r="W8" s="26"/>
+      <c r="X8" s="26"/>
+      <c r="Y8" s="26"/>
+      <c r="Z8" s="26"/>
+      <c r="AA8" s="26"/>
+    </row>
+    <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="116" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="117"/>
+      <c r="C9" s="117"/>
+      <c r="D9" s="37">
+        <v>2885000</v>
+      </c>
+      <c r="E9" s="38">
+        <v>2885000</v>
+      </c>
+      <c r="F9" s="38">
+        <v>2855000</v>
+      </c>
+      <c r="G9" s="38">
+        <v>30000</v>
+      </c>
+      <c r="H9" s="31">
+        <v>0</v>
+      </c>
+      <c r="I9" s="38">
+        <v>0</v>
+      </c>
+      <c r="J9" s="38">
+        <v>0</v>
+      </c>
+      <c r="K9" s="38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40" s="39" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="16"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="18"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="16"/>
+      <c r="V10" s="21"/>
+    </row>
+    <row r="11" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="119" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="119"/>
+      <c r="C11" s="119"/>
+      <c r="D11" s="119"/>
+      <c r="E11" s="119"/>
+      <c r="F11" s="119"/>
+      <c r="G11" s="119"/>
+      <c r="H11" s="119"/>
+      <c r="I11" s="119"/>
+      <c r="J11" s="119"/>
+      <c r="K11" s="119"/>
+      <c r="L11" s="27"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="27"/>
+      <c r="O11" s="27"/>
+      <c r="P11" s="27"/>
+      <c r="Q11" s="27"/>
+      <c r="R11" s="27"/>
+      <c r="S11" s="27"/>
+      <c r="T11" s="27"/>
+      <c r="U11" s="27"/>
+      <c r="V11" s="27"/>
+      <c r="W11" s="27"/>
+      <c r="X11" s="27"/>
+      <c r="Y11" s="27"/>
+      <c r="Z11" s="27"/>
+      <c r="AA11" s="27"/>
+      <c r="AB11" s="27"/>
+      <c r="AC11" s="27"/>
+      <c r="AD11" s="27"/>
+      <c r="AE11" s="27"/>
+      <c r="AF11" s="27"/>
+      <c r="AG11" s="27"/>
+      <c r="AH11" s="27"/>
+      <c r="AI11" s="27"/>
+      <c r="AJ11" s="27"/>
+      <c r="AK11" s="27"/>
+      <c r="AL11" s="27"/>
+      <c r="AM11" s="27"/>
+      <c r="AN11" s="27"/>
+    </row>
+    <row r="12" spans="1:40" s="43" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="120" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="120"/>
+      <c r="C12" s="120"/>
+      <c r="D12" s="120"/>
+      <c r="E12" s="120"/>
+      <c r="F12" s="120"/>
+      <c r="G12" s="120"/>
+      <c r="H12" s="120"/>
+      <c r="I12" s="120"/>
+      <c r="J12" s="120"/>
+      <c r="K12" s="120"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="41"/>
+      <c r="R12" s="41"/>
+      <c r="S12" s="41"/>
+      <c r="T12" s="41"/>
+      <c r="U12" s="41"/>
+      <c r="V12" s="41"/>
+      <c r="W12" s="41"/>
+      <c r="X12" s="41"/>
+      <c r="Y12" s="41"/>
+      <c r="Z12" s="42"/>
+      <c r="AA12" s="42"/>
+      <c r="AB12" s="42"/>
+      <c r="AC12" s="42"/>
+      <c r="AD12" s="42"/>
+      <c r="AE12" s="42"/>
+      <c r="AF12" s="42"/>
+      <c r="AG12" s="42"/>
+      <c r="AH12" s="42"/>
+      <c r="AI12" s="42"/>
+      <c r="AJ12" s="42"/>
+      <c r="AK12" s="42"/>
+      <c r="AL12" s="42"/>
+      <c r="AM12" s="42"/>
+      <c r="AN12" s="42"/>
+    </row>
+    <row r="13" spans="1:40" s="43" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="L13" s="42"/>
+      <c r="M13" s="42"/>
+      <c r="N13" s="42"/>
+      <c r="O13" s="42"/>
+      <c r="P13" s="42"/>
+      <c r="R13" s="42"/>
+      <c r="S13" s="42"/>
+      <c r="T13" s="42"/>
+      <c r="U13" s="42"/>
+      <c r="V13" s="42"/>
+      <c r="W13" s="42"/>
+      <c r="X13" s="42"/>
+      <c r="Y13" s="42"/>
+      <c r="Z13" s="42"/>
+      <c r="AA13" s="42"/>
+      <c r="AB13" s="42"/>
+      <c r="AC13" s="42"/>
+      <c r="AD13" s="42"/>
+      <c r="AE13" s="42"/>
+      <c r="AF13" s="42"/>
+      <c r="AG13" s="42"/>
+      <c r="AH13" s="42"/>
+      <c r="AI13" s="42"/>
+      <c r="AJ13" s="42"/>
+      <c r="AK13" s="42"/>
+      <c r="AL13" s="42"/>
+      <c r="AM13" s="42"/>
+      <c r="AN13" s="42"/>
+    </row>
+    <row r="14" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:40" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="28"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="A12:K12"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A11:K11"/>
+    <mergeCell ref="A3:C7"/>
+    <mergeCell ref="D3:K3"/>
+    <mergeCell ref="D4:D7"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="E5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AN15"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11:K11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.25" style="51" customWidth="1"/>
+    <col min="2" max="2" width="3" style="51" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="51" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="51" customWidth="1"/>
+    <col min="7" max="7" width="8.625" style="51" customWidth="1"/>
+    <col min="8" max="11" width="10.375" style="51" customWidth="1"/>
+    <col min="12" max="36" width="8.625" style="51" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="51" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="51" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="51" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="51" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:40" s="72" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="70" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+    </row>
+    <row r="2" spans="1:40" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="52" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+    </row>
+    <row r="3" spans="1:40" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="151"/>
+      <c r="B3" s="151"/>
+      <c r="C3" s="152"/>
+      <c r="D3" s="164" t="s">
+        <v>65</v>
+      </c>
+      <c r="E3" s="165"/>
+      <c r="F3" s="165"/>
+      <c r="G3" s="165"/>
+      <c r="H3" s="165"/>
+      <c r="I3" s="165"/>
+      <c r="J3" s="165"/>
+      <c r="K3" s="165"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50"/>
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+    </row>
+    <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="162"/>
+      <c r="B4" s="162"/>
+      <c r="C4" s="163"/>
+      <c r="D4" s="166" t="s">
+        <v>58</v>
+      </c>
+      <c r="E4" s="164" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="165"/>
+      <c r="G4" s="169"/>
+      <c r="H4" s="148" t="s">
+        <v>62</v>
+      </c>
+      <c r="I4" s="149"/>
+      <c r="J4" s="149"/>
+      <c r="K4" s="149"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="63"/>
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="50"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="61"/>
+    </row>
+    <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="162"/>
+      <c r="B5" s="162"/>
+      <c r="C5" s="163"/>
+      <c r="D5" s="167"/>
+      <c r="E5" s="150" t="s">
+        <v>66</v>
+      </c>
+      <c r="F5" s="151"/>
+      <c r="G5" s="152"/>
+      <c r="H5" s="156" t="s">
+        <v>67</v>
+      </c>
+      <c r="I5" s="156" t="s">
+        <v>68</v>
+      </c>
+      <c r="J5" s="156" t="s">
+        <v>69</v>
+      </c>
+      <c r="K5" s="158" t="s">
+        <v>70</v>
+      </c>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="63"/>
+      <c r="O5" s="62"/>
+      <c r="P5" s="62"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="62"/>
+      <c r="U5" s="63"/>
+      <c r="V5" s="62"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="62"/>
+      <c r="Y5" s="62"/>
+      <c r="Z5" s="62"/>
+      <c r="AA5" s="62"/>
+    </row>
+    <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="162"/>
+      <c r="B6" s="162"/>
+      <c r="C6" s="163"/>
+      <c r="D6" s="167"/>
+      <c r="E6" s="153"/>
+      <c r="F6" s="154"/>
+      <c r="G6" s="155"/>
+      <c r="H6" s="86"/>
+      <c r="I6" s="86"/>
+      <c r="J6" s="86"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+    </row>
+    <row r="7" spans="1:40" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="154"/>
+      <c r="B7" s="154"/>
+      <c r="C7" s="155"/>
+      <c r="D7" s="168"/>
+      <c r="E7" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="H7" s="87"/>
+      <c r="I7" s="87"/>
+      <c r="J7" s="87"/>
+      <c r="K7" s="90"/>
+      <c r="L7" s="62"/>
+      <c r="M7" s="62"/>
+      <c r="N7" s="62"/>
+      <c r="O7" s="62"/>
+      <c r="P7" s="62"/>
+      <c r="Q7" s="62"/>
+      <c r="R7" s="62"/>
+      <c r="S7" s="62"/>
+      <c r="T7" s="62"/>
+      <c r="U7" s="62"/>
+      <c r="V7" s="62"/>
+      <c r="W7" s="62"/>
+      <c r="X7" s="62"/>
+      <c r="Y7" s="62"/>
+      <c r="Z7" s="62"/>
+      <c r="AA7" s="62"/>
+    </row>
+    <row r="8" spans="1:40" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="159" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" s="160"/>
+      <c r="C8" s="160"/>
+      <c r="D8" s="54">
+        <v>141</v>
+      </c>
+      <c r="E8" s="54">
+        <v>138</v>
+      </c>
+      <c r="F8" s="54">
+        <v>134</v>
+      </c>
+      <c r="G8" s="54">
+        <v>4</v>
+      </c>
+      <c r="H8" s="55">
+        <v>2</v>
+      </c>
+      <c r="I8" s="54">
+        <v>0</v>
+      </c>
+      <c r="J8" s="54">
+        <v>1</v>
+      </c>
+      <c r="K8" s="54">
+        <v>0</v>
+      </c>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
+      <c r="N8" s="62"/>
+      <c r="O8" s="62"/>
+      <c r="P8" s="62"/>
+      <c r="Q8" s="62"/>
+      <c r="R8" s="62"/>
+      <c r="S8" s="62"/>
+      <c r="T8" s="62"/>
+      <c r="U8" s="62"/>
+      <c r="V8" s="62"/>
+      <c r="W8" s="62"/>
+      <c r="X8" s="62"/>
+      <c r="Y8" s="62"/>
+      <c r="Z8" s="62"/>
+      <c r="AA8" s="62"/>
+    </row>
+    <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="159" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" s="161"/>
+      <c r="C9" s="161"/>
+      <c r="D9" s="54">
+        <v>3420000</v>
+      </c>
+      <c r="E9" s="54">
+        <v>3340000</v>
+      </c>
+      <c r="F9" s="54">
+        <v>3300000</v>
+      </c>
+      <c r="G9" s="54">
+        <v>40000</v>
+      </c>
+      <c r="H9" s="55">
+        <v>70000</v>
+      </c>
+      <c r="I9" s="54">
+        <v>0</v>
+      </c>
+      <c r="J9" s="54">
+        <v>10000</v>
+      </c>
+      <c r="K9" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="16"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="57"/>
+      <c r="H10" s="18"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="16"/>
+      <c r="V10" s="21"/>
+    </row>
+    <row r="11" spans="1:40" s="57" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="18"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="65"/>
+      <c r="D11" s="65"/>
+      <c r="E11" s="65"/>
+      <c r="F11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="60"/>
+      <c r="N11" s="16"/>
+      <c r="P11" s="66"/>
+    </row>
+    <row r="12" spans="1:40" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="157" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="157"/>
+      <c r="C12" s="157"/>
+      <c r="D12" s="157"/>
+      <c r="E12" s="157"/>
+      <c r="F12" s="157"/>
+      <c r="G12" s="157"/>
+      <c r="H12" s="157"/>
+      <c r="I12" s="157"/>
+      <c r="J12" s="157"/>
+      <c r="K12" s="157"/>
+      <c r="L12" s="157"/>
+      <c r="M12" s="157"/>
+      <c r="N12" s="157"/>
+      <c r="O12" s="157"/>
+      <c r="P12" s="157"/>
+      <c r="Q12" s="157"/>
+      <c r="R12" s="157"/>
+      <c r="S12" s="157"/>
+      <c r="T12" s="157"/>
+      <c r="U12" s="157"/>
+      <c r="V12" s="157"/>
+      <c r="W12" s="157"/>
+      <c r="X12" s="157"/>
+      <c r="Y12" s="157"/>
+      <c r="Z12" s="59"/>
+      <c r="AA12" s="59"/>
+      <c r="AB12" s="59"/>
+      <c r="AC12" s="59"/>
+      <c r="AD12" s="59"/>
+      <c r="AE12" s="59"/>
+      <c r="AF12" s="59"/>
+      <c r="AG12" s="59"/>
+      <c r="AH12" s="59"/>
+      <c r="AI12" s="59"/>
+      <c r="AJ12" s="59"/>
+      <c r="AK12" s="59"/>
+      <c r="AL12" s="59"/>
+      <c r="AM12" s="59"/>
+      <c r="AN12" s="59"/>
+    </row>
+    <row r="13" spans="1:40" s="60" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="68"/>
+      <c r="B13" s="59"/>
+      <c r="C13" s="59"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="59"/>
+      <c r="H13" s="59"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="59"/>
+      <c r="K13" s="59"/>
+      <c r="L13" s="59"/>
+      <c r="M13" s="59"/>
+      <c r="N13" s="59"/>
+      <c r="O13" s="59"/>
+      <c r="P13" s="59"/>
+      <c r="R13" s="59"/>
+      <c r="S13" s="59"/>
+      <c r="T13" s="59"/>
+      <c r="U13" s="59"/>
+      <c r="V13" s="59"/>
+      <c r="W13" s="59"/>
+      <c r="X13" s="59"/>
+      <c r="Y13" s="59"/>
+      <c r="Z13" s="59"/>
+      <c r="AA13" s="59"/>
+      <c r="AB13" s="59"/>
+      <c r="AC13" s="59"/>
+      <c r="AD13" s="59"/>
+      <c r="AE13" s="59"/>
+      <c r="AF13" s="59"/>
+      <c r="AG13" s="59"/>
+      <c r="AH13" s="59"/>
+      <c r="AI13" s="59"/>
+      <c r="AJ13" s="59"/>
+      <c r="AK13" s="59"/>
+      <c r="AL13" s="59"/>
+      <c r="AM13" s="59"/>
+      <c r="AN13" s="59"/>
+    </row>
+    <row r="14" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:40" s="50" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="69" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="8"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="8"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="8"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8"/>
+      <c r="P15" s="8"/>
+      <c r="Q15" s="8"/>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="8"/>
+      <c r="U15" s="8"/>
+      <c r="V15" s="8"/>
+      <c r="W15" s="8"/>
+      <c r="X15" s="8"/>
+      <c r="Y15" s="8"/>
+      <c r="Z15" s="8"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="E5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="A12:Y12"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A3:C7"/>
+    <mergeCell ref="D3:K3"/>
+    <mergeCell ref="D4:D7"/>
+    <mergeCell ref="E4:G4"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="39" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AQ19"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11:K11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.25" style="51" customWidth="1"/>
+    <col min="2" max="2" width="3" style="51" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="51" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="51" customWidth="1"/>
+    <col min="7" max="7" width="8.625" style="51" customWidth="1"/>
+    <col min="8" max="11" width="10.125" style="51" customWidth="1"/>
+    <col min="12" max="36" width="8.625" style="51" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="51" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="51" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="51" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="51" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:43" s="72" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="70" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+    </row>
+    <row r="2" spans="1:43" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+    </row>
+    <row r="3" spans="1:43" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="151"/>
+      <c r="B3" s="151"/>
+      <c r="C3" s="152"/>
+      <c r="D3" s="164" t="s">
+        <v>65</v>
+      </c>
+      <c r="E3" s="165"/>
+      <c r="F3" s="165"/>
+      <c r="G3" s="165"/>
+      <c r="H3" s="165"/>
+      <c r="I3" s="165"/>
+      <c r="J3" s="165"/>
+      <c r="K3" s="165"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50"/>
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+    </row>
+    <row r="4" spans="1:43" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="162"/>
+      <c r="B4" s="162"/>
+      <c r="C4" s="163"/>
+      <c r="D4" s="166" t="s">
+        <v>58</v>
+      </c>
+      <c r="E4" s="164" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="165"/>
+      <c r="G4" s="169"/>
+      <c r="H4" s="148" t="s">
+        <v>62</v>
+      </c>
+      <c r="I4" s="149"/>
+      <c r="J4" s="149"/>
+      <c r="K4" s="149"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="63"/>
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="50"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="61"/>
+    </row>
+    <row r="5" spans="1:43" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="162"/>
+      <c r="B5" s="162"/>
+      <c r="C5" s="163"/>
+      <c r="D5" s="167"/>
+      <c r="E5" s="150" t="s">
+        <v>66</v>
+      </c>
+      <c r="F5" s="151"/>
+      <c r="G5" s="152"/>
+      <c r="H5" s="156" t="s">
+        <v>67</v>
+      </c>
+      <c r="I5" s="156" t="s">
+        <v>68</v>
+      </c>
+      <c r="J5" s="156" t="s">
+        <v>69</v>
+      </c>
+      <c r="K5" s="158" t="s">
+        <v>70</v>
+      </c>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="63"/>
+      <c r="O5" s="62"/>
+      <c r="P5" s="62"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="62"/>
+      <c r="U5" s="63"/>
+      <c r="V5" s="62"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="62"/>
+      <c r="Y5" s="62"/>
+      <c r="Z5" s="62"/>
+      <c r="AA5" s="62"/>
+    </row>
+    <row r="6" spans="1:43" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="162"/>
+      <c r="B6" s="162"/>
+      <c r="C6" s="163"/>
+      <c r="D6" s="167"/>
+      <c r="E6" s="153"/>
+      <c r="F6" s="154"/>
+      <c r="G6" s="155"/>
+      <c r="H6" s="86"/>
+      <c r="I6" s="86"/>
+      <c r="J6" s="86"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+    </row>
+    <row r="7" spans="1:43" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="154"/>
+      <c r="B7" s="154"/>
+      <c r="C7" s="155"/>
+      <c r="D7" s="168"/>
+      <c r="E7" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="H7" s="87"/>
+      <c r="I7" s="87"/>
+      <c r="J7" s="87"/>
+      <c r="K7" s="90"/>
+      <c r="L7" s="62"/>
+      <c r="M7" s="62"/>
+      <c r="N7" s="62"/>
+      <c r="O7" s="62"/>
+      <c r="P7" s="62"/>
+      <c r="Q7" s="62"/>
+      <c r="R7" s="62"/>
+      <c r="S7" s="62"/>
+      <c r="T7" s="62"/>
+      <c r="U7" s="62"/>
+      <c r="V7" s="62"/>
+      <c r="W7" s="62"/>
+      <c r="X7" s="62"/>
+      <c r="Y7" s="62"/>
+      <c r="Z7" s="62"/>
+      <c r="AA7" s="62"/>
+    </row>
+    <row r="8" spans="1:43" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="159" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" s="160"/>
+      <c r="C8" s="160"/>
+      <c r="D8" s="54">
+        <v>148</v>
+      </c>
+      <c r="E8" s="54">
+        <v>147</v>
+      </c>
+      <c r="F8" s="54">
+        <v>144</v>
+      </c>
+      <c r="G8" s="54">
+        <v>3</v>
+      </c>
+      <c r="H8" s="55">
+        <v>1</v>
+      </c>
+      <c r="I8" s="54">
+        <v>0</v>
+      </c>
+      <c r="J8" s="54">
+        <v>0</v>
+      </c>
+      <c r="K8" s="54">
+        <v>0</v>
+      </c>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
+      <c r="N8" s="62"/>
+      <c r="O8" s="62"/>
+      <c r="P8" s="62"/>
+      <c r="Q8" s="62"/>
+      <c r="R8" s="62"/>
+      <c r="S8" s="62"/>
+      <c r="T8" s="62"/>
+      <c r="U8" s="62"/>
+      <c r="V8" s="62"/>
+      <c r="W8" s="62"/>
+      <c r="X8" s="62"/>
+      <c r="Y8" s="62"/>
+      <c r="Z8" s="62"/>
+      <c r="AA8" s="62"/>
+    </row>
+    <row r="9" spans="1:43" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="159" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" s="161"/>
+      <c r="C9" s="161"/>
+      <c r="D9" s="54">
+        <v>3710000</v>
+      </c>
+      <c r="E9" s="54">
+        <v>3610000</v>
+      </c>
+      <c r="F9" s="54">
+        <v>3500000</v>
+      </c>
+      <c r="G9" s="54">
+        <v>110000</v>
+      </c>
+      <c r="H9" s="55">
+        <v>100000</v>
+      </c>
+      <c r="I9" s="54">
+        <v>0</v>
+      </c>
+      <c r="J9" s="54">
+        <v>0</v>
+      </c>
+      <c r="K9" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="16"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="57"/>
+      <c r="H10" s="18"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="16"/>
+      <c r="V10" s="21"/>
+    </row>
+    <row r="11" spans="1:43" s="57" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="18"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="65"/>
+      <c r="D11" s="65"/>
+      <c r="E11" s="65"/>
+      <c r="F11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="60"/>
+      <c r="N11" s="16"/>
+      <c r="P11" s="66"/>
+    </row>
+    <row r="12" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="174" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="175"/>
+      <c r="C12" s="175"/>
+      <c r="D12" s="175"/>
+      <c r="E12" s="175"/>
+      <c r="F12" s="175"/>
+      <c r="G12" s="175"/>
+      <c r="H12" s="175"/>
+      <c r="I12" s="175"/>
+      <c r="J12" s="175"/>
+      <c r="K12" s="175"/>
+      <c r="L12" s="175"/>
+      <c r="M12" s="175"/>
+      <c r="N12" s="175"/>
+      <c r="O12" s="175"/>
+      <c r="P12" s="175"/>
+      <c r="Q12" s="175"/>
+      <c r="R12" s="175"/>
+      <c r="S12" s="175"/>
+      <c r="T12" s="175"/>
+      <c r="U12" s="175"/>
+      <c r="V12" s="175"/>
+      <c r="W12" s="175"/>
+      <c r="X12" s="175"/>
+      <c r="Y12" s="175"/>
+      <c r="Z12" s="175"/>
+      <c r="AA12" s="175"/>
+      <c r="AB12" s="175"/>
+      <c r="AC12" s="175"/>
+      <c r="AD12" s="175"/>
+      <c r="AE12" s="175"/>
+      <c r="AF12" s="175"/>
+      <c r="AG12" s="175"/>
+      <c r="AH12" s="175"/>
+      <c r="AI12" s="175"/>
+      <c r="AJ12" s="175"/>
+      <c r="AK12" s="175"/>
+      <c r="AL12" s="175"/>
+      <c r="AM12" s="175"/>
+      <c r="AN12" s="175"/>
+      <c r="AO12" s="175"/>
+      <c r="AP12" s="175"/>
+      <c r="AQ12" s="175"/>
+    </row>
+    <row r="13" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="170" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="171"/>
+      <c r="C13" s="171"/>
+      <c r="D13" s="171"/>
+      <c r="E13" s="171"/>
+      <c r="F13" s="171"/>
+      <c r="G13" s="171"/>
+      <c r="H13" s="171"/>
+      <c r="I13" s="171"/>
+      <c r="J13" s="171"/>
+      <c r="K13" s="171"/>
+      <c r="L13" s="171"/>
+      <c r="M13" s="171"/>
+      <c r="N13" s="171"/>
+      <c r="O13" s="171"/>
+      <c r="P13" s="171"/>
+      <c r="Q13" s="172"/>
+      <c r="R13" s="171"/>
+      <c r="S13" s="171"/>
+      <c r="T13" s="171"/>
+      <c r="U13" s="171"/>
+      <c r="V13" s="171"/>
+      <c r="W13" s="171"/>
+      <c r="X13" s="171"/>
+      <c r="Y13" s="171"/>
+      <c r="Z13" s="171"/>
+      <c r="AA13" s="171"/>
+      <c r="AB13" s="171"/>
+      <c r="AC13" s="171"/>
+      <c r="AD13" s="171"/>
+      <c r="AE13" s="171"/>
+      <c r="AF13" s="171"/>
+      <c r="AG13" s="171"/>
+      <c r="AH13" s="171"/>
+      <c r="AI13" s="171"/>
+      <c r="AJ13" s="171"/>
+      <c r="AK13" s="171"/>
+      <c r="AL13" s="171"/>
+      <c r="AM13" s="171"/>
+      <c r="AN13" s="171"/>
+    </row>
+    <row r="14" spans="1:43" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="157"/>
+      <c r="C14" s="157"/>
+      <c r="D14" s="157"/>
+      <c r="E14" s="157"/>
+      <c r="F14" s="157"/>
+      <c r="G14" s="157"/>
+      <c r="H14" s="157"/>
+      <c r="I14" s="157"/>
+      <c r="J14" s="157"/>
+      <c r="K14" s="157"/>
+      <c r="L14" s="157"/>
+      <c r="M14" s="157"/>
+      <c r="N14" s="157"/>
+      <c r="O14" s="157"/>
+      <c r="P14" s="157"/>
+      <c r="Q14" s="157"/>
+      <c r="R14" s="157"/>
+      <c r="S14" s="157"/>
+      <c r="T14" s="157"/>
+      <c r="U14" s="157"/>
+      <c r="V14" s="157"/>
+      <c r="W14" s="157"/>
+      <c r="X14" s="157"/>
+      <c r="Y14" s="157"/>
+      <c r="Z14" s="59"/>
+      <c r="AA14" s="59"/>
+      <c r="AB14" s="59"/>
+      <c r="AC14" s="59"/>
+      <c r="AD14" s="59"/>
+      <c r="AE14" s="59"/>
+      <c r="AF14" s="59"/>
+      <c r="AG14" s="59"/>
+      <c r="AH14" s="59"/>
+      <c r="AI14" s="59"/>
+      <c r="AJ14" s="59"/>
+      <c r="AK14" s="59"/>
+      <c r="AL14" s="59"/>
+      <c r="AM14" s="59"/>
+      <c r="AN14" s="59"/>
+    </row>
+    <row r="15" spans="1:43" s="60" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="157"/>
+      <c r="B15" s="173"/>
+      <c r="C15" s="173"/>
+      <c r="D15" s="173"/>
+      <c r="E15" s="173"/>
+      <c r="F15" s="173"/>
+      <c r="G15" s="173"/>
+      <c r="H15" s="173"/>
+      <c r="I15" s="173"/>
+      <c r="J15" s="173"/>
+      <c r="K15" s="173"/>
+      <c r="L15" s="173"/>
+      <c r="M15" s="173"/>
+      <c r="N15" s="173"/>
+      <c r="O15" s="173"/>
+      <c r="P15" s="173"/>
+      <c r="Q15" s="173"/>
+      <c r="R15" s="173"/>
+      <c r="S15" s="173"/>
+      <c r="T15" s="173"/>
+      <c r="U15" s="173"/>
+      <c r="V15" s="173"/>
+      <c r="W15" s="173"/>
+      <c r="X15" s="173"/>
+      <c r="Y15" s="173"/>
+      <c r="Z15" s="173"/>
+      <c r="AA15" s="173"/>
+      <c r="AB15" s="173"/>
+      <c r="AC15" s="173"/>
+      <c r="AD15" s="173"/>
+      <c r="AE15" s="173"/>
+      <c r="AF15" s="173"/>
+      <c r="AG15" s="173"/>
+      <c r="AH15" s="173"/>
+      <c r="AI15" s="173"/>
+      <c r="AJ15" s="173"/>
+      <c r="AK15" s="173"/>
+      <c r="AL15" s="173"/>
+      <c r="AM15" s="173"/>
+      <c r="AN15" s="173"/>
+    </row>
+    <row r="16" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" spans="4:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+      <c r="F17" s="61"/>
+      <c r="G17" s="61"/>
+    </row>
+    <row r="18" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D18" s="61"/>
+      <c r="E18" s="61"/>
+      <c r="Y18" s="67"/>
+    </row>
+    <row r="19" spans="4:25" x14ac:dyDescent="0.25">
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+    </row>
+  </sheetData>
+  <mergeCells count="16">
+    <mergeCell ref="A13:AN13"/>
+    <mergeCell ref="A14:Y14"/>
+    <mergeCell ref="A15:AN15"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A12:AQ12"/>
+    <mergeCell ref="A3:C7"/>
+    <mergeCell ref="D3:K3"/>
+    <mergeCell ref="D4:D7"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="E5:G6"/>
+    <mergeCell ref="H5:H7"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:AN17"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="50" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11:K11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.25" style="51" customWidth="1"/>
+    <col min="2" max="2" width="3" style="51" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="51" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="51" customWidth="1"/>
+    <col min="7" max="7" width="8.625" style="51" customWidth="1"/>
+    <col min="8" max="11" width="11.125" style="51" customWidth="1"/>
+    <col min="12" max="36" width="8.625" style="51" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="51" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="51" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="51" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="51" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:40" s="72" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="70" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+    </row>
+    <row r="2" spans="1:40" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+    </row>
+    <row r="3" spans="1:40" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="151"/>
+      <c r="B3" s="151"/>
+      <c r="C3" s="152"/>
+      <c r="D3" s="164" t="s">
+        <v>65</v>
+      </c>
+      <c r="E3" s="165"/>
+      <c r="F3" s="165"/>
+      <c r="G3" s="165"/>
+      <c r="H3" s="165"/>
+      <c r="I3" s="165"/>
+      <c r="J3" s="165"/>
+      <c r="K3" s="165"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50"/>
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+    </row>
+    <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="162"/>
+      <c r="B4" s="162"/>
+      <c r="C4" s="163"/>
+      <c r="D4" s="166" t="s">
+        <v>58</v>
+      </c>
+      <c r="E4" s="164" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="165"/>
+      <c r="G4" s="169"/>
+      <c r="H4" s="148" t="s">
+        <v>62</v>
+      </c>
+      <c r="I4" s="149"/>
+      <c r="J4" s="149"/>
+      <c r="K4" s="149"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="63"/>
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="50"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="61"/>
+    </row>
+    <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="162"/>
+      <c r="B5" s="162"/>
+      <c r="C5" s="163"/>
+      <c r="D5" s="167"/>
+      <c r="E5" s="150" t="s">
+        <v>66</v>
+      </c>
+      <c r="F5" s="151"/>
+      <c r="G5" s="152"/>
+      <c r="H5" s="156" t="s">
+        <v>67</v>
+      </c>
+      <c r="I5" s="156" t="s">
+        <v>68</v>
+      </c>
+      <c r="J5" s="156" t="s">
+        <v>69</v>
+      </c>
+      <c r="K5" s="158" t="s">
+        <v>70</v>
+      </c>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="63"/>
+      <c r="O5" s="62"/>
+      <c r="P5" s="62"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="62"/>
+      <c r="U5" s="63"/>
+      <c r="V5" s="62"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="62"/>
+      <c r="Y5" s="62"/>
+      <c r="Z5" s="62"/>
+      <c r="AA5" s="62"/>
+    </row>
+    <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="162"/>
+      <c r="B6" s="162"/>
+      <c r="C6" s="163"/>
+      <c r="D6" s="167"/>
+      <c r="E6" s="153"/>
+      <c r="F6" s="154"/>
+      <c r="G6" s="155"/>
+      <c r="H6" s="86"/>
+      <c r="I6" s="86"/>
+      <c r="J6" s="86"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+    </row>
+    <row r="7" spans="1:40" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="154"/>
+      <c r="B7" s="154"/>
+      <c r="C7" s="155"/>
+      <c r="D7" s="168"/>
+      <c r="E7" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="H7" s="87"/>
+      <c r="I7" s="87"/>
+      <c r="J7" s="87"/>
+      <c r="K7" s="90"/>
+      <c r="L7" s="62"/>
+      <c r="M7" s="62"/>
+      <c r="N7" s="62"/>
+      <c r="O7" s="62"/>
+      <c r="P7" s="62"/>
+      <c r="Q7" s="62"/>
+      <c r="R7" s="62"/>
+      <c r="S7" s="62"/>
+      <c r="T7" s="62"/>
+      <c r="U7" s="62"/>
+      <c r="V7" s="62"/>
+      <c r="W7" s="62"/>
+      <c r="X7" s="62"/>
+      <c r="Y7" s="62"/>
+      <c r="Z7" s="62"/>
+      <c r="AA7" s="62"/>
+    </row>
+    <row r="8" spans="1:40" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="159" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" s="160"/>
+      <c r="C8" s="160"/>
+      <c r="D8" s="54">
+        <v>103</v>
+      </c>
+      <c r="E8" s="54">
+        <v>103</v>
+      </c>
+      <c r="F8" s="54">
+        <v>100</v>
+      </c>
+      <c r="G8" s="54">
+        <v>3</v>
+      </c>
+      <c r="H8" s="55">
+        <v>0</v>
+      </c>
+      <c r="I8" s="54">
+        <v>0</v>
+      </c>
+      <c r="J8" s="54">
+        <v>0</v>
+      </c>
+      <c r="K8" s="54">
+        <v>0</v>
+      </c>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
+      <c r="N8" s="62"/>
+      <c r="O8" s="62"/>
+      <c r="P8" s="62"/>
+      <c r="Q8" s="62"/>
+      <c r="R8" s="62"/>
+      <c r="S8" s="62"/>
+      <c r="T8" s="62"/>
+      <c r="U8" s="62"/>
+      <c r="V8" s="62"/>
+      <c r="W8" s="62"/>
+      <c r="X8" s="62"/>
+      <c r="Y8" s="62"/>
+      <c r="Z8" s="62"/>
+      <c r="AA8" s="62"/>
+    </row>
+    <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="159" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" s="161"/>
+      <c r="C9" s="161"/>
+      <c r="D9" s="54">
+        <v>2445000</v>
+      </c>
+      <c r="E9" s="54">
+        <v>2445000</v>
+      </c>
+      <c r="F9" s="54">
+        <v>2425000</v>
+      </c>
+      <c r="G9" s="54">
+        <v>20000</v>
+      </c>
+      <c r="H9" s="55">
+        <v>0</v>
+      </c>
+      <c r="I9" s="54">
+        <v>0</v>
+      </c>
+      <c r="J9" s="54">
+        <v>0</v>
+      </c>
+      <c r="K9" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="16"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="57"/>
+      <c r="H10" s="18"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="16"/>
+      <c r="V10" s="21"/>
+    </row>
+    <row r="11" spans="1:40" s="57" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="18"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="65"/>
+      <c r="D11" s="65"/>
+      <c r="E11" s="65"/>
+      <c r="F11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="60"/>
+      <c r="N11" s="16"/>
+      <c r="P11" s="66"/>
+    </row>
+    <row r="12" spans="1:40" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="157"/>
+      <c r="C12" s="157"/>
+      <c r="D12" s="157"/>
+      <c r="E12" s="157"/>
+      <c r="F12" s="157"/>
+      <c r="G12" s="157"/>
+      <c r="H12" s="157"/>
+      <c r="I12" s="157"/>
+      <c r="J12" s="157"/>
+      <c r="K12" s="157"/>
+      <c r="L12" s="157"/>
+      <c r="M12" s="157"/>
+      <c r="N12" s="157"/>
+      <c r="O12" s="157"/>
+      <c r="P12" s="157"/>
+      <c r="Q12" s="157"/>
+      <c r="R12" s="157"/>
+      <c r="S12" s="157"/>
+      <c r="T12" s="157"/>
+      <c r="U12" s="157"/>
+      <c r="V12" s="157"/>
+      <c r="W12" s="157"/>
+      <c r="X12" s="157"/>
+      <c r="Y12" s="157"/>
+      <c r="Z12" s="59"/>
+      <c r="AA12" s="59"/>
+      <c r="AB12" s="59"/>
+      <c r="AC12" s="59"/>
+      <c r="AD12" s="59"/>
+      <c r="AE12" s="59"/>
+      <c r="AF12" s="59"/>
+      <c r="AG12" s="59"/>
+      <c r="AH12" s="59"/>
+      <c r="AI12" s="59"/>
+      <c r="AJ12" s="59"/>
+      <c r="AK12" s="59"/>
+      <c r="AL12" s="59"/>
+      <c r="AM12" s="59"/>
+      <c r="AN12" s="59"/>
+    </row>
+    <row r="13" spans="1:40" s="60" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="157"/>
+      <c r="B13" s="173"/>
+      <c r="C13" s="173"/>
+      <c r="D13" s="173"/>
+      <c r="E13" s="173"/>
+      <c r="F13" s="173"/>
+      <c r="G13" s="173"/>
+      <c r="H13" s="173"/>
+      <c r="I13" s="173"/>
+      <c r="J13" s="173"/>
+      <c r="K13" s="173"/>
+      <c r="L13" s="173"/>
+      <c r="M13" s="173"/>
+      <c r="N13" s="173"/>
+      <c r="O13" s="173"/>
+      <c r="P13" s="173"/>
+      <c r="Q13" s="176"/>
+      <c r="R13" s="173"/>
+      <c r="S13" s="173"/>
+      <c r="T13" s="173"/>
+      <c r="U13" s="173"/>
+      <c r="V13" s="173"/>
+      <c r="W13" s="173"/>
+      <c r="X13" s="173"/>
+      <c r="Y13" s="173"/>
+      <c r="Z13" s="173"/>
+      <c r="AA13" s="173"/>
+      <c r="AB13" s="173"/>
+      <c r="AC13" s="173"/>
+      <c r="AD13" s="173"/>
+      <c r="AE13" s="173"/>
+      <c r="AF13" s="173"/>
+      <c r="AG13" s="173"/>
+      <c r="AH13" s="173"/>
+      <c r="AI13" s="173"/>
+      <c r="AJ13" s="173"/>
+      <c r="AK13" s="173"/>
+      <c r="AL13" s="173"/>
+      <c r="AM13" s="173"/>
+      <c r="AN13" s="173"/>
+    </row>
+    <row r="14" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:40" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+    </row>
+    <row r="16" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="Y16" s="67"/>
+    </row>
+    <row r="17" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="A12:Y12"/>
+    <mergeCell ref="A13:AN13"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A3:C7"/>
+    <mergeCell ref="D3:K3"/>
+    <mergeCell ref="D4:D7"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="E5:G6"/>
+    <mergeCell ref="H5:H7"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="81" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AN17"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11:K11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.25" style="51" customWidth="1"/>
+    <col min="2" max="2" width="3" style="51" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="51" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="51" customWidth="1"/>
+    <col min="7" max="7" width="8.625" style="51" customWidth="1"/>
+    <col min="8" max="11" width="10.25" style="51" customWidth="1"/>
+    <col min="12" max="36" width="8.625" style="51" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="51" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="51" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="51" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="51" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:40" s="72" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="70" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+    </row>
+    <row r="2" spans="1:40" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+    </row>
+    <row r="3" spans="1:40" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="151"/>
+      <c r="B3" s="151"/>
+      <c r="C3" s="152"/>
+      <c r="D3" s="164" t="s">
+        <v>65</v>
+      </c>
+      <c r="E3" s="165"/>
+      <c r="F3" s="165"/>
+      <c r="G3" s="165"/>
+      <c r="H3" s="165"/>
+      <c r="I3" s="165"/>
+      <c r="J3" s="165"/>
+      <c r="K3" s="165"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50"/>
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+    </row>
+    <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="162"/>
+      <c r="B4" s="162"/>
+      <c r="C4" s="163"/>
+      <c r="D4" s="166" t="s">
+        <v>58</v>
+      </c>
+      <c r="E4" s="164" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="165"/>
+      <c r="G4" s="169"/>
+      <c r="H4" s="148" t="s">
+        <v>62</v>
+      </c>
+      <c r="I4" s="149"/>
+      <c r="J4" s="149"/>
+      <c r="K4" s="149"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="63"/>
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="50"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="61"/>
+    </row>
+    <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="162"/>
+      <c r="B5" s="162"/>
+      <c r="C5" s="163"/>
+      <c r="D5" s="167"/>
+      <c r="E5" s="150" t="s">
+        <v>66</v>
+      </c>
+      <c r="F5" s="151"/>
+      <c r="G5" s="152"/>
+      <c r="H5" s="156" t="s">
+        <v>67</v>
+      </c>
+      <c r="I5" s="156" t="s">
+        <v>68</v>
+      </c>
+      <c r="J5" s="156" t="s">
+        <v>69</v>
+      </c>
+      <c r="K5" s="158" t="s">
+        <v>70</v>
+      </c>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="63"/>
+      <c r="O5" s="62"/>
+      <c r="P5" s="62"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="62"/>
+      <c r="U5" s="63"/>
+      <c r="V5" s="62"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="62"/>
+      <c r="Y5" s="62"/>
+      <c r="Z5" s="62"/>
+      <c r="AA5" s="62"/>
+    </row>
+    <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="162"/>
+      <c r="B6" s="162"/>
+      <c r="C6" s="163"/>
+      <c r="D6" s="167"/>
+      <c r="E6" s="153"/>
+      <c r="F6" s="154"/>
+      <c r="G6" s="155"/>
+      <c r="H6" s="86"/>
+      <c r="I6" s="86"/>
+      <c r="J6" s="86"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+    </row>
+    <row r="7" spans="1:40" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="154"/>
+      <c r="B7" s="154"/>
+      <c r="C7" s="155"/>
+      <c r="D7" s="168"/>
+      <c r="E7" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="H7" s="87"/>
+      <c r="I7" s="87"/>
+      <c r="J7" s="87"/>
+      <c r="K7" s="90"/>
+      <c r="L7" s="62"/>
+      <c r="M7" s="62"/>
+      <c r="N7" s="62"/>
+      <c r="O7" s="62"/>
+      <c r="P7" s="62"/>
+      <c r="Q7" s="62"/>
+      <c r="R7" s="62"/>
+      <c r="S7" s="62"/>
+      <c r="T7" s="62"/>
+      <c r="U7" s="62"/>
+      <c r="V7" s="62"/>
+      <c r="W7" s="62"/>
+      <c r="X7" s="62"/>
+      <c r="Y7" s="62"/>
+      <c r="Z7" s="62"/>
+      <c r="AA7" s="62"/>
+    </row>
+    <row r="8" spans="1:40" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="159" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" s="160"/>
+      <c r="C8" s="160"/>
+      <c r="D8" s="54">
+        <v>87</v>
+      </c>
+      <c r="E8" s="54">
+        <v>86</v>
+      </c>
+      <c r="F8" s="54">
+        <v>82</v>
+      </c>
+      <c r="G8" s="54">
+        <v>4</v>
+      </c>
+      <c r="H8" s="55">
+        <v>0</v>
+      </c>
+      <c r="I8" s="54">
+        <v>0</v>
+      </c>
+      <c r="J8" s="54">
+        <v>1</v>
+      </c>
+      <c r="K8" s="54">
+        <v>0</v>
+      </c>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
+      <c r="N8" s="62"/>
+      <c r="O8" s="62"/>
+      <c r="P8" s="62"/>
+      <c r="Q8" s="62"/>
+      <c r="R8" s="62"/>
+      <c r="S8" s="62"/>
+      <c r="T8" s="62"/>
+      <c r="U8" s="62"/>
+      <c r="V8" s="62"/>
+      <c r="W8" s="62"/>
+      <c r="X8" s="62"/>
+      <c r="Y8" s="62"/>
+      <c r="Z8" s="62"/>
+      <c r="AA8" s="62"/>
+    </row>
+    <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="159" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" s="161"/>
+      <c r="C9" s="161"/>
+      <c r="D9" s="54">
+        <v>2440000</v>
+      </c>
+      <c r="E9" s="54">
+        <v>2430000</v>
+      </c>
+      <c r="F9" s="54">
+        <v>2280000</v>
+      </c>
+      <c r="G9" s="54">
+        <v>150000</v>
+      </c>
+      <c r="H9" s="55">
+        <v>0</v>
+      </c>
+      <c r="I9" s="54">
+        <v>0</v>
+      </c>
+      <c r="J9" s="54">
+        <v>10000</v>
+      </c>
+      <c r="K9" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="16"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="57"/>
+      <c r="H10" s="18"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="16"/>
+      <c r="V10" s="21"/>
+    </row>
+    <row r="11" spans="1:40" s="57" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="18"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="65"/>
+      <c r="D11" s="65"/>
+      <c r="E11" s="65"/>
+      <c r="F11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="60"/>
+      <c r="N11" s="16"/>
+      <c r="P11" s="66"/>
+    </row>
+    <row r="12" spans="1:40" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="157"/>
+      <c r="C12" s="157"/>
+      <c r="D12" s="157"/>
+      <c r="E12" s="157"/>
+      <c r="F12" s="157"/>
+      <c r="G12" s="157"/>
+      <c r="H12" s="157"/>
+      <c r="I12" s="157"/>
+      <c r="J12" s="157"/>
+      <c r="K12" s="157"/>
+      <c r="L12" s="157"/>
+      <c r="M12" s="157"/>
+      <c r="N12" s="157"/>
+      <c r="O12" s="157"/>
+      <c r="P12" s="157"/>
+      <c r="Q12" s="157"/>
+      <c r="R12" s="157"/>
+      <c r="S12" s="157"/>
+      <c r="T12" s="157"/>
+      <c r="U12" s="157"/>
+      <c r="V12" s="157"/>
+      <c r="W12" s="157"/>
+      <c r="X12" s="157"/>
+      <c r="Y12" s="157"/>
+      <c r="Z12" s="59"/>
+      <c r="AA12" s="59"/>
+      <c r="AB12" s="59"/>
+      <c r="AC12" s="59"/>
+      <c r="AD12" s="59"/>
+      <c r="AE12" s="59"/>
+      <c r="AF12" s="59"/>
+      <c r="AG12" s="59"/>
+      <c r="AH12" s="59"/>
+      <c r="AI12" s="59"/>
+      <c r="AJ12" s="59"/>
+      <c r="AK12" s="59"/>
+      <c r="AL12" s="59"/>
+      <c r="AM12" s="59"/>
+      <c r="AN12" s="59"/>
+    </row>
+    <row r="13" spans="1:40" s="60" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="157"/>
+      <c r="B13" s="173"/>
+      <c r="C13" s="173"/>
+      <c r="D13" s="173"/>
+      <c r="E13" s="173"/>
+      <c r="F13" s="173"/>
+      <c r="G13" s="173"/>
+      <c r="H13" s="173"/>
+      <c r="I13" s="173"/>
+      <c r="J13" s="173"/>
+      <c r="K13" s="173"/>
+      <c r="L13" s="173"/>
+      <c r="M13" s="173"/>
+      <c r="N13" s="173"/>
+      <c r="O13" s="173"/>
+      <c r="P13" s="173"/>
+      <c r="Q13" s="176"/>
+      <c r="R13" s="173"/>
+      <c r="S13" s="173"/>
+      <c r="T13" s="173"/>
+      <c r="U13" s="173"/>
+      <c r="V13" s="173"/>
+      <c r="W13" s="173"/>
+      <c r="X13" s="173"/>
+      <c r="Y13" s="173"/>
+      <c r="Z13" s="173"/>
+      <c r="AA13" s="173"/>
+      <c r="AB13" s="173"/>
+      <c r="AC13" s="173"/>
+      <c r="AD13" s="173"/>
+      <c r="AE13" s="173"/>
+      <c r="AF13" s="173"/>
+      <c r="AG13" s="173"/>
+      <c r="AH13" s="173"/>
+      <c r="AI13" s="173"/>
+      <c r="AJ13" s="173"/>
+      <c r="AK13" s="173"/>
+      <c r="AL13" s="173"/>
+      <c r="AM13" s="173"/>
+      <c r="AN13" s="173"/>
+    </row>
+    <row r="14" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:40" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+    </row>
+    <row r="16" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="Y16" s="67"/>
+    </row>
+    <row r="17" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="A12:Y12"/>
+    <mergeCell ref="A13:AN13"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A3:C7"/>
+    <mergeCell ref="D3:K3"/>
+    <mergeCell ref="D4:D7"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="E5:G6"/>
+    <mergeCell ref="H5:H7"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AN17"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11:K11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.25" style="51" customWidth="1"/>
+    <col min="2" max="2" width="3" style="51" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="51" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="51" customWidth="1"/>
+    <col min="7" max="7" width="8.625" style="51" customWidth="1"/>
+    <col min="8" max="11" width="10.75" style="51" customWidth="1"/>
+    <col min="12" max="36" width="8.625" style="51" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="51" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="51" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="51" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="51" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:40" s="72" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="70" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+    </row>
+    <row r="2" spans="1:40" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+    </row>
+    <row r="3" spans="1:40" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="151"/>
+      <c r="B3" s="151"/>
+      <c r="C3" s="152"/>
+      <c r="D3" s="164" t="s">
+        <v>65</v>
+      </c>
+      <c r="E3" s="165"/>
+      <c r="F3" s="165"/>
+      <c r="G3" s="165"/>
+      <c r="H3" s="165"/>
+      <c r="I3" s="165"/>
+      <c r="J3" s="165"/>
+      <c r="K3" s="165"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50"/>
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+    </row>
+    <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="162"/>
+      <c r="B4" s="162"/>
+      <c r="C4" s="163"/>
+      <c r="D4" s="166" t="s">
+        <v>58</v>
+      </c>
+      <c r="E4" s="164" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="165"/>
+      <c r="G4" s="169"/>
+      <c r="H4" s="148" t="s">
+        <v>62</v>
+      </c>
+      <c r="I4" s="149"/>
+      <c r="J4" s="149"/>
+      <c r="K4" s="149"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="63"/>
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="50"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="61"/>
+    </row>
+    <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="162"/>
+      <c r="B5" s="162"/>
+      <c r="C5" s="163"/>
+      <c r="D5" s="167"/>
+      <c r="E5" s="150" t="s">
+        <v>66</v>
+      </c>
+      <c r="F5" s="151"/>
+      <c r="G5" s="152"/>
+      <c r="H5" s="156" t="s">
+        <v>67</v>
+      </c>
+      <c r="I5" s="156" t="s">
+        <v>68</v>
+      </c>
+      <c r="J5" s="156" t="s">
+        <v>69</v>
+      </c>
+      <c r="K5" s="158" t="s">
+        <v>70</v>
+      </c>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="63"/>
+      <c r="O5" s="62"/>
+      <c r="P5" s="62"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="62"/>
+      <c r="U5" s="63"/>
+      <c r="V5" s="62"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="62"/>
+      <c r="Y5" s="62"/>
+      <c r="Z5" s="62"/>
+      <c r="AA5" s="62"/>
+    </row>
+    <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="162"/>
+      <c r="B6" s="162"/>
+      <c r="C6" s="163"/>
+      <c r="D6" s="167"/>
+      <c r="E6" s="153"/>
+      <c r="F6" s="154"/>
+      <c r="G6" s="155"/>
+      <c r="H6" s="86"/>
+      <c r="I6" s="86"/>
+      <c r="J6" s="86"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+    </row>
+    <row r="7" spans="1:40" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="154"/>
+      <c r="B7" s="154"/>
+      <c r="C7" s="155"/>
+      <c r="D7" s="168"/>
+      <c r="E7" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="H7" s="87"/>
+      <c r="I7" s="87"/>
+      <c r="J7" s="87"/>
+      <c r="K7" s="90"/>
+      <c r="L7" s="62"/>
+      <c r="M7" s="62"/>
+      <c r="N7" s="62"/>
+      <c r="O7" s="62"/>
+      <c r="P7" s="62"/>
+      <c r="Q7" s="62"/>
+      <c r="R7" s="62"/>
+      <c r="S7" s="62"/>
+      <c r="T7" s="62"/>
+      <c r="U7" s="62"/>
+      <c r="V7" s="62"/>
+      <c r="W7" s="62"/>
+      <c r="X7" s="62"/>
+      <c r="Y7" s="62"/>
+      <c r="Z7" s="62"/>
+      <c r="AA7" s="62"/>
+    </row>
+    <row r="8" spans="1:40" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="159" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" s="160"/>
+      <c r="C8" s="160"/>
+      <c r="D8" s="54">
+        <v>53</v>
+      </c>
+      <c r="E8" s="54">
+        <v>53</v>
+      </c>
+      <c r="F8" s="54">
+        <v>51</v>
+      </c>
+      <c r="G8" s="54">
+        <v>2</v>
+      </c>
+      <c r="H8" s="55">
+        <v>0</v>
+      </c>
+      <c r="I8" s="54">
+        <v>0</v>
+      </c>
+      <c r="J8" s="54">
+        <v>0</v>
+      </c>
+      <c r="K8" s="54">
+        <v>0</v>
+      </c>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
+      <c r="N8" s="62"/>
+      <c r="O8" s="62"/>
+      <c r="P8" s="62"/>
+      <c r="Q8" s="62"/>
+      <c r="R8" s="62"/>
+      <c r="S8" s="62"/>
+      <c r="T8" s="62"/>
+      <c r="U8" s="62"/>
+      <c r="V8" s="62"/>
+      <c r="W8" s="62"/>
+      <c r="X8" s="62"/>
+      <c r="Y8" s="62"/>
+      <c r="Z8" s="62"/>
+      <c r="AA8" s="62"/>
+    </row>
+    <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="159" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" s="161"/>
+      <c r="C9" s="161"/>
+      <c r="D9" s="54">
+        <v>1250000</v>
+      </c>
+      <c r="E9" s="54">
+        <v>1250000</v>
+      </c>
+      <c r="F9" s="54">
+        <v>1200000</v>
+      </c>
+      <c r="G9" s="54">
+        <v>50000</v>
+      </c>
+      <c r="H9" s="55">
+        <v>0</v>
+      </c>
+      <c r="I9" s="54">
+        <v>0</v>
+      </c>
+      <c r="J9" s="54">
+        <v>0</v>
+      </c>
+      <c r="K9" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="16"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="57"/>
+      <c r="H10" s="18"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="16"/>
+      <c r="V10" s="21"/>
+    </row>
+    <row r="11" spans="1:40" s="57" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="18"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="65"/>
+      <c r="D11" s="65"/>
+      <c r="E11" s="65"/>
+      <c r="F11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="60"/>
+      <c r="N11" s="16"/>
+      <c r="P11" s="66"/>
+    </row>
+    <row r="12" spans="1:40" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="157"/>
+      <c r="C12" s="157"/>
+      <c r="D12" s="157"/>
+      <c r="E12" s="157"/>
+      <c r="F12" s="157"/>
+      <c r="G12" s="157"/>
+      <c r="H12" s="157"/>
+      <c r="I12" s="157"/>
+      <c r="J12" s="157"/>
+      <c r="K12" s="157"/>
+      <c r="L12" s="157"/>
+      <c r="M12" s="157"/>
+      <c r="N12" s="157"/>
+      <c r="O12" s="157"/>
+      <c r="P12" s="157"/>
+      <c r="Q12" s="157"/>
+      <c r="R12" s="157"/>
+      <c r="S12" s="157"/>
+      <c r="T12" s="157"/>
+      <c r="U12" s="157"/>
+      <c r="V12" s="157"/>
+      <c r="W12" s="157"/>
+      <c r="X12" s="157"/>
+      <c r="Y12" s="157"/>
+      <c r="Z12" s="59"/>
+      <c r="AA12" s="59"/>
+      <c r="AB12" s="59"/>
+      <c r="AC12" s="59"/>
+      <c r="AD12" s="59"/>
+      <c r="AE12" s="59"/>
+      <c r="AF12" s="59"/>
+      <c r="AG12" s="59"/>
+      <c r="AH12" s="59"/>
+      <c r="AI12" s="59"/>
+      <c r="AJ12" s="59"/>
+      <c r="AK12" s="59"/>
+      <c r="AL12" s="59"/>
+      <c r="AM12" s="59"/>
+      <c r="AN12" s="59"/>
+    </row>
+    <row r="13" spans="1:40" s="60" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="157"/>
+      <c r="B13" s="173"/>
+      <c r="C13" s="173"/>
+      <c r="D13" s="173"/>
+      <c r="E13" s="173"/>
+      <c r="F13" s="173"/>
+      <c r="G13" s="173"/>
+      <c r="H13" s="173"/>
+      <c r="I13" s="173"/>
+      <c r="J13" s="173"/>
+      <c r="K13" s="173"/>
+      <c r="L13" s="173"/>
+      <c r="M13" s="173"/>
+      <c r="N13" s="173"/>
+      <c r="O13" s="173"/>
+      <c r="P13" s="173"/>
+      <c r="Q13" s="176"/>
+      <c r="R13" s="173"/>
+      <c r="S13" s="173"/>
+      <c r="T13" s="173"/>
+      <c r="U13" s="173"/>
+      <c r="V13" s="173"/>
+      <c r="W13" s="173"/>
+      <c r="X13" s="173"/>
+      <c r="Y13" s="173"/>
+      <c r="Z13" s="173"/>
+      <c r="AA13" s="173"/>
+      <c r="AB13" s="173"/>
+      <c r="AC13" s="173"/>
+      <c r="AD13" s="173"/>
+      <c r="AE13" s="173"/>
+      <c r="AF13" s="173"/>
+      <c r="AG13" s="173"/>
+      <c r="AH13" s="173"/>
+      <c r="AI13" s="173"/>
+      <c r="AJ13" s="173"/>
+      <c r="AK13" s="173"/>
+      <c r="AL13" s="173"/>
+      <c r="AM13" s="173"/>
+      <c r="AN13" s="173"/>
+    </row>
+    <row r="14" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:40" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+    </row>
+    <row r="16" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="Y16" s="67"/>
+    </row>
+    <row r="17" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="A13:AN13"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D4:D7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="A3:C7"/>
+    <mergeCell ref="A12:Y12"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="E5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="D3:K3"/>
+    <mergeCell ref="E4:G4"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AN17"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11:K11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.25" style="51" customWidth="1"/>
+    <col min="2" max="2" width="3" style="51" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="51" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="51" customWidth="1"/>
+    <col min="7" max="7" width="8.625" style="51" customWidth="1"/>
+    <col min="8" max="11" width="10.625" style="51" customWidth="1"/>
+    <col min="12" max="36" width="8.625" style="51" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="51" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="51" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="51" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="51" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:40" s="72" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="70" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+    </row>
+    <row r="2" spans="1:40" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+    </row>
+    <row r="3" spans="1:40" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="151"/>
+      <c r="B3" s="151"/>
+      <c r="C3" s="152"/>
+      <c r="D3" s="164" t="s">
+        <v>57</v>
+      </c>
+      <c r="E3" s="165"/>
+      <c r="F3" s="165"/>
+      <c r="G3" s="165"/>
+      <c r="H3" s="165"/>
+      <c r="I3" s="165"/>
+      <c r="J3" s="165"/>
+      <c r="K3" s="165"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50"/>
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+    </row>
+    <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="162"/>
+      <c r="B4" s="162"/>
+      <c r="C4" s="163"/>
+      <c r="D4" s="166" t="s">
+        <v>58</v>
+      </c>
+      <c r="E4" s="164" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="165"/>
+      <c r="G4" s="169"/>
+      <c r="H4" s="148" t="s">
+        <v>62</v>
+      </c>
+      <c r="I4" s="149"/>
+      <c r="J4" s="149"/>
+      <c r="K4" s="149"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="63"/>
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="50"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="61"/>
+    </row>
+    <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="162"/>
+      <c r="B5" s="162"/>
+      <c r="C5" s="163"/>
+      <c r="D5" s="167"/>
+      <c r="E5" s="150" t="s">
+        <v>66</v>
+      </c>
+      <c r="F5" s="151"/>
+      <c r="G5" s="152"/>
+      <c r="H5" s="156" t="s">
+        <v>67</v>
+      </c>
+      <c r="I5" s="156" t="s">
+        <v>68</v>
+      </c>
+      <c r="J5" s="156" t="s">
+        <v>69</v>
+      </c>
+      <c r="K5" s="158" t="s">
+        <v>70</v>
+      </c>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="63"/>
+      <c r="O5" s="62"/>
+      <c r="P5" s="62"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="62"/>
+      <c r="U5" s="63"/>
+      <c r="V5" s="62"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="62"/>
+      <c r="Y5" s="62"/>
+      <c r="Z5" s="62"/>
+      <c r="AA5" s="62"/>
+    </row>
+    <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="162"/>
+      <c r="B6" s="162"/>
+      <c r="C6" s="163"/>
+      <c r="D6" s="167"/>
+      <c r="E6" s="153"/>
+      <c r="F6" s="154"/>
+      <c r="G6" s="155"/>
+      <c r="H6" s="86"/>
+      <c r="I6" s="86"/>
+      <c r="J6" s="86"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+    </row>
+    <row r="7" spans="1:40" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="154"/>
+      <c r="B7" s="154"/>
+      <c r="C7" s="155"/>
+      <c r="D7" s="168"/>
+      <c r="E7" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="H7" s="87"/>
+      <c r="I7" s="87"/>
+      <c r="J7" s="87"/>
+      <c r="K7" s="90"/>
+      <c r="L7" s="62"/>
+      <c r="M7" s="62"/>
+      <c r="N7" s="62"/>
+      <c r="O7" s="62"/>
+      <c r="P7" s="62"/>
+      <c r="Q7" s="62"/>
+      <c r="R7" s="62"/>
+      <c r="S7" s="62"/>
+      <c r="T7" s="62"/>
+      <c r="U7" s="62"/>
+      <c r="V7" s="62"/>
+      <c r="W7" s="62"/>
+      <c r="X7" s="62"/>
+      <c r="Y7" s="62"/>
+      <c r="Z7" s="62"/>
+      <c r="AA7" s="62"/>
+    </row>
+    <row r="8" spans="1:40" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="159" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" s="160"/>
+      <c r="C8" s="160"/>
+      <c r="D8" s="54">
+        <v>44</v>
+      </c>
+      <c r="E8" s="54">
+        <v>43</v>
+      </c>
+      <c r="F8" s="54">
+        <v>42</v>
+      </c>
+      <c r="G8" s="54">
+        <v>1</v>
+      </c>
+      <c r="H8" s="55">
+        <v>1</v>
+      </c>
+      <c r="I8" s="54">
+        <v>0</v>
+      </c>
+      <c r="J8" s="54">
+        <v>0</v>
+      </c>
+      <c r="K8" s="54">
+        <v>0</v>
+      </c>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
+      <c r="N8" s="62"/>
+      <c r="O8" s="62"/>
+      <c r="P8" s="62"/>
+      <c r="Q8" s="62"/>
+      <c r="R8" s="62"/>
+      <c r="S8" s="62"/>
+      <c r="T8" s="62"/>
+      <c r="U8" s="62"/>
+      <c r="V8" s="62"/>
+      <c r="W8" s="62"/>
+      <c r="X8" s="62"/>
+      <c r="Y8" s="62"/>
+      <c r="Z8" s="62"/>
+      <c r="AA8" s="62"/>
+    </row>
+    <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="159" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" s="161"/>
+      <c r="C9" s="161"/>
+      <c r="D9" s="54">
+        <v>972000</v>
+      </c>
+      <c r="E9" s="54">
+        <v>872000</v>
+      </c>
+      <c r="F9" s="54">
+        <v>862000</v>
+      </c>
+      <c r="G9" s="54">
+        <v>10000</v>
+      </c>
+      <c r="H9" s="55">
+        <v>100000</v>
+      </c>
+      <c r="I9" s="54">
+        <v>0</v>
+      </c>
+      <c r="J9" s="54">
+        <v>0</v>
+      </c>
+      <c r="K9" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="16"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="57"/>
+      <c r="H10" s="18"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="16"/>
+      <c r="V10" s="21"/>
+    </row>
+    <row r="11" spans="1:40" s="57" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="18"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="65"/>
+      <c r="D11" s="65"/>
+      <c r="E11" s="65"/>
+      <c r="F11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="60"/>
+      <c r="N11" s="16"/>
+      <c r="P11" s="66"/>
+    </row>
+    <row r="12" spans="1:40" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="157"/>
+      <c r="C12" s="157"/>
+      <c r="D12" s="157"/>
+      <c r="E12" s="157"/>
+      <c r="F12" s="157"/>
+      <c r="G12" s="157"/>
+      <c r="H12" s="157"/>
+      <c r="I12" s="157"/>
+      <c r="J12" s="157"/>
+      <c r="K12" s="157"/>
+      <c r="L12" s="157"/>
+      <c r="M12" s="157"/>
+      <c r="N12" s="157"/>
+      <c r="O12" s="157"/>
+      <c r="P12" s="157"/>
+      <c r="Q12" s="157"/>
+      <c r="R12" s="157"/>
+      <c r="S12" s="157"/>
+      <c r="T12" s="157"/>
+      <c r="U12" s="157"/>
+      <c r="V12" s="157"/>
+      <c r="W12" s="157"/>
+      <c r="X12" s="157"/>
+      <c r="Y12" s="157"/>
+      <c r="Z12" s="59"/>
+      <c r="AA12" s="59"/>
+      <c r="AB12" s="59"/>
+      <c r="AC12" s="59"/>
+      <c r="AD12" s="59"/>
+      <c r="AE12" s="59"/>
+      <c r="AF12" s="59"/>
+      <c r="AG12" s="59"/>
+      <c r="AH12" s="59"/>
+      <c r="AI12" s="59"/>
+      <c r="AJ12" s="59"/>
+      <c r="AK12" s="59"/>
+      <c r="AL12" s="59"/>
+      <c r="AM12" s="59"/>
+      <c r="AN12" s="59"/>
+    </row>
+    <row r="13" spans="1:40" s="60" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="157"/>
+      <c r="B13" s="173"/>
+      <c r="C13" s="173"/>
+      <c r="D13" s="173"/>
+      <c r="E13" s="173"/>
+      <c r="F13" s="173"/>
+      <c r="G13" s="173"/>
+      <c r="H13" s="173"/>
+      <c r="I13" s="173"/>
+      <c r="J13" s="173"/>
+      <c r="K13" s="173"/>
+      <c r="L13" s="173"/>
+      <c r="M13" s="173"/>
+      <c r="N13" s="173"/>
+      <c r="O13" s="173"/>
+      <c r="P13" s="173"/>
+      <c r="Q13" s="176"/>
+      <c r="R13" s="173"/>
+      <c r="S13" s="173"/>
+      <c r="T13" s="173"/>
+      <c r="U13" s="173"/>
+      <c r="V13" s="173"/>
+      <c r="W13" s="173"/>
+      <c r="X13" s="173"/>
+      <c r="Y13" s="173"/>
+      <c r="Z13" s="173"/>
+      <c r="AA13" s="173"/>
+      <c r="AB13" s="173"/>
+      <c r="AC13" s="173"/>
+      <c r="AD13" s="173"/>
+      <c r="AE13" s="173"/>
+      <c r="AF13" s="173"/>
+      <c r="AG13" s="173"/>
+      <c r="AH13" s="173"/>
+      <c r="AI13" s="173"/>
+      <c r="AJ13" s="173"/>
+      <c r="AK13" s="173"/>
+      <c r="AL13" s="173"/>
+      <c r="AM13" s="173"/>
+      <c r="AN13" s="173"/>
+    </row>
+    <row r="14" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:40" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+    </row>
+    <row r="16" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="Y16" s="67"/>
+    </row>
+    <row r="17" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="A13:AN13"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D4:D7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="E5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="A3:C7"/>
+    <mergeCell ref="A12:Y12"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="D3:K3"/>
+    <mergeCell ref="E4:G4"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P17"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11:K11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.25" style="51" customWidth="1"/>
+    <col min="2" max="2" width="3" style="51" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="51" customWidth="1"/>
+    <col min="4" max="4" width="9.625" style="51" customWidth="1"/>
+    <col min="5" max="7" width="10" style="51" customWidth="1"/>
+    <col min="8" max="11" width="11" style="51" customWidth="1"/>
+    <col min="12" max="12" width="8.625" style="51" customWidth="1"/>
+    <col min="13" max="13" width="5.5" style="51" customWidth="1"/>
+    <col min="14" max="14" width="8.375" style="51" customWidth="1"/>
+    <col min="15" max="15" width="8.125" style="51" customWidth="1"/>
+    <col min="16" max="16" width="5.5" style="51" customWidth="1"/>
+    <col min="17" max="16384" width="5.625" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="72" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="70" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+    </row>
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="52" t="s">
+        <v>85</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="151"/>
+      <c r="B3" s="151"/>
+      <c r="C3" s="152"/>
+      <c r="D3" s="164" t="s">
+        <v>65</v>
+      </c>
+      <c r="E3" s="165"/>
+      <c r="F3" s="165"/>
+      <c r="G3" s="165"/>
+      <c r="H3" s="165"/>
+      <c r="I3" s="165"/>
+      <c r="J3" s="165"/>
+      <c r="K3" s="165"/>
+    </row>
+    <row r="4" spans="1:16" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="162"/>
+      <c r="B4" s="162"/>
+      <c r="C4" s="163"/>
+      <c r="D4" s="166" t="s">
+        <v>58</v>
+      </c>
+      <c r="E4" s="164" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="165"/>
+      <c r="G4" s="169"/>
+      <c r="H4" s="148" t="s">
+        <v>62</v>
+      </c>
+      <c r="I4" s="149"/>
+      <c r="J4" s="149"/>
+      <c r="K4" s="149"/>
+    </row>
+    <row r="5" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="162"/>
+      <c r="B5" s="162"/>
+      <c r="C5" s="163"/>
+      <c r="D5" s="167"/>
+      <c r="E5" s="150" t="s">
+        <v>66</v>
+      </c>
+      <c r="F5" s="151"/>
+      <c r="G5" s="152"/>
+      <c r="H5" s="156" t="s">
+        <v>67</v>
+      </c>
+      <c r="I5" s="156" t="s">
+        <v>68</v>
+      </c>
+      <c r="J5" s="156" t="s">
+        <v>69</v>
+      </c>
+      <c r="K5" s="158" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="162"/>
+      <c r="B6" s="162"/>
+      <c r="C6" s="163"/>
+      <c r="D6" s="167"/>
+      <c r="E6" s="153"/>
+      <c r="F6" s="154"/>
+      <c r="G6" s="155"/>
+      <c r="H6" s="86"/>
+      <c r="I6" s="86"/>
+      <c r="J6" s="86"/>
+      <c r="K6" s="89"/>
+    </row>
+    <row r="7" spans="1:16" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="154"/>
+      <c r="B7" s="154"/>
+      <c r="C7" s="155"/>
+      <c r="D7" s="168"/>
+      <c r="E7" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="H7" s="87"/>
+      <c r="I7" s="87"/>
+      <c r="J7" s="87"/>
+      <c r="K7" s="90"/>
+    </row>
+    <row r="8" spans="1:16" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="159" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" s="160"/>
+      <c r="C8" s="160"/>
+      <c r="D8" s="54">
+        <v>40</v>
+      </c>
+      <c r="E8" s="54">
+        <v>36</v>
+      </c>
+      <c r="F8" s="54">
+        <v>35</v>
+      </c>
+      <c r="G8" s="54">
+        <v>1</v>
+      </c>
+      <c r="H8" s="55">
+        <v>3</v>
+      </c>
+      <c r="I8" s="54">
+        <v>0</v>
+      </c>
+      <c r="J8" s="54">
+        <v>1</v>
+      </c>
+      <c r="K8" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="159" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" s="161"/>
+      <c r="C9" s="161"/>
+      <c r="D9" s="54">
+        <v>1065000</v>
+      </c>
+      <c r="E9" s="54">
+        <v>915000</v>
+      </c>
+      <c r="F9" s="54">
+        <v>905000</v>
+      </c>
+      <c r="G9" s="54">
+        <v>10000</v>
+      </c>
+      <c r="H9" s="55">
+        <v>140000</v>
+      </c>
+      <c r="I9" s="54">
+        <v>0</v>
+      </c>
+      <c r="J9" s="54">
+        <v>10000</v>
+      </c>
+      <c r="K9" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="16"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="57"/>
+      <c r="H10" s="18"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+    </row>
+    <row r="11" spans="1:16" s="57" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="18"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="58"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+    </row>
+    <row r="12" spans="1:16" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="157"/>
+      <c r="C12" s="157"/>
+      <c r="D12" s="157"/>
+      <c r="E12" s="157"/>
+      <c r="F12" s="157"/>
+      <c r="G12" s="157"/>
+      <c r="H12" s="157"/>
+      <c r="I12" s="157"/>
+      <c r="J12" s="157"/>
+      <c r="K12" s="157"/>
+      <c r="L12" s="59"/>
+      <c r="M12" s="59"/>
+      <c r="N12" s="59"/>
+      <c r="O12" s="59"/>
+      <c r="P12" s="59"/>
+    </row>
+    <row r="13" spans="1:16" s="60" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="157"/>
+      <c r="B13" s="173"/>
+      <c r="C13" s="173"/>
+      <c r="D13" s="173"/>
+      <c r="E13" s="173"/>
+      <c r="F13" s="173"/>
+      <c r="G13" s="173"/>
+      <c r="H13" s="173"/>
+      <c r="I13" s="173"/>
+      <c r="J13" s="173"/>
+      <c r="K13" s="173"/>
+      <c r="L13" s="173"/>
+      <c r="M13" s="173"/>
+      <c r="N13" s="173"/>
+      <c r="O13" s="173"/>
+      <c r="P13" s="173"/>
+    </row>
+    <row r="14" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+    </row>
+    <row r="17" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="A13:P13"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D4:D7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="A3:C7"/>
+    <mergeCell ref="A12:K12"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="E5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="D3:K3"/>
+    <mergeCell ref="E4:G4"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69A06E54-A00B-4469-B94B-66C6711C35FA}">
   <dimension ref="A1:AG15"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5" style="28" customWidth="1"/>
     <col min="2" max="2" width="9.5" style="28" customWidth="1"/>
     <col min="3" max="3" width="17.25" style="28" customWidth="1"/>
     <col min="4" max="4" width="11" style="28" customWidth="1"/>
     <col min="5" max="5" width="12.125" style="28" customWidth="1"/>
     <col min="6" max="6" width="11" style="28" customWidth="1"/>
     <col min="7" max="7" width="10.5" style="28" customWidth="1"/>
     <col min="8" max="8" width="12.5" style="28" customWidth="1"/>
     <col min="9" max="9" width="11.125" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.625" style="28" customWidth="1"/>
     <col min="11" max="11" width="12.5" style="28" customWidth="1"/>
     <col min="12" max="12" width="9.375" style="28" customWidth="1"/>
     <col min="13" max="13" width="8.625" style="28" customWidth="1"/>
     <col min="14" max="14" width="11" style="28" customWidth="1"/>
     <col min="15" max="15" width="10.625" style="28" customWidth="1"/>
     <col min="16" max="16" width="10.125" style="28" customWidth="1"/>
     <col min="17" max="17" width="11.125" style="28" customWidth="1"/>
     <col min="18" max="21" width="17.375" style="28" customWidth="1"/>
     <col min="22" max="22" width="22.5" style="28" customWidth="1"/>
     <col min="23" max="24" width="8.625" style="28" customWidth="1"/>
@@ -5630,444 +10682,444 @@
       <c r="R1" s="46"/>
       <c r="S1" s="46"/>
       <c r="T1" s="46"/>
       <c r="U1" s="46"/>
       <c r="V1" s="46"/>
       <c r="W1" s="46"/>
       <c r="X1" s="46"/>
       <c r="Y1" s="46"/>
       <c r="Z1" s="46"/>
       <c r="AA1" s="46"/>
       <c r="AB1" s="46"/>
       <c r="AC1" s="46"/>
       <c r="AD1" s="47"/>
       <c r="AE1" s="47"/>
       <c r="AF1" s="47"/>
       <c r="AG1" s="47"/>
     </row>
     <row r="2" spans="1:33" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="80" t="s">
         <v>99</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:33" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="110" t="s">
+      <c r="A3" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="110"/>
-[...1 lines deleted...]
-      <c r="D3" s="86" t="s">
+      <c r="B3" s="93"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="121" t="s">
         <v>97</v>
       </c>
-      <c r="E3" s="86"/>
-[...8 lines deleted...]
-      <c r="N3" s="136" t="s">
+      <c r="E3" s="121"/>
+      <c r="F3" s="121"/>
+      <c r="G3" s="121"/>
+      <c r="H3" s="121"/>
+      <c r="I3" s="121"/>
+      <c r="J3" s="121"/>
+      <c r="K3" s="121"/>
+      <c r="L3" s="121"/>
+      <c r="M3" s="122"/>
+      <c r="N3" s="143" t="s">
         <v>98</v>
       </c>
-      <c r="O3" s="86"/>
-[...6 lines deleted...]
-      <c r="V3" s="86"/>
+      <c r="O3" s="121"/>
+      <c r="P3" s="121"/>
+      <c r="Q3" s="121"/>
+      <c r="R3" s="121"/>
+      <c r="S3" s="121"/>
+      <c r="T3" s="121"/>
+      <c r="U3" s="121"/>
+      <c r="V3" s="121"/>
     </row>
     <row r="4" spans="1:33" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="134"/>
-[...2 lines deleted...]
-      <c r="D4" s="100" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="111" t="s">
         <v>34</v>
       </c>
-      <c r="E4" s="100"/>
-[...8 lines deleted...]
-      <c r="N4" s="104" t="s">
+      <c r="E4" s="111"/>
+      <c r="F4" s="111"/>
+      <c r="G4" s="111"/>
+      <c r="H4" s="111"/>
+      <c r="I4" s="111"/>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="O4" s="100"/>
-[...6 lines deleted...]
-      <c r="V4" s="100"/>
+      <c r="O4" s="111"/>
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111"/>
+      <c r="T4" s="111"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="111"/>
       <c r="W4" s="26"/>
       <c r="X4" s="26"/>
       <c r="Y4" s="26"/>
       <c r="Z4" s="26"/>
       <c r="AA4" s="26"/>
       <c r="AB4" s="26"/>
     </row>
     <row r="5" spans="1:33" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="134"/>
-[...2 lines deleted...]
-      <c r="D5" s="101" t="s">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="131" t="s">
         <v>35</v>
       </c>
-      <c r="E5" s="104" t="s">
+      <c r="E5" s="110" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="100"/>
-[...1 lines deleted...]
-      <c r="H5" s="106" t="s">
+      <c r="F5" s="111"/>
+      <c r="G5" s="134"/>
+      <c r="H5" s="135" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="107"/>
-[...2 lines deleted...]
-      <c r="L5" s="108" t="s">
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
+      <c r="K5" s="136"/>
+      <c r="L5" s="137" t="s">
         <v>92</v>
       </c>
-      <c r="M5" s="86"/>
-      <c r="N5" s="137" t="s">
+      <c r="M5" s="121"/>
+      <c r="N5" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="O5" s="133" t="s">
+      <c r="O5" s="99" t="s">
         <v>100</v>
       </c>
-      <c r="P5" s="131"/>
-[...2 lines deleted...]
-      <c r="S5" s="131" t="s">
+      <c r="P5" s="100"/>
+      <c r="Q5" s="100"/>
+      <c r="R5" s="101"/>
+      <c r="S5" s="100" t="s">
         <v>101</v>
       </c>
-      <c r="T5" s="131"/>
-      <c r="U5" s="132"/>
+      <c r="T5" s="100"/>
+      <c r="U5" s="101"/>
       <c r="V5" s="82" t="s">
         <v>95</v>
       </c>
       <c r="W5" s="26"/>
       <c r="X5" s="26"/>
       <c r="Y5" s="26"/>
       <c r="Z5" s="34"/>
     </row>
     <row r="6" spans="1:33" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="134"/>
-[...3 lines deleted...]
-      <c r="E6" s="109" t="s">
+      <c r="A6" s="95"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="138" t="s">
         <v>86</v>
       </c>
-      <c r="F6" s="110"/>
-[...1 lines deleted...]
-      <c r="H6" s="115" t="s">
+      <c r="F6" s="93"/>
+      <c r="G6" s="94"/>
+      <c r="H6" s="140" t="s">
         <v>39</v>
       </c>
-      <c r="I6" s="115" t="s">
+      <c r="I6" s="140" t="s">
         <v>40</v>
       </c>
-      <c r="J6" s="143" t="s">
+      <c r="J6" s="144" t="s">
         <v>41</v>
       </c>
-      <c r="K6" s="88" t="s">
+      <c r="K6" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="88" t="s">
+      <c r="L6" s="123" t="s">
         <v>93</v>
       </c>
-      <c r="M6" s="91"/>
-[...1 lines deleted...]
-      <c r="O6" s="120" t="s">
+      <c r="M6" s="126"/>
+      <c r="N6" s="113"/>
+      <c r="O6" s="102" t="s">
         <v>107</v>
       </c>
-      <c r="P6" s="121"/>
-[...1 lines deleted...]
-      <c r="R6" s="125" t="s">
+      <c r="P6" s="103"/>
+      <c r="Q6" s="104"/>
+      <c r="R6" s="107" t="s">
         <v>102</v>
       </c>
-      <c r="S6" s="128" t="s">
+      <c r="S6" s="85" t="s">
         <v>103</v>
       </c>
-      <c r="T6" s="128" t="s">
+      <c r="T6" s="85" t="s">
         <v>104</v>
       </c>
-      <c r="U6" s="128" t="s">
+      <c r="U6" s="85" t="s">
         <v>105</v>
       </c>
-      <c r="V6" s="140" t="s">
+      <c r="V6" s="88" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="7" spans="1:33" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="134"/>
-[...20 lines deleted...]
-      <c r="V7" s="141"/>
+      <c r="A7" s="95"/>
+      <c r="B7" s="95"/>
+      <c r="C7" s="96"/>
+      <c r="D7" s="132"/>
+      <c r="E7" s="139"/>
+      <c r="F7" s="97"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="141"/>
+      <c r="I7" s="141"/>
+      <c r="J7" s="141"/>
+      <c r="K7" s="124"/>
+      <c r="L7" s="124"/>
+      <c r="M7" s="127"/>
+      <c r="N7" s="113"/>
+      <c r="O7" s="105"/>
+      <c r="P7" s="105"/>
+      <c r="Q7" s="106"/>
+      <c r="R7" s="108"/>
+      <c r="S7" s="86"/>
+      <c r="T7" s="86"/>
+      <c r="U7" s="86"/>
+      <c r="V7" s="89"/>
     </row>
     <row r="8" spans="1:33" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="113"/>
-[...2 lines deleted...]
-      <c r="D8" s="103"/>
+      <c r="A8" s="97"/>
+      <c r="B8" s="97"/>
+      <c r="C8" s="98"/>
+      <c r="D8" s="133"/>
       <c r="E8" s="32" t="s">
         <v>43</v>
       </c>
       <c r="F8" s="32" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="H8" s="117"/>
-[...5 lines deleted...]
-      <c r="N8" s="139"/>
+      <c r="H8" s="142"/>
+      <c r="I8" s="142"/>
+      <c r="J8" s="142"/>
+      <c r="K8" s="125"/>
+      <c r="L8" s="125"/>
+      <c r="M8" s="128"/>
+      <c r="N8" s="114"/>
       <c r="O8" s="81" t="s">
         <v>43</v>
       </c>
       <c r="P8" s="81" t="s">
         <v>31</v>
       </c>
       <c r="Q8" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="R8" s="127"/>
-[...3 lines deleted...]
-      <c r="V8" s="142"/>
+      <c r="R8" s="109"/>
+      <c r="S8" s="87"/>
+      <c r="T8" s="87"/>
+      <c r="U8" s="87"/>
+      <c r="V8" s="90"/>
     </row>
     <row r="9" spans="1:33" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="94" t="s">
+      <c r="A9" s="91" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="95"/>
-      <c r="C9" s="95"/>
+      <c r="B9" s="92"/>
+      <c r="C9" s="92"/>
       <c r="D9" s="49">
         <v>188</v>
       </c>
       <c r="E9" s="36">
         <v>188</v>
       </c>
       <c r="F9" s="36">
         <v>180</v>
       </c>
       <c r="G9" s="36">
         <v>8</v>
       </c>
       <c r="H9" s="36">
         <v>0</v>
       </c>
       <c r="I9" s="30">
         <v>0</v>
       </c>
       <c r="J9" s="30">
         <v>0</v>
       </c>
       <c r="K9" s="30">
         <v>0</v>
       </c>
-      <c r="L9" s="96">
-[...2 lines deleted...]
-      <c r="M9" s="96"/>
+      <c r="L9" s="129">
+        <v>0</v>
+      </c>
+      <c r="M9" s="129"/>
       <c r="N9" s="78">
         <v>698</v>
       </c>
       <c r="O9" s="36">
         <v>692</v>
       </c>
       <c r="P9" s="36">
         <v>677</v>
       </c>
       <c r="Q9" s="36">
         <v>15</v>
       </c>
       <c r="R9" s="36">
         <v>5</v>
       </c>
       <c r="S9" s="36">
         <v>0</v>
       </c>
       <c r="T9" s="30">
         <v>0</v>
       </c>
       <c r="U9" s="30">
         <v>0</v>
       </c>
       <c r="V9" s="30">
         <v>1</v>
       </c>
-      <c r="W9" s="118"/>
-      <c r="X9" s="118"/>
+      <c r="W9" s="115"/>
+      <c r="X9" s="115"/>
     </row>
     <row r="10" spans="1:33" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="97" t="s">
+      <c r="A10" s="116" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="98"/>
-      <c r="C10" s="98"/>
+      <c r="B10" s="117"/>
+      <c r="C10" s="117"/>
       <c r="D10" s="48">
         <v>3520000</v>
       </c>
       <c r="E10" s="31">
         <v>3520000</v>
       </c>
       <c r="F10" s="31">
         <v>3390000</v>
       </c>
       <c r="G10" s="31">
         <v>130000</v>
       </c>
       <c r="H10" s="31">
         <v>0</v>
       </c>
       <c r="I10" s="38">
         <v>0</v>
       </c>
       <c r="J10" s="38">
         <v>0</v>
       </c>
       <c r="K10" s="38">
         <v>0</v>
       </c>
-      <c r="L10" s="99">
-[...2 lines deleted...]
-      <c r="M10" s="99"/>
+      <c r="L10" s="130">
+        <v>0</v>
+      </c>
+      <c r="M10" s="130"/>
       <c r="N10" s="79">
         <v>12671850</v>
       </c>
       <c r="O10" s="31">
         <v>12561850</v>
       </c>
       <c r="P10" s="31">
         <v>12341850</v>
       </c>
       <c r="Q10" s="31">
         <v>220000</v>
       </c>
       <c r="R10" s="31">
         <v>50000</v>
       </c>
       <c r="S10" s="31">
         <v>0</v>
       </c>
       <c r="T10" s="38">
         <v>0</v>
       </c>
       <c r="U10" s="38">
         <v>0</v>
       </c>
       <c r="V10" s="38">
         <v>60000</v>
       </c>
-      <c r="W10" s="119"/>
-      <c r="X10" s="119"/>
+      <c r="W10" s="118"/>
+      <c r="X10" s="118"/>
     </row>
     <row r="11" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="84" t="s">
+      <c r="A11" s="119" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="84"/>
-[...8 lines deleted...]
-      <c r="K11" s="84"/>
+      <c r="B11" s="119"/>
+      <c r="C11" s="119"/>
+      <c r="D11" s="119"/>
+      <c r="E11" s="119"/>
+      <c r="F11" s="119"/>
+      <c r="G11" s="119"/>
+      <c r="H11" s="119"/>
+      <c r="I11" s="119"/>
+      <c r="J11" s="119"/>
+      <c r="K11" s="119"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="27"/>
       <c r="O11" s="27"/>
       <c r="P11" s="27"/>
       <c r="Q11" s="27"/>
       <c r="R11" s="27"/>
       <c r="S11" s="27"/>
       <c r="T11" s="27"/>
       <c r="U11" s="27"/>
       <c r="V11" s="27"/>
       <c r="W11" s="27"/>
       <c r="X11" s="27"/>
       <c r="Y11" s="27"/>
       <c r="Z11" s="27"/>
       <c r="AA11" s="27"/>
       <c r="AB11" s="27"/>
       <c r="AC11" s="27"/>
       <c r="AD11" s="27"/>
       <c r="AE11" s="27"/>
       <c r="AF11" s="27"/>
       <c r="AG11" s="27"/>
     </row>
     <row r="12" spans="1:33" s="43" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="85" t="s">
+      <c r="A12" s="120" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="85"/>
-[...8 lines deleted...]
-      <c r="K12" s="85"/>
+      <c r="B12" s="120"/>
+      <c r="C12" s="120"/>
+      <c r="D12" s="120"/>
+      <c r="E12" s="120"/>
+      <c r="F12" s="120"/>
+      <c r="G12" s="120"/>
+      <c r="H12" s="120"/>
+      <c r="I12" s="120"/>
+      <c r="J12" s="120"/>
+      <c r="K12" s="120"/>
       <c r="L12" s="41"/>
       <c r="M12" s="41"/>
       <c r="N12" s="41"/>
       <c r="O12" s="41"/>
       <c r="P12" s="41"/>
       <c r="Q12" s="41"/>
       <c r="R12" s="41"/>
       <c r="S12" s="41"/>
       <c r="T12" s="41"/>
       <c r="U12" s="42"/>
       <c r="V12" s="42"/>
       <c r="W12" s="42"/>
       <c r="X12" s="42"/>
       <c r="Y12" s="42"/>
       <c r="Z12" s="42"/>
       <c r="AA12" s="42"/>
       <c r="AB12" s="42"/>
       <c r="AC12" s="42"/>
       <c r="AD12" s="42"/>
       <c r="AE12" s="42"/>
       <c r="AF12" s="42"/>
       <c r="AG12" s="42"/>
     </row>
     <row r="13" spans="1:33" s="43" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="44"/>
@@ -6122,5210 +11174,1089 @@
     <mergeCell ref="U6:U8"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="D3:M3"/>
     <mergeCell ref="K6:K8"/>
     <mergeCell ref="L6:M8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="D4:M4"/>
     <mergeCell ref="D5:D8"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="E6:G7"/>
     <mergeCell ref="H6:H8"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...4120 lines deleted...]
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A3:N46"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="M48" sqref="M48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B3" s="178"/>
-[...2 lines deleted...]
-      <c r="E3" s="183" t="s">
+      <c r="B3" s="179"/>
+      <c r="C3" s="180"/>
+      <c r="D3" s="181"/>
+      <c r="E3" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="184"/>
-[...5 lines deleted...]
-      <c r="L3" s="185"/>
+      <c r="F3" s="185"/>
+      <c r="G3" s="185"/>
+      <c r="H3" s="185"/>
+      <c r="I3" s="185"/>
+      <c r="J3" s="185"/>
+      <c r="K3" s="185"/>
+      <c r="L3" s="186"/>
     </row>
     <row r="4" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
-      <c r="B4" s="181"/>
-[...1 lines deleted...]
-      <c r="D4" s="182"/>
+      <c r="B4" s="182"/>
+      <c r="C4" s="182"/>
+      <c r="D4" s="183"/>
       <c r="E4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>96</v>
       </c>
-      <c r="B5" s="176" t="s">
+      <c r="B5" s="177" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="176"/>
-      <c r="D5" s="177"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="178"/>
       <c r="E5" s="4">
         <v>182</v>
       </c>
       <c r="F5" s="6">
         <v>47</v>
       </c>
       <c r="G5" s="6">
         <v>9</v>
       </c>
       <c r="H5" s="6">
         <v>4</v>
       </c>
       <c r="I5" s="6">
         <v>8</v>
       </c>
       <c r="J5" s="6">
         <v>3</v>
       </c>
       <c r="K5" s="6">
         <v>107</v>
       </c>
       <c r="L5" s="6">
         <v>4</v>
       </c>
       <c r="N5">
         <f>SUM(F5:M5)</f>
         <v>182</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B6" s="176" t="s">
+      <c r="B6" s="177" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="176"/>
-      <c r="D6" s="177"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="178"/>
       <c r="E6" s="5">
         <v>75</v>
       </c>
       <c r="F6" s="3">
         <v>13</v>
       </c>
       <c r="G6" s="3">
         <v>6</v>
       </c>
       <c r="H6" s="3">
         <v>3</v>
       </c>
       <c r="I6" s="3">
         <v>4</v>
       </c>
       <c r="J6" s="3">
         <v>3</v>
       </c>
       <c r="K6" s="3">
         <v>39</v>
       </c>
       <c r="L6" s="3">
         <v>7</v>
       </c>
       <c r="N6">
         <f>SUM(F6:M6)</f>
         <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B8" s="178"/>
-[...2 lines deleted...]
-      <c r="E8" s="183" t="s">
+      <c r="B8" s="179"/>
+      <c r="C8" s="187"/>
+      <c r="D8" s="188"/>
+      <c r="E8" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="F8" s="184"/>
-[...5 lines deleted...]
-      <c r="L8" s="185"/>
+      <c r="F8" s="185"/>
+      <c r="G8" s="185"/>
+      <c r="H8" s="185"/>
+      <c r="I8" s="185"/>
+      <c r="J8" s="185"/>
+      <c r="K8" s="185"/>
+      <c r="L8" s="186"/>
     </row>
     <row r="9" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
-      <c r="B9" s="188"/>
-[...1 lines deleted...]
-      <c r="D9" s="189"/>
+      <c r="B9" s="189"/>
+      <c r="C9" s="189"/>
+      <c r="D9" s="190"/>
       <c r="E9" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>97</v>
       </c>
-      <c r="B10" s="176" t="s">
+      <c r="B10" s="177" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="176"/>
-      <c r="D10" s="177"/>
+      <c r="C10" s="177"/>
+      <c r="D10" s="178"/>
       <c r="E10" s="4">
         <v>149</v>
       </c>
       <c r="F10" s="6">
         <v>33</v>
       </c>
       <c r="G10" s="6">
         <v>13</v>
       </c>
       <c r="H10" s="6">
         <v>2</v>
       </c>
       <c r="I10" s="6">
         <v>8</v>
       </c>
       <c r="J10" s="6">
         <v>7</v>
       </c>
       <c r="K10" s="6">
         <v>76</v>
       </c>
       <c r="L10" s="6">
         <v>10</v>
       </c>
       <c r="N10">
         <f>SUM(F10:M10)</f>
         <v>149</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B11" s="176" t="s">
+      <c r="B11" s="177" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="176"/>
-      <c r="D11" s="177"/>
+      <c r="C11" s="177"/>
+      <c r="D11" s="178"/>
       <c r="E11" s="5">
         <v>84</v>
       </c>
       <c r="F11" s="3">
         <v>24</v>
       </c>
       <c r="G11" s="3">
         <v>6</v>
       </c>
       <c r="H11" s="3">
         <v>3</v>
       </c>
       <c r="I11" s="3">
         <v>0</v>
       </c>
       <c r="J11" s="3">
         <v>3</v>
       </c>
       <c r="K11" s="3">
         <v>45</v>
       </c>
       <c r="L11" s="3">
         <v>3</v>
       </c>
       <c r="N11">
         <f>SUM(F11:M11)</f>
         <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B13" s="178"/>
-[...2 lines deleted...]
-      <c r="E13" s="183" t="s">
+      <c r="B13" s="179"/>
+      <c r="C13" s="187"/>
+      <c r="D13" s="188"/>
+      <c r="E13" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="F13" s="184"/>
-[...5 lines deleted...]
-      <c r="L13" s="185"/>
+      <c r="F13" s="185"/>
+      <c r="G13" s="185"/>
+      <c r="H13" s="185"/>
+      <c r="I13" s="185"/>
+      <c r="J13" s="185"/>
+      <c r="K13" s="185"/>
+      <c r="L13" s="186"/>
     </row>
     <row r="14" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
-      <c r="B14" s="188"/>
-[...1 lines deleted...]
-      <c r="D14" s="189"/>
+      <c r="B14" s="189"/>
+      <c r="C14" s="189"/>
+      <c r="D14" s="190"/>
       <c r="E14" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>98</v>
       </c>
-      <c r="B15" s="176" t="s">
+      <c r="B15" s="177" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="176"/>
-      <c r="D15" s="177"/>
+      <c r="C15" s="177"/>
+      <c r="D15" s="178"/>
       <c r="E15" s="4">
         <v>207</v>
       </c>
       <c r="F15" s="6">
         <v>47</v>
       </c>
       <c r="G15" s="6">
         <v>20</v>
       </c>
       <c r="H15" s="6">
         <v>5</v>
       </c>
       <c r="I15" s="6">
         <v>20</v>
       </c>
       <c r="J15" s="6">
         <v>5</v>
       </c>
       <c r="K15" s="6">
         <v>98</v>
       </c>
       <c r="L15" s="6">
         <v>12</v>
       </c>
       <c r="N15">
         <f>SUM(F15:M15)</f>
         <v>207</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B16" s="176" t="s">
+      <c r="B16" s="177" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="176"/>
-      <c r="D16" s="177"/>
+      <c r="C16" s="177"/>
+      <c r="D16" s="178"/>
       <c r="E16" s="5">
         <v>60</v>
       </c>
       <c r="F16" s="3">
         <v>19</v>
       </c>
       <c r="G16" s="3">
         <v>4</v>
       </c>
       <c r="H16" s="3">
         <v>1</v>
       </c>
       <c r="I16" s="3">
         <v>0</v>
       </c>
       <c r="J16" s="3">
         <v>1</v>
       </c>
       <c r="K16" s="3">
         <v>30</v>
       </c>
       <c r="L16" s="3">
         <v>5</v>
       </c>
       <c r="N16">
         <f>SUM(F16:M16)</f>
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B18" s="178"/>
-[...2 lines deleted...]
-      <c r="E18" s="183" t="s">
+      <c r="B18" s="179"/>
+      <c r="C18" s="187"/>
+      <c r="D18" s="188"/>
+      <c r="E18" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="F18" s="184"/>
-[...5 lines deleted...]
-      <c r="L18" s="185"/>
+      <c r="F18" s="185"/>
+      <c r="G18" s="185"/>
+      <c r="H18" s="185"/>
+      <c r="I18" s="185"/>
+      <c r="J18" s="185"/>
+      <c r="K18" s="185"/>
+      <c r="L18" s="186"/>
     </row>
     <row r="19" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
-      <c r="B19" s="188"/>
-[...1 lines deleted...]
-      <c r="D19" s="189"/>
+      <c r="B19" s="189"/>
+      <c r="C19" s="189"/>
+      <c r="D19" s="190"/>
       <c r="E19" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>99</v>
       </c>
-      <c r="B20" s="176" t="s">
+      <c r="B20" s="177" t="s">
         <v>4</v>
       </c>
-      <c r="C20" s="176"/>
-      <c r="D20" s="177"/>
+      <c r="C20" s="177"/>
+      <c r="D20" s="178"/>
       <c r="E20" s="4">
         <v>289</v>
       </c>
       <c r="F20" s="6">
         <v>81</v>
       </c>
       <c r="G20" s="6">
         <v>18</v>
       </c>
       <c r="H20" s="6">
         <v>5</v>
       </c>
       <c r="I20" s="6">
         <v>20</v>
       </c>
       <c r="J20" s="6">
         <v>7</v>
       </c>
       <c r="K20" s="6">
         <v>154</v>
       </c>
       <c r="L20" s="6">
         <v>4</v>
       </c>
       <c r="N20">
         <f>SUM(F20:M20)</f>
         <v>289</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B21" s="176" t="s">
+      <c r="B21" s="177" t="s">
         <v>5</v>
       </c>
-      <c r="C21" s="176"/>
-      <c r="D21" s="177"/>
+      <c r="C21" s="177"/>
+      <c r="D21" s="178"/>
       <c r="E21" s="5">
         <v>56</v>
       </c>
       <c r="F21" s="3">
         <v>13</v>
       </c>
       <c r="G21" s="3">
         <v>7</v>
       </c>
       <c r="H21" s="3">
         <v>1</v>
       </c>
       <c r="I21" s="3">
         <v>2</v>
       </c>
       <c r="J21" s="3">
         <v>0</v>
       </c>
       <c r="K21" s="3">
         <v>29</v>
       </c>
       <c r="L21" s="3">
         <v>4</v>
       </c>
       <c r="N21">
         <f>SUM(F21:M21)</f>
         <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B23" s="178"/>
-[...2 lines deleted...]
-      <c r="E23" s="183" t="s">
+      <c r="B23" s="179"/>
+      <c r="C23" s="187"/>
+      <c r="D23" s="188"/>
+      <c r="E23" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="F23" s="184"/>
-[...5 lines deleted...]
-      <c r="L23" s="185"/>
+      <c r="F23" s="185"/>
+      <c r="G23" s="185"/>
+      <c r="H23" s="185"/>
+      <c r="I23" s="185"/>
+      <c r="J23" s="185"/>
+      <c r="K23" s="185"/>
+      <c r="L23" s="186"/>
     </row>
     <row r="24" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
-      <c r="B24" s="188"/>
-[...1 lines deleted...]
-      <c r="D24" s="189"/>
+      <c r="B24" s="189"/>
+      <c r="C24" s="189"/>
+      <c r="D24" s="190"/>
       <c r="E24" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>100</v>
       </c>
-      <c r="B25" s="176" t="s">
+      <c r="B25" s="177" t="s">
         <v>4</v>
       </c>
-      <c r="C25" s="176"/>
-      <c r="D25" s="177"/>
+      <c r="C25" s="177"/>
+      <c r="D25" s="178"/>
       <c r="E25" s="4">
         <v>378</v>
       </c>
       <c r="F25" s="6">
         <v>88</v>
       </c>
       <c r="G25" s="6">
         <v>28</v>
       </c>
       <c r="H25" s="6">
         <v>7</v>
       </c>
       <c r="I25" s="6">
         <v>20</v>
       </c>
       <c r="J25" s="6">
         <v>7</v>
       </c>
       <c r="K25" s="6">
         <v>222</v>
       </c>
       <c r="L25" s="6">
         <v>6</v>
       </c>
       <c r="N25">
         <f>SUM(F25:M25)</f>
         <v>378</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B26" s="176" t="s">
+      <c r="B26" s="177" t="s">
         <v>5</v>
       </c>
-      <c r="C26" s="176"/>
-      <c r="D26" s="177"/>
+      <c r="C26" s="177"/>
+      <c r="D26" s="178"/>
       <c r="E26" s="5">
         <v>93</v>
       </c>
       <c r="F26" s="3">
         <v>30</v>
       </c>
       <c r="G26" s="3">
         <v>19</v>
       </c>
       <c r="H26" s="3">
         <v>0</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
       <c r="J26" s="3">
         <v>4</v>
       </c>
       <c r="K26" s="3">
         <v>36</v>
       </c>
       <c r="L26" s="3">
         <v>3</v>
       </c>
       <c r="N26">
         <f>SUM(F26:M26)</f>
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B28" s="178"/>
-[...2 lines deleted...]
-      <c r="E28" s="183" t="s">
+      <c r="B28" s="179"/>
+      <c r="C28" s="187"/>
+      <c r="D28" s="188"/>
+      <c r="E28" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="F28" s="184"/>
-[...5 lines deleted...]
-      <c r="L28" s="185"/>
+      <c r="F28" s="185"/>
+      <c r="G28" s="185"/>
+      <c r="H28" s="185"/>
+      <c r="I28" s="185"/>
+      <c r="J28" s="185"/>
+      <c r="K28" s="185"/>
+      <c r="L28" s="186"/>
     </row>
     <row r="29" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
-      <c r="B29" s="188"/>
-[...1 lines deleted...]
-      <c r="D29" s="189"/>
+      <c r="B29" s="189"/>
+      <c r="C29" s="189"/>
+      <c r="D29" s="190"/>
       <c r="E29" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>101</v>
       </c>
-      <c r="B30" s="176" t="s">
+      <c r="B30" s="177" t="s">
         <v>4</v>
       </c>
-      <c r="C30" s="176"/>
-      <c r="D30" s="177"/>
+      <c r="C30" s="177"/>
+      <c r="D30" s="178"/>
       <c r="E30" s="4">
         <v>356</v>
       </c>
       <c r="F30" s="6">
         <v>94</v>
       </c>
       <c r="G30" s="6">
         <v>44</v>
       </c>
       <c r="H30" s="6">
         <v>9</v>
       </c>
       <c r="I30" s="6">
         <v>20</v>
       </c>
       <c r="J30" s="6">
         <v>11</v>
       </c>
       <c r="K30" s="6">
         <v>167</v>
       </c>
       <c r="L30" s="6">
         <v>11</v>
       </c>
       <c r="N30">
         <f>SUM(F30:M30)</f>
         <v>356</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B31" s="176" t="s">
+      <c r="B31" s="177" t="s">
         <v>5</v>
       </c>
-      <c r="C31" s="176"/>
-      <c r="D31" s="177"/>
+      <c r="C31" s="177"/>
+      <c r="D31" s="178"/>
       <c r="E31" s="5">
         <v>75</v>
       </c>
       <c r="F31" s="3">
         <v>20</v>
       </c>
       <c r="G31" s="3">
         <v>11</v>
       </c>
       <c r="H31" s="3">
         <v>0</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
       <c r="J31" s="3">
         <v>1</v>
       </c>
       <c r="K31" s="3">
         <v>41</v>
       </c>
       <c r="L31" s="3">
         <v>1</v>
       </c>
       <c r="N31">
         <f>SUM(F31:M31)</f>
         <v>75</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B33" s="178"/>
-[...2 lines deleted...]
-      <c r="E33" s="183" t="s">
+      <c r="B33" s="179"/>
+      <c r="C33" s="187"/>
+      <c r="D33" s="188"/>
+      <c r="E33" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="F33" s="184"/>
-[...5 lines deleted...]
-      <c r="L33" s="185"/>
+      <c r="F33" s="185"/>
+      <c r="G33" s="185"/>
+      <c r="H33" s="185"/>
+      <c r="I33" s="185"/>
+      <c r="J33" s="185"/>
+      <c r="K33" s="185"/>
+      <c r="L33" s="186"/>
     </row>
     <row r="34" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
-      <c r="B34" s="188"/>
-[...1 lines deleted...]
-      <c r="D34" s="189"/>
+      <c r="B34" s="189"/>
+      <c r="C34" s="189"/>
+      <c r="D34" s="190"/>
       <c r="E34" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>102</v>
       </c>
-      <c r="B35" s="176" t="s">
+      <c r="B35" s="177" t="s">
         <v>4</v>
       </c>
-      <c r="C35" s="176"/>
-      <c r="D35" s="177"/>
+      <c r="C35" s="177"/>
+      <c r="D35" s="178"/>
       <c r="E35" s="4">
         <v>381</v>
       </c>
       <c r="F35" s="6">
         <v>96</v>
       </c>
       <c r="G35" s="6">
         <v>51</v>
       </c>
       <c r="H35" s="6">
         <v>8</v>
       </c>
       <c r="I35" s="6">
         <v>22</v>
       </c>
       <c r="J35" s="6">
         <v>8</v>
       </c>
       <c r="K35" s="6">
         <v>192</v>
       </c>
       <c r="L35" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B36" s="176" t="s">
+      <c r="B36" s="177" t="s">
         <v>5</v>
       </c>
-      <c r="C36" s="176"/>
-      <c r="D36" s="177"/>
+      <c r="C36" s="177"/>
+      <c r="D36" s="178"/>
       <c r="E36" s="5">
         <v>88</v>
       </c>
       <c r="F36" s="3">
         <v>29</v>
       </c>
       <c r="G36" s="3">
         <v>15</v>
       </c>
       <c r="H36" s="3">
         <v>0</v>
       </c>
       <c r="I36" s="3">
         <v>2</v>
       </c>
       <c r="J36" s="3">
         <v>1</v>
       </c>
       <c r="K36" s="3">
         <v>40</v>
       </c>
       <c r="L36" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B38" s="150" t="s">
+      <c r="B38" s="151" t="s">
         <v>11</v>
       </c>
-      <c r="C38" s="192"/>
-[...1 lines deleted...]
-      <c r="E38" s="147" t="s">
+      <c r="C38" s="193"/>
+      <c r="D38" s="194"/>
+      <c r="E38" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="F38" s="148"/>
-[...5 lines deleted...]
-      <c r="L38" s="196"/>
+      <c r="F38" s="149"/>
+      <c r="G38" s="149"/>
+      <c r="H38" s="149"/>
+      <c r="I38" s="149"/>
+      <c r="J38" s="149"/>
+      <c r="K38" s="149"/>
+      <c r="L38" s="197"/>
     </row>
     <row r="39" spans="1:14" ht="122.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B39" s="194"/>
-[...1 lines deleted...]
-      <c r="D39" s="195"/>
+      <c r="B39" s="195"/>
+      <c r="C39" s="195"/>
+      <c r="D39" s="196"/>
       <c r="E39" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F39" s="22" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H39" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I39" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J39" s="23" t="s">
         <v>26</v>
       </c>
       <c r="K39" s="23" t="s">
         <v>27</v>
       </c>
       <c r="L39" s="23" t="s">
         <v>28</v>
       </c>
       <c r="M39" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>103</v>
       </c>
-      <c r="B40" s="197" t="s">
+      <c r="B40" s="198" t="s">
         <v>14</v>
       </c>
-      <c r="C40" s="197"/>
-      <c r="D40" s="198"/>
+      <c r="C40" s="198"/>
+      <c r="D40" s="199"/>
       <c r="E40" s="12">
         <v>409</v>
       </c>
       <c r="F40" s="13">
         <v>109</v>
       </c>
       <c r="G40" s="13">
         <v>40</v>
       </c>
       <c r="H40" s="13">
         <v>10</v>
       </c>
       <c r="I40" s="13">
         <v>22</v>
       </c>
       <c r="J40" s="13">
         <v>14</v>
       </c>
       <c r="K40" s="13">
         <v>206</v>
       </c>
       <c r="L40" s="13">
         <v>6</v>
       </c>
       <c r="N40">
         <f>SUM(F40:M40)</f>
         <v>407</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B41" s="190" t="s">
+      <c r="B41" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="C41" s="190"/>
-      <c r="D41" s="191"/>
+      <c r="C41" s="191"/>
+      <c r="D41" s="192"/>
       <c r="E41" s="14">
         <v>73</v>
       </c>
       <c r="F41" s="15">
         <v>24</v>
       </c>
       <c r="G41" s="15">
         <v>5</v>
       </c>
       <c r="H41" s="15">
         <v>4</v>
       </c>
       <c r="I41" s="15">
         <v>3</v>
       </c>
       <c r="J41" s="15">
         <v>1</v>
       </c>
       <c r="K41" s="15">
         <v>27</v>
       </c>
       <c r="L41" s="15">
         <v>9</v>
       </c>
       <c r="N41">
         <f>SUM(F41:M41)</f>
         <v>73</v>
       </c>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B43" s="150" t="s">
+      <c r="B43" s="151" t="s">
         <v>11</v>
       </c>
-      <c r="C43" s="192"/>
-[...1 lines deleted...]
-      <c r="E43" s="147" t="s">
+      <c r="C43" s="193"/>
+      <c r="D43" s="194"/>
+      <c r="E43" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="F43" s="148"/>
-[...5 lines deleted...]
-      <c r="L43" s="196"/>
+      <c r="F43" s="149"/>
+      <c r="G43" s="149"/>
+      <c r="H43" s="149"/>
+      <c r="I43" s="149"/>
+      <c r="J43" s="149"/>
+      <c r="K43" s="149"/>
+      <c r="L43" s="197"/>
     </row>
     <row r="44" spans="1:14" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B44" s="194"/>
-[...1 lines deleted...]
-      <c r="D44" s="195"/>
+      <c r="B44" s="195"/>
+      <c r="C44" s="195"/>
+      <c r="D44" s="196"/>
       <c r="E44" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H44" s="11" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="11" t="s">
         <v>18</v>
       </c>
       <c r="J44" s="11" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L44" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M44" s="25" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>104</v>
       </c>
-      <c r="B45" s="197" t="s">
+      <c r="B45" s="198" t="s">
         <v>14</v>
       </c>
-      <c r="C45" s="197"/>
-      <c r="D45" s="198"/>
+      <c r="C45" s="198"/>
+      <c r="D45" s="199"/>
       <c r="E45" s="12">
         <v>479</v>
       </c>
       <c r="F45" s="13">
         <v>121</v>
       </c>
       <c r="G45" s="13">
         <v>37</v>
       </c>
       <c r="H45" s="13">
         <v>13</v>
       </c>
       <c r="I45" s="13">
         <v>26</v>
       </c>
       <c r="J45" s="13">
         <v>20</v>
       </c>
       <c r="K45" s="13">
         <v>250</v>
       </c>
       <c r="L45" s="13">
         <v>11</v>
       </c>
       <c r="M45">
         <v>1</v>
       </c>
       <c r="N45" s="24">
         <f>SUM(F45:M45)</f>
         <v>479</v>
       </c>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B46" s="190" t="s">
+      <c r="B46" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="C46" s="190"/>
-      <c r="D46" s="191"/>
+      <c r="C46" s="191"/>
+      <c r="D46" s="192"/>
       <c r="E46" s="14">
         <v>101</v>
       </c>
       <c r="F46" s="15">
         <v>37</v>
       </c>
       <c r="G46" s="15">
         <v>8</v>
       </c>
       <c r="H46" s="15">
         <v>4</v>
       </c>
       <c r="I46" s="15">
         <v>3</v>
       </c>
       <c r="J46" s="15">
         <v>8</v>
       </c>
       <c r="K46" s="15">
         <v>34</v>
       </c>
       <c r="L46" s="15">
         <v>5</v>
       </c>
       <c r="M46">
@@ -11364,51 +12295,51 @@
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B3:D4"/>
     <mergeCell ref="E3:L3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D9"/>
     <mergeCell ref="E8:L8"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B13:D14"/>
     <mergeCell ref="E13:L13"/>
     <mergeCell ref="B15:D15"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="12" max="16383" man="1"/>
     <brk id="21" max="16383" man="1"/>
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F75614B1-7CCD-43E2-8746-6D3CB5C586E3}">
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5" style="28" customWidth="1"/>
     <col min="2" max="2" width="9.5" style="28" customWidth="1"/>
     <col min="3" max="3" width="17.25" style="28" customWidth="1"/>
     <col min="4" max="4" width="11" style="28" customWidth="1"/>
     <col min="5" max="5" width="12.125" style="28" customWidth="1"/>
     <col min="6" max="6" width="11" style="28" customWidth="1"/>
     <col min="7" max="7" width="10.5" style="28" customWidth="1"/>
     <col min="8" max="8" width="12.5" style="28" customWidth="1"/>
     <col min="9" max="9" width="11.125" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.625" style="28" customWidth="1"/>
     <col min="11" max="11" width="12.5" style="28" customWidth="1"/>
     <col min="12" max="12" width="9.375" style="28" customWidth="1"/>
     <col min="13" max="15" width="8.625" style="28" customWidth="1"/>
     <col min="16" max="16" width="11.125" style="28" customWidth="1"/>
     <col min="17" max="21" width="8.625" style="28" customWidth="1"/>
     <col min="22" max="22" width="9.125" style="28" customWidth="1"/>
@@ -11460,380 +12391,380 @@
       <c r="Y1" s="46"/>
       <c r="Z1" s="46"/>
       <c r="AA1" s="46"/>
       <c r="AB1" s="46"/>
       <c r="AC1" s="46"/>
       <c r="AD1" s="46"/>
       <c r="AE1" s="46"/>
       <c r="AF1" s="46"/>
       <c r="AG1" s="46"/>
       <c r="AH1" s="46"/>
       <c r="AI1" s="46"/>
       <c r="AJ1" s="46"/>
       <c r="AK1" s="47"/>
       <c r="AL1" s="47"/>
       <c r="AM1" s="47"/>
       <c r="AN1" s="47"/>
     </row>
     <row r="2" spans="1:40" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="80" t="s">
         <v>94</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:40" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="110" t="s">
+      <c r="A3" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="110"/>
-[...1 lines deleted...]
-      <c r="D3" s="104" t="s">
+      <c r="B3" s="93"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="100"/>
-[...7 lines deleted...]
-      <c r="M3" s="100"/>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
+      <c r="G3" s="111"/>
+      <c r="H3" s="111"/>
+      <c r="I3" s="111"/>
+      <c r="J3" s="111"/>
+      <c r="K3" s="111"/>
+      <c r="L3" s="111"/>
+      <c r="M3" s="111"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
       <c r="AA3" s="27"/>
       <c r="AB3" s="27"/>
       <c r="AC3" s="27"/>
       <c r="AD3" s="27"/>
       <c r="AE3" s="26"/>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
       <c r="AI3" s="26"/>
     </row>
     <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="134"/>
-[...2 lines deleted...]
-      <c r="D4" s="137" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="104" t="s">
+      <c r="E4" s="110" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="100"/>
-[...1 lines deleted...]
-      <c r="H4" s="106" t="s">
+      <c r="F4" s="111"/>
+      <c r="G4" s="134"/>
+      <c r="H4" s="135" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="107"/>
-[...2 lines deleted...]
-      <c r="L4" s="104" t="s">
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="M4" s="86"/>
+      <c r="M4" s="121"/>
       <c r="N4" s="33"/>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="33"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="27"/>
       <c r="Z4" s="27"/>
       <c r="AA4" s="27"/>
       <c r="AB4" s="26"/>
       <c r="AC4" s="26"/>
       <c r="AD4" s="26"/>
       <c r="AE4" s="26"/>
       <c r="AF4" s="26"/>
       <c r="AG4" s="34"/>
     </row>
     <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="134"/>
-[...3 lines deleted...]
-      <c r="E5" s="109" t="s">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="138" t="s">
         <v>96</v>
       </c>
-      <c r="F5" s="110"/>
-[...1 lines deleted...]
-      <c r="H5" s="115" t="s">
+      <c r="F5" s="93"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="140" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="143" t="s">
+      <c r="I5" s="144" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="143" t="s">
+      <c r="J5" s="144" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="88" t="s">
+      <c r="K5" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="88" t="s">
+      <c r="L5" s="123" t="s">
         <v>93</v>
       </c>
-      <c r="M5" s="91"/>
+      <c r="M5" s="126"/>
       <c r="N5" s="33"/>
       <c r="O5" s="26"/>
       <c r="P5" s="26"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="29"/>
       <c r="S5" s="26"/>
       <c r="T5" s="26"/>
       <c r="U5" s="33"/>
       <c r="V5" s="26"/>
       <c r="W5" s="26"/>
       <c r="X5" s="26"/>
       <c r="Y5" s="26"/>
       <c r="Z5" s="26"/>
       <c r="AA5" s="26"/>
     </row>
     <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="134"/>
-[...11 lines deleted...]
-      <c r="M6" s="92"/>
+      <c r="A6" s="95"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="141"/>
+      <c r="J6" s="141"/>
+      <c r="K6" s="124"/>
+      <c r="L6" s="124"/>
+      <c r="M6" s="127"/>
       <c r="N6" s="26"/>
       <c r="O6" s="26"/>
       <c r="P6" s="26"/>
       <c r="Q6" s="34"/>
       <c r="R6" s="29"/>
       <c r="S6" s="26"/>
       <c r="T6" s="26"/>
       <c r="U6" s="26"/>
       <c r="V6" s="26"/>
       <c r="W6" s="26"/>
       <c r="X6" s="26"/>
       <c r="Y6" s="26"/>
       <c r="Z6" s="26"/>
       <c r="AA6" s="26"/>
     </row>
     <row r="7" spans="1:40" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="113"/>
-[...2 lines deleted...]
-      <c r="D7" s="139"/>
+      <c r="A7" s="97"/>
+      <c r="B7" s="97"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="114"/>
       <c r="E7" s="32" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="H7" s="117"/>
-[...4 lines deleted...]
-      <c r="M7" s="93"/>
+      <c r="H7" s="142"/>
+      <c r="I7" s="142"/>
+      <c r="J7" s="142"/>
+      <c r="K7" s="125"/>
+      <c r="L7" s="125"/>
+      <c r="M7" s="128"/>
       <c r="N7" s="26"/>
       <c r="O7" s="26"/>
       <c r="P7" s="26"/>
       <c r="Q7" s="26"/>
       <c r="R7" s="26"/>
       <c r="S7" s="26"/>
       <c r="T7" s="26"/>
       <c r="U7" s="26"/>
       <c r="V7" s="26"/>
       <c r="W7" s="26"/>
       <c r="X7" s="26"/>
       <c r="Y7" s="26"/>
       <c r="Z7" s="26"/>
       <c r="AA7" s="26"/>
     </row>
     <row r="8" spans="1:40" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="94" t="s">
+      <c r="A8" s="91" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="95"/>
-      <c r="C8" s="95"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
       <c r="D8" s="49">
         <v>639</v>
       </c>
       <c r="E8" s="36">
         <v>635</v>
       </c>
       <c r="F8" s="36">
         <v>621</v>
       </c>
       <c r="G8" s="36">
         <v>14</v>
       </c>
       <c r="H8" s="36">
         <v>2</v>
       </c>
       <c r="I8" s="30">
         <v>0</v>
       </c>
       <c r="J8" s="30">
         <v>1</v>
       </c>
       <c r="K8" s="30">
         <v>0</v>
       </c>
-      <c r="L8" s="96">
+      <c r="L8" s="129">
         <v>1</v>
       </c>
-      <c r="M8" s="96"/>
+      <c r="M8" s="129"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="26"/>
       <c r="Q8" s="26"/>
       <c r="R8" s="26"/>
       <c r="S8" s="26"/>
       <c r="T8" s="26"/>
       <c r="U8" s="26"/>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="26"/>
       <c r="Z8" s="26"/>
       <c r="AA8" s="26"/>
     </row>
     <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="97" t="s">
+      <c r="A9" s="116" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="98"/>
-      <c r="C9" s="98"/>
+      <c r="B9" s="117"/>
+      <c r="C9" s="117"/>
       <c r="D9" s="48">
         <v>12631460</v>
       </c>
       <c r="E9" s="31">
         <v>12541460</v>
       </c>
       <c r="F9" s="31">
         <v>12361460</v>
       </c>
       <c r="G9" s="31">
         <v>180000</v>
       </c>
       <c r="H9" s="31">
         <v>20000</v>
       </c>
       <c r="I9" s="38">
         <v>0</v>
       </c>
       <c r="J9" s="38">
         <v>10000</v>
       </c>
       <c r="K9" s="38">
         <v>0</v>
       </c>
-      <c r="L9" s="99">
+      <c r="L9" s="130">
         <v>60000</v>
       </c>
-      <c r="M9" s="99"/>
+      <c r="M9" s="130"/>
     </row>
     <row r="10" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="84" t="s">
+      <c r="A10" s="119" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="84"/>
-[...8 lines deleted...]
-      <c r="K10" s="84"/>
+      <c r="B10" s="119"/>
+      <c r="C10" s="119"/>
+      <c r="D10" s="119"/>
+      <c r="E10" s="119"/>
+      <c r="F10" s="119"/>
+      <c r="G10" s="119"/>
+      <c r="H10" s="119"/>
+      <c r="I10" s="119"/>
+      <c r="J10" s="119"/>
+      <c r="K10" s="119"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="27"/>
       <c r="S10" s="27"/>
       <c r="T10" s="27"/>
       <c r="U10" s="27"/>
       <c r="V10" s="27"/>
       <c r="W10" s="27"/>
       <c r="X10" s="27"/>
       <c r="Y10" s="27"/>
       <c r="Z10" s="27"/>
       <c r="AA10" s="27"/>
       <c r="AB10" s="27"/>
       <c r="AC10" s="27"/>
       <c r="AD10" s="27"/>
       <c r="AE10" s="27"/>
       <c r="AF10" s="27"/>
       <c r="AG10" s="27"/>
       <c r="AH10" s="27"/>
       <c r="AI10" s="27"/>
       <c r="AJ10" s="27"/>
       <c r="AK10" s="27"/>
       <c r="AL10" s="27"/>
       <c r="AM10" s="27"/>
       <c r="AN10" s="27"/>
     </row>
     <row r="11" spans="1:40" s="43" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="85" t="s">
+      <c r="A11" s="120" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="85"/>
-[...8 lines deleted...]
-      <c r="K11" s="85"/>
+      <c r="B11" s="120"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="120"/>
+      <c r="E11" s="120"/>
+      <c r="F11" s="120"/>
+      <c r="G11" s="120"/>
+      <c r="H11" s="120"/>
+      <c r="I11" s="120"/>
+      <c r="J11" s="120"/>
+      <c r="K11" s="120"/>
       <c r="L11" s="41"/>
       <c r="M11" s="41"/>
       <c r="N11" s="41"/>
       <c r="O11" s="41"/>
       <c r="P11" s="41"/>
       <c r="Q11" s="41"/>
       <c r="R11" s="41"/>
       <c r="S11" s="41"/>
       <c r="T11" s="41"/>
       <c r="U11" s="41"/>
       <c r="V11" s="41"/>
       <c r="W11" s="41"/>
       <c r="X11" s="41"/>
       <c r="Y11" s="41"/>
       <c r="Z11" s="42"/>
       <c r="AA11" s="42"/>
       <c r="AB11" s="42"/>
       <c r="AC11" s="42"/>
       <c r="AD11" s="42"/>
       <c r="AE11" s="42"/>
       <c r="AF11" s="42"/>
       <c r="AG11" s="42"/>
       <c r="AH11" s="42"/>
       <c r="AI11" s="42"/>
       <c r="AJ11" s="42"/>
@@ -11858,82 +12789,82 @@
       <c r="W12" s="42"/>
       <c r="X12" s="42"/>
       <c r="Y12" s="42"/>
       <c r="Z12" s="42"/>
       <c r="AA12" s="42"/>
       <c r="AB12" s="42"/>
       <c r="AC12" s="42"/>
       <c r="AD12" s="42"/>
       <c r="AE12" s="42"/>
       <c r="AF12" s="42"/>
       <c r="AG12" s="42"/>
       <c r="AH12" s="42"/>
       <c r="AI12" s="42"/>
       <c r="AJ12" s="42"/>
       <c r="AK12" s="42"/>
       <c r="AL12" s="42"/>
       <c r="AM12" s="42"/>
       <c r="AN12" s="42"/>
     </row>
     <row r="13" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="14" spans="1:40" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
     <mergeCell ref="A10:K10"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:M7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="A3:C7"/>
     <mergeCell ref="D3:M3"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="E5:G6"/>
     <mergeCell ref="H5:H7"/>
-    <mergeCell ref="I5:I7"/>
-    <mergeCell ref="J5:J7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L4" sqref="L4:M7"/>
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5" style="28" customWidth="1"/>
     <col min="2" max="2" width="9.5" style="28" customWidth="1"/>
     <col min="3" max="3" width="17.25" style="28" customWidth="1"/>
     <col min="4" max="4" width="11" style="28" customWidth="1"/>
     <col min="5" max="5" width="12.125" style="28" customWidth="1"/>
     <col min="6" max="6" width="11" style="28" customWidth="1"/>
     <col min="7" max="7" width="10.5" style="28" customWidth="1"/>
     <col min="8" max="8" width="12.5" style="28" customWidth="1"/>
     <col min="9" max="9" width="11.125" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.625" style="28" customWidth="1"/>
     <col min="11" max="11" width="12.5" style="28" customWidth="1"/>
     <col min="12" max="12" width="9.375" style="28" customWidth="1"/>
     <col min="13" max="15" width="8.625" style="28" customWidth="1"/>
     <col min="16" max="16" width="11.125" style="28" customWidth="1"/>
     <col min="17" max="21" width="8.625" style="28" customWidth="1"/>
     <col min="22" max="22" width="9.125" style="28" customWidth="1"/>
     <col min="23" max="26" width="8.625" style="28" customWidth="1"/>
     <col min="27" max="27" width="11.875" style="28" customWidth="1"/>
     <col min="28" max="28" width="8.625" style="28" customWidth="1"/>
     <col min="29" max="29" width="10.5" style="28" customWidth="1"/>
     <col min="30" max="31" width="8.625" style="28" customWidth="1"/>
@@ -11980,380 +12911,380 @@
       <c r="Y1" s="46"/>
       <c r="Z1" s="46"/>
       <c r="AA1" s="46"/>
       <c r="AB1" s="46"/>
       <c r="AC1" s="46"/>
       <c r="AD1" s="46"/>
       <c r="AE1" s="46"/>
       <c r="AF1" s="46"/>
       <c r="AG1" s="46"/>
       <c r="AH1" s="46"/>
       <c r="AI1" s="46"/>
       <c r="AJ1" s="46"/>
       <c r="AK1" s="47"/>
       <c r="AL1" s="47"/>
       <c r="AM1" s="47"/>
       <c r="AN1" s="47"/>
     </row>
     <row r="2" spans="1:40" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="77" t="s">
         <v>91</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:40" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="110" t="s">
+      <c r="A3" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="110"/>
-[...1 lines deleted...]
-      <c r="D3" s="104" t="s">
+      <c r="B3" s="93"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="100"/>
-[...7 lines deleted...]
-      <c r="M3" s="100"/>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
+      <c r="G3" s="111"/>
+      <c r="H3" s="111"/>
+      <c r="I3" s="111"/>
+      <c r="J3" s="111"/>
+      <c r="K3" s="111"/>
+      <c r="L3" s="111"/>
+      <c r="M3" s="111"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
       <c r="AA3" s="27"/>
       <c r="AB3" s="27"/>
       <c r="AC3" s="27"/>
       <c r="AD3" s="27"/>
       <c r="AE3" s="26"/>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
       <c r="AI3" s="26"/>
     </row>
     <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="134"/>
-[...2 lines deleted...]
-      <c r="D4" s="137" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="104" t="s">
+      <c r="E4" s="110" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="100"/>
-[...1 lines deleted...]
-      <c r="H4" s="106" t="s">
+      <c r="F4" s="111"/>
+      <c r="G4" s="134"/>
+      <c r="H4" s="135" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="107"/>
-[...2 lines deleted...]
-      <c r="L4" s="104" t="s">
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="M4" s="86"/>
+      <c r="M4" s="121"/>
       <c r="N4" s="33"/>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="33"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="27"/>
       <c r="Z4" s="27"/>
       <c r="AA4" s="27"/>
       <c r="AB4" s="26"/>
       <c r="AC4" s="26"/>
       <c r="AD4" s="26"/>
       <c r="AE4" s="26"/>
       <c r="AF4" s="26"/>
       <c r="AG4" s="34"/>
     </row>
     <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="134"/>
-[...3 lines deleted...]
-      <c r="E5" s="109" t="s">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="138" t="s">
         <v>86</v>
       </c>
-      <c r="F5" s="110"/>
-[...1 lines deleted...]
-      <c r="H5" s="115" t="s">
+      <c r="F5" s="93"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="140" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="143" t="s">
+      <c r="I5" s="144" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="143" t="s">
+      <c r="J5" s="144" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="88" t="s">
+      <c r="K5" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="88" t="s">
+      <c r="L5" s="123" t="s">
         <v>93</v>
       </c>
-      <c r="M5" s="91"/>
+      <c r="M5" s="126"/>
       <c r="N5" s="33"/>
       <c r="O5" s="26"/>
       <c r="P5" s="26"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="29"/>
       <c r="S5" s="26"/>
       <c r="T5" s="26"/>
       <c r="U5" s="33"/>
       <c r="V5" s="26"/>
       <c r="W5" s="26"/>
       <c r="X5" s="26"/>
       <c r="Y5" s="26"/>
       <c r="Z5" s="26"/>
       <c r="AA5" s="26"/>
     </row>
     <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="134"/>
-[...11 lines deleted...]
-      <c r="M6" s="92"/>
+      <c r="A6" s="95"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="141"/>
+      <c r="J6" s="141"/>
+      <c r="K6" s="124"/>
+      <c r="L6" s="124"/>
+      <c r="M6" s="127"/>
       <c r="N6" s="26"/>
       <c r="O6" s="26"/>
       <c r="P6" s="26"/>
       <c r="Q6" s="34"/>
       <c r="R6" s="29"/>
       <c r="S6" s="26"/>
       <c r="T6" s="26"/>
       <c r="U6" s="26"/>
       <c r="V6" s="26"/>
       <c r="W6" s="26"/>
       <c r="X6" s="26"/>
       <c r="Y6" s="26"/>
       <c r="Z6" s="26"/>
       <c r="AA6" s="26"/>
     </row>
     <row r="7" spans="1:40" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="113"/>
-[...2 lines deleted...]
-      <c r="D7" s="139"/>
+      <c r="A7" s="97"/>
+      <c r="B7" s="97"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="114"/>
       <c r="E7" s="32" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="H7" s="117"/>
-[...4 lines deleted...]
-      <c r="M7" s="93"/>
+      <c r="H7" s="142"/>
+      <c r="I7" s="142"/>
+      <c r="J7" s="142"/>
+      <c r="K7" s="125"/>
+      <c r="L7" s="125"/>
+      <c r="M7" s="128"/>
       <c r="N7" s="26"/>
       <c r="O7" s="26"/>
       <c r="P7" s="26"/>
       <c r="Q7" s="26"/>
       <c r="R7" s="26"/>
       <c r="S7" s="26"/>
       <c r="T7" s="26"/>
       <c r="U7" s="26"/>
       <c r="V7" s="26"/>
       <c r="W7" s="26"/>
       <c r="X7" s="26"/>
       <c r="Y7" s="26"/>
       <c r="Z7" s="26"/>
       <c r="AA7" s="26"/>
     </row>
     <row r="8" spans="1:40" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="94" t="s">
+      <c r="A8" s="91" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="95"/>
-      <c r="C8" s="95"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
       <c r="D8" s="49">
         <v>489</v>
       </c>
       <c r="E8" s="36">
         <v>488</v>
       </c>
       <c r="F8" s="36">
         <v>478</v>
       </c>
       <c r="G8" s="36">
         <v>10</v>
       </c>
       <c r="H8" s="36">
         <v>0</v>
       </c>
       <c r="I8" s="30">
         <v>0</v>
       </c>
       <c r="J8" s="30">
         <v>0</v>
       </c>
       <c r="K8" s="30">
         <v>0</v>
       </c>
-      <c r="L8" s="96">
+      <c r="L8" s="129">
         <v>1</v>
       </c>
-      <c r="M8" s="96"/>
+      <c r="M8" s="129"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="26"/>
       <c r="Q8" s="26"/>
       <c r="R8" s="26"/>
       <c r="S8" s="26"/>
       <c r="T8" s="26"/>
       <c r="U8" s="26"/>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="26"/>
       <c r="Z8" s="26"/>
       <c r="AA8" s="26"/>
     </row>
     <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="97" t="s">
+      <c r="A9" s="116" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="98"/>
-      <c r="C9" s="98"/>
+      <c r="B9" s="117"/>
+      <c r="C9" s="117"/>
       <c r="D9" s="48">
         <v>9115001</v>
       </c>
       <c r="E9" s="31">
         <v>9055001</v>
       </c>
       <c r="F9" s="31">
         <v>8925001</v>
       </c>
       <c r="G9" s="31">
         <v>130000</v>
       </c>
       <c r="H9" s="31">
         <v>0</v>
       </c>
       <c r="I9" s="38">
         <v>0</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="38">
         <v>0</v>
       </c>
-      <c r="L9" s="99">
+      <c r="L9" s="130">
         <v>60000</v>
       </c>
-      <c r="M9" s="99"/>
+      <c r="M9" s="130"/>
     </row>
     <row r="10" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="84" t="s">
+      <c r="A10" s="119" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="84"/>
-[...8 lines deleted...]
-      <c r="K10" s="84"/>
+      <c r="B10" s="119"/>
+      <c r="C10" s="119"/>
+      <c r="D10" s="119"/>
+      <c r="E10" s="119"/>
+      <c r="F10" s="119"/>
+      <c r="G10" s="119"/>
+      <c r="H10" s="119"/>
+      <c r="I10" s="119"/>
+      <c r="J10" s="119"/>
+      <c r="K10" s="119"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="27"/>
       <c r="S10" s="27"/>
       <c r="T10" s="27"/>
       <c r="U10" s="27"/>
       <c r="V10" s="27"/>
       <c r="W10" s="27"/>
       <c r="X10" s="27"/>
       <c r="Y10" s="27"/>
       <c r="Z10" s="27"/>
       <c r="AA10" s="27"/>
       <c r="AB10" s="27"/>
       <c r="AC10" s="27"/>
       <c r="AD10" s="27"/>
       <c r="AE10" s="27"/>
       <c r="AF10" s="27"/>
       <c r="AG10" s="27"/>
       <c r="AH10" s="27"/>
       <c r="AI10" s="27"/>
       <c r="AJ10" s="27"/>
       <c r="AK10" s="27"/>
       <c r="AL10" s="27"/>
       <c r="AM10" s="27"/>
       <c r="AN10" s="27"/>
     </row>
     <row r="11" spans="1:40" s="43" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="85" t="s">
+      <c r="A11" s="120" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="85"/>
-[...8 lines deleted...]
-      <c r="K11" s="85"/>
+      <c r="B11" s="120"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="120"/>
+      <c r="E11" s="120"/>
+      <c r="F11" s="120"/>
+      <c r="G11" s="120"/>
+      <c r="H11" s="120"/>
+      <c r="I11" s="120"/>
+      <c r="J11" s="120"/>
+      <c r="K11" s="120"/>
       <c r="L11" s="41"/>
       <c r="M11" s="41"/>
       <c r="N11" s="41"/>
       <c r="O11" s="41"/>
       <c r="P11" s="41"/>
       <c r="Q11" s="41"/>
       <c r="R11" s="41"/>
       <c r="S11" s="41"/>
       <c r="T11" s="41"/>
       <c r="U11" s="41"/>
       <c r="V11" s="41"/>
       <c r="W11" s="41"/>
       <c r="X11" s="41"/>
       <c r="Y11" s="41"/>
       <c r="Z11" s="42"/>
       <c r="AA11" s="42"/>
       <c r="AB11" s="42"/>
       <c r="AC11" s="42"/>
       <c r="AD11" s="42"/>
       <c r="AE11" s="42"/>
       <c r="AF11" s="42"/>
       <c r="AG11" s="42"/>
       <c r="AH11" s="42"/>
       <c r="AI11" s="42"/>
       <c r="AJ11" s="42"/>
@@ -12378,77 +13309,77 @@
       <c r="W12" s="42"/>
       <c r="X12" s="42"/>
       <c r="Y12" s="42"/>
       <c r="Z12" s="42"/>
       <c r="AA12" s="42"/>
       <c r="AB12" s="42"/>
       <c r="AC12" s="42"/>
       <c r="AD12" s="42"/>
       <c r="AE12" s="42"/>
       <c r="AF12" s="42"/>
       <c r="AG12" s="42"/>
       <c r="AH12" s="42"/>
       <c r="AI12" s="42"/>
       <c r="AJ12" s="42"/>
       <c r="AK12" s="42"/>
       <c r="AL12" s="42"/>
       <c r="AM12" s="42"/>
       <c r="AN12" s="42"/>
     </row>
     <row r="13" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="14" spans="1:40" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="I5:I7"/>
-[...3 lines deleted...]
-    <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:M7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="A3:C7"/>
     <mergeCell ref="D3:M3"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="E5:G6"/>
     <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="A10:K10"/>
+    <mergeCell ref="A11:K11"/>
+    <mergeCell ref="K5:K7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P7" sqref="P7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5" style="28" customWidth="1"/>
     <col min="2" max="2" width="9.5" style="28" customWidth="1"/>
     <col min="3" max="3" width="17.25" style="28" customWidth="1"/>
     <col min="4" max="4" width="11" style="28" customWidth="1"/>
     <col min="5" max="5" width="12.125" style="28" customWidth="1"/>
     <col min="6" max="6" width="11" style="28" customWidth="1"/>
     <col min="7" max="7" width="10.5" style="28" customWidth="1"/>
     <col min="8" max="8" width="12.5" style="28" customWidth="1"/>
     <col min="9" max="9" width="11.125" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.625" style="28" customWidth="1"/>
     <col min="11" max="11" width="12.5" style="28" customWidth="1"/>
     <col min="12" max="12" width="9.375" style="28" customWidth="1"/>
     <col min="13" max="15" width="8.625" style="28" customWidth="1"/>
     <col min="16" max="16" width="11.125" style="28" customWidth="1"/>
     <col min="17" max="21" width="8.625" style="28" customWidth="1"/>
     <col min="22" max="22" width="9.125" style="28" customWidth="1"/>
@@ -12500,380 +13431,380 @@
       <c r="Y1" s="46"/>
       <c r="Z1" s="46"/>
       <c r="AA1" s="46"/>
       <c r="AB1" s="46"/>
       <c r="AC1" s="46"/>
       <c r="AD1" s="46"/>
       <c r="AE1" s="46"/>
       <c r="AF1" s="46"/>
       <c r="AG1" s="46"/>
       <c r="AH1" s="46"/>
       <c r="AI1" s="46"/>
       <c r="AJ1" s="46"/>
       <c r="AK1" s="47"/>
       <c r="AL1" s="47"/>
       <c r="AM1" s="47"/>
       <c r="AN1" s="47"/>
     </row>
     <row r="2" spans="1:40" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="76" t="s">
         <v>89</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:40" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="110" t="s">
+      <c r="A3" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="110"/>
-[...1 lines deleted...]
-      <c r="D3" s="104" t="s">
+      <c r="B3" s="93"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="100"/>
-[...7 lines deleted...]
-      <c r="M3" s="100"/>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
+      <c r="G3" s="111"/>
+      <c r="H3" s="111"/>
+      <c r="I3" s="111"/>
+      <c r="J3" s="111"/>
+      <c r="K3" s="111"/>
+      <c r="L3" s="111"/>
+      <c r="M3" s="111"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
       <c r="AA3" s="27"/>
       <c r="AB3" s="27"/>
       <c r="AC3" s="27"/>
       <c r="AD3" s="27"/>
       <c r="AE3" s="26"/>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
       <c r="AI3" s="26"/>
     </row>
     <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="134"/>
-[...2 lines deleted...]
-      <c r="D4" s="137" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="104" t="s">
+      <c r="E4" s="110" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="100"/>
-[...1 lines deleted...]
-      <c r="H4" s="144" t="s">
+      <c r="F4" s="111"/>
+      <c r="G4" s="134"/>
+      <c r="H4" s="146" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="107"/>
-[...2 lines deleted...]
-      <c r="L4" s="104" t="s">
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="M4" s="86"/>
+      <c r="M4" s="121"/>
       <c r="N4" s="33"/>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="33"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="27"/>
       <c r="Z4" s="27"/>
       <c r="AA4" s="27"/>
       <c r="AB4" s="26"/>
       <c r="AC4" s="26"/>
       <c r="AD4" s="26"/>
       <c r="AE4" s="26"/>
       <c r="AF4" s="26"/>
       <c r="AG4" s="34"/>
     </row>
     <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="134"/>
-[...3 lines deleted...]
-      <c r="E5" s="145" t="s">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="147" t="s">
         <v>86</v>
       </c>
-      <c r="F5" s="110"/>
-[...1 lines deleted...]
-      <c r="H5" s="143" t="s">
+      <c r="F5" s="93"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="144" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="143" t="s">
+      <c r="I5" s="144" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="143" t="s">
+      <c r="J5" s="144" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="146" t="s">
+      <c r="K5" s="145" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="88" t="s">
+      <c r="L5" s="123" t="s">
         <v>93</v>
       </c>
-      <c r="M5" s="91"/>
+      <c r="M5" s="126"/>
       <c r="N5" s="33"/>
       <c r="O5" s="26"/>
       <c r="P5" s="26"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="29"/>
       <c r="S5" s="26"/>
       <c r="T5" s="26"/>
       <c r="U5" s="33"/>
       <c r="V5" s="26"/>
       <c r="W5" s="26"/>
       <c r="X5" s="26"/>
       <c r="Y5" s="26"/>
       <c r="Z5" s="26"/>
       <c r="AA5" s="26"/>
     </row>
     <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="134"/>
-[...11 lines deleted...]
-      <c r="M6" s="92"/>
+      <c r="A6" s="95"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="141"/>
+      <c r="J6" s="141"/>
+      <c r="K6" s="124"/>
+      <c r="L6" s="124"/>
+      <c r="M6" s="127"/>
       <c r="N6" s="26"/>
       <c r="O6" s="26"/>
       <c r="P6" s="26"/>
       <c r="Q6" s="34"/>
       <c r="R6" s="29"/>
       <c r="S6" s="26"/>
       <c r="T6" s="26"/>
       <c r="U6" s="26"/>
       <c r="V6" s="26"/>
       <c r="W6" s="26"/>
       <c r="X6" s="26"/>
       <c r="Y6" s="26"/>
       <c r="Z6" s="26"/>
       <c r="AA6" s="26"/>
     </row>
     <row r="7" spans="1:40" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="113"/>
-[...2 lines deleted...]
-      <c r="D7" s="139"/>
+      <c r="A7" s="97"/>
+      <c r="B7" s="97"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="114"/>
       <c r="E7" s="32" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="H7" s="117"/>
-[...4 lines deleted...]
-      <c r="M7" s="93"/>
+      <c r="H7" s="142"/>
+      <c r="I7" s="142"/>
+      <c r="J7" s="142"/>
+      <c r="K7" s="125"/>
+      <c r="L7" s="125"/>
+      <c r="M7" s="128"/>
       <c r="N7" s="26"/>
       <c r="O7" s="26"/>
       <c r="P7" s="26"/>
       <c r="Q7" s="26"/>
       <c r="R7" s="26"/>
       <c r="S7" s="26"/>
       <c r="T7" s="26"/>
       <c r="U7" s="26"/>
       <c r="V7" s="26"/>
       <c r="W7" s="26"/>
       <c r="X7" s="26"/>
       <c r="Y7" s="26"/>
       <c r="Z7" s="26"/>
       <c r="AA7" s="26"/>
     </row>
     <row r="8" spans="1:40" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="94" t="s">
+      <c r="A8" s="91" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="95"/>
-      <c r="C8" s="95"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
       <c r="D8" s="49">
         <v>484</v>
       </c>
       <c r="E8" s="36">
         <v>483</v>
       </c>
       <c r="F8" s="36">
         <v>473</v>
       </c>
       <c r="G8" s="36">
         <v>10</v>
       </c>
       <c r="H8" s="36">
         <v>1</v>
       </c>
       <c r="I8" s="30">
         <v>0</v>
       </c>
       <c r="J8" s="30">
         <v>0</v>
       </c>
       <c r="K8" s="30">
         <v>0</v>
       </c>
-      <c r="L8" s="96">
-[...2 lines deleted...]
-      <c r="M8" s="96"/>
+      <c r="L8" s="129">
+        <v>0</v>
+      </c>
+      <c r="M8" s="129"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="26"/>
       <c r="Q8" s="26"/>
       <c r="R8" s="26"/>
       <c r="S8" s="26"/>
       <c r="T8" s="26"/>
       <c r="U8" s="26"/>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="26"/>
       <c r="Z8" s="26"/>
       <c r="AA8" s="26"/>
     </row>
     <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="97" t="s">
+      <c r="A9" s="116" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="98"/>
-      <c r="C9" s="98"/>
+      <c r="B9" s="117"/>
+      <c r="C9" s="117"/>
       <c r="D9" s="48">
         <v>9392520</v>
       </c>
       <c r="E9" s="31">
         <v>9382520</v>
       </c>
       <c r="F9" s="31">
         <v>9262520</v>
       </c>
       <c r="G9" s="31">
         <v>120000</v>
       </c>
       <c r="H9" s="31">
         <v>10000</v>
       </c>
       <c r="I9" s="38">
         <v>0</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="38">
         <v>0</v>
       </c>
-      <c r="L9" s="99">
-[...2 lines deleted...]
-      <c r="M9" s="99"/>
+      <c r="L9" s="130">
+        <v>0</v>
+      </c>
+      <c r="M9" s="130"/>
     </row>
     <row r="10" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="84" t="s">
+      <c r="A10" s="119" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="84"/>
-[...8 lines deleted...]
-      <c r="K10" s="84"/>
+      <c r="B10" s="119"/>
+      <c r="C10" s="119"/>
+      <c r="D10" s="119"/>
+      <c r="E10" s="119"/>
+      <c r="F10" s="119"/>
+      <c r="G10" s="119"/>
+      <c r="H10" s="119"/>
+      <c r="I10" s="119"/>
+      <c r="J10" s="119"/>
+      <c r="K10" s="119"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="27"/>
       <c r="S10" s="27"/>
       <c r="T10" s="27"/>
       <c r="U10" s="27"/>
       <c r="V10" s="27"/>
       <c r="W10" s="27"/>
       <c r="X10" s="27"/>
       <c r="Y10" s="27"/>
       <c r="Z10" s="27"/>
       <c r="AA10" s="27"/>
       <c r="AB10" s="27"/>
       <c r="AC10" s="27"/>
       <c r="AD10" s="27"/>
       <c r="AE10" s="27"/>
       <c r="AF10" s="27"/>
       <c r="AG10" s="27"/>
       <c r="AH10" s="27"/>
       <c r="AI10" s="27"/>
       <c r="AJ10" s="27"/>
       <c r="AK10" s="27"/>
       <c r="AL10" s="27"/>
       <c r="AM10" s="27"/>
       <c r="AN10" s="27"/>
     </row>
     <row r="11" spans="1:40" s="43" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="85" t="s">
+      <c r="A11" s="120" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="85"/>
-[...8 lines deleted...]
-      <c r="K11" s="85"/>
+      <c r="B11" s="120"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="120"/>
+      <c r="E11" s="120"/>
+      <c r="F11" s="120"/>
+      <c r="G11" s="120"/>
+      <c r="H11" s="120"/>
+      <c r="I11" s="120"/>
+      <c r="J11" s="120"/>
+      <c r="K11" s="120"/>
       <c r="L11" s="41"/>
       <c r="M11" s="41"/>
       <c r="N11" s="41"/>
       <c r="O11" s="41"/>
       <c r="P11" s="41"/>
       <c r="Q11" s="41"/>
       <c r="R11" s="41"/>
       <c r="S11" s="41"/>
       <c r="T11" s="41"/>
       <c r="U11" s="41"/>
       <c r="V11" s="41"/>
       <c r="W11" s="41"/>
       <c r="X11" s="41"/>
       <c r="Y11" s="41"/>
       <c r="Z11" s="42"/>
       <c r="AA11" s="42"/>
       <c r="AB11" s="42"/>
       <c r="AC11" s="42"/>
       <c r="AD11" s="42"/>
       <c r="AE11" s="42"/>
       <c r="AF11" s="42"/>
       <c r="AG11" s="42"/>
       <c r="AH11" s="42"/>
       <c r="AI11" s="42"/>
       <c r="AJ11" s="42"/>
@@ -12898,77 +13829,77 @@
       <c r="W12" s="42"/>
       <c r="X12" s="42"/>
       <c r="Y12" s="42"/>
       <c r="Z12" s="42"/>
       <c r="AA12" s="42"/>
       <c r="AB12" s="42"/>
       <c r="AC12" s="42"/>
       <c r="AD12" s="42"/>
       <c r="AE12" s="42"/>
       <c r="AF12" s="42"/>
       <c r="AG12" s="42"/>
       <c r="AH12" s="42"/>
       <c r="AI12" s="42"/>
       <c r="AJ12" s="42"/>
       <c r="AK12" s="42"/>
       <c r="AL12" s="42"/>
       <c r="AM12" s="42"/>
       <c r="AN12" s="42"/>
     </row>
     <row r="13" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="14" spans="1:40" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
     <mergeCell ref="A10:K10"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:M7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="A3:C7"/>
     <mergeCell ref="D3:M3"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="E5:G6"/>
     <mergeCell ref="H5:H7"/>
-    <mergeCell ref="I5:I7"/>
-    <mergeCell ref="J5:J7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="O17" sqref="O17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5" style="28" customWidth="1"/>
     <col min="2" max="2" width="9.5" style="28" customWidth="1"/>
     <col min="3" max="3" width="17.25" style="28" customWidth="1"/>
     <col min="4" max="4" width="11" style="28" customWidth="1"/>
     <col min="5" max="5" width="12.125" style="28" customWidth="1"/>
     <col min="6" max="6" width="11" style="28" customWidth="1"/>
     <col min="7" max="7" width="10.5" style="28" customWidth="1"/>
     <col min="8" max="8" width="12.5" style="28" customWidth="1"/>
     <col min="9" max="9" width="11.125" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.625" style="28" customWidth="1"/>
     <col min="11" max="11" width="12.5" style="28" customWidth="1"/>
     <col min="12" max="12" width="9.375" style="28" customWidth="1"/>
     <col min="13" max="15" width="8.625" style="28" customWidth="1"/>
     <col min="16" max="16" width="11.125" style="28" customWidth="1"/>
     <col min="17" max="21" width="8.625" style="28" customWidth="1"/>
     <col min="22" max="22" width="9.125" style="28" customWidth="1"/>
@@ -13020,380 +13951,380 @@
       <c r="Y1" s="46"/>
       <c r="Z1" s="46"/>
       <c r="AA1" s="46"/>
       <c r="AB1" s="46"/>
       <c r="AC1" s="46"/>
       <c r="AD1" s="46"/>
       <c r="AE1" s="46"/>
       <c r="AF1" s="46"/>
       <c r="AG1" s="46"/>
       <c r="AH1" s="46"/>
       <c r="AI1" s="46"/>
       <c r="AJ1" s="46"/>
       <c r="AK1" s="47"/>
       <c r="AL1" s="47"/>
       <c r="AM1" s="47"/>
       <c r="AN1" s="47"/>
     </row>
     <row r="2" spans="1:40" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:40" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="110" t="s">
+      <c r="A3" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="110"/>
-[...1 lines deleted...]
-      <c r="D3" s="104" t="s">
+      <c r="B3" s="93"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="100"/>
-[...7 lines deleted...]
-      <c r="M3" s="100"/>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
+      <c r="G3" s="111"/>
+      <c r="H3" s="111"/>
+      <c r="I3" s="111"/>
+      <c r="J3" s="111"/>
+      <c r="K3" s="111"/>
+      <c r="L3" s="111"/>
+      <c r="M3" s="111"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
       <c r="AA3" s="27"/>
       <c r="AB3" s="27"/>
       <c r="AC3" s="27"/>
       <c r="AD3" s="27"/>
       <c r="AE3" s="26"/>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
       <c r="AI3" s="26"/>
     </row>
     <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="134"/>
-[...2 lines deleted...]
-      <c r="D4" s="137" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="104" t="s">
+      <c r="E4" s="110" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="100"/>
-[...1 lines deleted...]
-      <c r="H4" s="144" t="s">
+      <c r="F4" s="111"/>
+      <c r="G4" s="134"/>
+      <c r="H4" s="146" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="107"/>
-[...2 lines deleted...]
-      <c r="L4" s="104" t="s">
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="M4" s="86"/>
+      <c r="M4" s="121"/>
       <c r="N4" s="33"/>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="33"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="27"/>
       <c r="Z4" s="27"/>
       <c r="AA4" s="27"/>
       <c r="AB4" s="26"/>
       <c r="AC4" s="26"/>
       <c r="AD4" s="26"/>
       <c r="AE4" s="26"/>
       <c r="AF4" s="26"/>
       <c r="AG4" s="34"/>
     </row>
     <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="134"/>
-[...3 lines deleted...]
-      <c r="E5" s="145" t="s">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="147" t="s">
         <v>86</v>
       </c>
-      <c r="F5" s="110"/>
-[...1 lines deleted...]
-      <c r="H5" s="143" t="s">
+      <c r="F5" s="93"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="144" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="143" t="s">
+      <c r="I5" s="144" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="143" t="s">
+      <c r="J5" s="144" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="146" t="s">
+      <c r="K5" s="145" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="88" t="s">
+      <c r="L5" s="123" t="s">
         <v>93</v>
       </c>
-      <c r="M5" s="91"/>
+      <c r="M5" s="126"/>
       <c r="N5" s="33"/>
       <c r="O5" s="26"/>
       <c r="P5" s="26"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="29"/>
       <c r="S5" s="26"/>
       <c r="T5" s="26"/>
       <c r="U5" s="33"/>
       <c r="V5" s="26"/>
       <c r="W5" s="26"/>
       <c r="X5" s="26"/>
       <c r="Y5" s="26"/>
       <c r="Z5" s="26"/>
       <c r="AA5" s="26"/>
     </row>
     <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="134"/>
-[...11 lines deleted...]
-      <c r="M6" s="92"/>
+      <c r="A6" s="95"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="141"/>
+      <c r="J6" s="141"/>
+      <c r="K6" s="124"/>
+      <c r="L6" s="124"/>
+      <c r="M6" s="127"/>
       <c r="N6" s="26"/>
       <c r="O6" s="26"/>
       <c r="P6" s="26"/>
       <c r="Q6" s="34"/>
       <c r="R6" s="29"/>
       <c r="S6" s="26"/>
       <c r="T6" s="26"/>
       <c r="U6" s="26"/>
       <c r="V6" s="26"/>
       <c r="W6" s="26"/>
       <c r="X6" s="26"/>
       <c r="Y6" s="26"/>
       <c r="Z6" s="26"/>
       <c r="AA6" s="26"/>
     </row>
     <row r="7" spans="1:40" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="113"/>
-[...2 lines deleted...]
-      <c r="D7" s="139"/>
+      <c r="A7" s="97"/>
+      <c r="B7" s="97"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="114"/>
       <c r="E7" s="32" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="H7" s="117"/>
-[...4 lines deleted...]
-      <c r="M7" s="93"/>
+      <c r="H7" s="142"/>
+      <c r="I7" s="142"/>
+      <c r="J7" s="142"/>
+      <c r="K7" s="125"/>
+      <c r="L7" s="125"/>
+      <c r="M7" s="128"/>
       <c r="N7" s="26"/>
       <c r="O7" s="26"/>
       <c r="P7" s="26"/>
       <c r="Q7" s="26"/>
       <c r="R7" s="26"/>
       <c r="S7" s="26"/>
       <c r="T7" s="26"/>
       <c r="U7" s="26"/>
       <c r="V7" s="26"/>
       <c r="W7" s="26"/>
       <c r="X7" s="26"/>
       <c r="Y7" s="26"/>
       <c r="Z7" s="26"/>
       <c r="AA7" s="26"/>
     </row>
     <row r="8" spans="1:40" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="94" t="s">
+      <c r="A8" s="91" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="95"/>
-      <c r="C8" s="95"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
       <c r="D8" s="49">
         <v>322</v>
       </c>
       <c r="E8" s="36">
         <v>322</v>
       </c>
       <c r="F8" s="36">
         <v>319</v>
       </c>
       <c r="G8" s="36">
         <v>3</v>
       </c>
       <c r="H8" s="36">
         <v>0</v>
       </c>
       <c r="I8" s="30">
         <v>0</v>
       </c>
       <c r="J8" s="30">
         <v>0</v>
       </c>
       <c r="K8" s="30">
         <v>0</v>
       </c>
-      <c r="L8" s="96">
-[...2 lines deleted...]
-      <c r="M8" s="96"/>
+      <c r="L8" s="129">
+        <v>0</v>
+      </c>
+      <c r="M8" s="129"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="26"/>
       <c r="Q8" s="26"/>
       <c r="R8" s="26"/>
       <c r="S8" s="26"/>
       <c r="T8" s="26"/>
       <c r="U8" s="26"/>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="26"/>
       <c r="Z8" s="26"/>
       <c r="AA8" s="26"/>
     </row>
     <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="97" t="s">
+      <c r="A9" s="116" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="98"/>
-      <c r="C9" s="98"/>
+      <c r="B9" s="117"/>
+      <c r="C9" s="117"/>
       <c r="D9" s="48">
         <v>6023400</v>
       </c>
       <c r="E9" s="31">
         <v>6023400</v>
       </c>
       <c r="F9" s="31">
         <v>5993400</v>
       </c>
       <c r="G9" s="31">
         <v>30000</v>
       </c>
       <c r="H9" s="31">
         <v>0</v>
       </c>
       <c r="I9" s="38">
         <v>0</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="38">
         <v>0</v>
       </c>
-      <c r="L9" s="99">
-[...2 lines deleted...]
-      <c r="M9" s="99"/>
+      <c r="L9" s="130">
+        <v>0</v>
+      </c>
+      <c r="M9" s="130"/>
     </row>
     <row r="10" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="84" t="s">
+      <c r="A10" s="119" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="84"/>
-[...8 lines deleted...]
-      <c r="K10" s="84"/>
+      <c r="B10" s="119"/>
+      <c r="C10" s="119"/>
+      <c r="D10" s="119"/>
+      <c r="E10" s="119"/>
+      <c r="F10" s="119"/>
+      <c r="G10" s="119"/>
+      <c r="H10" s="119"/>
+      <c r="I10" s="119"/>
+      <c r="J10" s="119"/>
+      <c r="K10" s="119"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="27"/>
       <c r="S10" s="27"/>
       <c r="T10" s="27"/>
       <c r="U10" s="27"/>
       <c r="V10" s="27"/>
       <c r="W10" s="27"/>
       <c r="X10" s="27"/>
       <c r="Y10" s="27"/>
       <c r="Z10" s="27"/>
       <c r="AA10" s="27"/>
       <c r="AB10" s="27"/>
       <c r="AC10" s="27"/>
       <c r="AD10" s="27"/>
       <c r="AE10" s="27"/>
       <c r="AF10" s="27"/>
       <c r="AG10" s="27"/>
       <c r="AH10" s="27"/>
       <c r="AI10" s="27"/>
       <c r="AJ10" s="27"/>
       <c r="AK10" s="27"/>
       <c r="AL10" s="27"/>
       <c r="AM10" s="27"/>
       <c r="AN10" s="27"/>
     </row>
     <row r="11" spans="1:40" s="43" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="85" t="s">
+      <c r="A11" s="120" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="85"/>
-[...8 lines deleted...]
-      <c r="K11" s="85"/>
+      <c r="B11" s="120"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="120"/>
+      <c r="E11" s="120"/>
+      <c r="F11" s="120"/>
+      <c r="G11" s="120"/>
+      <c r="H11" s="120"/>
+      <c r="I11" s="120"/>
+      <c r="J11" s="120"/>
+      <c r="K11" s="120"/>
       <c r="L11" s="41"/>
       <c r="M11" s="41"/>
       <c r="N11" s="41"/>
       <c r="O11" s="41"/>
       <c r="P11" s="41"/>
       <c r="Q11" s="41"/>
       <c r="R11" s="41"/>
       <c r="S11" s="41"/>
       <c r="T11" s="41"/>
       <c r="U11" s="41"/>
       <c r="V11" s="41"/>
       <c r="W11" s="41"/>
       <c r="X11" s="41"/>
       <c r="Y11" s="41"/>
       <c r="Z11" s="42"/>
       <c r="AA11" s="42"/>
       <c r="AB11" s="42"/>
       <c r="AC11" s="42"/>
       <c r="AD11" s="42"/>
       <c r="AE11" s="42"/>
       <c r="AF11" s="42"/>
       <c r="AG11" s="42"/>
       <c r="AH11" s="42"/>
       <c r="AI11" s="42"/>
       <c r="AJ11" s="42"/>
@@ -13418,77 +14349,77 @@
       <c r="W12" s="42"/>
       <c r="X12" s="42"/>
       <c r="Y12" s="42"/>
       <c r="Z12" s="42"/>
       <c r="AA12" s="42"/>
       <c r="AB12" s="42"/>
       <c r="AC12" s="42"/>
       <c r="AD12" s="42"/>
       <c r="AE12" s="42"/>
       <c r="AF12" s="42"/>
       <c r="AG12" s="42"/>
       <c r="AH12" s="42"/>
       <c r="AI12" s="42"/>
       <c r="AJ12" s="42"/>
       <c r="AK12" s="42"/>
       <c r="AL12" s="42"/>
       <c r="AM12" s="42"/>
       <c r="AN12" s="42"/>
     </row>
     <row r="13" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="14" spans="1:40" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
     <mergeCell ref="A10:K10"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:M7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="A3:C7"/>
     <mergeCell ref="D3:M3"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="E5:G6"/>
     <mergeCell ref="H5:H7"/>
-    <mergeCell ref="I5:I7"/>
-    <mergeCell ref="J5:J7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L4" sqref="L4:M7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5" style="28" customWidth="1"/>
     <col min="2" max="2" width="9.5" style="28" customWidth="1"/>
     <col min="3" max="3" width="17.25" style="28" customWidth="1"/>
     <col min="4" max="4" width="11" style="28" customWidth="1"/>
     <col min="5" max="5" width="12.125" style="28" customWidth="1"/>
     <col min="6" max="6" width="11" style="28" customWidth="1"/>
     <col min="7" max="7" width="10.5" style="28" customWidth="1"/>
     <col min="8" max="8" width="12.5" style="28" customWidth="1"/>
     <col min="9" max="9" width="11.125" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.625" style="28" customWidth="1"/>
     <col min="11" max="11" width="12.5" style="28" customWidth="1"/>
     <col min="12" max="12" width="9.375" style="28" customWidth="1"/>
     <col min="13" max="15" width="8.625" style="28" customWidth="1"/>
     <col min="16" max="16" width="11.125" style="28" customWidth="1"/>
     <col min="17" max="21" width="8.625" style="28" customWidth="1"/>
     <col min="22" max="22" width="9.125" style="28" customWidth="1"/>
@@ -13540,380 +14471,380 @@
       <c r="Y1" s="46"/>
       <c r="Z1" s="46"/>
       <c r="AA1" s="46"/>
       <c r="AB1" s="46"/>
       <c r="AC1" s="46"/>
       <c r="AD1" s="46"/>
       <c r="AE1" s="46"/>
       <c r="AF1" s="46"/>
       <c r="AG1" s="46"/>
       <c r="AH1" s="46"/>
       <c r="AI1" s="46"/>
       <c r="AJ1" s="46"/>
       <c r="AK1" s="47"/>
       <c r="AL1" s="47"/>
       <c r="AM1" s="47"/>
       <c r="AN1" s="47"/>
     </row>
     <row r="2" spans="1:40" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="43" t="s">
         <v>56</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:40" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="110" t="s">
+      <c r="A3" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="110"/>
-[...1 lines deleted...]
-      <c r="D3" s="104" t="s">
+      <c r="B3" s="93"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="100"/>
-[...7 lines deleted...]
-      <c r="M3" s="100"/>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
+      <c r="G3" s="111"/>
+      <c r="H3" s="111"/>
+      <c r="I3" s="111"/>
+      <c r="J3" s="111"/>
+      <c r="K3" s="111"/>
+      <c r="L3" s="111"/>
+      <c r="M3" s="111"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
       <c r="AA3" s="27"/>
       <c r="AB3" s="27"/>
       <c r="AC3" s="27"/>
       <c r="AD3" s="27"/>
       <c r="AE3" s="26"/>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
       <c r="AI3" s="26"/>
     </row>
     <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="134"/>
-[...2 lines deleted...]
-      <c r="D4" s="137" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="104" t="s">
+      <c r="E4" s="110" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="100"/>
-[...1 lines deleted...]
-      <c r="H4" s="144" t="s">
+      <c r="F4" s="111"/>
+      <c r="G4" s="134"/>
+      <c r="H4" s="146" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="107"/>
-[...2 lines deleted...]
-      <c r="L4" s="104" t="s">
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="M4" s="86"/>
+      <c r="M4" s="121"/>
       <c r="N4" s="33"/>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="33"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="27"/>
       <c r="Z4" s="27"/>
       <c r="AA4" s="27"/>
       <c r="AB4" s="26"/>
       <c r="AC4" s="26"/>
       <c r="AD4" s="26"/>
       <c r="AE4" s="26"/>
       <c r="AF4" s="26"/>
       <c r="AG4" s="34"/>
     </row>
     <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="134"/>
-[...3 lines deleted...]
-      <c r="E5" s="145" t="s">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="147" t="s">
         <v>86</v>
       </c>
-      <c r="F5" s="110"/>
-[...1 lines deleted...]
-      <c r="H5" s="143" t="s">
+      <c r="F5" s="93"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="144" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="143" t="s">
+      <c r="I5" s="144" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="143" t="s">
+      <c r="J5" s="144" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="146" t="s">
+      <c r="K5" s="145" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="88" t="s">
+      <c r="L5" s="123" t="s">
         <v>93</v>
       </c>
-      <c r="M5" s="91"/>
+      <c r="M5" s="126"/>
       <c r="N5" s="33"/>
       <c r="O5" s="26"/>
       <c r="P5" s="26"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="29"/>
       <c r="S5" s="26"/>
       <c r="T5" s="26"/>
       <c r="U5" s="33"/>
       <c r="V5" s="26"/>
       <c r="W5" s="26"/>
       <c r="X5" s="26"/>
       <c r="Y5" s="26"/>
       <c r="Z5" s="26"/>
       <c r="AA5" s="26"/>
     </row>
     <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="134"/>
-[...11 lines deleted...]
-      <c r="M6" s="92"/>
+      <c r="A6" s="95"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="141"/>
+      <c r="J6" s="141"/>
+      <c r="K6" s="124"/>
+      <c r="L6" s="124"/>
+      <c r="M6" s="127"/>
       <c r="N6" s="26"/>
       <c r="O6" s="26"/>
       <c r="P6" s="26"/>
       <c r="Q6" s="34"/>
       <c r="R6" s="29"/>
       <c r="S6" s="26"/>
       <c r="T6" s="26"/>
       <c r="U6" s="26"/>
       <c r="V6" s="26"/>
       <c r="W6" s="26"/>
       <c r="X6" s="26"/>
       <c r="Y6" s="26"/>
       <c r="Z6" s="26"/>
       <c r="AA6" s="26"/>
     </row>
     <row r="7" spans="1:40" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="113"/>
-[...2 lines deleted...]
-      <c r="D7" s="139"/>
+      <c r="A7" s="97"/>
+      <c r="B7" s="97"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="114"/>
       <c r="E7" s="32" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="H7" s="117"/>
-[...4 lines deleted...]
-      <c r="M7" s="93"/>
+      <c r="H7" s="142"/>
+      <c r="I7" s="142"/>
+      <c r="J7" s="142"/>
+      <c r="K7" s="125"/>
+      <c r="L7" s="125"/>
+      <c r="M7" s="128"/>
       <c r="N7" s="26"/>
       <c r="O7" s="26"/>
       <c r="P7" s="26"/>
       <c r="Q7" s="26"/>
       <c r="R7" s="26"/>
       <c r="S7" s="26"/>
       <c r="T7" s="26"/>
       <c r="U7" s="26"/>
       <c r="V7" s="26"/>
       <c r="W7" s="26"/>
       <c r="X7" s="26"/>
       <c r="Y7" s="26"/>
       <c r="Z7" s="26"/>
       <c r="AA7" s="26"/>
     </row>
     <row r="8" spans="1:40" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="94" t="s">
+      <c r="A8" s="91" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="95"/>
-      <c r="C8" s="95"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
       <c r="D8" s="49">
         <v>408</v>
       </c>
       <c r="E8" s="36">
         <v>408</v>
       </c>
       <c r="F8" s="36">
         <v>401</v>
       </c>
       <c r="G8" s="36">
         <v>7</v>
       </c>
       <c r="H8" s="36">
         <v>0</v>
       </c>
       <c r="I8" s="30">
         <v>0</v>
       </c>
       <c r="J8" s="30">
         <v>0</v>
       </c>
       <c r="K8" s="30">
         <v>0</v>
       </c>
-      <c r="L8" s="96">
-[...2 lines deleted...]
-      <c r="M8" s="96"/>
+      <c r="L8" s="129">
+        <v>0</v>
+      </c>
+      <c r="M8" s="129"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="26"/>
       <c r="Q8" s="26"/>
       <c r="R8" s="26"/>
       <c r="S8" s="26"/>
       <c r="T8" s="26"/>
       <c r="U8" s="26"/>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="26"/>
       <c r="Z8" s="26"/>
       <c r="AA8" s="26"/>
     </row>
     <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="97" t="s">
+      <c r="A9" s="116" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="98"/>
-      <c r="C9" s="98"/>
+      <c r="B9" s="117"/>
+      <c r="C9" s="117"/>
       <c r="D9" s="48">
         <v>7007500</v>
       </c>
       <c r="E9" s="31">
         <v>7007500</v>
       </c>
       <c r="F9" s="31">
         <v>6817500</v>
       </c>
       <c r="G9" s="31">
         <v>190000</v>
       </c>
       <c r="H9" s="31">
         <v>0</v>
       </c>
       <c r="I9" s="38">
         <v>0</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="38">
         <v>0</v>
       </c>
-      <c r="L9" s="99">
-[...2 lines deleted...]
-      <c r="M9" s="99"/>
+      <c r="L9" s="130">
+        <v>0</v>
+      </c>
+      <c r="M9" s="130"/>
     </row>
     <row r="10" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="84" t="s">
+      <c r="A10" s="119" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="84"/>
-[...8 lines deleted...]
-      <c r="K10" s="84"/>
+      <c r="B10" s="119"/>
+      <c r="C10" s="119"/>
+      <c r="D10" s="119"/>
+      <c r="E10" s="119"/>
+      <c r="F10" s="119"/>
+      <c r="G10" s="119"/>
+      <c r="H10" s="119"/>
+      <c r="I10" s="119"/>
+      <c r="J10" s="119"/>
+      <c r="K10" s="119"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="27"/>
       <c r="S10" s="27"/>
       <c r="T10" s="27"/>
       <c r="U10" s="27"/>
       <c r="V10" s="27"/>
       <c r="W10" s="27"/>
       <c r="X10" s="27"/>
       <c r="Y10" s="27"/>
       <c r="Z10" s="27"/>
       <c r="AA10" s="27"/>
       <c r="AB10" s="27"/>
       <c r="AC10" s="27"/>
       <c r="AD10" s="27"/>
       <c r="AE10" s="27"/>
       <c r="AF10" s="27"/>
       <c r="AG10" s="27"/>
       <c r="AH10" s="27"/>
       <c r="AI10" s="27"/>
       <c r="AJ10" s="27"/>
       <c r="AK10" s="27"/>
       <c r="AL10" s="27"/>
       <c r="AM10" s="27"/>
       <c r="AN10" s="27"/>
     </row>
     <row r="11" spans="1:40" s="43" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="85" t="s">
+      <c r="A11" s="120" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="85"/>
-[...8 lines deleted...]
-      <c r="K11" s="85"/>
+      <c r="B11" s="120"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="120"/>
+      <c r="E11" s="120"/>
+      <c r="F11" s="120"/>
+      <c r="G11" s="120"/>
+      <c r="H11" s="120"/>
+      <c r="I11" s="120"/>
+      <c r="J11" s="120"/>
+      <c r="K11" s="120"/>
       <c r="L11" s="41"/>
       <c r="M11" s="41"/>
       <c r="N11" s="41"/>
       <c r="O11" s="41"/>
       <c r="P11" s="41"/>
       <c r="Q11" s="41"/>
       <c r="R11" s="41"/>
       <c r="S11" s="41"/>
       <c r="T11" s="41"/>
       <c r="U11" s="41"/>
       <c r="V11" s="41"/>
       <c r="W11" s="41"/>
       <c r="X11" s="41"/>
       <c r="Y11" s="41"/>
       <c r="Z11" s="42"/>
       <c r="AA11" s="42"/>
       <c r="AB11" s="42"/>
       <c r="AC11" s="42"/>
       <c r="AD11" s="42"/>
       <c r="AE11" s="42"/>
       <c r="AF11" s="42"/>
       <c r="AG11" s="42"/>
       <c r="AH11" s="42"/>
       <c r="AI11" s="42"/>
       <c r="AJ11" s="42"/>
@@ -13938,77 +14869,77 @@
       <c r="W12" s="42"/>
       <c r="X12" s="42"/>
       <c r="Y12" s="42"/>
       <c r="Z12" s="42"/>
       <c r="AA12" s="42"/>
       <c r="AB12" s="42"/>
       <c r="AC12" s="42"/>
       <c r="AD12" s="42"/>
       <c r="AE12" s="42"/>
       <c r="AF12" s="42"/>
       <c r="AG12" s="42"/>
       <c r="AH12" s="42"/>
       <c r="AI12" s="42"/>
       <c r="AJ12" s="42"/>
       <c r="AK12" s="42"/>
       <c r="AL12" s="42"/>
       <c r="AM12" s="42"/>
       <c r="AN12" s="42"/>
     </row>
     <row r="13" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="14" spans="1:40" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="I5:I7"/>
-[...3 lines deleted...]
-    <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:M7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="A3:C7"/>
     <mergeCell ref="D3:M3"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="E5:G6"/>
     <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="A10:K10"/>
+    <mergeCell ref="A11:K11"/>
+    <mergeCell ref="K5:K7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O7" sqref="O7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5" style="28" customWidth="1"/>
     <col min="2" max="2" width="9.5" style="28" customWidth="1"/>
     <col min="3" max="3" width="17.25" style="28" customWidth="1"/>
     <col min="4" max="4" width="11" style="28" customWidth="1"/>
     <col min="5" max="5" width="12.125" style="28" customWidth="1"/>
     <col min="6" max="6" width="11" style="28" customWidth="1"/>
     <col min="7" max="7" width="10.5" style="28" customWidth="1"/>
     <col min="8" max="8" width="12.5" style="28" customWidth="1"/>
     <col min="9" max="9" width="11.125" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.625" style="28" customWidth="1"/>
     <col min="11" max="11" width="12.5" style="28" customWidth="1"/>
     <col min="12" max="12" width="9.375" style="28" customWidth="1"/>
     <col min="13" max="15" width="8.625" style="28" customWidth="1"/>
     <col min="16" max="16" width="11.125" style="28" customWidth="1"/>
     <col min="17" max="21" width="8.625" style="28" customWidth="1"/>
     <col min="22" max="22" width="9.125" style="28" customWidth="1"/>
@@ -14060,380 +14991,380 @@
       <c r="Y1" s="46"/>
       <c r="Z1" s="46"/>
       <c r="AA1" s="46"/>
       <c r="AB1" s="46"/>
       <c r="AC1" s="46"/>
       <c r="AD1" s="46"/>
       <c r="AE1" s="46"/>
       <c r="AF1" s="46"/>
       <c r="AG1" s="46"/>
       <c r="AH1" s="46"/>
       <c r="AI1" s="46"/>
       <c r="AJ1" s="46"/>
       <c r="AK1" s="47"/>
       <c r="AL1" s="47"/>
       <c r="AM1" s="47"/>
       <c r="AN1" s="47"/>
     </row>
     <row r="2" spans="1:40" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="43" t="s">
         <v>55</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:40" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="110" t="s">
+      <c r="A3" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="110"/>
-[...1 lines deleted...]
-      <c r="D3" s="104" t="s">
+      <c r="B3" s="93"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="100"/>
-[...7 lines deleted...]
-      <c r="M3" s="100"/>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
+      <c r="G3" s="111"/>
+      <c r="H3" s="111"/>
+      <c r="I3" s="111"/>
+      <c r="J3" s="111"/>
+      <c r="K3" s="111"/>
+      <c r="L3" s="111"/>
+      <c r="M3" s="111"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
       <c r="AA3" s="27"/>
       <c r="AB3" s="27"/>
       <c r="AC3" s="27"/>
       <c r="AD3" s="27"/>
       <c r="AE3" s="26"/>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
       <c r="AI3" s="26"/>
     </row>
     <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="134"/>
-[...2 lines deleted...]
-      <c r="D4" s="137" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="104" t="s">
+      <c r="E4" s="110" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="100"/>
-[...1 lines deleted...]
-      <c r="H4" s="144" t="s">
+      <c r="F4" s="111"/>
+      <c r="G4" s="134"/>
+      <c r="H4" s="146" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="107"/>
-[...2 lines deleted...]
-      <c r="L4" s="104" t="s">
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="M4" s="86"/>
+      <c r="M4" s="121"/>
       <c r="N4" s="33"/>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="33"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="27"/>
       <c r="Z4" s="27"/>
       <c r="AA4" s="27"/>
       <c r="AB4" s="26"/>
       <c r="AC4" s="26"/>
       <c r="AD4" s="26"/>
       <c r="AE4" s="26"/>
       <c r="AF4" s="26"/>
       <c r="AG4" s="34"/>
     </row>
     <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="134"/>
-[...3 lines deleted...]
-      <c r="E5" s="145" t="s">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="147" t="s">
         <v>86</v>
       </c>
-      <c r="F5" s="110"/>
-[...1 lines deleted...]
-      <c r="H5" s="143" t="s">
+      <c r="F5" s="93"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="144" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="143" t="s">
+      <c r="I5" s="144" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="143" t="s">
+      <c r="J5" s="144" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="146" t="s">
+      <c r="K5" s="145" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="88" t="s">
+      <c r="L5" s="123" t="s">
         <v>93</v>
       </c>
-      <c r="M5" s="91"/>
+      <c r="M5" s="126"/>
       <c r="N5" s="33"/>
       <c r="O5" s="26"/>
       <c r="P5" s="26"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="29"/>
       <c r="S5" s="26"/>
       <c r="T5" s="26"/>
       <c r="U5" s="33"/>
       <c r="V5" s="26"/>
       <c r="W5" s="26"/>
       <c r="X5" s="26"/>
       <c r="Y5" s="26"/>
       <c r="Z5" s="26"/>
       <c r="AA5" s="26"/>
     </row>
     <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="134"/>
-[...11 lines deleted...]
-      <c r="M6" s="92"/>
+      <c r="A6" s="95"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="141"/>
+      <c r="J6" s="141"/>
+      <c r="K6" s="124"/>
+      <c r="L6" s="124"/>
+      <c r="M6" s="127"/>
       <c r="N6" s="26"/>
       <c r="O6" s="26"/>
       <c r="P6" s="26"/>
       <c r="Q6" s="34"/>
       <c r="R6" s="29"/>
       <c r="S6" s="26"/>
       <c r="T6" s="26"/>
       <c r="U6" s="26"/>
       <c r="V6" s="26"/>
       <c r="W6" s="26"/>
       <c r="X6" s="26"/>
       <c r="Y6" s="26"/>
       <c r="Z6" s="26"/>
       <c r="AA6" s="26"/>
     </row>
     <row r="7" spans="1:40" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="113"/>
-[...2 lines deleted...]
-      <c r="D7" s="139"/>
+      <c r="A7" s="97"/>
+      <c r="B7" s="97"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="114"/>
       <c r="E7" s="32" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="H7" s="117"/>
-[...4 lines deleted...]
-      <c r="M7" s="93"/>
+      <c r="H7" s="142"/>
+      <c r="I7" s="142"/>
+      <c r="J7" s="142"/>
+      <c r="K7" s="125"/>
+      <c r="L7" s="125"/>
+      <c r="M7" s="128"/>
       <c r="N7" s="26"/>
       <c r="O7" s="26"/>
       <c r="P7" s="26"/>
       <c r="Q7" s="26"/>
       <c r="R7" s="26"/>
       <c r="S7" s="26"/>
       <c r="T7" s="26"/>
       <c r="U7" s="26"/>
       <c r="V7" s="26"/>
       <c r="W7" s="26"/>
       <c r="X7" s="26"/>
       <c r="Y7" s="26"/>
       <c r="Z7" s="26"/>
       <c r="AA7" s="26"/>
     </row>
     <row r="8" spans="1:40" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="94" t="s">
+      <c r="A8" s="91" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="95"/>
-      <c r="C8" s="95"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
       <c r="D8" s="49">
         <v>296</v>
       </c>
       <c r="E8" s="36">
         <v>296</v>
       </c>
       <c r="F8" s="36">
         <v>294</v>
       </c>
       <c r="G8" s="36">
         <v>2</v>
       </c>
       <c r="H8" s="36">
         <v>0</v>
       </c>
       <c r="I8" s="30">
         <v>0</v>
       </c>
       <c r="J8" s="30">
         <v>0</v>
       </c>
       <c r="K8" s="30">
         <v>0</v>
       </c>
-      <c r="L8" s="96">
-[...2 lines deleted...]
-      <c r="M8" s="96"/>
+      <c r="L8" s="129">
+        <v>0</v>
+      </c>
+      <c r="M8" s="129"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="26"/>
       <c r="Q8" s="26"/>
       <c r="R8" s="26"/>
       <c r="S8" s="26"/>
       <c r="T8" s="26"/>
       <c r="U8" s="26"/>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="26"/>
       <c r="Z8" s="26"/>
       <c r="AA8" s="26"/>
     </row>
     <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="97" t="s">
+      <c r="A9" s="116" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="98"/>
-      <c r="C9" s="98"/>
+      <c r="B9" s="117"/>
+      <c r="C9" s="117"/>
       <c r="D9" s="48">
         <v>6027000</v>
       </c>
       <c r="E9" s="31">
         <v>6027000</v>
       </c>
       <c r="F9" s="31">
         <v>6007000</v>
       </c>
       <c r="G9" s="31">
         <v>20000</v>
       </c>
       <c r="H9" s="31">
         <v>0</v>
       </c>
       <c r="I9" s="38">
         <v>0</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="38">
         <v>0</v>
       </c>
-      <c r="L9" s="99">
-[...2 lines deleted...]
-      <c r="M9" s="99"/>
+      <c r="L9" s="130">
+        <v>0</v>
+      </c>
+      <c r="M9" s="130"/>
     </row>
     <row r="10" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="84" t="s">
+      <c r="A10" s="119" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="84"/>
-[...8 lines deleted...]
-      <c r="K10" s="84"/>
+      <c r="B10" s="119"/>
+      <c r="C10" s="119"/>
+      <c r="D10" s="119"/>
+      <c r="E10" s="119"/>
+      <c r="F10" s="119"/>
+      <c r="G10" s="119"/>
+      <c r="H10" s="119"/>
+      <c r="I10" s="119"/>
+      <c r="J10" s="119"/>
+      <c r="K10" s="119"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="27"/>
       <c r="S10" s="27"/>
       <c r="T10" s="27"/>
       <c r="U10" s="27"/>
       <c r="V10" s="27"/>
       <c r="W10" s="27"/>
       <c r="X10" s="27"/>
       <c r="Y10" s="27"/>
       <c r="Z10" s="27"/>
       <c r="AA10" s="27"/>
       <c r="AB10" s="27"/>
       <c r="AC10" s="27"/>
       <c r="AD10" s="27"/>
       <c r="AE10" s="27"/>
       <c r="AF10" s="27"/>
       <c r="AG10" s="27"/>
       <c r="AH10" s="27"/>
       <c r="AI10" s="27"/>
       <c r="AJ10" s="27"/>
       <c r="AK10" s="27"/>
       <c r="AL10" s="27"/>
       <c r="AM10" s="27"/>
       <c r="AN10" s="27"/>
     </row>
     <row r="11" spans="1:40" s="43" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="85" t="s">
+      <c r="A11" s="120" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="85"/>
-[...8 lines deleted...]
-      <c r="K11" s="85"/>
+      <c r="B11" s="120"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="120"/>
+      <c r="E11" s="120"/>
+      <c r="F11" s="120"/>
+      <c r="G11" s="120"/>
+      <c r="H11" s="120"/>
+      <c r="I11" s="120"/>
+      <c r="J11" s="120"/>
+      <c r="K11" s="120"/>
       <c r="L11" s="41"/>
       <c r="M11" s="41"/>
       <c r="N11" s="41"/>
       <c r="O11" s="41"/>
       <c r="P11" s="41"/>
       <c r="Q11" s="41"/>
       <c r="R11" s="41"/>
       <c r="S11" s="41"/>
       <c r="T11" s="41"/>
       <c r="U11" s="41"/>
       <c r="V11" s="41"/>
       <c r="W11" s="41"/>
       <c r="X11" s="41"/>
       <c r="Y11" s="41"/>
       <c r="Z11" s="42"/>
       <c r="AA11" s="42"/>
       <c r="AB11" s="42"/>
       <c r="AC11" s="42"/>
       <c r="AD11" s="42"/>
       <c r="AE11" s="42"/>
       <c r="AF11" s="42"/>
       <c r="AG11" s="42"/>
       <c r="AH11" s="42"/>
       <c r="AI11" s="42"/>
       <c r="AJ11" s="42"/>
@@ -14458,77 +15389,77 @@
       <c r="W12" s="42"/>
       <c r="X12" s="42"/>
       <c r="Y12" s="42"/>
       <c r="Z12" s="42"/>
       <c r="AA12" s="42"/>
       <c r="AB12" s="42"/>
       <c r="AC12" s="42"/>
       <c r="AD12" s="42"/>
       <c r="AE12" s="42"/>
       <c r="AF12" s="42"/>
       <c r="AG12" s="42"/>
       <c r="AH12" s="42"/>
       <c r="AI12" s="42"/>
       <c r="AJ12" s="42"/>
       <c r="AK12" s="42"/>
       <c r="AL12" s="42"/>
       <c r="AM12" s="42"/>
       <c r="AN12" s="42"/>
     </row>
     <row r="13" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="14" spans="1:40" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="I5:I7"/>
-[...3 lines deleted...]
-    <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:M7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="A3:C7"/>
     <mergeCell ref="D3:M3"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="E5:G6"/>
     <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="A10:K10"/>
+    <mergeCell ref="A11:K11"/>
+    <mergeCell ref="K5:K7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5" style="28" customWidth="1"/>
     <col min="2" max="2" width="9.5" style="28" customWidth="1"/>
     <col min="3" max="3" width="17.25" style="28" customWidth="1"/>
     <col min="4" max="4" width="11" style="28" customWidth="1"/>
     <col min="5" max="5" width="12.125" style="28" customWidth="1"/>
     <col min="6" max="6" width="11" style="28" customWidth="1"/>
     <col min="7" max="7" width="10.5" style="28" customWidth="1"/>
     <col min="8" max="8" width="12.5" style="28" customWidth="1"/>
     <col min="9" max="9" width="11.125" style="28" customWidth="1"/>
     <col min="10" max="10" width="12.625" style="28" customWidth="1"/>
     <col min="11" max="11" width="12.5" style="28" customWidth="1"/>
     <col min="12" max="12" width="9.375" style="28" customWidth="1"/>
     <col min="13" max="15" width="8.625" style="28" customWidth="1"/>
     <col min="16" max="16" width="11.125" style="28" customWidth="1"/>
     <col min="17" max="21" width="8.625" style="28" customWidth="1"/>
     <col min="22" max="22" width="9.125" style="28" customWidth="1"/>
@@ -14580,380 +15511,380 @@
       <c r="Y1" s="46"/>
       <c r="Z1" s="46"/>
       <c r="AA1" s="46"/>
       <c r="AB1" s="46"/>
       <c r="AC1" s="46"/>
       <c r="AD1" s="46"/>
       <c r="AE1" s="46"/>
       <c r="AF1" s="46"/>
       <c r="AG1" s="46"/>
       <c r="AH1" s="46"/>
       <c r="AI1" s="46"/>
       <c r="AJ1" s="46"/>
       <c r="AK1" s="47"/>
       <c r="AL1" s="47"/>
       <c r="AM1" s="47"/>
       <c r="AN1" s="47"/>
     </row>
     <row r="2" spans="1:40" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="43" t="s">
         <v>54</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:40" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="110" t="s">
+      <c r="A3" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="110"/>
-[...1 lines deleted...]
-      <c r="D3" s="104" t="s">
+      <c r="B3" s="93"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="100"/>
-[...7 lines deleted...]
-      <c r="M3" s="100"/>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
+      <c r="G3" s="111"/>
+      <c r="H3" s="111"/>
+      <c r="I3" s="111"/>
+      <c r="J3" s="111"/>
+      <c r="K3" s="111"/>
+      <c r="L3" s="111"/>
+      <c r="M3" s="111"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
       <c r="AA3" s="27"/>
       <c r="AB3" s="27"/>
       <c r="AC3" s="27"/>
       <c r="AD3" s="27"/>
       <c r="AE3" s="26"/>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
       <c r="AI3" s="26"/>
     </row>
     <row r="4" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="134"/>
-[...2 lines deleted...]
-      <c r="D4" s="137" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="104" t="s">
+      <c r="E4" s="110" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="100"/>
-[...1 lines deleted...]
-      <c r="H4" s="144" t="s">
+      <c r="F4" s="111"/>
+      <c r="G4" s="134"/>
+      <c r="H4" s="146" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="107"/>
-[...2 lines deleted...]
-      <c r="L4" s="104" t="s">
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="M4" s="86"/>
+      <c r="M4" s="121"/>
       <c r="N4" s="33"/>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="33"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="27"/>
       <c r="Z4" s="27"/>
       <c r="AA4" s="27"/>
       <c r="AB4" s="26"/>
       <c r="AC4" s="26"/>
       <c r="AD4" s="26"/>
       <c r="AE4" s="26"/>
       <c r="AF4" s="26"/>
       <c r="AG4" s="34"/>
     </row>
     <row r="5" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="134"/>
-[...3 lines deleted...]
-      <c r="E5" s="145" t="s">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="147" t="s">
         <v>86</v>
       </c>
-      <c r="F5" s="110"/>
-[...1 lines deleted...]
-      <c r="H5" s="143" t="s">
+      <c r="F5" s="93"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="144" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="143" t="s">
+      <c r="I5" s="144" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="143" t="s">
+      <c r="J5" s="144" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="146" t="s">
+      <c r="K5" s="145" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="88" t="s">
+      <c r="L5" s="123" t="s">
         <v>93</v>
       </c>
-      <c r="M5" s="91"/>
+      <c r="M5" s="126"/>
       <c r="N5" s="33"/>
       <c r="O5" s="26"/>
       <c r="P5" s="26"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="29"/>
       <c r="S5" s="26"/>
       <c r="T5" s="26"/>
       <c r="U5" s="33"/>
       <c r="V5" s="26"/>
       <c r="W5" s="26"/>
       <c r="X5" s="26"/>
       <c r="Y5" s="26"/>
       <c r="Z5" s="26"/>
       <c r="AA5" s="26"/>
     </row>
     <row r="6" spans="1:40" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="134"/>
-[...11 lines deleted...]
-      <c r="M6" s="92"/>
+      <c r="A6" s="95"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="141"/>
+      <c r="J6" s="141"/>
+      <c r="K6" s="124"/>
+      <c r="L6" s="124"/>
+      <c r="M6" s="127"/>
       <c r="N6" s="26"/>
       <c r="O6" s="26"/>
       <c r="P6" s="26"/>
       <c r="Q6" s="34"/>
       <c r="R6" s="29"/>
       <c r="S6" s="26"/>
       <c r="T6" s="26"/>
       <c r="U6" s="26"/>
       <c r="V6" s="26"/>
       <c r="W6" s="26"/>
       <c r="X6" s="26"/>
       <c r="Y6" s="26"/>
       <c r="Z6" s="26"/>
       <c r="AA6" s="26"/>
     </row>
     <row r="7" spans="1:40" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="113"/>
-[...2 lines deleted...]
-      <c r="D7" s="139"/>
+      <c r="A7" s="97"/>
+      <c r="B7" s="97"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="114"/>
       <c r="E7" s="32" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="H7" s="117"/>
-[...4 lines deleted...]
-      <c r="M7" s="93"/>
+      <c r="H7" s="142"/>
+      <c r="I7" s="142"/>
+      <c r="J7" s="142"/>
+      <c r="K7" s="125"/>
+      <c r="L7" s="125"/>
+      <c r="M7" s="128"/>
       <c r="N7" s="26"/>
       <c r="O7" s="26"/>
       <c r="P7" s="26"/>
       <c r="Q7" s="26"/>
       <c r="R7" s="26"/>
       <c r="S7" s="26"/>
       <c r="T7" s="26"/>
       <c r="U7" s="26"/>
       <c r="V7" s="26"/>
       <c r="W7" s="26"/>
       <c r="X7" s="26"/>
       <c r="Y7" s="26"/>
       <c r="Z7" s="26"/>
       <c r="AA7" s="26"/>
     </row>
     <row r="8" spans="1:40" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="94" t="s">
+      <c r="A8" s="91" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="95"/>
-      <c r="C8" s="95"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
       <c r="D8" s="35">
         <v>192</v>
       </c>
       <c r="E8" s="30">
         <v>192</v>
       </c>
       <c r="F8" s="30">
         <v>192</v>
       </c>
       <c r="G8" s="30">
         <v>0</v>
       </c>
       <c r="H8" s="36">
         <v>0</v>
       </c>
       <c r="I8" s="30">
         <v>0</v>
       </c>
       <c r="J8" s="30">
         <v>0</v>
       </c>
       <c r="K8" s="30">
         <v>0</v>
       </c>
-      <c r="L8" s="96">
-[...2 lines deleted...]
-      <c r="M8" s="96"/>
+      <c r="L8" s="129">
+        <v>0</v>
+      </c>
+      <c r="M8" s="129"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="26"/>
       <c r="Q8" s="26"/>
       <c r="R8" s="26"/>
       <c r="S8" s="26"/>
       <c r="T8" s="26"/>
       <c r="U8" s="26"/>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="26"/>
       <c r="Z8" s="26"/>
       <c r="AA8" s="26"/>
     </row>
     <row r="9" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="97" t="s">
+      <c r="A9" s="116" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="98"/>
-      <c r="C9" s="98"/>
+      <c r="B9" s="117"/>
+      <c r="C9" s="117"/>
       <c r="D9" s="48">
         <v>4128360</v>
       </c>
       <c r="E9" s="31">
         <v>4128360</v>
       </c>
       <c r="F9" s="31">
         <v>4128360</v>
       </c>
       <c r="G9" s="31">
         <v>0</v>
       </c>
       <c r="H9" s="31">
         <v>0</v>
       </c>
       <c r="I9" s="38">
         <v>0</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="38">
         <v>0</v>
       </c>
-      <c r="L9" s="99">
-[...2 lines deleted...]
-      <c r="M9" s="99"/>
+      <c r="L9" s="130">
+        <v>0</v>
+      </c>
+      <c r="M9" s="130"/>
     </row>
     <row r="10" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="84" t="s">
+      <c r="A10" s="119" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="84"/>
-[...8 lines deleted...]
-      <c r="K10" s="84"/>
+      <c r="B10" s="119"/>
+      <c r="C10" s="119"/>
+      <c r="D10" s="119"/>
+      <c r="E10" s="119"/>
+      <c r="F10" s="119"/>
+      <c r="G10" s="119"/>
+      <c r="H10" s="119"/>
+      <c r="I10" s="119"/>
+      <c r="J10" s="119"/>
+      <c r="K10" s="119"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="27"/>
       <c r="S10" s="27"/>
       <c r="T10" s="27"/>
       <c r="U10" s="27"/>
       <c r="V10" s="27"/>
       <c r="W10" s="27"/>
       <c r="X10" s="27"/>
       <c r="Y10" s="27"/>
       <c r="Z10" s="27"/>
       <c r="AA10" s="27"/>
       <c r="AB10" s="27"/>
       <c r="AC10" s="27"/>
       <c r="AD10" s="27"/>
       <c r="AE10" s="27"/>
       <c r="AF10" s="27"/>
       <c r="AG10" s="27"/>
       <c r="AH10" s="27"/>
       <c r="AI10" s="27"/>
       <c r="AJ10" s="27"/>
       <c r="AK10" s="27"/>
       <c r="AL10" s="27"/>
       <c r="AM10" s="27"/>
       <c r="AN10" s="27"/>
     </row>
     <row r="11" spans="1:40" s="43" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="85" t="s">
+      <c r="A11" s="120" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="85"/>
-[...8 lines deleted...]
-      <c r="K11" s="85"/>
+      <c r="B11" s="120"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="120"/>
+      <c r="E11" s="120"/>
+      <c r="F11" s="120"/>
+      <c r="G11" s="120"/>
+      <c r="H11" s="120"/>
+      <c r="I11" s="120"/>
+      <c r="J11" s="120"/>
+      <c r="K11" s="120"/>
       <c r="L11" s="41"/>
       <c r="M11" s="41"/>
       <c r="N11" s="41"/>
       <c r="O11" s="41"/>
       <c r="P11" s="41"/>
       <c r="Q11" s="41"/>
       <c r="R11" s="41"/>
       <c r="S11" s="41"/>
       <c r="T11" s="41"/>
       <c r="U11" s="41"/>
       <c r="V11" s="41"/>
       <c r="W11" s="41"/>
       <c r="X11" s="41"/>
       <c r="Y11" s="41"/>
       <c r="Z11" s="42"/>
       <c r="AA11" s="42"/>
       <c r="AB11" s="42"/>
       <c r="AC11" s="42"/>
       <c r="AD11" s="42"/>
       <c r="AE11" s="42"/>
       <c r="AF11" s="42"/>
       <c r="AG11" s="42"/>
       <c r="AH11" s="42"/>
       <c r="AI11" s="42"/>
       <c r="AJ11" s="42"/>
@@ -14980,645 +15911,125 @@
       <c r="W12" s="42"/>
       <c r="X12" s="42"/>
       <c r="Y12" s="42"/>
       <c r="Z12" s="42"/>
       <c r="AA12" s="42"/>
       <c r="AB12" s="42"/>
       <c r="AC12" s="42"/>
       <c r="AD12" s="42"/>
       <c r="AE12" s="42"/>
       <c r="AF12" s="42"/>
       <c r="AG12" s="42"/>
       <c r="AH12" s="42"/>
       <c r="AI12" s="42"/>
       <c r="AJ12" s="42"/>
       <c r="AK12" s="42"/>
       <c r="AL12" s="42"/>
       <c r="AM12" s="42"/>
       <c r="AN12" s="42"/>
     </row>
     <row r="13" spans="1:40" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="14" spans="1:40" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
     <mergeCell ref="A10:K10"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:M7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="A3:C7"/>
     <mergeCell ref="D3:M3"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="E5:G6"/>
     <mergeCell ref="H5:H7"/>
-    <mergeCell ref="I5:I7"/>
-    <mergeCell ref="J5:J7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
-</worksheet>
-[...519 lines deleted...]
-  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>19</vt:i4>
+        <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="31" baseType="lpstr">
-[...9 lines deleted...]
-      <vt:lpstr>104年</vt:lpstr>
+    <vt:vector size="32" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
+      <vt:lpstr>113</vt:lpstr>
+      <vt:lpstr>112</vt:lpstr>
+      <vt:lpstr>111</vt:lpstr>
+      <vt:lpstr>110</vt:lpstr>
+      <vt:lpstr>109</vt:lpstr>
+      <vt:lpstr>108</vt:lpstr>
+      <vt:lpstr>107</vt:lpstr>
+      <vt:lpstr>106</vt:lpstr>
+      <vt:lpstr>105</vt:lpstr>
+      <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103年</vt:lpstr>
       <vt:lpstr>102年</vt:lpstr>
       <vt:lpstr>101年</vt:lpstr>
       <vt:lpstr>100年</vt:lpstr>
       <vt:lpstr>99年</vt:lpstr>
       <vt:lpstr>98年</vt:lpstr>
       <vt:lpstr>97年</vt:lpstr>
       <vt:lpstr>96年</vt:lpstr>
       <vt:lpstr>工作表1</vt:lpstr>
       <vt:lpstr>'100年'!Print_Area</vt:lpstr>
       <vt:lpstr>'101年'!Print_Area</vt:lpstr>
       <vt:lpstr>'102年'!Print_Area</vt:lpstr>
       <vt:lpstr>'103年'!Print_Area</vt:lpstr>
-      <vt:lpstr>'104年'!Print_Area</vt:lpstr>
+      <vt:lpstr>'104'!Print_Area</vt:lpstr>
       <vt:lpstr>'96年'!Print_Area</vt:lpstr>
       <vt:lpstr>'97年'!Print_Area</vt:lpstr>
       <vt:lpstr>'98年'!Print_Area</vt:lpstr>
       <vt:lpstr>'99年'!Print_Area</vt:lpstr>
       <vt:lpstr>'100年'!Print_Titles</vt:lpstr>
       <vt:lpstr>'103年'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'104年'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'104'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>no</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>moi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>