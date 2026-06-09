--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -1,153 +1,209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20413"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\0000.  待辦事項\1140421  114年5月應公告：性別統計指標(社福)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\115性別統計\04 本部性別指標統計表\115\05\蕭永興1150520\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C34AED87-E757-4247-B53C-CA37D6700F60}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FDC1BA13-5981-435D-885E-E838B70CE665}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11400" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113年" sheetId="30" r:id="rId1"/>
-[...17 lines deleted...]
-    <sheet name="工作表1" sheetId="17" state="hidden" r:id="rId19"/>
+    <sheet name="114" sheetId="31" r:id="rId1"/>
+    <sheet name="113" sheetId="30" r:id="rId2"/>
+    <sheet name="112" sheetId="28" r:id="rId3"/>
+    <sheet name="111" sheetId="27" r:id="rId4"/>
+    <sheet name="110" sheetId="26" r:id="rId5"/>
+    <sheet name="109" sheetId="25" r:id="rId6"/>
+    <sheet name="108" sheetId="24" r:id="rId7"/>
+    <sheet name="107 " sheetId="22" r:id="rId8"/>
+    <sheet name="106" sheetId="21" r:id="rId9"/>
+    <sheet name="105" sheetId="20" r:id="rId10"/>
+    <sheet name="104" sheetId="18" r:id="rId11"/>
+    <sheet name="103年" sheetId="19" state="hidden" r:id="rId12"/>
+    <sheet name="102年" sheetId="7" state="hidden" r:id="rId13"/>
+    <sheet name="101年" sheetId="6" state="hidden" r:id="rId14"/>
+    <sheet name="100年" sheetId="5" state="hidden" r:id="rId15"/>
+    <sheet name="99年" sheetId="4" state="hidden" r:id="rId16"/>
+    <sheet name="98年" sheetId="3" state="hidden" r:id="rId17"/>
+    <sheet name="97年" sheetId="2" state="hidden" r:id="rId18"/>
+    <sheet name="96年" sheetId="1" state="hidden" r:id="rId19"/>
+    <sheet name="工作表1" sheetId="17" state="hidden" r:id="rId20"/>
   </sheets>
   <definedNames>
+    <definedName name="pp" localSheetId="1">#REF!</definedName>
     <definedName name="pp" localSheetId="0">#REF!</definedName>
     <definedName name="pp">#REF!</definedName>
+    <definedName name="ppp" localSheetId="1">#REF!</definedName>
     <definedName name="ppp" localSheetId="0">#REF!</definedName>
     <definedName name="ppp">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="13">'100年'!$A$1:$AJ$10</definedName>
-[...15 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'113年'!$B:$D,'113年'!$3:$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'100年'!$A$1:$AJ$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'101年'!$A$1:$AQ$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'102年'!$A$1:$AQ$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'103年'!$A$1:$AK$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'104'!$A$1:$AK$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="18">'96年'!$A$1:$AQ$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'97年'!$A$1:$AQ$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'98年'!$A$1:$AQ$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="15">'99年'!$A$1:$AQ$10</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="14">'100年'!$A:$C</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="11">'103年'!$A:$C</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="10">'104'!$A:$C</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'109'!$A:$C,'109'!$3:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'110'!$A:$C,'110'!$3:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'111'!$A:$C,'111'!$3:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'112'!$A:$C,'112'!$3:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'113'!$B:$D,'113'!$3:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'114'!$A:$C,'114'!$3:$4</definedName>
+    <definedName name="低收" localSheetId="1">#REF!</definedName>
     <definedName name="低收" localSheetId="0">#REF!</definedName>
     <definedName name="低收">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N6" i="17" l="1"/>
   <c r="N5" i="17"/>
   <c r="N11" i="17"/>
   <c r="N10" i="17"/>
   <c r="N16" i="17"/>
   <c r="N15" i="17"/>
   <c r="N21" i="17"/>
   <c r="N20" i="17"/>
   <c r="N26" i="17"/>
   <c r="N25" i="17"/>
   <c r="N31" i="17"/>
   <c r="N30" i="17"/>
   <c r="N41" i="17"/>
   <c r="N40" i="17"/>
   <c r="N46" i="17"/>
   <c r="N45" i="17"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>統計處蕭永興</author>
+  </authors>
+  <commentList>
+    <comment ref="A5" authorId="0" shapeId="0" xr:uid="{860FE246-7A5C-4E73-8279-541EC3A6F567}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="新細明體"/>
+            <family val="1"/>
+            <charset val="136"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>因性騷擾防治法條文修正，自113年3月8日起申訴與再申訴調查等改為審議。</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蕭永興</author>
   </authors>
   <commentList>
     <comment ref="A13" authorId="0" shapeId="0" xr:uid="{8CB98601-C121-4D61-AF82-F8053571CC4B}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>因性騷擾防治法條文修正，自</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
@@ -201,120 +257,120 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>日起申訴與再申訴調查等改為審議。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>styhshiau</author>
   </authors>
   <commentList>
     <comment ref="AE4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
           </rPr>
           <t>103年「不詳」修為「宗教場所」並與「其他」調換位置。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>styhshiau</author>
   </authors>
   <commentList>
     <comment ref="AE4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0800-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
           </rPr>
           <t>103年「不詳」修為「宗教場所」並與「其他」調換位置。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1081" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1138" uniqueCount="197">
   <si>
     <t>合計</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>行為樣態(可複選)</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>展示或傳閱色情圖片(檔)</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>其他利用權勢或機會性騷擾</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>成立件數 (件)</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>不成立件數 (件)</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
@@ -4633,61 +4689,181 @@
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">調解結果
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Mediation Results</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2025</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>性騷擾事件申訴審議概況</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Overview of Sexual Harassment Complaint Deliberation</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>行為樣態</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Behavioral Pattern</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>事件發生地點</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Location of Incident</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">申訴審議結果
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Deliberation Results of Appeal Cases</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.00_ "/>
     <numFmt numFmtId="177" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
@@ -4863,50 +5039,72 @@
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="81"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -5037,776 +5235,680 @@
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="195">
+  <cellXfs count="173">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-[...7 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般 3" xfId="7" xr:uid="{74B671BF-C6B9-4946-BEAC-6CF282080DF0}"/>
     <cellStyle name="一般_1833-04-02-02-1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_天然災害" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="一般_天然災害_ps04-13" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="千分位[0]" xfId="5" builtinId="6"/>
     <cellStyle name="千分位[0] 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5938,28715 +6040,30566 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C39C7188-9765-48F5-AF82-79D4290CD871}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5BA01DC-4222-4FF3-82C9-BBF5E10529CE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:IW21"/>
+  <dimension ref="A1:IV13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="4" ySplit="4" topLeftCell="E11" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="4" topLeftCell="D5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="B22" sqref="B22"/>
+      <selection pane="bottomRight" activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.375" style="70" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="51" max="16384" width="5.625" style="70"/>
+    <col min="1" max="1" width="16.5" style="59" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="59" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="59" customWidth="1"/>
+    <col min="4" max="4" width="11" style="59" customWidth="1"/>
+    <col min="5" max="5" width="17.625" style="59" customWidth="1"/>
+    <col min="6" max="6" width="11" style="59" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="59" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="59" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="59" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="59" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="59" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="59" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="59" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="59" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="59" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="59" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="59" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="59" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="59" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="59" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="59" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="59" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="59" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="59" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="59" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="59" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="59" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="59" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="59" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="59" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="59" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="59"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:257" ht="20.25" customHeight="1">
-[...258 lines deleted...]
-      <c r="IW1" s="77"/>
+    <row r="1" spans="1:256" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="103" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
+      <c r="BV1" s="64"/>
+      <c r="BW1" s="64"/>
+      <c r="BX1" s="64"/>
+      <c r="BY1" s="64"/>
+      <c r="BZ1" s="64"/>
+      <c r="CA1" s="64"/>
+      <c r="CB1" s="64"/>
+      <c r="CC1" s="64"/>
+      <c r="CD1" s="64"/>
+      <c r="CE1" s="64"/>
+      <c r="CF1" s="64"/>
+      <c r="CG1" s="64"/>
+      <c r="CH1" s="64"/>
+      <c r="CI1" s="64"/>
+      <c r="CJ1" s="64"/>
+      <c r="CK1" s="64"/>
+      <c r="CL1" s="64"/>
+      <c r="CM1" s="64"/>
+      <c r="CN1" s="64"/>
+      <c r="CO1" s="64"/>
+      <c r="CP1" s="64"/>
+      <c r="CQ1" s="64"/>
+      <c r="CR1" s="64"/>
+      <c r="CS1" s="64"/>
+      <c r="CT1" s="64"/>
+      <c r="CU1" s="64"/>
+      <c r="CV1" s="64"/>
+      <c r="CW1" s="64"/>
+      <c r="CX1" s="64"/>
+      <c r="CY1" s="64"/>
+      <c r="CZ1" s="64"/>
+      <c r="DA1" s="64"/>
+      <c r="DB1" s="64"/>
+      <c r="DC1" s="64"/>
+      <c r="DD1" s="64"/>
+      <c r="DE1" s="64"/>
+      <c r="DF1" s="64"/>
+      <c r="DG1" s="64"/>
+      <c r="DH1" s="64"/>
+      <c r="DI1" s="64"/>
+      <c r="DJ1" s="64"/>
+      <c r="DK1" s="64"/>
+      <c r="DL1" s="64"/>
+      <c r="DM1" s="64"/>
+      <c r="DN1" s="64"/>
+      <c r="DO1" s="64"/>
+      <c r="DP1" s="64"/>
+      <c r="DQ1" s="64"/>
+      <c r="DR1" s="64"/>
+      <c r="DS1" s="64"/>
+      <c r="DT1" s="64"/>
+      <c r="DU1" s="64"/>
+      <c r="DV1" s="64"/>
+      <c r="DW1" s="64"/>
+      <c r="DX1" s="64"/>
+      <c r="DY1" s="64"/>
+      <c r="DZ1" s="64"/>
+      <c r="EA1" s="64"/>
+      <c r="EB1" s="64"/>
+      <c r="EC1" s="64"/>
+      <c r="ED1" s="64"/>
+      <c r="EE1" s="64"/>
+      <c r="EF1" s="64"/>
+      <c r="EG1" s="64"/>
+      <c r="EH1" s="64"/>
+      <c r="EI1" s="64"/>
+      <c r="EJ1" s="64"/>
+      <c r="EK1" s="64"/>
+      <c r="EL1" s="64"/>
+      <c r="EM1" s="64"/>
+      <c r="EN1" s="64"/>
+      <c r="EO1" s="64"/>
+      <c r="EP1" s="64"/>
+      <c r="EQ1" s="64"/>
+      <c r="ER1" s="64"/>
+      <c r="ES1" s="64"/>
+      <c r="ET1" s="64"/>
+      <c r="EU1" s="64"/>
+      <c r="EV1" s="64"/>
+      <c r="EW1" s="64"/>
+      <c r="EX1" s="64"/>
+      <c r="EY1" s="64"/>
+      <c r="EZ1" s="64"/>
+      <c r="FA1" s="64"/>
+      <c r="FB1" s="64"/>
+      <c r="FC1" s="64"/>
+      <c r="FD1" s="64"/>
+      <c r="FE1" s="64"/>
+      <c r="FF1" s="64"/>
+      <c r="FG1" s="64"/>
+      <c r="FH1" s="64"/>
+      <c r="FI1" s="64"/>
+      <c r="FJ1" s="64"/>
+      <c r="FK1" s="64"/>
+      <c r="FL1" s="64"/>
+      <c r="FM1" s="64"/>
+      <c r="FN1" s="64"/>
+      <c r="FO1" s="64"/>
+      <c r="FP1" s="64"/>
+      <c r="FQ1" s="64"/>
+      <c r="FR1" s="64"/>
+      <c r="FS1" s="64"/>
+      <c r="FT1" s="64"/>
+      <c r="FU1" s="64"/>
+      <c r="FV1" s="64"/>
+      <c r="FW1" s="64"/>
+      <c r="FX1" s="64"/>
+      <c r="FY1" s="64"/>
+      <c r="FZ1" s="64"/>
+      <c r="GA1" s="64"/>
+      <c r="GB1" s="64"/>
+      <c r="GC1" s="64"/>
+      <c r="GD1" s="64"/>
+      <c r="GE1" s="64"/>
+      <c r="GF1" s="64"/>
+      <c r="GG1" s="64"/>
+      <c r="GH1" s="64"/>
+      <c r="GI1" s="64"/>
+      <c r="GJ1" s="64"/>
+      <c r="GK1" s="64"/>
+      <c r="GL1" s="64"/>
+      <c r="GM1" s="64"/>
+      <c r="GN1" s="64"/>
+      <c r="GO1" s="64"/>
+      <c r="GP1" s="64"/>
+      <c r="GQ1" s="64"/>
+      <c r="GR1" s="64"/>
+      <c r="GS1" s="64"/>
+      <c r="GT1" s="64"/>
+      <c r="GU1" s="64"/>
+      <c r="GV1" s="64"/>
+      <c r="GW1" s="64"/>
+      <c r="GX1" s="64"/>
+      <c r="GY1" s="64"/>
+      <c r="GZ1" s="64"/>
+      <c r="HA1" s="64"/>
+      <c r="HB1" s="64"/>
+      <c r="HC1" s="64"/>
+      <c r="HD1" s="64"/>
+      <c r="HE1" s="64"/>
+      <c r="HF1" s="64"/>
+      <c r="HG1" s="64"/>
+      <c r="HH1" s="64"/>
+      <c r="HI1" s="64"/>
+      <c r="HJ1" s="64"/>
+      <c r="HK1" s="64"/>
+      <c r="HL1" s="64"/>
+      <c r="HM1" s="64"/>
+      <c r="HN1" s="64"/>
+      <c r="HO1" s="64"/>
+      <c r="HP1" s="64"/>
+      <c r="HQ1" s="64"/>
+      <c r="HR1" s="64"/>
+      <c r="HS1" s="64"/>
+      <c r="HT1" s="64"/>
+      <c r="HU1" s="64"/>
+      <c r="HV1" s="64"/>
+      <c r="HW1" s="64"/>
+      <c r="HX1" s="64"/>
+      <c r="HY1" s="64"/>
+      <c r="HZ1" s="64"/>
+      <c r="IA1" s="64"/>
+      <c r="IB1" s="64"/>
+      <c r="IC1" s="64"/>
+      <c r="ID1" s="64"/>
+      <c r="IE1" s="64"/>
+      <c r="IF1" s="64"/>
+      <c r="IG1" s="64"/>
+      <c r="IH1" s="64"/>
+      <c r="II1" s="64"/>
+      <c r="IJ1" s="64"/>
+      <c r="IK1" s="64"/>
+      <c r="IL1" s="64"/>
+      <c r="IM1" s="64"/>
+      <c r="IN1" s="64"/>
+      <c r="IO1" s="64"/>
+      <c r="IP1" s="64"/>
+      <c r="IQ1" s="64"/>
+      <c r="IR1" s="64"/>
+      <c r="IS1" s="64"/>
+      <c r="IT1" s="64"/>
+      <c r="IU1" s="64"/>
+      <c r="IV1" s="64"/>
     </row>
-    <row r="2" spans="1:257" s="31" customFormat="1" ht="24.6" customHeight="1">
-[...3 lines deleted...]
-      <c r="B2" s="121"/>
+    <row r="2" spans="1:256" s="27" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="99" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="3" spans="1:257" s="31" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A3" s="139" t="s">
+    <row r="3" spans="1:256" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="110"/>
+      <c r="B3" s="110"/>
+      <c r="C3" s="104"/>
+      <c r="D3" s="112" t="s">
+        <v>194</v>
+      </c>
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="114"/>
+      <c r="M3" s="112" t="s">
+        <v>148</v>
+      </c>
+      <c r="N3" s="113"/>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="113"/>
+      <c r="AA3" s="113"/>
+      <c r="AB3" s="114"/>
+      <c r="AC3" s="112" t="s">
+        <v>195</v>
+      </c>
+      <c r="AD3" s="113"/>
+      <c r="AE3" s="113"/>
+      <c r="AF3" s="113"/>
+      <c r="AG3" s="113"/>
+      <c r="AH3" s="113"/>
+      <c r="AI3" s="113"/>
+      <c r="AJ3" s="113"/>
+      <c r="AK3" s="113"/>
+      <c r="AL3" s="113"/>
+      <c r="AM3" s="113"/>
+      <c r="AN3" s="113"/>
+      <c r="AO3" s="113"/>
+      <c r="AP3" s="113"/>
+      <c r="AQ3" s="113"/>
+      <c r="AR3" s="113"/>
+      <c r="AS3" s="113"/>
+      <c r="AT3" s="113"/>
+      <c r="AU3" s="113"/>
+    </row>
+    <row r="4" spans="1:256" s="27" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="111"/>
+      <c r="B4" s="111"/>
+      <c r="C4" s="105"/>
+      <c r="D4" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="E4" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="30" t="s">
+        <v>149</v>
+      </c>
+      <c r="G4" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="I4" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="K4" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="M4" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="N4" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="O4" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="P4" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q4" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="R4" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="S4" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="T4" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="U4" s="32" t="s">
+        <v>153</v>
+      </c>
+      <c r="V4" s="32" t="s">
+        <v>154</v>
+      </c>
+      <c r="W4" s="32" t="s">
+        <v>155</v>
+      </c>
+      <c r="X4" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="Y4" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z4" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA4" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="AB4" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="AC4" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD4" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="AE4" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF4" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG4" s="52" t="s">
+        <v>158</v>
+      </c>
+      <c r="AH4" s="52" t="s">
+        <v>159</v>
+      </c>
+      <c r="AI4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="AJ4" s="32" t="s">
+        <v>161</v>
+      </c>
+      <c r="AK4" s="32" t="s">
+        <v>162</v>
+      </c>
+      <c r="AL4" s="32" t="s">
+        <v>163</v>
+      </c>
+      <c r="AM4" s="32" t="s">
+        <v>164</v>
+      </c>
+      <c r="AN4" s="32" t="s">
+        <v>165</v>
+      </c>
+      <c r="AO4" s="32" t="s">
+        <v>166</v>
+      </c>
+      <c r="AP4" s="52" t="s">
+        <v>167</v>
+      </c>
+      <c r="AQ4" s="52" t="s">
+        <v>168</v>
+      </c>
+      <c r="AR4" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="AS4" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AT4" s="52" t="s">
+        <v>169</v>
+      </c>
+      <c r="AU4" s="58" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:256" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="104" t="s">
+        <v>196</v>
+      </c>
+      <c r="B5" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="107"/>
+      <c r="D5" s="97">
+        <v>2730</v>
+      </c>
+      <c r="E5" s="98">
+        <v>581</v>
+      </c>
+      <c r="F5" s="98">
+        <v>152</v>
+      </c>
+      <c r="G5" s="98">
+        <v>52</v>
+      </c>
+      <c r="H5" s="98">
+        <v>325</v>
+      </c>
+      <c r="I5" s="98">
+        <v>451</v>
+      </c>
+      <c r="J5" s="98">
+        <v>84</v>
+      </c>
+      <c r="K5" s="98">
+        <v>945</v>
+      </c>
+      <c r="L5" s="98">
+        <v>140</v>
+      </c>
+      <c r="M5" s="98">
+        <v>2730</v>
+      </c>
+      <c r="N5" s="98">
+        <v>1816</v>
+      </c>
+      <c r="O5" s="98">
+        <v>39</v>
+      </c>
+      <c r="P5" s="98">
+        <v>25</v>
+      </c>
+      <c r="Q5" s="98">
+        <v>109</v>
+      </c>
+      <c r="R5" s="98">
+        <v>53</v>
+      </c>
+      <c r="S5" s="98">
+        <v>21</v>
+      </c>
+      <c r="T5" s="98">
+        <v>21</v>
+      </c>
+      <c r="U5" s="98">
+        <v>193</v>
+      </c>
+      <c r="V5" s="98">
+        <v>58</v>
+      </c>
+      <c r="W5" s="98">
+        <v>4</v>
+      </c>
+      <c r="X5" s="98">
+        <v>19</v>
+      </c>
+      <c r="Y5" s="98">
+        <v>136</v>
+      </c>
+      <c r="Z5" s="98">
+        <v>62</v>
+      </c>
+      <c r="AA5" s="98">
+        <v>31</v>
+      </c>
+      <c r="AB5" s="98">
+        <v>143</v>
+      </c>
+      <c r="AC5" s="98">
+        <v>2730</v>
+      </c>
+      <c r="AD5" s="90">
+        <v>200</v>
+      </c>
+      <c r="AE5" s="98">
+        <v>39</v>
+      </c>
+      <c r="AF5" s="98">
+        <v>97</v>
+      </c>
+      <c r="AG5" s="91">
+        <v>298</v>
+      </c>
+      <c r="AH5" s="91">
+        <v>112</v>
+      </c>
+      <c r="AI5" s="91">
+        <v>13</v>
+      </c>
+      <c r="AJ5" s="91">
+        <v>24</v>
+      </c>
+      <c r="AK5" s="91">
+        <v>105</v>
+      </c>
+      <c r="AL5" s="91">
+        <v>43</v>
+      </c>
+      <c r="AM5" s="91">
+        <v>12</v>
+      </c>
+      <c r="AN5" s="91">
+        <v>359</v>
+      </c>
+      <c r="AO5" s="91">
+        <v>29</v>
+      </c>
+      <c r="AP5" s="91">
+        <v>336</v>
+      </c>
+      <c r="AQ5" s="91">
+        <v>30</v>
+      </c>
+      <c r="AR5" s="91">
+        <v>29</v>
+      </c>
+      <c r="AS5" s="91">
+        <v>56</v>
+      </c>
+      <c r="AT5" s="91">
+        <v>714</v>
+      </c>
+      <c r="AU5" s="91">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="6" spans="1:256" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="105"/>
+      <c r="B6" s="108" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="109"/>
+      <c r="D6" s="94">
+        <v>1413</v>
+      </c>
+      <c r="E6" s="95">
+        <v>342</v>
+      </c>
+      <c r="F6" s="95">
+        <v>77</v>
+      </c>
+      <c r="G6" s="95">
+        <v>40</v>
+      </c>
+      <c r="H6" s="95">
+        <v>127</v>
+      </c>
+      <c r="I6" s="95">
+        <v>97</v>
+      </c>
+      <c r="J6" s="95">
+        <v>20</v>
+      </c>
+      <c r="K6" s="95">
+        <v>552</v>
+      </c>
+      <c r="L6" s="95">
+        <v>158</v>
+      </c>
+      <c r="M6" s="95">
+        <v>1413</v>
+      </c>
+      <c r="N6" s="95">
+        <v>860</v>
+      </c>
+      <c r="O6" s="95">
+        <v>24</v>
+      </c>
+      <c r="P6" s="95">
+        <v>18</v>
+      </c>
+      <c r="Q6" s="95">
+        <v>53</v>
+      </c>
+      <c r="R6" s="95">
+        <v>28</v>
+      </c>
+      <c r="S6" s="95">
+        <v>12</v>
+      </c>
+      <c r="T6" s="95">
+        <v>7</v>
+      </c>
+      <c r="U6" s="95">
+        <v>108</v>
+      </c>
+      <c r="V6" s="95">
+        <v>57</v>
+      </c>
+      <c r="W6" s="95"/>
+      <c r="X6" s="95">
+        <v>21</v>
+      </c>
+      <c r="Y6" s="95">
+        <v>47</v>
+      </c>
+      <c r="Z6" s="95">
+        <v>66</v>
+      </c>
+      <c r="AA6" s="95">
+        <v>12</v>
+      </c>
+      <c r="AB6" s="95">
+        <v>100</v>
+      </c>
+      <c r="AC6" s="95">
+        <v>1413</v>
+      </c>
+      <c r="AD6" s="96">
+        <v>157</v>
+      </c>
+      <c r="AE6" s="95">
+        <v>23</v>
+      </c>
+      <c r="AF6" s="95">
+        <v>44</v>
+      </c>
+      <c r="AG6" s="95">
+        <v>131</v>
+      </c>
+      <c r="AH6" s="95">
+        <v>82</v>
+      </c>
+      <c r="AI6" s="95">
         <v>11</v>
       </c>
-      <c r="B3" s="139"/>
-[...51 lines deleted...]
-      <c r="AV3" s="127"/>
+      <c r="AJ6" s="95">
+        <v>4</v>
+      </c>
+      <c r="AK6" s="95">
+        <v>90</v>
+      </c>
+      <c r="AL6" s="95">
+        <v>22</v>
+      </c>
+      <c r="AM6" s="95">
+        <v>10</v>
+      </c>
+      <c r="AN6" s="95">
+        <v>200</v>
+      </c>
+      <c r="AO6" s="95">
+        <v>23</v>
+      </c>
+      <c r="AP6" s="95">
+        <v>240</v>
+      </c>
+      <c r="AQ6" s="95">
+        <v>15</v>
+      </c>
+      <c r="AR6" s="95">
+        <v>5</v>
+      </c>
+      <c r="AS6" s="95">
+        <v>37</v>
+      </c>
+      <c r="AT6" s="95">
+        <v>172</v>
+      </c>
+      <c r="AU6" s="95">
+        <v>147</v>
+      </c>
     </row>
-    <row r="4" spans="1:257" s="31" customFormat="1" ht="123" customHeight="1">
-[...25 lines deleted...]
-      <c r="L4" s="34" t="s">
+    <row r="7" spans="1:256" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="104" t="s">
+        <v>172</v>
+      </c>
+      <c r="B7" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="107"/>
+      <c r="D7" s="97">
+        <v>235</v>
+      </c>
+      <c r="E7" s="98">
+        <v>38</v>
+      </c>
+      <c r="F7" s="98">
+        <v>9</v>
+      </c>
+      <c r="G7" s="98">
+        <v>0</v>
+      </c>
+      <c r="H7" s="98">
+        <v>30</v>
+      </c>
+      <c r="I7" s="98">
+        <v>36</v>
+      </c>
+      <c r="J7" s="98">
+        <v>5</v>
+      </c>
+      <c r="K7" s="98">
+        <v>108</v>
+      </c>
+      <c r="L7" s="98">
+        <v>9</v>
+      </c>
+      <c r="M7" s="98">
+        <v>235</v>
+      </c>
+      <c r="N7" s="98">
+        <v>153</v>
+      </c>
+      <c r="O7" s="98">
+        <v>6</v>
+      </c>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98">
+        <v>8</v>
+      </c>
+      <c r="R7" s="98">
+        <v>7</v>
+      </c>
+      <c r="S7" s="98">
+        <v>1</v>
+      </c>
+      <c r="T7" s="98">
+        <v>1</v>
+      </c>
+      <c r="U7" s="98">
         <v>20</v>
       </c>
-      <c r="M4" s="37" t="s">
-[...105 lines deleted...]
-        <v>58</v>
+      <c r="V7" s="98">
+        <v>13</v>
+      </c>
+      <c r="W7" s="98">
+        <v>0</v>
+      </c>
+      <c r="X7" s="98">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="98">
+        <v>8</v>
+      </c>
+      <c r="Z7" s="98">
+        <v>2</v>
+      </c>
+      <c r="AA7" s="98">
+        <v>2</v>
+      </c>
+      <c r="AB7" s="98">
+        <v>14</v>
+      </c>
+      <c r="AC7" s="98">
+        <v>235</v>
+      </c>
+      <c r="AD7" s="90">
+        <v>10</v>
+      </c>
+      <c r="AE7" s="98">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="98">
+        <v>10</v>
+      </c>
+      <c r="AG7" s="91">
+        <v>29</v>
+      </c>
+      <c r="AH7" s="91">
+        <v>9</v>
+      </c>
+      <c r="AI7" s="91">
+        <v>1</v>
+      </c>
+      <c r="AJ7" s="91">
+        <v>6</v>
+      </c>
+      <c r="AK7" s="91">
+        <v>24</v>
+      </c>
+      <c r="AL7" s="91">
+        <v>1</v>
+      </c>
+      <c r="AM7" s="91"/>
+      <c r="AN7" s="91">
+        <v>33</v>
+      </c>
+      <c r="AO7" s="91">
+        <v>6</v>
+      </c>
+      <c r="AP7" s="91">
+        <v>37</v>
+      </c>
+      <c r="AQ7" s="91">
+        <v>2</v>
+      </c>
+      <c r="AR7" s="91">
+        <v>3</v>
+      </c>
+      <c r="AS7" s="91">
+        <v>3</v>
+      </c>
+      <c r="AT7" s="91">
+        <v>46</v>
+      </c>
+      <c r="AU7" s="91">
+        <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:257" s="31" customFormat="1" ht="31.15" customHeight="1">
-[...6 lines deleted...]
-      <c r="C5" s="134" t="s">
+    <row r="8" spans="1:256" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="105"/>
+      <c r="B8" s="108" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="109"/>
+      <c r="D8" s="94">
+        <v>135</v>
+      </c>
+      <c r="E8" s="95">
+        <v>24</v>
+      </c>
+      <c r="F8" s="95">
+        <v>5</v>
+      </c>
+      <c r="G8" s="95">
+        <v>19</v>
+      </c>
+      <c r="H8" s="95">
+        <v>12</v>
+      </c>
+      <c r="I8" s="95">
+        <v>12</v>
+      </c>
+      <c r="J8" s="95">
+        <v>3</v>
+      </c>
+      <c r="K8" s="95">
+        <v>55</v>
+      </c>
+      <c r="L8" s="95">
+        <v>5</v>
+      </c>
+      <c r="M8" s="95">
+        <v>135</v>
+      </c>
+      <c r="N8" s="95">
+        <v>79</v>
+      </c>
+      <c r="O8" s="95">
+        <v>2</v>
+      </c>
+      <c r="P8" s="95">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="95">
+        <v>6</v>
+      </c>
+      <c r="R8" s="95">
+        <v>5</v>
+      </c>
+      <c r="S8" s="95">
+        <v>3</v>
+      </c>
+      <c r="T8" s="95">
+        <v>0</v>
+      </c>
+      <c r="U8" s="95">
+        <v>17</v>
+      </c>
+      <c r="V8" s="95">
+        <v>1</v>
+      </c>
+      <c r="W8" s="95"/>
+      <c r="X8" s="95"/>
+      <c r="Y8" s="95">
+        <v>4</v>
+      </c>
+      <c r="Z8" s="95">
+        <v>7</v>
+      </c>
+      <c r="AA8" s="95">
+        <v>4</v>
+      </c>
+      <c r="AB8" s="95">
+        <v>7</v>
+      </c>
+      <c r="AC8" s="95">
+        <v>135</v>
+      </c>
+      <c r="AD8" s="96">
+        <v>9</v>
+      </c>
+      <c r="AE8" s="95">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="95">
+        <v>6</v>
+      </c>
+      <c r="AG8" s="95">
+        <v>23</v>
+      </c>
+      <c r="AH8" s="95">
+        <v>11</v>
+      </c>
+      <c r="AI8" s="95">
+        <v>3</v>
+      </c>
+      <c r="AJ8" s="95">
+        <v>2</v>
+      </c>
+      <c r="AK8" s="95">
+        <v>4</v>
+      </c>
+      <c r="AL8" s="95">
+        <v>1</v>
+      </c>
+      <c r="AM8" s="95">
+        <v>3</v>
+      </c>
+      <c r="AN8" s="95">
+        <v>17</v>
+      </c>
+      <c r="AO8" s="95">
+        <v>2</v>
+      </c>
+      <c r="AP8" s="95">
         <v>14</v>
       </c>
-      <c r="D5" s="135"/>
-[...18 lines deleted...]
-      <c r="K5" s="111">
+      <c r="AQ8" s="95">
+        <v>1</v>
+      </c>
+      <c r="AR8" s="95">
         <v>2</v>
       </c>
-      <c r="L5" s="111">
-[...11 lines deleted...]
-      <c r="P5" s="111">
+      <c r="AS8" s="95">
         <v>5</v>
       </c>
-      <c r="Q5" s="111">
-[...2 lines deleted...]
-      <c r="R5" s="111">
+      <c r="AT8" s="95">
         <v>20</v>
       </c>
-      <c r="S5" s="111">
-[...20 lines deleted...]
-      <c r="Z5" s="111">
+      <c r="AU8" s="95">
         <v>12</v>
       </c>
-      <c r="AA5" s="111">
-[...41 lines deleted...]
-      <c r="AO5" s="112">
+    </row>
+    <row r="9" spans="1:256" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="AP5" s="112">
-[...19 lines deleted...]
-      </c>
+      <c r="B9" s="100"/>
+      <c r="C9" s="100"/>
+      <c r="D9" s="100"/>
+      <c r="E9" s="100"/>
+      <c r="F9" s="100"/>
+      <c r="G9" s="100"/>
+      <c r="H9" s="100"/>
+      <c r="I9" s="100"/>
+      <c r="J9" s="100"/>
+      <c r="K9" s="100"/>
+      <c r="L9" s="26"/>
+      <c r="M9" s="26"/>
+      <c r="N9" s="26"/>
+      <c r="O9" s="26"/>
+      <c r="P9" s="26"/>
+      <c r="Q9" s="26"/>
+      <c r="R9" s="26"/>
+      <c r="S9" s="26"/>
+      <c r="T9" s="26"/>
+      <c r="U9" s="26"/>
+      <c r="V9" s="26"/>
+      <c r="W9" s="26"/>
+      <c r="X9" s="26"/>
+      <c r="Y9" s="26"/>
+      <c r="Z9" s="26"/>
+      <c r="AA9" s="26"/>
+      <c r="AB9" s="26"/>
+      <c r="AC9" s="26"/>
+      <c r="AD9" s="26"/>
+      <c r="AE9" s="26"/>
+      <c r="AF9" s="26"/>
+      <c r="AG9" s="26"/>
+      <c r="AH9" s="26"/>
+      <c r="AI9" s="26"/>
+      <c r="AJ9" s="26"/>
+      <c r="AK9" s="26"/>
+      <c r="AL9" s="26"/>
+      <c r="AM9" s="26"/>
+      <c r="AN9" s="26"/>
     </row>
-    <row r="6" spans="1:257" s="31" customFormat="1" ht="25.15" customHeight="1">
-[...137 lines deleted...]
-      </c>
+    <row r="10" spans="1:256" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="102" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="101"/>
+      <c r="C10" s="101"/>
+      <c r="D10" s="101"/>
+      <c r="E10" s="101"/>
+      <c r="F10" s="101"/>
+      <c r="G10" s="101"/>
+      <c r="H10" s="101"/>
+      <c r="I10" s="101"/>
+      <c r="J10" s="101"/>
+      <c r="K10" s="101"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
+      <c r="N10" s="45"/>
+      <c r="O10" s="45"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="45"/>
+      <c r="S10" s="45"/>
+      <c r="T10" s="45"/>
+      <c r="U10" s="45"/>
+      <c r="V10" s="45"/>
+      <c r="W10" s="45"/>
+      <c r="X10" s="45"/>
+      <c r="Y10" s="45"/>
+      <c r="Z10" s="46"/>
+      <c r="AA10" s="46"/>
+      <c r="AB10" s="46"/>
+      <c r="AC10" s="46"/>
+      <c r="AD10" s="46"/>
+      <c r="AE10" s="46"/>
+      <c r="AF10" s="46"/>
+      <c r="AG10" s="46"/>
+      <c r="AH10" s="46"/>
+      <c r="AI10" s="46"/>
+      <c r="AJ10" s="46"/>
+      <c r="AK10" s="46"/>
+      <c r="AL10" s="46"/>
+      <c r="AM10" s="46"/>
+      <c r="AN10" s="46"/>
+      <c r="AO10" s="47"/>
+      <c r="AP10" s="47"/>
+      <c r="AQ10" s="47"/>
+      <c r="AR10" s="47"/>
+      <c r="AS10" s="47"/>
+      <c r="AT10" s="47"/>
+      <c r="AU10" s="47"/>
+      <c r="AV10" s="47"/>
+      <c r="AW10" s="47"/>
+      <c r="AX10" s="47"/>
+      <c r="AY10" s="47"/>
+      <c r="AZ10" s="47"/>
+      <c r="BA10" s="47"/>
+      <c r="BB10" s="47"/>
+      <c r="BC10" s="47"/>
+      <c r="BD10" s="47"/>
+      <c r="BE10" s="47"/>
+      <c r="BF10" s="47"/>
+      <c r="BG10" s="47"/>
+      <c r="BH10" s="47"/>
+      <c r="BI10" s="47"/>
+      <c r="BJ10" s="47"/>
+      <c r="BK10" s="47"/>
+      <c r="BL10" s="47"/>
+      <c r="BM10" s="47"/>
+      <c r="BN10" s="47"/>
+      <c r="BO10" s="47"/>
+      <c r="BP10" s="47"/>
+      <c r="BQ10" s="47"/>
+      <c r="BR10" s="47"/>
+      <c r="BS10" s="47"/>
+      <c r="BT10" s="47"/>
+      <c r="BU10" s="47"/>
+      <c r="BV10" s="47"/>
+      <c r="BW10" s="47"/>
+      <c r="BX10" s="47"/>
+      <c r="BY10" s="47"/>
+      <c r="BZ10" s="47"/>
+      <c r="CA10" s="47"/>
+      <c r="CB10" s="47"/>
+      <c r="CC10" s="47"/>
+      <c r="CD10" s="47"/>
+      <c r="CE10" s="47"/>
+      <c r="CF10" s="47"/>
+      <c r="CG10" s="47"/>
+      <c r="CH10" s="47"/>
+      <c r="CI10" s="47"/>
+      <c r="CJ10" s="47"/>
+      <c r="CK10" s="47"/>
+      <c r="CL10" s="47"/>
+      <c r="CM10" s="47"/>
+      <c r="CN10" s="47"/>
+      <c r="CO10" s="47"/>
+      <c r="CP10" s="47"/>
+      <c r="CQ10" s="47"/>
+      <c r="CR10" s="47"/>
+      <c r="CS10" s="47"/>
+      <c r="CT10" s="47"/>
+      <c r="CU10" s="47"/>
+      <c r="CV10" s="47"/>
+      <c r="CW10" s="47"/>
+      <c r="CX10" s="47"/>
+      <c r="CY10" s="47"/>
+      <c r="CZ10" s="47"/>
+      <c r="DA10" s="47"/>
+      <c r="DB10" s="47"/>
+      <c r="DC10" s="47"/>
+      <c r="DD10" s="47"/>
+      <c r="DE10" s="47"/>
+      <c r="DF10" s="47"/>
+      <c r="DG10" s="47"/>
+      <c r="DH10" s="47"/>
+      <c r="DI10" s="47"/>
+      <c r="DJ10" s="47"/>
+      <c r="DK10" s="47"/>
+      <c r="DL10" s="47"/>
+      <c r="DM10" s="47"/>
+      <c r="DN10" s="47"/>
+      <c r="DO10" s="47"/>
+      <c r="DP10" s="47"/>
+      <c r="DQ10" s="47"/>
+      <c r="DR10" s="47"/>
+      <c r="DS10" s="47"/>
+      <c r="DT10" s="47"/>
+      <c r="DU10" s="47"/>
+      <c r="DV10" s="47"/>
+      <c r="DW10" s="47"/>
+      <c r="DX10" s="47"/>
+      <c r="DY10" s="47"/>
+      <c r="DZ10" s="47"/>
+      <c r="EA10" s="47"/>
+      <c r="EB10" s="47"/>
+      <c r="EC10" s="47"/>
+      <c r="ED10" s="47"/>
+      <c r="EE10" s="47"/>
+      <c r="EF10" s="47"/>
+      <c r="EG10" s="47"/>
+      <c r="EH10" s="47"/>
+      <c r="EI10" s="47"/>
+      <c r="EJ10" s="47"/>
+      <c r="EK10" s="47"/>
+      <c r="EL10" s="47"/>
+      <c r="EM10" s="47"/>
+      <c r="EN10" s="47"/>
+      <c r="EO10" s="47"/>
+      <c r="EP10" s="47"/>
+      <c r="EQ10" s="47"/>
+      <c r="ER10" s="47"/>
+      <c r="ES10" s="47"/>
+      <c r="ET10" s="47"/>
+      <c r="EU10" s="47"/>
+      <c r="EV10" s="47"/>
+      <c r="EW10" s="47"/>
+      <c r="EX10" s="47"/>
+      <c r="EY10" s="47"/>
+      <c r="EZ10" s="47"/>
+      <c r="FA10" s="47"/>
+      <c r="FB10" s="47"/>
+      <c r="FC10" s="47"/>
+      <c r="FD10" s="47"/>
+      <c r="FE10" s="47"/>
+      <c r="FF10" s="47"/>
+      <c r="FG10" s="47"/>
+      <c r="FH10" s="47"/>
+      <c r="FI10" s="47"/>
+      <c r="FJ10" s="47"/>
+      <c r="FK10" s="47"/>
+      <c r="FL10" s="47"/>
+      <c r="FM10" s="47"/>
+      <c r="FN10" s="47"/>
+      <c r="FO10" s="47"/>
+      <c r="FP10" s="47"/>
+      <c r="FQ10" s="47"/>
+      <c r="FR10" s="47"/>
+      <c r="FS10" s="47"/>
+      <c r="FT10" s="47"/>
+      <c r="FU10" s="47"/>
+      <c r="FV10" s="47"/>
+      <c r="FW10" s="47"/>
+      <c r="FX10" s="47"/>
+      <c r="FY10" s="47"/>
+      <c r="FZ10" s="47"/>
+      <c r="GA10" s="47"/>
+      <c r="GB10" s="47"/>
+      <c r="GC10" s="47"/>
+      <c r="GD10" s="47"/>
+      <c r="GE10" s="47"/>
+      <c r="GF10" s="47"/>
+      <c r="GG10" s="47"/>
+      <c r="GH10" s="47"/>
+      <c r="GI10" s="47"/>
+      <c r="GJ10" s="47"/>
+      <c r="GK10" s="47"/>
+      <c r="GL10" s="47"/>
+      <c r="GM10" s="47"/>
+      <c r="GN10" s="47"/>
+      <c r="GO10" s="47"/>
+      <c r="GP10" s="47"/>
+      <c r="GQ10" s="47"/>
+      <c r="GR10" s="47"/>
+      <c r="GS10" s="47"/>
+      <c r="GT10" s="47"/>
+      <c r="GU10" s="47"/>
+      <c r="GV10" s="47"/>
+      <c r="GW10" s="47"/>
+      <c r="GX10" s="47"/>
+      <c r="GY10" s="47"/>
+      <c r="GZ10" s="47"/>
+      <c r="HA10" s="47"/>
+      <c r="HB10" s="47"/>
+      <c r="HC10" s="47"/>
+      <c r="HD10" s="47"/>
+      <c r="HE10" s="47"/>
+      <c r="HF10" s="47"/>
+      <c r="HG10" s="47"/>
+      <c r="HH10" s="47"/>
+      <c r="HI10" s="47"/>
+      <c r="HJ10" s="47"/>
+      <c r="HK10" s="47"/>
+      <c r="HL10" s="47"/>
+      <c r="HM10" s="47"/>
+      <c r="HN10" s="47"/>
+      <c r="HO10" s="47"/>
+      <c r="HP10" s="47"/>
+      <c r="HQ10" s="47"/>
+      <c r="HR10" s="47"/>
+      <c r="HS10" s="47"/>
+      <c r="HT10" s="47"/>
+      <c r="HU10" s="47"/>
+      <c r="HV10" s="47"/>
+      <c r="HW10" s="47"/>
+      <c r="HX10" s="47"/>
+      <c r="HY10" s="47"/>
+      <c r="HZ10" s="47"/>
+      <c r="IA10" s="47"/>
+      <c r="IB10" s="47"/>
+      <c r="IC10" s="47"/>
+      <c r="ID10" s="47"/>
+      <c r="IE10" s="47"/>
+      <c r="IF10" s="47"/>
+      <c r="IG10" s="47"/>
+      <c r="IH10" s="47"/>
+      <c r="II10" s="47"/>
+      <c r="IJ10" s="47"/>
+      <c r="IK10" s="47"/>
+      <c r="IL10" s="47"/>
+      <c r="IM10" s="47"/>
+      <c r="IN10" s="47"/>
+      <c r="IO10" s="47"/>
+      <c r="IP10" s="47"/>
+      <c r="IQ10" s="47"/>
+      <c r="IR10" s="47"/>
+      <c r="IS10" s="47"/>
+      <c r="IT10" s="47"/>
+      <c r="IU10" s="47"/>
+      <c r="IV10" s="47"/>
     </row>
-    <row r="7" spans="1:257" s="31" customFormat="1" ht="28.9" customHeight="1">
-[...137 lines deleted...]
-      </c>
+    <row r="11" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="62"/>
+      <c r="B11" s="61"/>
+      <c r="C11" s="61"/>
+      <c r="D11" s="61"/>
+      <c r="E11" s="61"/>
+      <c r="F11" s="61"/>
+      <c r="G11" s="61"/>
+      <c r="H11" s="61"/>
+      <c r="I11" s="61"/>
+      <c r="J11" s="61"/>
+      <c r="K11" s="61"/>
+      <c r="L11" s="60"/>
+      <c r="M11" s="60"/>
+      <c r="N11" s="60"/>
+      <c r="O11" s="60"/>
+      <c r="P11" s="60"/>
+      <c r="Q11" s="60"/>
+      <c r="R11" s="60"/>
+      <c r="S11" s="60"/>
+      <c r="T11" s="60"/>
+      <c r="U11" s="60"/>
+      <c r="V11" s="60"/>
+      <c r="W11" s="60"/>
+      <c r="X11" s="60"/>
+      <c r="Y11" s="60"/>
+      <c r="Z11" s="60"/>
+      <c r="AA11" s="60"/>
+      <c r="AB11" s="60"/>
+      <c r="AC11" s="60"/>
+      <c r="AD11" s="60"/>
+      <c r="AE11" s="60"/>
+      <c r="AF11" s="60"/>
+      <c r="AG11" s="60"/>
+      <c r="AH11" s="60"/>
+      <c r="AI11" s="60"/>
+      <c r="AJ11" s="60"/>
+      <c r="AK11" s="60"/>
+      <c r="AL11" s="60"/>
+      <c r="AM11" s="60"/>
+      <c r="AN11" s="60"/>
+      <c r="AO11" s="61"/>
+      <c r="AP11" s="61"/>
+      <c r="AQ11" s="61"/>
+      <c r="AR11" s="61"/>
+      <c r="AS11" s="61"/>
+      <c r="AT11" s="61"/>
+      <c r="AU11" s="61"/>
+      <c r="AV11" s="61"/>
+      <c r="AW11" s="61"/>
+      <c r="AX11" s="61"/>
+      <c r="AY11" s="61"/>
+      <c r="AZ11" s="61"/>
+      <c r="BA11" s="61"/>
+      <c r="BB11" s="61"/>
+      <c r="BC11" s="61"/>
+      <c r="BD11" s="61"/>
+      <c r="BE11" s="61"/>
+      <c r="BF11" s="61"/>
+      <c r="BG11" s="61"/>
+      <c r="BH11" s="61"/>
+      <c r="BI11" s="61"/>
+      <c r="BJ11" s="61"/>
+      <c r="BK11" s="61"/>
+      <c r="BL11" s="61"/>
+      <c r="BM11" s="61"/>
+      <c r="BN11" s="61"/>
+      <c r="BO11" s="61"/>
+      <c r="BP11" s="61"/>
+      <c r="BQ11" s="61"/>
+      <c r="BR11" s="61"/>
+      <c r="BS11" s="61"/>
+      <c r="BT11" s="61"/>
+      <c r="BU11" s="61"/>
+      <c r="BV11" s="61"/>
+      <c r="BW11" s="61"/>
+      <c r="BX11" s="61"/>
+      <c r="BY11" s="61"/>
+      <c r="BZ11" s="61"/>
+      <c r="CA11" s="61"/>
+      <c r="CB11" s="61"/>
+      <c r="CC11" s="61"/>
+      <c r="CD11" s="61"/>
+      <c r="CE11" s="61"/>
+      <c r="CF11" s="61"/>
+      <c r="CG11" s="61"/>
+      <c r="CH11" s="61"/>
+      <c r="CI11" s="61"/>
+      <c r="CJ11" s="61"/>
+      <c r="CK11" s="61"/>
+      <c r="CL11" s="61"/>
+      <c r="CM11" s="61"/>
+      <c r="CN11" s="61"/>
+      <c r="CO11" s="61"/>
+      <c r="CP11" s="61"/>
+      <c r="CQ11" s="61"/>
+      <c r="CR11" s="61"/>
+      <c r="CS11" s="61"/>
+      <c r="CT11" s="61"/>
+      <c r="CU11" s="61"/>
+      <c r="CV11" s="61"/>
+      <c r="CW11" s="61"/>
+      <c r="CX11" s="61"/>
+      <c r="CY11" s="61"/>
+      <c r="CZ11" s="61"/>
+      <c r="DA11" s="61"/>
+      <c r="DB11" s="61"/>
+      <c r="DC11" s="61"/>
+      <c r="DD11" s="61"/>
+      <c r="DE11" s="61"/>
+      <c r="DF11" s="61"/>
+      <c r="DG11" s="61"/>
+      <c r="DH11" s="61"/>
+      <c r="DI11" s="61"/>
+      <c r="DJ11" s="61"/>
+      <c r="DK11" s="61"/>
+      <c r="DL11" s="61"/>
+      <c r="DM11" s="61"/>
+      <c r="DN11" s="61"/>
+      <c r="DO11" s="61"/>
+      <c r="DP11" s="61"/>
+      <c r="DQ11" s="61"/>
+      <c r="DR11" s="61"/>
+      <c r="DS11" s="61"/>
+      <c r="DT11" s="61"/>
+      <c r="DU11" s="61"/>
+      <c r="DV11" s="61"/>
+      <c r="DW11" s="61"/>
+      <c r="DX11" s="61"/>
+      <c r="DY11" s="61"/>
+      <c r="DZ11" s="61"/>
+      <c r="EA11" s="61"/>
+      <c r="EB11" s="61"/>
+      <c r="EC11" s="61"/>
+      <c r="ED11" s="61"/>
+      <c r="EE11" s="61"/>
+      <c r="EF11" s="61"/>
+      <c r="EG11" s="61"/>
+      <c r="EH11" s="61"/>
+      <c r="EI11" s="61"/>
+      <c r="EJ11" s="61"/>
+      <c r="EK11" s="61"/>
+      <c r="EL11" s="61"/>
+      <c r="EM11" s="61"/>
+      <c r="EN11" s="61"/>
+      <c r="EO11" s="61"/>
+      <c r="EP11" s="61"/>
+      <c r="EQ11" s="61"/>
+      <c r="ER11" s="61"/>
+      <c r="ES11" s="61"/>
+      <c r="ET11" s="61"/>
+      <c r="EU11" s="61"/>
+      <c r="EV11" s="61"/>
+      <c r="EW11" s="61"/>
+      <c r="EX11" s="61"/>
+      <c r="EY11" s="61"/>
+      <c r="EZ11" s="61"/>
+      <c r="FA11" s="61"/>
+      <c r="FB11" s="61"/>
+      <c r="FC11" s="61"/>
+      <c r="FD11" s="61"/>
+      <c r="FE11" s="61"/>
+      <c r="FF11" s="61"/>
+      <c r="FG11" s="61"/>
+      <c r="FH11" s="61"/>
+      <c r="FI11" s="61"/>
+      <c r="FJ11" s="61"/>
+      <c r="FK11" s="61"/>
+      <c r="FL11" s="61"/>
+      <c r="FM11" s="61"/>
+      <c r="FN11" s="61"/>
+      <c r="FO11" s="61"/>
+      <c r="FP11" s="61"/>
+      <c r="FQ11" s="61"/>
+      <c r="FR11" s="61"/>
+      <c r="FS11" s="61"/>
+      <c r="FT11" s="61"/>
+      <c r="FU11" s="61"/>
+      <c r="FV11" s="61"/>
+      <c r="FW11" s="61"/>
+      <c r="FX11" s="61"/>
+      <c r="FY11" s="61"/>
+      <c r="FZ11" s="61"/>
+      <c r="GA11" s="61"/>
+      <c r="GB11" s="61"/>
+      <c r="GC11" s="61"/>
+      <c r="GD11" s="61"/>
+      <c r="GE11" s="61"/>
+      <c r="GF11" s="61"/>
+      <c r="GG11" s="61"/>
+      <c r="GH11" s="61"/>
+      <c r="GI11" s="61"/>
+      <c r="GJ11" s="61"/>
+      <c r="GK11" s="61"/>
+      <c r="GL11" s="61"/>
+      <c r="GM11" s="61"/>
+      <c r="GN11" s="61"/>
+      <c r="GO11" s="61"/>
+      <c r="GP11" s="61"/>
+      <c r="GQ11" s="61"/>
+      <c r="GR11" s="61"/>
+      <c r="GS11" s="61"/>
+      <c r="GT11" s="61"/>
+      <c r="GU11" s="61"/>
+      <c r="GV11" s="61"/>
+      <c r="GW11" s="61"/>
+      <c r="GX11" s="61"/>
+      <c r="GY11" s="61"/>
+      <c r="GZ11" s="61"/>
+      <c r="HA11" s="61"/>
+      <c r="HB11" s="61"/>
+      <c r="HC11" s="61"/>
+      <c r="HD11" s="61"/>
+      <c r="HE11" s="61"/>
+      <c r="HF11" s="61"/>
+      <c r="HG11" s="61"/>
+      <c r="HH11" s="61"/>
+      <c r="HI11" s="61"/>
+      <c r="HJ11" s="61"/>
+      <c r="HK11" s="61"/>
+      <c r="HL11" s="61"/>
+      <c r="HM11" s="61"/>
+      <c r="HN11" s="61"/>
+      <c r="HO11" s="61"/>
+      <c r="HP11" s="61"/>
+      <c r="HQ11" s="61"/>
+      <c r="HR11" s="61"/>
+      <c r="HS11" s="61"/>
+      <c r="HT11" s="61"/>
+      <c r="HU11" s="61"/>
+      <c r="HV11" s="61"/>
+      <c r="HW11" s="61"/>
+      <c r="HX11" s="61"/>
+      <c r="HY11" s="61"/>
+      <c r="HZ11" s="61"/>
+      <c r="IA11" s="61"/>
+      <c r="IB11" s="61"/>
+      <c r="IC11" s="61"/>
+      <c r="ID11" s="61"/>
+      <c r="IE11" s="61"/>
+      <c r="IF11" s="61"/>
+      <c r="IG11" s="61"/>
+      <c r="IH11" s="61"/>
+      <c r="II11" s="61"/>
+      <c r="IJ11" s="61"/>
+      <c r="IK11" s="61"/>
+      <c r="IL11" s="61"/>
+      <c r="IM11" s="61"/>
+      <c r="IN11" s="61"/>
+      <c r="IO11" s="61"/>
+      <c r="IP11" s="61"/>
+      <c r="IQ11" s="61"/>
+      <c r="IR11" s="61"/>
+      <c r="IS11" s="61"/>
+      <c r="IT11" s="61"/>
+      <c r="IU11" s="61"/>
+      <c r="IV11" s="61"/>
     </row>
-    <row r="8" spans="1:257" s="31" customFormat="1" ht="26.45" customHeight="1">
-[...2088 lines deleted...]
-      <c r="IW21" s="75"/>
+    <row r="13" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B13" s="63"/>
+      <c r="C13" s="63"/>
+      <c r="D13" s="63"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="63"/>
+      <c r="H13" s="63"/>
+      <c r="I13" s="63"/>
+      <c r="J13" s="63"/>
+      <c r="K13" s="63"/>
+      <c r="L13" s="63"/>
+      <c r="M13" s="63"/>
+      <c r="N13" s="63"/>
+      <c r="O13" s="63"/>
+      <c r="P13" s="63"/>
+      <c r="Q13" s="63"/>
+      <c r="R13" s="63"/>
+      <c r="S13" s="63"/>
+      <c r="T13" s="63"/>
+      <c r="U13" s="63"/>
+      <c r="V13" s="63"/>
+      <c r="W13" s="63"/>
+      <c r="X13" s="63"/>
+      <c r="Y13" s="63"/>
+      <c r="Z13" s="63"/>
+      <c r="AA13" s="63"/>
+      <c r="AB13" s="63"/>
+      <c r="AC13" s="63"/>
+      <c r="AD13" s="63"/>
+      <c r="AE13" s="63"/>
+      <c r="AF13" s="63"/>
+      <c r="AG13" s="63"/>
+      <c r="AH13" s="63"/>
+      <c r="AI13" s="63"/>
+      <c r="AJ13" s="63"/>
+      <c r="AK13" s="63"/>
+      <c r="AL13" s="63"/>
+      <c r="AM13" s="63"/>
+      <c r="AN13" s="63"/>
+      <c r="AO13" s="63"/>
+      <c r="AP13" s="63"/>
+      <c r="AQ13" s="63"/>
+      <c r="AR13" s="63"/>
+      <c r="AS13" s="63"/>
+      <c r="AT13" s="63"/>
+      <c r="AU13" s="63"/>
+      <c r="AV13" s="63"/>
+      <c r="AW13" s="63"/>
+      <c r="AX13" s="63"/>
+      <c r="AY13" s="63"/>
+      <c r="AZ13" s="63"/>
+      <c r="BA13" s="63"/>
+      <c r="BB13" s="63"/>
+      <c r="BC13" s="63"/>
+      <c r="BD13" s="63"/>
+      <c r="BE13" s="63"/>
+      <c r="BF13" s="63"/>
+      <c r="BG13" s="63"/>
+      <c r="BH13" s="63"/>
+      <c r="BI13" s="63"/>
+      <c r="BJ13" s="63"/>
+      <c r="BK13" s="63"/>
+      <c r="BL13" s="63"/>
+      <c r="BM13" s="63"/>
+      <c r="BN13" s="63"/>
+      <c r="BO13" s="63"/>
+      <c r="BP13" s="63"/>
+      <c r="BQ13" s="63"/>
+      <c r="BR13" s="63"/>
+      <c r="BS13" s="63"/>
+      <c r="BT13" s="63"/>
+      <c r="BU13" s="63"/>
+      <c r="BV13" s="63"/>
+      <c r="BW13" s="63"/>
+      <c r="BX13" s="63"/>
+      <c r="BY13" s="63"/>
+      <c r="BZ13" s="63"/>
+      <c r="CA13" s="63"/>
+      <c r="CB13" s="63"/>
+      <c r="CC13" s="63"/>
+      <c r="CD13" s="63"/>
+      <c r="CE13" s="63"/>
+      <c r="CF13" s="63"/>
+      <c r="CG13" s="63"/>
+      <c r="CH13" s="63"/>
+      <c r="CI13" s="63"/>
+      <c r="CJ13" s="63"/>
+      <c r="CK13" s="63"/>
+      <c r="CL13" s="63"/>
+      <c r="CM13" s="63"/>
+      <c r="CN13" s="63"/>
+      <c r="CO13" s="63"/>
+      <c r="CP13" s="63"/>
+      <c r="CQ13" s="63"/>
+      <c r="CR13" s="63"/>
+      <c r="CS13" s="63"/>
+      <c r="CT13" s="63"/>
+      <c r="CU13" s="63"/>
+      <c r="CV13" s="63"/>
+      <c r="CW13" s="63"/>
+      <c r="CX13" s="63"/>
+      <c r="CY13" s="63"/>
+      <c r="CZ13" s="63"/>
+      <c r="DA13" s="63"/>
+      <c r="DB13" s="63"/>
+      <c r="DC13" s="63"/>
+      <c r="DD13" s="63"/>
+      <c r="DE13" s="63"/>
+      <c r="DF13" s="63"/>
+      <c r="DG13" s="63"/>
+      <c r="DH13" s="63"/>
+      <c r="DI13" s="63"/>
+      <c r="DJ13" s="63"/>
+      <c r="DK13" s="63"/>
+      <c r="DL13" s="63"/>
+      <c r="DM13" s="63"/>
+      <c r="DN13" s="63"/>
+      <c r="DO13" s="63"/>
+      <c r="DP13" s="63"/>
+      <c r="DQ13" s="63"/>
+      <c r="DR13" s="63"/>
+      <c r="DS13" s="63"/>
+      <c r="DT13" s="63"/>
+      <c r="DU13" s="63"/>
+      <c r="DV13" s="63"/>
+      <c r="DW13" s="63"/>
+      <c r="DX13" s="63"/>
+      <c r="DY13" s="63"/>
+      <c r="DZ13" s="63"/>
+      <c r="EA13" s="63"/>
+      <c r="EB13" s="63"/>
+      <c r="EC13" s="63"/>
+      <c r="ED13" s="63"/>
+      <c r="EE13" s="63"/>
+      <c r="EF13" s="63"/>
+      <c r="EG13" s="63"/>
+      <c r="EH13" s="63"/>
+      <c r="EI13" s="63"/>
+      <c r="EJ13" s="63"/>
+      <c r="EK13" s="63"/>
+      <c r="EL13" s="63"/>
+      <c r="EM13" s="63"/>
+      <c r="EN13" s="63"/>
+      <c r="EO13" s="63"/>
+      <c r="EP13" s="63"/>
+      <c r="EQ13" s="63"/>
+      <c r="ER13" s="63"/>
+      <c r="ES13" s="63"/>
+      <c r="ET13" s="63"/>
+      <c r="EU13" s="63"/>
+      <c r="EV13" s="63"/>
+      <c r="EW13" s="63"/>
+      <c r="EX13" s="63"/>
+      <c r="EY13" s="63"/>
+      <c r="EZ13" s="63"/>
+      <c r="FA13" s="63"/>
+      <c r="FB13" s="63"/>
+      <c r="FC13" s="63"/>
+      <c r="FD13" s="63"/>
+      <c r="FE13" s="63"/>
+      <c r="FF13" s="63"/>
+      <c r="FG13" s="63"/>
+      <c r="FH13" s="63"/>
+      <c r="FI13" s="63"/>
+      <c r="FJ13" s="63"/>
+      <c r="FK13" s="63"/>
+      <c r="FL13" s="63"/>
+      <c r="FM13" s="63"/>
+      <c r="FN13" s="63"/>
+      <c r="FO13" s="63"/>
+      <c r="FP13" s="63"/>
+      <c r="FQ13" s="63"/>
+      <c r="FR13" s="63"/>
+      <c r="FS13" s="63"/>
+      <c r="FT13" s="63"/>
+      <c r="FU13" s="63"/>
+      <c r="FV13" s="63"/>
+      <c r="FW13" s="63"/>
+      <c r="FX13" s="63"/>
+      <c r="FY13" s="63"/>
+      <c r="FZ13" s="63"/>
+      <c r="GA13" s="63"/>
+      <c r="GB13" s="63"/>
+      <c r="GC13" s="63"/>
+      <c r="GD13" s="63"/>
+      <c r="GE13" s="63"/>
+      <c r="GF13" s="63"/>
+      <c r="GG13" s="63"/>
+      <c r="GH13" s="63"/>
+      <c r="GI13" s="63"/>
+      <c r="GJ13" s="63"/>
+      <c r="GK13" s="63"/>
+      <c r="GL13" s="63"/>
+      <c r="GM13" s="63"/>
+      <c r="GN13" s="63"/>
+      <c r="GO13" s="63"/>
+      <c r="GP13" s="63"/>
+      <c r="GQ13" s="63"/>
+      <c r="GR13" s="63"/>
+      <c r="GS13" s="63"/>
+      <c r="GT13" s="63"/>
+      <c r="GU13" s="63"/>
+      <c r="GV13" s="63"/>
+      <c r="GW13" s="63"/>
+      <c r="GX13" s="63"/>
+      <c r="GY13" s="63"/>
+      <c r="GZ13" s="63"/>
+      <c r="HA13" s="63"/>
+      <c r="HB13" s="63"/>
+      <c r="HC13" s="63"/>
+      <c r="HD13" s="63"/>
+      <c r="HE13" s="63"/>
+      <c r="HF13" s="63"/>
+      <c r="HG13" s="63"/>
+      <c r="HH13" s="63"/>
+      <c r="HI13" s="63"/>
+      <c r="HJ13" s="63"/>
+      <c r="HK13" s="63"/>
+      <c r="HL13" s="63"/>
+      <c r="HM13" s="63"/>
+      <c r="HN13" s="63"/>
+      <c r="HO13" s="63"/>
+      <c r="HP13" s="63"/>
+      <c r="HQ13" s="63"/>
+      <c r="HR13" s="63"/>
+      <c r="HS13" s="63"/>
+      <c r="HT13" s="63"/>
+      <c r="HU13" s="63"/>
+      <c r="HV13" s="63"/>
+      <c r="HW13" s="63"/>
+      <c r="HX13" s="63"/>
+      <c r="HY13" s="63"/>
+      <c r="HZ13" s="63"/>
+      <c r="IA13" s="63"/>
+      <c r="IB13" s="63"/>
+      <c r="IC13" s="63"/>
+      <c r="ID13" s="63"/>
+      <c r="IE13" s="63"/>
+      <c r="IF13" s="63"/>
+      <c r="IG13" s="63"/>
+      <c r="IH13" s="63"/>
+      <c r="II13" s="63"/>
+      <c r="IJ13" s="63"/>
+      <c r="IK13" s="63"/>
+      <c r="IL13" s="63"/>
+      <c r="IM13" s="63"/>
+      <c r="IN13" s="63"/>
+      <c r="IO13" s="63"/>
+      <c r="IP13" s="63"/>
+      <c r="IQ13" s="63"/>
+      <c r="IR13" s="63"/>
+      <c r="IS13" s="63"/>
+      <c r="IT13" s="63"/>
+      <c r="IU13" s="63"/>
+      <c r="IV13" s="63"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-[...22 lines deleted...]
-    <mergeCell ref="C7:D7"/>
+  <mergeCells count="10">
+    <mergeCell ref="M3:AB3"/>
+    <mergeCell ref="AC3:AU3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="A3:C4"/>
+    <mergeCell ref="D3:L3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" fitToWidth="3" fitToHeight="3" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:IV17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5:C5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.5" style="59" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="59" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="59" customWidth="1"/>
+    <col min="4" max="4" width="11" style="59" customWidth="1"/>
+    <col min="5" max="5" width="17.625" style="59" customWidth="1"/>
+    <col min="6" max="6" width="11" style="59" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="59" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="59" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="59" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="59" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="59" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="59" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="59" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="59" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="59" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="59" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="59" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="59" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="59" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="59" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="59" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="59" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="59" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="59" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="59" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="59" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="59" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="59" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="59" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="59" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="59" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="59"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:256" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A1" s="132" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+      <c r="Q1" s="132"/>
+      <c r="R1" s="132"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
+      <c r="BV1" s="64"/>
+      <c r="BW1" s="64"/>
+      <c r="BX1" s="64"/>
+      <c r="BY1" s="64"/>
+      <c r="BZ1" s="64"/>
+      <c r="CA1" s="64"/>
+      <c r="CB1" s="64"/>
+      <c r="CC1" s="64"/>
+      <c r="CD1" s="64"/>
+      <c r="CE1" s="64"/>
+      <c r="CF1" s="64"/>
+      <c r="CG1" s="64"/>
+      <c r="CH1" s="64"/>
+      <c r="CI1" s="64"/>
+      <c r="CJ1" s="64"/>
+      <c r="CK1" s="64"/>
+      <c r="CL1" s="64"/>
+      <c r="CM1" s="64"/>
+      <c r="CN1" s="64"/>
+      <c r="CO1" s="64"/>
+      <c r="CP1" s="64"/>
+      <c r="CQ1" s="64"/>
+      <c r="CR1" s="64"/>
+      <c r="CS1" s="64"/>
+      <c r="CT1" s="64"/>
+      <c r="CU1" s="64"/>
+      <c r="CV1" s="64"/>
+      <c r="CW1" s="64"/>
+      <c r="CX1" s="64"/>
+      <c r="CY1" s="64"/>
+      <c r="CZ1" s="64"/>
+      <c r="DA1" s="64"/>
+      <c r="DB1" s="64"/>
+      <c r="DC1" s="64"/>
+      <c r="DD1" s="64"/>
+      <c r="DE1" s="64"/>
+      <c r="DF1" s="64"/>
+      <c r="DG1" s="64"/>
+      <c r="DH1" s="64"/>
+      <c r="DI1" s="64"/>
+      <c r="DJ1" s="64"/>
+      <c r="DK1" s="64"/>
+      <c r="DL1" s="64"/>
+      <c r="DM1" s="64"/>
+      <c r="DN1" s="64"/>
+      <c r="DO1" s="64"/>
+      <c r="DP1" s="64"/>
+      <c r="DQ1" s="64"/>
+      <c r="DR1" s="64"/>
+      <c r="DS1" s="64"/>
+      <c r="DT1" s="64"/>
+      <c r="DU1" s="64"/>
+      <c r="DV1" s="64"/>
+      <c r="DW1" s="64"/>
+      <c r="DX1" s="64"/>
+      <c r="DY1" s="64"/>
+      <c r="DZ1" s="64"/>
+      <c r="EA1" s="64"/>
+      <c r="EB1" s="64"/>
+      <c r="EC1" s="64"/>
+      <c r="ED1" s="64"/>
+      <c r="EE1" s="64"/>
+      <c r="EF1" s="64"/>
+      <c r="EG1" s="64"/>
+      <c r="EH1" s="64"/>
+      <c r="EI1" s="64"/>
+      <c r="EJ1" s="64"/>
+      <c r="EK1" s="64"/>
+      <c r="EL1" s="64"/>
+      <c r="EM1" s="64"/>
+      <c r="EN1" s="64"/>
+      <c r="EO1" s="64"/>
+      <c r="EP1" s="64"/>
+      <c r="EQ1" s="64"/>
+      <c r="ER1" s="64"/>
+      <c r="ES1" s="64"/>
+      <c r="ET1" s="64"/>
+      <c r="EU1" s="64"/>
+      <c r="EV1" s="64"/>
+      <c r="EW1" s="64"/>
+      <c r="EX1" s="64"/>
+      <c r="EY1" s="64"/>
+      <c r="EZ1" s="64"/>
+      <c r="FA1" s="64"/>
+      <c r="FB1" s="64"/>
+      <c r="FC1" s="64"/>
+      <c r="FD1" s="64"/>
+      <c r="FE1" s="64"/>
+      <c r="FF1" s="64"/>
+      <c r="FG1" s="64"/>
+      <c r="FH1" s="64"/>
+      <c r="FI1" s="64"/>
+      <c r="FJ1" s="64"/>
+      <c r="FK1" s="64"/>
+      <c r="FL1" s="64"/>
+      <c r="FM1" s="64"/>
+      <c r="FN1" s="64"/>
+      <c r="FO1" s="64"/>
+      <c r="FP1" s="64"/>
+      <c r="FQ1" s="64"/>
+      <c r="FR1" s="64"/>
+      <c r="FS1" s="64"/>
+      <c r="FT1" s="64"/>
+      <c r="FU1" s="64"/>
+      <c r="FV1" s="64"/>
+      <c r="FW1" s="64"/>
+      <c r="FX1" s="64"/>
+      <c r="FY1" s="64"/>
+      <c r="FZ1" s="64"/>
+      <c r="GA1" s="64"/>
+      <c r="GB1" s="64"/>
+      <c r="GC1" s="64"/>
+      <c r="GD1" s="64"/>
+      <c r="GE1" s="64"/>
+      <c r="GF1" s="64"/>
+      <c r="GG1" s="64"/>
+      <c r="GH1" s="64"/>
+      <c r="GI1" s="64"/>
+      <c r="GJ1" s="64"/>
+      <c r="GK1" s="64"/>
+      <c r="GL1" s="64"/>
+      <c r="GM1" s="64"/>
+      <c r="GN1" s="64"/>
+      <c r="GO1" s="64"/>
+      <c r="GP1" s="64"/>
+      <c r="GQ1" s="64"/>
+      <c r="GR1" s="64"/>
+      <c r="GS1" s="64"/>
+      <c r="GT1" s="64"/>
+      <c r="GU1" s="64"/>
+      <c r="GV1" s="64"/>
+      <c r="GW1" s="64"/>
+      <c r="GX1" s="64"/>
+      <c r="GY1" s="64"/>
+      <c r="GZ1" s="64"/>
+      <c r="HA1" s="64"/>
+      <c r="HB1" s="64"/>
+      <c r="HC1" s="64"/>
+      <c r="HD1" s="64"/>
+      <c r="HE1" s="64"/>
+      <c r="HF1" s="64"/>
+      <c r="HG1" s="64"/>
+      <c r="HH1" s="64"/>
+      <c r="HI1" s="64"/>
+      <c r="HJ1" s="64"/>
+      <c r="HK1" s="64"/>
+      <c r="HL1" s="64"/>
+      <c r="HM1" s="64"/>
+      <c r="HN1" s="64"/>
+      <c r="HO1" s="64"/>
+      <c r="HP1" s="64"/>
+      <c r="HQ1" s="64"/>
+      <c r="HR1" s="64"/>
+      <c r="HS1" s="64"/>
+      <c r="HT1" s="64"/>
+      <c r="HU1" s="64"/>
+      <c r="HV1" s="64"/>
+      <c r="HW1" s="64"/>
+      <c r="HX1" s="64"/>
+      <c r="HY1" s="64"/>
+      <c r="HZ1" s="64"/>
+      <c r="IA1" s="64"/>
+      <c r="IB1" s="64"/>
+      <c r="IC1" s="64"/>
+      <c r="ID1" s="64"/>
+      <c r="IE1" s="64"/>
+      <c r="IF1" s="64"/>
+      <c r="IG1" s="64"/>
+      <c r="IH1" s="64"/>
+      <c r="II1" s="64"/>
+      <c r="IJ1" s="64"/>
+      <c r="IK1" s="64"/>
+      <c r="IL1" s="64"/>
+      <c r="IM1" s="64"/>
+      <c r="IN1" s="64"/>
+      <c r="IO1" s="64"/>
+      <c r="IP1" s="64"/>
+      <c r="IQ1" s="64"/>
+      <c r="IR1" s="64"/>
+      <c r="IS1" s="64"/>
+      <c r="IT1" s="64"/>
+      <c r="IU1" s="64"/>
+      <c r="IV1" s="64"/>
+    </row>
+    <row r="2" spans="1:256" s="27" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="47" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="3" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="133"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="114"/>
+      <c r="M3" s="112" t="s">
+        <v>148</v>
+      </c>
+      <c r="N3" s="113"/>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="113"/>
+      <c r="AA3" s="113"/>
+      <c r="AB3" s="114"/>
+      <c r="AC3" s="112" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD3" s="113"/>
+      <c r="AE3" s="113"/>
+      <c r="AF3" s="113"/>
+      <c r="AG3" s="113"/>
+      <c r="AH3" s="113"/>
+      <c r="AI3" s="113"/>
+      <c r="AJ3" s="113"/>
+      <c r="AK3" s="113"/>
+      <c r="AL3" s="113"/>
+      <c r="AM3" s="113"/>
+      <c r="AN3" s="113"/>
+      <c r="AO3" s="113"/>
+      <c r="AP3" s="113"/>
+      <c r="AQ3" s="113"/>
+      <c r="AR3" s="113"/>
+      <c r="AS3" s="113"/>
+      <c r="AT3" s="113"/>
+      <c r="AU3" s="113"/>
+    </row>
+    <row r="4" spans="1:256" s="27" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="135"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="E4" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="30" t="s">
+        <v>149</v>
+      </c>
+      <c r="G4" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="I4" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="K4" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="M4" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="N4" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="O4" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="P4" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q4" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="R4" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="S4" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="T4" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="U4" s="32" t="s">
+        <v>153</v>
+      </c>
+      <c r="V4" s="32" t="s">
+        <v>154</v>
+      </c>
+      <c r="W4" s="32" t="s">
+        <v>155</v>
+      </c>
+      <c r="X4" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="Y4" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z4" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA4" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="AB4" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="AC4" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD4" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="AE4" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF4" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG4" s="52" t="s">
+        <v>158</v>
+      </c>
+      <c r="AH4" s="52" t="s">
+        <v>159</v>
+      </c>
+      <c r="AI4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="AJ4" s="32" t="s">
+        <v>161</v>
+      </c>
+      <c r="AK4" s="32" t="s">
+        <v>162</v>
+      </c>
+      <c r="AL4" s="32" t="s">
+        <v>163</v>
+      </c>
+      <c r="AM4" s="32" t="s">
+        <v>164</v>
+      </c>
+      <c r="AN4" s="32" t="s">
+        <v>165</v>
+      </c>
+      <c r="AO4" s="32" t="s">
+        <v>175</v>
+      </c>
+      <c r="AP4" s="52" t="s">
+        <v>167</v>
+      </c>
+      <c r="AQ4" s="52" t="s">
+        <v>176</v>
+      </c>
+      <c r="AR4" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="AS4" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AT4" s="52" t="s">
+        <v>169</v>
+      </c>
+      <c r="AU4" s="58" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:256" s="27" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="104" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="107"/>
+      <c r="D5" s="36">
+        <v>586</v>
+      </c>
+      <c r="E5" s="37">
+        <v>116</v>
+      </c>
+      <c r="F5" s="37">
+        <v>24</v>
+      </c>
+      <c r="G5" s="37">
+        <v>83</v>
+      </c>
+      <c r="H5" s="37">
+        <v>19</v>
+      </c>
+      <c r="I5" s="37">
+        <v>71</v>
+      </c>
+      <c r="J5" s="37">
+        <v>14</v>
+      </c>
+      <c r="K5" s="37">
+        <v>255</v>
+      </c>
+      <c r="L5" s="38">
+        <v>4</v>
+      </c>
+      <c r="M5" s="38">
+        <v>520</v>
+      </c>
+      <c r="N5" s="39">
+        <v>391</v>
+      </c>
+      <c r="O5" s="39">
+        <v>4</v>
+      </c>
+      <c r="P5" s="39">
+        <v>5</v>
+      </c>
+      <c r="Q5" s="39">
+        <v>24</v>
+      </c>
+      <c r="R5" s="39">
+        <v>32</v>
+      </c>
+      <c r="S5" s="39">
+        <v>1</v>
+      </c>
+      <c r="T5" s="39">
+        <v>2</v>
+      </c>
+      <c r="U5" s="39">
+        <v>15</v>
+      </c>
+      <c r="V5" s="38">
+        <v>2</v>
+      </c>
+      <c r="W5" s="39">
+        <v>0</v>
+      </c>
+      <c r="X5" s="39">
+        <v>5</v>
+      </c>
+      <c r="Y5" s="39">
+        <v>10</v>
+      </c>
+      <c r="Z5" s="39">
+        <v>13</v>
+      </c>
+      <c r="AA5" s="39">
+        <v>6</v>
+      </c>
+      <c r="AB5" s="39">
+        <v>10</v>
+      </c>
+      <c r="AC5" s="39">
+        <v>527</v>
+      </c>
+      <c r="AD5" s="37">
+        <v>42</v>
+      </c>
+      <c r="AE5" s="39">
+        <v>3</v>
+      </c>
+      <c r="AF5" s="39">
+        <v>10</v>
+      </c>
+      <c r="AG5" s="53">
+        <v>27</v>
+      </c>
+      <c r="AH5" s="53">
+        <v>33</v>
+      </c>
+      <c r="AI5" s="53">
+        <v>5</v>
+      </c>
+      <c r="AJ5" s="53">
+        <v>8</v>
+      </c>
+      <c r="AK5" s="53">
+        <v>6</v>
+      </c>
+      <c r="AL5" s="53">
+        <v>5</v>
+      </c>
+      <c r="AM5" s="53">
+        <v>2</v>
+      </c>
+      <c r="AN5" s="53">
+        <v>129</v>
+      </c>
+      <c r="AO5" s="53">
+        <v>16</v>
+      </c>
+      <c r="AP5" s="53">
+        <v>96</v>
+      </c>
+      <c r="AQ5" s="53">
+        <v>2</v>
+      </c>
+      <c r="AR5" s="53">
+        <v>6</v>
+      </c>
+      <c r="AS5" s="53">
+        <v>19</v>
+      </c>
+      <c r="AT5" s="53">
+        <v>100</v>
+      </c>
+      <c r="AU5" s="53">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:256" s="27" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="123"/>
+      <c r="B6" s="128" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="129"/>
+      <c r="D6" s="54">
+        <v>130</v>
+      </c>
+      <c r="E6" s="53">
+        <v>31</v>
+      </c>
+      <c r="F6" s="53">
+        <v>4</v>
+      </c>
+      <c r="G6" s="53">
+        <v>20</v>
+      </c>
+      <c r="H6" s="53">
+        <v>3</v>
+      </c>
+      <c r="I6" s="53">
+        <v>8</v>
+      </c>
+      <c r="J6" s="53">
+        <v>0</v>
+      </c>
+      <c r="K6" s="53">
+        <v>58</v>
+      </c>
+      <c r="L6" s="53">
+        <v>6</v>
+      </c>
+      <c r="M6" s="53">
+        <v>125</v>
+      </c>
+      <c r="N6" s="53">
+        <v>71</v>
+      </c>
+      <c r="O6" s="53">
+        <v>3</v>
+      </c>
+      <c r="P6" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="53">
+        <v>8</v>
+      </c>
+      <c r="R6" s="53">
+        <v>12</v>
+      </c>
+      <c r="S6" s="53">
+        <v>2</v>
+      </c>
+      <c r="T6" s="53">
+        <v>0</v>
+      </c>
+      <c r="U6" s="53">
+        <v>7</v>
+      </c>
+      <c r="V6" s="53">
+        <v>5</v>
+      </c>
+      <c r="W6" s="53">
+        <v>0</v>
+      </c>
+      <c r="X6" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y6" s="53">
+        <v>1</v>
+      </c>
+      <c r="Z6" s="53">
+        <v>8</v>
+      </c>
+      <c r="AA6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AB6" s="53">
+        <v>6</v>
+      </c>
+      <c r="AC6" s="53">
+        <v>128</v>
+      </c>
+      <c r="AD6" s="55">
+        <v>18</v>
+      </c>
+      <c r="AE6" s="53">
+        <v>4</v>
+      </c>
+      <c r="AF6" s="53">
+        <v>4</v>
+      </c>
+      <c r="AG6" s="53">
+        <v>7</v>
+      </c>
+      <c r="AH6" s="53">
+        <v>7</v>
+      </c>
+      <c r="AI6" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ6" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="53">
+        <v>7</v>
+      </c>
+      <c r="AL6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AM6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AN6" s="53">
+        <v>17</v>
+      </c>
+      <c r="AO6" s="53">
+        <v>3</v>
+      </c>
+      <c r="AP6" s="53">
+        <v>13</v>
+      </c>
+      <c r="AQ6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AR6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AS6" s="53">
+        <v>8</v>
+      </c>
+      <c r="AT6" s="53">
+        <v>20</v>
+      </c>
+      <c r="AU6" s="53">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="105"/>
+      <c r="B7" s="108" t="s">
+        <v>170</v>
+      </c>
+      <c r="C7" s="109"/>
+      <c r="D7" s="40">
+        <v>38</v>
+      </c>
+      <c r="E7" s="41">
+        <v>8</v>
+      </c>
+      <c r="F7" s="41">
+        <v>1</v>
+      </c>
+      <c r="G7" s="41">
+        <v>4</v>
+      </c>
+      <c r="H7" s="41">
+        <v>2</v>
+      </c>
+      <c r="I7" s="41">
+        <v>8</v>
+      </c>
+      <c r="J7" s="41">
+        <v>0</v>
+      </c>
+      <c r="K7" s="41">
+        <v>15</v>
+      </c>
+      <c r="L7" s="41">
+        <v>0</v>
+      </c>
+      <c r="M7" s="41">
+        <v>36</v>
+      </c>
+      <c r="N7" s="41">
+        <v>15</v>
+      </c>
+      <c r="O7" s="41">
+        <v>0</v>
+      </c>
+      <c r="P7" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="41">
+        <v>2</v>
+      </c>
+      <c r="R7" s="41">
+        <v>4</v>
+      </c>
+      <c r="S7" s="41">
+        <v>0</v>
+      </c>
+      <c r="T7" s="41">
+        <v>0</v>
+      </c>
+      <c r="U7" s="41">
+        <v>5</v>
+      </c>
+      <c r="V7" s="41">
+        <v>1</v>
+      </c>
+      <c r="W7" s="41">
+        <v>0</v>
+      </c>
+      <c r="X7" s="41">
+        <v>4</v>
+      </c>
+      <c r="Y7" s="41">
+        <v>1</v>
+      </c>
+      <c r="Z7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="41">
+        <v>3</v>
+      </c>
+      <c r="AC7" s="41">
+        <v>36</v>
+      </c>
+      <c r="AD7" s="42">
+        <v>3</v>
+      </c>
+      <c r="AE7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG7" s="41">
+        <v>2</v>
+      </c>
+      <c r="AH7" s="41">
+        <v>3</v>
+      </c>
+      <c r="AI7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AM7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN7" s="41">
+        <v>7</v>
+      </c>
+      <c r="AO7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AP7" s="41">
+        <v>2</v>
+      </c>
+      <c r="AQ7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AR7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS7" s="41">
+        <v>5</v>
+      </c>
+      <c r="AT7" s="41">
+        <v>8</v>
+      </c>
+      <c r="AU7" s="41">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:256" s="27" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="118" t="s">
+        <v>171</v>
+      </c>
+      <c r="B8" s="121" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="104"/>
+      <c r="D8" s="53">
+        <v>65</v>
+      </c>
+      <c r="E8" s="53">
+        <v>13</v>
+      </c>
+      <c r="F8" s="53">
+        <v>3</v>
+      </c>
+      <c r="G8" s="53">
+        <v>8</v>
+      </c>
+      <c r="H8" s="53">
+        <v>0</v>
+      </c>
+      <c r="I8" s="53">
+        <v>11</v>
+      </c>
+      <c r="J8" s="53">
+        <v>1</v>
+      </c>
+      <c r="K8" s="53">
+        <v>29</v>
+      </c>
+      <c r="L8" s="53">
+        <v>0</v>
+      </c>
+      <c r="M8" s="53">
+        <v>62</v>
+      </c>
+      <c r="N8" s="53">
+        <v>29</v>
+      </c>
+      <c r="O8" s="53">
+        <v>1</v>
+      </c>
+      <c r="P8" s="53">
+        <v>2</v>
+      </c>
+      <c r="Q8" s="53">
+        <v>2</v>
+      </c>
+      <c r="R8" s="53">
+        <v>4</v>
+      </c>
+      <c r="S8" s="53">
+        <v>1</v>
+      </c>
+      <c r="T8" s="53">
+        <v>1</v>
+      </c>
+      <c r="U8" s="53">
+        <v>5</v>
+      </c>
+      <c r="V8" s="53">
+        <v>3</v>
+      </c>
+      <c r="W8" s="53">
+        <v>0</v>
+      </c>
+      <c r="X8" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="53">
+        <v>4</v>
+      </c>
+      <c r="Z8" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA8" s="53">
+        <v>3</v>
+      </c>
+      <c r="AB8" s="53">
+        <v>2</v>
+      </c>
+      <c r="AC8" s="53">
+        <v>62</v>
+      </c>
+      <c r="AD8" s="55">
+        <v>7</v>
+      </c>
+      <c r="AE8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AG8" s="53">
+        <v>5</v>
+      </c>
+      <c r="AH8" s="53">
+        <v>2</v>
+      </c>
+      <c r="AI8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ8" s="53">
+        <v>2</v>
+      </c>
+      <c r="AK8" s="53">
+        <v>4</v>
+      </c>
+      <c r="AL8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AM8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AN8" s="53">
+        <v>9</v>
+      </c>
+      <c r="AO8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AP8" s="53">
+        <v>6</v>
+      </c>
+      <c r="AQ8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="53">
+        <v>4</v>
+      </c>
+      <c r="AT8" s="53">
+        <v>17</v>
+      </c>
+      <c r="AU8" s="53">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:256" s="27" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="119"/>
+      <c r="B9" s="122" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="123"/>
+      <c r="D9" s="53">
+        <v>44</v>
+      </c>
+      <c r="E9" s="53">
+        <v>10</v>
+      </c>
+      <c r="F9" s="53">
+        <v>1</v>
+      </c>
+      <c r="G9" s="53">
+        <v>10</v>
+      </c>
+      <c r="H9" s="53">
+        <v>1</v>
+      </c>
+      <c r="I9" s="53">
+        <v>7</v>
+      </c>
+      <c r="J9" s="53">
+        <v>2</v>
+      </c>
+      <c r="K9" s="53">
+        <v>13</v>
+      </c>
+      <c r="L9" s="53">
+        <v>0</v>
+      </c>
+      <c r="M9" s="53">
+        <v>41</v>
+      </c>
+      <c r="N9" s="53">
+        <v>19</v>
+      </c>
+      <c r="O9" s="53">
+        <v>1</v>
+      </c>
+      <c r="P9" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="53">
+        <v>5</v>
+      </c>
+      <c r="R9" s="53">
+        <v>2</v>
+      </c>
+      <c r="S9" s="53">
+        <v>0</v>
+      </c>
+      <c r="T9" s="53">
+        <v>2</v>
+      </c>
+      <c r="U9" s="53">
+        <v>1</v>
+      </c>
+      <c r="V9" s="53">
+        <v>1</v>
+      </c>
+      <c r="W9" s="53">
+        <v>0</v>
+      </c>
+      <c r="X9" s="53">
+        <v>2</v>
+      </c>
+      <c r="Y9" s="53">
+        <v>2</v>
+      </c>
+      <c r="Z9" s="53">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="53">
+        <v>1</v>
+      </c>
+      <c r="AB9" s="53">
+        <v>3</v>
+      </c>
+      <c r="AC9" s="53">
+        <v>43</v>
+      </c>
+      <c r="AD9" s="55">
+        <v>5</v>
+      </c>
+      <c r="AE9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="53">
+        <v>2</v>
+      </c>
+      <c r="AG9" s="53">
+        <v>3</v>
+      </c>
+      <c r="AH9" s="53">
+        <v>2</v>
+      </c>
+      <c r="AI9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="53">
+        <v>2</v>
+      </c>
+      <c r="AL9" s="53">
+        <v>1</v>
+      </c>
+      <c r="AM9" s="53">
+        <v>2</v>
+      </c>
+      <c r="AN9" s="53">
+        <v>5</v>
+      </c>
+      <c r="AO9" s="53">
+        <v>1</v>
+      </c>
+      <c r="AP9" s="53">
+        <v>3</v>
+      </c>
+      <c r="AQ9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="53">
+        <v>2</v>
+      </c>
+      <c r="AT9" s="53">
+        <v>7</v>
+      </c>
+      <c r="AU9" s="53">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:256" s="27" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="120"/>
+      <c r="B10" s="124" t="s">
+        <v>170</v>
+      </c>
+      <c r="C10" s="105"/>
+      <c r="D10" s="53">
+        <v>14</v>
+      </c>
+      <c r="E10" s="53">
+        <v>1</v>
+      </c>
+      <c r="F10" s="53">
+        <v>1</v>
+      </c>
+      <c r="G10" s="53">
+        <v>3</v>
+      </c>
+      <c r="H10" s="53">
+        <v>0</v>
+      </c>
+      <c r="I10" s="53">
+        <v>2</v>
+      </c>
+      <c r="J10" s="53">
+        <v>0</v>
+      </c>
+      <c r="K10" s="53">
+        <v>6</v>
+      </c>
+      <c r="L10" s="53">
+        <v>1</v>
+      </c>
+      <c r="M10" s="53">
+        <v>13</v>
+      </c>
+      <c r="N10" s="53">
+        <v>6</v>
+      </c>
+      <c r="O10" s="53">
+        <v>0</v>
+      </c>
+      <c r="P10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="53">
+        <v>0</v>
+      </c>
+      <c r="R10" s="53">
+        <v>0</v>
+      </c>
+      <c r="S10" s="53">
+        <v>0</v>
+      </c>
+      <c r="T10" s="53">
+        <v>0</v>
+      </c>
+      <c r="U10" s="53">
+        <v>2</v>
+      </c>
+      <c r="V10" s="53">
+        <v>1</v>
+      </c>
+      <c r="W10" s="53">
+        <v>0</v>
+      </c>
+      <c r="X10" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="53">
+        <v>1</v>
+      </c>
+      <c r="Z10" s="53">
+        <v>2</v>
+      </c>
+      <c r="AA10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="53">
+        <v>14</v>
+      </c>
+      <c r="AD10" s="55">
+        <v>5</v>
+      </c>
+      <c r="AE10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AI10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="41">
+        <v>2</v>
+      </c>
+      <c r="AO10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="41">
+        <v>2</v>
+      </c>
+      <c r="AQ10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="41">
+        <v>2</v>
+      </c>
+      <c r="AU10" s="41">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="104" t="s">
+        <v>172</v>
+      </c>
+      <c r="B11" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="107"/>
+      <c r="D11" s="56">
+        <v>13</v>
+      </c>
+      <c r="E11" s="57">
+        <v>2</v>
+      </c>
+      <c r="F11" s="57">
+        <v>2</v>
+      </c>
+      <c r="G11" s="57">
+        <v>3</v>
+      </c>
+      <c r="H11" s="57">
+        <v>0</v>
+      </c>
+      <c r="I11" s="57">
+        <v>3</v>
+      </c>
+      <c r="J11" s="57">
+        <v>0</v>
+      </c>
+      <c r="K11" s="57">
+        <v>2</v>
+      </c>
+      <c r="L11" s="57">
+        <v>1</v>
+      </c>
+      <c r="M11" s="57">
+        <v>12</v>
+      </c>
+      <c r="N11" s="57">
+        <v>5</v>
+      </c>
+      <c r="O11" s="57">
+        <v>0</v>
+      </c>
+      <c r="P11" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="57">
+        <v>0</v>
+      </c>
+      <c r="R11" s="57">
+        <v>1</v>
+      </c>
+      <c r="S11" s="57">
+        <v>0</v>
+      </c>
+      <c r="T11" s="57">
+        <v>0</v>
+      </c>
+      <c r="U11" s="57">
+        <v>3</v>
+      </c>
+      <c r="V11" s="57">
+        <v>0</v>
+      </c>
+      <c r="W11" s="57">
+        <v>0</v>
+      </c>
+      <c r="X11" s="57">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="57">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="57">
+        <v>1</v>
+      </c>
+      <c r="AB11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="57">
+        <v>13</v>
+      </c>
+      <c r="AD11" s="37">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="53">
+        <v>2</v>
+      </c>
+      <c r="AH11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AK11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="53">
+        <v>2</v>
+      </c>
+      <c r="AO11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="53">
+        <v>2</v>
+      </c>
+      <c r="AQ11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="53">
+        <v>2</v>
+      </c>
+      <c r="AT11" s="53">
+        <v>3</v>
+      </c>
+      <c r="AU11" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:256" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="105"/>
+      <c r="B12" s="108" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="109"/>
+      <c r="D12" s="40">
+        <v>2</v>
+      </c>
+      <c r="E12" s="41">
+        <v>1</v>
+      </c>
+      <c r="F12" s="41">
+        <v>0</v>
+      </c>
+      <c r="G12" s="41">
+        <v>0</v>
+      </c>
+      <c r="H12" s="41">
+        <v>0</v>
+      </c>
+      <c r="I12" s="41">
+        <v>0</v>
+      </c>
+      <c r="J12" s="41">
+        <v>0</v>
+      </c>
+      <c r="K12" s="41">
+        <v>1</v>
+      </c>
+      <c r="L12" s="41">
+        <v>0</v>
+      </c>
+      <c r="M12" s="41">
+        <v>1</v>
+      </c>
+      <c r="N12" s="41">
+        <v>0</v>
+      </c>
+      <c r="O12" s="41">
+        <v>0</v>
+      </c>
+      <c r="P12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="41">
+        <v>0</v>
+      </c>
+      <c r="R12" s="41">
+        <v>0</v>
+      </c>
+      <c r="S12" s="41">
+        <v>0</v>
+      </c>
+      <c r="T12" s="41">
+        <v>0</v>
+      </c>
+      <c r="U12" s="41">
+        <v>0</v>
+      </c>
+      <c r="V12" s="41">
+        <v>0</v>
+      </c>
+      <c r="W12" s="41">
+        <v>0</v>
+      </c>
+      <c r="X12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="42">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AU12" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="130" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="130"/>
+      <c r="C13" s="130"/>
+      <c r="D13" s="130"/>
+      <c r="E13" s="130"/>
+      <c r="F13" s="130"/>
+      <c r="G13" s="130"/>
+      <c r="H13" s="130"/>
+      <c r="I13" s="130"/>
+      <c r="J13" s="130"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="26"/>
+      <c r="N13" s="26"/>
+      <c r="O13" s="26"/>
+      <c r="P13" s="26"/>
+      <c r="Q13" s="26"/>
+      <c r="R13" s="26"/>
+      <c r="S13" s="26"/>
+      <c r="T13" s="26"/>
+      <c r="U13" s="26"/>
+      <c r="V13" s="26"/>
+      <c r="W13" s="26"/>
+      <c r="X13" s="26"/>
+      <c r="Y13" s="26"/>
+      <c r="Z13" s="26"/>
+      <c r="AA13" s="26"/>
+      <c r="AB13" s="26"/>
+      <c r="AC13" s="26"/>
+      <c r="AD13" s="26"/>
+      <c r="AE13" s="26"/>
+      <c r="AF13" s="26"/>
+      <c r="AG13" s="26"/>
+      <c r="AH13" s="26"/>
+      <c r="AI13" s="26"/>
+      <c r="AJ13" s="26"/>
+      <c r="AK13" s="26"/>
+      <c r="AL13" s="26"/>
+      <c r="AM13" s="26"/>
+      <c r="AN13" s="26"/>
+    </row>
+    <row r="14" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="131" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="131"/>
+      <c r="C14" s="131"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="131"/>
+      <c r="F14" s="131"/>
+      <c r="G14" s="131"/>
+      <c r="H14" s="131"/>
+      <c r="I14" s="131"/>
+      <c r="J14" s="131"/>
+      <c r="K14" s="131"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="45"/>
+      <c r="S14" s="45"/>
+      <c r="T14" s="45"/>
+      <c r="U14" s="45"/>
+      <c r="V14" s="45"/>
+      <c r="W14" s="45"/>
+      <c r="X14" s="45"/>
+      <c r="Y14" s="45"/>
+      <c r="Z14" s="46"/>
+      <c r="AA14" s="46"/>
+      <c r="AB14" s="46"/>
+      <c r="AC14" s="46"/>
+      <c r="AD14" s="46"/>
+      <c r="AE14" s="46"/>
+      <c r="AF14" s="46"/>
+      <c r="AG14" s="46"/>
+      <c r="AH14" s="46"/>
+      <c r="AI14" s="46"/>
+      <c r="AJ14" s="46"/>
+      <c r="AK14" s="46"/>
+      <c r="AL14" s="46"/>
+      <c r="AM14" s="46"/>
+      <c r="AN14" s="46"/>
+      <c r="AO14" s="47"/>
+      <c r="AP14" s="47"/>
+      <c r="AQ14" s="47"/>
+      <c r="AR14" s="47"/>
+      <c r="AS14" s="47"/>
+      <c r="AT14" s="47"/>
+      <c r="AU14" s="47"/>
+      <c r="AV14" s="47"/>
+      <c r="AW14" s="47"/>
+      <c r="AX14" s="47"/>
+      <c r="AY14" s="47"/>
+      <c r="AZ14" s="47"/>
+      <c r="BA14" s="47"/>
+      <c r="BB14" s="47"/>
+      <c r="BC14" s="47"/>
+      <c r="BD14" s="47"/>
+      <c r="BE14" s="47"/>
+      <c r="BF14" s="47"/>
+      <c r="BG14" s="47"/>
+      <c r="BH14" s="47"/>
+      <c r="BI14" s="47"/>
+      <c r="BJ14" s="47"/>
+      <c r="BK14" s="47"/>
+      <c r="BL14" s="47"/>
+      <c r="BM14" s="47"/>
+      <c r="BN14" s="47"/>
+      <c r="BO14" s="47"/>
+      <c r="BP14" s="47"/>
+      <c r="BQ14" s="47"/>
+      <c r="BR14" s="47"/>
+      <c r="BS14" s="47"/>
+      <c r="BT14" s="47"/>
+      <c r="BU14" s="47"/>
+      <c r="BV14" s="47"/>
+      <c r="BW14" s="47"/>
+      <c r="BX14" s="47"/>
+      <c r="BY14" s="47"/>
+      <c r="BZ14" s="47"/>
+      <c r="CA14" s="47"/>
+      <c r="CB14" s="47"/>
+      <c r="CC14" s="47"/>
+      <c r="CD14" s="47"/>
+      <c r="CE14" s="47"/>
+      <c r="CF14" s="47"/>
+      <c r="CG14" s="47"/>
+      <c r="CH14" s="47"/>
+      <c r="CI14" s="47"/>
+      <c r="CJ14" s="47"/>
+      <c r="CK14" s="47"/>
+      <c r="CL14" s="47"/>
+      <c r="CM14" s="47"/>
+      <c r="CN14" s="47"/>
+      <c r="CO14" s="47"/>
+      <c r="CP14" s="47"/>
+      <c r="CQ14" s="47"/>
+      <c r="CR14" s="47"/>
+      <c r="CS14" s="47"/>
+      <c r="CT14" s="47"/>
+      <c r="CU14" s="47"/>
+      <c r="CV14" s="47"/>
+      <c r="CW14" s="47"/>
+      <c r="CX14" s="47"/>
+      <c r="CY14" s="47"/>
+      <c r="CZ14" s="47"/>
+      <c r="DA14" s="47"/>
+      <c r="DB14" s="47"/>
+      <c r="DC14" s="47"/>
+      <c r="DD14" s="47"/>
+      <c r="DE14" s="47"/>
+      <c r="DF14" s="47"/>
+      <c r="DG14" s="47"/>
+      <c r="DH14" s="47"/>
+      <c r="DI14" s="47"/>
+      <c r="DJ14" s="47"/>
+      <c r="DK14" s="47"/>
+      <c r="DL14" s="47"/>
+      <c r="DM14" s="47"/>
+      <c r="DN14" s="47"/>
+      <c r="DO14" s="47"/>
+      <c r="DP14" s="47"/>
+      <c r="DQ14" s="47"/>
+      <c r="DR14" s="47"/>
+      <c r="DS14" s="47"/>
+      <c r="DT14" s="47"/>
+      <c r="DU14" s="47"/>
+      <c r="DV14" s="47"/>
+      <c r="DW14" s="47"/>
+      <c r="DX14" s="47"/>
+      <c r="DY14" s="47"/>
+      <c r="DZ14" s="47"/>
+      <c r="EA14" s="47"/>
+      <c r="EB14" s="47"/>
+      <c r="EC14" s="47"/>
+      <c r="ED14" s="47"/>
+      <c r="EE14" s="47"/>
+      <c r="EF14" s="47"/>
+      <c r="EG14" s="47"/>
+      <c r="EH14" s="47"/>
+      <c r="EI14" s="47"/>
+      <c r="EJ14" s="47"/>
+      <c r="EK14" s="47"/>
+      <c r="EL14" s="47"/>
+      <c r="EM14" s="47"/>
+      <c r="EN14" s="47"/>
+      <c r="EO14" s="47"/>
+      <c r="EP14" s="47"/>
+      <c r="EQ14" s="47"/>
+      <c r="ER14" s="47"/>
+      <c r="ES14" s="47"/>
+      <c r="ET14" s="47"/>
+      <c r="EU14" s="47"/>
+      <c r="EV14" s="47"/>
+      <c r="EW14" s="47"/>
+      <c r="EX14" s="47"/>
+      <c r="EY14" s="47"/>
+      <c r="EZ14" s="47"/>
+      <c r="FA14" s="47"/>
+      <c r="FB14" s="47"/>
+      <c r="FC14" s="47"/>
+      <c r="FD14" s="47"/>
+      <c r="FE14" s="47"/>
+      <c r="FF14" s="47"/>
+      <c r="FG14" s="47"/>
+      <c r="FH14" s="47"/>
+      <c r="FI14" s="47"/>
+      <c r="FJ14" s="47"/>
+      <c r="FK14" s="47"/>
+      <c r="FL14" s="47"/>
+      <c r="FM14" s="47"/>
+      <c r="FN14" s="47"/>
+      <c r="FO14" s="47"/>
+      <c r="FP14" s="47"/>
+      <c r="FQ14" s="47"/>
+      <c r="FR14" s="47"/>
+      <c r="FS14" s="47"/>
+      <c r="FT14" s="47"/>
+      <c r="FU14" s="47"/>
+      <c r="FV14" s="47"/>
+      <c r="FW14" s="47"/>
+      <c r="FX14" s="47"/>
+      <c r="FY14" s="47"/>
+      <c r="FZ14" s="47"/>
+      <c r="GA14" s="47"/>
+      <c r="GB14" s="47"/>
+      <c r="GC14" s="47"/>
+      <c r="GD14" s="47"/>
+      <c r="GE14" s="47"/>
+      <c r="GF14" s="47"/>
+      <c r="GG14" s="47"/>
+      <c r="GH14" s="47"/>
+      <c r="GI14" s="47"/>
+      <c r="GJ14" s="47"/>
+      <c r="GK14" s="47"/>
+      <c r="GL14" s="47"/>
+      <c r="GM14" s="47"/>
+      <c r="GN14" s="47"/>
+      <c r="GO14" s="47"/>
+      <c r="GP14" s="47"/>
+      <c r="GQ14" s="47"/>
+      <c r="GR14" s="47"/>
+      <c r="GS14" s="47"/>
+      <c r="GT14" s="47"/>
+      <c r="GU14" s="47"/>
+      <c r="GV14" s="47"/>
+      <c r="GW14" s="47"/>
+      <c r="GX14" s="47"/>
+      <c r="GY14" s="47"/>
+      <c r="GZ14" s="47"/>
+      <c r="HA14" s="47"/>
+      <c r="HB14" s="47"/>
+      <c r="HC14" s="47"/>
+      <c r="HD14" s="47"/>
+      <c r="HE14" s="47"/>
+      <c r="HF14" s="47"/>
+      <c r="HG14" s="47"/>
+      <c r="HH14" s="47"/>
+      <c r="HI14" s="47"/>
+      <c r="HJ14" s="47"/>
+      <c r="HK14" s="47"/>
+      <c r="HL14" s="47"/>
+      <c r="HM14" s="47"/>
+      <c r="HN14" s="47"/>
+      <c r="HO14" s="47"/>
+      <c r="HP14" s="47"/>
+      <c r="HQ14" s="47"/>
+      <c r="HR14" s="47"/>
+      <c r="HS14" s="47"/>
+      <c r="HT14" s="47"/>
+      <c r="HU14" s="47"/>
+      <c r="HV14" s="47"/>
+      <c r="HW14" s="47"/>
+      <c r="HX14" s="47"/>
+      <c r="HY14" s="47"/>
+      <c r="HZ14" s="47"/>
+      <c r="IA14" s="47"/>
+      <c r="IB14" s="47"/>
+      <c r="IC14" s="47"/>
+      <c r="ID14" s="47"/>
+      <c r="IE14" s="47"/>
+      <c r="IF14" s="47"/>
+      <c r="IG14" s="47"/>
+      <c r="IH14" s="47"/>
+      <c r="II14" s="47"/>
+      <c r="IJ14" s="47"/>
+      <c r="IK14" s="47"/>
+      <c r="IL14" s="47"/>
+      <c r="IM14" s="47"/>
+      <c r="IN14" s="47"/>
+      <c r="IO14" s="47"/>
+      <c r="IP14" s="47"/>
+      <c r="IQ14" s="47"/>
+      <c r="IR14" s="47"/>
+      <c r="IS14" s="47"/>
+      <c r="IT14" s="47"/>
+      <c r="IU14" s="47"/>
+      <c r="IV14" s="47"/>
+    </row>
+    <row r="15" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="62" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="60"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="60"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="60"/>
+      <c r="W15" s="60"/>
+      <c r="X15" s="60"/>
+      <c r="Y15" s="60"/>
+      <c r="Z15" s="60"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="60"/>
+      <c r="AD15" s="60"/>
+      <c r="AE15" s="60"/>
+      <c r="AF15" s="60"/>
+      <c r="AG15" s="60"/>
+      <c r="AH15" s="60"/>
+      <c r="AI15" s="60"/>
+      <c r="AJ15" s="60"/>
+      <c r="AK15" s="60"/>
+      <c r="AL15" s="60"/>
+      <c r="AM15" s="60"/>
+      <c r="AN15" s="60"/>
+      <c r="AO15" s="61"/>
+      <c r="AP15" s="61"/>
+      <c r="AQ15" s="61"/>
+      <c r="AR15" s="61"/>
+      <c r="AS15" s="61"/>
+      <c r="AT15" s="61"/>
+      <c r="AU15" s="61"/>
+      <c r="AV15" s="61"/>
+      <c r="AW15" s="61"/>
+      <c r="AX15" s="61"/>
+      <c r="AY15" s="61"/>
+      <c r="AZ15" s="61"/>
+      <c r="BA15" s="61"/>
+      <c r="BB15" s="61"/>
+      <c r="BC15" s="61"/>
+      <c r="BD15" s="61"/>
+      <c r="BE15" s="61"/>
+      <c r="BF15" s="61"/>
+      <c r="BG15" s="61"/>
+      <c r="BH15" s="61"/>
+      <c r="BI15" s="61"/>
+      <c r="BJ15" s="61"/>
+      <c r="BK15" s="61"/>
+      <c r="BL15" s="61"/>
+      <c r="BM15" s="61"/>
+      <c r="BN15" s="61"/>
+      <c r="BO15" s="61"/>
+      <c r="BP15" s="61"/>
+      <c r="BQ15" s="61"/>
+      <c r="BR15" s="61"/>
+      <c r="BS15" s="61"/>
+      <c r="BT15" s="61"/>
+      <c r="BU15" s="61"/>
+      <c r="BV15" s="61"/>
+      <c r="BW15" s="61"/>
+      <c r="BX15" s="61"/>
+      <c r="BY15" s="61"/>
+      <c r="BZ15" s="61"/>
+      <c r="CA15" s="61"/>
+      <c r="CB15" s="61"/>
+      <c r="CC15" s="61"/>
+      <c r="CD15" s="61"/>
+      <c r="CE15" s="61"/>
+      <c r="CF15" s="61"/>
+      <c r="CG15" s="61"/>
+      <c r="CH15" s="61"/>
+      <c r="CI15" s="61"/>
+      <c r="CJ15" s="61"/>
+      <c r="CK15" s="61"/>
+      <c r="CL15" s="61"/>
+      <c r="CM15" s="61"/>
+      <c r="CN15" s="61"/>
+      <c r="CO15" s="61"/>
+      <c r="CP15" s="61"/>
+      <c r="CQ15" s="61"/>
+      <c r="CR15" s="61"/>
+      <c r="CS15" s="61"/>
+      <c r="CT15" s="61"/>
+      <c r="CU15" s="61"/>
+      <c r="CV15" s="61"/>
+      <c r="CW15" s="61"/>
+      <c r="CX15" s="61"/>
+      <c r="CY15" s="61"/>
+      <c r="CZ15" s="61"/>
+      <c r="DA15" s="61"/>
+      <c r="DB15" s="61"/>
+      <c r="DC15" s="61"/>
+      <c r="DD15" s="61"/>
+      <c r="DE15" s="61"/>
+      <c r="DF15" s="61"/>
+      <c r="DG15" s="61"/>
+      <c r="DH15" s="61"/>
+      <c r="DI15" s="61"/>
+      <c r="DJ15" s="61"/>
+      <c r="DK15" s="61"/>
+      <c r="DL15" s="61"/>
+      <c r="DM15" s="61"/>
+      <c r="DN15" s="61"/>
+      <c r="DO15" s="61"/>
+      <c r="DP15" s="61"/>
+      <c r="DQ15" s="61"/>
+      <c r="DR15" s="61"/>
+      <c r="DS15" s="61"/>
+      <c r="DT15" s="61"/>
+      <c r="DU15" s="61"/>
+      <c r="DV15" s="61"/>
+      <c r="DW15" s="61"/>
+      <c r="DX15" s="61"/>
+      <c r="DY15" s="61"/>
+      <c r="DZ15" s="61"/>
+      <c r="EA15" s="61"/>
+      <c r="EB15" s="61"/>
+      <c r="EC15" s="61"/>
+      <c r="ED15" s="61"/>
+      <c r="EE15" s="61"/>
+      <c r="EF15" s="61"/>
+      <c r="EG15" s="61"/>
+      <c r="EH15" s="61"/>
+      <c r="EI15" s="61"/>
+      <c r="EJ15" s="61"/>
+      <c r="EK15" s="61"/>
+      <c r="EL15" s="61"/>
+      <c r="EM15" s="61"/>
+      <c r="EN15" s="61"/>
+      <c r="EO15" s="61"/>
+      <c r="EP15" s="61"/>
+      <c r="EQ15" s="61"/>
+      <c r="ER15" s="61"/>
+      <c r="ES15" s="61"/>
+      <c r="ET15" s="61"/>
+      <c r="EU15" s="61"/>
+      <c r="EV15" s="61"/>
+      <c r="EW15" s="61"/>
+      <c r="EX15" s="61"/>
+      <c r="EY15" s="61"/>
+      <c r="EZ15" s="61"/>
+      <c r="FA15" s="61"/>
+      <c r="FB15" s="61"/>
+      <c r="FC15" s="61"/>
+      <c r="FD15" s="61"/>
+      <c r="FE15" s="61"/>
+      <c r="FF15" s="61"/>
+      <c r="FG15" s="61"/>
+      <c r="FH15" s="61"/>
+      <c r="FI15" s="61"/>
+      <c r="FJ15" s="61"/>
+      <c r="FK15" s="61"/>
+      <c r="FL15" s="61"/>
+      <c r="FM15" s="61"/>
+      <c r="FN15" s="61"/>
+      <c r="FO15" s="61"/>
+      <c r="FP15" s="61"/>
+      <c r="FQ15" s="61"/>
+      <c r="FR15" s="61"/>
+      <c r="FS15" s="61"/>
+      <c r="FT15" s="61"/>
+      <c r="FU15" s="61"/>
+      <c r="FV15" s="61"/>
+      <c r="FW15" s="61"/>
+      <c r="FX15" s="61"/>
+      <c r="FY15" s="61"/>
+      <c r="FZ15" s="61"/>
+      <c r="GA15" s="61"/>
+      <c r="GB15" s="61"/>
+      <c r="GC15" s="61"/>
+      <c r="GD15" s="61"/>
+      <c r="GE15" s="61"/>
+      <c r="GF15" s="61"/>
+      <c r="GG15" s="61"/>
+      <c r="GH15" s="61"/>
+      <c r="GI15" s="61"/>
+      <c r="GJ15" s="61"/>
+      <c r="GK15" s="61"/>
+      <c r="GL15" s="61"/>
+      <c r="GM15" s="61"/>
+      <c r="GN15" s="61"/>
+      <c r="GO15" s="61"/>
+      <c r="GP15" s="61"/>
+      <c r="GQ15" s="61"/>
+      <c r="GR15" s="61"/>
+      <c r="GS15" s="61"/>
+      <c r="GT15" s="61"/>
+      <c r="GU15" s="61"/>
+      <c r="GV15" s="61"/>
+      <c r="GW15" s="61"/>
+      <c r="GX15" s="61"/>
+      <c r="GY15" s="61"/>
+      <c r="GZ15" s="61"/>
+      <c r="HA15" s="61"/>
+      <c r="HB15" s="61"/>
+      <c r="HC15" s="61"/>
+      <c r="HD15" s="61"/>
+      <c r="HE15" s="61"/>
+      <c r="HF15" s="61"/>
+      <c r="HG15" s="61"/>
+      <c r="HH15" s="61"/>
+      <c r="HI15" s="61"/>
+      <c r="HJ15" s="61"/>
+      <c r="HK15" s="61"/>
+      <c r="HL15" s="61"/>
+      <c r="HM15" s="61"/>
+      <c r="HN15" s="61"/>
+      <c r="HO15" s="61"/>
+      <c r="HP15" s="61"/>
+      <c r="HQ15" s="61"/>
+      <c r="HR15" s="61"/>
+      <c r="HS15" s="61"/>
+      <c r="HT15" s="61"/>
+      <c r="HU15" s="61"/>
+      <c r="HV15" s="61"/>
+      <c r="HW15" s="61"/>
+      <c r="HX15" s="61"/>
+      <c r="HY15" s="61"/>
+      <c r="HZ15" s="61"/>
+      <c r="IA15" s="61"/>
+      <c r="IB15" s="61"/>
+      <c r="IC15" s="61"/>
+      <c r="ID15" s="61"/>
+      <c r="IE15" s="61"/>
+      <c r="IF15" s="61"/>
+      <c r="IG15" s="61"/>
+      <c r="IH15" s="61"/>
+      <c r="II15" s="61"/>
+      <c r="IJ15" s="61"/>
+      <c r="IK15" s="61"/>
+      <c r="IL15" s="61"/>
+      <c r="IM15" s="61"/>
+      <c r="IN15" s="61"/>
+      <c r="IO15" s="61"/>
+      <c r="IP15" s="61"/>
+      <c r="IQ15" s="61"/>
+      <c r="IR15" s="61"/>
+      <c r="IS15" s="61"/>
+      <c r="IT15" s="61"/>
+      <c r="IU15" s="61"/>
+      <c r="IV15" s="61"/>
+    </row>
+    <row r="17" spans="2:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B17" s="63"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="63"/>
+      <c r="O17" s="63"/>
+      <c r="P17" s="63"/>
+      <c r="Q17" s="63"/>
+      <c r="R17" s="63"/>
+      <c r="S17" s="63"/>
+      <c r="T17" s="63"/>
+      <c r="U17" s="63"/>
+      <c r="V17" s="63"/>
+      <c r="W17" s="63"/>
+      <c r="X17" s="63"/>
+      <c r="Y17" s="63"/>
+      <c r="Z17" s="63"/>
+      <c r="AA17" s="63"/>
+      <c r="AB17" s="63"/>
+      <c r="AC17" s="63"/>
+      <c r="AD17" s="63"/>
+      <c r="AE17" s="63"/>
+      <c r="AF17" s="63"/>
+      <c r="AG17" s="63"/>
+      <c r="AH17" s="63"/>
+      <c r="AI17" s="63"/>
+      <c r="AJ17" s="63"/>
+      <c r="AK17" s="63"/>
+      <c r="AL17" s="63"/>
+      <c r="AM17" s="63"/>
+      <c r="AN17" s="63"/>
+      <c r="AO17" s="63"/>
+      <c r="AP17" s="63"/>
+      <c r="AQ17" s="63"/>
+      <c r="AR17" s="63"/>
+      <c r="AS17" s="63"/>
+      <c r="AT17" s="63"/>
+      <c r="AU17" s="63"/>
+      <c r="AV17" s="63"/>
+      <c r="AW17" s="63"/>
+      <c r="AX17" s="63"/>
+      <c r="AY17" s="63"/>
+      <c r="AZ17" s="63"/>
+      <c r="BA17" s="63"/>
+      <c r="BB17" s="63"/>
+      <c r="BC17" s="63"/>
+      <c r="BD17" s="63"/>
+      <c r="BE17" s="63"/>
+      <c r="BF17" s="63"/>
+      <c r="BG17" s="63"/>
+      <c r="BH17" s="63"/>
+      <c r="BI17" s="63"/>
+      <c r="BJ17" s="63"/>
+      <c r="BK17" s="63"/>
+      <c r="BL17" s="63"/>
+      <c r="BM17" s="63"/>
+      <c r="BN17" s="63"/>
+      <c r="BO17" s="63"/>
+      <c r="BP17" s="63"/>
+      <c r="BQ17" s="63"/>
+      <c r="BR17" s="63"/>
+      <c r="BS17" s="63"/>
+      <c r="BT17" s="63"/>
+      <c r="BU17" s="63"/>
+      <c r="BV17" s="63"/>
+      <c r="BW17" s="63"/>
+      <c r="BX17" s="63"/>
+      <c r="BY17" s="63"/>
+      <c r="BZ17" s="63"/>
+      <c r="CA17" s="63"/>
+      <c r="CB17" s="63"/>
+      <c r="CC17" s="63"/>
+      <c r="CD17" s="63"/>
+      <c r="CE17" s="63"/>
+      <c r="CF17" s="63"/>
+      <c r="CG17" s="63"/>
+      <c r="CH17" s="63"/>
+      <c r="CI17" s="63"/>
+      <c r="CJ17" s="63"/>
+      <c r="CK17" s="63"/>
+      <c r="CL17" s="63"/>
+      <c r="CM17" s="63"/>
+      <c r="CN17" s="63"/>
+      <c r="CO17" s="63"/>
+      <c r="CP17" s="63"/>
+      <c r="CQ17" s="63"/>
+      <c r="CR17" s="63"/>
+      <c r="CS17" s="63"/>
+      <c r="CT17" s="63"/>
+      <c r="CU17" s="63"/>
+      <c r="CV17" s="63"/>
+      <c r="CW17" s="63"/>
+      <c r="CX17" s="63"/>
+      <c r="CY17" s="63"/>
+      <c r="CZ17" s="63"/>
+      <c r="DA17" s="63"/>
+      <c r="DB17" s="63"/>
+      <c r="DC17" s="63"/>
+      <c r="DD17" s="63"/>
+      <c r="DE17" s="63"/>
+      <c r="DF17" s="63"/>
+      <c r="DG17" s="63"/>
+      <c r="DH17" s="63"/>
+      <c r="DI17" s="63"/>
+      <c r="DJ17" s="63"/>
+      <c r="DK17" s="63"/>
+      <c r="DL17" s="63"/>
+      <c r="DM17" s="63"/>
+      <c r="DN17" s="63"/>
+      <c r="DO17" s="63"/>
+      <c r="DP17" s="63"/>
+      <c r="DQ17" s="63"/>
+      <c r="DR17" s="63"/>
+      <c r="DS17" s="63"/>
+      <c r="DT17" s="63"/>
+      <c r="DU17" s="63"/>
+      <c r="DV17" s="63"/>
+      <c r="DW17" s="63"/>
+      <c r="DX17" s="63"/>
+      <c r="DY17" s="63"/>
+      <c r="DZ17" s="63"/>
+      <c r="EA17" s="63"/>
+      <c r="EB17" s="63"/>
+      <c r="EC17" s="63"/>
+      <c r="ED17" s="63"/>
+      <c r="EE17" s="63"/>
+      <c r="EF17" s="63"/>
+      <c r="EG17" s="63"/>
+      <c r="EH17" s="63"/>
+      <c r="EI17" s="63"/>
+      <c r="EJ17" s="63"/>
+      <c r="EK17" s="63"/>
+      <c r="EL17" s="63"/>
+      <c r="EM17" s="63"/>
+      <c r="EN17" s="63"/>
+      <c r="EO17" s="63"/>
+      <c r="EP17" s="63"/>
+      <c r="EQ17" s="63"/>
+      <c r="ER17" s="63"/>
+      <c r="ES17" s="63"/>
+      <c r="ET17" s="63"/>
+      <c r="EU17" s="63"/>
+      <c r="EV17" s="63"/>
+      <c r="EW17" s="63"/>
+      <c r="EX17" s="63"/>
+      <c r="EY17" s="63"/>
+      <c r="EZ17" s="63"/>
+      <c r="FA17" s="63"/>
+      <c r="FB17" s="63"/>
+      <c r="FC17" s="63"/>
+      <c r="FD17" s="63"/>
+      <c r="FE17" s="63"/>
+      <c r="FF17" s="63"/>
+      <c r="FG17" s="63"/>
+      <c r="FH17" s="63"/>
+      <c r="FI17" s="63"/>
+      <c r="FJ17" s="63"/>
+      <c r="FK17" s="63"/>
+      <c r="FL17" s="63"/>
+      <c r="FM17" s="63"/>
+      <c r="FN17" s="63"/>
+      <c r="FO17" s="63"/>
+      <c r="FP17" s="63"/>
+      <c r="FQ17" s="63"/>
+      <c r="FR17" s="63"/>
+      <c r="FS17" s="63"/>
+      <c r="FT17" s="63"/>
+      <c r="FU17" s="63"/>
+      <c r="FV17" s="63"/>
+      <c r="FW17" s="63"/>
+      <c r="FX17" s="63"/>
+      <c r="FY17" s="63"/>
+      <c r="FZ17" s="63"/>
+      <c r="GA17" s="63"/>
+      <c r="GB17" s="63"/>
+      <c r="GC17" s="63"/>
+      <c r="GD17" s="63"/>
+      <c r="GE17" s="63"/>
+      <c r="GF17" s="63"/>
+      <c r="GG17" s="63"/>
+      <c r="GH17" s="63"/>
+      <c r="GI17" s="63"/>
+      <c r="GJ17" s="63"/>
+      <c r="GK17" s="63"/>
+      <c r="GL17" s="63"/>
+      <c r="GM17" s="63"/>
+      <c r="GN17" s="63"/>
+      <c r="GO17" s="63"/>
+      <c r="GP17" s="63"/>
+      <c r="GQ17" s="63"/>
+      <c r="GR17" s="63"/>
+      <c r="GS17" s="63"/>
+      <c r="GT17" s="63"/>
+      <c r="GU17" s="63"/>
+      <c r="GV17" s="63"/>
+      <c r="GW17" s="63"/>
+      <c r="GX17" s="63"/>
+      <c r="GY17" s="63"/>
+      <c r="GZ17" s="63"/>
+      <c r="HA17" s="63"/>
+      <c r="HB17" s="63"/>
+      <c r="HC17" s="63"/>
+      <c r="HD17" s="63"/>
+      <c r="HE17" s="63"/>
+      <c r="HF17" s="63"/>
+      <c r="HG17" s="63"/>
+      <c r="HH17" s="63"/>
+      <c r="HI17" s="63"/>
+      <c r="HJ17" s="63"/>
+      <c r="HK17" s="63"/>
+      <c r="HL17" s="63"/>
+      <c r="HM17" s="63"/>
+      <c r="HN17" s="63"/>
+      <c r="HO17" s="63"/>
+      <c r="HP17" s="63"/>
+      <c r="HQ17" s="63"/>
+      <c r="HR17" s="63"/>
+      <c r="HS17" s="63"/>
+      <c r="HT17" s="63"/>
+      <c r="HU17" s="63"/>
+      <c r="HV17" s="63"/>
+      <c r="HW17" s="63"/>
+      <c r="HX17" s="63"/>
+      <c r="HY17" s="63"/>
+      <c r="HZ17" s="63"/>
+      <c r="IA17" s="63"/>
+      <c r="IB17" s="63"/>
+      <c r="IC17" s="63"/>
+      <c r="ID17" s="63"/>
+      <c r="IE17" s="63"/>
+      <c r="IF17" s="63"/>
+      <c r="IG17" s="63"/>
+      <c r="IH17" s="63"/>
+      <c r="II17" s="63"/>
+      <c r="IJ17" s="63"/>
+      <c r="IK17" s="63"/>
+      <c r="IL17" s="63"/>
+      <c r="IM17" s="63"/>
+      <c r="IN17" s="63"/>
+      <c r="IO17" s="63"/>
+      <c r="IP17" s="63"/>
+      <c r="IQ17" s="63"/>
+      <c r="IR17" s="63"/>
+      <c r="IS17" s="63"/>
+      <c r="IT17" s="63"/>
+      <c r="IU17" s="63"/>
+      <c r="IV17" s="63"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="AC3:AU3"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A3:C4"/>
+    <mergeCell ref="D3:L3"/>
+    <mergeCell ref="M3:AB3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="A8:A10"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="A13:K13"/>
+    <mergeCell ref="A14:K14"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
       <selection activeCell="A5" sqref="A5:C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.5" style="74" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="41" max="16384" width="5.625" style="70"/>
+    <col min="1" max="1" width="16.5" style="59" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="59" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="59" customWidth="1"/>
+    <col min="4" max="4" width="11" style="59" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="59" customWidth="1"/>
+    <col min="6" max="6" width="11" style="59" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="59" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="59" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="59" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="59" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="59" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="59" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="59" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="59" customWidth="1"/>
+    <col min="17" max="26" width="8.625" style="59" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="59" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="59" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="59" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="59" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="59" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="59" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="59" customWidth="1"/>
+    <col min="35" max="37" width="8.625" style="59" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="59" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="59" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="59" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="59"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="22.5" customHeight="1">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:40" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="49" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="2" spans="1:40" s="31" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:40" s="27" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="67" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="3" spans="1:40" s="31" customFormat="1" ht="15.75">
-      <c r="A3" s="139" t="s">
+    <row r="3" spans="1:40" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="110" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="153"/>
-[...1 lines deleted...]
-      <c r="D3" s="129" t="s">
+      <c r="B3" s="133"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="112" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="130"/>
-[...7 lines deleted...]
-      <c r="M3" s="38" t="s">
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="114"/>
+      <c r="M3" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="N3" s="32"/>
-[...7 lines deleted...]
-      <c r="V3" s="38" t="s">
+      <c r="N3" s="28"/>
+      <c r="O3" s="28"/>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="28"/>
+      <c r="R3" s="28"/>
+      <c r="S3" s="28"/>
+      <c r="T3" s="28"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="W3" s="35"/>
-[...8 lines deleted...]
-      <c r="AF3" s="35"/>
+      <c r="W3" s="31"/>
+      <c r="X3" s="31"/>
+      <c r="Y3" s="31"/>
+      <c r="Z3" s="31"/>
+      <c r="AA3" s="31"/>
+      <c r="AB3" s="31"/>
+      <c r="AC3" s="31"/>
+      <c r="AD3" s="31"/>
+      <c r="AE3" s="31"/>
+      <c r="AF3" s="31"/>
     </row>
-    <row r="4" spans="1:40" s="31" customFormat="1" ht="111" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="37" t="s">
+    <row r="4" spans="1:40" s="27" customFormat="1" ht="111" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="135"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="39" t="s">
+      <c r="E4" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="34" t="s">
+      <c r="F4" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="34" t="s">
+      <c r="G4" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="H4" s="34" t="s">
+      <c r="H4" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="I4" s="34" t="s">
+      <c r="I4" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="34" t="s">
+      <c r="J4" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="34" t="s">
+      <c r="K4" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L4" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="M4" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N4" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="P4" s="37" t="s">
+      <c r="P4" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="Q4" s="37" t="s">
+      <c r="Q4" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="R4" s="37" t="s">
+      <c r="R4" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="37" t="s">
+      <c r="S4" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="T4" s="37" t="s">
+      <c r="T4" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="U4" s="37" t="s">
+      <c r="U4" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="V4" s="37" t="s">
+      <c r="V4" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="W4" s="37" t="s">
+      <c r="W4" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="X4" s="37" t="s">
+      <c r="X4" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="Y4" s="37" t="s">
+      <c r="Y4" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="Z4" s="37" t="s">
+      <c r="Z4" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="AA4" s="37" t="s">
+      <c r="AA4" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="AB4" s="37" t="s">
+      <c r="AB4" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="AC4" s="37" t="s">
+      <c r="AC4" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="AD4" s="40" t="s">
+      <c r="AD4" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="AE4" s="37" t="s">
+      <c r="AE4" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="AF4" s="34" t="s">
+      <c r="AF4" s="30" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:40" s="31" customFormat="1" ht="30" customHeight="1">
-      <c r="A5" s="159" t="s">
+    <row r="5" spans="1:40" s="27" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="137" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="159"/>
-[...1 lines deleted...]
-      <c r="D5" s="41">
+      <c r="B5" s="137"/>
+      <c r="C5" s="138"/>
+      <c r="D5" s="36">
         <v>479</v>
       </c>
-      <c r="E5" s="42">
+      <c r="E5" s="37">
         <v>121</v>
       </c>
-      <c r="F5" s="43">
+      <c r="F5" s="37">
         <v>37</v>
       </c>
-      <c r="G5" s="43">
+      <c r="G5" s="37">
         <v>13</v>
       </c>
-      <c r="H5" s="43">
+      <c r="H5" s="37">
         <v>26</v>
       </c>
-      <c r="I5" s="43">
+      <c r="I5" s="37">
         <v>20</v>
       </c>
-      <c r="J5" s="43">
+      <c r="J5" s="37">
         <v>250</v>
       </c>
-      <c r="K5" s="43">
+      <c r="K5" s="37">
         <v>11</v>
       </c>
-      <c r="L5" s="44">
-[...2 lines deleted...]
-      <c r="M5" s="44">
+      <c r="L5" s="38">
+        <v>1</v>
+      </c>
+      <c r="M5" s="38">
         <v>445</v>
       </c>
-      <c r="N5" s="45">
+      <c r="N5" s="39">
         <v>8</v>
       </c>
-      <c r="O5" s="45">
+      <c r="O5" s="39">
         <v>33</v>
       </c>
-      <c r="P5" s="45">
+      <c r="P5" s="39">
         <v>20</v>
       </c>
-      <c r="Q5" s="45">
+      <c r="Q5" s="39">
         <v>10</v>
       </c>
-      <c r="R5" s="45">
+      <c r="R5" s="39">
         <v>13</v>
       </c>
-      <c r="S5" s="45">
+      <c r="S5" s="39">
         <v>318</v>
       </c>
-      <c r="T5" s="45">
+      <c r="T5" s="39">
         <v>30</v>
       </c>
-      <c r="U5" s="45">
+      <c r="U5" s="39">
         <v>13</v>
       </c>
-      <c r="V5" s="44">
+      <c r="V5" s="38">
         <v>448</v>
       </c>
-      <c r="W5" s="45">
+      <c r="W5" s="39">
         <v>58</v>
       </c>
-      <c r="X5" s="45">
+      <c r="X5" s="39">
         <v>4</v>
       </c>
-      <c r="Y5" s="45">
+      <c r="Y5" s="39">
         <v>8</v>
       </c>
-      <c r="Z5" s="45">
+      <c r="Z5" s="39">
         <v>57</v>
       </c>
-      <c r="AA5" s="45">
+      <c r="AA5" s="39">
         <v>3</v>
       </c>
-      <c r="AB5" s="45">
+      <c r="AB5" s="39">
         <v>8</v>
       </c>
-      <c r="AC5" s="45">
+      <c r="AC5" s="39">
         <v>227</v>
       </c>
-      <c r="AD5" s="43">
+      <c r="AD5" s="37">
         <v>75</v>
       </c>
-      <c r="AE5" s="45">
-[...2 lines deleted...]
-      <c r="AF5" s="45">
+      <c r="AE5" s="39">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="39">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:40" s="31" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A6" s="161" t="s">
+    <row r="6" spans="1:40" s="27" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="139" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="161"/>
-[...1 lines deleted...]
-      <c r="D6" s="46">
+      <c r="B6" s="139"/>
+      <c r="C6" s="140"/>
+      <c r="D6" s="40">
         <v>101</v>
       </c>
-      <c r="E6" s="47">
+      <c r="E6" s="41">
         <v>37</v>
       </c>
-      <c r="F6" s="47">
+      <c r="F6" s="41">
         <v>8</v>
       </c>
-      <c r="G6" s="47">
+      <c r="G6" s="41">
         <v>4</v>
       </c>
-      <c r="H6" s="47">
+      <c r="H6" s="41">
         <v>3</v>
       </c>
-      <c r="I6" s="47">
+      <c r="I6" s="41">
         <v>8</v>
       </c>
-      <c r="J6" s="47">
+      <c r="J6" s="41">
         <v>34</v>
       </c>
-      <c r="K6" s="47">
+      <c r="K6" s="41">
         <v>5</v>
       </c>
-      <c r="L6" s="47">
+      <c r="L6" s="41">
         <v>2</v>
       </c>
-      <c r="M6" s="47">
+      <c r="M6" s="41">
         <v>98</v>
       </c>
-      <c r="N6" s="47">
-[...2 lines deleted...]
-      <c r="O6" s="47">
+      <c r="N6" s="41">
+        <v>0</v>
+      </c>
+      <c r="O6" s="41">
         <v>4</v>
       </c>
-      <c r="P6" s="47">
+      <c r="P6" s="41">
         <v>3</v>
       </c>
-      <c r="Q6" s="47">
+      <c r="Q6" s="41">
         <v>4</v>
       </c>
-      <c r="R6" s="47">
+      <c r="R6" s="41">
         <v>7</v>
       </c>
-      <c r="S6" s="47">
+      <c r="S6" s="41">
         <v>64</v>
       </c>
-      <c r="T6" s="47">
+      <c r="T6" s="41">
         <v>14</v>
       </c>
-      <c r="U6" s="47">
+      <c r="U6" s="41">
         <v>2</v>
       </c>
-      <c r="V6" s="47">
+      <c r="V6" s="41">
         <v>98</v>
       </c>
-      <c r="W6" s="47">
+      <c r="W6" s="41">
         <v>13</v>
       </c>
-      <c r="X6" s="47">
-[...2 lines deleted...]
-      <c r="Y6" s="47">
+      <c r="X6" s="41">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="41">
         <v>4</v>
       </c>
-      <c r="Z6" s="47">
+      <c r="Z6" s="41">
         <v>11</v>
       </c>
-      <c r="AA6" s="47">
-[...2 lines deleted...]
-      <c r="AB6" s="47">
+      <c r="AA6" s="41">
+        <v>1</v>
+      </c>
+      <c r="AB6" s="41">
         <v>6</v>
       </c>
-      <c r="AC6" s="47">
+      <c r="AC6" s="41">
         <v>41</v>
       </c>
-      <c r="AD6" s="48">
+      <c r="AD6" s="42">
         <v>16</v>
       </c>
-      <c r="AE6" s="47">
-[...2 lines deleted...]
-      <c r="AF6" s="47">
+      <c r="AE6" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="41">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:40" s="49" customFormat="1" ht="10.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="V7" s="25"/>
+    <row r="7" spans="1:40" s="43" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
     </row>
-    <row r="8" spans="1:40" s="31" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A8" s="158" t="s">
+    <row r="8" spans="1:40" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="130" t="s">
         <v>50</v>
       </c>
-      <c r="B8" s="158"/>
-[...37 lines deleted...]
-      <c r="AN8" s="30"/>
+      <c r="B8" s="130"/>
+      <c r="C8" s="130"/>
+      <c r="D8" s="130"/>
+      <c r="E8" s="130"/>
+      <c r="F8" s="130"/>
+      <c r="G8" s="130"/>
+      <c r="H8" s="130"/>
+      <c r="I8" s="130"/>
+      <c r="J8" s="130"/>
+      <c r="K8" s="130"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="26"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="26"/>
+      <c r="U8" s="26"/>
+      <c r="V8" s="26"/>
+      <c r="W8" s="26"/>
+      <c r="X8" s="26"/>
+      <c r="Y8" s="26"/>
+      <c r="Z8" s="26"/>
+      <c r="AA8" s="26"/>
+      <c r="AB8" s="26"/>
+      <c r="AC8" s="26"/>
+      <c r="AD8" s="26"/>
+      <c r="AE8" s="26"/>
+      <c r="AF8" s="26"/>
+      <c r="AG8" s="26"/>
+      <c r="AH8" s="26"/>
+      <c r="AI8" s="26"/>
+      <c r="AJ8" s="26"/>
+      <c r="AK8" s="26"/>
+      <c r="AL8" s="26"/>
+      <c r="AM8" s="26"/>
+      <c r="AN8" s="26"/>
     </row>
-    <row r="9" spans="1:40" s="53" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A9" s="157" t="s">
+    <row r="9" spans="1:40" s="47" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B9" s="157"/>
-[...37 lines deleted...]
-      <c r="AN9" s="52"/>
+      <c r="B9" s="131"/>
+      <c r="C9" s="131"/>
+      <c r="D9" s="131"/>
+      <c r="E9" s="131"/>
+      <c r="F9" s="131"/>
+      <c r="G9" s="131"/>
+      <c r="H9" s="131"/>
+      <c r="I9" s="131"/>
+      <c r="J9" s="131"/>
+      <c r="K9" s="131"/>
+      <c r="L9" s="45"/>
+      <c r="M9" s="45"/>
+      <c r="N9" s="45"/>
+      <c r="O9" s="45"/>
+      <c r="P9" s="45"/>
+      <c r="Q9" s="45"/>
+      <c r="R9" s="45"/>
+      <c r="S9" s="45"/>
+      <c r="T9" s="45"/>
+      <c r="U9" s="45"/>
+      <c r="V9" s="45"/>
+      <c r="W9" s="45"/>
+      <c r="X9" s="45"/>
+      <c r="Y9" s="45"/>
+      <c r="Z9" s="46"/>
+      <c r="AA9" s="46"/>
+      <c r="AB9" s="46"/>
+      <c r="AC9" s="46"/>
+      <c r="AD9" s="46"/>
+      <c r="AE9" s="46"/>
+      <c r="AF9" s="46"/>
+      <c r="AG9" s="46"/>
+      <c r="AH9" s="46"/>
+      <c r="AI9" s="46"/>
+      <c r="AJ9" s="46"/>
+      <c r="AK9" s="46"/>
+      <c r="AL9" s="46"/>
+      <c r="AM9" s="46"/>
+      <c r="AN9" s="46"/>
     </row>
-    <row r="10" spans="1:40" s="53" customFormat="1" ht="15" customHeight="1">
-      <c r="A10" s="54" t="s">
+    <row r="10" spans="1:40" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="48" t="s">
         <v>53</v>
       </c>
-      <c r="L10" s="52"/>
-[...27 lines deleted...]
-      <c r="AN10" s="52"/>
+      <c r="L10" s="46"/>
+      <c r="M10" s="46"/>
+      <c r="N10" s="46"/>
+      <c r="O10" s="46"/>
+      <c r="P10" s="46"/>
+      <c r="Q10" s="46"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+      <c r="U10" s="46"/>
+      <c r="V10" s="46"/>
+      <c r="W10" s="46"/>
+      <c r="X10" s="46"/>
+      <c r="Y10" s="46"/>
+      <c r="Z10" s="46"/>
+      <c r="AA10" s="46"/>
+      <c r="AB10" s="46"/>
+      <c r="AC10" s="46"/>
+      <c r="AD10" s="46"/>
+      <c r="AE10" s="46"/>
+      <c r="AF10" s="46"/>
+      <c r="AG10" s="46"/>
+      <c r="AH10" s="46"/>
+      <c r="AI10" s="46"/>
+      <c r="AJ10" s="46"/>
+      <c r="AK10" s="46"/>
+      <c r="AL10" s="46"/>
+      <c r="AM10" s="46"/>
+      <c r="AN10" s="46"/>
     </row>
-    <row r="11" spans="1:40" s="31" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A11" s="36"/>
+    <row r="11" spans="1:40" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:40" s="26" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="27"/>
     </row>
-    <row r="12" spans="1:40" s="55" customFormat="1" ht="15.75">
-[...8 lines deleted...]
-    </row>
+    <row r="13" spans="1:40" s="27" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:40" s="27" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:C4"/>
     <mergeCell ref="D3:L3"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A8:K8"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
       <selection activeCell="A5" sqref="A5:C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.5" style="74" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="41" max="16384" width="5.625" style="70"/>
+    <col min="1" max="1" width="16.5" style="59" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="59" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="59" customWidth="1"/>
+    <col min="4" max="4" width="11" style="59" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="59" customWidth="1"/>
+    <col min="6" max="6" width="11" style="59" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="59" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="59" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="59" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="59" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="59" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="59" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="59" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="59" customWidth="1"/>
+    <col min="17" max="26" width="8.625" style="59" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="59" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="59" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="59" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="59" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="59" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="59" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="59" customWidth="1"/>
+    <col min="35" max="37" width="8.625" style="59" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="59" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="59" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="59" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="59"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="36" customHeight="1">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:40" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="49" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="2" spans="1:40" s="31" customFormat="1" ht="36" customHeight="1">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:40" s="27" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="67" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="3" spans="1:40" s="31" customFormat="1" ht="15.75">
-      <c r="A3" s="139" t="s">
+    <row r="3" spans="1:40" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="110" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="153"/>
-[...1 lines deleted...]
-      <c r="D3" s="129" t="s">
+      <c r="B3" s="133"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="112" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="130"/>
-[...7 lines deleted...]
-      <c r="M3" s="38" t="s">
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="114"/>
+      <c r="M3" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="N3" s="32"/>
-[...7 lines deleted...]
-      <c r="V3" s="38" t="s">
+      <c r="N3" s="28"/>
+      <c r="O3" s="28"/>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="28"/>
+      <c r="R3" s="28"/>
+      <c r="S3" s="28"/>
+      <c r="T3" s="28"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="W3" s="35"/>
-[...8 lines deleted...]
-      <c r="AF3" s="35"/>
+      <c r="W3" s="31"/>
+      <c r="X3" s="31"/>
+      <c r="Y3" s="31"/>
+      <c r="Z3" s="31"/>
+      <c r="AA3" s="31"/>
+      <c r="AB3" s="31"/>
+      <c r="AC3" s="31"/>
+      <c r="AD3" s="31"/>
+      <c r="AE3" s="31"/>
+      <c r="AF3" s="31"/>
     </row>
-    <row r="4" spans="1:40" s="31" customFormat="1" ht="111" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="37" t="s">
+    <row r="4" spans="1:40" s="27" customFormat="1" ht="111" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="135"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="39" t="s">
+      <c r="E4" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="34" t="s">
+      <c r="F4" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="34" t="s">
+      <c r="G4" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="H4" s="34" t="s">
+      <c r="H4" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="I4" s="34" t="s">
+      <c r="I4" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="34" t="s">
+      <c r="J4" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="34" t="s">
+      <c r="K4" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L4" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="M4" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N4" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="P4" s="37" t="s">
+      <c r="P4" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="Q4" s="37" t="s">
+      <c r="Q4" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="R4" s="37" t="s">
+      <c r="R4" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="37" t="s">
+      <c r="S4" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="T4" s="37" t="s">
+      <c r="T4" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="U4" s="37" t="s">
+      <c r="U4" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="V4" s="37" t="s">
+      <c r="V4" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="W4" s="37" t="s">
+      <c r="W4" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="X4" s="37" t="s">
+      <c r="X4" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="Y4" s="37" t="s">
+      <c r="Y4" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="Z4" s="37" t="s">
+      <c r="Z4" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="AA4" s="37" t="s">
+      <c r="AA4" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="AB4" s="37" t="s">
+      <c r="AB4" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="AC4" s="37" t="s">
+      <c r="AC4" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="AD4" s="40" t="s">
+      <c r="AD4" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="AE4" s="37" t="s">
+      <c r="AE4" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="AF4" s="34" t="s">
+      <c r="AF4" s="30" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:40" s="31" customFormat="1" ht="30" customHeight="1">
-      <c r="A5" s="159" t="s">
+    <row r="5" spans="1:40" s="27" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="137" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="159"/>
-[...1 lines deleted...]
-      <c r="D5" s="41">
+      <c r="B5" s="137"/>
+      <c r="C5" s="138"/>
+      <c r="D5" s="36">
         <v>409</v>
       </c>
-      <c r="E5" s="42">
+      <c r="E5" s="37">
         <v>109</v>
       </c>
-      <c r="F5" s="43">
+      <c r="F5" s="37">
         <v>40</v>
       </c>
-      <c r="G5" s="43">
+      <c r="G5" s="37">
         <v>10</v>
       </c>
-      <c r="H5" s="43">
+      <c r="H5" s="37">
         <v>22</v>
       </c>
-      <c r="I5" s="43">
+      <c r="I5" s="37">
         <v>14</v>
       </c>
-      <c r="J5" s="43">
+      <c r="J5" s="37">
         <v>206</v>
       </c>
-      <c r="K5" s="43">
+      <c r="K5" s="37">
         <v>6</v>
       </c>
-      <c r="L5" s="44">
+      <c r="L5" s="38">
         <v>2</v>
       </c>
-      <c r="M5" s="44">
+      <c r="M5" s="38">
         <v>393</v>
       </c>
-      <c r="N5" s="45">
+      <c r="N5" s="39">
         <v>4</v>
       </c>
-      <c r="O5" s="45">
+      <c r="O5" s="39">
         <v>31</v>
       </c>
-      <c r="P5" s="45">
+      <c r="P5" s="39">
         <v>20</v>
       </c>
-      <c r="Q5" s="45">
+      <c r="Q5" s="39">
         <v>11</v>
       </c>
-      <c r="R5" s="45">
+      <c r="R5" s="39">
         <v>18</v>
       </c>
-      <c r="S5" s="45">
+      <c r="S5" s="39">
         <v>277</v>
       </c>
-      <c r="T5" s="45">
+      <c r="T5" s="39">
         <v>29</v>
       </c>
-      <c r="U5" s="45">
+      <c r="U5" s="39">
         <v>3</v>
       </c>
-      <c r="V5" s="44">
+      <c r="V5" s="38">
         <v>397</v>
       </c>
-      <c r="W5" s="45">
+      <c r="W5" s="39">
         <v>50</v>
       </c>
-      <c r="X5" s="45">
+      <c r="X5" s="39">
         <v>3</v>
       </c>
-      <c r="Y5" s="45">
+      <c r="Y5" s="39">
         <v>15</v>
       </c>
-      <c r="Z5" s="45">
+      <c r="Z5" s="39">
         <v>51</v>
       </c>
-      <c r="AA5" s="45">
+      <c r="AA5" s="39">
         <v>5</v>
       </c>
-      <c r="AB5" s="45">
+      <c r="AB5" s="39">
         <v>7</v>
       </c>
-      <c r="AC5" s="45">
+      <c r="AC5" s="39">
         <v>184</v>
       </c>
-      <c r="AD5" s="43">
+      <c r="AD5" s="37">
         <v>65</v>
       </c>
-      <c r="AE5" s="45">
-[...2 lines deleted...]
-      <c r="AF5" s="45">
+      <c r="AE5" s="39">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="39">
         <v>17</v>
       </c>
     </row>
-    <row r="6" spans="1:40" s="31" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A6" s="161" t="s">
+    <row r="6" spans="1:40" s="27" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="139" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="161"/>
-[...1 lines deleted...]
-      <c r="D6" s="46">
+      <c r="B6" s="139"/>
+      <c r="C6" s="140"/>
+      <c r="D6" s="40">
         <v>73</v>
       </c>
-      <c r="E6" s="47">
+      <c r="E6" s="41">
         <v>24</v>
       </c>
-      <c r="F6" s="47">
+      <c r="F6" s="41">
         <v>5</v>
       </c>
-      <c r="G6" s="47">
+      <c r="G6" s="41">
         <v>4</v>
       </c>
-      <c r="H6" s="47">
+      <c r="H6" s="41">
         <v>3</v>
       </c>
-      <c r="I6" s="47">
-[...2 lines deleted...]
-      <c r="J6" s="47">
+      <c r="I6" s="41">
+        <v>1</v>
+      </c>
+      <c r="J6" s="41">
         <v>27</v>
       </c>
-      <c r="K6" s="47">
+      <c r="K6" s="41">
         <v>9</v>
       </c>
-      <c r="L6" s="47">
-[...2 lines deleted...]
-      <c r="M6" s="47">
+      <c r="L6" s="41">
+        <v>0</v>
+      </c>
+      <c r="M6" s="41">
         <v>75</v>
       </c>
-      <c r="N6" s="47">
+      <c r="N6" s="41">
         <v>2</v>
       </c>
-      <c r="O6" s="47">
+      <c r="O6" s="41">
         <v>9</v>
       </c>
-      <c r="P6" s="47">
+      <c r="P6" s="41">
         <v>6</v>
       </c>
-      <c r="Q6" s="47">
-[...2 lines deleted...]
-      <c r="R6" s="47">
+      <c r="Q6" s="41">
+        <v>1</v>
+      </c>
+      <c r="R6" s="41">
         <v>6</v>
       </c>
-      <c r="S6" s="47">
+      <c r="S6" s="41">
         <v>43</v>
       </c>
-      <c r="T6" s="47">
+      <c r="T6" s="41">
         <v>7</v>
       </c>
-      <c r="U6" s="47">
-[...2 lines deleted...]
-      <c r="V6" s="47">
+      <c r="U6" s="41">
+        <v>1</v>
+      </c>
+      <c r="V6" s="41">
         <v>76</v>
       </c>
-      <c r="W6" s="47">
+      <c r="W6" s="41">
         <v>9</v>
       </c>
-      <c r="X6" s="47">
-[...2 lines deleted...]
-      <c r="Y6" s="47">
+      <c r="X6" s="41">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="41">
         <v>2</v>
       </c>
-      <c r="Z6" s="47">
+      <c r="Z6" s="41">
         <v>7</v>
       </c>
-      <c r="AA6" s="47">
+      <c r="AA6" s="41">
         <v>2</v>
       </c>
-      <c r="AB6" s="47">
+      <c r="AB6" s="41">
         <v>5</v>
       </c>
-      <c r="AC6" s="47">
+      <c r="AC6" s="41">
         <v>38</v>
       </c>
-      <c r="AD6" s="48">
+      <c r="AD6" s="42">
         <v>8</v>
       </c>
-      <c r="AE6" s="47">
-[...2 lines deleted...]
-      <c r="AF6" s="47">
+      <c r="AE6" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="41">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:40" s="49" customFormat="1" ht="10.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="V7" s="25"/>
+    <row r="7" spans="1:40" s="43" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
     </row>
-    <row r="8" spans="1:40" s="31" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A8" s="158" t="s">
+    <row r="8" spans="1:40" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="130" t="s">
         <v>50</v>
       </c>
-      <c r="B8" s="158"/>
-[...37 lines deleted...]
-      <c r="AN8" s="30"/>
+      <c r="B8" s="130"/>
+      <c r="C8" s="130"/>
+      <c r="D8" s="130"/>
+      <c r="E8" s="130"/>
+      <c r="F8" s="130"/>
+      <c r="G8" s="130"/>
+      <c r="H8" s="130"/>
+      <c r="I8" s="130"/>
+      <c r="J8" s="130"/>
+      <c r="K8" s="130"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="26"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="26"/>
+      <c r="U8" s="26"/>
+      <c r="V8" s="26"/>
+      <c r="W8" s="26"/>
+      <c r="X8" s="26"/>
+      <c r="Y8" s="26"/>
+      <c r="Z8" s="26"/>
+      <c r="AA8" s="26"/>
+      <c r="AB8" s="26"/>
+      <c r="AC8" s="26"/>
+      <c r="AD8" s="26"/>
+      <c r="AE8" s="26"/>
+      <c r="AF8" s="26"/>
+      <c r="AG8" s="26"/>
+      <c r="AH8" s="26"/>
+      <c r="AI8" s="26"/>
+      <c r="AJ8" s="26"/>
+      <c r="AK8" s="26"/>
+      <c r="AL8" s="26"/>
+      <c r="AM8" s="26"/>
+      <c r="AN8" s="26"/>
     </row>
-    <row r="9" spans="1:40" s="53" customFormat="1" ht="24" customHeight="1">
-      <c r="A9" s="157" t="s">
+    <row r="9" spans="1:40" s="47" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="131" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="157"/>
-[...37 lines deleted...]
-      <c r="AN9" s="52"/>
+      <c r="B9" s="131"/>
+      <c r="C9" s="131"/>
+      <c r="D9" s="131"/>
+      <c r="E9" s="131"/>
+      <c r="F9" s="131"/>
+      <c r="G9" s="131"/>
+      <c r="H9" s="131"/>
+      <c r="I9" s="131"/>
+      <c r="J9" s="131"/>
+      <c r="K9" s="131"/>
+      <c r="L9" s="45"/>
+      <c r="M9" s="45"/>
+      <c r="N9" s="45"/>
+      <c r="O9" s="45"/>
+      <c r="P9" s="45"/>
+      <c r="Q9" s="45"/>
+      <c r="R9" s="45"/>
+      <c r="S9" s="45"/>
+      <c r="T9" s="45"/>
+      <c r="U9" s="45"/>
+      <c r="V9" s="45"/>
+      <c r="W9" s="45"/>
+      <c r="X9" s="45"/>
+      <c r="Y9" s="45"/>
+      <c r="Z9" s="46"/>
+      <c r="AA9" s="46"/>
+      <c r="AB9" s="46"/>
+      <c r="AC9" s="46"/>
+      <c r="AD9" s="46"/>
+      <c r="AE9" s="46"/>
+      <c r="AF9" s="46"/>
+      <c r="AG9" s="46"/>
+      <c r="AH9" s="46"/>
+      <c r="AI9" s="46"/>
+      <c r="AJ9" s="46"/>
+      <c r="AK9" s="46"/>
+      <c r="AL9" s="46"/>
+      <c r="AM9" s="46"/>
+      <c r="AN9" s="46"/>
     </row>
-    <row r="10" spans="1:40" s="53" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A10" s="54" t="s">
+    <row r="10" spans="1:40" s="47" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="48" t="s">
         <v>53</v>
       </c>
-      <c r="L10" s="52"/>
-[...27 lines deleted...]
-      <c r="AN10" s="52"/>
+      <c r="L10" s="46"/>
+      <c r="M10" s="46"/>
+      <c r="N10" s="46"/>
+      <c r="O10" s="46"/>
+      <c r="P10" s="46"/>
+      <c r="Q10" s="46"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+      <c r="U10" s="46"/>
+      <c r="V10" s="46"/>
+      <c r="W10" s="46"/>
+      <c r="X10" s="46"/>
+      <c r="Y10" s="46"/>
+      <c r="Z10" s="46"/>
+      <c r="AA10" s="46"/>
+      <c r="AB10" s="46"/>
+      <c r="AC10" s="46"/>
+      <c r="AD10" s="46"/>
+      <c r="AE10" s="46"/>
+      <c r="AF10" s="46"/>
+      <c r="AG10" s="46"/>
+      <c r="AH10" s="46"/>
+      <c r="AI10" s="46"/>
+      <c r="AJ10" s="46"/>
+      <c r="AK10" s="46"/>
+      <c r="AL10" s="46"/>
+      <c r="AM10" s="46"/>
+      <c r="AN10" s="46"/>
     </row>
-    <row r="11" spans="1:40" s="31" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A11" s="36"/>
+    <row r="11" spans="1:40" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:40" s="26" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="27"/>
     </row>
-    <row r="12" spans="1:40" s="55" customFormat="1" ht="15.75">
-[...8 lines deleted...]
-    </row>
+    <row r="13" spans="1:40" s="27" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:40" s="27" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:C4"/>
     <mergeCell ref="D3:L3"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A8:K8"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
       <selection activeCell="A5" sqref="A5:C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.25" style="80" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="41" max="16384" width="5.625" style="79"/>
+    <col min="1" max="1" width="3.25" style="66" customWidth="1"/>
+    <col min="2" max="2" width="3" style="66" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="66" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="66" customWidth="1"/>
+    <col min="7" max="36" width="8.625" style="66" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="66" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="66" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="66" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="66" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="66"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="24" customHeight="1">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:40" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="65" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="2" spans="1:40" s="82" customFormat="1" ht="24" customHeight="1">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:40" s="68" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="67" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="3" spans="1:40" s="82" customFormat="1" ht="15.75">
-[...3 lines deleted...]
-      <c r="D3" s="173" t="s">
+    <row r="3" spans="1:40" s="68" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="144"/>
+      <c r="B3" s="145"/>
+      <c r="C3" s="146"/>
+      <c r="D3" s="151" t="s">
         <v>84</v>
       </c>
-      <c r="E3" s="174"/>
-[...6 lines deleted...]
-      <c r="L3" s="171" t="s">
+      <c r="E3" s="152"/>
+      <c r="F3" s="152"/>
+      <c r="G3" s="152"/>
+      <c r="H3" s="152"/>
+      <c r="I3" s="152"/>
+      <c r="J3" s="152"/>
+      <c r="K3" s="153"/>
+      <c r="L3" s="149" t="s">
         <v>85</v>
       </c>
-      <c r="M3" s="172"/>
-[...7 lines deleted...]
-      <c r="U3" s="173" t="s">
+      <c r="M3" s="150"/>
+      <c r="N3" s="150"/>
+      <c r="O3" s="150"/>
+      <c r="P3" s="150"/>
+      <c r="Q3" s="150"/>
+      <c r="R3" s="150"/>
+      <c r="S3" s="150"/>
+      <c r="T3" s="150"/>
+      <c r="U3" s="151" t="s">
         <v>86</v>
       </c>
-      <c r="V3" s="174"/>
-[...8 lines deleted...]
-      <c r="AE3" s="175"/>
+      <c r="V3" s="152"/>
+      <c r="W3" s="152"/>
+      <c r="X3" s="152"/>
+      <c r="Y3" s="152"/>
+      <c r="Z3" s="152"/>
+      <c r="AA3" s="152"/>
+      <c r="AB3" s="152"/>
+      <c r="AC3" s="152"/>
+      <c r="AD3" s="152"/>
+      <c r="AE3" s="153"/>
     </row>
-    <row r="4" spans="1:40" s="82" customFormat="1" ht="129.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="10" t="s">
+    <row r="4" spans="1:40" s="68" customFormat="1" ht="129.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="147"/>
+      <c r="B4" s="147"/>
+      <c r="C4" s="148"/>
+      <c r="D4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="E4" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="11" t="s">
         <v>89</v>
       </c>
-      <c r="G4" s="12" t="s">
+      <c r="G4" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="H4" s="12" t="s">
+      <c r="H4" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="I4" s="12" t="s">
+      <c r="I4" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="J4" s="12" t="s">
+      <c r="J4" s="11" t="s">
         <v>93</v>
       </c>
-      <c r="K4" s="12" t="s">
+      <c r="K4" s="11" t="s">
         <v>94</v>
       </c>
-      <c r="L4" s="10" t="s">
+      <c r="L4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="M4" s="10" t="s">
+      <c r="M4" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="N4" s="10" t="s">
+      <c r="N4" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="O4" s="10" t="s">
+      <c r="O4" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="P4" s="10" t="s">
+      <c r="P4" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="Q4" s="10" t="s">
+      <c r="Q4" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="R4" s="10" t="s">
+      <c r="R4" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="S4" s="10" t="s">
+      <c r="S4" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="T4" s="10" t="s">
+      <c r="T4" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="U4" s="10" t="s">
+      <c r="U4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="V4" s="10" t="s">
+      <c r="V4" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="W4" s="10" t="s">
+      <c r="W4" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="X4" s="10" t="s">
+      <c r="X4" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="Y4" s="10" t="s">
+      <c r="Y4" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="Z4" s="10" t="s">
+      <c r="Z4" s="9" t="s">
         <v>107</v>
       </c>
-      <c r="AA4" s="10" t="s">
+      <c r="AA4" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="AB4" s="10" t="s">
+      <c r="AB4" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="AC4" s="83" t="s">
+      <c r="AC4" s="69" t="s">
         <v>110</v>
       </c>
-      <c r="AD4" s="10" t="s">
+      <c r="AD4" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="AE4" s="10" t="s">
+      <c r="AE4" s="9" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="5" spans="1:40" s="82" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="164" t="s">
+    <row r="5" spans="1:40" s="68" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="142" t="s">
         <v>111</v>
       </c>
-      <c r="B5" s="164"/>
-[...1 lines deleted...]
-      <c r="D5" s="84">
+      <c r="B5" s="142"/>
+      <c r="C5" s="143"/>
+      <c r="D5" s="70">
         <v>381</v>
       </c>
-      <c r="E5" s="85">
+      <c r="E5" s="71">
         <v>96</v>
       </c>
-      <c r="F5" s="86">
+      <c r="F5" s="71">
         <v>51</v>
       </c>
-      <c r="G5" s="86">
+      <c r="G5" s="71">
         <v>8</v>
       </c>
-      <c r="H5" s="86">
+      <c r="H5" s="71">
         <v>22</v>
       </c>
-      <c r="I5" s="86">
+      <c r="I5" s="71">
         <v>8</v>
       </c>
-      <c r="J5" s="86">
+      <c r="J5" s="71">
         <v>192</v>
       </c>
-      <c r="K5" s="86">
+      <c r="K5" s="71">
         <v>4</v>
       </c>
-      <c r="L5" s="84">
+      <c r="L5" s="70">
         <v>359</v>
       </c>
-      <c r="M5" s="87">
+      <c r="M5" s="72">
         <v>3</v>
       </c>
-      <c r="N5" s="87">
+      <c r="N5" s="72">
         <v>35</v>
       </c>
-      <c r="O5" s="87">
+      <c r="O5" s="72">
         <v>20</v>
       </c>
-      <c r="P5" s="87">
+      <c r="P5" s="72">
         <v>14</v>
       </c>
-      <c r="Q5" s="87">
+      <c r="Q5" s="72">
         <v>12</v>
       </c>
-      <c r="R5" s="87">
+      <c r="R5" s="72">
         <v>238</v>
       </c>
-      <c r="S5" s="87">
+      <c r="S5" s="72">
         <v>34</v>
       </c>
-      <c r="T5" s="87">
+      <c r="T5" s="72">
         <v>3</v>
       </c>
-      <c r="U5" s="84">
+      <c r="U5" s="70">
         <v>375</v>
       </c>
-      <c r="V5" s="87">
+      <c r="V5" s="72">
         <v>36</v>
       </c>
-      <c r="W5" s="87">
+      <c r="W5" s="72">
         <v>3</v>
       </c>
-      <c r="X5" s="87">
+      <c r="X5" s="72">
         <v>13</v>
       </c>
-      <c r="Y5" s="87">
+      <c r="Y5" s="72">
         <v>42</v>
       </c>
-      <c r="Z5" s="87">
+      <c r="Z5" s="72">
         <v>18</v>
       </c>
-      <c r="AA5" s="87">
+      <c r="AA5" s="72">
         <v>23</v>
       </c>
-      <c r="AB5" s="87">
+      <c r="AB5" s="72">
         <v>163</v>
       </c>
-      <c r="AC5" s="86">
+      <c r="AC5" s="71">
         <v>62</v>
       </c>
-      <c r="AD5" s="87">
+      <c r="AD5" s="72">
         <v>13</v>
       </c>
-      <c r="AE5" s="87">
+      <c r="AE5" s="72">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:40" s="82" customFormat="1" ht="27" customHeight="1">
-      <c r="A6" s="164" t="s">
+    <row r="6" spans="1:40" s="68" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="142" t="s">
         <v>112</v>
       </c>
-      <c r="B6" s="164"/>
-[...1 lines deleted...]
-      <c r="D6" s="88">
+      <c r="B6" s="142"/>
+      <c r="C6" s="143"/>
+      <c r="D6" s="73">
         <v>88</v>
       </c>
-      <c r="E6" s="89">
+      <c r="E6" s="74">
         <v>29</v>
       </c>
-      <c r="F6" s="89">
+      <c r="F6" s="74">
         <v>15</v>
       </c>
-      <c r="G6" s="89">
-[...2 lines deleted...]
-      <c r="H6" s="89">
+      <c r="G6" s="74">
+        <v>0</v>
+      </c>
+      <c r="H6" s="74">
         <v>2</v>
       </c>
-      <c r="I6" s="89">
-[...2 lines deleted...]
-      <c r="J6" s="89">
+      <c r="I6" s="74">
+        <v>1</v>
+      </c>
+      <c r="J6" s="74">
         <v>40</v>
       </c>
-      <c r="K6" s="89">
-[...2 lines deleted...]
-      <c r="L6" s="88">
+      <c r="K6" s="74">
+        <v>1</v>
+      </c>
+      <c r="L6" s="73">
         <v>87</v>
       </c>
-      <c r="M6" s="88">
+      <c r="M6" s="73">
         <v>3</v>
       </c>
-      <c r="N6" s="88">
+      <c r="N6" s="73">
         <v>8</v>
       </c>
-      <c r="O6" s="88">
+      <c r="O6" s="73">
         <v>6</v>
       </c>
-      <c r="P6" s="88">
-[...2 lines deleted...]
-      <c r="Q6" s="88">
+      <c r="P6" s="73">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="73">
         <v>5</v>
       </c>
-      <c r="R6" s="88">
+      <c r="R6" s="73">
         <v>45</v>
       </c>
-      <c r="S6" s="88">
+      <c r="S6" s="73">
         <v>12</v>
       </c>
-      <c r="T6" s="88">
+      <c r="T6" s="73">
         <v>7</v>
       </c>
-      <c r="U6" s="88">
+      <c r="U6" s="73">
         <v>88</v>
       </c>
-      <c r="V6" s="88">
+      <c r="V6" s="73">
         <v>8</v>
       </c>
-      <c r="W6" s="88">
-[...2 lines deleted...]
-      <c r="X6" s="88">
+      <c r="W6" s="73">
+        <v>0</v>
+      </c>
+      <c r="X6" s="73">
         <v>7</v>
       </c>
-      <c r="Y6" s="88">
+      <c r="Y6" s="73">
         <v>7</v>
       </c>
-      <c r="Z6" s="88">
+      <c r="Z6" s="73">
         <v>3</v>
       </c>
-      <c r="AA6" s="88">
+      <c r="AA6" s="73">
         <v>4</v>
       </c>
-      <c r="AB6" s="88">
+      <c r="AB6" s="73">
         <v>45</v>
       </c>
-      <c r="AC6" s="86">
+      <c r="AC6" s="71">
         <v>8</v>
       </c>
-      <c r="AD6" s="88">
+      <c r="AD6" s="73">
         <v>5</v>
       </c>
-      <c r="AE6" s="88">
+      <c r="AE6" s="73">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:40" s="90" customFormat="1" ht="15" customHeight="1">
-[...12 lines deleted...]
-      <c r="V7" s="25"/>
+    <row r="7" spans="1:40" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
     </row>
-    <row r="8" spans="1:40" s="91" customFormat="1" ht="15">
-[...11 lines deleted...]
-      <c r="P8" s="96"/>
+    <row r="8" spans="1:40" s="76" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="78"/>
+      <c r="N8" s="16"/>
+      <c r="P8" s="79"/>
     </row>
-    <row r="9" spans="1:40" s="95" customFormat="1" ht="12" customHeight="1">
-      <c r="A9" s="163" t="s">
+    <row r="9" spans="1:40" s="78" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="141" t="s">
         <v>50</v>
       </c>
-      <c r="B9" s="163"/>
-[...37 lines deleted...]
-      <c r="AN9" s="97"/>
+      <c r="B9" s="141"/>
+      <c r="C9" s="141"/>
+      <c r="D9" s="141"/>
+      <c r="E9" s="141"/>
+      <c r="F9" s="141"/>
+      <c r="G9" s="141"/>
+      <c r="H9" s="141"/>
+      <c r="I9" s="141"/>
+      <c r="J9" s="141"/>
+      <c r="K9" s="141"/>
+      <c r="L9" s="141"/>
+      <c r="M9" s="141"/>
+      <c r="N9" s="141"/>
+      <c r="O9" s="141"/>
+      <c r="P9" s="141"/>
+      <c r="Q9" s="141"/>
+      <c r="R9" s="141"/>
+      <c r="S9" s="141"/>
+      <c r="T9" s="141"/>
+      <c r="U9" s="141"/>
+      <c r="V9" s="141"/>
+      <c r="W9" s="141"/>
+      <c r="X9" s="141"/>
+      <c r="Y9" s="141"/>
+      <c r="Z9" s="80"/>
+      <c r="AA9" s="80"/>
+      <c r="AB9" s="80"/>
+      <c r="AC9" s="80"/>
+      <c r="AD9" s="80"/>
+      <c r="AE9" s="80"/>
+      <c r="AF9" s="80"/>
+      <c r="AG9" s="80"/>
+      <c r="AH9" s="80"/>
+      <c r="AI9" s="80"/>
+      <c r="AJ9" s="80"/>
+      <c r="AK9" s="80"/>
+      <c r="AL9" s="80"/>
+      <c r="AM9" s="80"/>
+      <c r="AN9" s="80"/>
     </row>
-    <row r="10" spans="1:40" s="95" customFormat="1" ht="14.1" customHeight="1">
-[...39 lines deleted...]
-      <c r="AN10" s="97"/>
+    <row r="10" spans="1:40" s="78" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="84"/>
+      <c r="B10" s="80"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="80"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="80"/>
+      <c r="G10" s="80"/>
+      <c r="H10" s="80"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="80"/>
+      <c r="K10" s="80"/>
+      <c r="L10" s="80"/>
+      <c r="M10" s="80"/>
+      <c r="N10" s="80"/>
+      <c r="O10" s="80"/>
+      <c r="P10" s="80"/>
+      <c r="Q10" s="80"/>
+      <c r="R10" s="80"/>
+      <c r="S10" s="80"/>
+      <c r="T10" s="80"/>
+      <c r="U10" s="80"/>
+      <c r="V10" s="80"/>
+      <c r="W10" s="80"/>
+      <c r="X10" s="80"/>
+      <c r="Y10" s="80"/>
+      <c r="Z10" s="80"/>
+      <c r="AA10" s="80"/>
+      <c r="AB10" s="80"/>
+      <c r="AC10" s="80"/>
+      <c r="AD10" s="80"/>
+      <c r="AE10" s="80"/>
+      <c r="AF10" s="80"/>
+      <c r="AG10" s="80"/>
+      <c r="AH10" s="80"/>
+      <c r="AI10" s="80"/>
+      <c r="AJ10" s="80"/>
+      <c r="AK10" s="80"/>
+      <c r="AL10" s="80"/>
+      <c r="AM10" s="80"/>
+      <c r="AN10" s="80"/>
     </row>
-    <row r="11" spans="1:40" s="82" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A11" s="98"/>
+    <row r="11" spans="1:40" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:40" s="86" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="85" t="s">
+        <v>145</v>
+      </c>
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8"/>
+      <c r="P12" s="8"/>
+      <c r="Q12" s="8"/>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="8"/>
+      <c r="U12" s="8"/>
+      <c r="V12" s="8"/>
+      <c r="W12" s="8"/>
+      <c r="X12" s="8"/>
+      <c r="Y12" s="8"/>
+      <c r="Z12" s="8"/>
     </row>
-    <row r="12" spans="1:40" s="104" customFormat="1" ht="15.75">
-[...34 lines deleted...]
-    </row>
+    <row r="13" spans="1:40" s="68" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:40" s="68" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A9:Y9"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A3:C4"/>
     <mergeCell ref="L3:T3"/>
     <mergeCell ref="U3:AE3"/>
     <mergeCell ref="D3:K3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="39" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
       <selection activeCell="A5" sqref="A5:C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.25" style="80" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="41" max="16384" width="5.625" style="79"/>
+    <col min="1" max="1" width="3.25" style="66" customWidth="1"/>
+    <col min="2" max="2" width="3" style="66" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="66" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="66" customWidth="1"/>
+    <col min="7" max="36" width="8.625" style="66" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="66" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="66" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="66" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="66" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="66"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="24" customHeight="1">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:40" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="65" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="2" spans="1:40" s="82" customFormat="1" ht="24" customHeight="1">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:40" s="68" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="67" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="3" spans="1:40" s="82" customFormat="1" ht="15.75">
-[...3 lines deleted...]
-      <c r="D3" s="173" t="s">
+    <row r="3" spans="1:40" s="68" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="144"/>
+      <c r="B3" s="145"/>
+      <c r="C3" s="146"/>
+      <c r="D3" s="151" t="s">
         <v>84</v>
       </c>
-      <c r="E3" s="174"/>
-[...6 lines deleted...]
-      <c r="L3" s="171" t="s">
+      <c r="E3" s="152"/>
+      <c r="F3" s="152"/>
+      <c r="G3" s="152"/>
+      <c r="H3" s="152"/>
+      <c r="I3" s="152"/>
+      <c r="J3" s="152"/>
+      <c r="K3" s="153"/>
+      <c r="L3" s="149" t="s">
         <v>85</v>
       </c>
-      <c r="M3" s="172"/>
-[...7 lines deleted...]
-      <c r="U3" s="173" t="s">
+      <c r="M3" s="150"/>
+      <c r="N3" s="150"/>
+      <c r="O3" s="150"/>
+      <c r="P3" s="150"/>
+      <c r="Q3" s="150"/>
+      <c r="R3" s="150"/>
+      <c r="S3" s="150"/>
+      <c r="T3" s="150"/>
+      <c r="U3" s="151" t="s">
         <v>86</v>
       </c>
-      <c r="V3" s="174"/>
-[...8 lines deleted...]
-      <c r="AE3" s="175"/>
+      <c r="V3" s="152"/>
+      <c r="W3" s="152"/>
+      <c r="X3" s="152"/>
+      <c r="Y3" s="152"/>
+      <c r="Z3" s="152"/>
+      <c r="AA3" s="152"/>
+      <c r="AB3" s="152"/>
+      <c r="AC3" s="152"/>
+      <c r="AD3" s="152"/>
+      <c r="AE3" s="153"/>
     </row>
-    <row r="4" spans="1:40" s="82" customFormat="1" ht="129.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="10" t="s">
+    <row r="4" spans="1:40" s="68" customFormat="1" ht="129.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="147"/>
+      <c r="B4" s="147"/>
+      <c r="C4" s="148"/>
+      <c r="D4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="E4" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="11" t="s">
         <v>89</v>
       </c>
-      <c r="G4" s="12" t="s">
+      <c r="G4" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="H4" s="12" t="s">
+      <c r="H4" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="I4" s="12" t="s">
+      <c r="I4" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="J4" s="12" t="s">
+      <c r="J4" s="11" t="s">
         <v>93</v>
       </c>
-      <c r="K4" s="12" t="s">
+      <c r="K4" s="11" t="s">
         <v>94</v>
       </c>
-      <c r="L4" s="10" t="s">
+      <c r="L4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="M4" s="10" t="s">
+      <c r="M4" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="N4" s="10" t="s">
+      <c r="N4" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="O4" s="10" t="s">
+      <c r="O4" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="P4" s="10" t="s">
+      <c r="P4" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="Q4" s="10" t="s">
+      <c r="Q4" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="R4" s="10" t="s">
+      <c r="R4" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="S4" s="10" t="s">
+      <c r="S4" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="T4" s="10" t="s">
+      <c r="T4" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="U4" s="10" t="s">
+      <c r="U4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="V4" s="10" t="s">
+      <c r="V4" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="W4" s="10" t="s">
+      <c r="W4" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="X4" s="10" t="s">
+      <c r="X4" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="Y4" s="10" t="s">
+      <c r="Y4" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="Z4" s="10" t="s">
+      <c r="Z4" s="9" t="s">
         <v>107</v>
       </c>
-      <c r="AA4" s="10" t="s">
+      <c r="AA4" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="AB4" s="10" t="s">
+      <c r="AB4" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="AC4" s="83" t="s">
+      <c r="AC4" s="69" t="s">
         <v>110</v>
       </c>
-      <c r="AD4" s="10" t="s">
+      <c r="AD4" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="AE4" s="10" t="s">
+      <c r="AE4" s="9" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="5" spans="1:40" s="82" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="164" t="s">
+    <row r="5" spans="1:40" s="68" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="142" t="s">
         <v>111</v>
       </c>
-      <c r="B5" s="164"/>
-[...1 lines deleted...]
-      <c r="D5" s="84">
+      <c r="B5" s="142"/>
+      <c r="C5" s="143"/>
+      <c r="D5" s="70">
         <v>356</v>
       </c>
-      <c r="E5" s="85">
+      <c r="E5" s="71">
         <v>94</v>
       </c>
-      <c r="F5" s="86">
+      <c r="F5" s="71">
         <v>44</v>
       </c>
-      <c r="G5" s="86">
+      <c r="G5" s="71">
         <v>9</v>
       </c>
-      <c r="H5" s="86">
+      <c r="H5" s="71">
         <v>20</v>
       </c>
-      <c r="I5" s="86">
+      <c r="I5" s="71">
         <v>11</v>
       </c>
-      <c r="J5" s="86">
+      <c r="J5" s="71">
         <v>167</v>
       </c>
-      <c r="K5" s="86">
+      <c r="K5" s="71">
         <v>11</v>
       </c>
-      <c r="L5" s="84">
+      <c r="L5" s="70">
         <v>335</v>
       </c>
-      <c r="M5" s="87">
+      <c r="M5" s="72">
         <v>7</v>
       </c>
-      <c r="N5" s="87">
+      <c r="N5" s="72">
         <v>25</v>
       </c>
-      <c r="O5" s="87">
+      <c r="O5" s="72">
         <v>21</v>
       </c>
-      <c r="P5" s="87">
+      <c r="P5" s="72">
         <v>6</v>
       </c>
-      <c r="Q5" s="87">
+      <c r="Q5" s="72">
         <v>14</v>
       </c>
-      <c r="R5" s="87">
+      <c r="R5" s="72">
         <v>221</v>
       </c>
-      <c r="S5" s="87">
+      <c r="S5" s="72">
         <v>36</v>
       </c>
-      <c r="T5" s="87">
+      <c r="T5" s="72">
         <v>5</v>
       </c>
-      <c r="U5" s="84">
+      <c r="U5" s="70">
         <v>348</v>
       </c>
-      <c r="V5" s="87">
+      <c r="V5" s="72">
         <v>35</v>
       </c>
-      <c r="W5" s="87">
+      <c r="W5" s="72">
         <v>2</v>
       </c>
-      <c r="X5" s="87">
+      <c r="X5" s="72">
         <v>13</v>
       </c>
-      <c r="Y5" s="87">
+      <c r="Y5" s="72">
         <v>30</v>
       </c>
-      <c r="Z5" s="87">
+      <c r="Z5" s="72">
         <v>13</v>
       </c>
-      <c r="AA5" s="87">
+      <c r="AA5" s="72">
         <v>19</v>
       </c>
-      <c r="AB5" s="87">
+      <c r="AB5" s="72">
         <v>157</v>
       </c>
-      <c r="AC5" s="86">
+      <c r="AC5" s="71">
         <v>57</v>
       </c>
-      <c r="AD5" s="87">
+      <c r="AD5" s="72">
         <v>15</v>
       </c>
-      <c r="AE5" s="87">
+      <c r="AE5" s="72">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:40" s="82" customFormat="1" ht="27" customHeight="1">
-      <c r="A6" s="164" t="s">
+    <row r="6" spans="1:40" s="68" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="142" t="s">
         <v>112</v>
       </c>
-      <c r="B6" s="164"/>
-[...1 lines deleted...]
-      <c r="D6" s="88">
+      <c r="B6" s="142"/>
+      <c r="C6" s="143"/>
+      <c r="D6" s="73">
         <v>75</v>
       </c>
-      <c r="E6" s="89">
+      <c r="E6" s="74">
         <v>20</v>
       </c>
-      <c r="F6" s="89">
+      <c r="F6" s="74">
         <v>11</v>
       </c>
-      <c r="G6" s="89">
-[...8 lines deleted...]
-      <c r="J6" s="89">
+      <c r="G6" s="74">
+        <v>0</v>
+      </c>
+      <c r="H6" s="74">
+        <v>1</v>
+      </c>
+      <c r="I6" s="74">
+        <v>1</v>
+      </c>
+      <c r="J6" s="74">
         <v>41</v>
       </c>
-      <c r="K6" s="89">
-[...2 lines deleted...]
-      <c r="L6" s="88">
+      <c r="K6" s="74">
+        <v>1</v>
+      </c>
+      <c r="L6" s="73">
         <v>75</v>
       </c>
-      <c r="M6" s="88">
-[...2 lines deleted...]
-      <c r="N6" s="88">
+      <c r="M6" s="73">
+        <v>0</v>
+      </c>
+      <c r="N6" s="73">
         <v>9</v>
       </c>
-      <c r="O6" s="88">
+      <c r="O6" s="73">
         <v>5</v>
       </c>
-      <c r="P6" s="88">
+      <c r="P6" s="73">
         <v>2</v>
       </c>
-      <c r="Q6" s="88">
+      <c r="Q6" s="73">
         <v>4</v>
       </c>
-      <c r="R6" s="88">
+      <c r="R6" s="73">
         <v>40</v>
       </c>
-      <c r="S6" s="88">
+      <c r="S6" s="73">
         <v>13</v>
       </c>
-      <c r="T6" s="88">
+      <c r="T6" s="73">
         <v>2</v>
       </c>
-      <c r="U6" s="88">
+      <c r="U6" s="73">
         <v>76</v>
       </c>
-      <c r="V6" s="88">
+      <c r="V6" s="73">
         <v>5</v>
       </c>
-      <c r="W6" s="88">
-[...2 lines deleted...]
-      <c r="X6" s="88">
+      <c r="W6" s="73">
+        <v>1</v>
+      </c>
+      <c r="X6" s="73">
         <v>4</v>
       </c>
-      <c r="Y6" s="88">
+      <c r="Y6" s="73">
         <v>5</v>
       </c>
-      <c r="Z6" s="88">
-[...2 lines deleted...]
-      <c r="AA6" s="88">
+      <c r="Z6" s="73">
+        <v>1</v>
+      </c>
+      <c r="AA6" s="73">
         <v>7</v>
       </c>
-      <c r="AB6" s="88">
+      <c r="AB6" s="73">
         <v>36</v>
       </c>
-      <c r="AC6" s="86">
+      <c r="AC6" s="71">
         <v>10</v>
       </c>
-      <c r="AD6" s="88">
+      <c r="AD6" s="73">
         <v>7</v>
       </c>
-      <c r="AE6" s="88">
+      <c r="AE6" s="73">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:40" s="90" customFormat="1" ht="15" customHeight="1">
-[...12 lines deleted...]
-      <c r="V7" s="25"/>
+    <row r="7" spans="1:40" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
     </row>
-    <row r="8" spans="1:40" s="91" customFormat="1" ht="15">
-[...11 lines deleted...]
-      <c r="P8" s="96"/>
+    <row r="8" spans="1:40" s="76" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="78"/>
+      <c r="N8" s="16"/>
+      <c r="P8" s="79"/>
     </row>
-    <row r="9" spans="1:40" s="95" customFormat="1" ht="12" customHeight="1">
-      <c r="A9" s="163" t="s">
+    <row r="9" spans="1:40" s="78" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="141" t="s">
         <v>113</v>
       </c>
-      <c r="B9" s="163"/>
-[...37 lines deleted...]
-      <c r="AN9" s="97"/>
+      <c r="B9" s="141"/>
+      <c r="C9" s="141"/>
+      <c r="D9" s="141"/>
+      <c r="E9" s="141"/>
+      <c r="F9" s="141"/>
+      <c r="G9" s="141"/>
+      <c r="H9" s="141"/>
+      <c r="I9" s="141"/>
+      <c r="J9" s="141"/>
+      <c r="K9" s="141"/>
+      <c r="L9" s="141"/>
+      <c r="M9" s="141"/>
+      <c r="N9" s="141"/>
+      <c r="O9" s="141"/>
+      <c r="P9" s="141"/>
+      <c r="Q9" s="141"/>
+      <c r="R9" s="141"/>
+      <c r="S9" s="141"/>
+      <c r="T9" s="141"/>
+      <c r="U9" s="141"/>
+      <c r="V9" s="141"/>
+      <c r="W9" s="141"/>
+      <c r="X9" s="141"/>
+      <c r="Y9" s="141"/>
+      <c r="Z9" s="80"/>
+      <c r="AA9" s="80"/>
+      <c r="AB9" s="80"/>
+      <c r="AC9" s="80"/>
+      <c r="AD9" s="80"/>
+      <c r="AE9" s="80"/>
+      <c r="AF9" s="80"/>
+      <c r="AG9" s="80"/>
+      <c r="AH9" s="80"/>
+      <c r="AI9" s="80"/>
+      <c r="AJ9" s="80"/>
+      <c r="AK9" s="80"/>
+      <c r="AL9" s="80"/>
+      <c r="AM9" s="80"/>
+      <c r="AN9" s="80"/>
     </row>
-    <row r="10" spans="1:40" s="95" customFormat="1" ht="14.1" customHeight="1">
-[...39 lines deleted...]
-      <c r="AN10" s="176"/>
+    <row r="10" spans="1:40" s="78" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="141"/>
+      <c r="B10" s="154"/>
+      <c r="C10" s="154"/>
+      <c r="D10" s="154"/>
+      <c r="E10" s="154"/>
+      <c r="F10" s="154"/>
+      <c r="G10" s="154"/>
+      <c r="H10" s="154"/>
+      <c r="I10" s="154"/>
+      <c r="J10" s="154"/>
+      <c r="K10" s="154"/>
+      <c r="L10" s="154"/>
+      <c r="M10" s="154"/>
+      <c r="N10" s="154"/>
+      <c r="O10" s="154"/>
+      <c r="P10" s="154"/>
+      <c r="Q10" s="154"/>
+      <c r="R10" s="154"/>
+      <c r="S10" s="154"/>
+      <c r="T10" s="154"/>
+      <c r="U10" s="154"/>
+      <c r="V10" s="154"/>
+      <c r="W10" s="154"/>
+      <c r="X10" s="154"/>
+      <c r="Y10" s="154"/>
+      <c r="Z10" s="154"/>
+      <c r="AA10" s="154"/>
+      <c r="AB10" s="154"/>
+      <c r="AC10" s="154"/>
+      <c r="AD10" s="154"/>
+      <c r="AE10" s="154"/>
+      <c r="AF10" s="154"/>
+      <c r="AG10" s="154"/>
+      <c r="AH10" s="154"/>
+      <c r="AI10" s="154"/>
+      <c r="AJ10" s="154"/>
+      <c r="AK10" s="154"/>
+      <c r="AL10" s="154"/>
+      <c r="AM10" s="154"/>
+      <c r="AN10" s="154"/>
     </row>
-    <row r="11" spans="1:40" s="82" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A11" s="98"/>
+    <row r="11" spans="1:40" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:40" s="68" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="81"/>
     </row>
-    <row r="12" spans="1:40" s="82" customFormat="1" ht="16.5" customHeight="1">
-[...4 lines deleted...]
-      <c r="G12" s="99"/>
+    <row r="13" spans="1:40" s="68" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="Y13" s="82"/>
     </row>
-    <row r="13" spans="1:40" s="82" customFormat="1" ht="15">
-[...8 lines deleted...]
-      <c r="E14" s="99"/>
+    <row r="14" spans="1:40" s="68" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A9:Y9"/>
     <mergeCell ref="A10:AN10"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="D3:K3"/>
     <mergeCell ref="L3:T3"/>
     <mergeCell ref="U3:AE3"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A3:C4"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="50" workbookViewId="0">
       <selection activeCell="A5" sqref="A5:C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.25" style="80" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="41" max="16384" width="5.625" style="79"/>
+    <col min="1" max="1" width="3.25" style="66" customWidth="1"/>
+    <col min="2" max="2" width="3" style="66" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="66" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="66" customWidth="1"/>
+    <col min="7" max="36" width="8.625" style="66" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="66" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="66" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="66" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="66" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="66"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="24" customHeight="1">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:40" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="65" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="2" spans="1:40" s="82" customFormat="1" ht="24" customHeight="1">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:40" s="68" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="67" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="3" spans="1:40" s="82" customFormat="1" ht="15.75">
-[...3 lines deleted...]
-      <c r="D3" s="173" t="s">
+    <row r="3" spans="1:40" s="68" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="144"/>
+      <c r="B3" s="145"/>
+      <c r="C3" s="146"/>
+      <c r="D3" s="151" t="s">
         <v>84</v>
       </c>
-      <c r="E3" s="174"/>
-[...6 lines deleted...]
-      <c r="L3" s="171" t="s">
+      <c r="E3" s="152"/>
+      <c r="F3" s="152"/>
+      <c r="G3" s="152"/>
+      <c r="H3" s="152"/>
+      <c r="I3" s="152"/>
+      <c r="J3" s="152"/>
+      <c r="K3" s="153"/>
+      <c r="L3" s="149" t="s">
         <v>85</v>
       </c>
-      <c r="M3" s="172"/>
-[...7 lines deleted...]
-      <c r="U3" s="173" t="s">
+      <c r="M3" s="150"/>
+      <c r="N3" s="150"/>
+      <c r="O3" s="150"/>
+      <c r="P3" s="150"/>
+      <c r="Q3" s="150"/>
+      <c r="R3" s="150"/>
+      <c r="S3" s="150"/>
+      <c r="T3" s="150"/>
+      <c r="U3" s="151" t="s">
         <v>86</v>
       </c>
-      <c r="V3" s="174"/>
-[...8 lines deleted...]
-      <c r="AE3" s="175"/>
+      <c r="V3" s="152"/>
+      <c r="W3" s="152"/>
+      <c r="X3" s="152"/>
+      <c r="Y3" s="152"/>
+      <c r="Z3" s="152"/>
+      <c r="AA3" s="152"/>
+      <c r="AB3" s="152"/>
+      <c r="AC3" s="152"/>
+      <c r="AD3" s="152"/>
+      <c r="AE3" s="153"/>
     </row>
-    <row r="4" spans="1:40" s="82" customFormat="1" ht="129.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="10" t="s">
+    <row r="4" spans="1:40" s="68" customFormat="1" ht="129.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="147"/>
+      <c r="B4" s="147"/>
+      <c r="C4" s="148"/>
+      <c r="D4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="E4" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="11" t="s">
         <v>89</v>
       </c>
-      <c r="G4" s="12" t="s">
+      <c r="G4" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="H4" s="12" t="s">
+      <c r="H4" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="I4" s="12" t="s">
+      <c r="I4" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="J4" s="12" t="s">
+      <c r="J4" s="11" t="s">
         <v>93</v>
       </c>
-      <c r="K4" s="12" t="s">
+      <c r="K4" s="11" t="s">
         <v>94</v>
       </c>
-      <c r="L4" s="10" t="s">
+      <c r="L4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="M4" s="10" t="s">
+      <c r="M4" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="N4" s="10" t="s">
+      <c r="N4" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="O4" s="10" t="s">
+      <c r="O4" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="P4" s="10" t="s">
+      <c r="P4" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="Q4" s="10" t="s">
+      <c r="Q4" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="R4" s="10" t="s">
+      <c r="R4" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="S4" s="10" t="s">
+      <c r="S4" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="T4" s="10" t="s">
+      <c r="T4" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="U4" s="10" t="s">
+      <c r="U4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="V4" s="10" t="s">
+      <c r="V4" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="W4" s="10" t="s">
+      <c r="W4" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="X4" s="10" t="s">
+      <c r="X4" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="Y4" s="10" t="s">
+      <c r="Y4" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="Z4" s="10" t="s">
+      <c r="Z4" s="9" t="s">
         <v>107</v>
       </c>
-      <c r="AA4" s="10" t="s">
+      <c r="AA4" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="AB4" s="10" t="s">
+      <c r="AB4" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="AC4" s="83" t="s">
+      <c r="AC4" s="69" t="s">
         <v>110</v>
       </c>
-      <c r="AD4" s="10" t="s">
+      <c r="AD4" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="AE4" s="10" t="s">
+      <c r="AE4" s="9" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="5" spans="1:40" s="82" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="164" t="s">
+    <row r="5" spans="1:40" s="68" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="142" t="s">
         <v>111</v>
       </c>
-      <c r="B5" s="164"/>
-[...1 lines deleted...]
-      <c r="D5" s="84">
+      <c r="B5" s="142"/>
+      <c r="C5" s="143"/>
+      <c r="D5" s="70">
         <v>378</v>
       </c>
-      <c r="E5" s="85">
+      <c r="E5" s="71">
         <v>88</v>
       </c>
-      <c r="F5" s="86">
+      <c r="F5" s="71">
         <v>28</v>
       </c>
-      <c r="G5" s="86">
+      <c r="G5" s="71">
         <v>7</v>
       </c>
-      <c r="H5" s="86">
+      <c r="H5" s="71">
         <v>20</v>
       </c>
-      <c r="I5" s="86">
+      <c r="I5" s="71">
         <v>7</v>
       </c>
-      <c r="J5" s="86">
+      <c r="J5" s="71">
         <v>222</v>
       </c>
-      <c r="K5" s="86">
+      <c r="K5" s="71">
         <v>6</v>
       </c>
-      <c r="L5" s="84">
+      <c r="L5" s="70">
         <v>367</v>
       </c>
-      <c r="M5" s="87">
+      <c r="M5" s="72">
         <v>4</v>
       </c>
-      <c r="N5" s="87">
+      <c r="N5" s="72">
         <v>32</v>
       </c>
-      <c r="O5" s="87">
+      <c r="O5" s="72">
         <v>19</v>
       </c>
-      <c r="P5" s="87">
+      <c r="P5" s="72">
         <v>7</v>
       </c>
-      <c r="Q5" s="87">
+      <c r="Q5" s="72">
         <v>13</v>
       </c>
-      <c r="R5" s="87">
+      <c r="R5" s="72">
         <v>260</v>
       </c>
-      <c r="S5" s="87">
+      <c r="S5" s="72">
         <v>31</v>
       </c>
-      <c r="T5" s="87">
-[...2 lines deleted...]
-      <c r="U5" s="84">
+      <c r="T5" s="72">
+        <v>1</v>
+      </c>
+      <c r="U5" s="70">
         <v>369</v>
       </c>
-      <c r="V5" s="87">
+      <c r="V5" s="72">
         <v>35</v>
       </c>
-      <c r="W5" s="87">
-[...2 lines deleted...]
-      <c r="X5" s="87">
+      <c r="W5" s="72">
+        <v>0</v>
+      </c>
+      <c r="X5" s="72">
         <v>15</v>
       </c>
-      <c r="Y5" s="87">
+      <c r="Y5" s="72">
         <v>32</v>
       </c>
-      <c r="Z5" s="87">
+      <c r="Z5" s="72">
         <v>3</v>
       </c>
-      <c r="AA5" s="87">
+      <c r="AA5" s="72">
         <v>13</v>
       </c>
-      <c r="AB5" s="87">
+      <c r="AB5" s="72">
         <v>197</v>
       </c>
-      <c r="AC5" s="86">
+      <c r="AC5" s="71">
         <v>59</v>
       </c>
-      <c r="AD5" s="87">
+      <c r="AD5" s="72">
         <v>13</v>
       </c>
-      <c r="AE5" s="87">
+      <c r="AE5" s="72">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:40" s="82" customFormat="1" ht="27" customHeight="1">
-      <c r="A6" s="164" t="s">
+    <row r="6" spans="1:40" s="68" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="142" t="s">
         <v>112</v>
       </c>
-      <c r="B6" s="164"/>
-[...1 lines deleted...]
-      <c r="D6" s="88">
+      <c r="B6" s="142"/>
+      <c r="C6" s="143"/>
+      <c r="D6" s="73">
         <v>93</v>
       </c>
-      <c r="E6" s="89">
+      <c r="E6" s="74">
         <v>30</v>
       </c>
-      <c r="F6" s="89">
+      <c r="F6" s="74">
         <v>19</v>
       </c>
-      <c r="G6" s="89">
-[...5 lines deleted...]
-      <c r="I6" s="89">
+      <c r="G6" s="74">
+        <v>0</v>
+      </c>
+      <c r="H6" s="74">
+        <v>1</v>
+      </c>
+      <c r="I6" s="74">
         <v>4</v>
       </c>
-      <c r="J6" s="89">
+      <c r="J6" s="74">
         <v>36</v>
       </c>
-      <c r="K6" s="89">
+      <c r="K6" s="74">
         <v>3</v>
       </c>
-      <c r="L6" s="88">
+      <c r="L6" s="73">
         <v>89</v>
       </c>
-      <c r="M6" s="88">
-[...2 lines deleted...]
-      <c r="N6" s="88">
+      <c r="M6" s="73">
+        <v>1</v>
+      </c>
+      <c r="N6" s="73">
         <v>10</v>
       </c>
-      <c r="O6" s="88">
+      <c r="O6" s="73">
         <v>4</v>
       </c>
-      <c r="P6" s="88">
-[...2 lines deleted...]
-      <c r="Q6" s="88">
+      <c r="P6" s="73">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="73">
         <v>4</v>
       </c>
-      <c r="R6" s="88">
+      <c r="R6" s="73">
         <v>47</v>
       </c>
-      <c r="S6" s="88">
+      <c r="S6" s="73">
         <v>14</v>
       </c>
-      <c r="T6" s="88">
+      <c r="T6" s="73">
         <v>8</v>
       </c>
-      <c r="U6" s="88">
+      <c r="U6" s="73">
         <v>89</v>
       </c>
-      <c r="V6" s="88">
+      <c r="V6" s="73">
         <v>8</v>
       </c>
-      <c r="W6" s="88">
-[...2 lines deleted...]
-      <c r="X6" s="88">
+      <c r="W6" s="73">
+        <v>0</v>
+      </c>
+      <c r="X6" s="73">
         <v>5</v>
       </c>
-      <c r="Y6" s="88">
+      <c r="Y6" s="73">
         <v>4</v>
       </c>
-      <c r="Z6" s="88">
-[...2 lines deleted...]
-      <c r="AA6" s="88">
+      <c r="Z6" s="73">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="73">
         <v>3</v>
       </c>
-      <c r="AB6" s="88">
+      <c r="AB6" s="73">
         <v>49</v>
       </c>
-      <c r="AC6" s="86">
+      <c r="AC6" s="71">
         <v>10</v>
       </c>
-      <c r="AD6" s="88">
+      <c r="AD6" s="73">
         <v>9</v>
       </c>
-      <c r="AE6" s="88">
+      <c r="AE6" s="73">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:40" s="90" customFormat="1" ht="15" customHeight="1">
-[...12 lines deleted...]
-      <c r="V7" s="25"/>
+    <row r="7" spans="1:40" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
     </row>
-    <row r="8" spans="1:40" s="91" customFormat="1" ht="15">
-[...11 lines deleted...]
-      <c r="P8" s="96"/>
+    <row r="8" spans="1:40" s="76" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="78"/>
+      <c r="N8" s="16"/>
+      <c r="P8" s="79"/>
     </row>
-    <row r="9" spans="1:40" s="95" customFormat="1" ht="12" customHeight="1">
-      <c r="A9" s="163" t="s">
+    <row r="9" spans="1:40" s="78" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="141" t="s">
         <v>113</v>
       </c>
-      <c r="B9" s="163"/>
-[...37 lines deleted...]
-      <c r="AN9" s="97"/>
+      <c r="B9" s="141"/>
+      <c r="C9" s="141"/>
+      <c r="D9" s="141"/>
+      <c r="E9" s="141"/>
+      <c r="F9" s="141"/>
+      <c r="G9" s="141"/>
+      <c r="H9" s="141"/>
+      <c r="I9" s="141"/>
+      <c r="J9" s="141"/>
+      <c r="K9" s="141"/>
+      <c r="L9" s="141"/>
+      <c r="M9" s="141"/>
+      <c r="N9" s="141"/>
+      <c r="O9" s="141"/>
+      <c r="P9" s="141"/>
+      <c r="Q9" s="141"/>
+      <c r="R9" s="141"/>
+      <c r="S9" s="141"/>
+      <c r="T9" s="141"/>
+      <c r="U9" s="141"/>
+      <c r="V9" s="141"/>
+      <c r="W9" s="141"/>
+      <c r="X9" s="141"/>
+      <c r="Y9" s="141"/>
+      <c r="Z9" s="80"/>
+      <c r="AA9" s="80"/>
+      <c r="AB9" s="80"/>
+      <c r="AC9" s="80"/>
+      <c r="AD9" s="80"/>
+      <c r="AE9" s="80"/>
+      <c r="AF9" s="80"/>
+      <c r="AG9" s="80"/>
+      <c r="AH9" s="80"/>
+      <c r="AI9" s="80"/>
+      <c r="AJ9" s="80"/>
+      <c r="AK9" s="80"/>
+      <c r="AL9" s="80"/>
+      <c r="AM9" s="80"/>
+      <c r="AN9" s="80"/>
     </row>
-    <row r="10" spans="1:40" s="95" customFormat="1" ht="14.1" customHeight="1">
-[...39 lines deleted...]
-      <c r="AN10" s="176"/>
+    <row r="10" spans="1:40" s="78" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="141"/>
+      <c r="B10" s="154"/>
+      <c r="C10" s="154"/>
+      <c r="D10" s="154"/>
+      <c r="E10" s="154"/>
+      <c r="F10" s="154"/>
+      <c r="G10" s="154"/>
+      <c r="H10" s="154"/>
+      <c r="I10" s="154"/>
+      <c r="J10" s="154"/>
+      <c r="K10" s="154"/>
+      <c r="L10" s="154"/>
+      <c r="M10" s="154"/>
+      <c r="N10" s="154"/>
+      <c r="O10" s="154"/>
+      <c r="P10" s="154"/>
+      <c r="Q10" s="154"/>
+      <c r="R10" s="154"/>
+      <c r="S10" s="154"/>
+      <c r="T10" s="154"/>
+      <c r="U10" s="154"/>
+      <c r="V10" s="154"/>
+      <c r="W10" s="154"/>
+      <c r="X10" s="154"/>
+      <c r="Y10" s="154"/>
+      <c r="Z10" s="154"/>
+      <c r="AA10" s="154"/>
+      <c r="AB10" s="154"/>
+      <c r="AC10" s="154"/>
+      <c r="AD10" s="154"/>
+      <c r="AE10" s="154"/>
+      <c r="AF10" s="154"/>
+      <c r="AG10" s="154"/>
+      <c r="AH10" s="154"/>
+      <c r="AI10" s="154"/>
+      <c r="AJ10" s="154"/>
+      <c r="AK10" s="154"/>
+      <c r="AL10" s="154"/>
+      <c r="AM10" s="154"/>
+      <c r="AN10" s="154"/>
     </row>
-    <row r="11" spans="1:40" s="82" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A11" s="98"/>
+    <row r="11" spans="1:40" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:40" s="68" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="81"/>
     </row>
-    <row r="12" spans="1:40" s="82" customFormat="1" ht="16.5" customHeight="1">
-[...4 lines deleted...]
-      <c r="G12" s="99"/>
+    <row r="13" spans="1:40" s="68" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="Y13" s="82"/>
     </row>
-    <row r="13" spans="1:40" s="82" customFormat="1" ht="15">
-[...8 lines deleted...]
-      <c r="E14" s="99"/>
+    <row r="14" spans="1:40" s="68" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A9:Y9"/>
     <mergeCell ref="A10:AN10"/>
     <mergeCell ref="D3:K3"/>
     <mergeCell ref="L3:T3"/>
     <mergeCell ref="A3:C4"/>
     <mergeCell ref="U3:AE3"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="81" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:C5"/>
+      <selection activeCell="A5" sqref="A5:C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.25" style="80" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="41" max="16384" width="5.625" style="79"/>
+    <col min="1" max="1" width="3.25" style="66" customWidth="1"/>
+    <col min="2" max="2" width="3" style="66" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="66" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="66" customWidth="1"/>
+    <col min="7" max="36" width="8.625" style="66" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="66" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="66" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="66" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="66" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="66"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="24" customHeight="1">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:40" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="65" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="2" spans="1:40" s="82" customFormat="1" ht="24" customHeight="1">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:40" s="68" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="67" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="3" spans="1:40" s="82" customFormat="1" ht="15.75">
-[...3 lines deleted...]
-      <c r="D3" s="173" t="s">
+    <row r="3" spans="1:40" s="68" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="144"/>
+      <c r="B3" s="145"/>
+      <c r="C3" s="146"/>
+      <c r="D3" s="151" t="s">
         <v>84</v>
       </c>
-      <c r="E3" s="174"/>
-[...6 lines deleted...]
-      <c r="L3" s="171" t="s">
+      <c r="E3" s="152"/>
+      <c r="F3" s="152"/>
+      <c r="G3" s="152"/>
+      <c r="H3" s="152"/>
+      <c r="I3" s="152"/>
+      <c r="J3" s="152"/>
+      <c r="K3" s="153"/>
+      <c r="L3" s="149" t="s">
         <v>85</v>
       </c>
-      <c r="M3" s="172"/>
-[...7 lines deleted...]
-      <c r="U3" s="173" t="s">
+      <c r="M3" s="150"/>
+      <c r="N3" s="150"/>
+      <c r="O3" s="150"/>
+      <c r="P3" s="150"/>
+      <c r="Q3" s="150"/>
+      <c r="R3" s="150"/>
+      <c r="S3" s="150"/>
+      <c r="T3" s="150"/>
+      <c r="U3" s="151" t="s">
         <v>86</v>
       </c>
-      <c r="V3" s="174"/>
-[...8 lines deleted...]
-      <c r="AE3" s="175"/>
+      <c r="V3" s="152"/>
+      <c r="W3" s="152"/>
+      <c r="X3" s="152"/>
+      <c r="Y3" s="152"/>
+      <c r="Z3" s="152"/>
+      <c r="AA3" s="152"/>
+      <c r="AB3" s="152"/>
+      <c r="AC3" s="152"/>
+      <c r="AD3" s="152"/>
+      <c r="AE3" s="153"/>
     </row>
-    <row r="4" spans="1:40" s="82" customFormat="1" ht="129.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="10" t="s">
+    <row r="4" spans="1:40" s="68" customFormat="1" ht="129.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="147"/>
+      <c r="B4" s="147"/>
+      <c r="C4" s="148"/>
+      <c r="D4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="E4" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="11" t="s">
         <v>89</v>
       </c>
-      <c r="G4" s="12" t="s">
+      <c r="G4" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="H4" s="12" t="s">
+      <c r="H4" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="I4" s="12" t="s">
+      <c r="I4" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="J4" s="12" t="s">
+      <c r="J4" s="11" t="s">
         <v>93</v>
       </c>
-      <c r="K4" s="12" t="s">
+      <c r="K4" s="11" t="s">
         <v>94</v>
       </c>
-      <c r="L4" s="10" t="s">
+      <c r="L4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="M4" s="10" t="s">
+      <c r="M4" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="N4" s="10" t="s">
+      <c r="N4" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="O4" s="10" t="s">
+      <c r="O4" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="P4" s="10" t="s">
+      <c r="P4" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="Q4" s="10" t="s">
+      <c r="Q4" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="R4" s="10" t="s">
+      <c r="R4" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="S4" s="10" t="s">
+      <c r="S4" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="T4" s="10" t="s">
+      <c r="T4" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="U4" s="10" t="s">
+      <c r="U4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="V4" s="10" t="s">
+      <c r="V4" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="W4" s="10" t="s">
+      <c r="W4" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="X4" s="10" t="s">
+      <c r="X4" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="Y4" s="10" t="s">
+      <c r="Y4" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="Z4" s="10" t="s">
+      <c r="Z4" s="9" t="s">
         <v>107</v>
       </c>
-      <c r="AA4" s="10" t="s">
+      <c r="AA4" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="AB4" s="10" t="s">
+      <c r="AB4" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="AC4" s="83" t="s">
+      <c r="AC4" s="69" t="s">
         <v>110</v>
       </c>
-      <c r="AD4" s="10" t="s">
+      <c r="AD4" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="AE4" s="10" t="s">
+      <c r="AE4" s="9" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="5" spans="1:40" s="82" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="164" t="s">
+    <row r="5" spans="1:40" s="68" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="142" t="s">
         <v>111</v>
       </c>
-      <c r="B5" s="164"/>
-[...1 lines deleted...]
-      <c r="D5" s="84">
+      <c r="B5" s="142"/>
+      <c r="C5" s="143"/>
+      <c r="D5" s="70">
         <v>289</v>
       </c>
-      <c r="E5" s="85">
+      <c r="E5" s="71">
         <v>81</v>
       </c>
-      <c r="F5" s="86">
+      <c r="F5" s="71">
         <v>18</v>
       </c>
-      <c r="G5" s="86">
+      <c r="G5" s="71">
         <v>5</v>
       </c>
-      <c r="H5" s="86">
+      <c r="H5" s="71">
         <v>20</v>
       </c>
-      <c r="I5" s="86">
+      <c r="I5" s="71">
         <v>7</v>
       </c>
-      <c r="J5" s="86">
+      <c r="J5" s="71">
         <v>154</v>
       </c>
-      <c r="K5" s="86">
+      <c r="K5" s="71">
         <v>4</v>
       </c>
-      <c r="L5" s="84">
+      <c r="L5" s="70">
         <v>287</v>
       </c>
-      <c r="M5" s="87">
+      <c r="M5" s="72">
         <v>4</v>
       </c>
-      <c r="N5" s="87">
+      <c r="N5" s="72">
         <v>15</v>
       </c>
-      <c r="O5" s="87">
+      <c r="O5" s="72">
         <v>12</v>
       </c>
-      <c r="P5" s="87">
-[...2 lines deleted...]
-      <c r="Q5" s="87">
+      <c r="P5" s="72">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="72">
         <v>9</v>
       </c>
-      <c r="R5" s="87">
+      <c r="R5" s="72">
         <v>217</v>
       </c>
-      <c r="S5" s="87">
+      <c r="S5" s="72">
         <v>28</v>
       </c>
-      <c r="T5" s="87">
-[...2 lines deleted...]
-      <c r="U5" s="84">
+      <c r="T5" s="72">
+        <v>1</v>
+      </c>
+      <c r="U5" s="70">
         <v>280</v>
       </c>
-      <c r="V5" s="87">
+      <c r="V5" s="72">
         <v>23</v>
       </c>
-      <c r="W5" s="87">
-[...2 lines deleted...]
-      <c r="X5" s="87">
+      <c r="W5" s="72">
+        <v>1</v>
+      </c>
+      <c r="X5" s="72">
         <v>12</v>
       </c>
-      <c r="Y5" s="87">
+      <c r="Y5" s="72">
         <v>20</v>
       </c>
-      <c r="Z5" s="87">
+      <c r="Z5" s="72">
         <v>4</v>
       </c>
-      <c r="AA5" s="87">
+      <c r="AA5" s="72">
         <v>5</v>
       </c>
-      <c r="AB5" s="87">
+      <c r="AB5" s="72">
         <v>142</v>
       </c>
-      <c r="AC5" s="86">
+      <c r="AC5" s="71">
         <v>54</v>
       </c>
-      <c r="AD5" s="87">
+      <c r="AD5" s="72">
         <v>17</v>
       </c>
-      <c r="AE5" s="87">
+      <c r="AE5" s="72">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:40" s="82" customFormat="1" ht="27" customHeight="1">
-      <c r="A6" s="164" t="s">
+    <row r="6" spans="1:40" s="68" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="142" t="s">
         <v>112</v>
       </c>
-      <c r="B6" s="164"/>
-[...1 lines deleted...]
-      <c r="D6" s="88">
+      <c r="B6" s="142"/>
+      <c r="C6" s="143"/>
+      <c r="D6" s="73">
         <v>56</v>
       </c>
-      <c r="E6" s="89">
+      <c r="E6" s="74">
         <v>13</v>
       </c>
-      <c r="F6" s="89">
+      <c r="F6" s="74">
         <v>7</v>
       </c>
-      <c r="G6" s="89">
-[...2 lines deleted...]
-      <c r="H6" s="89">
+      <c r="G6" s="74">
+        <v>1</v>
+      </c>
+      <c r="H6" s="74">
         <v>2</v>
       </c>
-      <c r="I6" s="89">
-[...2 lines deleted...]
-      <c r="J6" s="89">
+      <c r="I6" s="74">
+        <v>0</v>
+      </c>
+      <c r="J6" s="74">
         <v>29</v>
       </c>
-      <c r="K6" s="89">
+      <c r="K6" s="74">
         <v>4</v>
       </c>
-      <c r="L6" s="88">
+      <c r="L6" s="73">
         <v>55</v>
       </c>
-      <c r="M6" s="88">
-[...2 lines deleted...]
-      <c r="N6" s="88">
+      <c r="M6" s="73">
+        <v>0</v>
+      </c>
+      <c r="N6" s="73">
         <v>2</v>
       </c>
-      <c r="O6" s="88">
+      <c r="O6" s="73">
         <v>3</v>
       </c>
-      <c r="P6" s="88">
-[...2 lines deleted...]
-      <c r="Q6" s="88">
+      <c r="P6" s="73">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="73">
         <v>2</v>
       </c>
-      <c r="R6" s="88">
+      <c r="R6" s="73">
         <v>30</v>
       </c>
-      <c r="S6" s="88">
+      <c r="S6" s="73">
         <v>12</v>
       </c>
-      <c r="T6" s="88">
+      <c r="T6" s="73">
         <v>6</v>
       </c>
-      <c r="U6" s="88">
+      <c r="U6" s="73">
         <v>56</v>
       </c>
-      <c r="V6" s="88">
+      <c r="V6" s="73">
         <v>5</v>
       </c>
-      <c r="W6" s="88">
-[...5 lines deleted...]
-      <c r="Y6" s="88">
+      <c r="W6" s="73">
+        <v>0</v>
+      </c>
+      <c r="X6" s="73">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="73">
         <v>8</v>
       </c>
-      <c r="Z6" s="88">
-[...5 lines deleted...]
-      <c r="AB6" s="88">
+      <c r="Z6" s="73">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="73">
+        <v>1</v>
+      </c>
+      <c r="AB6" s="73">
         <v>28</v>
       </c>
-      <c r="AC6" s="86">
+      <c r="AC6" s="71">
         <v>8</v>
       </c>
-      <c r="AD6" s="88">
+      <c r="AD6" s="73">
         <v>6</v>
       </c>
-      <c r="AE6" s="88">
+      <c r="AE6" s="73">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:40" s="90" customFormat="1" ht="15" customHeight="1">
-[...12 lines deleted...]
-      <c r="V7" s="25"/>
+    <row r="7" spans="1:40" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
     </row>
-    <row r="8" spans="1:40" s="91" customFormat="1" ht="15">
-[...11 lines deleted...]
-      <c r="P8" s="96"/>
+    <row r="8" spans="1:40" s="76" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="78"/>
+      <c r="N8" s="16"/>
+      <c r="P8" s="79"/>
     </row>
-    <row r="9" spans="1:40" s="95" customFormat="1" ht="12" customHeight="1">
-      <c r="A9" s="163" t="s">
+    <row r="9" spans="1:40" s="78" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="141" t="s">
         <v>113</v>
       </c>
-      <c r="B9" s="163"/>
-[...37 lines deleted...]
-      <c r="AN9" s="97"/>
+      <c r="B9" s="141"/>
+      <c r="C9" s="141"/>
+      <c r="D9" s="141"/>
+      <c r="E9" s="141"/>
+      <c r="F9" s="141"/>
+      <c r="G9" s="141"/>
+      <c r="H9" s="141"/>
+      <c r="I9" s="141"/>
+      <c r="J9" s="141"/>
+      <c r="K9" s="141"/>
+      <c r="L9" s="141"/>
+      <c r="M9" s="141"/>
+      <c r="N9" s="141"/>
+      <c r="O9" s="141"/>
+      <c r="P9" s="141"/>
+      <c r="Q9" s="141"/>
+      <c r="R9" s="141"/>
+      <c r="S9" s="141"/>
+      <c r="T9" s="141"/>
+      <c r="U9" s="141"/>
+      <c r="V9" s="141"/>
+      <c r="W9" s="141"/>
+      <c r="X9" s="141"/>
+      <c r="Y9" s="141"/>
+      <c r="Z9" s="80"/>
+      <c r="AA9" s="80"/>
+      <c r="AB9" s="80"/>
+      <c r="AC9" s="80"/>
+      <c r="AD9" s="80"/>
+      <c r="AE9" s="80"/>
+      <c r="AF9" s="80"/>
+      <c r="AG9" s="80"/>
+      <c r="AH9" s="80"/>
+      <c r="AI9" s="80"/>
+      <c r="AJ9" s="80"/>
+      <c r="AK9" s="80"/>
+      <c r="AL9" s="80"/>
+      <c r="AM9" s="80"/>
+      <c r="AN9" s="80"/>
     </row>
-    <row r="10" spans="1:40" s="95" customFormat="1" ht="14.1" customHeight="1">
-[...39 lines deleted...]
-      <c r="AN10" s="176"/>
+    <row r="10" spans="1:40" s="78" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="141"/>
+      <c r="B10" s="154"/>
+      <c r="C10" s="154"/>
+      <c r="D10" s="154"/>
+      <c r="E10" s="154"/>
+      <c r="F10" s="154"/>
+      <c r="G10" s="154"/>
+      <c r="H10" s="154"/>
+      <c r="I10" s="154"/>
+      <c r="J10" s="154"/>
+      <c r="K10" s="154"/>
+      <c r="L10" s="154"/>
+      <c r="M10" s="154"/>
+      <c r="N10" s="154"/>
+      <c r="O10" s="154"/>
+      <c r="P10" s="154"/>
+      <c r="Q10" s="154"/>
+      <c r="R10" s="154"/>
+      <c r="S10" s="154"/>
+      <c r="T10" s="154"/>
+      <c r="U10" s="154"/>
+      <c r="V10" s="154"/>
+      <c r="W10" s="154"/>
+      <c r="X10" s="154"/>
+      <c r="Y10" s="154"/>
+      <c r="Z10" s="154"/>
+      <c r="AA10" s="154"/>
+      <c r="AB10" s="154"/>
+      <c r="AC10" s="154"/>
+      <c r="AD10" s="154"/>
+      <c r="AE10" s="154"/>
+      <c r="AF10" s="154"/>
+      <c r="AG10" s="154"/>
+      <c r="AH10" s="154"/>
+      <c r="AI10" s="154"/>
+      <c r="AJ10" s="154"/>
+      <c r="AK10" s="154"/>
+      <c r="AL10" s="154"/>
+      <c r="AM10" s="154"/>
+      <c r="AN10" s="154"/>
     </row>
-    <row r="11" spans="1:40" s="82" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A11" s="98"/>
+    <row r="11" spans="1:40" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:40" s="68" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="81"/>
     </row>
-    <row r="12" spans="1:40" s="82" customFormat="1" ht="16.5" customHeight="1">
-[...4 lines deleted...]
-      <c r="G12" s="99"/>
+    <row r="13" spans="1:40" s="68" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="Y13" s="82"/>
     </row>
-    <row r="13" spans="1:40" s="82" customFormat="1" ht="15">
-[...8 lines deleted...]
-      <c r="E14" s="99"/>
+    <row r="14" spans="1:40" s="68" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A9:Y9"/>
     <mergeCell ref="A10:AN10"/>
     <mergeCell ref="D3:K3"/>
     <mergeCell ref="L3:T3"/>
     <mergeCell ref="A3:C4"/>
     <mergeCell ref="U3:AE3"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:C5"/>
+      <selection activeCell="A5" sqref="A5:C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.25" style="80" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="41" max="16384" width="5.625" style="79"/>
+    <col min="1" max="1" width="3.25" style="66" customWidth="1"/>
+    <col min="2" max="2" width="3" style="66" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="66" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="66" customWidth="1"/>
+    <col min="7" max="36" width="8.625" style="66" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="66" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="66" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="66" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="66" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="66"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="24" customHeight="1">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:40" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="65" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="2" spans="1:40" s="82" customFormat="1" ht="24" customHeight="1">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:40" s="68" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="67" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="3" spans="1:40" s="82" customFormat="1" ht="15.75">
-[...3 lines deleted...]
-      <c r="D3" s="173" t="s">
+    <row r="3" spans="1:40" s="68" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="144"/>
+      <c r="B3" s="145"/>
+      <c r="C3" s="146"/>
+      <c r="D3" s="151" t="s">
         <v>84</v>
       </c>
-      <c r="E3" s="174"/>
-[...6 lines deleted...]
-      <c r="L3" s="171" t="s">
+      <c r="E3" s="152"/>
+      <c r="F3" s="152"/>
+      <c r="G3" s="152"/>
+      <c r="H3" s="152"/>
+      <c r="I3" s="152"/>
+      <c r="J3" s="152"/>
+      <c r="K3" s="153"/>
+      <c r="L3" s="149" t="s">
         <v>85</v>
       </c>
-      <c r="M3" s="172"/>
-[...7 lines deleted...]
-      <c r="U3" s="173" t="s">
+      <c r="M3" s="150"/>
+      <c r="N3" s="150"/>
+      <c r="O3" s="150"/>
+      <c r="P3" s="150"/>
+      <c r="Q3" s="150"/>
+      <c r="R3" s="150"/>
+      <c r="S3" s="150"/>
+      <c r="T3" s="150"/>
+      <c r="U3" s="151" t="s">
         <v>86</v>
       </c>
-      <c r="V3" s="174"/>
-[...8 lines deleted...]
-      <c r="AE3" s="175"/>
+      <c r="V3" s="152"/>
+      <c r="W3" s="152"/>
+      <c r="X3" s="152"/>
+      <c r="Y3" s="152"/>
+      <c r="Z3" s="152"/>
+      <c r="AA3" s="152"/>
+      <c r="AB3" s="152"/>
+      <c r="AC3" s="152"/>
+      <c r="AD3" s="152"/>
+      <c r="AE3" s="153"/>
     </row>
-    <row r="4" spans="1:40" s="82" customFormat="1" ht="129.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="10" t="s">
+    <row r="4" spans="1:40" s="68" customFormat="1" ht="129.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="147"/>
+      <c r="B4" s="147"/>
+      <c r="C4" s="148"/>
+      <c r="D4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="E4" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="11" t="s">
         <v>89</v>
       </c>
-      <c r="G4" s="12" t="s">
+      <c r="G4" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="H4" s="12" t="s">
+      <c r="H4" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="I4" s="12" t="s">
+      <c r="I4" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="J4" s="12" t="s">
+      <c r="J4" s="11" t="s">
         <v>93</v>
       </c>
-      <c r="K4" s="12" t="s">
+      <c r="K4" s="11" t="s">
         <v>94</v>
       </c>
-      <c r="L4" s="10" t="s">
+      <c r="L4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="M4" s="10" t="s">
+      <c r="M4" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="N4" s="10" t="s">
+      <c r="N4" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="O4" s="10" t="s">
+      <c r="O4" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="P4" s="10" t="s">
+      <c r="P4" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="Q4" s="10" t="s">
+      <c r="Q4" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="R4" s="10" t="s">
+      <c r="R4" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="S4" s="10" t="s">
+      <c r="S4" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="T4" s="10" t="s">
+      <c r="T4" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="U4" s="10" t="s">
+      <c r="U4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="V4" s="10" t="s">
+      <c r="V4" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="W4" s="10" t="s">
+      <c r="W4" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="X4" s="10" t="s">
+      <c r="X4" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="Y4" s="10" t="s">
+      <c r="Y4" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="Z4" s="10" t="s">
+      <c r="Z4" s="9" t="s">
         <v>107</v>
       </c>
-      <c r="AA4" s="10" t="s">
+      <c r="AA4" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="AB4" s="10" t="s">
+      <c r="AB4" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="AC4" s="83" t="s">
+      <c r="AC4" s="69" t="s">
         <v>110</v>
       </c>
-      <c r="AD4" s="10" t="s">
+      <c r="AD4" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="AE4" s="10" t="s">
+      <c r="AE4" s="9" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="5" spans="1:40" s="82" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="164" t="s">
+    <row r="5" spans="1:40" s="68" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="142" t="s">
         <v>111</v>
       </c>
-      <c r="B5" s="164"/>
-[...1 lines deleted...]
-      <c r="D5" s="84">
+      <c r="B5" s="142"/>
+      <c r="C5" s="143"/>
+      <c r="D5" s="70">
         <v>207</v>
       </c>
-      <c r="E5" s="85">
+      <c r="E5" s="71">
         <v>47</v>
       </c>
-      <c r="F5" s="86">
+      <c r="F5" s="71">
         <v>20</v>
       </c>
-      <c r="G5" s="86">
+      <c r="G5" s="71">
         <v>5</v>
       </c>
-      <c r="H5" s="86">
+      <c r="H5" s="71">
         <v>20</v>
       </c>
-      <c r="I5" s="86">
+      <c r="I5" s="71">
         <v>5</v>
       </c>
-      <c r="J5" s="86">
+      <c r="J5" s="71">
         <v>98</v>
       </c>
-      <c r="K5" s="86">
+      <c r="K5" s="71">
         <v>12</v>
       </c>
-      <c r="L5" s="84">
+      <c r="L5" s="70">
         <v>195</v>
       </c>
-      <c r="M5" s="87">
-[...2 lines deleted...]
-      <c r="N5" s="87">
+      <c r="M5" s="72">
+        <v>1</v>
+      </c>
+      <c r="N5" s="72">
         <v>22</v>
       </c>
-      <c r="O5" s="87">
+      <c r="O5" s="72">
         <v>11</v>
       </c>
-      <c r="P5" s="87">
+      <c r="P5" s="72">
         <v>3</v>
       </c>
-      <c r="Q5" s="87">
+      <c r="Q5" s="72">
         <v>7</v>
       </c>
-      <c r="R5" s="87">
+      <c r="R5" s="72">
         <v>126</v>
       </c>
-      <c r="S5" s="87">
+      <c r="S5" s="72">
         <v>23</v>
       </c>
-      <c r="T5" s="87">
+      <c r="T5" s="72">
         <v>2</v>
       </c>
-      <c r="U5" s="84">
+      <c r="U5" s="70">
         <v>198</v>
       </c>
-      <c r="V5" s="87">
+      <c r="V5" s="72">
         <v>8</v>
       </c>
-      <c r="W5" s="87">
-[...2 lines deleted...]
-      <c r="X5" s="87">
+      <c r="W5" s="72">
+        <v>0</v>
+      </c>
+      <c r="X5" s="72">
         <v>7</v>
       </c>
-      <c r="Y5" s="87">
+      <c r="Y5" s="72">
         <v>8</v>
       </c>
-      <c r="Z5" s="87">
+      <c r="Z5" s="72">
         <v>9</v>
       </c>
-      <c r="AA5" s="87">
+      <c r="AA5" s="72">
         <v>11</v>
       </c>
-      <c r="AB5" s="87">
+      <c r="AB5" s="72">
         <v>94</v>
       </c>
-      <c r="AC5" s="86">
+      <c r="AC5" s="71">
         <v>42</v>
       </c>
-      <c r="AD5" s="87">
+      <c r="AD5" s="72">
         <v>19</v>
       </c>
-      <c r="AE5" s="87">
+      <c r="AE5" s="72">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:40" s="82" customFormat="1" ht="27" customHeight="1">
-      <c r="A6" s="164" t="s">
+    <row r="6" spans="1:40" s="68" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="142" t="s">
         <v>112</v>
       </c>
-      <c r="B6" s="164"/>
-[...1 lines deleted...]
-      <c r="D6" s="88">
+      <c r="B6" s="142"/>
+      <c r="C6" s="143"/>
+      <c r="D6" s="73">
         <v>60</v>
       </c>
-      <c r="E6" s="89">
+      <c r="E6" s="74">
         <v>19</v>
       </c>
-      <c r="F6" s="89">
+      <c r="F6" s="74">
         <v>4</v>
       </c>
-      <c r="G6" s="89">
-[...8 lines deleted...]
-      <c r="J6" s="89">
+      <c r="G6" s="74">
+        <v>1</v>
+      </c>
+      <c r="H6" s="74">
+        <v>0</v>
+      </c>
+      <c r="I6" s="74">
+        <v>1</v>
+      </c>
+      <c r="J6" s="74">
         <v>30</v>
       </c>
-      <c r="K6" s="89">
+      <c r="K6" s="74">
         <v>5</v>
       </c>
-      <c r="L6" s="88">
+      <c r="L6" s="73">
         <v>59</v>
       </c>
-      <c r="M6" s="88">
-[...2 lines deleted...]
-      <c r="N6" s="88">
+      <c r="M6" s="73">
+        <v>0</v>
+      </c>
+      <c r="N6" s="73">
         <v>4</v>
       </c>
-      <c r="O6" s="88">
+      <c r="O6" s="73">
         <v>3</v>
       </c>
-      <c r="P6" s="88">
-[...2 lines deleted...]
-      <c r="Q6" s="88">
+      <c r="P6" s="73">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="73">
         <v>2</v>
       </c>
-      <c r="R6" s="88">
+      <c r="R6" s="73">
         <v>29</v>
       </c>
-      <c r="S6" s="88">
+      <c r="S6" s="73">
         <v>13</v>
       </c>
-      <c r="T6" s="88">
+      <c r="T6" s="73">
         <v>8</v>
       </c>
-      <c r="U6" s="88">
+      <c r="U6" s="73">
         <v>61</v>
       </c>
-      <c r="V6" s="88">
+      <c r="V6" s="73">
         <v>3</v>
       </c>
-      <c r="W6" s="88">
-[...2 lines deleted...]
-      <c r="X6" s="88">
+      <c r="W6" s="73">
+        <v>0</v>
+      </c>
+      <c r="X6" s="73">
         <v>5</v>
       </c>
-      <c r="Y6" s="88">
+      <c r="Y6" s="73">
         <v>2</v>
       </c>
-      <c r="Z6" s="88">
-[...2 lines deleted...]
-      <c r="AA6" s="88">
+      <c r="Z6" s="73">
+        <v>1</v>
+      </c>
+      <c r="AA6" s="73">
         <v>3</v>
       </c>
-      <c r="AB6" s="88">
+      <c r="AB6" s="73">
         <v>31</v>
       </c>
-      <c r="AC6" s="86">
+      <c r="AC6" s="71">
         <v>10</v>
       </c>
-      <c r="AD6" s="88">
+      <c r="AD6" s="73">
         <v>5</v>
       </c>
-      <c r="AE6" s="88">
+      <c r="AE6" s="73">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:40" s="90" customFormat="1" ht="15" customHeight="1">
-[...12 lines deleted...]
-      <c r="V7" s="25"/>
+    <row r="7" spans="1:40" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
     </row>
-    <row r="8" spans="1:40" s="91" customFormat="1" ht="15">
-[...11 lines deleted...]
-      <c r="P8" s="96"/>
+    <row r="8" spans="1:40" s="76" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="78"/>
+      <c r="N8" s="16"/>
+      <c r="P8" s="79"/>
     </row>
-    <row r="9" spans="1:40" s="95" customFormat="1" ht="12" customHeight="1">
-      <c r="A9" s="163" t="s">
+    <row r="9" spans="1:40" s="78" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="141" t="s">
         <v>113</v>
       </c>
-      <c r="B9" s="163"/>
-[...37 lines deleted...]
-      <c r="AN9" s="97"/>
+      <c r="B9" s="141"/>
+      <c r="C9" s="141"/>
+      <c r="D9" s="141"/>
+      <c r="E9" s="141"/>
+      <c r="F9" s="141"/>
+      <c r="G9" s="141"/>
+      <c r="H9" s="141"/>
+      <c r="I9" s="141"/>
+      <c r="J9" s="141"/>
+      <c r="K9" s="141"/>
+      <c r="L9" s="141"/>
+      <c r="M9" s="141"/>
+      <c r="N9" s="141"/>
+      <c r="O9" s="141"/>
+      <c r="P9" s="141"/>
+      <c r="Q9" s="141"/>
+      <c r="R9" s="141"/>
+      <c r="S9" s="141"/>
+      <c r="T9" s="141"/>
+      <c r="U9" s="141"/>
+      <c r="V9" s="141"/>
+      <c r="W9" s="141"/>
+      <c r="X9" s="141"/>
+      <c r="Y9" s="141"/>
+      <c r="Z9" s="80"/>
+      <c r="AA9" s="80"/>
+      <c r="AB9" s="80"/>
+      <c r="AC9" s="80"/>
+      <c r="AD9" s="80"/>
+      <c r="AE9" s="80"/>
+      <c r="AF9" s="80"/>
+      <c r="AG9" s="80"/>
+      <c r="AH9" s="80"/>
+      <c r="AI9" s="80"/>
+      <c r="AJ9" s="80"/>
+      <c r="AK9" s="80"/>
+      <c r="AL9" s="80"/>
+      <c r="AM9" s="80"/>
+      <c r="AN9" s="80"/>
     </row>
-    <row r="10" spans="1:40" s="95" customFormat="1" ht="14.1" customHeight="1">
-[...39 lines deleted...]
-      <c r="AN10" s="176"/>
+    <row r="10" spans="1:40" s="78" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="141"/>
+      <c r="B10" s="154"/>
+      <c r="C10" s="154"/>
+      <c r="D10" s="154"/>
+      <c r="E10" s="154"/>
+      <c r="F10" s="154"/>
+      <c r="G10" s="154"/>
+      <c r="H10" s="154"/>
+      <c r="I10" s="154"/>
+      <c r="J10" s="154"/>
+      <c r="K10" s="154"/>
+      <c r="L10" s="154"/>
+      <c r="M10" s="154"/>
+      <c r="N10" s="154"/>
+      <c r="O10" s="154"/>
+      <c r="P10" s="154"/>
+      <c r="Q10" s="154"/>
+      <c r="R10" s="154"/>
+      <c r="S10" s="154"/>
+      <c r="T10" s="154"/>
+      <c r="U10" s="154"/>
+      <c r="V10" s="154"/>
+      <c r="W10" s="154"/>
+      <c r="X10" s="154"/>
+      <c r="Y10" s="154"/>
+      <c r="Z10" s="154"/>
+      <c r="AA10" s="154"/>
+      <c r="AB10" s="154"/>
+      <c r="AC10" s="154"/>
+      <c r="AD10" s="154"/>
+      <c r="AE10" s="154"/>
+      <c r="AF10" s="154"/>
+      <c r="AG10" s="154"/>
+      <c r="AH10" s="154"/>
+      <c r="AI10" s="154"/>
+      <c r="AJ10" s="154"/>
+      <c r="AK10" s="154"/>
+      <c r="AL10" s="154"/>
+      <c r="AM10" s="154"/>
+      <c r="AN10" s="154"/>
     </row>
-    <row r="11" spans="1:40" s="82" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A11" s="98"/>
+    <row r="11" spans="1:40" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:40" s="68" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="81"/>
     </row>
-    <row r="12" spans="1:40" s="82" customFormat="1" ht="16.5" customHeight="1">
-[...4 lines deleted...]
-      <c r="G12" s="99"/>
+    <row r="13" spans="1:40" s="68" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="Y13" s="82"/>
     </row>
-    <row r="13" spans="1:40" s="82" customFormat="1" ht="15">
-[...8 lines deleted...]
-      <c r="E14" s="99"/>
+    <row r="14" spans="1:40" s="68" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A3:C4"/>
     <mergeCell ref="U3:AE3"/>
     <mergeCell ref="D3:K3"/>
     <mergeCell ref="L3:T3"/>
     <mergeCell ref="A10:AN10"/>
     <mergeCell ref="A9:Y9"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:C5"/>
+      <selection activeCell="A5" sqref="A5:C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.25" style="80" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="41" max="16384" width="5.625" style="79"/>
+    <col min="1" max="1" width="3.25" style="66" customWidth="1"/>
+    <col min="2" max="2" width="3" style="66" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="66" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="66" customWidth="1"/>
+    <col min="7" max="36" width="8.625" style="66" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="66" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="66" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="66" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="66" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="66"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="24" customHeight="1">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:40" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="65" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="2" spans="1:40" s="82" customFormat="1" ht="24" customHeight="1">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:40" s="68" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="67" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="3" spans="1:40" s="82" customFormat="1" ht="15.75">
-[...3 lines deleted...]
-      <c r="D3" s="173" t="s">
+    <row r="3" spans="1:40" s="68" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="144"/>
+      <c r="B3" s="145"/>
+      <c r="C3" s="146"/>
+      <c r="D3" s="151" t="s">
         <v>84</v>
       </c>
-      <c r="E3" s="174"/>
-[...6 lines deleted...]
-      <c r="L3" s="171" t="s">
+      <c r="E3" s="152"/>
+      <c r="F3" s="152"/>
+      <c r="G3" s="152"/>
+      <c r="H3" s="152"/>
+      <c r="I3" s="152"/>
+      <c r="J3" s="152"/>
+      <c r="K3" s="153"/>
+      <c r="L3" s="149" t="s">
         <v>85</v>
       </c>
-      <c r="M3" s="172"/>
-[...7 lines deleted...]
-      <c r="U3" s="173" t="s">
+      <c r="M3" s="150"/>
+      <c r="N3" s="150"/>
+      <c r="O3" s="150"/>
+      <c r="P3" s="150"/>
+      <c r="Q3" s="150"/>
+      <c r="R3" s="150"/>
+      <c r="S3" s="150"/>
+      <c r="T3" s="150"/>
+      <c r="U3" s="151" t="s">
         <v>86</v>
       </c>
-      <c r="V3" s="174"/>
-[...8 lines deleted...]
-      <c r="AE3" s="175"/>
+      <c r="V3" s="152"/>
+      <c r="W3" s="152"/>
+      <c r="X3" s="152"/>
+      <c r="Y3" s="152"/>
+      <c r="Z3" s="152"/>
+      <c r="AA3" s="152"/>
+      <c r="AB3" s="152"/>
+      <c r="AC3" s="152"/>
+      <c r="AD3" s="152"/>
+      <c r="AE3" s="153"/>
     </row>
-    <row r="4" spans="1:40" s="82" customFormat="1" ht="129.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="10" t="s">
+    <row r="4" spans="1:40" s="68" customFormat="1" ht="129.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="147"/>
+      <c r="B4" s="147"/>
+      <c r="C4" s="148"/>
+      <c r="D4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="E4" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="11" t="s">
         <v>89</v>
       </c>
-      <c r="G4" s="12" t="s">
+      <c r="G4" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="H4" s="12" t="s">
+      <c r="H4" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="I4" s="12" t="s">
+      <c r="I4" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="J4" s="12" t="s">
+      <c r="J4" s="11" t="s">
         <v>93</v>
       </c>
-      <c r="K4" s="12" t="s">
+      <c r="K4" s="11" t="s">
         <v>94</v>
       </c>
-      <c r="L4" s="10" t="s">
+      <c r="L4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="M4" s="10" t="s">
+      <c r="M4" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="N4" s="10" t="s">
+      <c r="N4" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="O4" s="10" t="s">
+      <c r="O4" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="P4" s="10" t="s">
+      <c r="P4" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="Q4" s="10" t="s">
+      <c r="Q4" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="R4" s="10" t="s">
+      <c r="R4" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="S4" s="10" t="s">
+      <c r="S4" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="T4" s="10" t="s">
+      <c r="T4" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="U4" s="10" t="s">
+      <c r="U4" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="V4" s="10" t="s">
+      <c r="V4" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="W4" s="10" t="s">
+      <c r="W4" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="X4" s="10" t="s">
+      <c r="X4" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="Y4" s="10" t="s">
+      <c r="Y4" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="Z4" s="10" t="s">
+      <c r="Z4" s="9" t="s">
         <v>107</v>
       </c>
-      <c r="AA4" s="10" t="s">
+      <c r="AA4" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="AB4" s="10" t="s">
+      <c r="AB4" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="AC4" s="83" t="s">
+      <c r="AC4" s="69" t="s">
         <v>110</v>
       </c>
-      <c r="AD4" s="10" t="s">
+      <c r="AD4" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="AE4" s="10" t="s">
+      <c r="AE4" s="9" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="5" spans="1:40" s="82" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="164" t="s">
+    <row r="5" spans="1:40" s="68" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="142" t="s">
         <v>111</v>
       </c>
-      <c r="B5" s="164"/>
-[...1 lines deleted...]
-      <c r="D5" s="84">
+      <c r="B5" s="142"/>
+      <c r="C5" s="143"/>
+      <c r="D5" s="70">
         <v>149</v>
       </c>
-      <c r="E5" s="85">
+      <c r="E5" s="71">
         <v>33</v>
       </c>
-      <c r="F5" s="86">
+      <c r="F5" s="71">
         <v>13</v>
       </c>
-      <c r="G5" s="86">
+      <c r="G5" s="71">
         <v>2</v>
       </c>
-      <c r="H5" s="86">
+      <c r="H5" s="71">
         <v>8</v>
       </c>
-      <c r="I5" s="86">
+      <c r="I5" s="71">
         <v>7</v>
       </c>
-      <c r="J5" s="86">
+      <c r="J5" s="71">
         <v>76</v>
       </c>
-      <c r="K5" s="86">
+      <c r="K5" s="71">
         <v>10</v>
       </c>
-      <c r="L5" s="84">
+      <c r="L5" s="70">
         <v>146</v>
       </c>
-      <c r="M5" s="87">
-[...2 lines deleted...]
-      <c r="N5" s="87">
+      <c r="M5" s="72">
+        <v>1</v>
+      </c>
+      <c r="N5" s="72">
         <v>9</v>
       </c>
-      <c r="O5" s="87">
+      <c r="O5" s="72">
         <v>7</v>
       </c>
-      <c r="P5" s="87">
-[...2 lines deleted...]
-      <c r="Q5" s="87">
+      <c r="P5" s="72">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="72">
         <v>9</v>
       </c>
-      <c r="R5" s="87">
+      <c r="R5" s="72">
         <v>99</v>
       </c>
-      <c r="S5" s="87">
+      <c r="S5" s="72">
         <v>19</v>
       </c>
-      <c r="T5" s="87">
-[...2 lines deleted...]
-      <c r="U5" s="84">
+      <c r="T5" s="72">
+        <v>1</v>
+      </c>
+      <c r="U5" s="70">
         <v>146</v>
       </c>
-      <c r="V5" s="87">
+      <c r="V5" s="72">
         <v>13</v>
       </c>
-      <c r="W5" s="87">
-[...2 lines deleted...]
-      <c r="X5" s="87">
+      <c r="W5" s="72">
+        <v>0</v>
+      </c>
+      <c r="X5" s="72">
         <v>7</v>
       </c>
-      <c r="Y5" s="87">
+      <c r="Y5" s="72">
         <v>23</v>
       </c>
-      <c r="Z5" s="87">
+      <c r="Z5" s="72">
         <v>3</v>
       </c>
-      <c r="AA5" s="87">
+      <c r="AA5" s="72">
         <v>7</v>
       </c>
-      <c r="AB5" s="87">
+      <c r="AB5" s="72">
         <v>59</v>
       </c>
-      <c r="AC5" s="86">
+      <c r="AC5" s="71">
         <v>28</v>
       </c>
-      <c r="AD5" s="87">
+      <c r="AD5" s="72">
         <v>6</v>
       </c>
-      <c r="AE5" s="87">
+      <c r="AE5" s="72">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:40" s="82" customFormat="1" ht="27" customHeight="1">
-      <c r="A6" s="164" t="s">
+    <row r="6" spans="1:40" s="68" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="142" t="s">
         <v>112</v>
       </c>
-      <c r="B6" s="164"/>
-[...1 lines deleted...]
-      <c r="D6" s="88">
+      <c r="B6" s="142"/>
+      <c r="C6" s="143"/>
+      <c r="D6" s="73">
         <v>84</v>
       </c>
-      <c r="E6" s="89">
+      <c r="E6" s="74">
         <v>24</v>
       </c>
-      <c r="F6" s="89">
+      <c r="F6" s="74">
         <v>6</v>
       </c>
-      <c r="G6" s="89">
+      <c r="G6" s="74">
         <v>3</v>
       </c>
-      <c r="H6" s="89">
-[...2 lines deleted...]
-      <c r="I6" s="89">
+      <c r="H6" s="74">
+        <v>0</v>
+      </c>
+      <c r="I6" s="74">
         <v>3</v>
       </c>
-      <c r="J6" s="89">
+      <c r="J6" s="74">
         <v>45</v>
       </c>
-      <c r="K6" s="89">
+      <c r="K6" s="74">
         <v>3</v>
       </c>
-      <c r="L6" s="88">
+      <c r="L6" s="73">
         <v>82</v>
       </c>
-      <c r="M6" s="88">
-[...2 lines deleted...]
-      <c r="N6" s="88">
+      <c r="M6" s="73">
+        <v>1</v>
+      </c>
+      <c r="N6" s="73">
         <v>7</v>
       </c>
-      <c r="O6" s="88">
+      <c r="O6" s="73">
         <v>4</v>
       </c>
-      <c r="P6" s="88">
-[...2 lines deleted...]
-      <c r="Q6" s="88">
+      <c r="P6" s="73">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="73">
         <v>6</v>
       </c>
-      <c r="R6" s="88">
+      <c r="R6" s="73">
         <v>51</v>
       </c>
-      <c r="S6" s="88">
+      <c r="S6" s="73">
         <v>10</v>
       </c>
-      <c r="T6" s="88">
+      <c r="T6" s="73">
         <v>3</v>
       </c>
-      <c r="U6" s="88">
+      <c r="U6" s="73">
         <v>81</v>
       </c>
-      <c r="V6" s="88">
+      <c r="V6" s="73">
         <v>5</v>
       </c>
-      <c r="W6" s="88">
-[...2 lines deleted...]
-      <c r="X6" s="88">
+      <c r="W6" s="73">
+        <v>1</v>
+      </c>
+      <c r="X6" s="73">
         <v>2</v>
       </c>
-      <c r="Y6" s="88">
+      <c r="Y6" s="73">
         <v>9</v>
       </c>
-      <c r="Z6" s="88">
-[...2 lines deleted...]
-      <c r="AA6" s="88">
+      <c r="Z6" s="73">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="73">
         <v>6</v>
       </c>
-      <c r="AB6" s="88">
+      <c r="AB6" s="73">
         <v>41</v>
       </c>
-      <c r="AC6" s="86">
+      <c r="AC6" s="71">
         <v>9</v>
       </c>
-      <c r="AD6" s="88">
+      <c r="AD6" s="73">
         <v>8</v>
       </c>
-      <c r="AE6" s="88">
+      <c r="AE6" s="73">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:40" s="90" customFormat="1" ht="15" customHeight="1">
-[...12 lines deleted...]
-      <c r="V7" s="25"/>
+    <row r="7" spans="1:40" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
     </row>
-    <row r="8" spans="1:40" s="91" customFormat="1" ht="15">
-[...11 lines deleted...]
-      <c r="P8" s="96"/>
+    <row r="8" spans="1:40" s="76" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="78"/>
+      <c r="N8" s="16"/>
+      <c r="P8" s="79"/>
     </row>
-    <row r="9" spans="1:40" s="95" customFormat="1" ht="12" customHeight="1">
-      <c r="A9" s="163" t="s">
+    <row r="9" spans="1:40" s="78" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="141" t="s">
         <v>113</v>
       </c>
-      <c r="B9" s="163"/>
-[...37 lines deleted...]
-      <c r="AN9" s="97"/>
+      <c r="B9" s="141"/>
+      <c r="C9" s="141"/>
+      <c r="D9" s="141"/>
+      <c r="E9" s="141"/>
+      <c r="F9" s="141"/>
+      <c r="G9" s="141"/>
+      <c r="H9" s="141"/>
+      <c r="I9" s="141"/>
+      <c r="J9" s="141"/>
+      <c r="K9" s="141"/>
+      <c r="L9" s="141"/>
+      <c r="M9" s="141"/>
+      <c r="N9" s="141"/>
+      <c r="O9" s="141"/>
+      <c r="P9" s="141"/>
+      <c r="Q9" s="141"/>
+      <c r="R9" s="141"/>
+      <c r="S9" s="141"/>
+      <c r="T9" s="141"/>
+      <c r="U9" s="141"/>
+      <c r="V9" s="141"/>
+      <c r="W9" s="141"/>
+      <c r="X9" s="141"/>
+      <c r="Y9" s="141"/>
+      <c r="Z9" s="80"/>
+      <c r="AA9" s="80"/>
+      <c r="AB9" s="80"/>
+      <c r="AC9" s="80"/>
+      <c r="AD9" s="80"/>
+      <c r="AE9" s="80"/>
+      <c r="AF9" s="80"/>
+      <c r="AG9" s="80"/>
+      <c r="AH9" s="80"/>
+      <c r="AI9" s="80"/>
+      <c r="AJ9" s="80"/>
+      <c r="AK9" s="80"/>
+      <c r="AL9" s="80"/>
+      <c r="AM9" s="80"/>
+      <c r="AN9" s="80"/>
     </row>
-    <row r="10" spans="1:40" s="95" customFormat="1" ht="14.1" customHeight="1">
-[...39 lines deleted...]
-      <c r="AN10" s="176"/>
+    <row r="10" spans="1:40" s="78" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="141"/>
+      <c r="B10" s="154"/>
+      <c r="C10" s="154"/>
+      <c r="D10" s="154"/>
+      <c r="E10" s="154"/>
+      <c r="F10" s="154"/>
+      <c r="G10" s="154"/>
+      <c r="H10" s="154"/>
+      <c r="I10" s="154"/>
+      <c r="J10" s="154"/>
+      <c r="K10" s="154"/>
+      <c r="L10" s="154"/>
+      <c r="M10" s="154"/>
+      <c r="N10" s="154"/>
+      <c r="O10" s="154"/>
+      <c r="P10" s="154"/>
+      <c r="Q10" s="154"/>
+      <c r="R10" s="154"/>
+      <c r="S10" s="154"/>
+      <c r="T10" s="154"/>
+      <c r="U10" s="154"/>
+      <c r="V10" s="154"/>
+      <c r="W10" s="154"/>
+      <c r="X10" s="154"/>
+      <c r="Y10" s="154"/>
+      <c r="Z10" s="154"/>
+      <c r="AA10" s="154"/>
+      <c r="AB10" s="154"/>
+      <c r="AC10" s="154"/>
+      <c r="AD10" s="154"/>
+      <c r="AE10" s="154"/>
+      <c r="AF10" s="154"/>
+      <c r="AG10" s="154"/>
+      <c r="AH10" s="154"/>
+      <c r="AI10" s="154"/>
+      <c r="AJ10" s="154"/>
+      <c r="AK10" s="154"/>
+      <c r="AL10" s="154"/>
+      <c r="AM10" s="154"/>
+      <c r="AN10" s="154"/>
     </row>
-    <row r="11" spans="1:40" s="82" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A11" s="98"/>
+    <row r="11" spans="1:40" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:40" s="68" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="81"/>
     </row>
-    <row r="12" spans="1:40" s="82" customFormat="1" ht="16.5" customHeight="1">
-[...4 lines deleted...]
-      <c r="G12" s="99"/>
+    <row r="13" spans="1:40" s="68" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="Y13" s="82"/>
     </row>
-    <row r="13" spans="1:40" s="82" customFormat="1" ht="15">
-[...8 lines deleted...]
-      <c r="E14" s="99"/>
+    <row r="14" spans="1:40" s="68" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A10:AN10"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A3:C4"/>
     <mergeCell ref="D3:K3"/>
     <mergeCell ref="L3:T3"/>
     <mergeCell ref="U3:AE3"/>
     <mergeCell ref="A9:Y9"/>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AN14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
       <selection activeCell="A5" sqref="A5:C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.25" style="80" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="41" max="16384" width="5.625" style="79"/>
+    <col min="1" max="1" width="3.25" style="66" customWidth="1"/>
+    <col min="2" max="2" width="3" style="66" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="66" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="66" customWidth="1"/>
+    <col min="7" max="36" width="8.625" style="66" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="66" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="66" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="66" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="66" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="66"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="24" customHeight="1">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:40" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="65" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="2" spans="1:40" s="82" customFormat="1" ht="24" customHeight="1">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:40" s="68" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="67" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="3" spans="1:40" s="82" customFormat="1" ht="15.75">
-[...3 lines deleted...]
-      <c r="D3" s="173" t="s">
+    <row r="3" spans="1:40" s="68" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="144"/>
+      <c r="B3" s="145"/>
+      <c r="C3" s="146"/>
+      <c r="D3" s="151" t="s">
         <v>114</v>
       </c>
-      <c r="E3" s="174"/>
-[...6 lines deleted...]
-      <c r="L3" s="171" t="s">
+      <c r="E3" s="152"/>
+      <c r="F3" s="152"/>
+      <c r="G3" s="152"/>
+      <c r="H3" s="152"/>
+      <c r="I3" s="152"/>
+      <c r="J3" s="152"/>
+      <c r="K3" s="153"/>
+      <c r="L3" s="149" t="s">
         <v>115</v>
       </c>
-      <c r="M3" s="172"/>
-[...7 lines deleted...]
-      <c r="U3" s="173" t="s">
+      <c r="M3" s="150"/>
+      <c r="N3" s="150"/>
+      <c r="O3" s="150"/>
+      <c r="P3" s="150"/>
+      <c r="Q3" s="150"/>
+      <c r="R3" s="150"/>
+      <c r="S3" s="150"/>
+      <c r="T3" s="150"/>
+      <c r="U3" s="151" t="s">
         <v>116</v>
       </c>
-      <c r="V3" s="174"/>
-[...8 lines deleted...]
-      <c r="AE3" s="175"/>
+      <c r="V3" s="152"/>
+      <c r="W3" s="152"/>
+      <c r="X3" s="152"/>
+      <c r="Y3" s="152"/>
+      <c r="Z3" s="152"/>
+      <c r="AA3" s="152"/>
+      <c r="AB3" s="152"/>
+      <c r="AC3" s="152"/>
+      <c r="AD3" s="152"/>
+      <c r="AE3" s="153"/>
     </row>
-    <row r="4" spans="1:40" s="82" customFormat="1" ht="129.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="10" t="s">
+    <row r="4" spans="1:40" s="68" customFormat="1" ht="129.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="147"/>
+      <c r="B4" s="147"/>
+      <c r="C4" s="148"/>
+      <c r="D4" s="9" t="s">
         <v>117</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="E4" s="10" t="s">
         <v>118</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="11" t="s">
         <v>119</v>
       </c>
-      <c r="G4" s="12" t="s">
+      <c r="G4" s="11" t="s">
         <v>120</v>
       </c>
-      <c r="H4" s="12" t="s">
+      <c r="H4" s="11" t="s">
         <v>121</v>
       </c>
-      <c r="I4" s="12" t="s">
+      <c r="I4" s="11" t="s">
         <v>122</v>
       </c>
-      <c r="J4" s="12" t="s">
+      <c r="J4" s="11" t="s">
         <v>123</v>
       </c>
-      <c r="K4" s="12" t="s">
+      <c r="K4" s="11" t="s">
         <v>124</v>
       </c>
-      <c r="L4" s="10" t="s">
+      <c r="L4" s="9" t="s">
         <v>117</v>
       </c>
-      <c r="M4" s="10" t="s">
+      <c r="M4" s="9" t="s">
         <v>125</v>
       </c>
-      <c r="N4" s="10" t="s">
+      <c r="N4" s="9" t="s">
         <v>126</v>
       </c>
-      <c r="O4" s="10" t="s">
+      <c r="O4" s="9" t="s">
         <v>127</v>
       </c>
-      <c r="P4" s="10" t="s">
+      <c r="P4" s="9" t="s">
         <v>128</v>
       </c>
-      <c r="Q4" s="10" t="s">
+      <c r="Q4" s="9" t="s">
         <v>129</v>
       </c>
-      <c r="R4" s="10" t="s">
+      <c r="R4" s="9" t="s">
         <v>130</v>
       </c>
-      <c r="S4" s="10" t="s">
+      <c r="S4" s="9" t="s">
         <v>131</v>
       </c>
-      <c r="T4" s="10" t="s">
+      <c r="T4" s="9" t="s">
         <v>132</v>
       </c>
-      <c r="U4" s="10" t="s">
+      <c r="U4" s="9" t="s">
         <v>117</v>
       </c>
-      <c r="V4" s="10" t="s">
+      <c r="V4" s="9" t="s">
         <v>133</v>
       </c>
-      <c r="W4" s="10" t="s">
+      <c r="W4" s="9" t="s">
         <v>134</v>
       </c>
-      <c r="X4" s="10" t="s">
+      <c r="X4" s="9" t="s">
         <v>135</v>
       </c>
-      <c r="Y4" s="10" t="s">
+      <c r="Y4" s="9" t="s">
         <v>136</v>
       </c>
-      <c r="Z4" s="10" t="s">
+      <c r="Z4" s="9" t="s">
         <v>137</v>
       </c>
-      <c r="AA4" s="10" t="s">
+      <c r="AA4" s="9" t="s">
         <v>138</v>
       </c>
-      <c r="AB4" s="10" t="s">
+      <c r="AB4" s="9" t="s">
         <v>139</v>
       </c>
-      <c r="AC4" s="83" t="s">
+      <c r="AC4" s="69" t="s">
         <v>110</v>
       </c>
-      <c r="AD4" s="10" t="s">
+      <c r="AD4" s="9" t="s">
         <v>131</v>
       </c>
-      <c r="AE4" s="10" t="s">
+      <c r="AE4" s="9" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="5" spans="1:40" s="82" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="164" t="s">
+    <row r="5" spans="1:40" s="68" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="142" t="s">
         <v>111</v>
       </c>
-      <c r="B5" s="164"/>
-[...1 lines deleted...]
-      <c r="D5" s="84">
+      <c r="B5" s="142"/>
+      <c r="C5" s="143"/>
+      <c r="D5" s="70">
         <v>182</v>
       </c>
-      <c r="E5" s="85">
+      <c r="E5" s="71">
         <v>47</v>
       </c>
-      <c r="F5" s="86">
+      <c r="F5" s="71">
         <v>9</v>
       </c>
-      <c r="G5" s="86">
+      <c r="G5" s="71">
         <v>4</v>
       </c>
-      <c r="H5" s="86">
+      <c r="H5" s="71">
         <v>8</v>
       </c>
-      <c r="I5" s="86">
+      <c r="I5" s="71">
         <v>3</v>
       </c>
-      <c r="J5" s="86">
+      <c r="J5" s="71">
         <v>107</v>
       </c>
-      <c r="K5" s="86">
+      <c r="K5" s="71">
         <v>4</v>
       </c>
-      <c r="L5" s="84">
+      <c r="L5" s="70">
         <v>172</v>
       </c>
-      <c r="M5" s="87">
-[...2 lines deleted...]
-      <c r="N5" s="87">
+      <c r="M5" s="72">
+        <v>1</v>
+      </c>
+      <c r="N5" s="72">
         <v>12</v>
       </c>
-      <c r="O5" s="87">
+      <c r="O5" s="72">
         <v>11</v>
       </c>
-      <c r="P5" s="87">
+      <c r="P5" s="72">
         <v>2</v>
       </c>
-      <c r="Q5" s="87">
+      <c r="Q5" s="72">
         <v>4</v>
       </c>
-      <c r="R5" s="87">
+      <c r="R5" s="72">
         <v>92</v>
       </c>
-      <c r="S5" s="87">
+      <c r="S5" s="72">
         <v>32</v>
       </c>
-      <c r="T5" s="87">
+      <c r="T5" s="72">
         <v>18</v>
       </c>
-      <c r="U5" s="84">
+      <c r="U5" s="70">
         <v>175</v>
       </c>
-      <c r="V5" s="87">
+      <c r="V5" s="72">
         <v>7</v>
       </c>
-      <c r="W5" s="87">
-[...5 lines deleted...]
-      <c r="Y5" s="87">
+      <c r="W5" s="72">
+        <v>0</v>
+      </c>
+      <c r="X5" s="72">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="72">
         <v>11</v>
       </c>
-      <c r="Z5" s="87">
+      <c r="Z5" s="72">
         <v>4</v>
       </c>
-      <c r="AA5" s="87">
+      <c r="AA5" s="72">
         <v>11</v>
       </c>
-      <c r="AB5" s="87">
+      <c r="AB5" s="72">
         <v>83</v>
       </c>
-      <c r="AC5" s="86">
+      <c r="AC5" s="71">
         <v>31</v>
       </c>
-      <c r="AD5" s="87">
+      <c r="AD5" s="72">
         <v>15</v>
       </c>
-      <c r="AE5" s="87">
+      <c r="AE5" s="72">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:40" s="82" customFormat="1" ht="27" customHeight="1">
-      <c r="A6" s="164" t="s">
+    <row r="6" spans="1:40" s="68" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="142" t="s">
         <v>112</v>
       </c>
-      <c r="B6" s="164"/>
-[...1 lines deleted...]
-      <c r="D6" s="88">
+      <c r="B6" s="142"/>
+      <c r="C6" s="143"/>
+      <c r="D6" s="73">
         <v>75</v>
       </c>
-      <c r="E6" s="89">
+      <c r="E6" s="74">
         <v>13</v>
       </c>
-      <c r="F6" s="89">
+      <c r="F6" s="74">
         <v>6</v>
       </c>
-      <c r="G6" s="89">
+      <c r="G6" s="74">
         <v>3</v>
       </c>
-      <c r="H6" s="89">
+      <c r="H6" s="74">
         <v>4</v>
       </c>
-      <c r="I6" s="89">
+      <c r="I6" s="74">
         <v>3</v>
       </c>
-      <c r="J6" s="89">
+      <c r="J6" s="74">
         <v>39</v>
       </c>
-      <c r="K6" s="89">
+      <c r="K6" s="74">
         <v>7</v>
       </c>
-      <c r="L6" s="88">
+      <c r="L6" s="73">
         <v>72</v>
       </c>
-      <c r="M6" s="88">
-[...5 lines deleted...]
-      <c r="O6" s="88">
+      <c r="M6" s="73">
+        <v>0</v>
+      </c>
+      <c r="N6" s="73">
+        <v>0</v>
+      </c>
+      <c r="O6" s="73">
         <v>5</v>
       </c>
-      <c r="P6" s="88">
-[...5 lines deleted...]
-      <c r="R6" s="88">
+      <c r="P6" s="73">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="73">
+        <v>1</v>
+      </c>
+      <c r="R6" s="73">
         <v>34</v>
       </c>
-      <c r="S6" s="88">
+      <c r="S6" s="73">
         <v>10</v>
       </c>
-      <c r="T6" s="88">
+      <c r="T6" s="73">
         <v>22</v>
       </c>
-      <c r="U6" s="88">
+      <c r="U6" s="73">
         <v>75</v>
       </c>
-      <c r="V6" s="88">
+      <c r="V6" s="73">
         <v>4</v>
       </c>
-      <c r="W6" s="88">
-[...5 lines deleted...]
-      <c r="Y6" s="88">
+      <c r="W6" s="73">
+        <v>0</v>
+      </c>
+      <c r="X6" s="73">
+        <v>1</v>
+      </c>
+      <c r="Y6" s="73">
         <v>6</v>
       </c>
-      <c r="Z6" s="88">
+      <c r="Z6" s="73">
         <v>6</v>
       </c>
-      <c r="AA6" s="88">
+      <c r="AA6" s="73">
         <v>3</v>
       </c>
-      <c r="AB6" s="88">
+      <c r="AB6" s="73">
         <v>33</v>
       </c>
-      <c r="AC6" s="86">
+      <c r="AC6" s="71">
         <v>7</v>
       </c>
-      <c r="AD6" s="88">
+      <c r="AD6" s="73">
         <v>10</v>
       </c>
-      <c r="AE6" s="88">
+      <c r="AE6" s="73">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:40" s="90" customFormat="1" ht="15" customHeight="1">
-[...12 lines deleted...]
-      <c r="V7" s="25"/>
+    <row r="7" spans="1:40" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
     </row>
-    <row r="8" spans="1:40" s="91" customFormat="1" ht="15">
-[...11 lines deleted...]
-      <c r="P8" s="96"/>
+    <row r="8" spans="1:40" s="76" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="78"/>
+      <c r="N8" s="16"/>
+      <c r="P8" s="79"/>
     </row>
-    <row r="9" spans="1:40" s="95" customFormat="1" ht="12" customHeight="1">
-      <c r="A9" s="163" t="s">
+    <row r="9" spans="1:40" s="78" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="141" t="s">
         <v>113</v>
       </c>
-      <c r="B9" s="163"/>
-[...37 lines deleted...]
-      <c r="AN9" s="97"/>
+      <c r="B9" s="141"/>
+      <c r="C9" s="141"/>
+      <c r="D9" s="141"/>
+      <c r="E9" s="141"/>
+      <c r="F9" s="141"/>
+      <c r="G9" s="141"/>
+      <c r="H9" s="141"/>
+      <c r="I9" s="141"/>
+      <c r="J9" s="141"/>
+      <c r="K9" s="141"/>
+      <c r="L9" s="141"/>
+      <c r="M9" s="141"/>
+      <c r="N9" s="141"/>
+      <c r="O9" s="141"/>
+      <c r="P9" s="141"/>
+      <c r="Q9" s="141"/>
+      <c r="R9" s="141"/>
+      <c r="S9" s="141"/>
+      <c r="T9" s="141"/>
+      <c r="U9" s="141"/>
+      <c r="V9" s="141"/>
+      <c r="W9" s="141"/>
+      <c r="X9" s="141"/>
+      <c r="Y9" s="141"/>
+      <c r="Z9" s="80"/>
+      <c r="AA9" s="80"/>
+      <c r="AB9" s="80"/>
+      <c r="AC9" s="80"/>
+      <c r="AD9" s="80"/>
+      <c r="AE9" s="80"/>
+      <c r="AF9" s="80"/>
+      <c r="AG9" s="80"/>
+      <c r="AH9" s="80"/>
+      <c r="AI9" s="80"/>
+      <c r="AJ9" s="80"/>
+      <c r="AK9" s="80"/>
+      <c r="AL9" s="80"/>
+      <c r="AM9" s="80"/>
+      <c r="AN9" s="80"/>
     </row>
-    <row r="10" spans="1:40" s="95" customFormat="1" ht="14.1" customHeight="1">
-[...39 lines deleted...]
-      <c r="AN10" s="176"/>
+    <row r="10" spans="1:40" s="78" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="141"/>
+      <c r="B10" s="154"/>
+      <c r="C10" s="154"/>
+      <c r="D10" s="154"/>
+      <c r="E10" s="154"/>
+      <c r="F10" s="154"/>
+      <c r="G10" s="154"/>
+      <c r="H10" s="154"/>
+      <c r="I10" s="154"/>
+      <c r="J10" s="154"/>
+      <c r="K10" s="154"/>
+      <c r="L10" s="154"/>
+      <c r="M10" s="154"/>
+      <c r="N10" s="154"/>
+      <c r="O10" s="154"/>
+      <c r="P10" s="154"/>
+      <c r="Q10" s="154"/>
+      <c r="R10" s="154"/>
+      <c r="S10" s="154"/>
+      <c r="T10" s="154"/>
+      <c r="U10" s="154"/>
+      <c r="V10" s="154"/>
+      <c r="W10" s="154"/>
+      <c r="X10" s="154"/>
+      <c r="Y10" s="154"/>
+      <c r="Z10" s="154"/>
+      <c r="AA10" s="154"/>
+      <c r="AB10" s="154"/>
+      <c r="AC10" s="154"/>
+      <c r="AD10" s="154"/>
+      <c r="AE10" s="154"/>
+      <c r="AF10" s="154"/>
+      <c r="AG10" s="154"/>
+      <c r="AH10" s="154"/>
+      <c r="AI10" s="154"/>
+      <c r="AJ10" s="154"/>
+      <c r="AK10" s="154"/>
+      <c r="AL10" s="154"/>
+      <c r="AM10" s="154"/>
+      <c r="AN10" s="154"/>
     </row>
-    <row r="11" spans="1:40" s="82" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A11" s="98"/>
+    <row r="11" spans="1:40" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:40" s="68" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="81"/>
     </row>
-    <row r="12" spans="1:40" s="82" customFormat="1" ht="16.5" customHeight="1">
-[...4 lines deleted...]
-      <c r="G12" s="99"/>
+    <row r="13" spans="1:40" s="68" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="Y13" s="82"/>
     </row>
-    <row r="13" spans="1:40" s="82" customFormat="1" ht="15">
-[...8 lines deleted...]
-      <c r="E14" s="99"/>
+    <row r="14" spans="1:40" s="68" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A3:C4"/>
     <mergeCell ref="U3:AE3"/>
     <mergeCell ref="D3:K3"/>
     <mergeCell ref="L3:T3"/>
     <mergeCell ref="A10:AN10"/>
     <mergeCell ref="A9:Y9"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C39C7188-9765-48F5-AF82-79D4290CD871}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:IW21"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="4" ySplit="4" topLeftCell="E10" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="A13" sqref="A13:A16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="20.375" style="59" customWidth="1"/>
+    <col min="2" max="2" width="16.5" style="59" customWidth="1"/>
+    <col min="3" max="3" width="9.5" style="59" customWidth="1"/>
+    <col min="4" max="4" width="17.25" style="59" customWidth="1"/>
+    <col min="5" max="5" width="11" style="59" customWidth="1"/>
+    <col min="6" max="6" width="17.625" style="59" customWidth="1"/>
+    <col min="7" max="7" width="11" style="59" customWidth="1"/>
+    <col min="8" max="8" width="10.5" style="59" customWidth="1"/>
+    <col min="9" max="9" width="12.5" style="59" customWidth="1"/>
+    <col min="10" max="10" width="11.125" style="59" customWidth="1"/>
+    <col min="11" max="11" width="12.625" style="59" customWidth="1"/>
+    <col min="12" max="12" width="12.5" style="59" customWidth="1"/>
+    <col min="13" max="13" width="9.375" style="59" customWidth="1"/>
+    <col min="14" max="16" width="8.625" style="59" customWidth="1"/>
+    <col min="17" max="17" width="11.125" style="59" customWidth="1"/>
+    <col min="18" max="22" width="8.625" style="59" customWidth="1"/>
+    <col min="23" max="23" width="9.125" style="59" customWidth="1"/>
+    <col min="24" max="27" width="8.625" style="59" customWidth="1"/>
+    <col min="28" max="28" width="11.875" style="59" customWidth="1"/>
+    <col min="29" max="29" width="8.625" style="59" customWidth="1"/>
+    <col min="30" max="30" width="10.5" style="59" customWidth="1"/>
+    <col min="31" max="32" width="8.625" style="59" customWidth="1"/>
+    <col min="33" max="33" width="10.375" style="59" customWidth="1"/>
+    <col min="34" max="34" width="8.625" style="59" customWidth="1"/>
+    <col min="35" max="35" width="10.375" style="59" customWidth="1"/>
+    <col min="36" max="36" width="8.625" style="59" customWidth="1"/>
+    <col min="37" max="37" width="9.625" style="59" customWidth="1"/>
+    <col min="38" max="38" width="8.625" style="59" customWidth="1"/>
+    <col min="39" max="39" width="8.375" style="59" customWidth="1"/>
+    <col min="40" max="40" width="8.125" style="59" customWidth="1"/>
+    <col min="41" max="41" width="10.625" style="59" customWidth="1"/>
+    <col min="42" max="50" width="7.75" style="59" customWidth="1"/>
+    <col min="51" max="16384" width="5.625" style="59"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:257" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="50"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="51"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
+      <c r="BV1" s="64"/>
+      <c r="BW1" s="64"/>
+      <c r="BX1" s="64"/>
+      <c r="BY1" s="64"/>
+      <c r="BZ1" s="64"/>
+      <c r="CA1" s="64"/>
+      <c r="CB1" s="64"/>
+      <c r="CC1" s="64"/>
+      <c r="CD1" s="64"/>
+      <c r="CE1" s="64"/>
+      <c r="CF1" s="64"/>
+      <c r="CG1" s="64"/>
+      <c r="CH1" s="64"/>
+      <c r="CI1" s="64"/>
+      <c r="CJ1" s="64"/>
+      <c r="CK1" s="64"/>
+      <c r="CL1" s="64"/>
+      <c r="CM1" s="64"/>
+      <c r="CN1" s="64"/>
+      <c r="CO1" s="64"/>
+      <c r="CP1" s="64"/>
+      <c r="CQ1" s="64"/>
+      <c r="CR1" s="64"/>
+      <c r="CS1" s="64"/>
+      <c r="CT1" s="64"/>
+      <c r="CU1" s="64"/>
+      <c r="CV1" s="64"/>
+      <c r="CW1" s="64"/>
+      <c r="CX1" s="64"/>
+      <c r="CY1" s="64"/>
+      <c r="CZ1" s="64"/>
+      <c r="DA1" s="64"/>
+      <c r="DB1" s="64"/>
+      <c r="DC1" s="64"/>
+      <c r="DD1" s="64"/>
+      <c r="DE1" s="64"/>
+      <c r="DF1" s="64"/>
+      <c r="DG1" s="64"/>
+      <c r="DH1" s="64"/>
+      <c r="DI1" s="64"/>
+      <c r="DJ1" s="64"/>
+      <c r="DK1" s="64"/>
+      <c r="DL1" s="64"/>
+      <c r="DM1" s="64"/>
+      <c r="DN1" s="64"/>
+      <c r="DO1" s="64"/>
+      <c r="DP1" s="64"/>
+      <c r="DQ1" s="64"/>
+      <c r="DR1" s="64"/>
+      <c r="DS1" s="64"/>
+      <c r="DT1" s="64"/>
+      <c r="DU1" s="64"/>
+      <c r="DV1" s="64"/>
+      <c r="DW1" s="64"/>
+      <c r="DX1" s="64"/>
+      <c r="DY1" s="64"/>
+      <c r="DZ1" s="64"/>
+      <c r="EA1" s="64"/>
+      <c r="EB1" s="64"/>
+      <c r="EC1" s="64"/>
+      <c r="ED1" s="64"/>
+      <c r="EE1" s="64"/>
+      <c r="EF1" s="64"/>
+      <c r="EG1" s="64"/>
+      <c r="EH1" s="64"/>
+      <c r="EI1" s="64"/>
+      <c r="EJ1" s="64"/>
+      <c r="EK1" s="64"/>
+      <c r="EL1" s="64"/>
+      <c r="EM1" s="64"/>
+      <c r="EN1" s="64"/>
+      <c r="EO1" s="64"/>
+      <c r="EP1" s="64"/>
+      <c r="EQ1" s="64"/>
+      <c r="ER1" s="64"/>
+      <c r="ES1" s="64"/>
+      <c r="ET1" s="64"/>
+      <c r="EU1" s="64"/>
+      <c r="EV1" s="64"/>
+      <c r="EW1" s="64"/>
+      <c r="EX1" s="64"/>
+      <c r="EY1" s="64"/>
+      <c r="EZ1" s="64"/>
+      <c r="FA1" s="64"/>
+      <c r="FB1" s="64"/>
+      <c r="FC1" s="64"/>
+      <c r="FD1" s="64"/>
+      <c r="FE1" s="64"/>
+      <c r="FF1" s="64"/>
+      <c r="FG1" s="64"/>
+      <c r="FH1" s="64"/>
+      <c r="FI1" s="64"/>
+      <c r="FJ1" s="64"/>
+      <c r="FK1" s="64"/>
+      <c r="FL1" s="64"/>
+      <c r="FM1" s="64"/>
+      <c r="FN1" s="64"/>
+      <c r="FO1" s="64"/>
+      <c r="FP1" s="64"/>
+      <c r="FQ1" s="64"/>
+      <c r="FR1" s="64"/>
+      <c r="FS1" s="64"/>
+      <c r="FT1" s="64"/>
+      <c r="FU1" s="64"/>
+      <c r="FV1" s="64"/>
+      <c r="FW1" s="64"/>
+      <c r="FX1" s="64"/>
+      <c r="FY1" s="64"/>
+      <c r="FZ1" s="64"/>
+      <c r="GA1" s="64"/>
+      <c r="GB1" s="64"/>
+      <c r="GC1" s="64"/>
+      <c r="GD1" s="64"/>
+      <c r="GE1" s="64"/>
+      <c r="GF1" s="64"/>
+      <c r="GG1" s="64"/>
+      <c r="GH1" s="64"/>
+      <c r="GI1" s="64"/>
+      <c r="GJ1" s="64"/>
+      <c r="GK1" s="64"/>
+      <c r="GL1" s="64"/>
+      <c r="GM1" s="64"/>
+      <c r="GN1" s="64"/>
+      <c r="GO1" s="64"/>
+      <c r="GP1" s="64"/>
+      <c r="GQ1" s="64"/>
+      <c r="GR1" s="64"/>
+      <c r="GS1" s="64"/>
+      <c r="GT1" s="64"/>
+      <c r="GU1" s="64"/>
+      <c r="GV1" s="64"/>
+      <c r="GW1" s="64"/>
+      <c r="GX1" s="64"/>
+      <c r="GY1" s="64"/>
+      <c r="GZ1" s="64"/>
+      <c r="HA1" s="64"/>
+      <c r="HB1" s="64"/>
+      <c r="HC1" s="64"/>
+      <c r="HD1" s="64"/>
+      <c r="HE1" s="64"/>
+      <c r="HF1" s="64"/>
+      <c r="HG1" s="64"/>
+      <c r="HH1" s="64"/>
+      <c r="HI1" s="64"/>
+      <c r="HJ1" s="64"/>
+      <c r="HK1" s="64"/>
+      <c r="HL1" s="64"/>
+      <c r="HM1" s="64"/>
+      <c r="HN1" s="64"/>
+      <c r="HO1" s="64"/>
+      <c r="HP1" s="64"/>
+      <c r="HQ1" s="64"/>
+      <c r="HR1" s="64"/>
+      <c r="HS1" s="64"/>
+      <c r="HT1" s="64"/>
+      <c r="HU1" s="64"/>
+      <c r="HV1" s="64"/>
+      <c r="HW1" s="64"/>
+      <c r="HX1" s="64"/>
+      <c r="HY1" s="64"/>
+      <c r="HZ1" s="64"/>
+      <c r="IA1" s="64"/>
+      <c r="IB1" s="64"/>
+      <c r="IC1" s="64"/>
+      <c r="ID1" s="64"/>
+      <c r="IE1" s="64"/>
+      <c r="IF1" s="64"/>
+      <c r="IG1" s="64"/>
+      <c r="IH1" s="64"/>
+      <c r="II1" s="64"/>
+      <c r="IJ1" s="64"/>
+      <c r="IK1" s="64"/>
+      <c r="IL1" s="64"/>
+      <c r="IM1" s="64"/>
+      <c r="IN1" s="64"/>
+      <c r="IO1" s="64"/>
+      <c r="IP1" s="64"/>
+      <c r="IQ1" s="64"/>
+      <c r="IR1" s="64"/>
+      <c r="IS1" s="64"/>
+      <c r="IT1" s="64"/>
+      <c r="IU1" s="64"/>
+      <c r="IV1" s="64"/>
+      <c r="IW1" s="64"/>
+    </row>
+    <row r="2" spans="1:257" s="27" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="99" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2" s="99"/>
+    </row>
+    <row r="3" spans="1:257" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="110"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="104"/>
+      <c r="E3" s="125" t="s">
+        <v>181</v>
+      </c>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="126"/>
+      <c r="M3" s="127"/>
+      <c r="N3" s="112" t="s">
+        <v>148</v>
+      </c>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="113"/>
+      <c r="AA3" s="113"/>
+      <c r="AB3" s="113"/>
+      <c r="AC3" s="114"/>
+      <c r="AD3" s="125" t="s">
+        <v>182</v>
+      </c>
+      <c r="AE3" s="126"/>
+      <c r="AF3" s="126"/>
+      <c r="AG3" s="126"/>
+      <c r="AH3" s="126"/>
+      <c r="AI3" s="126"/>
+      <c r="AJ3" s="126"/>
+      <c r="AK3" s="126"/>
+      <c r="AL3" s="126"/>
+      <c r="AM3" s="126"/>
+      <c r="AN3" s="126"/>
+      <c r="AO3" s="126"/>
+      <c r="AP3" s="126"/>
+      <c r="AQ3" s="126"/>
+      <c r="AR3" s="126"/>
+      <c r="AS3" s="126"/>
+      <c r="AT3" s="126"/>
+      <c r="AU3" s="126"/>
+      <c r="AV3" s="126"/>
+    </row>
+    <row r="4" spans="1:257" s="27" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="111"/>
+      <c r="B4" s="111"/>
+      <c r="C4" s="111"/>
+      <c r="D4" s="105"/>
+      <c r="E4" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" s="30" t="s">
+        <v>149</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="I4" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="K4" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="L4" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="M4" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="N4" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="O4" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="P4" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q4" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="R4" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="S4" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="T4" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="U4" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="V4" s="32" t="s">
+        <v>153</v>
+      </c>
+      <c r="W4" s="32" t="s">
+        <v>154</v>
+      </c>
+      <c r="X4" s="32" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y4" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z4" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA4" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB4" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="AC4" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="AD4" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE4" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="AF4" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG4" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH4" s="52" t="s">
+        <v>158</v>
+      </c>
+      <c r="AI4" s="52" t="s">
+        <v>159</v>
+      </c>
+      <c r="AJ4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="AK4" s="32" t="s">
+        <v>161</v>
+      </c>
+      <c r="AL4" s="32" t="s">
+        <v>162</v>
+      </c>
+      <c r="AM4" s="32" t="s">
+        <v>163</v>
+      </c>
+      <c r="AN4" s="32" t="s">
+        <v>164</v>
+      </c>
+      <c r="AO4" s="32" t="s">
+        <v>165</v>
+      </c>
+      <c r="AP4" s="32" t="s">
+        <v>166</v>
+      </c>
+      <c r="AQ4" s="52" t="s">
+        <v>167</v>
+      </c>
+      <c r="AR4" s="52" t="s">
+        <v>168</v>
+      </c>
+      <c r="AS4" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="AT4" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AU4" s="52" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV4" s="58" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:257" s="27" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="115" t="s">
+        <v>188</v>
+      </c>
+      <c r="B5" s="123" t="s">
+        <v>74</v>
+      </c>
+      <c r="C5" s="128" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="129"/>
+      <c r="E5" s="89">
+        <v>301</v>
+      </c>
+      <c r="F5" s="90">
+        <v>52</v>
+      </c>
+      <c r="G5" s="90">
+        <v>15</v>
+      </c>
+      <c r="H5" s="90">
+        <v>17</v>
+      </c>
+      <c r="I5" s="90">
+        <v>35</v>
+      </c>
+      <c r="J5" s="90">
+        <v>42</v>
+      </c>
+      <c r="K5" s="90">
+        <v>2</v>
+      </c>
+      <c r="L5" s="90">
+        <v>124</v>
+      </c>
+      <c r="M5" s="90">
+        <v>14</v>
+      </c>
+      <c r="N5" s="90">
+        <v>301</v>
+      </c>
+      <c r="O5" s="90">
+        <v>192</v>
+      </c>
+      <c r="P5" s="90">
+        <v>5</v>
+      </c>
+      <c r="Q5" s="90">
+        <v>4</v>
+      </c>
+      <c r="R5" s="90">
+        <v>20</v>
+      </c>
+      <c r="S5" s="90">
+        <v>13</v>
+      </c>
+      <c r="T5" s="90">
+        <v>3</v>
+      </c>
+      <c r="U5" s="90">
+        <v>3</v>
+      </c>
+      <c r="V5" s="90">
+        <v>13</v>
+      </c>
+      <c r="W5" s="90">
+        <v>5</v>
+      </c>
+      <c r="X5" s="90">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="90">
+        <v>2</v>
+      </c>
+      <c r="Z5" s="90">
+        <v>12</v>
+      </c>
+      <c r="AA5" s="90">
+        <v>6</v>
+      </c>
+      <c r="AB5" s="90">
+        <v>4</v>
+      </c>
+      <c r="AC5" s="90">
+        <v>18</v>
+      </c>
+      <c r="AD5" s="90">
+        <v>301</v>
+      </c>
+      <c r="AE5" s="90">
+        <v>23</v>
+      </c>
+      <c r="AF5" s="90">
+        <v>1</v>
+      </c>
+      <c r="AG5" s="90">
+        <v>8</v>
+      </c>
+      <c r="AH5" s="91">
+        <v>26</v>
+      </c>
+      <c r="AI5" s="91">
+        <v>15</v>
+      </c>
+      <c r="AJ5" s="91">
+        <v>3</v>
+      </c>
+      <c r="AK5" s="91">
+        <v>3</v>
+      </c>
+      <c r="AL5" s="91">
+        <v>4</v>
+      </c>
+      <c r="AM5" s="91">
+        <v>5</v>
+      </c>
+      <c r="AN5" s="91">
+        <v>1</v>
+      </c>
+      <c r="AO5" s="91">
+        <v>50</v>
+      </c>
+      <c r="AP5" s="91">
+        <v>4</v>
+      </c>
+      <c r="AQ5" s="91">
+        <v>49</v>
+      </c>
+      <c r="AR5" s="91">
+        <v>4</v>
+      </c>
+      <c r="AS5" s="91">
+        <v>7</v>
+      </c>
+      <c r="AT5" s="91">
+        <v>4</v>
+      </c>
+      <c r="AU5" s="91">
+        <v>70</v>
+      </c>
+      <c r="AV5" s="91">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:257" s="27" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="115"/>
+      <c r="B6" s="123"/>
+      <c r="C6" s="128" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="129"/>
+      <c r="E6" s="92">
+        <v>113</v>
+      </c>
+      <c r="F6" s="91">
+        <v>21</v>
+      </c>
+      <c r="G6" s="91">
+        <v>8</v>
+      </c>
+      <c r="H6" s="91">
+        <v>12</v>
+      </c>
+      <c r="I6" s="91">
+        <v>8</v>
+      </c>
+      <c r="J6" s="91">
+        <v>7</v>
+      </c>
+      <c r="K6" s="91">
+        <v>2</v>
+      </c>
+      <c r="L6" s="91">
+        <v>48</v>
+      </c>
+      <c r="M6" s="91">
+        <v>7</v>
+      </c>
+      <c r="N6" s="91">
+        <v>113</v>
+      </c>
+      <c r="O6" s="91">
+        <v>59</v>
+      </c>
+      <c r="P6" s="91">
+        <v>4</v>
+      </c>
+      <c r="Q6" s="91">
+        <v>1</v>
+      </c>
+      <c r="R6" s="91">
+        <v>6</v>
+      </c>
+      <c r="S6" s="91">
+        <v>3</v>
+      </c>
+      <c r="T6" s="91">
+        <v>0</v>
+      </c>
+      <c r="U6" s="91">
+        <v>3</v>
+      </c>
+      <c r="V6" s="91">
+        <v>20</v>
+      </c>
+      <c r="W6" s="91">
+        <v>0</v>
+      </c>
+      <c r="X6" s="91">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="91">
+        <v>5</v>
+      </c>
+      <c r="Z6" s="91">
+        <v>4</v>
+      </c>
+      <c r="AA6" s="91">
+        <v>1</v>
+      </c>
+      <c r="AB6" s="91">
+        <v>2</v>
+      </c>
+      <c r="AC6" s="91">
+        <v>5</v>
+      </c>
+      <c r="AD6" s="91">
+        <v>113</v>
+      </c>
+      <c r="AE6" s="93">
+        <v>18</v>
+      </c>
+      <c r="AF6" s="91">
+        <v>2</v>
+      </c>
+      <c r="AG6" s="91">
+        <v>7</v>
+      </c>
+      <c r="AH6" s="91">
+        <v>7</v>
+      </c>
+      <c r="AI6" s="91">
+        <v>6</v>
+      </c>
+      <c r="AJ6" s="91">
+        <v>1</v>
+      </c>
+      <c r="AK6" s="91">
+        <v>0</v>
+      </c>
+      <c r="AL6" s="91">
+        <v>3</v>
+      </c>
+      <c r="AM6" s="91">
+        <v>2</v>
+      </c>
+      <c r="AN6" s="91">
+        <v>2</v>
+      </c>
+      <c r="AO6" s="91">
+        <v>13</v>
+      </c>
+      <c r="AP6" s="91">
+        <v>0</v>
+      </c>
+      <c r="AQ6" s="91">
+        <v>16</v>
+      </c>
+      <c r="AR6" s="91">
+        <v>2</v>
+      </c>
+      <c r="AS6" s="91">
+        <v>2</v>
+      </c>
+      <c r="AT6" s="91">
+        <v>4</v>
+      </c>
+      <c r="AU6" s="91">
+        <v>15</v>
+      </c>
+      <c r="AV6" s="91">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:257" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="115"/>
+      <c r="B7" s="105"/>
+      <c r="C7" s="108" t="s">
+        <v>170</v>
+      </c>
+      <c r="D7" s="109"/>
+      <c r="E7" s="94">
+        <v>53</v>
+      </c>
+      <c r="F7" s="95">
+        <v>6</v>
+      </c>
+      <c r="G7" s="95">
+        <v>2</v>
+      </c>
+      <c r="H7" s="95">
+        <v>2</v>
+      </c>
+      <c r="I7" s="95">
+        <v>11</v>
+      </c>
+      <c r="J7" s="95">
+        <v>3</v>
+      </c>
+      <c r="K7" s="95">
+        <v>0</v>
+      </c>
+      <c r="L7" s="95">
+        <v>29</v>
+      </c>
+      <c r="M7" s="95">
+        <v>0</v>
+      </c>
+      <c r="N7" s="95">
+        <v>53</v>
+      </c>
+      <c r="O7" s="95">
+        <v>28</v>
+      </c>
+      <c r="P7" s="95">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="95">
+        <v>0</v>
+      </c>
+      <c r="R7" s="95">
+        <v>8</v>
+      </c>
+      <c r="S7" s="95">
+        <v>3</v>
+      </c>
+      <c r="T7" s="95">
+        <v>0</v>
+      </c>
+      <c r="U7" s="95">
+        <v>1</v>
+      </c>
+      <c r="V7" s="95">
+        <v>3</v>
+      </c>
+      <c r="W7" s="95">
+        <v>1</v>
+      </c>
+      <c r="X7" s="95">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="95">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="95">
+        <v>2</v>
+      </c>
+      <c r="AA7" s="95">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="95">
+        <v>0</v>
+      </c>
+      <c r="AC7" s="95">
+        <v>6</v>
+      </c>
+      <c r="AD7" s="95">
+        <v>53</v>
+      </c>
+      <c r="AE7" s="96">
+        <v>6</v>
+      </c>
+      <c r="AF7" s="95">
+        <v>0</v>
+      </c>
+      <c r="AG7" s="95">
+        <v>1</v>
+      </c>
+      <c r="AH7" s="95">
+        <v>6</v>
+      </c>
+      <c r="AI7" s="95">
+        <v>4</v>
+      </c>
+      <c r="AJ7" s="95">
+        <v>0</v>
+      </c>
+      <c r="AK7" s="95">
+        <v>0</v>
+      </c>
+      <c r="AL7" s="95">
+        <v>7</v>
+      </c>
+      <c r="AM7" s="95">
+        <v>2</v>
+      </c>
+      <c r="AN7" s="95">
+        <v>0</v>
+      </c>
+      <c r="AO7" s="95">
+        <v>9</v>
+      </c>
+      <c r="AP7" s="95">
+        <v>0</v>
+      </c>
+      <c r="AQ7" s="95">
+        <v>5</v>
+      </c>
+      <c r="AR7" s="95">
+        <v>0</v>
+      </c>
+      <c r="AS7" s="95">
+        <v>2</v>
+      </c>
+      <c r="AT7" s="95">
+        <v>1</v>
+      </c>
+      <c r="AU7" s="95">
+        <v>6</v>
+      </c>
+      <c r="AV7" s="95">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:257" s="27" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="115"/>
+      <c r="B8" s="118" t="s">
+        <v>171</v>
+      </c>
+      <c r="C8" s="121" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="104"/>
+      <c r="E8" s="91">
+        <v>104</v>
+      </c>
+      <c r="F8" s="91">
+        <v>21</v>
+      </c>
+      <c r="G8" s="91">
+        <v>7</v>
+      </c>
+      <c r="H8" s="91">
+        <v>8</v>
+      </c>
+      <c r="I8" s="91">
+        <v>10</v>
+      </c>
+      <c r="J8" s="91">
+        <v>10</v>
+      </c>
+      <c r="K8" s="91">
+        <v>4</v>
+      </c>
+      <c r="L8" s="91">
+        <v>39</v>
+      </c>
+      <c r="M8" s="91">
+        <v>5</v>
+      </c>
+      <c r="N8" s="91">
+        <v>104</v>
+      </c>
+      <c r="O8" s="91">
+        <v>58</v>
+      </c>
+      <c r="P8" s="91">
+        <v>5</v>
+      </c>
+      <c r="Q8" s="91">
+        <v>3</v>
+      </c>
+      <c r="R8" s="91">
+        <v>2</v>
+      </c>
+      <c r="S8" s="91">
+        <v>6</v>
+      </c>
+      <c r="T8" s="91">
+        <v>1</v>
+      </c>
+      <c r="U8" s="91">
+        <v>3</v>
+      </c>
+      <c r="V8" s="91">
+        <v>8</v>
+      </c>
+      <c r="W8" s="91">
+        <v>1</v>
+      </c>
+      <c r="X8" s="91">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="91">
+        <v>4</v>
+      </c>
+      <c r="Z8" s="91">
+        <v>3</v>
+      </c>
+      <c r="AA8" s="91">
+        <v>4</v>
+      </c>
+      <c r="AB8" s="91">
+        <v>1</v>
+      </c>
+      <c r="AC8" s="91">
+        <v>5</v>
+      </c>
+      <c r="AD8" s="91">
+        <v>104</v>
+      </c>
+      <c r="AE8" s="93">
+        <v>7</v>
+      </c>
+      <c r="AF8" s="91">
+        <v>1</v>
+      </c>
+      <c r="AG8" s="91">
+        <v>7</v>
+      </c>
+      <c r="AH8" s="91">
+        <v>8</v>
+      </c>
+      <c r="AI8" s="91">
+        <v>11</v>
+      </c>
+      <c r="AJ8" s="91">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="91">
+        <v>0</v>
+      </c>
+      <c r="AL8" s="91">
+        <v>4</v>
+      </c>
+      <c r="AM8" s="91">
+        <v>4</v>
+      </c>
+      <c r="AN8" s="91">
+        <v>1</v>
+      </c>
+      <c r="AO8" s="91">
+        <v>16</v>
+      </c>
+      <c r="AP8" s="91">
+        <v>1</v>
+      </c>
+      <c r="AQ8" s="91">
+        <v>10</v>
+      </c>
+      <c r="AR8" s="91">
+        <v>1</v>
+      </c>
+      <c r="AS8" s="91">
+        <v>2</v>
+      </c>
+      <c r="AT8" s="91">
+        <v>2</v>
+      </c>
+      <c r="AU8" s="91">
+        <v>16</v>
+      </c>
+      <c r="AV8" s="91">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:257" s="27" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="115"/>
+      <c r="B9" s="119"/>
+      <c r="C9" s="122" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="123"/>
+      <c r="E9" s="91">
+        <v>58</v>
+      </c>
+      <c r="F9" s="91">
+        <v>11</v>
+      </c>
+      <c r="G9" s="91">
+        <v>5</v>
+      </c>
+      <c r="H9" s="91">
+        <v>9</v>
+      </c>
+      <c r="I9" s="91">
+        <v>4</v>
+      </c>
+      <c r="J9" s="91">
+        <v>8</v>
+      </c>
+      <c r="K9" s="91">
+        <v>1</v>
+      </c>
+      <c r="L9" s="91">
+        <v>18</v>
+      </c>
+      <c r="M9" s="91">
+        <v>2</v>
+      </c>
+      <c r="N9" s="91">
+        <v>58</v>
+      </c>
+      <c r="O9" s="91">
+        <v>32</v>
+      </c>
+      <c r="P9" s="91">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="91">
+        <v>1</v>
+      </c>
+      <c r="R9" s="91">
+        <v>2</v>
+      </c>
+      <c r="S9" s="91">
+        <v>3</v>
+      </c>
+      <c r="T9" s="91">
+        <v>1</v>
+      </c>
+      <c r="U9" s="91">
+        <v>0</v>
+      </c>
+      <c r="V9" s="91">
+        <v>5</v>
+      </c>
+      <c r="W9" s="91">
+        <v>2</v>
+      </c>
+      <c r="X9" s="91">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="91">
+        <v>2</v>
+      </c>
+      <c r="Z9" s="91">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="91">
+        <v>2</v>
+      </c>
+      <c r="AB9" s="91">
+        <v>1</v>
+      </c>
+      <c r="AC9" s="91">
+        <v>4</v>
+      </c>
+      <c r="AD9" s="91">
+        <v>58</v>
+      </c>
+      <c r="AE9" s="93">
+        <v>5</v>
+      </c>
+      <c r="AF9" s="91">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="91">
+        <v>1</v>
+      </c>
+      <c r="AH9" s="91">
+        <v>4</v>
+      </c>
+      <c r="AI9" s="91">
+        <v>2</v>
+      </c>
+      <c r="AJ9" s="91">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="91">
+        <v>0</v>
+      </c>
+      <c r="AL9" s="91">
+        <v>2</v>
+      </c>
+      <c r="AM9" s="91">
+        <v>1</v>
+      </c>
+      <c r="AN9" s="91">
+        <v>0</v>
+      </c>
+      <c r="AO9" s="91">
+        <v>11</v>
+      </c>
+      <c r="AP9" s="91">
+        <v>1</v>
+      </c>
+      <c r="AQ9" s="91">
+        <v>7</v>
+      </c>
+      <c r="AR9" s="91">
+        <v>1</v>
+      </c>
+      <c r="AS9" s="91">
+        <v>1</v>
+      </c>
+      <c r="AT9" s="91">
+        <v>1</v>
+      </c>
+      <c r="AU9" s="91">
+        <v>12</v>
+      </c>
+      <c r="AV9" s="91">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:257" s="27" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="115"/>
+      <c r="B10" s="120"/>
+      <c r="C10" s="124" t="s">
+        <v>170</v>
+      </c>
+      <c r="D10" s="105"/>
+      <c r="E10" s="91">
+        <v>16</v>
+      </c>
+      <c r="F10" s="91">
+        <v>3</v>
+      </c>
+      <c r="G10" s="91">
+        <v>2</v>
+      </c>
+      <c r="H10" s="91">
+        <v>1</v>
+      </c>
+      <c r="I10" s="91">
+        <v>2</v>
+      </c>
+      <c r="J10" s="91">
+        <v>1</v>
+      </c>
+      <c r="K10" s="91">
+        <v>0</v>
+      </c>
+      <c r="L10" s="91">
+        <v>7</v>
+      </c>
+      <c r="M10" s="91">
+        <v>0</v>
+      </c>
+      <c r="N10" s="91">
+        <v>16</v>
+      </c>
+      <c r="O10" s="91">
+        <v>10</v>
+      </c>
+      <c r="P10" s="91">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="91">
+        <v>0</v>
+      </c>
+      <c r="R10" s="91">
+        <v>3</v>
+      </c>
+      <c r="S10" s="91">
+        <v>1</v>
+      </c>
+      <c r="T10" s="91">
+        <v>0</v>
+      </c>
+      <c r="U10" s="91">
+        <v>0</v>
+      </c>
+      <c r="V10" s="91">
+        <v>0</v>
+      </c>
+      <c r="W10" s="91">
+        <v>0</v>
+      </c>
+      <c r="X10" s="91">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="91">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="91">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="91">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="91">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="91">
+        <v>1</v>
+      </c>
+      <c r="AD10" s="91">
+        <v>16</v>
+      </c>
+      <c r="AE10" s="93">
+        <v>1</v>
+      </c>
+      <c r="AF10" s="91">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="91">
+        <v>1</v>
+      </c>
+      <c r="AH10" s="95">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="95">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="95">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="95">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="95">
+        <v>1</v>
+      </c>
+      <c r="AM10" s="95">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="95">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="95">
+        <v>4</v>
+      </c>
+      <c r="AP10" s="95">
+        <v>1</v>
+      </c>
+      <c r="AQ10" s="95">
+        <v>3</v>
+      </c>
+      <c r="AR10" s="95">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="95">
+        <v>1</v>
+      </c>
+      <c r="AT10" s="95">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="95">
+        <v>3</v>
+      </c>
+      <c r="AV10" s="95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:257" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="115"/>
+      <c r="B11" s="104" t="s">
+        <v>172</v>
+      </c>
+      <c r="C11" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="107"/>
+      <c r="E11" s="97">
+        <v>27</v>
+      </c>
+      <c r="F11" s="98">
+        <v>1</v>
+      </c>
+      <c r="G11" s="98">
+        <v>2</v>
+      </c>
+      <c r="H11" s="98">
+        <v>4</v>
+      </c>
+      <c r="I11" s="98">
+        <v>3</v>
+      </c>
+      <c r="J11" s="98">
+        <v>6</v>
+      </c>
+      <c r="K11" s="98">
+        <v>2</v>
+      </c>
+      <c r="L11" s="98">
+        <v>9</v>
+      </c>
+      <c r="M11" s="98">
+        <v>0</v>
+      </c>
+      <c r="N11" s="98">
+        <v>27</v>
+      </c>
+      <c r="O11" s="98">
+        <v>16</v>
+      </c>
+      <c r="P11" s="98">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="98">
+        <v>0</v>
+      </c>
+      <c r="R11" s="98">
+        <v>1</v>
+      </c>
+      <c r="S11" s="98">
+        <v>2</v>
+      </c>
+      <c r="T11" s="98">
+        <v>1</v>
+      </c>
+      <c r="U11" s="98">
+        <v>0</v>
+      </c>
+      <c r="V11" s="98">
+        <v>5</v>
+      </c>
+      <c r="W11" s="98">
+        <v>0</v>
+      </c>
+      <c r="X11" s="98">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="98">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="98">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="98">
+        <v>1</v>
+      </c>
+      <c r="AB11" s="98">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="98">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="98">
+        <v>27</v>
+      </c>
+      <c r="AE11" s="90">
+        <v>1</v>
+      </c>
+      <c r="AF11" s="98">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="98">
+        <v>1</v>
+      </c>
+      <c r="AH11" s="91">
+        <v>2</v>
+      </c>
+      <c r="AI11" s="91">
+        <v>2</v>
+      </c>
+      <c r="AJ11" s="91">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="91">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="91">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="91">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="91">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="91">
+        <v>5</v>
+      </c>
+      <c r="AP11" s="91">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="91">
+        <v>4</v>
+      </c>
+      <c r="AR11" s="91">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="91">
+        <v>1</v>
+      </c>
+      <c r="AT11" s="91">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="91">
+        <v>7</v>
+      </c>
+      <c r="AV11" s="91">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:257" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="115"/>
+      <c r="B12" s="105"/>
+      <c r="C12" s="108" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="109"/>
+      <c r="E12" s="94">
+        <v>4</v>
+      </c>
+      <c r="F12" s="95">
+        <v>0</v>
+      </c>
+      <c r="G12" s="95">
+        <v>0</v>
+      </c>
+      <c r="H12" s="95">
+        <v>0</v>
+      </c>
+      <c r="I12" s="95">
+        <v>2</v>
+      </c>
+      <c r="J12" s="95">
+        <v>0</v>
+      </c>
+      <c r="K12" s="95">
+        <v>1</v>
+      </c>
+      <c r="L12" s="95">
+        <v>1</v>
+      </c>
+      <c r="M12" s="95">
+        <v>0</v>
+      </c>
+      <c r="N12" s="95">
+        <v>4</v>
+      </c>
+      <c r="O12" s="95">
+        <v>4</v>
+      </c>
+      <c r="P12" s="95">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="95">
+        <v>0</v>
+      </c>
+      <c r="R12" s="95">
+        <v>0</v>
+      </c>
+      <c r="S12" s="95">
+        <v>0</v>
+      </c>
+      <c r="T12" s="95">
+        <v>0</v>
+      </c>
+      <c r="U12" s="95">
+        <v>0</v>
+      </c>
+      <c r="V12" s="95">
+        <v>0</v>
+      </c>
+      <c r="W12" s="95">
+        <v>0</v>
+      </c>
+      <c r="X12" s="95">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="95">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="95">
+        <v>4</v>
+      </c>
+      <c r="AE12" s="96">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="95">
+        <v>1</v>
+      </c>
+      <c r="AJ12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="95">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="95">
+        <v>1</v>
+      </c>
+      <c r="AP12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="95">
+        <v>1</v>
+      </c>
+      <c r="AR12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AU12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:257" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="115" t="s">
+        <v>189</v>
+      </c>
+      <c r="B13" s="116" t="s">
+        <v>190</v>
+      </c>
+      <c r="C13" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="107"/>
+      <c r="E13" s="97">
+        <v>1946</v>
+      </c>
+      <c r="F13" s="98">
+        <v>298</v>
+      </c>
+      <c r="G13" s="98">
+        <v>117</v>
+      </c>
+      <c r="H13" s="98">
+        <v>67</v>
+      </c>
+      <c r="I13" s="98">
+        <v>293</v>
+      </c>
+      <c r="J13" s="98">
+        <v>266</v>
+      </c>
+      <c r="K13" s="98">
+        <v>86</v>
+      </c>
+      <c r="L13" s="98">
+        <v>720</v>
+      </c>
+      <c r="M13" s="98">
+        <v>99</v>
+      </c>
+      <c r="N13" s="98">
+        <v>1946</v>
+      </c>
+      <c r="O13" s="98">
+        <v>1258</v>
+      </c>
+      <c r="P13" s="98">
+        <v>20</v>
+      </c>
+      <c r="Q13" s="98">
+        <v>26</v>
+      </c>
+      <c r="R13" s="98">
+        <v>96</v>
+      </c>
+      <c r="S13" s="98">
+        <v>72</v>
+      </c>
+      <c r="T13" s="98">
+        <v>18</v>
+      </c>
+      <c r="U13" s="98">
+        <v>34</v>
+      </c>
+      <c r="V13" s="98">
+        <v>126</v>
+      </c>
+      <c r="W13" s="98">
+        <v>23</v>
+      </c>
+      <c r="X13" s="98">
+        <v>6</v>
+      </c>
+      <c r="Y13" s="98">
+        <v>14</v>
+      </c>
+      <c r="Z13" s="98">
+        <v>68</v>
+      </c>
+      <c r="AA13" s="98">
+        <v>46</v>
+      </c>
+      <c r="AB13" s="98">
+        <v>39</v>
+      </c>
+      <c r="AC13" s="98">
+        <v>100</v>
+      </c>
+      <c r="AD13" s="98">
+        <v>1946</v>
+      </c>
+      <c r="AE13" s="90">
+        <v>176</v>
+      </c>
+      <c r="AF13" s="98">
+        <v>24</v>
+      </c>
+      <c r="AG13" s="98">
+        <v>90</v>
+      </c>
+      <c r="AH13" s="91">
+        <v>185</v>
+      </c>
+      <c r="AI13" s="91">
+        <v>92</v>
+      </c>
+      <c r="AJ13" s="91">
+        <v>3</v>
+      </c>
+      <c r="AK13" s="91">
+        <v>12</v>
+      </c>
+      <c r="AL13" s="91">
+        <v>42</v>
+      </c>
+      <c r="AM13" s="91">
+        <v>30</v>
+      </c>
+      <c r="AN13" s="91">
+        <v>16</v>
+      </c>
+      <c r="AO13" s="91">
+        <v>312</v>
+      </c>
+      <c r="AP13" s="91">
+        <v>49</v>
+      </c>
+      <c r="AQ13" s="91">
+        <v>262</v>
+      </c>
+      <c r="AR13" s="91">
+        <v>27</v>
+      </c>
+      <c r="AS13" s="91">
+        <v>60</v>
+      </c>
+      <c r="AT13" s="91">
+        <v>46</v>
+      </c>
+      <c r="AU13" s="91">
+        <v>376</v>
+      </c>
+      <c r="AV13" s="91">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="14" spans="1:257" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="115"/>
+      <c r="B14" s="117"/>
+      <c r="C14" s="108" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="109"/>
+      <c r="E14" s="94">
+        <v>892</v>
+      </c>
+      <c r="F14" s="95">
+        <v>216</v>
+      </c>
+      <c r="G14" s="95">
+        <v>36</v>
+      </c>
+      <c r="H14" s="95">
+        <v>43</v>
+      </c>
+      <c r="I14" s="95">
+        <v>118</v>
+      </c>
+      <c r="J14" s="95">
+        <v>64</v>
+      </c>
+      <c r="K14" s="95">
+        <v>16</v>
+      </c>
+      <c r="L14" s="95">
+        <v>310</v>
+      </c>
+      <c r="M14" s="95">
+        <v>89</v>
+      </c>
+      <c r="N14" s="95">
+        <v>892</v>
+      </c>
+      <c r="O14" s="95">
+        <v>561</v>
+      </c>
+      <c r="P14" s="95">
+        <v>11</v>
+      </c>
+      <c r="Q14" s="95">
+        <v>6</v>
+      </c>
+      <c r="R14" s="95">
+        <v>58</v>
+      </c>
+      <c r="S14" s="95">
+        <v>23</v>
+      </c>
+      <c r="T14" s="95">
+        <v>6</v>
+      </c>
+      <c r="U14" s="95">
+        <v>3</v>
+      </c>
+      <c r="V14" s="95">
+        <v>61</v>
+      </c>
+      <c r="W14" s="95">
+        <v>16</v>
+      </c>
+      <c r="X14" s="95">
+        <v>2</v>
+      </c>
+      <c r="Y14" s="95">
+        <v>10</v>
+      </c>
+      <c r="Z14" s="95">
+        <v>21</v>
+      </c>
+      <c r="AA14" s="95">
+        <v>43</v>
+      </c>
+      <c r="AB14" s="95">
+        <v>16</v>
+      </c>
+      <c r="AC14" s="95">
+        <v>55</v>
+      </c>
+      <c r="AD14" s="95">
+        <v>892</v>
+      </c>
+      <c r="AE14" s="96">
+        <v>93</v>
+      </c>
+      <c r="AF14" s="95">
+        <v>18</v>
+      </c>
+      <c r="AG14" s="95">
+        <v>46</v>
+      </c>
+      <c r="AH14" s="95">
+        <v>86</v>
+      </c>
+      <c r="AI14" s="95">
+        <v>42</v>
+      </c>
+      <c r="AJ14" s="95">
+        <v>4</v>
+      </c>
+      <c r="AK14" s="95">
+        <v>9</v>
+      </c>
+      <c r="AL14" s="95">
+        <v>33</v>
+      </c>
+      <c r="AM14" s="95">
+        <v>12</v>
+      </c>
+      <c r="AN14" s="95">
+        <v>3</v>
+      </c>
+      <c r="AO14" s="95">
+        <v>113</v>
+      </c>
+      <c r="AP14" s="95">
+        <v>28</v>
+      </c>
+      <c r="AQ14" s="95">
+        <v>172</v>
+      </c>
+      <c r="AR14" s="95">
+        <v>16</v>
+      </c>
+      <c r="AS14" s="95">
+        <v>9</v>
+      </c>
+      <c r="AT14" s="95">
+        <v>24</v>
+      </c>
+      <c r="AU14" s="95">
+        <v>102</v>
+      </c>
+      <c r="AV14" s="95">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:257" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="115"/>
+      <c r="B15" s="116" t="s">
+        <v>191</v>
+      </c>
+      <c r="C15" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="107"/>
+      <c r="E15" s="97">
+        <v>137</v>
+      </c>
+      <c r="F15" s="98">
+        <v>26</v>
+      </c>
+      <c r="G15" s="98">
+        <v>7</v>
+      </c>
+      <c r="H15" s="98">
+        <v>2</v>
+      </c>
+      <c r="I15" s="98">
+        <v>22</v>
+      </c>
+      <c r="J15" s="98">
+        <v>16</v>
+      </c>
+      <c r="K15" s="98">
+        <v>1</v>
+      </c>
+      <c r="L15" s="98">
+        <v>53</v>
+      </c>
+      <c r="M15" s="98">
+        <v>10</v>
+      </c>
+      <c r="N15" s="98">
+        <v>137</v>
+      </c>
+      <c r="O15" s="98">
+        <v>93</v>
+      </c>
+      <c r="P15" s="98">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="98">
+        <v>1</v>
+      </c>
+      <c r="R15" s="98">
+        <v>13</v>
+      </c>
+      <c r="S15" s="98">
+        <v>0</v>
+      </c>
+      <c r="T15" s="98">
+        <v>1</v>
+      </c>
+      <c r="U15" s="98">
+        <v>4</v>
+      </c>
+      <c r="V15" s="98">
+        <v>12</v>
+      </c>
+      <c r="W15" s="98">
+        <v>1</v>
+      </c>
+      <c r="X15" s="98">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="98">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="98">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="98">
+        <v>4</v>
+      </c>
+      <c r="AB15" s="98">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="98">
+        <v>8</v>
+      </c>
+      <c r="AD15" s="98">
+        <v>137</v>
+      </c>
+      <c r="AE15" s="90">
+        <v>6</v>
+      </c>
+      <c r="AF15" s="98">
+        <v>3</v>
+      </c>
+      <c r="AG15" s="98">
+        <v>10</v>
+      </c>
+      <c r="AH15" s="91">
+        <v>11</v>
+      </c>
+      <c r="AI15" s="91">
+        <v>7</v>
+      </c>
+      <c r="AJ15" s="91">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="91">
+        <v>1</v>
+      </c>
+      <c r="AL15" s="91">
+        <v>3</v>
+      </c>
+      <c r="AM15" s="91">
+        <v>3</v>
+      </c>
+      <c r="AN15" s="91">
+        <v>1</v>
+      </c>
+      <c r="AO15" s="91">
+        <v>21</v>
+      </c>
+      <c r="AP15" s="91">
+        <v>6</v>
+      </c>
+      <c r="AQ15" s="91">
+        <v>30</v>
+      </c>
+      <c r="AR15" s="91">
+        <v>1</v>
+      </c>
+      <c r="AS15" s="91">
+        <v>0</v>
+      </c>
+      <c r="AT15" s="91">
+        <v>5</v>
+      </c>
+      <c r="AU15" s="91">
+        <v>18</v>
+      </c>
+      <c r="AV15" s="91">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:257" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="115"/>
+      <c r="B16" s="117"/>
+      <c r="C16" s="108" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="109"/>
+      <c r="E16" s="94">
+        <v>80</v>
+      </c>
+      <c r="F16" s="95">
+        <v>11</v>
+      </c>
+      <c r="G16" s="95">
+        <v>4</v>
+      </c>
+      <c r="H16" s="95">
+        <v>2</v>
+      </c>
+      <c r="I16" s="95">
+        <v>18</v>
+      </c>
+      <c r="J16" s="95">
+        <v>10</v>
+      </c>
+      <c r="K16" s="95">
+        <v>5</v>
+      </c>
+      <c r="L16" s="95">
+        <v>29</v>
+      </c>
+      <c r="M16" s="95">
+        <v>1</v>
+      </c>
+      <c r="N16" s="95">
+        <v>80</v>
+      </c>
+      <c r="O16" s="95">
+        <v>60</v>
+      </c>
+      <c r="P16" s="95">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="95">
+        <v>0</v>
+      </c>
+      <c r="R16" s="95">
+        <v>7</v>
+      </c>
+      <c r="S16" s="95">
+        <v>2</v>
+      </c>
+      <c r="T16" s="95">
+        <v>0</v>
+      </c>
+      <c r="U16" s="95">
+        <v>1</v>
+      </c>
+      <c r="V16" s="95">
+        <v>3</v>
+      </c>
+      <c r="W16" s="95">
+        <v>1</v>
+      </c>
+      <c r="X16" s="95">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="95">
+        <v>1</v>
+      </c>
+      <c r="Z16" s="95">
+        <v>2</v>
+      </c>
+      <c r="AA16" s="95">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="95">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="95">
+        <v>3</v>
+      </c>
+      <c r="AD16" s="95">
+        <v>80</v>
+      </c>
+      <c r="AE16" s="96">
+        <v>5</v>
+      </c>
+      <c r="AF16" s="95">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="95">
+        <v>4</v>
+      </c>
+      <c r="AH16" s="95">
+        <v>10</v>
+      </c>
+      <c r="AI16" s="95">
+        <v>5</v>
+      </c>
+      <c r="AJ16" s="95">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="95">
+        <v>2</v>
+      </c>
+      <c r="AL16" s="95">
+        <v>2</v>
+      </c>
+      <c r="AM16" s="95">
+        <v>1</v>
+      </c>
+      <c r="AN16" s="95">
+        <v>1</v>
+      </c>
+      <c r="AO16" s="95">
+        <v>11</v>
+      </c>
+      <c r="AP16" s="95">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="95">
+        <v>18</v>
+      </c>
+      <c r="AR16" s="95">
+        <v>2</v>
+      </c>
+      <c r="AS16" s="95">
+        <v>2</v>
+      </c>
+      <c r="AT16" s="95">
+        <v>1</v>
+      </c>
+      <c r="AU16" s="95">
+        <v>11</v>
+      </c>
+      <c r="AV16" s="95">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:257" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="100" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="100"/>
+      <c r="C17" s="100"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="100"/>
+      <c r="F17" s="100"/>
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+      <c r="I17" s="100"/>
+      <c r="J17" s="100"/>
+      <c r="K17" s="100"/>
+      <c r="L17" s="100"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="26"/>
+      <c r="O17" s="26"/>
+      <c r="P17" s="26"/>
+      <c r="Q17" s="26"/>
+      <c r="R17" s="26"/>
+      <c r="S17" s="26"/>
+      <c r="T17" s="26"/>
+      <c r="U17" s="26"/>
+      <c r="V17" s="26"/>
+      <c r="W17" s="26"/>
+      <c r="X17" s="26"/>
+      <c r="Y17" s="26"/>
+      <c r="Z17" s="26"/>
+      <c r="AA17" s="26"/>
+      <c r="AB17" s="26"/>
+      <c r="AC17" s="26"/>
+      <c r="AD17" s="26"/>
+      <c r="AE17" s="26"/>
+      <c r="AF17" s="26"/>
+      <c r="AG17" s="26"/>
+      <c r="AH17" s="26"/>
+      <c r="AI17" s="26"/>
+      <c r="AJ17" s="26"/>
+      <c r="AK17" s="26"/>
+      <c r="AL17" s="26"/>
+      <c r="AM17" s="26"/>
+      <c r="AN17" s="26"/>
+      <c r="AO17" s="26"/>
+    </row>
+    <row r="18" spans="1:257" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="102" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="102"/>
+      <c r="C18" s="101"/>
+      <c r="D18" s="101"/>
+      <c r="E18" s="101"/>
+      <c r="F18" s="101"/>
+      <c r="G18" s="101"/>
+      <c r="H18" s="101"/>
+      <c r="I18" s="101"/>
+      <c r="J18" s="101"/>
+      <c r="K18" s="101"/>
+      <c r="L18" s="101"/>
+      <c r="M18" s="45"/>
+      <c r="N18" s="45"/>
+      <c r="O18" s="45"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="45"/>
+      <c r="S18" s="45"/>
+      <c r="T18" s="45"/>
+      <c r="U18" s="45"/>
+      <c r="V18" s="45"/>
+      <c r="W18" s="45"/>
+      <c r="X18" s="45"/>
+      <c r="Y18" s="45"/>
+      <c r="Z18" s="45"/>
+      <c r="AA18" s="46"/>
+      <c r="AB18" s="46"/>
+      <c r="AC18" s="46"/>
+      <c r="AD18" s="46"/>
+      <c r="AE18" s="46"/>
+      <c r="AF18" s="46"/>
+      <c r="AG18" s="46"/>
+      <c r="AH18" s="46"/>
+      <c r="AI18" s="46"/>
+      <c r="AJ18" s="46"/>
+      <c r="AK18" s="46"/>
+      <c r="AL18" s="46"/>
+      <c r="AM18" s="46"/>
+      <c r="AN18" s="46"/>
+      <c r="AO18" s="46"/>
+      <c r="AP18" s="47"/>
+      <c r="AQ18" s="47"/>
+      <c r="AR18" s="47"/>
+      <c r="AS18" s="47"/>
+      <c r="AT18" s="47"/>
+      <c r="AU18" s="47"/>
+      <c r="AV18" s="47"/>
+      <c r="AW18" s="47"/>
+      <c r="AX18" s="47"/>
+      <c r="AY18" s="47"/>
+      <c r="AZ18" s="47"/>
+      <c r="BA18" s="47"/>
+      <c r="BB18" s="47"/>
+      <c r="BC18" s="47"/>
+      <c r="BD18" s="47"/>
+      <c r="BE18" s="47"/>
+      <c r="BF18" s="47"/>
+      <c r="BG18" s="47"/>
+      <c r="BH18" s="47"/>
+      <c r="BI18" s="47"/>
+      <c r="BJ18" s="47"/>
+      <c r="BK18" s="47"/>
+      <c r="BL18" s="47"/>
+      <c r="BM18" s="47"/>
+      <c r="BN18" s="47"/>
+      <c r="BO18" s="47"/>
+      <c r="BP18" s="47"/>
+      <c r="BQ18" s="47"/>
+      <c r="BR18" s="47"/>
+      <c r="BS18" s="47"/>
+      <c r="BT18" s="47"/>
+      <c r="BU18" s="47"/>
+      <c r="BV18" s="47"/>
+      <c r="BW18" s="47"/>
+      <c r="BX18" s="47"/>
+      <c r="BY18" s="47"/>
+      <c r="BZ18" s="47"/>
+      <c r="CA18" s="47"/>
+      <c r="CB18" s="47"/>
+      <c r="CC18" s="47"/>
+      <c r="CD18" s="47"/>
+      <c r="CE18" s="47"/>
+      <c r="CF18" s="47"/>
+      <c r="CG18" s="47"/>
+      <c r="CH18" s="47"/>
+      <c r="CI18" s="47"/>
+      <c r="CJ18" s="47"/>
+      <c r="CK18" s="47"/>
+      <c r="CL18" s="47"/>
+      <c r="CM18" s="47"/>
+      <c r="CN18" s="47"/>
+      <c r="CO18" s="47"/>
+      <c r="CP18" s="47"/>
+      <c r="CQ18" s="47"/>
+      <c r="CR18" s="47"/>
+      <c r="CS18" s="47"/>
+      <c r="CT18" s="47"/>
+      <c r="CU18" s="47"/>
+      <c r="CV18" s="47"/>
+      <c r="CW18" s="47"/>
+      <c r="CX18" s="47"/>
+      <c r="CY18" s="47"/>
+      <c r="CZ18" s="47"/>
+      <c r="DA18" s="47"/>
+      <c r="DB18" s="47"/>
+      <c r="DC18" s="47"/>
+      <c r="DD18" s="47"/>
+      <c r="DE18" s="47"/>
+      <c r="DF18" s="47"/>
+      <c r="DG18" s="47"/>
+      <c r="DH18" s="47"/>
+      <c r="DI18" s="47"/>
+      <c r="DJ18" s="47"/>
+      <c r="DK18" s="47"/>
+      <c r="DL18" s="47"/>
+      <c r="DM18" s="47"/>
+      <c r="DN18" s="47"/>
+      <c r="DO18" s="47"/>
+      <c r="DP18" s="47"/>
+      <c r="DQ18" s="47"/>
+      <c r="DR18" s="47"/>
+      <c r="DS18" s="47"/>
+      <c r="DT18" s="47"/>
+      <c r="DU18" s="47"/>
+      <c r="DV18" s="47"/>
+      <c r="DW18" s="47"/>
+      <c r="DX18" s="47"/>
+      <c r="DY18" s="47"/>
+      <c r="DZ18" s="47"/>
+      <c r="EA18" s="47"/>
+      <c r="EB18" s="47"/>
+      <c r="EC18" s="47"/>
+      <c r="ED18" s="47"/>
+      <c r="EE18" s="47"/>
+      <c r="EF18" s="47"/>
+      <c r="EG18" s="47"/>
+      <c r="EH18" s="47"/>
+      <c r="EI18" s="47"/>
+      <c r="EJ18" s="47"/>
+      <c r="EK18" s="47"/>
+      <c r="EL18" s="47"/>
+      <c r="EM18" s="47"/>
+      <c r="EN18" s="47"/>
+      <c r="EO18" s="47"/>
+      <c r="EP18" s="47"/>
+      <c r="EQ18" s="47"/>
+      <c r="ER18" s="47"/>
+      <c r="ES18" s="47"/>
+      <c r="ET18" s="47"/>
+      <c r="EU18" s="47"/>
+      <c r="EV18" s="47"/>
+      <c r="EW18" s="47"/>
+      <c r="EX18" s="47"/>
+      <c r="EY18" s="47"/>
+      <c r="EZ18" s="47"/>
+      <c r="FA18" s="47"/>
+      <c r="FB18" s="47"/>
+      <c r="FC18" s="47"/>
+      <c r="FD18" s="47"/>
+      <c r="FE18" s="47"/>
+      <c r="FF18" s="47"/>
+      <c r="FG18" s="47"/>
+      <c r="FH18" s="47"/>
+      <c r="FI18" s="47"/>
+      <c r="FJ18" s="47"/>
+      <c r="FK18" s="47"/>
+      <c r="FL18" s="47"/>
+      <c r="FM18" s="47"/>
+      <c r="FN18" s="47"/>
+      <c r="FO18" s="47"/>
+      <c r="FP18" s="47"/>
+      <c r="FQ18" s="47"/>
+      <c r="FR18" s="47"/>
+      <c r="FS18" s="47"/>
+      <c r="FT18" s="47"/>
+      <c r="FU18" s="47"/>
+      <c r="FV18" s="47"/>
+      <c r="FW18" s="47"/>
+      <c r="FX18" s="47"/>
+      <c r="FY18" s="47"/>
+      <c r="FZ18" s="47"/>
+      <c r="GA18" s="47"/>
+      <c r="GB18" s="47"/>
+      <c r="GC18" s="47"/>
+      <c r="GD18" s="47"/>
+      <c r="GE18" s="47"/>
+      <c r="GF18" s="47"/>
+      <c r="GG18" s="47"/>
+      <c r="GH18" s="47"/>
+      <c r="GI18" s="47"/>
+      <c r="GJ18" s="47"/>
+      <c r="GK18" s="47"/>
+      <c r="GL18" s="47"/>
+      <c r="GM18" s="47"/>
+      <c r="GN18" s="47"/>
+      <c r="GO18" s="47"/>
+      <c r="GP18" s="47"/>
+      <c r="GQ18" s="47"/>
+      <c r="GR18" s="47"/>
+      <c r="GS18" s="47"/>
+      <c r="GT18" s="47"/>
+      <c r="GU18" s="47"/>
+      <c r="GV18" s="47"/>
+      <c r="GW18" s="47"/>
+      <c r="GX18" s="47"/>
+      <c r="GY18" s="47"/>
+      <c r="GZ18" s="47"/>
+      <c r="HA18" s="47"/>
+      <c r="HB18" s="47"/>
+      <c r="HC18" s="47"/>
+      <c r="HD18" s="47"/>
+      <c r="HE18" s="47"/>
+      <c r="HF18" s="47"/>
+      <c r="HG18" s="47"/>
+      <c r="HH18" s="47"/>
+      <c r="HI18" s="47"/>
+      <c r="HJ18" s="47"/>
+      <c r="HK18" s="47"/>
+      <c r="HL18" s="47"/>
+      <c r="HM18" s="47"/>
+      <c r="HN18" s="47"/>
+      <c r="HO18" s="47"/>
+      <c r="HP18" s="47"/>
+      <c r="HQ18" s="47"/>
+      <c r="HR18" s="47"/>
+      <c r="HS18" s="47"/>
+      <c r="HT18" s="47"/>
+      <c r="HU18" s="47"/>
+      <c r="HV18" s="47"/>
+      <c r="HW18" s="47"/>
+      <c r="HX18" s="47"/>
+      <c r="HY18" s="47"/>
+      <c r="HZ18" s="47"/>
+      <c r="IA18" s="47"/>
+      <c r="IB18" s="47"/>
+      <c r="IC18" s="47"/>
+      <c r="ID18" s="47"/>
+      <c r="IE18" s="47"/>
+      <c r="IF18" s="47"/>
+      <c r="IG18" s="47"/>
+      <c r="IH18" s="47"/>
+      <c r="II18" s="47"/>
+      <c r="IJ18" s="47"/>
+      <c r="IK18" s="47"/>
+      <c r="IL18" s="47"/>
+      <c r="IM18" s="47"/>
+      <c r="IN18" s="47"/>
+      <c r="IO18" s="47"/>
+      <c r="IP18" s="47"/>
+      <c r="IQ18" s="47"/>
+      <c r="IR18" s="47"/>
+      <c r="IS18" s="47"/>
+      <c r="IT18" s="47"/>
+      <c r="IU18" s="47"/>
+      <c r="IV18" s="47"/>
+      <c r="IW18" s="47"/>
+    </row>
+    <row r="19" spans="1:257" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B19" s="62"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="60"/>
+      <c r="N19" s="60"/>
+      <c r="O19" s="60"/>
+      <c r="P19" s="60"/>
+      <c r="Q19" s="60"/>
+      <c r="R19" s="60"/>
+      <c r="S19" s="60"/>
+      <c r="T19" s="60"/>
+      <c r="U19" s="60"/>
+      <c r="V19" s="60"/>
+      <c r="W19" s="60"/>
+      <c r="X19" s="60"/>
+      <c r="Y19" s="60"/>
+      <c r="Z19" s="60"/>
+      <c r="AA19" s="60"/>
+      <c r="AB19" s="60"/>
+      <c r="AC19" s="60"/>
+      <c r="AD19" s="60"/>
+      <c r="AE19" s="60"/>
+      <c r="AF19" s="60"/>
+      <c r="AG19" s="60"/>
+      <c r="AH19" s="60"/>
+      <c r="AI19" s="60"/>
+      <c r="AJ19" s="60"/>
+      <c r="AK19" s="60"/>
+      <c r="AL19" s="60"/>
+      <c r="AM19" s="60"/>
+      <c r="AN19" s="60"/>
+      <c r="AO19" s="60"/>
+      <c r="AP19" s="61"/>
+      <c r="AQ19" s="61"/>
+      <c r="AR19" s="61"/>
+      <c r="AS19" s="61"/>
+      <c r="AT19" s="61"/>
+      <c r="AU19" s="61"/>
+      <c r="AV19" s="61"/>
+      <c r="AW19" s="61"/>
+      <c r="AX19" s="61"/>
+      <c r="AY19" s="61"/>
+      <c r="AZ19" s="61"/>
+      <c r="BA19" s="61"/>
+      <c r="BB19" s="61"/>
+      <c r="BC19" s="61"/>
+      <c r="BD19" s="61"/>
+      <c r="BE19" s="61"/>
+      <c r="BF19" s="61"/>
+      <c r="BG19" s="61"/>
+      <c r="BH19" s="61"/>
+      <c r="BI19" s="61"/>
+      <c r="BJ19" s="61"/>
+      <c r="BK19" s="61"/>
+      <c r="BL19" s="61"/>
+      <c r="BM19" s="61"/>
+      <c r="BN19" s="61"/>
+      <c r="BO19" s="61"/>
+      <c r="BP19" s="61"/>
+      <c r="BQ19" s="61"/>
+      <c r="BR19" s="61"/>
+      <c r="BS19" s="61"/>
+      <c r="BT19" s="61"/>
+      <c r="BU19" s="61"/>
+      <c r="BV19" s="61"/>
+      <c r="BW19" s="61"/>
+      <c r="BX19" s="61"/>
+      <c r="BY19" s="61"/>
+      <c r="BZ19" s="61"/>
+      <c r="CA19" s="61"/>
+      <c r="CB19" s="61"/>
+      <c r="CC19" s="61"/>
+      <c r="CD19" s="61"/>
+      <c r="CE19" s="61"/>
+      <c r="CF19" s="61"/>
+      <c r="CG19" s="61"/>
+      <c r="CH19" s="61"/>
+      <c r="CI19" s="61"/>
+      <c r="CJ19" s="61"/>
+      <c r="CK19" s="61"/>
+      <c r="CL19" s="61"/>
+      <c r="CM19" s="61"/>
+      <c r="CN19" s="61"/>
+      <c r="CO19" s="61"/>
+      <c r="CP19" s="61"/>
+      <c r="CQ19" s="61"/>
+      <c r="CR19" s="61"/>
+      <c r="CS19" s="61"/>
+      <c r="CT19" s="61"/>
+      <c r="CU19" s="61"/>
+      <c r="CV19" s="61"/>
+      <c r="CW19" s="61"/>
+      <c r="CX19" s="61"/>
+      <c r="CY19" s="61"/>
+      <c r="CZ19" s="61"/>
+      <c r="DA19" s="61"/>
+      <c r="DB19" s="61"/>
+      <c r="DC19" s="61"/>
+      <c r="DD19" s="61"/>
+      <c r="DE19" s="61"/>
+      <c r="DF19" s="61"/>
+      <c r="DG19" s="61"/>
+      <c r="DH19" s="61"/>
+      <c r="DI19" s="61"/>
+      <c r="DJ19" s="61"/>
+      <c r="DK19" s="61"/>
+      <c r="DL19" s="61"/>
+      <c r="DM19" s="61"/>
+      <c r="DN19" s="61"/>
+      <c r="DO19" s="61"/>
+      <c r="DP19" s="61"/>
+      <c r="DQ19" s="61"/>
+      <c r="DR19" s="61"/>
+      <c r="DS19" s="61"/>
+      <c r="DT19" s="61"/>
+      <c r="DU19" s="61"/>
+      <c r="DV19" s="61"/>
+      <c r="DW19" s="61"/>
+      <c r="DX19" s="61"/>
+      <c r="DY19" s="61"/>
+      <c r="DZ19" s="61"/>
+      <c r="EA19" s="61"/>
+      <c r="EB19" s="61"/>
+      <c r="EC19" s="61"/>
+      <c r="ED19" s="61"/>
+      <c r="EE19" s="61"/>
+      <c r="EF19" s="61"/>
+      <c r="EG19" s="61"/>
+      <c r="EH19" s="61"/>
+      <c r="EI19" s="61"/>
+      <c r="EJ19" s="61"/>
+      <c r="EK19" s="61"/>
+      <c r="EL19" s="61"/>
+      <c r="EM19" s="61"/>
+      <c r="EN19" s="61"/>
+      <c r="EO19" s="61"/>
+      <c r="EP19" s="61"/>
+      <c r="EQ19" s="61"/>
+      <c r="ER19" s="61"/>
+      <c r="ES19" s="61"/>
+      <c r="ET19" s="61"/>
+      <c r="EU19" s="61"/>
+      <c r="EV19" s="61"/>
+      <c r="EW19" s="61"/>
+      <c r="EX19" s="61"/>
+      <c r="EY19" s="61"/>
+      <c r="EZ19" s="61"/>
+      <c r="FA19" s="61"/>
+      <c r="FB19" s="61"/>
+      <c r="FC19" s="61"/>
+      <c r="FD19" s="61"/>
+      <c r="FE19" s="61"/>
+      <c r="FF19" s="61"/>
+      <c r="FG19" s="61"/>
+      <c r="FH19" s="61"/>
+      <c r="FI19" s="61"/>
+      <c r="FJ19" s="61"/>
+      <c r="FK19" s="61"/>
+      <c r="FL19" s="61"/>
+      <c r="FM19" s="61"/>
+      <c r="FN19" s="61"/>
+      <c r="FO19" s="61"/>
+      <c r="FP19" s="61"/>
+      <c r="FQ19" s="61"/>
+      <c r="FR19" s="61"/>
+      <c r="FS19" s="61"/>
+      <c r="FT19" s="61"/>
+      <c r="FU19" s="61"/>
+      <c r="FV19" s="61"/>
+      <c r="FW19" s="61"/>
+      <c r="FX19" s="61"/>
+      <c r="FY19" s="61"/>
+      <c r="FZ19" s="61"/>
+      <c r="GA19" s="61"/>
+      <c r="GB19" s="61"/>
+      <c r="GC19" s="61"/>
+      <c r="GD19" s="61"/>
+      <c r="GE19" s="61"/>
+      <c r="GF19" s="61"/>
+      <c r="GG19" s="61"/>
+      <c r="GH19" s="61"/>
+      <c r="GI19" s="61"/>
+      <c r="GJ19" s="61"/>
+      <c r="GK19" s="61"/>
+      <c r="GL19" s="61"/>
+      <c r="GM19" s="61"/>
+      <c r="GN19" s="61"/>
+      <c r="GO19" s="61"/>
+      <c r="GP19" s="61"/>
+      <c r="GQ19" s="61"/>
+      <c r="GR19" s="61"/>
+      <c r="GS19" s="61"/>
+      <c r="GT19" s="61"/>
+      <c r="GU19" s="61"/>
+      <c r="GV19" s="61"/>
+      <c r="GW19" s="61"/>
+      <c r="GX19" s="61"/>
+      <c r="GY19" s="61"/>
+      <c r="GZ19" s="61"/>
+      <c r="HA19" s="61"/>
+      <c r="HB19" s="61"/>
+      <c r="HC19" s="61"/>
+      <c r="HD19" s="61"/>
+      <c r="HE19" s="61"/>
+      <c r="HF19" s="61"/>
+      <c r="HG19" s="61"/>
+      <c r="HH19" s="61"/>
+      <c r="HI19" s="61"/>
+      <c r="HJ19" s="61"/>
+      <c r="HK19" s="61"/>
+      <c r="HL19" s="61"/>
+      <c r="HM19" s="61"/>
+      <c r="HN19" s="61"/>
+      <c r="HO19" s="61"/>
+      <c r="HP19" s="61"/>
+      <c r="HQ19" s="61"/>
+      <c r="HR19" s="61"/>
+      <c r="HS19" s="61"/>
+      <c r="HT19" s="61"/>
+      <c r="HU19" s="61"/>
+      <c r="HV19" s="61"/>
+      <c r="HW19" s="61"/>
+      <c r="HX19" s="61"/>
+      <c r="HY19" s="61"/>
+      <c r="HZ19" s="61"/>
+      <c r="IA19" s="61"/>
+      <c r="IB19" s="61"/>
+      <c r="IC19" s="61"/>
+      <c r="ID19" s="61"/>
+      <c r="IE19" s="61"/>
+      <c r="IF19" s="61"/>
+      <c r="IG19" s="61"/>
+      <c r="IH19" s="61"/>
+      <c r="II19" s="61"/>
+      <c r="IJ19" s="61"/>
+      <c r="IK19" s="61"/>
+      <c r="IL19" s="61"/>
+      <c r="IM19" s="61"/>
+      <c r="IN19" s="61"/>
+      <c r="IO19" s="61"/>
+      <c r="IP19" s="61"/>
+      <c r="IQ19" s="61"/>
+      <c r="IR19" s="61"/>
+      <c r="IS19" s="61"/>
+      <c r="IT19" s="61"/>
+      <c r="IU19" s="61"/>
+      <c r="IV19" s="61"/>
+      <c r="IW19" s="61"/>
+    </row>
+    <row r="21" spans="1:257" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C21" s="63"/>
+      <c r="D21" s="63"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="63"/>
+      <c r="G21" s="63"/>
+      <c r="H21" s="63"/>
+      <c r="I21" s="63"/>
+      <c r="J21" s="63"/>
+      <c r="K21" s="63"/>
+      <c r="L21" s="63"/>
+      <c r="M21" s="63"/>
+      <c r="N21" s="63"/>
+      <c r="O21" s="63"/>
+      <c r="P21" s="63"/>
+      <c r="Q21" s="63"/>
+      <c r="R21" s="63"/>
+      <c r="S21" s="63"/>
+      <c r="T21" s="63"/>
+      <c r="U21" s="63"/>
+      <c r="V21" s="63"/>
+      <c r="W21" s="63"/>
+      <c r="X21" s="63"/>
+      <c r="Y21" s="63"/>
+      <c r="Z21" s="63"/>
+      <c r="AA21" s="63"/>
+      <c r="AB21" s="63"/>
+      <c r="AC21" s="63"/>
+      <c r="AD21" s="63"/>
+      <c r="AE21" s="63"/>
+      <c r="AF21" s="63"/>
+      <c r="AG21" s="63"/>
+      <c r="AH21" s="63"/>
+      <c r="AI21" s="63"/>
+      <c r="AJ21" s="63"/>
+      <c r="AK21" s="63"/>
+      <c r="AL21" s="63"/>
+      <c r="AM21" s="63"/>
+      <c r="AN21" s="63"/>
+      <c r="AO21" s="63"/>
+      <c r="AP21" s="63"/>
+      <c r="AQ21" s="63"/>
+      <c r="AR21" s="63"/>
+      <c r="AS21" s="63"/>
+      <c r="AT21" s="63"/>
+      <c r="AU21" s="63"/>
+      <c r="AV21" s="63"/>
+      <c r="AW21" s="63"/>
+      <c r="AX21" s="63"/>
+      <c r="AY21" s="63"/>
+      <c r="AZ21" s="63"/>
+      <c r="BA21" s="63"/>
+      <c r="BB21" s="63"/>
+      <c r="BC21" s="63"/>
+      <c r="BD21" s="63"/>
+      <c r="BE21" s="63"/>
+      <c r="BF21" s="63"/>
+      <c r="BG21" s="63"/>
+      <c r="BH21" s="63"/>
+      <c r="BI21" s="63"/>
+      <c r="BJ21" s="63"/>
+      <c r="BK21" s="63"/>
+      <c r="BL21" s="63"/>
+      <c r="BM21" s="63"/>
+      <c r="BN21" s="63"/>
+      <c r="BO21" s="63"/>
+      <c r="BP21" s="63"/>
+      <c r="BQ21" s="63"/>
+      <c r="BR21" s="63"/>
+      <c r="BS21" s="63"/>
+      <c r="BT21" s="63"/>
+      <c r="BU21" s="63"/>
+      <c r="BV21" s="63"/>
+      <c r="BW21" s="63"/>
+      <c r="BX21" s="63"/>
+      <c r="BY21" s="63"/>
+      <c r="BZ21" s="63"/>
+      <c r="CA21" s="63"/>
+      <c r="CB21" s="63"/>
+      <c r="CC21" s="63"/>
+      <c r="CD21" s="63"/>
+      <c r="CE21" s="63"/>
+      <c r="CF21" s="63"/>
+      <c r="CG21" s="63"/>
+      <c r="CH21" s="63"/>
+      <c r="CI21" s="63"/>
+      <c r="CJ21" s="63"/>
+      <c r="CK21" s="63"/>
+      <c r="CL21" s="63"/>
+      <c r="CM21" s="63"/>
+      <c r="CN21" s="63"/>
+      <c r="CO21" s="63"/>
+      <c r="CP21" s="63"/>
+      <c r="CQ21" s="63"/>
+      <c r="CR21" s="63"/>
+      <c r="CS21" s="63"/>
+      <c r="CT21" s="63"/>
+      <c r="CU21" s="63"/>
+      <c r="CV21" s="63"/>
+      <c r="CW21" s="63"/>
+      <c r="CX21" s="63"/>
+      <c r="CY21" s="63"/>
+      <c r="CZ21" s="63"/>
+      <c r="DA21" s="63"/>
+      <c r="DB21" s="63"/>
+      <c r="DC21" s="63"/>
+      <c r="DD21" s="63"/>
+      <c r="DE21" s="63"/>
+      <c r="DF21" s="63"/>
+      <c r="DG21" s="63"/>
+      <c r="DH21" s="63"/>
+      <c r="DI21" s="63"/>
+      <c r="DJ21" s="63"/>
+      <c r="DK21" s="63"/>
+      <c r="DL21" s="63"/>
+      <c r="DM21" s="63"/>
+      <c r="DN21" s="63"/>
+      <c r="DO21" s="63"/>
+      <c r="DP21" s="63"/>
+      <c r="DQ21" s="63"/>
+      <c r="DR21" s="63"/>
+      <c r="DS21" s="63"/>
+      <c r="DT21" s="63"/>
+      <c r="DU21" s="63"/>
+      <c r="DV21" s="63"/>
+      <c r="DW21" s="63"/>
+      <c r="DX21" s="63"/>
+      <c r="DY21" s="63"/>
+      <c r="DZ21" s="63"/>
+      <c r="EA21" s="63"/>
+      <c r="EB21" s="63"/>
+      <c r="EC21" s="63"/>
+      <c r="ED21" s="63"/>
+      <c r="EE21" s="63"/>
+      <c r="EF21" s="63"/>
+      <c r="EG21" s="63"/>
+      <c r="EH21" s="63"/>
+      <c r="EI21" s="63"/>
+      <c r="EJ21" s="63"/>
+      <c r="EK21" s="63"/>
+      <c r="EL21" s="63"/>
+      <c r="EM21" s="63"/>
+      <c r="EN21" s="63"/>
+      <c r="EO21" s="63"/>
+      <c r="EP21" s="63"/>
+      <c r="EQ21" s="63"/>
+      <c r="ER21" s="63"/>
+      <c r="ES21" s="63"/>
+      <c r="ET21" s="63"/>
+      <c r="EU21" s="63"/>
+      <c r="EV21" s="63"/>
+      <c r="EW21" s="63"/>
+      <c r="EX21" s="63"/>
+      <c r="EY21" s="63"/>
+      <c r="EZ21" s="63"/>
+      <c r="FA21" s="63"/>
+      <c r="FB21" s="63"/>
+      <c r="FC21" s="63"/>
+      <c r="FD21" s="63"/>
+      <c r="FE21" s="63"/>
+      <c r="FF21" s="63"/>
+      <c r="FG21" s="63"/>
+      <c r="FH21" s="63"/>
+      <c r="FI21" s="63"/>
+      <c r="FJ21" s="63"/>
+      <c r="FK21" s="63"/>
+      <c r="FL21" s="63"/>
+      <c r="FM21" s="63"/>
+      <c r="FN21" s="63"/>
+      <c r="FO21" s="63"/>
+      <c r="FP21" s="63"/>
+      <c r="FQ21" s="63"/>
+      <c r="FR21" s="63"/>
+      <c r="FS21" s="63"/>
+      <c r="FT21" s="63"/>
+      <c r="FU21" s="63"/>
+      <c r="FV21" s="63"/>
+      <c r="FW21" s="63"/>
+      <c r="FX21" s="63"/>
+      <c r="FY21" s="63"/>
+      <c r="FZ21" s="63"/>
+      <c r="GA21" s="63"/>
+      <c r="GB21" s="63"/>
+      <c r="GC21" s="63"/>
+      <c r="GD21" s="63"/>
+      <c r="GE21" s="63"/>
+      <c r="GF21" s="63"/>
+      <c r="GG21" s="63"/>
+      <c r="GH21" s="63"/>
+      <c r="GI21" s="63"/>
+      <c r="GJ21" s="63"/>
+      <c r="GK21" s="63"/>
+      <c r="GL21" s="63"/>
+      <c r="GM21" s="63"/>
+      <c r="GN21" s="63"/>
+      <c r="GO21" s="63"/>
+      <c r="GP21" s="63"/>
+      <c r="GQ21" s="63"/>
+      <c r="GR21" s="63"/>
+      <c r="GS21" s="63"/>
+      <c r="GT21" s="63"/>
+      <c r="GU21" s="63"/>
+      <c r="GV21" s="63"/>
+      <c r="GW21" s="63"/>
+      <c r="GX21" s="63"/>
+      <c r="GY21" s="63"/>
+      <c r="GZ21" s="63"/>
+      <c r="HA21" s="63"/>
+      <c r="HB21" s="63"/>
+      <c r="HC21" s="63"/>
+      <c r="HD21" s="63"/>
+      <c r="HE21" s="63"/>
+      <c r="HF21" s="63"/>
+      <c r="HG21" s="63"/>
+      <c r="HH21" s="63"/>
+      <c r="HI21" s="63"/>
+      <c r="HJ21" s="63"/>
+      <c r="HK21" s="63"/>
+      <c r="HL21" s="63"/>
+      <c r="HM21" s="63"/>
+      <c r="HN21" s="63"/>
+      <c r="HO21" s="63"/>
+      <c r="HP21" s="63"/>
+      <c r="HQ21" s="63"/>
+      <c r="HR21" s="63"/>
+      <c r="HS21" s="63"/>
+      <c r="HT21" s="63"/>
+      <c r="HU21" s="63"/>
+      <c r="HV21" s="63"/>
+      <c r="HW21" s="63"/>
+      <c r="HX21" s="63"/>
+      <c r="HY21" s="63"/>
+      <c r="HZ21" s="63"/>
+      <c r="IA21" s="63"/>
+      <c r="IB21" s="63"/>
+      <c r="IC21" s="63"/>
+      <c r="ID21" s="63"/>
+      <c r="IE21" s="63"/>
+      <c r="IF21" s="63"/>
+      <c r="IG21" s="63"/>
+      <c r="IH21" s="63"/>
+      <c r="II21" s="63"/>
+      <c r="IJ21" s="63"/>
+      <c r="IK21" s="63"/>
+      <c r="IL21" s="63"/>
+      <c r="IM21" s="63"/>
+      <c r="IN21" s="63"/>
+      <c r="IO21" s="63"/>
+      <c r="IP21" s="63"/>
+      <c r="IQ21" s="63"/>
+      <c r="IR21" s="63"/>
+      <c r="IS21" s="63"/>
+      <c r="IT21" s="63"/>
+      <c r="IU21" s="63"/>
+      <c r="IV21" s="63"/>
+      <c r="IW21" s="63"/>
+    </row>
+  </sheetData>
+  <mergeCells count="23">
+    <mergeCell ref="E3:M3"/>
+    <mergeCell ref="N3:AC3"/>
+    <mergeCell ref="AD3:AV3"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="A5:A12"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="A3:D4"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="B8:B10"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C12:D12"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="65" fitToWidth="3" fitToHeight="3" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A3:N46"/>
   <sheetViews>
     <sheetView topLeftCell="A34" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="R46" sqref="R46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="3" spans="1:14">
-[...12 lines deleted...]
-      <c r="L3" s="184"/>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B3" s="161"/>
+      <c r="C3" s="169"/>
+      <c r="D3" s="170"/>
+      <c r="E3" s="166" t="s">
+        <v>1</v>
+      </c>
+      <c r="F3" s="167"/>
+      <c r="G3" s="167"/>
+      <c r="H3" s="167"/>
+      <c r="I3" s="167"/>
+      <c r="J3" s="167"/>
+      <c r="K3" s="167"/>
+      <c r="L3" s="168"/>
     </row>
-    <row r="4" spans="1:14" ht="128.25">
-[...2 lines deleted...]
-      <c r="D4" s="181"/>
+    <row r="4" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="B4" s="171"/>
+      <c r="C4" s="171"/>
+      <c r="D4" s="172"/>
       <c r="E4" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="F4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>96</v>
       </c>
-      <c r="B5" s="185" t="s">
+      <c r="B5" s="159" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="185"/>
-      <c r="D5" s="186"/>
+      <c r="C5" s="159"/>
+      <c r="D5" s="160"/>
       <c r="E5" s="4">
         <v>182</v>
       </c>
       <c r="F5" s="6">
         <v>47</v>
       </c>
-      <c r="G5" s="7">
+      <c r="G5" s="6">
         <v>9</v>
       </c>
-      <c r="H5" s="7">
+      <c r="H5" s="6">
         <v>4</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I5" s="6">
         <v>8</v>
       </c>
-      <c r="J5" s="7">
+      <c r="J5" s="6">
         <v>3</v>
       </c>
-      <c r="K5" s="7">
+      <c r="K5" s="6">
         <v>107</v>
       </c>
-      <c r="L5" s="7">
+      <c r="L5" s="6">
         <v>4</v>
       </c>
       <c r="N5">
         <f>SUM(F5:M5)</f>
         <v>182</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
-      <c r="B6" s="185" t="s">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B6" s="159" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="185"/>
-      <c r="D6" s="186"/>
+      <c r="C6" s="159"/>
+      <c r="D6" s="160"/>
       <c r="E6" s="5">
         <v>75</v>
       </c>
       <c r="F6" s="3">
         <v>13</v>
       </c>
       <c r="G6" s="3">
         <v>6</v>
       </c>
       <c r="H6" s="3">
         <v>3</v>
       </c>
       <c r="I6" s="3">
         <v>4</v>
       </c>
       <c r="J6" s="3">
         <v>3</v>
       </c>
       <c r="K6" s="3">
         <v>39</v>
       </c>
       <c r="L6" s="3">
         <v>7</v>
       </c>
       <c r="N6">
         <f>SUM(F6:M6)</f>
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
-[...12 lines deleted...]
-      <c r="L8" s="184"/>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B8" s="161"/>
+      <c r="C8" s="162"/>
+      <c r="D8" s="163"/>
+      <c r="E8" s="166" t="s">
+        <v>1</v>
+      </c>
+      <c r="F8" s="167"/>
+      <c r="G8" s="167"/>
+      <c r="H8" s="167"/>
+      <c r="I8" s="167"/>
+      <c r="J8" s="167"/>
+      <c r="K8" s="167"/>
+      <c r="L8" s="168"/>
     </row>
-    <row r="9" spans="1:14" ht="128.25">
-[...2 lines deleted...]
-      <c r="D9" s="190"/>
+    <row r="9" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="B9" s="164"/>
+      <c r="C9" s="164"/>
+      <c r="D9" s="165"/>
       <c r="E9" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F9" s="8" t="s">
+      <c r="F9" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>97</v>
       </c>
-      <c r="B10" s="185" t="s">
+      <c r="B10" s="159" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="185"/>
-      <c r="D10" s="186"/>
+      <c r="C10" s="159"/>
+      <c r="D10" s="160"/>
       <c r="E10" s="4">
         <v>149</v>
       </c>
       <c r="F10" s="6">
         <v>33</v>
       </c>
-      <c r="G10" s="7">
+      <c r="G10" s="6">
         <v>13</v>
       </c>
-      <c r="H10" s="7">
+      <c r="H10" s="6">
         <v>2</v>
       </c>
-      <c r="I10" s="7">
+      <c r="I10" s="6">
         <v>8</v>
       </c>
-      <c r="J10" s="7">
+      <c r="J10" s="6">
         <v>7</v>
       </c>
-      <c r="K10" s="7">
+      <c r="K10" s="6">
         <v>76</v>
       </c>
-      <c r="L10" s="7">
+      <c r="L10" s="6">
         <v>10</v>
       </c>
       <c r="N10">
         <f>SUM(F10:M10)</f>
         <v>149</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
-      <c r="B11" s="185" t="s">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B11" s="159" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="185"/>
-      <c r="D11" s="186"/>
+      <c r="C11" s="159"/>
+      <c r="D11" s="160"/>
       <c r="E11" s="5">
         <v>84</v>
       </c>
       <c r="F11" s="3">
         <v>24</v>
       </c>
       <c r="G11" s="3">
         <v>6</v>
       </c>
       <c r="H11" s="3">
         <v>3</v>
       </c>
       <c r="I11" s="3">
         <v>0</v>
       </c>
       <c r="J11" s="3">
         <v>3</v>
       </c>
       <c r="K11" s="3">
         <v>45</v>
       </c>
       <c r="L11" s="3">
         <v>3</v>
       </c>
       <c r="N11">
         <f>SUM(F11:M11)</f>
         <v>84</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
-[...12 lines deleted...]
-      <c r="L13" s="184"/>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B13" s="161"/>
+      <c r="C13" s="162"/>
+      <c r="D13" s="163"/>
+      <c r="E13" s="166" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="167"/>
+      <c r="G13" s="167"/>
+      <c r="H13" s="167"/>
+      <c r="I13" s="167"/>
+      <c r="J13" s="167"/>
+      <c r="K13" s="167"/>
+      <c r="L13" s="168"/>
     </row>
-    <row r="14" spans="1:14" ht="128.25">
-[...2 lines deleted...]
-      <c r="D14" s="190"/>
+    <row r="14" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="B14" s="164"/>
+      <c r="C14" s="164"/>
+      <c r="D14" s="165"/>
       <c r="E14" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F14" s="8" t="s">
+      <c r="F14" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>98</v>
       </c>
-      <c r="B15" s="185" t="s">
+      <c r="B15" s="159" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="185"/>
-      <c r="D15" s="186"/>
+      <c r="C15" s="159"/>
+      <c r="D15" s="160"/>
       <c r="E15" s="4">
         <v>207</v>
       </c>
       <c r="F15" s="6">
         <v>47</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>20</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>5</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>20</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>5</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>98</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>12</v>
       </c>
       <c r="N15">
         <f>SUM(F15:M15)</f>
         <v>207</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
-      <c r="B16" s="185" t="s">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B16" s="159" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="185"/>
-      <c r="D16" s="186"/>
+      <c r="C16" s="159"/>
+      <c r="D16" s="160"/>
       <c r="E16" s="5">
         <v>60</v>
       </c>
       <c r="F16" s="3">
         <v>19</v>
       </c>
       <c r="G16" s="3">
         <v>4</v>
       </c>
       <c r="H16" s="3">
         <v>1</v>
       </c>
       <c r="I16" s="3">
         <v>0</v>
       </c>
       <c r="J16" s="3">
         <v>1</v>
       </c>
       <c r="K16" s="3">
         <v>30</v>
       </c>
       <c r="L16" s="3">
         <v>5</v>
       </c>
       <c r="N16">
         <f>SUM(F16:M16)</f>
         <v>60</v>
       </c>
     </row>
-    <row r="18" spans="1:14">
-[...12 lines deleted...]
-      <c r="L18" s="184"/>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B18" s="161"/>
+      <c r="C18" s="162"/>
+      <c r="D18" s="163"/>
+      <c r="E18" s="166" t="s">
+        <v>1</v>
+      </c>
+      <c r="F18" s="167"/>
+      <c r="G18" s="167"/>
+      <c r="H18" s="167"/>
+      <c r="I18" s="167"/>
+      <c r="J18" s="167"/>
+      <c r="K18" s="167"/>
+      <c r="L18" s="168"/>
     </row>
-    <row r="19" spans="1:14" ht="128.25">
-[...2 lines deleted...]
-      <c r="D19" s="190"/>
+    <row r="19" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="B19" s="164"/>
+      <c r="C19" s="164"/>
+      <c r="D19" s="165"/>
       <c r="E19" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F19" s="8" t="s">
+      <c r="F19" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:14">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>99</v>
       </c>
-      <c r="B20" s="185" t="s">
+      <c r="B20" s="159" t="s">
         <v>4</v>
       </c>
-      <c r="C20" s="185"/>
-      <c r="D20" s="186"/>
+      <c r="C20" s="159"/>
+      <c r="D20" s="160"/>
       <c r="E20" s="4">
         <v>289</v>
       </c>
       <c r="F20" s="6">
         <v>81</v>
       </c>
-      <c r="G20" s="7">
+      <c r="G20" s="6">
         <v>18</v>
       </c>
-      <c r="H20" s="7">
+      <c r="H20" s="6">
         <v>5</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="6">
         <v>20</v>
       </c>
-      <c r="J20" s="7">
+      <c r="J20" s="6">
         <v>7</v>
       </c>
-      <c r="K20" s="7">
+      <c r="K20" s="6">
         <v>154</v>
       </c>
-      <c r="L20" s="7">
+      <c r="L20" s="6">
         <v>4</v>
       </c>
       <c r="N20">
         <f>SUM(F20:M20)</f>
         <v>289</v>
       </c>
     </row>
-    <row r="21" spans="1:14">
-      <c r="B21" s="185" t="s">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B21" s="159" t="s">
         <v>5</v>
       </c>
-      <c r="C21" s="185"/>
-      <c r="D21" s="186"/>
+      <c r="C21" s="159"/>
+      <c r="D21" s="160"/>
       <c r="E21" s="5">
         <v>56</v>
       </c>
       <c r="F21" s="3">
         <v>13</v>
       </c>
       <c r="G21" s="3">
         <v>7</v>
       </c>
       <c r="H21" s="3">
         <v>1</v>
       </c>
       <c r="I21" s="3">
         <v>2</v>
       </c>
       <c r="J21" s="3">
         <v>0</v>
       </c>
       <c r="K21" s="3">
         <v>29</v>
       </c>
       <c r="L21" s="3">
         <v>4</v>
       </c>
       <c r="N21">
         <f>SUM(F21:M21)</f>
         <v>56</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
-[...12 lines deleted...]
-      <c r="L23" s="184"/>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B23" s="161"/>
+      <c r="C23" s="162"/>
+      <c r="D23" s="163"/>
+      <c r="E23" s="166" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="167"/>
+      <c r="G23" s="167"/>
+      <c r="H23" s="167"/>
+      <c r="I23" s="167"/>
+      <c r="J23" s="167"/>
+      <c r="K23" s="167"/>
+      <c r="L23" s="168"/>
     </row>
-    <row r="24" spans="1:14" ht="128.25">
-[...2 lines deleted...]
-      <c r="D24" s="190"/>
+    <row r="24" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="B24" s="164"/>
+      <c r="C24" s="164"/>
+      <c r="D24" s="165"/>
       <c r="E24" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F24" s="8" t="s">
+      <c r="F24" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>100</v>
       </c>
-      <c r="B25" s="185" t="s">
+      <c r="B25" s="159" t="s">
         <v>4</v>
       </c>
-      <c r="C25" s="185"/>
-      <c r="D25" s="186"/>
+      <c r="C25" s="159"/>
+      <c r="D25" s="160"/>
       <c r="E25" s="4">
         <v>378</v>
       </c>
       <c r="F25" s="6">
         <v>88</v>
       </c>
-      <c r="G25" s="7">
+      <c r="G25" s="6">
         <v>28</v>
       </c>
-      <c r="H25" s="7">
+      <c r="H25" s="6">
         <v>7</v>
       </c>
-      <c r="I25" s="7">
+      <c r="I25" s="6">
         <v>20</v>
       </c>
-      <c r="J25" s="7">
+      <c r="J25" s="6">
         <v>7</v>
       </c>
-      <c r="K25" s="7">
+      <c r="K25" s="6">
         <v>222</v>
       </c>
-      <c r="L25" s="7">
+      <c r="L25" s="6">
         <v>6</v>
       </c>
       <c r="N25">
         <f>SUM(F25:M25)</f>
         <v>378</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
-      <c r="B26" s="185" t="s">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B26" s="159" t="s">
         <v>5</v>
       </c>
-      <c r="C26" s="185"/>
-      <c r="D26" s="186"/>
+      <c r="C26" s="159"/>
+      <c r="D26" s="160"/>
       <c r="E26" s="5">
         <v>93</v>
       </c>
       <c r="F26" s="3">
         <v>30</v>
       </c>
       <c r="G26" s="3">
         <v>19</v>
       </c>
       <c r="H26" s="3">
         <v>0</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
       <c r="J26" s="3">
         <v>4</v>
       </c>
       <c r="K26" s="3">
         <v>36</v>
       </c>
       <c r="L26" s="3">
         <v>3</v>
       </c>
       <c r="N26">
         <f>SUM(F26:M26)</f>
         <v>93</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
-[...12 lines deleted...]
-      <c r="L28" s="184"/>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B28" s="161"/>
+      <c r="C28" s="162"/>
+      <c r="D28" s="163"/>
+      <c r="E28" s="166" t="s">
+        <v>1</v>
+      </c>
+      <c r="F28" s="167"/>
+      <c r="G28" s="167"/>
+      <c r="H28" s="167"/>
+      <c r="I28" s="167"/>
+      <c r="J28" s="167"/>
+      <c r="K28" s="167"/>
+      <c r="L28" s="168"/>
     </row>
-    <row r="29" spans="1:14" ht="128.25">
-[...2 lines deleted...]
-      <c r="D29" s="190"/>
+    <row r="29" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="B29" s="164"/>
+      <c r="C29" s="164"/>
+      <c r="D29" s="165"/>
       <c r="E29" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F29" s="8" t="s">
+      <c r="F29" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>101</v>
       </c>
-      <c r="B30" s="185" t="s">
+      <c r="B30" s="159" t="s">
         <v>4</v>
       </c>
-      <c r="C30" s="185"/>
-      <c r="D30" s="186"/>
+      <c r="C30" s="159"/>
+      <c r="D30" s="160"/>
       <c r="E30" s="4">
         <v>356</v>
       </c>
       <c r="F30" s="6">
         <v>94</v>
       </c>
-      <c r="G30" s="7">
+      <c r="G30" s="6">
         <v>44</v>
       </c>
-      <c r="H30" s="7">
+      <c r="H30" s="6">
         <v>9</v>
       </c>
-      <c r="I30" s="7">
+      <c r="I30" s="6">
         <v>20</v>
       </c>
-      <c r="J30" s="7">
+      <c r="J30" s="6">
         <v>11</v>
       </c>
-      <c r="K30" s="7">
+      <c r="K30" s="6">
         <v>167</v>
       </c>
-      <c r="L30" s="7">
+      <c r="L30" s="6">
         <v>11</v>
       </c>
       <c r="N30">
         <f>SUM(F30:M30)</f>
         <v>356</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
-      <c r="B31" s="185" t="s">
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B31" s="159" t="s">
         <v>5</v>
       </c>
-      <c r="C31" s="185"/>
-      <c r="D31" s="186"/>
+      <c r="C31" s="159"/>
+      <c r="D31" s="160"/>
       <c r="E31" s="5">
         <v>75</v>
       </c>
       <c r="F31" s="3">
         <v>20</v>
       </c>
       <c r="G31" s="3">
         <v>11</v>
       </c>
       <c r="H31" s="3">
         <v>0</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
       <c r="J31" s="3">
         <v>1</v>
       </c>
       <c r="K31" s="3">
         <v>41</v>
       </c>
       <c r="L31" s="3">
         <v>1</v>
       </c>
       <c r="N31">
         <f>SUM(F31:M31)</f>
         <v>75</v>
       </c>
     </row>
-    <row r="33" spans="1:14">
-[...12 lines deleted...]
-      <c r="L33" s="184"/>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B33" s="161"/>
+      <c r="C33" s="162"/>
+      <c r="D33" s="163"/>
+      <c r="E33" s="166" t="s">
+        <v>1</v>
+      </c>
+      <c r="F33" s="167"/>
+      <c r="G33" s="167"/>
+      <c r="H33" s="167"/>
+      <c r="I33" s="167"/>
+      <c r="J33" s="167"/>
+      <c r="K33" s="167"/>
+      <c r="L33" s="168"/>
     </row>
-    <row r="34" spans="1:14" ht="128.25">
-[...2 lines deleted...]
-      <c r="D34" s="190"/>
+    <row r="34" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="B34" s="164"/>
+      <c r="C34" s="164"/>
+      <c r="D34" s="165"/>
       <c r="E34" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F34" s="8" t="s">
+      <c r="F34" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="35" spans="1:14">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>102</v>
       </c>
-      <c r="B35" s="185" t="s">
+      <c r="B35" s="159" t="s">
         <v>4</v>
       </c>
-      <c r="C35" s="185"/>
-      <c r="D35" s="186"/>
+      <c r="C35" s="159"/>
+      <c r="D35" s="160"/>
       <c r="E35" s="4">
         <v>381</v>
       </c>
       <c r="F35" s="6">
         <v>96</v>
       </c>
-      <c r="G35" s="7">
+      <c r="G35" s="6">
         <v>51</v>
       </c>
-      <c r="H35" s="7">
+      <c r="H35" s="6">
         <v>8</v>
       </c>
-      <c r="I35" s="7">
+      <c r="I35" s="6">
         <v>22</v>
       </c>
-      <c r="J35" s="7">
+      <c r="J35" s="6">
         <v>8</v>
       </c>
-      <c r="K35" s="7">
+      <c r="K35" s="6">
         <v>192</v>
       </c>
-      <c r="L35" s="7">
+      <c r="L35" s="6">
         <v>4</v>
       </c>
     </row>
-    <row r="36" spans="1:14">
-      <c r="B36" s="185" t="s">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B36" s="159" t="s">
         <v>5</v>
       </c>
-      <c r="C36" s="185"/>
-      <c r="D36" s="186"/>
+      <c r="C36" s="159"/>
+      <c r="D36" s="160"/>
       <c r="E36" s="5">
         <v>88</v>
       </c>
       <c r="F36" s="3">
         <v>29</v>
       </c>
       <c r="G36" s="3">
         <v>15</v>
       </c>
       <c r="H36" s="3">
         <v>0</v>
       </c>
       <c r="I36" s="3">
         <v>2</v>
       </c>
       <c r="J36" s="3">
         <v>1</v>
       </c>
       <c r="K36" s="3">
         <v>40</v>
       </c>
       <c r="L36" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="38" spans="1:14">
-      <c r="B38" s="166" t="s">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B38" s="144" t="s">
         <v>11</v>
       </c>
-      <c r="C38" s="167"/>
-[...1 lines deleted...]
-      <c r="E38" s="173" t="s">
+      <c r="C38" s="145"/>
+      <c r="D38" s="146"/>
+      <c r="E38" s="151" t="s">
         <v>23</v>
       </c>
-      <c r="F38" s="174"/>
-[...5 lines deleted...]
-      <c r="L38" s="175"/>
+      <c r="F38" s="152"/>
+      <c r="G38" s="152"/>
+      <c r="H38" s="152"/>
+      <c r="I38" s="152"/>
+      <c r="J38" s="152"/>
+      <c r="K38" s="152"/>
+      <c r="L38" s="153"/>
     </row>
-    <row r="39" spans="1:14" ht="122.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="E39" s="10" t="s">
+    <row r="39" spans="1:14" ht="122.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="147"/>
+      <c r="C39" s="147"/>
+      <c r="D39" s="148"/>
+      <c r="E39" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="F39" s="26" t="s">
+      <c r="F39" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G39" s="27" t="s">
+      <c r="G39" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="H39" s="27" t="s">
+      <c r="H39" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="I39" s="12" t="s">
+      <c r="I39" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="J39" s="27" t="s">
+      <c r="J39" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="K39" s="27" t="s">
+      <c r="K39" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="L39" s="27" t="s">
+      <c r="L39" s="23" t="s">
         <v>29</v>
       </c>
       <c r="M39" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>103</v>
       </c>
-      <c r="B40" s="191" t="s">
+      <c r="B40" s="155" t="s">
         <v>14</v>
       </c>
-      <c r="C40" s="191"/>
-[...1 lines deleted...]
-      <c r="E40" s="13">
+      <c r="C40" s="155"/>
+      <c r="D40" s="156"/>
+      <c r="E40" s="12">
         <v>409</v>
       </c>
-      <c r="F40" s="14">
+      <c r="F40" s="13">
         <v>109</v>
       </c>
-      <c r="G40" s="15">
+      <c r="G40" s="13">
         <v>40</v>
       </c>
-      <c r="H40" s="15">
+      <c r="H40" s="13">
         <v>10</v>
       </c>
-      <c r="I40" s="15">
+      <c r="I40" s="13">
         <v>22</v>
       </c>
-      <c r="J40" s="15">
+      <c r="J40" s="13">
         <v>14</v>
       </c>
-      <c r="K40" s="15">
+      <c r="K40" s="13">
         <v>206</v>
       </c>
-      <c r="L40" s="15">
+      <c r="L40" s="13">
         <v>6</v>
       </c>
       <c r="N40">
         <f>SUM(F40:M40)</f>
         <v>407</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
-      <c r="B41" s="193" t="s">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B41" s="157" t="s">
         <v>15</v>
       </c>
-      <c r="C41" s="193"/>
-[...1 lines deleted...]
-      <c r="E41" s="16">
+      <c r="C41" s="157"/>
+      <c r="D41" s="158"/>
+      <c r="E41" s="14">
         <v>73</v>
       </c>
-      <c r="F41" s="17">
+      <c r="F41" s="15">
         <v>24</v>
       </c>
-      <c r="G41" s="17">
+      <c r="G41" s="15">
         <v>5</v>
       </c>
-      <c r="H41" s="17">
+      <c r="H41" s="15">
         <v>4</v>
       </c>
-      <c r="I41" s="17">
+      <c r="I41" s="15">
         <v>3</v>
       </c>
-      <c r="J41" s="17">
-[...2 lines deleted...]
-      <c r="K41" s="17">
+      <c r="J41" s="15">
+        <v>1</v>
+      </c>
+      <c r="K41" s="15">
         <v>27</v>
       </c>
-      <c r="L41" s="17">
+      <c r="L41" s="15">
         <v>9</v>
       </c>
       <c r="N41">
         <f>SUM(F41:M41)</f>
         <v>73</v>
       </c>
     </row>
-    <row r="43" spans="1:14">
-      <c r="B43" s="166" t="s">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B43" s="144" t="s">
         <v>11</v>
       </c>
-      <c r="C43" s="167"/>
-[...1 lines deleted...]
-      <c r="E43" s="173" t="s">
+      <c r="C43" s="145"/>
+      <c r="D43" s="146"/>
+      <c r="E43" s="151" t="s">
         <v>23</v>
       </c>
-      <c r="F43" s="174"/>
-[...5 lines deleted...]
-      <c r="L43" s="175"/>
+      <c r="F43" s="152"/>
+      <c r="G43" s="152"/>
+      <c r="H43" s="152"/>
+      <c r="I43" s="152"/>
+      <c r="J43" s="152"/>
+      <c r="K43" s="152"/>
+      <c r="L43" s="153"/>
     </row>
-    <row r="44" spans="1:14" ht="57" customHeight="1">
-[...3 lines deleted...]
-      <c r="E44" s="10" t="s">
+    <row r="44" spans="1:14" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="147"/>
+      <c r="C44" s="147"/>
+      <c r="D44" s="148"/>
+      <c r="E44" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="F44" s="11" t="s">
+      <c r="F44" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="G44" s="12" t="s">
+      <c r="G44" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="H44" s="12" t="s">
+      <c r="H44" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="I44" s="12" t="s">
+      <c r="I44" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="J44" s="12" t="s">
+      <c r="J44" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="K44" s="12" t="s">
+      <c r="K44" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="L44" s="12" t="s">
+      <c r="L44" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="M44" s="29" t="s">
+      <c r="M44" s="25" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="45" spans="1:14">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>104</v>
       </c>
-      <c r="B45" s="191" t="s">
+      <c r="B45" s="155" t="s">
         <v>14</v>
       </c>
-      <c r="C45" s="191"/>
-[...1 lines deleted...]
-      <c r="E45" s="13">
+      <c r="C45" s="155"/>
+      <c r="D45" s="156"/>
+      <c r="E45" s="12">
         <v>479</v>
       </c>
-      <c r="F45" s="14">
+      <c r="F45" s="13">
         <v>121</v>
       </c>
-      <c r="G45" s="15">
+      <c r="G45" s="13">
         <v>37</v>
       </c>
-      <c r="H45" s="15">
+      <c r="H45" s="13">
         <v>13</v>
       </c>
-      <c r="I45" s="15">
+      <c r="I45" s="13">
         <v>26</v>
       </c>
-      <c r="J45" s="15">
+      <c r="J45" s="13">
         <v>20</v>
       </c>
-      <c r="K45" s="15">
+      <c r="K45" s="13">
         <v>250</v>
       </c>
-      <c r="L45" s="15">
+      <c r="L45" s="13">
         <v>11</v>
       </c>
       <c r="M45">
         <v>1</v>
       </c>
-      <c r="N45" s="28">
+      <c r="N45" s="24">
         <f>SUM(F45:M45)</f>
         <v>479</v>
       </c>
     </row>
-    <row r="46" spans="1:14">
-      <c r="B46" s="193" t="s">
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B46" s="157" t="s">
         <v>15</v>
       </c>
-      <c r="C46" s="193"/>
-[...1 lines deleted...]
-      <c r="E46" s="16">
+      <c r="C46" s="157"/>
+      <c r="D46" s="158"/>
+      <c r="E46" s="14">
         <v>101</v>
       </c>
-      <c r="F46" s="17">
+      <c r="F46" s="15">
         <v>37</v>
       </c>
-      <c r="G46" s="17">
+      <c r="G46" s="15">
         <v>8</v>
       </c>
-      <c r="H46" s="17">
+      <c r="H46" s="15">
         <v>4</v>
       </c>
-      <c r="I46" s="17">
+      <c r="I46" s="15">
         <v>3</v>
       </c>
-      <c r="J46" s="17">
+      <c r="J46" s="15">
         <v>8</v>
       </c>
-      <c r="K46" s="17">
+      <c r="K46" s="15">
         <v>34</v>
       </c>
-      <c r="L46" s="17">
+      <c r="L46" s="15">
         <v>5</v>
       </c>
       <c r="M46">
         <v>2</v>
       </c>
-      <c r="N46" s="28">
+      <c r="N46" s="24">
         <f>SUM(F46:M46)</f>
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="36">
+    <mergeCell ref="B3:D4"/>
+    <mergeCell ref="E3:L3"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="B8:D9"/>
+    <mergeCell ref="E8:L8"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B13:D14"/>
+    <mergeCell ref="E13:L13"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B18:D19"/>
+    <mergeCell ref="E18:L18"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B23:D24"/>
+    <mergeCell ref="E23:L23"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B28:D29"/>
+    <mergeCell ref="E28:L28"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="B33:D34"/>
+    <mergeCell ref="E33:L33"/>
+    <mergeCell ref="B35:D35"/>
     <mergeCell ref="B43:D44"/>
     <mergeCell ref="E43:L43"/>
     <mergeCell ref="B45:D45"/>
     <mergeCell ref="B46:D46"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B38:D39"/>
     <mergeCell ref="E38:L38"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B41:D41"/>
-    <mergeCell ref="B30:D30"/>
-[...25 lines deleted...]
-    <mergeCell ref="E8:L8"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="12" max="16383" man="1"/>
     <brk id="21" max="16383" man="1"/>
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0048D205-D6D3-44BA-A1BC-4F85DD7DB38E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.5" style="74" customWidth="1"/>
-[...30 lines deleted...]
-    <col min="50" max="16384" width="5.625" style="70"/>
+    <col min="1" max="1" width="16.5" style="59" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="59" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="59" customWidth="1"/>
+    <col min="4" max="4" width="11" style="59" customWidth="1"/>
+    <col min="5" max="5" width="17.625" style="59" customWidth="1"/>
+    <col min="6" max="6" width="11" style="59" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="59" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="59" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="59" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="59" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="59" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="59" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="59" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="59" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="59" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="59" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="59" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="59" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="59" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="59" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="59" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="59" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="59" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="59" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="59" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="59" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="59" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="59" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="59" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="59" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="59" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="59"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" ht="20.25">
-      <c r="A1" s="152" t="s">
+    <row r="1" spans="1:256" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A1" s="132" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="152"/>
-[...253 lines deleted...]
-      <c r="IV1" s="77"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+      <c r="Q1" s="132"/>
+      <c r="R1" s="132"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
+      <c r="BV1" s="64"/>
+      <c r="BW1" s="64"/>
+      <c r="BX1" s="64"/>
+      <c r="BY1" s="64"/>
+      <c r="BZ1" s="64"/>
+      <c r="CA1" s="64"/>
+      <c r="CB1" s="64"/>
+      <c r="CC1" s="64"/>
+      <c r="CD1" s="64"/>
+      <c r="CE1" s="64"/>
+      <c r="CF1" s="64"/>
+      <c r="CG1" s="64"/>
+      <c r="CH1" s="64"/>
+      <c r="CI1" s="64"/>
+      <c r="CJ1" s="64"/>
+      <c r="CK1" s="64"/>
+      <c r="CL1" s="64"/>
+      <c r="CM1" s="64"/>
+      <c r="CN1" s="64"/>
+      <c r="CO1" s="64"/>
+      <c r="CP1" s="64"/>
+      <c r="CQ1" s="64"/>
+      <c r="CR1" s="64"/>
+      <c r="CS1" s="64"/>
+      <c r="CT1" s="64"/>
+      <c r="CU1" s="64"/>
+      <c r="CV1" s="64"/>
+      <c r="CW1" s="64"/>
+      <c r="CX1" s="64"/>
+      <c r="CY1" s="64"/>
+      <c r="CZ1" s="64"/>
+      <c r="DA1" s="64"/>
+      <c r="DB1" s="64"/>
+      <c r="DC1" s="64"/>
+      <c r="DD1" s="64"/>
+      <c r="DE1" s="64"/>
+      <c r="DF1" s="64"/>
+      <c r="DG1" s="64"/>
+      <c r="DH1" s="64"/>
+      <c r="DI1" s="64"/>
+      <c r="DJ1" s="64"/>
+      <c r="DK1" s="64"/>
+      <c r="DL1" s="64"/>
+      <c r="DM1" s="64"/>
+      <c r="DN1" s="64"/>
+      <c r="DO1" s="64"/>
+      <c r="DP1" s="64"/>
+      <c r="DQ1" s="64"/>
+      <c r="DR1" s="64"/>
+      <c r="DS1" s="64"/>
+      <c r="DT1" s="64"/>
+      <c r="DU1" s="64"/>
+      <c r="DV1" s="64"/>
+      <c r="DW1" s="64"/>
+      <c r="DX1" s="64"/>
+      <c r="DY1" s="64"/>
+      <c r="DZ1" s="64"/>
+      <c r="EA1" s="64"/>
+      <c r="EB1" s="64"/>
+      <c r="EC1" s="64"/>
+      <c r="ED1" s="64"/>
+      <c r="EE1" s="64"/>
+      <c r="EF1" s="64"/>
+      <c r="EG1" s="64"/>
+      <c r="EH1" s="64"/>
+      <c r="EI1" s="64"/>
+      <c r="EJ1" s="64"/>
+      <c r="EK1" s="64"/>
+      <c r="EL1" s="64"/>
+      <c r="EM1" s="64"/>
+      <c r="EN1" s="64"/>
+      <c r="EO1" s="64"/>
+      <c r="EP1" s="64"/>
+      <c r="EQ1" s="64"/>
+      <c r="ER1" s="64"/>
+      <c r="ES1" s="64"/>
+      <c r="ET1" s="64"/>
+      <c r="EU1" s="64"/>
+      <c r="EV1" s="64"/>
+      <c r="EW1" s="64"/>
+      <c r="EX1" s="64"/>
+      <c r="EY1" s="64"/>
+      <c r="EZ1" s="64"/>
+      <c r="FA1" s="64"/>
+      <c r="FB1" s="64"/>
+      <c r="FC1" s="64"/>
+      <c r="FD1" s="64"/>
+      <c r="FE1" s="64"/>
+      <c r="FF1" s="64"/>
+      <c r="FG1" s="64"/>
+      <c r="FH1" s="64"/>
+      <c r="FI1" s="64"/>
+      <c r="FJ1" s="64"/>
+      <c r="FK1" s="64"/>
+      <c r="FL1" s="64"/>
+      <c r="FM1" s="64"/>
+      <c r="FN1" s="64"/>
+      <c r="FO1" s="64"/>
+      <c r="FP1" s="64"/>
+      <c r="FQ1" s="64"/>
+      <c r="FR1" s="64"/>
+      <c r="FS1" s="64"/>
+      <c r="FT1" s="64"/>
+      <c r="FU1" s="64"/>
+      <c r="FV1" s="64"/>
+      <c r="FW1" s="64"/>
+      <c r="FX1" s="64"/>
+      <c r="FY1" s="64"/>
+      <c r="FZ1" s="64"/>
+      <c r="GA1" s="64"/>
+      <c r="GB1" s="64"/>
+      <c r="GC1" s="64"/>
+      <c r="GD1" s="64"/>
+      <c r="GE1" s="64"/>
+      <c r="GF1" s="64"/>
+      <c r="GG1" s="64"/>
+      <c r="GH1" s="64"/>
+      <c r="GI1" s="64"/>
+      <c r="GJ1" s="64"/>
+      <c r="GK1" s="64"/>
+      <c r="GL1" s="64"/>
+      <c r="GM1" s="64"/>
+      <c r="GN1" s="64"/>
+      <c r="GO1" s="64"/>
+      <c r="GP1" s="64"/>
+      <c r="GQ1" s="64"/>
+      <c r="GR1" s="64"/>
+      <c r="GS1" s="64"/>
+      <c r="GT1" s="64"/>
+      <c r="GU1" s="64"/>
+      <c r="GV1" s="64"/>
+      <c r="GW1" s="64"/>
+      <c r="GX1" s="64"/>
+      <c r="GY1" s="64"/>
+      <c r="GZ1" s="64"/>
+      <c r="HA1" s="64"/>
+      <c r="HB1" s="64"/>
+      <c r="HC1" s="64"/>
+      <c r="HD1" s="64"/>
+      <c r="HE1" s="64"/>
+      <c r="HF1" s="64"/>
+      <c r="HG1" s="64"/>
+      <c r="HH1" s="64"/>
+      <c r="HI1" s="64"/>
+      <c r="HJ1" s="64"/>
+      <c r="HK1" s="64"/>
+      <c r="HL1" s="64"/>
+      <c r="HM1" s="64"/>
+      <c r="HN1" s="64"/>
+      <c r="HO1" s="64"/>
+      <c r="HP1" s="64"/>
+      <c r="HQ1" s="64"/>
+      <c r="HR1" s="64"/>
+      <c r="HS1" s="64"/>
+      <c r="HT1" s="64"/>
+      <c r="HU1" s="64"/>
+      <c r="HV1" s="64"/>
+      <c r="HW1" s="64"/>
+      <c r="HX1" s="64"/>
+      <c r="HY1" s="64"/>
+      <c r="HZ1" s="64"/>
+      <c r="IA1" s="64"/>
+      <c r="IB1" s="64"/>
+      <c r="IC1" s="64"/>
+      <c r="ID1" s="64"/>
+      <c r="IE1" s="64"/>
+      <c r="IF1" s="64"/>
+      <c r="IG1" s="64"/>
+      <c r="IH1" s="64"/>
+      <c r="II1" s="64"/>
+      <c r="IJ1" s="64"/>
+      <c r="IK1" s="64"/>
+      <c r="IL1" s="64"/>
+      <c r="IM1" s="64"/>
+      <c r="IN1" s="64"/>
+      <c r="IO1" s="64"/>
+      <c r="IP1" s="64"/>
+      <c r="IQ1" s="64"/>
+      <c r="IR1" s="64"/>
+      <c r="IS1" s="64"/>
+      <c r="IT1" s="64"/>
+      <c r="IU1" s="64"/>
+      <c r="IV1" s="64"/>
     </row>
-    <row r="2" spans="1:256" s="31" customFormat="1" ht="24.6" customHeight="1">
-      <c r="A2" s="121" t="s">
+    <row r="2" spans="1:256" s="27" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="99" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="3" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A3" s="139" t="s">
+    <row r="3" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="110" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="153"/>
-[...1 lines deleted...]
-      <c r="D3" s="126" t="s">
+      <c r="B3" s="133"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="125" t="s">
         <v>181</v>
       </c>
-      <c r="E3" s="127"/>
-[...7 lines deleted...]
-      <c r="M3" s="129" t="s">
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="127"/>
+      <c r="M3" s="112" t="s">
         <v>148</v>
       </c>
-      <c r="N3" s="130"/>
-[...14 lines deleted...]
-      <c r="AC3" s="126" t="s">
+      <c r="N3" s="113"/>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="113"/>
+      <c r="AA3" s="113"/>
+      <c r="AB3" s="114"/>
+      <c r="AC3" s="125" t="s">
         <v>182</v>
       </c>
-      <c r="AD3" s="127"/>
-[...16 lines deleted...]
-      <c r="AU3" s="127"/>
+      <c r="AD3" s="126"/>
+      <c r="AE3" s="126"/>
+      <c r="AF3" s="126"/>
+      <c r="AG3" s="126"/>
+      <c r="AH3" s="126"/>
+      <c r="AI3" s="126"/>
+      <c r="AJ3" s="126"/>
+      <c r="AK3" s="126"/>
+      <c r="AL3" s="126"/>
+      <c r="AM3" s="126"/>
+      <c r="AN3" s="126"/>
+      <c r="AO3" s="126"/>
+      <c r="AP3" s="126"/>
+      <c r="AQ3" s="126"/>
+      <c r="AR3" s="126"/>
+      <c r="AS3" s="126"/>
+      <c r="AT3" s="126"/>
+      <c r="AU3" s="126"/>
     </row>
-    <row r="4" spans="1:256" s="31" customFormat="1" ht="123" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="37" t="s">
+    <row r="4" spans="1:256" s="27" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="135"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="E4" s="39" t="s">
+      <c r="E4" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="34" t="s">
+      <c r="F4" s="30" t="s">
         <v>149</v>
       </c>
-      <c r="G4" s="34" t="s">
+      <c r="G4" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="H4" s="34" t="s">
+      <c r="H4" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="I4" s="34" t="s">
+      <c r="I4" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="J4" s="34" t="s">
+      <c r="J4" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="K4" s="34" t="s">
+      <c r="K4" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L4" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="M4" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N4" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="P4" s="37" t="s">
+      <c r="P4" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="Q4" s="37" t="s">
+      <c r="Q4" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="R4" s="37" t="s">
+      <c r="R4" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="S4" s="37" t="s">
+      <c r="S4" s="32" t="s">
         <v>151</v>
       </c>
-      <c r="T4" s="37" t="s">
+      <c r="T4" s="32" t="s">
         <v>152</v>
       </c>
-      <c r="U4" s="37" t="s">
+      <c r="U4" s="32" t="s">
         <v>153</v>
       </c>
-      <c r="V4" s="37" t="s">
+      <c r="V4" s="32" t="s">
         <v>154</v>
       </c>
-      <c r="W4" s="37" t="s">
+      <c r="W4" s="32" t="s">
         <v>155</v>
       </c>
-      <c r="X4" s="37" t="s">
+      <c r="X4" s="32" t="s">
         <v>156</v>
       </c>
-      <c r="Y4" s="37" t="s">
+      <c r="Y4" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="Z4" s="37" t="s">
+      <c r="Z4" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="AA4" s="37" t="s">
+      <c r="AA4" s="32" t="s">
         <v>157</v>
       </c>
-      <c r="AB4" s="37" t="s">
+      <c r="AB4" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="AC4" s="37" t="s">
+      <c r="AC4" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="AD4" s="40" t="s">
+      <c r="AD4" s="35" t="s">
         <v>69</v>
       </c>
-      <c r="AE4" s="37" t="s">
+      <c r="AE4" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="AF4" s="34" t="s">
+      <c r="AF4" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="AG4" s="60" t="s">
+      <c r="AG4" s="52" t="s">
         <v>158</v>
       </c>
-      <c r="AH4" s="60" t="s">
+      <c r="AH4" s="52" t="s">
         <v>159</v>
       </c>
-      <c r="AI4" s="106" t="s">
+      <c r="AI4" s="32" t="s">
         <v>160</v>
       </c>
-      <c r="AJ4" s="106" t="s">
+      <c r="AJ4" s="32" t="s">
         <v>161</v>
       </c>
-      <c r="AK4" s="106" t="s">
+      <c r="AK4" s="32" t="s">
         <v>162</v>
       </c>
-      <c r="AL4" s="106" t="s">
+      <c r="AL4" s="32" t="s">
         <v>163</v>
       </c>
-      <c r="AM4" s="106" t="s">
+      <c r="AM4" s="32" t="s">
         <v>164</v>
       </c>
-      <c r="AN4" s="106" t="s">
+      <c r="AN4" s="32" t="s">
         <v>165</v>
       </c>
-      <c r="AO4" s="106" t="s">
+      <c r="AO4" s="32" t="s">
         <v>166</v>
       </c>
-      <c r="AP4" s="60" t="s">
+      <c r="AP4" s="52" t="s">
         <v>167</v>
       </c>
-      <c r="AQ4" s="60" t="s">
+      <c r="AQ4" s="52" t="s">
         <v>168</v>
       </c>
-      <c r="AR4" s="60" t="s">
+      <c r="AR4" s="52" t="s">
         <v>72</v>
       </c>
-      <c r="AS4" s="60" t="s">
+      <c r="AS4" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="AT4" s="60" t="s">
+      <c r="AT4" s="52" t="s">
         <v>169</v>
       </c>
-      <c r="AU4" s="69" t="s">
+      <c r="AU4" s="58" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:256" s="31" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A5" s="140" t="s">
+    <row r="5" spans="1:256" s="27" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="144" t="s">
+      <c r="B5" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="145"/>
-      <c r="D5" s="109">
+      <c r="C5" s="107"/>
+      <c r="D5" s="89">
         <v>1846</v>
       </c>
-      <c r="E5" s="110">
+      <c r="E5" s="90">
         <v>256</v>
       </c>
-      <c r="F5" s="111">
+      <c r="F5" s="90">
         <v>95</v>
       </c>
-      <c r="G5" s="111">
+      <c r="G5" s="90">
         <v>120</v>
       </c>
-      <c r="H5" s="111">
+      <c r="H5" s="90">
         <v>223</v>
       </c>
-      <c r="I5" s="111">
+      <c r="I5" s="90">
         <v>327</v>
       </c>
-      <c r="J5" s="111">
+      <c r="J5" s="90">
         <v>75</v>
       </c>
-      <c r="K5" s="111">
+      <c r="K5" s="90">
         <v>696</v>
       </c>
-      <c r="L5" s="111">
+      <c r="L5" s="90">
         <v>54</v>
       </c>
-      <c r="M5" s="111">
+      <c r="M5" s="90">
         <v>1846</v>
       </c>
-      <c r="N5" s="111">
+      <c r="N5" s="90">
         <v>1257</v>
       </c>
-      <c r="O5" s="111">
+      <c r="O5" s="90">
         <v>28</v>
       </c>
-      <c r="P5" s="111">
+      <c r="P5" s="90">
         <v>18</v>
       </c>
-      <c r="Q5" s="111">
+      <c r="Q5" s="90">
         <v>96</v>
       </c>
-      <c r="R5" s="111">
+      <c r="R5" s="90">
         <v>96</v>
       </c>
-      <c r="S5" s="111">
+      <c r="S5" s="90">
         <v>11</v>
       </c>
-      <c r="T5" s="111">
+      <c r="T5" s="90">
         <v>13</v>
       </c>
-      <c r="U5" s="111">
+      <c r="U5" s="90">
         <v>92</v>
       </c>
-      <c r="V5" s="111">
+      <c r="V5" s="90">
         <v>15</v>
       </c>
-      <c r="W5" s="111">
-[...2 lines deleted...]
-      <c r="X5" s="111">
+      <c r="W5" s="90">
+        <v>1</v>
+      </c>
+      <c r="X5" s="90">
         <v>22</v>
       </c>
-      <c r="Y5" s="111">
+      <c r="Y5" s="90">
         <v>75</v>
       </c>
-      <c r="Z5" s="111">
+      <c r="Z5" s="90">
         <v>45</v>
       </c>
-      <c r="AA5" s="111">
+      <c r="AA5" s="90">
         <v>14</v>
       </c>
-      <c r="AB5" s="111">
+      <c r="AB5" s="90">
         <v>63</v>
       </c>
-      <c r="AC5" s="111">
+      <c r="AC5" s="90">
         <v>1846</v>
       </c>
-      <c r="AD5" s="111">
+      <c r="AD5" s="90">
         <v>201</v>
       </c>
-      <c r="AE5" s="111">
+      <c r="AE5" s="90">
         <v>21</v>
       </c>
-      <c r="AF5" s="111">
+      <c r="AF5" s="90">
         <v>61</v>
       </c>
-      <c r="AG5" s="112">
+      <c r="AG5" s="91">
         <v>138</v>
       </c>
-      <c r="AH5" s="112">
+      <c r="AH5" s="91">
         <v>109</v>
       </c>
-      <c r="AI5" s="112">
+      <c r="AI5" s="91">
         <v>5</v>
       </c>
-      <c r="AJ5" s="112">
+      <c r="AJ5" s="91">
         <v>7</v>
       </c>
-      <c r="AK5" s="112">
+      <c r="AK5" s="91">
         <v>32</v>
       </c>
-      <c r="AL5" s="112">
+      <c r="AL5" s="91">
         <v>23</v>
       </c>
-      <c r="AM5" s="112">
+      <c r="AM5" s="91">
         <v>6</v>
       </c>
-      <c r="AN5" s="112">
+      <c r="AN5" s="91">
         <v>352</v>
       </c>
-      <c r="AO5" s="112">
+      <c r="AO5" s="91">
         <v>34</v>
       </c>
-      <c r="AP5" s="112">
+      <c r="AP5" s="91">
         <v>253</v>
       </c>
-      <c r="AQ5" s="112">
+      <c r="AQ5" s="91">
         <v>21</v>
       </c>
-      <c r="AR5" s="112">
+      <c r="AR5" s="91">
         <v>38</v>
       </c>
-      <c r="AS5" s="112">
+      <c r="AS5" s="91">
         <v>20</v>
       </c>
-      <c r="AT5" s="112">
+      <c r="AT5" s="91">
         <v>388</v>
       </c>
-      <c r="AU5" s="112">
+      <c r="AU5" s="91">
         <v>137</v>
       </c>
     </row>
-    <row r="6" spans="1:256" s="31" customFormat="1" ht="25.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="134" t="s">
+    <row r="6" spans="1:256" s="27" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="123"/>
+      <c r="B6" s="128" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="135"/>
-      <c r="D6" s="113">
+      <c r="C6" s="129"/>
+      <c r="D6" s="92">
         <v>679</v>
       </c>
-      <c r="E6" s="114">
+      <c r="E6" s="91">
         <v>150</v>
       </c>
-      <c r="F6" s="114">
+      <c r="F6" s="91">
         <v>36</v>
       </c>
-      <c r="G6" s="114">
+      <c r="G6" s="91">
         <v>80</v>
       </c>
-      <c r="H6" s="114">
+      <c r="H6" s="91">
         <v>52</v>
       </c>
-      <c r="I6" s="114">
+      <c r="I6" s="91">
         <v>70</v>
       </c>
-      <c r="J6" s="114">
+      <c r="J6" s="91">
         <v>13</v>
       </c>
-      <c r="K6" s="114">
+      <c r="K6" s="91">
         <v>240</v>
       </c>
-      <c r="L6" s="114">
+      <c r="L6" s="91">
         <v>38</v>
       </c>
-      <c r="M6" s="114">
+      <c r="M6" s="91">
         <v>679</v>
       </c>
-      <c r="N6" s="114">
+      <c r="N6" s="91">
         <v>357</v>
       </c>
-      <c r="O6" s="114">
+      <c r="O6" s="91">
         <v>19</v>
       </c>
-      <c r="P6" s="114">
+      <c r="P6" s="91">
         <v>10</v>
       </c>
-      <c r="Q6" s="114">
+      <c r="Q6" s="91">
         <v>42</v>
       </c>
-      <c r="R6" s="114">
+      <c r="R6" s="91">
         <v>28</v>
       </c>
-      <c r="S6" s="114">
+      <c r="S6" s="91">
         <v>6</v>
       </c>
-      <c r="T6" s="114">
+      <c r="T6" s="91">
         <v>9</v>
       </c>
-      <c r="U6" s="114">
+      <c r="U6" s="91">
         <v>60</v>
       </c>
-      <c r="V6" s="114">
+      <c r="V6" s="91">
         <v>22</v>
       </c>
-      <c r="W6" s="114">
-[...2 lines deleted...]
-      <c r="X6" s="114">
+      <c r="W6" s="91">
+        <v>0</v>
+      </c>
+      <c r="X6" s="91">
         <v>12</v>
       </c>
-      <c r="Y6" s="114">
+      <c r="Y6" s="91">
         <v>30</v>
       </c>
-      <c r="Z6" s="114">
+      <c r="Z6" s="91">
         <v>31</v>
       </c>
-      <c r="AA6" s="114">
+      <c r="AA6" s="91">
         <v>5</v>
       </c>
-      <c r="AB6" s="114">
+      <c r="AB6" s="91">
         <v>48</v>
       </c>
-      <c r="AC6" s="114">
+      <c r="AC6" s="91">
         <v>679</v>
       </c>
-      <c r="AD6" s="115">
+      <c r="AD6" s="93">
         <v>91</v>
       </c>
-      <c r="AE6" s="114">
+      <c r="AE6" s="91">
         <v>12</v>
       </c>
-      <c r="AF6" s="114">
+      <c r="AF6" s="91">
         <v>16</v>
       </c>
-      <c r="AG6" s="112">
+      <c r="AG6" s="91">
         <v>58</v>
       </c>
-      <c r="AH6" s="112">
+      <c r="AH6" s="91">
         <v>42</v>
       </c>
-      <c r="AI6" s="112">
+      <c r="AI6" s="91">
         <v>5</v>
       </c>
-      <c r="AJ6" s="112">
+      <c r="AJ6" s="91">
         <v>4</v>
       </c>
-      <c r="AK6" s="112">
+      <c r="AK6" s="91">
         <v>28</v>
       </c>
-      <c r="AL6" s="112">
+      <c r="AL6" s="91">
         <v>7</v>
       </c>
-      <c r="AM6" s="112">
+      <c r="AM6" s="91">
         <v>7</v>
       </c>
-      <c r="AN6" s="112">
+      <c r="AN6" s="91">
         <v>102</v>
       </c>
-      <c r="AO6" s="112">
+      <c r="AO6" s="91">
         <v>8</v>
       </c>
-      <c r="AP6" s="112">
+      <c r="AP6" s="91">
         <v>83</v>
       </c>
-      <c r="AQ6" s="112">
+      <c r="AQ6" s="91">
         <v>12</v>
       </c>
-      <c r="AR6" s="112">
+      <c r="AR6" s="91">
         <v>11</v>
       </c>
-      <c r="AS6" s="112">
+      <c r="AS6" s="91">
         <v>17</v>
       </c>
-      <c r="AT6" s="112">
+      <c r="AT6" s="91">
         <v>107</v>
       </c>
-      <c r="AU6" s="112">
+      <c r="AU6" s="91">
         <v>69</v>
       </c>
     </row>
-    <row r="7" spans="1:256" s="31" customFormat="1" ht="28.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="136" t="s">
+    <row r="7" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="105"/>
+      <c r="B7" s="108" t="s">
         <v>170</v>
       </c>
-      <c r="C7" s="137"/>
-      <c r="D7" s="116">
+      <c r="C7" s="109"/>
+      <c r="D7" s="94">
         <v>125</v>
       </c>
-      <c r="E7" s="117">
+      <c r="E7" s="95">
         <v>19</v>
       </c>
-      <c r="F7" s="117">
+      <c r="F7" s="95">
         <v>3</v>
       </c>
-      <c r="G7" s="117">
+      <c r="G7" s="95">
         <v>14</v>
       </c>
-      <c r="H7" s="117">
+      <c r="H7" s="95">
         <v>14</v>
       </c>
-      <c r="I7" s="117">
+      <c r="I7" s="95">
         <v>18</v>
       </c>
-      <c r="J7" s="117">
+      <c r="J7" s="95">
         <v>2</v>
       </c>
-      <c r="K7" s="117">
+      <c r="K7" s="95">
         <v>50</v>
       </c>
-      <c r="L7" s="117">
+      <c r="L7" s="95">
         <v>5</v>
       </c>
-      <c r="M7" s="117">
+      <c r="M7" s="95">
         <v>125</v>
       </c>
-      <c r="N7" s="117">
+      <c r="N7" s="95">
         <v>71</v>
       </c>
-      <c r="O7" s="117">
+      <c r="O7" s="95">
         <v>7</v>
       </c>
-      <c r="P7" s="117">
+      <c r="P7" s="95">
         <v>3</v>
       </c>
-      <c r="Q7" s="117">
+      <c r="Q7" s="95">
         <v>15</v>
       </c>
-      <c r="R7" s="117">
+      <c r="R7" s="95">
         <v>2</v>
       </c>
-      <c r="S7" s="117">
+      <c r="S7" s="95">
         <v>3</v>
       </c>
-      <c r="T7" s="117">
-[...2 lines deleted...]
-      <c r="U7" s="117">
+      <c r="T7" s="95">
+        <v>1</v>
+      </c>
+      <c r="U7" s="95">
         <v>9</v>
       </c>
-      <c r="V7" s="117">
-[...5 lines deleted...]
-      <c r="X7" s="117">
+      <c r="V7" s="95">
+        <v>1</v>
+      </c>
+      <c r="W7" s="95">
+        <v>0</v>
+      </c>
+      <c r="X7" s="95">
         <v>2</v>
       </c>
-      <c r="Y7" s="117">
+      <c r="Y7" s="95">
         <v>5</v>
       </c>
-      <c r="Z7" s="117">
-[...5 lines deleted...]
-      <c r="AB7" s="117">
+      <c r="Z7" s="95">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="95">
+        <v>1</v>
+      </c>
+      <c r="AB7" s="95">
         <v>4</v>
       </c>
-      <c r="AC7" s="117">
+      <c r="AC7" s="95">
         <v>125</v>
       </c>
-      <c r="AD7" s="118">
+      <c r="AD7" s="96">
         <v>17</v>
       </c>
-      <c r="AE7" s="117">
-[...2 lines deleted...]
-      <c r="AF7" s="117">
+      <c r="AE7" s="95">
+        <v>0</v>
+      </c>
+      <c r="AF7" s="95">
         <v>7</v>
       </c>
-      <c r="AG7" s="117">
+      <c r="AG7" s="95">
         <v>9</v>
       </c>
-      <c r="AH7" s="117">
+      <c r="AH7" s="95">
         <v>7</v>
       </c>
-      <c r="AI7" s="117">
-[...5 lines deleted...]
-      <c r="AK7" s="117">
+      <c r="AI7" s="95">
+        <v>0</v>
+      </c>
+      <c r="AJ7" s="95">
+        <v>1</v>
+      </c>
+      <c r="AK7" s="95">
         <v>3</v>
       </c>
-      <c r="AL7" s="117">
+      <c r="AL7" s="95">
         <v>3</v>
       </c>
-      <c r="AM7" s="117">
-[...2 lines deleted...]
-      <c r="AN7" s="117">
+      <c r="AM7" s="95">
+        <v>1</v>
+      </c>
+      <c r="AN7" s="95">
         <v>23</v>
       </c>
-      <c r="AO7" s="117">
+      <c r="AO7" s="95">
         <v>2</v>
       </c>
-      <c r="AP7" s="117">
+      <c r="AP7" s="95">
         <v>16</v>
       </c>
-      <c r="AQ7" s="117">
+      <c r="AQ7" s="95">
         <v>2</v>
       </c>
-      <c r="AR7" s="117">
+      <c r="AR7" s="95">
         <v>3</v>
       </c>
-      <c r="AS7" s="117">
+      <c r="AS7" s="95">
         <v>3</v>
       </c>
-      <c r="AT7" s="117">
+      <c r="AT7" s="95">
         <v>20</v>
       </c>
-      <c r="AU7" s="117">
+      <c r="AU7" s="95">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:256" s="31" customFormat="1" ht="26.45" customHeight="1">
-      <c r="A8" s="146" t="s">
+    <row r="8" spans="1:256" s="27" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="118" t="s">
         <v>171</v>
       </c>
-      <c r="B8" s="149" t="s">
+      <c r="B8" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="140"/>
-      <c r="D8" s="114">
+      <c r="C8" s="104"/>
+      <c r="D8" s="91">
         <v>199</v>
       </c>
-      <c r="E8" s="114">
+      <c r="E8" s="91">
         <v>27</v>
       </c>
-      <c r="F8" s="114">
+      <c r="F8" s="91">
         <v>16</v>
       </c>
-      <c r="G8" s="114">
+      <c r="G8" s="91">
         <v>18</v>
       </c>
-      <c r="H8" s="114">
+      <c r="H8" s="91">
         <v>21</v>
       </c>
-      <c r="I8" s="114">
+      <c r="I8" s="91">
         <v>26</v>
       </c>
-      <c r="J8" s="114">
+      <c r="J8" s="91">
         <v>3</v>
       </c>
-      <c r="K8" s="114">
+      <c r="K8" s="91">
         <v>84</v>
       </c>
-      <c r="L8" s="114">
+      <c r="L8" s="91">
         <v>4</v>
       </c>
-      <c r="M8" s="114">
+      <c r="M8" s="91">
         <v>199</v>
       </c>
-      <c r="N8" s="114">
+      <c r="N8" s="91">
         <v>87</v>
       </c>
-      <c r="O8" s="114">
+      <c r="O8" s="91">
         <v>4</v>
       </c>
-      <c r="P8" s="114">
+      <c r="P8" s="91">
         <v>2</v>
       </c>
-      <c r="Q8" s="114">
+      <c r="Q8" s="91">
         <v>14</v>
       </c>
-      <c r="R8" s="114">
+      <c r="R8" s="91">
         <v>19</v>
       </c>
-      <c r="S8" s="114">
+      <c r="S8" s="91">
         <v>2</v>
       </c>
-      <c r="T8" s="114">
+      <c r="T8" s="91">
         <v>6</v>
       </c>
-      <c r="U8" s="114">
+      <c r="U8" s="91">
         <v>17</v>
       </c>
-      <c r="V8" s="114">
+      <c r="V8" s="91">
         <v>7</v>
       </c>
-      <c r="W8" s="114">
-[...2 lines deleted...]
-      <c r="X8" s="114">
+      <c r="W8" s="91">
+        <v>1</v>
+      </c>
+      <c r="X8" s="91">
         <v>5</v>
       </c>
-      <c r="Y8" s="114">
+      <c r="Y8" s="91">
         <v>11</v>
       </c>
-      <c r="Z8" s="114">
+      <c r="Z8" s="91">
         <v>9</v>
       </c>
-      <c r="AA8" s="114">
+      <c r="AA8" s="91">
         <v>4</v>
       </c>
-      <c r="AB8" s="114">
+      <c r="AB8" s="91">
         <v>11</v>
       </c>
-      <c r="AC8" s="114">
+      <c r="AC8" s="91">
         <v>199</v>
       </c>
-      <c r="AD8" s="115">
+      <c r="AD8" s="93">
         <v>30</v>
       </c>
-      <c r="AE8" s="114">
+      <c r="AE8" s="91">
         <v>2</v>
       </c>
-      <c r="AF8" s="114">
+      <c r="AF8" s="91">
         <v>9</v>
       </c>
-      <c r="AG8" s="112">
+      <c r="AG8" s="91">
         <v>17</v>
       </c>
-      <c r="AH8" s="112">
+      <c r="AH8" s="91">
         <v>16</v>
       </c>
-      <c r="AI8" s="112">
-[...5 lines deleted...]
-      <c r="AK8" s="112">
+      <c r="AI8" s="91">
+        <v>1</v>
+      </c>
+      <c r="AJ8" s="91">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="91">
         <v>8</v>
       </c>
-      <c r="AL8" s="112">
-[...2 lines deleted...]
-      <c r="AM8" s="112">
+      <c r="AL8" s="91">
+        <v>1</v>
+      </c>
+      <c r="AM8" s="91">
         <v>4</v>
       </c>
-      <c r="AN8" s="112">
+      <c r="AN8" s="91">
         <v>31</v>
       </c>
-      <c r="AO8" s="112">
+      <c r="AO8" s="91">
         <v>4</v>
       </c>
-      <c r="AP8" s="112">
+      <c r="AP8" s="91">
         <v>18</v>
       </c>
-      <c r="AQ8" s="112">
+      <c r="AQ8" s="91">
         <v>3</v>
       </c>
-      <c r="AR8" s="112">
+      <c r="AR8" s="91">
         <v>2</v>
       </c>
-      <c r="AS8" s="112">
+      <c r="AS8" s="91">
         <v>4</v>
       </c>
-      <c r="AT8" s="112">
+      <c r="AT8" s="91">
         <v>34</v>
       </c>
-      <c r="AU8" s="112">
+      <c r="AU8" s="91">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:256" s="31" customFormat="1" ht="28.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B9" s="150" t="s">
+    <row r="9" spans="1:256" s="27" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="119"/>
+      <c r="B9" s="122" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="132"/>
-      <c r="D9" s="114">
+      <c r="C9" s="123"/>
+      <c r="D9" s="91">
         <v>160</v>
       </c>
-      <c r="E9" s="114">
+      <c r="E9" s="91">
         <v>33</v>
       </c>
-      <c r="F9" s="114">
+      <c r="F9" s="91">
         <v>5</v>
       </c>
-      <c r="G9" s="114">
+      <c r="G9" s="91">
         <v>14</v>
       </c>
-      <c r="H9" s="114">
+      <c r="H9" s="91">
         <v>14</v>
       </c>
-      <c r="I9" s="114">
+      <c r="I9" s="91">
         <v>18</v>
       </c>
-      <c r="J9" s="114">
-[...2 lines deleted...]
-      <c r="K9" s="114">
+      <c r="J9" s="91">
+        <v>1</v>
+      </c>
+      <c r="K9" s="91">
         <v>69</v>
       </c>
-      <c r="L9" s="114">
+      <c r="L9" s="91">
         <v>6</v>
       </c>
-      <c r="M9" s="114">
+      <c r="M9" s="91">
         <v>160</v>
       </c>
-      <c r="N9" s="114">
+      <c r="N9" s="91">
         <v>55</v>
       </c>
-      <c r="O9" s="114">
+      <c r="O9" s="91">
         <v>3</v>
       </c>
-      <c r="P9" s="114">
+      <c r="P9" s="91">
         <v>2</v>
       </c>
-      <c r="Q9" s="114">
+      <c r="Q9" s="91">
         <v>8</v>
       </c>
-      <c r="R9" s="114">
+      <c r="R9" s="91">
         <v>17</v>
       </c>
-      <c r="S9" s="114">
+      <c r="S9" s="91">
         <v>2</v>
       </c>
-      <c r="T9" s="114">
+      <c r="T9" s="91">
         <v>3</v>
       </c>
-      <c r="U9" s="114">
+      <c r="U9" s="91">
         <v>14</v>
       </c>
-      <c r="V9" s="114">
+      <c r="V9" s="91">
         <v>5</v>
       </c>
-      <c r="W9" s="114">
-[...2 lines deleted...]
-      <c r="X9" s="114">
+      <c r="W9" s="91">
+        <v>1</v>
+      </c>
+      <c r="X9" s="91">
         <v>6</v>
       </c>
-      <c r="Y9" s="114">
+      <c r="Y9" s="91">
         <v>17</v>
       </c>
-      <c r="Z9" s="114">
+      <c r="Z9" s="91">
         <v>9</v>
       </c>
-      <c r="AA9" s="114">
+      <c r="AA9" s="91">
         <v>4</v>
       </c>
-      <c r="AB9" s="114">
+      <c r="AB9" s="91">
         <v>14</v>
       </c>
-      <c r="AC9" s="114">
+      <c r="AC9" s="91">
         <v>160</v>
       </c>
-      <c r="AD9" s="115">
+      <c r="AD9" s="93">
         <v>18</v>
       </c>
-      <c r="AE9" s="114">
+      <c r="AE9" s="91">
         <v>3</v>
       </c>
-      <c r="AF9" s="114">
+      <c r="AF9" s="91">
         <v>2</v>
       </c>
-      <c r="AG9" s="112">
+      <c r="AG9" s="91">
         <v>12</v>
       </c>
-      <c r="AH9" s="112">
+      <c r="AH9" s="91">
         <v>9</v>
       </c>
-      <c r="AI9" s="112">
-[...5 lines deleted...]
-      <c r="AK9" s="112">
+      <c r="AI9" s="91">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="91">
+        <v>1</v>
+      </c>
+      <c r="AK9" s="91">
         <v>10</v>
       </c>
-      <c r="AL9" s="112">
-[...2 lines deleted...]
-      <c r="AM9" s="112">
+      <c r="AL9" s="91">
+        <v>1</v>
+      </c>
+      <c r="AM9" s="91">
         <v>2</v>
       </c>
-      <c r="AN9" s="112">
+      <c r="AN9" s="91">
         <v>12</v>
       </c>
-      <c r="AO9" s="112">
-[...2 lines deleted...]
-      <c r="AP9" s="112">
+      <c r="AO9" s="91">
+        <v>0</v>
+      </c>
+      <c r="AP9" s="91">
         <v>22</v>
       </c>
-      <c r="AQ9" s="112">
+      <c r="AQ9" s="91">
         <v>6</v>
       </c>
-      <c r="AR9" s="112">
-[...2 lines deleted...]
-      <c r="AS9" s="112">
+      <c r="AR9" s="91">
+        <v>1</v>
+      </c>
+      <c r="AS9" s="91">
         <v>3</v>
       </c>
-      <c r="AT9" s="112">
+      <c r="AT9" s="91">
         <v>29</v>
       </c>
-      <c r="AU9" s="112">
+      <c r="AU9" s="91">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:256" s="31" customFormat="1" ht="22.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="151" t="s">
+    <row r="10" spans="1:256" s="27" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="120"/>
+      <c r="B10" s="124" t="s">
         <v>170</v>
       </c>
-      <c r="C10" s="133"/>
-      <c r="D10" s="114">
+      <c r="C10" s="105"/>
+      <c r="D10" s="91">
         <v>53</v>
       </c>
-      <c r="E10" s="114">
+      <c r="E10" s="91">
         <v>3</v>
       </c>
-      <c r="F10" s="114">
+      <c r="F10" s="91">
         <v>5</v>
       </c>
-      <c r="G10" s="114">
+      <c r="G10" s="91">
         <v>5</v>
       </c>
-      <c r="H10" s="114">
+      <c r="H10" s="91">
         <v>5</v>
       </c>
-      <c r="I10" s="114">
+      <c r="I10" s="91">
         <v>5</v>
       </c>
-      <c r="J10" s="114">
-[...2 lines deleted...]
-      <c r="K10" s="114">
+      <c r="J10" s="91">
+        <v>0</v>
+      </c>
+      <c r="K10" s="91">
         <v>29</v>
       </c>
-      <c r="L10" s="114">
-[...2 lines deleted...]
-      <c r="M10" s="114">
+      <c r="L10" s="91">
+        <v>1</v>
+      </c>
+      <c r="M10" s="91">
         <v>53</v>
       </c>
-      <c r="N10" s="114">
+      <c r="N10" s="91">
         <v>30</v>
       </c>
-      <c r="O10" s="114">
-[...5 lines deleted...]
-      <c r="Q10" s="114">
+      <c r="O10" s="91">
+        <v>0</v>
+      </c>
+      <c r="P10" s="91">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="91">
         <v>8</v>
       </c>
-      <c r="R10" s="114">
+      <c r="R10" s="91">
         <v>3</v>
       </c>
-      <c r="S10" s="114">
-[...5 lines deleted...]
-      <c r="U10" s="114">
+      <c r="S10" s="91">
+        <v>0</v>
+      </c>
+      <c r="T10" s="91">
+        <v>0</v>
+      </c>
+      <c r="U10" s="91">
         <v>7</v>
       </c>
-      <c r="V10" s="114">
-[...8 lines deleted...]
-      <c r="Y10" s="114">
+      <c r="V10" s="91">
+        <v>0</v>
+      </c>
+      <c r="W10" s="91">
+        <v>0</v>
+      </c>
+      <c r="X10" s="91">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="91">
         <v>3</v>
       </c>
-      <c r="Z10" s="114">
+      <c r="Z10" s="91">
         <v>2</v>
       </c>
-      <c r="AA10" s="114">
-[...5 lines deleted...]
-      <c r="AC10" s="114">
+      <c r="AA10" s="91">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="91">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="91">
         <v>53</v>
       </c>
-      <c r="AD10" s="115">
+      <c r="AD10" s="93">
         <v>3</v>
       </c>
-      <c r="AE10" s="114">
-[...2 lines deleted...]
-      <c r="AF10" s="114">
+      <c r="AE10" s="91">
+        <v>1</v>
+      </c>
+      <c r="AF10" s="91">
         <v>5</v>
       </c>
-      <c r="AG10" s="117">
+      <c r="AG10" s="95">
         <v>6</v>
       </c>
-      <c r="AH10" s="117">
+      <c r="AH10" s="95">
         <v>5</v>
       </c>
-      <c r="AI10" s="117">
-[...14 lines deleted...]
-      <c r="AN10" s="117">
+      <c r="AI10" s="95">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="95">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="95">
+        <v>1</v>
+      </c>
+      <c r="AL10" s="95">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="95">
+        <v>1</v>
+      </c>
+      <c r="AN10" s="95">
         <v>11</v>
       </c>
-      <c r="AO10" s="117">
-[...2 lines deleted...]
-      <c r="AP10" s="117">
+      <c r="AO10" s="95">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="95">
         <v>5</v>
       </c>
-      <c r="AQ10" s="117">
+      <c r="AQ10" s="95">
         <v>4</v>
       </c>
-      <c r="AR10" s="117">
-[...5 lines deleted...]
-      <c r="AT10" s="117">
+      <c r="AR10" s="95">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="95">
+        <v>1</v>
+      </c>
+      <c r="AT10" s="95">
         <v>8</v>
       </c>
-      <c r="AU10" s="117">
+      <c r="AU10" s="95">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="1:256" s="31" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A11" s="140" t="s">
+    <row r="11" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="104" t="s">
         <v>172</v>
       </c>
-      <c r="B11" s="144" t="s">
+      <c r="B11" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="145"/>
-      <c r="D11" s="119">
+      <c r="C11" s="107"/>
+      <c r="D11" s="97">
         <v>81</v>
       </c>
-      <c r="E11" s="120">
+      <c r="E11" s="98">
         <v>9</v>
       </c>
-      <c r="F11" s="120">
+      <c r="F11" s="98">
         <v>5</v>
       </c>
-      <c r="G11" s="120">
+      <c r="G11" s="98">
         <v>11</v>
       </c>
-      <c r="H11" s="120">
+      <c r="H11" s="98">
         <v>9</v>
       </c>
-      <c r="I11" s="120">
+      <c r="I11" s="98">
         <v>7</v>
       </c>
-      <c r="J11" s="120">
+      <c r="J11" s="98">
         <v>2</v>
       </c>
-      <c r="K11" s="120">
+      <c r="K11" s="98">
         <v>37</v>
       </c>
-      <c r="L11" s="120">
-[...2 lines deleted...]
-      <c r="M11" s="120">
+      <c r="L11" s="98">
+        <v>1</v>
+      </c>
+      <c r="M11" s="98">
         <v>81</v>
       </c>
-      <c r="N11" s="120">
+      <c r="N11" s="98">
         <v>56</v>
       </c>
-      <c r="O11" s="120">
-[...5 lines deleted...]
-      <c r="Q11" s="120">
+      <c r="O11" s="98">
+        <v>0</v>
+      </c>
+      <c r="P11" s="98">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="98">
         <v>5</v>
       </c>
-      <c r="R11" s="120">
+      <c r="R11" s="98">
         <v>4</v>
       </c>
-      <c r="S11" s="120">
-[...5 lines deleted...]
-      <c r="U11" s="120">
+      <c r="S11" s="98">
+        <v>0</v>
+      </c>
+      <c r="T11" s="98">
+        <v>0</v>
+      </c>
+      <c r="U11" s="98">
         <v>9</v>
       </c>
-      <c r="V11" s="120">
+      <c r="V11" s="98">
         <v>3</v>
       </c>
-      <c r="W11" s="120">
-[...14 lines deleted...]
-      <c r="AB11" s="120">
+      <c r="W11" s="98">
+        <v>0</v>
+      </c>
+      <c r="X11" s="98">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="98">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="98">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="98">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="98">
         <v>2</v>
       </c>
-      <c r="AC11" s="120">
+      <c r="AC11" s="98">
         <v>81</v>
       </c>
-      <c r="AD11" s="111">
+      <c r="AD11" s="90">
         <v>3</v>
       </c>
-      <c r="AE11" s="120">
-[...2 lines deleted...]
-      <c r="AF11" s="120">
+      <c r="AE11" s="98">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="98">
         <v>7</v>
       </c>
-      <c r="AG11" s="112">
+      <c r="AG11" s="91">
         <v>7</v>
       </c>
-      <c r="AH11" s="112">
+      <c r="AH11" s="91">
         <v>14</v>
       </c>
-      <c r="AI11" s="112">
-[...5 lines deleted...]
-      <c r="AK11" s="112">
+      <c r="AI11" s="91">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="91">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="91">
         <v>3</v>
       </c>
-      <c r="AL11" s="112">
-[...5 lines deleted...]
-      <c r="AN11" s="112">
+      <c r="AL11" s="91">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="91">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="91">
         <v>14</v>
       </c>
-      <c r="AO11" s="112">
+      <c r="AO11" s="91">
         <v>2</v>
       </c>
-      <c r="AP11" s="112">
+      <c r="AP11" s="91">
         <v>11</v>
       </c>
-      <c r="AQ11" s="112">
-[...2 lines deleted...]
-      <c r="AR11" s="112">
+      <c r="AQ11" s="91">
+        <v>1</v>
+      </c>
+      <c r="AR11" s="91">
         <v>2</v>
       </c>
-      <c r="AS11" s="112">
+      <c r="AS11" s="91">
         <v>4</v>
       </c>
-      <c r="AT11" s="112">
+      <c r="AT11" s="91">
         <v>8</v>
       </c>
-      <c r="AU11" s="112">
+      <c r="AU11" s="91">
         <v>4</v>
       </c>
     </row>
-    <row r="12" spans="1:256" s="31" customFormat="1" ht="29.45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B12" s="136" t="s">
+    <row r="12" spans="1:256" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="105"/>
+      <c r="B12" s="108" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="137"/>
-      <c r="D12" s="116">
+      <c r="C12" s="109"/>
+      <c r="D12" s="94">
         <v>10</v>
       </c>
-      <c r="E12" s="117">
-[...11 lines deleted...]
-      <c r="I12" s="117">
+      <c r="E12" s="95">
+        <v>1</v>
+      </c>
+      <c r="F12" s="95">
+        <v>0</v>
+      </c>
+      <c r="G12" s="95">
+        <v>1</v>
+      </c>
+      <c r="H12" s="95">
+        <v>1</v>
+      </c>
+      <c r="I12" s="95">
         <v>2</v>
       </c>
-      <c r="J12" s="117">
-[...2 lines deleted...]
-      <c r="K12" s="117">
+      <c r="J12" s="95">
+        <v>0</v>
+      </c>
+      <c r="K12" s="95">
         <v>5</v>
       </c>
-      <c r="L12" s="117">
-[...2 lines deleted...]
-      <c r="M12" s="117">
+      <c r="L12" s="95">
+        <v>0</v>
+      </c>
+      <c r="M12" s="95">
         <v>10</v>
       </c>
-      <c r="N12" s="117">
+      <c r="N12" s="95">
         <v>5</v>
       </c>
-      <c r="O12" s="117">
-[...17 lines deleted...]
-      <c r="U12" s="117">
+      <c r="O12" s="95">
+        <v>0</v>
+      </c>
+      <c r="P12" s="95">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="95">
+        <v>0</v>
+      </c>
+      <c r="R12" s="95">
+        <v>1</v>
+      </c>
+      <c r="S12" s="95">
+        <v>0</v>
+      </c>
+      <c r="T12" s="95">
+        <v>0</v>
+      </c>
+      <c r="U12" s="95">
         <v>2</v>
       </c>
-      <c r="V12" s="117">
-[...20 lines deleted...]
-      <c r="AC12" s="117">
+      <c r="V12" s="95">
+        <v>1</v>
+      </c>
+      <c r="W12" s="95">
+        <v>0</v>
+      </c>
+      <c r="X12" s="95">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="95">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="95">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="95">
         <v>10</v>
       </c>
-      <c r="AD12" s="118">
-[...11 lines deleted...]
-      <c r="AH12" s="117">
+      <c r="AD12" s="96">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="95">
+        <v>1</v>
+      </c>
+      <c r="AH12" s="95">
         <v>2</v>
       </c>
-      <c r="AI12" s="117">
-[...14 lines deleted...]
-      <c r="AN12" s="117">
+      <c r="AI12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="95">
+        <v>1</v>
+      </c>
+      <c r="AL12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="95">
         <v>2</v>
       </c>
-      <c r="AO12" s="117">
-[...14 lines deleted...]
-      <c r="AT12" s="117">
+      <c r="AO12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="95">
+        <v>1</v>
+      </c>
+      <c r="AQ12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="95">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="95">
         <v>2</v>
       </c>
-      <c r="AU12" s="117">
+      <c r="AU12" s="95">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A13" s="158" t="s">
+    <row r="13" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="130" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="158"/>
-[...37 lines deleted...]
-      <c r="AN13" s="30"/>
+      <c r="B13" s="130"/>
+      <c r="C13" s="130"/>
+      <c r="D13" s="130"/>
+      <c r="E13" s="130"/>
+      <c r="F13" s="130"/>
+      <c r="G13" s="130"/>
+      <c r="H13" s="130"/>
+      <c r="I13" s="130"/>
+      <c r="J13" s="130"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="26"/>
+      <c r="N13" s="26"/>
+      <c r="O13" s="26"/>
+      <c r="P13" s="26"/>
+      <c r="Q13" s="26"/>
+      <c r="R13" s="26"/>
+      <c r="S13" s="26"/>
+      <c r="T13" s="26"/>
+      <c r="U13" s="26"/>
+      <c r="V13" s="26"/>
+      <c r="W13" s="26"/>
+      <c r="X13" s="26"/>
+      <c r="Y13" s="26"/>
+      <c r="Z13" s="26"/>
+      <c r="AA13" s="26"/>
+      <c r="AB13" s="26"/>
+      <c r="AC13" s="26"/>
+      <c r="AD13" s="26"/>
+      <c r="AE13" s="26"/>
+      <c r="AF13" s="26"/>
+      <c r="AG13" s="26"/>
+      <c r="AH13" s="26"/>
+      <c r="AI13" s="26"/>
+      <c r="AJ13" s="26"/>
+      <c r="AK13" s="26"/>
+      <c r="AL13" s="26"/>
+      <c r="AM13" s="26"/>
+      <c r="AN13" s="26"/>
     </row>
-    <row r="14" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A14" s="157" t="s">
+    <row r="14" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="157"/>
-[...253 lines deleted...]
-      <c r="IV14" s="53"/>
+      <c r="B14" s="131"/>
+      <c r="C14" s="131"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="131"/>
+      <c r="F14" s="131"/>
+      <c r="G14" s="131"/>
+      <c r="H14" s="131"/>
+      <c r="I14" s="131"/>
+      <c r="J14" s="131"/>
+      <c r="K14" s="131"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="45"/>
+      <c r="S14" s="45"/>
+      <c r="T14" s="45"/>
+      <c r="U14" s="45"/>
+      <c r="V14" s="45"/>
+      <c r="W14" s="45"/>
+      <c r="X14" s="45"/>
+      <c r="Y14" s="45"/>
+      <c r="Z14" s="46"/>
+      <c r="AA14" s="46"/>
+      <c r="AB14" s="46"/>
+      <c r="AC14" s="46"/>
+      <c r="AD14" s="46"/>
+      <c r="AE14" s="46"/>
+      <c r="AF14" s="46"/>
+      <c r="AG14" s="46"/>
+      <c r="AH14" s="46"/>
+      <c r="AI14" s="46"/>
+      <c r="AJ14" s="46"/>
+      <c r="AK14" s="46"/>
+      <c r="AL14" s="46"/>
+      <c r="AM14" s="46"/>
+      <c r="AN14" s="46"/>
+      <c r="AO14" s="47"/>
+      <c r="AP14" s="47"/>
+      <c r="AQ14" s="47"/>
+      <c r="AR14" s="47"/>
+      <c r="AS14" s="47"/>
+      <c r="AT14" s="47"/>
+      <c r="AU14" s="47"/>
+      <c r="AV14" s="47"/>
+      <c r="AW14" s="47"/>
+      <c r="AX14" s="47"/>
+      <c r="AY14" s="47"/>
+      <c r="AZ14" s="47"/>
+      <c r="BA14" s="47"/>
+      <c r="BB14" s="47"/>
+      <c r="BC14" s="47"/>
+      <c r="BD14" s="47"/>
+      <c r="BE14" s="47"/>
+      <c r="BF14" s="47"/>
+      <c r="BG14" s="47"/>
+      <c r="BH14" s="47"/>
+      <c r="BI14" s="47"/>
+      <c r="BJ14" s="47"/>
+      <c r="BK14" s="47"/>
+      <c r="BL14" s="47"/>
+      <c r="BM14" s="47"/>
+      <c r="BN14" s="47"/>
+      <c r="BO14" s="47"/>
+      <c r="BP14" s="47"/>
+      <c r="BQ14" s="47"/>
+      <c r="BR14" s="47"/>
+      <c r="BS14" s="47"/>
+      <c r="BT14" s="47"/>
+      <c r="BU14" s="47"/>
+      <c r="BV14" s="47"/>
+      <c r="BW14" s="47"/>
+      <c r="BX14" s="47"/>
+      <c r="BY14" s="47"/>
+      <c r="BZ14" s="47"/>
+      <c r="CA14" s="47"/>
+      <c r="CB14" s="47"/>
+      <c r="CC14" s="47"/>
+      <c r="CD14" s="47"/>
+      <c r="CE14" s="47"/>
+      <c r="CF14" s="47"/>
+      <c r="CG14" s="47"/>
+      <c r="CH14" s="47"/>
+      <c r="CI14" s="47"/>
+      <c r="CJ14" s="47"/>
+      <c r="CK14" s="47"/>
+      <c r="CL14" s="47"/>
+      <c r="CM14" s="47"/>
+      <c r="CN14" s="47"/>
+      <c r="CO14" s="47"/>
+      <c r="CP14" s="47"/>
+      <c r="CQ14" s="47"/>
+      <c r="CR14" s="47"/>
+      <c r="CS14" s="47"/>
+      <c r="CT14" s="47"/>
+      <c r="CU14" s="47"/>
+      <c r="CV14" s="47"/>
+      <c r="CW14" s="47"/>
+      <c r="CX14" s="47"/>
+      <c r="CY14" s="47"/>
+      <c r="CZ14" s="47"/>
+      <c r="DA14" s="47"/>
+      <c r="DB14" s="47"/>
+      <c r="DC14" s="47"/>
+      <c r="DD14" s="47"/>
+      <c r="DE14" s="47"/>
+      <c r="DF14" s="47"/>
+      <c r="DG14" s="47"/>
+      <c r="DH14" s="47"/>
+      <c r="DI14" s="47"/>
+      <c r="DJ14" s="47"/>
+      <c r="DK14" s="47"/>
+      <c r="DL14" s="47"/>
+      <c r="DM14" s="47"/>
+      <c r="DN14" s="47"/>
+      <c r="DO14" s="47"/>
+      <c r="DP14" s="47"/>
+      <c r="DQ14" s="47"/>
+      <c r="DR14" s="47"/>
+      <c r="DS14" s="47"/>
+      <c r="DT14" s="47"/>
+      <c r="DU14" s="47"/>
+      <c r="DV14" s="47"/>
+      <c r="DW14" s="47"/>
+      <c r="DX14" s="47"/>
+      <c r="DY14" s="47"/>
+      <c r="DZ14" s="47"/>
+      <c r="EA14" s="47"/>
+      <c r="EB14" s="47"/>
+      <c r="EC14" s="47"/>
+      <c r="ED14" s="47"/>
+      <c r="EE14" s="47"/>
+      <c r="EF14" s="47"/>
+      <c r="EG14" s="47"/>
+      <c r="EH14" s="47"/>
+      <c r="EI14" s="47"/>
+      <c r="EJ14" s="47"/>
+      <c r="EK14" s="47"/>
+      <c r="EL14" s="47"/>
+      <c r="EM14" s="47"/>
+      <c r="EN14" s="47"/>
+      <c r="EO14" s="47"/>
+      <c r="EP14" s="47"/>
+      <c r="EQ14" s="47"/>
+      <c r="ER14" s="47"/>
+      <c r="ES14" s="47"/>
+      <c r="ET14" s="47"/>
+      <c r="EU14" s="47"/>
+      <c r="EV14" s="47"/>
+      <c r="EW14" s="47"/>
+      <c r="EX14" s="47"/>
+      <c r="EY14" s="47"/>
+      <c r="EZ14" s="47"/>
+      <c r="FA14" s="47"/>
+      <c r="FB14" s="47"/>
+      <c r="FC14" s="47"/>
+      <c r="FD14" s="47"/>
+      <c r="FE14" s="47"/>
+      <c r="FF14" s="47"/>
+      <c r="FG14" s="47"/>
+      <c r="FH14" s="47"/>
+      <c r="FI14" s="47"/>
+      <c r="FJ14" s="47"/>
+      <c r="FK14" s="47"/>
+      <c r="FL14" s="47"/>
+      <c r="FM14" s="47"/>
+      <c r="FN14" s="47"/>
+      <c r="FO14" s="47"/>
+      <c r="FP14" s="47"/>
+      <c r="FQ14" s="47"/>
+      <c r="FR14" s="47"/>
+      <c r="FS14" s="47"/>
+      <c r="FT14" s="47"/>
+      <c r="FU14" s="47"/>
+      <c r="FV14" s="47"/>
+      <c r="FW14" s="47"/>
+      <c r="FX14" s="47"/>
+      <c r="FY14" s="47"/>
+      <c r="FZ14" s="47"/>
+      <c r="GA14" s="47"/>
+      <c r="GB14" s="47"/>
+      <c r="GC14" s="47"/>
+      <c r="GD14" s="47"/>
+      <c r="GE14" s="47"/>
+      <c r="GF14" s="47"/>
+      <c r="GG14" s="47"/>
+      <c r="GH14" s="47"/>
+      <c r="GI14" s="47"/>
+      <c r="GJ14" s="47"/>
+      <c r="GK14" s="47"/>
+      <c r="GL14" s="47"/>
+      <c r="GM14" s="47"/>
+      <c r="GN14" s="47"/>
+      <c r="GO14" s="47"/>
+      <c r="GP14" s="47"/>
+      <c r="GQ14" s="47"/>
+      <c r="GR14" s="47"/>
+      <c r="GS14" s="47"/>
+      <c r="GT14" s="47"/>
+      <c r="GU14" s="47"/>
+      <c r="GV14" s="47"/>
+      <c r="GW14" s="47"/>
+      <c r="GX14" s="47"/>
+      <c r="GY14" s="47"/>
+      <c r="GZ14" s="47"/>
+      <c r="HA14" s="47"/>
+      <c r="HB14" s="47"/>
+      <c r="HC14" s="47"/>
+      <c r="HD14" s="47"/>
+      <c r="HE14" s="47"/>
+      <c r="HF14" s="47"/>
+      <c r="HG14" s="47"/>
+      <c r="HH14" s="47"/>
+      <c r="HI14" s="47"/>
+      <c r="HJ14" s="47"/>
+      <c r="HK14" s="47"/>
+      <c r="HL14" s="47"/>
+      <c r="HM14" s="47"/>
+      <c r="HN14" s="47"/>
+      <c r="HO14" s="47"/>
+      <c r="HP14" s="47"/>
+      <c r="HQ14" s="47"/>
+      <c r="HR14" s="47"/>
+      <c r="HS14" s="47"/>
+      <c r="HT14" s="47"/>
+      <c r="HU14" s="47"/>
+      <c r="HV14" s="47"/>
+      <c r="HW14" s="47"/>
+      <c r="HX14" s="47"/>
+      <c r="HY14" s="47"/>
+      <c r="HZ14" s="47"/>
+      <c r="IA14" s="47"/>
+      <c r="IB14" s="47"/>
+      <c r="IC14" s="47"/>
+      <c r="ID14" s="47"/>
+      <c r="IE14" s="47"/>
+      <c r="IF14" s="47"/>
+      <c r="IG14" s="47"/>
+      <c r="IH14" s="47"/>
+      <c r="II14" s="47"/>
+      <c r="IJ14" s="47"/>
+      <c r="IK14" s="47"/>
+      <c r="IL14" s="47"/>
+      <c r="IM14" s="47"/>
+      <c r="IN14" s="47"/>
+      <c r="IO14" s="47"/>
+      <c r="IP14" s="47"/>
+      <c r="IQ14" s="47"/>
+      <c r="IR14" s="47"/>
+      <c r="IS14" s="47"/>
+      <c r="IT14" s="47"/>
+      <c r="IU14" s="47"/>
+      <c r="IV14" s="47"/>
     </row>
-    <row r="15" spans="1:256" ht="15.75">
-[...255 lines deleted...]
-      <c r="IV15" s="72"/>
+    <row r="15" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="62"/>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="60"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="60"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="60"/>
+      <c r="W15" s="60"/>
+      <c r="X15" s="60"/>
+      <c r="Y15" s="60"/>
+      <c r="Z15" s="60"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="60"/>
+      <c r="AD15" s="60"/>
+      <c r="AE15" s="60"/>
+      <c r="AF15" s="60"/>
+      <c r="AG15" s="60"/>
+      <c r="AH15" s="60"/>
+      <c r="AI15" s="60"/>
+      <c r="AJ15" s="60"/>
+      <c r="AK15" s="60"/>
+      <c r="AL15" s="60"/>
+      <c r="AM15" s="60"/>
+      <c r="AN15" s="60"/>
+      <c r="AO15" s="61"/>
+      <c r="AP15" s="61"/>
+      <c r="AQ15" s="61"/>
+      <c r="AR15" s="61"/>
+      <c r="AS15" s="61"/>
+      <c r="AT15" s="61"/>
+      <c r="AU15" s="61"/>
+      <c r="AV15" s="61"/>
+      <c r="AW15" s="61"/>
+      <c r="AX15" s="61"/>
+      <c r="AY15" s="61"/>
+      <c r="AZ15" s="61"/>
+      <c r="BA15" s="61"/>
+      <c r="BB15" s="61"/>
+      <c r="BC15" s="61"/>
+      <c r="BD15" s="61"/>
+      <c r="BE15" s="61"/>
+      <c r="BF15" s="61"/>
+      <c r="BG15" s="61"/>
+      <c r="BH15" s="61"/>
+      <c r="BI15" s="61"/>
+      <c r="BJ15" s="61"/>
+      <c r="BK15" s="61"/>
+      <c r="BL15" s="61"/>
+      <c r="BM15" s="61"/>
+      <c r="BN15" s="61"/>
+      <c r="BO15" s="61"/>
+      <c r="BP15" s="61"/>
+      <c r="BQ15" s="61"/>
+      <c r="BR15" s="61"/>
+      <c r="BS15" s="61"/>
+      <c r="BT15" s="61"/>
+      <c r="BU15" s="61"/>
+      <c r="BV15" s="61"/>
+      <c r="BW15" s="61"/>
+      <c r="BX15" s="61"/>
+      <c r="BY15" s="61"/>
+      <c r="BZ15" s="61"/>
+      <c r="CA15" s="61"/>
+      <c r="CB15" s="61"/>
+      <c r="CC15" s="61"/>
+      <c r="CD15" s="61"/>
+      <c r="CE15" s="61"/>
+      <c r="CF15" s="61"/>
+      <c r="CG15" s="61"/>
+      <c r="CH15" s="61"/>
+      <c r="CI15" s="61"/>
+      <c r="CJ15" s="61"/>
+      <c r="CK15" s="61"/>
+      <c r="CL15" s="61"/>
+      <c r="CM15" s="61"/>
+      <c r="CN15" s="61"/>
+      <c r="CO15" s="61"/>
+      <c r="CP15" s="61"/>
+      <c r="CQ15" s="61"/>
+      <c r="CR15" s="61"/>
+      <c r="CS15" s="61"/>
+      <c r="CT15" s="61"/>
+      <c r="CU15" s="61"/>
+      <c r="CV15" s="61"/>
+      <c r="CW15" s="61"/>
+      <c r="CX15" s="61"/>
+      <c r="CY15" s="61"/>
+      <c r="CZ15" s="61"/>
+      <c r="DA15" s="61"/>
+      <c r="DB15" s="61"/>
+      <c r="DC15" s="61"/>
+      <c r="DD15" s="61"/>
+      <c r="DE15" s="61"/>
+      <c r="DF15" s="61"/>
+      <c r="DG15" s="61"/>
+      <c r="DH15" s="61"/>
+      <c r="DI15" s="61"/>
+      <c r="DJ15" s="61"/>
+      <c r="DK15" s="61"/>
+      <c r="DL15" s="61"/>
+      <c r="DM15" s="61"/>
+      <c r="DN15" s="61"/>
+      <c r="DO15" s="61"/>
+      <c r="DP15" s="61"/>
+      <c r="DQ15" s="61"/>
+      <c r="DR15" s="61"/>
+      <c r="DS15" s="61"/>
+      <c r="DT15" s="61"/>
+      <c r="DU15" s="61"/>
+      <c r="DV15" s="61"/>
+      <c r="DW15" s="61"/>
+      <c r="DX15" s="61"/>
+      <c r="DY15" s="61"/>
+      <c r="DZ15" s="61"/>
+      <c r="EA15" s="61"/>
+      <c r="EB15" s="61"/>
+      <c r="EC15" s="61"/>
+      <c r="ED15" s="61"/>
+      <c r="EE15" s="61"/>
+      <c r="EF15" s="61"/>
+      <c r="EG15" s="61"/>
+      <c r="EH15" s="61"/>
+      <c r="EI15" s="61"/>
+      <c r="EJ15" s="61"/>
+      <c r="EK15" s="61"/>
+      <c r="EL15" s="61"/>
+      <c r="EM15" s="61"/>
+      <c r="EN15" s="61"/>
+      <c r="EO15" s="61"/>
+      <c r="EP15" s="61"/>
+      <c r="EQ15" s="61"/>
+      <c r="ER15" s="61"/>
+      <c r="ES15" s="61"/>
+      <c r="ET15" s="61"/>
+      <c r="EU15" s="61"/>
+      <c r="EV15" s="61"/>
+      <c r="EW15" s="61"/>
+      <c r="EX15" s="61"/>
+      <c r="EY15" s="61"/>
+      <c r="EZ15" s="61"/>
+      <c r="FA15" s="61"/>
+      <c r="FB15" s="61"/>
+      <c r="FC15" s="61"/>
+      <c r="FD15" s="61"/>
+      <c r="FE15" s="61"/>
+      <c r="FF15" s="61"/>
+      <c r="FG15" s="61"/>
+      <c r="FH15" s="61"/>
+      <c r="FI15" s="61"/>
+      <c r="FJ15" s="61"/>
+      <c r="FK15" s="61"/>
+      <c r="FL15" s="61"/>
+      <c r="FM15" s="61"/>
+      <c r="FN15" s="61"/>
+      <c r="FO15" s="61"/>
+      <c r="FP15" s="61"/>
+      <c r="FQ15" s="61"/>
+      <c r="FR15" s="61"/>
+      <c r="FS15" s="61"/>
+      <c r="FT15" s="61"/>
+      <c r="FU15" s="61"/>
+      <c r="FV15" s="61"/>
+      <c r="FW15" s="61"/>
+      <c r="FX15" s="61"/>
+      <c r="FY15" s="61"/>
+      <c r="FZ15" s="61"/>
+      <c r="GA15" s="61"/>
+      <c r="GB15" s="61"/>
+      <c r="GC15" s="61"/>
+      <c r="GD15" s="61"/>
+      <c r="GE15" s="61"/>
+      <c r="GF15" s="61"/>
+      <c r="GG15" s="61"/>
+      <c r="GH15" s="61"/>
+      <c r="GI15" s="61"/>
+      <c r="GJ15" s="61"/>
+      <c r="GK15" s="61"/>
+      <c r="GL15" s="61"/>
+      <c r="GM15" s="61"/>
+      <c r="GN15" s="61"/>
+      <c r="GO15" s="61"/>
+      <c r="GP15" s="61"/>
+      <c r="GQ15" s="61"/>
+      <c r="GR15" s="61"/>
+      <c r="GS15" s="61"/>
+      <c r="GT15" s="61"/>
+      <c r="GU15" s="61"/>
+      <c r="GV15" s="61"/>
+      <c r="GW15" s="61"/>
+      <c r="GX15" s="61"/>
+      <c r="GY15" s="61"/>
+      <c r="GZ15" s="61"/>
+      <c r="HA15" s="61"/>
+      <c r="HB15" s="61"/>
+      <c r="HC15" s="61"/>
+      <c r="HD15" s="61"/>
+      <c r="HE15" s="61"/>
+      <c r="HF15" s="61"/>
+      <c r="HG15" s="61"/>
+      <c r="HH15" s="61"/>
+      <c r="HI15" s="61"/>
+      <c r="HJ15" s="61"/>
+      <c r="HK15" s="61"/>
+      <c r="HL15" s="61"/>
+      <c r="HM15" s="61"/>
+      <c r="HN15" s="61"/>
+      <c r="HO15" s="61"/>
+      <c r="HP15" s="61"/>
+      <c r="HQ15" s="61"/>
+      <c r="HR15" s="61"/>
+      <c r="HS15" s="61"/>
+      <c r="HT15" s="61"/>
+      <c r="HU15" s="61"/>
+      <c r="HV15" s="61"/>
+      <c r="HW15" s="61"/>
+      <c r="HX15" s="61"/>
+      <c r="HY15" s="61"/>
+      <c r="HZ15" s="61"/>
+      <c r="IA15" s="61"/>
+      <c r="IB15" s="61"/>
+      <c r="IC15" s="61"/>
+      <c r="ID15" s="61"/>
+      <c r="IE15" s="61"/>
+      <c r="IF15" s="61"/>
+      <c r="IG15" s="61"/>
+      <c r="IH15" s="61"/>
+      <c r="II15" s="61"/>
+      <c r="IJ15" s="61"/>
+      <c r="IK15" s="61"/>
+      <c r="IL15" s="61"/>
+      <c r="IM15" s="61"/>
+      <c r="IN15" s="61"/>
+      <c r="IO15" s="61"/>
+      <c r="IP15" s="61"/>
+      <c r="IQ15" s="61"/>
+      <c r="IR15" s="61"/>
+      <c r="IS15" s="61"/>
+      <c r="IT15" s="61"/>
+      <c r="IU15" s="61"/>
+      <c r="IV15" s="61"/>
     </row>
-    <row r="17" spans="2:256" ht="15.75">
-[...2724 lines deleted...]
-      <c r="IV17" s="75"/>
+    <row r="17" spans="2:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B17" s="63"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="63"/>
+      <c r="O17" s="63"/>
+      <c r="P17" s="63"/>
+      <c r="Q17" s="63"/>
+      <c r="R17" s="63"/>
+      <c r="S17" s="63"/>
+      <c r="T17" s="63"/>
+      <c r="U17" s="63"/>
+      <c r="V17" s="63"/>
+      <c r="W17" s="63"/>
+      <c r="X17" s="63"/>
+      <c r="Y17" s="63"/>
+      <c r="Z17" s="63"/>
+      <c r="AA17" s="63"/>
+      <c r="AB17" s="63"/>
+      <c r="AC17" s="63"/>
+      <c r="AD17" s="63"/>
+      <c r="AE17" s="63"/>
+      <c r="AF17" s="63"/>
+      <c r="AG17" s="63"/>
+      <c r="AH17" s="63"/>
+      <c r="AI17" s="63"/>
+      <c r="AJ17" s="63"/>
+      <c r="AK17" s="63"/>
+      <c r="AL17" s="63"/>
+      <c r="AM17" s="63"/>
+      <c r="AN17" s="63"/>
+      <c r="AO17" s="63"/>
+      <c r="AP17" s="63"/>
+      <c r="AQ17" s="63"/>
+      <c r="AR17" s="63"/>
+      <c r="AS17" s="63"/>
+      <c r="AT17" s="63"/>
+      <c r="AU17" s="63"/>
+      <c r="AV17" s="63"/>
+      <c r="AW17" s="63"/>
+      <c r="AX17" s="63"/>
+      <c r="AY17" s="63"/>
+      <c r="AZ17" s="63"/>
+      <c r="BA17" s="63"/>
+      <c r="BB17" s="63"/>
+      <c r="BC17" s="63"/>
+      <c r="BD17" s="63"/>
+      <c r="BE17" s="63"/>
+      <c r="BF17" s="63"/>
+      <c r="BG17" s="63"/>
+      <c r="BH17" s="63"/>
+      <c r="BI17" s="63"/>
+      <c r="BJ17" s="63"/>
+      <c r="BK17" s="63"/>
+      <c r="BL17" s="63"/>
+      <c r="BM17" s="63"/>
+      <c r="BN17" s="63"/>
+      <c r="BO17" s="63"/>
+      <c r="BP17" s="63"/>
+      <c r="BQ17" s="63"/>
+      <c r="BR17" s="63"/>
+      <c r="BS17" s="63"/>
+      <c r="BT17" s="63"/>
+      <c r="BU17" s="63"/>
+      <c r="BV17" s="63"/>
+      <c r="BW17" s="63"/>
+      <c r="BX17" s="63"/>
+      <c r="BY17" s="63"/>
+      <c r="BZ17" s="63"/>
+      <c r="CA17" s="63"/>
+      <c r="CB17" s="63"/>
+      <c r="CC17" s="63"/>
+      <c r="CD17" s="63"/>
+      <c r="CE17" s="63"/>
+      <c r="CF17" s="63"/>
+      <c r="CG17" s="63"/>
+      <c r="CH17" s="63"/>
+      <c r="CI17" s="63"/>
+      <c r="CJ17" s="63"/>
+      <c r="CK17" s="63"/>
+      <c r="CL17" s="63"/>
+      <c r="CM17" s="63"/>
+      <c r="CN17" s="63"/>
+      <c r="CO17" s="63"/>
+      <c r="CP17" s="63"/>
+      <c r="CQ17" s="63"/>
+      <c r="CR17" s="63"/>
+      <c r="CS17" s="63"/>
+      <c r="CT17" s="63"/>
+      <c r="CU17" s="63"/>
+      <c r="CV17" s="63"/>
+      <c r="CW17" s="63"/>
+      <c r="CX17" s="63"/>
+      <c r="CY17" s="63"/>
+      <c r="CZ17" s="63"/>
+      <c r="DA17" s="63"/>
+      <c r="DB17" s="63"/>
+      <c r="DC17" s="63"/>
+      <c r="DD17" s="63"/>
+      <c r="DE17" s="63"/>
+      <c r="DF17" s="63"/>
+      <c r="DG17" s="63"/>
+      <c r="DH17" s="63"/>
+      <c r="DI17" s="63"/>
+      <c r="DJ17" s="63"/>
+      <c r="DK17" s="63"/>
+      <c r="DL17" s="63"/>
+      <c r="DM17" s="63"/>
+      <c r="DN17" s="63"/>
+      <c r="DO17" s="63"/>
+      <c r="DP17" s="63"/>
+      <c r="DQ17" s="63"/>
+      <c r="DR17" s="63"/>
+      <c r="DS17" s="63"/>
+      <c r="DT17" s="63"/>
+      <c r="DU17" s="63"/>
+      <c r="DV17" s="63"/>
+      <c r="DW17" s="63"/>
+      <c r="DX17" s="63"/>
+      <c r="DY17" s="63"/>
+      <c r="DZ17" s="63"/>
+      <c r="EA17" s="63"/>
+      <c r="EB17" s="63"/>
+      <c r="EC17" s="63"/>
+      <c r="ED17" s="63"/>
+      <c r="EE17" s="63"/>
+      <c r="EF17" s="63"/>
+      <c r="EG17" s="63"/>
+      <c r="EH17" s="63"/>
+      <c r="EI17" s="63"/>
+      <c r="EJ17" s="63"/>
+      <c r="EK17" s="63"/>
+      <c r="EL17" s="63"/>
+      <c r="EM17" s="63"/>
+      <c r="EN17" s="63"/>
+      <c r="EO17" s="63"/>
+      <c r="EP17" s="63"/>
+      <c r="EQ17" s="63"/>
+      <c r="ER17" s="63"/>
+      <c r="ES17" s="63"/>
+      <c r="ET17" s="63"/>
+      <c r="EU17" s="63"/>
+      <c r="EV17" s="63"/>
+      <c r="EW17" s="63"/>
+      <c r="EX17" s="63"/>
+      <c r="EY17" s="63"/>
+      <c r="EZ17" s="63"/>
+      <c r="FA17" s="63"/>
+      <c r="FB17" s="63"/>
+      <c r="FC17" s="63"/>
+      <c r="FD17" s="63"/>
+      <c r="FE17" s="63"/>
+      <c r="FF17" s="63"/>
+      <c r="FG17" s="63"/>
+      <c r="FH17" s="63"/>
+      <c r="FI17" s="63"/>
+      <c r="FJ17" s="63"/>
+      <c r="FK17" s="63"/>
+      <c r="FL17" s="63"/>
+      <c r="FM17" s="63"/>
+      <c r="FN17" s="63"/>
+      <c r="FO17" s="63"/>
+      <c r="FP17" s="63"/>
+      <c r="FQ17" s="63"/>
+      <c r="FR17" s="63"/>
+      <c r="FS17" s="63"/>
+      <c r="FT17" s="63"/>
+      <c r="FU17" s="63"/>
+      <c r="FV17" s="63"/>
+      <c r="FW17" s="63"/>
+      <c r="FX17" s="63"/>
+      <c r="FY17" s="63"/>
+      <c r="FZ17" s="63"/>
+      <c r="GA17" s="63"/>
+      <c r="GB17" s="63"/>
+      <c r="GC17" s="63"/>
+      <c r="GD17" s="63"/>
+      <c r="GE17" s="63"/>
+      <c r="GF17" s="63"/>
+      <c r="GG17" s="63"/>
+      <c r="GH17" s="63"/>
+      <c r="GI17" s="63"/>
+      <c r="GJ17" s="63"/>
+      <c r="GK17" s="63"/>
+      <c r="GL17" s="63"/>
+      <c r="GM17" s="63"/>
+      <c r="GN17" s="63"/>
+      <c r="GO17" s="63"/>
+      <c r="GP17" s="63"/>
+      <c r="GQ17" s="63"/>
+      <c r="GR17" s="63"/>
+      <c r="GS17" s="63"/>
+      <c r="GT17" s="63"/>
+      <c r="GU17" s="63"/>
+      <c r="GV17" s="63"/>
+      <c r="GW17" s="63"/>
+      <c r="GX17" s="63"/>
+      <c r="GY17" s="63"/>
+      <c r="GZ17" s="63"/>
+      <c r="HA17" s="63"/>
+      <c r="HB17" s="63"/>
+      <c r="HC17" s="63"/>
+      <c r="HD17" s="63"/>
+      <c r="HE17" s="63"/>
+      <c r="HF17" s="63"/>
+      <c r="HG17" s="63"/>
+      <c r="HH17" s="63"/>
+      <c r="HI17" s="63"/>
+      <c r="HJ17" s="63"/>
+      <c r="HK17" s="63"/>
+      <c r="HL17" s="63"/>
+      <c r="HM17" s="63"/>
+      <c r="HN17" s="63"/>
+      <c r="HO17" s="63"/>
+      <c r="HP17" s="63"/>
+      <c r="HQ17" s="63"/>
+      <c r="HR17" s="63"/>
+      <c r="HS17" s="63"/>
+      <c r="HT17" s="63"/>
+      <c r="HU17" s="63"/>
+      <c r="HV17" s="63"/>
+      <c r="HW17" s="63"/>
+      <c r="HX17" s="63"/>
+      <c r="HY17" s="63"/>
+      <c r="HZ17" s="63"/>
+      <c r="IA17" s="63"/>
+      <c r="IB17" s="63"/>
+      <c r="IC17" s="63"/>
+      <c r="ID17" s="63"/>
+      <c r="IE17" s="63"/>
+      <c r="IF17" s="63"/>
+      <c r="IG17" s="63"/>
+      <c r="IH17" s="63"/>
+      <c r="II17" s="63"/>
+      <c r="IJ17" s="63"/>
+      <c r="IK17" s="63"/>
+      <c r="IL17" s="63"/>
+      <c r="IM17" s="63"/>
+      <c r="IN17" s="63"/>
+      <c r="IO17" s="63"/>
+      <c r="IP17" s="63"/>
+      <c r="IQ17" s="63"/>
+      <c r="IR17" s="63"/>
+      <c r="IS17" s="63"/>
+      <c r="IT17" s="63"/>
+      <c r="IU17" s="63"/>
+      <c r="IV17" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A3:C4"/>
     <mergeCell ref="D3:L3"/>
     <mergeCell ref="M3:AB3"/>
     <mergeCell ref="AC3:AU3"/>
     <mergeCell ref="A14:K14"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="A13:K13"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" fitToWidth="3" fitToHeight="3" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:IV17"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F20" sqref="F20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.5" style="59" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="59" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="59" customWidth="1"/>
+    <col min="4" max="4" width="11" style="59" customWidth="1"/>
+    <col min="5" max="5" width="17.625" style="59" customWidth="1"/>
+    <col min="6" max="6" width="11" style="59" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="59" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="59" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="59" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="59" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="59" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="59" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="59" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="59" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="59" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="59" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="59" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="59" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="59" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="59" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="59" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="59" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="59" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="59" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="59" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="59" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="59" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="59" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="59" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="59" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="59" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="59"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:256" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A1" s="132" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+      <c r="Q1" s="132"/>
+      <c r="R1" s="132"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
+      <c r="BV1" s="64"/>
+      <c r="BW1" s="64"/>
+      <c r="BX1" s="64"/>
+      <c r="BY1" s="64"/>
+      <c r="BZ1" s="64"/>
+      <c r="CA1" s="64"/>
+      <c r="CB1" s="64"/>
+      <c r="CC1" s="64"/>
+      <c r="CD1" s="64"/>
+      <c r="CE1" s="64"/>
+      <c r="CF1" s="64"/>
+      <c r="CG1" s="64"/>
+      <c r="CH1" s="64"/>
+      <c r="CI1" s="64"/>
+      <c r="CJ1" s="64"/>
+      <c r="CK1" s="64"/>
+      <c r="CL1" s="64"/>
+      <c r="CM1" s="64"/>
+      <c r="CN1" s="64"/>
+      <c r="CO1" s="64"/>
+      <c r="CP1" s="64"/>
+      <c r="CQ1" s="64"/>
+      <c r="CR1" s="64"/>
+      <c r="CS1" s="64"/>
+      <c r="CT1" s="64"/>
+      <c r="CU1" s="64"/>
+      <c r="CV1" s="64"/>
+      <c r="CW1" s="64"/>
+      <c r="CX1" s="64"/>
+      <c r="CY1" s="64"/>
+      <c r="CZ1" s="64"/>
+      <c r="DA1" s="64"/>
+      <c r="DB1" s="64"/>
+      <c r="DC1" s="64"/>
+      <c r="DD1" s="64"/>
+      <c r="DE1" s="64"/>
+      <c r="DF1" s="64"/>
+      <c r="DG1" s="64"/>
+      <c r="DH1" s="64"/>
+      <c r="DI1" s="64"/>
+      <c r="DJ1" s="64"/>
+      <c r="DK1" s="64"/>
+      <c r="DL1" s="64"/>
+      <c r="DM1" s="64"/>
+      <c r="DN1" s="64"/>
+      <c r="DO1" s="64"/>
+      <c r="DP1" s="64"/>
+      <c r="DQ1" s="64"/>
+      <c r="DR1" s="64"/>
+      <c r="DS1" s="64"/>
+      <c r="DT1" s="64"/>
+      <c r="DU1" s="64"/>
+      <c r="DV1" s="64"/>
+      <c r="DW1" s="64"/>
+      <c r="DX1" s="64"/>
+      <c r="DY1" s="64"/>
+      <c r="DZ1" s="64"/>
+      <c r="EA1" s="64"/>
+      <c r="EB1" s="64"/>
+      <c r="EC1" s="64"/>
+      <c r="ED1" s="64"/>
+      <c r="EE1" s="64"/>
+      <c r="EF1" s="64"/>
+      <c r="EG1" s="64"/>
+      <c r="EH1" s="64"/>
+      <c r="EI1" s="64"/>
+      <c r="EJ1" s="64"/>
+      <c r="EK1" s="64"/>
+      <c r="EL1" s="64"/>
+      <c r="EM1" s="64"/>
+      <c r="EN1" s="64"/>
+      <c r="EO1" s="64"/>
+      <c r="EP1" s="64"/>
+      <c r="EQ1" s="64"/>
+      <c r="ER1" s="64"/>
+      <c r="ES1" s="64"/>
+      <c r="ET1" s="64"/>
+      <c r="EU1" s="64"/>
+      <c r="EV1" s="64"/>
+      <c r="EW1" s="64"/>
+      <c r="EX1" s="64"/>
+      <c r="EY1" s="64"/>
+      <c r="EZ1" s="64"/>
+      <c r="FA1" s="64"/>
+      <c r="FB1" s="64"/>
+      <c r="FC1" s="64"/>
+      <c r="FD1" s="64"/>
+      <c r="FE1" s="64"/>
+      <c r="FF1" s="64"/>
+      <c r="FG1" s="64"/>
+      <c r="FH1" s="64"/>
+      <c r="FI1" s="64"/>
+      <c r="FJ1" s="64"/>
+      <c r="FK1" s="64"/>
+      <c r="FL1" s="64"/>
+      <c r="FM1" s="64"/>
+      <c r="FN1" s="64"/>
+      <c r="FO1" s="64"/>
+      <c r="FP1" s="64"/>
+      <c r="FQ1" s="64"/>
+      <c r="FR1" s="64"/>
+      <c r="FS1" s="64"/>
+      <c r="FT1" s="64"/>
+      <c r="FU1" s="64"/>
+      <c r="FV1" s="64"/>
+      <c r="FW1" s="64"/>
+      <c r="FX1" s="64"/>
+      <c r="FY1" s="64"/>
+      <c r="FZ1" s="64"/>
+      <c r="GA1" s="64"/>
+      <c r="GB1" s="64"/>
+      <c r="GC1" s="64"/>
+      <c r="GD1" s="64"/>
+      <c r="GE1" s="64"/>
+      <c r="GF1" s="64"/>
+      <c r="GG1" s="64"/>
+      <c r="GH1" s="64"/>
+      <c r="GI1" s="64"/>
+      <c r="GJ1" s="64"/>
+      <c r="GK1" s="64"/>
+      <c r="GL1" s="64"/>
+      <c r="GM1" s="64"/>
+      <c r="GN1" s="64"/>
+      <c r="GO1" s="64"/>
+      <c r="GP1" s="64"/>
+      <c r="GQ1" s="64"/>
+      <c r="GR1" s="64"/>
+      <c r="GS1" s="64"/>
+      <c r="GT1" s="64"/>
+      <c r="GU1" s="64"/>
+      <c r="GV1" s="64"/>
+      <c r="GW1" s="64"/>
+      <c r="GX1" s="64"/>
+      <c r="GY1" s="64"/>
+      <c r="GZ1" s="64"/>
+      <c r="HA1" s="64"/>
+      <c r="HB1" s="64"/>
+      <c r="HC1" s="64"/>
+      <c r="HD1" s="64"/>
+      <c r="HE1" s="64"/>
+      <c r="HF1" s="64"/>
+      <c r="HG1" s="64"/>
+      <c r="HH1" s="64"/>
+      <c r="HI1" s="64"/>
+      <c r="HJ1" s="64"/>
+      <c r="HK1" s="64"/>
+      <c r="HL1" s="64"/>
+      <c r="HM1" s="64"/>
+      <c r="HN1" s="64"/>
+      <c r="HO1" s="64"/>
+      <c r="HP1" s="64"/>
+      <c r="HQ1" s="64"/>
+      <c r="HR1" s="64"/>
+      <c r="HS1" s="64"/>
+      <c r="HT1" s="64"/>
+      <c r="HU1" s="64"/>
+      <c r="HV1" s="64"/>
+      <c r="HW1" s="64"/>
+      <c r="HX1" s="64"/>
+      <c r="HY1" s="64"/>
+      <c r="HZ1" s="64"/>
+      <c r="IA1" s="64"/>
+      <c r="IB1" s="64"/>
+      <c r="IC1" s="64"/>
+      <c r="ID1" s="64"/>
+      <c r="IE1" s="64"/>
+      <c r="IF1" s="64"/>
+      <c r="IG1" s="64"/>
+      <c r="IH1" s="64"/>
+      <c r="II1" s="64"/>
+      <c r="IJ1" s="64"/>
+      <c r="IK1" s="64"/>
+      <c r="IL1" s="64"/>
+      <c r="IM1" s="64"/>
+      <c r="IN1" s="64"/>
+      <c r="IO1" s="64"/>
+      <c r="IP1" s="64"/>
+      <c r="IQ1" s="64"/>
+      <c r="IR1" s="64"/>
+      <c r="IS1" s="64"/>
+      <c r="IT1" s="64"/>
+      <c r="IU1" s="64"/>
+      <c r="IV1" s="64"/>
+    </row>
+    <row r="2" spans="1:256" s="27" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="88" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="3" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="133"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="125" t="s">
+        <v>181</v>
+      </c>
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="127"/>
+      <c r="M3" s="112" t="s">
+        <v>148</v>
+      </c>
+      <c r="N3" s="113"/>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="113"/>
+      <c r="AA3" s="113"/>
+      <c r="AB3" s="114"/>
+      <c r="AC3" s="125" t="s">
+        <v>182</v>
+      </c>
+      <c r="AD3" s="126"/>
+      <c r="AE3" s="126"/>
+      <c r="AF3" s="126"/>
+      <c r="AG3" s="126"/>
+      <c r="AH3" s="126"/>
+      <c r="AI3" s="126"/>
+      <c r="AJ3" s="126"/>
+      <c r="AK3" s="126"/>
+      <c r="AL3" s="126"/>
+      <c r="AM3" s="126"/>
+      <c r="AN3" s="126"/>
+      <c r="AO3" s="126"/>
+      <c r="AP3" s="126"/>
+      <c r="AQ3" s="126"/>
+      <c r="AR3" s="126"/>
+      <c r="AS3" s="126"/>
+      <c r="AT3" s="126"/>
+      <c r="AU3" s="126"/>
+    </row>
+    <row r="4" spans="1:256" s="27" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="135"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="E4" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="30" t="s">
+        <v>149</v>
+      </c>
+      <c r="G4" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="I4" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="K4" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="M4" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="N4" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="O4" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="P4" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q4" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="R4" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="S4" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="T4" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="U4" s="32" t="s">
+        <v>153</v>
+      </c>
+      <c r="V4" s="32" t="s">
+        <v>154</v>
+      </c>
+      <c r="W4" s="32" t="s">
+        <v>155</v>
+      </c>
+      <c r="X4" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="Y4" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z4" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA4" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="AB4" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="AC4" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD4" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="AE4" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF4" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG4" s="52" t="s">
+        <v>158</v>
+      </c>
+      <c r="AH4" s="52" t="s">
+        <v>159</v>
+      </c>
+      <c r="AI4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="AJ4" s="32" t="s">
+        <v>161</v>
+      </c>
+      <c r="AK4" s="32" t="s">
+        <v>162</v>
+      </c>
+      <c r="AL4" s="32" t="s">
+        <v>163</v>
+      </c>
+      <c r="AM4" s="32" t="s">
+        <v>164</v>
+      </c>
+      <c r="AN4" s="32" t="s">
+        <v>165</v>
+      </c>
+      <c r="AO4" s="32" t="s">
+        <v>166</v>
+      </c>
+      <c r="AP4" s="52" t="s">
+        <v>167</v>
+      </c>
+      <c r="AQ4" s="52" t="s">
+        <v>168</v>
+      </c>
+      <c r="AR4" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="AS4" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AT4" s="52" t="s">
+        <v>169</v>
+      </c>
+      <c r="AU4" s="58" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:256" s="27" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="104" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="107"/>
+      <c r="D5" s="89">
+        <v>1515</v>
+      </c>
+      <c r="E5" s="90">
+        <v>209</v>
+      </c>
+      <c r="F5" s="90">
+        <v>88</v>
+      </c>
+      <c r="G5" s="90">
+        <v>120</v>
+      </c>
+      <c r="H5" s="90">
+        <v>192</v>
+      </c>
+      <c r="I5" s="90">
+        <v>329</v>
+      </c>
+      <c r="J5" s="90">
+        <v>64</v>
+      </c>
+      <c r="K5" s="90">
+        <v>450</v>
+      </c>
+      <c r="L5" s="90">
+        <v>63</v>
+      </c>
+      <c r="M5" s="90">
+        <v>1515</v>
+      </c>
+      <c r="N5" s="90">
+        <v>1000</v>
+      </c>
+      <c r="O5" s="90">
+        <v>24</v>
+      </c>
+      <c r="P5" s="90">
+        <v>12</v>
+      </c>
+      <c r="Q5" s="90">
+        <v>92</v>
+      </c>
+      <c r="R5" s="90">
+        <v>51</v>
+      </c>
+      <c r="S5" s="90">
+        <v>20</v>
+      </c>
+      <c r="T5" s="90">
+        <v>8</v>
+      </c>
+      <c r="U5" s="90">
+        <v>67</v>
+      </c>
+      <c r="V5" s="90">
+        <v>11</v>
+      </c>
+      <c r="W5" s="90">
+        <v>5</v>
+      </c>
+      <c r="X5" s="90">
+        <v>20</v>
+      </c>
+      <c r="Y5" s="90">
+        <v>79</v>
+      </c>
+      <c r="Z5" s="90">
+        <v>43</v>
+      </c>
+      <c r="AA5" s="90">
+        <v>16</v>
+      </c>
+      <c r="AB5" s="90">
+        <v>67</v>
+      </c>
+      <c r="AC5" s="90">
+        <v>1515</v>
+      </c>
+      <c r="AD5" s="90">
+        <v>182</v>
+      </c>
+      <c r="AE5" s="90">
+        <v>29</v>
+      </c>
+      <c r="AF5" s="90">
+        <v>36</v>
+      </c>
+      <c r="AG5" s="91">
+        <v>109</v>
+      </c>
+      <c r="AH5" s="91">
+        <v>65</v>
+      </c>
+      <c r="AI5" s="91">
+        <v>12</v>
+      </c>
+      <c r="AJ5" s="91">
+        <v>4</v>
+      </c>
+      <c r="AK5" s="91">
+        <v>22</v>
+      </c>
+      <c r="AL5" s="91">
+        <v>11</v>
+      </c>
+      <c r="AM5" s="91">
+        <v>4</v>
+      </c>
+      <c r="AN5" s="91">
+        <v>293</v>
+      </c>
+      <c r="AO5" s="91">
+        <v>18</v>
+      </c>
+      <c r="AP5" s="91">
+        <v>197</v>
+      </c>
+      <c r="AQ5" s="91">
+        <v>10</v>
+      </c>
+      <c r="AR5" s="91">
+        <v>28</v>
+      </c>
+      <c r="AS5" s="91">
+        <v>35</v>
+      </c>
+      <c r="AT5" s="91">
+        <v>372</v>
+      </c>
+      <c r="AU5" s="91">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="6" spans="1:256" s="27" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="123"/>
+      <c r="B6" s="128" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="129"/>
+      <c r="D6" s="92">
+        <v>457</v>
+      </c>
+      <c r="E6" s="91">
+        <v>76</v>
+      </c>
+      <c r="F6" s="91">
+        <v>32</v>
+      </c>
+      <c r="G6" s="91">
+        <v>47</v>
+      </c>
+      <c r="H6" s="91">
+        <v>45</v>
+      </c>
+      <c r="I6" s="91">
+        <v>51</v>
+      </c>
+      <c r="J6" s="91">
+        <v>8</v>
+      </c>
+      <c r="K6" s="91">
+        <v>171</v>
+      </c>
+      <c r="L6" s="91">
+        <v>27</v>
+      </c>
+      <c r="M6" s="91">
+        <v>457</v>
+      </c>
+      <c r="N6" s="91">
+        <v>229</v>
+      </c>
+      <c r="O6" s="91">
+        <v>17</v>
+      </c>
+      <c r="P6" s="91">
+        <v>12</v>
+      </c>
+      <c r="Q6" s="91">
+        <v>21</v>
+      </c>
+      <c r="R6" s="91">
+        <v>26</v>
+      </c>
+      <c r="S6" s="91">
+        <v>4</v>
+      </c>
+      <c r="T6" s="91">
+        <v>11</v>
+      </c>
+      <c r="U6" s="91">
+        <v>34</v>
+      </c>
+      <c r="V6" s="91">
+        <v>10</v>
+      </c>
+      <c r="W6" s="91">
+        <v>2</v>
+      </c>
+      <c r="X6" s="91">
+        <v>7</v>
+      </c>
+      <c r="Y6" s="91">
+        <v>30</v>
+      </c>
+      <c r="Z6" s="91">
+        <v>25</v>
+      </c>
+      <c r="AA6" s="91">
+        <v>6</v>
+      </c>
+      <c r="AB6" s="91">
+        <v>23</v>
+      </c>
+      <c r="AC6" s="91">
+        <v>457</v>
+      </c>
+      <c r="AD6" s="93">
+        <v>62</v>
+      </c>
+      <c r="AE6" s="91">
+        <v>11</v>
+      </c>
+      <c r="AF6" s="91">
+        <v>13</v>
+      </c>
+      <c r="AG6" s="91">
+        <v>33</v>
+      </c>
+      <c r="AH6" s="91">
+        <v>26</v>
+      </c>
+      <c r="AI6" s="91">
+        <v>1</v>
+      </c>
+      <c r="AJ6" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="AK6" s="91">
+        <v>15</v>
+      </c>
+      <c r="AL6" s="91">
+        <v>3</v>
+      </c>
+      <c r="AM6" s="91">
+        <v>7</v>
+      </c>
+      <c r="AN6" s="91">
+        <v>82</v>
+      </c>
+      <c r="AO6" s="91">
+        <v>10</v>
+      </c>
+      <c r="AP6" s="91">
+        <v>70</v>
+      </c>
+      <c r="AQ6" s="91">
+        <v>5</v>
+      </c>
+      <c r="AR6" s="91">
+        <v>1</v>
+      </c>
+      <c r="AS6" s="91">
+        <v>20</v>
+      </c>
+      <c r="AT6" s="91">
+        <v>68</v>
+      </c>
+      <c r="AU6" s="91">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="105"/>
+      <c r="B7" s="108" t="s">
+        <v>170</v>
+      </c>
+      <c r="C7" s="109"/>
+      <c r="D7" s="94">
+        <v>114</v>
+      </c>
+      <c r="E7" s="95">
+        <v>12</v>
+      </c>
+      <c r="F7" s="95">
+        <v>4</v>
+      </c>
+      <c r="G7" s="95">
+        <v>18</v>
+      </c>
+      <c r="H7" s="95">
+        <v>12</v>
+      </c>
+      <c r="I7" s="95">
+        <v>17</v>
+      </c>
+      <c r="J7" s="95">
+        <v>1</v>
+      </c>
+      <c r="K7" s="95">
+        <v>44</v>
+      </c>
+      <c r="L7" s="95">
+        <v>6</v>
+      </c>
+      <c r="M7" s="95">
+        <v>114</v>
+      </c>
+      <c r="N7" s="95">
+        <v>48</v>
+      </c>
+      <c r="O7" s="95">
+        <v>3</v>
+      </c>
+      <c r="P7" s="95">
+        <v>3</v>
+      </c>
+      <c r="Q7" s="95">
+        <v>15</v>
+      </c>
+      <c r="R7" s="95">
+        <v>11</v>
+      </c>
+      <c r="S7" s="95">
+        <v>2</v>
+      </c>
+      <c r="T7" s="95">
+        <v>1</v>
+      </c>
+      <c r="U7" s="95">
+        <v>12</v>
+      </c>
+      <c r="V7" s="95">
+        <v>1</v>
+      </c>
+      <c r="W7" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="X7" s="95">
+        <v>3</v>
+      </c>
+      <c r="Y7" s="95">
+        <v>6</v>
+      </c>
+      <c r="Z7" s="95">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="95">
+        <v>3</v>
+      </c>
+      <c r="AB7" s="95">
+        <v>5</v>
+      </c>
+      <c r="AC7" s="95">
+        <v>114</v>
+      </c>
+      <c r="AD7" s="96">
+        <v>12</v>
+      </c>
+      <c r="AE7" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AF7" s="95">
+        <v>3</v>
+      </c>
+      <c r="AG7" s="95">
+        <v>5</v>
+      </c>
+      <c r="AH7" s="95">
+        <v>14</v>
+      </c>
+      <c r="AI7" s="95">
+        <v>1</v>
+      </c>
+      <c r="AJ7" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AK7" s="95">
+        <v>4</v>
+      </c>
+      <c r="AL7" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AM7" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AN7" s="95">
+        <v>18</v>
+      </c>
+      <c r="AO7" s="95">
+        <v>1</v>
+      </c>
+      <c r="AP7" s="95">
+        <v>17</v>
+      </c>
+      <c r="AQ7" s="95">
+        <v>2</v>
+      </c>
+      <c r="AR7" s="95">
+        <v>1</v>
+      </c>
+      <c r="AS7" s="95">
+        <v>6</v>
+      </c>
+      <c r="AT7" s="95">
+        <v>23</v>
+      </c>
+      <c r="AU7" s="95">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:256" s="27" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="118" t="s">
+        <v>171</v>
+      </c>
+      <c r="B8" s="121" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="104"/>
+      <c r="D8" s="91">
+        <v>173</v>
+      </c>
+      <c r="E8" s="91">
+        <v>32</v>
+      </c>
+      <c r="F8" s="91">
+        <v>11</v>
+      </c>
+      <c r="G8" s="91">
+        <v>20</v>
+      </c>
+      <c r="H8" s="91">
+        <v>10</v>
+      </c>
+      <c r="I8" s="91">
+        <v>31</v>
+      </c>
+      <c r="J8" s="91">
+        <v>4</v>
+      </c>
+      <c r="K8" s="91">
+        <v>59</v>
+      </c>
+      <c r="L8" s="91">
+        <v>6</v>
+      </c>
+      <c r="M8" s="91">
+        <v>173</v>
+      </c>
+      <c r="N8" s="91">
+        <v>70</v>
+      </c>
+      <c r="O8" s="91">
+        <v>7</v>
+      </c>
+      <c r="P8" s="91">
+        <v>3</v>
+      </c>
+      <c r="Q8" s="91">
+        <v>15</v>
+      </c>
+      <c r="R8" s="91">
+        <v>15</v>
+      </c>
+      <c r="S8" s="91">
+        <v>3</v>
+      </c>
+      <c r="T8" s="91">
+        <v>5</v>
+      </c>
+      <c r="U8" s="91">
+        <v>14</v>
+      </c>
+      <c r="V8" s="91">
+        <v>7</v>
+      </c>
+      <c r="W8" s="91">
+        <v>1</v>
+      </c>
+      <c r="X8" s="91">
+        <v>6</v>
+      </c>
+      <c r="Y8" s="91">
+        <v>8</v>
+      </c>
+      <c r="Z8" s="91">
+        <v>7</v>
+      </c>
+      <c r="AA8" s="91">
+        <v>4</v>
+      </c>
+      <c r="AB8" s="91">
+        <v>8</v>
+      </c>
+      <c r="AC8" s="91">
+        <v>173</v>
+      </c>
+      <c r="AD8" s="93">
+        <v>19</v>
+      </c>
+      <c r="AE8" s="91">
+        <v>7</v>
+      </c>
+      <c r="AF8" s="91">
+        <v>6</v>
+      </c>
+      <c r="AG8" s="91">
+        <v>10</v>
+      </c>
+      <c r="AH8" s="91">
+        <v>7</v>
+      </c>
+      <c r="AI8" s="91">
+        <v>3</v>
+      </c>
+      <c r="AJ8" s="91">
+        <v>2</v>
+      </c>
+      <c r="AK8" s="91">
+        <v>4</v>
+      </c>
+      <c r="AL8" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="AM8" s="91">
+        <v>3</v>
+      </c>
+      <c r="AN8" s="91">
+        <v>24</v>
+      </c>
+      <c r="AO8" s="91">
+        <v>4</v>
+      </c>
+      <c r="AP8" s="91">
+        <v>20</v>
+      </c>
+      <c r="AQ8" s="91">
+        <v>2</v>
+      </c>
+      <c r="AR8" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="AS8" s="91">
+        <v>8</v>
+      </c>
+      <c r="AT8" s="91">
+        <v>45</v>
+      </c>
+      <c r="AU8" s="91">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:256" s="27" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="119"/>
+      <c r="B9" s="122" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="123"/>
+      <c r="D9" s="91">
+        <v>143</v>
+      </c>
+      <c r="E9" s="91">
+        <v>28</v>
+      </c>
+      <c r="F9" s="91">
+        <v>10</v>
+      </c>
+      <c r="G9" s="91">
+        <v>13</v>
+      </c>
+      <c r="H9" s="91">
+        <v>8</v>
+      </c>
+      <c r="I9" s="91">
+        <v>21</v>
+      </c>
+      <c r="J9" s="91">
+        <v>1</v>
+      </c>
+      <c r="K9" s="91">
+        <v>58</v>
+      </c>
+      <c r="L9" s="91">
+        <v>4</v>
+      </c>
+      <c r="M9" s="91">
+        <v>143</v>
+      </c>
+      <c r="N9" s="91">
+        <v>50</v>
+      </c>
+      <c r="O9" s="91">
+        <v>4</v>
+      </c>
+      <c r="P9" s="91">
+        <v>2</v>
+      </c>
+      <c r="Q9" s="91">
+        <v>13</v>
+      </c>
+      <c r="R9" s="91">
+        <v>12</v>
+      </c>
+      <c r="S9" s="91">
+        <v>1</v>
+      </c>
+      <c r="T9" s="91">
+        <v>3</v>
+      </c>
+      <c r="U9" s="91">
+        <v>13</v>
+      </c>
+      <c r="V9" s="91">
+        <v>3</v>
+      </c>
+      <c r="W9" s="91">
+        <v>2</v>
+      </c>
+      <c r="X9" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="Y9" s="91">
+        <v>10</v>
+      </c>
+      <c r="Z9" s="91">
+        <v>13</v>
+      </c>
+      <c r="AA9" s="91">
+        <v>4</v>
+      </c>
+      <c r="AB9" s="91">
+        <v>13</v>
+      </c>
+      <c r="AC9" s="91">
+        <v>143</v>
+      </c>
+      <c r="AD9" s="93">
+        <v>26</v>
+      </c>
+      <c r="AE9" s="91">
+        <v>1</v>
+      </c>
+      <c r="AF9" s="91">
+        <v>2</v>
+      </c>
+      <c r="AG9" s="91">
+        <v>4</v>
+      </c>
+      <c r="AH9" s="91">
+        <v>10</v>
+      </c>
+      <c r="AI9" s="91">
+        <v>2</v>
+      </c>
+      <c r="AJ9" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="AK9" s="91">
+        <v>5</v>
+      </c>
+      <c r="AL9" s="91">
+        <v>3</v>
+      </c>
+      <c r="AM9" s="91">
+        <v>2</v>
+      </c>
+      <c r="AN9" s="91">
+        <v>19</v>
+      </c>
+      <c r="AO9" s="91">
+        <v>3</v>
+      </c>
+      <c r="AP9" s="91">
+        <v>16</v>
+      </c>
+      <c r="AQ9" s="91">
+        <v>1</v>
+      </c>
+      <c r="AR9" s="91">
+        <v>1</v>
+      </c>
+      <c r="AS9" s="91">
+        <v>10</v>
+      </c>
+      <c r="AT9" s="91">
+        <v>29</v>
+      </c>
+      <c r="AU9" s="91">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:256" s="27" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="120"/>
+      <c r="B10" s="124" t="s">
+        <v>170</v>
+      </c>
+      <c r="C10" s="105"/>
+      <c r="D10" s="91">
+        <v>59</v>
+      </c>
+      <c r="E10" s="91">
+        <v>6</v>
+      </c>
+      <c r="F10" s="91">
+        <v>2</v>
+      </c>
+      <c r="G10" s="91">
+        <v>9</v>
+      </c>
+      <c r="H10" s="91">
+        <v>8</v>
+      </c>
+      <c r="I10" s="91">
+        <v>10</v>
+      </c>
+      <c r="J10" s="91">
+        <v>1</v>
+      </c>
+      <c r="K10" s="91">
+        <v>22</v>
+      </c>
+      <c r="L10" s="91">
+        <v>1</v>
+      </c>
+      <c r="M10" s="91">
+        <v>59</v>
+      </c>
+      <c r="N10" s="91">
+        <v>41</v>
+      </c>
+      <c r="O10" s="91">
+        <v>1</v>
+      </c>
+      <c r="P10" s="91">
+        <v>3</v>
+      </c>
+      <c r="Q10" s="91">
+        <v>1</v>
+      </c>
+      <c r="R10" s="91">
+        <v>1</v>
+      </c>
+      <c r="S10" s="91">
+        <v>2</v>
+      </c>
+      <c r="T10" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="U10" s="91">
+        <v>6</v>
+      </c>
+      <c r="V10" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="W10" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="X10" s="91">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="91">
+        <v>1</v>
+      </c>
+      <c r="Z10" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="AA10" s="91">
+        <v>2</v>
+      </c>
+      <c r="AB10" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="AC10" s="91">
+        <v>59</v>
+      </c>
+      <c r="AD10" s="93">
+        <v>7</v>
+      </c>
+      <c r="AE10" s="91">
+        <v>1</v>
+      </c>
+      <c r="AF10" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="AG10" s="95">
+        <v>6</v>
+      </c>
+      <c r="AH10" s="95">
+        <v>4</v>
+      </c>
+      <c r="AI10" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AJ10" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AK10" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AL10" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AM10" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AN10" s="95">
+        <v>13</v>
+      </c>
+      <c r="AO10" s="95">
+        <v>1</v>
+      </c>
+      <c r="AP10" s="95">
+        <v>10</v>
+      </c>
+      <c r="AQ10" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AR10" s="95">
+        <v>2</v>
+      </c>
+      <c r="AS10" s="95">
+        <v>1</v>
+      </c>
+      <c r="AT10" s="95">
+        <v>11</v>
+      </c>
+      <c r="AU10" s="95">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="104" t="s">
+        <v>172</v>
+      </c>
+      <c r="B11" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="107"/>
+      <c r="D11" s="97">
+        <v>50</v>
+      </c>
+      <c r="E11" s="98">
+        <v>5</v>
+      </c>
+      <c r="F11" s="98">
+        <v>2</v>
+      </c>
+      <c r="G11" s="98">
+        <v>8</v>
+      </c>
+      <c r="H11" s="98">
+        <v>10</v>
+      </c>
+      <c r="I11" s="98">
+        <v>9</v>
+      </c>
+      <c r="J11" s="98">
+        <v>3</v>
+      </c>
+      <c r="K11" s="98">
+        <v>13</v>
+      </c>
+      <c r="L11" s="98" t="s">
+        <v>185</v>
+      </c>
+      <c r="M11" s="98">
+        <v>50</v>
+      </c>
+      <c r="N11" s="98">
+        <v>33</v>
+      </c>
+      <c r="O11" s="98" t="s">
+        <v>185</v>
+      </c>
+      <c r="P11" s="98">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="98" t="s">
+        <v>185</v>
+      </c>
+      <c r="R11" s="98">
+        <v>4</v>
+      </c>
+      <c r="S11" s="98">
+        <v>3</v>
+      </c>
+      <c r="T11" s="98">
+        <v>1</v>
+      </c>
+      <c r="U11" s="98">
+        <v>4</v>
+      </c>
+      <c r="V11" s="98" t="s">
+        <v>185</v>
+      </c>
+      <c r="W11" s="98" t="s">
+        <v>185</v>
+      </c>
+      <c r="X11" s="98">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="98">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="98">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="98" t="s">
+        <v>185</v>
+      </c>
+      <c r="AB11" s="98" t="s">
+        <v>185</v>
+      </c>
+      <c r="AC11" s="98">
+        <v>50</v>
+      </c>
+      <c r="AD11" s="90">
+        <v>7</v>
+      </c>
+      <c r="AE11" s="98">
+        <v>2</v>
+      </c>
+      <c r="AF11" s="98" t="s">
+        <v>185</v>
+      </c>
+      <c r="AG11" s="91">
+        <v>3</v>
+      </c>
+      <c r="AH11" s="91">
+        <v>2</v>
+      </c>
+      <c r="AI11" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="AJ11" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="AK11" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="AL11" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="AM11" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="AN11" s="91">
+        <v>10</v>
+      </c>
+      <c r="AO11" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP11" s="91">
+        <v>11</v>
+      </c>
+      <c r="AQ11" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="AR11" s="91">
+        <v>3</v>
+      </c>
+      <c r="AS11" s="91">
+        <v>2</v>
+      </c>
+      <c r="AT11" s="91">
+        <v>6</v>
+      </c>
+      <c r="AU11" s="91">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:256" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="105"/>
+      <c r="B12" s="108" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="109"/>
+      <c r="D12" s="94">
+        <v>5</v>
+      </c>
+      <c r="E12" s="95">
+        <v>1</v>
+      </c>
+      <c r="F12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="G12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="H12" s="95">
+        <v>1</v>
+      </c>
+      <c r="I12" s="95">
+        <v>1</v>
+      </c>
+      <c r="J12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="K12" s="95">
+        <v>2</v>
+      </c>
+      <c r="L12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="M12" s="95">
+        <v>5</v>
+      </c>
+      <c r="N12" s="95">
+        <v>4</v>
+      </c>
+      <c r="O12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="P12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="R12" s="95">
+        <v>1</v>
+      </c>
+      <c r="S12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="T12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="U12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="V12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="W12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="X12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="Y12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="Z12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AA12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AB12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AC12" s="95">
+        <v>5</v>
+      </c>
+      <c r="AD12" s="96" t="s">
+        <v>185</v>
+      </c>
+      <c r="AE12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AF12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AG12" s="95">
+        <v>1</v>
+      </c>
+      <c r="AH12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AI12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AJ12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AK12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AL12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AM12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AN12" s="95">
+        <v>1</v>
+      </c>
+      <c r="AO12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP12" s="95">
+        <v>2</v>
+      </c>
+      <c r="AQ12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AR12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AS12" s="95" t="s">
+        <v>185</v>
+      </c>
+      <c r="AT12" s="95">
+        <v>1</v>
+      </c>
+      <c r="AU12" s="95" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="13" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="130" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="130"/>
+      <c r="C13" s="130"/>
+      <c r="D13" s="130"/>
+      <c r="E13" s="130"/>
+      <c r="F13" s="130"/>
+      <c r="G13" s="130"/>
+      <c r="H13" s="130"/>
+      <c r="I13" s="130"/>
+      <c r="J13" s="130"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="26"/>
+      <c r="N13" s="26"/>
+      <c r="O13" s="26"/>
+      <c r="P13" s="26"/>
+      <c r="Q13" s="26"/>
+      <c r="R13" s="26"/>
+      <c r="S13" s="26"/>
+      <c r="T13" s="26"/>
+      <c r="U13" s="26"/>
+      <c r="V13" s="26"/>
+      <c r="W13" s="26"/>
+      <c r="X13" s="26"/>
+      <c r="Y13" s="26"/>
+      <c r="Z13" s="26"/>
+      <c r="AA13" s="26"/>
+      <c r="AB13" s="26"/>
+      <c r="AC13" s="26"/>
+      <c r="AD13" s="26"/>
+      <c r="AE13" s="26"/>
+      <c r="AF13" s="26"/>
+      <c r="AG13" s="26"/>
+      <c r="AH13" s="26"/>
+      <c r="AI13" s="26"/>
+      <c r="AJ13" s="26"/>
+      <c r="AK13" s="26"/>
+      <c r="AL13" s="26"/>
+      <c r="AM13" s="26"/>
+      <c r="AN13" s="26"/>
+    </row>
+    <row r="14" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="131" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="131"/>
+      <c r="C14" s="131"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="131"/>
+      <c r="F14" s="131"/>
+      <c r="G14" s="131"/>
+      <c r="H14" s="131"/>
+      <c r="I14" s="131"/>
+      <c r="J14" s="131"/>
+      <c r="K14" s="131"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="45"/>
+      <c r="S14" s="45"/>
+      <c r="T14" s="45"/>
+      <c r="U14" s="45"/>
+      <c r="V14" s="45"/>
+      <c r="W14" s="45"/>
+      <c r="X14" s="45"/>
+      <c r="Y14" s="45"/>
+      <c r="Z14" s="46"/>
+      <c r="AA14" s="46"/>
+      <c r="AB14" s="46"/>
+      <c r="AC14" s="46"/>
+      <c r="AD14" s="46"/>
+      <c r="AE14" s="46"/>
+      <c r="AF14" s="46"/>
+      <c r="AG14" s="46"/>
+      <c r="AH14" s="46"/>
+      <c r="AI14" s="46"/>
+      <c r="AJ14" s="46"/>
+      <c r="AK14" s="46"/>
+      <c r="AL14" s="46"/>
+      <c r="AM14" s="46"/>
+      <c r="AN14" s="46"/>
+      <c r="AO14" s="47"/>
+      <c r="AP14" s="47"/>
+      <c r="AQ14" s="47"/>
+      <c r="AR14" s="47"/>
+      <c r="AS14" s="47"/>
+      <c r="AT14" s="47"/>
+      <c r="AU14" s="47"/>
+      <c r="AV14" s="47"/>
+      <c r="AW14" s="47"/>
+      <c r="AX14" s="47"/>
+      <c r="AY14" s="47"/>
+      <c r="AZ14" s="47"/>
+      <c r="BA14" s="47"/>
+      <c r="BB14" s="47"/>
+      <c r="BC14" s="47"/>
+      <c r="BD14" s="47"/>
+      <c r="BE14" s="47"/>
+      <c r="BF14" s="47"/>
+      <c r="BG14" s="47"/>
+      <c r="BH14" s="47"/>
+      <c r="BI14" s="47"/>
+      <c r="BJ14" s="47"/>
+      <c r="BK14" s="47"/>
+      <c r="BL14" s="47"/>
+      <c r="BM14" s="47"/>
+      <c r="BN14" s="47"/>
+      <c r="BO14" s="47"/>
+      <c r="BP14" s="47"/>
+      <c r="BQ14" s="47"/>
+      <c r="BR14" s="47"/>
+      <c r="BS14" s="47"/>
+      <c r="BT14" s="47"/>
+      <c r="BU14" s="47"/>
+      <c r="BV14" s="47"/>
+      <c r="BW14" s="47"/>
+      <c r="BX14" s="47"/>
+      <c r="BY14" s="47"/>
+      <c r="BZ14" s="47"/>
+      <c r="CA14" s="47"/>
+      <c r="CB14" s="47"/>
+      <c r="CC14" s="47"/>
+      <c r="CD14" s="47"/>
+      <c r="CE14" s="47"/>
+      <c r="CF14" s="47"/>
+      <c r="CG14" s="47"/>
+      <c r="CH14" s="47"/>
+      <c r="CI14" s="47"/>
+      <c r="CJ14" s="47"/>
+      <c r="CK14" s="47"/>
+      <c r="CL14" s="47"/>
+      <c r="CM14" s="47"/>
+      <c r="CN14" s="47"/>
+      <c r="CO14" s="47"/>
+      <c r="CP14" s="47"/>
+      <c r="CQ14" s="47"/>
+      <c r="CR14" s="47"/>
+      <c r="CS14" s="47"/>
+      <c r="CT14" s="47"/>
+      <c r="CU14" s="47"/>
+      <c r="CV14" s="47"/>
+      <c r="CW14" s="47"/>
+      <c r="CX14" s="47"/>
+      <c r="CY14" s="47"/>
+      <c r="CZ14" s="47"/>
+      <c r="DA14" s="47"/>
+      <c r="DB14" s="47"/>
+      <c r="DC14" s="47"/>
+      <c r="DD14" s="47"/>
+      <c r="DE14" s="47"/>
+      <c r="DF14" s="47"/>
+      <c r="DG14" s="47"/>
+      <c r="DH14" s="47"/>
+      <c r="DI14" s="47"/>
+      <c r="DJ14" s="47"/>
+      <c r="DK14" s="47"/>
+      <c r="DL14" s="47"/>
+      <c r="DM14" s="47"/>
+      <c r="DN14" s="47"/>
+      <c r="DO14" s="47"/>
+      <c r="DP14" s="47"/>
+      <c r="DQ14" s="47"/>
+      <c r="DR14" s="47"/>
+      <c r="DS14" s="47"/>
+      <c r="DT14" s="47"/>
+      <c r="DU14" s="47"/>
+      <c r="DV14" s="47"/>
+      <c r="DW14" s="47"/>
+      <c r="DX14" s="47"/>
+      <c r="DY14" s="47"/>
+      <c r="DZ14" s="47"/>
+      <c r="EA14" s="47"/>
+      <c r="EB14" s="47"/>
+      <c r="EC14" s="47"/>
+      <c r="ED14" s="47"/>
+      <c r="EE14" s="47"/>
+      <c r="EF14" s="47"/>
+      <c r="EG14" s="47"/>
+      <c r="EH14" s="47"/>
+      <c r="EI14" s="47"/>
+      <c r="EJ14" s="47"/>
+      <c r="EK14" s="47"/>
+      <c r="EL14" s="47"/>
+      <c r="EM14" s="47"/>
+      <c r="EN14" s="47"/>
+      <c r="EO14" s="47"/>
+      <c r="EP14" s="47"/>
+      <c r="EQ14" s="47"/>
+      <c r="ER14" s="47"/>
+      <c r="ES14" s="47"/>
+      <c r="ET14" s="47"/>
+      <c r="EU14" s="47"/>
+      <c r="EV14" s="47"/>
+      <c r="EW14" s="47"/>
+      <c r="EX14" s="47"/>
+      <c r="EY14" s="47"/>
+      <c r="EZ14" s="47"/>
+      <c r="FA14" s="47"/>
+      <c r="FB14" s="47"/>
+      <c r="FC14" s="47"/>
+      <c r="FD14" s="47"/>
+      <c r="FE14" s="47"/>
+      <c r="FF14" s="47"/>
+      <c r="FG14" s="47"/>
+      <c r="FH14" s="47"/>
+      <c r="FI14" s="47"/>
+      <c r="FJ14" s="47"/>
+      <c r="FK14" s="47"/>
+      <c r="FL14" s="47"/>
+      <c r="FM14" s="47"/>
+      <c r="FN14" s="47"/>
+      <c r="FO14" s="47"/>
+      <c r="FP14" s="47"/>
+      <c r="FQ14" s="47"/>
+      <c r="FR14" s="47"/>
+      <c r="FS14" s="47"/>
+      <c r="FT14" s="47"/>
+      <c r="FU14" s="47"/>
+      <c r="FV14" s="47"/>
+      <c r="FW14" s="47"/>
+      <c r="FX14" s="47"/>
+      <c r="FY14" s="47"/>
+      <c r="FZ14" s="47"/>
+      <c r="GA14" s="47"/>
+      <c r="GB14" s="47"/>
+      <c r="GC14" s="47"/>
+      <c r="GD14" s="47"/>
+      <c r="GE14" s="47"/>
+      <c r="GF14" s="47"/>
+      <c r="GG14" s="47"/>
+      <c r="GH14" s="47"/>
+      <c r="GI14" s="47"/>
+      <c r="GJ14" s="47"/>
+      <c r="GK14" s="47"/>
+      <c r="GL14" s="47"/>
+      <c r="GM14" s="47"/>
+      <c r="GN14" s="47"/>
+      <c r="GO14" s="47"/>
+      <c r="GP14" s="47"/>
+      <c r="GQ14" s="47"/>
+      <c r="GR14" s="47"/>
+      <c r="GS14" s="47"/>
+      <c r="GT14" s="47"/>
+      <c r="GU14" s="47"/>
+      <c r="GV14" s="47"/>
+      <c r="GW14" s="47"/>
+      <c r="GX14" s="47"/>
+      <c r="GY14" s="47"/>
+      <c r="GZ14" s="47"/>
+      <c r="HA14" s="47"/>
+      <c r="HB14" s="47"/>
+      <c r="HC14" s="47"/>
+      <c r="HD14" s="47"/>
+      <c r="HE14" s="47"/>
+      <c r="HF14" s="47"/>
+      <c r="HG14" s="47"/>
+      <c r="HH14" s="47"/>
+      <c r="HI14" s="47"/>
+      <c r="HJ14" s="47"/>
+      <c r="HK14" s="47"/>
+      <c r="HL14" s="47"/>
+      <c r="HM14" s="47"/>
+      <c r="HN14" s="47"/>
+      <c r="HO14" s="47"/>
+      <c r="HP14" s="47"/>
+      <c r="HQ14" s="47"/>
+      <c r="HR14" s="47"/>
+      <c r="HS14" s="47"/>
+      <c r="HT14" s="47"/>
+      <c r="HU14" s="47"/>
+      <c r="HV14" s="47"/>
+      <c r="HW14" s="47"/>
+      <c r="HX14" s="47"/>
+      <c r="HY14" s="47"/>
+      <c r="HZ14" s="47"/>
+      <c r="IA14" s="47"/>
+      <c r="IB14" s="47"/>
+      <c r="IC14" s="47"/>
+      <c r="ID14" s="47"/>
+      <c r="IE14" s="47"/>
+      <c r="IF14" s="47"/>
+      <c r="IG14" s="47"/>
+      <c r="IH14" s="47"/>
+      <c r="II14" s="47"/>
+      <c r="IJ14" s="47"/>
+      <c r="IK14" s="47"/>
+      <c r="IL14" s="47"/>
+      <c r="IM14" s="47"/>
+      <c r="IN14" s="47"/>
+      <c r="IO14" s="47"/>
+      <c r="IP14" s="47"/>
+      <c r="IQ14" s="47"/>
+      <c r="IR14" s="47"/>
+      <c r="IS14" s="47"/>
+      <c r="IT14" s="47"/>
+      <c r="IU14" s="47"/>
+      <c r="IV14" s="47"/>
+    </row>
+    <row r="15" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="62"/>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="60"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="60"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="60"/>
+      <c r="W15" s="60"/>
+      <c r="X15" s="60"/>
+      <c r="Y15" s="60"/>
+      <c r="Z15" s="60"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="60"/>
+      <c r="AD15" s="60"/>
+      <c r="AE15" s="60"/>
+      <c r="AF15" s="60"/>
+      <c r="AG15" s="60"/>
+      <c r="AH15" s="60"/>
+      <c r="AI15" s="60"/>
+      <c r="AJ15" s="60"/>
+      <c r="AK15" s="60"/>
+      <c r="AL15" s="60"/>
+      <c r="AM15" s="60"/>
+      <c r="AN15" s="60"/>
+      <c r="AO15" s="61"/>
+      <c r="AP15" s="61"/>
+      <c r="AQ15" s="61"/>
+      <c r="AR15" s="61"/>
+      <c r="AS15" s="61"/>
+      <c r="AT15" s="61"/>
+      <c r="AU15" s="61"/>
+      <c r="AV15" s="61"/>
+      <c r="AW15" s="61"/>
+      <c r="AX15" s="61"/>
+      <c r="AY15" s="61"/>
+      <c r="AZ15" s="61"/>
+      <c r="BA15" s="61"/>
+      <c r="BB15" s="61"/>
+      <c r="BC15" s="61"/>
+      <c r="BD15" s="61"/>
+      <c r="BE15" s="61"/>
+      <c r="BF15" s="61"/>
+      <c r="BG15" s="61"/>
+      <c r="BH15" s="61"/>
+      <c r="BI15" s="61"/>
+      <c r="BJ15" s="61"/>
+      <c r="BK15" s="61"/>
+      <c r="BL15" s="61"/>
+      <c r="BM15" s="61"/>
+      <c r="BN15" s="61"/>
+      <c r="BO15" s="61"/>
+      <c r="BP15" s="61"/>
+      <c r="BQ15" s="61"/>
+      <c r="BR15" s="61"/>
+      <c r="BS15" s="61"/>
+      <c r="BT15" s="61"/>
+      <c r="BU15" s="61"/>
+      <c r="BV15" s="61"/>
+      <c r="BW15" s="61"/>
+      <c r="BX15" s="61"/>
+      <c r="BY15" s="61"/>
+      <c r="BZ15" s="61"/>
+      <c r="CA15" s="61"/>
+      <c r="CB15" s="61"/>
+      <c r="CC15" s="61"/>
+      <c r="CD15" s="61"/>
+      <c r="CE15" s="61"/>
+      <c r="CF15" s="61"/>
+      <c r="CG15" s="61"/>
+      <c r="CH15" s="61"/>
+      <c r="CI15" s="61"/>
+      <c r="CJ15" s="61"/>
+      <c r="CK15" s="61"/>
+      <c r="CL15" s="61"/>
+      <c r="CM15" s="61"/>
+      <c r="CN15" s="61"/>
+      <c r="CO15" s="61"/>
+      <c r="CP15" s="61"/>
+      <c r="CQ15" s="61"/>
+      <c r="CR15" s="61"/>
+      <c r="CS15" s="61"/>
+      <c r="CT15" s="61"/>
+      <c r="CU15" s="61"/>
+      <c r="CV15" s="61"/>
+      <c r="CW15" s="61"/>
+      <c r="CX15" s="61"/>
+      <c r="CY15" s="61"/>
+      <c r="CZ15" s="61"/>
+      <c r="DA15" s="61"/>
+      <c r="DB15" s="61"/>
+      <c r="DC15" s="61"/>
+      <c r="DD15" s="61"/>
+      <c r="DE15" s="61"/>
+      <c r="DF15" s="61"/>
+      <c r="DG15" s="61"/>
+      <c r="DH15" s="61"/>
+      <c r="DI15" s="61"/>
+      <c r="DJ15" s="61"/>
+      <c r="DK15" s="61"/>
+      <c r="DL15" s="61"/>
+      <c r="DM15" s="61"/>
+      <c r="DN15" s="61"/>
+      <c r="DO15" s="61"/>
+      <c r="DP15" s="61"/>
+      <c r="DQ15" s="61"/>
+      <c r="DR15" s="61"/>
+      <c r="DS15" s="61"/>
+      <c r="DT15" s="61"/>
+      <c r="DU15" s="61"/>
+      <c r="DV15" s="61"/>
+      <c r="DW15" s="61"/>
+      <c r="DX15" s="61"/>
+      <c r="DY15" s="61"/>
+      <c r="DZ15" s="61"/>
+      <c r="EA15" s="61"/>
+      <c r="EB15" s="61"/>
+      <c r="EC15" s="61"/>
+      <c r="ED15" s="61"/>
+      <c r="EE15" s="61"/>
+      <c r="EF15" s="61"/>
+      <c r="EG15" s="61"/>
+      <c r="EH15" s="61"/>
+      <c r="EI15" s="61"/>
+      <c r="EJ15" s="61"/>
+      <c r="EK15" s="61"/>
+      <c r="EL15" s="61"/>
+      <c r="EM15" s="61"/>
+      <c r="EN15" s="61"/>
+      <c r="EO15" s="61"/>
+      <c r="EP15" s="61"/>
+      <c r="EQ15" s="61"/>
+      <c r="ER15" s="61"/>
+      <c r="ES15" s="61"/>
+      <c r="ET15" s="61"/>
+      <c r="EU15" s="61"/>
+      <c r="EV15" s="61"/>
+      <c r="EW15" s="61"/>
+      <c r="EX15" s="61"/>
+      <c r="EY15" s="61"/>
+      <c r="EZ15" s="61"/>
+      <c r="FA15" s="61"/>
+      <c r="FB15" s="61"/>
+      <c r="FC15" s="61"/>
+      <c r="FD15" s="61"/>
+      <c r="FE15" s="61"/>
+      <c r="FF15" s="61"/>
+      <c r="FG15" s="61"/>
+      <c r="FH15" s="61"/>
+      <c r="FI15" s="61"/>
+      <c r="FJ15" s="61"/>
+      <c r="FK15" s="61"/>
+      <c r="FL15" s="61"/>
+      <c r="FM15" s="61"/>
+      <c r="FN15" s="61"/>
+      <c r="FO15" s="61"/>
+      <c r="FP15" s="61"/>
+      <c r="FQ15" s="61"/>
+      <c r="FR15" s="61"/>
+      <c r="FS15" s="61"/>
+      <c r="FT15" s="61"/>
+      <c r="FU15" s="61"/>
+      <c r="FV15" s="61"/>
+      <c r="FW15" s="61"/>
+      <c r="FX15" s="61"/>
+      <c r="FY15" s="61"/>
+      <c r="FZ15" s="61"/>
+      <c r="GA15" s="61"/>
+      <c r="GB15" s="61"/>
+      <c r="GC15" s="61"/>
+      <c r="GD15" s="61"/>
+      <c r="GE15" s="61"/>
+      <c r="GF15" s="61"/>
+      <c r="GG15" s="61"/>
+      <c r="GH15" s="61"/>
+      <c r="GI15" s="61"/>
+      <c r="GJ15" s="61"/>
+      <c r="GK15" s="61"/>
+      <c r="GL15" s="61"/>
+      <c r="GM15" s="61"/>
+      <c r="GN15" s="61"/>
+      <c r="GO15" s="61"/>
+      <c r="GP15" s="61"/>
+      <c r="GQ15" s="61"/>
+      <c r="GR15" s="61"/>
+      <c r="GS15" s="61"/>
+      <c r="GT15" s="61"/>
+      <c r="GU15" s="61"/>
+      <c r="GV15" s="61"/>
+      <c r="GW15" s="61"/>
+      <c r="GX15" s="61"/>
+      <c r="GY15" s="61"/>
+      <c r="GZ15" s="61"/>
+      <c r="HA15" s="61"/>
+      <c r="HB15" s="61"/>
+      <c r="HC15" s="61"/>
+      <c r="HD15" s="61"/>
+      <c r="HE15" s="61"/>
+      <c r="HF15" s="61"/>
+      <c r="HG15" s="61"/>
+      <c r="HH15" s="61"/>
+      <c r="HI15" s="61"/>
+      <c r="HJ15" s="61"/>
+      <c r="HK15" s="61"/>
+      <c r="HL15" s="61"/>
+      <c r="HM15" s="61"/>
+      <c r="HN15" s="61"/>
+      <c r="HO15" s="61"/>
+      <c r="HP15" s="61"/>
+      <c r="HQ15" s="61"/>
+      <c r="HR15" s="61"/>
+      <c r="HS15" s="61"/>
+      <c r="HT15" s="61"/>
+      <c r="HU15" s="61"/>
+      <c r="HV15" s="61"/>
+      <c r="HW15" s="61"/>
+      <c r="HX15" s="61"/>
+      <c r="HY15" s="61"/>
+      <c r="HZ15" s="61"/>
+      <c r="IA15" s="61"/>
+      <c r="IB15" s="61"/>
+      <c r="IC15" s="61"/>
+      <c r="ID15" s="61"/>
+      <c r="IE15" s="61"/>
+      <c r="IF15" s="61"/>
+      <c r="IG15" s="61"/>
+      <c r="IH15" s="61"/>
+      <c r="II15" s="61"/>
+      <c r="IJ15" s="61"/>
+      <c r="IK15" s="61"/>
+      <c r="IL15" s="61"/>
+      <c r="IM15" s="61"/>
+      <c r="IN15" s="61"/>
+      <c r="IO15" s="61"/>
+      <c r="IP15" s="61"/>
+      <c r="IQ15" s="61"/>
+      <c r="IR15" s="61"/>
+      <c r="IS15" s="61"/>
+      <c r="IT15" s="61"/>
+      <c r="IU15" s="61"/>
+      <c r="IV15" s="61"/>
+    </row>
+    <row r="17" spans="2:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B17" s="63"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="63"/>
+      <c r="O17" s="63"/>
+      <c r="P17" s="63"/>
+      <c r="Q17" s="63"/>
+      <c r="R17" s="63"/>
+      <c r="S17" s="63"/>
+      <c r="T17" s="63"/>
+      <c r="U17" s="63"/>
+      <c r="V17" s="63"/>
+      <c r="W17" s="63"/>
+      <c r="X17" s="63"/>
+      <c r="Y17" s="63"/>
+      <c r="Z17" s="63"/>
+      <c r="AA17" s="63"/>
+      <c r="AB17" s="63"/>
+      <c r="AC17" s="63"/>
+      <c r="AD17" s="63"/>
+      <c r="AE17" s="63"/>
+      <c r="AF17" s="63"/>
+      <c r="AG17" s="63"/>
+      <c r="AH17" s="63"/>
+      <c r="AI17" s="63"/>
+      <c r="AJ17" s="63"/>
+      <c r="AK17" s="63"/>
+      <c r="AL17" s="63"/>
+      <c r="AM17" s="63"/>
+      <c r="AN17" s="63"/>
+      <c r="AO17" s="63"/>
+      <c r="AP17" s="63"/>
+      <c r="AQ17" s="63"/>
+      <c r="AR17" s="63"/>
+      <c r="AS17" s="63"/>
+      <c r="AT17" s="63"/>
+      <c r="AU17" s="63"/>
+      <c r="AV17" s="63"/>
+      <c r="AW17" s="63"/>
+      <c r="AX17" s="63"/>
+      <c r="AY17" s="63"/>
+      <c r="AZ17" s="63"/>
+      <c r="BA17" s="63"/>
+      <c r="BB17" s="63"/>
+      <c r="BC17" s="63"/>
+      <c r="BD17" s="63"/>
+      <c r="BE17" s="63"/>
+      <c r="BF17" s="63"/>
+      <c r="BG17" s="63"/>
+      <c r="BH17" s="63"/>
+      <c r="BI17" s="63"/>
+      <c r="BJ17" s="63"/>
+      <c r="BK17" s="63"/>
+      <c r="BL17" s="63"/>
+      <c r="BM17" s="63"/>
+      <c r="BN17" s="63"/>
+      <c r="BO17" s="63"/>
+      <c r="BP17" s="63"/>
+      <c r="BQ17" s="63"/>
+      <c r="BR17" s="63"/>
+      <c r="BS17" s="63"/>
+      <c r="BT17" s="63"/>
+      <c r="BU17" s="63"/>
+      <c r="BV17" s="63"/>
+      <c r="BW17" s="63"/>
+      <c r="BX17" s="63"/>
+      <c r="BY17" s="63"/>
+      <c r="BZ17" s="63"/>
+      <c r="CA17" s="63"/>
+      <c r="CB17" s="63"/>
+      <c r="CC17" s="63"/>
+      <c r="CD17" s="63"/>
+      <c r="CE17" s="63"/>
+      <c r="CF17" s="63"/>
+      <c r="CG17" s="63"/>
+      <c r="CH17" s="63"/>
+      <c r="CI17" s="63"/>
+      <c r="CJ17" s="63"/>
+      <c r="CK17" s="63"/>
+      <c r="CL17" s="63"/>
+      <c r="CM17" s="63"/>
+      <c r="CN17" s="63"/>
+      <c r="CO17" s="63"/>
+      <c r="CP17" s="63"/>
+      <c r="CQ17" s="63"/>
+      <c r="CR17" s="63"/>
+      <c r="CS17" s="63"/>
+      <c r="CT17" s="63"/>
+      <c r="CU17" s="63"/>
+      <c r="CV17" s="63"/>
+      <c r="CW17" s="63"/>
+      <c r="CX17" s="63"/>
+      <c r="CY17" s="63"/>
+      <c r="CZ17" s="63"/>
+      <c r="DA17" s="63"/>
+      <c r="DB17" s="63"/>
+      <c r="DC17" s="63"/>
+      <c r="DD17" s="63"/>
+      <c r="DE17" s="63"/>
+      <c r="DF17" s="63"/>
+      <c r="DG17" s="63"/>
+      <c r="DH17" s="63"/>
+      <c r="DI17" s="63"/>
+      <c r="DJ17" s="63"/>
+      <c r="DK17" s="63"/>
+      <c r="DL17" s="63"/>
+      <c r="DM17" s="63"/>
+      <c r="DN17" s="63"/>
+      <c r="DO17" s="63"/>
+      <c r="DP17" s="63"/>
+      <c r="DQ17" s="63"/>
+      <c r="DR17" s="63"/>
+      <c r="DS17" s="63"/>
+      <c r="DT17" s="63"/>
+      <c r="DU17" s="63"/>
+      <c r="DV17" s="63"/>
+      <c r="DW17" s="63"/>
+      <c r="DX17" s="63"/>
+      <c r="DY17" s="63"/>
+      <c r="DZ17" s="63"/>
+      <c r="EA17" s="63"/>
+      <c r="EB17" s="63"/>
+      <c r="EC17" s="63"/>
+      <c r="ED17" s="63"/>
+      <c r="EE17" s="63"/>
+      <c r="EF17" s="63"/>
+      <c r="EG17" s="63"/>
+      <c r="EH17" s="63"/>
+      <c r="EI17" s="63"/>
+      <c r="EJ17" s="63"/>
+      <c r="EK17" s="63"/>
+      <c r="EL17" s="63"/>
+      <c r="EM17" s="63"/>
+      <c r="EN17" s="63"/>
+      <c r="EO17" s="63"/>
+      <c r="EP17" s="63"/>
+      <c r="EQ17" s="63"/>
+      <c r="ER17" s="63"/>
+      <c r="ES17" s="63"/>
+      <c r="ET17" s="63"/>
+      <c r="EU17" s="63"/>
+      <c r="EV17" s="63"/>
+      <c r="EW17" s="63"/>
+      <c r="EX17" s="63"/>
+      <c r="EY17" s="63"/>
+      <c r="EZ17" s="63"/>
+      <c r="FA17" s="63"/>
+      <c r="FB17" s="63"/>
+      <c r="FC17" s="63"/>
+      <c r="FD17" s="63"/>
+      <c r="FE17" s="63"/>
+      <c r="FF17" s="63"/>
+      <c r="FG17" s="63"/>
+      <c r="FH17" s="63"/>
+      <c r="FI17" s="63"/>
+      <c r="FJ17" s="63"/>
+      <c r="FK17" s="63"/>
+      <c r="FL17" s="63"/>
+      <c r="FM17" s="63"/>
+      <c r="FN17" s="63"/>
+      <c r="FO17" s="63"/>
+      <c r="FP17" s="63"/>
+      <c r="FQ17" s="63"/>
+      <c r="FR17" s="63"/>
+      <c r="FS17" s="63"/>
+      <c r="FT17" s="63"/>
+      <c r="FU17" s="63"/>
+      <c r="FV17" s="63"/>
+      <c r="FW17" s="63"/>
+      <c r="FX17" s="63"/>
+      <c r="FY17" s="63"/>
+      <c r="FZ17" s="63"/>
+      <c r="GA17" s="63"/>
+      <c r="GB17" s="63"/>
+      <c r="GC17" s="63"/>
+      <c r="GD17" s="63"/>
+      <c r="GE17" s="63"/>
+      <c r="GF17" s="63"/>
+      <c r="GG17" s="63"/>
+      <c r="GH17" s="63"/>
+      <c r="GI17" s="63"/>
+      <c r="GJ17" s="63"/>
+      <c r="GK17" s="63"/>
+      <c r="GL17" s="63"/>
+      <c r="GM17" s="63"/>
+      <c r="GN17" s="63"/>
+      <c r="GO17" s="63"/>
+      <c r="GP17" s="63"/>
+      <c r="GQ17" s="63"/>
+      <c r="GR17" s="63"/>
+      <c r="GS17" s="63"/>
+      <c r="GT17" s="63"/>
+      <c r="GU17" s="63"/>
+      <c r="GV17" s="63"/>
+      <c r="GW17" s="63"/>
+      <c r="GX17" s="63"/>
+      <c r="GY17" s="63"/>
+      <c r="GZ17" s="63"/>
+      <c r="HA17" s="63"/>
+      <c r="HB17" s="63"/>
+      <c r="HC17" s="63"/>
+      <c r="HD17" s="63"/>
+      <c r="HE17" s="63"/>
+      <c r="HF17" s="63"/>
+      <c r="HG17" s="63"/>
+      <c r="HH17" s="63"/>
+      <c r="HI17" s="63"/>
+      <c r="HJ17" s="63"/>
+      <c r="HK17" s="63"/>
+      <c r="HL17" s="63"/>
+      <c r="HM17" s="63"/>
+      <c r="HN17" s="63"/>
+      <c r="HO17" s="63"/>
+      <c r="HP17" s="63"/>
+      <c r="HQ17" s="63"/>
+      <c r="HR17" s="63"/>
+      <c r="HS17" s="63"/>
+      <c r="HT17" s="63"/>
+      <c r="HU17" s="63"/>
+      <c r="HV17" s="63"/>
+      <c r="HW17" s="63"/>
+      <c r="HX17" s="63"/>
+      <c r="HY17" s="63"/>
+      <c r="HZ17" s="63"/>
+      <c r="IA17" s="63"/>
+      <c r="IB17" s="63"/>
+      <c r="IC17" s="63"/>
+      <c r="ID17" s="63"/>
+      <c r="IE17" s="63"/>
+      <c r="IF17" s="63"/>
+      <c r="IG17" s="63"/>
+      <c r="IH17" s="63"/>
+      <c r="II17" s="63"/>
+      <c r="IJ17" s="63"/>
+      <c r="IK17" s="63"/>
+      <c r="IL17" s="63"/>
+      <c r="IM17" s="63"/>
+      <c r="IN17" s="63"/>
+      <c r="IO17" s="63"/>
+      <c r="IP17" s="63"/>
+      <c r="IQ17" s="63"/>
+      <c r="IR17" s="63"/>
+      <c r="IS17" s="63"/>
+      <c r="IT17" s="63"/>
+      <c r="IU17" s="63"/>
+      <c r="IV17" s="63"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="A13:K13"/>
+    <mergeCell ref="A14:K14"/>
+    <mergeCell ref="A8:A10"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A3:C4"/>
+    <mergeCell ref="D3:L3"/>
+    <mergeCell ref="M3:AB3"/>
+    <mergeCell ref="AC3:AU3"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="65" fitToWidth="3" fitToHeight="3" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="AB5" sqref="AB5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.5" style="74" customWidth="1"/>
-[...30 lines deleted...]
-    <col min="50" max="16384" width="5.625" style="70"/>
+    <col min="1" max="1" width="16.5" style="59" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="59" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="59" customWidth="1"/>
+    <col min="4" max="4" width="11" style="59" customWidth="1"/>
+    <col min="5" max="5" width="17.625" style="59" customWidth="1"/>
+    <col min="6" max="6" width="11" style="59" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="59" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="59" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="59" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="59" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="59" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="59" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="59" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="59" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="59" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="59" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="59" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="59" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="59" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="59" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="59" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="59" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="59" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="59" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="59" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="59" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="59" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="59" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="59" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="59" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="59" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="59"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" ht="20.25">
-      <c r="A1" s="152" t="s">
+    <row r="1" spans="1:256" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A1" s="132" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="152"/>
-[...253 lines deleted...]
-      <c r="IV1" s="77"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+      <c r="Q1" s="132"/>
+      <c r="R1" s="132"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
+      <c r="BV1" s="64"/>
+      <c r="BW1" s="64"/>
+      <c r="BX1" s="64"/>
+      <c r="BY1" s="64"/>
+      <c r="BZ1" s="64"/>
+      <c r="CA1" s="64"/>
+      <c r="CB1" s="64"/>
+      <c r="CC1" s="64"/>
+      <c r="CD1" s="64"/>
+      <c r="CE1" s="64"/>
+      <c r="CF1" s="64"/>
+      <c r="CG1" s="64"/>
+      <c r="CH1" s="64"/>
+      <c r="CI1" s="64"/>
+      <c r="CJ1" s="64"/>
+      <c r="CK1" s="64"/>
+      <c r="CL1" s="64"/>
+      <c r="CM1" s="64"/>
+      <c r="CN1" s="64"/>
+      <c r="CO1" s="64"/>
+      <c r="CP1" s="64"/>
+      <c r="CQ1" s="64"/>
+      <c r="CR1" s="64"/>
+      <c r="CS1" s="64"/>
+      <c r="CT1" s="64"/>
+      <c r="CU1" s="64"/>
+      <c r="CV1" s="64"/>
+      <c r="CW1" s="64"/>
+      <c r="CX1" s="64"/>
+      <c r="CY1" s="64"/>
+      <c r="CZ1" s="64"/>
+      <c r="DA1" s="64"/>
+      <c r="DB1" s="64"/>
+      <c r="DC1" s="64"/>
+      <c r="DD1" s="64"/>
+      <c r="DE1" s="64"/>
+      <c r="DF1" s="64"/>
+      <c r="DG1" s="64"/>
+      <c r="DH1" s="64"/>
+      <c r="DI1" s="64"/>
+      <c r="DJ1" s="64"/>
+      <c r="DK1" s="64"/>
+      <c r="DL1" s="64"/>
+      <c r="DM1" s="64"/>
+      <c r="DN1" s="64"/>
+      <c r="DO1" s="64"/>
+      <c r="DP1" s="64"/>
+      <c r="DQ1" s="64"/>
+      <c r="DR1" s="64"/>
+      <c r="DS1" s="64"/>
+      <c r="DT1" s="64"/>
+      <c r="DU1" s="64"/>
+      <c r="DV1" s="64"/>
+      <c r="DW1" s="64"/>
+      <c r="DX1" s="64"/>
+      <c r="DY1" s="64"/>
+      <c r="DZ1" s="64"/>
+      <c r="EA1" s="64"/>
+      <c r="EB1" s="64"/>
+      <c r="EC1" s="64"/>
+      <c r="ED1" s="64"/>
+      <c r="EE1" s="64"/>
+      <c r="EF1" s="64"/>
+      <c r="EG1" s="64"/>
+      <c r="EH1" s="64"/>
+      <c r="EI1" s="64"/>
+      <c r="EJ1" s="64"/>
+      <c r="EK1" s="64"/>
+      <c r="EL1" s="64"/>
+      <c r="EM1" s="64"/>
+      <c r="EN1" s="64"/>
+      <c r="EO1" s="64"/>
+      <c r="EP1" s="64"/>
+      <c r="EQ1" s="64"/>
+      <c r="ER1" s="64"/>
+      <c r="ES1" s="64"/>
+      <c r="ET1" s="64"/>
+      <c r="EU1" s="64"/>
+      <c r="EV1" s="64"/>
+      <c r="EW1" s="64"/>
+      <c r="EX1" s="64"/>
+      <c r="EY1" s="64"/>
+      <c r="EZ1" s="64"/>
+      <c r="FA1" s="64"/>
+      <c r="FB1" s="64"/>
+      <c r="FC1" s="64"/>
+      <c r="FD1" s="64"/>
+      <c r="FE1" s="64"/>
+      <c r="FF1" s="64"/>
+      <c r="FG1" s="64"/>
+      <c r="FH1" s="64"/>
+      <c r="FI1" s="64"/>
+      <c r="FJ1" s="64"/>
+      <c r="FK1" s="64"/>
+      <c r="FL1" s="64"/>
+      <c r="FM1" s="64"/>
+      <c r="FN1" s="64"/>
+      <c r="FO1" s="64"/>
+      <c r="FP1" s="64"/>
+      <c r="FQ1" s="64"/>
+      <c r="FR1" s="64"/>
+      <c r="FS1" s="64"/>
+      <c r="FT1" s="64"/>
+      <c r="FU1" s="64"/>
+      <c r="FV1" s="64"/>
+      <c r="FW1" s="64"/>
+      <c r="FX1" s="64"/>
+      <c r="FY1" s="64"/>
+      <c r="FZ1" s="64"/>
+      <c r="GA1" s="64"/>
+      <c r="GB1" s="64"/>
+      <c r="GC1" s="64"/>
+      <c r="GD1" s="64"/>
+      <c r="GE1" s="64"/>
+      <c r="GF1" s="64"/>
+      <c r="GG1" s="64"/>
+      <c r="GH1" s="64"/>
+      <c r="GI1" s="64"/>
+      <c r="GJ1" s="64"/>
+      <c r="GK1" s="64"/>
+      <c r="GL1" s="64"/>
+      <c r="GM1" s="64"/>
+      <c r="GN1" s="64"/>
+      <c r="GO1" s="64"/>
+      <c r="GP1" s="64"/>
+      <c r="GQ1" s="64"/>
+      <c r="GR1" s="64"/>
+      <c r="GS1" s="64"/>
+      <c r="GT1" s="64"/>
+      <c r="GU1" s="64"/>
+      <c r="GV1" s="64"/>
+      <c r="GW1" s="64"/>
+      <c r="GX1" s="64"/>
+      <c r="GY1" s="64"/>
+      <c r="GZ1" s="64"/>
+      <c r="HA1" s="64"/>
+      <c r="HB1" s="64"/>
+      <c r="HC1" s="64"/>
+      <c r="HD1" s="64"/>
+      <c r="HE1" s="64"/>
+      <c r="HF1" s="64"/>
+      <c r="HG1" s="64"/>
+      <c r="HH1" s="64"/>
+      <c r="HI1" s="64"/>
+      <c r="HJ1" s="64"/>
+      <c r="HK1" s="64"/>
+      <c r="HL1" s="64"/>
+      <c r="HM1" s="64"/>
+      <c r="HN1" s="64"/>
+      <c r="HO1" s="64"/>
+      <c r="HP1" s="64"/>
+      <c r="HQ1" s="64"/>
+      <c r="HR1" s="64"/>
+      <c r="HS1" s="64"/>
+      <c r="HT1" s="64"/>
+      <c r="HU1" s="64"/>
+      <c r="HV1" s="64"/>
+      <c r="HW1" s="64"/>
+      <c r="HX1" s="64"/>
+      <c r="HY1" s="64"/>
+      <c r="HZ1" s="64"/>
+      <c r="IA1" s="64"/>
+      <c r="IB1" s="64"/>
+      <c r="IC1" s="64"/>
+      <c r="ID1" s="64"/>
+      <c r="IE1" s="64"/>
+      <c r="IF1" s="64"/>
+      <c r="IG1" s="64"/>
+      <c r="IH1" s="64"/>
+      <c r="II1" s="64"/>
+      <c r="IJ1" s="64"/>
+      <c r="IK1" s="64"/>
+      <c r="IL1" s="64"/>
+      <c r="IM1" s="64"/>
+      <c r="IN1" s="64"/>
+      <c r="IO1" s="64"/>
+      <c r="IP1" s="64"/>
+      <c r="IQ1" s="64"/>
+      <c r="IR1" s="64"/>
+      <c r="IS1" s="64"/>
+      <c r="IT1" s="64"/>
+      <c r="IU1" s="64"/>
+      <c r="IV1" s="64"/>
     </row>
-    <row r="2" spans="1:256" s="31" customFormat="1" ht="24.6" customHeight="1">
-      <c r="A2" s="107" t="s">
+    <row r="2" spans="1:256" s="27" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="87" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="3" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A3" s="139" t="s">
+    <row r="3" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="110" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="153"/>
-[...1 lines deleted...]
-      <c r="D3" s="126" t="s">
+      <c r="B3" s="133"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="125" t="s">
         <v>181</v>
       </c>
-      <c r="E3" s="127"/>
-[...7 lines deleted...]
-      <c r="M3" s="129" t="s">
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="127"/>
+      <c r="M3" s="112" t="s">
         <v>148</v>
       </c>
-      <c r="N3" s="130"/>
-[...14 lines deleted...]
-      <c r="AC3" s="126" t="s">
+      <c r="N3" s="113"/>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="113"/>
+      <c r="AA3" s="113"/>
+      <c r="AB3" s="114"/>
+      <c r="AC3" s="125" t="s">
         <v>182</v>
       </c>
-      <c r="AD3" s="127"/>
-[...16 lines deleted...]
-      <c r="AU3" s="127"/>
+      <c r="AD3" s="126"/>
+      <c r="AE3" s="126"/>
+      <c r="AF3" s="126"/>
+      <c r="AG3" s="126"/>
+      <c r="AH3" s="126"/>
+      <c r="AI3" s="126"/>
+      <c r="AJ3" s="126"/>
+      <c r="AK3" s="126"/>
+      <c r="AL3" s="126"/>
+      <c r="AM3" s="126"/>
+      <c r="AN3" s="126"/>
+      <c r="AO3" s="126"/>
+      <c r="AP3" s="126"/>
+      <c r="AQ3" s="126"/>
+      <c r="AR3" s="126"/>
+      <c r="AS3" s="126"/>
+      <c r="AT3" s="126"/>
+      <c r="AU3" s="126"/>
     </row>
-    <row r="4" spans="1:256" s="31" customFormat="1" ht="123" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="37" t="s">
+    <row r="4" spans="1:256" s="27" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="135"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="E4" s="39" t="s">
+      <c r="E4" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="34" t="s">
+      <c r="F4" s="30" t="s">
         <v>149</v>
       </c>
-      <c r="G4" s="34" t="s">
+      <c r="G4" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="H4" s="34" t="s">
+      <c r="H4" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="I4" s="34" t="s">
+      <c r="I4" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="J4" s="34" t="s">
+      <c r="J4" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="K4" s="34" t="s">
+      <c r="K4" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L4" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="M4" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N4" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="P4" s="37" t="s">
+      <c r="P4" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="Q4" s="37" t="s">
+      <c r="Q4" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="R4" s="37" t="s">
+      <c r="R4" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="S4" s="37" t="s">
+      <c r="S4" s="32" t="s">
         <v>151</v>
       </c>
-      <c r="T4" s="37" t="s">
+      <c r="T4" s="32" t="s">
         <v>152</v>
       </c>
-      <c r="U4" s="37" t="s">
+      <c r="U4" s="32" t="s">
         <v>153</v>
       </c>
-      <c r="V4" s="37" t="s">
+      <c r="V4" s="32" t="s">
         <v>154</v>
       </c>
-      <c r="W4" s="37" t="s">
+      <c r="W4" s="32" t="s">
         <v>155</v>
       </c>
-      <c r="X4" s="37" t="s">
+      <c r="X4" s="32" t="s">
         <v>156</v>
       </c>
-      <c r="Y4" s="37" t="s">
+      <c r="Y4" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="Z4" s="37" t="s">
+      <c r="Z4" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="AA4" s="37" t="s">
+      <c r="AA4" s="32" t="s">
         <v>157</v>
       </c>
-      <c r="AB4" s="37" t="s">
+      <c r="AB4" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="AC4" s="37" t="s">
+      <c r="AC4" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="AD4" s="40" t="s">
+      <c r="AD4" s="35" t="s">
         <v>69</v>
       </c>
-      <c r="AE4" s="37" t="s">
+      <c r="AE4" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="AF4" s="34" t="s">
+      <c r="AF4" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="AG4" s="60" t="s">
+      <c r="AG4" s="52" t="s">
         <v>158</v>
       </c>
-      <c r="AH4" s="60" t="s">
+      <c r="AH4" s="52" t="s">
         <v>159</v>
       </c>
-      <c r="AI4" s="106" t="s">
+      <c r="AI4" s="32" t="s">
         <v>160</v>
       </c>
-      <c r="AJ4" s="106" t="s">
+      <c r="AJ4" s="32" t="s">
         <v>161</v>
       </c>
-      <c r="AK4" s="106" t="s">
+      <c r="AK4" s="32" t="s">
         <v>162</v>
       </c>
-      <c r="AL4" s="106" t="s">
+      <c r="AL4" s="32" t="s">
         <v>163</v>
       </c>
-      <c r="AM4" s="106" t="s">
+      <c r="AM4" s="32" t="s">
         <v>164</v>
       </c>
-      <c r="AN4" s="106" t="s">
+      <c r="AN4" s="32" t="s">
         <v>165</v>
       </c>
-      <c r="AO4" s="106" t="s">
+      <c r="AO4" s="32" t="s">
         <v>166</v>
       </c>
-      <c r="AP4" s="60" t="s">
+      <c r="AP4" s="52" t="s">
         <v>167</v>
       </c>
-      <c r="AQ4" s="60" t="s">
+      <c r="AQ4" s="52" t="s">
         <v>168</v>
       </c>
-      <c r="AR4" s="60" t="s">
+      <c r="AR4" s="52" t="s">
         <v>72</v>
       </c>
-      <c r="AS4" s="60" t="s">
+      <c r="AS4" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="AT4" s="60" t="s">
+      <c r="AT4" s="52" t="s">
         <v>169</v>
       </c>
-      <c r="AU4" s="69" t="s">
+      <c r="AU4" s="58" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:256" s="31" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A5" s="140" t="s">
+    <row r="5" spans="1:256" s="27" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="144" t="s">
+      <c r="B5" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="145"/>
-      <c r="D5" s="41">
+      <c r="C5" s="107"/>
+      <c r="D5" s="36">
         <v>1284</v>
       </c>
-      <c r="E5" s="42">
+      <c r="E5" s="37">
         <v>166</v>
       </c>
-      <c r="F5" s="43">
+      <c r="F5" s="37">
         <v>77</v>
       </c>
-      <c r="G5" s="43">
+      <c r="G5" s="37">
         <v>93</v>
       </c>
-      <c r="H5" s="43">
+      <c r="H5" s="37">
         <v>161</v>
       </c>
-      <c r="I5" s="43">
+      <c r="I5" s="37">
         <v>276</v>
       </c>
-      <c r="J5" s="43">
+      <c r="J5" s="37">
         <v>51</v>
       </c>
-      <c r="K5" s="43">
+      <c r="K5" s="37">
         <v>419</v>
       </c>
-      <c r="L5" s="44">
+      <c r="L5" s="38">
         <v>41</v>
       </c>
-      <c r="M5" s="44">
+      <c r="M5" s="38">
         <v>1284</v>
       </c>
-      <c r="N5" s="45">
+      <c r="N5" s="39">
         <v>903</v>
       </c>
-      <c r="O5" s="45">
+      <c r="O5" s="39">
         <v>30</v>
       </c>
-      <c r="P5" s="45">
+      <c r="P5" s="39">
         <v>12</v>
       </c>
-      <c r="Q5" s="45">
+      <c r="Q5" s="39">
         <v>51</v>
       </c>
-      <c r="R5" s="45">
+      <c r="R5" s="39">
         <v>41</v>
       </c>
-      <c r="S5" s="45">
+      <c r="S5" s="39">
         <v>16</v>
       </c>
-      <c r="T5" s="45">
+      <c r="T5" s="39">
         <v>17</v>
       </c>
-      <c r="U5" s="45">
+      <c r="U5" s="39">
         <v>45</v>
       </c>
-      <c r="V5" s="44">
+      <c r="V5" s="38">
         <v>7</v>
       </c>
-      <c r="W5" s="45">
+      <c r="W5" s="39">
         <v>3</v>
       </c>
-      <c r="X5" s="45">
+      <c r="X5" s="39">
         <v>14</v>
       </c>
-      <c r="Y5" s="45">
+      <c r="Y5" s="39">
         <v>46</v>
       </c>
-      <c r="Z5" s="45">
+      <c r="Z5" s="39">
         <v>36</v>
       </c>
-      <c r="AA5" s="45">
+      <c r="AA5" s="39">
         <v>15</v>
       </c>
-      <c r="AB5" s="45">
+      <c r="AB5" s="39">
         <v>48</v>
       </c>
-      <c r="AC5" s="45">
+      <c r="AC5" s="39">
         <v>1284</v>
       </c>
-      <c r="AD5" s="43">
+      <c r="AD5" s="37">
         <v>144</v>
       </c>
-      <c r="AE5" s="45">
+      <c r="AE5" s="39">
         <v>11</v>
       </c>
-      <c r="AF5" s="45">
+      <c r="AF5" s="39">
         <v>22</v>
       </c>
-      <c r="AG5" s="61">
+      <c r="AG5" s="53">
         <v>86</v>
       </c>
-      <c r="AH5" s="61">
+      <c r="AH5" s="53">
         <v>36</v>
       </c>
-      <c r="AI5" s="61">
+      <c r="AI5" s="53">
         <v>4</v>
       </c>
-      <c r="AJ5" s="61">
-[...2 lines deleted...]
-      <c r="AK5" s="61">
+      <c r="AJ5" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK5" s="53">
         <v>15</v>
       </c>
-      <c r="AL5" s="61">
+      <c r="AL5" s="53">
         <v>33</v>
       </c>
-      <c r="AM5" s="61">
+      <c r="AM5" s="53">
         <v>9</v>
       </c>
-      <c r="AN5" s="61">
+      <c r="AN5" s="53">
         <v>284</v>
       </c>
-      <c r="AO5" s="61">
+      <c r="AO5" s="53">
         <v>27</v>
       </c>
-      <c r="AP5" s="61">
+      <c r="AP5" s="53">
         <v>169</v>
       </c>
-      <c r="AQ5" s="61">
+      <c r="AQ5" s="53">
         <v>9</v>
       </c>
-      <c r="AR5" s="61">
+      <c r="AR5" s="53">
         <v>42</v>
       </c>
-      <c r="AS5" s="61">
+      <c r="AS5" s="53">
         <v>25</v>
       </c>
-      <c r="AT5" s="61">
+      <c r="AT5" s="53">
         <v>291</v>
       </c>
-      <c r="AU5" s="61">
+      <c r="AU5" s="53">
         <v>77</v>
       </c>
     </row>
-    <row r="6" spans="1:256" s="31" customFormat="1" ht="25.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="134" t="s">
+    <row r="6" spans="1:256" s="27" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="123"/>
+      <c r="B6" s="128" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="135"/>
-      <c r="D6" s="62">
+      <c r="C6" s="129"/>
+      <c r="D6" s="54">
         <v>345</v>
       </c>
-      <c r="E6" s="63">
+      <c r="E6" s="53">
         <v>56</v>
       </c>
-      <c r="F6" s="63">
+      <c r="F6" s="53">
         <v>28</v>
       </c>
-      <c r="G6" s="63">
+      <c r="G6" s="53">
         <v>42</v>
       </c>
-      <c r="H6" s="63">
+      <c r="H6" s="53">
         <v>24</v>
       </c>
-      <c r="I6" s="63">
+      <c r="I6" s="53">
         <v>46</v>
       </c>
-      <c r="J6" s="63">
+      <c r="J6" s="53">
         <v>8</v>
       </c>
-      <c r="K6" s="63">
+      <c r="K6" s="53">
         <v>116</v>
       </c>
-      <c r="L6" s="63">
+      <c r="L6" s="53">
         <v>25</v>
       </c>
-      <c r="M6" s="63">
+      <c r="M6" s="53">
         <v>345</v>
       </c>
-      <c r="N6" s="63">
+      <c r="N6" s="53">
         <v>181</v>
       </c>
-      <c r="O6" s="63">
+      <c r="O6" s="53">
         <v>10</v>
       </c>
-      <c r="P6" s="63">
+      <c r="P6" s="53">
         <v>5</v>
       </c>
-      <c r="Q6" s="63">
+      <c r="Q6" s="53">
         <v>27</v>
       </c>
-      <c r="R6" s="63">
+      <c r="R6" s="53">
         <v>20</v>
       </c>
-      <c r="S6" s="63">
-[...2 lines deleted...]
-      <c r="T6" s="63">
+      <c r="S6" s="53">
+        <v>1</v>
+      </c>
+      <c r="T6" s="53">
         <v>2</v>
       </c>
-      <c r="U6" s="63">
+      <c r="U6" s="53">
         <v>22</v>
       </c>
-      <c r="V6" s="63">
+      <c r="V6" s="53">
         <v>10</v>
       </c>
-      <c r="W6" s="63">
-[...2 lines deleted...]
-      <c r="X6" s="63">
+      <c r="W6" s="53">
+        <v>1</v>
+      </c>
+      <c r="X6" s="53">
         <v>3</v>
       </c>
-      <c r="Y6" s="63">
+      <c r="Y6" s="53">
         <v>11</v>
       </c>
-      <c r="Z6" s="63">
+      <c r="Z6" s="53">
         <v>19</v>
       </c>
-      <c r="AA6" s="63">
+      <c r="AA6" s="53">
         <v>5</v>
       </c>
-      <c r="AB6" s="63">
+      <c r="AB6" s="53">
         <v>28</v>
       </c>
-      <c r="AC6" s="63">
+      <c r="AC6" s="53">
         <v>345</v>
       </c>
-      <c r="AD6" s="64">
+      <c r="AD6" s="55">
         <v>55</v>
       </c>
-      <c r="AE6" s="63">
+      <c r="AE6" s="53">
         <v>3</v>
       </c>
-      <c r="AF6" s="63">
+      <c r="AF6" s="53">
         <v>6</v>
       </c>
-      <c r="AG6" s="61">
+      <c r="AG6" s="53">
         <v>29</v>
       </c>
-      <c r="AH6" s="61">
+      <c r="AH6" s="53">
         <v>15</v>
       </c>
-      <c r="AI6" s="61">
+      <c r="AI6" s="53">
         <v>3</v>
       </c>
-      <c r="AJ6" s="61">
-[...2 lines deleted...]
-      <c r="AK6" s="61">
+      <c r="AJ6" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="53">
         <v>11</v>
       </c>
-      <c r="AL6" s="61">
+      <c r="AL6" s="53">
         <v>12</v>
       </c>
-      <c r="AM6" s="61">
+      <c r="AM6" s="53">
         <v>2</v>
       </c>
-      <c r="AN6" s="61">
+      <c r="AN6" s="53">
         <v>74</v>
       </c>
-      <c r="AO6" s="61">
+      <c r="AO6" s="53">
         <v>3</v>
       </c>
-      <c r="AP6" s="61">
+      <c r="AP6" s="53">
         <v>35</v>
       </c>
-      <c r="AQ6" s="61">
+      <c r="AQ6" s="53">
         <v>4</v>
       </c>
-      <c r="AR6" s="61">
+      <c r="AR6" s="53">
         <v>6</v>
       </c>
-      <c r="AS6" s="61">
+      <c r="AS6" s="53">
         <v>12</v>
       </c>
-      <c r="AT6" s="61">
+      <c r="AT6" s="53">
         <v>47</v>
       </c>
-      <c r="AU6" s="61">
+      <c r="AU6" s="53">
         <v>28</v>
       </c>
     </row>
-    <row r="7" spans="1:256" s="31" customFormat="1" ht="28.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="136" t="s">
+    <row r="7" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="105"/>
+      <c r="B7" s="108" t="s">
         <v>170</v>
       </c>
-      <c r="C7" s="137"/>
-      <c r="D7" s="46">
+      <c r="C7" s="109"/>
+      <c r="D7" s="40">
         <v>92</v>
       </c>
-      <c r="E7" s="47">
+      <c r="E7" s="41">
         <v>6</v>
       </c>
-      <c r="F7" s="47">
+      <c r="F7" s="41">
         <v>4</v>
       </c>
-      <c r="G7" s="47">
+      <c r="G7" s="41">
         <v>11</v>
       </c>
-      <c r="H7" s="47">
+      <c r="H7" s="41">
         <v>9</v>
       </c>
-      <c r="I7" s="47">
+      <c r="I7" s="41">
         <v>11</v>
       </c>
-      <c r="J7" s="47">
-[...2 lines deleted...]
-      <c r="K7" s="47">
+      <c r="J7" s="41">
+        <v>0</v>
+      </c>
+      <c r="K7" s="41">
         <v>45</v>
       </c>
-      <c r="L7" s="47">
+      <c r="L7" s="41">
         <v>6</v>
       </c>
-      <c r="M7" s="47">
+      <c r="M7" s="41">
         <v>92</v>
       </c>
-      <c r="N7" s="47">
+      <c r="N7" s="41">
         <v>44</v>
       </c>
-      <c r="O7" s="47">
-[...2 lines deleted...]
-      <c r="P7" s="47">
+      <c r="O7" s="41">
+        <v>0</v>
+      </c>
+      <c r="P7" s="41">
         <v>2</v>
       </c>
-      <c r="Q7" s="47">
+      <c r="Q7" s="41">
         <v>8</v>
       </c>
-      <c r="R7" s="47">
+      <c r="R7" s="41">
         <v>6</v>
       </c>
-      <c r="S7" s="47">
-[...5 lines deleted...]
-      <c r="U7" s="47">
+      <c r="S7" s="41">
+        <v>1</v>
+      </c>
+      <c r="T7" s="41">
+        <v>0</v>
+      </c>
+      <c r="U7" s="41">
         <v>7</v>
       </c>
-      <c r="V7" s="47">
+      <c r="V7" s="41">
         <v>4</v>
       </c>
-      <c r="W7" s="47">
-[...2 lines deleted...]
-      <c r="X7" s="47">
+      <c r="W7" s="41">
+        <v>0</v>
+      </c>
+      <c r="X7" s="41">
         <v>2</v>
       </c>
-      <c r="Y7" s="47">
+      <c r="Y7" s="41">
         <v>4</v>
       </c>
-      <c r="Z7" s="47">
+      <c r="Z7" s="41">
         <v>5</v>
       </c>
-      <c r="AA7" s="47">
-[...2 lines deleted...]
-      <c r="AB7" s="47">
+      <c r="AA7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="41">
         <v>9</v>
       </c>
-      <c r="AC7" s="47">
+      <c r="AC7" s="41">
         <v>92</v>
       </c>
-      <c r="AD7" s="48">
+      <c r="AD7" s="42">
         <v>22</v>
       </c>
-      <c r="AE7" s="47">
-[...2 lines deleted...]
-      <c r="AF7" s="47">
+      <c r="AE7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF7" s="41">
         <v>6</v>
       </c>
-      <c r="AG7" s="65">
+      <c r="AG7" s="41">
         <v>8</v>
       </c>
-      <c r="AH7" s="65">
+      <c r="AH7" s="41">
         <v>4</v>
       </c>
-      <c r="AI7" s="65">
-[...5 lines deleted...]
-      <c r="AK7" s="65">
+      <c r="AI7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AJ7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK7" s="41">
         <v>3</v>
       </c>
-      <c r="AL7" s="65">
-[...5 lines deleted...]
-      <c r="AN7" s="65">
+      <c r="AL7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN7" s="41">
         <v>11</v>
       </c>
-      <c r="AO7" s="65">
+      <c r="AO7" s="41">
         <v>3</v>
       </c>
-      <c r="AP7" s="65">
+      <c r="AP7" s="41">
         <v>8</v>
       </c>
-      <c r="AQ7" s="65">
-[...5 lines deleted...]
-      <c r="AS7" s="65">
+      <c r="AQ7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS7" s="41">
         <v>3</v>
       </c>
-      <c r="AT7" s="65">
+      <c r="AT7" s="41">
         <v>8</v>
       </c>
-      <c r="AU7" s="65">
+      <c r="AU7" s="41">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:256" s="31" customFormat="1" ht="26.45" customHeight="1">
-      <c r="A8" s="146" t="s">
+    <row r="8" spans="1:256" s="27" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="118" t="s">
         <v>171</v>
       </c>
-      <c r="B8" s="149" t="s">
+      <c r="B8" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="140"/>
-      <c r="D8" s="63">
+      <c r="C8" s="104"/>
+      <c r="D8" s="53">
         <v>165</v>
       </c>
-      <c r="E8" s="63">
+      <c r="E8" s="53">
         <v>29</v>
       </c>
-      <c r="F8" s="63">
+      <c r="F8" s="53">
         <v>10</v>
       </c>
-      <c r="G8" s="63">
+      <c r="G8" s="53">
         <v>11</v>
       </c>
-      <c r="H8" s="63">
+      <c r="H8" s="53">
         <v>12</v>
       </c>
-      <c r="I8" s="63">
+      <c r="I8" s="53">
         <v>28</v>
       </c>
-      <c r="J8" s="63">
+      <c r="J8" s="53">
         <v>7</v>
       </c>
-      <c r="K8" s="63">
+      <c r="K8" s="53">
         <v>65</v>
       </c>
-      <c r="L8" s="63">
+      <c r="L8" s="53">
         <v>3</v>
       </c>
-      <c r="M8" s="63">
+      <c r="M8" s="53">
         <v>165</v>
       </c>
-      <c r="N8" s="63">
+      <c r="N8" s="53">
         <v>89</v>
       </c>
-      <c r="O8" s="63">
+      <c r="O8" s="53">
         <v>4</v>
       </c>
-      <c r="P8" s="63">
+      <c r="P8" s="53">
         <v>3</v>
       </c>
-      <c r="Q8" s="63">
+      <c r="Q8" s="53">
         <v>13</v>
       </c>
-      <c r="R8" s="63">
+      <c r="R8" s="53">
         <v>11</v>
       </c>
-      <c r="S8" s="63">
-[...2 lines deleted...]
-      <c r="T8" s="63">
+      <c r="S8" s="53">
+        <v>1</v>
+      </c>
+      <c r="T8" s="53">
         <v>5</v>
       </c>
-      <c r="U8" s="63">
+      <c r="U8" s="53">
         <v>12</v>
       </c>
-      <c r="V8" s="63">
-[...5 lines deleted...]
-      <c r="X8" s="63">
+      <c r="V8" s="53">
+        <v>0</v>
+      </c>
+      <c r="W8" s="53">
+        <v>0</v>
+      </c>
+      <c r="X8" s="53">
         <v>2</v>
       </c>
-      <c r="Y8" s="63">
-[...2 lines deleted...]
-      <c r="Z8" s="63">
+      <c r="Y8" s="53">
+        <v>1</v>
+      </c>
+      <c r="Z8" s="53">
         <v>10</v>
       </c>
-      <c r="AA8" s="63">
+      <c r="AA8" s="53">
         <v>5</v>
       </c>
-      <c r="AB8" s="63">
+      <c r="AB8" s="53">
         <v>9</v>
       </c>
-      <c r="AC8" s="63">
+      <c r="AC8" s="53">
         <v>165</v>
       </c>
-      <c r="AD8" s="64">
+      <c r="AD8" s="55">
         <v>21</v>
       </c>
-      <c r="AE8" s="63">
+      <c r="AE8" s="53">
         <v>2</v>
       </c>
-      <c r="AF8" s="63">
-[...2 lines deleted...]
-      <c r="AG8" s="61">
+      <c r="AF8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AG8" s="53">
         <v>10</v>
       </c>
-      <c r="AH8" s="61">
+      <c r="AH8" s="53">
         <v>9</v>
       </c>
-      <c r="AI8" s="61">
-[...8 lines deleted...]
-      <c r="AL8" s="61">
+      <c r="AI8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AL8" s="53">
         <v>7</v>
       </c>
-      <c r="AM8" s="61">
+      <c r="AM8" s="53">
         <v>2</v>
       </c>
-      <c r="AN8" s="61">
+      <c r="AN8" s="53">
         <v>27</v>
       </c>
-      <c r="AO8" s="61">
+      <c r="AO8" s="53">
         <v>5</v>
       </c>
-      <c r="AP8" s="61">
+      <c r="AP8" s="53">
         <v>25</v>
       </c>
-      <c r="AQ8" s="61">
-[...2 lines deleted...]
-      <c r="AR8" s="61">
+      <c r="AQ8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AR8" s="53">
         <v>2</v>
       </c>
-      <c r="AS8" s="61">
+      <c r="AS8" s="53">
         <v>6</v>
       </c>
-      <c r="AT8" s="61">
+      <c r="AT8" s="53">
         <v>31</v>
       </c>
-      <c r="AU8" s="61">
+      <c r="AU8" s="53">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:256" s="31" customFormat="1" ht="28.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B9" s="150" t="s">
+    <row r="9" spans="1:256" s="27" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="119"/>
+      <c r="B9" s="122" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="132"/>
-      <c r="D9" s="63">
+      <c r="C9" s="123"/>
+      <c r="D9" s="53">
         <v>101</v>
       </c>
-      <c r="E9" s="63">
+      <c r="E9" s="53">
         <v>25</v>
       </c>
-      <c r="F9" s="63">
+      <c r="F9" s="53">
         <v>5</v>
       </c>
-      <c r="G9" s="63">
+      <c r="G9" s="53">
         <v>6</v>
       </c>
-      <c r="H9" s="63">
+      <c r="H9" s="53">
         <v>6</v>
       </c>
-      <c r="I9" s="63">
+      <c r="I9" s="53">
         <v>17</v>
       </c>
-      <c r="J9" s="63">
-[...2 lines deleted...]
-      <c r="K9" s="63">
+      <c r="J9" s="53">
+        <v>1</v>
+      </c>
+      <c r="K9" s="53">
         <v>38</v>
       </c>
-      <c r="L9" s="63">
+      <c r="L9" s="53">
         <v>3</v>
       </c>
-      <c r="M9" s="63">
+      <c r="M9" s="53">
         <v>101</v>
       </c>
-      <c r="N9" s="63">
+      <c r="N9" s="53">
         <v>42</v>
       </c>
-      <c r="O9" s="63">
+      <c r="O9" s="53">
         <v>2</v>
       </c>
-      <c r="P9" s="63">
-[...2 lines deleted...]
-      <c r="Q9" s="63">
+      <c r="P9" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="53">
         <v>11</v>
       </c>
-      <c r="R9" s="63">
+      <c r="R9" s="53">
         <v>6</v>
       </c>
-      <c r="S9" s="63">
-[...2 lines deleted...]
-      <c r="T9" s="63">
+      <c r="S9" s="53">
+        <v>1</v>
+      </c>
+      <c r="T9" s="53">
         <v>2</v>
       </c>
-      <c r="U9" s="63">
+      <c r="U9" s="53">
         <v>5</v>
       </c>
-      <c r="V9" s="63">
+      <c r="V9" s="53">
         <v>4</v>
       </c>
-      <c r="W9" s="63">
-[...2 lines deleted...]
-      <c r="X9" s="63">
+      <c r="W9" s="53">
+        <v>0</v>
+      </c>
+      <c r="X9" s="53">
         <v>2</v>
       </c>
-      <c r="Y9" s="63">
+      <c r="Y9" s="53">
         <v>7</v>
       </c>
-      <c r="Z9" s="63">
+      <c r="Z9" s="53">
         <v>12</v>
       </c>
-      <c r="AA9" s="63">
-[...2 lines deleted...]
-      <c r="AB9" s="63">
+      <c r="AA9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="53">
         <v>7</v>
       </c>
-      <c r="AC9" s="63">
+      <c r="AC9" s="53">
         <v>101</v>
       </c>
-      <c r="AD9" s="64">
+      <c r="AD9" s="55">
         <v>15</v>
       </c>
-      <c r="AE9" s="63">
-[...2 lines deleted...]
-      <c r="AF9" s="63">
+      <c r="AE9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="53">
         <v>3</v>
       </c>
-      <c r="AG9" s="61">
+      <c r="AG9" s="53">
         <v>7</v>
       </c>
-      <c r="AH9" s="61">
+      <c r="AH9" s="53">
         <v>2</v>
       </c>
-      <c r="AI9" s="61">
-[...5 lines deleted...]
-      <c r="AK9" s="61">
+      <c r="AI9" s="53">
+        <v>1</v>
+      </c>
+      <c r="AJ9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="53">
         <v>5</v>
       </c>
-      <c r="AL9" s="61">
+      <c r="AL9" s="53">
         <v>3</v>
       </c>
-      <c r="AM9" s="61">
-[...2 lines deleted...]
-      <c r="AN9" s="61">
+      <c r="AM9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="53">
         <v>13</v>
       </c>
-      <c r="AO9" s="61">
+      <c r="AO9" s="53">
         <v>2</v>
       </c>
-      <c r="AP9" s="61">
+      <c r="AP9" s="53">
         <v>8</v>
       </c>
-      <c r="AQ9" s="61">
-[...5 lines deleted...]
-      <c r="AS9" s="61">
+      <c r="AQ9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="53">
+        <v>1</v>
+      </c>
+      <c r="AS9" s="53">
         <v>2</v>
       </c>
-      <c r="AT9" s="61">
+      <c r="AT9" s="53">
         <v>23</v>
       </c>
-      <c r="AU9" s="61">
+      <c r="AU9" s="53">
         <v>16</v>
       </c>
     </row>
-    <row r="10" spans="1:256" s="31" customFormat="1" ht="22.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="151" t="s">
+    <row r="10" spans="1:256" s="27" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="120"/>
+      <c r="B10" s="124" t="s">
         <v>170</v>
       </c>
-      <c r="C10" s="133"/>
-      <c r="D10" s="63">
+      <c r="C10" s="105"/>
+      <c r="D10" s="53">
         <v>43</v>
       </c>
-      <c r="E10" s="63">
+      <c r="E10" s="53">
         <v>5</v>
       </c>
-      <c r="F10" s="63">
+      <c r="F10" s="53">
         <v>2</v>
       </c>
-      <c r="G10" s="63">
+      <c r="G10" s="53">
         <v>4</v>
       </c>
-      <c r="H10" s="63">
+      <c r="H10" s="53">
         <v>3</v>
       </c>
-      <c r="I10" s="63">
+      <c r="I10" s="53">
         <v>4</v>
       </c>
-      <c r="J10" s="63">
-[...2 lines deleted...]
-      <c r="K10" s="63">
+      <c r="J10" s="53">
+        <v>1</v>
+      </c>
+      <c r="K10" s="53">
         <v>22</v>
       </c>
-      <c r="L10" s="63">
+      <c r="L10" s="53">
         <v>2</v>
       </c>
-      <c r="M10" s="63">
+      <c r="M10" s="53">
         <v>43</v>
       </c>
-      <c r="N10" s="63">
+      <c r="N10" s="53">
         <v>30</v>
       </c>
-      <c r="O10" s="63">
-[...5 lines deleted...]
-      <c r="Q10" s="63">
+      <c r="O10" s="53">
+        <v>0</v>
+      </c>
+      <c r="P10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="53">
         <v>2</v>
       </c>
-      <c r="R10" s="63">
+      <c r="R10" s="53">
         <v>2</v>
       </c>
-      <c r="S10" s="63">
-[...8 lines deleted...]
-      <c r="V10" s="63">
+      <c r="S10" s="53">
+        <v>0</v>
+      </c>
+      <c r="T10" s="53">
+        <v>1</v>
+      </c>
+      <c r="U10" s="53">
+        <v>1</v>
+      </c>
+      <c r="V10" s="53">
         <v>3</v>
       </c>
-      <c r="W10" s="63">
-[...14 lines deleted...]
-      <c r="AB10" s="63">
+      <c r="W10" s="53">
+        <v>0</v>
+      </c>
+      <c r="X10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="53">
+        <v>1</v>
+      </c>
+      <c r="Z10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="53">
         <v>3</v>
       </c>
-      <c r="AC10" s="63">
+      <c r="AC10" s="53">
         <v>43</v>
       </c>
-      <c r="AD10" s="64">
+      <c r="AD10" s="55">
         <v>2</v>
       </c>
-      <c r="AE10" s="63">
-[...5 lines deleted...]
-      <c r="AG10" s="65">
+      <c r="AE10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="53">
+        <v>1</v>
+      </c>
+      <c r="AG10" s="41">
         <v>2</v>
       </c>
-      <c r="AH10" s="65">
-[...8 lines deleted...]
-      <c r="AK10" s="65">
+      <c r="AH10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK10" s="41">
         <v>4</v>
       </c>
-      <c r="AL10" s="65">
-[...5 lines deleted...]
-      <c r="AN10" s="65">
+      <c r="AL10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AN10" s="41">
         <v>6</v>
       </c>
-      <c r="AO10" s="65">
-[...2 lines deleted...]
-      <c r="AP10" s="65">
+      <c r="AO10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AP10" s="41">
         <v>15</v>
       </c>
-      <c r="AQ10" s="65">
-[...8 lines deleted...]
-      <c r="AT10" s="65">
+      <c r="AQ10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AR10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AS10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="41">
         <v>5</v>
       </c>
-      <c r="AU10" s="65">
+      <c r="AU10" s="41">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:256" s="31" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A11" s="140" t="s">
+    <row r="11" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="104" t="s">
         <v>172</v>
       </c>
-      <c r="B11" s="144" t="s">
+      <c r="B11" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="145"/>
-      <c r="D11" s="66">
+      <c r="C11" s="107"/>
+      <c r="D11" s="56">
         <v>51</v>
       </c>
-      <c r="E11" s="67">
+      <c r="E11" s="57">
         <v>6</v>
       </c>
-      <c r="F11" s="67">
+      <c r="F11" s="57">
         <v>2</v>
       </c>
-      <c r="G11" s="67">
+      <c r="G11" s="57">
         <v>2</v>
       </c>
-      <c r="H11" s="67">
+      <c r="H11" s="57">
         <v>5</v>
       </c>
-      <c r="I11" s="67">
+      <c r="I11" s="57">
         <v>5</v>
       </c>
-      <c r="J11" s="67">
+      <c r="J11" s="57">
         <v>2</v>
       </c>
-      <c r="K11" s="67">
+      <c r="K11" s="57">
         <v>26</v>
       </c>
-      <c r="L11" s="67">
+      <c r="L11" s="57">
         <v>3</v>
       </c>
-      <c r="M11" s="67">
+      <c r="M11" s="57">
         <v>51</v>
       </c>
-      <c r="N11" s="67">
+      <c r="N11" s="57">
         <v>38</v>
       </c>
-      <c r="O11" s="67">
-[...8 lines deleted...]
-      <c r="R11" s="67">
+      <c r="O11" s="57">
+        <v>0</v>
+      </c>
+      <c r="P11" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="57">
+        <v>1</v>
+      </c>
+      <c r="R11" s="57">
         <v>3</v>
       </c>
-      <c r="S11" s="67">
-[...5 lines deleted...]
-      <c r="U11" s="67">
+      <c r="S11" s="57">
+        <v>0</v>
+      </c>
+      <c r="T11" s="57">
+        <v>0</v>
+      </c>
+      <c r="U11" s="57">
         <v>3</v>
       </c>
-      <c r="V11" s="67">
+      <c r="V11" s="57">
         <v>3</v>
       </c>
-      <c r="W11" s="67">
-[...14 lines deleted...]
-      <c r="AB11" s="67">
+      <c r="W11" s="57">
+        <v>0</v>
+      </c>
+      <c r="X11" s="57">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="57">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="57">
         <v>3</v>
       </c>
-      <c r="AC11" s="67">
+      <c r="AC11" s="57">
         <v>51</v>
       </c>
-      <c r="AD11" s="43">
+      <c r="AD11" s="37">
         <v>2</v>
       </c>
-      <c r="AE11" s="67">
-[...2 lines deleted...]
-      <c r="AF11" s="67">
+      <c r="AE11" s="57">
+        <v>1</v>
+      </c>
+      <c r="AF11" s="57">
         <v>2</v>
       </c>
-      <c r="AG11" s="61">
+      <c r="AG11" s="53">
         <v>6</v>
       </c>
-      <c r="AH11" s="61">
+      <c r="AH11" s="53">
         <v>2</v>
       </c>
-      <c r="AI11" s="61">
-[...2 lines deleted...]
-      <c r="AJ11" s="61">
+      <c r="AI11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="53">
         <v>2</v>
       </c>
-      <c r="AK11" s="61">
+      <c r="AK11" s="53">
         <v>2</v>
       </c>
-      <c r="AL11" s="61">
-[...5 lines deleted...]
-      <c r="AN11" s="61">
+      <c r="AL11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="53">
         <v>12</v>
       </c>
-      <c r="AO11" s="61">
+      <c r="AO11" s="53">
         <v>3</v>
       </c>
-      <c r="AP11" s="61">
+      <c r="AP11" s="53">
         <v>4</v>
       </c>
-      <c r="AQ11" s="61">
-[...8 lines deleted...]
-      <c r="AT11" s="61">
+      <c r="AQ11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="53">
         <v>8</v>
       </c>
-      <c r="AU11" s="61">
+      <c r="AU11" s="53">
         <v>7</v>
       </c>
     </row>
-    <row r="12" spans="1:256" s="31" customFormat="1" ht="29.45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B12" s="136" t="s">
+    <row r="12" spans="1:256" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="105"/>
+      <c r="B12" s="108" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="137"/>
-      <c r="D12" s="46">
+      <c r="C12" s="109"/>
+      <c r="D12" s="40">
         <v>9</v>
       </c>
-      <c r="E12" s="47">
-[...11 lines deleted...]
-      <c r="I12" s="47">
+      <c r="E12" s="41">
+        <v>0</v>
+      </c>
+      <c r="F12" s="41">
+        <v>1</v>
+      </c>
+      <c r="G12" s="41">
+        <v>1</v>
+      </c>
+      <c r="H12" s="41">
+        <v>1</v>
+      </c>
+      <c r="I12" s="41">
         <v>2</v>
       </c>
-      <c r="J12" s="47">
-[...2 lines deleted...]
-      <c r="K12" s="47">
+      <c r="J12" s="41">
+        <v>0</v>
+      </c>
+      <c r="K12" s="41">
         <v>4</v>
       </c>
-      <c r="L12" s="47">
-[...2 lines deleted...]
-      <c r="M12" s="47">
+      <c r="L12" s="41">
+        <v>0</v>
+      </c>
+      <c r="M12" s="41">
         <v>9</v>
       </c>
-      <c r="N12" s="47">
+      <c r="N12" s="41">
         <v>6</v>
       </c>
-      <c r="O12" s="47">
-[...41 lines deleted...]
-      <c r="AC12" s="47">
+      <c r="O12" s="41">
+        <v>1</v>
+      </c>
+      <c r="P12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="41">
+        <v>0</v>
+      </c>
+      <c r="R12" s="41">
+        <v>0</v>
+      </c>
+      <c r="S12" s="41">
+        <v>0</v>
+      </c>
+      <c r="T12" s="41">
+        <v>0</v>
+      </c>
+      <c r="U12" s="41">
+        <v>0</v>
+      </c>
+      <c r="V12" s="41">
+        <v>0</v>
+      </c>
+      <c r="W12" s="41">
+        <v>0</v>
+      </c>
+      <c r="X12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="41">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AB12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="41">
         <v>9</v>
       </c>
-      <c r="AD12" s="48">
-[...35 lines deleted...]
-      <c r="AP12" s="65">
+      <c r="AD12" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AH12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AP12" s="41">
         <v>4</v>
       </c>
-      <c r="AQ12" s="65">
-[...8 lines deleted...]
-      <c r="AT12" s="65">
+      <c r="AQ12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="41">
         <v>2</v>
       </c>
-      <c r="AU12" s="65">
+      <c r="AU12" s="41">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A13" s="158" t="s">
+    <row r="13" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="130" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="158"/>
-[...37 lines deleted...]
-      <c r="AN13" s="30"/>
+      <c r="B13" s="130"/>
+      <c r="C13" s="130"/>
+      <c r="D13" s="130"/>
+      <c r="E13" s="130"/>
+      <c r="F13" s="130"/>
+      <c r="G13" s="130"/>
+      <c r="H13" s="130"/>
+      <c r="I13" s="130"/>
+      <c r="J13" s="130"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="26"/>
+      <c r="N13" s="26"/>
+      <c r="O13" s="26"/>
+      <c r="P13" s="26"/>
+      <c r="Q13" s="26"/>
+      <c r="R13" s="26"/>
+      <c r="S13" s="26"/>
+      <c r="T13" s="26"/>
+      <c r="U13" s="26"/>
+      <c r="V13" s="26"/>
+      <c r="W13" s="26"/>
+      <c r="X13" s="26"/>
+      <c r="Y13" s="26"/>
+      <c r="Z13" s="26"/>
+      <c r="AA13" s="26"/>
+      <c r="AB13" s="26"/>
+      <c r="AC13" s="26"/>
+      <c r="AD13" s="26"/>
+      <c r="AE13" s="26"/>
+      <c r="AF13" s="26"/>
+      <c r="AG13" s="26"/>
+      <c r="AH13" s="26"/>
+      <c r="AI13" s="26"/>
+      <c r="AJ13" s="26"/>
+      <c r="AK13" s="26"/>
+      <c r="AL13" s="26"/>
+      <c r="AM13" s="26"/>
+      <c r="AN13" s="26"/>
     </row>
-    <row r="14" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A14" s="157" t="s">
+    <row r="14" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="157"/>
-[...253 lines deleted...]
-      <c r="IV14" s="53"/>
+      <c r="B14" s="131"/>
+      <c r="C14" s="131"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="131"/>
+      <c r="F14" s="131"/>
+      <c r="G14" s="131"/>
+      <c r="H14" s="131"/>
+      <c r="I14" s="131"/>
+      <c r="J14" s="131"/>
+      <c r="K14" s="131"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="45"/>
+      <c r="S14" s="45"/>
+      <c r="T14" s="45"/>
+      <c r="U14" s="45"/>
+      <c r="V14" s="45"/>
+      <c r="W14" s="45"/>
+      <c r="X14" s="45"/>
+      <c r="Y14" s="45"/>
+      <c r="Z14" s="46"/>
+      <c r="AA14" s="46"/>
+      <c r="AB14" s="46"/>
+      <c r="AC14" s="46"/>
+      <c r="AD14" s="46"/>
+      <c r="AE14" s="46"/>
+      <c r="AF14" s="46"/>
+      <c r="AG14" s="46"/>
+      <c r="AH14" s="46"/>
+      <c r="AI14" s="46"/>
+      <c r="AJ14" s="46"/>
+      <c r="AK14" s="46"/>
+      <c r="AL14" s="46"/>
+      <c r="AM14" s="46"/>
+      <c r="AN14" s="46"/>
+      <c r="AO14" s="47"/>
+      <c r="AP14" s="47"/>
+      <c r="AQ14" s="47"/>
+      <c r="AR14" s="47"/>
+      <c r="AS14" s="47"/>
+      <c r="AT14" s="47"/>
+      <c r="AU14" s="47"/>
+      <c r="AV14" s="47"/>
+      <c r="AW14" s="47"/>
+      <c r="AX14" s="47"/>
+      <c r="AY14" s="47"/>
+      <c r="AZ14" s="47"/>
+      <c r="BA14" s="47"/>
+      <c r="BB14" s="47"/>
+      <c r="BC14" s="47"/>
+      <c r="BD14" s="47"/>
+      <c r="BE14" s="47"/>
+      <c r="BF14" s="47"/>
+      <c r="BG14" s="47"/>
+      <c r="BH14" s="47"/>
+      <c r="BI14" s="47"/>
+      <c r="BJ14" s="47"/>
+      <c r="BK14" s="47"/>
+      <c r="BL14" s="47"/>
+      <c r="BM14" s="47"/>
+      <c r="BN14" s="47"/>
+      <c r="BO14" s="47"/>
+      <c r="BP14" s="47"/>
+      <c r="BQ14" s="47"/>
+      <c r="BR14" s="47"/>
+      <c r="BS14" s="47"/>
+      <c r="BT14" s="47"/>
+      <c r="BU14" s="47"/>
+      <c r="BV14" s="47"/>
+      <c r="BW14" s="47"/>
+      <c r="BX14" s="47"/>
+      <c r="BY14" s="47"/>
+      <c r="BZ14" s="47"/>
+      <c r="CA14" s="47"/>
+      <c r="CB14" s="47"/>
+      <c r="CC14" s="47"/>
+      <c r="CD14" s="47"/>
+      <c r="CE14" s="47"/>
+      <c r="CF14" s="47"/>
+      <c r="CG14" s="47"/>
+      <c r="CH14" s="47"/>
+      <c r="CI14" s="47"/>
+      <c r="CJ14" s="47"/>
+      <c r="CK14" s="47"/>
+      <c r="CL14" s="47"/>
+      <c r="CM14" s="47"/>
+      <c r="CN14" s="47"/>
+      <c r="CO14" s="47"/>
+      <c r="CP14" s="47"/>
+      <c r="CQ14" s="47"/>
+      <c r="CR14" s="47"/>
+      <c r="CS14" s="47"/>
+      <c r="CT14" s="47"/>
+      <c r="CU14" s="47"/>
+      <c r="CV14" s="47"/>
+      <c r="CW14" s="47"/>
+      <c r="CX14" s="47"/>
+      <c r="CY14" s="47"/>
+      <c r="CZ14" s="47"/>
+      <c r="DA14" s="47"/>
+      <c r="DB14" s="47"/>
+      <c r="DC14" s="47"/>
+      <c r="DD14" s="47"/>
+      <c r="DE14" s="47"/>
+      <c r="DF14" s="47"/>
+      <c r="DG14" s="47"/>
+      <c r="DH14" s="47"/>
+      <c r="DI14" s="47"/>
+      <c r="DJ14" s="47"/>
+      <c r="DK14" s="47"/>
+      <c r="DL14" s="47"/>
+      <c r="DM14" s="47"/>
+      <c r="DN14" s="47"/>
+      <c r="DO14" s="47"/>
+      <c r="DP14" s="47"/>
+      <c r="DQ14" s="47"/>
+      <c r="DR14" s="47"/>
+      <c r="DS14" s="47"/>
+      <c r="DT14" s="47"/>
+      <c r="DU14" s="47"/>
+      <c r="DV14" s="47"/>
+      <c r="DW14" s="47"/>
+      <c r="DX14" s="47"/>
+      <c r="DY14" s="47"/>
+      <c r="DZ14" s="47"/>
+      <c r="EA14" s="47"/>
+      <c r="EB14" s="47"/>
+      <c r="EC14" s="47"/>
+      <c r="ED14" s="47"/>
+      <c r="EE14" s="47"/>
+      <c r="EF14" s="47"/>
+      <c r="EG14" s="47"/>
+      <c r="EH14" s="47"/>
+      <c r="EI14" s="47"/>
+      <c r="EJ14" s="47"/>
+      <c r="EK14" s="47"/>
+      <c r="EL14" s="47"/>
+      <c r="EM14" s="47"/>
+      <c r="EN14" s="47"/>
+      <c r="EO14" s="47"/>
+      <c r="EP14" s="47"/>
+      <c r="EQ14" s="47"/>
+      <c r="ER14" s="47"/>
+      <c r="ES14" s="47"/>
+      <c r="ET14" s="47"/>
+      <c r="EU14" s="47"/>
+      <c r="EV14" s="47"/>
+      <c r="EW14" s="47"/>
+      <c r="EX14" s="47"/>
+      <c r="EY14" s="47"/>
+      <c r="EZ14" s="47"/>
+      <c r="FA14" s="47"/>
+      <c r="FB14" s="47"/>
+      <c r="FC14" s="47"/>
+      <c r="FD14" s="47"/>
+      <c r="FE14" s="47"/>
+      <c r="FF14" s="47"/>
+      <c r="FG14" s="47"/>
+      <c r="FH14" s="47"/>
+      <c r="FI14" s="47"/>
+      <c r="FJ14" s="47"/>
+      <c r="FK14" s="47"/>
+      <c r="FL14" s="47"/>
+      <c r="FM14" s="47"/>
+      <c r="FN14" s="47"/>
+      <c r="FO14" s="47"/>
+      <c r="FP14" s="47"/>
+      <c r="FQ14" s="47"/>
+      <c r="FR14" s="47"/>
+      <c r="FS14" s="47"/>
+      <c r="FT14" s="47"/>
+      <c r="FU14" s="47"/>
+      <c r="FV14" s="47"/>
+      <c r="FW14" s="47"/>
+      <c r="FX14" s="47"/>
+      <c r="FY14" s="47"/>
+      <c r="FZ14" s="47"/>
+      <c r="GA14" s="47"/>
+      <c r="GB14" s="47"/>
+      <c r="GC14" s="47"/>
+      <c r="GD14" s="47"/>
+      <c r="GE14" s="47"/>
+      <c r="GF14" s="47"/>
+      <c r="GG14" s="47"/>
+      <c r="GH14" s="47"/>
+      <c r="GI14" s="47"/>
+      <c r="GJ14" s="47"/>
+      <c r="GK14" s="47"/>
+      <c r="GL14" s="47"/>
+      <c r="GM14" s="47"/>
+      <c r="GN14" s="47"/>
+      <c r="GO14" s="47"/>
+      <c r="GP14" s="47"/>
+      <c r="GQ14" s="47"/>
+      <c r="GR14" s="47"/>
+      <c r="GS14" s="47"/>
+      <c r="GT14" s="47"/>
+      <c r="GU14" s="47"/>
+      <c r="GV14" s="47"/>
+      <c r="GW14" s="47"/>
+      <c r="GX14" s="47"/>
+      <c r="GY14" s="47"/>
+      <c r="GZ14" s="47"/>
+      <c r="HA14" s="47"/>
+      <c r="HB14" s="47"/>
+      <c r="HC14" s="47"/>
+      <c r="HD14" s="47"/>
+      <c r="HE14" s="47"/>
+      <c r="HF14" s="47"/>
+      <c r="HG14" s="47"/>
+      <c r="HH14" s="47"/>
+      <c r="HI14" s="47"/>
+      <c r="HJ14" s="47"/>
+      <c r="HK14" s="47"/>
+      <c r="HL14" s="47"/>
+      <c r="HM14" s="47"/>
+      <c r="HN14" s="47"/>
+      <c r="HO14" s="47"/>
+      <c r="HP14" s="47"/>
+      <c r="HQ14" s="47"/>
+      <c r="HR14" s="47"/>
+      <c r="HS14" s="47"/>
+      <c r="HT14" s="47"/>
+      <c r="HU14" s="47"/>
+      <c r="HV14" s="47"/>
+      <c r="HW14" s="47"/>
+      <c r="HX14" s="47"/>
+      <c r="HY14" s="47"/>
+      <c r="HZ14" s="47"/>
+      <c r="IA14" s="47"/>
+      <c r="IB14" s="47"/>
+      <c r="IC14" s="47"/>
+      <c r="ID14" s="47"/>
+      <c r="IE14" s="47"/>
+      <c r="IF14" s="47"/>
+      <c r="IG14" s="47"/>
+      <c r="IH14" s="47"/>
+      <c r="II14" s="47"/>
+      <c r="IJ14" s="47"/>
+      <c r="IK14" s="47"/>
+      <c r="IL14" s="47"/>
+      <c r="IM14" s="47"/>
+      <c r="IN14" s="47"/>
+      <c r="IO14" s="47"/>
+      <c r="IP14" s="47"/>
+      <c r="IQ14" s="47"/>
+      <c r="IR14" s="47"/>
+      <c r="IS14" s="47"/>
+      <c r="IT14" s="47"/>
+      <c r="IU14" s="47"/>
+      <c r="IV14" s="47"/>
     </row>
-    <row r="15" spans="1:256" ht="15.75">
-[...255 lines deleted...]
-      <c r="IV15" s="72"/>
+    <row r="15" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="62"/>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="60"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="60"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="60"/>
+      <c r="W15" s="60"/>
+      <c r="X15" s="60"/>
+      <c r="Y15" s="60"/>
+      <c r="Z15" s="60"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="60"/>
+      <c r="AD15" s="60"/>
+      <c r="AE15" s="60"/>
+      <c r="AF15" s="60"/>
+      <c r="AG15" s="60"/>
+      <c r="AH15" s="60"/>
+      <c r="AI15" s="60"/>
+      <c r="AJ15" s="60"/>
+      <c r="AK15" s="60"/>
+      <c r="AL15" s="60"/>
+      <c r="AM15" s="60"/>
+      <c r="AN15" s="60"/>
+      <c r="AO15" s="61"/>
+      <c r="AP15" s="61"/>
+      <c r="AQ15" s="61"/>
+      <c r="AR15" s="61"/>
+      <c r="AS15" s="61"/>
+      <c r="AT15" s="61"/>
+      <c r="AU15" s="61"/>
+      <c r="AV15" s="61"/>
+      <c r="AW15" s="61"/>
+      <c r="AX15" s="61"/>
+      <c r="AY15" s="61"/>
+      <c r="AZ15" s="61"/>
+      <c r="BA15" s="61"/>
+      <c r="BB15" s="61"/>
+      <c r="BC15" s="61"/>
+      <c r="BD15" s="61"/>
+      <c r="BE15" s="61"/>
+      <c r="BF15" s="61"/>
+      <c r="BG15" s="61"/>
+      <c r="BH15" s="61"/>
+      <c r="BI15" s="61"/>
+      <c r="BJ15" s="61"/>
+      <c r="BK15" s="61"/>
+      <c r="BL15" s="61"/>
+      <c r="BM15" s="61"/>
+      <c r="BN15" s="61"/>
+      <c r="BO15" s="61"/>
+      <c r="BP15" s="61"/>
+      <c r="BQ15" s="61"/>
+      <c r="BR15" s="61"/>
+      <c r="BS15" s="61"/>
+      <c r="BT15" s="61"/>
+      <c r="BU15" s="61"/>
+      <c r="BV15" s="61"/>
+      <c r="BW15" s="61"/>
+      <c r="BX15" s="61"/>
+      <c r="BY15" s="61"/>
+      <c r="BZ15" s="61"/>
+      <c r="CA15" s="61"/>
+      <c r="CB15" s="61"/>
+      <c r="CC15" s="61"/>
+      <c r="CD15" s="61"/>
+      <c r="CE15" s="61"/>
+      <c r="CF15" s="61"/>
+      <c r="CG15" s="61"/>
+      <c r="CH15" s="61"/>
+      <c r="CI15" s="61"/>
+      <c r="CJ15" s="61"/>
+      <c r="CK15" s="61"/>
+      <c r="CL15" s="61"/>
+      <c r="CM15" s="61"/>
+      <c r="CN15" s="61"/>
+      <c r="CO15" s="61"/>
+      <c r="CP15" s="61"/>
+      <c r="CQ15" s="61"/>
+      <c r="CR15" s="61"/>
+      <c r="CS15" s="61"/>
+      <c r="CT15" s="61"/>
+      <c r="CU15" s="61"/>
+      <c r="CV15" s="61"/>
+      <c r="CW15" s="61"/>
+      <c r="CX15" s="61"/>
+      <c r="CY15" s="61"/>
+      <c r="CZ15" s="61"/>
+      <c r="DA15" s="61"/>
+      <c r="DB15" s="61"/>
+      <c r="DC15" s="61"/>
+      <c r="DD15" s="61"/>
+      <c r="DE15" s="61"/>
+      <c r="DF15" s="61"/>
+      <c r="DG15" s="61"/>
+      <c r="DH15" s="61"/>
+      <c r="DI15" s="61"/>
+      <c r="DJ15" s="61"/>
+      <c r="DK15" s="61"/>
+      <c r="DL15" s="61"/>
+      <c r="DM15" s="61"/>
+      <c r="DN15" s="61"/>
+      <c r="DO15" s="61"/>
+      <c r="DP15" s="61"/>
+      <c r="DQ15" s="61"/>
+      <c r="DR15" s="61"/>
+      <c r="DS15" s="61"/>
+      <c r="DT15" s="61"/>
+      <c r="DU15" s="61"/>
+      <c r="DV15" s="61"/>
+      <c r="DW15" s="61"/>
+      <c r="DX15" s="61"/>
+      <c r="DY15" s="61"/>
+      <c r="DZ15" s="61"/>
+      <c r="EA15" s="61"/>
+      <c r="EB15" s="61"/>
+      <c r="EC15" s="61"/>
+      <c r="ED15" s="61"/>
+      <c r="EE15" s="61"/>
+      <c r="EF15" s="61"/>
+      <c r="EG15" s="61"/>
+      <c r="EH15" s="61"/>
+      <c r="EI15" s="61"/>
+      <c r="EJ15" s="61"/>
+      <c r="EK15" s="61"/>
+      <c r="EL15" s="61"/>
+      <c r="EM15" s="61"/>
+      <c r="EN15" s="61"/>
+      <c r="EO15" s="61"/>
+      <c r="EP15" s="61"/>
+      <c r="EQ15" s="61"/>
+      <c r="ER15" s="61"/>
+      <c r="ES15" s="61"/>
+      <c r="ET15" s="61"/>
+      <c r="EU15" s="61"/>
+      <c r="EV15" s="61"/>
+      <c r="EW15" s="61"/>
+      <c r="EX15" s="61"/>
+      <c r="EY15" s="61"/>
+      <c r="EZ15" s="61"/>
+      <c r="FA15" s="61"/>
+      <c r="FB15" s="61"/>
+      <c r="FC15" s="61"/>
+      <c r="FD15" s="61"/>
+      <c r="FE15" s="61"/>
+      <c r="FF15" s="61"/>
+      <c r="FG15" s="61"/>
+      <c r="FH15" s="61"/>
+      <c r="FI15" s="61"/>
+      <c r="FJ15" s="61"/>
+      <c r="FK15" s="61"/>
+      <c r="FL15" s="61"/>
+      <c r="FM15" s="61"/>
+      <c r="FN15" s="61"/>
+      <c r="FO15" s="61"/>
+      <c r="FP15" s="61"/>
+      <c r="FQ15" s="61"/>
+      <c r="FR15" s="61"/>
+      <c r="FS15" s="61"/>
+      <c r="FT15" s="61"/>
+      <c r="FU15" s="61"/>
+      <c r="FV15" s="61"/>
+      <c r="FW15" s="61"/>
+      <c r="FX15" s="61"/>
+      <c r="FY15" s="61"/>
+      <c r="FZ15" s="61"/>
+      <c r="GA15" s="61"/>
+      <c r="GB15" s="61"/>
+      <c r="GC15" s="61"/>
+      <c r="GD15" s="61"/>
+      <c r="GE15" s="61"/>
+      <c r="GF15" s="61"/>
+      <c r="GG15" s="61"/>
+      <c r="GH15" s="61"/>
+      <c r="GI15" s="61"/>
+      <c r="GJ15" s="61"/>
+      <c r="GK15" s="61"/>
+      <c r="GL15" s="61"/>
+      <c r="GM15" s="61"/>
+      <c r="GN15" s="61"/>
+      <c r="GO15" s="61"/>
+      <c r="GP15" s="61"/>
+      <c r="GQ15" s="61"/>
+      <c r="GR15" s="61"/>
+      <c r="GS15" s="61"/>
+      <c r="GT15" s="61"/>
+      <c r="GU15" s="61"/>
+      <c r="GV15" s="61"/>
+      <c r="GW15" s="61"/>
+      <c r="GX15" s="61"/>
+      <c r="GY15" s="61"/>
+      <c r="GZ15" s="61"/>
+      <c r="HA15" s="61"/>
+      <c r="HB15" s="61"/>
+      <c r="HC15" s="61"/>
+      <c r="HD15" s="61"/>
+      <c r="HE15" s="61"/>
+      <c r="HF15" s="61"/>
+      <c r="HG15" s="61"/>
+      <c r="HH15" s="61"/>
+      <c r="HI15" s="61"/>
+      <c r="HJ15" s="61"/>
+      <c r="HK15" s="61"/>
+      <c r="HL15" s="61"/>
+      <c r="HM15" s="61"/>
+      <c r="HN15" s="61"/>
+      <c r="HO15" s="61"/>
+      <c r="HP15" s="61"/>
+      <c r="HQ15" s="61"/>
+      <c r="HR15" s="61"/>
+      <c r="HS15" s="61"/>
+      <c r="HT15" s="61"/>
+      <c r="HU15" s="61"/>
+      <c r="HV15" s="61"/>
+      <c r="HW15" s="61"/>
+      <c r="HX15" s="61"/>
+      <c r="HY15" s="61"/>
+      <c r="HZ15" s="61"/>
+      <c r="IA15" s="61"/>
+      <c r="IB15" s="61"/>
+      <c r="IC15" s="61"/>
+      <c r="ID15" s="61"/>
+      <c r="IE15" s="61"/>
+      <c r="IF15" s="61"/>
+      <c r="IG15" s="61"/>
+      <c r="IH15" s="61"/>
+      <c r="II15" s="61"/>
+      <c r="IJ15" s="61"/>
+      <c r="IK15" s="61"/>
+      <c r="IL15" s="61"/>
+      <c r="IM15" s="61"/>
+      <c r="IN15" s="61"/>
+      <c r="IO15" s="61"/>
+      <c r="IP15" s="61"/>
+      <c r="IQ15" s="61"/>
+      <c r="IR15" s="61"/>
+      <c r="IS15" s="61"/>
+      <c r="IT15" s="61"/>
+      <c r="IU15" s="61"/>
+      <c r="IV15" s="61"/>
     </row>
-    <row r="17" spans="2:256" ht="15.75">
-[...254 lines deleted...]
-      <c r="IV17" s="75"/>
+    <row r="17" spans="2:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B17" s="63"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="63"/>
+      <c r="O17" s="63"/>
+      <c r="P17" s="63"/>
+      <c r="Q17" s="63"/>
+      <c r="R17" s="63"/>
+      <c r="S17" s="63"/>
+      <c r="T17" s="63"/>
+      <c r="U17" s="63"/>
+      <c r="V17" s="63"/>
+      <c r="W17" s="63"/>
+      <c r="X17" s="63"/>
+      <c r="Y17" s="63"/>
+      <c r="Z17" s="63"/>
+      <c r="AA17" s="63"/>
+      <c r="AB17" s="63"/>
+      <c r="AC17" s="63"/>
+      <c r="AD17" s="63"/>
+      <c r="AE17" s="63"/>
+      <c r="AF17" s="63"/>
+      <c r="AG17" s="63"/>
+      <c r="AH17" s="63"/>
+      <c r="AI17" s="63"/>
+      <c r="AJ17" s="63"/>
+      <c r="AK17" s="63"/>
+      <c r="AL17" s="63"/>
+      <c r="AM17" s="63"/>
+      <c r="AN17" s="63"/>
+      <c r="AO17" s="63"/>
+      <c r="AP17" s="63"/>
+      <c r="AQ17" s="63"/>
+      <c r="AR17" s="63"/>
+      <c r="AS17" s="63"/>
+      <c r="AT17" s="63"/>
+      <c r="AU17" s="63"/>
+      <c r="AV17" s="63"/>
+      <c r="AW17" s="63"/>
+      <c r="AX17" s="63"/>
+      <c r="AY17" s="63"/>
+      <c r="AZ17" s="63"/>
+      <c r="BA17" s="63"/>
+      <c r="BB17" s="63"/>
+      <c r="BC17" s="63"/>
+      <c r="BD17" s="63"/>
+      <c r="BE17" s="63"/>
+      <c r="BF17" s="63"/>
+      <c r="BG17" s="63"/>
+      <c r="BH17" s="63"/>
+      <c r="BI17" s="63"/>
+      <c r="BJ17" s="63"/>
+      <c r="BK17" s="63"/>
+      <c r="BL17" s="63"/>
+      <c r="BM17" s="63"/>
+      <c r="BN17" s="63"/>
+      <c r="BO17" s="63"/>
+      <c r="BP17" s="63"/>
+      <c r="BQ17" s="63"/>
+      <c r="BR17" s="63"/>
+      <c r="BS17" s="63"/>
+      <c r="BT17" s="63"/>
+      <c r="BU17" s="63"/>
+      <c r="BV17" s="63"/>
+      <c r="BW17" s="63"/>
+      <c r="BX17" s="63"/>
+      <c r="BY17" s="63"/>
+      <c r="BZ17" s="63"/>
+      <c r="CA17" s="63"/>
+      <c r="CB17" s="63"/>
+      <c r="CC17" s="63"/>
+      <c r="CD17" s="63"/>
+      <c r="CE17" s="63"/>
+      <c r="CF17" s="63"/>
+      <c r="CG17" s="63"/>
+      <c r="CH17" s="63"/>
+      <c r="CI17" s="63"/>
+      <c r="CJ17" s="63"/>
+      <c r="CK17" s="63"/>
+      <c r="CL17" s="63"/>
+      <c r="CM17" s="63"/>
+      <c r="CN17" s="63"/>
+      <c r="CO17" s="63"/>
+      <c r="CP17" s="63"/>
+      <c r="CQ17" s="63"/>
+      <c r="CR17" s="63"/>
+      <c r="CS17" s="63"/>
+      <c r="CT17" s="63"/>
+      <c r="CU17" s="63"/>
+      <c r="CV17" s="63"/>
+      <c r="CW17" s="63"/>
+      <c r="CX17" s="63"/>
+      <c r="CY17" s="63"/>
+      <c r="CZ17" s="63"/>
+      <c r="DA17" s="63"/>
+      <c r="DB17" s="63"/>
+      <c r="DC17" s="63"/>
+      <c r="DD17" s="63"/>
+      <c r="DE17" s="63"/>
+      <c r="DF17" s="63"/>
+      <c r="DG17" s="63"/>
+      <c r="DH17" s="63"/>
+      <c r="DI17" s="63"/>
+      <c r="DJ17" s="63"/>
+      <c r="DK17" s="63"/>
+      <c r="DL17" s="63"/>
+      <c r="DM17" s="63"/>
+      <c r="DN17" s="63"/>
+      <c r="DO17" s="63"/>
+      <c r="DP17" s="63"/>
+      <c r="DQ17" s="63"/>
+      <c r="DR17" s="63"/>
+      <c r="DS17" s="63"/>
+      <c r="DT17" s="63"/>
+      <c r="DU17" s="63"/>
+      <c r="DV17" s="63"/>
+      <c r="DW17" s="63"/>
+      <c r="DX17" s="63"/>
+      <c r="DY17" s="63"/>
+      <c r="DZ17" s="63"/>
+      <c r="EA17" s="63"/>
+      <c r="EB17" s="63"/>
+      <c r="EC17" s="63"/>
+      <c r="ED17" s="63"/>
+      <c r="EE17" s="63"/>
+      <c r="EF17" s="63"/>
+      <c r="EG17" s="63"/>
+      <c r="EH17" s="63"/>
+      <c r="EI17" s="63"/>
+      <c r="EJ17" s="63"/>
+      <c r="EK17" s="63"/>
+      <c r="EL17" s="63"/>
+      <c r="EM17" s="63"/>
+      <c r="EN17" s="63"/>
+      <c r="EO17" s="63"/>
+      <c r="EP17" s="63"/>
+      <c r="EQ17" s="63"/>
+      <c r="ER17" s="63"/>
+      <c r="ES17" s="63"/>
+      <c r="ET17" s="63"/>
+      <c r="EU17" s="63"/>
+      <c r="EV17" s="63"/>
+      <c r="EW17" s="63"/>
+      <c r="EX17" s="63"/>
+      <c r="EY17" s="63"/>
+      <c r="EZ17" s="63"/>
+      <c r="FA17" s="63"/>
+      <c r="FB17" s="63"/>
+      <c r="FC17" s="63"/>
+      <c r="FD17" s="63"/>
+      <c r="FE17" s="63"/>
+      <c r="FF17" s="63"/>
+      <c r="FG17" s="63"/>
+      <c r="FH17" s="63"/>
+      <c r="FI17" s="63"/>
+      <c r="FJ17" s="63"/>
+      <c r="FK17" s="63"/>
+      <c r="FL17" s="63"/>
+      <c r="FM17" s="63"/>
+      <c r="FN17" s="63"/>
+      <c r="FO17" s="63"/>
+      <c r="FP17" s="63"/>
+      <c r="FQ17" s="63"/>
+      <c r="FR17" s="63"/>
+      <c r="FS17" s="63"/>
+      <c r="FT17" s="63"/>
+      <c r="FU17" s="63"/>
+      <c r="FV17" s="63"/>
+      <c r="FW17" s="63"/>
+      <c r="FX17" s="63"/>
+      <c r="FY17" s="63"/>
+      <c r="FZ17" s="63"/>
+      <c r="GA17" s="63"/>
+      <c r="GB17" s="63"/>
+      <c r="GC17" s="63"/>
+      <c r="GD17" s="63"/>
+      <c r="GE17" s="63"/>
+      <c r="GF17" s="63"/>
+      <c r="GG17" s="63"/>
+      <c r="GH17" s="63"/>
+      <c r="GI17" s="63"/>
+      <c r="GJ17" s="63"/>
+      <c r="GK17" s="63"/>
+      <c r="GL17" s="63"/>
+      <c r="GM17" s="63"/>
+      <c r="GN17" s="63"/>
+      <c r="GO17" s="63"/>
+      <c r="GP17" s="63"/>
+      <c r="GQ17" s="63"/>
+      <c r="GR17" s="63"/>
+      <c r="GS17" s="63"/>
+      <c r="GT17" s="63"/>
+      <c r="GU17" s="63"/>
+      <c r="GV17" s="63"/>
+      <c r="GW17" s="63"/>
+      <c r="GX17" s="63"/>
+      <c r="GY17" s="63"/>
+      <c r="GZ17" s="63"/>
+      <c r="HA17" s="63"/>
+      <c r="HB17" s="63"/>
+      <c r="HC17" s="63"/>
+      <c r="HD17" s="63"/>
+      <c r="HE17" s="63"/>
+      <c r="HF17" s="63"/>
+      <c r="HG17" s="63"/>
+      <c r="HH17" s="63"/>
+      <c r="HI17" s="63"/>
+      <c r="HJ17" s="63"/>
+      <c r="HK17" s="63"/>
+      <c r="HL17" s="63"/>
+      <c r="HM17" s="63"/>
+      <c r="HN17" s="63"/>
+      <c r="HO17" s="63"/>
+      <c r="HP17" s="63"/>
+      <c r="HQ17" s="63"/>
+      <c r="HR17" s="63"/>
+      <c r="HS17" s="63"/>
+      <c r="HT17" s="63"/>
+      <c r="HU17" s="63"/>
+      <c r="HV17" s="63"/>
+      <c r="HW17" s="63"/>
+      <c r="HX17" s="63"/>
+      <c r="HY17" s="63"/>
+      <c r="HZ17" s="63"/>
+      <c r="IA17" s="63"/>
+      <c r="IB17" s="63"/>
+      <c r="IC17" s="63"/>
+      <c r="ID17" s="63"/>
+      <c r="IE17" s="63"/>
+      <c r="IF17" s="63"/>
+      <c r="IG17" s="63"/>
+      <c r="IH17" s="63"/>
+      <c r="II17" s="63"/>
+      <c r="IJ17" s="63"/>
+      <c r="IK17" s="63"/>
+      <c r="IL17" s="63"/>
+      <c r="IM17" s="63"/>
+      <c r="IN17" s="63"/>
+      <c r="IO17" s="63"/>
+      <c r="IP17" s="63"/>
+      <c r="IQ17" s="63"/>
+      <c r="IR17" s="63"/>
+      <c r="IS17" s="63"/>
+      <c r="IT17" s="63"/>
+      <c r="IU17" s="63"/>
+      <c r="IV17" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A1:R1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AC3:AU3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="A13:K13"/>
     <mergeCell ref="A14:K14"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
-    <mergeCell ref="A5:A7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A13:K13"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A3:C4"/>
+    <mergeCell ref="D3:L3"/>
+    <mergeCell ref="M3:AB3"/>
+    <mergeCell ref="AC3:AU3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" fitToWidth="3" fitToHeight="3" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.5" style="74" customWidth="1"/>
-[...30 lines deleted...]
-    <col min="50" max="16384" width="5.625" style="70"/>
+    <col min="1" max="1" width="16.5" style="59" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="59" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="59" customWidth="1"/>
+    <col min="4" max="4" width="11" style="59" customWidth="1"/>
+    <col min="5" max="5" width="17.625" style="59" customWidth="1"/>
+    <col min="6" max="6" width="11" style="59" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="59" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="59" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="59" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="59" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="59" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="59" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="59" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="59" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="59" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="59" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="59" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="59" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="59" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="59" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="59" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="59" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="59" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="59" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="59" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="59" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="59" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="59" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="59" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="59" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="59" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="59"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" ht="20.25">
-      <c r="A1" s="152" t="s">
+    <row r="1" spans="1:256" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A1" s="132" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="152"/>
-[...253 lines deleted...]
-      <c r="IV1" s="77"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+      <c r="Q1" s="132"/>
+      <c r="R1" s="132"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
+      <c r="BV1" s="64"/>
+      <c r="BW1" s="64"/>
+      <c r="BX1" s="64"/>
+      <c r="BY1" s="64"/>
+      <c r="BZ1" s="64"/>
+      <c r="CA1" s="64"/>
+      <c r="CB1" s="64"/>
+      <c r="CC1" s="64"/>
+      <c r="CD1" s="64"/>
+      <c r="CE1" s="64"/>
+      <c r="CF1" s="64"/>
+      <c r="CG1" s="64"/>
+      <c r="CH1" s="64"/>
+      <c r="CI1" s="64"/>
+      <c r="CJ1" s="64"/>
+      <c r="CK1" s="64"/>
+      <c r="CL1" s="64"/>
+      <c r="CM1" s="64"/>
+      <c r="CN1" s="64"/>
+      <c r="CO1" s="64"/>
+      <c r="CP1" s="64"/>
+      <c r="CQ1" s="64"/>
+      <c r="CR1" s="64"/>
+      <c r="CS1" s="64"/>
+      <c r="CT1" s="64"/>
+      <c r="CU1" s="64"/>
+      <c r="CV1" s="64"/>
+      <c r="CW1" s="64"/>
+      <c r="CX1" s="64"/>
+      <c r="CY1" s="64"/>
+      <c r="CZ1" s="64"/>
+      <c r="DA1" s="64"/>
+      <c r="DB1" s="64"/>
+      <c r="DC1" s="64"/>
+      <c r="DD1" s="64"/>
+      <c r="DE1" s="64"/>
+      <c r="DF1" s="64"/>
+      <c r="DG1" s="64"/>
+      <c r="DH1" s="64"/>
+      <c r="DI1" s="64"/>
+      <c r="DJ1" s="64"/>
+      <c r="DK1" s="64"/>
+      <c r="DL1" s="64"/>
+      <c r="DM1" s="64"/>
+      <c r="DN1" s="64"/>
+      <c r="DO1" s="64"/>
+      <c r="DP1" s="64"/>
+      <c r="DQ1" s="64"/>
+      <c r="DR1" s="64"/>
+      <c r="DS1" s="64"/>
+      <c r="DT1" s="64"/>
+      <c r="DU1" s="64"/>
+      <c r="DV1" s="64"/>
+      <c r="DW1" s="64"/>
+      <c r="DX1" s="64"/>
+      <c r="DY1" s="64"/>
+      <c r="DZ1" s="64"/>
+      <c r="EA1" s="64"/>
+      <c r="EB1" s="64"/>
+      <c r="EC1" s="64"/>
+      <c r="ED1" s="64"/>
+      <c r="EE1" s="64"/>
+      <c r="EF1" s="64"/>
+      <c r="EG1" s="64"/>
+      <c r="EH1" s="64"/>
+      <c r="EI1" s="64"/>
+      <c r="EJ1" s="64"/>
+      <c r="EK1" s="64"/>
+      <c r="EL1" s="64"/>
+      <c r="EM1" s="64"/>
+      <c r="EN1" s="64"/>
+      <c r="EO1" s="64"/>
+      <c r="EP1" s="64"/>
+      <c r="EQ1" s="64"/>
+      <c r="ER1" s="64"/>
+      <c r="ES1" s="64"/>
+      <c r="ET1" s="64"/>
+      <c r="EU1" s="64"/>
+      <c r="EV1" s="64"/>
+      <c r="EW1" s="64"/>
+      <c r="EX1" s="64"/>
+      <c r="EY1" s="64"/>
+      <c r="EZ1" s="64"/>
+      <c r="FA1" s="64"/>
+      <c r="FB1" s="64"/>
+      <c r="FC1" s="64"/>
+      <c r="FD1" s="64"/>
+      <c r="FE1" s="64"/>
+      <c r="FF1" s="64"/>
+      <c r="FG1" s="64"/>
+      <c r="FH1" s="64"/>
+      <c r="FI1" s="64"/>
+      <c r="FJ1" s="64"/>
+      <c r="FK1" s="64"/>
+      <c r="FL1" s="64"/>
+      <c r="FM1" s="64"/>
+      <c r="FN1" s="64"/>
+      <c r="FO1" s="64"/>
+      <c r="FP1" s="64"/>
+      <c r="FQ1" s="64"/>
+      <c r="FR1" s="64"/>
+      <c r="FS1" s="64"/>
+      <c r="FT1" s="64"/>
+      <c r="FU1" s="64"/>
+      <c r="FV1" s="64"/>
+      <c r="FW1" s="64"/>
+      <c r="FX1" s="64"/>
+      <c r="FY1" s="64"/>
+      <c r="FZ1" s="64"/>
+      <c r="GA1" s="64"/>
+      <c r="GB1" s="64"/>
+      <c r="GC1" s="64"/>
+      <c r="GD1" s="64"/>
+      <c r="GE1" s="64"/>
+      <c r="GF1" s="64"/>
+      <c r="GG1" s="64"/>
+      <c r="GH1" s="64"/>
+      <c r="GI1" s="64"/>
+      <c r="GJ1" s="64"/>
+      <c r="GK1" s="64"/>
+      <c r="GL1" s="64"/>
+      <c r="GM1" s="64"/>
+      <c r="GN1" s="64"/>
+      <c r="GO1" s="64"/>
+      <c r="GP1" s="64"/>
+      <c r="GQ1" s="64"/>
+      <c r="GR1" s="64"/>
+      <c r="GS1" s="64"/>
+      <c r="GT1" s="64"/>
+      <c r="GU1" s="64"/>
+      <c r="GV1" s="64"/>
+      <c r="GW1" s="64"/>
+      <c r="GX1" s="64"/>
+      <c r="GY1" s="64"/>
+      <c r="GZ1" s="64"/>
+      <c r="HA1" s="64"/>
+      <c r="HB1" s="64"/>
+      <c r="HC1" s="64"/>
+      <c r="HD1" s="64"/>
+      <c r="HE1" s="64"/>
+      <c r="HF1" s="64"/>
+      <c r="HG1" s="64"/>
+      <c r="HH1" s="64"/>
+      <c r="HI1" s="64"/>
+      <c r="HJ1" s="64"/>
+      <c r="HK1" s="64"/>
+      <c r="HL1" s="64"/>
+      <c r="HM1" s="64"/>
+      <c r="HN1" s="64"/>
+      <c r="HO1" s="64"/>
+      <c r="HP1" s="64"/>
+      <c r="HQ1" s="64"/>
+      <c r="HR1" s="64"/>
+      <c r="HS1" s="64"/>
+      <c r="HT1" s="64"/>
+      <c r="HU1" s="64"/>
+      <c r="HV1" s="64"/>
+      <c r="HW1" s="64"/>
+      <c r="HX1" s="64"/>
+      <c r="HY1" s="64"/>
+      <c r="HZ1" s="64"/>
+      <c r="IA1" s="64"/>
+      <c r="IB1" s="64"/>
+      <c r="IC1" s="64"/>
+      <c r="ID1" s="64"/>
+      <c r="IE1" s="64"/>
+      <c r="IF1" s="64"/>
+      <c r="IG1" s="64"/>
+      <c r="IH1" s="64"/>
+      <c r="II1" s="64"/>
+      <c r="IJ1" s="64"/>
+      <c r="IK1" s="64"/>
+      <c r="IL1" s="64"/>
+      <c r="IM1" s="64"/>
+      <c r="IN1" s="64"/>
+      <c r="IO1" s="64"/>
+      <c r="IP1" s="64"/>
+      <c r="IQ1" s="64"/>
+      <c r="IR1" s="64"/>
+      <c r="IS1" s="64"/>
+      <c r="IT1" s="64"/>
+      <c r="IU1" s="64"/>
+      <c r="IV1" s="64"/>
     </row>
-    <row r="2" spans="1:256" s="31" customFormat="1" ht="24.6" customHeight="1">
-      <c r="A2" s="68" t="s">
+    <row r="2" spans="1:256" s="27" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="47" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="3" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A3" s="139" t="s">
+    <row r="3" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="110" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="153"/>
-[...1 lines deleted...]
-      <c r="D3" s="126" t="s">
+      <c r="B3" s="133"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="125" t="s">
         <v>181</v>
       </c>
-      <c r="E3" s="127"/>
-[...7 lines deleted...]
-      <c r="M3" s="129" t="s">
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="127"/>
+      <c r="M3" s="112" t="s">
         <v>148</v>
       </c>
-      <c r="N3" s="130"/>
-[...14 lines deleted...]
-      <c r="AC3" s="126" t="s">
+      <c r="N3" s="113"/>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="113"/>
+      <c r="AA3" s="113"/>
+      <c r="AB3" s="114"/>
+      <c r="AC3" s="125" t="s">
         <v>182</v>
       </c>
-      <c r="AD3" s="127"/>
-[...16 lines deleted...]
-      <c r="AU3" s="127"/>
+      <c r="AD3" s="126"/>
+      <c r="AE3" s="126"/>
+      <c r="AF3" s="126"/>
+      <c r="AG3" s="126"/>
+      <c r="AH3" s="126"/>
+      <c r="AI3" s="126"/>
+      <c r="AJ3" s="126"/>
+      <c r="AK3" s="126"/>
+      <c r="AL3" s="126"/>
+      <c r="AM3" s="126"/>
+      <c r="AN3" s="126"/>
+      <c r="AO3" s="126"/>
+      <c r="AP3" s="126"/>
+      <c r="AQ3" s="126"/>
+      <c r="AR3" s="126"/>
+      <c r="AS3" s="126"/>
+      <c r="AT3" s="126"/>
+      <c r="AU3" s="126"/>
     </row>
-    <row r="4" spans="1:256" s="31" customFormat="1" ht="123" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="37" t="s">
+    <row r="4" spans="1:256" s="27" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="135"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="E4" s="39" t="s">
+      <c r="E4" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="34" t="s">
+      <c r="F4" s="30" t="s">
         <v>149</v>
       </c>
-      <c r="G4" s="34" t="s">
+      <c r="G4" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="H4" s="34" t="s">
+      <c r="H4" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="I4" s="34" t="s">
+      <c r="I4" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="J4" s="34" t="s">
+      <c r="J4" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="K4" s="34" t="s">
+      <c r="K4" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L4" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="M4" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N4" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="P4" s="37" t="s">
+      <c r="P4" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="Q4" s="37" t="s">
+      <c r="Q4" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="R4" s="37" t="s">
+      <c r="R4" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="S4" s="37" t="s">
+      <c r="S4" s="32" t="s">
         <v>151</v>
       </c>
-      <c r="T4" s="37" t="s">
+      <c r="T4" s="32" t="s">
         <v>152</v>
       </c>
-      <c r="U4" s="37" t="s">
+      <c r="U4" s="32" t="s">
         <v>153</v>
       </c>
-      <c r="V4" s="37" t="s">
+      <c r="V4" s="32" t="s">
         <v>154</v>
       </c>
-      <c r="W4" s="37" t="s">
+      <c r="W4" s="32" t="s">
         <v>155</v>
       </c>
-      <c r="X4" s="37" t="s">
+      <c r="X4" s="32" t="s">
         <v>156</v>
       </c>
-      <c r="Y4" s="37" t="s">
+      <c r="Y4" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="Z4" s="37" t="s">
+      <c r="Z4" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="AA4" s="37" t="s">
+      <c r="AA4" s="32" t="s">
         <v>157</v>
       </c>
-      <c r="AB4" s="37" t="s">
+      <c r="AB4" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="AC4" s="37" t="s">
+      <c r="AC4" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="AD4" s="40" t="s">
+      <c r="AD4" s="35" t="s">
         <v>69</v>
       </c>
-      <c r="AE4" s="37" t="s">
+      <c r="AE4" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="AF4" s="34" t="s">
+      <c r="AF4" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="AG4" s="60" t="s">
+      <c r="AG4" s="52" t="s">
         <v>158</v>
       </c>
-      <c r="AH4" s="60" t="s">
+      <c r="AH4" s="52" t="s">
         <v>159</v>
       </c>
-      <c r="AI4" s="106" t="s">
+      <c r="AI4" s="32" t="s">
         <v>160</v>
       </c>
-      <c r="AJ4" s="106" t="s">
+      <c r="AJ4" s="32" t="s">
         <v>161</v>
       </c>
-      <c r="AK4" s="106" t="s">
+      <c r="AK4" s="32" t="s">
         <v>162</v>
       </c>
-      <c r="AL4" s="106" t="s">
+      <c r="AL4" s="32" t="s">
         <v>163</v>
       </c>
-      <c r="AM4" s="106" t="s">
+      <c r="AM4" s="32" t="s">
         <v>164</v>
       </c>
-      <c r="AN4" s="106" t="s">
+      <c r="AN4" s="32" t="s">
         <v>165</v>
       </c>
-      <c r="AO4" s="106" t="s">
+      <c r="AO4" s="32" t="s">
         <v>166</v>
       </c>
-      <c r="AP4" s="60" t="s">
+      <c r="AP4" s="52" t="s">
         <v>167</v>
       </c>
-      <c r="AQ4" s="60" t="s">
+      <c r="AQ4" s="52" t="s">
         <v>168</v>
       </c>
-      <c r="AR4" s="60" t="s">
+      <c r="AR4" s="52" t="s">
         <v>72</v>
       </c>
-      <c r="AS4" s="60" t="s">
+      <c r="AS4" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="AT4" s="60" t="s">
+      <c r="AT4" s="52" t="s">
         <v>169</v>
       </c>
-      <c r="AU4" s="69" t="s">
+      <c r="AU4" s="58" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:256" s="31" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A5" s="140" t="s">
+    <row r="5" spans="1:256" s="27" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="144" t="s">
+      <c r="B5" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="145"/>
-      <c r="D5" s="41">
+      <c r="C5" s="107"/>
+      <c r="D5" s="36">
         <v>908</v>
       </c>
-      <c r="E5" s="42">
+      <c r="E5" s="37">
         <v>118</v>
       </c>
-      <c r="F5" s="43">
+      <c r="F5" s="37">
         <v>19</v>
       </c>
-      <c r="G5" s="43">
+      <c r="G5" s="37">
         <v>84</v>
       </c>
-      <c r="H5" s="43">
+      <c r="H5" s="37">
         <v>62</v>
       </c>
-      <c r="I5" s="43">
+      <c r="I5" s="37">
         <v>167</v>
       </c>
-      <c r="J5" s="43">
+      <c r="J5" s="37">
         <v>46</v>
       </c>
-      <c r="K5" s="43">
+      <c r="K5" s="37">
         <v>381</v>
       </c>
-      <c r="L5" s="44">
+      <c r="L5" s="38">
         <v>31</v>
       </c>
-      <c r="M5" s="44">
+      <c r="M5" s="38">
         <v>908</v>
       </c>
-      <c r="N5" s="45">
+      <c r="N5" s="39">
         <v>644</v>
       </c>
-      <c r="O5" s="45">
+      <c r="O5" s="39">
         <v>12</v>
       </c>
-      <c r="P5" s="45">
+      <c r="P5" s="39">
         <v>11</v>
       </c>
-      <c r="Q5" s="45">
+      <c r="Q5" s="39">
         <v>56</v>
       </c>
-      <c r="R5" s="45">
+      <c r="R5" s="39">
         <v>24</v>
       </c>
-      <c r="S5" s="45">
+      <c r="S5" s="39">
         <v>5</v>
       </c>
-      <c r="T5" s="45">
+      <c r="T5" s="39">
         <v>9</v>
       </c>
-      <c r="U5" s="45">
+      <c r="U5" s="39">
         <v>48</v>
       </c>
-      <c r="V5" s="44">
+      <c r="V5" s="38">
         <v>6</v>
       </c>
-      <c r="W5" s="45">
-[...2 lines deleted...]
-      <c r="X5" s="45">
+      <c r="W5" s="39">
+        <v>1</v>
+      </c>
+      <c r="X5" s="39">
         <v>6</v>
       </c>
-      <c r="Y5" s="45">
+      <c r="Y5" s="39">
         <v>30</v>
       </c>
-      <c r="Z5" s="45">
+      <c r="Z5" s="39">
         <v>22</v>
       </c>
-      <c r="AA5" s="45">
+      <c r="AA5" s="39">
         <v>6</v>
       </c>
-      <c r="AB5" s="45">
+      <c r="AB5" s="39">
         <v>28</v>
       </c>
-      <c r="AC5" s="45">
+      <c r="AC5" s="39">
         <v>908</v>
       </c>
-      <c r="AD5" s="43">
+      <c r="AD5" s="37">
         <v>94</v>
       </c>
-      <c r="AE5" s="45">
+      <c r="AE5" s="39">
         <v>5</v>
       </c>
-      <c r="AF5" s="45">
+      <c r="AF5" s="39">
         <v>31</v>
       </c>
-      <c r="AG5" s="61">
+      <c r="AG5" s="53">
         <v>68</v>
       </c>
-      <c r="AH5" s="61">
+      <c r="AH5" s="53">
         <v>29</v>
       </c>
-      <c r="AI5" s="61">
+      <c r="AI5" s="53">
         <v>4</v>
       </c>
-      <c r="AJ5" s="61">
+      <c r="AJ5" s="53">
         <v>2</v>
       </c>
-      <c r="AK5" s="61">
+      <c r="AK5" s="53">
         <v>9</v>
       </c>
-      <c r="AL5" s="61">
+      <c r="AL5" s="53">
         <v>15</v>
       </c>
-      <c r="AM5" s="61">
+      <c r="AM5" s="53">
         <v>8</v>
       </c>
-      <c r="AN5" s="61">
+      <c r="AN5" s="53">
         <v>193</v>
       </c>
-      <c r="AO5" s="61">
+      <c r="AO5" s="53">
         <v>10</v>
       </c>
-      <c r="AP5" s="61">
+      <c r="AP5" s="53">
         <v>155</v>
       </c>
-      <c r="AQ5" s="61">
+      <c r="AQ5" s="53">
         <v>15</v>
       </c>
-      <c r="AR5" s="61">
+      <c r="AR5" s="53">
         <v>8</v>
       </c>
-      <c r="AS5" s="61">
+      <c r="AS5" s="53">
         <v>22</v>
       </c>
-      <c r="AT5" s="61">
+      <c r="AT5" s="53">
         <v>172</v>
       </c>
-      <c r="AU5" s="61">
+      <c r="AU5" s="53">
         <v>68</v>
       </c>
     </row>
-    <row r="6" spans="1:256" s="31" customFormat="1" ht="25.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="134" t="s">
+    <row r="6" spans="1:256" s="27" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="123"/>
+      <c r="B6" s="128" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="135"/>
-      <c r="D6" s="62">
+      <c r="C6" s="129"/>
+      <c r="D6" s="54">
         <v>247</v>
       </c>
-      <c r="E6" s="63">
+      <c r="E6" s="53">
         <v>49</v>
       </c>
-      <c r="F6" s="63">
+      <c r="F6" s="53">
         <v>9</v>
       </c>
-      <c r="G6" s="63">
+      <c r="G6" s="53">
         <v>25</v>
       </c>
-      <c r="H6" s="63">
+      <c r="H6" s="53">
         <v>15</v>
       </c>
-      <c r="I6" s="63">
+      <c r="I6" s="53">
         <v>28</v>
       </c>
-      <c r="J6" s="63">
+      <c r="J6" s="53">
         <v>4</v>
       </c>
-      <c r="K6" s="63">
+      <c r="K6" s="53">
         <v>98</v>
       </c>
-      <c r="L6" s="63">
+      <c r="L6" s="53">
         <v>19</v>
       </c>
-      <c r="M6" s="63">
+      <c r="M6" s="53">
         <v>247</v>
       </c>
-      <c r="N6" s="63">
+      <c r="N6" s="53">
         <v>118</v>
       </c>
-      <c r="O6" s="63">
+      <c r="O6" s="53">
         <v>6</v>
       </c>
-      <c r="P6" s="63">
+      <c r="P6" s="53">
         <v>2</v>
       </c>
-      <c r="Q6" s="63">
+      <c r="Q6" s="53">
         <v>19</v>
       </c>
-      <c r="R6" s="63">
+      <c r="R6" s="53">
         <v>18</v>
       </c>
-      <c r="S6" s="63">
+      <c r="S6" s="53">
         <v>4</v>
       </c>
-      <c r="T6" s="63">
+      <c r="T6" s="53">
         <v>5</v>
       </c>
-      <c r="U6" s="63">
+      <c r="U6" s="53">
         <v>20</v>
       </c>
-      <c r="V6" s="63">
+      <c r="V6" s="53">
         <v>13</v>
       </c>
-      <c r="W6" s="63">
-[...2 lines deleted...]
-      <c r="X6" s="63">
+      <c r="W6" s="53">
+        <v>0</v>
+      </c>
+      <c r="X6" s="53">
         <v>2</v>
       </c>
-      <c r="Y6" s="63">
+      <c r="Y6" s="53">
         <v>11</v>
       </c>
-      <c r="Z6" s="63">
+      <c r="Z6" s="53">
         <v>11</v>
       </c>
-      <c r="AA6" s="63">
-[...2 lines deleted...]
-      <c r="AB6" s="63">
+      <c r="AA6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AB6" s="53">
         <v>17</v>
       </c>
-      <c r="AC6" s="63">
+      <c r="AC6" s="53">
         <v>247</v>
       </c>
-      <c r="AD6" s="64">
+      <c r="AD6" s="55">
         <v>27</v>
       </c>
-      <c r="AE6" s="63">
+      <c r="AE6" s="53">
         <v>4</v>
       </c>
-      <c r="AF6" s="63">
-[...2 lines deleted...]
-      <c r="AG6" s="61">
+      <c r="AF6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AG6" s="53">
         <v>16</v>
       </c>
-      <c r="AH6" s="61">
+      <c r="AH6" s="53">
         <v>15</v>
       </c>
-      <c r="AI6" s="61">
+      <c r="AI6" s="53">
         <v>2</v>
       </c>
-      <c r="AJ6" s="61">
-[...2 lines deleted...]
-      <c r="AK6" s="61">
+      <c r="AJ6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AK6" s="53">
         <v>14</v>
       </c>
-      <c r="AL6" s="61">
+      <c r="AL6" s="53">
         <v>8</v>
       </c>
-      <c r="AM6" s="61">
+      <c r="AM6" s="53">
         <v>2</v>
       </c>
-      <c r="AN6" s="61">
+      <c r="AN6" s="53">
         <v>44</v>
       </c>
-      <c r="AO6" s="61">
+      <c r="AO6" s="53">
         <v>3</v>
       </c>
-      <c r="AP6" s="61">
+      <c r="AP6" s="53">
         <v>29</v>
       </c>
-      <c r="AQ6" s="61">
+      <c r="AQ6" s="53">
         <v>3</v>
       </c>
-      <c r="AR6" s="61">
+      <c r="AR6" s="53">
         <v>2</v>
       </c>
-      <c r="AS6" s="61">
+      <c r="AS6" s="53">
         <v>14</v>
       </c>
-      <c r="AT6" s="61">
+      <c r="AT6" s="53">
         <v>36</v>
       </c>
-      <c r="AU6" s="61">
+      <c r="AU6" s="53">
         <v>26</v>
       </c>
     </row>
-    <row r="7" spans="1:256" s="31" customFormat="1" ht="28.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="136" t="s">
+    <row r="7" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="105"/>
+      <c r="B7" s="108" t="s">
         <v>170</v>
       </c>
-      <c r="C7" s="137"/>
-      <c r="D7" s="46">
+      <c r="C7" s="109"/>
+      <c r="D7" s="40">
         <v>64</v>
       </c>
-      <c r="E7" s="47">
+      <c r="E7" s="41">
         <v>9</v>
       </c>
-      <c r="F7" s="47">
+      <c r="F7" s="41">
         <v>3</v>
       </c>
-      <c r="G7" s="47">
+      <c r="G7" s="41">
         <v>4</v>
       </c>
-      <c r="H7" s="47">
+      <c r="H7" s="41">
         <v>7</v>
       </c>
-      <c r="I7" s="47">
+      <c r="I7" s="41">
         <v>8</v>
       </c>
-      <c r="J7" s="47">
+      <c r="J7" s="41">
         <v>3</v>
       </c>
-      <c r="K7" s="47">
+      <c r="K7" s="41">
         <v>24</v>
       </c>
-      <c r="L7" s="47">
+      <c r="L7" s="41">
         <v>6</v>
       </c>
-      <c r="M7" s="47">
+      <c r="M7" s="41">
         <v>64</v>
       </c>
-      <c r="N7" s="47">
+      <c r="N7" s="41">
         <v>31</v>
       </c>
-      <c r="O7" s="47">
-[...2 lines deleted...]
-      <c r="P7" s="47">
+      <c r="O7" s="41">
+        <v>0</v>
+      </c>
+      <c r="P7" s="41">
         <v>2</v>
       </c>
-      <c r="Q7" s="47">
+      <c r="Q7" s="41">
         <v>7</v>
       </c>
-      <c r="R7" s="47">
-[...2 lines deleted...]
-      <c r="S7" s="47">
+      <c r="R7" s="41">
+        <v>1</v>
+      </c>
+      <c r="S7" s="41">
         <v>3</v>
       </c>
-      <c r="T7" s="47">
-[...5 lines deleted...]
-      <c r="V7" s="47">
+      <c r="T7" s="41">
+        <v>0</v>
+      </c>
+      <c r="U7" s="41">
+        <v>1</v>
+      </c>
+      <c r="V7" s="41">
         <v>3</v>
       </c>
-      <c r="W7" s="47">
-[...5 lines deleted...]
-      <c r="Y7" s="47">
+      <c r="W7" s="41">
+        <v>0</v>
+      </c>
+      <c r="X7" s="41">
+        <v>1</v>
+      </c>
+      <c r="Y7" s="41">
         <v>3</v>
       </c>
-      <c r="Z7" s="47">
+      <c r="Z7" s="41">
         <v>3</v>
       </c>
-      <c r="AA7" s="47">
-[...2 lines deleted...]
-      <c r="AB7" s="47">
+      <c r="AA7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="41">
         <v>9</v>
       </c>
-      <c r="AC7" s="47">
+      <c r="AC7" s="41">
         <v>64</v>
       </c>
-      <c r="AD7" s="48">
+      <c r="AD7" s="42">
         <v>15</v>
       </c>
-      <c r="AE7" s="47">
-[...8 lines deleted...]
-      <c r="AH7" s="65">
+      <c r="AE7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AH7" s="41">
         <v>4</v>
       </c>
-      <c r="AI7" s="65">
-[...5 lines deleted...]
-      <c r="AK7" s="65">
+      <c r="AI7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK7" s="41">
         <v>2</v>
       </c>
-      <c r="AL7" s="65">
+      <c r="AL7" s="41">
         <v>2</v>
       </c>
-      <c r="AM7" s="65">
-[...2 lines deleted...]
-      <c r="AN7" s="65">
+      <c r="AM7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AN7" s="41">
         <v>6</v>
       </c>
-      <c r="AO7" s="65">
-[...2 lines deleted...]
-      <c r="AP7" s="65">
+      <c r="AO7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AP7" s="41">
         <v>11</v>
       </c>
-      <c r="AQ7" s="65">
-[...5 lines deleted...]
-      <c r="AS7" s="65">
+      <c r="AQ7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AR7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS7" s="41">
         <v>2</v>
       </c>
-      <c r="AT7" s="65">
+      <c r="AT7" s="41">
         <v>11</v>
       </c>
-      <c r="AU7" s="65">
+      <c r="AU7" s="41">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:256" s="31" customFormat="1" ht="26.45" customHeight="1">
-      <c r="A8" s="146" t="s">
+    <row r="8" spans="1:256" s="27" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="118" t="s">
         <v>171</v>
       </c>
-      <c r="B8" s="149" t="s">
+      <c r="B8" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="140"/>
-      <c r="D8" s="63">
+      <c r="C8" s="104"/>
+      <c r="D8" s="53">
         <v>120</v>
       </c>
-      <c r="E8" s="63">
+      <c r="E8" s="53">
         <v>21</v>
       </c>
-      <c r="F8" s="63">
+      <c r="F8" s="53">
         <v>2</v>
       </c>
-      <c r="G8" s="63">
+      <c r="G8" s="53">
         <v>18</v>
       </c>
-      <c r="H8" s="63">
+      <c r="H8" s="53">
         <v>4</v>
       </c>
-      <c r="I8" s="63">
+      <c r="I8" s="53">
         <v>17</v>
       </c>
-      <c r="J8" s="63">
+      <c r="J8" s="53">
         <v>4</v>
       </c>
-      <c r="K8" s="63">
+      <c r="K8" s="53">
         <v>46</v>
       </c>
-      <c r="L8" s="63">
+      <c r="L8" s="53">
         <v>8</v>
       </c>
-      <c r="M8" s="63">
+      <c r="M8" s="53">
         <v>120</v>
       </c>
-      <c r="N8" s="63">
+      <c r="N8" s="53">
         <v>56</v>
       </c>
-      <c r="O8" s="63">
+      <c r="O8" s="53">
         <v>5</v>
       </c>
-      <c r="P8" s="63">
+      <c r="P8" s="53">
         <v>6</v>
       </c>
-      <c r="Q8" s="63">
+      <c r="Q8" s="53">
         <v>9</v>
       </c>
-      <c r="R8" s="63">
+      <c r="R8" s="53">
         <v>5</v>
       </c>
-      <c r="S8" s="63">
-[...5 lines deleted...]
-      <c r="U8" s="63">
+      <c r="S8" s="53">
+        <v>0</v>
+      </c>
+      <c r="T8" s="53">
+        <v>0</v>
+      </c>
+      <c r="U8" s="53">
         <v>17</v>
       </c>
-      <c r="V8" s="63">
+      <c r="V8" s="53">
         <v>3</v>
       </c>
-      <c r="W8" s="63">
-[...5 lines deleted...]
-      <c r="Y8" s="63">
+      <c r="W8" s="53">
+        <v>0</v>
+      </c>
+      <c r="X8" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="53">
         <v>4</v>
       </c>
-      <c r="Z8" s="63">
+      <c r="Z8" s="53">
         <v>7</v>
       </c>
-      <c r="AA8" s="63">
-[...2 lines deleted...]
-      <c r="AB8" s="63">
+      <c r="AA8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AB8" s="53">
         <v>6</v>
       </c>
-      <c r="AC8" s="63">
+      <c r="AC8" s="53">
         <v>120</v>
       </c>
-      <c r="AD8" s="64">
+      <c r="AD8" s="55">
         <v>19</v>
       </c>
-      <c r="AE8" s="63">
-[...2 lines deleted...]
-      <c r="AF8" s="63">
+      <c r="AE8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="53">
         <v>4</v>
       </c>
-      <c r="AG8" s="61">
+      <c r="AG8" s="53">
         <v>2</v>
       </c>
-      <c r="AH8" s="61">
+      <c r="AH8" s="53">
         <v>7</v>
       </c>
-      <c r="AI8" s="61">
+      <c r="AI8" s="53">
         <v>2</v>
       </c>
-      <c r="AJ8" s="61">
-[...2 lines deleted...]
-      <c r="AK8" s="61">
+      <c r="AJ8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="53">
         <v>3</v>
       </c>
-      <c r="AL8" s="61">
-[...5 lines deleted...]
-      <c r="AN8" s="61">
+      <c r="AL8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AM8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN8" s="53">
         <v>19</v>
       </c>
-      <c r="AO8" s="61">
-[...2 lines deleted...]
-      <c r="AP8" s="61">
+      <c r="AO8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AP8" s="53">
         <v>17</v>
       </c>
-      <c r="AQ8" s="61">
+      <c r="AQ8" s="53">
         <v>9</v>
       </c>
-      <c r="AR8" s="61">
+      <c r="AR8" s="53">
         <v>2</v>
       </c>
-      <c r="AS8" s="61">
+      <c r="AS8" s="53">
         <v>8</v>
       </c>
-      <c r="AT8" s="61">
+      <c r="AT8" s="53">
         <v>17</v>
       </c>
-      <c r="AU8" s="61">
+      <c r="AU8" s="53">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:256" s="31" customFormat="1" ht="28.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B9" s="150" t="s">
+    <row r="9" spans="1:256" s="27" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="119"/>
+      <c r="B9" s="122" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="132"/>
-      <c r="D9" s="63">
+      <c r="C9" s="123"/>
+      <c r="D9" s="53">
         <v>86</v>
       </c>
-      <c r="E9" s="63">
+      <c r="E9" s="53">
         <v>16</v>
       </c>
-      <c r="F9" s="63">
+      <c r="F9" s="53">
         <v>3</v>
       </c>
-      <c r="G9" s="63">
+      <c r="G9" s="53">
         <v>11</v>
       </c>
-      <c r="H9" s="63">
+      <c r="H9" s="53">
         <v>3</v>
       </c>
-      <c r="I9" s="63">
+      <c r="I9" s="53">
         <v>6</v>
       </c>
-      <c r="J9" s="63">
-[...2 lines deleted...]
-      <c r="K9" s="63">
+      <c r="J9" s="53">
+        <v>1</v>
+      </c>
+      <c r="K9" s="53">
         <v>39</v>
       </c>
-      <c r="L9" s="63">
+      <c r="L9" s="53">
         <v>7</v>
       </c>
-      <c r="M9" s="63">
+      <c r="M9" s="53">
         <v>86</v>
       </c>
-      <c r="N9" s="63">
+      <c r="N9" s="53">
         <v>43</v>
       </c>
-      <c r="O9" s="63">
+      <c r="O9" s="53">
         <v>2</v>
       </c>
-      <c r="P9" s="63">
-[...2 lines deleted...]
-      <c r="Q9" s="63">
+      <c r="P9" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="53">
         <v>6</v>
       </c>
-      <c r="R9" s="63">
+      <c r="R9" s="53">
         <v>6</v>
       </c>
-      <c r="S9" s="63">
-[...2 lines deleted...]
-      <c r="T9" s="63">
+      <c r="S9" s="53">
+        <v>0</v>
+      </c>
+      <c r="T9" s="53">
         <v>2</v>
       </c>
-      <c r="U9" s="63">
+      <c r="U9" s="53">
         <v>6</v>
       </c>
-      <c r="V9" s="63">
+      <c r="V9" s="53">
         <v>3</v>
       </c>
-      <c r="W9" s="63">
-[...2 lines deleted...]
-      <c r="X9" s="63">
+      <c r="W9" s="53">
+        <v>0</v>
+      </c>
+      <c r="X9" s="53">
         <v>2</v>
       </c>
-      <c r="Y9" s="63">
+      <c r="Y9" s="53">
         <v>3</v>
       </c>
-      <c r="Z9" s="63">
+      <c r="Z9" s="53">
         <v>6</v>
       </c>
-      <c r="AA9" s="63">
+      <c r="AA9" s="53">
         <v>2</v>
       </c>
-      <c r="AB9" s="63">
+      <c r="AB9" s="53">
         <v>5</v>
       </c>
-      <c r="AC9" s="63">
+      <c r="AC9" s="53">
         <v>86</v>
       </c>
-      <c r="AD9" s="64">
+      <c r="AD9" s="55">
         <v>10</v>
       </c>
-      <c r="AE9" s="63">
-[...2 lines deleted...]
-      <c r="AF9" s="63">
+      <c r="AE9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="53">
         <v>2</v>
       </c>
-      <c r="AG9" s="61">
+      <c r="AG9" s="53">
         <v>5</v>
       </c>
-      <c r="AH9" s="61">
+      <c r="AH9" s="53">
         <v>3</v>
       </c>
-      <c r="AI9" s="61">
-[...5 lines deleted...]
-      <c r="AK9" s="61">
+      <c r="AI9" s="53">
+        <v>1</v>
+      </c>
+      <c r="AJ9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="53">
         <v>9</v>
       </c>
-      <c r="AL9" s="61">
-[...2 lines deleted...]
-      <c r="AM9" s="61">
+      <c r="AL9" s="53">
+        <v>1</v>
+      </c>
+      <c r="AM9" s="53">
         <v>2</v>
       </c>
-      <c r="AN9" s="61">
+      <c r="AN9" s="53">
         <v>13</v>
       </c>
-      <c r="AO9" s="61">
+      <c r="AO9" s="53">
         <v>4</v>
       </c>
-      <c r="AP9" s="61">
+      <c r="AP9" s="53">
         <v>12</v>
       </c>
-      <c r="AQ9" s="61">
+      <c r="AQ9" s="53">
         <v>2</v>
       </c>
-      <c r="AR9" s="61">
-[...2 lines deleted...]
-      <c r="AS9" s="61">
+      <c r="AR9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="53">
         <v>7</v>
       </c>
-      <c r="AT9" s="61">
+      <c r="AT9" s="53">
         <v>9</v>
       </c>
-      <c r="AU9" s="61">
+      <c r="AU9" s="53">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:256" s="31" customFormat="1" ht="22.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="151" t="s">
+    <row r="10" spans="1:256" s="27" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="120"/>
+      <c r="B10" s="124" t="s">
         <v>170</v>
       </c>
-      <c r="C10" s="133"/>
-      <c r="D10" s="63">
+      <c r="C10" s="105"/>
+      <c r="D10" s="53">
         <v>27</v>
       </c>
-      <c r="E10" s="63">
-[...2 lines deleted...]
-      <c r="F10" s="63">
+      <c r="E10" s="53">
+        <v>1</v>
+      </c>
+      <c r="F10" s="53">
         <v>2</v>
       </c>
-      <c r="G10" s="63">
+      <c r="G10" s="53">
         <v>8</v>
       </c>
-      <c r="H10" s="63">
-[...2 lines deleted...]
-      <c r="I10" s="63">
+      <c r="H10" s="53">
+        <v>0</v>
+      </c>
+      <c r="I10" s="53">
         <v>3</v>
       </c>
-      <c r="J10" s="63">
-[...2 lines deleted...]
-      <c r="K10" s="63">
+      <c r="J10" s="53">
+        <v>0</v>
+      </c>
+      <c r="K10" s="53">
         <v>13</v>
       </c>
-      <c r="L10" s="63">
-[...2 lines deleted...]
-      <c r="M10" s="63">
+      <c r="L10" s="53">
+        <v>0</v>
+      </c>
+      <c r="M10" s="53">
         <v>27</v>
       </c>
-      <c r="N10" s="63">
+      <c r="N10" s="53">
         <v>17</v>
       </c>
-      <c r="O10" s="63">
-[...32 lines deleted...]
-      <c r="Z10" s="63">
+      <c r="O10" s="53">
+        <v>0</v>
+      </c>
+      <c r="P10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="53">
+        <v>1</v>
+      </c>
+      <c r="R10" s="53">
+        <v>1</v>
+      </c>
+      <c r="S10" s="53">
+        <v>1</v>
+      </c>
+      <c r="T10" s="53">
+        <v>1</v>
+      </c>
+      <c r="U10" s="53">
+        <v>1</v>
+      </c>
+      <c r="V10" s="53">
+        <v>1</v>
+      </c>
+      <c r="W10" s="53">
+        <v>0</v>
+      </c>
+      <c r="X10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="53">
         <v>2</v>
       </c>
-      <c r="AA10" s="63">
-[...5 lines deleted...]
-      <c r="AC10" s="63">
+      <c r="AA10" s="53">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="53">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="53">
         <v>27</v>
       </c>
-      <c r="AD10" s="64">
+      <c r="AD10" s="55">
         <v>2</v>
       </c>
-      <c r="AE10" s="63">
-[...2 lines deleted...]
-      <c r="AF10" s="63">
+      <c r="AE10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="53">
         <v>2</v>
       </c>
-      <c r="AG10" s="65">
+      <c r="AG10" s="41">
         <v>3</v>
       </c>
-      <c r="AH10" s="65">
+      <c r="AH10" s="41">
         <v>2</v>
       </c>
-      <c r="AI10" s="65">
-[...14 lines deleted...]
-      <c r="AN10" s="65">
+      <c r="AI10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AJ10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AN10" s="41">
         <v>4</v>
       </c>
-      <c r="AO10" s="65">
-[...2 lines deleted...]
-      <c r="AP10" s="65">
+      <c r="AO10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="41">
         <v>5</v>
       </c>
-      <c r="AQ10" s="65">
-[...8 lines deleted...]
-      <c r="AT10" s="65">
+      <c r="AQ10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="41">
         <v>2</v>
       </c>
-      <c r="AU10" s="65">
+      <c r="AU10" s="41">
         <v>4</v>
       </c>
     </row>
-    <row r="11" spans="1:256" s="31" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A11" s="140" t="s">
+    <row r="11" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="104" t="s">
         <v>172</v>
       </c>
-      <c r="B11" s="144" t="s">
+      <c r="B11" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="145"/>
-      <c r="D11" s="66">
+      <c r="C11" s="107"/>
+      <c r="D11" s="56">
         <v>23</v>
       </c>
-      <c r="E11" s="67">
+      <c r="E11" s="57">
         <v>3</v>
       </c>
-      <c r="F11" s="67">
-[...2 lines deleted...]
-      <c r="G11" s="67">
+      <c r="F11" s="57">
+        <v>0</v>
+      </c>
+      <c r="G11" s="57">
         <v>6</v>
       </c>
-      <c r="H11" s="67">
-[...8 lines deleted...]
-      <c r="K11" s="67">
+      <c r="H11" s="57">
+        <v>1</v>
+      </c>
+      <c r="I11" s="57">
+        <v>1</v>
+      </c>
+      <c r="J11" s="57">
+        <v>1</v>
+      </c>
+      <c r="K11" s="57">
         <v>10</v>
       </c>
-      <c r="L11" s="67">
-[...2 lines deleted...]
-      <c r="M11" s="67">
+      <c r="L11" s="57">
+        <v>1</v>
+      </c>
+      <c r="M11" s="57">
         <v>23</v>
       </c>
-      <c r="N11" s="67">
+      <c r="N11" s="57">
         <v>14</v>
       </c>
-      <c r="O11" s="67">
-[...8 lines deleted...]
-      <c r="R11" s="67">
+      <c r="O11" s="57">
+        <v>0</v>
+      </c>
+      <c r="P11" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="57">
+        <v>1</v>
+      </c>
+      <c r="R11" s="57">
         <v>2</v>
       </c>
-      <c r="S11" s="67">
-[...2 lines deleted...]
-      <c r="T11" s="67">
+      <c r="S11" s="57">
+        <v>1</v>
+      </c>
+      <c r="T11" s="57">
         <v>2</v>
       </c>
-      <c r="U11" s="67">
-[...14 lines deleted...]
-      <c r="Z11" s="67">
+      <c r="U11" s="57">
+        <v>1</v>
+      </c>
+      <c r="V11" s="57">
+        <v>0</v>
+      </c>
+      <c r="W11" s="57">
+        <v>0</v>
+      </c>
+      <c r="X11" s="57">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="57">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="57">
         <v>2</v>
       </c>
-      <c r="AA11" s="67">
-[...5 lines deleted...]
-      <c r="AC11" s="67">
+      <c r="AA11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="57">
         <v>23</v>
       </c>
-      <c r="AD11" s="43">
+      <c r="AD11" s="37">
         <v>2</v>
       </c>
-      <c r="AE11" s="67">
-[...8 lines deleted...]
-      <c r="AH11" s="61">
+      <c r="AE11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="57">
+        <v>1</v>
+      </c>
+      <c r="AG11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AH11" s="53">
         <v>2</v>
       </c>
-      <c r="AI11" s="61">
-[...20 lines deleted...]
-      <c r="AP11" s="61">
+      <c r="AI11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AJ11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AN11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AO11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AP11" s="53">
         <v>5</v>
       </c>
-      <c r="AQ11" s="61">
-[...8 lines deleted...]
-      <c r="AT11" s="61">
+      <c r="AQ11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="53">
         <v>3</v>
       </c>
-      <c r="AU11" s="61">
+      <c r="AU11" s="53">
         <v>5</v>
       </c>
     </row>
-    <row r="12" spans="1:256" s="31" customFormat="1" ht="29.45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B12" s="136" t="s">
+    <row r="12" spans="1:256" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="105"/>
+      <c r="B12" s="108" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="137"/>
-      <c r="D12" s="46">
+      <c r="C12" s="109"/>
+      <c r="D12" s="40">
         <v>5</v>
       </c>
-      <c r="E12" s="47">
-[...17 lines deleted...]
-      <c r="K12" s="47">
+      <c r="E12" s="41">
+        <v>0</v>
+      </c>
+      <c r="F12" s="41">
+        <v>0</v>
+      </c>
+      <c r="G12" s="41">
+        <v>0</v>
+      </c>
+      <c r="H12" s="41">
+        <v>0</v>
+      </c>
+      <c r="I12" s="41">
+        <v>1</v>
+      </c>
+      <c r="J12" s="41">
+        <v>0</v>
+      </c>
+      <c r="K12" s="41">
         <v>4</v>
       </c>
-      <c r="L12" s="47">
-[...2 lines deleted...]
-      <c r="M12" s="47">
+      <c r="L12" s="41">
+        <v>0</v>
+      </c>
+      <c r="M12" s="41">
         <v>5</v>
       </c>
-      <c r="N12" s="47">
+      <c r="N12" s="41">
         <v>3</v>
       </c>
-      <c r="O12" s="47">
-[...41 lines deleted...]
-      <c r="AC12" s="47">
+      <c r="O12" s="41">
+        <v>0</v>
+      </c>
+      <c r="P12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="41">
+        <v>0</v>
+      </c>
+      <c r="R12" s="41">
+        <v>0</v>
+      </c>
+      <c r="S12" s="41">
+        <v>0</v>
+      </c>
+      <c r="T12" s="41">
+        <v>1</v>
+      </c>
+      <c r="U12" s="41">
+        <v>1</v>
+      </c>
+      <c r="V12" s="41">
+        <v>0</v>
+      </c>
+      <c r="W12" s="41">
+        <v>0</v>
+      </c>
+      <c r="X12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="41">
         <v>5</v>
       </c>
-      <c r="AD12" s="48">
-[...50 lines deleted...]
-      <c r="AU12" s="65">
+      <c r="AD12" s="42">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AQ12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AU12" s="41">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A13" s="158" t="s">
+    <row r="13" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="130" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="158"/>
-[...37 lines deleted...]
-      <c r="AN13" s="30"/>
+      <c r="B13" s="130"/>
+      <c r="C13" s="130"/>
+      <c r="D13" s="130"/>
+      <c r="E13" s="130"/>
+      <c r="F13" s="130"/>
+      <c r="G13" s="130"/>
+      <c r="H13" s="130"/>
+      <c r="I13" s="130"/>
+      <c r="J13" s="130"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="26"/>
+      <c r="N13" s="26"/>
+      <c r="O13" s="26"/>
+      <c r="P13" s="26"/>
+      <c r="Q13" s="26"/>
+      <c r="R13" s="26"/>
+      <c r="S13" s="26"/>
+      <c r="T13" s="26"/>
+      <c r="U13" s="26"/>
+      <c r="V13" s="26"/>
+      <c r="W13" s="26"/>
+      <c r="X13" s="26"/>
+      <c r="Y13" s="26"/>
+      <c r="Z13" s="26"/>
+      <c r="AA13" s="26"/>
+      <c r="AB13" s="26"/>
+      <c r="AC13" s="26"/>
+      <c r="AD13" s="26"/>
+      <c r="AE13" s="26"/>
+      <c r="AF13" s="26"/>
+      <c r="AG13" s="26"/>
+      <c r="AH13" s="26"/>
+      <c r="AI13" s="26"/>
+      <c r="AJ13" s="26"/>
+      <c r="AK13" s="26"/>
+      <c r="AL13" s="26"/>
+      <c r="AM13" s="26"/>
+      <c r="AN13" s="26"/>
     </row>
-    <row r="14" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A14" s="157" t="s">
+    <row r="14" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="157"/>
-[...253 lines deleted...]
-      <c r="IV14" s="53"/>
+      <c r="B14" s="131"/>
+      <c r="C14" s="131"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="131"/>
+      <c r="F14" s="131"/>
+      <c r="G14" s="131"/>
+      <c r="H14" s="131"/>
+      <c r="I14" s="131"/>
+      <c r="J14" s="131"/>
+      <c r="K14" s="131"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="45"/>
+      <c r="S14" s="45"/>
+      <c r="T14" s="45"/>
+      <c r="U14" s="45"/>
+      <c r="V14" s="45"/>
+      <c r="W14" s="45"/>
+      <c r="X14" s="45"/>
+      <c r="Y14" s="45"/>
+      <c r="Z14" s="46"/>
+      <c r="AA14" s="46"/>
+      <c r="AB14" s="46"/>
+      <c r="AC14" s="46"/>
+      <c r="AD14" s="46"/>
+      <c r="AE14" s="46"/>
+      <c r="AF14" s="46"/>
+      <c r="AG14" s="46"/>
+      <c r="AH14" s="46"/>
+      <c r="AI14" s="46"/>
+      <c r="AJ14" s="46"/>
+      <c r="AK14" s="46"/>
+      <c r="AL14" s="46"/>
+      <c r="AM14" s="46"/>
+      <c r="AN14" s="46"/>
+      <c r="AO14" s="47"/>
+      <c r="AP14" s="47"/>
+      <c r="AQ14" s="47"/>
+      <c r="AR14" s="47"/>
+      <c r="AS14" s="47"/>
+      <c r="AT14" s="47"/>
+      <c r="AU14" s="47"/>
+      <c r="AV14" s="47"/>
+      <c r="AW14" s="47"/>
+      <c r="AX14" s="47"/>
+      <c r="AY14" s="47"/>
+      <c r="AZ14" s="47"/>
+      <c r="BA14" s="47"/>
+      <c r="BB14" s="47"/>
+      <c r="BC14" s="47"/>
+      <c r="BD14" s="47"/>
+      <c r="BE14" s="47"/>
+      <c r="BF14" s="47"/>
+      <c r="BG14" s="47"/>
+      <c r="BH14" s="47"/>
+      <c r="BI14" s="47"/>
+      <c r="BJ14" s="47"/>
+      <c r="BK14" s="47"/>
+      <c r="BL14" s="47"/>
+      <c r="BM14" s="47"/>
+      <c r="BN14" s="47"/>
+      <c r="BO14" s="47"/>
+      <c r="BP14" s="47"/>
+      <c r="BQ14" s="47"/>
+      <c r="BR14" s="47"/>
+      <c r="BS14" s="47"/>
+      <c r="BT14" s="47"/>
+      <c r="BU14" s="47"/>
+      <c r="BV14" s="47"/>
+      <c r="BW14" s="47"/>
+      <c r="BX14" s="47"/>
+      <c r="BY14" s="47"/>
+      <c r="BZ14" s="47"/>
+      <c r="CA14" s="47"/>
+      <c r="CB14" s="47"/>
+      <c r="CC14" s="47"/>
+      <c r="CD14" s="47"/>
+      <c r="CE14" s="47"/>
+      <c r="CF14" s="47"/>
+      <c r="CG14" s="47"/>
+      <c r="CH14" s="47"/>
+      <c r="CI14" s="47"/>
+      <c r="CJ14" s="47"/>
+      <c r="CK14" s="47"/>
+      <c r="CL14" s="47"/>
+      <c r="CM14" s="47"/>
+      <c r="CN14" s="47"/>
+      <c r="CO14" s="47"/>
+      <c r="CP14" s="47"/>
+      <c r="CQ14" s="47"/>
+      <c r="CR14" s="47"/>
+      <c r="CS14" s="47"/>
+      <c r="CT14" s="47"/>
+      <c r="CU14" s="47"/>
+      <c r="CV14" s="47"/>
+      <c r="CW14" s="47"/>
+      <c r="CX14" s="47"/>
+      <c r="CY14" s="47"/>
+      <c r="CZ14" s="47"/>
+      <c r="DA14" s="47"/>
+      <c r="DB14" s="47"/>
+      <c r="DC14" s="47"/>
+      <c r="DD14" s="47"/>
+      <c r="DE14" s="47"/>
+      <c r="DF14" s="47"/>
+      <c r="DG14" s="47"/>
+      <c r="DH14" s="47"/>
+      <c r="DI14" s="47"/>
+      <c r="DJ14" s="47"/>
+      <c r="DK14" s="47"/>
+      <c r="DL14" s="47"/>
+      <c r="DM14" s="47"/>
+      <c r="DN14" s="47"/>
+      <c r="DO14" s="47"/>
+      <c r="DP14" s="47"/>
+      <c r="DQ14" s="47"/>
+      <c r="DR14" s="47"/>
+      <c r="DS14" s="47"/>
+      <c r="DT14" s="47"/>
+      <c r="DU14" s="47"/>
+      <c r="DV14" s="47"/>
+      <c r="DW14" s="47"/>
+      <c r="DX14" s="47"/>
+      <c r="DY14" s="47"/>
+      <c r="DZ14" s="47"/>
+      <c r="EA14" s="47"/>
+      <c r="EB14" s="47"/>
+      <c r="EC14" s="47"/>
+      <c r="ED14" s="47"/>
+      <c r="EE14" s="47"/>
+      <c r="EF14" s="47"/>
+      <c r="EG14" s="47"/>
+      <c r="EH14" s="47"/>
+      <c r="EI14" s="47"/>
+      <c r="EJ14" s="47"/>
+      <c r="EK14" s="47"/>
+      <c r="EL14" s="47"/>
+      <c r="EM14" s="47"/>
+      <c r="EN14" s="47"/>
+      <c r="EO14" s="47"/>
+      <c r="EP14" s="47"/>
+      <c r="EQ14" s="47"/>
+      <c r="ER14" s="47"/>
+      <c r="ES14" s="47"/>
+      <c r="ET14" s="47"/>
+      <c r="EU14" s="47"/>
+      <c r="EV14" s="47"/>
+      <c r="EW14" s="47"/>
+      <c r="EX14" s="47"/>
+      <c r="EY14" s="47"/>
+      <c r="EZ14" s="47"/>
+      <c r="FA14" s="47"/>
+      <c r="FB14" s="47"/>
+      <c r="FC14" s="47"/>
+      <c r="FD14" s="47"/>
+      <c r="FE14" s="47"/>
+      <c r="FF14" s="47"/>
+      <c r="FG14" s="47"/>
+      <c r="FH14" s="47"/>
+      <c r="FI14" s="47"/>
+      <c r="FJ14" s="47"/>
+      <c r="FK14" s="47"/>
+      <c r="FL14" s="47"/>
+      <c r="FM14" s="47"/>
+      <c r="FN14" s="47"/>
+      <c r="FO14" s="47"/>
+      <c r="FP14" s="47"/>
+      <c r="FQ14" s="47"/>
+      <c r="FR14" s="47"/>
+      <c r="FS14" s="47"/>
+      <c r="FT14" s="47"/>
+      <c r="FU14" s="47"/>
+      <c r="FV14" s="47"/>
+      <c r="FW14" s="47"/>
+      <c r="FX14" s="47"/>
+      <c r="FY14" s="47"/>
+      <c r="FZ14" s="47"/>
+      <c r="GA14" s="47"/>
+      <c r="GB14" s="47"/>
+      <c r="GC14" s="47"/>
+      <c r="GD14" s="47"/>
+      <c r="GE14" s="47"/>
+      <c r="GF14" s="47"/>
+      <c r="GG14" s="47"/>
+      <c r="GH14" s="47"/>
+      <c r="GI14" s="47"/>
+      <c r="GJ14" s="47"/>
+      <c r="GK14" s="47"/>
+      <c r="GL14" s="47"/>
+      <c r="GM14" s="47"/>
+      <c r="GN14" s="47"/>
+      <c r="GO14" s="47"/>
+      <c r="GP14" s="47"/>
+      <c r="GQ14" s="47"/>
+      <c r="GR14" s="47"/>
+      <c r="GS14" s="47"/>
+      <c r="GT14" s="47"/>
+      <c r="GU14" s="47"/>
+      <c r="GV14" s="47"/>
+      <c r="GW14" s="47"/>
+      <c r="GX14" s="47"/>
+      <c r="GY14" s="47"/>
+      <c r="GZ14" s="47"/>
+      <c r="HA14" s="47"/>
+      <c r="HB14" s="47"/>
+      <c r="HC14" s="47"/>
+      <c r="HD14" s="47"/>
+      <c r="HE14" s="47"/>
+      <c r="HF14" s="47"/>
+      <c r="HG14" s="47"/>
+      <c r="HH14" s="47"/>
+      <c r="HI14" s="47"/>
+      <c r="HJ14" s="47"/>
+      <c r="HK14" s="47"/>
+      <c r="HL14" s="47"/>
+      <c r="HM14" s="47"/>
+      <c r="HN14" s="47"/>
+      <c r="HO14" s="47"/>
+      <c r="HP14" s="47"/>
+      <c r="HQ14" s="47"/>
+      <c r="HR14" s="47"/>
+      <c r="HS14" s="47"/>
+      <c r="HT14" s="47"/>
+      <c r="HU14" s="47"/>
+      <c r="HV14" s="47"/>
+      <c r="HW14" s="47"/>
+      <c r="HX14" s="47"/>
+      <c r="HY14" s="47"/>
+      <c r="HZ14" s="47"/>
+      <c r="IA14" s="47"/>
+      <c r="IB14" s="47"/>
+      <c r="IC14" s="47"/>
+      <c r="ID14" s="47"/>
+      <c r="IE14" s="47"/>
+      <c r="IF14" s="47"/>
+      <c r="IG14" s="47"/>
+      <c r="IH14" s="47"/>
+      <c r="II14" s="47"/>
+      <c r="IJ14" s="47"/>
+      <c r="IK14" s="47"/>
+      <c r="IL14" s="47"/>
+      <c r="IM14" s="47"/>
+      <c r="IN14" s="47"/>
+      <c r="IO14" s="47"/>
+      <c r="IP14" s="47"/>
+      <c r="IQ14" s="47"/>
+      <c r="IR14" s="47"/>
+      <c r="IS14" s="47"/>
+      <c r="IT14" s="47"/>
+      <c r="IU14" s="47"/>
+      <c r="IV14" s="47"/>
     </row>
-    <row r="15" spans="1:256" ht="15.75">
-[...255 lines deleted...]
-      <c r="IV15" s="72"/>
+    <row r="15" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="62"/>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="60"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="60"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="60"/>
+      <c r="W15" s="60"/>
+      <c r="X15" s="60"/>
+      <c r="Y15" s="60"/>
+      <c r="Z15" s="60"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="60"/>
+      <c r="AD15" s="60"/>
+      <c r="AE15" s="60"/>
+      <c r="AF15" s="60"/>
+      <c r="AG15" s="60"/>
+      <c r="AH15" s="60"/>
+      <c r="AI15" s="60"/>
+      <c r="AJ15" s="60"/>
+      <c r="AK15" s="60"/>
+      <c r="AL15" s="60"/>
+      <c r="AM15" s="60"/>
+      <c r="AN15" s="60"/>
+      <c r="AO15" s="61"/>
+      <c r="AP15" s="61"/>
+      <c r="AQ15" s="61"/>
+      <c r="AR15" s="61"/>
+      <c r="AS15" s="61"/>
+      <c r="AT15" s="61"/>
+      <c r="AU15" s="61"/>
+      <c r="AV15" s="61"/>
+      <c r="AW15" s="61"/>
+      <c r="AX15" s="61"/>
+      <c r="AY15" s="61"/>
+      <c r="AZ15" s="61"/>
+      <c r="BA15" s="61"/>
+      <c r="BB15" s="61"/>
+      <c r="BC15" s="61"/>
+      <c r="BD15" s="61"/>
+      <c r="BE15" s="61"/>
+      <c r="BF15" s="61"/>
+      <c r="BG15" s="61"/>
+      <c r="BH15" s="61"/>
+      <c r="BI15" s="61"/>
+      <c r="BJ15" s="61"/>
+      <c r="BK15" s="61"/>
+      <c r="BL15" s="61"/>
+      <c r="BM15" s="61"/>
+      <c r="BN15" s="61"/>
+      <c r="BO15" s="61"/>
+      <c r="BP15" s="61"/>
+      <c r="BQ15" s="61"/>
+      <c r="BR15" s="61"/>
+      <c r="BS15" s="61"/>
+      <c r="BT15" s="61"/>
+      <c r="BU15" s="61"/>
+      <c r="BV15" s="61"/>
+      <c r="BW15" s="61"/>
+      <c r="BX15" s="61"/>
+      <c r="BY15" s="61"/>
+      <c r="BZ15" s="61"/>
+      <c r="CA15" s="61"/>
+      <c r="CB15" s="61"/>
+      <c r="CC15" s="61"/>
+      <c r="CD15" s="61"/>
+      <c r="CE15" s="61"/>
+      <c r="CF15" s="61"/>
+      <c r="CG15" s="61"/>
+      <c r="CH15" s="61"/>
+      <c r="CI15" s="61"/>
+      <c r="CJ15" s="61"/>
+      <c r="CK15" s="61"/>
+      <c r="CL15" s="61"/>
+      <c r="CM15" s="61"/>
+      <c r="CN15" s="61"/>
+      <c r="CO15" s="61"/>
+      <c r="CP15" s="61"/>
+      <c r="CQ15" s="61"/>
+      <c r="CR15" s="61"/>
+      <c r="CS15" s="61"/>
+      <c r="CT15" s="61"/>
+      <c r="CU15" s="61"/>
+      <c r="CV15" s="61"/>
+      <c r="CW15" s="61"/>
+      <c r="CX15" s="61"/>
+      <c r="CY15" s="61"/>
+      <c r="CZ15" s="61"/>
+      <c r="DA15" s="61"/>
+      <c r="DB15" s="61"/>
+      <c r="DC15" s="61"/>
+      <c r="DD15" s="61"/>
+      <c r="DE15" s="61"/>
+      <c r="DF15" s="61"/>
+      <c r="DG15" s="61"/>
+      <c r="DH15" s="61"/>
+      <c r="DI15" s="61"/>
+      <c r="DJ15" s="61"/>
+      <c r="DK15" s="61"/>
+      <c r="DL15" s="61"/>
+      <c r="DM15" s="61"/>
+      <c r="DN15" s="61"/>
+      <c r="DO15" s="61"/>
+      <c r="DP15" s="61"/>
+      <c r="DQ15" s="61"/>
+      <c r="DR15" s="61"/>
+      <c r="DS15" s="61"/>
+      <c r="DT15" s="61"/>
+      <c r="DU15" s="61"/>
+      <c r="DV15" s="61"/>
+      <c r="DW15" s="61"/>
+      <c r="DX15" s="61"/>
+      <c r="DY15" s="61"/>
+      <c r="DZ15" s="61"/>
+      <c r="EA15" s="61"/>
+      <c r="EB15" s="61"/>
+      <c r="EC15" s="61"/>
+      <c r="ED15" s="61"/>
+      <c r="EE15" s="61"/>
+      <c r="EF15" s="61"/>
+      <c r="EG15" s="61"/>
+      <c r="EH15" s="61"/>
+      <c r="EI15" s="61"/>
+      <c r="EJ15" s="61"/>
+      <c r="EK15" s="61"/>
+      <c r="EL15" s="61"/>
+      <c r="EM15" s="61"/>
+      <c r="EN15" s="61"/>
+      <c r="EO15" s="61"/>
+      <c r="EP15" s="61"/>
+      <c r="EQ15" s="61"/>
+      <c r="ER15" s="61"/>
+      <c r="ES15" s="61"/>
+      <c r="ET15" s="61"/>
+      <c r="EU15" s="61"/>
+      <c r="EV15" s="61"/>
+      <c r="EW15" s="61"/>
+      <c r="EX15" s="61"/>
+      <c r="EY15" s="61"/>
+      <c r="EZ15" s="61"/>
+      <c r="FA15" s="61"/>
+      <c r="FB15" s="61"/>
+      <c r="FC15" s="61"/>
+      <c r="FD15" s="61"/>
+      <c r="FE15" s="61"/>
+      <c r="FF15" s="61"/>
+      <c r="FG15" s="61"/>
+      <c r="FH15" s="61"/>
+      <c r="FI15" s="61"/>
+      <c r="FJ15" s="61"/>
+      <c r="FK15" s="61"/>
+      <c r="FL15" s="61"/>
+      <c r="FM15" s="61"/>
+      <c r="FN15" s="61"/>
+      <c r="FO15" s="61"/>
+      <c r="FP15" s="61"/>
+      <c r="FQ15" s="61"/>
+      <c r="FR15" s="61"/>
+      <c r="FS15" s="61"/>
+      <c r="FT15" s="61"/>
+      <c r="FU15" s="61"/>
+      <c r="FV15" s="61"/>
+      <c r="FW15" s="61"/>
+      <c r="FX15" s="61"/>
+      <c r="FY15" s="61"/>
+      <c r="FZ15" s="61"/>
+      <c r="GA15" s="61"/>
+      <c r="GB15" s="61"/>
+      <c r="GC15" s="61"/>
+      <c r="GD15" s="61"/>
+      <c r="GE15" s="61"/>
+      <c r="GF15" s="61"/>
+      <c r="GG15" s="61"/>
+      <c r="GH15" s="61"/>
+      <c r="GI15" s="61"/>
+      <c r="GJ15" s="61"/>
+      <c r="GK15" s="61"/>
+      <c r="GL15" s="61"/>
+      <c r="GM15" s="61"/>
+      <c r="GN15" s="61"/>
+      <c r="GO15" s="61"/>
+      <c r="GP15" s="61"/>
+      <c r="GQ15" s="61"/>
+      <c r="GR15" s="61"/>
+      <c r="GS15" s="61"/>
+      <c r="GT15" s="61"/>
+      <c r="GU15" s="61"/>
+      <c r="GV15" s="61"/>
+      <c r="GW15" s="61"/>
+      <c r="GX15" s="61"/>
+      <c r="GY15" s="61"/>
+      <c r="GZ15" s="61"/>
+      <c r="HA15" s="61"/>
+      <c r="HB15" s="61"/>
+      <c r="HC15" s="61"/>
+      <c r="HD15" s="61"/>
+      <c r="HE15" s="61"/>
+      <c r="HF15" s="61"/>
+      <c r="HG15" s="61"/>
+      <c r="HH15" s="61"/>
+      <c r="HI15" s="61"/>
+      <c r="HJ15" s="61"/>
+      <c r="HK15" s="61"/>
+      <c r="HL15" s="61"/>
+      <c r="HM15" s="61"/>
+      <c r="HN15" s="61"/>
+      <c r="HO15" s="61"/>
+      <c r="HP15" s="61"/>
+      <c r="HQ15" s="61"/>
+      <c r="HR15" s="61"/>
+      <c r="HS15" s="61"/>
+      <c r="HT15" s="61"/>
+      <c r="HU15" s="61"/>
+      <c r="HV15" s="61"/>
+      <c r="HW15" s="61"/>
+      <c r="HX15" s="61"/>
+      <c r="HY15" s="61"/>
+      <c r="HZ15" s="61"/>
+      <c r="IA15" s="61"/>
+      <c r="IB15" s="61"/>
+      <c r="IC15" s="61"/>
+      <c r="ID15" s="61"/>
+      <c r="IE15" s="61"/>
+      <c r="IF15" s="61"/>
+      <c r="IG15" s="61"/>
+      <c r="IH15" s="61"/>
+      <c r="II15" s="61"/>
+      <c r="IJ15" s="61"/>
+      <c r="IK15" s="61"/>
+      <c r="IL15" s="61"/>
+      <c r="IM15" s="61"/>
+      <c r="IN15" s="61"/>
+      <c r="IO15" s="61"/>
+      <c r="IP15" s="61"/>
+      <c r="IQ15" s="61"/>
+      <c r="IR15" s="61"/>
+      <c r="IS15" s="61"/>
+      <c r="IT15" s="61"/>
+      <c r="IU15" s="61"/>
+      <c r="IV15" s="61"/>
     </row>
-    <row r="17" spans="2:256" ht="15.75">
-[...254 lines deleted...]
-      <c r="IV17" s="75"/>
+    <row r="17" spans="2:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B17" s="63"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="63"/>
+      <c r="O17" s="63"/>
+      <c r="P17" s="63"/>
+      <c r="Q17" s="63"/>
+      <c r="R17" s="63"/>
+      <c r="S17" s="63"/>
+      <c r="T17" s="63"/>
+      <c r="U17" s="63"/>
+      <c r="V17" s="63"/>
+      <c r="W17" s="63"/>
+      <c r="X17" s="63"/>
+      <c r="Y17" s="63"/>
+      <c r="Z17" s="63"/>
+      <c r="AA17" s="63"/>
+      <c r="AB17" s="63"/>
+      <c r="AC17" s="63"/>
+      <c r="AD17" s="63"/>
+      <c r="AE17" s="63"/>
+      <c r="AF17" s="63"/>
+      <c r="AG17" s="63"/>
+      <c r="AH17" s="63"/>
+      <c r="AI17" s="63"/>
+      <c r="AJ17" s="63"/>
+      <c r="AK17" s="63"/>
+      <c r="AL17" s="63"/>
+      <c r="AM17" s="63"/>
+      <c r="AN17" s="63"/>
+      <c r="AO17" s="63"/>
+      <c r="AP17" s="63"/>
+      <c r="AQ17" s="63"/>
+      <c r="AR17" s="63"/>
+      <c r="AS17" s="63"/>
+      <c r="AT17" s="63"/>
+      <c r="AU17" s="63"/>
+      <c r="AV17" s="63"/>
+      <c r="AW17" s="63"/>
+      <c r="AX17" s="63"/>
+      <c r="AY17" s="63"/>
+      <c r="AZ17" s="63"/>
+      <c r="BA17" s="63"/>
+      <c r="BB17" s="63"/>
+      <c r="BC17" s="63"/>
+      <c r="BD17" s="63"/>
+      <c r="BE17" s="63"/>
+      <c r="BF17" s="63"/>
+      <c r="BG17" s="63"/>
+      <c r="BH17" s="63"/>
+      <c r="BI17" s="63"/>
+      <c r="BJ17" s="63"/>
+      <c r="BK17" s="63"/>
+      <c r="BL17" s="63"/>
+      <c r="BM17" s="63"/>
+      <c r="BN17" s="63"/>
+      <c r="BO17" s="63"/>
+      <c r="BP17" s="63"/>
+      <c r="BQ17" s="63"/>
+      <c r="BR17" s="63"/>
+      <c r="BS17" s="63"/>
+      <c r="BT17" s="63"/>
+      <c r="BU17" s="63"/>
+      <c r="BV17" s="63"/>
+      <c r="BW17" s="63"/>
+      <c r="BX17" s="63"/>
+      <c r="BY17" s="63"/>
+      <c r="BZ17" s="63"/>
+      <c r="CA17" s="63"/>
+      <c r="CB17" s="63"/>
+      <c r="CC17" s="63"/>
+      <c r="CD17" s="63"/>
+      <c r="CE17" s="63"/>
+      <c r="CF17" s="63"/>
+      <c r="CG17" s="63"/>
+      <c r="CH17" s="63"/>
+      <c r="CI17" s="63"/>
+      <c r="CJ17" s="63"/>
+      <c r="CK17" s="63"/>
+      <c r="CL17" s="63"/>
+      <c r="CM17" s="63"/>
+      <c r="CN17" s="63"/>
+      <c r="CO17" s="63"/>
+      <c r="CP17" s="63"/>
+      <c r="CQ17" s="63"/>
+      <c r="CR17" s="63"/>
+      <c r="CS17" s="63"/>
+      <c r="CT17" s="63"/>
+      <c r="CU17" s="63"/>
+      <c r="CV17" s="63"/>
+      <c r="CW17" s="63"/>
+      <c r="CX17" s="63"/>
+      <c r="CY17" s="63"/>
+      <c r="CZ17" s="63"/>
+      <c r="DA17" s="63"/>
+      <c r="DB17" s="63"/>
+      <c r="DC17" s="63"/>
+      <c r="DD17" s="63"/>
+      <c r="DE17" s="63"/>
+      <c r="DF17" s="63"/>
+      <c r="DG17" s="63"/>
+      <c r="DH17" s="63"/>
+      <c r="DI17" s="63"/>
+      <c r="DJ17" s="63"/>
+      <c r="DK17" s="63"/>
+      <c r="DL17" s="63"/>
+      <c r="DM17" s="63"/>
+      <c r="DN17" s="63"/>
+      <c r="DO17" s="63"/>
+      <c r="DP17" s="63"/>
+      <c r="DQ17" s="63"/>
+      <c r="DR17" s="63"/>
+      <c r="DS17" s="63"/>
+      <c r="DT17" s="63"/>
+      <c r="DU17" s="63"/>
+      <c r="DV17" s="63"/>
+      <c r="DW17" s="63"/>
+      <c r="DX17" s="63"/>
+      <c r="DY17" s="63"/>
+      <c r="DZ17" s="63"/>
+      <c r="EA17" s="63"/>
+      <c r="EB17" s="63"/>
+      <c r="EC17" s="63"/>
+      <c r="ED17" s="63"/>
+      <c r="EE17" s="63"/>
+      <c r="EF17" s="63"/>
+      <c r="EG17" s="63"/>
+      <c r="EH17" s="63"/>
+      <c r="EI17" s="63"/>
+      <c r="EJ17" s="63"/>
+      <c r="EK17" s="63"/>
+      <c r="EL17" s="63"/>
+      <c r="EM17" s="63"/>
+      <c r="EN17" s="63"/>
+      <c r="EO17" s="63"/>
+      <c r="EP17" s="63"/>
+      <c r="EQ17" s="63"/>
+      <c r="ER17" s="63"/>
+      <c r="ES17" s="63"/>
+      <c r="ET17" s="63"/>
+      <c r="EU17" s="63"/>
+      <c r="EV17" s="63"/>
+      <c r="EW17" s="63"/>
+      <c r="EX17" s="63"/>
+      <c r="EY17" s="63"/>
+      <c r="EZ17" s="63"/>
+      <c r="FA17" s="63"/>
+      <c r="FB17" s="63"/>
+      <c r="FC17" s="63"/>
+      <c r="FD17" s="63"/>
+      <c r="FE17" s="63"/>
+      <c r="FF17" s="63"/>
+      <c r="FG17" s="63"/>
+      <c r="FH17" s="63"/>
+      <c r="FI17" s="63"/>
+      <c r="FJ17" s="63"/>
+      <c r="FK17" s="63"/>
+      <c r="FL17" s="63"/>
+      <c r="FM17" s="63"/>
+      <c r="FN17" s="63"/>
+      <c r="FO17" s="63"/>
+      <c r="FP17" s="63"/>
+      <c r="FQ17" s="63"/>
+      <c r="FR17" s="63"/>
+      <c r="FS17" s="63"/>
+      <c r="FT17" s="63"/>
+      <c r="FU17" s="63"/>
+      <c r="FV17" s="63"/>
+      <c r="FW17" s="63"/>
+      <c r="FX17" s="63"/>
+      <c r="FY17" s="63"/>
+      <c r="FZ17" s="63"/>
+      <c r="GA17" s="63"/>
+      <c r="GB17" s="63"/>
+      <c r="GC17" s="63"/>
+      <c r="GD17" s="63"/>
+      <c r="GE17" s="63"/>
+      <c r="GF17" s="63"/>
+      <c r="GG17" s="63"/>
+      <c r="GH17" s="63"/>
+      <c r="GI17" s="63"/>
+      <c r="GJ17" s="63"/>
+      <c r="GK17" s="63"/>
+      <c r="GL17" s="63"/>
+      <c r="GM17" s="63"/>
+      <c r="GN17" s="63"/>
+      <c r="GO17" s="63"/>
+      <c r="GP17" s="63"/>
+      <c r="GQ17" s="63"/>
+      <c r="GR17" s="63"/>
+      <c r="GS17" s="63"/>
+      <c r="GT17" s="63"/>
+      <c r="GU17" s="63"/>
+      <c r="GV17" s="63"/>
+      <c r="GW17" s="63"/>
+      <c r="GX17" s="63"/>
+      <c r="GY17" s="63"/>
+      <c r="GZ17" s="63"/>
+      <c r="HA17" s="63"/>
+      <c r="HB17" s="63"/>
+      <c r="HC17" s="63"/>
+      <c r="HD17" s="63"/>
+      <c r="HE17" s="63"/>
+      <c r="HF17" s="63"/>
+      <c r="HG17" s="63"/>
+      <c r="HH17" s="63"/>
+      <c r="HI17" s="63"/>
+      <c r="HJ17" s="63"/>
+      <c r="HK17" s="63"/>
+      <c r="HL17" s="63"/>
+      <c r="HM17" s="63"/>
+      <c r="HN17" s="63"/>
+      <c r="HO17" s="63"/>
+      <c r="HP17" s="63"/>
+      <c r="HQ17" s="63"/>
+      <c r="HR17" s="63"/>
+      <c r="HS17" s="63"/>
+      <c r="HT17" s="63"/>
+      <c r="HU17" s="63"/>
+      <c r="HV17" s="63"/>
+      <c r="HW17" s="63"/>
+      <c r="HX17" s="63"/>
+      <c r="HY17" s="63"/>
+      <c r="HZ17" s="63"/>
+      <c r="IA17" s="63"/>
+      <c r="IB17" s="63"/>
+      <c r="IC17" s="63"/>
+      <c r="ID17" s="63"/>
+      <c r="IE17" s="63"/>
+      <c r="IF17" s="63"/>
+      <c r="IG17" s="63"/>
+      <c r="IH17" s="63"/>
+      <c r="II17" s="63"/>
+      <c r="IJ17" s="63"/>
+      <c r="IK17" s="63"/>
+      <c r="IL17" s="63"/>
+      <c r="IM17" s="63"/>
+      <c r="IN17" s="63"/>
+      <c r="IO17" s="63"/>
+      <c r="IP17" s="63"/>
+      <c r="IQ17" s="63"/>
+      <c r="IR17" s="63"/>
+      <c r="IS17" s="63"/>
+      <c r="IT17" s="63"/>
+      <c r="IU17" s="63"/>
+      <c r="IV17" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A3:C4"/>
+    <mergeCell ref="D3:L3"/>
+    <mergeCell ref="M3:AB3"/>
+    <mergeCell ref="AC3:AU3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="A13:K13"/>
     <mergeCell ref="A14:K14"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
-    <mergeCell ref="A5:A7"/>
-[...8 lines deleted...]
-    <mergeCell ref="AC3:AU3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="47" fitToWidth="2" fitToHeight="2" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:IV17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.5" style="74" customWidth="1"/>
-[...30 lines deleted...]
-    <col min="50" max="16384" width="5.625" style="70"/>
+    <col min="1" max="1" width="16.5" style="59" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="59" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="59" customWidth="1"/>
+    <col min="4" max="4" width="11" style="59" customWidth="1"/>
+    <col min="5" max="5" width="17.625" style="59" customWidth="1"/>
+    <col min="6" max="6" width="11" style="59" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="59" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="59" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="59" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="59" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="59" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="59" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="59" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="59" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="59" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="59" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="59" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="59" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="59" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="59" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="59" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="59" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="59" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="59" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="59" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="59" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="59" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="59" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="59" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="59" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="59" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="59"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" ht="20.25">
-      <c r="A1" s="152" t="s">
+    <row r="1" spans="1:256" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A1" s="132" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="152"/>
-[...253 lines deleted...]
-      <c r="IV1" s="77"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+      <c r="Q1" s="132"/>
+      <c r="R1" s="132"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
+      <c r="BV1" s="64"/>
+      <c r="BW1" s="64"/>
+      <c r="BX1" s="64"/>
+      <c r="BY1" s="64"/>
+      <c r="BZ1" s="64"/>
+      <c r="CA1" s="64"/>
+      <c r="CB1" s="64"/>
+      <c r="CC1" s="64"/>
+      <c r="CD1" s="64"/>
+      <c r="CE1" s="64"/>
+      <c r="CF1" s="64"/>
+      <c r="CG1" s="64"/>
+      <c r="CH1" s="64"/>
+      <c r="CI1" s="64"/>
+      <c r="CJ1" s="64"/>
+      <c r="CK1" s="64"/>
+      <c r="CL1" s="64"/>
+      <c r="CM1" s="64"/>
+      <c r="CN1" s="64"/>
+      <c r="CO1" s="64"/>
+      <c r="CP1" s="64"/>
+      <c r="CQ1" s="64"/>
+      <c r="CR1" s="64"/>
+      <c r="CS1" s="64"/>
+      <c r="CT1" s="64"/>
+      <c r="CU1" s="64"/>
+      <c r="CV1" s="64"/>
+      <c r="CW1" s="64"/>
+      <c r="CX1" s="64"/>
+      <c r="CY1" s="64"/>
+      <c r="CZ1" s="64"/>
+      <c r="DA1" s="64"/>
+      <c r="DB1" s="64"/>
+      <c r="DC1" s="64"/>
+      <c r="DD1" s="64"/>
+      <c r="DE1" s="64"/>
+      <c r="DF1" s="64"/>
+      <c r="DG1" s="64"/>
+      <c r="DH1" s="64"/>
+      <c r="DI1" s="64"/>
+      <c r="DJ1" s="64"/>
+      <c r="DK1" s="64"/>
+      <c r="DL1" s="64"/>
+      <c r="DM1" s="64"/>
+      <c r="DN1" s="64"/>
+      <c r="DO1" s="64"/>
+      <c r="DP1" s="64"/>
+      <c r="DQ1" s="64"/>
+      <c r="DR1" s="64"/>
+      <c r="DS1" s="64"/>
+      <c r="DT1" s="64"/>
+      <c r="DU1" s="64"/>
+      <c r="DV1" s="64"/>
+      <c r="DW1" s="64"/>
+      <c r="DX1" s="64"/>
+      <c r="DY1" s="64"/>
+      <c r="DZ1" s="64"/>
+      <c r="EA1" s="64"/>
+      <c r="EB1" s="64"/>
+      <c r="EC1" s="64"/>
+      <c r="ED1" s="64"/>
+      <c r="EE1" s="64"/>
+      <c r="EF1" s="64"/>
+      <c r="EG1" s="64"/>
+      <c r="EH1" s="64"/>
+      <c r="EI1" s="64"/>
+      <c r="EJ1" s="64"/>
+      <c r="EK1" s="64"/>
+      <c r="EL1" s="64"/>
+      <c r="EM1" s="64"/>
+      <c r="EN1" s="64"/>
+      <c r="EO1" s="64"/>
+      <c r="EP1" s="64"/>
+      <c r="EQ1" s="64"/>
+      <c r="ER1" s="64"/>
+      <c r="ES1" s="64"/>
+      <c r="ET1" s="64"/>
+      <c r="EU1" s="64"/>
+      <c r="EV1" s="64"/>
+      <c r="EW1" s="64"/>
+      <c r="EX1" s="64"/>
+      <c r="EY1" s="64"/>
+      <c r="EZ1" s="64"/>
+      <c r="FA1" s="64"/>
+      <c r="FB1" s="64"/>
+      <c r="FC1" s="64"/>
+      <c r="FD1" s="64"/>
+      <c r="FE1" s="64"/>
+      <c r="FF1" s="64"/>
+      <c r="FG1" s="64"/>
+      <c r="FH1" s="64"/>
+      <c r="FI1" s="64"/>
+      <c r="FJ1" s="64"/>
+      <c r="FK1" s="64"/>
+      <c r="FL1" s="64"/>
+      <c r="FM1" s="64"/>
+      <c r="FN1" s="64"/>
+      <c r="FO1" s="64"/>
+      <c r="FP1" s="64"/>
+      <c r="FQ1" s="64"/>
+      <c r="FR1" s="64"/>
+      <c r="FS1" s="64"/>
+      <c r="FT1" s="64"/>
+      <c r="FU1" s="64"/>
+      <c r="FV1" s="64"/>
+      <c r="FW1" s="64"/>
+      <c r="FX1" s="64"/>
+      <c r="FY1" s="64"/>
+      <c r="FZ1" s="64"/>
+      <c r="GA1" s="64"/>
+      <c r="GB1" s="64"/>
+      <c r="GC1" s="64"/>
+      <c r="GD1" s="64"/>
+      <c r="GE1" s="64"/>
+      <c r="GF1" s="64"/>
+      <c r="GG1" s="64"/>
+      <c r="GH1" s="64"/>
+      <c r="GI1" s="64"/>
+      <c r="GJ1" s="64"/>
+      <c r="GK1" s="64"/>
+      <c r="GL1" s="64"/>
+      <c r="GM1" s="64"/>
+      <c r="GN1" s="64"/>
+      <c r="GO1" s="64"/>
+      <c r="GP1" s="64"/>
+      <c r="GQ1" s="64"/>
+      <c r="GR1" s="64"/>
+      <c r="GS1" s="64"/>
+      <c r="GT1" s="64"/>
+      <c r="GU1" s="64"/>
+      <c r="GV1" s="64"/>
+      <c r="GW1" s="64"/>
+      <c r="GX1" s="64"/>
+      <c r="GY1" s="64"/>
+      <c r="GZ1" s="64"/>
+      <c r="HA1" s="64"/>
+      <c r="HB1" s="64"/>
+      <c r="HC1" s="64"/>
+      <c r="HD1" s="64"/>
+      <c r="HE1" s="64"/>
+      <c r="HF1" s="64"/>
+      <c r="HG1" s="64"/>
+      <c r="HH1" s="64"/>
+      <c r="HI1" s="64"/>
+      <c r="HJ1" s="64"/>
+      <c r="HK1" s="64"/>
+      <c r="HL1" s="64"/>
+      <c r="HM1" s="64"/>
+      <c r="HN1" s="64"/>
+      <c r="HO1" s="64"/>
+      <c r="HP1" s="64"/>
+      <c r="HQ1" s="64"/>
+      <c r="HR1" s="64"/>
+      <c r="HS1" s="64"/>
+      <c r="HT1" s="64"/>
+      <c r="HU1" s="64"/>
+      <c r="HV1" s="64"/>
+      <c r="HW1" s="64"/>
+      <c r="HX1" s="64"/>
+      <c r="HY1" s="64"/>
+      <c r="HZ1" s="64"/>
+      <c r="IA1" s="64"/>
+      <c r="IB1" s="64"/>
+      <c r="IC1" s="64"/>
+      <c r="ID1" s="64"/>
+      <c r="IE1" s="64"/>
+      <c r="IF1" s="64"/>
+      <c r="IG1" s="64"/>
+      <c r="IH1" s="64"/>
+      <c r="II1" s="64"/>
+      <c r="IJ1" s="64"/>
+      <c r="IK1" s="64"/>
+      <c r="IL1" s="64"/>
+      <c r="IM1" s="64"/>
+      <c r="IN1" s="64"/>
+      <c r="IO1" s="64"/>
+      <c r="IP1" s="64"/>
+      <c r="IQ1" s="64"/>
+      <c r="IR1" s="64"/>
+      <c r="IS1" s="64"/>
+      <c r="IT1" s="64"/>
+      <c r="IU1" s="64"/>
+      <c r="IV1" s="64"/>
     </row>
-    <row r="2" spans="1:256" s="31" customFormat="1" ht="24.6" customHeight="1">
-      <c r="A2" s="68" t="s">
+    <row r="2" spans="1:256" s="27" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="47" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="3" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A3" s="139" t="s">
+    <row r="3" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="110" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="153"/>
-[...1 lines deleted...]
-      <c r="D3" s="129" t="s">
+      <c r="B3" s="133"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="112" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="130"/>
-[...7 lines deleted...]
-      <c r="M3" s="129" t="s">
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="114"/>
+      <c r="M3" s="112" t="s">
         <v>148</v>
       </c>
-      <c r="N3" s="130"/>
-[...14 lines deleted...]
-      <c r="AC3" s="129" t="s">
+      <c r="N3" s="113"/>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="113"/>
+      <c r="AA3" s="113"/>
+      <c r="AB3" s="114"/>
+      <c r="AC3" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="AD3" s="130"/>
-[...16 lines deleted...]
-      <c r="AU3" s="130"/>
+      <c r="AD3" s="113"/>
+      <c r="AE3" s="113"/>
+      <c r="AF3" s="113"/>
+      <c r="AG3" s="113"/>
+      <c r="AH3" s="113"/>
+      <c r="AI3" s="113"/>
+      <c r="AJ3" s="113"/>
+      <c r="AK3" s="113"/>
+      <c r="AL3" s="113"/>
+      <c r="AM3" s="113"/>
+      <c r="AN3" s="113"/>
+      <c r="AO3" s="113"/>
+      <c r="AP3" s="113"/>
+      <c r="AQ3" s="113"/>
+      <c r="AR3" s="113"/>
+      <c r="AS3" s="113"/>
+      <c r="AT3" s="113"/>
+      <c r="AU3" s="113"/>
     </row>
-    <row r="4" spans="1:256" s="31" customFormat="1" ht="123" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="37" t="s">
+    <row r="4" spans="1:256" s="27" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="135"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="E4" s="39" t="s">
+      <c r="E4" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="34" t="s">
+      <c r="F4" s="30" t="s">
         <v>149</v>
       </c>
-      <c r="G4" s="34" t="s">
+      <c r="G4" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="H4" s="34" t="s">
+      <c r="H4" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="I4" s="34" t="s">
+      <c r="I4" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="J4" s="34" t="s">
+      <c r="J4" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="K4" s="34" t="s">
+      <c r="K4" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L4" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="M4" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N4" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="P4" s="37" t="s">
+      <c r="P4" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="Q4" s="37" t="s">
+      <c r="Q4" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="R4" s="37" t="s">
+      <c r="R4" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="S4" s="37" t="s">
+      <c r="S4" s="32" t="s">
         <v>151</v>
       </c>
-      <c r="T4" s="37" t="s">
+      <c r="T4" s="32" t="s">
         <v>152</v>
       </c>
-      <c r="U4" s="37" t="s">
+      <c r="U4" s="32" t="s">
         <v>153</v>
       </c>
-      <c r="V4" s="37" t="s">
+      <c r="V4" s="32" t="s">
         <v>154</v>
       </c>
-      <c r="W4" s="37" t="s">
+      <c r="W4" s="32" t="s">
         <v>155</v>
       </c>
-      <c r="X4" s="37" t="s">
+      <c r="X4" s="32" t="s">
         <v>156</v>
       </c>
-      <c r="Y4" s="37" t="s">
+      <c r="Y4" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="Z4" s="37" t="s">
+      <c r="Z4" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="AA4" s="37" t="s">
+      <c r="AA4" s="32" t="s">
         <v>157</v>
       </c>
-      <c r="AB4" s="37" t="s">
+      <c r="AB4" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="AC4" s="37" t="s">
+      <c r="AC4" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="AD4" s="40" t="s">
+      <c r="AD4" s="35" t="s">
         <v>69</v>
       </c>
-      <c r="AE4" s="37" t="s">
+      <c r="AE4" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="AF4" s="34" t="s">
+      <c r="AF4" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="AG4" s="60" t="s">
+      <c r="AG4" s="52" t="s">
         <v>158</v>
       </c>
-      <c r="AH4" s="60" t="s">
+      <c r="AH4" s="52" t="s">
         <v>159</v>
       </c>
-      <c r="AI4" s="106" t="s">
+      <c r="AI4" s="32" t="s">
         <v>160</v>
       </c>
-      <c r="AJ4" s="106" t="s">
+      <c r="AJ4" s="32" t="s">
         <v>161</v>
       </c>
-      <c r="AK4" s="106" t="s">
+      <c r="AK4" s="32" t="s">
         <v>162</v>
       </c>
-      <c r="AL4" s="106" t="s">
+      <c r="AL4" s="32" t="s">
         <v>163</v>
       </c>
-      <c r="AM4" s="106" t="s">
+      <c r="AM4" s="32" t="s">
         <v>164</v>
       </c>
-      <c r="AN4" s="106" t="s">
+      <c r="AN4" s="32" t="s">
         <v>165</v>
       </c>
-      <c r="AO4" s="106" t="s">
+      <c r="AO4" s="32" t="s">
         <v>166</v>
       </c>
-      <c r="AP4" s="60" t="s">
+      <c r="AP4" s="52" t="s">
         <v>167</v>
       </c>
-      <c r="AQ4" s="60" t="s">
+      <c r="AQ4" s="52" t="s">
         <v>168</v>
       </c>
-      <c r="AR4" s="60" t="s">
+      <c r="AR4" s="52" t="s">
         <v>72</v>
       </c>
-      <c r="AS4" s="60" t="s">
+      <c r="AS4" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="AT4" s="60" t="s">
+      <c r="AT4" s="52" t="s">
         <v>169</v>
       </c>
-      <c r="AU4" s="69" t="s">
+      <c r="AU4" s="58" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:256" s="31" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A5" s="140" t="s">
+    <row r="5" spans="1:256" s="27" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="144" t="s">
+      <c r="B5" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="145"/>
-      <c r="D5" s="41">
+      <c r="C5" s="107"/>
+      <c r="D5" s="36">
         <v>672</v>
       </c>
-      <c r="E5" s="42">
+      <c r="E5" s="37">
         <v>93</v>
       </c>
-      <c r="F5" s="43">
+      <c r="F5" s="37">
         <v>18</v>
       </c>
-      <c r="G5" s="43">
+      <c r="G5" s="37">
         <v>62</v>
       </c>
-      <c r="H5" s="43">
+      <c r="H5" s="37">
         <v>21</v>
       </c>
-      <c r="I5" s="43">
+      <c r="I5" s="37">
         <v>133</v>
       </c>
-      <c r="J5" s="43">
+      <c r="J5" s="37">
         <v>25</v>
       </c>
-      <c r="K5" s="43">
+      <c r="K5" s="37">
         <v>298</v>
       </c>
-      <c r="L5" s="44">
+      <c r="L5" s="38">
         <v>22</v>
       </c>
-      <c r="M5" s="44">
+      <c r="M5" s="38">
         <v>647</v>
       </c>
-      <c r="N5" s="45">
+      <c r="N5" s="39">
         <v>440</v>
       </c>
-      <c r="O5" s="45">
+      <c r="O5" s="39">
         <v>5</v>
       </c>
-      <c r="P5" s="45">
+      <c r="P5" s="39">
         <v>4</v>
       </c>
-      <c r="Q5" s="45">
+      <c r="Q5" s="39">
         <v>33</v>
       </c>
-      <c r="R5" s="45">
+      <c r="R5" s="39">
         <v>21</v>
       </c>
-      <c r="S5" s="45">
+      <c r="S5" s="39">
         <v>7</v>
       </c>
-      <c r="T5" s="45">
+      <c r="T5" s="39">
         <v>9</v>
       </c>
-      <c r="U5" s="45">
+      <c r="U5" s="39">
         <v>21</v>
       </c>
-      <c r="V5" s="44">
+      <c r="V5" s="38">
         <v>4</v>
       </c>
-      <c r="W5" s="45">
+      <c r="W5" s="39">
         <v>3</v>
       </c>
-      <c r="X5" s="45">
+      <c r="X5" s="39">
         <v>10</v>
       </c>
-      <c r="Y5" s="45">
+      <c r="Y5" s="39">
         <v>35</v>
       </c>
-      <c r="Z5" s="45">
+      <c r="Z5" s="39">
         <v>14</v>
       </c>
-      <c r="AA5" s="45">
+      <c r="AA5" s="39">
         <v>3</v>
       </c>
-      <c r="AB5" s="45">
+      <c r="AB5" s="39">
         <v>38</v>
       </c>
-      <c r="AC5" s="45">
+      <c r="AC5" s="39">
         <v>650</v>
       </c>
-      <c r="AD5" s="43">
+      <c r="AD5" s="37">
         <v>53</v>
       </c>
-      <c r="AE5" s="45">
+      <c r="AE5" s="39">
         <v>5</v>
       </c>
-      <c r="AF5" s="45">
+      <c r="AF5" s="39">
         <v>23</v>
       </c>
-      <c r="AG5" s="61">
+      <c r="AG5" s="53">
         <v>45</v>
       </c>
-      <c r="AH5" s="61">
+      <c r="AH5" s="53">
         <v>29</v>
       </c>
-      <c r="AI5" s="61">
+      <c r="AI5" s="53">
         <v>4</v>
       </c>
-      <c r="AJ5" s="61">
-[...2 lines deleted...]
-      <c r="AK5" s="61">
+      <c r="AJ5" s="53">
+        <v>1</v>
+      </c>
+      <c r="AK5" s="53">
         <v>13</v>
       </c>
-      <c r="AL5" s="61">
+      <c r="AL5" s="53">
         <v>13</v>
       </c>
-      <c r="AM5" s="61">
+      <c r="AM5" s="53">
         <v>5</v>
       </c>
-      <c r="AN5" s="61">
+      <c r="AN5" s="53">
         <v>135</v>
       </c>
-      <c r="AO5" s="61">
+      <c r="AO5" s="53">
         <v>7</v>
       </c>
-      <c r="AP5" s="61">
+      <c r="AP5" s="53">
         <v>112</v>
       </c>
-      <c r="AQ5" s="61">
+      <c r="AQ5" s="53">
         <v>7</v>
       </c>
-      <c r="AR5" s="61">
+      <c r="AR5" s="53">
         <v>5</v>
       </c>
-      <c r="AS5" s="61">
+      <c r="AS5" s="53">
         <v>15</v>
       </c>
-      <c r="AT5" s="61">
+      <c r="AT5" s="53">
         <v>122</v>
       </c>
-      <c r="AU5" s="61">
+      <c r="AU5" s="53">
         <v>56</v>
       </c>
     </row>
-    <row r="6" spans="1:256" s="31" customFormat="1" ht="25.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="134" t="s">
+    <row r="6" spans="1:256" s="27" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="123"/>
+      <c r="B6" s="128" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="135"/>
-      <c r="D6" s="62">
+      <c r="C6" s="129"/>
+      <c r="D6" s="54">
         <v>146</v>
       </c>
-      <c r="E6" s="63">
+      <c r="E6" s="53">
         <v>25</v>
       </c>
-      <c r="F6" s="63">
+      <c r="F6" s="53">
         <v>3</v>
       </c>
-      <c r="G6" s="63">
+      <c r="G6" s="53">
         <v>23</v>
       </c>
-      <c r="H6" s="63">
+      <c r="H6" s="53">
         <v>15</v>
       </c>
-      <c r="I6" s="63">
+      <c r="I6" s="53">
         <v>22</v>
       </c>
-      <c r="J6" s="63">
-[...2 lines deleted...]
-      <c r="K6" s="63">
+      <c r="J6" s="53">
+        <v>1</v>
+      </c>
+      <c r="K6" s="53">
         <v>40</v>
       </c>
-      <c r="L6" s="63">
+      <c r="L6" s="53">
         <v>17</v>
       </c>
-      <c r="M6" s="63">
+      <c r="M6" s="53">
         <v>143</v>
       </c>
-      <c r="N6" s="63">
+      <c r="N6" s="53">
         <v>71</v>
       </c>
-      <c r="O6" s="63">
-[...5 lines deleted...]
-      <c r="Q6" s="63">
+      <c r="O6" s="53">
+        <v>0</v>
+      </c>
+      <c r="P6" s="53">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="53">
         <v>7</v>
       </c>
-      <c r="R6" s="63">
+      <c r="R6" s="53">
         <v>5</v>
       </c>
-      <c r="S6" s="63">
+      <c r="S6" s="53">
         <v>7</v>
       </c>
-      <c r="T6" s="63">
-[...2 lines deleted...]
-      <c r="U6" s="63">
+      <c r="T6" s="53">
+        <v>1</v>
+      </c>
+      <c r="U6" s="53">
         <v>5</v>
       </c>
-      <c r="V6" s="63">
+      <c r="V6" s="53">
         <v>7</v>
       </c>
-      <c r="W6" s="63">
+      <c r="W6" s="53">
         <v>4</v>
       </c>
-      <c r="X6" s="63">
+      <c r="X6" s="53">
         <v>8</v>
       </c>
-      <c r="Y6" s="63">
-[...2 lines deleted...]
-      <c r="Z6" s="63">
+      <c r="Y6" s="53">
+        <v>1</v>
+      </c>
+      <c r="Z6" s="53">
         <v>8</v>
       </c>
-      <c r="AA6" s="63">
-[...2 lines deleted...]
-      <c r="AB6" s="63">
+      <c r="AA6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AB6" s="53">
         <v>17</v>
       </c>
-      <c r="AC6" s="63">
+      <c r="AC6" s="53">
         <v>144</v>
       </c>
-      <c r="AD6" s="64">
+      <c r="AD6" s="55">
         <v>9</v>
       </c>
-      <c r="AE6" s="63">
-[...2 lines deleted...]
-      <c r="AF6" s="63">
+      <c r="AE6" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="53">
         <v>5</v>
       </c>
-      <c r="AG6" s="61">
+      <c r="AG6" s="53">
         <v>9</v>
       </c>
-      <c r="AH6" s="61">
+      <c r="AH6" s="53">
         <v>9</v>
       </c>
-      <c r="AI6" s="61">
+      <c r="AI6" s="53">
         <v>3</v>
       </c>
-      <c r="AJ6" s="61">
-[...2 lines deleted...]
-      <c r="AK6" s="61">
+      <c r="AJ6" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="53">
         <v>16</v>
       </c>
-      <c r="AL6" s="61">
+      <c r="AL6" s="53">
         <v>7</v>
       </c>
-      <c r="AM6" s="61">
-[...2 lines deleted...]
-      <c r="AN6" s="61">
+      <c r="AM6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AN6" s="53">
         <v>21</v>
       </c>
-      <c r="AO6" s="61">
+      <c r="AO6" s="53">
         <v>3</v>
       </c>
-      <c r="AP6" s="61">
+      <c r="AP6" s="53">
         <v>19</v>
       </c>
-      <c r="AQ6" s="61">
-[...5 lines deleted...]
-      <c r="AS6" s="61">
+      <c r="AQ6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AR6" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS6" s="53">
         <v>2</v>
       </c>
-      <c r="AT6" s="61">
+      <c r="AT6" s="53">
         <v>19</v>
       </c>
-      <c r="AU6" s="61">
+      <c r="AU6" s="53">
         <v>20</v>
       </c>
     </row>
-    <row r="7" spans="1:256" s="31" customFormat="1" ht="28.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="136" t="s">
+    <row r="7" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="105"/>
+      <c r="B7" s="108" t="s">
         <v>170</v>
       </c>
-      <c r="C7" s="137"/>
-      <c r="D7" s="46">
+      <c r="C7" s="109"/>
+      <c r="D7" s="40">
         <v>45</v>
       </c>
-      <c r="E7" s="47">
+      <c r="E7" s="41">
         <v>5</v>
       </c>
-      <c r="F7" s="47">
-[...2 lines deleted...]
-      <c r="G7" s="47">
+      <c r="F7" s="41">
+        <v>1</v>
+      </c>
+      <c r="G7" s="41">
         <v>7</v>
       </c>
-      <c r="H7" s="47">
+      <c r="H7" s="41">
         <v>2</v>
       </c>
-      <c r="I7" s="47">
+      <c r="I7" s="41">
         <v>4</v>
       </c>
-      <c r="J7" s="47">
+      <c r="J7" s="41">
         <v>3</v>
       </c>
-      <c r="K7" s="47">
+      <c r="K7" s="41">
         <v>21</v>
       </c>
-      <c r="L7" s="47">
+      <c r="L7" s="41">
         <v>2</v>
       </c>
-      <c r="M7" s="47">
+      <c r="M7" s="41">
         <v>41</v>
       </c>
-      <c r="N7" s="47">
+      <c r="N7" s="41">
         <v>26</v>
       </c>
-      <c r="O7" s="47">
+      <c r="O7" s="41">
         <v>2</v>
       </c>
-      <c r="P7" s="47">
-[...5 lines deleted...]
-      <c r="R7" s="47">
+      <c r="P7" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="41">
+        <v>1</v>
+      </c>
+      <c r="R7" s="41">
         <v>2</v>
       </c>
-      <c r="S7" s="47">
-[...5 lines deleted...]
-      <c r="U7" s="47">
+      <c r="S7" s="41">
+        <v>1</v>
+      </c>
+      <c r="T7" s="41">
+        <v>0</v>
+      </c>
+      <c r="U7" s="41">
         <v>3</v>
       </c>
-      <c r="V7" s="47">
-[...17 lines deleted...]
-      <c r="AB7" s="47">
+      <c r="V7" s="41">
+        <v>1</v>
+      </c>
+      <c r="W7" s="41">
+        <v>0</v>
+      </c>
+      <c r="X7" s="41">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="41">
+        <v>1</v>
+      </c>
+      <c r="Z7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="41">
         <v>4</v>
       </c>
-      <c r="AC7" s="47">
+      <c r="AC7" s="41">
         <v>41</v>
       </c>
-      <c r="AD7" s="48">
+      <c r="AD7" s="42">
         <v>3</v>
       </c>
-      <c r="AE7" s="47">
+      <c r="AE7" s="41">
         <v>2</v>
       </c>
-      <c r="AF7" s="47">
-[...2 lines deleted...]
-      <c r="AG7" s="65">
+      <c r="AF7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG7" s="41">
         <v>4</v>
       </c>
-      <c r="AH7" s="65">
+      <c r="AH7" s="41">
         <v>4</v>
       </c>
-      <c r="AI7" s="65">
-[...14 lines deleted...]
-      <c r="AN7" s="65">
+      <c r="AI7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN7" s="41">
         <v>9</v>
       </c>
-      <c r="AO7" s="65">
-[...2 lines deleted...]
-      <c r="AP7" s="65">
+      <c r="AO7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AP7" s="41">
         <v>4</v>
       </c>
-      <c r="AQ7" s="65">
-[...5 lines deleted...]
-      <c r="AS7" s="65">
+      <c r="AQ7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AR7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS7" s="41">
         <v>2</v>
       </c>
-      <c r="AT7" s="65">
+      <c r="AT7" s="41">
         <v>4</v>
       </c>
-      <c r="AU7" s="65">
+      <c r="AU7" s="41">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:256" s="31" customFormat="1" ht="26.45" customHeight="1">
-      <c r="A8" s="146" t="s">
+    <row r="8" spans="1:256" s="27" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="118" t="s">
         <v>171</v>
       </c>
-      <c r="B8" s="149" t="s">
+      <c r="B8" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="140"/>
-      <c r="D8" s="63">
+      <c r="C8" s="104"/>
+      <c r="D8" s="53">
         <v>117</v>
       </c>
-      <c r="E8" s="63">
+      <c r="E8" s="53">
         <v>22</v>
       </c>
-      <c r="F8" s="63">
+      <c r="F8" s="53">
         <v>5</v>
       </c>
-      <c r="G8" s="63">
+      <c r="G8" s="53">
         <v>14</v>
       </c>
-      <c r="H8" s="63">
+      <c r="H8" s="53">
         <v>4</v>
       </c>
-      <c r="I8" s="63">
+      <c r="I8" s="53">
         <v>20</v>
       </c>
-      <c r="J8" s="63">
+      <c r="J8" s="53">
         <v>3</v>
       </c>
-      <c r="K8" s="63">
+      <c r="K8" s="53">
         <v>48</v>
       </c>
-      <c r="L8" s="63">
-[...2 lines deleted...]
-      <c r="M8" s="63">
+      <c r="L8" s="53">
+        <v>1</v>
+      </c>
+      <c r="M8" s="53">
         <v>113</v>
       </c>
-      <c r="N8" s="63">
+      <c r="N8" s="53">
         <v>55</v>
       </c>
-      <c r="O8" s="63">
-[...5 lines deleted...]
-      <c r="Q8" s="63">
+      <c r="O8" s="53">
+        <v>1</v>
+      </c>
+      <c r="P8" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="53">
         <v>10</v>
       </c>
-      <c r="R8" s="63">
+      <c r="R8" s="53">
         <v>6</v>
       </c>
-      <c r="S8" s="63">
+      <c r="S8" s="53">
         <v>3</v>
       </c>
-      <c r="T8" s="63">
-[...2 lines deleted...]
-      <c r="U8" s="63">
+      <c r="T8" s="53">
+        <v>1</v>
+      </c>
+      <c r="U8" s="53">
         <v>8</v>
       </c>
-      <c r="V8" s="63">
-[...5 lines deleted...]
-      <c r="X8" s="63">
+      <c r="V8" s="53">
+        <v>0</v>
+      </c>
+      <c r="W8" s="53">
+        <v>0</v>
+      </c>
+      <c r="X8" s="53">
         <v>6</v>
       </c>
-      <c r="Y8" s="63">
+      <c r="Y8" s="53">
         <v>4</v>
       </c>
-      <c r="Z8" s="63">
+      <c r="Z8" s="53">
         <v>4</v>
       </c>
-      <c r="AA8" s="63">
-[...2 lines deleted...]
-      <c r="AB8" s="63">
+      <c r="AA8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="53">
         <v>15</v>
       </c>
-      <c r="AC8" s="63">
+      <c r="AC8" s="53">
         <v>114</v>
       </c>
-      <c r="AD8" s="64">
+      <c r="AD8" s="55">
         <v>13</v>
       </c>
-      <c r="AE8" s="63">
+      <c r="AE8" s="53">
         <v>3</v>
       </c>
-      <c r="AF8" s="63">
+      <c r="AF8" s="53">
         <v>3</v>
       </c>
-      <c r="AG8" s="61">
+      <c r="AG8" s="53">
         <v>3</v>
       </c>
-      <c r="AH8" s="61">
+      <c r="AH8" s="53">
         <v>8</v>
       </c>
-      <c r="AI8" s="61">
+      <c r="AI8" s="53">
         <v>2</v>
       </c>
-      <c r="AJ8" s="61">
-[...5 lines deleted...]
-      <c r="AL8" s="61">
+      <c r="AJ8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AK8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AL8" s="53">
         <v>2</v>
       </c>
-      <c r="AM8" s="61">
-[...2 lines deleted...]
-      <c r="AN8" s="61">
+      <c r="AM8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AN8" s="53">
         <v>14</v>
       </c>
-      <c r="AO8" s="61">
-[...2 lines deleted...]
-      <c r="AP8" s="61">
+      <c r="AO8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AP8" s="53">
         <v>22</v>
       </c>
-      <c r="AQ8" s="61">
+      <c r="AQ8" s="53">
         <v>5</v>
       </c>
-      <c r="AR8" s="61">
-[...2 lines deleted...]
-      <c r="AS8" s="61">
+      <c r="AR8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AS8" s="53">
         <v>6</v>
       </c>
-      <c r="AT8" s="61">
+      <c r="AT8" s="53">
         <v>22</v>
       </c>
-      <c r="AU8" s="61">
+      <c r="AU8" s="53">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:256" s="31" customFormat="1" ht="28.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B9" s="150" t="s">
+    <row r="9" spans="1:256" s="27" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="119"/>
+      <c r="B9" s="122" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="132"/>
-      <c r="D9" s="63">
+      <c r="C9" s="123"/>
+      <c r="D9" s="53">
         <v>56</v>
       </c>
-      <c r="E9" s="63">
+      <c r="E9" s="53">
         <v>5</v>
       </c>
-      <c r="F9" s="63">
-[...2 lines deleted...]
-      <c r="G9" s="63">
+      <c r="F9" s="53">
+        <v>1</v>
+      </c>
+      <c r="G9" s="53">
         <v>9</v>
       </c>
-      <c r="H9" s="63">
+      <c r="H9" s="53">
         <v>2</v>
       </c>
-      <c r="I9" s="63">
+      <c r="I9" s="53">
         <v>9</v>
       </c>
-      <c r="J9" s="63">
+      <c r="J9" s="53">
         <v>2</v>
       </c>
-      <c r="K9" s="63">
+      <c r="K9" s="53">
         <v>25</v>
       </c>
-      <c r="L9" s="63">
+      <c r="L9" s="53">
         <v>3</v>
       </c>
-      <c r="M9" s="63">
+      <c r="M9" s="53">
         <v>55</v>
       </c>
-      <c r="N9" s="63">
+      <c r="N9" s="53">
         <v>31</v>
       </c>
-      <c r="O9" s="63">
+      <c r="O9" s="53">
         <v>2</v>
       </c>
-      <c r="P9" s="63">
-[...14 lines deleted...]
-      <c r="U9" s="63">
+      <c r="P9" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="53">
+        <v>1</v>
+      </c>
+      <c r="R9" s="53">
+        <v>1</v>
+      </c>
+      <c r="S9" s="53">
+        <v>0</v>
+      </c>
+      <c r="T9" s="53">
+        <v>0</v>
+      </c>
+      <c r="U9" s="53">
         <v>3</v>
       </c>
-      <c r="V9" s="63">
+      <c r="V9" s="53">
         <v>2</v>
       </c>
-      <c r="W9" s="63">
-[...5 lines deleted...]
-      <c r="Y9" s="63">
+      <c r="W9" s="53">
+        <v>0</v>
+      </c>
+      <c r="X9" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y9" s="53">
         <v>4</v>
       </c>
-      <c r="Z9" s="63">
+      <c r="Z9" s="53">
         <v>2</v>
       </c>
-      <c r="AA9" s="63">
-[...2 lines deleted...]
-      <c r="AB9" s="63">
+      <c r="AA9" s="53">
+        <v>1</v>
+      </c>
+      <c r="AB9" s="53">
         <v>7</v>
       </c>
-      <c r="AC9" s="63">
+      <c r="AC9" s="53">
         <v>56</v>
       </c>
-      <c r="AD9" s="64">
+      <c r="AD9" s="55">
         <v>5</v>
       </c>
-      <c r="AE9" s="63">
-[...2 lines deleted...]
-      <c r="AF9" s="63">
+      <c r="AE9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="53">
         <v>5</v>
       </c>
-      <c r="AG9" s="61">
+      <c r="AG9" s="53">
         <v>6</v>
       </c>
-      <c r="AH9" s="61">
+      <c r="AH9" s="53">
         <v>4</v>
       </c>
-      <c r="AI9" s="61">
-[...5 lines deleted...]
-      <c r="AK9" s="61">
+      <c r="AI9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="53">
         <v>2</v>
       </c>
-      <c r="AL9" s="61">
-[...5 lines deleted...]
-      <c r="AN9" s="61">
+      <c r="AL9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AM9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="53">
         <v>11</v>
       </c>
-      <c r="AO9" s="61">
-[...2 lines deleted...]
-      <c r="AP9" s="61">
+      <c r="AO9" s="53">
+        <v>1</v>
+      </c>
+      <c r="AP9" s="53">
         <v>5</v>
       </c>
-      <c r="AQ9" s="61">
-[...8 lines deleted...]
-      <c r="AT9" s="61">
+      <c r="AQ9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="53">
+        <v>1</v>
+      </c>
+      <c r="AT9" s="53">
         <v>10</v>
       </c>
-      <c r="AU9" s="61">
+      <c r="AU9" s="53">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:256" s="31" customFormat="1" ht="22.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="151" t="s">
+    <row r="10" spans="1:256" s="27" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="120"/>
+      <c r="B10" s="124" t="s">
         <v>170</v>
       </c>
-      <c r="C10" s="133"/>
-      <c r="D10" s="63">
+      <c r="C10" s="105"/>
+      <c r="D10" s="53">
         <v>22</v>
       </c>
-      <c r="E10" s="63">
+      <c r="E10" s="53">
         <v>3</v>
       </c>
-      <c r="F10" s="63">
-[...2 lines deleted...]
-      <c r="G10" s="63">
+      <c r="F10" s="53">
+        <v>1</v>
+      </c>
+      <c r="G10" s="53">
         <v>2</v>
       </c>
-      <c r="H10" s="63">
-[...8 lines deleted...]
-      <c r="K10" s="63">
+      <c r="H10" s="53">
+        <v>1</v>
+      </c>
+      <c r="I10" s="53">
+        <v>0</v>
+      </c>
+      <c r="J10" s="53">
+        <v>0</v>
+      </c>
+      <c r="K10" s="53">
         <v>14</v>
       </c>
-      <c r="L10" s="63">
-[...2 lines deleted...]
-      <c r="M10" s="63">
+      <c r="L10" s="53">
+        <v>1</v>
+      </c>
+      <c r="M10" s="53">
         <v>20</v>
       </c>
-      <c r="N10" s="63">
+      <c r="N10" s="53">
         <v>13</v>
       </c>
-      <c r="O10" s="63">
-[...41 lines deleted...]
-      <c r="AC10" s="63">
+      <c r="O10" s="53">
+        <v>0</v>
+      </c>
+      <c r="P10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="53">
+        <v>1</v>
+      </c>
+      <c r="R10" s="53">
+        <v>1</v>
+      </c>
+      <c r="S10" s="53">
+        <v>0</v>
+      </c>
+      <c r="T10" s="53">
+        <v>0</v>
+      </c>
+      <c r="U10" s="53">
+        <v>1</v>
+      </c>
+      <c r="V10" s="53">
+        <v>1</v>
+      </c>
+      <c r="W10" s="53">
+        <v>0</v>
+      </c>
+      <c r="X10" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="53">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="53">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="53">
         <v>22</v>
       </c>
-      <c r="AD10" s="64">
+      <c r="AD10" s="55">
         <v>3</v>
       </c>
-      <c r="AE10" s="63">
-[...2 lines deleted...]
-      <c r="AF10" s="63">
+      <c r="AE10" s="53">
+        <v>1</v>
+      </c>
+      <c r="AF10" s="53">
         <v>2</v>
       </c>
-      <c r="AG10" s="65">
-[...23 lines deleted...]
-      <c r="AO10" s="65">
+      <c r="AG10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AH10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AI10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AO10" s="41">
         <v>2</v>
       </c>
-      <c r="AP10" s="65">
+      <c r="AP10" s="41">
         <v>6</v>
       </c>
-      <c r="AQ10" s="65">
-[...11 lines deleted...]
-      <c r="AU10" s="65">
+      <c r="AQ10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AU10" s="41">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:256" s="31" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A11" s="140" t="s">
+    <row r="11" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="104" t="s">
         <v>172</v>
       </c>
-      <c r="B11" s="144" t="s">
+      <c r="B11" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="145"/>
-      <c r="D11" s="66">
+      <c r="C11" s="107"/>
+      <c r="D11" s="56">
         <v>21</v>
       </c>
-      <c r="E11" s="67">
-[...5 lines deleted...]
-      <c r="G11" s="67">
+      <c r="E11" s="57">
+        <v>1</v>
+      </c>
+      <c r="F11" s="57">
+        <v>0</v>
+      </c>
+      <c r="G11" s="57">
         <v>2</v>
       </c>
-      <c r="H11" s="67">
+      <c r="H11" s="57">
         <v>2</v>
       </c>
-      <c r="I11" s="67">
+      <c r="I11" s="57">
         <v>3</v>
       </c>
-      <c r="J11" s="67">
-[...2 lines deleted...]
-      <c r="K11" s="67">
+      <c r="J11" s="57">
+        <v>1</v>
+      </c>
+      <c r="K11" s="57">
         <v>11</v>
       </c>
-      <c r="L11" s="67">
-[...2 lines deleted...]
-      <c r="M11" s="67">
+      <c r="L11" s="57">
+        <v>1</v>
+      </c>
+      <c r="M11" s="57">
         <v>21</v>
       </c>
-      <c r="N11" s="67">
+      <c r="N11" s="57">
         <v>12</v>
       </c>
-      <c r="O11" s="67">
-[...5 lines deleted...]
-      <c r="Q11" s="67">
+      <c r="O11" s="57">
+        <v>0</v>
+      </c>
+      <c r="P11" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="57">
         <v>2</v>
       </c>
-      <c r="R11" s="67">
-[...29 lines deleted...]
-      <c r="AB11" s="67">
+      <c r="R11" s="57">
+        <v>1</v>
+      </c>
+      <c r="S11" s="57">
+        <v>0</v>
+      </c>
+      <c r="T11" s="57">
+        <v>0</v>
+      </c>
+      <c r="U11" s="57">
+        <v>0</v>
+      </c>
+      <c r="V11" s="57">
+        <v>1</v>
+      </c>
+      <c r="W11" s="57">
+        <v>0</v>
+      </c>
+      <c r="X11" s="57">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="57">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="57">
+        <v>1</v>
+      </c>
+      <c r="AB11" s="57">
         <v>2</v>
       </c>
-      <c r="AC11" s="67">
+      <c r="AC11" s="57">
         <v>21</v>
       </c>
-      <c r="AD11" s="43">
-[...2 lines deleted...]
-      <c r="AE11" s="67">
+      <c r="AD11" s="37">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="57">
         <v>2</v>
       </c>
-      <c r="AF11" s="67">
+      <c r="AF11" s="57">
         <v>2</v>
       </c>
-      <c r="AG11" s="61">
-[...2 lines deleted...]
-      <c r="AH11" s="61">
+      <c r="AG11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AH11" s="53">
         <v>3</v>
       </c>
-      <c r="AI11" s="61">
-[...20 lines deleted...]
-      <c r="AP11" s="61">
+      <c r="AI11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AL11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="53">
         <v>6</v>
       </c>
-      <c r="AQ11" s="61">
-[...8 lines deleted...]
-      <c r="AT11" s="61">
+      <c r="AQ11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AT11" s="53">
         <v>4</v>
       </c>
-      <c r="AU11" s="61">
+      <c r="AU11" s="53">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:256" s="31" customFormat="1" ht="29.45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B12" s="136" t="s">
+    <row r="12" spans="1:256" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="105"/>
+      <c r="B12" s="108" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="137"/>
-      <c r="D12" s="46">
+      <c r="C12" s="109"/>
+      <c r="D12" s="40">
         <v>9</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E12" s="41">
         <v>4</v>
       </c>
-      <c r="F12" s="47">
-[...14 lines deleted...]
-      <c r="K12" s="47">
+      <c r="F12" s="41">
+        <v>0</v>
+      </c>
+      <c r="G12" s="41">
+        <v>0</v>
+      </c>
+      <c r="H12" s="41">
+        <v>1</v>
+      </c>
+      <c r="I12" s="41">
+        <v>1</v>
+      </c>
+      <c r="J12" s="41">
+        <v>0</v>
+      </c>
+      <c r="K12" s="41">
         <v>3</v>
       </c>
-      <c r="L12" s="47">
-[...2 lines deleted...]
-      <c r="M12" s="47">
+      <c r="L12" s="41">
+        <v>0</v>
+      </c>
+      <c r="M12" s="41">
         <v>8</v>
       </c>
-      <c r="N12" s="47">
+      <c r="N12" s="41">
         <v>5</v>
       </c>
-      <c r="O12" s="47">
-[...8 lines deleted...]
-      <c r="R12" s="47">
+      <c r="O12" s="41">
+        <v>0</v>
+      </c>
+      <c r="P12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="41">
+        <v>0</v>
+      </c>
+      <c r="R12" s="41">
         <v>3</v>
       </c>
-      <c r="S12" s="47">
-[...29 lines deleted...]
-      <c r="AC12" s="47">
+      <c r="S12" s="41">
+        <v>0</v>
+      </c>
+      <c r="T12" s="41">
+        <v>0</v>
+      </c>
+      <c r="U12" s="41">
+        <v>0</v>
+      </c>
+      <c r="V12" s="41">
+        <v>0</v>
+      </c>
+      <c r="W12" s="41">
+        <v>0</v>
+      </c>
+      <c r="X12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="41">
         <v>8</v>
       </c>
-      <c r="AD12" s="48">
-[...35 lines deleted...]
-      <c r="AP12" s="65">
+      <c r="AD12" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AH12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="41">
         <v>2</v>
       </c>
-      <c r="AQ12" s="65">
-[...5 lines deleted...]
-      <c r="AS12" s="65">
+      <c r="AQ12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="41">
         <v>2</v>
       </c>
-      <c r="AT12" s="65">
+      <c r="AT12" s="41">
         <v>2</v>
       </c>
-      <c r="AU12" s="65">
+      <c r="AU12" s="41">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A13" s="158" t="s">
+    <row r="13" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="130" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="158"/>
-[...37 lines deleted...]
-      <c r="AN13" s="30"/>
+      <c r="B13" s="130"/>
+      <c r="C13" s="130"/>
+      <c r="D13" s="130"/>
+      <c r="E13" s="130"/>
+      <c r="F13" s="130"/>
+      <c r="G13" s="130"/>
+      <c r="H13" s="130"/>
+      <c r="I13" s="130"/>
+      <c r="J13" s="130"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="26"/>
+      <c r="N13" s="26"/>
+      <c r="O13" s="26"/>
+      <c r="P13" s="26"/>
+      <c r="Q13" s="26"/>
+      <c r="R13" s="26"/>
+      <c r="S13" s="26"/>
+      <c r="T13" s="26"/>
+      <c r="U13" s="26"/>
+      <c r="V13" s="26"/>
+      <c r="W13" s="26"/>
+      <c r="X13" s="26"/>
+      <c r="Y13" s="26"/>
+      <c r="Z13" s="26"/>
+      <c r="AA13" s="26"/>
+      <c r="AB13" s="26"/>
+      <c r="AC13" s="26"/>
+      <c r="AD13" s="26"/>
+      <c r="AE13" s="26"/>
+      <c r="AF13" s="26"/>
+      <c r="AG13" s="26"/>
+      <c r="AH13" s="26"/>
+      <c r="AI13" s="26"/>
+      <c r="AJ13" s="26"/>
+      <c r="AK13" s="26"/>
+      <c r="AL13" s="26"/>
+      <c r="AM13" s="26"/>
+      <c r="AN13" s="26"/>
     </row>
-    <row r="14" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A14" s="157" t="s">
+    <row r="14" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="157"/>
-[...253 lines deleted...]
-      <c r="IV14" s="53"/>
+      <c r="B14" s="131"/>
+      <c r="C14" s="131"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="131"/>
+      <c r="F14" s="131"/>
+      <c r="G14" s="131"/>
+      <c r="H14" s="131"/>
+      <c r="I14" s="131"/>
+      <c r="J14" s="131"/>
+      <c r="K14" s="131"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="45"/>
+      <c r="S14" s="45"/>
+      <c r="T14" s="45"/>
+      <c r="U14" s="45"/>
+      <c r="V14" s="45"/>
+      <c r="W14" s="45"/>
+      <c r="X14" s="45"/>
+      <c r="Y14" s="45"/>
+      <c r="Z14" s="46"/>
+      <c r="AA14" s="46"/>
+      <c r="AB14" s="46"/>
+      <c r="AC14" s="46"/>
+      <c r="AD14" s="46"/>
+      <c r="AE14" s="46"/>
+      <c r="AF14" s="46"/>
+      <c r="AG14" s="46"/>
+      <c r="AH14" s="46"/>
+      <c r="AI14" s="46"/>
+      <c r="AJ14" s="46"/>
+      <c r="AK14" s="46"/>
+      <c r="AL14" s="46"/>
+      <c r="AM14" s="46"/>
+      <c r="AN14" s="46"/>
+      <c r="AO14" s="47"/>
+      <c r="AP14" s="47"/>
+      <c r="AQ14" s="47"/>
+      <c r="AR14" s="47"/>
+      <c r="AS14" s="47"/>
+      <c r="AT14" s="47"/>
+      <c r="AU14" s="47"/>
+      <c r="AV14" s="47"/>
+      <c r="AW14" s="47"/>
+      <c r="AX14" s="47"/>
+      <c r="AY14" s="47"/>
+      <c r="AZ14" s="47"/>
+      <c r="BA14" s="47"/>
+      <c r="BB14" s="47"/>
+      <c r="BC14" s="47"/>
+      <c r="BD14" s="47"/>
+      <c r="BE14" s="47"/>
+      <c r="BF14" s="47"/>
+      <c r="BG14" s="47"/>
+      <c r="BH14" s="47"/>
+      <c r="BI14" s="47"/>
+      <c r="BJ14" s="47"/>
+      <c r="BK14" s="47"/>
+      <c r="BL14" s="47"/>
+      <c r="BM14" s="47"/>
+      <c r="BN14" s="47"/>
+      <c r="BO14" s="47"/>
+      <c r="BP14" s="47"/>
+      <c r="BQ14" s="47"/>
+      <c r="BR14" s="47"/>
+      <c r="BS14" s="47"/>
+      <c r="BT14" s="47"/>
+      <c r="BU14" s="47"/>
+      <c r="BV14" s="47"/>
+      <c r="BW14" s="47"/>
+      <c r="BX14" s="47"/>
+      <c r="BY14" s="47"/>
+      <c r="BZ14" s="47"/>
+      <c r="CA14" s="47"/>
+      <c r="CB14" s="47"/>
+      <c r="CC14" s="47"/>
+      <c r="CD14" s="47"/>
+      <c r="CE14" s="47"/>
+      <c r="CF14" s="47"/>
+      <c r="CG14" s="47"/>
+      <c r="CH14" s="47"/>
+      <c r="CI14" s="47"/>
+      <c r="CJ14" s="47"/>
+      <c r="CK14" s="47"/>
+      <c r="CL14" s="47"/>
+      <c r="CM14" s="47"/>
+      <c r="CN14" s="47"/>
+      <c r="CO14" s="47"/>
+      <c r="CP14" s="47"/>
+      <c r="CQ14" s="47"/>
+      <c r="CR14" s="47"/>
+      <c r="CS14" s="47"/>
+      <c r="CT14" s="47"/>
+      <c r="CU14" s="47"/>
+      <c r="CV14" s="47"/>
+      <c r="CW14" s="47"/>
+      <c r="CX14" s="47"/>
+      <c r="CY14" s="47"/>
+      <c r="CZ14" s="47"/>
+      <c r="DA14" s="47"/>
+      <c r="DB14" s="47"/>
+      <c r="DC14" s="47"/>
+      <c r="DD14" s="47"/>
+      <c r="DE14" s="47"/>
+      <c r="DF14" s="47"/>
+      <c r="DG14" s="47"/>
+      <c r="DH14" s="47"/>
+      <c r="DI14" s="47"/>
+      <c r="DJ14" s="47"/>
+      <c r="DK14" s="47"/>
+      <c r="DL14" s="47"/>
+      <c r="DM14" s="47"/>
+      <c r="DN14" s="47"/>
+      <c r="DO14" s="47"/>
+      <c r="DP14" s="47"/>
+      <c r="DQ14" s="47"/>
+      <c r="DR14" s="47"/>
+      <c r="DS14" s="47"/>
+      <c r="DT14" s="47"/>
+      <c r="DU14" s="47"/>
+      <c r="DV14" s="47"/>
+      <c r="DW14" s="47"/>
+      <c r="DX14" s="47"/>
+      <c r="DY14" s="47"/>
+      <c r="DZ14" s="47"/>
+      <c r="EA14" s="47"/>
+      <c r="EB14" s="47"/>
+      <c r="EC14" s="47"/>
+      <c r="ED14" s="47"/>
+      <c r="EE14" s="47"/>
+      <c r="EF14" s="47"/>
+      <c r="EG14" s="47"/>
+      <c r="EH14" s="47"/>
+      <c r="EI14" s="47"/>
+      <c r="EJ14" s="47"/>
+      <c r="EK14" s="47"/>
+      <c r="EL14" s="47"/>
+      <c r="EM14" s="47"/>
+      <c r="EN14" s="47"/>
+      <c r="EO14" s="47"/>
+      <c r="EP14" s="47"/>
+      <c r="EQ14" s="47"/>
+      <c r="ER14" s="47"/>
+      <c r="ES14" s="47"/>
+      <c r="ET14" s="47"/>
+      <c r="EU14" s="47"/>
+      <c r="EV14" s="47"/>
+      <c r="EW14" s="47"/>
+      <c r="EX14" s="47"/>
+      <c r="EY14" s="47"/>
+      <c r="EZ14" s="47"/>
+      <c r="FA14" s="47"/>
+      <c r="FB14" s="47"/>
+      <c r="FC14" s="47"/>
+      <c r="FD14" s="47"/>
+      <c r="FE14" s="47"/>
+      <c r="FF14" s="47"/>
+      <c r="FG14" s="47"/>
+      <c r="FH14" s="47"/>
+      <c r="FI14" s="47"/>
+      <c r="FJ14" s="47"/>
+      <c r="FK14" s="47"/>
+      <c r="FL14" s="47"/>
+      <c r="FM14" s="47"/>
+      <c r="FN14" s="47"/>
+      <c r="FO14" s="47"/>
+      <c r="FP14" s="47"/>
+      <c r="FQ14" s="47"/>
+      <c r="FR14" s="47"/>
+      <c r="FS14" s="47"/>
+      <c r="FT14" s="47"/>
+      <c r="FU14" s="47"/>
+      <c r="FV14" s="47"/>
+      <c r="FW14" s="47"/>
+      <c r="FX14" s="47"/>
+      <c r="FY14" s="47"/>
+      <c r="FZ14" s="47"/>
+      <c r="GA14" s="47"/>
+      <c r="GB14" s="47"/>
+      <c r="GC14" s="47"/>
+      <c r="GD14" s="47"/>
+      <c r="GE14" s="47"/>
+      <c r="GF14" s="47"/>
+      <c r="GG14" s="47"/>
+      <c r="GH14" s="47"/>
+      <c r="GI14" s="47"/>
+      <c r="GJ14" s="47"/>
+      <c r="GK14" s="47"/>
+      <c r="GL14" s="47"/>
+      <c r="GM14" s="47"/>
+      <c r="GN14" s="47"/>
+      <c r="GO14" s="47"/>
+      <c r="GP14" s="47"/>
+      <c r="GQ14" s="47"/>
+      <c r="GR14" s="47"/>
+      <c r="GS14" s="47"/>
+      <c r="GT14" s="47"/>
+      <c r="GU14" s="47"/>
+      <c r="GV14" s="47"/>
+      <c r="GW14" s="47"/>
+      <c r="GX14" s="47"/>
+      <c r="GY14" s="47"/>
+      <c r="GZ14" s="47"/>
+      <c r="HA14" s="47"/>
+      <c r="HB14" s="47"/>
+      <c r="HC14" s="47"/>
+      <c r="HD14" s="47"/>
+      <c r="HE14" s="47"/>
+      <c r="HF14" s="47"/>
+      <c r="HG14" s="47"/>
+      <c r="HH14" s="47"/>
+      <c r="HI14" s="47"/>
+      <c r="HJ14" s="47"/>
+      <c r="HK14" s="47"/>
+      <c r="HL14" s="47"/>
+      <c r="HM14" s="47"/>
+      <c r="HN14" s="47"/>
+      <c r="HO14" s="47"/>
+      <c r="HP14" s="47"/>
+      <c r="HQ14" s="47"/>
+      <c r="HR14" s="47"/>
+      <c r="HS14" s="47"/>
+      <c r="HT14" s="47"/>
+      <c r="HU14" s="47"/>
+      <c r="HV14" s="47"/>
+      <c r="HW14" s="47"/>
+      <c r="HX14" s="47"/>
+      <c r="HY14" s="47"/>
+      <c r="HZ14" s="47"/>
+      <c r="IA14" s="47"/>
+      <c r="IB14" s="47"/>
+      <c r="IC14" s="47"/>
+      <c r="ID14" s="47"/>
+      <c r="IE14" s="47"/>
+      <c r="IF14" s="47"/>
+      <c r="IG14" s="47"/>
+      <c r="IH14" s="47"/>
+      <c r="II14" s="47"/>
+      <c r="IJ14" s="47"/>
+      <c r="IK14" s="47"/>
+      <c r="IL14" s="47"/>
+      <c r="IM14" s="47"/>
+      <c r="IN14" s="47"/>
+      <c r="IO14" s="47"/>
+      <c r="IP14" s="47"/>
+      <c r="IQ14" s="47"/>
+      <c r="IR14" s="47"/>
+      <c r="IS14" s="47"/>
+      <c r="IT14" s="47"/>
+      <c r="IU14" s="47"/>
+      <c r="IV14" s="47"/>
     </row>
-    <row r="15" spans="1:256" ht="15.75">
-[...255 lines deleted...]
-      <c r="IV15" s="72"/>
+    <row r="15" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="62"/>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="60"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="60"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="60"/>
+      <c r="W15" s="60"/>
+      <c r="X15" s="60"/>
+      <c r="Y15" s="60"/>
+      <c r="Z15" s="60"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="60"/>
+      <c r="AD15" s="60"/>
+      <c r="AE15" s="60"/>
+      <c r="AF15" s="60"/>
+      <c r="AG15" s="60"/>
+      <c r="AH15" s="60"/>
+      <c r="AI15" s="60"/>
+      <c r="AJ15" s="60"/>
+      <c r="AK15" s="60"/>
+      <c r="AL15" s="60"/>
+      <c r="AM15" s="60"/>
+      <c r="AN15" s="60"/>
+      <c r="AO15" s="61"/>
+      <c r="AP15" s="61"/>
+      <c r="AQ15" s="61"/>
+      <c r="AR15" s="61"/>
+      <c r="AS15" s="61"/>
+      <c r="AT15" s="61"/>
+      <c r="AU15" s="61"/>
+      <c r="AV15" s="61"/>
+      <c r="AW15" s="61"/>
+      <c r="AX15" s="61"/>
+      <c r="AY15" s="61"/>
+      <c r="AZ15" s="61"/>
+      <c r="BA15" s="61"/>
+      <c r="BB15" s="61"/>
+      <c r="BC15" s="61"/>
+      <c r="BD15" s="61"/>
+      <c r="BE15" s="61"/>
+      <c r="BF15" s="61"/>
+      <c r="BG15" s="61"/>
+      <c r="BH15" s="61"/>
+      <c r="BI15" s="61"/>
+      <c r="BJ15" s="61"/>
+      <c r="BK15" s="61"/>
+      <c r="BL15" s="61"/>
+      <c r="BM15" s="61"/>
+      <c r="BN15" s="61"/>
+      <c r="BO15" s="61"/>
+      <c r="BP15" s="61"/>
+      <c r="BQ15" s="61"/>
+      <c r="BR15" s="61"/>
+      <c r="BS15" s="61"/>
+      <c r="BT15" s="61"/>
+      <c r="BU15" s="61"/>
+      <c r="BV15" s="61"/>
+      <c r="BW15" s="61"/>
+      <c r="BX15" s="61"/>
+      <c r="BY15" s="61"/>
+      <c r="BZ15" s="61"/>
+      <c r="CA15" s="61"/>
+      <c r="CB15" s="61"/>
+      <c r="CC15" s="61"/>
+      <c r="CD15" s="61"/>
+      <c r="CE15" s="61"/>
+      <c r="CF15" s="61"/>
+      <c r="CG15" s="61"/>
+      <c r="CH15" s="61"/>
+      <c r="CI15" s="61"/>
+      <c r="CJ15" s="61"/>
+      <c r="CK15" s="61"/>
+      <c r="CL15" s="61"/>
+      <c r="CM15" s="61"/>
+      <c r="CN15" s="61"/>
+      <c r="CO15" s="61"/>
+      <c r="CP15" s="61"/>
+      <c r="CQ15" s="61"/>
+      <c r="CR15" s="61"/>
+      <c r="CS15" s="61"/>
+      <c r="CT15" s="61"/>
+      <c r="CU15" s="61"/>
+      <c r="CV15" s="61"/>
+      <c r="CW15" s="61"/>
+      <c r="CX15" s="61"/>
+      <c r="CY15" s="61"/>
+      <c r="CZ15" s="61"/>
+      <c r="DA15" s="61"/>
+      <c r="DB15" s="61"/>
+      <c r="DC15" s="61"/>
+      <c r="DD15" s="61"/>
+      <c r="DE15" s="61"/>
+      <c r="DF15" s="61"/>
+      <c r="DG15" s="61"/>
+      <c r="DH15" s="61"/>
+      <c r="DI15" s="61"/>
+      <c r="DJ15" s="61"/>
+      <c r="DK15" s="61"/>
+      <c r="DL15" s="61"/>
+      <c r="DM15" s="61"/>
+      <c r="DN15" s="61"/>
+      <c r="DO15" s="61"/>
+      <c r="DP15" s="61"/>
+      <c r="DQ15" s="61"/>
+      <c r="DR15" s="61"/>
+      <c r="DS15" s="61"/>
+      <c r="DT15" s="61"/>
+      <c r="DU15" s="61"/>
+      <c r="DV15" s="61"/>
+      <c r="DW15" s="61"/>
+      <c r="DX15" s="61"/>
+      <c r="DY15" s="61"/>
+      <c r="DZ15" s="61"/>
+      <c r="EA15" s="61"/>
+      <c r="EB15" s="61"/>
+      <c r="EC15" s="61"/>
+      <c r="ED15" s="61"/>
+      <c r="EE15" s="61"/>
+      <c r="EF15" s="61"/>
+      <c r="EG15" s="61"/>
+      <c r="EH15" s="61"/>
+      <c r="EI15" s="61"/>
+      <c r="EJ15" s="61"/>
+      <c r="EK15" s="61"/>
+      <c r="EL15" s="61"/>
+      <c r="EM15" s="61"/>
+      <c r="EN15" s="61"/>
+      <c r="EO15" s="61"/>
+      <c r="EP15" s="61"/>
+      <c r="EQ15" s="61"/>
+      <c r="ER15" s="61"/>
+      <c r="ES15" s="61"/>
+      <c r="ET15" s="61"/>
+      <c r="EU15" s="61"/>
+      <c r="EV15" s="61"/>
+      <c r="EW15" s="61"/>
+      <c r="EX15" s="61"/>
+      <c r="EY15" s="61"/>
+      <c r="EZ15" s="61"/>
+      <c r="FA15" s="61"/>
+      <c r="FB15" s="61"/>
+      <c r="FC15" s="61"/>
+      <c r="FD15" s="61"/>
+      <c r="FE15" s="61"/>
+      <c r="FF15" s="61"/>
+      <c r="FG15" s="61"/>
+      <c r="FH15" s="61"/>
+      <c r="FI15" s="61"/>
+      <c r="FJ15" s="61"/>
+      <c r="FK15" s="61"/>
+      <c r="FL15" s="61"/>
+      <c r="FM15" s="61"/>
+      <c r="FN15" s="61"/>
+      <c r="FO15" s="61"/>
+      <c r="FP15" s="61"/>
+      <c r="FQ15" s="61"/>
+      <c r="FR15" s="61"/>
+      <c r="FS15" s="61"/>
+      <c r="FT15" s="61"/>
+      <c r="FU15" s="61"/>
+      <c r="FV15" s="61"/>
+      <c r="FW15" s="61"/>
+      <c r="FX15" s="61"/>
+      <c r="FY15" s="61"/>
+      <c r="FZ15" s="61"/>
+      <c r="GA15" s="61"/>
+      <c r="GB15" s="61"/>
+      <c r="GC15" s="61"/>
+      <c r="GD15" s="61"/>
+      <c r="GE15" s="61"/>
+      <c r="GF15" s="61"/>
+      <c r="GG15" s="61"/>
+      <c r="GH15" s="61"/>
+      <c r="GI15" s="61"/>
+      <c r="GJ15" s="61"/>
+      <c r="GK15" s="61"/>
+      <c r="GL15" s="61"/>
+      <c r="GM15" s="61"/>
+      <c r="GN15" s="61"/>
+      <c r="GO15" s="61"/>
+      <c r="GP15" s="61"/>
+      <c r="GQ15" s="61"/>
+      <c r="GR15" s="61"/>
+      <c r="GS15" s="61"/>
+      <c r="GT15" s="61"/>
+      <c r="GU15" s="61"/>
+      <c r="GV15" s="61"/>
+      <c r="GW15" s="61"/>
+      <c r="GX15" s="61"/>
+      <c r="GY15" s="61"/>
+      <c r="GZ15" s="61"/>
+      <c r="HA15" s="61"/>
+      <c r="HB15" s="61"/>
+      <c r="HC15" s="61"/>
+      <c r="HD15" s="61"/>
+      <c r="HE15" s="61"/>
+      <c r="HF15" s="61"/>
+      <c r="HG15" s="61"/>
+      <c r="HH15" s="61"/>
+      <c r="HI15" s="61"/>
+      <c r="HJ15" s="61"/>
+      <c r="HK15" s="61"/>
+      <c r="HL15" s="61"/>
+      <c r="HM15" s="61"/>
+      <c r="HN15" s="61"/>
+      <c r="HO15" s="61"/>
+      <c r="HP15" s="61"/>
+      <c r="HQ15" s="61"/>
+      <c r="HR15" s="61"/>
+      <c r="HS15" s="61"/>
+      <c r="HT15" s="61"/>
+      <c r="HU15" s="61"/>
+      <c r="HV15" s="61"/>
+      <c r="HW15" s="61"/>
+      <c r="HX15" s="61"/>
+      <c r="HY15" s="61"/>
+      <c r="HZ15" s="61"/>
+      <c r="IA15" s="61"/>
+      <c r="IB15" s="61"/>
+      <c r="IC15" s="61"/>
+      <c r="ID15" s="61"/>
+      <c r="IE15" s="61"/>
+      <c r="IF15" s="61"/>
+      <c r="IG15" s="61"/>
+      <c r="IH15" s="61"/>
+      <c r="II15" s="61"/>
+      <c r="IJ15" s="61"/>
+      <c r="IK15" s="61"/>
+      <c r="IL15" s="61"/>
+      <c r="IM15" s="61"/>
+      <c r="IN15" s="61"/>
+      <c r="IO15" s="61"/>
+      <c r="IP15" s="61"/>
+      <c r="IQ15" s="61"/>
+      <c r="IR15" s="61"/>
+      <c r="IS15" s="61"/>
+      <c r="IT15" s="61"/>
+      <c r="IU15" s="61"/>
+      <c r="IV15" s="61"/>
     </row>
-    <row r="17" spans="2:256" ht="15.75">
-[...254 lines deleted...]
-      <c r="IV17" s="75"/>
+    <row r="17" spans="2:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B17" s="63"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="63"/>
+      <c r="O17" s="63"/>
+      <c r="P17" s="63"/>
+      <c r="Q17" s="63"/>
+      <c r="R17" s="63"/>
+      <c r="S17" s="63"/>
+      <c r="T17" s="63"/>
+      <c r="U17" s="63"/>
+      <c r="V17" s="63"/>
+      <c r="W17" s="63"/>
+      <c r="X17" s="63"/>
+      <c r="Y17" s="63"/>
+      <c r="Z17" s="63"/>
+      <c r="AA17" s="63"/>
+      <c r="AB17" s="63"/>
+      <c r="AC17" s="63"/>
+      <c r="AD17" s="63"/>
+      <c r="AE17" s="63"/>
+      <c r="AF17" s="63"/>
+      <c r="AG17" s="63"/>
+      <c r="AH17" s="63"/>
+      <c r="AI17" s="63"/>
+      <c r="AJ17" s="63"/>
+      <c r="AK17" s="63"/>
+      <c r="AL17" s="63"/>
+      <c r="AM17" s="63"/>
+      <c r="AN17" s="63"/>
+      <c r="AO17" s="63"/>
+      <c r="AP17" s="63"/>
+      <c r="AQ17" s="63"/>
+      <c r="AR17" s="63"/>
+      <c r="AS17" s="63"/>
+      <c r="AT17" s="63"/>
+      <c r="AU17" s="63"/>
+      <c r="AV17" s="63"/>
+      <c r="AW17" s="63"/>
+      <c r="AX17" s="63"/>
+      <c r="AY17" s="63"/>
+      <c r="AZ17" s="63"/>
+      <c r="BA17" s="63"/>
+      <c r="BB17" s="63"/>
+      <c r="BC17" s="63"/>
+      <c r="BD17" s="63"/>
+      <c r="BE17" s="63"/>
+      <c r="BF17" s="63"/>
+      <c r="BG17" s="63"/>
+      <c r="BH17" s="63"/>
+      <c r="BI17" s="63"/>
+      <c r="BJ17" s="63"/>
+      <c r="BK17" s="63"/>
+      <c r="BL17" s="63"/>
+      <c r="BM17" s="63"/>
+      <c r="BN17" s="63"/>
+      <c r="BO17" s="63"/>
+      <c r="BP17" s="63"/>
+      <c r="BQ17" s="63"/>
+      <c r="BR17" s="63"/>
+      <c r="BS17" s="63"/>
+      <c r="BT17" s="63"/>
+      <c r="BU17" s="63"/>
+      <c r="BV17" s="63"/>
+      <c r="BW17" s="63"/>
+      <c r="BX17" s="63"/>
+      <c r="BY17" s="63"/>
+      <c r="BZ17" s="63"/>
+      <c r="CA17" s="63"/>
+      <c r="CB17" s="63"/>
+      <c r="CC17" s="63"/>
+      <c r="CD17" s="63"/>
+      <c r="CE17" s="63"/>
+      <c r="CF17" s="63"/>
+      <c r="CG17" s="63"/>
+      <c r="CH17" s="63"/>
+      <c r="CI17" s="63"/>
+      <c r="CJ17" s="63"/>
+      <c r="CK17" s="63"/>
+      <c r="CL17" s="63"/>
+      <c r="CM17" s="63"/>
+      <c r="CN17" s="63"/>
+      <c r="CO17" s="63"/>
+      <c r="CP17" s="63"/>
+      <c r="CQ17" s="63"/>
+      <c r="CR17" s="63"/>
+      <c r="CS17" s="63"/>
+      <c r="CT17" s="63"/>
+      <c r="CU17" s="63"/>
+      <c r="CV17" s="63"/>
+      <c r="CW17" s="63"/>
+      <c r="CX17" s="63"/>
+      <c r="CY17" s="63"/>
+      <c r="CZ17" s="63"/>
+      <c r="DA17" s="63"/>
+      <c r="DB17" s="63"/>
+      <c r="DC17" s="63"/>
+      <c r="DD17" s="63"/>
+      <c r="DE17" s="63"/>
+      <c r="DF17" s="63"/>
+      <c r="DG17" s="63"/>
+      <c r="DH17" s="63"/>
+      <c r="DI17" s="63"/>
+      <c r="DJ17" s="63"/>
+      <c r="DK17" s="63"/>
+      <c r="DL17" s="63"/>
+      <c r="DM17" s="63"/>
+      <c r="DN17" s="63"/>
+      <c r="DO17" s="63"/>
+      <c r="DP17" s="63"/>
+      <c r="DQ17" s="63"/>
+      <c r="DR17" s="63"/>
+      <c r="DS17" s="63"/>
+      <c r="DT17" s="63"/>
+      <c r="DU17" s="63"/>
+      <c r="DV17" s="63"/>
+      <c r="DW17" s="63"/>
+      <c r="DX17" s="63"/>
+      <c r="DY17" s="63"/>
+      <c r="DZ17" s="63"/>
+      <c r="EA17" s="63"/>
+      <c r="EB17" s="63"/>
+      <c r="EC17" s="63"/>
+      <c r="ED17" s="63"/>
+      <c r="EE17" s="63"/>
+      <c r="EF17" s="63"/>
+      <c r="EG17" s="63"/>
+      <c r="EH17" s="63"/>
+      <c r="EI17" s="63"/>
+      <c r="EJ17" s="63"/>
+      <c r="EK17" s="63"/>
+      <c r="EL17" s="63"/>
+      <c r="EM17" s="63"/>
+      <c r="EN17" s="63"/>
+      <c r="EO17" s="63"/>
+      <c r="EP17" s="63"/>
+      <c r="EQ17" s="63"/>
+      <c r="ER17" s="63"/>
+      <c r="ES17" s="63"/>
+      <c r="ET17" s="63"/>
+      <c r="EU17" s="63"/>
+      <c r="EV17" s="63"/>
+      <c r="EW17" s="63"/>
+      <c r="EX17" s="63"/>
+      <c r="EY17" s="63"/>
+      <c r="EZ17" s="63"/>
+      <c r="FA17" s="63"/>
+      <c r="FB17" s="63"/>
+      <c r="FC17" s="63"/>
+      <c r="FD17" s="63"/>
+      <c r="FE17" s="63"/>
+      <c r="FF17" s="63"/>
+      <c r="FG17" s="63"/>
+      <c r="FH17" s="63"/>
+      <c r="FI17" s="63"/>
+      <c r="FJ17" s="63"/>
+      <c r="FK17" s="63"/>
+      <c r="FL17" s="63"/>
+      <c r="FM17" s="63"/>
+      <c r="FN17" s="63"/>
+      <c r="FO17" s="63"/>
+      <c r="FP17" s="63"/>
+      <c r="FQ17" s="63"/>
+      <c r="FR17" s="63"/>
+      <c r="FS17" s="63"/>
+      <c r="FT17" s="63"/>
+      <c r="FU17" s="63"/>
+      <c r="FV17" s="63"/>
+      <c r="FW17" s="63"/>
+      <c r="FX17" s="63"/>
+      <c r="FY17" s="63"/>
+      <c r="FZ17" s="63"/>
+      <c r="GA17" s="63"/>
+      <c r="GB17" s="63"/>
+      <c r="GC17" s="63"/>
+      <c r="GD17" s="63"/>
+      <c r="GE17" s="63"/>
+      <c r="GF17" s="63"/>
+      <c r="GG17" s="63"/>
+      <c r="GH17" s="63"/>
+      <c r="GI17" s="63"/>
+      <c r="GJ17" s="63"/>
+      <c r="GK17" s="63"/>
+      <c r="GL17" s="63"/>
+      <c r="GM17" s="63"/>
+      <c r="GN17" s="63"/>
+      <c r="GO17" s="63"/>
+      <c r="GP17" s="63"/>
+      <c r="GQ17" s="63"/>
+      <c r="GR17" s="63"/>
+      <c r="GS17" s="63"/>
+      <c r="GT17" s="63"/>
+      <c r="GU17" s="63"/>
+      <c r="GV17" s="63"/>
+      <c r="GW17" s="63"/>
+      <c r="GX17" s="63"/>
+      <c r="GY17" s="63"/>
+      <c r="GZ17" s="63"/>
+      <c r="HA17" s="63"/>
+      <c r="HB17" s="63"/>
+      <c r="HC17" s="63"/>
+      <c r="HD17" s="63"/>
+      <c r="HE17" s="63"/>
+      <c r="HF17" s="63"/>
+      <c r="HG17" s="63"/>
+      <c r="HH17" s="63"/>
+      <c r="HI17" s="63"/>
+      <c r="HJ17" s="63"/>
+      <c r="HK17" s="63"/>
+      <c r="HL17" s="63"/>
+      <c r="HM17" s="63"/>
+      <c r="HN17" s="63"/>
+      <c r="HO17" s="63"/>
+      <c r="HP17" s="63"/>
+      <c r="HQ17" s="63"/>
+      <c r="HR17" s="63"/>
+      <c r="HS17" s="63"/>
+      <c r="HT17" s="63"/>
+      <c r="HU17" s="63"/>
+      <c r="HV17" s="63"/>
+      <c r="HW17" s="63"/>
+      <c r="HX17" s="63"/>
+      <c r="HY17" s="63"/>
+      <c r="HZ17" s="63"/>
+      <c r="IA17" s="63"/>
+      <c r="IB17" s="63"/>
+      <c r="IC17" s="63"/>
+      <c r="ID17" s="63"/>
+      <c r="IE17" s="63"/>
+      <c r="IF17" s="63"/>
+      <c r="IG17" s="63"/>
+      <c r="IH17" s="63"/>
+      <c r="II17" s="63"/>
+      <c r="IJ17" s="63"/>
+      <c r="IK17" s="63"/>
+      <c r="IL17" s="63"/>
+      <c r="IM17" s="63"/>
+      <c r="IN17" s="63"/>
+      <c r="IO17" s="63"/>
+      <c r="IP17" s="63"/>
+      <c r="IQ17" s="63"/>
+      <c r="IR17" s="63"/>
+      <c r="IS17" s="63"/>
+      <c r="IT17" s="63"/>
+      <c r="IU17" s="63"/>
+      <c r="IV17" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A3:C4"/>
+    <mergeCell ref="D3:L3"/>
+    <mergeCell ref="M3:AB3"/>
+    <mergeCell ref="AC3:AU3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="A13:K13"/>
     <mergeCell ref="A14:K14"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
-    <mergeCell ref="A5:A7"/>
-[...8 lines deleted...]
-    <mergeCell ref="AC3:AU3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:IV17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.5" style="74" customWidth="1"/>
-[...30 lines deleted...]
-    <col min="50" max="16384" width="5.625" style="70"/>
+    <col min="1" max="1" width="16.5" style="59" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="59" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="59" customWidth="1"/>
+    <col min="4" max="4" width="11" style="59" customWidth="1"/>
+    <col min="5" max="5" width="17.625" style="59" customWidth="1"/>
+    <col min="6" max="6" width="11" style="59" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="59" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="59" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="59" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="59" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="59" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="59" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="59" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="59" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="59" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="59" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="59" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="59" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="59" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="59" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="59" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="59" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="59" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="59" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="59" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="59" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="59" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="59" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="59" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="59" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="59" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="59"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" ht="20.25">
-      <c r="A1" s="152" t="s">
+    <row r="1" spans="1:256" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A1" s="132" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="152"/>
-[...253 lines deleted...]
-      <c r="IV1" s="77"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+      <c r="Q1" s="132"/>
+      <c r="R1" s="132"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
+      <c r="BV1" s="64"/>
+      <c r="BW1" s="64"/>
+      <c r="BX1" s="64"/>
+      <c r="BY1" s="64"/>
+      <c r="BZ1" s="64"/>
+      <c r="CA1" s="64"/>
+      <c r="CB1" s="64"/>
+      <c r="CC1" s="64"/>
+      <c r="CD1" s="64"/>
+      <c r="CE1" s="64"/>
+      <c r="CF1" s="64"/>
+      <c r="CG1" s="64"/>
+      <c r="CH1" s="64"/>
+      <c r="CI1" s="64"/>
+      <c r="CJ1" s="64"/>
+      <c r="CK1" s="64"/>
+      <c r="CL1" s="64"/>
+      <c r="CM1" s="64"/>
+      <c r="CN1" s="64"/>
+      <c r="CO1" s="64"/>
+      <c r="CP1" s="64"/>
+      <c r="CQ1" s="64"/>
+      <c r="CR1" s="64"/>
+      <c r="CS1" s="64"/>
+      <c r="CT1" s="64"/>
+      <c r="CU1" s="64"/>
+      <c r="CV1" s="64"/>
+      <c r="CW1" s="64"/>
+      <c r="CX1" s="64"/>
+      <c r="CY1" s="64"/>
+      <c r="CZ1" s="64"/>
+      <c r="DA1" s="64"/>
+      <c r="DB1" s="64"/>
+      <c r="DC1" s="64"/>
+      <c r="DD1" s="64"/>
+      <c r="DE1" s="64"/>
+      <c r="DF1" s="64"/>
+      <c r="DG1" s="64"/>
+      <c r="DH1" s="64"/>
+      <c r="DI1" s="64"/>
+      <c r="DJ1" s="64"/>
+      <c r="DK1" s="64"/>
+      <c r="DL1" s="64"/>
+      <c r="DM1" s="64"/>
+      <c r="DN1" s="64"/>
+      <c r="DO1" s="64"/>
+      <c r="DP1" s="64"/>
+      <c r="DQ1" s="64"/>
+      <c r="DR1" s="64"/>
+      <c r="DS1" s="64"/>
+      <c r="DT1" s="64"/>
+      <c r="DU1" s="64"/>
+      <c r="DV1" s="64"/>
+      <c r="DW1" s="64"/>
+      <c r="DX1" s="64"/>
+      <c r="DY1" s="64"/>
+      <c r="DZ1" s="64"/>
+      <c r="EA1" s="64"/>
+      <c r="EB1" s="64"/>
+      <c r="EC1" s="64"/>
+      <c r="ED1" s="64"/>
+      <c r="EE1" s="64"/>
+      <c r="EF1" s="64"/>
+      <c r="EG1" s="64"/>
+      <c r="EH1" s="64"/>
+      <c r="EI1" s="64"/>
+      <c r="EJ1" s="64"/>
+      <c r="EK1" s="64"/>
+      <c r="EL1" s="64"/>
+      <c r="EM1" s="64"/>
+      <c r="EN1" s="64"/>
+      <c r="EO1" s="64"/>
+      <c r="EP1" s="64"/>
+      <c r="EQ1" s="64"/>
+      <c r="ER1" s="64"/>
+      <c r="ES1" s="64"/>
+      <c r="ET1" s="64"/>
+      <c r="EU1" s="64"/>
+      <c r="EV1" s="64"/>
+      <c r="EW1" s="64"/>
+      <c r="EX1" s="64"/>
+      <c r="EY1" s="64"/>
+      <c r="EZ1" s="64"/>
+      <c r="FA1" s="64"/>
+      <c r="FB1" s="64"/>
+      <c r="FC1" s="64"/>
+      <c r="FD1" s="64"/>
+      <c r="FE1" s="64"/>
+      <c r="FF1" s="64"/>
+      <c r="FG1" s="64"/>
+      <c r="FH1" s="64"/>
+      <c r="FI1" s="64"/>
+      <c r="FJ1" s="64"/>
+      <c r="FK1" s="64"/>
+      <c r="FL1" s="64"/>
+      <c r="FM1" s="64"/>
+      <c r="FN1" s="64"/>
+      <c r="FO1" s="64"/>
+      <c r="FP1" s="64"/>
+      <c r="FQ1" s="64"/>
+      <c r="FR1" s="64"/>
+      <c r="FS1" s="64"/>
+      <c r="FT1" s="64"/>
+      <c r="FU1" s="64"/>
+      <c r="FV1" s="64"/>
+      <c r="FW1" s="64"/>
+      <c r="FX1" s="64"/>
+      <c r="FY1" s="64"/>
+      <c r="FZ1" s="64"/>
+      <c r="GA1" s="64"/>
+      <c r="GB1" s="64"/>
+      <c r="GC1" s="64"/>
+      <c r="GD1" s="64"/>
+      <c r="GE1" s="64"/>
+      <c r="GF1" s="64"/>
+      <c r="GG1" s="64"/>
+      <c r="GH1" s="64"/>
+      <c r="GI1" s="64"/>
+      <c r="GJ1" s="64"/>
+      <c r="GK1" s="64"/>
+      <c r="GL1" s="64"/>
+      <c r="GM1" s="64"/>
+      <c r="GN1" s="64"/>
+      <c r="GO1" s="64"/>
+      <c r="GP1" s="64"/>
+      <c r="GQ1" s="64"/>
+      <c r="GR1" s="64"/>
+      <c r="GS1" s="64"/>
+      <c r="GT1" s="64"/>
+      <c r="GU1" s="64"/>
+      <c r="GV1" s="64"/>
+      <c r="GW1" s="64"/>
+      <c r="GX1" s="64"/>
+      <c r="GY1" s="64"/>
+      <c r="GZ1" s="64"/>
+      <c r="HA1" s="64"/>
+      <c r="HB1" s="64"/>
+      <c r="HC1" s="64"/>
+      <c r="HD1" s="64"/>
+      <c r="HE1" s="64"/>
+      <c r="HF1" s="64"/>
+      <c r="HG1" s="64"/>
+      <c r="HH1" s="64"/>
+      <c r="HI1" s="64"/>
+      <c r="HJ1" s="64"/>
+      <c r="HK1" s="64"/>
+      <c r="HL1" s="64"/>
+      <c r="HM1" s="64"/>
+      <c r="HN1" s="64"/>
+      <c r="HO1" s="64"/>
+      <c r="HP1" s="64"/>
+      <c r="HQ1" s="64"/>
+      <c r="HR1" s="64"/>
+      <c r="HS1" s="64"/>
+      <c r="HT1" s="64"/>
+      <c r="HU1" s="64"/>
+      <c r="HV1" s="64"/>
+      <c r="HW1" s="64"/>
+      <c r="HX1" s="64"/>
+      <c r="HY1" s="64"/>
+      <c r="HZ1" s="64"/>
+      <c r="IA1" s="64"/>
+      <c r="IB1" s="64"/>
+      <c r="IC1" s="64"/>
+      <c r="ID1" s="64"/>
+      <c r="IE1" s="64"/>
+      <c r="IF1" s="64"/>
+      <c r="IG1" s="64"/>
+      <c r="IH1" s="64"/>
+      <c r="II1" s="64"/>
+      <c r="IJ1" s="64"/>
+      <c r="IK1" s="64"/>
+      <c r="IL1" s="64"/>
+      <c r="IM1" s="64"/>
+      <c r="IN1" s="64"/>
+      <c r="IO1" s="64"/>
+      <c r="IP1" s="64"/>
+      <c r="IQ1" s="64"/>
+      <c r="IR1" s="64"/>
+      <c r="IS1" s="64"/>
+      <c r="IT1" s="64"/>
+      <c r="IU1" s="64"/>
+      <c r="IV1" s="64"/>
     </row>
-    <row r="2" spans="1:256" s="31" customFormat="1" ht="24.6" customHeight="1">
-      <c r="A2" s="68" t="s">
+    <row r="2" spans="1:256" s="27" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="47" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="3" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A3" s="139" t="s">
+    <row r="3" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="110" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="153"/>
-[...1 lines deleted...]
-      <c r="D3" s="129" t="s">
+      <c r="B3" s="133"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="112" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="130"/>
-[...7 lines deleted...]
-      <c r="M3" s="129" t="s">
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="114"/>
+      <c r="M3" s="112" t="s">
         <v>148</v>
       </c>
-      <c r="N3" s="130"/>
-[...14 lines deleted...]
-      <c r="AC3" s="129" t="s">
+      <c r="N3" s="113"/>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="113"/>
+      <c r="AA3" s="113"/>
+      <c r="AB3" s="114"/>
+      <c r="AC3" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="AD3" s="130"/>
-[...16 lines deleted...]
-      <c r="AU3" s="130"/>
+      <c r="AD3" s="113"/>
+      <c r="AE3" s="113"/>
+      <c r="AF3" s="113"/>
+      <c r="AG3" s="113"/>
+      <c r="AH3" s="113"/>
+      <c r="AI3" s="113"/>
+      <c r="AJ3" s="113"/>
+      <c r="AK3" s="113"/>
+      <c r="AL3" s="113"/>
+      <c r="AM3" s="113"/>
+      <c r="AN3" s="113"/>
+      <c r="AO3" s="113"/>
+      <c r="AP3" s="113"/>
+      <c r="AQ3" s="113"/>
+      <c r="AR3" s="113"/>
+      <c r="AS3" s="113"/>
+      <c r="AT3" s="113"/>
+      <c r="AU3" s="113"/>
     </row>
-    <row r="4" spans="1:256" s="31" customFormat="1" ht="123" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="37" t="s">
+    <row r="4" spans="1:256" s="27" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="135"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="E4" s="39" t="s">
+      <c r="E4" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="34" t="s">
+      <c r="F4" s="30" t="s">
         <v>149</v>
       </c>
-      <c r="G4" s="34" t="s">
+      <c r="G4" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="H4" s="34" t="s">
+      <c r="H4" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="I4" s="34" t="s">
+      <c r="I4" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="J4" s="34" t="s">
+      <c r="J4" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="K4" s="34" t="s">
+      <c r="K4" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L4" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="M4" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N4" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="P4" s="37" t="s">
+      <c r="P4" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="Q4" s="37" t="s">
+      <c r="Q4" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="R4" s="37" t="s">
+      <c r="R4" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="S4" s="37" t="s">
+      <c r="S4" s="32" t="s">
         <v>151</v>
       </c>
-      <c r="T4" s="37" t="s">
+      <c r="T4" s="32" t="s">
         <v>152</v>
       </c>
-      <c r="U4" s="37" t="s">
+      <c r="U4" s="32" t="s">
         <v>153</v>
       </c>
-      <c r="V4" s="37" t="s">
+      <c r="V4" s="32" t="s">
         <v>154</v>
       </c>
-      <c r="W4" s="37" t="s">
+      <c r="W4" s="32" t="s">
         <v>155</v>
       </c>
-      <c r="X4" s="37" t="s">
+      <c r="X4" s="32" t="s">
         <v>156</v>
       </c>
-      <c r="Y4" s="37" t="s">
+      <c r="Y4" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="Z4" s="37" t="s">
+      <c r="Z4" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="AA4" s="37" t="s">
+      <c r="AA4" s="32" t="s">
         <v>157</v>
       </c>
-      <c r="AB4" s="37" t="s">
+      <c r="AB4" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="AC4" s="37" t="s">
+      <c r="AC4" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="AD4" s="40" t="s">
+      <c r="AD4" s="35" t="s">
         <v>69</v>
       </c>
-      <c r="AE4" s="37" t="s">
+      <c r="AE4" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="AF4" s="34" t="s">
+      <c r="AF4" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="AG4" s="60" t="s">
+      <c r="AG4" s="52" t="s">
         <v>158</v>
       </c>
-      <c r="AH4" s="60" t="s">
+      <c r="AH4" s="52" t="s">
         <v>159</v>
       </c>
-      <c r="AI4" s="106" t="s">
+      <c r="AI4" s="32" t="s">
         <v>160</v>
       </c>
-      <c r="AJ4" s="106" t="s">
+      <c r="AJ4" s="32" t="s">
         <v>161</v>
       </c>
-      <c r="AK4" s="106" t="s">
+      <c r="AK4" s="32" t="s">
         <v>162</v>
       </c>
-      <c r="AL4" s="106" t="s">
+      <c r="AL4" s="32" t="s">
         <v>163</v>
       </c>
-      <c r="AM4" s="106" t="s">
+      <c r="AM4" s="32" t="s">
         <v>164</v>
       </c>
-      <c r="AN4" s="106" t="s">
+      <c r="AN4" s="32" t="s">
         <v>178</v>
       </c>
-      <c r="AO4" s="106" t="s">
+      <c r="AO4" s="32" t="s">
         <v>179</v>
       </c>
-      <c r="AP4" s="60" t="s">
+      <c r="AP4" s="52" t="s">
         <v>167</v>
       </c>
-      <c r="AQ4" s="60" t="s">
+      <c r="AQ4" s="52" t="s">
         <v>168</v>
       </c>
-      <c r="AR4" s="60" t="s">
+      <c r="AR4" s="52" t="s">
         <v>72</v>
       </c>
-      <c r="AS4" s="60" t="s">
+      <c r="AS4" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="AT4" s="60" t="s">
+      <c r="AT4" s="52" t="s">
         <v>169</v>
       </c>
-      <c r="AU4" s="69" t="s">
+      <c r="AU4" s="58" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:256" s="31" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A5" s="140" t="s">
+    <row r="5" spans="1:256" s="27" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="144" t="s">
+      <c r="B5" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="145"/>
-      <c r="D5" s="41">
+      <c r="C5" s="107"/>
+      <c r="D5" s="36">
         <v>581</v>
       </c>
-      <c r="E5" s="42">
+      <c r="E5" s="37">
         <v>68</v>
       </c>
-      <c r="F5" s="43">
+      <c r="F5" s="37">
         <v>20</v>
       </c>
-      <c r="G5" s="43">
+      <c r="G5" s="37">
         <v>74</v>
       </c>
-      <c r="H5" s="43">
+      <c r="H5" s="37">
         <v>27</v>
       </c>
-      <c r="I5" s="43">
+      <c r="I5" s="37">
         <v>97</v>
       </c>
-      <c r="J5" s="43">
+      <c r="J5" s="37">
         <v>20</v>
       </c>
-      <c r="K5" s="43">
+      <c r="K5" s="37">
         <v>266</v>
       </c>
-      <c r="L5" s="44">
+      <c r="L5" s="38">
         <v>9</v>
       </c>
-      <c r="M5" s="44">
+      <c r="M5" s="38">
         <v>546</v>
       </c>
-      <c r="N5" s="45">
+      <c r="N5" s="39">
         <v>384</v>
       </c>
-      <c r="O5" s="45">
+      <c r="O5" s="39">
         <v>8</v>
       </c>
-      <c r="P5" s="45">
+      <c r="P5" s="39">
         <v>9</v>
       </c>
-      <c r="Q5" s="45">
+      <c r="Q5" s="39">
         <v>21</v>
       </c>
-      <c r="R5" s="45">
+      <c r="R5" s="39">
         <v>26</v>
       </c>
-      <c r="S5" s="45">
+      <c r="S5" s="39">
         <v>6</v>
       </c>
-      <c r="T5" s="45">
+      <c r="T5" s="39">
         <v>5</v>
       </c>
-      <c r="U5" s="45">
+      <c r="U5" s="39">
         <v>17</v>
       </c>
-      <c r="V5" s="44">
+      <c r="V5" s="38">
         <v>2</v>
       </c>
-      <c r="W5" s="45">
-[...2 lines deleted...]
-      <c r="X5" s="45">
+      <c r="W5" s="39">
+        <v>0</v>
+      </c>
+      <c r="X5" s="39">
         <v>6</v>
       </c>
-      <c r="Y5" s="45">
+      <c r="Y5" s="39">
         <v>17</v>
       </c>
-      <c r="Z5" s="45">
+      <c r="Z5" s="39">
         <v>13</v>
       </c>
-      <c r="AA5" s="45">
+      <c r="AA5" s="39">
         <v>2</v>
       </c>
-      <c r="AB5" s="45">
+      <c r="AB5" s="39">
         <v>30</v>
       </c>
-      <c r="AC5" s="45">
+      <c r="AC5" s="39">
         <v>557</v>
       </c>
-      <c r="AD5" s="43">
+      <c r="AD5" s="37">
         <v>54</v>
       </c>
-      <c r="AE5" s="45">
+      <c r="AE5" s="39">
         <v>7</v>
       </c>
-      <c r="AF5" s="45">
+      <c r="AF5" s="39">
         <v>11</v>
       </c>
-      <c r="AG5" s="61">
+      <c r="AG5" s="53">
         <v>39</v>
       </c>
-      <c r="AH5" s="61">
+      <c r="AH5" s="53">
         <v>16</v>
       </c>
-      <c r="AI5" s="61">
-[...5 lines deleted...]
-      <c r="AK5" s="61">
+      <c r="AI5" s="53">
+        <v>1</v>
+      </c>
+      <c r="AJ5" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK5" s="53">
         <v>6</v>
       </c>
-      <c r="AL5" s="61">
+      <c r="AL5" s="53">
         <v>15</v>
       </c>
-      <c r="AM5" s="61">
+      <c r="AM5" s="53">
         <v>4</v>
       </c>
-      <c r="AN5" s="61">
+      <c r="AN5" s="53">
         <v>138</v>
       </c>
-      <c r="AO5" s="61">
+      <c r="AO5" s="53">
         <v>4</v>
       </c>
-      <c r="AP5" s="61">
+      <c r="AP5" s="53">
         <v>93</v>
       </c>
-      <c r="AQ5" s="61">
+      <c r="AQ5" s="53">
         <v>6</v>
       </c>
-      <c r="AR5" s="61">
+      <c r="AR5" s="53">
         <v>6</v>
       </c>
-      <c r="AS5" s="61">
+      <c r="AS5" s="53">
         <v>13</v>
       </c>
-      <c r="AT5" s="61">
+      <c r="AT5" s="53">
         <v>106</v>
       </c>
-      <c r="AU5" s="61">
+      <c r="AU5" s="53">
         <v>38</v>
       </c>
     </row>
-    <row r="6" spans="1:256" s="31" customFormat="1" ht="25.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="134" t="s">
+    <row r="6" spans="1:256" s="27" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="123"/>
+      <c r="B6" s="128" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="135"/>
-      <c r="D6" s="62">
+      <c r="C6" s="129"/>
+      <c r="D6" s="54">
         <v>165</v>
       </c>
-      <c r="E6" s="63">
+      <c r="E6" s="53">
         <v>30</v>
       </c>
-      <c r="F6" s="63">
+      <c r="F6" s="53">
         <v>4</v>
       </c>
-      <c r="G6" s="63">
+      <c r="G6" s="53">
         <v>29</v>
       </c>
-      <c r="H6" s="63">
+      <c r="H6" s="53">
         <v>10</v>
       </c>
-      <c r="I6" s="63">
+      <c r="I6" s="53">
         <v>13</v>
       </c>
-      <c r="J6" s="63">
-[...2 lines deleted...]
-      <c r="K6" s="63">
+      <c r="J6" s="53">
+        <v>1</v>
+      </c>
+      <c r="K6" s="53">
         <v>66</v>
       </c>
-      <c r="L6" s="63">
+      <c r="L6" s="53">
         <v>12</v>
       </c>
-      <c r="M6" s="63">
+      <c r="M6" s="53">
         <v>159</v>
       </c>
-      <c r="N6" s="63">
+      <c r="N6" s="53">
         <v>79</v>
       </c>
-      <c r="O6" s="63">
+      <c r="O6" s="53">
         <v>4</v>
       </c>
-      <c r="P6" s="63">
+      <c r="P6" s="53">
         <v>2</v>
       </c>
-      <c r="Q6" s="63">
+      <c r="Q6" s="53">
         <v>7</v>
       </c>
-      <c r="R6" s="63">
+      <c r="R6" s="53">
         <v>11</v>
       </c>
-      <c r="S6" s="63">
+      <c r="S6" s="53">
         <v>2</v>
       </c>
-      <c r="T6" s="63">
+      <c r="T6" s="53">
         <v>2</v>
       </c>
-      <c r="U6" s="63">
+      <c r="U6" s="53">
         <v>12</v>
       </c>
-      <c r="V6" s="63">
+      <c r="V6" s="53">
         <v>6</v>
       </c>
-      <c r="W6" s="63">
-[...2 lines deleted...]
-      <c r="X6" s="63">
+      <c r="W6" s="53">
+        <v>0</v>
+      </c>
+      <c r="X6" s="53">
         <v>2</v>
       </c>
-      <c r="Y6" s="63">
+      <c r="Y6" s="53">
         <v>5</v>
       </c>
-      <c r="Z6" s="63">
+      <c r="Z6" s="53">
         <v>12</v>
       </c>
-      <c r="AA6" s="63">
+      <c r="AA6" s="53">
         <v>2</v>
       </c>
-      <c r="AB6" s="63">
+      <c r="AB6" s="53">
         <v>13</v>
       </c>
-      <c r="AC6" s="63">
+      <c r="AC6" s="53">
         <v>161</v>
       </c>
-      <c r="AD6" s="64">
+      <c r="AD6" s="55">
         <v>21</v>
       </c>
-      <c r="AE6" s="63">
-[...2 lines deleted...]
-      <c r="AF6" s="63">
+      <c r="AE6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="53">
         <v>6</v>
       </c>
-      <c r="AG6" s="61">
+      <c r="AG6" s="53">
         <v>10</v>
       </c>
-      <c r="AH6" s="61">
+      <c r="AH6" s="53">
         <v>7</v>
       </c>
-      <c r="AI6" s="61">
+      <c r="AI6" s="53">
         <v>4</v>
       </c>
-      <c r="AJ6" s="61">
-[...2 lines deleted...]
-      <c r="AK6" s="61">
+      <c r="AJ6" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="53">
         <v>6</v>
       </c>
-      <c r="AL6" s="61">
+      <c r="AL6" s="53">
         <v>2</v>
       </c>
-      <c r="AM6" s="61">
+      <c r="AM6" s="53">
         <v>2</v>
       </c>
-      <c r="AN6" s="61">
+      <c r="AN6" s="53">
         <v>31</v>
       </c>
-      <c r="AO6" s="61">
-[...2 lines deleted...]
-      <c r="AP6" s="61">
+      <c r="AO6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AP6" s="53">
         <v>18</v>
       </c>
-      <c r="AQ6" s="61">
-[...5 lines deleted...]
-      <c r="AS6" s="61">
+      <c r="AQ6" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AS6" s="53">
         <v>11</v>
       </c>
-      <c r="AT6" s="61">
+      <c r="AT6" s="53">
         <v>15</v>
       </c>
-      <c r="AU6" s="61">
+      <c r="AU6" s="53">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:256" s="31" customFormat="1" ht="28.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="136" t="s">
+    <row r="7" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="105"/>
+      <c r="B7" s="108" t="s">
         <v>170</v>
       </c>
-      <c r="C7" s="137"/>
-      <c r="D7" s="46">
+      <c r="C7" s="109"/>
+      <c r="D7" s="40">
         <v>71</v>
       </c>
-      <c r="E7" s="47">
+      <c r="E7" s="41">
         <v>7</v>
       </c>
-      <c r="F7" s="47">
-[...2 lines deleted...]
-      <c r="G7" s="47">
+      <c r="F7" s="41">
+        <v>1</v>
+      </c>
+      <c r="G7" s="41">
         <v>12</v>
       </c>
-      <c r="H7" s="47">
+      <c r="H7" s="41">
         <v>2</v>
       </c>
-      <c r="I7" s="47">
+      <c r="I7" s="41">
         <v>15</v>
       </c>
-      <c r="J7" s="47">
-[...2 lines deleted...]
-      <c r="K7" s="47">
+      <c r="J7" s="41">
+        <v>0</v>
+      </c>
+      <c r="K7" s="41">
         <v>32</v>
       </c>
-      <c r="L7" s="47">
+      <c r="L7" s="41">
         <v>2</v>
       </c>
-      <c r="M7" s="47">
+      <c r="M7" s="41">
         <v>66</v>
       </c>
-      <c r="N7" s="47">
+      <c r="N7" s="41">
         <v>33</v>
       </c>
-      <c r="O7" s="47">
+      <c r="O7" s="41">
         <v>2</v>
       </c>
-      <c r="P7" s="47">
+      <c r="P7" s="41">
         <v>5</v>
       </c>
-      <c r="Q7" s="47">
+      <c r="Q7" s="41">
         <v>3</v>
       </c>
-      <c r="R7" s="47">
-[...8 lines deleted...]
-      <c r="U7" s="47">
+      <c r="R7" s="41">
+        <v>1</v>
+      </c>
+      <c r="S7" s="41">
+        <v>0</v>
+      </c>
+      <c r="T7" s="41">
+        <v>1</v>
+      </c>
+      <c r="U7" s="41">
         <v>5</v>
       </c>
-      <c r="V7" s="47">
+      <c r="V7" s="41">
         <v>2</v>
       </c>
-      <c r="W7" s="47">
-[...5 lines deleted...]
-      <c r="Y7" s="47">
+      <c r="W7" s="41">
+        <v>0</v>
+      </c>
+      <c r="X7" s="41">
+        <v>1</v>
+      </c>
+      <c r="Y7" s="41">
         <v>3</v>
       </c>
-      <c r="Z7" s="47">
+      <c r="Z7" s="41">
         <v>2</v>
       </c>
-      <c r="AA7" s="47">
-[...2 lines deleted...]
-      <c r="AB7" s="47">
+      <c r="AA7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AB7" s="41">
         <v>7</v>
       </c>
-      <c r="AC7" s="47">
+      <c r="AC7" s="41">
         <v>67</v>
       </c>
-      <c r="AD7" s="48">
+      <c r="AD7" s="42">
         <v>7</v>
       </c>
-      <c r="AE7" s="47">
+      <c r="AE7" s="41">
         <v>2</v>
       </c>
-      <c r="AF7" s="47">
-[...2 lines deleted...]
-      <c r="AG7" s="65">
+      <c r="AF7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG7" s="41">
         <v>2</v>
       </c>
-      <c r="AH7" s="65">
+      <c r="AH7" s="41">
         <v>2</v>
       </c>
-      <c r="AI7" s="65">
-[...2 lines deleted...]
-      <c r="AJ7" s="65">
+      <c r="AI7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AJ7" s="41">
         <v>2</v>
       </c>
-      <c r="AK7" s="65">
+      <c r="AK7" s="41">
         <v>2</v>
       </c>
-      <c r="AL7" s="65">
+      <c r="AL7" s="41">
         <v>3</v>
       </c>
-      <c r="AM7" s="65">
-[...2 lines deleted...]
-      <c r="AN7" s="65">
+      <c r="AM7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN7" s="41">
         <v>18</v>
       </c>
-      <c r="AO7" s="65">
-[...2 lines deleted...]
-      <c r="AP7" s="65">
+      <c r="AO7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AP7" s="41">
         <v>7</v>
       </c>
-      <c r="AQ7" s="65">
-[...5 lines deleted...]
-      <c r="AS7" s="65">
+      <c r="AQ7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS7" s="41">
         <v>3</v>
       </c>
-      <c r="AT7" s="65">
+      <c r="AT7" s="41">
         <v>16</v>
       </c>
-      <c r="AU7" s="65">
+      <c r="AU7" s="41">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:256" s="31" customFormat="1" ht="26.45" customHeight="1">
-      <c r="A8" s="146" t="s">
+    <row r="8" spans="1:256" s="27" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="118" t="s">
         <v>171</v>
       </c>
-      <c r="B8" s="149" t="s">
+      <c r="B8" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="140"/>
-      <c r="D8" s="63">
+      <c r="C8" s="104"/>
+      <c r="D8" s="53">
         <v>98</v>
       </c>
-      <c r="E8" s="63">
+      <c r="E8" s="53">
         <v>20</v>
       </c>
-      <c r="F8" s="63">
+      <c r="F8" s="53">
         <v>7</v>
       </c>
-      <c r="G8" s="63">
+      <c r="G8" s="53">
         <v>8</v>
       </c>
-      <c r="H8" s="63">
-[...2 lines deleted...]
-      <c r="I8" s="63">
+      <c r="H8" s="53">
+        <v>1</v>
+      </c>
+      <c r="I8" s="53">
         <v>18</v>
       </c>
-      <c r="J8" s="63">
-[...2 lines deleted...]
-      <c r="K8" s="63">
+      <c r="J8" s="53">
+        <v>1</v>
+      </c>
+      <c r="K8" s="53">
         <v>41</v>
       </c>
-      <c r="L8" s="63">
+      <c r="L8" s="53">
         <v>2</v>
       </c>
-      <c r="M8" s="63">
+      <c r="M8" s="53">
         <v>82</v>
       </c>
-      <c r="N8" s="63">
+      <c r="N8" s="53">
         <v>35</v>
       </c>
-      <c r="O8" s="63">
-[...5 lines deleted...]
-      <c r="Q8" s="63">
+      <c r="O8" s="53">
+        <v>1</v>
+      </c>
+      <c r="P8" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="53">
         <v>3</v>
       </c>
-      <c r="R8" s="63">
+      <c r="R8" s="53">
         <v>5</v>
       </c>
-      <c r="S8" s="63">
+      <c r="S8" s="53">
         <v>3</v>
       </c>
-      <c r="T8" s="63">
+      <c r="T8" s="53">
         <v>2</v>
       </c>
-      <c r="U8" s="63">
+      <c r="U8" s="53">
         <v>6</v>
       </c>
-      <c r="V8" s="63">
+      <c r="V8" s="53">
         <v>2</v>
       </c>
-      <c r="W8" s="63">
-[...2 lines deleted...]
-      <c r="X8" s="63">
+      <c r="W8" s="53">
+        <v>0</v>
+      </c>
+      <c r="X8" s="53">
         <v>9</v>
       </c>
-      <c r="Y8" s="63">
+      <c r="Y8" s="53">
         <v>5</v>
       </c>
-      <c r="Z8" s="63">
+      <c r="Z8" s="53">
         <v>3</v>
       </c>
-      <c r="AA8" s="63">
-[...2 lines deleted...]
-      <c r="AB8" s="63">
+      <c r="AA8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="53">
         <v>8</v>
       </c>
-      <c r="AC8" s="63">
+      <c r="AC8" s="53">
         <v>89</v>
       </c>
-      <c r="AD8" s="64">
+      <c r="AD8" s="55">
         <v>13</v>
       </c>
-      <c r="AE8" s="63">
+      <c r="AE8" s="53">
         <v>3</v>
       </c>
-      <c r="AF8" s="63">
-[...2 lines deleted...]
-      <c r="AG8" s="61">
+      <c r="AF8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AG8" s="53">
         <v>8</v>
       </c>
-      <c r="AH8" s="61">
+      <c r="AH8" s="53">
         <v>5</v>
       </c>
-      <c r="AI8" s="61">
-[...8 lines deleted...]
-      <c r="AL8" s="61">
+      <c r="AI8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AL8" s="53">
         <v>6</v>
       </c>
-      <c r="AM8" s="61">
-[...2 lines deleted...]
-      <c r="AN8" s="61">
+      <c r="AM8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN8" s="53">
         <v>9</v>
       </c>
-      <c r="AO8" s="61">
-[...2 lines deleted...]
-      <c r="AP8" s="61">
+      <c r="AO8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AP8" s="53">
         <v>9</v>
       </c>
-      <c r="AQ8" s="61">
+      <c r="AQ8" s="53">
         <v>2</v>
       </c>
-      <c r="AR8" s="61">
-[...2 lines deleted...]
-      <c r="AS8" s="61">
+      <c r="AR8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="53">
         <v>4</v>
       </c>
-      <c r="AT8" s="61">
+      <c r="AT8" s="53">
         <v>19</v>
       </c>
-      <c r="AU8" s="61">
+      <c r="AU8" s="53">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:256" s="31" customFormat="1" ht="28.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B9" s="150" t="s">
+    <row r="9" spans="1:256" s="27" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="119"/>
+      <c r="B9" s="122" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="132"/>
-      <c r="D9" s="63">
+      <c r="C9" s="123"/>
+      <c r="D9" s="53">
         <v>56</v>
       </c>
-      <c r="E9" s="63">
+      <c r="E9" s="53">
         <v>11</v>
       </c>
-      <c r="F9" s="63">
-[...2 lines deleted...]
-      <c r="G9" s="63">
+      <c r="F9" s="53">
+        <v>1</v>
+      </c>
+      <c r="G9" s="53">
         <v>4</v>
       </c>
-      <c r="H9" s="63">
+      <c r="H9" s="53">
         <v>3</v>
       </c>
-      <c r="I9" s="63">
+      <c r="I9" s="53">
         <v>9</v>
       </c>
-      <c r="J9" s="63">
-[...2 lines deleted...]
-      <c r="K9" s="63">
+      <c r="J9" s="53">
+        <v>1</v>
+      </c>
+      <c r="K9" s="53">
         <v>22</v>
       </c>
-      <c r="L9" s="63">
+      <c r="L9" s="53">
         <v>5</v>
       </c>
-      <c r="M9" s="63">
+      <c r="M9" s="53">
         <v>55</v>
       </c>
-      <c r="N9" s="63">
+      <c r="N9" s="53">
         <v>27</v>
       </c>
-      <c r="O9" s="63">
+      <c r="O9" s="53">
         <v>2</v>
       </c>
-      <c r="P9" s="63">
-[...2 lines deleted...]
-      <c r="Q9" s="63">
+      <c r="P9" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="53">
         <v>5</v>
       </c>
-      <c r="R9" s="63">
+      <c r="R9" s="53">
         <v>4</v>
       </c>
-      <c r="S9" s="63">
-[...5 lines deleted...]
-      <c r="U9" s="63">
+      <c r="S9" s="53">
+        <v>1</v>
+      </c>
+      <c r="T9" s="53">
+        <v>1</v>
+      </c>
+      <c r="U9" s="53">
         <v>2</v>
       </c>
-      <c r="V9" s="63">
-[...5 lines deleted...]
-      <c r="X9" s="63">
+      <c r="V9" s="53">
+        <v>1</v>
+      </c>
+      <c r="W9" s="53">
+        <v>0</v>
+      </c>
+      <c r="X9" s="53">
         <v>2</v>
       </c>
-      <c r="Y9" s="63">
+      <c r="Y9" s="53">
         <v>2</v>
       </c>
-      <c r="Z9" s="63">
+      <c r="Z9" s="53">
         <v>5</v>
       </c>
-      <c r="AA9" s="63">
-[...2 lines deleted...]
-      <c r="AB9" s="63">
+      <c r="AA9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="53">
         <v>3</v>
       </c>
-      <c r="AC9" s="63">
+      <c r="AC9" s="53">
         <v>57</v>
       </c>
-      <c r="AD9" s="64">
+      <c r="AD9" s="55">
         <v>4</v>
       </c>
-      <c r="AE9" s="63">
-[...2 lines deleted...]
-      <c r="AF9" s="63">
+      <c r="AE9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="53">
         <v>3</v>
       </c>
-      <c r="AG9" s="61">
+      <c r="AG9" s="53">
         <v>3</v>
       </c>
-      <c r="AH9" s="61">
+      <c r="AH9" s="53">
         <v>3</v>
       </c>
-      <c r="AI9" s="61">
+      <c r="AI9" s="53">
         <v>2</v>
       </c>
-      <c r="AJ9" s="61">
-[...5 lines deleted...]
-      <c r="AL9" s="61">
+      <c r="AJ9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="53">
+        <v>1</v>
+      </c>
+      <c r="AL9" s="53">
         <v>2</v>
       </c>
-      <c r="AM9" s="61">
-[...2 lines deleted...]
-      <c r="AN9" s="61">
+      <c r="AM9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="53">
         <v>5</v>
       </c>
-      <c r="AO9" s="61">
+      <c r="AO9" s="53">
         <v>2</v>
       </c>
-      <c r="AP9" s="61">
+      <c r="AP9" s="53">
         <v>9</v>
       </c>
-      <c r="AQ9" s="61">
-[...5 lines deleted...]
-      <c r="AS9" s="61">
+      <c r="AQ9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="53">
         <v>2</v>
       </c>
-      <c r="AT9" s="61">
+      <c r="AT9" s="53">
         <v>14</v>
       </c>
-      <c r="AU9" s="61">
+      <c r="AU9" s="53">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:256" s="31" customFormat="1" ht="22.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="151" t="s">
+    <row r="10" spans="1:256" s="27" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="120"/>
+      <c r="B10" s="124" t="s">
         <v>170</v>
       </c>
-      <c r="C10" s="133"/>
-      <c r="D10" s="63">
+      <c r="C10" s="105"/>
+      <c r="D10" s="53">
         <v>32</v>
       </c>
-      <c r="E10" s="63">
+      <c r="E10" s="53">
         <v>2</v>
       </c>
-      <c r="F10" s="63">
-[...2 lines deleted...]
-      <c r="G10" s="63">
+      <c r="F10" s="53">
+        <v>0</v>
+      </c>
+      <c r="G10" s="53">
         <v>4</v>
       </c>
-      <c r="H10" s="63">
-[...2 lines deleted...]
-      <c r="I10" s="63">
+      <c r="H10" s="53">
+        <v>0</v>
+      </c>
+      <c r="I10" s="53">
         <v>5</v>
       </c>
-      <c r="J10" s="63">
-[...2 lines deleted...]
-      <c r="K10" s="63">
+      <c r="J10" s="53">
+        <v>1</v>
+      </c>
+      <c r="K10" s="53">
         <v>19</v>
       </c>
-      <c r="L10" s="63">
-[...2 lines deleted...]
-      <c r="M10" s="63">
+      <c r="L10" s="53">
+        <v>1</v>
+      </c>
+      <c r="M10" s="53">
         <v>31</v>
       </c>
-      <c r="N10" s="63">
+      <c r="N10" s="53">
         <v>17</v>
       </c>
-      <c r="O10" s="63">
+      <c r="O10" s="53">
         <v>2</v>
       </c>
-      <c r="P10" s="63">
-[...2 lines deleted...]
-      <c r="Q10" s="63">
+      <c r="P10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="53">
         <v>2</v>
       </c>
-      <c r="R10" s="63">
+      <c r="R10" s="53">
         <v>2</v>
       </c>
-      <c r="S10" s="63">
-[...5 lines deleted...]
-      <c r="U10" s="63">
+      <c r="S10" s="53">
+        <v>1</v>
+      </c>
+      <c r="T10" s="53">
+        <v>0</v>
+      </c>
+      <c r="U10" s="53">
         <v>3</v>
       </c>
-      <c r="V10" s="63">
-[...8 lines deleted...]
-      <c r="Y10" s="63">
+      <c r="V10" s="53">
+        <v>0</v>
+      </c>
+      <c r="W10" s="53">
+        <v>0</v>
+      </c>
+      <c r="X10" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="53">
         <v>2</v>
       </c>
-      <c r="Z10" s="63">
-[...8 lines deleted...]
-      <c r="AC10" s="63">
+      <c r="Z10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="53">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="53">
         <v>32</v>
       </c>
-      <c r="AD10" s="64">
+      <c r="AD10" s="55">
         <v>4</v>
       </c>
-      <c r="AE10" s="63">
-[...8 lines deleted...]
-      <c r="AH10" s="65">
+      <c r="AE10" s="53">
+        <v>1</v>
+      </c>
+      <c r="AF10" s="53">
+        <v>1</v>
+      </c>
+      <c r="AG10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AH10" s="41">
         <v>3</v>
       </c>
-      <c r="AI10" s="65">
-[...14 lines deleted...]
-      <c r="AN10" s="65">
+      <c r="AI10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="41">
         <v>7</v>
       </c>
-      <c r="AO10" s="65">
-[...2 lines deleted...]
-      <c r="AP10" s="65">
+      <c r="AO10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="41">
         <v>8</v>
       </c>
-      <c r="AQ10" s="65">
-[...8 lines deleted...]
-      <c r="AT10" s="65">
+      <c r="AQ10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AT10" s="41">
         <v>5</v>
       </c>
-      <c r="AU10" s="65">
+      <c r="AU10" s="41">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:256" s="31" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A11" s="140" t="s">
+    <row r="11" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="104" t="s">
         <v>172</v>
       </c>
-      <c r="B11" s="144" t="s">
+      <c r="B11" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="145"/>
-      <c r="D11" s="66">
+      <c r="C11" s="107"/>
+      <c r="D11" s="56">
         <v>28</v>
       </c>
-      <c r="E11" s="67">
+      <c r="E11" s="57">
         <v>5</v>
       </c>
-      <c r="F11" s="67">
+      <c r="F11" s="57">
         <v>3</v>
       </c>
-      <c r="G11" s="67">
+      <c r="G11" s="57">
         <v>2</v>
       </c>
-      <c r="H11" s="67">
-[...8 lines deleted...]
-      <c r="K11" s="67">
+      <c r="H11" s="57">
+        <v>1</v>
+      </c>
+      <c r="I11" s="57">
+        <v>1</v>
+      </c>
+      <c r="J11" s="57">
+        <v>0</v>
+      </c>
+      <c r="K11" s="57">
         <v>16</v>
       </c>
-      <c r="L11" s="67">
-[...2 lines deleted...]
-      <c r="M11" s="67">
+      <c r="L11" s="57">
+        <v>0</v>
+      </c>
+      <c r="M11" s="57">
         <v>26</v>
       </c>
-      <c r="N11" s="67">
+      <c r="N11" s="57">
         <v>18</v>
       </c>
-      <c r="O11" s="67">
-[...29 lines deleted...]
-      <c r="Y11" s="67">
+      <c r="O11" s="57">
+        <v>0</v>
+      </c>
+      <c r="P11" s="57">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="57">
+        <v>1</v>
+      </c>
+      <c r="R11" s="57">
+        <v>0</v>
+      </c>
+      <c r="S11" s="57">
+        <v>0</v>
+      </c>
+      <c r="T11" s="57">
+        <v>0</v>
+      </c>
+      <c r="U11" s="57">
+        <v>0</v>
+      </c>
+      <c r="V11" s="57">
+        <v>1</v>
+      </c>
+      <c r="W11" s="57">
+        <v>0</v>
+      </c>
+      <c r="X11" s="57">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="57">
         <v>2</v>
       </c>
-      <c r="Z11" s="67">
-[...8 lines deleted...]
-      <c r="AC11" s="67">
+      <c r="Z11" s="57">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="57">
+        <v>1</v>
+      </c>
+      <c r="AB11" s="57">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="57">
         <v>26</v>
       </c>
-      <c r="AD11" s="43">
+      <c r="AD11" s="37">
         <v>4</v>
       </c>
-      <c r="AE11" s="67">
-[...17 lines deleted...]
-      <c r="AK11" s="61">
+      <c r="AE11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AH11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="53">
         <v>3</v>
       </c>
-      <c r="AL11" s="61">
-[...5 lines deleted...]
-      <c r="AN11" s="61">
+      <c r="AL11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="53">
         <v>4</v>
       </c>
-      <c r="AO11" s="61">
-[...2 lines deleted...]
-      <c r="AP11" s="61">
+      <c r="AO11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="53">
         <v>7</v>
       </c>
-      <c r="AQ11" s="61">
-[...8 lines deleted...]
-      <c r="AT11" s="61">
+      <c r="AQ11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="53">
         <v>2</v>
       </c>
-      <c r="AU11" s="61">
+      <c r="AU11" s="53">
         <v>4</v>
       </c>
     </row>
-    <row r="12" spans="1:256" s="31" customFormat="1" ht="29.45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B12" s="136" t="s">
+    <row r="12" spans="1:256" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="105"/>
+      <c r="B12" s="108" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="137"/>
-      <c r="D12" s="46">
+      <c r="C12" s="109"/>
+      <c r="D12" s="40">
         <v>6</v>
       </c>
-      <c r="E12" s="47">
-[...8 lines deleted...]
-      <c r="H12" s="47">
+      <c r="E12" s="41">
+        <v>1</v>
+      </c>
+      <c r="F12" s="41">
+        <v>0</v>
+      </c>
+      <c r="G12" s="41">
+        <v>0</v>
+      </c>
+      <c r="H12" s="41">
         <v>2</v>
       </c>
-      <c r="I12" s="47">
-[...5 lines deleted...]
-      <c r="K12" s="47">
+      <c r="I12" s="41">
+        <v>1</v>
+      </c>
+      <c r="J12" s="41">
+        <v>0</v>
+      </c>
+      <c r="K12" s="41">
         <v>2</v>
       </c>
-      <c r="L12" s="47">
-[...2 lines deleted...]
-      <c r="M12" s="47">
+      <c r="L12" s="41">
+        <v>0</v>
+      </c>
+      <c r="M12" s="41">
         <v>6</v>
       </c>
-      <c r="N12" s="47">
+      <c r="N12" s="41">
         <v>3</v>
       </c>
-      <c r="O12" s="47">
-[...41 lines deleted...]
-      <c r="AC12" s="47">
+      <c r="O12" s="41">
+        <v>0</v>
+      </c>
+      <c r="P12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="41">
+        <v>0</v>
+      </c>
+      <c r="R12" s="41">
+        <v>1</v>
+      </c>
+      <c r="S12" s="41">
+        <v>1</v>
+      </c>
+      <c r="T12" s="41">
+        <v>1</v>
+      </c>
+      <c r="U12" s="41">
+        <v>0</v>
+      </c>
+      <c r="V12" s="41">
+        <v>0</v>
+      </c>
+      <c r="W12" s="41">
+        <v>0</v>
+      </c>
+      <c r="X12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="41">
         <v>6</v>
       </c>
-      <c r="AD12" s="48">
-[...35 lines deleted...]
-      <c r="AP12" s="65">
+      <c r="AD12" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AN12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="41">
         <v>3</v>
       </c>
-      <c r="AQ12" s="65">
-[...11 lines deleted...]
-      <c r="AU12" s="65">
+      <c r="AQ12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AU12" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A13" s="158" t="s">
+    <row r="13" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="130" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="158"/>
-[...37 lines deleted...]
-      <c r="AN13" s="30"/>
+      <c r="B13" s="130"/>
+      <c r="C13" s="130"/>
+      <c r="D13" s="130"/>
+      <c r="E13" s="130"/>
+      <c r="F13" s="130"/>
+      <c r="G13" s="130"/>
+      <c r="H13" s="130"/>
+      <c r="I13" s="130"/>
+      <c r="J13" s="130"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="26"/>
+      <c r="N13" s="26"/>
+      <c r="O13" s="26"/>
+      <c r="P13" s="26"/>
+      <c r="Q13" s="26"/>
+      <c r="R13" s="26"/>
+      <c r="S13" s="26"/>
+      <c r="T13" s="26"/>
+      <c r="U13" s="26"/>
+      <c r="V13" s="26"/>
+      <c r="W13" s="26"/>
+      <c r="X13" s="26"/>
+      <c r="Y13" s="26"/>
+      <c r="Z13" s="26"/>
+      <c r="AA13" s="26"/>
+      <c r="AB13" s="26"/>
+      <c r="AC13" s="26"/>
+      <c r="AD13" s="26"/>
+      <c r="AE13" s="26"/>
+      <c r="AF13" s="26"/>
+      <c r="AG13" s="26"/>
+      <c r="AH13" s="26"/>
+      <c r="AI13" s="26"/>
+      <c r="AJ13" s="26"/>
+      <c r="AK13" s="26"/>
+      <c r="AL13" s="26"/>
+      <c r="AM13" s="26"/>
+      <c r="AN13" s="26"/>
     </row>
-    <row r="14" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A14" s="157" t="s">
+    <row r="14" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="157"/>
-[...253 lines deleted...]
-      <c r="IV14" s="53"/>
+      <c r="B14" s="131"/>
+      <c r="C14" s="131"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="131"/>
+      <c r="F14" s="131"/>
+      <c r="G14" s="131"/>
+      <c r="H14" s="131"/>
+      <c r="I14" s="131"/>
+      <c r="J14" s="131"/>
+      <c r="K14" s="131"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="45"/>
+      <c r="S14" s="45"/>
+      <c r="T14" s="45"/>
+      <c r="U14" s="45"/>
+      <c r="V14" s="45"/>
+      <c r="W14" s="45"/>
+      <c r="X14" s="45"/>
+      <c r="Y14" s="45"/>
+      <c r="Z14" s="46"/>
+      <c r="AA14" s="46"/>
+      <c r="AB14" s="46"/>
+      <c r="AC14" s="46"/>
+      <c r="AD14" s="46"/>
+      <c r="AE14" s="46"/>
+      <c r="AF14" s="46"/>
+      <c r="AG14" s="46"/>
+      <c r="AH14" s="46"/>
+      <c r="AI14" s="46"/>
+      <c r="AJ14" s="46"/>
+      <c r="AK14" s="46"/>
+      <c r="AL14" s="46"/>
+      <c r="AM14" s="46"/>
+      <c r="AN14" s="46"/>
+      <c r="AO14" s="47"/>
+      <c r="AP14" s="47"/>
+      <c r="AQ14" s="47"/>
+      <c r="AR14" s="47"/>
+      <c r="AS14" s="47"/>
+      <c r="AT14" s="47"/>
+      <c r="AU14" s="47"/>
+      <c r="AV14" s="47"/>
+      <c r="AW14" s="47"/>
+      <c r="AX14" s="47"/>
+      <c r="AY14" s="47"/>
+      <c r="AZ14" s="47"/>
+      <c r="BA14" s="47"/>
+      <c r="BB14" s="47"/>
+      <c r="BC14" s="47"/>
+      <c r="BD14" s="47"/>
+      <c r="BE14" s="47"/>
+      <c r="BF14" s="47"/>
+      <c r="BG14" s="47"/>
+      <c r="BH14" s="47"/>
+      <c r="BI14" s="47"/>
+      <c r="BJ14" s="47"/>
+      <c r="BK14" s="47"/>
+      <c r="BL14" s="47"/>
+      <c r="BM14" s="47"/>
+      <c r="BN14" s="47"/>
+      <c r="BO14" s="47"/>
+      <c r="BP14" s="47"/>
+      <c r="BQ14" s="47"/>
+      <c r="BR14" s="47"/>
+      <c r="BS14" s="47"/>
+      <c r="BT14" s="47"/>
+      <c r="BU14" s="47"/>
+      <c r="BV14" s="47"/>
+      <c r="BW14" s="47"/>
+      <c r="BX14" s="47"/>
+      <c r="BY14" s="47"/>
+      <c r="BZ14" s="47"/>
+      <c r="CA14" s="47"/>
+      <c r="CB14" s="47"/>
+      <c r="CC14" s="47"/>
+      <c r="CD14" s="47"/>
+      <c r="CE14" s="47"/>
+      <c r="CF14" s="47"/>
+      <c r="CG14" s="47"/>
+      <c r="CH14" s="47"/>
+      <c r="CI14" s="47"/>
+      <c r="CJ14" s="47"/>
+      <c r="CK14" s="47"/>
+      <c r="CL14" s="47"/>
+      <c r="CM14" s="47"/>
+      <c r="CN14" s="47"/>
+      <c r="CO14" s="47"/>
+      <c r="CP14" s="47"/>
+      <c r="CQ14" s="47"/>
+      <c r="CR14" s="47"/>
+      <c r="CS14" s="47"/>
+      <c r="CT14" s="47"/>
+      <c r="CU14" s="47"/>
+      <c r="CV14" s="47"/>
+      <c r="CW14" s="47"/>
+      <c r="CX14" s="47"/>
+      <c r="CY14" s="47"/>
+      <c r="CZ14" s="47"/>
+      <c r="DA14" s="47"/>
+      <c r="DB14" s="47"/>
+      <c r="DC14" s="47"/>
+      <c r="DD14" s="47"/>
+      <c r="DE14" s="47"/>
+      <c r="DF14" s="47"/>
+      <c r="DG14" s="47"/>
+      <c r="DH14" s="47"/>
+      <c r="DI14" s="47"/>
+      <c r="DJ14" s="47"/>
+      <c r="DK14" s="47"/>
+      <c r="DL14" s="47"/>
+      <c r="DM14" s="47"/>
+      <c r="DN14" s="47"/>
+      <c r="DO14" s="47"/>
+      <c r="DP14" s="47"/>
+      <c r="DQ14" s="47"/>
+      <c r="DR14" s="47"/>
+      <c r="DS14" s="47"/>
+      <c r="DT14" s="47"/>
+      <c r="DU14" s="47"/>
+      <c r="DV14" s="47"/>
+      <c r="DW14" s="47"/>
+      <c r="DX14" s="47"/>
+      <c r="DY14" s="47"/>
+      <c r="DZ14" s="47"/>
+      <c r="EA14" s="47"/>
+      <c r="EB14" s="47"/>
+      <c r="EC14" s="47"/>
+      <c r="ED14" s="47"/>
+      <c r="EE14" s="47"/>
+      <c r="EF14" s="47"/>
+      <c r="EG14" s="47"/>
+      <c r="EH14" s="47"/>
+      <c r="EI14" s="47"/>
+      <c r="EJ14" s="47"/>
+      <c r="EK14" s="47"/>
+      <c r="EL14" s="47"/>
+      <c r="EM14" s="47"/>
+      <c r="EN14" s="47"/>
+      <c r="EO14" s="47"/>
+      <c r="EP14" s="47"/>
+      <c r="EQ14" s="47"/>
+      <c r="ER14" s="47"/>
+      <c r="ES14" s="47"/>
+      <c r="ET14" s="47"/>
+      <c r="EU14" s="47"/>
+      <c r="EV14" s="47"/>
+      <c r="EW14" s="47"/>
+      <c r="EX14" s="47"/>
+      <c r="EY14" s="47"/>
+      <c r="EZ14" s="47"/>
+      <c r="FA14" s="47"/>
+      <c r="FB14" s="47"/>
+      <c r="FC14" s="47"/>
+      <c r="FD14" s="47"/>
+      <c r="FE14" s="47"/>
+      <c r="FF14" s="47"/>
+      <c r="FG14" s="47"/>
+      <c r="FH14" s="47"/>
+      <c r="FI14" s="47"/>
+      <c r="FJ14" s="47"/>
+      <c r="FK14" s="47"/>
+      <c r="FL14" s="47"/>
+      <c r="FM14" s="47"/>
+      <c r="FN14" s="47"/>
+      <c r="FO14" s="47"/>
+      <c r="FP14" s="47"/>
+      <c r="FQ14" s="47"/>
+      <c r="FR14" s="47"/>
+      <c r="FS14" s="47"/>
+      <c r="FT14" s="47"/>
+      <c r="FU14" s="47"/>
+      <c r="FV14" s="47"/>
+      <c r="FW14" s="47"/>
+      <c r="FX14" s="47"/>
+      <c r="FY14" s="47"/>
+      <c r="FZ14" s="47"/>
+      <c r="GA14" s="47"/>
+      <c r="GB14" s="47"/>
+      <c r="GC14" s="47"/>
+      <c r="GD14" s="47"/>
+      <c r="GE14" s="47"/>
+      <c r="GF14" s="47"/>
+      <c r="GG14" s="47"/>
+      <c r="GH14" s="47"/>
+      <c r="GI14" s="47"/>
+      <c r="GJ14" s="47"/>
+      <c r="GK14" s="47"/>
+      <c r="GL14" s="47"/>
+      <c r="GM14" s="47"/>
+      <c r="GN14" s="47"/>
+      <c r="GO14" s="47"/>
+      <c r="GP14" s="47"/>
+      <c r="GQ14" s="47"/>
+      <c r="GR14" s="47"/>
+      <c r="GS14" s="47"/>
+      <c r="GT14" s="47"/>
+      <c r="GU14" s="47"/>
+      <c r="GV14" s="47"/>
+      <c r="GW14" s="47"/>
+      <c r="GX14" s="47"/>
+      <c r="GY14" s="47"/>
+      <c r="GZ14" s="47"/>
+      <c r="HA14" s="47"/>
+      <c r="HB14" s="47"/>
+      <c r="HC14" s="47"/>
+      <c r="HD14" s="47"/>
+      <c r="HE14" s="47"/>
+      <c r="HF14" s="47"/>
+      <c r="HG14" s="47"/>
+      <c r="HH14" s="47"/>
+      <c r="HI14" s="47"/>
+      <c r="HJ14" s="47"/>
+      <c r="HK14" s="47"/>
+      <c r="HL14" s="47"/>
+      <c r="HM14" s="47"/>
+      <c r="HN14" s="47"/>
+      <c r="HO14" s="47"/>
+      <c r="HP14" s="47"/>
+      <c r="HQ14" s="47"/>
+      <c r="HR14" s="47"/>
+      <c r="HS14" s="47"/>
+      <c r="HT14" s="47"/>
+      <c r="HU14" s="47"/>
+      <c r="HV14" s="47"/>
+      <c r="HW14" s="47"/>
+      <c r="HX14" s="47"/>
+      <c r="HY14" s="47"/>
+      <c r="HZ14" s="47"/>
+      <c r="IA14" s="47"/>
+      <c r="IB14" s="47"/>
+      <c r="IC14" s="47"/>
+      <c r="ID14" s="47"/>
+      <c r="IE14" s="47"/>
+      <c r="IF14" s="47"/>
+      <c r="IG14" s="47"/>
+      <c r="IH14" s="47"/>
+      <c r="II14" s="47"/>
+      <c r="IJ14" s="47"/>
+      <c r="IK14" s="47"/>
+      <c r="IL14" s="47"/>
+      <c r="IM14" s="47"/>
+      <c r="IN14" s="47"/>
+      <c r="IO14" s="47"/>
+      <c r="IP14" s="47"/>
+      <c r="IQ14" s="47"/>
+      <c r="IR14" s="47"/>
+      <c r="IS14" s="47"/>
+      <c r="IT14" s="47"/>
+      <c r="IU14" s="47"/>
+      <c r="IV14" s="47"/>
     </row>
-    <row r="15" spans="1:256" ht="15.75">
-[...255 lines deleted...]
-      <c r="IV15" s="72"/>
+    <row r="15" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="62"/>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="60"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="60"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="60"/>
+      <c r="W15" s="60"/>
+      <c r="X15" s="60"/>
+      <c r="Y15" s="60"/>
+      <c r="Z15" s="60"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="60"/>
+      <c r="AD15" s="60"/>
+      <c r="AE15" s="60"/>
+      <c r="AF15" s="60"/>
+      <c r="AG15" s="60"/>
+      <c r="AH15" s="60"/>
+      <c r="AI15" s="60"/>
+      <c r="AJ15" s="60"/>
+      <c r="AK15" s="60"/>
+      <c r="AL15" s="60"/>
+      <c r="AM15" s="60"/>
+      <c r="AN15" s="60"/>
+      <c r="AO15" s="61"/>
+      <c r="AP15" s="61"/>
+      <c r="AQ15" s="61"/>
+      <c r="AR15" s="61"/>
+      <c r="AS15" s="61"/>
+      <c r="AT15" s="61"/>
+      <c r="AU15" s="61"/>
+      <c r="AV15" s="61"/>
+      <c r="AW15" s="61"/>
+      <c r="AX15" s="61"/>
+      <c r="AY15" s="61"/>
+      <c r="AZ15" s="61"/>
+      <c r="BA15" s="61"/>
+      <c r="BB15" s="61"/>
+      <c r="BC15" s="61"/>
+      <c r="BD15" s="61"/>
+      <c r="BE15" s="61"/>
+      <c r="BF15" s="61"/>
+      <c r="BG15" s="61"/>
+      <c r="BH15" s="61"/>
+      <c r="BI15" s="61"/>
+      <c r="BJ15" s="61"/>
+      <c r="BK15" s="61"/>
+      <c r="BL15" s="61"/>
+      <c r="BM15" s="61"/>
+      <c r="BN15" s="61"/>
+      <c r="BO15" s="61"/>
+      <c r="BP15" s="61"/>
+      <c r="BQ15" s="61"/>
+      <c r="BR15" s="61"/>
+      <c r="BS15" s="61"/>
+      <c r="BT15" s="61"/>
+      <c r="BU15" s="61"/>
+      <c r="BV15" s="61"/>
+      <c r="BW15" s="61"/>
+      <c r="BX15" s="61"/>
+      <c r="BY15" s="61"/>
+      <c r="BZ15" s="61"/>
+      <c r="CA15" s="61"/>
+      <c r="CB15" s="61"/>
+      <c r="CC15" s="61"/>
+      <c r="CD15" s="61"/>
+      <c r="CE15" s="61"/>
+      <c r="CF15" s="61"/>
+      <c r="CG15" s="61"/>
+      <c r="CH15" s="61"/>
+      <c r="CI15" s="61"/>
+      <c r="CJ15" s="61"/>
+      <c r="CK15" s="61"/>
+      <c r="CL15" s="61"/>
+      <c r="CM15" s="61"/>
+      <c r="CN15" s="61"/>
+      <c r="CO15" s="61"/>
+      <c r="CP15" s="61"/>
+      <c r="CQ15" s="61"/>
+      <c r="CR15" s="61"/>
+      <c r="CS15" s="61"/>
+      <c r="CT15" s="61"/>
+      <c r="CU15" s="61"/>
+      <c r="CV15" s="61"/>
+      <c r="CW15" s="61"/>
+      <c r="CX15" s="61"/>
+      <c r="CY15" s="61"/>
+      <c r="CZ15" s="61"/>
+      <c r="DA15" s="61"/>
+      <c r="DB15" s="61"/>
+      <c r="DC15" s="61"/>
+      <c r="DD15" s="61"/>
+      <c r="DE15" s="61"/>
+      <c r="DF15" s="61"/>
+      <c r="DG15" s="61"/>
+      <c r="DH15" s="61"/>
+      <c r="DI15" s="61"/>
+      <c r="DJ15" s="61"/>
+      <c r="DK15" s="61"/>
+      <c r="DL15" s="61"/>
+      <c r="DM15" s="61"/>
+      <c r="DN15" s="61"/>
+      <c r="DO15" s="61"/>
+      <c r="DP15" s="61"/>
+      <c r="DQ15" s="61"/>
+      <c r="DR15" s="61"/>
+      <c r="DS15" s="61"/>
+      <c r="DT15" s="61"/>
+      <c r="DU15" s="61"/>
+      <c r="DV15" s="61"/>
+      <c r="DW15" s="61"/>
+      <c r="DX15" s="61"/>
+      <c r="DY15" s="61"/>
+      <c r="DZ15" s="61"/>
+      <c r="EA15" s="61"/>
+      <c r="EB15" s="61"/>
+      <c r="EC15" s="61"/>
+      <c r="ED15" s="61"/>
+      <c r="EE15" s="61"/>
+      <c r="EF15" s="61"/>
+      <c r="EG15" s="61"/>
+      <c r="EH15" s="61"/>
+      <c r="EI15" s="61"/>
+      <c r="EJ15" s="61"/>
+      <c r="EK15" s="61"/>
+      <c r="EL15" s="61"/>
+      <c r="EM15" s="61"/>
+      <c r="EN15" s="61"/>
+      <c r="EO15" s="61"/>
+      <c r="EP15" s="61"/>
+      <c r="EQ15" s="61"/>
+      <c r="ER15" s="61"/>
+      <c r="ES15" s="61"/>
+      <c r="ET15" s="61"/>
+      <c r="EU15" s="61"/>
+      <c r="EV15" s="61"/>
+      <c r="EW15" s="61"/>
+      <c r="EX15" s="61"/>
+      <c r="EY15" s="61"/>
+      <c r="EZ15" s="61"/>
+      <c r="FA15" s="61"/>
+      <c r="FB15" s="61"/>
+      <c r="FC15" s="61"/>
+      <c r="FD15" s="61"/>
+      <c r="FE15" s="61"/>
+      <c r="FF15" s="61"/>
+      <c r="FG15" s="61"/>
+      <c r="FH15" s="61"/>
+      <c r="FI15" s="61"/>
+      <c r="FJ15" s="61"/>
+      <c r="FK15" s="61"/>
+      <c r="FL15" s="61"/>
+      <c r="FM15" s="61"/>
+      <c r="FN15" s="61"/>
+      <c r="FO15" s="61"/>
+      <c r="FP15" s="61"/>
+      <c r="FQ15" s="61"/>
+      <c r="FR15" s="61"/>
+      <c r="FS15" s="61"/>
+      <c r="FT15" s="61"/>
+      <c r="FU15" s="61"/>
+      <c r="FV15" s="61"/>
+      <c r="FW15" s="61"/>
+      <c r="FX15" s="61"/>
+      <c r="FY15" s="61"/>
+      <c r="FZ15" s="61"/>
+      <c r="GA15" s="61"/>
+      <c r="GB15" s="61"/>
+      <c r="GC15" s="61"/>
+      <c r="GD15" s="61"/>
+      <c r="GE15" s="61"/>
+      <c r="GF15" s="61"/>
+      <c r="GG15" s="61"/>
+      <c r="GH15" s="61"/>
+      <c r="GI15" s="61"/>
+      <c r="GJ15" s="61"/>
+      <c r="GK15" s="61"/>
+      <c r="GL15" s="61"/>
+      <c r="GM15" s="61"/>
+      <c r="GN15" s="61"/>
+      <c r="GO15" s="61"/>
+      <c r="GP15" s="61"/>
+      <c r="GQ15" s="61"/>
+      <c r="GR15" s="61"/>
+      <c r="GS15" s="61"/>
+      <c r="GT15" s="61"/>
+      <c r="GU15" s="61"/>
+      <c r="GV15" s="61"/>
+      <c r="GW15" s="61"/>
+      <c r="GX15" s="61"/>
+      <c r="GY15" s="61"/>
+      <c r="GZ15" s="61"/>
+      <c r="HA15" s="61"/>
+      <c r="HB15" s="61"/>
+      <c r="HC15" s="61"/>
+      <c r="HD15" s="61"/>
+      <c r="HE15" s="61"/>
+      <c r="HF15" s="61"/>
+      <c r="HG15" s="61"/>
+      <c r="HH15" s="61"/>
+      <c r="HI15" s="61"/>
+      <c r="HJ15" s="61"/>
+      <c r="HK15" s="61"/>
+      <c r="HL15" s="61"/>
+      <c r="HM15" s="61"/>
+      <c r="HN15" s="61"/>
+      <c r="HO15" s="61"/>
+      <c r="HP15" s="61"/>
+      <c r="HQ15" s="61"/>
+      <c r="HR15" s="61"/>
+      <c r="HS15" s="61"/>
+      <c r="HT15" s="61"/>
+      <c r="HU15" s="61"/>
+      <c r="HV15" s="61"/>
+      <c r="HW15" s="61"/>
+      <c r="HX15" s="61"/>
+      <c r="HY15" s="61"/>
+      <c r="HZ15" s="61"/>
+      <c r="IA15" s="61"/>
+      <c r="IB15" s="61"/>
+      <c r="IC15" s="61"/>
+      <c r="ID15" s="61"/>
+      <c r="IE15" s="61"/>
+      <c r="IF15" s="61"/>
+      <c r="IG15" s="61"/>
+      <c r="IH15" s="61"/>
+      <c r="II15" s="61"/>
+      <c r="IJ15" s="61"/>
+      <c r="IK15" s="61"/>
+      <c r="IL15" s="61"/>
+      <c r="IM15" s="61"/>
+      <c r="IN15" s="61"/>
+      <c r="IO15" s="61"/>
+      <c r="IP15" s="61"/>
+      <c r="IQ15" s="61"/>
+      <c r="IR15" s="61"/>
+      <c r="IS15" s="61"/>
+      <c r="IT15" s="61"/>
+      <c r="IU15" s="61"/>
+      <c r="IV15" s="61"/>
     </row>
-    <row r="17" spans="2:256" ht="15.75">
-[...254 lines deleted...]
-      <c r="IV17" s="75"/>
+    <row r="17" spans="2:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B17" s="63"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="63"/>
+      <c r="O17" s="63"/>
+      <c r="P17" s="63"/>
+      <c r="Q17" s="63"/>
+      <c r="R17" s="63"/>
+      <c r="S17" s="63"/>
+      <c r="T17" s="63"/>
+      <c r="U17" s="63"/>
+      <c r="V17" s="63"/>
+      <c r="W17" s="63"/>
+      <c r="X17" s="63"/>
+      <c r="Y17" s="63"/>
+      <c r="Z17" s="63"/>
+      <c r="AA17" s="63"/>
+      <c r="AB17" s="63"/>
+      <c r="AC17" s="63"/>
+      <c r="AD17" s="63"/>
+      <c r="AE17" s="63"/>
+      <c r="AF17" s="63"/>
+      <c r="AG17" s="63"/>
+      <c r="AH17" s="63"/>
+      <c r="AI17" s="63"/>
+      <c r="AJ17" s="63"/>
+      <c r="AK17" s="63"/>
+      <c r="AL17" s="63"/>
+      <c r="AM17" s="63"/>
+      <c r="AN17" s="63"/>
+      <c r="AO17" s="63"/>
+      <c r="AP17" s="63"/>
+      <c r="AQ17" s="63"/>
+      <c r="AR17" s="63"/>
+      <c r="AS17" s="63"/>
+      <c r="AT17" s="63"/>
+      <c r="AU17" s="63"/>
+      <c r="AV17" s="63"/>
+      <c r="AW17" s="63"/>
+      <c r="AX17" s="63"/>
+      <c r="AY17" s="63"/>
+      <c r="AZ17" s="63"/>
+      <c r="BA17" s="63"/>
+      <c r="BB17" s="63"/>
+      <c r="BC17" s="63"/>
+      <c r="BD17" s="63"/>
+      <c r="BE17" s="63"/>
+      <c r="BF17" s="63"/>
+      <c r="BG17" s="63"/>
+      <c r="BH17" s="63"/>
+      <c r="BI17" s="63"/>
+      <c r="BJ17" s="63"/>
+      <c r="BK17" s="63"/>
+      <c r="BL17" s="63"/>
+      <c r="BM17" s="63"/>
+      <c r="BN17" s="63"/>
+      <c r="BO17" s="63"/>
+      <c r="BP17" s="63"/>
+      <c r="BQ17" s="63"/>
+      <c r="BR17" s="63"/>
+      <c r="BS17" s="63"/>
+      <c r="BT17" s="63"/>
+      <c r="BU17" s="63"/>
+      <c r="BV17" s="63"/>
+      <c r="BW17" s="63"/>
+      <c r="BX17" s="63"/>
+      <c r="BY17" s="63"/>
+      <c r="BZ17" s="63"/>
+      <c r="CA17" s="63"/>
+      <c r="CB17" s="63"/>
+      <c r="CC17" s="63"/>
+      <c r="CD17" s="63"/>
+      <c r="CE17" s="63"/>
+      <c r="CF17" s="63"/>
+      <c r="CG17" s="63"/>
+      <c r="CH17" s="63"/>
+      <c r="CI17" s="63"/>
+      <c r="CJ17" s="63"/>
+      <c r="CK17" s="63"/>
+      <c r="CL17" s="63"/>
+      <c r="CM17" s="63"/>
+      <c r="CN17" s="63"/>
+      <c r="CO17" s="63"/>
+      <c r="CP17" s="63"/>
+      <c r="CQ17" s="63"/>
+      <c r="CR17" s="63"/>
+      <c r="CS17" s="63"/>
+      <c r="CT17" s="63"/>
+      <c r="CU17" s="63"/>
+      <c r="CV17" s="63"/>
+      <c r="CW17" s="63"/>
+      <c r="CX17" s="63"/>
+      <c r="CY17" s="63"/>
+      <c r="CZ17" s="63"/>
+      <c r="DA17" s="63"/>
+      <c r="DB17" s="63"/>
+      <c r="DC17" s="63"/>
+      <c r="DD17" s="63"/>
+      <c r="DE17" s="63"/>
+      <c r="DF17" s="63"/>
+      <c r="DG17" s="63"/>
+      <c r="DH17" s="63"/>
+      <c r="DI17" s="63"/>
+      <c r="DJ17" s="63"/>
+      <c r="DK17" s="63"/>
+      <c r="DL17" s="63"/>
+      <c r="DM17" s="63"/>
+      <c r="DN17" s="63"/>
+      <c r="DO17" s="63"/>
+      <c r="DP17" s="63"/>
+      <c r="DQ17" s="63"/>
+      <c r="DR17" s="63"/>
+      <c r="DS17" s="63"/>
+      <c r="DT17" s="63"/>
+      <c r="DU17" s="63"/>
+      <c r="DV17" s="63"/>
+      <c r="DW17" s="63"/>
+      <c r="DX17" s="63"/>
+      <c r="DY17" s="63"/>
+      <c r="DZ17" s="63"/>
+      <c r="EA17" s="63"/>
+      <c r="EB17" s="63"/>
+      <c r="EC17" s="63"/>
+      <c r="ED17" s="63"/>
+      <c r="EE17" s="63"/>
+      <c r="EF17" s="63"/>
+      <c r="EG17" s="63"/>
+      <c r="EH17" s="63"/>
+      <c r="EI17" s="63"/>
+      <c r="EJ17" s="63"/>
+      <c r="EK17" s="63"/>
+      <c r="EL17" s="63"/>
+      <c r="EM17" s="63"/>
+      <c r="EN17" s="63"/>
+      <c r="EO17" s="63"/>
+      <c r="EP17" s="63"/>
+      <c r="EQ17" s="63"/>
+      <c r="ER17" s="63"/>
+      <c r="ES17" s="63"/>
+      <c r="ET17" s="63"/>
+      <c r="EU17" s="63"/>
+      <c r="EV17" s="63"/>
+      <c r="EW17" s="63"/>
+      <c r="EX17" s="63"/>
+      <c r="EY17" s="63"/>
+      <c r="EZ17" s="63"/>
+      <c r="FA17" s="63"/>
+      <c r="FB17" s="63"/>
+      <c r="FC17" s="63"/>
+      <c r="FD17" s="63"/>
+      <c r="FE17" s="63"/>
+      <c r="FF17" s="63"/>
+      <c r="FG17" s="63"/>
+      <c r="FH17" s="63"/>
+      <c r="FI17" s="63"/>
+      <c r="FJ17" s="63"/>
+      <c r="FK17" s="63"/>
+      <c r="FL17" s="63"/>
+      <c r="FM17" s="63"/>
+      <c r="FN17" s="63"/>
+      <c r="FO17" s="63"/>
+      <c r="FP17" s="63"/>
+      <c r="FQ17" s="63"/>
+      <c r="FR17" s="63"/>
+      <c r="FS17" s="63"/>
+      <c r="FT17" s="63"/>
+      <c r="FU17" s="63"/>
+      <c r="FV17" s="63"/>
+      <c r="FW17" s="63"/>
+      <c r="FX17" s="63"/>
+      <c r="FY17" s="63"/>
+      <c r="FZ17" s="63"/>
+      <c r="GA17" s="63"/>
+      <c r="GB17" s="63"/>
+      <c r="GC17" s="63"/>
+      <c r="GD17" s="63"/>
+      <c r="GE17" s="63"/>
+      <c r="GF17" s="63"/>
+      <c r="GG17" s="63"/>
+      <c r="GH17" s="63"/>
+      <c r="GI17" s="63"/>
+      <c r="GJ17" s="63"/>
+      <c r="GK17" s="63"/>
+      <c r="GL17" s="63"/>
+      <c r="GM17" s="63"/>
+      <c r="GN17" s="63"/>
+      <c r="GO17" s="63"/>
+      <c r="GP17" s="63"/>
+      <c r="GQ17" s="63"/>
+      <c r="GR17" s="63"/>
+      <c r="GS17" s="63"/>
+      <c r="GT17" s="63"/>
+      <c r="GU17" s="63"/>
+      <c r="GV17" s="63"/>
+      <c r="GW17" s="63"/>
+      <c r="GX17" s="63"/>
+      <c r="GY17" s="63"/>
+      <c r="GZ17" s="63"/>
+      <c r="HA17" s="63"/>
+      <c r="HB17" s="63"/>
+      <c r="HC17" s="63"/>
+      <c r="HD17" s="63"/>
+      <c r="HE17" s="63"/>
+      <c r="HF17" s="63"/>
+      <c r="HG17" s="63"/>
+      <c r="HH17" s="63"/>
+      <c r="HI17" s="63"/>
+      <c r="HJ17" s="63"/>
+      <c r="HK17" s="63"/>
+      <c r="HL17" s="63"/>
+      <c r="HM17" s="63"/>
+      <c r="HN17" s="63"/>
+      <c r="HO17" s="63"/>
+      <c r="HP17" s="63"/>
+      <c r="HQ17" s="63"/>
+      <c r="HR17" s="63"/>
+      <c r="HS17" s="63"/>
+      <c r="HT17" s="63"/>
+      <c r="HU17" s="63"/>
+      <c r="HV17" s="63"/>
+      <c r="HW17" s="63"/>
+      <c r="HX17" s="63"/>
+      <c r="HY17" s="63"/>
+      <c r="HZ17" s="63"/>
+      <c r="IA17" s="63"/>
+      <c r="IB17" s="63"/>
+      <c r="IC17" s="63"/>
+      <c r="ID17" s="63"/>
+      <c r="IE17" s="63"/>
+      <c r="IF17" s="63"/>
+      <c r="IG17" s="63"/>
+      <c r="IH17" s="63"/>
+      <c r="II17" s="63"/>
+      <c r="IJ17" s="63"/>
+      <c r="IK17" s="63"/>
+      <c r="IL17" s="63"/>
+      <c r="IM17" s="63"/>
+      <c r="IN17" s="63"/>
+      <c r="IO17" s="63"/>
+      <c r="IP17" s="63"/>
+      <c r="IQ17" s="63"/>
+      <c r="IR17" s="63"/>
+      <c r="IS17" s="63"/>
+      <c r="IT17" s="63"/>
+      <c r="IU17" s="63"/>
+      <c r="IV17" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A1:R1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AC3:AU3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="A13:K13"/>
     <mergeCell ref="A14:K14"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
-    <mergeCell ref="A5:A7"/>
-[...2467 lines deleted...]
-    <mergeCell ref="A13:K13"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A3:C4"/>
     <mergeCell ref="D3:L3"/>
     <mergeCell ref="M3:AB3"/>
     <mergeCell ref="AC3:AU3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:IV17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5:C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.5" style="74" customWidth="1"/>
-[...30 lines deleted...]
-    <col min="50" max="16384" width="5.625" style="70"/>
+    <col min="1" max="1" width="16.5" style="59" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="59" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="59" customWidth="1"/>
+    <col min="4" max="4" width="11" style="59" customWidth="1"/>
+    <col min="5" max="5" width="17.625" style="59" customWidth="1"/>
+    <col min="6" max="6" width="11" style="59" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="59" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="59" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="59" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="59" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="59" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="59" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="59" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="59" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="59" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="59" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="59" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="59" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="59" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="59" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="59" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="59" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="59" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="59" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="59" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="59" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="59" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="59" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="59" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="59" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="59" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="59"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" ht="20.25">
-      <c r="A1" s="152" t="s">
+    <row r="1" spans="1:256" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A1" s="132" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="152"/>
-[...253 lines deleted...]
-      <c r="IV1" s="77"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+      <c r="Q1" s="132"/>
+      <c r="R1" s="132"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
+      <c r="BV1" s="64"/>
+      <c r="BW1" s="64"/>
+      <c r="BX1" s="64"/>
+      <c r="BY1" s="64"/>
+      <c r="BZ1" s="64"/>
+      <c r="CA1" s="64"/>
+      <c r="CB1" s="64"/>
+      <c r="CC1" s="64"/>
+      <c r="CD1" s="64"/>
+      <c r="CE1" s="64"/>
+      <c r="CF1" s="64"/>
+      <c r="CG1" s="64"/>
+      <c r="CH1" s="64"/>
+      <c r="CI1" s="64"/>
+      <c r="CJ1" s="64"/>
+      <c r="CK1" s="64"/>
+      <c r="CL1" s="64"/>
+      <c r="CM1" s="64"/>
+      <c r="CN1" s="64"/>
+      <c r="CO1" s="64"/>
+      <c r="CP1" s="64"/>
+      <c r="CQ1" s="64"/>
+      <c r="CR1" s="64"/>
+      <c r="CS1" s="64"/>
+      <c r="CT1" s="64"/>
+      <c r="CU1" s="64"/>
+      <c r="CV1" s="64"/>
+      <c r="CW1" s="64"/>
+      <c r="CX1" s="64"/>
+      <c r="CY1" s="64"/>
+      <c r="CZ1" s="64"/>
+      <c r="DA1" s="64"/>
+      <c r="DB1" s="64"/>
+      <c r="DC1" s="64"/>
+      <c r="DD1" s="64"/>
+      <c r="DE1" s="64"/>
+      <c r="DF1" s="64"/>
+      <c r="DG1" s="64"/>
+      <c r="DH1" s="64"/>
+      <c r="DI1" s="64"/>
+      <c r="DJ1" s="64"/>
+      <c r="DK1" s="64"/>
+      <c r="DL1" s="64"/>
+      <c r="DM1" s="64"/>
+      <c r="DN1" s="64"/>
+      <c r="DO1" s="64"/>
+      <c r="DP1" s="64"/>
+      <c r="DQ1" s="64"/>
+      <c r="DR1" s="64"/>
+      <c r="DS1" s="64"/>
+      <c r="DT1" s="64"/>
+      <c r="DU1" s="64"/>
+      <c r="DV1" s="64"/>
+      <c r="DW1" s="64"/>
+      <c r="DX1" s="64"/>
+      <c r="DY1" s="64"/>
+      <c r="DZ1" s="64"/>
+      <c r="EA1" s="64"/>
+      <c r="EB1" s="64"/>
+      <c r="EC1" s="64"/>
+      <c r="ED1" s="64"/>
+      <c r="EE1" s="64"/>
+      <c r="EF1" s="64"/>
+      <c r="EG1" s="64"/>
+      <c r="EH1" s="64"/>
+      <c r="EI1" s="64"/>
+      <c r="EJ1" s="64"/>
+      <c r="EK1" s="64"/>
+      <c r="EL1" s="64"/>
+      <c r="EM1" s="64"/>
+      <c r="EN1" s="64"/>
+      <c r="EO1" s="64"/>
+      <c r="EP1" s="64"/>
+      <c r="EQ1" s="64"/>
+      <c r="ER1" s="64"/>
+      <c r="ES1" s="64"/>
+      <c r="ET1" s="64"/>
+      <c r="EU1" s="64"/>
+      <c r="EV1" s="64"/>
+      <c r="EW1" s="64"/>
+      <c r="EX1" s="64"/>
+      <c r="EY1" s="64"/>
+      <c r="EZ1" s="64"/>
+      <c r="FA1" s="64"/>
+      <c r="FB1" s="64"/>
+      <c r="FC1" s="64"/>
+      <c r="FD1" s="64"/>
+      <c r="FE1" s="64"/>
+      <c r="FF1" s="64"/>
+      <c r="FG1" s="64"/>
+      <c r="FH1" s="64"/>
+      <c r="FI1" s="64"/>
+      <c r="FJ1" s="64"/>
+      <c r="FK1" s="64"/>
+      <c r="FL1" s="64"/>
+      <c r="FM1" s="64"/>
+      <c r="FN1" s="64"/>
+      <c r="FO1" s="64"/>
+      <c r="FP1" s="64"/>
+      <c r="FQ1" s="64"/>
+      <c r="FR1" s="64"/>
+      <c r="FS1" s="64"/>
+      <c r="FT1" s="64"/>
+      <c r="FU1" s="64"/>
+      <c r="FV1" s="64"/>
+      <c r="FW1" s="64"/>
+      <c r="FX1" s="64"/>
+      <c r="FY1" s="64"/>
+      <c r="FZ1" s="64"/>
+      <c r="GA1" s="64"/>
+      <c r="GB1" s="64"/>
+      <c r="GC1" s="64"/>
+      <c r="GD1" s="64"/>
+      <c r="GE1" s="64"/>
+      <c r="GF1" s="64"/>
+      <c r="GG1" s="64"/>
+      <c r="GH1" s="64"/>
+      <c r="GI1" s="64"/>
+      <c r="GJ1" s="64"/>
+      <c r="GK1" s="64"/>
+      <c r="GL1" s="64"/>
+      <c r="GM1" s="64"/>
+      <c r="GN1" s="64"/>
+      <c r="GO1" s="64"/>
+      <c r="GP1" s="64"/>
+      <c r="GQ1" s="64"/>
+      <c r="GR1" s="64"/>
+      <c r="GS1" s="64"/>
+      <c r="GT1" s="64"/>
+      <c r="GU1" s="64"/>
+      <c r="GV1" s="64"/>
+      <c r="GW1" s="64"/>
+      <c r="GX1" s="64"/>
+      <c r="GY1" s="64"/>
+      <c r="GZ1" s="64"/>
+      <c r="HA1" s="64"/>
+      <c r="HB1" s="64"/>
+      <c r="HC1" s="64"/>
+      <c r="HD1" s="64"/>
+      <c r="HE1" s="64"/>
+      <c r="HF1" s="64"/>
+      <c r="HG1" s="64"/>
+      <c r="HH1" s="64"/>
+      <c r="HI1" s="64"/>
+      <c r="HJ1" s="64"/>
+      <c r="HK1" s="64"/>
+      <c r="HL1" s="64"/>
+      <c r="HM1" s="64"/>
+      <c r="HN1" s="64"/>
+      <c r="HO1" s="64"/>
+      <c r="HP1" s="64"/>
+      <c r="HQ1" s="64"/>
+      <c r="HR1" s="64"/>
+      <c r="HS1" s="64"/>
+      <c r="HT1" s="64"/>
+      <c r="HU1" s="64"/>
+      <c r="HV1" s="64"/>
+      <c r="HW1" s="64"/>
+      <c r="HX1" s="64"/>
+      <c r="HY1" s="64"/>
+      <c r="HZ1" s="64"/>
+      <c r="IA1" s="64"/>
+      <c r="IB1" s="64"/>
+      <c r="IC1" s="64"/>
+      <c r="ID1" s="64"/>
+      <c r="IE1" s="64"/>
+      <c r="IF1" s="64"/>
+      <c r="IG1" s="64"/>
+      <c r="IH1" s="64"/>
+      <c r="II1" s="64"/>
+      <c r="IJ1" s="64"/>
+      <c r="IK1" s="64"/>
+      <c r="IL1" s="64"/>
+      <c r="IM1" s="64"/>
+      <c r="IN1" s="64"/>
+      <c r="IO1" s="64"/>
+      <c r="IP1" s="64"/>
+      <c r="IQ1" s="64"/>
+      <c r="IR1" s="64"/>
+      <c r="IS1" s="64"/>
+      <c r="IT1" s="64"/>
+      <c r="IU1" s="64"/>
+      <c r="IV1" s="64"/>
     </row>
-    <row r="2" spans="1:256" s="31" customFormat="1" ht="24.6" customHeight="1">
-[...1 lines deleted...]
-        <v>60</v>
+    <row r="2" spans="1:256" s="27" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="47" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="3" spans="1:256" s="31" customFormat="1" ht="15.75">
-      <c r="A3" s="139" t="s">
+    <row r="3" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="110" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="153"/>
-[...1 lines deleted...]
-      <c r="D3" s="129" t="s">
+      <c r="B3" s="133"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="112" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="130"/>
-[...7 lines deleted...]
-      <c r="M3" s="129" t="s">
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="114"/>
+      <c r="M3" s="112" t="s">
         <v>148</v>
       </c>
-      <c r="N3" s="130"/>
-[...14 lines deleted...]
-      <c r="AC3" s="129" t="s">
+      <c r="N3" s="113"/>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="113"/>
+      <c r="AA3" s="113"/>
+      <c r="AB3" s="114"/>
+      <c r="AC3" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="AD3" s="130"/>
-[...16 lines deleted...]
-      <c r="AU3" s="130"/>
+      <c r="AD3" s="113"/>
+      <c r="AE3" s="113"/>
+      <c r="AF3" s="113"/>
+      <c r="AG3" s="113"/>
+      <c r="AH3" s="113"/>
+      <c r="AI3" s="113"/>
+      <c r="AJ3" s="113"/>
+      <c r="AK3" s="113"/>
+      <c r="AL3" s="113"/>
+      <c r="AM3" s="113"/>
+      <c r="AN3" s="113"/>
+      <c r="AO3" s="113"/>
+      <c r="AP3" s="113"/>
+      <c r="AQ3" s="113"/>
+      <c r="AR3" s="113"/>
+      <c r="AS3" s="113"/>
+      <c r="AT3" s="113"/>
+      <c r="AU3" s="113"/>
     </row>
-    <row r="4" spans="1:256" s="31" customFormat="1" ht="123" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="37" t="s">
+    <row r="4" spans="1:256" s="27" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="135"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="E4" s="39" t="s">
+      <c r="E4" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="34" t="s">
+      <c r="F4" s="30" t="s">
         <v>149</v>
       </c>
-      <c r="G4" s="34" t="s">
+      <c r="G4" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="H4" s="34" t="s">
+      <c r="H4" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="I4" s="34" t="s">
+      <c r="I4" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="J4" s="34" t="s">
+      <c r="J4" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="K4" s="34" t="s">
+      <c r="K4" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="L4" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="M4" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N4" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="P4" s="37" t="s">
+      <c r="P4" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="Q4" s="37" t="s">
+      <c r="Q4" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="R4" s="37" t="s">
+      <c r="R4" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="S4" s="37" t="s">
+      <c r="S4" s="32" t="s">
         <v>151</v>
       </c>
-      <c r="T4" s="37" t="s">
+      <c r="T4" s="32" t="s">
         <v>152</v>
       </c>
-      <c r="U4" s="37" t="s">
+      <c r="U4" s="32" t="s">
         <v>153</v>
       </c>
-      <c r="V4" s="37" t="s">
+      <c r="V4" s="32" t="s">
         <v>154</v>
       </c>
-      <c r="W4" s="37" t="s">
+      <c r="W4" s="32" t="s">
         <v>155</v>
       </c>
-      <c r="X4" s="37" t="s">
+      <c r="X4" s="32" t="s">
         <v>156</v>
       </c>
-      <c r="Y4" s="37" t="s">
+      <c r="Y4" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="Z4" s="37" t="s">
+      <c r="Z4" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="AA4" s="37" t="s">
+      <c r="AA4" s="32" t="s">
         <v>157</v>
       </c>
-      <c r="AB4" s="37" t="s">
+      <c r="AB4" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="AC4" s="37" t="s">
+      <c r="AC4" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="AD4" s="40" t="s">
+      <c r="AD4" s="35" t="s">
         <v>69</v>
       </c>
-      <c r="AE4" s="37" t="s">
+      <c r="AE4" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="AF4" s="34" t="s">
+      <c r="AF4" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="AG4" s="60" t="s">
+      <c r="AG4" s="52" t="s">
         <v>158</v>
       </c>
-      <c r="AH4" s="60" t="s">
+      <c r="AH4" s="52" t="s">
         <v>159</v>
       </c>
-      <c r="AI4" s="106" t="s">
+      <c r="AI4" s="32" t="s">
         <v>160</v>
       </c>
-      <c r="AJ4" s="106" t="s">
+      <c r="AJ4" s="32" t="s">
         <v>161</v>
       </c>
-      <c r="AK4" s="106" t="s">
+      <c r="AK4" s="32" t="s">
         <v>162</v>
       </c>
-      <c r="AL4" s="106" t="s">
+      <c r="AL4" s="32" t="s">
         <v>163</v>
       </c>
-      <c r="AM4" s="106" t="s">
+      <c r="AM4" s="32" t="s">
         <v>164</v>
       </c>
-      <c r="AN4" s="106" t="s">
+      <c r="AN4" s="32" t="s">
         <v>165</v>
       </c>
-      <c r="AO4" s="106" t="s">
+      <c r="AO4" s="32" t="s">
         <v>175</v>
       </c>
-      <c r="AP4" s="60" t="s">
+      <c r="AP4" s="52" t="s">
         <v>167</v>
       </c>
-      <c r="AQ4" s="60" t="s">
-[...2 lines deleted...]
-      <c r="AR4" s="60" t="s">
+      <c r="AQ4" s="52" t="s">
+        <v>177</v>
+      </c>
+      <c r="AR4" s="52" t="s">
         <v>72</v>
       </c>
-      <c r="AS4" s="60" t="s">
+      <c r="AS4" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="AT4" s="60" t="s">
+      <c r="AT4" s="52" t="s">
         <v>169</v>
       </c>
-      <c r="AU4" s="69" t="s">
+      <c r="AU4" s="58" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:256" s="31" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A5" s="140" t="s">
+    <row r="5" spans="1:256" s="27" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="144" t="s">
+      <c r="B5" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="145"/>
-[...9 lines deleted...]
-      <c r="G5" s="43">
+      <c r="C5" s="107"/>
+      <c r="D5" s="36">
+        <v>539</v>
+      </c>
+      <c r="E5" s="37">
+        <v>77</v>
+      </c>
+      <c r="F5" s="37">
+        <v>20</v>
+      </c>
+      <c r="G5" s="37">
+        <v>41</v>
+      </c>
+      <c r="H5" s="37">
+        <v>12</v>
+      </c>
+      <c r="I5" s="37">
+        <v>76</v>
+      </c>
+      <c r="J5" s="37">
+        <v>10</v>
+      </c>
+      <c r="K5" s="37">
+        <v>295</v>
+      </c>
+      <c r="L5" s="38">
+        <v>8</v>
+      </c>
+      <c r="M5" s="38">
+        <v>500</v>
+      </c>
+      <c r="N5" s="39">
+        <v>352</v>
+      </c>
+      <c r="O5" s="39">
+        <v>3</v>
+      </c>
+      <c r="P5" s="39">
+        <v>8</v>
+      </c>
+      <c r="Q5" s="39">
+        <v>30</v>
+      </c>
+      <c r="R5" s="39">
+        <v>18</v>
+      </c>
+      <c r="S5" s="39">
+        <v>2</v>
+      </c>
+      <c r="T5" s="39">
+        <v>3</v>
+      </c>
+      <c r="U5" s="39">
+        <v>17</v>
+      </c>
+      <c r="V5" s="38">
+        <v>6</v>
+      </c>
+      <c r="W5" s="39">
+        <v>1</v>
+      </c>
+      <c r="X5" s="39">
+        <v>5</v>
+      </c>
+      <c r="Y5" s="39">
+        <v>20</v>
+      </c>
+      <c r="Z5" s="39">
+        <v>16</v>
+      </c>
+      <c r="AA5" s="39">
+        <v>5</v>
+      </c>
+      <c r="AB5" s="39">
+        <v>14</v>
+      </c>
+      <c r="AC5" s="39">
+        <v>514</v>
+      </c>
+      <c r="AD5" s="37">
+        <v>51</v>
+      </c>
+      <c r="AE5" s="39">
+        <v>7</v>
+      </c>
+      <c r="AF5" s="39">
+        <v>12</v>
+      </c>
+      <c r="AG5" s="53">
+        <v>33</v>
+      </c>
+      <c r="AH5" s="53">
+        <v>20</v>
+      </c>
+      <c r="AI5" s="53">
+        <v>4</v>
+      </c>
+      <c r="AJ5" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK5" s="53">
+        <v>9</v>
+      </c>
+      <c r="AL5" s="53">
+        <v>9</v>
+      </c>
+      <c r="AM5" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="53">
+        <v>104</v>
+      </c>
+      <c r="AO5" s="53">
+        <v>12</v>
+      </c>
+      <c r="AP5" s="53">
+        <v>91</v>
+      </c>
+      <c r="AQ5" s="53">
+        <v>5</v>
+      </c>
+      <c r="AR5" s="53">
+        <v>2</v>
+      </c>
+      <c r="AS5" s="53">
+        <v>13</v>
+      </c>
+      <c r="AT5" s="53">
+        <v>100</v>
+      </c>
+      <c r="AU5" s="53">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:256" s="27" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="123"/>
+      <c r="B6" s="128" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="129"/>
+      <c r="D6" s="54">
+        <v>140</v>
+      </c>
+      <c r="E6" s="53">
+        <v>28</v>
+      </c>
+      <c r="F6" s="53">
+        <v>0</v>
+      </c>
+      <c r="G6" s="53">
+        <v>15</v>
+      </c>
+      <c r="H6" s="53">
+        <v>2</v>
+      </c>
+      <c r="I6" s="53">
+        <v>14</v>
+      </c>
+      <c r="J6" s="53">
+        <v>0</v>
+      </c>
+      <c r="K6" s="53">
+        <v>72</v>
+      </c>
+      <c r="L6" s="53">
+        <v>9</v>
+      </c>
+      <c r="M6" s="53">
+        <v>129</v>
+      </c>
+      <c r="N6" s="53">
+        <v>74</v>
+      </c>
+      <c r="O6" s="53">
+        <v>2</v>
+      </c>
+      <c r="P6" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="53">
+        <v>8</v>
+      </c>
+      <c r="R6" s="53">
+        <v>9</v>
+      </c>
+      <c r="S6" s="53">
+        <v>2</v>
+      </c>
+      <c r="T6" s="53">
+        <v>1</v>
+      </c>
+      <c r="U6" s="53">
+        <v>6</v>
+      </c>
+      <c r="V6" s="53">
+        <v>9</v>
+      </c>
+      <c r="W6" s="53">
+        <v>0</v>
+      </c>
+      <c r="X6" s="53">
+        <v>6</v>
+      </c>
+      <c r="Y6" s="53">
+        <v>2</v>
+      </c>
+      <c r="Z6" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA6" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="53">
+        <v>6</v>
+      </c>
+      <c r="AC6" s="53">
+        <v>135</v>
+      </c>
+      <c r="AD6" s="55">
+        <v>9</v>
+      </c>
+      <c r="AE6" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="53">
+        <v>10</v>
+      </c>
+      <c r="AG6" s="53">
+        <v>6</v>
+      </c>
+      <c r="AH6" s="53">
+        <v>12</v>
+      </c>
+      <c r="AI6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AJ6" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="53">
+        <v>10</v>
+      </c>
+      <c r="AL6" s="53">
+        <v>4</v>
+      </c>
+      <c r="AM6" s="53">
+        <v>2</v>
+      </c>
+      <c r="AN6" s="53">
+        <v>14</v>
+      </c>
+      <c r="AO6" s="53">
+        <v>3</v>
+      </c>
+      <c r="AP6" s="53">
+        <v>18</v>
+      </c>
+      <c r="AQ6" s="53">
+        <v>1</v>
+      </c>
+      <c r="AR6" s="53">
+        <v>3</v>
+      </c>
+      <c r="AS6" s="53">
+        <v>11</v>
+      </c>
+      <c r="AT6" s="53">
+        <v>17</v>
+      </c>
+      <c r="AU6" s="53">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="105"/>
+      <c r="B7" s="108" t="s">
+        <v>170</v>
+      </c>
+      <c r="C7" s="109"/>
+      <c r="D7" s="40">
+        <v>36</v>
+      </c>
+      <c r="E7" s="41">
+        <v>5</v>
+      </c>
+      <c r="F7" s="41">
+        <v>1</v>
+      </c>
+      <c r="G7" s="41">
+        <v>4</v>
+      </c>
+      <c r="H7" s="41">
+        <v>0</v>
+      </c>
+      <c r="I7" s="41">
+        <v>4</v>
+      </c>
+      <c r="J7" s="41">
+        <v>2</v>
+      </c>
+      <c r="K7" s="41">
+        <v>19</v>
+      </c>
+      <c r="L7" s="41">
+        <v>1</v>
+      </c>
+      <c r="M7" s="41">
+        <v>33</v>
+      </c>
+      <c r="N7" s="41">
+        <v>17</v>
+      </c>
+      <c r="O7" s="41">
+        <v>0</v>
+      </c>
+      <c r="P7" s="41">
+        <v>3</v>
+      </c>
+      <c r="Q7" s="41">
+        <v>1</v>
+      </c>
+      <c r="R7" s="41">
+        <v>2</v>
+      </c>
+      <c r="S7" s="41">
+        <v>0</v>
+      </c>
+      <c r="T7" s="41">
+        <v>1</v>
+      </c>
+      <c r="U7" s="41">
+        <v>5</v>
+      </c>
+      <c r="V7" s="41">
+        <v>0</v>
+      </c>
+      <c r="W7" s="41">
+        <v>0</v>
+      </c>
+      <c r="X7" s="41">
+        <v>3</v>
+      </c>
+      <c r="Y7" s="41">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AC7" s="41">
+        <v>33</v>
+      </c>
+      <c r="AD7" s="42">
+        <v>7</v>
+      </c>
+      <c r="AE7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="41">
+        <v>3</v>
+      </c>
+      <c r="AG7" s="41">
+        <v>4</v>
+      </c>
+      <c r="AH7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AI7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK7" s="41">
+        <v>2</v>
+      </c>
+      <c r="AL7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN7" s="41">
+        <v>4</v>
+      </c>
+      <c r="AO7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AP7" s="41">
+        <v>3</v>
+      </c>
+      <c r="AQ7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS7" s="41">
+        <v>1</v>
+      </c>
+      <c r="AT7" s="41">
+        <v>5</v>
+      </c>
+      <c r="AU7" s="41">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:256" s="27" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="118" t="s">
+        <v>171</v>
+      </c>
+      <c r="B8" s="121" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="104"/>
+      <c r="D8" s="53">
+        <v>73</v>
+      </c>
+      <c r="E8" s="53">
+        <v>15</v>
+      </c>
+      <c r="F8" s="53">
+        <v>5</v>
+      </c>
+      <c r="G8" s="53">
+        <v>3</v>
+      </c>
+      <c r="H8" s="53">
+        <v>2</v>
+      </c>
+      <c r="I8" s="53">
+        <v>10</v>
+      </c>
+      <c r="J8" s="53">
+        <v>4</v>
+      </c>
+      <c r="K8" s="53">
+        <v>34</v>
+      </c>
+      <c r="L8" s="53">
+        <v>0</v>
+      </c>
+      <c r="M8" s="53">
+        <v>65</v>
+      </c>
+      <c r="N8" s="53">
+        <v>32</v>
+      </c>
+      <c r="O8" s="53">
+        <v>4</v>
+      </c>
+      <c r="P8" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="53">
+        <v>2</v>
+      </c>
+      <c r="R8" s="53">
+        <v>5</v>
+      </c>
+      <c r="S8" s="53">
+        <v>0</v>
+      </c>
+      <c r="T8" s="53">
+        <v>0</v>
+      </c>
+      <c r="U8" s="53">
+        <v>5</v>
+      </c>
+      <c r="V8" s="53">
+        <v>3</v>
+      </c>
+      <c r="W8" s="53">
+        <v>0</v>
+      </c>
+      <c r="X8" s="53">
+        <v>2</v>
+      </c>
+      <c r="Y8" s="53">
+        <v>3</v>
+      </c>
+      <c r="Z8" s="53">
+        <v>3</v>
+      </c>
+      <c r="AA8" s="53">
+        <v>3</v>
+      </c>
+      <c r="AB8" s="53">
+        <v>3</v>
+      </c>
+      <c r="AC8" s="53">
+        <v>68</v>
+      </c>
+      <c r="AD8" s="55">
+        <v>9</v>
+      </c>
+      <c r="AE8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="53">
+        <v>2</v>
+      </c>
+      <c r="AG8" s="53">
+        <v>4</v>
+      </c>
+      <c r="AH8" s="53">
+        <v>4</v>
+      </c>
+      <c r="AI8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="53">
+        <v>3</v>
+      </c>
+      <c r="AL8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AM8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN8" s="53">
+        <v>15</v>
+      </c>
+      <c r="AO8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AP8" s="53">
+        <v>9</v>
+      </c>
+      <c r="AQ8" s="53">
+        <v>1</v>
+      </c>
+      <c r="AR8" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="53">
+        <v>2</v>
+      </c>
+      <c r="AT8" s="53">
+        <v>12</v>
+      </c>
+      <c r="AU8" s="53">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:256" s="27" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="119"/>
+      <c r="B9" s="122" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="123"/>
+      <c r="D9" s="53">
+        <v>39</v>
+      </c>
+      <c r="E9" s="53">
+        <v>15</v>
+      </c>
+      <c r="F9" s="53">
+        <v>0</v>
+      </c>
+      <c r="G9" s="53">
+        <v>3</v>
+      </c>
+      <c r="H9" s="53">
+        <v>2</v>
+      </c>
+      <c r="I9" s="53">
+        <v>6</v>
+      </c>
+      <c r="J9" s="53">
+        <v>0</v>
+      </c>
+      <c r="K9" s="53">
+        <v>11</v>
+      </c>
+      <c r="L9" s="53">
+        <v>2</v>
+      </c>
+      <c r="M9" s="53">
+        <v>37</v>
+      </c>
+      <c r="N9" s="53">
+        <v>20</v>
+      </c>
+      <c r="O9" s="53">
+        <v>0</v>
+      </c>
+      <c r="P9" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="53">
+        <v>3</v>
+      </c>
+      <c r="R9" s="53">
+        <v>2</v>
+      </c>
+      <c r="S9" s="53">
+        <v>0</v>
+      </c>
+      <c r="T9" s="53">
+        <v>0</v>
+      </c>
+      <c r="U9" s="53">
+        <v>0</v>
+      </c>
+      <c r="V9" s="53">
+        <v>3</v>
+      </c>
+      <c r="W9" s="53">
+        <v>0</v>
+      </c>
+      <c r="X9" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="53">
+        <v>4</v>
+      </c>
+      <c r="Z9" s="53">
+        <v>3</v>
+      </c>
+      <c r="AA9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="53">
+        <v>2</v>
+      </c>
+      <c r="AC9" s="53">
+        <v>39</v>
+      </c>
+      <c r="AD9" s="55">
+        <v>7</v>
+      </c>
+      <c r="AE9" s="53">
+        <v>2</v>
+      </c>
+      <c r="AF9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="53">
+        <v>2</v>
+      </c>
+      <c r="AL9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AM9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="53">
+        <v>6</v>
+      </c>
+      <c r="AO9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AP9" s="53">
+        <v>6</v>
+      </c>
+      <c r="AQ9" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="53">
+        <v>1</v>
+      </c>
+      <c r="AS9" s="53">
+        <v>4</v>
+      </c>
+      <c r="AT9" s="53">
+        <v>9</v>
+      </c>
+      <c r="AU9" s="53">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:256" s="27" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="120"/>
+      <c r="B10" s="124" t="s">
+        <v>170</v>
+      </c>
+      <c r="C10" s="105"/>
+      <c r="D10" s="53">
+        <v>13</v>
+      </c>
+      <c r="E10" s="53">
+        <v>0</v>
+      </c>
+      <c r="F10" s="53">
+        <v>0</v>
+      </c>
+      <c r="G10" s="53">
+        <v>0</v>
+      </c>
+      <c r="H10" s="53">
+        <v>0</v>
+      </c>
+      <c r="I10" s="53">
+        <v>1</v>
+      </c>
+      <c r="J10" s="53">
+        <v>1</v>
+      </c>
+      <c r="K10" s="53">
+        <v>11</v>
+      </c>
+      <c r="L10" s="53">
+        <v>0</v>
+      </c>
+      <c r="M10" s="53">
+        <v>13</v>
+      </c>
+      <c r="N10" s="53">
+        <v>8</v>
+      </c>
+      <c r="O10" s="53">
+        <v>0</v>
+      </c>
+      <c r="P10" s="53">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="53">
+        <v>1</v>
+      </c>
+      <c r="R10" s="53">
+        <v>0</v>
+      </c>
+      <c r="S10" s="53">
+        <v>0</v>
+      </c>
+      <c r="T10" s="53">
+        <v>0</v>
+      </c>
+      <c r="U10" s="53">
+        <v>1</v>
+      </c>
+      <c r="V10" s="53">
+        <v>0</v>
+      </c>
+      <c r="W10" s="53">
+        <v>0</v>
+      </c>
+      <c r="X10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="53">
+        <v>2</v>
+      </c>
+      <c r="AC10" s="53">
+        <v>13</v>
+      </c>
+      <c r="AD10" s="55">
+        <v>3</v>
+      </c>
+      <c r="AE10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="41">
+        <v>2</v>
+      </c>
+      <c r="AI10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AM10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="41">
+        <v>3</v>
+      </c>
+      <c r="AO10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="41">
+        <v>3</v>
+      </c>
+      <c r="AQ10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AU10" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:256" s="27" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="104" t="s">
+        <v>172</v>
+      </c>
+      <c r="B11" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="107"/>
+      <c r="D11" s="56">
+        <v>10</v>
+      </c>
+      <c r="E11" s="57">
+        <v>1</v>
+      </c>
+      <c r="F11" s="57">
+        <v>0</v>
+      </c>
+      <c r="G11" s="57">
+        <v>1</v>
+      </c>
+      <c r="H11" s="57">
+        <v>0</v>
+      </c>
+      <c r="I11" s="57">
+        <v>1</v>
+      </c>
+      <c r="J11" s="57">
+        <v>0</v>
+      </c>
+      <c r="K11" s="57">
+        <v>7</v>
+      </c>
+      <c r="L11" s="57">
+        <v>0</v>
+      </c>
+      <c r="M11" s="57">
+        <v>10</v>
+      </c>
+      <c r="N11" s="57">
+        <v>4</v>
+      </c>
+      <c r="O11" s="57">
+        <v>0</v>
+      </c>
+      <c r="P11" s="57">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="57">
+        <v>1</v>
+      </c>
+      <c r="R11" s="57">
+        <v>0</v>
+      </c>
+      <c r="S11" s="57">
+        <v>0</v>
+      </c>
+      <c r="T11" s="57">
+        <v>0</v>
+      </c>
+      <c r="U11" s="57">
+        <v>0</v>
+      </c>
+      <c r="V11" s="57">
+        <v>1</v>
+      </c>
+      <c r="W11" s="57">
+        <v>0</v>
+      </c>
+      <c r="X11" s="57">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="57">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="57">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="57">
+        <v>10</v>
+      </c>
+      <c r="AD11" s="37">
+        <v>3</v>
+      </c>
+      <c r="AE11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AH11" s="53">
+        <v>2</v>
+      </c>
+      <c r="AI11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AL11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AQ11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AT11" s="53">
+        <v>1</v>
+      </c>
+      <c r="AU11" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:256" s="27" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="105"/>
+      <c r="B12" s="108" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="109"/>
+      <c r="D12" s="40">
+        <v>3</v>
+      </c>
+      <c r="E12" s="41">
+        <v>0</v>
+      </c>
+      <c r="F12" s="41">
+        <v>0</v>
+      </c>
+      <c r="G12" s="41">
+        <v>0</v>
+      </c>
+      <c r="H12" s="41">
+        <v>0</v>
+      </c>
+      <c r="I12" s="41">
+        <v>2</v>
+      </c>
+      <c r="J12" s="41">
+        <v>0</v>
+      </c>
+      <c r="K12" s="41">
+        <v>1</v>
+      </c>
+      <c r="L12" s="41">
+        <v>0</v>
+      </c>
+      <c r="M12" s="41">
+        <v>2</v>
+      </c>
+      <c r="N12" s="41">
+        <v>1</v>
+      </c>
+      <c r="O12" s="41">
+        <v>0</v>
+      </c>
+      <c r="P12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="41">
+        <v>0</v>
+      </c>
+      <c r="R12" s="41">
+        <v>1</v>
+      </c>
+      <c r="S12" s="41">
+        <v>0</v>
+      </c>
+      <c r="T12" s="41">
+        <v>0</v>
+      </c>
+      <c r="U12" s="41">
+        <v>0</v>
+      </c>
+      <c r="V12" s="41">
+        <v>0</v>
+      </c>
+      <c r="W12" s="41">
+        <v>0</v>
+      </c>
+      <c r="X12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="41">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="41">
+        <v>3</v>
+      </c>
+      <c r="AD12" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AF12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="41">
+        <v>2</v>
+      </c>
+      <c r="AU12" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="130" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="130"/>
+      <c r="C13" s="130"/>
+      <c r="D13" s="130"/>
+      <c r="E13" s="130"/>
+      <c r="F13" s="130"/>
+      <c r="G13" s="130"/>
+      <c r="H13" s="130"/>
+      <c r="I13" s="130"/>
+      <c r="J13" s="130"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="26"/>
+      <c r="N13" s="26"/>
+      <c r="O13" s="26"/>
+      <c r="P13" s="26"/>
+      <c r="Q13" s="26"/>
+      <c r="R13" s="26"/>
+      <c r="S13" s="26"/>
+      <c r="T13" s="26"/>
+      <c r="U13" s="26"/>
+      <c r="V13" s="26"/>
+      <c r="W13" s="26"/>
+      <c r="X13" s="26"/>
+      <c r="Y13" s="26"/>
+      <c r="Z13" s="26"/>
+      <c r="AA13" s="26"/>
+      <c r="AB13" s="26"/>
+      <c r="AC13" s="26"/>
+      <c r="AD13" s="26"/>
+      <c r="AE13" s="26"/>
+      <c r="AF13" s="26"/>
+      <c r="AG13" s="26"/>
+      <c r="AH13" s="26"/>
+      <c r="AI13" s="26"/>
+      <c r="AJ13" s="26"/>
+      <c r="AK13" s="26"/>
+      <c r="AL13" s="26"/>
+      <c r="AM13" s="26"/>
+      <c r="AN13" s="26"/>
+    </row>
+    <row r="14" spans="1:256" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="131" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="131"/>
+      <c r="C14" s="131"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="131"/>
+      <c r="F14" s="131"/>
+      <c r="G14" s="131"/>
+      <c r="H14" s="131"/>
+      <c r="I14" s="131"/>
+      <c r="J14" s="131"/>
+      <c r="K14" s="131"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="45"/>
+      <c r="S14" s="45"/>
+      <c r="T14" s="45"/>
+      <c r="U14" s="45"/>
+      <c r="V14" s="45"/>
+      <c r="W14" s="45"/>
+      <c r="X14" s="45"/>
+      <c r="Y14" s="45"/>
+      <c r="Z14" s="46"/>
+      <c r="AA14" s="46"/>
+      <c r="AB14" s="46"/>
+      <c r="AC14" s="46"/>
+      <c r="AD14" s="46"/>
+      <c r="AE14" s="46"/>
+      <c r="AF14" s="46"/>
+      <c r="AG14" s="46"/>
+      <c r="AH14" s="46"/>
+      <c r="AI14" s="46"/>
+      <c r="AJ14" s="46"/>
+      <c r="AK14" s="46"/>
+      <c r="AL14" s="46"/>
+      <c r="AM14" s="46"/>
+      <c r="AN14" s="46"/>
+      <c r="AO14" s="47"/>
+      <c r="AP14" s="47"/>
+      <c r="AQ14" s="47"/>
+      <c r="AR14" s="47"/>
+      <c r="AS14" s="47"/>
+      <c r="AT14" s="47"/>
+      <c r="AU14" s="47"/>
+      <c r="AV14" s="47"/>
+      <c r="AW14" s="47"/>
+      <c r="AX14" s="47"/>
+      <c r="AY14" s="47"/>
+      <c r="AZ14" s="47"/>
+      <c r="BA14" s="47"/>
+      <c r="BB14" s="47"/>
+      <c r="BC14" s="47"/>
+      <c r="BD14" s="47"/>
+      <c r="BE14" s="47"/>
+      <c r="BF14" s="47"/>
+      <c r="BG14" s="47"/>
+      <c r="BH14" s="47"/>
+      <c r="BI14" s="47"/>
+      <c r="BJ14" s="47"/>
+      <c r="BK14" s="47"/>
+      <c r="BL14" s="47"/>
+      <c r="BM14" s="47"/>
+      <c r="BN14" s="47"/>
+      <c r="BO14" s="47"/>
+      <c r="BP14" s="47"/>
+      <c r="BQ14" s="47"/>
+      <c r="BR14" s="47"/>
+      <c r="BS14" s="47"/>
+      <c r="BT14" s="47"/>
+      <c r="BU14" s="47"/>
+      <c r="BV14" s="47"/>
+      <c r="BW14" s="47"/>
+      <c r="BX14" s="47"/>
+      <c r="BY14" s="47"/>
+      <c r="BZ14" s="47"/>
+      <c r="CA14" s="47"/>
+      <c r="CB14" s="47"/>
+      <c r="CC14" s="47"/>
+      <c r="CD14" s="47"/>
+      <c r="CE14" s="47"/>
+      <c r="CF14" s="47"/>
+      <c r="CG14" s="47"/>
+      <c r="CH14" s="47"/>
+      <c r="CI14" s="47"/>
+      <c r="CJ14" s="47"/>
+      <c r="CK14" s="47"/>
+      <c r="CL14" s="47"/>
+      <c r="CM14" s="47"/>
+      <c r="CN14" s="47"/>
+      <c r="CO14" s="47"/>
+      <c r="CP14" s="47"/>
+      <c r="CQ14" s="47"/>
+      <c r="CR14" s="47"/>
+      <c r="CS14" s="47"/>
+      <c r="CT14" s="47"/>
+      <c r="CU14" s="47"/>
+      <c r="CV14" s="47"/>
+      <c r="CW14" s="47"/>
+      <c r="CX14" s="47"/>
+      <c r="CY14" s="47"/>
+      <c r="CZ14" s="47"/>
+      <c r="DA14" s="47"/>
+      <c r="DB14" s="47"/>
+      <c r="DC14" s="47"/>
+      <c r="DD14" s="47"/>
+      <c r="DE14" s="47"/>
+      <c r="DF14" s="47"/>
+      <c r="DG14" s="47"/>
+      <c r="DH14" s="47"/>
+      <c r="DI14" s="47"/>
+      <c r="DJ14" s="47"/>
+      <c r="DK14" s="47"/>
+      <c r="DL14" s="47"/>
+      <c r="DM14" s="47"/>
+      <c r="DN14" s="47"/>
+      <c r="DO14" s="47"/>
+      <c r="DP14" s="47"/>
+      <c r="DQ14" s="47"/>
+      <c r="DR14" s="47"/>
+      <c r="DS14" s="47"/>
+      <c r="DT14" s="47"/>
+      <c r="DU14" s="47"/>
+      <c r="DV14" s="47"/>
+      <c r="DW14" s="47"/>
+      <c r="DX14" s="47"/>
+      <c r="DY14" s="47"/>
+      <c r="DZ14" s="47"/>
+      <c r="EA14" s="47"/>
+      <c r="EB14" s="47"/>
+      <c r="EC14" s="47"/>
+      <c r="ED14" s="47"/>
+      <c r="EE14" s="47"/>
+      <c r="EF14" s="47"/>
+      <c r="EG14" s="47"/>
+      <c r="EH14" s="47"/>
+      <c r="EI14" s="47"/>
+      <c r="EJ14" s="47"/>
+      <c r="EK14" s="47"/>
+      <c r="EL14" s="47"/>
+      <c r="EM14" s="47"/>
+      <c r="EN14" s="47"/>
+      <c r="EO14" s="47"/>
+      <c r="EP14" s="47"/>
+      <c r="EQ14" s="47"/>
+      <c r="ER14" s="47"/>
+      <c r="ES14" s="47"/>
+      <c r="ET14" s="47"/>
+      <c r="EU14" s="47"/>
+      <c r="EV14" s="47"/>
+      <c r="EW14" s="47"/>
+      <c r="EX14" s="47"/>
+      <c r="EY14" s="47"/>
+      <c r="EZ14" s="47"/>
+      <c r="FA14" s="47"/>
+      <c r="FB14" s="47"/>
+      <c r="FC14" s="47"/>
+      <c r="FD14" s="47"/>
+      <c r="FE14" s="47"/>
+      <c r="FF14" s="47"/>
+      <c r="FG14" s="47"/>
+      <c r="FH14" s="47"/>
+      <c r="FI14" s="47"/>
+      <c r="FJ14" s="47"/>
+      <c r="FK14" s="47"/>
+      <c r="FL14" s="47"/>
+      <c r="FM14" s="47"/>
+      <c r="FN14" s="47"/>
+      <c r="FO14" s="47"/>
+      <c r="FP14" s="47"/>
+      <c r="FQ14" s="47"/>
+      <c r="FR14" s="47"/>
+      <c r="FS14" s="47"/>
+      <c r="FT14" s="47"/>
+      <c r="FU14" s="47"/>
+      <c r="FV14" s="47"/>
+      <c r="FW14" s="47"/>
+      <c r="FX14" s="47"/>
+      <c r="FY14" s="47"/>
+      <c r="FZ14" s="47"/>
+      <c r="GA14" s="47"/>
+      <c r="GB14" s="47"/>
+      <c r="GC14" s="47"/>
+      <c r="GD14" s="47"/>
+      <c r="GE14" s="47"/>
+      <c r="GF14" s="47"/>
+      <c r="GG14" s="47"/>
+      <c r="GH14" s="47"/>
+      <c r="GI14" s="47"/>
+      <c r="GJ14" s="47"/>
+      <c r="GK14" s="47"/>
+      <c r="GL14" s="47"/>
+      <c r="GM14" s="47"/>
+      <c r="GN14" s="47"/>
+      <c r="GO14" s="47"/>
+      <c r="GP14" s="47"/>
+      <c r="GQ14" s="47"/>
+      <c r="GR14" s="47"/>
+      <c r="GS14" s="47"/>
+      <c r="GT14" s="47"/>
+      <c r="GU14" s="47"/>
+      <c r="GV14" s="47"/>
+      <c r="GW14" s="47"/>
+      <c r="GX14" s="47"/>
+      <c r="GY14" s="47"/>
+      <c r="GZ14" s="47"/>
+      <c r="HA14" s="47"/>
+      <c r="HB14" s="47"/>
+      <c r="HC14" s="47"/>
+      <c r="HD14" s="47"/>
+      <c r="HE14" s="47"/>
+      <c r="HF14" s="47"/>
+      <c r="HG14" s="47"/>
+      <c r="HH14" s="47"/>
+      <c r="HI14" s="47"/>
+      <c r="HJ14" s="47"/>
+      <c r="HK14" s="47"/>
+      <c r="HL14" s="47"/>
+      <c r="HM14" s="47"/>
+      <c r="HN14" s="47"/>
+      <c r="HO14" s="47"/>
+      <c r="HP14" s="47"/>
+      <c r="HQ14" s="47"/>
+      <c r="HR14" s="47"/>
+      <c r="HS14" s="47"/>
+      <c r="HT14" s="47"/>
+      <c r="HU14" s="47"/>
+      <c r="HV14" s="47"/>
+      <c r="HW14" s="47"/>
+      <c r="HX14" s="47"/>
+      <c r="HY14" s="47"/>
+      <c r="HZ14" s="47"/>
+      <c r="IA14" s="47"/>
+      <c r="IB14" s="47"/>
+      <c r="IC14" s="47"/>
+      <c r="ID14" s="47"/>
+      <c r="IE14" s="47"/>
+      <c r="IF14" s="47"/>
+      <c r="IG14" s="47"/>
+      <c r="IH14" s="47"/>
+      <c r="II14" s="47"/>
+      <c r="IJ14" s="47"/>
+      <c r="IK14" s="47"/>
+      <c r="IL14" s="47"/>
+      <c r="IM14" s="47"/>
+      <c r="IN14" s="47"/>
+      <c r="IO14" s="47"/>
+      <c r="IP14" s="47"/>
+      <c r="IQ14" s="47"/>
+      <c r="IR14" s="47"/>
+      <c r="IS14" s="47"/>
+      <c r="IT14" s="47"/>
+      <c r="IU14" s="47"/>
+      <c r="IV14" s="47"/>
+    </row>
+    <row r="15" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="62" t="s">
         <v>83</v>
       </c>
-      <c r="H5" s="43">
-[...118 lines deleted...]
-      </c>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="60"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="60"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="60"/>
+      <c r="W15" s="60"/>
+      <c r="X15" s="60"/>
+      <c r="Y15" s="60"/>
+      <c r="Z15" s="60"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="60"/>
+      <c r="AD15" s="60"/>
+      <c r="AE15" s="60"/>
+      <c r="AF15" s="60"/>
+      <c r="AG15" s="60"/>
+      <c r="AH15" s="60"/>
+      <c r="AI15" s="60"/>
+      <c r="AJ15" s="60"/>
+      <c r="AK15" s="60"/>
+      <c r="AL15" s="60"/>
+      <c r="AM15" s="60"/>
+      <c r="AN15" s="60"/>
+      <c r="AO15" s="61"/>
+      <c r="AP15" s="61"/>
+      <c r="AQ15" s="61"/>
+      <c r="AR15" s="61"/>
+      <c r="AS15" s="61"/>
+      <c r="AT15" s="61"/>
+      <c r="AU15" s="61"/>
+      <c r="AV15" s="61"/>
+      <c r="AW15" s="61"/>
+      <c r="AX15" s="61"/>
+      <c r="AY15" s="61"/>
+      <c r="AZ15" s="61"/>
+      <c r="BA15" s="61"/>
+      <c r="BB15" s="61"/>
+      <c r="BC15" s="61"/>
+      <c r="BD15" s="61"/>
+      <c r="BE15" s="61"/>
+      <c r="BF15" s="61"/>
+      <c r="BG15" s="61"/>
+      <c r="BH15" s="61"/>
+      <c r="BI15" s="61"/>
+      <c r="BJ15" s="61"/>
+      <c r="BK15" s="61"/>
+      <c r="BL15" s="61"/>
+      <c r="BM15" s="61"/>
+      <c r="BN15" s="61"/>
+      <c r="BO15" s="61"/>
+      <c r="BP15" s="61"/>
+      <c r="BQ15" s="61"/>
+      <c r="BR15" s="61"/>
+      <c r="BS15" s="61"/>
+      <c r="BT15" s="61"/>
+      <c r="BU15" s="61"/>
+      <c r="BV15" s="61"/>
+      <c r="BW15" s="61"/>
+      <c r="BX15" s="61"/>
+      <c r="BY15" s="61"/>
+      <c r="BZ15" s="61"/>
+      <c r="CA15" s="61"/>
+      <c r="CB15" s="61"/>
+      <c r="CC15" s="61"/>
+      <c r="CD15" s="61"/>
+      <c r="CE15" s="61"/>
+      <c r="CF15" s="61"/>
+      <c r="CG15" s="61"/>
+      <c r="CH15" s="61"/>
+      <c r="CI15" s="61"/>
+      <c r="CJ15" s="61"/>
+      <c r="CK15" s="61"/>
+      <c r="CL15" s="61"/>
+      <c r="CM15" s="61"/>
+      <c r="CN15" s="61"/>
+      <c r="CO15" s="61"/>
+      <c r="CP15" s="61"/>
+      <c r="CQ15" s="61"/>
+      <c r="CR15" s="61"/>
+      <c r="CS15" s="61"/>
+      <c r="CT15" s="61"/>
+      <c r="CU15" s="61"/>
+      <c r="CV15" s="61"/>
+      <c r="CW15" s="61"/>
+      <c r="CX15" s="61"/>
+      <c r="CY15" s="61"/>
+      <c r="CZ15" s="61"/>
+      <c r="DA15" s="61"/>
+      <c r="DB15" s="61"/>
+      <c r="DC15" s="61"/>
+      <c r="DD15" s="61"/>
+      <c r="DE15" s="61"/>
+      <c r="DF15" s="61"/>
+      <c r="DG15" s="61"/>
+      <c r="DH15" s="61"/>
+      <c r="DI15" s="61"/>
+      <c r="DJ15" s="61"/>
+      <c r="DK15" s="61"/>
+      <c r="DL15" s="61"/>
+      <c r="DM15" s="61"/>
+      <c r="DN15" s="61"/>
+      <c r="DO15" s="61"/>
+      <c r="DP15" s="61"/>
+      <c r="DQ15" s="61"/>
+      <c r="DR15" s="61"/>
+      <c r="DS15" s="61"/>
+      <c r="DT15" s="61"/>
+      <c r="DU15" s="61"/>
+      <c r="DV15" s="61"/>
+      <c r="DW15" s="61"/>
+      <c r="DX15" s="61"/>
+      <c r="DY15" s="61"/>
+      <c r="DZ15" s="61"/>
+      <c r="EA15" s="61"/>
+      <c r="EB15" s="61"/>
+      <c r="EC15" s="61"/>
+      <c r="ED15" s="61"/>
+      <c r="EE15" s="61"/>
+      <c r="EF15" s="61"/>
+      <c r="EG15" s="61"/>
+      <c r="EH15" s="61"/>
+      <c r="EI15" s="61"/>
+      <c r="EJ15" s="61"/>
+      <c r="EK15" s="61"/>
+      <c r="EL15" s="61"/>
+      <c r="EM15" s="61"/>
+      <c r="EN15" s="61"/>
+      <c r="EO15" s="61"/>
+      <c r="EP15" s="61"/>
+      <c r="EQ15" s="61"/>
+      <c r="ER15" s="61"/>
+      <c r="ES15" s="61"/>
+      <c r="ET15" s="61"/>
+      <c r="EU15" s="61"/>
+      <c r="EV15" s="61"/>
+      <c r="EW15" s="61"/>
+      <c r="EX15" s="61"/>
+      <c r="EY15" s="61"/>
+      <c r="EZ15" s="61"/>
+      <c r="FA15" s="61"/>
+      <c r="FB15" s="61"/>
+      <c r="FC15" s="61"/>
+      <c r="FD15" s="61"/>
+      <c r="FE15" s="61"/>
+      <c r="FF15" s="61"/>
+      <c r="FG15" s="61"/>
+      <c r="FH15" s="61"/>
+      <c r="FI15" s="61"/>
+      <c r="FJ15" s="61"/>
+      <c r="FK15" s="61"/>
+      <c r="FL15" s="61"/>
+      <c r="FM15" s="61"/>
+      <c r="FN15" s="61"/>
+      <c r="FO15" s="61"/>
+      <c r="FP15" s="61"/>
+      <c r="FQ15" s="61"/>
+      <c r="FR15" s="61"/>
+      <c r="FS15" s="61"/>
+      <c r="FT15" s="61"/>
+      <c r="FU15" s="61"/>
+      <c r="FV15" s="61"/>
+      <c r="FW15" s="61"/>
+      <c r="FX15" s="61"/>
+      <c r="FY15" s="61"/>
+      <c r="FZ15" s="61"/>
+      <c r="GA15" s="61"/>
+      <c r="GB15" s="61"/>
+      <c r="GC15" s="61"/>
+      <c r="GD15" s="61"/>
+      <c r="GE15" s="61"/>
+      <c r="GF15" s="61"/>
+      <c r="GG15" s="61"/>
+      <c r="GH15" s="61"/>
+      <c r="GI15" s="61"/>
+      <c r="GJ15" s="61"/>
+      <c r="GK15" s="61"/>
+      <c r="GL15" s="61"/>
+      <c r="GM15" s="61"/>
+      <c r="GN15" s="61"/>
+      <c r="GO15" s="61"/>
+      <c r="GP15" s="61"/>
+      <c r="GQ15" s="61"/>
+      <c r="GR15" s="61"/>
+      <c r="GS15" s="61"/>
+      <c r="GT15" s="61"/>
+      <c r="GU15" s="61"/>
+      <c r="GV15" s="61"/>
+      <c r="GW15" s="61"/>
+      <c r="GX15" s="61"/>
+      <c r="GY15" s="61"/>
+      <c r="GZ15" s="61"/>
+      <c r="HA15" s="61"/>
+      <c r="HB15" s="61"/>
+      <c r="HC15" s="61"/>
+      <c r="HD15" s="61"/>
+      <c r="HE15" s="61"/>
+      <c r="HF15" s="61"/>
+      <c r="HG15" s="61"/>
+      <c r="HH15" s="61"/>
+      <c r="HI15" s="61"/>
+      <c r="HJ15" s="61"/>
+      <c r="HK15" s="61"/>
+      <c r="HL15" s="61"/>
+      <c r="HM15" s="61"/>
+      <c r="HN15" s="61"/>
+      <c r="HO15" s="61"/>
+      <c r="HP15" s="61"/>
+      <c r="HQ15" s="61"/>
+      <c r="HR15" s="61"/>
+      <c r="HS15" s="61"/>
+      <c r="HT15" s="61"/>
+      <c r="HU15" s="61"/>
+      <c r="HV15" s="61"/>
+      <c r="HW15" s="61"/>
+      <c r="HX15" s="61"/>
+      <c r="HY15" s="61"/>
+      <c r="HZ15" s="61"/>
+      <c r="IA15" s="61"/>
+      <c r="IB15" s="61"/>
+      <c r="IC15" s="61"/>
+      <c r="ID15" s="61"/>
+      <c r="IE15" s="61"/>
+      <c r="IF15" s="61"/>
+      <c r="IG15" s="61"/>
+      <c r="IH15" s="61"/>
+      <c r="II15" s="61"/>
+      <c r="IJ15" s="61"/>
+      <c r="IK15" s="61"/>
+      <c r="IL15" s="61"/>
+      <c r="IM15" s="61"/>
+      <c r="IN15" s="61"/>
+      <c r="IO15" s="61"/>
+      <c r="IP15" s="61"/>
+      <c r="IQ15" s="61"/>
+      <c r="IR15" s="61"/>
+      <c r="IS15" s="61"/>
+      <c r="IT15" s="61"/>
+      <c r="IU15" s="61"/>
+      <c r="IV15" s="61"/>
     </row>
-    <row r="6" spans="1:256" s="31" customFormat="1" ht="25.15" customHeight="1">
-[...1795 lines deleted...]
-      <c r="IV17" s="75"/>
+    <row r="17" spans="2:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B17" s="63"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="63"/>
+      <c r="O17" s="63"/>
+      <c r="P17" s="63"/>
+      <c r="Q17" s="63"/>
+      <c r="R17" s="63"/>
+      <c r="S17" s="63"/>
+      <c r="T17" s="63"/>
+      <c r="U17" s="63"/>
+      <c r="V17" s="63"/>
+      <c r="W17" s="63"/>
+      <c r="X17" s="63"/>
+      <c r="Y17" s="63"/>
+      <c r="Z17" s="63"/>
+      <c r="AA17" s="63"/>
+      <c r="AB17" s="63"/>
+      <c r="AC17" s="63"/>
+      <c r="AD17" s="63"/>
+      <c r="AE17" s="63"/>
+      <c r="AF17" s="63"/>
+      <c r="AG17" s="63"/>
+      <c r="AH17" s="63"/>
+      <c r="AI17" s="63"/>
+      <c r="AJ17" s="63"/>
+      <c r="AK17" s="63"/>
+      <c r="AL17" s="63"/>
+      <c r="AM17" s="63"/>
+      <c r="AN17" s="63"/>
+      <c r="AO17" s="63"/>
+      <c r="AP17" s="63"/>
+      <c r="AQ17" s="63"/>
+      <c r="AR17" s="63"/>
+      <c r="AS17" s="63"/>
+      <c r="AT17" s="63"/>
+      <c r="AU17" s="63"/>
+      <c r="AV17" s="63"/>
+      <c r="AW17" s="63"/>
+      <c r="AX17" s="63"/>
+      <c r="AY17" s="63"/>
+      <c r="AZ17" s="63"/>
+      <c r="BA17" s="63"/>
+      <c r="BB17" s="63"/>
+      <c r="BC17" s="63"/>
+      <c r="BD17" s="63"/>
+      <c r="BE17" s="63"/>
+      <c r="BF17" s="63"/>
+      <c r="BG17" s="63"/>
+      <c r="BH17" s="63"/>
+      <c r="BI17" s="63"/>
+      <c r="BJ17" s="63"/>
+      <c r="BK17" s="63"/>
+      <c r="BL17" s="63"/>
+      <c r="BM17" s="63"/>
+      <c r="BN17" s="63"/>
+      <c r="BO17" s="63"/>
+      <c r="BP17" s="63"/>
+      <c r="BQ17" s="63"/>
+      <c r="BR17" s="63"/>
+      <c r="BS17" s="63"/>
+      <c r="BT17" s="63"/>
+      <c r="BU17" s="63"/>
+      <c r="BV17" s="63"/>
+      <c r="BW17" s="63"/>
+      <c r="BX17" s="63"/>
+      <c r="BY17" s="63"/>
+      <c r="BZ17" s="63"/>
+      <c r="CA17" s="63"/>
+      <c r="CB17" s="63"/>
+      <c r="CC17" s="63"/>
+      <c r="CD17" s="63"/>
+      <c r="CE17" s="63"/>
+      <c r="CF17" s="63"/>
+      <c r="CG17" s="63"/>
+      <c r="CH17" s="63"/>
+      <c r="CI17" s="63"/>
+      <c r="CJ17" s="63"/>
+      <c r="CK17" s="63"/>
+      <c r="CL17" s="63"/>
+      <c r="CM17" s="63"/>
+      <c r="CN17" s="63"/>
+      <c r="CO17" s="63"/>
+      <c r="CP17" s="63"/>
+      <c r="CQ17" s="63"/>
+      <c r="CR17" s="63"/>
+      <c r="CS17" s="63"/>
+      <c r="CT17" s="63"/>
+      <c r="CU17" s="63"/>
+      <c r="CV17" s="63"/>
+      <c r="CW17" s="63"/>
+      <c r="CX17" s="63"/>
+      <c r="CY17" s="63"/>
+      <c r="CZ17" s="63"/>
+      <c r="DA17" s="63"/>
+      <c r="DB17" s="63"/>
+      <c r="DC17" s="63"/>
+      <c r="DD17" s="63"/>
+      <c r="DE17" s="63"/>
+      <c r="DF17" s="63"/>
+      <c r="DG17" s="63"/>
+      <c r="DH17" s="63"/>
+      <c r="DI17" s="63"/>
+      <c r="DJ17" s="63"/>
+      <c r="DK17" s="63"/>
+      <c r="DL17" s="63"/>
+      <c r="DM17" s="63"/>
+      <c r="DN17" s="63"/>
+      <c r="DO17" s="63"/>
+      <c r="DP17" s="63"/>
+      <c r="DQ17" s="63"/>
+      <c r="DR17" s="63"/>
+      <c r="DS17" s="63"/>
+      <c r="DT17" s="63"/>
+      <c r="DU17" s="63"/>
+      <c r="DV17" s="63"/>
+      <c r="DW17" s="63"/>
+      <c r="DX17" s="63"/>
+      <c r="DY17" s="63"/>
+      <c r="DZ17" s="63"/>
+      <c r="EA17" s="63"/>
+      <c r="EB17" s="63"/>
+      <c r="EC17" s="63"/>
+      <c r="ED17" s="63"/>
+      <c r="EE17" s="63"/>
+      <c r="EF17" s="63"/>
+      <c r="EG17" s="63"/>
+      <c r="EH17" s="63"/>
+      <c r="EI17" s="63"/>
+      <c r="EJ17" s="63"/>
+      <c r="EK17" s="63"/>
+      <c r="EL17" s="63"/>
+      <c r="EM17" s="63"/>
+      <c r="EN17" s="63"/>
+      <c r="EO17" s="63"/>
+      <c r="EP17" s="63"/>
+      <c r="EQ17" s="63"/>
+      <c r="ER17" s="63"/>
+      <c r="ES17" s="63"/>
+      <c r="ET17" s="63"/>
+      <c r="EU17" s="63"/>
+      <c r="EV17" s="63"/>
+      <c r="EW17" s="63"/>
+      <c r="EX17" s="63"/>
+      <c r="EY17" s="63"/>
+      <c r="EZ17" s="63"/>
+      <c r="FA17" s="63"/>
+      <c r="FB17" s="63"/>
+      <c r="FC17" s="63"/>
+      <c r="FD17" s="63"/>
+      <c r="FE17" s="63"/>
+      <c r="FF17" s="63"/>
+      <c r="FG17" s="63"/>
+      <c r="FH17" s="63"/>
+      <c r="FI17" s="63"/>
+      <c r="FJ17" s="63"/>
+      <c r="FK17" s="63"/>
+      <c r="FL17" s="63"/>
+      <c r="FM17" s="63"/>
+      <c r="FN17" s="63"/>
+      <c r="FO17" s="63"/>
+      <c r="FP17" s="63"/>
+      <c r="FQ17" s="63"/>
+      <c r="FR17" s="63"/>
+      <c r="FS17" s="63"/>
+      <c r="FT17" s="63"/>
+      <c r="FU17" s="63"/>
+      <c r="FV17" s="63"/>
+      <c r="FW17" s="63"/>
+      <c r="FX17" s="63"/>
+      <c r="FY17" s="63"/>
+      <c r="FZ17" s="63"/>
+      <c r="GA17" s="63"/>
+      <c r="GB17" s="63"/>
+      <c r="GC17" s="63"/>
+      <c r="GD17" s="63"/>
+      <c r="GE17" s="63"/>
+      <c r="GF17" s="63"/>
+      <c r="GG17" s="63"/>
+      <c r="GH17" s="63"/>
+      <c r="GI17" s="63"/>
+      <c r="GJ17" s="63"/>
+      <c r="GK17" s="63"/>
+      <c r="GL17" s="63"/>
+      <c r="GM17" s="63"/>
+      <c r="GN17" s="63"/>
+      <c r="GO17" s="63"/>
+      <c r="GP17" s="63"/>
+      <c r="GQ17" s="63"/>
+      <c r="GR17" s="63"/>
+      <c r="GS17" s="63"/>
+      <c r="GT17" s="63"/>
+      <c r="GU17" s="63"/>
+      <c r="GV17" s="63"/>
+      <c r="GW17" s="63"/>
+      <c r="GX17" s="63"/>
+      <c r="GY17" s="63"/>
+      <c r="GZ17" s="63"/>
+      <c r="HA17" s="63"/>
+      <c r="HB17" s="63"/>
+      <c r="HC17" s="63"/>
+      <c r="HD17" s="63"/>
+      <c r="HE17" s="63"/>
+      <c r="HF17" s="63"/>
+      <c r="HG17" s="63"/>
+      <c r="HH17" s="63"/>
+      <c r="HI17" s="63"/>
+      <c r="HJ17" s="63"/>
+      <c r="HK17" s="63"/>
+      <c r="HL17" s="63"/>
+      <c r="HM17" s="63"/>
+      <c r="HN17" s="63"/>
+      <c r="HO17" s="63"/>
+      <c r="HP17" s="63"/>
+      <c r="HQ17" s="63"/>
+      <c r="HR17" s="63"/>
+      <c r="HS17" s="63"/>
+      <c r="HT17" s="63"/>
+      <c r="HU17" s="63"/>
+      <c r="HV17" s="63"/>
+      <c r="HW17" s="63"/>
+      <c r="HX17" s="63"/>
+      <c r="HY17" s="63"/>
+      <c r="HZ17" s="63"/>
+      <c r="IA17" s="63"/>
+      <c r="IB17" s="63"/>
+      <c r="IC17" s="63"/>
+      <c r="ID17" s="63"/>
+      <c r="IE17" s="63"/>
+      <c r="IF17" s="63"/>
+      <c r="IG17" s="63"/>
+      <c r="IH17" s="63"/>
+      <c r="II17" s="63"/>
+      <c r="IJ17" s="63"/>
+      <c r="IK17" s="63"/>
+      <c r="IL17" s="63"/>
+      <c r="IM17" s="63"/>
+      <c r="IN17" s="63"/>
+      <c r="IO17" s="63"/>
+      <c r="IP17" s="63"/>
+      <c r="IQ17" s="63"/>
+      <c r="IR17" s="63"/>
+      <c r="IS17" s="63"/>
+      <c r="IT17" s="63"/>
+      <c r="IU17" s="63"/>
+      <c r="IV17" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A11:A12"/>
-[...7 lines deleted...]
-    <mergeCell ref="B10:C10"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A3:C4"/>
     <mergeCell ref="D3:L3"/>
     <mergeCell ref="M3:AB3"/>
+    <mergeCell ref="AC3:AU3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
+    <mergeCell ref="A13:K13"/>
+    <mergeCell ref="A14:K14"/>
     <mergeCell ref="A8:A10"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>19</vt:i4>
+        <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="36" baseType="lpstr">
-[...9 lines deleted...]
-      <vt:lpstr>104年</vt:lpstr>
+    <vt:vector size="38" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
+      <vt:lpstr>113</vt:lpstr>
+      <vt:lpstr>112</vt:lpstr>
+      <vt:lpstr>111</vt:lpstr>
+      <vt:lpstr>110</vt:lpstr>
+      <vt:lpstr>109</vt:lpstr>
+      <vt:lpstr>108</vt:lpstr>
+      <vt:lpstr>107 </vt:lpstr>
+      <vt:lpstr>106</vt:lpstr>
+      <vt:lpstr>105</vt:lpstr>
+      <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103年</vt:lpstr>
       <vt:lpstr>102年</vt:lpstr>
       <vt:lpstr>101年</vt:lpstr>
       <vt:lpstr>100年</vt:lpstr>
       <vt:lpstr>99年</vt:lpstr>
       <vt:lpstr>98年</vt:lpstr>
       <vt:lpstr>97年</vt:lpstr>
       <vt:lpstr>96年</vt:lpstr>
       <vt:lpstr>工作表1</vt:lpstr>
       <vt:lpstr>'100年'!Print_Area</vt:lpstr>
       <vt:lpstr>'101年'!Print_Area</vt:lpstr>
       <vt:lpstr>'102年'!Print_Area</vt:lpstr>
       <vt:lpstr>'103年'!Print_Area</vt:lpstr>
-      <vt:lpstr>'104年'!Print_Area</vt:lpstr>
+      <vt:lpstr>'104'!Print_Area</vt:lpstr>
       <vt:lpstr>'96年'!Print_Area</vt:lpstr>
       <vt:lpstr>'97年'!Print_Area</vt:lpstr>
       <vt:lpstr>'98年'!Print_Area</vt:lpstr>
       <vt:lpstr>'99年'!Print_Area</vt:lpstr>
       <vt:lpstr>'100年'!Print_Titles</vt:lpstr>
       <vt:lpstr>'103年'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'104年'!Print_Titles</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>'113年'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'104'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'109'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'110'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'111'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'112'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'113'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'114'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>no</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>moi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>