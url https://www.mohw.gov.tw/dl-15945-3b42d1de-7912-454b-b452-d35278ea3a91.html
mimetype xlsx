--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,154 +1,285 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20413"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\0000.  待辦事項\1140421  114年5月應公告：性別統計指標(社福)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\115性別統計\04 本部性別指標統計表\115\05\蕭永興1150520\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0FFB424F-36BA-4FCD-A569-366EBFA33A3B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD6BD462-97E9-4BB6-91D9-BF53FA81A166}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11400" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113年" sheetId="29" r:id="rId1"/>
-[...17 lines deleted...]
-    <sheet name="工作表1" sheetId="17" state="hidden" r:id="rId19"/>
+    <sheet name="114" sheetId="30" r:id="rId1"/>
+    <sheet name="113" sheetId="29" r:id="rId2"/>
+    <sheet name="112" sheetId="27" r:id="rId3"/>
+    <sheet name="111" sheetId="26" r:id="rId4"/>
+    <sheet name="110 " sheetId="25" r:id="rId5"/>
+    <sheet name="109" sheetId="24" r:id="rId6"/>
+    <sheet name="108" sheetId="23" r:id="rId7"/>
+    <sheet name="107" sheetId="22" r:id="rId8"/>
+    <sheet name="106" sheetId="21" r:id="rId9"/>
+    <sheet name="105" sheetId="20" r:id="rId10"/>
+    <sheet name="104" sheetId="18" r:id="rId11"/>
+    <sheet name="103年" sheetId="19" state="hidden" r:id="rId12"/>
+    <sheet name="102年" sheetId="7" state="hidden" r:id="rId13"/>
+    <sheet name="101年" sheetId="6" state="hidden" r:id="rId14"/>
+    <sheet name="100年" sheetId="5" state="hidden" r:id="rId15"/>
+    <sheet name="99年" sheetId="4" state="hidden" r:id="rId16"/>
+    <sheet name="98年" sheetId="3" state="hidden" r:id="rId17"/>
+    <sheet name="97年" sheetId="2" state="hidden" r:id="rId18"/>
+    <sheet name="96年" sheetId="1" state="hidden" r:id="rId19"/>
+    <sheet name="工作表1" sheetId="17" state="hidden" r:id="rId20"/>
   </sheets>
   <definedNames>
+    <definedName name="pp" localSheetId="1">#REF!</definedName>
     <definedName name="pp" localSheetId="0">#REF!</definedName>
     <definedName name="pp">#REF!</definedName>
+    <definedName name="ppp" localSheetId="1">#REF!</definedName>
     <definedName name="ppp" localSheetId="0">#REF!</definedName>
     <definedName name="ppp">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="13">'100年'!$A$1:$AJ$12</definedName>
-[...10 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="9">'104年'!$A:$C</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'100年'!$A$1:$AJ$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'101年'!$A$1:$AQ$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'102年'!$A$1:$AQ$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'103年'!$A$1:$AK$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'104'!$A$1:$AK$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="18">'96年'!$A$1:$AQ$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'97年'!$A$1:$AQ$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'98年'!$A$1:$AQ$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="15">'99年'!$A$1:$AQ$12</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="14">'100年'!$A:$C</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="11">'103年'!$A:$C</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="10">'104'!$A:$C</definedName>
+    <definedName name="低收" localSheetId="1">#REF!</definedName>
     <definedName name="低收" localSheetId="0">#REF!</definedName>
     <definedName name="低收">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N6" i="17" l="1"/>
   <c r="N5" i="17"/>
   <c r="N11" i="17"/>
   <c r="N10" i="17"/>
   <c r="N16" i="17"/>
   <c r="N15" i="17"/>
   <c r="N21" i="17"/>
   <c r="N20" i="17"/>
   <c r="N26" i="17"/>
   <c r="N25" i="17"/>
   <c r="N31" i="17"/>
   <c r="N30" i="17"/>
   <c r="N41" i="17"/>
   <c r="N40" i="17"/>
   <c r="N46" i="17"/>
   <c r="N45" i="17"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>統計處蕭永興</author>
+  </authors>
+  <commentList>
+    <comment ref="G3" authorId="0" shapeId="0" xr:uid="{CBA75EB3-4105-4D45-87BA-CA6CA69F83A4}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="新細明體"/>
+            <family val="1"/>
+            <charset val="136"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>因性騷擾防治法條文修正，自113年3月8日起申訴與再申訴調查等改為審議。</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments10.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>ch</author>
+  </authors>
+  <commentList>
+    <comment ref="R4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0600-000001000000}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>105</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>年新增</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="F5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0600-000002000000}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>105</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>年新增</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蕭永興</author>
     <author>ch</author>
   </authors>
   <commentList>
     <comment ref="V3" authorId="0" shapeId="0" xr:uid="{BC5837A7-D380-41A1-B874-552163522BDE}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>因性騷擾防治法條文修正，自</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
@@ -269,51 +400,51 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ch</author>
   </authors>
   <commentList>
     <comment ref="R4" authorId="0" shapeId="0" xr:uid="{8B7267F7-C59E-4DF9-B4F5-12C65D4FF0B4}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>105</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
@@ -345,51 +476,51 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ch</author>
   </authors>
   <commentList>
     <comment ref="R4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>105</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
@@ -421,51 +552,51 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ch</author>
   </authors>
   <commentList>
     <comment ref="R4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>105</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
@@ -497,51 +628,51 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments6.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ch</author>
   </authors>
   <commentList>
     <comment ref="R4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>105</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
@@ -573,51 +704,51 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments7.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ch</author>
   </authors>
   <commentList>
     <comment ref="R4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>105</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
@@ -649,51 +780,51 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments8.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ch</author>
   </authors>
   <commentList>
     <comment ref="R4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>105</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
@@ -725,51 +856,51 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments9.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ch</author>
   </authors>
   <commentList>
     <comment ref="R4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>105</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
@@ -801,128 +932,52 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments9.xml><?xml version="1.0" encoding="utf-8"?>
-[...74 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="661" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="679" uniqueCount="136">
   <si>
     <t>合計</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>行為樣態(可複選)</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>展示或傳閱色情圖片(檔)</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>其他利用權勢或機會性騷擾</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>成立件數 (件)</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>不成立件數 (件)</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
@@ -3938,61 +3993,267 @@
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">直轄市、縣（市）主管機關
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Municipalities, Counties (Cities) and Competent Authorities</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  2025</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">申訴審議事件來源
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Sources of Appeals Deliberation Eevents</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">申訴事件審議結果
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Deliberation Results of Appeal Cases</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">移送司法偵查
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Referred to judicial investigation</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">警察機關
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Police</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">政府機關（構）、部隊、學校
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Government Agencies, Military Units, Schools</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">直轄市、縣（市）主管機關
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Municipalities, Counties (Cities) and Competent Authorities</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">總計
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Total</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>性騷擾申訴事件審議結果</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Deliberation Results of Sexual Harassment Complaints</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.00_ "/>
     <numFmt numFmtId="177" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="37">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
@@ -4175,50 +4436,72 @@
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="81"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -4396,541 +4679,511 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="197">
+  <cellXfs count="187">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="9" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4996,201 +5249,167 @@
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般 2 2" xfId="8" xr:uid="{D6590CF1-ECBF-4B2F-9788-66FE30D234F6}"/>
     <cellStyle name="一般 3" xfId="9" xr:uid="{0F944106-0E9A-464A-83F6-43AF8E4080DD}"/>
     <cellStyle name="一般 3 2" xfId="10" xr:uid="{86AE464C-1B1D-48FD-8DD9-292A8BDF2821}"/>
     <cellStyle name="一般_1833-04-02-02-1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_天然災害" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="一般_天然災害_ps04-13" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="千分位[0]" xfId="5" builtinId="6"/>
     <cellStyle name="千分位[0] 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="超連結" xfId="7" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5323,8247 +5542,11247 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FA784BB-CB6C-43D4-8EBB-0F2F6C06F2E0}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:ID12"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H18" sqref="H18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="3" width="11.5" style="30" customWidth="1"/>
+    <col min="4" max="4" width="9.125" style="30" customWidth="1"/>
+    <col min="5" max="5" width="12.625" style="30" customWidth="1"/>
+    <col min="6" max="6" width="12.375" style="30" customWidth="1"/>
+    <col min="7" max="8" width="8.625" style="30" customWidth="1"/>
+    <col min="9" max="9" width="11.875" style="30" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="30" customWidth="1"/>
+    <col min="11" max="11" width="10.5" style="30" customWidth="1"/>
+    <col min="12" max="12" width="11.75" style="30" customWidth="1"/>
+    <col min="13" max="13" width="8.625" style="30" customWidth="1"/>
+    <col min="14" max="14" width="10.375" style="30" customWidth="1"/>
+    <col min="15" max="15" width="8.625" style="30" customWidth="1"/>
+    <col min="16" max="16" width="10.375" style="30" customWidth="1"/>
+    <col min="17" max="17" width="8.625" style="30" customWidth="1"/>
+    <col min="18" max="18" width="9.625" style="30" customWidth="1"/>
+    <col min="19" max="19" width="8.625" style="30" customWidth="1"/>
+    <col min="20" max="20" width="8.375" style="30" customWidth="1"/>
+    <col min="21" max="21" width="8.125" style="30" customWidth="1"/>
+    <col min="22" max="22" width="10.625" style="30" customWidth="1"/>
+    <col min="23" max="31" width="7.75" style="30" customWidth="1"/>
+    <col min="32" max="16384" width="5.625" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:238" s="55" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="99" t="s">
+        <v>135</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
+      <c r="AL1" s="54"/>
+      <c r="AM1" s="54"/>
+      <c r="AN1" s="54"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
+      <c r="AX1" s="54"/>
+      <c r="AY1" s="54"/>
+      <c r="AZ1" s="54"/>
+      <c r="BA1" s="54"/>
+      <c r="BB1" s="54"/>
+      <c r="BC1" s="54"/>
+      <c r="BD1" s="54"/>
+      <c r="BE1" s="54"/>
+      <c r="BF1" s="54"/>
+      <c r="BG1" s="54"/>
+      <c r="BH1" s="54"/>
+      <c r="BI1" s="54"/>
+      <c r="BJ1" s="54"/>
+      <c r="BK1" s="54"/>
+      <c r="BL1" s="54"/>
+      <c r="BM1" s="54"/>
+      <c r="BN1" s="54"/>
+      <c r="BO1" s="54"/>
+      <c r="BP1" s="54"/>
+      <c r="BQ1" s="54"/>
+      <c r="BR1" s="54"/>
+      <c r="BS1" s="54"/>
+      <c r="BT1" s="54"/>
+      <c r="BU1" s="54"/>
+      <c r="BV1" s="54"/>
+      <c r="BW1" s="54"/>
+      <c r="BX1" s="54"/>
+      <c r="BY1" s="54"/>
+      <c r="BZ1" s="54"/>
+      <c r="CA1" s="54"/>
+      <c r="CB1" s="54"/>
+      <c r="CC1" s="54"/>
+      <c r="CD1" s="54"/>
+      <c r="CE1" s="54"/>
+      <c r="CF1" s="54"/>
+      <c r="CG1" s="54"/>
+      <c r="CH1" s="54"/>
+      <c r="CI1" s="54"/>
+      <c r="CJ1" s="54"/>
+      <c r="CK1" s="54"/>
+      <c r="CL1" s="54"/>
+      <c r="CM1" s="54"/>
+      <c r="CN1" s="54"/>
+      <c r="CO1" s="54"/>
+      <c r="CP1" s="54"/>
+      <c r="CQ1" s="54"/>
+      <c r="CR1" s="54"/>
+      <c r="CS1" s="54"/>
+      <c r="CT1" s="54"/>
+      <c r="CU1" s="54"/>
+      <c r="CV1" s="54"/>
+      <c r="CW1" s="54"/>
+      <c r="CX1" s="54"/>
+      <c r="CY1" s="54"/>
+      <c r="CZ1" s="54"/>
+      <c r="DA1" s="54"/>
+      <c r="DB1" s="54"/>
+      <c r="DC1" s="54"/>
+      <c r="DD1" s="54"/>
+      <c r="DE1" s="54"/>
+      <c r="DF1" s="54"/>
+      <c r="DG1" s="54"/>
+      <c r="DH1" s="54"/>
+      <c r="DI1" s="54"/>
+      <c r="DJ1" s="54"/>
+      <c r="DK1" s="54"/>
+      <c r="DL1" s="54"/>
+      <c r="DM1" s="54"/>
+      <c r="DN1" s="54"/>
+      <c r="DO1" s="54"/>
+      <c r="DP1" s="54"/>
+      <c r="DQ1" s="54"/>
+      <c r="DR1" s="54"/>
+      <c r="DS1" s="54"/>
+      <c r="DT1" s="54"/>
+      <c r="DU1" s="54"/>
+      <c r="DV1" s="54"/>
+      <c r="DW1" s="54"/>
+      <c r="DX1" s="54"/>
+      <c r="DY1" s="54"/>
+      <c r="DZ1" s="54"/>
+      <c r="EA1" s="54"/>
+      <c r="EB1" s="54"/>
+      <c r="EC1" s="54"/>
+      <c r="ED1" s="54"/>
+      <c r="EE1" s="54"/>
+      <c r="EF1" s="54"/>
+      <c r="EG1" s="54"/>
+      <c r="EH1" s="54"/>
+      <c r="EI1" s="54"/>
+      <c r="EJ1" s="54"/>
+      <c r="EK1" s="54"/>
+      <c r="EL1" s="54"/>
+      <c r="EM1" s="54"/>
+      <c r="EN1" s="54"/>
+      <c r="EO1" s="54"/>
+      <c r="EP1" s="54"/>
+      <c r="EQ1" s="54"/>
+      <c r="ER1" s="54"/>
+      <c r="ES1" s="54"/>
+      <c r="ET1" s="54"/>
+      <c r="EU1" s="54"/>
+      <c r="EV1" s="54"/>
+      <c r="EW1" s="54"/>
+      <c r="EX1" s="54"/>
+      <c r="EY1" s="54"/>
+      <c r="EZ1" s="54"/>
+      <c r="FA1" s="54"/>
+      <c r="FB1" s="54"/>
+      <c r="FC1" s="54"/>
+      <c r="FD1" s="54"/>
+      <c r="FE1" s="54"/>
+      <c r="FF1" s="54"/>
+      <c r="FG1" s="54"/>
+      <c r="FH1" s="54"/>
+      <c r="FI1" s="54"/>
+      <c r="FJ1" s="54"/>
+      <c r="FK1" s="54"/>
+      <c r="FL1" s="54"/>
+      <c r="FM1" s="54"/>
+      <c r="FN1" s="54"/>
+      <c r="FO1" s="54"/>
+      <c r="FP1" s="54"/>
+      <c r="FQ1" s="54"/>
+      <c r="FR1" s="54"/>
+      <c r="FS1" s="54"/>
+      <c r="FT1" s="54"/>
+      <c r="FU1" s="54"/>
+      <c r="FV1" s="54"/>
+      <c r="FW1" s="54"/>
+      <c r="FX1" s="54"/>
+      <c r="FY1" s="54"/>
+      <c r="FZ1" s="54"/>
+      <c r="GA1" s="54"/>
+      <c r="GB1" s="54"/>
+      <c r="GC1" s="54"/>
+      <c r="GD1" s="54"/>
+      <c r="GE1" s="54"/>
+      <c r="GF1" s="54"/>
+      <c r="GG1" s="54"/>
+      <c r="GH1" s="54"/>
+      <c r="GI1" s="54"/>
+      <c r="GJ1" s="54"/>
+      <c r="GK1" s="54"/>
+      <c r="GL1" s="54"/>
+      <c r="GM1" s="54"/>
+      <c r="GN1" s="54"/>
+      <c r="GO1" s="54"/>
+      <c r="GP1" s="54"/>
+      <c r="GQ1" s="54"/>
+      <c r="GR1" s="54"/>
+      <c r="GS1" s="54"/>
+      <c r="GT1" s="54"/>
+      <c r="GU1" s="54"/>
+      <c r="GV1" s="54"/>
+      <c r="GW1" s="54"/>
+      <c r="GX1" s="54"/>
+      <c r="GY1" s="54"/>
+      <c r="GZ1" s="54"/>
+      <c r="HA1" s="54"/>
+      <c r="HB1" s="54"/>
+      <c r="HC1" s="54"/>
+      <c r="HD1" s="54"/>
+      <c r="HE1" s="54"/>
+      <c r="HF1" s="54"/>
+      <c r="HG1" s="54"/>
+      <c r="HH1" s="54"/>
+      <c r="HI1" s="54"/>
+      <c r="HJ1" s="54"/>
+      <c r="HK1" s="54"/>
+      <c r="HL1" s="54"/>
+      <c r="HM1" s="54"/>
+      <c r="HN1" s="54"/>
+      <c r="HO1" s="54"/>
+      <c r="HP1" s="54"/>
+      <c r="HQ1" s="54"/>
+      <c r="HR1" s="54"/>
+      <c r="HS1" s="54"/>
+      <c r="HT1" s="54"/>
+      <c r="HU1" s="54"/>
+      <c r="HV1" s="54"/>
+      <c r="HW1" s="54"/>
+      <c r="HX1" s="54"/>
+      <c r="HY1" s="54"/>
+      <c r="HZ1" s="54"/>
+      <c r="IA1" s="54"/>
+      <c r="IB1" s="54"/>
+      <c r="IC1" s="54"/>
+      <c r="ID1" s="54"/>
+    </row>
+    <row r="2" spans="1:238" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="94" t="s">
+        <v>127</v>
+      </c>
+      <c r="B2" s="95"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+    </row>
+    <row r="3" spans="1:238" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="111" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="111"/>
+      <c r="C3" s="112"/>
+      <c r="D3" s="100" t="s">
+        <v>128</v>
+      </c>
+      <c r="E3" s="101"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="103" t="s">
+        <v>129</v>
+      </c>
+      <c r="H3" s="104"/>
+      <c r="I3" s="104"/>
+      <c r="J3" s="103" t="s">
+        <v>36</v>
+      </c>
+      <c r="K3" s="104"/>
+      <c r="L3" s="100" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="4" spans="1:238" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="113"/>
+      <c r="B4" s="113"/>
+      <c r="C4" s="114"/>
+      <c r="D4" s="105" t="s">
+        <v>131</v>
+      </c>
+      <c r="E4" s="107" t="s">
+        <v>132</v>
+      </c>
+      <c r="F4" s="105" t="s">
+        <v>133</v>
+      </c>
+      <c r="G4" s="104"/>
+      <c r="H4" s="104"/>
+      <c r="I4" s="104"/>
+      <c r="J4" s="104"/>
+      <c r="K4" s="104"/>
+      <c r="L4" s="100"/>
+    </row>
+    <row r="5" spans="1:238" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="115"/>
+      <c r="B5" s="115"/>
+      <c r="C5" s="116"/>
+      <c r="D5" s="106"/>
+      <c r="E5" s="106"/>
+      <c r="F5" s="106"/>
+      <c r="G5" s="96" t="s">
+        <v>134</v>
+      </c>
+      <c r="H5" s="97" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="98" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="97" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="98" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="100"/>
+    </row>
+    <row r="6" spans="1:238" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="109"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="35">
+        <v>4535</v>
+      </c>
+      <c r="E6" s="36">
+        <v>229</v>
+      </c>
+      <c r="F6" s="90">
+        <v>116</v>
+      </c>
+      <c r="G6" s="90">
+        <v>4143</v>
+      </c>
+      <c r="H6" s="90">
+        <v>2730</v>
+      </c>
+      <c r="I6" s="90">
+        <v>1413</v>
+      </c>
+      <c r="J6" s="90">
+        <v>235</v>
+      </c>
+      <c r="K6" s="90">
+        <v>135</v>
+      </c>
+      <c r="L6" s="90">
+        <v>1436</v>
+      </c>
+      <c r="M6" s="28"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="28"/>
+      <c r="R6" s="28"/>
+      <c r="S6" s="28"/>
+      <c r="T6" s="28"/>
+      <c r="U6" s="28"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="28"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
+      <c r="BA6" s="28"/>
+      <c r="BB6" s="28"/>
+      <c r="BC6" s="28"/>
+      <c r="BD6" s="28"/>
+      <c r="BE6" s="28"/>
+      <c r="BF6" s="28"/>
+      <c r="BG6" s="28"/>
+      <c r="BH6" s="28"/>
+      <c r="BI6" s="28"/>
+      <c r="BJ6" s="28"/>
+      <c r="BK6" s="28"/>
+      <c r="BL6" s="28"/>
+      <c r="BM6" s="28"/>
+      <c r="BN6" s="28"/>
+      <c r="BO6" s="28"/>
+      <c r="BP6" s="28"/>
+      <c r="BQ6" s="28"/>
+      <c r="BR6" s="28"/>
+      <c r="BS6" s="28"/>
+      <c r="BT6" s="28"/>
+      <c r="BU6" s="28"/>
+      <c r="BV6" s="28"/>
+      <c r="BW6" s="28"/>
+      <c r="BX6" s="28"/>
+      <c r="BY6" s="28"/>
+      <c r="BZ6" s="28"/>
+      <c r="CA6" s="28"/>
+      <c r="CB6" s="28"/>
+      <c r="CC6" s="28"/>
+      <c r="CD6" s="28"/>
+      <c r="CE6" s="28"/>
+      <c r="CF6" s="28"/>
+      <c r="CG6" s="28"/>
+      <c r="CH6" s="28"/>
+      <c r="CI6" s="28"/>
+      <c r="CJ6" s="28"/>
+      <c r="CK6" s="28"/>
+      <c r="CL6" s="28"/>
+      <c r="CM6" s="28"/>
+      <c r="CN6" s="28"/>
+      <c r="CO6" s="28"/>
+      <c r="CP6" s="28"/>
+      <c r="CQ6" s="28"/>
+      <c r="CR6" s="28"/>
+      <c r="CS6" s="28"/>
+      <c r="CT6" s="28"/>
+      <c r="CU6" s="28"/>
+      <c r="CV6" s="28"/>
+      <c r="CW6" s="28"/>
+      <c r="CX6" s="28"/>
+      <c r="CY6" s="28"/>
+      <c r="CZ6" s="28"/>
+      <c r="DA6" s="28"/>
+      <c r="DB6" s="28"/>
+      <c r="DC6" s="28"/>
+      <c r="DD6" s="28"/>
+      <c r="DE6" s="28"/>
+      <c r="DF6" s="28"/>
+      <c r="DG6" s="28"/>
+      <c r="DH6" s="28"/>
+      <c r="DI6" s="28"/>
+      <c r="DJ6" s="28"/>
+      <c r="DK6" s="28"/>
+      <c r="DL6" s="28"/>
+      <c r="DM6" s="28"/>
+      <c r="DN6" s="28"/>
+      <c r="DO6" s="28"/>
+      <c r="DP6" s="28"/>
+      <c r="DQ6" s="28"/>
+      <c r="DR6" s="28"/>
+      <c r="DS6" s="28"/>
+      <c r="DT6" s="28"/>
+      <c r="DU6" s="28"/>
+      <c r="DV6" s="28"/>
+      <c r="DW6" s="28"/>
+      <c r="DX6" s="28"/>
+      <c r="DY6" s="28"/>
+      <c r="DZ6" s="28"/>
+      <c r="EA6" s="28"/>
+      <c r="EB6" s="28"/>
+      <c r="EC6" s="28"/>
+      <c r="ED6" s="28"/>
+      <c r="EE6" s="28"/>
+      <c r="EF6" s="28"/>
+      <c r="EG6" s="28"/>
+      <c r="EH6" s="28"/>
+      <c r="EI6" s="28"/>
+      <c r="EJ6" s="28"/>
+      <c r="EK6" s="28"/>
+      <c r="EL6" s="28"/>
+      <c r="EM6" s="28"/>
+      <c r="EN6" s="28"/>
+      <c r="EO6" s="28"/>
+      <c r="EP6" s="28"/>
+      <c r="EQ6" s="28"/>
+      <c r="ER6" s="28"/>
+      <c r="ES6" s="28"/>
+      <c r="ET6" s="28"/>
+      <c r="EU6" s="28"/>
+      <c r="EV6" s="28"/>
+      <c r="EW6" s="28"/>
+      <c r="EX6" s="28"/>
+      <c r="EY6" s="28"/>
+      <c r="EZ6" s="28"/>
+      <c r="FA6" s="28"/>
+      <c r="FB6" s="28"/>
+      <c r="FC6" s="28"/>
+      <c r="FD6" s="28"/>
+      <c r="FE6" s="28"/>
+      <c r="FF6" s="28"/>
+      <c r="FG6" s="28"/>
+      <c r="FH6" s="28"/>
+      <c r="FI6" s="28"/>
+      <c r="FJ6" s="28"/>
+      <c r="FK6" s="28"/>
+      <c r="FL6" s="28"/>
+      <c r="FM6" s="28"/>
+      <c r="FN6" s="28"/>
+      <c r="FO6" s="28"/>
+      <c r="FP6" s="28"/>
+      <c r="FQ6" s="28"/>
+      <c r="FR6" s="28"/>
+      <c r="FS6" s="28"/>
+      <c r="FT6" s="28"/>
+      <c r="FU6" s="28"/>
+      <c r="FV6" s="28"/>
+      <c r="FW6" s="28"/>
+      <c r="FX6" s="28"/>
+      <c r="FY6" s="28"/>
+      <c r="FZ6" s="28"/>
+      <c r="GA6" s="28"/>
+      <c r="GB6" s="28"/>
+      <c r="GC6" s="28"/>
+      <c r="GD6" s="28"/>
+      <c r="GE6" s="28"/>
+      <c r="GF6" s="28"/>
+      <c r="GG6" s="28"/>
+      <c r="GH6" s="28"/>
+      <c r="GI6" s="28"/>
+      <c r="GJ6" s="28"/>
+      <c r="GK6" s="28"/>
+      <c r="GL6" s="28"/>
+      <c r="GM6" s="28"/>
+      <c r="GN6" s="28"/>
+      <c r="GO6" s="28"/>
+      <c r="GP6" s="28"/>
+      <c r="GQ6" s="28"/>
+      <c r="GR6" s="28"/>
+      <c r="GS6" s="28"/>
+      <c r="GT6" s="28"/>
+      <c r="GU6" s="28"/>
+      <c r="GV6" s="28"/>
+      <c r="GW6" s="28"/>
+      <c r="GX6" s="28"/>
+      <c r="GY6" s="28"/>
+      <c r="GZ6" s="28"/>
+      <c r="HA6" s="28"/>
+      <c r="HB6" s="28"/>
+      <c r="HC6" s="28"/>
+      <c r="HD6" s="28"/>
+      <c r="HE6" s="28"/>
+      <c r="HF6" s="28"/>
+      <c r="HG6" s="28"/>
+      <c r="HH6" s="28"/>
+      <c r="HI6" s="28"/>
+      <c r="HJ6" s="28"/>
+      <c r="HK6" s="28"/>
+      <c r="HL6" s="28"/>
+      <c r="HM6" s="28"/>
+      <c r="HN6" s="28"/>
+      <c r="HO6" s="28"/>
+      <c r="HP6" s="28"/>
+      <c r="HQ6" s="28"/>
+      <c r="HR6" s="28"/>
+      <c r="HS6" s="28"/>
+      <c r="HT6" s="28"/>
+      <c r="HU6" s="28"/>
+      <c r="HV6" s="28"/>
+      <c r="HW6" s="28"/>
+      <c r="HX6" s="28"/>
+      <c r="HY6" s="28"/>
+      <c r="HZ6" s="28"/>
+      <c r="IA6" s="28"/>
+      <c r="IB6" s="28"/>
+      <c r="IC6" s="28"/>
+      <c r="ID6" s="28"/>
+    </row>
+    <row r="7" spans="1:238" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="37"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="37"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="37"/>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="37"/>
+      <c r="AH7" s="37"/>
+      <c r="AI7" s="37"/>
+      <c r="AJ7" s="37"/>
+      <c r="AK7" s="37"/>
+      <c r="AL7" s="37"/>
+      <c r="AM7" s="37"/>
+      <c r="AN7" s="37"/>
+      <c r="AO7" s="37"/>
+      <c r="AP7" s="37"/>
+      <c r="AQ7" s="37"/>
+      <c r="AR7" s="37"/>
+      <c r="AS7" s="37"/>
+      <c r="AT7" s="37"/>
+      <c r="AU7" s="37"/>
+      <c r="AV7" s="37"/>
+      <c r="AW7" s="37"/>
+      <c r="AX7" s="37"/>
+      <c r="AY7" s="37"/>
+      <c r="AZ7" s="37"/>
+      <c r="BA7" s="37"/>
+      <c r="BB7" s="37"/>
+      <c r="BC7" s="37"/>
+      <c r="BD7" s="37"/>
+      <c r="BE7" s="37"/>
+      <c r="BF7" s="37"/>
+      <c r="BG7" s="37"/>
+      <c r="BH7" s="37"/>
+      <c r="BI7" s="37"/>
+      <c r="BJ7" s="37"/>
+      <c r="BK7" s="37"/>
+      <c r="BL7" s="37"/>
+      <c r="BM7" s="37"/>
+      <c r="BN7" s="37"/>
+      <c r="BO7" s="37"/>
+      <c r="BP7" s="37"/>
+      <c r="BQ7" s="37"/>
+      <c r="BR7" s="37"/>
+      <c r="BS7" s="37"/>
+      <c r="BT7" s="37"/>
+      <c r="BU7" s="37"/>
+      <c r="BV7" s="37"/>
+      <c r="BW7" s="37"/>
+      <c r="BX7" s="37"/>
+      <c r="BY7" s="37"/>
+      <c r="BZ7" s="37"/>
+      <c r="CA7" s="37"/>
+      <c r="CB7" s="37"/>
+      <c r="CC7" s="37"/>
+      <c r="CD7" s="37"/>
+      <c r="CE7" s="37"/>
+      <c r="CF7" s="37"/>
+      <c r="CG7" s="37"/>
+      <c r="CH7" s="37"/>
+      <c r="CI7" s="37"/>
+      <c r="CJ7" s="37"/>
+      <c r="CK7" s="37"/>
+      <c r="CL7" s="37"/>
+      <c r="CM7" s="37"/>
+      <c r="CN7" s="37"/>
+      <c r="CO7" s="37"/>
+      <c r="CP7" s="37"/>
+      <c r="CQ7" s="37"/>
+      <c r="CR7" s="37"/>
+      <c r="CS7" s="37"/>
+      <c r="CT7" s="37"/>
+      <c r="CU7" s="37"/>
+      <c r="CV7" s="37"/>
+      <c r="CW7" s="37"/>
+      <c r="CX7" s="37"/>
+      <c r="CY7" s="37"/>
+      <c r="CZ7" s="37"/>
+      <c r="DA7" s="37"/>
+      <c r="DB7" s="37"/>
+      <c r="DC7" s="37"/>
+      <c r="DD7" s="37"/>
+      <c r="DE7" s="37"/>
+      <c r="DF7" s="37"/>
+      <c r="DG7" s="37"/>
+      <c r="DH7" s="37"/>
+      <c r="DI7" s="37"/>
+      <c r="DJ7" s="37"/>
+      <c r="DK7" s="37"/>
+      <c r="DL7" s="37"/>
+      <c r="DM7" s="37"/>
+      <c r="DN7" s="37"/>
+      <c r="DO7" s="37"/>
+      <c r="DP7" s="37"/>
+      <c r="DQ7" s="37"/>
+      <c r="DR7" s="37"/>
+      <c r="DS7" s="37"/>
+      <c r="DT7" s="37"/>
+      <c r="DU7" s="37"/>
+      <c r="DV7" s="37"/>
+      <c r="DW7" s="37"/>
+      <c r="DX7" s="37"/>
+      <c r="DY7" s="37"/>
+      <c r="DZ7" s="37"/>
+      <c r="EA7" s="37"/>
+      <c r="EB7" s="37"/>
+      <c r="EC7" s="37"/>
+      <c r="ED7" s="37"/>
+      <c r="EE7" s="37"/>
+      <c r="EF7" s="37"/>
+      <c r="EG7" s="37"/>
+      <c r="EH7" s="37"/>
+      <c r="EI7" s="37"/>
+      <c r="EJ7" s="37"/>
+      <c r="EK7" s="37"/>
+      <c r="EL7" s="37"/>
+      <c r="EM7" s="37"/>
+      <c r="EN7" s="37"/>
+      <c r="EO7" s="37"/>
+      <c r="EP7" s="37"/>
+      <c r="EQ7" s="37"/>
+      <c r="ER7" s="37"/>
+      <c r="ES7" s="37"/>
+      <c r="ET7" s="37"/>
+      <c r="EU7" s="37"/>
+      <c r="EV7" s="37"/>
+      <c r="EW7" s="37"/>
+      <c r="EX7" s="37"/>
+      <c r="EY7" s="37"/>
+      <c r="EZ7" s="37"/>
+      <c r="FA7" s="37"/>
+      <c r="FB7" s="37"/>
+      <c r="FC7" s="37"/>
+      <c r="FD7" s="37"/>
+      <c r="FE7" s="37"/>
+      <c r="FF7" s="37"/>
+      <c r="FG7" s="37"/>
+      <c r="FH7" s="37"/>
+      <c r="FI7" s="37"/>
+      <c r="FJ7" s="37"/>
+      <c r="FK7" s="37"/>
+      <c r="FL7" s="37"/>
+      <c r="FM7" s="37"/>
+      <c r="FN7" s="37"/>
+      <c r="FO7" s="37"/>
+      <c r="FP7" s="37"/>
+      <c r="FQ7" s="37"/>
+      <c r="FR7" s="37"/>
+      <c r="FS7" s="37"/>
+      <c r="FT7" s="37"/>
+      <c r="FU7" s="37"/>
+      <c r="FV7" s="37"/>
+      <c r="FW7" s="37"/>
+      <c r="FX7" s="37"/>
+      <c r="FY7" s="37"/>
+      <c r="FZ7" s="37"/>
+      <c r="GA7" s="37"/>
+      <c r="GB7" s="37"/>
+      <c r="GC7" s="37"/>
+      <c r="GD7" s="37"/>
+      <c r="GE7" s="37"/>
+      <c r="GF7" s="37"/>
+      <c r="GG7" s="37"/>
+      <c r="GH7" s="37"/>
+      <c r="GI7" s="37"/>
+      <c r="GJ7" s="37"/>
+      <c r="GK7" s="37"/>
+      <c r="GL7" s="37"/>
+      <c r="GM7" s="37"/>
+      <c r="GN7" s="37"/>
+      <c r="GO7" s="37"/>
+      <c r="GP7" s="37"/>
+      <c r="GQ7" s="37"/>
+      <c r="GR7" s="37"/>
+      <c r="GS7" s="37"/>
+      <c r="GT7" s="37"/>
+      <c r="GU7" s="37"/>
+      <c r="GV7" s="37"/>
+      <c r="GW7" s="37"/>
+      <c r="GX7" s="37"/>
+      <c r="GY7" s="37"/>
+      <c r="GZ7" s="37"/>
+      <c r="HA7" s="37"/>
+      <c r="HB7" s="37"/>
+      <c r="HC7" s="37"/>
+      <c r="HD7" s="37"/>
+      <c r="HE7" s="37"/>
+      <c r="HF7" s="37"/>
+      <c r="HG7" s="37"/>
+      <c r="HH7" s="37"/>
+      <c r="HI7" s="37"/>
+      <c r="HJ7" s="37"/>
+      <c r="HK7" s="37"/>
+      <c r="HL7" s="37"/>
+      <c r="HM7" s="37"/>
+      <c r="HN7" s="37"/>
+      <c r="HO7" s="37"/>
+      <c r="HP7" s="37"/>
+      <c r="HQ7" s="37"/>
+      <c r="HR7" s="37"/>
+      <c r="HS7" s="37"/>
+      <c r="HT7" s="37"/>
+      <c r="HU7" s="37"/>
+      <c r="HV7" s="37"/>
+      <c r="HW7" s="37"/>
+      <c r="HX7" s="37"/>
+      <c r="HY7" s="37"/>
+      <c r="HZ7" s="37"/>
+      <c r="IA7" s="37"/>
+      <c r="IB7" s="37"/>
+      <c r="IC7" s="37"/>
+      <c r="ID7" s="37"/>
+    </row>
+    <row r="8" spans="1:238" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="50" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+    </row>
+    <row r="9" spans="1:238" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="41"/>
+      <c r="Q9" s="41"/>
+      <c r="R9" s="41"/>
+      <c r="S9" s="41"/>
+      <c r="T9" s="41"/>
+      <c r="U9" s="41"/>
+      <c r="V9" s="41"/>
+      <c r="W9" s="42"/>
+      <c r="X9" s="42"/>
+      <c r="Y9" s="42"/>
+      <c r="Z9" s="42"/>
+      <c r="AA9" s="42"/>
+      <c r="AB9" s="42"/>
+      <c r="AC9" s="42"/>
+      <c r="AD9" s="42"/>
+      <c r="AE9" s="42"/>
+      <c r="AF9" s="42"/>
+      <c r="AG9" s="42"/>
+      <c r="AH9" s="42"/>
+      <c r="AI9" s="42"/>
+      <c r="AJ9" s="42"/>
+      <c r="AK9" s="42"/>
+      <c r="AL9" s="42"/>
+      <c r="AM9" s="42"/>
+      <c r="AN9" s="42"/>
+      <c r="AO9" s="42"/>
+      <c r="AP9" s="42"/>
+      <c r="AQ9" s="42"/>
+      <c r="AR9" s="42"/>
+      <c r="AS9" s="42"/>
+      <c r="AT9" s="42"/>
+      <c r="AU9" s="42"/>
+      <c r="AV9" s="42"/>
+      <c r="AW9" s="42"/>
+      <c r="AX9" s="42"/>
+      <c r="AY9" s="42"/>
+      <c r="AZ9" s="42"/>
+      <c r="BA9" s="42"/>
+      <c r="BB9" s="42"/>
+      <c r="BC9" s="42"/>
+      <c r="BD9" s="42"/>
+      <c r="BE9" s="42"/>
+      <c r="BF9" s="42"/>
+      <c r="BG9" s="42"/>
+      <c r="BH9" s="42"/>
+      <c r="BI9" s="42"/>
+      <c r="BJ9" s="42"/>
+      <c r="BK9" s="42"/>
+      <c r="BL9" s="42"/>
+      <c r="BM9" s="42"/>
+      <c r="BN9" s="42"/>
+      <c r="BO9" s="42"/>
+      <c r="BP9" s="42"/>
+      <c r="BQ9" s="42"/>
+      <c r="BR9" s="42"/>
+      <c r="BS9" s="42"/>
+      <c r="BT9" s="42"/>
+      <c r="BU9" s="42"/>
+      <c r="BV9" s="42"/>
+      <c r="BW9" s="42"/>
+      <c r="BX9" s="42"/>
+      <c r="BY9" s="42"/>
+      <c r="BZ9" s="42"/>
+      <c r="CA9" s="42"/>
+      <c r="CB9" s="42"/>
+      <c r="CC9" s="42"/>
+      <c r="CD9" s="42"/>
+      <c r="CE9" s="42"/>
+      <c r="CF9" s="42"/>
+      <c r="CG9" s="42"/>
+      <c r="CH9" s="42"/>
+      <c r="CI9" s="42"/>
+      <c r="CJ9" s="42"/>
+      <c r="CK9" s="42"/>
+      <c r="CL9" s="42"/>
+      <c r="CM9" s="42"/>
+      <c r="CN9" s="42"/>
+      <c r="CO9" s="42"/>
+      <c r="CP9" s="42"/>
+      <c r="CQ9" s="42"/>
+      <c r="CR9" s="42"/>
+      <c r="CS9" s="42"/>
+      <c r="CT9" s="42"/>
+      <c r="CU9" s="42"/>
+      <c r="CV9" s="42"/>
+      <c r="CW9" s="42"/>
+      <c r="CX9" s="42"/>
+      <c r="CY9" s="42"/>
+      <c r="CZ9" s="42"/>
+      <c r="DA9" s="42"/>
+      <c r="DB9" s="42"/>
+      <c r="DC9" s="42"/>
+      <c r="DD9" s="42"/>
+      <c r="DE9" s="42"/>
+      <c r="DF9" s="42"/>
+      <c r="DG9" s="42"/>
+      <c r="DH9" s="42"/>
+      <c r="DI9" s="42"/>
+      <c r="DJ9" s="42"/>
+      <c r="DK9" s="42"/>
+      <c r="DL9" s="42"/>
+      <c r="DM9" s="42"/>
+      <c r="DN9" s="42"/>
+      <c r="DO9" s="42"/>
+      <c r="DP9" s="42"/>
+      <c r="DQ9" s="42"/>
+      <c r="DR9" s="42"/>
+      <c r="DS9" s="42"/>
+      <c r="DT9" s="42"/>
+      <c r="DU9" s="42"/>
+      <c r="DV9" s="42"/>
+      <c r="DW9" s="42"/>
+      <c r="DX9" s="42"/>
+      <c r="DY9" s="42"/>
+      <c r="DZ9" s="42"/>
+      <c r="EA9" s="42"/>
+      <c r="EB9" s="42"/>
+      <c r="EC9" s="42"/>
+      <c r="ED9" s="42"/>
+      <c r="EE9" s="42"/>
+      <c r="EF9" s="42"/>
+      <c r="EG9" s="42"/>
+      <c r="EH9" s="42"/>
+      <c r="EI9" s="42"/>
+      <c r="EJ9" s="42"/>
+      <c r="EK9" s="42"/>
+      <c r="EL9" s="42"/>
+      <c r="EM9" s="42"/>
+      <c r="EN9" s="42"/>
+      <c r="EO9" s="42"/>
+      <c r="EP9" s="42"/>
+      <c r="EQ9" s="42"/>
+      <c r="ER9" s="42"/>
+      <c r="ES9" s="42"/>
+      <c r="ET9" s="42"/>
+      <c r="EU9" s="42"/>
+      <c r="EV9" s="42"/>
+      <c r="EW9" s="42"/>
+      <c r="EX9" s="42"/>
+      <c r="EY9" s="42"/>
+      <c r="EZ9" s="42"/>
+      <c r="FA9" s="42"/>
+      <c r="FB9" s="42"/>
+      <c r="FC9" s="42"/>
+      <c r="FD9" s="42"/>
+      <c r="FE9" s="42"/>
+      <c r="FF9" s="42"/>
+      <c r="FG9" s="42"/>
+      <c r="FH9" s="42"/>
+      <c r="FI9" s="42"/>
+      <c r="FJ9" s="42"/>
+      <c r="FK9" s="42"/>
+      <c r="FL9" s="42"/>
+      <c r="FM9" s="42"/>
+      <c r="FN9" s="42"/>
+      <c r="FO9" s="42"/>
+      <c r="FP9" s="42"/>
+      <c r="FQ9" s="42"/>
+      <c r="FR9" s="42"/>
+      <c r="FS9" s="42"/>
+      <c r="FT9" s="42"/>
+      <c r="FU9" s="42"/>
+      <c r="FV9" s="42"/>
+      <c r="FW9" s="42"/>
+      <c r="FX9" s="42"/>
+      <c r="FY9" s="42"/>
+      <c r="FZ9" s="42"/>
+      <c r="GA9" s="42"/>
+      <c r="GB9" s="42"/>
+      <c r="GC9" s="42"/>
+      <c r="GD9" s="42"/>
+      <c r="GE9" s="42"/>
+      <c r="GF9" s="42"/>
+      <c r="GG9" s="42"/>
+      <c r="GH9" s="42"/>
+      <c r="GI9" s="42"/>
+      <c r="GJ9" s="42"/>
+      <c r="GK9" s="42"/>
+      <c r="GL9" s="42"/>
+      <c r="GM9" s="42"/>
+      <c r="GN9" s="42"/>
+      <c r="GO9" s="42"/>
+      <c r="GP9" s="42"/>
+      <c r="GQ9" s="42"/>
+      <c r="GR9" s="42"/>
+      <c r="GS9" s="42"/>
+      <c r="GT9" s="42"/>
+      <c r="GU9" s="42"/>
+      <c r="GV9" s="42"/>
+      <c r="GW9" s="42"/>
+      <c r="GX9" s="42"/>
+      <c r="GY9" s="42"/>
+      <c r="GZ9" s="42"/>
+      <c r="HA9" s="42"/>
+      <c r="HB9" s="42"/>
+      <c r="HC9" s="42"/>
+      <c r="HD9" s="42"/>
+      <c r="HE9" s="42"/>
+      <c r="HF9" s="42"/>
+      <c r="HG9" s="42"/>
+      <c r="HH9" s="42"/>
+      <c r="HI9" s="42"/>
+      <c r="HJ9" s="42"/>
+      <c r="HK9" s="42"/>
+      <c r="HL9" s="42"/>
+      <c r="HM9" s="42"/>
+      <c r="HN9" s="42"/>
+      <c r="HO9" s="42"/>
+      <c r="HP9" s="42"/>
+      <c r="HQ9" s="42"/>
+      <c r="HR9" s="42"/>
+      <c r="HS9" s="42"/>
+      <c r="HT9" s="42"/>
+      <c r="HU9" s="42"/>
+      <c r="HV9" s="42"/>
+      <c r="HW9" s="42"/>
+      <c r="HX9" s="42"/>
+      <c r="HY9" s="42"/>
+      <c r="HZ9" s="42"/>
+      <c r="IA9" s="42"/>
+      <c r="IB9" s="42"/>
+      <c r="IC9" s="42"/>
+      <c r="ID9" s="42"/>
+    </row>
+    <row r="10" spans="1:238" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="89"/>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="41"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="41"/>
+      <c r="Q10" s="41"/>
+      <c r="R10" s="41"/>
+      <c r="S10" s="41"/>
+      <c r="T10" s="41"/>
+      <c r="U10" s="41"/>
+      <c r="V10" s="41"/>
+      <c r="W10" s="42"/>
+      <c r="X10" s="42"/>
+      <c r="Y10" s="42"/>
+      <c r="Z10" s="42"/>
+      <c r="AA10" s="42"/>
+      <c r="AB10" s="42"/>
+      <c r="AC10" s="42"/>
+      <c r="AD10" s="42"/>
+      <c r="AE10" s="42"/>
+      <c r="AF10" s="42"/>
+      <c r="AG10" s="42"/>
+      <c r="AH10" s="42"/>
+      <c r="AI10" s="42"/>
+      <c r="AJ10" s="42"/>
+      <c r="AK10" s="42"/>
+      <c r="AL10" s="42"/>
+      <c r="AM10" s="42"/>
+      <c r="AN10" s="42"/>
+      <c r="AO10" s="42"/>
+      <c r="AP10" s="42"/>
+      <c r="AQ10" s="42"/>
+      <c r="AR10" s="42"/>
+      <c r="AS10" s="42"/>
+      <c r="AT10" s="42"/>
+      <c r="AU10" s="42"/>
+      <c r="AV10" s="42"/>
+      <c r="AW10" s="42"/>
+      <c r="AX10" s="42"/>
+      <c r="AY10" s="42"/>
+      <c r="AZ10" s="42"/>
+      <c r="BA10" s="42"/>
+      <c r="BB10" s="42"/>
+      <c r="BC10" s="42"/>
+      <c r="BD10" s="42"/>
+      <c r="BE10" s="42"/>
+      <c r="BF10" s="42"/>
+      <c r="BG10" s="42"/>
+      <c r="BH10" s="42"/>
+      <c r="BI10" s="42"/>
+      <c r="BJ10" s="42"/>
+      <c r="BK10" s="42"/>
+      <c r="BL10" s="42"/>
+      <c r="BM10" s="42"/>
+      <c r="BN10" s="42"/>
+      <c r="BO10" s="42"/>
+      <c r="BP10" s="42"/>
+      <c r="BQ10" s="42"/>
+      <c r="BR10" s="42"/>
+      <c r="BS10" s="42"/>
+      <c r="BT10" s="42"/>
+      <c r="BU10" s="42"/>
+      <c r="BV10" s="42"/>
+      <c r="BW10" s="42"/>
+      <c r="BX10" s="42"/>
+      <c r="BY10" s="42"/>
+      <c r="BZ10" s="42"/>
+      <c r="CA10" s="42"/>
+      <c r="CB10" s="42"/>
+      <c r="CC10" s="42"/>
+      <c r="CD10" s="42"/>
+      <c r="CE10" s="42"/>
+      <c r="CF10" s="42"/>
+      <c r="CG10" s="42"/>
+      <c r="CH10" s="42"/>
+      <c r="CI10" s="42"/>
+      <c r="CJ10" s="42"/>
+      <c r="CK10" s="42"/>
+      <c r="CL10" s="42"/>
+      <c r="CM10" s="42"/>
+      <c r="CN10" s="42"/>
+      <c r="CO10" s="42"/>
+      <c r="CP10" s="42"/>
+      <c r="CQ10" s="42"/>
+      <c r="CR10" s="42"/>
+      <c r="CS10" s="42"/>
+      <c r="CT10" s="42"/>
+      <c r="CU10" s="42"/>
+      <c r="CV10" s="42"/>
+      <c r="CW10" s="42"/>
+      <c r="CX10" s="42"/>
+      <c r="CY10" s="42"/>
+      <c r="CZ10" s="42"/>
+      <c r="DA10" s="42"/>
+      <c r="DB10" s="42"/>
+      <c r="DC10" s="42"/>
+      <c r="DD10" s="42"/>
+      <c r="DE10" s="42"/>
+      <c r="DF10" s="42"/>
+      <c r="DG10" s="42"/>
+      <c r="DH10" s="42"/>
+      <c r="DI10" s="42"/>
+      <c r="DJ10" s="42"/>
+      <c r="DK10" s="42"/>
+      <c r="DL10" s="42"/>
+      <c r="DM10" s="42"/>
+      <c r="DN10" s="42"/>
+      <c r="DO10" s="42"/>
+      <c r="DP10" s="42"/>
+      <c r="DQ10" s="42"/>
+      <c r="DR10" s="42"/>
+      <c r="DS10" s="42"/>
+      <c r="DT10" s="42"/>
+      <c r="DU10" s="42"/>
+      <c r="DV10" s="42"/>
+      <c r="DW10" s="42"/>
+      <c r="DX10" s="42"/>
+      <c r="DY10" s="42"/>
+      <c r="DZ10" s="42"/>
+      <c r="EA10" s="42"/>
+      <c r="EB10" s="42"/>
+      <c r="EC10" s="42"/>
+      <c r="ED10" s="42"/>
+      <c r="EE10" s="42"/>
+      <c r="EF10" s="42"/>
+      <c r="EG10" s="42"/>
+      <c r="EH10" s="42"/>
+      <c r="EI10" s="42"/>
+      <c r="EJ10" s="42"/>
+      <c r="EK10" s="42"/>
+      <c r="EL10" s="42"/>
+      <c r="EM10" s="42"/>
+      <c r="EN10" s="42"/>
+      <c r="EO10" s="42"/>
+      <c r="EP10" s="42"/>
+      <c r="EQ10" s="42"/>
+      <c r="ER10" s="42"/>
+      <c r="ES10" s="42"/>
+      <c r="ET10" s="42"/>
+      <c r="EU10" s="42"/>
+      <c r="EV10" s="42"/>
+      <c r="EW10" s="42"/>
+      <c r="EX10" s="42"/>
+      <c r="EY10" s="42"/>
+      <c r="EZ10" s="42"/>
+      <c r="FA10" s="42"/>
+      <c r="FB10" s="42"/>
+      <c r="FC10" s="42"/>
+      <c r="FD10" s="42"/>
+      <c r="FE10" s="42"/>
+      <c r="FF10" s="42"/>
+      <c r="FG10" s="42"/>
+      <c r="FH10" s="42"/>
+      <c r="FI10" s="42"/>
+      <c r="FJ10" s="42"/>
+      <c r="FK10" s="42"/>
+      <c r="FL10" s="42"/>
+      <c r="FM10" s="42"/>
+      <c r="FN10" s="42"/>
+      <c r="FO10" s="42"/>
+      <c r="FP10" s="42"/>
+      <c r="FQ10" s="42"/>
+      <c r="FR10" s="42"/>
+      <c r="FS10" s="42"/>
+      <c r="FT10" s="42"/>
+      <c r="FU10" s="42"/>
+      <c r="FV10" s="42"/>
+      <c r="FW10" s="42"/>
+      <c r="FX10" s="42"/>
+      <c r="FY10" s="42"/>
+      <c r="FZ10" s="42"/>
+      <c r="GA10" s="42"/>
+      <c r="GB10" s="42"/>
+      <c r="GC10" s="42"/>
+      <c r="GD10" s="42"/>
+      <c r="GE10" s="42"/>
+      <c r="GF10" s="42"/>
+      <c r="GG10" s="42"/>
+      <c r="GH10" s="42"/>
+      <c r="GI10" s="42"/>
+      <c r="GJ10" s="42"/>
+      <c r="GK10" s="42"/>
+      <c r="GL10" s="42"/>
+      <c r="GM10" s="42"/>
+      <c r="GN10" s="42"/>
+      <c r="GO10" s="42"/>
+      <c r="GP10" s="42"/>
+      <c r="GQ10" s="42"/>
+      <c r="GR10" s="42"/>
+      <c r="GS10" s="42"/>
+      <c r="GT10" s="42"/>
+      <c r="GU10" s="42"/>
+      <c r="GV10" s="42"/>
+      <c r="GW10" s="42"/>
+      <c r="GX10" s="42"/>
+      <c r="GY10" s="42"/>
+      <c r="GZ10" s="42"/>
+      <c r="HA10" s="42"/>
+      <c r="HB10" s="42"/>
+      <c r="HC10" s="42"/>
+      <c r="HD10" s="42"/>
+      <c r="HE10" s="42"/>
+      <c r="HF10" s="42"/>
+      <c r="HG10" s="42"/>
+      <c r="HH10" s="42"/>
+      <c r="HI10" s="42"/>
+      <c r="HJ10" s="42"/>
+      <c r="HK10" s="42"/>
+      <c r="HL10" s="42"/>
+      <c r="HM10" s="42"/>
+      <c r="HN10" s="42"/>
+      <c r="HO10" s="42"/>
+      <c r="HP10" s="42"/>
+      <c r="HQ10" s="42"/>
+      <c r="HR10" s="42"/>
+      <c r="HS10" s="42"/>
+      <c r="HT10" s="42"/>
+      <c r="HU10" s="42"/>
+      <c r="HV10" s="42"/>
+      <c r="HW10" s="42"/>
+      <c r="HX10" s="42"/>
+      <c r="HY10" s="42"/>
+      <c r="HZ10" s="42"/>
+      <c r="IA10" s="42"/>
+      <c r="IB10" s="42"/>
+      <c r="IC10" s="42"/>
+      <c r="ID10" s="42"/>
+    </row>
+    <row r="12" spans="1:238" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="29"/>
+      <c r="R12" s="29"/>
+      <c r="S12" s="29"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="29"/>
+      <c r="X12" s="29"/>
+      <c r="Y12" s="29"/>
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="29"/>
+      <c r="AB12" s="29"/>
+      <c r="AC12" s="29"/>
+      <c r="AD12" s="29"/>
+      <c r="AE12" s="29"/>
+      <c r="AF12" s="29"/>
+      <c r="AG12" s="29"/>
+      <c r="AH12" s="29"/>
+      <c r="AI12" s="29"/>
+      <c r="AJ12" s="29"/>
+      <c r="AK12" s="29"/>
+      <c r="AL12" s="29"/>
+      <c r="AM12" s="29"/>
+      <c r="AN12" s="29"/>
+      <c r="AO12" s="29"/>
+      <c r="AP12" s="29"/>
+      <c r="AQ12" s="29"/>
+      <c r="AR12" s="29"/>
+      <c r="AS12" s="29"/>
+      <c r="AT12" s="29"/>
+      <c r="AU12" s="29"/>
+      <c r="AV12" s="29"/>
+      <c r="AW12" s="29"/>
+      <c r="AX12" s="29"/>
+      <c r="AY12" s="29"/>
+      <c r="AZ12" s="29"/>
+      <c r="BA12" s="29"/>
+      <c r="BB12" s="29"/>
+      <c r="BC12" s="29"/>
+      <c r="BD12" s="29"/>
+      <c r="BE12" s="29"/>
+      <c r="BF12" s="29"/>
+      <c r="BG12" s="29"/>
+      <c r="BH12" s="29"/>
+      <c r="BI12" s="29"/>
+      <c r="BJ12" s="29"/>
+      <c r="BK12" s="29"/>
+      <c r="BL12" s="29"/>
+      <c r="BM12" s="29"/>
+      <c r="BN12" s="29"/>
+      <c r="BO12" s="29"/>
+      <c r="BP12" s="29"/>
+      <c r="BQ12" s="29"/>
+      <c r="BR12" s="29"/>
+      <c r="BS12" s="29"/>
+      <c r="BT12" s="29"/>
+      <c r="BU12" s="29"/>
+      <c r="BV12" s="29"/>
+      <c r="BW12" s="29"/>
+      <c r="BX12" s="29"/>
+      <c r="BY12" s="29"/>
+      <c r="BZ12" s="29"/>
+      <c r="CA12" s="29"/>
+      <c r="CB12" s="29"/>
+      <c r="CC12" s="29"/>
+      <c r="CD12" s="29"/>
+      <c r="CE12" s="29"/>
+      <c r="CF12" s="29"/>
+      <c r="CG12" s="29"/>
+      <c r="CH12" s="29"/>
+      <c r="CI12" s="29"/>
+      <c r="CJ12" s="29"/>
+      <c r="CK12" s="29"/>
+      <c r="CL12" s="29"/>
+      <c r="CM12" s="29"/>
+      <c r="CN12" s="29"/>
+      <c r="CO12" s="29"/>
+      <c r="CP12" s="29"/>
+      <c r="CQ12" s="29"/>
+      <c r="CR12" s="29"/>
+      <c r="CS12" s="29"/>
+      <c r="CT12" s="29"/>
+      <c r="CU12" s="29"/>
+      <c r="CV12" s="29"/>
+      <c r="CW12" s="29"/>
+      <c r="CX12" s="29"/>
+      <c r="CY12" s="29"/>
+      <c r="CZ12" s="29"/>
+      <c r="DA12" s="29"/>
+      <c r="DB12" s="29"/>
+      <c r="DC12" s="29"/>
+      <c r="DD12" s="29"/>
+      <c r="DE12" s="29"/>
+      <c r="DF12" s="29"/>
+      <c r="DG12" s="29"/>
+      <c r="DH12" s="29"/>
+      <c r="DI12" s="29"/>
+      <c r="DJ12" s="29"/>
+      <c r="DK12" s="29"/>
+      <c r="DL12" s="29"/>
+      <c r="DM12" s="29"/>
+      <c r="DN12" s="29"/>
+      <c r="DO12" s="29"/>
+      <c r="DP12" s="29"/>
+      <c r="DQ12" s="29"/>
+      <c r="DR12" s="29"/>
+      <c r="DS12" s="29"/>
+      <c r="DT12" s="29"/>
+      <c r="DU12" s="29"/>
+      <c r="DV12" s="29"/>
+      <c r="DW12" s="29"/>
+      <c r="DX12" s="29"/>
+      <c r="DY12" s="29"/>
+      <c r="DZ12" s="29"/>
+      <c r="EA12" s="29"/>
+      <c r="EB12" s="29"/>
+      <c r="EC12" s="29"/>
+      <c r="ED12" s="29"/>
+      <c r="EE12" s="29"/>
+      <c r="EF12" s="29"/>
+      <c r="EG12" s="29"/>
+      <c r="EH12" s="29"/>
+      <c r="EI12" s="29"/>
+      <c r="EJ12" s="29"/>
+      <c r="EK12" s="29"/>
+      <c r="EL12" s="29"/>
+      <c r="EM12" s="29"/>
+      <c r="EN12" s="29"/>
+      <c r="EO12" s="29"/>
+      <c r="EP12" s="29"/>
+      <c r="EQ12" s="29"/>
+      <c r="ER12" s="29"/>
+      <c r="ES12" s="29"/>
+      <c r="ET12" s="29"/>
+      <c r="EU12" s="29"/>
+      <c r="EV12" s="29"/>
+      <c r="EW12" s="29"/>
+      <c r="EX12" s="29"/>
+      <c r="EY12" s="29"/>
+      <c r="EZ12" s="29"/>
+      <c r="FA12" s="29"/>
+      <c r="FB12" s="29"/>
+      <c r="FC12" s="29"/>
+      <c r="FD12" s="29"/>
+      <c r="FE12" s="29"/>
+      <c r="FF12" s="29"/>
+      <c r="FG12" s="29"/>
+      <c r="FH12" s="29"/>
+      <c r="FI12" s="29"/>
+      <c r="FJ12" s="29"/>
+      <c r="FK12" s="29"/>
+      <c r="FL12" s="29"/>
+      <c r="FM12" s="29"/>
+      <c r="FN12" s="29"/>
+      <c r="FO12" s="29"/>
+      <c r="FP12" s="29"/>
+      <c r="FQ12" s="29"/>
+      <c r="FR12" s="29"/>
+      <c r="FS12" s="29"/>
+      <c r="FT12" s="29"/>
+      <c r="FU12" s="29"/>
+      <c r="FV12" s="29"/>
+      <c r="FW12" s="29"/>
+      <c r="FX12" s="29"/>
+      <c r="FY12" s="29"/>
+      <c r="FZ12" s="29"/>
+      <c r="GA12" s="29"/>
+      <c r="GB12" s="29"/>
+      <c r="GC12" s="29"/>
+      <c r="GD12" s="29"/>
+      <c r="GE12" s="29"/>
+      <c r="GF12" s="29"/>
+      <c r="GG12" s="29"/>
+      <c r="GH12" s="29"/>
+      <c r="GI12" s="29"/>
+      <c r="GJ12" s="29"/>
+      <c r="GK12" s="29"/>
+      <c r="GL12" s="29"/>
+      <c r="GM12" s="29"/>
+      <c r="GN12" s="29"/>
+      <c r="GO12" s="29"/>
+      <c r="GP12" s="29"/>
+      <c r="GQ12" s="29"/>
+      <c r="GR12" s="29"/>
+      <c r="GS12" s="29"/>
+      <c r="GT12" s="29"/>
+      <c r="GU12" s="29"/>
+      <c r="GV12" s="29"/>
+      <c r="GW12" s="29"/>
+      <c r="GX12" s="29"/>
+      <c r="GY12" s="29"/>
+      <c r="GZ12" s="29"/>
+      <c r="HA12" s="29"/>
+      <c r="HB12" s="29"/>
+      <c r="HC12" s="29"/>
+      <c r="HD12" s="29"/>
+      <c r="HE12" s="29"/>
+      <c r="HF12" s="29"/>
+      <c r="HG12" s="29"/>
+      <c r="HH12" s="29"/>
+      <c r="HI12" s="29"/>
+      <c r="HJ12" s="29"/>
+      <c r="HK12" s="29"/>
+      <c r="HL12" s="29"/>
+      <c r="HM12" s="29"/>
+      <c r="HN12" s="29"/>
+      <c r="HO12" s="29"/>
+      <c r="HP12" s="29"/>
+      <c r="HQ12" s="29"/>
+      <c r="HR12" s="29"/>
+      <c r="HS12" s="29"/>
+      <c r="HT12" s="29"/>
+      <c r="HU12" s="29"/>
+      <c r="HV12" s="29"/>
+      <c r="HW12" s="29"/>
+      <c r="HX12" s="29"/>
+      <c r="HY12" s="29"/>
+      <c r="HZ12" s="29"/>
+      <c r="IA12" s="29"/>
+      <c r="IB12" s="29"/>
+      <c r="IC12" s="29"/>
+      <c r="ID12" s="29"/>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A3:C5"/>
+    <mergeCell ref="L3:L5"/>
+    <mergeCell ref="D3:F3"/>
+    <mergeCell ref="G3:I4"/>
+    <mergeCell ref="J3:K4"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="60" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:IV12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="3" width="11.5" style="30" customWidth="1"/>
+    <col min="4" max="4" width="11" style="30" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="30" customWidth="1"/>
+    <col min="6" max="6" width="11" style="30" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="30" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="30" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="30" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="30" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="30" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="30" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="30" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="30" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="30" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="30" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="30" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="30" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="30" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="30" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="30" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="30" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="30" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="30" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="30" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="30" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="30" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="30" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="30" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="30" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="30" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:256" s="55" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
+      <c r="AX1" s="54"/>
+      <c r="AY1" s="54"/>
+      <c r="AZ1" s="54"/>
+      <c r="BA1" s="54"/>
+      <c r="BB1" s="54"/>
+      <c r="BC1" s="54"/>
+      <c r="BD1" s="54"/>
+      <c r="BE1" s="54"/>
+      <c r="BF1" s="54"/>
+      <c r="BG1" s="54"/>
+      <c r="BH1" s="54"/>
+      <c r="BI1" s="54"/>
+      <c r="BJ1" s="54"/>
+      <c r="BK1" s="54"/>
+      <c r="BL1" s="54"/>
+      <c r="BM1" s="54"/>
+      <c r="BN1" s="54"/>
+      <c r="BO1" s="54"/>
+      <c r="BP1" s="54"/>
+      <c r="BQ1" s="54"/>
+      <c r="BR1" s="54"/>
+      <c r="BS1" s="54"/>
+      <c r="BT1" s="54"/>
+      <c r="BU1" s="54"/>
+      <c r="BV1" s="54"/>
+      <c r="BW1" s="54"/>
+      <c r="BX1" s="54"/>
+      <c r="BY1" s="54"/>
+      <c r="BZ1" s="54"/>
+      <c r="CA1" s="54"/>
+      <c r="CB1" s="54"/>
+      <c r="CC1" s="54"/>
+      <c r="CD1" s="54"/>
+      <c r="CE1" s="54"/>
+      <c r="CF1" s="54"/>
+      <c r="CG1" s="54"/>
+      <c r="CH1" s="54"/>
+      <c r="CI1" s="54"/>
+      <c r="CJ1" s="54"/>
+      <c r="CK1" s="54"/>
+      <c r="CL1" s="54"/>
+      <c r="CM1" s="54"/>
+      <c r="CN1" s="54"/>
+      <c r="CO1" s="54"/>
+      <c r="CP1" s="54"/>
+      <c r="CQ1" s="54"/>
+      <c r="CR1" s="54"/>
+      <c r="CS1" s="54"/>
+      <c r="CT1" s="54"/>
+      <c r="CU1" s="54"/>
+      <c r="CV1" s="54"/>
+      <c r="CW1" s="54"/>
+      <c r="CX1" s="54"/>
+      <c r="CY1" s="54"/>
+      <c r="CZ1" s="54"/>
+      <c r="DA1" s="54"/>
+      <c r="DB1" s="54"/>
+      <c r="DC1" s="54"/>
+      <c r="DD1" s="54"/>
+      <c r="DE1" s="54"/>
+      <c r="DF1" s="54"/>
+      <c r="DG1" s="54"/>
+      <c r="DH1" s="54"/>
+      <c r="DI1" s="54"/>
+      <c r="DJ1" s="54"/>
+      <c r="DK1" s="54"/>
+      <c r="DL1" s="54"/>
+      <c r="DM1" s="54"/>
+      <c r="DN1" s="54"/>
+      <c r="DO1" s="54"/>
+      <c r="DP1" s="54"/>
+      <c r="DQ1" s="54"/>
+      <c r="DR1" s="54"/>
+      <c r="DS1" s="54"/>
+      <c r="DT1" s="54"/>
+      <c r="DU1" s="54"/>
+      <c r="DV1" s="54"/>
+      <c r="DW1" s="54"/>
+      <c r="DX1" s="54"/>
+      <c r="DY1" s="54"/>
+      <c r="DZ1" s="54"/>
+      <c r="EA1" s="54"/>
+      <c r="EB1" s="54"/>
+      <c r="EC1" s="54"/>
+      <c r="ED1" s="54"/>
+      <c r="EE1" s="54"/>
+      <c r="EF1" s="54"/>
+      <c r="EG1" s="54"/>
+      <c r="EH1" s="54"/>
+      <c r="EI1" s="54"/>
+      <c r="EJ1" s="54"/>
+      <c r="EK1" s="54"/>
+      <c r="EL1" s="54"/>
+      <c r="EM1" s="54"/>
+      <c r="EN1" s="54"/>
+      <c r="EO1" s="54"/>
+      <c r="EP1" s="54"/>
+      <c r="EQ1" s="54"/>
+      <c r="ER1" s="54"/>
+      <c r="ES1" s="54"/>
+      <c r="ET1" s="54"/>
+      <c r="EU1" s="54"/>
+      <c r="EV1" s="54"/>
+      <c r="EW1" s="54"/>
+      <c r="EX1" s="54"/>
+      <c r="EY1" s="54"/>
+      <c r="EZ1" s="54"/>
+      <c r="FA1" s="54"/>
+      <c r="FB1" s="54"/>
+      <c r="FC1" s="54"/>
+      <c r="FD1" s="54"/>
+      <c r="FE1" s="54"/>
+      <c r="FF1" s="54"/>
+      <c r="FG1" s="54"/>
+      <c r="FH1" s="54"/>
+      <c r="FI1" s="54"/>
+      <c r="FJ1" s="54"/>
+      <c r="FK1" s="54"/>
+      <c r="FL1" s="54"/>
+      <c r="FM1" s="54"/>
+      <c r="FN1" s="54"/>
+      <c r="FO1" s="54"/>
+      <c r="FP1" s="54"/>
+      <c r="FQ1" s="54"/>
+      <c r="FR1" s="54"/>
+      <c r="FS1" s="54"/>
+      <c r="FT1" s="54"/>
+      <c r="FU1" s="54"/>
+      <c r="FV1" s="54"/>
+      <c r="FW1" s="54"/>
+      <c r="FX1" s="54"/>
+      <c r="FY1" s="54"/>
+      <c r="FZ1" s="54"/>
+      <c r="GA1" s="54"/>
+      <c r="GB1" s="54"/>
+      <c r="GC1" s="54"/>
+      <c r="GD1" s="54"/>
+      <c r="GE1" s="54"/>
+      <c r="GF1" s="54"/>
+      <c r="GG1" s="54"/>
+      <c r="GH1" s="54"/>
+      <c r="GI1" s="54"/>
+      <c r="GJ1" s="54"/>
+      <c r="GK1" s="54"/>
+      <c r="GL1" s="54"/>
+      <c r="GM1" s="54"/>
+      <c r="GN1" s="54"/>
+      <c r="GO1" s="54"/>
+      <c r="GP1" s="54"/>
+      <c r="GQ1" s="54"/>
+      <c r="GR1" s="54"/>
+      <c r="GS1" s="54"/>
+      <c r="GT1" s="54"/>
+      <c r="GU1" s="54"/>
+      <c r="GV1" s="54"/>
+      <c r="GW1" s="54"/>
+      <c r="GX1" s="54"/>
+      <c r="GY1" s="54"/>
+      <c r="GZ1" s="54"/>
+      <c r="HA1" s="54"/>
+      <c r="HB1" s="54"/>
+      <c r="HC1" s="54"/>
+      <c r="HD1" s="54"/>
+      <c r="HE1" s="54"/>
+      <c r="HF1" s="54"/>
+      <c r="HG1" s="54"/>
+      <c r="HH1" s="54"/>
+      <c r="HI1" s="54"/>
+      <c r="HJ1" s="54"/>
+      <c r="HK1" s="54"/>
+      <c r="HL1" s="54"/>
+      <c r="HM1" s="54"/>
+      <c r="HN1" s="54"/>
+      <c r="HO1" s="54"/>
+      <c r="HP1" s="54"/>
+      <c r="HQ1" s="54"/>
+      <c r="HR1" s="54"/>
+      <c r="HS1" s="54"/>
+      <c r="HT1" s="54"/>
+      <c r="HU1" s="54"/>
+      <c r="HV1" s="54"/>
+      <c r="HW1" s="54"/>
+      <c r="HX1" s="54"/>
+      <c r="HY1" s="54"/>
+      <c r="HZ1" s="54"/>
+      <c r="IA1" s="54"/>
+      <c r="IB1" s="54"/>
+      <c r="IC1" s="54"/>
+      <c r="ID1" s="54"/>
+      <c r="IE1" s="54"/>
+      <c r="IF1" s="54"/>
+      <c r="IG1" s="54"/>
+      <c r="IH1" s="54"/>
+      <c r="II1" s="54"/>
+      <c r="IJ1" s="54"/>
+      <c r="IK1" s="54"/>
+      <c r="IL1" s="54"/>
+      <c r="IM1" s="54"/>
+      <c r="IN1" s="54"/>
+      <c r="IO1" s="54"/>
+      <c r="IP1" s="54"/>
+      <c r="IQ1" s="54"/>
+      <c r="IR1" s="54"/>
+      <c r="IS1" s="54"/>
+      <c r="IT1" s="54"/>
+      <c r="IU1" s="54"/>
+      <c r="IV1" s="54"/>
+    </row>
+    <row r="2" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+    </row>
+    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="120" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="109"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="129" t="s">
+        <v>34</v>
+      </c>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="120"/>
+      <c r="K3" s="120"/>
+      <c r="L3" s="120"/>
+      <c r="M3" s="120"/>
+      <c r="N3" s="120"/>
+      <c r="O3" s="121"/>
+      <c r="P3" s="129" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q3" s="120"/>
+      <c r="R3" s="121"/>
+      <c r="S3" s="129" t="s">
+        <v>36</v>
+      </c>
+      <c r="T3" s="120"/>
+      <c r="U3" s="126" t="s">
+        <v>84</v>
+      </c>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
+    </row>
+    <row r="4" spans="1:256" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="109"/>
+      <c r="B4" s="109"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="129" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" s="120"/>
+      <c r="F4" s="121"/>
+      <c r="G4" s="122" t="s">
+        <v>38</v>
+      </c>
+      <c r="H4" s="123"/>
+      <c r="I4" s="124"/>
+      <c r="J4" s="129" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4" s="120"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="122" t="s">
+        <v>40</v>
+      </c>
+      <c r="N4" s="123"/>
+      <c r="O4" s="124"/>
+      <c r="P4" s="131" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q4" s="131" t="s">
+        <v>42</v>
+      </c>
+      <c r="R4" s="131" t="s">
+        <v>62</v>
+      </c>
+      <c r="S4" s="131" t="s">
+        <v>11</v>
+      </c>
+      <c r="T4" s="126" t="s">
+        <v>12</v>
+      </c>
+      <c r="U4" s="127"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="AB4" s="28"/>
+    </row>
+    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G5" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="H5" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="J5" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="M5" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="P5" s="132"/>
+      <c r="Q5" s="132"/>
+      <c r="R5" s="132"/>
+      <c r="S5" s="132"/>
+      <c r="T5" s="128"/>
+      <c r="U5" s="128"/>
+      <c r="V5" s="28"/>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28"/>
+    </row>
+    <row r="6" spans="1:256" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="109"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="35">
+        <v>519</v>
+      </c>
+      <c r="E6" s="36">
+        <v>125</v>
+      </c>
+      <c r="F6" s="36">
+        <v>36</v>
+      </c>
+      <c r="G6" s="36">
+        <v>48</v>
+      </c>
+      <c r="H6" s="36">
+        <v>60</v>
+      </c>
+      <c r="I6" s="36">
+        <v>14</v>
+      </c>
+      <c r="J6" s="36">
+        <v>467</v>
+      </c>
+      <c r="K6" s="36">
+        <v>60</v>
+      </c>
+      <c r="L6" s="36">
+        <v>17</v>
+      </c>
+      <c r="M6" s="36">
+        <v>4</v>
+      </c>
+      <c r="N6" s="36">
+        <v>5</v>
+      </c>
+      <c r="O6" s="36">
+        <v>5</v>
+      </c>
+      <c r="P6" s="36">
+        <v>62</v>
+      </c>
+      <c r="Q6" s="36">
+        <v>40</v>
+      </c>
+      <c r="R6" s="36">
+        <v>13</v>
+      </c>
+      <c r="S6" s="36">
+        <v>12</v>
+      </c>
+      <c r="T6" s="36">
+        <v>1</v>
+      </c>
+      <c r="U6" s="36">
+        <v>411</v>
+      </c>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
+      <c r="BA6" s="28"/>
+      <c r="BB6" s="28"/>
+      <c r="BC6" s="28"/>
+      <c r="BD6" s="28"/>
+      <c r="BE6" s="28"/>
+      <c r="BF6" s="28"/>
+      <c r="BG6" s="28"/>
+      <c r="BH6" s="28"/>
+      <c r="BI6" s="28"/>
+      <c r="BJ6" s="28"/>
+      <c r="BK6" s="28"/>
+      <c r="BL6" s="28"/>
+      <c r="BM6" s="28"/>
+      <c r="BN6" s="28"/>
+      <c r="BO6" s="28"/>
+      <c r="BP6" s="28"/>
+      <c r="BQ6" s="28"/>
+      <c r="BR6" s="28"/>
+      <c r="BS6" s="28"/>
+      <c r="BT6" s="28"/>
+      <c r="BU6" s="28"/>
+      <c r="BV6" s="28"/>
+      <c r="BW6" s="28"/>
+      <c r="BX6" s="28"/>
+      <c r="BY6" s="28"/>
+      <c r="BZ6" s="28"/>
+      <c r="CA6" s="28"/>
+      <c r="CB6" s="28"/>
+      <c r="CC6" s="28"/>
+      <c r="CD6" s="28"/>
+      <c r="CE6" s="28"/>
+      <c r="CF6" s="28"/>
+      <c r="CG6" s="28"/>
+      <c r="CH6" s="28"/>
+      <c r="CI6" s="28"/>
+      <c r="CJ6" s="28"/>
+      <c r="CK6" s="28"/>
+      <c r="CL6" s="28"/>
+      <c r="CM6" s="28"/>
+      <c r="CN6" s="28"/>
+      <c r="CO6" s="28"/>
+      <c r="CP6" s="28"/>
+      <c r="CQ6" s="28"/>
+      <c r="CR6" s="28"/>
+      <c r="CS6" s="28"/>
+      <c r="CT6" s="28"/>
+      <c r="CU6" s="28"/>
+      <c r="CV6" s="28"/>
+      <c r="CW6" s="28"/>
+      <c r="CX6" s="28"/>
+      <c r="CY6" s="28"/>
+      <c r="CZ6" s="28"/>
+      <c r="DA6" s="28"/>
+      <c r="DB6" s="28"/>
+      <c r="DC6" s="28"/>
+      <c r="DD6" s="28"/>
+      <c r="DE6" s="28"/>
+      <c r="DF6" s="28"/>
+      <c r="DG6" s="28"/>
+      <c r="DH6" s="28"/>
+      <c r="DI6" s="28"/>
+      <c r="DJ6" s="28"/>
+      <c r="DK6" s="28"/>
+      <c r="DL6" s="28"/>
+      <c r="DM6" s="28"/>
+      <c r="DN6" s="28"/>
+      <c r="DO6" s="28"/>
+      <c r="DP6" s="28"/>
+      <c r="DQ6" s="28"/>
+      <c r="DR6" s="28"/>
+      <c r="DS6" s="28"/>
+      <c r="DT6" s="28"/>
+      <c r="DU6" s="28"/>
+      <c r="DV6" s="28"/>
+      <c r="DW6" s="28"/>
+      <c r="DX6" s="28"/>
+      <c r="DY6" s="28"/>
+      <c r="DZ6" s="28"/>
+      <c r="EA6" s="28"/>
+      <c r="EB6" s="28"/>
+      <c r="EC6" s="28"/>
+      <c r="ED6" s="28"/>
+      <c r="EE6" s="28"/>
+      <c r="EF6" s="28"/>
+      <c r="EG6" s="28"/>
+      <c r="EH6" s="28"/>
+      <c r="EI6" s="28"/>
+      <c r="EJ6" s="28"/>
+      <c r="EK6" s="28"/>
+      <c r="EL6" s="28"/>
+      <c r="EM6" s="28"/>
+      <c r="EN6" s="28"/>
+      <c r="EO6" s="28"/>
+      <c r="EP6" s="28"/>
+      <c r="EQ6" s="28"/>
+      <c r="ER6" s="28"/>
+      <c r="ES6" s="28"/>
+      <c r="ET6" s="28"/>
+      <c r="EU6" s="28"/>
+      <c r="EV6" s="28"/>
+      <c r="EW6" s="28"/>
+      <c r="EX6" s="28"/>
+      <c r="EY6" s="28"/>
+      <c r="EZ6" s="28"/>
+      <c r="FA6" s="28"/>
+      <c r="FB6" s="28"/>
+      <c r="FC6" s="28"/>
+      <c r="FD6" s="28"/>
+      <c r="FE6" s="28"/>
+      <c r="FF6" s="28"/>
+      <c r="FG6" s="28"/>
+      <c r="FH6" s="28"/>
+      <c r="FI6" s="28"/>
+      <c r="FJ6" s="28"/>
+      <c r="FK6" s="28"/>
+      <c r="FL6" s="28"/>
+      <c r="FM6" s="28"/>
+      <c r="FN6" s="28"/>
+      <c r="FO6" s="28"/>
+      <c r="FP6" s="28"/>
+      <c r="FQ6" s="28"/>
+      <c r="FR6" s="28"/>
+      <c r="FS6" s="28"/>
+      <c r="FT6" s="28"/>
+      <c r="FU6" s="28"/>
+      <c r="FV6" s="28"/>
+      <c r="FW6" s="28"/>
+      <c r="FX6" s="28"/>
+      <c r="FY6" s="28"/>
+      <c r="FZ6" s="28"/>
+      <c r="GA6" s="28"/>
+      <c r="GB6" s="28"/>
+      <c r="GC6" s="28"/>
+      <c r="GD6" s="28"/>
+      <c r="GE6" s="28"/>
+      <c r="GF6" s="28"/>
+      <c r="GG6" s="28"/>
+      <c r="GH6" s="28"/>
+      <c r="GI6" s="28"/>
+      <c r="GJ6" s="28"/>
+      <c r="GK6" s="28"/>
+      <c r="GL6" s="28"/>
+      <c r="GM6" s="28"/>
+      <c r="GN6" s="28"/>
+      <c r="GO6" s="28"/>
+      <c r="GP6" s="28"/>
+      <c r="GQ6" s="28"/>
+      <c r="GR6" s="28"/>
+      <c r="GS6" s="28"/>
+      <c r="GT6" s="28"/>
+      <c r="GU6" s="28"/>
+      <c r="GV6" s="28"/>
+      <c r="GW6" s="28"/>
+      <c r="GX6" s="28"/>
+      <c r="GY6" s="28"/>
+      <c r="GZ6" s="28"/>
+      <c r="HA6" s="28"/>
+      <c r="HB6" s="28"/>
+      <c r="HC6" s="28"/>
+      <c r="HD6" s="28"/>
+      <c r="HE6" s="28"/>
+      <c r="HF6" s="28"/>
+      <c r="HG6" s="28"/>
+      <c r="HH6" s="28"/>
+      <c r="HI6" s="28"/>
+      <c r="HJ6" s="28"/>
+      <c r="HK6" s="28"/>
+      <c r="HL6" s="28"/>
+      <c r="HM6" s="28"/>
+      <c r="HN6" s="28"/>
+      <c r="HO6" s="28"/>
+      <c r="HP6" s="28"/>
+      <c r="HQ6" s="28"/>
+      <c r="HR6" s="28"/>
+      <c r="HS6" s="28"/>
+      <c r="HT6" s="28"/>
+      <c r="HU6" s="28"/>
+      <c r="HV6" s="28"/>
+      <c r="HW6" s="28"/>
+      <c r="HX6" s="28"/>
+      <c r="HY6" s="28"/>
+      <c r="HZ6" s="28"/>
+      <c r="IA6" s="28"/>
+      <c r="IB6" s="28"/>
+      <c r="IC6" s="28"/>
+      <c r="ID6" s="28"/>
+      <c r="IE6" s="28"/>
+      <c r="IF6" s="28"/>
+      <c r="IG6" s="28"/>
+      <c r="IH6" s="28"/>
+      <c r="II6" s="28"/>
+      <c r="IJ6" s="28"/>
+      <c r="IK6" s="28"/>
+      <c r="IL6" s="28"/>
+      <c r="IM6" s="28"/>
+      <c r="IN6" s="28"/>
+      <c r="IO6" s="28"/>
+      <c r="IP6" s="28"/>
+      <c r="IQ6" s="28"/>
+      <c r="IR6" s="28"/>
+      <c r="IS6" s="28"/>
+      <c r="IT6" s="28"/>
+      <c r="IU6" s="28"/>
+      <c r="IV6" s="28"/>
+    </row>
+    <row r="7" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="21"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="37"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="37"/>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="37"/>
+      <c r="AH7" s="37"/>
+      <c r="AI7" s="37"/>
+      <c r="AJ7" s="37"/>
+      <c r="AK7" s="37"/>
+      <c r="AL7" s="37"/>
+      <c r="AM7" s="37"/>
+      <c r="AN7" s="37"/>
+      <c r="AO7" s="37"/>
+      <c r="AP7" s="37"/>
+      <c r="AQ7" s="37"/>
+      <c r="AR7" s="37"/>
+      <c r="AS7" s="37"/>
+      <c r="AT7" s="37"/>
+      <c r="AU7" s="37"/>
+      <c r="AV7" s="37"/>
+      <c r="AW7" s="37"/>
+      <c r="AX7" s="37"/>
+      <c r="AY7" s="37"/>
+      <c r="AZ7" s="37"/>
+      <c r="BA7" s="37"/>
+      <c r="BB7" s="37"/>
+      <c r="BC7" s="37"/>
+      <c r="BD7" s="37"/>
+      <c r="BE7" s="37"/>
+      <c r="BF7" s="37"/>
+      <c r="BG7" s="37"/>
+      <c r="BH7" s="37"/>
+      <c r="BI7" s="37"/>
+      <c r="BJ7" s="37"/>
+      <c r="BK7" s="37"/>
+      <c r="BL7" s="37"/>
+      <c r="BM7" s="37"/>
+      <c r="BN7" s="37"/>
+      <c r="BO7" s="37"/>
+      <c r="BP7" s="37"/>
+      <c r="BQ7" s="37"/>
+      <c r="BR7" s="37"/>
+      <c r="BS7" s="37"/>
+      <c r="BT7" s="37"/>
+      <c r="BU7" s="37"/>
+      <c r="BV7" s="37"/>
+      <c r="BW7" s="37"/>
+      <c r="BX7" s="37"/>
+      <c r="BY7" s="37"/>
+      <c r="BZ7" s="37"/>
+      <c r="CA7" s="37"/>
+      <c r="CB7" s="37"/>
+      <c r="CC7" s="37"/>
+      <c r="CD7" s="37"/>
+      <c r="CE7" s="37"/>
+      <c r="CF7" s="37"/>
+      <c r="CG7" s="37"/>
+      <c r="CH7" s="37"/>
+      <c r="CI7" s="37"/>
+      <c r="CJ7" s="37"/>
+      <c r="CK7" s="37"/>
+      <c r="CL7" s="37"/>
+      <c r="CM7" s="37"/>
+      <c r="CN7" s="37"/>
+      <c r="CO7" s="37"/>
+      <c r="CP7" s="37"/>
+      <c r="CQ7" s="37"/>
+      <c r="CR7" s="37"/>
+      <c r="CS7" s="37"/>
+      <c r="CT7" s="37"/>
+      <c r="CU7" s="37"/>
+      <c r="CV7" s="37"/>
+      <c r="CW7" s="37"/>
+      <c r="CX7" s="37"/>
+      <c r="CY7" s="37"/>
+      <c r="CZ7" s="37"/>
+      <c r="DA7" s="37"/>
+      <c r="DB7" s="37"/>
+      <c r="DC7" s="37"/>
+      <c r="DD7" s="37"/>
+      <c r="DE7" s="37"/>
+      <c r="DF7" s="37"/>
+      <c r="DG7" s="37"/>
+      <c r="DH7" s="37"/>
+      <c r="DI7" s="37"/>
+      <c r="DJ7" s="37"/>
+      <c r="DK7" s="37"/>
+      <c r="DL7" s="37"/>
+      <c r="DM7" s="37"/>
+      <c r="DN7" s="37"/>
+      <c r="DO7" s="37"/>
+      <c r="DP7" s="37"/>
+      <c r="DQ7" s="37"/>
+      <c r="DR7" s="37"/>
+      <c r="DS7" s="37"/>
+      <c r="DT7" s="37"/>
+      <c r="DU7" s="37"/>
+      <c r="DV7" s="37"/>
+      <c r="DW7" s="37"/>
+      <c r="DX7" s="37"/>
+      <c r="DY7" s="37"/>
+      <c r="DZ7" s="37"/>
+      <c r="EA7" s="37"/>
+      <c r="EB7" s="37"/>
+      <c r="EC7" s="37"/>
+      <c r="ED7" s="37"/>
+      <c r="EE7" s="37"/>
+      <c r="EF7" s="37"/>
+      <c r="EG7" s="37"/>
+      <c r="EH7" s="37"/>
+      <c r="EI7" s="37"/>
+      <c r="EJ7" s="37"/>
+      <c r="EK7" s="37"/>
+      <c r="EL7" s="37"/>
+      <c r="EM7" s="37"/>
+      <c r="EN7" s="37"/>
+      <c r="EO7" s="37"/>
+      <c r="EP7" s="37"/>
+      <c r="EQ7" s="37"/>
+      <c r="ER7" s="37"/>
+      <c r="ES7" s="37"/>
+      <c r="ET7" s="37"/>
+      <c r="EU7" s="37"/>
+      <c r="EV7" s="37"/>
+      <c r="EW7" s="37"/>
+      <c r="EX7" s="37"/>
+      <c r="EY7" s="37"/>
+      <c r="EZ7" s="37"/>
+      <c r="FA7" s="37"/>
+      <c r="FB7" s="37"/>
+      <c r="FC7" s="37"/>
+      <c r="FD7" s="37"/>
+      <c r="FE7" s="37"/>
+      <c r="FF7" s="37"/>
+      <c r="FG7" s="37"/>
+      <c r="FH7" s="37"/>
+      <c r="FI7" s="37"/>
+      <c r="FJ7" s="37"/>
+      <c r="FK7" s="37"/>
+      <c r="FL7" s="37"/>
+      <c r="FM7" s="37"/>
+      <c r="FN7" s="37"/>
+      <c r="FO7" s="37"/>
+      <c r="FP7" s="37"/>
+      <c r="FQ7" s="37"/>
+      <c r="FR7" s="37"/>
+      <c r="FS7" s="37"/>
+      <c r="FT7" s="37"/>
+      <c r="FU7" s="37"/>
+      <c r="FV7" s="37"/>
+      <c r="FW7" s="37"/>
+      <c r="FX7" s="37"/>
+      <c r="FY7" s="37"/>
+      <c r="FZ7" s="37"/>
+      <c r="GA7" s="37"/>
+      <c r="GB7" s="37"/>
+      <c r="GC7" s="37"/>
+      <c r="GD7" s="37"/>
+      <c r="GE7" s="37"/>
+      <c r="GF7" s="37"/>
+      <c r="GG7" s="37"/>
+      <c r="GH7" s="37"/>
+      <c r="GI7" s="37"/>
+      <c r="GJ7" s="37"/>
+      <c r="GK7" s="37"/>
+      <c r="GL7" s="37"/>
+      <c r="GM7" s="37"/>
+      <c r="GN7" s="37"/>
+      <c r="GO7" s="37"/>
+      <c r="GP7" s="37"/>
+      <c r="GQ7" s="37"/>
+      <c r="GR7" s="37"/>
+      <c r="GS7" s="37"/>
+      <c r="GT7" s="37"/>
+      <c r="GU7" s="37"/>
+      <c r="GV7" s="37"/>
+      <c r="GW7" s="37"/>
+      <c r="GX7" s="37"/>
+      <c r="GY7" s="37"/>
+      <c r="GZ7" s="37"/>
+      <c r="HA7" s="37"/>
+      <c r="HB7" s="37"/>
+      <c r="HC7" s="37"/>
+      <c r="HD7" s="37"/>
+      <c r="HE7" s="37"/>
+      <c r="HF7" s="37"/>
+      <c r="HG7" s="37"/>
+      <c r="HH7" s="37"/>
+      <c r="HI7" s="37"/>
+      <c r="HJ7" s="37"/>
+      <c r="HK7" s="37"/>
+      <c r="HL7" s="37"/>
+      <c r="HM7" s="37"/>
+      <c r="HN7" s="37"/>
+      <c r="HO7" s="37"/>
+      <c r="HP7" s="37"/>
+      <c r="HQ7" s="37"/>
+      <c r="HR7" s="37"/>
+      <c r="HS7" s="37"/>
+      <c r="HT7" s="37"/>
+      <c r="HU7" s="37"/>
+      <c r="HV7" s="37"/>
+      <c r="HW7" s="37"/>
+      <c r="HX7" s="37"/>
+      <c r="HY7" s="37"/>
+      <c r="HZ7" s="37"/>
+      <c r="IA7" s="37"/>
+      <c r="IB7" s="37"/>
+      <c r="IC7" s="37"/>
+      <c r="ID7" s="37"/>
+      <c r="IE7" s="37"/>
+      <c r="IF7" s="37"/>
+      <c r="IG7" s="37"/>
+      <c r="IH7" s="37"/>
+      <c r="II7" s="37"/>
+      <c r="IJ7" s="37"/>
+      <c r="IK7" s="37"/>
+      <c r="IL7" s="37"/>
+      <c r="IM7" s="37"/>
+      <c r="IN7" s="37"/>
+      <c r="IO7" s="37"/>
+      <c r="IP7" s="37"/>
+      <c r="IQ7" s="37"/>
+      <c r="IR7" s="37"/>
+      <c r="IS7" s="37"/>
+      <c r="IT7" s="37"/>
+      <c r="IU7" s="37"/>
+      <c r="IV7" s="37"/>
+    </row>
+    <row r="8" spans="1:256" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="50" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+      <c r="AC8" s="29"/>
+      <c r="AD8" s="29"/>
+      <c r="AE8" s="29"/>
+      <c r="AF8" s="29"/>
+      <c r="AG8" s="29"/>
+      <c r="AH8" s="29"/>
+      <c r="AI8" s="29"/>
+      <c r="AJ8" s="29"/>
+      <c r="AK8" s="29"/>
+      <c r="AL8" s="29"/>
+      <c r="AM8" s="29"/>
+      <c r="AN8" s="29"/>
+    </row>
+    <row r="9" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+      <c r="S9" s="40"/>
+      <c r="T9" s="40"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="40"/>
+      <c r="W9" s="40"/>
+      <c r="X9" s="40"/>
+      <c r="Y9" s="40"/>
+      <c r="Z9" s="41"/>
+      <c r="AA9" s="41"/>
+      <c r="AB9" s="41"/>
+      <c r="AC9" s="41"/>
+      <c r="AD9" s="41"/>
+      <c r="AE9" s="41"/>
+      <c r="AF9" s="41"/>
+      <c r="AG9" s="41"/>
+      <c r="AH9" s="41"/>
+      <c r="AI9" s="41"/>
+      <c r="AJ9" s="41"/>
+      <c r="AK9" s="41"/>
+      <c r="AL9" s="41"/>
+      <c r="AM9" s="41"/>
+      <c r="AN9" s="41"/>
+      <c r="AO9" s="42"/>
+      <c r="AP9" s="42"/>
+      <c r="AQ9" s="42"/>
+      <c r="AR9" s="42"/>
+      <c r="AS9" s="42"/>
+      <c r="AT9" s="42"/>
+      <c r="AU9" s="42"/>
+      <c r="AV9" s="42"/>
+      <c r="AW9" s="42"/>
+      <c r="AX9" s="42"/>
+      <c r="AY9" s="42"/>
+      <c r="AZ9" s="42"/>
+      <c r="BA9" s="42"/>
+      <c r="BB9" s="42"/>
+      <c r="BC9" s="42"/>
+      <c r="BD9" s="42"/>
+      <c r="BE9" s="42"/>
+      <c r="BF9" s="42"/>
+      <c r="BG9" s="42"/>
+      <c r="BH9" s="42"/>
+      <c r="BI9" s="42"/>
+      <c r="BJ9" s="42"/>
+      <c r="BK9" s="42"/>
+      <c r="BL9" s="42"/>
+      <c r="BM9" s="42"/>
+      <c r="BN9" s="42"/>
+      <c r="BO9" s="42"/>
+      <c r="BP9" s="42"/>
+      <c r="BQ9" s="42"/>
+      <c r="BR9" s="42"/>
+      <c r="BS9" s="42"/>
+      <c r="BT9" s="42"/>
+      <c r="BU9" s="42"/>
+      <c r="BV9" s="42"/>
+      <c r="BW9" s="42"/>
+      <c r="BX9" s="42"/>
+      <c r="BY9" s="42"/>
+      <c r="BZ9" s="42"/>
+      <c r="CA9" s="42"/>
+      <c r="CB9" s="42"/>
+      <c r="CC9" s="42"/>
+      <c r="CD9" s="42"/>
+      <c r="CE9" s="42"/>
+      <c r="CF9" s="42"/>
+      <c r="CG9" s="42"/>
+      <c r="CH9" s="42"/>
+      <c r="CI9" s="42"/>
+      <c r="CJ9" s="42"/>
+      <c r="CK9" s="42"/>
+      <c r="CL9" s="42"/>
+      <c r="CM9" s="42"/>
+      <c r="CN9" s="42"/>
+      <c r="CO9" s="42"/>
+      <c r="CP9" s="42"/>
+      <c r="CQ9" s="42"/>
+      <c r="CR9" s="42"/>
+      <c r="CS9" s="42"/>
+      <c r="CT9" s="42"/>
+      <c r="CU9" s="42"/>
+      <c r="CV9" s="42"/>
+      <c r="CW9" s="42"/>
+      <c r="CX9" s="42"/>
+      <c r="CY9" s="42"/>
+      <c r="CZ9" s="42"/>
+      <c r="DA9" s="42"/>
+      <c r="DB9" s="42"/>
+      <c r="DC9" s="42"/>
+      <c r="DD9" s="42"/>
+      <c r="DE9" s="42"/>
+      <c r="DF9" s="42"/>
+      <c r="DG9" s="42"/>
+      <c r="DH9" s="42"/>
+      <c r="DI9" s="42"/>
+      <c r="DJ9" s="42"/>
+      <c r="DK9" s="42"/>
+      <c r="DL9" s="42"/>
+      <c r="DM9" s="42"/>
+      <c r="DN9" s="42"/>
+      <c r="DO9" s="42"/>
+      <c r="DP9" s="42"/>
+      <c r="DQ9" s="42"/>
+      <c r="DR9" s="42"/>
+      <c r="DS9" s="42"/>
+      <c r="DT9" s="42"/>
+      <c r="DU9" s="42"/>
+      <c r="DV9" s="42"/>
+      <c r="DW9" s="42"/>
+      <c r="DX9" s="42"/>
+      <c r="DY9" s="42"/>
+      <c r="DZ9" s="42"/>
+      <c r="EA9" s="42"/>
+      <c r="EB9" s="42"/>
+      <c r="EC9" s="42"/>
+      <c r="ED9" s="42"/>
+      <c r="EE9" s="42"/>
+      <c r="EF9" s="42"/>
+      <c r="EG9" s="42"/>
+      <c r="EH9" s="42"/>
+      <c r="EI9" s="42"/>
+      <c r="EJ9" s="42"/>
+      <c r="EK9" s="42"/>
+      <c r="EL9" s="42"/>
+      <c r="EM9" s="42"/>
+      <c r="EN9" s="42"/>
+      <c r="EO9" s="42"/>
+      <c r="EP9" s="42"/>
+      <c r="EQ9" s="42"/>
+      <c r="ER9" s="42"/>
+      <c r="ES9" s="42"/>
+      <c r="ET9" s="42"/>
+      <c r="EU9" s="42"/>
+      <c r="EV9" s="42"/>
+      <c r="EW9" s="42"/>
+      <c r="EX9" s="42"/>
+      <c r="EY9" s="42"/>
+      <c r="EZ9" s="42"/>
+      <c r="FA9" s="42"/>
+      <c r="FB9" s="42"/>
+      <c r="FC9" s="42"/>
+      <c r="FD9" s="42"/>
+      <c r="FE9" s="42"/>
+      <c r="FF9" s="42"/>
+      <c r="FG9" s="42"/>
+      <c r="FH9" s="42"/>
+      <c r="FI9" s="42"/>
+      <c r="FJ9" s="42"/>
+      <c r="FK9" s="42"/>
+      <c r="FL9" s="42"/>
+      <c r="FM9" s="42"/>
+      <c r="FN9" s="42"/>
+      <c r="FO9" s="42"/>
+      <c r="FP9" s="42"/>
+      <c r="FQ9" s="42"/>
+      <c r="FR9" s="42"/>
+      <c r="FS9" s="42"/>
+      <c r="FT9" s="42"/>
+      <c r="FU9" s="42"/>
+      <c r="FV9" s="42"/>
+      <c r="FW9" s="42"/>
+      <c r="FX9" s="42"/>
+      <c r="FY9" s="42"/>
+      <c r="FZ9" s="42"/>
+      <c r="GA9" s="42"/>
+      <c r="GB9" s="42"/>
+      <c r="GC9" s="42"/>
+      <c r="GD9" s="42"/>
+      <c r="GE9" s="42"/>
+      <c r="GF9" s="42"/>
+      <c r="GG9" s="42"/>
+      <c r="GH9" s="42"/>
+      <c r="GI9" s="42"/>
+      <c r="GJ9" s="42"/>
+      <c r="GK9" s="42"/>
+      <c r="GL9" s="42"/>
+      <c r="GM9" s="42"/>
+      <c r="GN9" s="42"/>
+      <c r="GO9" s="42"/>
+      <c r="GP9" s="42"/>
+      <c r="GQ9" s="42"/>
+      <c r="GR9" s="42"/>
+      <c r="GS9" s="42"/>
+      <c r="GT9" s="42"/>
+      <c r="GU9" s="42"/>
+      <c r="GV9" s="42"/>
+      <c r="GW9" s="42"/>
+      <c r="GX9" s="42"/>
+      <c r="GY9" s="42"/>
+      <c r="GZ9" s="42"/>
+      <c r="HA9" s="42"/>
+      <c r="HB9" s="42"/>
+      <c r="HC9" s="42"/>
+      <c r="HD9" s="42"/>
+      <c r="HE9" s="42"/>
+      <c r="HF9" s="42"/>
+      <c r="HG9" s="42"/>
+      <c r="HH9" s="42"/>
+      <c r="HI9" s="42"/>
+      <c r="HJ9" s="42"/>
+      <c r="HK9" s="42"/>
+      <c r="HL9" s="42"/>
+      <c r="HM9" s="42"/>
+      <c r="HN9" s="42"/>
+      <c r="HO9" s="42"/>
+      <c r="HP9" s="42"/>
+      <c r="HQ9" s="42"/>
+      <c r="HR9" s="42"/>
+      <c r="HS9" s="42"/>
+      <c r="HT9" s="42"/>
+      <c r="HU9" s="42"/>
+      <c r="HV9" s="42"/>
+      <c r="HW9" s="42"/>
+      <c r="HX9" s="42"/>
+      <c r="HY9" s="42"/>
+      <c r="HZ9" s="42"/>
+      <c r="IA9" s="42"/>
+      <c r="IB9" s="42"/>
+      <c r="IC9" s="42"/>
+      <c r="ID9" s="42"/>
+      <c r="IE9" s="42"/>
+      <c r="IF9" s="42"/>
+      <c r="IG9" s="42"/>
+      <c r="IH9" s="42"/>
+      <c r="II9" s="42"/>
+      <c r="IJ9" s="42"/>
+      <c r="IK9" s="42"/>
+      <c r="IL9" s="42"/>
+      <c r="IM9" s="42"/>
+      <c r="IN9" s="42"/>
+      <c r="IO9" s="42"/>
+      <c r="IP9" s="42"/>
+      <c r="IQ9" s="42"/>
+      <c r="IR9" s="42"/>
+      <c r="IS9" s="42"/>
+      <c r="IT9" s="42"/>
+      <c r="IU9" s="42"/>
+      <c r="IV9" s="42"/>
+    </row>
+    <row r="10" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="41"/>
+      <c r="Q10" s="41"/>
+      <c r="R10" s="41"/>
+      <c r="S10" s="41"/>
+      <c r="T10" s="41"/>
+      <c r="U10" s="41"/>
+      <c r="V10" s="41"/>
+      <c r="W10" s="41"/>
+      <c r="X10" s="41"/>
+      <c r="Y10" s="41"/>
+      <c r="Z10" s="41"/>
+      <c r="AA10" s="41"/>
+      <c r="AB10" s="41"/>
+      <c r="AC10" s="41"/>
+      <c r="AD10" s="41"/>
+      <c r="AE10" s="41"/>
+      <c r="AF10" s="41"/>
+      <c r="AG10" s="41"/>
+      <c r="AH10" s="41"/>
+      <c r="AI10" s="41"/>
+      <c r="AJ10" s="41"/>
+      <c r="AK10" s="41"/>
+      <c r="AL10" s="41"/>
+      <c r="AM10" s="41"/>
+      <c r="AN10" s="41"/>
+      <c r="AO10" s="42"/>
+      <c r="AP10" s="42"/>
+      <c r="AQ10" s="42"/>
+      <c r="AR10" s="42"/>
+      <c r="AS10" s="42"/>
+      <c r="AT10" s="42"/>
+      <c r="AU10" s="42"/>
+      <c r="AV10" s="42"/>
+      <c r="AW10" s="42"/>
+      <c r="AX10" s="42"/>
+      <c r="AY10" s="42"/>
+      <c r="AZ10" s="42"/>
+      <c r="BA10" s="42"/>
+      <c r="BB10" s="42"/>
+      <c r="BC10" s="42"/>
+      <c r="BD10" s="42"/>
+      <c r="BE10" s="42"/>
+      <c r="BF10" s="42"/>
+      <c r="BG10" s="42"/>
+      <c r="BH10" s="42"/>
+      <c r="BI10" s="42"/>
+      <c r="BJ10" s="42"/>
+      <c r="BK10" s="42"/>
+      <c r="BL10" s="42"/>
+      <c r="BM10" s="42"/>
+      <c r="BN10" s="42"/>
+      <c r="BO10" s="42"/>
+      <c r="BP10" s="42"/>
+      <c r="BQ10" s="42"/>
+      <c r="BR10" s="42"/>
+      <c r="BS10" s="42"/>
+      <c r="BT10" s="42"/>
+      <c r="BU10" s="42"/>
+      <c r="BV10" s="42"/>
+      <c r="BW10" s="42"/>
+      <c r="BX10" s="42"/>
+      <c r="BY10" s="42"/>
+      <c r="BZ10" s="42"/>
+      <c r="CA10" s="42"/>
+      <c r="CB10" s="42"/>
+      <c r="CC10" s="42"/>
+      <c r="CD10" s="42"/>
+      <c r="CE10" s="42"/>
+      <c r="CF10" s="42"/>
+      <c r="CG10" s="42"/>
+      <c r="CH10" s="42"/>
+      <c r="CI10" s="42"/>
+      <c r="CJ10" s="42"/>
+      <c r="CK10" s="42"/>
+      <c r="CL10" s="42"/>
+      <c r="CM10" s="42"/>
+      <c r="CN10" s="42"/>
+      <c r="CO10" s="42"/>
+      <c r="CP10" s="42"/>
+      <c r="CQ10" s="42"/>
+      <c r="CR10" s="42"/>
+      <c r="CS10" s="42"/>
+      <c r="CT10" s="42"/>
+      <c r="CU10" s="42"/>
+      <c r="CV10" s="42"/>
+      <c r="CW10" s="42"/>
+      <c r="CX10" s="42"/>
+      <c r="CY10" s="42"/>
+      <c r="CZ10" s="42"/>
+      <c r="DA10" s="42"/>
+      <c r="DB10" s="42"/>
+      <c r="DC10" s="42"/>
+      <c r="DD10" s="42"/>
+      <c r="DE10" s="42"/>
+      <c r="DF10" s="42"/>
+      <c r="DG10" s="42"/>
+      <c r="DH10" s="42"/>
+      <c r="DI10" s="42"/>
+      <c r="DJ10" s="42"/>
+      <c r="DK10" s="42"/>
+      <c r="DL10" s="42"/>
+      <c r="DM10" s="42"/>
+      <c r="DN10" s="42"/>
+      <c r="DO10" s="42"/>
+      <c r="DP10" s="42"/>
+      <c r="DQ10" s="42"/>
+      <c r="DR10" s="42"/>
+      <c r="DS10" s="42"/>
+      <c r="DT10" s="42"/>
+      <c r="DU10" s="42"/>
+      <c r="DV10" s="42"/>
+      <c r="DW10" s="42"/>
+      <c r="DX10" s="42"/>
+      <c r="DY10" s="42"/>
+      <c r="DZ10" s="42"/>
+      <c r="EA10" s="42"/>
+      <c r="EB10" s="42"/>
+      <c r="EC10" s="42"/>
+      <c r="ED10" s="42"/>
+      <c r="EE10" s="42"/>
+      <c r="EF10" s="42"/>
+      <c r="EG10" s="42"/>
+      <c r="EH10" s="42"/>
+      <c r="EI10" s="42"/>
+      <c r="EJ10" s="42"/>
+      <c r="EK10" s="42"/>
+      <c r="EL10" s="42"/>
+      <c r="EM10" s="42"/>
+      <c r="EN10" s="42"/>
+      <c r="EO10" s="42"/>
+      <c r="EP10" s="42"/>
+      <c r="EQ10" s="42"/>
+      <c r="ER10" s="42"/>
+      <c r="ES10" s="42"/>
+      <c r="ET10" s="42"/>
+      <c r="EU10" s="42"/>
+      <c r="EV10" s="42"/>
+      <c r="EW10" s="42"/>
+      <c r="EX10" s="42"/>
+      <c r="EY10" s="42"/>
+      <c r="EZ10" s="42"/>
+      <c r="FA10" s="42"/>
+      <c r="FB10" s="42"/>
+      <c r="FC10" s="42"/>
+      <c r="FD10" s="42"/>
+      <c r="FE10" s="42"/>
+      <c r="FF10" s="42"/>
+      <c r="FG10" s="42"/>
+      <c r="FH10" s="42"/>
+      <c r="FI10" s="42"/>
+      <c r="FJ10" s="42"/>
+      <c r="FK10" s="42"/>
+      <c r="FL10" s="42"/>
+      <c r="FM10" s="42"/>
+      <c r="FN10" s="42"/>
+      <c r="FO10" s="42"/>
+      <c r="FP10" s="42"/>
+      <c r="FQ10" s="42"/>
+      <c r="FR10" s="42"/>
+      <c r="FS10" s="42"/>
+      <c r="FT10" s="42"/>
+      <c r="FU10" s="42"/>
+      <c r="FV10" s="42"/>
+      <c r="FW10" s="42"/>
+      <c r="FX10" s="42"/>
+      <c r="FY10" s="42"/>
+      <c r="FZ10" s="42"/>
+      <c r="GA10" s="42"/>
+      <c r="GB10" s="42"/>
+      <c r="GC10" s="42"/>
+      <c r="GD10" s="42"/>
+      <c r="GE10" s="42"/>
+      <c r="GF10" s="42"/>
+      <c r="GG10" s="42"/>
+      <c r="GH10" s="42"/>
+      <c r="GI10" s="42"/>
+      <c r="GJ10" s="42"/>
+      <c r="GK10" s="42"/>
+      <c r="GL10" s="42"/>
+      <c r="GM10" s="42"/>
+      <c r="GN10" s="42"/>
+      <c r="GO10" s="42"/>
+      <c r="GP10" s="42"/>
+      <c r="GQ10" s="42"/>
+      <c r="GR10" s="42"/>
+      <c r="GS10" s="42"/>
+      <c r="GT10" s="42"/>
+      <c r="GU10" s="42"/>
+      <c r="GV10" s="42"/>
+      <c r="GW10" s="42"/>
+      <c r="GX10" s="42"/>
+      <c r="GY10" s="42"/>
+      <c r="GZ10" s="42"/>
+      <c r="HA10" s="42"/>
+      <c r="HB10" s="42"/>
+      <c r="HC10" s="42"/>
+      <c r="HD10" s="42"/>
+      <c r="HE10" s="42"/>
+      <c r="HF10" s="42"/>
+      <c r="HG10" s="42"/>
+      <c r="HH10" s="42"/>
+      <c r="HI10" s="42"/>
+      <c r="HJ10" s="42"/>
+      <c r="HK10" s="42"/>
+      <c r="HL10" s="42"/>
+      <c r="HM10" s="42"/>
+      <c r="HN10" s="42"/>
+      <c r="HO10" s="42"/>
+      <c r="HP10" s="42"/>
+      <c r="HQ10" s="42"/>
+      <c r="HR10" s="42"/>
+      <c r="HS10" s="42"/>
+      <c r="HT10" s="42"/>
+      <c r="HU10" s="42"/>
+      <c r="HV10" s="42"/>
+      <c r="HW10" s="42"/>
+      <c r="HX10" s="42"/>
+      <c r="HY10" s="42"/>
+      <c r="HZ10" s="42"/>
+      <c r="IA10" s="42"/>
+      <c r="IB10" s="42"/>
+      <c r="IC10" s="42"/>
+      <c r="ID10" s="42"/>
+      <c r="IE10" s="42"/>
+      <c r="IF10" s="42"/>
+      <c r="IG10" s="42"/>
+      <c r="IH10" s="42"/>
+      <c r="II10" s="42"/>
+      <c r="IJ10" s="42"/>
+      <c r="IK10" s="42"/>
+      <c r="IL10" s="42"/>
+      <c r="IM10" s="42"/>
+      <c r="IN10" s="42"/>
+      <c r="IO10" s="42"/>
+      <c r="IP10" s="42"/>
+      <c r="IQ10" s="42"/>
+      <c r="IR10" s="42"/>
+      <c r="IS10" s="42"/>
+      <c r="IT10" s="42"/>
+      <c r="IU10" s="42"/>
+      <c r="IV10" s="42"/>
+    </row>
+    <row r="12" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="29"/>
+      <c r="R12" s="29"/>
+      <c r="S12" s="29"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="29"/>
+      <c r="X12" s="29"/>
+      <c r="Y12" s="29"/>
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="29"/>
+      <c r="AB12" s="29"/>
+      <c r="AC12" s="29"/>
+      <c r="AD12" s="29"/>
+      <c r="AE12" s="29"/>
+      <c r="AF12" s="29"/>
+      <c r="AG12" s="29"/>
+      <c r="AH12" s="29"/>
+      <c r="AI12" s="29"/>
+      <c r="AJ12" s="29"/>
+      <c r="AK12" s="29"/>
+      <c r="AL12" s="29"/>
+      <c r="AM12" s="29"/>
+      <c r="AN12" s="29"/>
+      <c r="AO12" s="29"/>
+      <c r="AP12" s="29"/>
+      <c r="AQ12" s="29"/>
+      <c r="AR12" s="29"/>
+      <c r="AS12" s="29"/>
+      <c r="AT12" s="29"/>
+      <c r="AU12" s="29"/>
+      <c r="AV12" s="29"/>
+      <c r="AW12" s="29"/>
+      <c r="AX12" s="29"/>
+      <c r="AY12" s="29"/>
+      <c r="AZ12" s="29"/>
+      <c r="BA12" s="29"/>
+      <c r="BB12" s="29"/>
+      <c r="BC12" s="29"/>
+      <c r="BD12" s="29"/>
+      <c r="BE12" s="29"/>
+      <c r="BF12" s="29"/>
+      <c r="BG12" s="29"/>
+      <c r="BH12" s="29"/>
+      <c r="BI12" s="29"/>
+      <c r="BJ12" s="29"/>
+      <c r="BK12" s="29"/>
+      <c r="BL12" s="29"/>
+      <c r="BM12" s="29"/>
+      <c r="BN12" s="29"/>
+      <c r="BO12" s="29"/>
+      <c r="BP12" s="29"/>
+      <c r="BQ12" s="29"/>
+      <c r="BR12" s="29"/>
+      <c r="BS12" s="29"/>
+      <c r="BT12" s="29"/>
+      <c r="BU12" s="29"/>
+      <c r="BV12" s="29"/>
+      <c r="BW12" s="29"/>
+      <c r="BX12" s="29"/>
+      <c r="BY12" s="29"/>
+      <c r="BZ12" s="29"/>
+      <c r="CA12" s="29"/>
+      <c r="CB12" s="29"/>
+      <c r="CC12" s="29"/>
+      <c r="CD12" s="29"/>
+      <c r="CE12" s="29"/>
+      <c r="CF12" s="29"/>
+      <c r="CG12" s="29"/>
+      <c r="CH12" s="29"/>
+      <c r="CI12" s="29"/>
+      <c r="CJ12" s="29"/>
+      <c r="CK12" s="29"/>
+      <c r="CL12" s="29"/>
+      <c r="CM12" s="29"/>
+      <c r="CN12" s="29"/>
+      <c r="CO12" s="29"/>
+      <c r="CP12" s="29"/>
+      <c r="CQ12" s="29"/>
+      <c r="CR12" s="29"/>
+      <c r="CS12" s="29"/>
+      <c r="CT12" s="29"/>
+      <c r="CU12" s="29"/>
+      <c r="CV12" s="29"/>
+      <c r="CW12" s="29"/>
+      <c r="CX12" s="29"/>
+      <c r="CY12" s="29"/>
+      <c r="CZ12" s="29"/>
+      <c r="DA12" s="29"/>
+      <c r="DB12" s="29"/>
+      <c r="DC12" s="29"/>
+      <c r="DD12" s="29"/>
+      <c r="DE12" s="29"/>
+      <c r="DF12" s="29"/>
+      <c r="DG12" s="29"/>
+      <c r="DH12" s="29"/>
+      <c r="DI12" s="29"/>
+      <c r="DJ12" s="29"/>
+      <c r="DK12" s="29"/>
+      <c r="DL12" s="29"/>
+      <c r="DM12" s="29"/>
+      <c r="DN12" s="29"/>
+      <c r="DO12" s="29"/>
+      <c r="DP12" s="29"/>
+      <c r="DQ12" s="29"/>
+      <c r="DR12" s="29"/>
+      <c r="DS12" s="29"/>
+      <c r="DT12" s="29"/>
+      <c r="DU12" s="29"/>
+      <c r="DV12" s="29"/>
+      <c r="DW12" s="29"/>
+      <c r="DX12" s="29"/>
+      <c r="DY12" s="29"/>
+      <c r="DZ12" s="29"/>
+      <c r="EA12" s="29"/>
+      <c r="EB12" s="29"/>
+      <c r="EC12" s="29"/>
+      <c r="ED12" s="29"/>
+      <c r="EE12" s="29"/>
+      <c r="EF12" s="29"/>
+      <c r="EG12" s="29"/>
+      <c r="EH12" s="29"/>
+      <c r="EI12" s="29"/>
+      <c r="EJ12" s="29"/>
+      <c r="EK12" s="29"/>
+      <c r="EL12" s="29"/>
+      <c r="EM12" s="29"/>
+      <c r="EN12" s="29"/>
+      <c r="EO12" s="29"/>
+      <c r="EP12" s="29"/>
+      <c r="EQ12" s="29"/>
+      <c r="ER12" s="29"/>
+      <c r="ES12" s="29"/>
+      <c r="ET12" s="29"/>
+      <c r="EU12" s="29"/>
+      <c r="EV12" s="29"/>
+      <c r="EW12" s="29"/>
+      <c r="EX12" s="29"/>
+      <c r="EY12" s="29"/>
+      <c r="EZ12" s="29"/>
+      <c r="FA12" s="29"/>
+      <c r="FB12" s="29"/>
+      <c r="FC12" s="29"/>
+      <c r="FD12" s="29"/>
+      <c r="FE12" s="29"/>
+      <c r="FF12" s="29"/>
+      <c r="FG12" s="29"/>
+      <c r="FH12" s="29"/>
+      <c r="FI12" s="29"/>
+      <c r="FJ12" s="29"/>
+      <c r="FK12" s="29"/>
+      <c r="FL12" s="29"/>
+      <c r="FM12" s="29"/>
+      <c r="FN12" s="29"/>
+      <c r="FO12" s="29"/>
+      <c r="FP12" s="29"/>
+      <c r="FQ12" s="29"/>
+      <c r="FR12" s="29"/>
+      <c r="FS12" s="29"/>
+      <c r="FT12" s="29"/>
+      <c r="FU12" s="29"/>
+      <c r="FV12" s="29"/>
+      <c r="FW12" s="29"/>
+      <c r="FX12" s="29"/>
+      <c r="FY12" s="29"/>
+      <c r="FZ12" s="29"/>
+      <c r="GA12" s="29"/>
+      <c r="GB12" s="29"/>
+      <c r="GC12" s="29"/>
+      <c r="GD12" s="29"/>
+      <c r="GE12" s="29"/>
+      <c r="GF12" s="29"/>
+      <c r="GG12" s="29"/>
+      <c r="GH12" s="29"/>
+      <c r="GI12" s="29"/>
+      <c r="GJ12" s="29"/>
+      <c r="GK12" s="29"/>
+      <c r="GL12" s="29"/>
+      <c r="GM12" s="29"/>
+      <c r="GN12" s="29"/>
+      <c r="GO12" s="29"/>
+      <c r="GP12" s="29"/>
+      <c r="GQ12" s="29"/>
+      <c r="GR12" s="29"/>
+      <c r="GS12" s="29"/>
+      <c r="GT12" s="29"/>
+      <c r="GU12" s="29"/>
+      <c r="GV12" s="29"/>
+      <c r="GW12" s="29"/>
+      <c r="GX12" s="29"/>
+      <c r="GY12" s="29"/>
+      <c r="GZ12" s="29"/>
+      <c r="HA12" s="29"/>
+      <c r="HB12" s="29"/>
+      <c r="HC12" s="29"/>
+      <c r="HD12" s="29"/>
+      <c r="HE12" s="29"/>
+      <c r="HF12" s="29"/>
+      <c r="HG12" s="29"/>
+      <c r="HH12" s="29"/>
+      <c r="HI12" s="29"/>
+      <c r="HJ12" s="29"/>
+      <c r="HK12" s="29"/>
+      <c r="HL12" s="29"/>
+      <c r="HM12" s="29"/>
+      <c r="HN12" s="29"/>
+      <c r="HO12" s="29"/>
+      <c r="HP12" s="29"/>
+      <c r="HQ12" s="29"/>
+      <c r="HR12" s="29"/>
+      <c r="HS12" s="29"/>
+      <c r="HT12" s="29"/>
+      <c r="HU12" s="29"/>
+      <c r="HV12" s="29"/>
+      <c r="HW12" s="29"/>
+      <c r="HX12" s="29"/>
+      <c r="HY12" s="29"/>
+      <c r="HZ12" s="29"/>
+      <c r="IA12" s="29"/>
+      <c r="IB12" s="29"/>
+      <c r="IC12" s="29"/>
+      <c r="ID12" s="29"/>
+      <c r="IE12" s="29"/>
+      <c r="IF12" s="29"/>
+      <c r="IG12" s="29"/>
+      <c r="IH12" s="29"/>
+      <c r="II12" s="29"/>
+      <c r="IJ12" s="29"/>
+      <c r="IK12" s="29"/>
+      <c r="IL12" s="29"/>
+      <c r="IM12" s="29"/>
+      <c r="IN12" s="29"/>
+      <c r="IO12" s="29"/>
+      <c r="IP12" s="29"/>
+      <c r="IQ12" s="29"/>
+      <c r="IR12" s="29"/>
+      <c r="IS12" s="29"/>
+      <c r="IT12" s="29"/>
+      <c r="IU12" s="29"/>
+      <c r="IV12" s="29"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="U3:U5"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="M4:O4"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="S4:S5"/>
+    <mergeCell ref="T4:T5"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A3:C5"/>
+    <mergeCell ref="D3:O3"/>
+    <mergeCell ref="P3:R3"/>
+    <mergeCell ref="S3:T3"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:AQ16"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:C5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.5" style="30" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="30" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="30" customWidth="1"/>
+    <col min="4" max="4" width="11" style="30" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="30" customWidth="1"/>
+    <col min="6" max="6" width="11" style="30" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="30" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="30" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="30" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="30" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="30" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="30" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="30" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="30" customWidth="1"/>
+    <col min="17" max="26" width="8.625" style="30" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="30" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="30" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="30" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="30" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="30" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="30" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="30" customWidth="1"/>
+    <col min="35" max="37" width="8.625" style="30" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="30" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="30" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="30" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:43" s="48" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="145" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+    </row>
+    <row r="2" spans="1:43" s="45" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+    </row>
+    <row r="3" spans="1:43" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="120" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="109"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="129" t="s">
+        <v>34</v>
+      </c>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="120"/>
+      <c r="K3" s="120"/>
+      <c r="L3" s="120"/>
+      <c r="M3" s="120"/>
+      <c r="N3" s="121"/>
+      <c r="O3" s="129" t="s">
+        <v>35</v>
+      </c>
+      <c r="P3" s="121"/>
+      <c r="Q3" s="129" t="s">
+        <v>36</v>
+      </c>
+      <c r="R3" s="120"/>
+      <c r="S3" s="32"/>
+      <c r="T3" s="32"/>
+      <c r="U3" s="32"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
+    </row>
+    <row r="4" spans="1:43" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="109"/>
+      <c r="B4" s="109"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="129" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" s="120"/>
+      <c r="F4" s="121"/>
+      <c r="G4" s="122" t="s">
+        <v>38</v>
+      </c>
+      <c r="H4" s="124"/>
+      <c r="I4" s="129" t="s">
+        <v>39</v>
+      </c>
+      <c r="J4" s="120"/>
+      <c r="K4" s="120"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="122" t="s">
+        <v>40</v>
+      </c>
+      <c r="N4" s="124"/>
+      <c r="O4" s="131" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" s="131" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q4" s="131" t="s">
+        <v>11</v>
+      </c>
+      <c r="R4" s="126" t="s">
+        <v>12</v>
+      </c>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="AB4" s="28"/>
+    </row>
+    <row r="5" spans="1:43" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="G5" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="H5" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="132"/>
+      <c r="P5" s="132"/>
+      <c r="Q5" s="132"/>
+      <c r="R5" s="128"/>
+      <c r="U5" s="28"/>
+      <c r="V5" s="28"/>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28"/>
+    </row>
+    <row r="6" spans="1:43" s="28" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="109"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="35">
+        <v>430</v>
+      </c>
+      <c r="E6" s="36">
+        <v>95</v>
+      </c>
+      <c r="F6" s="36">
+        <v>126</v>
+      </c>
+      <c r="G6" s="36">
+        <v>49</v>
+      </c>
+      <c r="H6" s="36">
+        <v>61</v>
+      </c>
+      <c r="I6" s="36">
+        <v>375</v>
+      </c>
+      <c r="J6" s="36">
+        <v>31</v>
+      </c>
+      <c r="K6" s="36">
+        <v>126</v>
+      </c>
+      <c r="L6" s="36">
+        <v>307</v>
+      </c>
+      <c r="M6" s="36">
+        <v>6</v>
+      </c>
+      <c r="N6" s="36">
+        <v>3</v>
+      </c>
+      <c r="O6" s="36">
+        <v>51</v>
+      </c>
+      <c r="P6" s="36">
+        <v>27</v>
+      </c>
+      <c r="Q6" s="36">
+        <v>19</v>
+      </c>
+      <c r="R6" s="36">
+        <v>7</v>
+      </c>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="30"/>
+      <c r="W6" s="30"/>
+    </row>
+    <row r="7" spans="1:43" s="37" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
+    </row>
+    <row r="8" spans="1:43" s="38" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="143" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="143"/>
+      <c r="C8" s="143"/>
+      <c r="D8" s="143"/>
+      <c r="E8" s="143"/>
+      <c r="F8" s="143"/>
+      <c r="G8" s="143"/>
+      <c r="H8" s="143"/>
+      <c r="I8" s="143"/>
+      <c r="J8" s="143"/>
+      <c r="K8" s="143"/>
+      <c r="L8" s="39"/>
+      <c r="M8" s="39"/>
+      <c r="N8" s="39"/>
+      <c r="O8" s="39"/>
+      <c r="P8" s="39"/>
+      <c r="Q8" s="39"/>
+      <c r="R8" s="39"/>
+      <c r="S8" s="39"/>
+      <c r="T8" s="39"/>
+      <c r="U8" s="39"/>
+      <c r="V8" s="39"/>
+      <c r="W8" s="39"/>
+      <c r="X8" s="39"/>
+      <c r="Y8" s="39"/>
+      <c r="Z8" s="39"/>
+      <c r="AA8" s="39"/>
+      <c r="AB8" s="39"/>
+      <c r="AC8" s="39"/>
+      <c r="AD8" s="39"/>
+      <c r="AE8" s="39"/>
+      <c r="AF8" s="39"/>
+      <c r="AG8" s="39"/>
+      <c r="AH8" s="39"/>
+      <c r="AI8" s="39"/>
+      <c r="AJ8" s="39"/>
+      <c r="AK8" s="39"/>
+      <c r="AL8" s="39"/>
+      <c r="AM8" s="39"/>
+      <c r="AN8" s="39"/>
+      <c r="AO8" s="39"/>
+      <c r="AP8" s="39"/>
+      <c r="AQ8" s="39"/>
+    </row>
+    <row r="9" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="143" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="143"/>
+      <c r="C9" s="143"/>
+      <c r="D9" s="143"/>
+      <c r="E9" s="143"/>
+      <c r="F9" s="143"/>
+      <c r="G9" s="143"/>
+      <c r="H9" s="143"/>
+      <c r="I9" s="143"/>
+      <c r="J9" s="143"/>
+      <c r="K9" s="143"/>
+    </row>
+    <row r="10" spans="1:43" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="39"/>
+      <c r="M10" s="39"/>
+      <c r="N10" s="39"/>
+      <c r="O10" s="39"/>
+      <c r="P10" s="39"/>
+      <c r="Q10" s="39"/>
+      <c r="R10" s="39"/>
+      <c r="S10" s="39"/>
+      <c r="T10" s="39"/>
+      <c r="U10" s="39"/>
+      <c r="V10" s="39"/>
+      <c r="W10" s="39"/>
+      <c r="X10" s="39"/>
+      <c r="Y10" s="39"/>
+      <c r="Z10" s="39"/>
+      <c r="AA10" s="39"/>
+      <c r="AB10" s="39"/>
+      <c r="AC10" s="39"/>
+      <c r="AD10" s="39"/>
+      <c r="AE10" s="39"/>
+      <c r="AF10" s="39"/>
+      <c r="AG10" s="39"/>
+      <c r="AH10" s="39"/>
+      <c r="AI10" s="39"/>
+      <c r="AJ10" s="39"/>
+      <c r="AK10" s="39"/>
+      <c r="AL10" s="39"/>
+      <c r="AM10" s="39"/>
+      <c r="AN10" s="39"/>
+      <c r="AO10" s="39"/>
+      <c r="AP10" s="39"/>
+      <c r="AQ10" s="39"/>
+    </row>
+    <row r="11" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="29"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="29"/>
+      <c r="O11" s="29"/>
+      <c r="P11" s="29"/>
+      <c r="Q11" s="29"/>
+      <c r="R11" s="29"/>
+      <c r="S11" s="29"/>
+      <c r="T11" s="29"/>
+      <c r="U11" s="29"/>
+      <c r="V11" s="29"/>
+      <c r="W11" s="29"/>
+      <c r="X11" s="29"/>
+      <c r="Y11" s="29"/>
+      <c r="Z11" s="29"/>
+      <c r="AA11" s="29"/>
+      <c r="AB11" s="29"/>
+      <c r="AC11" s="29"/>
+      <c r="AD11" s="29"/>
+      <c r="AE11" s="29"/>
+      <c r="AF11" s="29"/>
+      <c r="AG11" s="29"/>
+      <c r="AH11" s="29"/>
+      <c r="AI11" s="29"/>
+      <c r="AJ11" s="29"/>
+      <c r="AK11" s="29"/>
+      <c r="AL11" s="29"/>
+      <c r="AM11" s="29"/>
+      <c r="AN11" s="29"/>
+    </row>
+    <row r="12" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="144" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="144"/>
+      <c r="C12" s="144"/>
+      <c r="D12" s="144"/>
+      <c r="E12" s="144"/>
+      <c r="F12" s="144"/>
+      <c r="G12" s="144"/>
+      <c r="H12" s="144"/>
+      <c r="I12" s="144"/>
+      <c r="J12" s="144"/>
+      <c r="K12" s="144"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="29"/>
+      <c r="R12" s="29"/>
+      <c r="S12" s="29"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="29"/>
+      <c r="X12" s="29"/>
+      <c r="Y12" s="29"/>
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="29"/>
+      <c r="AB12" s="29"/>
+      <c r="AC12" s="29"/>
+      <c r="AD12" s="29"/>
+      <c r="AE12" s="29"/>
+      <c r="AF12" s="29"/>
+      <c r="AG12" s="29"/>
+      <c r="AH12" s="29"/>
+      <c r="AI12" s="29"/>
+      <c r="AJ12" s="29"/>
+      <c r="AK12" s="29"/>
+      <c r="AL12" s="29"/>
+      <c r="AM12" s="29"/>
+      <c r="AN12" s="29"/>
+    </row>
+    <row r="13" spans="1:43" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="142" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="142"/>
+      <c r="C13" s="142"/>
+      <c r="D13" s="142"/>
+      <c r="E13" s="142"/>
+      <c r="F13" s="142"/>
+      <c r="G13" s="142"/>
+      <c r="H13" s="142"/>
+      <c r="I13" s="142"/>
+      <c r="J13" s="142"/>
+      <c r="K13" s="142"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+      <c r="S13" s="40"/>
+      <c r="T13" s="40"/>
+      <c r="U13" s="40"/>
+      <c r="V13" s="40"/>
+      <c r="W13" s="40"/>
+      <c r="X13" s="40"/>
+      <c r="Y13" s="40"/>
+      <c r="Z13" s="41"/>
+      <c r="AA13" s="41"/>
+      <c r="AB13" s="41"/>
+      <c r="AC13" s="41"/>
+      <c r="AD13" s="41"/>
+      <c r="AE13" s="41"/>
+      <c r="AF13" s="41"/>
+      <c r="AG13" s="41"/>
+      <c r="AH13" s="41"/>
+      <c r="AI13" s="41"/>
+      <c r="AJ13" s="41"/>
+      <c r="AK13" s="41"/>
+      <c r="AL13" s="41"/>
+      <c r="AM13" s="41"/>
+      <c r="AN13" s="41"/>
+    </row>
+    <row r="14" spans="1:43" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="L14" s="41"/>
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="41"/>
+      <c r="Q14" s="41"/>
+      <c r="R14" s="41"/>
+      <c r="S14" s="41"/>
+      <c r="T14" s="41"/>
+      <c r="U14" s="41"/>
+      <c r="V14" s="41"/>
+      <c r="W14" s="41"/>
+      <c r="X14" s="41"/>
+      <c r="Y14" s="41"/>
+      <c r="Z14" s="41"/>
+      <c r="AA14" s="41"/>
+      <c r="AB14" s="41"/>
+      <c r="AC14" s="41"/>
+      <c r="AD14" s="41"/>
+      <c r="AE14" s="41"/>
+      <c r="AF14" s="41"/>
+      <c r="AG14" s="41"/>
+      <c r="AH14" s="41"/>
+      <c r="AI14" s="41"/>
+      <c r="AJ14" s="41"/>
+      <c r="AK14" s="41"/>
+      <c r="AL14" s="41"/>
+      <c r="AM14" s="41"/>
+      <c r="AN14" s="41"/>
+    </row>
+    <row r="15" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:43" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="30"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:C5"/>
+    <mergeCell ref="D3:N3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A13:K13"/>
+    <mergeCell ref="A8:K8"/>
+    <mergeCell ref="A9:K9"/>
+    <mergeCell ref="A12:K12"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="63" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:AQ16"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:C5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.5" style="30" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="30" customWidth="1"/>
+    <col min="3" max="3" width="17.25" style="30" customWidth="1"/>
+    <col min="4" max="4" width="11" style="30" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="30" customWidth="1"/>
+    <col min="6" max="6" width="11" style="30" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="30" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="30" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="30" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="30" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="30" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="30" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="30" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="30" customWidth="1"/>
+    <col min="17" max="26" width="8.625" style="30" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="30" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="30" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="30" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="30" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="30" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="30" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="30" customWidth="1"/>
+    <col min="35" max="37" width="8.625" style="30" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="30" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="30" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="30" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:43" s="48" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="145" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="145"/>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+    </row>
+    <row r="2" spans="1:43" s="45" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+    </row>
+    <row r="3" spans="1:43" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="120" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="109"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="129" t="s">
+        <v>34</v>
+      </c>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="120"/>
+      <c r="K3" s="120"/>
+      <c r="L3" s="120"/>
+      <c r="M3" s="120"/>
+      <c r="N3" s="121"/>
+      <c r="O3" s="129" t="s">
+        <v>35</v>
+      </c>
+      <c r="P3" s="121"/>
+      <c r="Q3" s="129" t="s">
+        <v>36</v>
+      </c>
+      <c r="R3" s="120"/>
+      <c r="S3" s="32"/>
+      <c r="T3" s="32"/>
+      <c r="U3" s="32"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
+    </row>
+    <row r="4" spans="1:43" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="109"/>
+      <c r="B4" s="109"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="129" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" s="120"/>
+      <c r="F4" s="121"/>
+      <c r="G4" s="122" t="s">
+        <v>38</v>
+      </c>
+      <c r="H4" s="124"/>
+      <c r="I4" s="129" t="s">
+        <v>39</v>
+      </c>
+      <c r="J4" s="120"/>
+      <c r="K4" s="120"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="122" t="s">
+        <v>40</v>
+      </c>
+      <c r="N4" s="124"/>
+      <c r="O4" s="131" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" s="131" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q4" s="131" t="s">
+        <v>11</v>
+      </c>
+      <c r="R4" s="126" t="s">
+        <v>12</v>
+      </c>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="AB4" s="28"/>
+    </row>
+    <row r="5" spans="1:43" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="G5" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="H5" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="132"/>
+      <c r="P5" s="132"/>
+      <c r="Q5" s="132"/>
+      <c r="R5" s="128"/>
+      <c r="U5" s="28"/>
+      <c r="V5" s="28"/>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28"/>
+    </row>
+    <row r="6" spans="1:43" s="28" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="109"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="35">
+        <v>384</v>
+      </c>
+      <c r="E6" s="36">
+        <v>70</v>
+      </c>
+      <c r="F6" s="36">
+        <v>95</v>
+      </c>
+      <c r="G6" s="36">
+        <v>34</v>
+      </c>
+      <c r="H6" s="36">
+        <v>26</v>
+      </c>
+      <c r="I6" s="36">
+        <v>350</v>
+      </c>
+      <c r="J6" s="36">
+        <v>40</v>
+      </c>
+      <c r="K6" s="36">
+        <v>95</v>
+      </c>
+      <c r="L6" s="36">
+        <v>259</v>
+      </c>
+      <c r="M6" s="36">
+        <v>0</v>
+      </c>
+      <c r="N6" s="36">
+        <v>4</v>
+      </c>
+      <c r="O6" s="36">
+        <v>60</v>
+      </c>
+      <c r="P6" s="36">
+        <v>39</v>
+      </c>
+      <c r="Q6" s="36">
+        <v>10</v>
+      </c>
+      <c r="R6" s="36">
+        <v>5</v>
+      </c>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="30"/>
+      <c r="W6" s="30"/>
+    </row>
+    <row r="7" spans="1:43" s="37" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
+    </row>
+    <row r="8" spans="1:43" s="38" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="143" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="143"/>
+      <c r="C8" s="143"/>
+      <c r="D8" s="143"/>
+      <c r="E8" s="143"/>
+      <c r="F8" s="143"/>
+      <c r="G8" s="143"/>
+      <c r="H8" s="143"/>
+      <c r="I8" s="143"/>
+      <c r="J8" s="143"/>
+      <c r="K8" s="143"/>
+      <c r="L8" s="39"/>
+      <c r="M8" s="39"/>
+      <c r="N8" s="39"/>
+      <c r="O8" s="39"/>
+      <c r="P8" s="39"/>
+      <c r="Q8" s="39"/>
+      <c r="R8" s="39"/>
+      <c r="S8" s="39"/>
+      <c r="T8" s="39"/>
+      <c r="U8" s="39"/>
+      <c r="V8" s="39"/>
+      <c r="W8" s="39"/>
+      <c r="X8" s="39"/>
+      <c r="Y8" s="39"/>
+      <c r="Z8" s="39"/>
+      <c r="AA8" s="39"/>
+      <c r="AB8" s="39"/>
+      <c r="AC8" s="39"/>
+      <c r="AD8" s="39"/>
+      <c r="AE8" s="39"/>
+      <c r="AF8" s="39"/>
+      <c r="AG8" s="39"/>
+      <c r="AH8" s="39"/>
+      <c r="AI8" s="39"/>
+      <c r="AJ8" s="39"/>
+      <c r="AK8" s="39"/>
+      <c r="AL8" s="39"/>
+      <c r="AM8" s="39"/>
+      <c r="AN8" s="39"/>
+      <c r="AO8" s="39"/>
+      <c r="AP8" s="39"/>
+      <c r="AQ8" s="39"/>
+    </row>
+    <row r="9" spans="1:43" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="143" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="143"/>
+      <c r="C9" s="143"/>
+      <c r="D9" s="143"/>
+      <c r="E9" s="143"/>
+      <c r="F9" s="143"/>
+      <c r="G9" s="143"/>
+      <c r="H9" s="143"/>
+      <c r="I9" s="143"/>
+      <c r="J9" s="143"/>
+      <c r="K9" s="143"/>
+    </row>
+    <row r="10" spans="1:43" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="39"/>
+      <c r="M10" s="39"/>
+      <c r="N10" s="39"/>
+      <c r="O10" s="39"/>
+      <c r="P10" s="39"/>
+      <c r="Q10" s="39"/>
+      <c r="R10" s="39"/>
+      <c r="S10" s="39"/>
+      <c r="T10" s="39"/>
+      <c r="U10" s="39"/>
+      <c r="V10" s="39"/>
+      <c r="W10" s="39"/>
+      <c r="X10" s="39"/>
+      <c r="Y10" s="39"/>
+      <c r="Z10" s="39"/>
+      <c r="AA10" s="39"/>
+      <c r="AB10" s="39"/>
+      <c r="AC10" s="39"/>
+      <c r="AD10" s="39"/>
+      <c r="AE10" s="39"/>
+      <c r="AF10" s="39"/>
+      <c r="AG10" s="39"/>
+      <c r="AH10" s="39"/>
+      <c r="AI10" s="39"/>
+      <c r="AJ10" s="39"/>
+      <c r="AK10" s="39"/>
+      <c r="AL10" s="39"/>
+      <c r="AM10" s="39"/>
+      <c r="AN10" s="39"/>
+      <c r="AO10" s="39"/>
+      <c r="AP10" s="39"/>
+      <c r="AQ10" s="39"/>
+    </row>
+    <row r="11" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="29"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="29"/>
+      <c r="O11" s="29"/>
+      <c r="P11" s="29"/>
+      <c r="Q11" s="29"/>
+      <c r="R11" s="29"/>
+      <c r="S11" s="29"/>
+      <c r="T11" s="29"/>
+      <c r="U11" s="29"/>
+      <c r="V11" s="29"/>
+      <c r="W11" s="29"/>
+      <c r="X11" s="29"/>
+      <c r="Y11" s="29"/>
+      <c r="Z11" s="29"/>
+      <c r="AA11" s="29"/>
+      <c r="AB11" s="29"/>
+      <c r="AC11" s="29"/>
+      <c r="AD11" s="29"/>
+      <c r="AE11" s="29"/>
+      <c r="AF11" s="29"/>
+      <c r="AG11" s="29"/>
+      <c r="AH11" s="29"/>
+      <c r="AI11" s="29"/>
+      <c r="AJ11" s="29"/>
+      <c r="AK11" s="29"/>
+      <c r="AL11" s="29"/>
+      <c r="AM11" s="29"/>
+      <c r="AN11" s="29"/>
+    </row>
+    <row r="12" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="144" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="144"/>
+      <c r="C12" s="144"/>
+      <c r="D12" s="144"/>
+      <c r="E12" s="144"/>
+      <c r="F12" s="144"/>
+      <c r="G12" s="144"/>
+      <c r="H12" s="144"/>
+      <c r="I12" s="144"/>
+      <c r="J12" s="144"/>
+      <c r="K12" s="144"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="29"/>
+      <c r="R12" s="29"/>
+      <c r="S12" s="29"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="29"/>
+      <c r="X12" s="29"/>
+      <c r="Y12" s="29"/>
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="29"/>
+      <c r="AB12" s="29"/>
+      <c r="AC12" s="29"/>
+      <c r="AD12" s="29"/>
+      <c r="AE12" s="29"/>
+      <c r="AF12" s="29"/>
+      <c r="AG12" s="29"/>
+      <c r="AH12" s="29"/>
+      <c r="AI12" s="29"/>
+      <c r="AJ12" s="29"/>
+      <c r="AK12" s="29"/>
+      <c r="AL12" s="29"/>
+      <c r="AM12" s="29"/>
+      <c r="AN12" s="29"/>
+    </row>
+    <row r="13" spans="1:43" s="42" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="142" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="142"/>
+      <c r="C13" s="142"/>
+      <c r="D13" s="142"/>
+      <c r="E13" s="142"/>
+      <c r="F13" s="142"/>
+      <c r="G13" s="142"/>
+      <c r="H13" s="142"/>
+      <c r="I13" s="142"/>
+      <c r="J13" s="142"/>
+      <c r="K13" s="142"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+      <c r="S13" s="40"/>
+      <c r="T13" s="40"/>
+      <c r="U13" s="40"/>
+      <c r="V13" s="40"/>
+      <c r="W13" s="40"/>
+      <c r="X13" s="40"/>
+      <c r="Y13" s="40"/>
+      <c r="Z13" s="41"/>
+      <c r="AA13" s="41"/>
+      <c r="AB13" s="41"/>
+      <c r="AC13" s="41"/>
+      <c r="AD13" s="41"/>
+      <c r="AE13" s="41"/>
+      <c r="AF13" s="41"/>
+      <c r="AG13" s="41"/>
+      <c r="AH13" s="41"/>
+      <c r="AI13" s="41"/>
+      <c r="AJ13" s="41"/>
+      <c r="AK13" s="41"/>
+      <c r="AL13" s="41"/>
+      <c r="AM13" s="41"/>
+      <c r="AN13" s="41"/>
+    </row>
+    <row r="14" spans="1:43" s="42" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="L14" s="41"/>
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="41"/>
+      <c r="Q14" s="41"/>
+      <c r="R14" s="41"/>
+      <c r="S14" s="41"/>
+      <c r="T14" s="41"/>
+      <c r="U14" s="41"/>
+      <c r="V14" s="41"/>
+      <c r="W14" s="41"/>
+      <c r="X14" s="41"/>
+      <c r="Y14" s="41"/>
+      <c r="Z14" s="41"/>
+      <c r="AA14" s="41"/>
+      <c r="AB14" s="41"/>
+      <c r="AC14" s="41"/>
+      <c r="AD14" s="41"/>
+      <c r="AE14" s="41"/>
+      <c r="AF14" s="41"/>
+      <c r="AG14" s="41"/>
+      <c r="AH14" s="41"/>
+      <c r="AI14" s="41"/>
+      <c r="AJ14" s="41"/>
+      <c r="AK14" s="41"/>
+      <c r="AL14" s="41"/>
+      <c r="AM14" s="41"/>
+      <c r="AN14" s="41"/>
+    </row>
+    <row r="15" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:43" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="30"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:C5"/>
+    <mergeCell ref="D3:N3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A13:K13"/>
+    <mergeCell ref="A8:K8"/>
+    <mergeCell ref="A9:K9"/>
+    <mergeCell ref="A12:K12"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AQ14"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:C5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.25" style="63" customWidth="1"/>
+    <col min="2" max="2" width="3" style="63" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="63" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="63" customWidth="1"/>
+    <col min="7" max="36" width="8.625" style="63" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="63" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="63" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="63" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="63" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="63"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:43" s="83" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="146" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="146"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+      <c r="H1" s="146"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+    </row>
+    <row r="2" spans="1:43" s="60" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="57" t="s">
+        <v>96</v>
+      </c>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+    </row>
+    <row r="3" spans="1:43" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="147"/>
+      <c r="B3" s="148"/>
+      <c r="C3" s="149"/>
+      <c r="D3" s="150" t="s">
+        <v>85</v>
+      </c>
+      <c r="E3" s="147"/>
+      <c r="F3" s="147"/>
+      <c r="G3" s="147"/>
+      <c r="H3" s="147"/>
+      <c r="I3" s="147"/>
+      <c r="J3" s="147"/>
+      <c r="K3" s="147"/>
+      <c r="L3" s="147"/>
+      <c r="M3" s="147"/>
+      <c r="N3" s="151"/>
+      <c r="O3" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="P3" s="151"/>
+      <c r="Q3" s="150" t="s">
+        <v>87</v>
+      </c>
+      <c r="R3" s="151"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="Z3" s="64"/>
+      <c r="AA3" s="64"/>
+    </row>
+    <row r="4" spans="1:43" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="148"/>
+      <c r="B4" s="148"/>
+      <c r="C4" s="149"/>
+      <c r="D4" s="150" t="s">
+        <v>88</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="150" t="s">
+        <v>89</v>
+      </c>
+      <c r="H4" s="151"/>
+      <c r="I4" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="J4" s="147"/>
+      <c r="K4" s="147"/>
+      <c r="L4" s="151"/>
+      <c r="M4" s="150" t="s">
+        <v>91</v>
+      </c>
+      <c r="N4" s="151"/>
+      <c r="O4" s="158" t="s">
+        <v>92</v>
+      </c>
+      <c r="P4" s="158" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q4" s="158" t="s">
+        <v>92</v>
+      </c>
+      <c r="R4" s="158" t="s">
+        <v>93</v>
+      </c>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="AB4" s="64"/>
+    </row>
+    <row r="5" spans="1:43" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="148"/>
+      <c r="B5" s="148"/>
+      <c r="C5" s="149"/>
+      <c r="D5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="E5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="F5" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="H5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="I5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="J5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="K5" s="61" t="s">
+        <v>97</v>
+      </c>
+      <c r="L5" s="66" t="s">
+        <v>98</v>
+      </c>
+      <c r="M5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="N5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="O5" s="159"/>
+      <c r="P5" s="159"/>
+      <c r="Q5" s="159"/>
+      <c r="R5" s="159"/>
+      <c r="U5" s="64"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="64"/>
+    </row>
+    <row r="6" spans="1:43" s="64" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="157" t="s">
+        <v>99</v>
+      </c>
+      <c r="B6" s="148"/>
+      <c r="C6" s="149"/>
+      <c r="D6" s="67">
+        <v>349</v>
+      </c>
+      <c r="E6" s="67">
+        <v>87</v>
+      </c>
+      <c r="F6" s="68">
+        <v>58</v>
+      </c>
+      <c r="G6" s="67">
+        <v>21</v>
+      </c>
+      <c r="H6" s="67">
+        <v>30</v>
+      </c>
+      <c r="I6" s="67">
+        <v>327</v>
+      </c>
+      <c r="J6" s="67">
+        <v>56</v>
+      </c>
+      <c r="K6" s="67">
+        <v>58</v>
+      </c>
+      <c r="L6" s="69">
+        <v>156</v>
+      </c>
+      <c r="M6" s="67">
+        <v>1</v>
+      </c>
+      <c r="N6" s="67">
+        <v>1</v>
+      </c>
+      <c r="O6" s="67">
+        <v>33</v>
+      </c>
+      <c r="P6" s="67">
+        <v>23</v>
+      </c>
+      <c r="Q6" s="67">
+        <v>5</v>
+      </c>
+      <c r="R6" s="68">
+        <v>9</v>
+      </c>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+    </row>
+    <row r="7" spans="1:43" s="70" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
+    </row>
+    <row r="8" spans="1:43" s="71" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="75"/>
+      <c r="D8" s="75"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="16"/>
+      <c r="P8" s="74"/>
+    </row>
+    <row r="9" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="156"/>
+      <c r="C9" s="156"/>
+      <c r="D9" s="156"/>
+      <c r="E9" s="156"/>
+      <c r="F9" s="156"/>
+      <c r="G9" s="156"/>
+      <c r="H9" s="156"/>
+      <c r="I9" s="156"/>
+      <c r="J9" s="156"/>
+      <c r="K9" s="156"/>
+      <c r="L9" s="156"/>
+      <c r="M9" s="156"/>
+      <c r="N9" s="156"/>
+      <c r="O9" s="156"/>
+      <c r="P9" s="156"/>
+      <c r="Q9" s="156"/>
+      <c r="R9" s="156"/>
+      <c r="S9" s="156"/>
+      <c r="T9" s="156"/>
+      <c r="U9" s="156"/>
+      <c r="V9" s="156"/>
+      <c r="W9" s="156"/>
+      <c r="X9" s="156"/>
+      <c r="Y9" s="156"/>
+      <c r="Z9" s="156"/>
+      <c r="AA9" s="156"/>
+      <c r="AB9" s="156"/>
+      <c r="AC9" s="156"/>
+      <c r="AD9" s="156"/>
+      <c r="AE9" s="156"/>
+      <c r="AF9" s="156"/>
+      <c r="AG9" s="156"/>
+      <c r="AH9" s="156"/>
+      <c r="AI9" s="156"/>
+      <c r="AJ9" s="156"/>
+      <c r="AK9" s="156"/>
+      <c r="AL9" s="156"/>
+      <c r="AM9" s="156"/>
+      <c r="AN9" s="156"/>
+      <c r="AO9" s="156"/>
+      <c r="AP9" s="156"/>
+      <c r="AQ9" s="156"/>
+    </row>
+    <row r="10" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="152" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="153"/>
+      <c r="C10" s="153"/>
+      <c r="D10" s="153"/>
+      <c r="E10" s="153"/>
+      <c r="F10" s="153"/>
+      <c r="G10" s="153"/>
+      <c r="H10" s="153"/>
+      <c r="I10" s="153"/>
+      <c r="J10" s="153"/>
+      <c r="K10" s="153"/>
+      <c r="L10" s="153"/>
+      <c r="M10" s="153"/>
+      <c r="N10" s="153"/>
+      <c r="O10" s="153"/>
+      <c r="P10" s="153"/>
+      <c r="Q10" s="153"/>
+      <c r="R10" s="153"/>
+      <c r="S10" s="153"/>
+      <c r="T10" s="153"/>
+      <c r="U10" s="153"/>
+      <c r="V10" s="153"/>
+      <c r="W10" s="153"/>
+      <c r="X10" s="153"/>
+      <c r="Y10" s="153"/>
+      <c r="Z10" s="153"/>
+      <c r="AA10" s="153"/>
+      <c r="AB10" s="153"/>
+      <c r="AC10" s="153"/>
+      <c r="AD10" s="153"/>
+      <c r="AE10" s="153"/>
+      <c r="AF10" s="153"/>
+      <c r="AG10" s="153"/>
+      <c r="AH10" s="153"/>
+      <c r="AI10" s="153"/>
+      <c r="AJ10" s="153"/>
+      <c r="AK10" s="153"/>
+      <c r="AL10" s="153"/>
+      <c r="AM10" s="153"/>
+      <c r="AN10" s="153"/>
+    </row>
+    <row r="11" spans="1:43" s="73" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="154" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="154"/>
+      <c r="C11" s="154"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="154"/>
+      <c r="F11" s="154"/>
+      <c r="G11" s="154"/>
+      <c r="H11" s="154"/>
+      <c r="I11" s="154"/>
+      <c r="J11" s="154"/>
+      <c r="K11" s="154"/>
+      <c r="L11" s="154"/>
+      <c r="M11" s="154"/>
+      <c r="N11" s="154"/>
+      <c r="O11" s="154"/>
+      <c r="P11" s="154"/>
+      <c r="Q11" s="154"/>
+      <c r="R11" s="154"/>
+      <c r="S11" s="154"/>
+      <c r="T11" s="154"/>
+      <c r="U11" s="154"/>
+      <c r="V11" s="154"/>
+      <c r="W11" s="154"/>
+      <c r="X11" s="154"/>
+      <c r="Y11" s="154"/>
+      <c r="Z11" s="76"/>
+      <c r="AA11" s="76"/>
+      <c r="AB11" s="76"/>
+      <c r="AC11" s="76"/>
+      <c r="AD11" s="76"/>
+      <c r="AE11" s="76"/>
+      <c r="AF11" s="76"/>
+      <c r="AG11" s="76"/>
+      <c r="AH11" s="76"/>
+      <c r="AI11" s="76"/>
+      <c r="AJ11" s="76"/>
+      <c r="AK11" s="76"/>
+      <c r="AL11" s="76"/>
+      <c r="AM11" s="76"/>
+      <c r="AN11" s="76"/>
+    </row>
+    <row r="12" spans="1:43" s="73" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="77"/>
+      <c r="B12" s="76"/>
+      <c r="C12" s="76"/>
+      <c r="D12" s="76"/>
+      <c r="E12" s="76"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="76"/>
+      <c r="H12" s="76"/>
+      <c r="I12" s="76"/>
+      <c r="J12" s="76"/>
+      <c r="K12" s="76"/>
+      <c r="L12" s="76"/>
+      <c r="M12" s="76"/>
+      <c r="N12" s="76"/>
+      <c r="O12" s="76"/>
+      <c r="P12" s="76"/>
+      <c r="Q12" s="76"/>
+      <c r="R12" s="76"/>
+      <c r="S12" s="76"/>
+      <c r="T12" s="76"/>
+      <c r="U12" s="76"/>
+      <c r="V12" s="76"/>
+      <c r="W12" s="76"/>
+      <c r="X12" s="76"/>
+      <c r="Y12" s="76"/>
+      <c r="Z12" s="76"/>
+      <c r="AA12" s="76"/>
+      <c r="AB12" s="76"/>
+      <c r="AC12" s="76"/>
+      <c r="AD12" s="76"/>
+      <c r="AE12" s="76"/>
+      <c r="AF12" s="76"/>
+      <c r="AG12" s="76"/>
+      <c r="AH12" s="76"/>
+      <c r="AI12" s="76"/>
+      <c r="AJ12" s="76"/>
+      <c r="AK12" s="76"/>
+      <c r="AL12" s="76"/>
+      <c r="AM12" s="76"/>
+      <c r="AN12" s="76"/>
+    </row>
+    <row r="13" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:43" s="79" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A10:AN10"/>
+    <mergeCell ref="A11:Y11"/>
+    <mergeCell ref="A9:AQ9"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="I4:L4"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:C5"/>
+    <mergeCell ref="D3:N3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="39" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AQ16"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:C5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.25" style="63" customWidth="1"/>
+    <col min="2" max="2" width="3" style="63" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="63" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="63" customWidth="1"/>
+    <col min="7" max="36" width="8.625" style="63" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="63" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="63" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="63" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="63" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="63"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:43" s="83" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="146" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="146"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+      <c r="H1" s="146"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+    </row>
+    <row r="2" spans="1:43" s="60" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="57" t="s">
+        <v>106</v>
+      </c>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+    </row>
+    <row r="3" spans="1:43" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="147"/>
+      <c r="B3" s="148"/>
+      <c r="C3" s="149"/>
+      <c r="D3" s="150" t="s">
+        <v>85</v>
+      </c>
+      <c r="E3" s="147"/>
+      <c r="F3" s="147"/>
+      <c r="G3" s="147"/>
+      <c r="H3" s="147"/>
+      <c r="I3" s="147"/>
+      <c r="J3" s="147"/>
+      <c r="K3" s="147"/>
+      <c r="L3" s="147"/>
+      <c r="M3" s="147"/>
+      <c r="N3" s="151"/>
+      <c r="O3" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="P3" s="151"/>
+      <c r="Q3" s="150" t="s">
+        <v>87</v>
+      </c>
+      <c r="R3" s="151"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="Z3" s="64"/>
+      <c r="AA3" s="64"/>
+    </row>
+    <row r="4" spans="1:43" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="148"/>
+      <c r="B4" s="148"/>
+      <c r="C4" s="149"/>
+      <c r="D4" s="150" t="s">
+        <v>88</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="150" t="s">
+        <v>89</v>
+      </c>
+      <c r="H4" s="151"/>
+      <c r="I4" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="J4" s="147"/>
+      <c r="K4" s="147"/>
+      <c r="L4" s="151"/>
+      <c r="M4" s="150" t="s">
+        <v>91</v>
+      </c>
+      <c r="N4" s="151"/>
+      <c r="O4" s="158" t="s">
+        <v>92</v>
+      </c>
+      <c r="P4" s="158" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q4" s="158" t="s">
+        <v>92</v>
+      </c>
+      <c r="R4" s="158" t="s">
+        <v>93</v>
+      </c>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="AB4" s="64"/>
+    </row>
+    <row r="5" spans="1:43" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="148"/>
+      <c r="B5" s="148"/>
+      <c r="C5" s="149"/>
+      <c r="D5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="E5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="F5" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="H5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="I5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="J5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="K5" s="61" t="s">
+        <v>97</v>
+      </c>
+      <c r="L5" s="66" t="s">
+        <v>98</v>
+      </c>
+      <c r="M5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="N5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="O5" s="159"/>
+      <c r="P5" s="159"/>
+      <c r="Q5" s="159"/>
+      <c r="R5" s="159"/>
+      <c r="U5" s="64"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="64"/>
+    </row>
+    <row r="6" spans="1:43" s="64" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="157" t="s">
+        <v>99</v>
+      </c>
+      <c r="B6" s="148"/>
+      <c r="C6" s="149"/>
+      <c r="D6" s="67">
+        <v>325</v>
+      </c>
+      <c r="E6" s="67">
+        <v>72</v>
+      </c>
+      <c r="F6" s="68">
+        <v>32</v>
+      </c>
+      <c r="G6" s="67">
+        <v>26</v>
+      </c>
+      <c r="H6" s="67">
+        <v>27</v>
+      </c>
+      <c r="I6" s="67">
+        <v>296</v>
+      </c>
+      <c r="J6" s="67">
+        <v>44</v>
+      </c>
+      <c r="K6" s="67">
+        <v>32</v>
+      </c>
+      <c r="L6" s="69">
+        <v>153</v>
+      </c>
+      <c r="M6" s="67">
+        <v>3</v>
+      </c>
+      <c r="N6" s="67">
+        <v>1</v>
+      </c>
+      <c r="O6" s="67">
+        <v>30</v>
+      </c>
+      <c r="P6" s="67">
+        <v>25</v>
+      </c>
+      <c r="Q6" s="67">
+        <v>2</v>
+      </c>
+      <c r="R6" s="68">
+        <v>3</v>
+      </c>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+    </row>
+    <row r="7" spans="1:43" s="70" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
+    </row>
+    <row r="8" spans="1:43" s="71" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="75"/>
+      <c r="D8" s="75"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="16"/>
+      <c r="P8" s="74"/>
+    </row>
+    <row r="9" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="156"/>
+      <c r="C9" s="156"/>
+      <c r="D9" s="156"/>
+      <c r="E9" s="156"/>
+      <c r="F9" s="156"/>
+      <c r="G9" s="156"/>
+      <c r="H9" s="156"/>
+      <c r="I9" s="156"/>
+      <c r="J9" s="156"/>
+      <c r="K9" s="156"/>
+      <c r="L9" s="156"/>
+      <c r="M9" s="156"/>
+      <c r="N9" s="156"/>
+      <c r="O9" s="156"/>
+      <c r="P9" s="156"/>
+      <c r="Q9" s="156"/>
+      <c r="R9" s="156"/>
+      <c r="S9" s="156"/>
+      <c r="T9" s="156"/>
+      <c r="U9" s="156"/>
+      <c r="V9" s="156"/>
+      <c r="W9" s="156"/>
+      <c r="X9" s="156"/>
+      <c r="Y9" s="156"/>
+      <c r="Z9" s="156"/>
+      <c r="AA9" s="156"/>
+      <c r="AB9" s="156"/>
+      <c r="AC9" s="156"/>
+      <c r="AD9" s="156"/>
+      <c r="AE9" s="156"/>
+      <c r="AF9" s="156"/>
+      <c r="AG9" s="156"/>
+      <c r="AH9" s="156"/>
+      <c r="AI9" s="156"/>
+      <c r="AJ9" s="156"/>
+      <c r="AK9" s="156"/>
+      <c r="AL9" s="156"/>
+      <c r="AM9" s="156"/>
+      <c r="AN9" s="156"/>
+      <c r="AO9" s="156"/>
+      <c r="AP9" s="156"/>
+      <c r="AQ9" s="156"/>
+    </row>
+    <row r="10" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="152" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="153"/>
+      <c r="C10" s="153"/>
+      <c r="D10" s="153"/>
+      <c r="E10" s="153"/>
+      <c r="F10" s="153"/>
+      <c r="G10" s="153"/>
+      <c r="H10" s="153"/>
+      <c r="I10" s="153"/>
+      <c r="J10" s="153"/>
+      <c r="K10" s="153"/>
+      <c r="L10" s="153"/>
+      <c r="M10" s="153"/>
+      <c r="N10" s="153"/>
+      <c r="O10" s="153"/>
+      <c r="P10" s="153"/>
+      <c r="Q10" s="153"/>
+      <c r="R10" s="153"/>
+      <c r="S10" s="153"/>
+      <c r="T10" s="153"/>
+      <c r="U10" s="153"/>
+      <c r="V10" s="153"/>
+      <c r="W10" s="153"/>
+      <c r="X10" s="153"/>
+      <c r="Y10" s="153"/>
+      <c r="Z10" s="153"/>
+      <c r="AA10" s="153"/>
+      <c r="AB10" s="153"/>
+      <c r="AC10" s="153"/>
+      <c r="AD10" s="153"/>
+      <c r="AE10" s="153"/>
+      <c r="AF10" s="153"/>
+      <c r="AG10" s="153"/>
+      <c r="AH10" s="153"/>
+      <c r="AI10" s="153"/>
+      <c r="AJ10" s="153"/>
+      <c r="AK10" s="153"/>
+      <c r="AL10" s="153"/>
+      <c r="AM10" s="153"/>
+      <c r="AN10" s="153"/>
+    </row>
+    <row r="11" spans="1:43" s="73" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="154" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="154"/>
+      <c r="C11" s="154"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="154"/>
+      <c r="F11" s="154"/>
+      <c r="G11" s="154"/>
+      <c r="H11" s="154"/>
+      <c r="I11" s="154"/>
+      <c r="J11" s="154"/>
+      <c r="K11" s="154"/>
+      <c r="L11" s="154"/>
+      <c r="M11" s="154"/>
+      <c r="N11" s="154"/>
+      <c r="O11" s="154"/>
+      <c r="P11" s="154"/>
+      <c r="Q11" s="154"/>
+      <c r="R11" s="154"/>
+      <c r="S11" s="154"/>
+      <c r="T11" s="154"/>
+      <c r="U11" s="154"/>
+      <c r="V11" s="154"/>
+      <c r="W11" s="154"/>
+      <c r="X11" s="154"/>
+      <c r="Y11" s="154"/>
+      <c r="Z11" s="76"/>
+      <c r="AA11" s="76"/>
+      <c r="AB11" s="76"/>
+      <c r="AC11" s="76"/>
+      <c r="AD11" s="76"/>
+      <c r="AE11" s="76"/>
+      <c r="AF11" s="76"/>
+      <c r="AG11" s="76"/>
+      <c r="AH11" s="76"/>
+      <c r="AI11" s="76"/>
+      <c r="AJ11" s="76"/>
+      <c r="AK11" s="76"/>
+      <c r="AL11" s="76"/>
+      <c r="AM11" s="76"/>
+      <c r="AN11" s="76"/>
+    </row>
+    <row r="12" spans="1:43" s="73" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="154"/>
+      <c r="B12" s="160"/>
+      <c r="C12" s="160"/>
+      <c r="D12" s="160"/>
+      <c r="E12" s="160"/>
+      <c r="F12" s="160"/>
+      <c r="G12" s="160"/>
+      <c r="H12" s="160"/>
+      <c r="I12" s="160"/>
+      <c r="J12" s="160"/>
+      <c r="K12" s="160"/>
+      <c r="L12" s="160"/>
+      <c r="M12" s="160"/>
+      <c r="N12" s="160"/>
+      <c r="O12" s="160"/>
+      <c r="P12" s="160"/>
+      <c r="Q12" s="160"/>
+      <c r="R12" s="160"/>
+      <c r="S12" s="160"/>
+      <c r="T12" s="160"/>
+      <c r="U12" s="160"/>
+      <c r="V12" s="160"/>
+      <c r="W12" s="160"/>
+      <c r="X12" s="160"/>
+      <c r="Y12" s="160"/>
+      <c r="Z12" s="160"/>
+      <c r="AA12" s="160"/>
+      <c r="AB12" s="160"/>
+      <c r="AC12" s="160"/>
+      <c r="AD12" s="160"/>
+      <c r="AE12" s="160"/>
+      <c r="AF12" s="160"/>
+      <c r="AG12" s="160"/>
+      <c r="AH12" s="160"/>
+      <c r="AI12" s="160"/>
+      <c r="AJ12" s="160"/>
+      <c r="AK12" s="160"/>
+      <c r="AL12" s="160"/>
+      <c r="AM12" s="160"/>
+      <c r="AN12" s="160"/>
+    </row>
+    <row r="13" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D14" s="80"/>
+      <c r="E14" s="80"/>
+      <c r="F14" s="80"/>
+      <c r="G14" s="80"/>
+    </row>
+    <row r="15" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="D15" s="80"/>
+      <c r="E15" s="80"/>
+      <c r="Y15" s="81"/>
+    </row>
+    <row r="16" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="D16" s="80"/>
+      <c r="E16" s="80"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A10:AN10"/>
+    <mergeCell ref="A11:Y11"/>
+    <mergeCell ref="A12:AN12"/>
+    <mergeCell ref="A9:AQ9"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="I4:L4"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:C5"/>
+    <mergeCell ref="D3:N3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:AQ16"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="50" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:C5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.25" style="63" customWidth="1"/>
+    <col min="2" max="2" width="3" style="63" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="63" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="63" customWidth="1"/>
+    <col min="7" max="36" width="8.625" style="63" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="63" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="63" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="63" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="63" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="63"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:43" s="83" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="146" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="146"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+      <c r="H1" s="146"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+    </row>
+    <row r="2" spans="1:43" s="60" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="57" t="s">
+        <v>105</v>
+      </c>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+    </row>
+    <row r="3" spans="1:43" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="147"/>
+      <c r="B3" s="148"/>
+      <c r="C3" s="149"/>
+      <c r="D3" s="150" t="s">
+        <v>85</v>
+      </c>
+      <c r="E3" s="147"/>
+      <c r="F3" s="147"/>
+      <c r="G3" s="147"/>
+      <c r="H3" s="147"/>
+      <c r="I3" s="147"/>
+      <c r="J3" s="147"/>
+      <c r="K3" s="147"/>
+      <c r="L3" s="147"/>
+      <c r="M3" s="147"/>
+      <c r="N3" s="151"/>
+      <c r="O3" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="P3" s="151"/>
+      <c r="Q3" s="150" t="s">
+        <v>87</v>
+      </c>
+      <c r="R3" s="151"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="Z3" s="64"/>
+      <c r="AA3" s="64"/>
+    </row>
+    <row r="4" spans="1:43" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="148"/>
+      <c r="B4" s="148"/>
+      <c r="C4" s="149"/>
+      <c r="D4" s="150" t="s">
+        <v>88</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="150" t="s">
+        <v>89</v>
+      </c>
+      <c r="H4" s="151"/>
+      <c r="I4" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="J4" s="147"/>
+      <c r="K4" s="147"/>
+      <c r="L4" s="151"/>
+      <c r="M4" s="150" t="s">
+        <v>91</v>
+      </c>
+      <c r="N4" s="151"/>
+      <c r="O4" s="158" t="s">
+        <v>92</v>
+      </c>
+      <c r="P4" s="158" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q4" s="158" t="s">
+        <v>92</v>
+      </c>
+      <c r="R4" s="158" t="s">
+        <v>93</v>
+      </c>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="AB4" s="64"/>
+    </row>
+    <row r="5" spans="1:43" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="148"/>
+      <c r="B5" s="148"/>
+      <c r="C5" s="149"/>
+      <c r="D5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="E5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="F5" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="H5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="I5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="J5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="K5" s="61" t="s">
+        <v>97</v>
+      </c>
+      <c r="L5" s="66" t="s">
+        <v>98</v>
+      </c>
+      <c r="M5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="N5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="O5" s="159"/>
+      <c r="P5" s="159"/>
+      <c r="Q5" s="159"/>
+      <c r="R5" s="159"/>
+      <c r="U5" s="64"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="64"/>
+    </row>
+    <row r="6" spans="1:43" s="64" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="157" t="s">
+        <v>99</v>
+      </c>
+      <c r="B6" s="148"/>
+      <c r="C6" s="149"/>
+      <c r="D6" s="67">
+        <v>352</v>
+      </c>
+      <c r="E6" s="67">
+        <v>88</v>
+      </c>
+      <c r="F6" s="68">
+        <v>84</v>
+      </c>
+      <c r="G6" s="67">
+        <v>18</v>
+      </c>
+      <c r="H6" s="67">
+        <v>33</v>
+      </c>
+      <c r="I6" s="67">
+        <v>330</v>
+      </c>
+      <c r="J6" s="67">
+        <v>52</v>
+      </c>
+      <c r="K6" s="67">
+        <v>84</v>
+      </c>
+      <c r="L6" s="69">
+        <v>170</v>
+      </c>
+      <c r="M6" s="67">
+        <v>4</v>
+      </c>
+      <c r="N6" s="67">
+        <v>3</v>
+      </c>
+      <c r="O6" s="67">
+        <v>34</v>
+      </c>
+      <c r="P6" s="67">
+        <v>27</v>
+      </c>
+      <c r="Q6" s="67">
+        <v>5</v>
+      </c>
+      <c r="R6" s="68">
+        <v>7</v>
+      </c>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+    </row>
+    <row r="7" spans="1:43" s="70" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
+    </row>
+    <row r="8" spans="1:43" s="71" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="75"/>
+      <c r="D8" s="75"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="16"/>
+      <c r="P8" s="74"/>
+    </row>
+    <row r="9" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="A9" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="156"/>
+      <c r="C9" s="156"/>
+      <c r="D9" s="156"/>
+      <c r="E9" s="156"/>
+      <c r="F9" s="156"/>
+      <c r="G9" s="156"/>
+      <c r="H9" s="156"/>
+      <c r="I9" s="156"/>
+      <c r="J9" s="156"/>
+      <c r="K9" s="156"/>
+      <c r="L9" s="156"/>
+      <c r="M9" s="156"/>
+      <c r="N9" s="156"/>
+      <c r="O9" s="156"/>
+      <c r="P9" s="156"/>
+      <c r="Q9" s="156"/>
+      <c r="R9" s="156"/>
+      <c r="S9" s="156"/>
+      <c r="T9" s="156"/>
+      <c r="U9" s="156"/>
+      <c r="V9" s="156"/>
+      <c r="W9" s="156"/>
+      <c r="X9" s="156"/>
+      <c r="Y9" s="156"/>
+      <c r="Z9" s="156"/>
+      <c r="AA9" s="156"/>
+      <c r="AB9" s="156"/>
+      <c r="AC9" s="156"/>
+      <c r="AD9" s="156"/>
+      <c r="AE9" s="156"/>
+      <c r="AF9" s="156"/>
+      <c r="AG9" s="156"/>
+      <c r="AH9" s="156"/>
+      <c r="AI9" s="156"/>
+      <c r="AJ9" s="156"/>
+      <c r="AK9" s="156"/>
+      <c r="AL9" s="156"/>
+      <c r="AM9" s="156"/>
+      <c r="AN9" s="156"/>
+      <c r="AO9" s="156"/>
+      <c r="AP9" s="156"/>
+      <c r="AQ9" s="156"/>
+    </row>
+    <row r="10" spans="1:43" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="152" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="153"/>
+      <c r="C10" s="153"/>
+      <c r="D10" s="153"/>
+      <c r="E10" s="153"/>
+      <c r="F10" s="153"/>
+      <c r="G10" s="153"/>
+      <c r="H10" s="153"/>
+      <c r="I10" s="153"/>
+      <c r="J10" s="153"/>
+      <c r="K10" s="153"/>
+      <c r="L10" s="153"/>
+      <c r="M10" s="153"/>
+      <c r="N10" s="153"/>
+      <c r="O10" s="153"/>
+      <c r="P10" s="153"/>
+      <c r="Q10" s="153"/>
+      <c r="R10" s="153"/>
+      <c r="S10" s="153"/>
+      <c r="T10" s="153"/>
+      <c r="U10" s="153"/>
+      <c r="V10" s="153"/>
+      <c r="W10" s="153"/>
+      <c r="X10" s="153"/>
+      <c r="Y10" s="153"/>
+      <c r="Z10" s="153"/>
+      <c r="AA10" s="153"/>
+      <c r="AB10" s="153"/>
+      <c r="AC10" s="153"/>
+      <c r="AD10" s="153"/>
+      <c r="AE10" s="153"/>
+      <c r="AF10" s="153"/>
+      <c r="AG10" s="153"/>
+      <c r="AH10" s="153"/>
+      <c r="AI10" s="153"/>
+      <c r="AJ10" s="153"/>
+      <c r="AK10" s="153"/>
+      <c r="AL10" s="153"/>
+      <c r="AM10" s="153"/>
+      <c r="AN10" s="153"/>
+    </row>
+    <row r="11" spans="1:43" s="73" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="154" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="154"/>
+      <c r="C11" s="154"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="154"/>
+      <c r="F11" s="154"/>
+      <c r="G11" s="154"/>
+      <c r="H11" s="154"/>
+      <c r="I11" s="154"/>
+      <c r="J11" s="154"/>
+      <c r="K11" s="154"/>
+      <c r="L11" s="154"/>
+      <c r="M11" s="154"/>
+      <c r="N11" s="154"/>
+      <c r="O11" s="154"/>
+      <c r="P11" s="154"/>
+      <c r="Q11" s="154"/>
+      <c r="R11" s="154"/>
+      <c r="S11" s="154"/>
+      <c r="T11" s="154"/>
+      <c r="U11" s="154"/>
+      <c r="V11" s="154"/>
+      <c r="W11" s="154"/>
+      <c r="X11" s="154"/>
+      <c r="Y11" s="154"/>
+      <c r="Z11" s="76"/>
+      <c r="AA11" s="76"/>
+      <c r="AB11" s="76"/>
+      <c r="AC11" s="76"/>
+      <c r="AD11" s="76"/>
+      <c r="AE11" s="76"/>
+      <c r="AF11" s="76"/>
+      <c r="AG11" s="76"/>
+      <c r="AH11" s="76"/>
+      <c r="AI11" s="76"/>
+      <c r="AJ11" s="76"/>
+      <c r="AK11" s="76"/>
+      <c r="AL11" s="76"/>
+      <c r="AM11" s="76"/>
+      <c r="AN11" s="76"/>
+    </row>
+    <row r="12" spans="1:43" s="73" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="154"/>
+      <c r="B12" s="160"/>
+      <c r="C12" s="160"/>
+      <c r="D12" s="160"/>
+      <c r="E12" s="160"/>
+      <c r="F12" s="160"/>
+      <c r="G12" s="160"/>
+      <c r="H12" s="160"/>
+      <c r="I12" s="160"/>
+      <c r="J12" s="160"/>
+      <c r="K12" s="160"/>
+      <c r="L12" s="160"/>
+      <c r="M12" s="160"/>
+      <c r="N12" s="160"/>
+      <c r="O12" s="160"/>
+      <c r="P12" s="160"/>
+      <c r="Q12" s="160"/>
+      <c r="R12" s="160"/>
+      <c r="S12" s="160"/>
+      <c r="T12" s="160"/>
+      <c r="U12" s="160"/>
+      <c r="V12" s="160"/>
+      <c r="W12" s="160"/>
+      <c r="X12" s="160"/>
+      <c r="Y12" s="160"/>
+      <c r="Z12" s="160"/>
+      <c r="AA12" s="160"/>
+      <c r="AB12" s="160"/>
+      <c r="AC12" s="160"/>
+      <c r="AD12" s="160"/>
+      <c r="AE12" s="160"/>
+      <c r="AF12" s="160"/>
+      <c r="AG12" s="160"/>
+      <c r="AH12" s="160"/>
+      <c r="AI12" s="160"/>
+      <c r="AJ12" s="160"/>
+      <c r="AK12" s="160"/>
+      <c r="AL12" s="160"/>
+      <c r="AM12" s="160"/>
+      <c r="AN12" s="160"/>
+    </row>
+    <row r="14" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="D14" s="80"/>
+      <c r="E14" s="80"/>
+      <c r="F14" s="80"/>
+      <c r="G14" s="80"/>
+    </row>
+    <row r="15" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="D15" s="80"/>
+      <c r="E15" s="80"/>
+      <c r="Y15" s="81"/>
+    </row>
+    <row r="16" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="D16" s="80"/>
+      <c r="E16" s="80"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:C5"/>
+    <mergeCell ref="D3:N3"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="A10:AN10"/>
+    <mergeCell ref="A11:Y11"/>
+    <mergeCell ref="A12:AN12"/>
+    <mergeCell ref="A9:AQ9"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:L4"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="O4:O5"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="81" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AQ16"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:C5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.25" style="63" customWidth="1"/>
+    <col min="2" max="2" width="3" style="63" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="63" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="63" customWidth="1"/>
+    <col min="7" max="36" width="8.625" style="63" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="63" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="63" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="63" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="63" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="63"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:43" s="83" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="146" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="146"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+      <c r="H1" s="146"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+    </row>
+    <row r="2" spans="1:43" s="60" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="57" t="s">
+        <v>104</v>
+      </c>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+    </row>
+    <row r="3" spans="1:43" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="147"/>
+      <c r="B3" s="148"/>
+      <c r="C3" s="149"/>
+      <c r="D3" s="150" t="s">
+        <v>85</v>
+      </c>
+      <c r="E3" s="147"/>
+      <c r="F3" s="147"/>
+      <c r="G3" s="147"/>
+      <c r="H3" s="147"/>
+      <c r="I3" s="147"/>
+      <c r="J3" s="147"/>
+      <c r="K3" s="147"/>
+      <c r="L3" s="147"/>
+      <c r="M3" s="147"/>
+      <c r="N3" s="151"/>
+      <c r="O3" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="P3" s="151"/>
+      <c r="Q3" s="150" t="s">
+        <v>87</v>
+      </c>
+      <c r="R3" s="151"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="Z3" s="64"/>
+      <c r="AA3" s="64"/>
+    </row>
+    <row r="4" spans="1:43" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="148"/>
+      <c r="B4" s="148"/>
+      <c r="C4" s="149"/>
+      <c r="D4" s="150" t="s">
+        <v>88</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="150" t="s">
+        <v>89</v>
+      </c>
+      <c r="H4" s="151"/>
+      <c r="I4" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="J4" s="147"/>
+      <c r="K4" s="147"/>
+      <c r="L4" s="151"/>
+      <c r="M4" s="150" t="s">
+        <v>91</v>
+      </c>
+      <c r="N4" s="151"/>
+      <c r="O4" s="158" t="s">
+        <v>92</v>
+      </c>
+      <c r="P4" s="158" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q4" s="158" t="s">
+        <v>92</v>
+      </c>
+      <c r="R4" s="158" t="s">
+        <v>93</v>
+      </c>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="AB4" s="64"/>
+    </row>
+    <row r="5" spans="1:43" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="148"/>
+      <c r="B5" s="148"/>
+      <c r="C5" s="149"/>
+      <c r="D5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="E5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="F5" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="H5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="I5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="J5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="K5" s="61" t="s">
+        <v>97</v>
+      </c>
+      <c r="L5" s="66" t="s">
+        <v>98</v>
+      </c>
+      <c r="M5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="N5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="O5" s="159"/>
+      <c r="P5" s="159"/>
+      <c r="Q5" s="159"/>
+      <c r="R5" s="159"/>
+      <c r="U5" s="64"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="64"/>
+    </row>
+    <row r="6" spans="1:43" s="64" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="157" t="s">
+        <v>99</v>
+      </c>
+      <c r="B6" s="148"/>
+      <c r="C6" s="149"/>
+      <c r="D6" s="67">
+        <v>242</v>
+      </c>
+      <c r="E6" s="67">
+        <v>55</v>
+      </c>
+      <c r="F6" s="68">
+        <v>80</v>
+      </c>
+      <c r="G6" s="67">
+        <v>11</v>
+      </c>
+      <c r="H6" s="67">
+        <v>16</v>
+      </c>
+      <c r="I6" s="67">
+        <v>225</v>
+      </c>
+      <c r="J6" s="67">
+        <v>36</v>
+      </c>
+      <c r="K6" s="67">
+        <v>80</v>
+      </c>
+      <c r="L6" s="69">
+        <v>143</v>
+      </c>
+      <c r="M6" s="67">
+        <v>6</v>
+      </c>
+      <c r="N6" s="67">
+        <v>3</v>
+      </c>
+      <c r="O6" s="67">
+        <v>14</v>
+      </c>
+      <c r="P6" s="67">
+        <v>7</v>
+      </c>
+      <c r="Q6" s="67">
+        <v>4</v>
+      </c>
+      <c r="R6" s="68">
+        <v>3</v>
+      </c>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+    </row>
+    <row r="7" spans="1:43" s="70" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
+    </row>
+    <row r="8" spans="1:43" s="71" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="75"/>
+      <c r="D8" s="75"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="16"/>
+      <c r="P8" s="74"/>
+    </row>
+    <row r="9" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="156"/>
+      <c r="C9" s="156"/>
+      <c r="D9" s="156"/>
+      <c r="E9" s="156"/>
+      <c r="F9" s="156"/>
+      <c r="G9" s="156"/>
+      <c r="H9" s="156"/>
+      <c r="I9" s="156"/>
+      <c r="J9" s="156"/>
+      <c r="K9" s="156"/>
+      <c r="L9" s="156"/>
+      <c r="M9" s="156"/>
+      <c r="N9" s="156"/>
+      <c r="O9" s="156"/>
+      <c r="P9" s="156"/>
+      <c r="Q9" s="156"/>
+      <c r="R9" s="156"/>
+      <c r="S9" s="156"/>
+      <c r="T9" s="156"/>
+      <c r="U9" s="156"/>
+      <c r="V9" s="156"/>
+      <c r="W9" s="156"/>
+      <c r="X9" s="156"/>
+      <c r="Y9" s="156"/>
+      <c r="Z9" s="156"/>
+      <c r="AA9" s="156"/>
+      <c r="AB9" s="156"/>
+      <c r="AC9" s="156"/>
+      <c r="AD9" s="156"/>
+      <c r="AE9" s="156"/>
+      <c r="AF9" s="156"/>
+      <c r="AG9" s="156"/>
+      <c r="AH9" s="156"/>
+      <c r="AI9" s="156"/>
+      <c r="AJ9" s="156"/>
+      <c r="AK9" s="156"/>
+      <c r="AL9" s="156"/>
+      <c r="AM9" s="156"/>
+      <c r="AN9" s="156"/>
+      <c r="AO9" s="156"/>
+      <c r="AP9" s="156"/>
+      <c r="AQ9" s="156"/>
+    </row>
+    <row r="10" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="152" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="153"/>
+      <c r="C10" s="153"/>
+      <c r="D10" s="153"/>
+      <c r="E10" s="153"/>
+      <c r="F10" s="153"/>
+      <c r="G10" s="153"/>
+      <c r="H10" s="153"/>
+      <c r="I10" s="153"/>
+      <c r="J10" s="153"/>
+      <c r="K10" s="153"/>
+      <c r="L10" s="153"/>
+      <c r="M10" s="153"/>
+      <c r="N10" s="153"/>
+      <c r="O10" s="153"/>
+      <c r="P10" s="153"/>
+      <c r="Q10" s="153"/>
+      <c r="R10" s="153"/>
+      <c r="S10" s="153"/>
+      <c r="T10" s="153"/>
+      <c r="U10" s="153"/>
+      <c r="V10" s="153"/>
+      <c r="W10" s="153"/>
+      <c r="X10" s="153"/>
+      <c r="Y10" s="153"/>
+      <c r="Z10" s="153"/>
+      <c r="AA10" s="153"/>
+      <c r="AB10" s="153"/>
+      <c r="AC10" s="153"/>
+      <c r="AD10" s="153"/>
+      <c r="AE10" s="153"/>
+      <c r="AF10" s="153"/>
+      <c r="AG10" s="153"/>
+      <c r="AH10" s="153"/>
+      <c r="AI10" s="153"/>
+      <c r="AJ10" s="153"/>
+      <c r="AK10" s="153"/>
+      <c r="AL10" s="153"/>
+      <c r="AM10" s="153"/>
+      <c r="AN10" s="153"/>
+    </row>
+    <row r="11" spans="1:43" s="73" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="154" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="154"/>
+      <c r="C11" s="154"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="154"/>
+      <c r="F11" s="154"/>
+      <c r="G11" s="154"/>
+      <c r="H11" s="154"/>
+      <c r="I11" s="154"/>
+      <c r="J11" s="154"/>
+      <c r="K11" s="154"/>
+      <c r="L11" s="154"/>
+      <c r="M11" s="154"/>
+      <c r="N11" s="154"/>
+      <c r="O11" s="154"/>
+      <c r="P11" s="154"/>
+      <c r="Q11" s="154"/>
+      <c r="R11" s="154"/>
+      <c r="S11" s="154"/>
+      <c r="T11" s="154"/>
+      <c r="U11" s="154"/>
+      <c r="V11" s="154"/>
+      <c r="W11" s="154"/>
+      <c r="X11" s="154"/>
+      <c r="Y11" s="154"/>
+      <c r="Z11" s="76"/>
+      <c r="AA11" s="76"/>
+      <c r="AB11" s="76"/>
+      <c r="AC11" s="76"/>
+      <c r="AD11" s="76"/>
+      <c r="AE11" s="76"/>
+      <c r="AF11" s="76"/>
+      <c r="AG11" s="76"/>
+      <c r="AH11" s="76"/>
+      <c r="AI11" s="76"/>
+      <c r="AJ11" s="76"/>
+      <c r="AK11" s="76"/>
+      <c r="AL11" s="76"/>
+      <c r="AM11" s="76"/>
+      <c r="AN11" s="76"/>
+    </row>
+    <row r="12" spans="1:43" s="73" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="154"/>
+      <c r="B12" s="160"/>
+      <c r="C12" s="160"/>
+      <c r="D12" s="160"/>
+      <c r="E12" s="160"/>
+      <c r="F12" s="160"/>
+      <c r="G12" s="160"/>
+      <c r="H12" s="160"/>
+      <c r="I12" s="160"/>
+      <c r="J12" s="160"/>
+      <c r="K12" s="160"/>
+      <c r="L12" s="160"/>
+      <c r="M12" s="160"/>
+      <c r="N12" s="160"/>
+      <c r="O12" s="160"/>
+      <c r="P12" s="160"/>
+      <c r="Q12" s="160"/>
+      <c r="R12" s="160"/>
+      <c r="S12" s="160"/>
+      <c r="T12" s="160"/>
+      <c r="U12" s="160"/>
+      <c r="V12" s="160"/>
+      <c r="W12" s="160"/>
+      <c r="X12" s="160"/>
+      <c r="Y12" s="160"/>
+      <c r="Z12" s="160"/>
+      <c r="AA12" s="160"/>
+      <c r="AB12" s="160"/>
+      <c r="AC12" s="160"/>
+      <c r="AD12" s="160"/>
+      <c r="AE12" s="160"/>
+      <c r="AF12" s="160"/>
+      <c r="AG12" s="160"/>
+      <c r="AH12" s="160"/>
+      <c r="AI12" s="160"/>
+      <c r="AJ12" s="160"/>
+      <c r="AK12" s="160"/>
+      <c r="AL12" s="160"/>
+      <c r="AM12" s="160"/>
+      <c r="AN12" s="160"/>
+    </row>
+    <row r="13" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D14" s="80"/>
+      <c r="E14" s="80"/>
+      <c r="F14" s="80"/>
+      <c r="G14" s="80"/>
+    </row>
+    <row r="15" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="D15" s="80"/>
+      <c r="E15" s="80"/>
+      <c r="Y15" s="81"/>
+    </row>
+    <row r="16" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="D16" s="80"/>
+      <c r="E16" s="80"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:C5"/>
+    <mergeCell ref="D3:N3"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="A10:AN10"/>
+    <mergeCell ref="A11:Y11"/>
+    <mergeCell ref="A12:AN12"/>
+    <mergeCell ref="A9:AQ9"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:L4"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="O4:O5"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AQ16"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:C5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.25" style="63" customWidth="1"/>
+    <col min="2" max="2" width="3" style="63" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="63" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="63" customWidth="1"/>
+    <col min="7" max="36" width="8.625" style="63" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="63" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="63" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="63" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="63" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="63"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:43" s="83" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="146" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="146"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+      <c r="H1" s="146"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+    </row>
+    <row r="2" spans="1:43" s="60" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="57" t="s">
+        <v>103</v>
+      </c>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+    </row>
+    <row r="3" spans="1:43" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="147"/>
+      <c r="B3" s="148"/>
+      <c r="C3" s="149"/>
+      <c r="D3" s="150" t="s">
+        <v>85</v>
+      </c>
+      <c r="E3" s="147"/>
+      <c r="F3" s="147"/>
+      <c r="G3" s="147"/>
+      <c r="H3" s="147"/>
+      <c r="I3" s="147"/>
+      <c r="J3" s="147"/>
+      <c r="K3" s="147"/>
+      <c r="L3" s="147"/>
+      <c r="M3" s="147"/>
+      <c r="N3" s="151"/>
+      <c r="O3" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="P3" s="151"/>
+      <c r="Q3" s="150" t="s">
+        <v>87</v>
+      </c>
+      <c r="R3" s="151"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="Z3" s="64"/>
+      <c r="AA3" s="64"/>
+    </row>
+    <row r="4" spans="1:43" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="148"/>
+      <c r="B4" s="148"/>
+      <c r="C4" s="149"/>
+      <c r="D4" s="150" t="s">
+        <v>88</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="150" t="s">
+        <v>89</v>
+      </c>
+      <c r="H4" s="151"/>
+      <c r="I4" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="J4" s="147"/>
+      <c r="K4" s="147"/>
+      <c r="L4" s="151"/>
+      <c r="M4" s="150" t="s">
+        <v>91</v>
+      </c>
+      <c r="N4" s="151"/>
+      <c r="O4" s="158" t="s">
+        <v>92</v>
+      </c>
+      <c r="P4" s="158" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q4" s="158" t="s">
+        <v>92</v>
+      </c>
+      <c r="R4" s="158" t="s">
+        <v>93</v>
+      </c>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="AB4" s="64"/>
+    </row>
+    <row r="5" spans="1:43" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="148"/>
+      <c r="B5" s="148"/>
+      <c r="C5" s="149"/>
+      <c r="D5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="E5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="F5" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="H5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="I5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="J5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="K5" s="61" t="s">
+        <v>97</v>
+      </c>
+      <c r="L5" s="66" t="s">
+        <v>98</v>
+      </c>
+      <c r="M5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="N5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="O5" s="159"/>
+      <c r="P5" s="159"/>
+      <c r="Q5" s="159"/>
+      <c r="R5" s="159"/>
+      <c r="U5" s="64"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="64"/>
+    </row>
+    <row r="6" spans="1:43" s="64" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="157" t="s">
+        <v>99</v>
+      </c>
+      <c r="B6" s="148"/>
+      <c r="C6" s="149"/>
+      <c r="D6" s="67">
+        <v>156</v>
+      </c>
+      <c r="E6" s="67">
+        <v>56</v>
+      </c>
+      <c r="F6" s="68">
+        <v>78</v>
+      </c>
+      <c r="G6" s="67">
+        <v>17</v>
+      </c>
+      <c r="H6" s="67">
+        <v>15</v>
+      </c>
+      <c r="I6" s="67">
+        <v>137</v>
+      </c>
+      <c r="J6" s="67">
+        <v>39</v>
+      </c>
+      <c r="K6" s="67">
+        <v>78</v>
+      </c>
+      <c r="L6" s="69">
+        <v>122</v>
+      </c>
+      <c r="M6" s="67">
+        <v>2</v>
+      </c>
+      <c r="N6" s="67">
+        <v>2</v>
+      </c>
+      <c r="O6" s="67">
+        <v>11</v>
+      </c>
+      <c r="P6" s="67">
+        <v>13</v>
+      </c>
+      <c r="Q6" s="67">
+        <v>5</v>
+      </c>
+      <c r="R6" s="68">
+        <v>2</v>
+      </c>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+    </row>
+    <row r="7" spans="1:43" s="70" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
+    </row>
+    <row r="8" spans="1:43" s="71" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="75"/>
+      <c r="D8" s="75"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="16"/>
+      <c r="P8" s="74"/>
+    </row>
+    <row r="9" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="A9" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="156"/>
+      <c r="C9" s="156"/>
+      <c r="D9" s="156"/>
+      <c r="E9" s="156"/>
+      <c r="F9" s="156"/>
+      <c r="G9" s="156"/>
+      <c r="H9" s="156"/>
+      <c r="I9" s="156"/>
+      <c r="J9" s="156"/>
+      <c r="K9" s="156"/>
+      <c r="L9" s="156"/>
+      <c r="M9" s="156"/>
+      <c r="N9" s="156"/>
+      <c r="O9" s="156"/>
+      <c r="P9" s="156"/>
+      <c r="Q9" s="156"/>
+      <c r="R9" s="156"/>
+      <c r="S9" s="156"/>
+      <c r="T9" s="156"/>
+      <c r="U9" s="156"/>
+      <c r="V9" s="156"/>
+      <c r="W9" s="156"/>
+      <c r="X9" s="156"/>
+      <c r="Y9" s="156"/>
+      <c r="Z9" s="156"/>
+      <c r="AA9" s="156"/>
+      <c r="AB9" s="156"/>
+      <c r="AC9" s="156"/>
+      <c r="AD9" s="156"/>
+      <c r="AE9" s="156"/>
+      <c r="AF9" s="156"/>
+      <c r="AG9" s="156"/>
+      <c r="AH9" s="156"/>
+      <c r="AI9" s="156"/>
+      <c r="AJ9" s="156"/>
+      <c r="AK9" s="156"/>
+      <c r="AL9" s="156"/>
+      <c r="AM9" s="156"/>
+      <c r="AN9" s="156"/>
+      <c r="AO9" s="156"/>
+      <c r="AP9" s="156"/>
+      <c r="AQ9" s="156"/>
+    </row>
+    <row r="10" spans="1:43" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="152" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="153"/>
+      <c r="C10" s="153"/>
+      <c r="D10" s="153"/>
+      <c r="E10" s="153"/>
+      <c r="F10" s="153"/>
+      <c r="G10" s="153"/>
+      <c r="H10" s="153"/>
+      <c r="I10" s="153"/>
+      <c r="J10" s="153"/>
+      <c r="K10" s="153"/>
+      <c r="L10" s="153"/>
+      <c r="M10" s="153"/>
+      <c r="N10" s="153"/>
+      <c r="O10" s="153"/>
+      <c r="P10" s="153"/>
+      <c r="Q10" s="153"/>
+      <c r="R10" s="153"/>
+      <c r="S10" s="153"/>
+      <c r="T10" s="153"/>
+      <c r="U10" s="153"/>
+      <c r="V10" s="153"/>
+      <c r="W10" s="153"/>
+      <c r="X10" s="153"/>
+      <c r="Y10" s="153"/>
+      <c r="Z10" s="153"/>
+      <c r="AA10" s="153"/>
+      <c r="AB10" s="153"/>
+      <c r="AC10" s="153"/>
+      <c r="AD10" s="153"/>
+      <c r="AE10" s="153"/>
+      <c r="AF10" s="153"/>
+      <c r="AG10" s="153"/>
+      <c r="AH10" s="153"/>
+      <c r="AI10" s="153"/>
+      <c r="AJ10" s="153"/>
+      <c r="AK10" s="153"/>
+      <c r="AL10" s="153"/>
+      <c r="AM10" s="153"/>
+      <c r="AN10" s="153"/>
+    </row>
+    <row r="11" spans="1:43" s="73" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="154" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="154"/>
+      <c r="C11" s="154"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="154"/>
+      <c r="F11" s="154"/>
+      <c r="G11" s="154"/>
+      <c r="H11" s="154"/>
+      <c r="I11" s="154"/>
+      <c r="J11" s="154"/>
+      <c r="K11" s="154"/>
+      <c r="L11" s="154"/>
+      <c r="M11" s="154"/>
+      <c r="N11" s="154"/>
+      <c r="O11" s="154"/>
+      <c r="P11" s="154"/>
+      <c r="Q11" s="154"/>
+      <c r="R11" s="154"/>
+      <c r="S11" s="154"/>
+      <c r="T11" s="154"/>
+      <c r="U11" s="154"/>
+      <c r="V11" s="154"/>
+      <c r="W11" s="154"/>
+      <c r="X11" s="154"/>
+      <c r="Y11" s="154"/>
+      <c r="Z11" s="76"/>
+      <c r="AA11" s="76"/>
+      <c r="AB11" s="76"/>
+      <c r="AC11" s="76"/>
+      <c r="AD11" s="76"/>
+      <c r="AE11" s="76"/>
+      <c r="AF11" s="76"/>
+      <c r="AG11" s="76"/>
+      <c r="AH11" s="76"/>
+      <c r="AI11" s="76"/>
+      <c r="AJ11" s="76"/>
+      <c r="AK11" s="76"/>
+      <c r="AL11" s="76"/>
+      <c r="AM11" s="76"/>
+      <c r="AN11" s="76"/>
+    </row>
+    <row r="12" spans="1:43" s="73" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="154"/>
+      <c r="B12" s="160"/>
+      <c r="C12" s="160"/>
+      <c r="D12" s="160"/>
+      <c r="E12" s="160"/>
+      <c r="F12" s="160"/>
+      <c r="G12" s="160"/>
+      <c r="H12" s="160"/>
+      <c r="I12" s="160"/>
+      <c r="J12" s="160"/>
+      <c r="K12" s="160"/>
+      <c r="L12" s="160"/>
+      <c r="M12" s="160"/>
+      <c r="N12" s="160"/>
+      <c r="O12" s="160"/>
+      <c r="P12" s="160"/>
+      <c r="Q12" s="160"/>
+      <c r="R12" s="160"/>
+      <c r="S12" s="160"/>
+      <c r="T12" s="160"/>
+      <c r="U12" s="160"/>
+      <c r="V12" s="160"/>
+      <c r="W12" s="160"/>
+      <c r="X12" s="160"/>
+      <c r="Y12" s="160"/>
+      <c r="Z12" s="160"/>
+      <c r="AA12" s="160"/>
+      <c r="AB12" s="160"/>
+      <c r="AC12" s="160"/>
+      <c r="AD12" s="160"/>
+      <c r="AE12" s="160"/>
+      <c r="AF12" s="160"/>
+      <c r="AG12" s="160"/>
+      <c r="AH12" s="160"/>
+      <c r="AI12" s="160"/>
+      <c r="AJ12" s="160"/>
+      <c r="AK12" s="160"/>
+      <c r="AL12" s="160"/>
+      <c r="AM12" s="160"/>
+      <c r="AN12" s="160"/>
+    </row>
+    <row r="14" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="D14" s="80"/>
+      <c r="E14" s="80"/>
+      <c r="F14" s="80"/>
+      <c r="G14" s="80"/>
+    </row>
+    <row r="15" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="D15" s="80"/>
+      <c r="E15" s="80"/>
+      <c r="Y15" s="81"/>
+    </row>
+    <row r="16" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="D16" s="80"/>
+      <c r="E16" s="80"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="I4:L4"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:C5"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="A12:AN12"/>
+    <mergeCell ref="A10:AN10"/>
+    <mergeCell ref="A11:Y11"/>
+    <mergeCell ref="A9:AQ9"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="D3:N3"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="O4:O5"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AQ16"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:C5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.25" style="63" customWidth="1"/>
+    <col min="2" max="2" width="3" style="63" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="63" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="63" customWidth="1"/>
+    <col min="7" max="36" width="8.625" style="63" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="63" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="63" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="63" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="63" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="63"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:43" s="83" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="146" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="146"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+      <c r="H1" s="146"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+    </row>
+    <row r="2" spans="1:43" s="60" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="57" t="s">
+        <v>102</v>
+      </c>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+    </row>
+    <row r="3" spans="1:43" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="147"/>
+      <c r="B3" s="148"/>
+      <c r="C3" s="149"/>
+      <c r="D3" s="150" t="s">
+        <v>85</v>
+      </c>
+      <c r="E3" s="147"/>
+      <c r="F3" s="147"/>
+      <c r="G3" s="147"/>
+      <c r="H3" s="147"/>
+      <c r="I3" s="147"/>
+      <c r="J3" s="147"/>
+      <c r="K3" s="147"/>
+      <c r="L3" s="147"/>
+      <c r="M3" s="147"/>
+      <c r="N3" s="151"/>
+      <c r="O3" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="P3" s="151"/>
+      <c r="Q3" s="150" t="s">
+        <v>87</v>
+      </c>
+      <c r="R3" s="151"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="Z3" s="64"/>
+      <c r="AA3" s="64"/>
+    </row>
+    <row r="4" spans="1:43" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="148"/>
+      <c r="B4" s="148"/>
+      <c r="C4" s="149"/>
+      <c r="D4" s="150" t="s">
+        <v>88</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="150" t="s">
+        <v>89</v>
+      </c>
+      <c r="H4" s="151"/>
+      <c r="I4" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="J4" s="147"/>
+      <c r="K4" s="147"/>
+      <c r="L4" s="151"/>
+      <c r="M4" s="150" t="s">
+        <v>91</v>
+      </c>
+      <c r="N4" s="151"/>
+      <c r="O4" s="158" t="s">
+        <v>92</v>
+      </c>
+      <c r="P4" s="158" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q4" s="158" t="s">
+        <v>92</v>
+      </c>
+      <c r="R4" s="158" t="s">
+        <v>93</v>
+      </c>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="AB4" s="64"/>
+    </row>
+    <row r="5" spans="1:43" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="148"/>
+      <c r="B5" s="148"/>
+      <c r="C5" s="149"/>
+      <c r="D5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="E5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="F5" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="H5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="I5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="J5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="K5" s="61" t="s">
+        <v>97</v>
+      </c>
+      <c r="L5" s="66" t="s">
+        <v>98</v>
+      </c>
+      <c r="M5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="N5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="O5" s="159"/>
+      <c r="P5" s="159"/>
+      <c r="Q5" s="159"/>
+      <c r="R5" s="159"/>
+      <c r="U5" s="64"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="64"/>
+    </row>
+    <row r="6" spans="1:43" s="64" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="157" t="s">
+        <v>99</v>
+      </c>
+      <c r="B6" s="148"/>
+      <c r="C6" s="149"/>
+      <c r="D6" s="67">
+        <v>125</v>
+      </c>
+      <c r="E6" s="67">
+        <v>73</v>
+      </c>
+      <c r="F6" s="68">
+        <v>62</v>
+      </c>
+      <c r="G6" s="67">
+        <v>16</v>
+      </c>
+      <c r="H6" s="67">
+        <v>23</v>
+      </c>
+      <c r="I6" s="67">
+        <v>107</v>
+      </c>
+      <c r="J6" s="67">
+        <v>48</v>
+      </c>
+      <c r="K6" s="67">
+        <v>62</v>
+      </c>
+      <c r="L6" s="69">
+        <v>97</v>
+      </c>
+      <c r="M6" s="67">
+        <v>2</v>
+      </c>
+      <c r="N6" s="67">
+        <v>2</v>
+      </c>
+      <c r="O6" s="67">
+        <v>19</v>
+      </c>
+      <c r="P6" s="67">
+        <v>11</v>
+      </c>
+      <c r="Q6" s="67">
+        <v>2</v>
+      </c>
+      <c r="R6" s="68">
+        <v>1</v>
+      </c>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+    </row>
+    <row r="7" spans="1:43" s="70" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
+    </row>
+    <row r="8" spans="1:43" s="71" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="75"/>
+      <c r="D8" s="75"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="16"/>
+      <c r="P8" s="74"/>
+    </row>
+    <row r="9" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="156"/>
+      <c r="C9" s="156"/>
+      <c r="D9" s="156"/>
+      <c r="E9" s="156"/>
+      <c r="F9" s="156"/>
+      <c r="G9" s="156"/>
+      <c r="H9" s="156"/>
+      <c r="I9" s="156"/>
+      <c r="J9" s="156"/>
+      <c r="K9" s="156"/>
+      <c r="L9" s="156"/>
+      <c r="M9" s="156"/>
+      <c r="N9" s="156"/>
+      <c r="O9" s="156"/>
+      <c r="P9" s="156"/>
+      <c r="Q9" s="156"/>
+      <c r="R9" s="156"/>
+      <c r="S9" s="156"/>
+      <c r="T9" s="156"/>
+      <c r="U9" s="156"/>
+      <c r="V9" s="156"/>
+      <c r="W9" s="156"/>
+      <c r="X9" s="156"/>
+      <c r="Y9" s="156"/>
+      <c r="Z9" s="156"/>
+      <c r="AA9" s="156"/>
+      <c r="AB9" s="156"/>
+      <c r="AC9" s="156"/>
+      <c r="AD9" s="156"/>
+      <c r="AE9" s="156"/>
+      <c r="AF9" s="156"/>
+      <c r="AG9" s="156"/>
+      <c r="AH9" s="156"/>
+      <c r="AI9" s="156"/>
+      <c r="AJ9" s="156"/>
+      <c r="AK9" s="156"/>
+      <c r="AL9" s="156"/>
+      <c r="AM9" s="156"/>
+      <c r="AN9" s="156"/>
+      <c r="AO9" s="156"/>
+      <c r="AP9" s="156"/>
+      <c r="AQ9" s="156"/>
+    </row>
+    <row r="10" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="152" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="153"/>
+      <c r="C10" s="153"/>
+      <c r="D10" s="153"/>
+      <c r="E10" s="153"/>
+      <c r="F10" s="153"/>
+      <c r="G10" s="153"/>
+      <c r="H10" s="153"/>
+      <c r="I10" s="153"/>
+      <c r="J10" s="153"/>
+      <c r="K10" s="153"/>
+      <c r="L10" s="153"/>
+      <c r="M10" s="153"/>
+      <c r="N10" s="153"/>
+      <c r="O10" s="153"/>
+      <c r="P10" s="153"/>
+      <c r="Q10" s="153"/>
+      <c r="R10" s="153"/>
+      <c r="S10" s="153"/>
+      <c r="T10" s="153"/>
+      <c r="U10" s="153"/>
+      <c r="V10" s="153"/>
+      <c r="W10" s="153"/>
+      <c r="X10" s="153"/>
+      <c r="Y10" s="153"/>
+      <c r="Z10" s="153"/>
+      <c r="AA10" s="153"/>
+      <c r="AB10" s="153"/>
+      <c r="AC10" s="153"/>
+      <c r="AD10" s="153"/>
+      <c r="AE10" s="153"/>
+      <c r="AF10" s="153"/>
+      <c r="AG10" s="153"/>
+      <c r="AH10" s="153"/>
+      <c r="AI10" s="153"/>
+      <c r="AJ10" s="153"/>
+      <c r="AK10" s="153"/>
+      <c r="AL10" s="153"/>
+      <c r="AM10" s="153"/>
+      <c r="AN10" s="153"/>
+    </row>
+    <row r="11" spans="1:43" s="73" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="154" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="154"/>
+      <c r="C11" s="154"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="154"/>
+      <c r="F11" s="154"/>
+      <c r="G11" s="154"/>
+      <c r="H11" s="154"/>
+      <c r="I11" s="154"/>
+      <c r="J11" s="154"/>
+      <c r="K11" s="154"/>
+      <c r="L11" s="154"/>
+      <c r="M11" s="154"/>
+      <c r="N11" s="154"/>
+      <c r="O11" s="154"/>
+      <c r="P11" s="154"/>
+      <c r="Q11" s="154"/>
+      <c r="R11" s="154"/>
+      <c r="S11" s="154"/>
+      <c r="T11" s="154"/>
+      <c r="U11" s="154"/>
+      <c r="V11" s="154"/>
+      <c r="W11" s="154"/>
+      <c r="X11" s="154"/>
+      <c r="Y11" s="154"/>
+      <c r="Z11" s="76"/>
+      <c r="AA11" s="76"/>
+      <c r="AB11" s="76"/>
+      <c r="AC11" s="76"/>
+      <c r="AD11" s="76"/>
+      <c r="AE11" s="76"/>
+      <c r="AF11" s="76"/>
+      <c r="AG11" s="76"/>
+      <c r="AH11" s="76"/>
+      <c r="AI11" s="76"/>
+      <c r="AJ11" s="76"/>
+      <c r="AK11" s="76"/>
+      <c r="AL11" s="76"/>
+      <c r="AM11" s="76"/>
+      <c r="AN11" s="76"/>
+    </row>
+    <row r="12" spans="1:43" s="73" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="154"/>
+      <c r="B12" s="160"/>
+      <c r="C12" s="160"/>
+      <c r="D12" s="160"/>
+      <c r="E12" s="160"/>
+      <c r="F12" s="160"/>
+      <c r="G12" s="160"/>
+      <c r="H12" s="160"/>
+      <c r="I12" s="160"/>
+      <c r="J12" s="160"/>
+      <c r="K12" s="160"/>
+      <c r="L12" s="160"/>
+      <c r="M12" s="160"/>
+      <c r="N12" s="160"/>
+      <c r="O12" s="160"/>
+      <c r="P12" s="160"/>
+      <c r="Q12" s="160"/>
+      <c r="R12" s="160"/>
+      <c r="S12" s="160"/>
+      <c r="T12" s="160"/>
+      <c r="U12" s="160"/>
+      <c r="V12" s="160"/>
+      <c r="W12" s="160"/>
+      <c r="X12" s="160"/>
+      <c r="Y12" s="160"/>
+      <c r="Z12" s="160"/>
+      <c r="AA12" s="160"/>
+      <c r="AB12" s="160"/>
+      <c r="AC12" s="160"/>
+      <c r="AD12" s="160"/>
+      <c r="AE12" s="160"/>
+      <c r="AF12" s="160"/>
+      <c r="AG12" s="160"/>
+      <c r="AH12" s="160"/>
+      <c r="AI12" s="160"/>
+      <c r="AJ12" s="160"/>
+      <c r="AK12" s="160"/>
+      <c r="AL12" s="160"/>
+      <c r="AM12" s="160"/>
+      <c r="AN12" s="160"/>
+    </row>
+    <row r="13" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D14" s="80"/>
+      <c r="E14" s="80"/>
+      <c r="F14" s="80"/>
+      <c r="G14" s="80"/>
+    </row>
+    <row r="15" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="D15" s="80"/>
+      <c r="E15" s="80"/>
+      <c r="Y15" s="81"/>
+    </row>
+    <row r="16" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="D16" s="80"/>
+      <c r="E16" s="80"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="A11:Y11"/>
+    <mergeCell ref="A9:AQ9"/>
+    <mergeCell ref="A12:AN12"/>
+    <mergeCell ref="A10:AN10"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D3:N3"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:L4"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="A3:C5"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="Q4:Q5"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AQ16"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:C5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.25" style="63" customWidth="1"/>
+    <col min="2" max="2" width="3" style="63" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="63" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="63" customWidth="1"/>
+    <col min="7" max="36" width="8.625" style="63" customWidth="1"/>
+    <col min="37" max="37" width="5.5" style="63" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="63" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="63" customWidth="1"/>
+    <col min="40" max="40" width="5.5" style="63" customWidth="1"/>
+    <col min="41" max="16384" width="5.625" style="63"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:43" s="83" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="146" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="146"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+      <c r="H1" s="146"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+    </row>
+    <row r="2" spans="1:43" s="60" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+    </row>
+    <row r="3" spans="1:43" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="147"/>
+      <c r="B3" s="148"/>
+      <c r="C3" s="149"/>
+      <c r="D3" s="150" t="s">
+        <v>85</v>
+      </c>
+      <c r="E3" s="147"/>
+      <c r="F3" s="147"/>
+      <c r="G3" s="147"/>
+      <c r="H3" s="147"/>
+      <c r="I3" s="147"/>
+      <c r="J3" s="147"/>
+      <c r="K3" s="147"/>
+      <c r="L3" s="147"/>
+      <c r="M3" s="147"/>
+      <c r="N3" s="151"/>
+      <c r="O3" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="P3" s="151"/>
+      <c r="Q3" s="150" t="s">
+        <v>87</v>
+      </c>
+      <c r="R3" s="151"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="Z3" s="64"/>
+      <c r="AA3" s="64"/>
+    </row>
+    <row r="4" spans="1:43" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="148"/>
+      <c r="B4" s="148"/>
+      <c r="C4" s="149"/>
+      <c r="D4" s="150" t="s">
+        <v>88</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="150" t="s">
+        <v>89</v>
+      </c>
+      <c r="H4" s="151"/>
+      <c r="I4" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="J4" s="147"/>
+      <c r="K4" s="147"/>
+      <c r="L4" s="151"/>
+      <c r="M4" s="150" t="s">
+        <v>91</v>
+      </c>
+      <c r="N4" s="151"/>
+      <c r="O4" s="158" t="s">
+        <v>92</v>
+      </c>
+      <c r="P4" s="158" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q4" s="158" t="s">
+        <v>92</v>
+      </c>
+      <c r="R4" s="158" t="s">
+        <v>93</v>
+      </c>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="AB4" s="64"/>
+    </row>
+    <row r="5" spans="1:43" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="148"/>
+      <c r="B5" s="148"/>
+      <c r="C5" s="149"/>
+      <c r="D5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="E5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="F5" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="H5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="I5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="J5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="K5" s="61" t="s">
+        <v>97</v>
+      </c>
+      <c r="L5" s="66" t="s">
+        <v>98</v>
+      </c>
+      <c r="M5" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="N5" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="O5" s="159"/>
+      <c r="P5" s="159"/>
+      <c r="Q5" s="159"/>
+      <c r="R5" s="159"/>
+      <c r="U5" s="64"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="64"/>
+    </row>
+    <row r="6" spans="1:43" s="64" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="157" t="s">
+        <v>99</v>
+      </c>
+      <c r="B6" s="148"/>
+      <c r="C6" s="149"/>
+      <c r="D6" s="67">
+        <v>154</v>
+      </c>
+      <c r="E6" s="67">
+        <v>71</v>
+      </c>
+      <c r="F6" s="68">
+        <v>56</v>
+      </c>
+      <c r="G6" s="67">
+        <v>12</v>
+      </c>
+      <c r="H6" s="67">
+        <v>24</v>
+      </c>
+      <c r="I6" s="67">
+        <v>139</v>
+      </c>
+      <c r="J6" s="67">
+        <v>47</v>
+      </c>
+      <c r="K6" s="67">
+        <v>56</v>
+      </c>
+      <c r="L6" s="69">
+        <v>115</v>
+      </c>
+      <c r="M6" s="67">
+        <v>3</v>
+      </c>
+      <c r="N6" s="67">
+        <v>0</v>
+      </c>
+      <c r="O6" s="67">
+        <v>9</v>
+      </c>
+      <c r="P6" s="67">
+        <v>6</v>
+      </c>
+      <c r="Q6" s="67">
+        <v>1</v>
+      </c>
+      <c r="R6" s="68">
+        <v>3</v>
+      </c>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+    </row>
+    <row r="7" spans="1:43" s="70" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="18"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="V7" s="21"/>
+    </row>
+    <row r="8" spans="1:43" s="71" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="18"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="72"/>
+      <c r="D8" s="72"/>
+      <c r="E8" s="72"/>
+      <c r="F8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="16"/>
+      <c r="P8" s="74"/>
+    </row>
+    <row r="9" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="156"/>
+      <c r="C9" s="156"/>
+      <c r="D9" s="156"/>
+      <c r="E9" s="156"/>
+      <c r="F9" s="156"/>
+      <c r="G9" s="156"/>
+      <c r="H9" s="156"/>
+      <c r="I9" s="156"/>
+      <c r="J9" s="156"/>
+      <c r="K9" s="156"/>
+      <c r="L9" s="156"/>
+      <c r="M9" s="156"/>
+      <c r="N9" s="156"/>
+      <c r="O9" s="156"/>
+      <c r="P9" s="156"/>
+      <c r="Q9" s="156"/>
+      <c r="R9" s="156"/>
+      <c r="S9" s="156"/>
+      <c r="T9" s="156"/>
+      <c r="U9" s="156"/>
+      <c r="V9" s="156"/>
+      <c r="W9" s="156"/>
+      <c r="X9" s="156"/>
+      <c r="Y9" s="156"/>
+      <c r="Z9" s="156"/>
+      <c r="AA9" s="156"/>
+      <c r="AB9" s="156"/>
+      <c r="AC9" s="156"/>
+      <c r="AD9" s="156"/>
+      <c r="AE9" s="156"/>
+      <c r="AF9" s="156"/>
+      <c r="AG9" s="156"/>
+      <c r="AH9" s="156"/>
+      <c r="AI9" s="156"/>
+      <c r="AJ9" s="156"/>
+      <c r="AK9" s="156"/>
+      <c r="AL9" s="156"/>
+      <c r="AM9" s="156"/>
+      <c r="AN9" s="156"/>
+      <c r="AO9" s="156"/>
+      <c r="AP9" s="156"/>
+      <c r="AQ9" s="156"/>
+    </row>
+    <row r="10" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="152" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="153"/>
+      <c r="C10" s="153"/>
+      <c r="D10" s="153"/>
+      <c r="E10" s="153"/>
+      <c r="F10" s="153"/>
+      <c r="G10" s="153"/>
+      <c r="H10" s="153"/>
+      <c r="I10" s="153"/>
+      <c r="J10" s="153"/>
+      <c r="K10" s="153"/>
+      <c r="L10" s="153"/>
+      <c r="M10" s="153"/>
+      <c r="N10" s="153"/>
+      <c r="O10" s="153"/>
+      <c r="P10" s="153"/>
+      <c r="Q10" s="153"/>
+      <c r="R10" s="153"/>
+      <c r="S10" s="153"/>
+      <c r="T10" s="153"/>
+      <c r="U10" s="153"/>
+      <c r="V10" s="153"/>
+      <c r="W10" s="153"/>
+      <c r="X10" s="153"/>
+      <c r="Y10" s="153"/>
+      <c r="Z10" s="153"/>
+      <c r="AA10" s="153"/>
+      <c r="AB10" s="153"/>
+      <c r="AC10" s="153"/>
+      <c r="AD10" s="153"/>
+      <c r="AE10" s="153"/>
+      <c r="AF10" s="153"/>
+      <c r="AG10" s="153"/>
+      <c r="AH10" s="153"/>
+      <c r="AI10" s="153"/>
+      <c r="AJ10" s="153"/>
+      <c r="AK10" s="153"/>
+      <c r="AL10" s="153"/>
+      <c r="AM10" s="153"/>
+      <c r="AN10" s="153"/>
+    </row>
+    <row r="11" spans="1:43" s="73" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="154" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="154"/>
+      <c r="C11" s="154"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="154"/>
+      <c r="F11" s="154"/>
+      <c r="G11" s="154"/>
+      <c r="H11" s="154"/>
+      <c r="I11" s="154"/>
+      <c r="J11" s="154"/>
+      <c r="K11" s="154"/>
+      <c r="L11" s="154"/>
+      <c r="M11" s="154"/>
+      <c r="N11" s="154"/>
+      <c r="O11" s="154"/>
+      <c r="P11" s="154"/>
+      <c r="Q11" s="154"/>
+      <c r="R11" s="154"/>
+      <c r="S11" s="154"/>
+      <c r="T11" s="154"/>
+      <c r="U11" s="154"/>
+      <c r="V11" s="154"/>
+      <c r="W11" s="154"/>
+      <c r="X11" s="154"/>
+      <c r="Y11" s="154"/>
+      <c r="Z11" s="76"/>
+      <c r="AA11" s="76"/>
+      <c r="AB11" s="76"/>
+      <c r="AC11" s="76"/>
+      <c r="AD11" s="76"/>
+      <c r="AE11" s="76"/>
+      <c r="AF11" s="76"/>
+      <c r="AG11" s="76"/>
+      <c r="AH11" s="76"/>
+      <c r="AI11" s="76"/>
+      <c r="AJ11" s="76"/>
+      <c r="AK11" s="76"/>
+      <c r="AL11" s="76"/>
+      <c r="AM11" s="76"/>
+      <c r="AN11" s="76"/>
+    </row>
+    <row r="12" spans="1:43" s="73" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="154"/>
+      <c r="B12" s="160"/>
+      <c r="C12" s="160"/>
+      <c r="D12" s="160"/>
+      <c r="E12" s="160"/>
+      <c r="F12" s="160"/>
+      <c r="G12" s="160"/>
+      <c r="H12" s="160"/>
+      <c r="I12" s="160"/>
+      <c r="J12" s="160"/>
+      <c r="K12" s="160"/>
+      <c r="L12" s="160"/>
+      <c r="M12" s="160"/>
+      <c r="N12" s="160"/>
+      <c r="O12" s="160"/>
+      <c r="P12" s="160"/>
+      <c r="Q12" s="160"/>
+      <c r="R12" s="160"/>
+      <c r="S12" s="160"/>
+      <c r="T12" s="160"/>
+      <c r="U12" s="160"/>
+      <c r="V12" s="160"/>
+      <c r="W12" s="160"/>
+      <c r="X12" s="160"/>
+      <c r="Y12" s="160"/>
+      <c r="Z12" s="160"/>
+      <c r="AA12" s="160"/>
+      <c r="AB12" s="160"/>
+      <c r="AC12" s="160"/>
+      <c r="AD12" s="160"/>
+      <c r="AE12" s="160"/>
+      <c r="AF12" s="160"/>
+      <c r="AG12" s="160"/>
+      <c r="AH12" s="160"/>
+      <c r="AI12" s="160"/>
+      <c r="AJ12" s="160"/>
+      <c r="AK12" s="160"/>
+      <c r="AL12" s="160"/>
+      <c r="AM12" s="160"/>
+      <c r="AN12" s="160"/>
+    </row>
+    <row r="13" spans="1:43" ht="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D14" s="80"/>
+      <c r="E14" s="80"/>
+      <c r="F14" s="80"/>
+      <c r="G14" s="80"/>
+    </row>
+    <row r="15" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="D15" s="80"/>
+      <c r="E15" s="80"/>
+      <c r="Y15" s="81"/>
+    </row>
+    <row r="16" spans="1:43" x14ac:dyDescent="0.25">
+      <c r="D16" s="80"/>
+      <c r="E16" s="80"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="I4:L4"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:C5"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="A12:AN12"/>
+    <mergeCell ref="A10:AN10"/>
+    <mergeCell ref="A11:Y11"/>
+    <mergeCell ref="A9:AQ9"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="D3:N3"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="O4:O5"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.35433070866141736" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8第1頁，共1頁</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47924E3E-4004-4996-9DD9-BE7092CC598F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV13"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="N1" workbookViewId="0">
-      <selection activeCell="AF13" sqref="AF13"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K25" sqref="K25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.5" style="42" customWidth="1"/>
-[...32 lines deleted...]
-    <col min="50" max="16384" width="5.625" style="34"/>
+    <col min="1" max="3" width="11.5" style="30" customWidth="1"/>
+    <col min="4" max="4" width="11" style="30" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="30" customWidth="1"/>
+    <col min="6" max="6" width="11" style="30" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="30" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="30" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="30" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="30" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="30" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="30" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="30" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="30" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="30" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="30" customWidth="1"/>
+    <col min="23" max="23" width="12.625" style="30" customWidth="1"/>
+    <col min="24" max="24" width="12.375" style="30" customWidth="1"/>
+    <col min="25" max="26" width="8.625" style="30" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="30" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="30" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="30" customWidth="1"/>
+    <col min="30" max="30" width="11.75" style="30" customWidth="1"/>
+    <col min="31" max="31" width="8.625" style="30" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="30" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="30" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="30" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="30" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="30" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="30" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="30" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="30" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="30" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="30" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" s="66" customFormat="1" ht="21">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:256" s="55" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="55"/>
-[...253 lines deleted...]
-      <c r="IV1" s="65"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
+      <c r="AX1" s="54"/>
+      <c r="AY1" s="54"/>
+      <c r="AZ1" s="54"/>
+      <c r="BA1" s="54"/>
+      <c r="BB1" s="54"/>
+      <c r="BC1" s="54"/>
+      <c r="BD1" s="54"/>
+      <c r="BE1" s="54"/>
+      <c r="BF1" s="54"/>
+      <c r="BG1" s="54"/>
+      <c r="BH1" s="54"/>
+      <c r="BI1" s="54"/>
+      <c r="BJ1" s="54"/>
+      <c r="BK1" s="54"/>
+      <c r="BL1" s="54"/>
+      <c r="BM1" s="54"/>
+      <c r="BN1" s="54"/>
+      <c r="BO1" s="54"/>
+      <c r="BP1" s="54"/>
+      <c r="BQ1" s="54"/>
+      <c r="BR1" s="54"/>
+      <c r="BS1" s="54"/>
+      <c r="BT1" s="54"/>
+      <c r="BU1" s="54"/>
+      <c r="BV1" s="54"/>
+      <c r="BW1" s="54"/>
+      <c r="BX1" s="54"/>
+      <c r="BY1" s="54"/>
+      <c r="BZ1" s="54"/>
+      <c r="CA1" s="54"/>
+      <c r="CB1" s="54"/>
+      <c r="CC1" s="54"/>
+      <c r="CD1" s="54"/>
+      <c r="CE1" s="54"/>
+      <c r="CF1" s="54"/>
+      <c r="CG1" s="54"/>
+      <c r="CH1" s="54"/>
+      <c r="CI1" s="54"/>
+      <c r="CJ1" s="54"/>
+      <c r="CK1" s="54"/>
+      <c r="CL1" s="54"/>
+      <c r="CM1" s="54"/>
+      <c r="CN1" s="54"/>
+      <c r="CO1" s="54"/>
+      <c r="CP1" s="54"/>
+      <c r="CQ1" s="54"/>
+      <c r="CR1" s="54"/>
+      <c r="CS1" s="54"/>
+      <c r="CT1" s="54"/>
+      <c r="CU1" s="54"/>
+      <c r="CV1" s="54"/>
+      <c r="CW1" s="54"/>
+      <c r="CX1" s="54"/>
+      <c r="CY1" s="54"/>
+      <c r="CZ1" s="54"/>
+      <c r="DA1" s="54"/>
+      <c r="DB1" s="54"/>
+      <c r="DC1" s="54"/>
+      <c r="DD1" s="54"/>
+      <c r="DE1" s="54"/>
+      <c r="DF1" s="54"/>
+      <c r="DG1" s="54"/>
+      <c r="DH1" s="54"/>
+      <c r="DI1" s="54"/>
+      <c r="DJ1" s="54"/>
+      <c r="DK1" s="54"/>
+      <c r="DL1" s="54"/>
+      <c r="DM1" s="54"/>
+      <c r="DN1" s="54"/>
+      <c r="DO1" s="54"/>
+      <c r="DP1" s="54"/>
+      <c r="DQ1" s="54"/>
+      <c r="DR1" s="54"/>
+      <c r="DS1" s="54"/>
+      <c r="DT1" s="54"/>
+      <c r="DU1" s="54"/>
+      <c r="DV1" s="54"/>
+      <c r="DW1" s="54"/>
+      <c r="DX1" s="54"/>
+      <c r="DY1" s="54"/>
+      <c r="DZ1" s="54"/>
+      <c r="EA1" s="54"/>
+      <c r="EB1" s="54"/>
+      <c r="EC1" s="54"/>
+      <c r="ED1" s="54"/>
+      <c r="EE1" s="54"/>
+      <c r="EF1" s="54"/>
+      <c r="EG1" s="54"/>
+      <c r="EH1" s="54"/>
+      <c r="EI1" s="54"/>
+      <c r="EJ1" s="54"/>
+      <c r="EK1" s="54"/>
+      <c r="EL1" s="54"/>
+      <c r="EM1" s="54"/>
+      <c r="EN1" s="54"/>
+      <c r="EO1" s="54"/>
+      <c r="EP1" s="54"/>
+      <c r="EQ1" s="54"/>
+      <c r="ER1" s="54"/>
+      <c r="ES1" s="54"/>
+      <c r="ET1" s="54"/>
+      <c r="EU1" s="54"/>
+      <c r="EV1" s="54"/>
+      <c r="EW1" s="54"/>
+      <c r="EX1" s="54"/>
+      <c r="EY1" s="54"/>
+      <c r="EZ1" s="54"/>
+      <c r="FA1" s="54"/>
+      <c r="FB1" s="54"/>
+      <c r="FC1" s="54"/>
+      <c r="FD1" s="54"/>
+      <c r="FE1" s="54"/>
+      <c r="FF1" s="54"/>
+      <c r="FG1" s="54"/>
+      <c r="FH1" s="54"/>
+      <c r="FI1" s="54"/>
+      <c r="FJ1" s="54"/>
+      <c r="FK1" s="54"/>
+      <c r="FL1" s="54"/>
+      <c r="FM1" s="54"/>
+      <c r="FN1" s="54"/>
+      <c r="FO1" s="54"/>
+      <c r="FP1" s="54"/>
+      <c r="FQ1" s="54"/>
+      <c r="FR1" s="54"/>
+      <c r="FS1" s="54"/>
+      <c r="FT1" s="54"/>
+      <c r="FU1" s="54"/>
+      <c r="FV1" s="54"/>
+      <c r="FW1" s="54"/>
+      <c r="FX1" s="54"/>
+      <c r="FY1" s="54"/>
+      <c r="FZ1" s="54"/>
+      <c r="GA1" s="54"/>
+      <c r="GB1" s="54"/>
+      <c r="GC1" s="54"/>
+      <c r="GD1" s="54"/>
+      <c r="GE1" s="54"/>
+      <c r="GF1" s="54"/>
+      <c r="GG1" s="54"/>
+      <c r="GH1" s="54"/>
+      <c r="GI1" s="54"/>
+      <c r="GJ1" s="54"/>
+      <c r="GK1" s="54"/>
+      <c r="GL1" s="54"/>
+      <c r="GM1" s="54"/>
+      <c r="GN1" s="54"/>
+      <c r="GO1" s="54"/>
+      <c r="GP1" s="54"/>
+      <c r="GQ1" s="54"/>
+      <c r="GR1" s="54"/>
+      <c r="GS1" s="54"/>
+      <c r="GT1" s="54"/>
+      <c r="GU1" s="54"/>
+      <c r="GV1" s="54"/>
+      <c r="GW1" s="54"/>
+      <c r="GX1" s="54"/>
+      <c r="GY1" s="54"/>
+      <c r="GZ1" s="54"/>
+      <c r="HA1" s="54"/>
+      <c r="HB1" s="54"/>
+      <c r="HC1" s="54"/>
+      <c r="HD1" s="54"/>
+      <c r="HE1" s="54"/>
+      <c r="HF1" s="54"/>
+      <c r="HG1" s="54"/>
+      <c r="HH1" s="54"/>
+      <c r="HI1" s="54"/>
+      <c r="HJ1" s="54"/>
+      <c r="HK1" s="54"/>
+      <c r="HL1" s="54"/>
+      <c r="HM1" s="54"/>
+      <c r="HN1" s="54"/>
+      <c r="HO1" s="54"/>
+      <c r="HP1" s="54"/>
+      <c r="HQ1" s="54"/>
+      <c r="HR1" s="54"/>
+      <c r="HS1" s="54"/>
+      <c r="HT1" s="54"/>
+      <c r="HU1" s="54"/>
+      <c r="HV1" s="54"/>
+      <c r="HW1" s="54"/>
+      <c r="HX1" s="54"/>
+      <c r="HY1" s="54"/>
+      <c r="HZ1" s="54"/>
+      <c r="IA1" s="54"/>
+      <c r="IB1" s="54"/>
+      <c r="IC1" s="54"/>
+      <c r="ID1" s="54"/>
+      <c r="IE1" s="54"/>
+      <c r="IF1" s="54"/>
+      <c r="IG1" s="54"/>
+      <c r="IH1" s="54"/>
+      <c r="II1" s="54"/>
+      <c r="IJ1" s="54"/>
+      <c r="IK1" s="54"/>
+      <c r="IL1" s="54"/>
+      <c r="IM1" s="54"/>
+      <c r="IN1" s="54"/>
+      <c r="IO1" s="54"/>
+      <c r="IP1" s="54"/>
+      <c r="IQ1" s="54"/>
+      <c r="IR1" s="54"/>
+      <c r="IS1" s="54"/>
+      <c r="IT1" s="54"/>
+      <c r="IU1" s="54"/>
+      <c r="IV1" s="54"/>
     </row>
-    <row r="2" spans="1:256" ht="28.5" customHeight="1">
-      <c r="A2" s="107" t="s">
+    <row r="2" spans="1:256" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="B2" s="110"/>
-[...37 lines deleted...]
-      <c r="AN2" s="33"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
     </row>
-    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1">
-      <c r="A3" s="141" t="s">
+    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="111" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="141"/>
-[...1 lines deleted...]
-      <c r="D3" s="137" t="s">
+      <c r="B3" s="111"/>
+      <c r="C3" s="112"/>
+      <c r="D3" s="133" t="s">
         <v>121</v>
       </c>
-      <c r="E3" s="138"/>
-[...16 lines deleted...]
-      <c r="V3" s="139" t="s">
+      <c r="E3" s="134"/>
+      <c r="F3" s="134"/>
+      <c r="G3" s="134"/>
+      <c r="H3" s="134"/>
+      <c r="I3" s="134"/>
+      <c r="J3" s="134"/>
+      <c r="K3" s="134"/>
+      <c r="L3" s="134"/>
+      <c r="M3" s="134"/>
+      <c r="N3" s="134"/>
+      <c r="O3" s="134"/>
+      <c r="P3" s="134"/>
+      <c r="Q3" s="134"/>
+      <c r="R3" s="134"/>
+      <c r="S3" s="134"/>
+      <c r="T3" s="134"/>
+      <c r="U3" s="134"/>
+      <c r="V3" s="135" t="s">
         <v>115</v>
       </c>
-      <c r="W3" s="140"/>
-[...16 lines deleted...]
-      <c r="AN3" s="33"/>
+      <c r="W3" s="136"/>
+      <c r="X3" s="136"/>
+      <c r="Y3" s="136"/>
+      <c r="Z3" s="136"/>
+      <c r="AA3" s="136"/>
+      <c r="AB3" s="136"/>
+      <c r="AC3" s="136"/>
+      <c r="AD3" s="136"/>
+      <c r="AE3" s="29"/>
+      <c r="AF3" s="29"/>
+      <c r="AG3" s="29"/>
+      <c r="AH3" s="29"/>
+      <c r="AI3" s="29"/>
+      <c r="AJ3" s="29"/>
+      <c r="AK3" s="29"/>
+      <c r="AL3" s="29"/>
+      <c r="AM3" s="29"/>
+      <c r="AN3" s="29"/>
     </row>
-    <row r="4" spans="1:256" ht="45" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="124" t="s">
+    <row r="4" spans="1:256" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="113"/>
+      <c r="B4" s="113"/>
+      <c r="C4" s="114"/>
+      <c r="D4" s="120" t="s">
         <v>34</v>
       </c>
-      <c r="E4" s="124"/>
-[...10 lines deleted...]
-      <c r="P4" s="126" t="s">
+      <c r="E4" s="120"/>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="120"/>
+      <c r="I4" s="120"/>
+      <c r="J4" s="120"/>
+      <c r="K4" s="120"/>
+      <c r="L4" s="120"/>
+      <c r="M4" s="120"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="121"/>
+      <c r="P4" s="122" t="s">
         <v>35</v>
       </c>
-      <c r="Q4" s="127"/>
-[...1 lines deleted...]
-      <c r="S4" s="129" t="s">
+      <c r="Q4" s="123"/>
+      <c r="R4" s="124"/>
+      <c r="S4" s="125" t="s">
         <v>36</v>
       </c>
-      <c r="T4" s="124"/>
-      <c r="U4" s="130" t="s">
+      <c r="T4" s="120"/>
+      <c r="U4" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="V4" s="121" t="s">
+      <c r="V4" s="117" t="s">
         <v>123</v>
       </c>
-      <c r="W4" s="122"/>
-[...1 lines deleted...]
-      <c r="Y4" s="147" t="s">
+      <c r="W4" s="118"/>
+      <c r="X4" s="119"/>
+      <c r="Y4" s="137" t="s">
         <v>124</v>
       </c>
-      <c r="Z4" s="148"/>
-[...1 lines deleted...]
-      <c r="AB4" s="147" t="s">
+      <c r="Z4" s="138"/>
+      <c r="AA4" s="138"/>
+      <c r="AB4" s="137" t="s">
         <v>116</v>
       </c>
-      <c r="AC4" s="148"/>
-      <c r="AD4" s="121" t="s">
+      <c r="AC4" s="138"/>
+      <c r="AD4" s="117" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="5" spans="1:256" ht="47.45" customHeight="1">
-[...3 lines deleted...]
-      <c r="D5" s="124" t="s">
+    <row r="5" spans="1:256" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="113"/>
+      <c r="B5" s="113"/>
+      <c r="C5" s="114"/>
+      <c r="D5" s="120" t="s">
         <v>37</v>
       </c>
-      <c r="E5" s="124"/>
-[...1 lines deleted...]
-      <c r="G5" s="126" t="s">
+      <c r="E5" s="120"/>
+      <c r="F5" s="121"/>
+      <c r="G5" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="H5" s="127"/>
-[...1 lines deleted...]
-      <c r="J5" s="133" t="s">
+      <c r="H5" s="123"/>
+      <c r="I5" s="124"/>
+      <c r="J5" s="129" t="s">
         <v>39</v>
       </c>
-      <c r="K5" s="124"/>
-[...1 lines deleted...]
-      <c r="M5" s="134" t="s">
+      <c r="K5" s="120"/>
+      <c r="L5" s="121"/>
+      <c r="M5" s="130" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="127"/>
-[...1 lines deleted...]
-      <c r="P5" s="135" t="s">
+      <c r="N5" s="123"/>
+      <c r="O5" s="124"/>
+      <c r="P5" s="131" t="s">
         <v>41</v>
       </c>
-      <c r="Q5" s="135" t="s">
+      <c r="Q5" s="131" t="s">
         <v>42</v>
       </c>
-      <c r="R5" s="135" t="s">
+      <c r="R5" s="131" t="s">
         <v>62</v>
       </c>
-      <c r="S5" s="135" t="s">
+      <c r="S5" s="131" t="s">
         <v>11</v>
       </c>
-      <c r="T5" s="130" t="s">
+      <c r="T5" s="126" t="s">
         <v>12</v>
       </c>
-      <c r="U5" s="131"/>
-      <c r="V5" s="149" t="s">
+      <c r="U5" s="127"/>
+      <c r="V5" s="139" t="s">
         <v>122</v>
       </c>
-      <c r="W5" s="151" t="s">
+      <c r="W5" s="141" t="s">
         <v>125</v>
       </c>
-      <c r="X5" s="149" t="s">
+      <c r="X5" s="139" t="s">
         <v>126</v>
       </c>
-      <c r="Y5" s="148"/>
-[...4 lines deleted...]
-      <c r="AD5" s="121"/>
+      <c r="Y5" s="138"/>
+      <c r="Z5" s="138"/>
+      <c r="AA5" s="138"/>
+      <c r="AB5" s="138"/>
+      <c r="AC5" s="138"/>
+      <c r="AD5" s="117"/>
     </row>
-    <row r="6" spans="1:256" ht="29.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="D6" s="109" t="s">
+    <row r="6" spans="1:256" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="115"/>
+      <c r="B6" s="115"/>
+      <c r="C6" s="116"/>
+      <c r="D6" s="87" t="s">
         <v>41</v>
       </c>
-      <c r="E6" s="108" t="s">
+      <c r="E6" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="F6" s="38" t="s">
+      <c r="F6" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="G6" s="108" t="s">
+      <c r="G6" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="H6" s="108" t="s">
+      <c r="H6" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="38" t="s">
+      <c r="I6" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="J6" s="108" t="s">
+      <c r="J6" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="K6" s="108" t="s">
+      <c r="K6" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="38" t="s">
+      <c r="L6" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="M6" s="108" t="s">
+      <c r="M6" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="N6" s="108" t="s">
+      <c r="N6" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="O6" s="38" t="s">
+      <c r="O6" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="P6" s="136"/>
-[...8 lines deleted...]
-      <c r="Y6" s="117" t="s">
+      <c r="P6" s="132"/>
+      <c r="Q6" s="132"/>
+      <c r="R6" s="132"/>
+      <c r="S6" s="132"/>
+      <c r="T6" s="128"/>
+      <c r="U6" s="128"/>
+      <c r="V6" s="140"/>
+      <c r="W6" s="140"/>
+      <c r="X6" s="140"/>
+      <c r="Y6" s="93" t="s">
         <v>118</v>
       </c>
-      <c r="Z6" s="115" t="s">
+      <c r="Z6" s="91" t="s">
         <v>119</v>
       </c>
-      <c r="AA6" s="116" t="s">
+      <c r="AA6" s="92" t="s">
         <v>120</v>
       </c>
-      <c r="AB6" s="115" t="s">
+      <c r="AB6" s="91" t="s">
         <v>119</v>
       </c>
-      <c r="AC6" s="116" t="s">
+      <c r="AC6" s="92" t="s">
         <v>120</v>
       </c>
-      <c r="AD6" s="121"/>
+      <c r="AD6" s="117"/>
     </row>
-    <row r="7" spans="1:256" ht="26.45" customHeight="1">
-      <c r="A7" s="118" t="s">
+    <row r="7" spans="1:256" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="108" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="119"/>
-[...1 lines deleted...]
-      <c r="D7" s="40">
+      <c r="B7" s="109"/>
+      <c r="C7" s="110"/>
+      <c r="D7" s="35">
         <v>301</v>
       </c>
-      <c r="E7" s="41">
+      <c r="E7" s="36">
         <v>113</v>
       </c>
-      <c r="F7" s="41">
+      <c r="F7" s="36">
         <v>53</v>
       </c>
-      <c r="G7" s="41">
+      <c r="G7" s="36">
         <v>33</v>
       </c>
-      <c r="H7" s="41">
+      <c r="H7" s="36">
         <v>45</v>
       </c>
-      <c r="I7" s="41">
+      <c r="I7" s="36">
         <v>9</v>
       </c>
-      <c r="J7" s="41">
+      <c r="J7" s="36">
         <v>263</v>
       </c>
-      <c r="K7" s="41">
+      <c r="K7" s="36">
         <v>63</v>
       </c>
-      <c r="L7" s="41">
+      <c r="L7" s="36">
         <v>42</v>
       </c>
-      <c r="M7" s="41">
+      <c r="M7" s="36">
         <v>5</v>
       </c>
-      <c r="N7" s="41">
+      <c r="N7" s="36">
         <v>5</v>
       </c>
-      <c r="O7" s="41">
+      <c r="O7" s="36">
         <v>2</v>
       </c>
-      <c r="P7" s="41">
+      <c r="P7" s="36">
         <v>104</v>
       </c>
-      <c r="Q7" s="41">
+      <c r="Q7" s="36">
         <v>58</v>
       </c>
-      <c r="R7" s="41">
+      <c r="R7" s="36">
         <v>16</v>
       </c>
-      <c r="S7" s="41">
+      <c r="S7" s="36">
         <v>27</v>
       </c>
-      <c r="T7" s="41">
+      <c r="T7" s="36">
         <v>4</v>
       </c>
-      <c r="U7" s="41">
+      <c r="U7" s="36">
         <v>246</v>
       </c>
-      <c r="V7" s="112">
+      <c r="V7" s="35">
         <v>3071</v>
       </c>
-      <c r="W7" s="113">
+      <c r="W7" s="36">
         <v>173</v>
       </c>
-      <c r="X7" s="114">
+      <c r="X7" s="90">
         <v>63</v>
       </c>
-      <c r="Y7" s="114">
+      <c r="Y7" s="90">
         <v>2838</v>
       </c>
-      <c r="Z7" s="114">
+      <c r="Z7" s="90">
         <v>1946</v>
       </c>
-      <c r="AA7" s="114">
+      <c r="AA7" s="90">
         <v>892</v>
       </c>
-      <c r="AB7" s="114">
+      <c r="AB7" s="90">
         <v>137</v>
       </c>
-      <c r="AC7" s="114">
+      <c r="AC7" s="90">
         <v>80</v>
       </c>
-      <c r="AD7" s="114">
+      <c r="AD7" s="90">
         <v>876</v>
       </c>
-      <c r="AE7" s="32"/>
-[...224 lines deleted...]
-      <c r="IV7" s="32"/>
+      <c r="AE7" s="28"/>
+      <c r="AF7" s="28"/>
+      <c r="AG7" s="28"/>
+      <c r="AH7" s="28"/>
+      <c r="AI7" s="28"/>
+      <c r="AJ7" s="28"/>
+      <c r="AK7" s="28"/>
+      <c r="AL7" s="28"/>
+      <c r="AM7" s="28"/>
+      <c r="AN7" s="28"/>
+      <c r="AO7" s="28"/>
+      <c r="AP7" s="28"/>
+      <c r="AQ7" s="28"/>
+      <c r="AR7" s="28"/>
+      <c r="AS7" s="28"/>
+      <c r="AT7" s="28"/>
+      <c r="AU7" s="28"/>
+      <c r="AV7" s="28"/>
+      <c r="AW7" s="28"/>
+      <c r="AX7" s="28"/>
+      <c r="AY7" s="28"/>
+      <c r="AZ7" s="28"/>
+      <c r="BA7" s="28"/>
+      <c r="BB7" s="28"/>
+      <c r="BC7" s="28"/>
+      <c r="BD7" s="28"/>
+      <c r="BE7" s="28"/>
+      <c r="BF7" s="28"/>
+      <c r="BG7" s="28"/>
+      <c r="BH7" s="28"/>
+      <c r="BI7" s="28"/>
+      <c r="BJ7" s="28"/>
+      <c r="BK7" s="28"/>
+      <c r="BL7" s="28"/>
+      <c r="BM7" s="28"/>
+      <c r="BN7" s="28"/>
+      <c r="BO7" s="28"/>
+      <c r="BP7" s="28"/>
+      <c r="BQ7" s="28"/>
+      <c r="BR7" s="28"/>
+      <c r="BS7" s="28"/>
+      <c r="BT7" s="28"/>
+      <c r="BU7" s="28"/>
+      <c r="BV7" s="28"/>
+      <c r="BW7" s="28"/>
+      <c r="BX7" s="28"/>
+      <c r="BY7" s="28"/>
+      <c r="BZ7" s="28"/>
+      <c r="CA7" s="28"/>
+      <c r="CB7" s="28"/>
+      <c r="CC7" s="28"/>
+      <c r="CD7" s="28"/>
+      <c r="CE7" s="28"/>
+      <c r="CF7" s="28"/>
+      <c r="CG7" s="28"/>
+      <c r="CH7" s="28"/>
+      <c r="CI7" s="28"/>
+      <c r="CJ7" s="28"/>
+      <c r="CK7" s="28"/>
+      <c r="CL7" s="28"/>
+      <c r="CM7" s="28"/>
+      <c r="CN7" s="28"/>
+      <c r="CO7" s="28"/>
+      <c r="CP7" s="28"/>
+      <c r="CQ7" s="28"/>
+      <c r="CR7" s="28"/>
+      <c r="CS7" s="28"/>
+      <c r="CT7" s="28"/>
+      <c r="CU7" s="28"/>
+      <c r="CV7" s="28"/>
+      <c r="CW7" s="28"/>
+      <c r="CX7" s="28"/>
+      <c r="CY7" s="28"/>
+      <c r="CZ7" s="28"/>
+      <c r="DA7" s="28"/>
+      <c r="DB7" s="28"/>
+      <c r="DC7" s="28"/>
+      <c r="DD7" s="28"/>
+      <c r="DE7" s="28"/>
+      <c r="DF7" s="28"/>
+      <c r="DG7" s="28"/>
+      <c r="DH7" s="28"/>
+      <c r="DI7" s="28"/>
+      <c r="DJ7" s="28"/>
+      <c r="DK7" s="28"/>
+      <c r="DL7" s="28"/>
+      <c r="DM7" s="28"/>
+      <c r="DN7" s="28"/>
+      <c r="DO7" s="28"/>
+      <c r="DP7" s="28"/>
+      <c r="DQ7" s="28"/>
+      <c r="DR7" s="28"/>
+      <c r="DS7" s="28"/>
+      <c r="DT7" s="28"/>
+      <c r="DU7" s="28"/>
+      <c r="DV7" s="28"/>
+      <c r="DW7" s="28"/>
+      <c r="DX7" s="28"/>
+      <c r="DY7" s="28"/>
+      <c r="DZ7" s="28"/>
+      <c r="EA7" s="28"/>
+      <c r="EB7" s="28"/>
+      <c r="EC7" s="28"/>
+      <c r="ED7" s="28"/>
+      <c r="EE7" s="28"/>
+      <c r="EF7" s="28"/>
+      <c r="EG7" s="28"/>
+      <c r="EH7" s="28"/>
+      <c r="EI7" s="28"/>
+      <c r="EJ7" s="28"/>
+      <c r="EK7" s="28"/>
+      <c r="EL7" s="28"/>
+      <c r="EM7" s="28"/>
+      <c r="EN7" s="28"/>
+      <c r="EO7" s="28"/>
+      <c r="EP7" s="28"/>
+      <c r="EQ7" s="28"/>
+      <c r="ER7" s="28"/>
+      <c r="ES7" s="28"/>
+      <c r="ET7" s="28"/>
+      <c r="EU7" s="28"/>
+      <c r="EV7" s="28"/>
+      <c r="EW7" s="28"/>
+      <c r="EX7" s="28"/>
+      <c r="EY7" s="28"/>
+      <c r="EZ7" s="28"/>
+      <c r="FA7" s="28"/>
+      <c r="FB7" s="28"/>
+      <c r="FC7" s="28"/>
+      <c r="FD7" s="28"/>
+      <c r="FE7" s="28"/>
+      <c r="FF7" s="28"/>
+      <c r="FG7" s="28"/>
+      <c r="FH7" s="28"/>
+      <c r="FI7" s="28"/>
+      <c r="FJ7" s="28"/>
+      <c r="FK7" s="28"/>
+      <c r="FL7" s="28"/>
+      <c r="FM7" s="28"/>
+      <c r="FN7" s="28"/>
+      <c r="FO7" s="28"/>
+      <c r="FP7" s="28"/>
+      <c r="FQ7" s="28"/>
+      <c r="FR7" s="28"/>
+      <c r="FS7" s="28"/>
+      <c r="FT7" s="28"/>
+      <c r="FU7" s="28"/>
+      <c r="FV7" s="28"/>
+      <c r="FW7" s="28"/>
+      <c r="FX7" s="28"/>
+      <c r="FY7" s="28"/>
+      <c r="FZ7" s="28"/>
+      <c r="GA7" s="28"/>
+      <c r="GB7" s="28"/>
+      <c r="GC7" s="28"/>
+      <c r="GD7" s="28"/>
+      <c r="GE7" s="28"/>
+      <c r="GF7" s="28"/>
+      <c r="GG7" s="28"/>
+      <c r="GH7" s="28"/>
+      <c r="GI7" s="28"/>
+      <c r="GJ7" s="28"/>
+      <c r="GK7" s="28"/>
+      <c r="GL7" s="28"/>
+      <c r="GM7" s="28"/>
+      <c r="GN7" s="28"/>
+      <c r="GO7" s="28"/>
+      <c r="GP7" s="28"/>
+      <c r="GQ7" s="28"/>
+      <c r="GR7" s="28"/>
+      <c r="GS7" s="28"/>
+      <c r="GT7" s="28"/>
+      <c r="GU7" s="28"/>
+      <c r="GV7" s="28"/>
+      <c r="GW7" s="28"/>
+      <c r="GX7" s="28"/>
+      <c r="GY7" s="28"/>
+      <c r="GZ7" s="28"/>
+      <c r="HA7" s="28"/>
+      <c r="HB7" s="28"/>
+      <c r="HC7" s="28"/>
+      <c r="HD7" s="28"/>
+      <c r="HE7" s="28"/>
+      <c r="HF7" s="28"/>
+      <c r="HG7" s="28"/>
+      <c r="HH7" s="28"/>
+      <c r="HI7" s="28"/>
+      <c r="HJ7" s="28"/>
+      <c r="HK7" s="28"/>
+      <c r="HL7" s="28"/>
+      <c r="HM7" s="28"/>
+      <c r="HN7" s="28"/>
+      <c r="HO7" s="28"/>
+      <c r="HP7" s="28"/>
+      <c r="HQ7" s="28"/>
+      <c r="HR7" s="28"/>
+      <c r="HS7" s="28"/>
+      <c r="HT7" s="28"/>
+      <c r="HU7" s="28"/>
+      <c r="HV7" s="28"/>
+      <c r="HW7" s="28"/>
+      <c r="HX7" s="28"/>
+      <c r="HY7" s="28"/>
+      <c r="HZ7" s="28"/>
+      <c r="IA7" s="28"/>
+      <c r="IB7" s="28"/>
+      <c r="IC7" s="28"/>
+      <c r="ID7" s="28"/>
+      <c r="IE7" s="28"/>
+      <c r="IF7" s="28"/>
+      <c r="IG7" s="28"/>
+      <c r="IH7" s="28"/>
+      <c r="II7" s="28"/>
+      <c r="IJ7" s="28"/>
+      <c r="IK7" s="28"/>
+      <c r="IL7" s="28"/>
+      <c r="IM7" s="28"/>
+      <c r="IN7" s="28"/>
+      <c r="IO7" s="28"/>
+      <c r="IP7" s="28"/>
+      <c r="IQ7" s="28"/>
+      <c r="IR7" s="28"/>
+      <c r="IS7" s="28"/>
+      <c r="IT7" s="28"/>
+      <c r="IU7" s="28"/>
+      <c r="IV7" s="28"/>
     </row>
-    <row r="8" spans="1:256">
-[...255 lines deleted...]
-      <c r="IV8" s="43"/>
+    <row r="8" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="38"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="37"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="20"/>
+      <c r="N8" s="16"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="37"/>
+      <c r="Q8" s="37"/>
+      <c r="R8" s="37"/>
+      <c r="S8" s="37"/>
+      <c r="T8" s="37"/>
+      <c r="U8" s="37"/>
+      <c r="V8" s="21"/>
+      <c r="W8" s="37"/>
+      <c r="X8" s="37"/>
+      <c r="Y8" s="37"/>
+      <c r="Z8" s="37"/>
+      <c r="AA8" s="37"/>
+      <c r="AB8" s="37"/>
+      <c r="AC8" s="37"/>
+      <c r="AD8" s="37"/>
+      <c r="AE8" s="37"/>
+      <c r="AF8" s="37"/>
+      <c r="AG8" s="37"/>
+      <c r="AH8" s="37"/>
+      <c r="AI8" s="37"/>
+      <c r="AJ8" s="37"/>
+      <c r="AK8" s="37"/>
+      <c r="AL8" s="37"/>
+      <c r="AM8" s="37"/>
+      <c r="AN8" s="37"/>
+      <c r="AO8" s="37"/>
+      <c r="AP8" s="37"/>
+      <c r="AQ8" s="37"/>
+      <c r="AR8" s="37"/>
+      <c r="AS8" s="37"/>
+      <c r="AT8" s="37"/>
+      <c r="AU8" s="37"/>
+      <c r="AV8" s="37"/>
+      <c r="AW8" s="37"/>
+      <c r="AX8" s="37"/>
+      <c r="AY8" s="37"/>
+      <c r="AZ8" s="37"/>
+      <c r="BA8" s="37"/>
+      <c r="BB8" s="37"/>
+      <c r="BC8" s="37"/>
+      <c r="BD8" s="37"/>
+      <c r="BE8" s="37"/>
+      <c r="BF8" s="37"/>
+      <c r="BG8" s="37"/>
+      <c r="BH8" s="37"/>
+      <c r="BI8" s="37"/>
+      <c r="BJ8" s="37"/>
+      <c r="BK8" s="37"/>
+      <c r="BL8" s="37"/>
+      <c r="BM8" s="37"/>
+      <c r="BN8" s="37"/>
+      <c r="BO8" s="37"/>
+      <c r="BP8" s="37"/>
+      <c r="BQ8" s="37"/>
+      <c r="BR8" s="37"/>
+      <c r="BS8" s="37"/>
+      <c r="BT8" s="37"/>
+      <c r="BU8" s="37"/>
+      <c r="BV8" s="37"/>
+      <c r="BW8" s="37"/>
+      <c r="BX8" s="37"/>
+      <c r="BY8" s="37"/>
+      <c r="BZ8" s="37"/>
+      <c r="CA8" s="37"/>
+      <c r="CB8" s="37"/>
+      <c r="CC8" s="37"/>
+      <c r="CD8" s="37"/>
+      <c r="CE8" s="37"/>
+      <c r="CF8" s="37"/>
+      <c r="CG8" s="37"/>
+      <c r="CH8" s="37"/>
+      <c r="CI8" s="37"/>
+      <c r="CJ8" s="37"/>
+      <c r="CK8" s="37"/>
+      <c r="CL8" s="37"/>
+      <c r="CM8" s="37"/>
+      <c r="CN8" s="37"/>
+      <c r="CO8" s="37"/>
+      <c r="CP8" s="37"/>
+      <c r="CQ8" s="37"/>
+      <c r="CR8" s="37"/>
+      <c r="CS8" s="37"/>
+      <c r="CT8" s="37"/>
+      <c r="CU8" s="37"/>
+      <c r="CV8" s="37"/>
+      <c r="CW8" s="37"/>
+      <c r="CX8" s="37"/>
+      <c r="CY8" s="37"/>
+      <c r="CZ8" s="37"/>
+      <c r="DA8" s="37"/>
+      <c r="DB8" s="37"/>
+      <c r="DC8" s="37"/>
+      <c r="DD8" s="37"/>
+      <c r="DE8" s="37"/>
+      <c r="DF8" s="37"/>
+      <c r="DG8" s="37"/>
+      <c r="DH8" s="37"/>
+      <c r="DI8" s="37"/>
+      <c r="DJ8" s="37"/>
+      <c r="DK8" s="37"/>
+      <c r="DL8" s="37"/>
+      <c r="DM8" s="37"/>
+      <c r="DN8" s="37"/>
+      <c r="DO8" s="37"/>
+      <c r="DP8" s="37"/>
+      <c r="DQ8" s="37"/>
+      <c r="DR8" s="37"/>
+      <c r="DS8" s="37"/>
+      <c r="DT8" s="37"/>
+      <c r="DU8" s="37"/>
+      <c r="DV8" s="37"/>
+      <c r="DW8" s="37"/>
+      <c r="DX8" s="37"/>
+      <c r="DY8" s="37"/>
+      <c r="DZ8" s="37"/>
+      <c r="EA8" s="37"/>
+      <c r="EB8" s="37"/>
+      <c r="EC8" s="37"/>
+      <c r="ED8" s="37"/>
+      <c r="EE8" s="37"/>
+      <c r="EF8" s="37"/>
+      <c r="EG8" s="37"/>
+      <c r="EH8" s="37"/>
+      <c r="EI8" s="37"/>
+      <c r="EJ8" s="37"/>
+      <c r="EK8" s="37"/>
+      <c r="EL8" s="37"/>
+      <c r="EM8" s="37"/>
+      <c r="EN8" s="37"/>
+      <c r="EO8" s="37"/>
+      <c r="EP8" s="37"/>
+      <c r="EQ8" s="37"/>
+      <c r="ER8" s="37"/>
+      <c r="ES8" s="37"/>
+      <c r="ET8" s="37"/>
+      <c r="EU8" s="37"/>
+      <c r="EV8" s="37"/>
+      <c r="EW8" s="37"/>
+      <c r="EX8" s="37"/>
+      <c r="EY8" s="37"/>
+      <c r="EZ8" s="37"/>
+      <c r="FA8" s="37"/>
+      <c r="FB8" s="37"/>
+      <c r="FC8" s="37"/>
+      <c r="FD8" s="37"/>
+      <c r="FE8" s="37"/>
+      <c r="FF8" s="37"/>
+      <c r="FG8" s="37"/>
+      <c r="FH8" s="37"/>
+      <c r="FI8" s="37"/>
+      <c r="FJ8" s="37"/>
+      <c r="FK8" s="37"/>
+      <c r="FL8" s="37"/>
+      <c r="FM8" s="37"/>
+      <c r="FN8" s="37"/>
+      <c r="FO8" s="37"/>
+      <c r="FP8" s="37"/>
+      <c r="FQ8" s="37"/>
+      <c r="FR8" s="37"/>
+      <c r="FS8" s="37"/>
+      <c r="FT8" s="37"/>
+      <c r="FU8" s="37"/>
+      <c r="FV8" s="37"/>
+      <c r="FW8" s="37"/>
+      <c r="FX8" s="37"/>
+      <c r="FY8" s="37"/>
+      <c r="FZ8" s="37"/>
+      <c r="GA8" s="37"/>
+      <c r="GB8" s="37"/>
+      <c r="GC8" s="37"/>
+      <c r="GD8" s="37"/>
+      <c r="GE8" s="37"/>
+      <c r="GF8" s="37"/>
+      <c r="GG8" s="37"/>
+      <c r="GH8" s="37"/>
+      <c r="GI8" s="37"/>
+      <c r="GJ8" s="37"/>
+      <c r="GK8" s="37"/>
+      <c r="GL8" s="37"/>
+      <c r="GM8" s="37"/>
+      <c r="GN8" s="37"/>
+      <c r="GO8" s="37"/>
+      <c r="GP8" s="37"/>
+      <c r="GQ8" s="37"/>
+      <c r="GR8" s="37"/>
+      <c r="GS8" s="37"/>
+      <c r="GT8" s="37"/>
+      <c r="GU8" s="37"/>
+      <c r="GV8" s="37"/>
+      <c r="GW8" s="37"/>
+      <c r="GX8" s="37"/>
+      <c r="GY8" s="37"/>
+      <c r="GZ8" s="37"/>
+      <c r="HA8" s="37"/>
+      <c r="HB8" s="37"/>
+      <c r="HC8" s="37"/>
+      <c r="HD8" s="37"/>
+      <c r="HE8" s="37"/>
+      <c r="HF8" s="37"/>
+      <c r="HG8" s="37"/>
+      <c r="HH8" s="37"/>
+      <c r="HI8" s="37"/>
+      <c r="HJ8" s="37"/>
+      <c r="HK8" s="37"/>
+      <c r="HL8" s="37"/>
+      <c r="HM8" s="37"/>
+      <c r="HN8" s="37"/>
+      <c r="HO8" s="37"/>
+      <c r="HP8" s="37"/>
+      <c r="HQ8" s="37"/>
+      <c r="HR8" s="37"/>
+      <c r="HS8" s="37"/>
+      <c r="HT8" s="37"/>
+      <c r="HU8" s="37"/>
+      <c r="HV8" s="37"/>
+      <c r="HW8" s="37"/>
+      <c r="HX8" s="37"/>
+      <c r="HY8" s="37"/>
+      <c r="HZ8" s="37"/>
+      <c r="IA8" s="37"/>
+      <c r="IB8" s="37"/>
+      <c r="IC8" s="37"/>
+      <c r="ID8" s="37"/>
+      <c r="IE8" s="37"/>
+      <c r="IF8" s="37"/>
+      <c r="IG8" s="37"/>
+      <c r="IH8" s="37"/>
+      <c r="II8" s="37"/>
+      <c r="IJ8" s="37"/>
+      <c r="IK8" s="37"/>
+      <c r="IL8" s="37"/>
+      <c r="IM8" s="37"/>
+      <c r="IN8" s="37"/>
+      <c r="IO8" s="37"/>
+      <c r="IP8" s="37"/>
+      <c r="IQ8" s="37"/>
+      <c r="IR8" s="37"/>
+      <c r="IS8" s="37"/>
+      <c r="IT8" s="37"/>
+      <c r="IU8" s="37"/>
+      <c r="IV8" s="37"/>
     </row>
-    <row r="9" spans="1:256" ht="15.75">
-      <c r="A9" s="59" t="s">
+    <row r="9" spans="1:256" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="59"/>
-[...37 lines deleted...]
-      <c r="AN9" s="33"/>
+      <c r="B9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="50"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="29"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="29"/>
+      <c r="R9" s="29"/>
+      <c r="S9" s="29"/>
+      <c r="T9" s="29"/>
+      <c r="U9" s="29"/>
+      <c r="V9" s="29"/>
+      <c r="W9" s="29"/>
+      <c r="X9" s="29"/>
+      <c r="Y9" s="29"/>
+      <c r="Z9" s="29"/>
+      <c r="AA9" s="29"/>
+      <c r="AB9" s="29"/>
+      <c r="AC9" s="29"/>
+      <c r="AD9" s="29"/>
+      <c r="AE9" s="29"/>
+      <c r="AF9" s="29"/>
+      <c r="AG9" s="29"/>
+      <c r="AH9" s="29"/>
+      <c r="AI9" s="29"/>
+      <c r="AJ9" s="29"/>
+      <c r="AK9" s="29"/>
+      <c r="AL9" s="29"/>
+      <c r="AM9" s="29"/>
+      <c r="AN9" s="29"/>
     </row>
-    <row r="10" spans="1:256" ht="15.75">
-      <c r="A10" s="60" t="s">
+    <row r="10" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="60"/>
-[...253 lines deleted...]
-      <c r="IV10" s="48"/>
+      <c r="B10" s="51"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="51"/>
+      <c r="I10" s="51"/>
+      <c r="J10" s="51"/>
+      <c r="K10" s="51"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40"/>
+      <c r="R10" s="40"/>
+      <c r="S10" s="40"/>
+      <c r="T10" s="40"/>
+      <c r="U10" s="40"/>
+      <c r="V10" s="40"/>
+      <c r="W10" s="40"/>
+      <c r="X10" s="40"/>
+      <c r="Y10" s="40"/>
+      <c r="Z10" s="41"/>
+      <c r="AA10" s="41"/>
+      <c r="AB10" s="41"/>
+      <c r="AC10" s="41"/>
+      <c r="AD10" s="41"/>
+      <c r="AE10" s="41"/>
+      <c r="AF10" s="41"/>
+      <c r="AG10" s="41"/>
+      <c r="AH10" s="41"/>
+      <c r="AI10" s="41"/>
+      <c r="AJ10" s="41"/>
+      <c r="AK10" s="41"/>
+      <c r="AL10" s="41"/>
+      <c r="AM10" s="41"/>
+      <c r="AN10" s="41"/>
+      <c r="AO10" s="42"/>
+      <c r="AP10" s="42"/>
+      <c r="AQ10" s="42"/>
+      <c r="AR10" s="42"/>
+      <c r="AS10" s="42"/>
+      <c r="AT10" s="42"/>
+      <c r="AU10" s="42"/>
+      <c r="AV10" s="42"/>
+      <c r="AW10" s="42"/>
+      <c r="AX10" s="42"/>
+      <c r="AY10" s="42"/>
+      <c r="AZ10" s="42"/>
+      <c r="BA10" s="42"/>
+      <c r="BB10" s="42"/>
+      <c r="BC10" s="42"/>
+      <c r="BD10" s="42"/>
+      <c r="BE10" s="42"/>
+      <c r="BF10" s="42"/>
+      <c r="BG10" s="42"/>
+      <c r="BH10" s="42"/>
+      <c r="BI10" s="42"/>
+      <c r="BJ10" s="42"/>
+      <c r="BK10" s="42"/>
+      <c r="BL10" s="42"/>
+      <c r="BM10" s="42"/>
+      <c r="BN10" s="42"/>
+      <c r="BO10" s="42"/>
+      <c r="BP10" s="42"/>
+      <c r="BQ10" s="42"/>
+      <c r="BR10" s="42"/>
+      <c r="BS10" s="42"/>
+      <c r="BT10" s="42"/>
+      <c r="BU10" s="42"/>
+      <c r="BV10" s="42"/>
+      <c r="BW10" s="42"/>
+      <c r="BX10" s="42"/>
+      <c r="BY10" s="42"/>
+      <c r="BZ10" s="42"/>
+      <c r="CA10" s="42"/>
+      <c r="CB10" s="42"/>
+      <c r="CC10" s="42"/>
+      <c r="CD10" s="42"/>
+      <c r="CE10" s="42"/>
+      <c r="CF10" s="42"/>
+      <c r="CG10" s="42"/>
+      <c r="CH10" s="42"/>
+      <c r="CI10" s="42"/>
+      <c r="CJ10" s="42"/>
+      <c r="CK10" s="42"/>
+      <c r="CL10" s="42"/>
+      <c r="CM10" s="42"/>
+      <c r="CN10" s="42"/>
+      <c r="CO10" s="42"/>
+      <c r="CP10" s="42"/>
+      <c r="CQ10" s="42"/>
+      <c r="CR10" s="42"/>
+      <c r="CS10" s="42"/>
+      <c r="CT10" s="42"/>
+      <c r="CU10" s="42"/>
+      <c r="CV10" s="42"/>
+      <c r="CW10" s="42"/>
+      <c r="CX10" s="42"/>
+      <c r="CY10" s="42"/>
+      <c r="CZ10" s="42"/>
+      <c r="DA10" s="42"/>
+      <c r="DB10" s="42"/>
+      <c r="DC10" s="42"/>
+      <c r="DD10" s="42"/>
+      <c r="DE10" s="42"/>
+      <c r="DF10" s="42"/>
+      <c r="DG10" s="42"/>
+      <c r="DH10" s="42"/>
+      <c r="DI10" s="42"/>
+      <c r="DJ10" s="42"/>
+      <c r="DK10" s="42"/>
+      <c r="DL10" s="42"/>
+      <c r="DM10" s="42"/>
+      <c r="DN10" s="42"/>
+      <c r="DO10" s="42"/>
+      <c r="DP10" s="42"/>
+      <c r="DQ10" s="42"/>
+      <c r="DR10" s="42"/>
+      <c r="DS10" s="42"/>
+      <c r="DT10" s="42"/>
+      <c r="DU10" s="42"/>
+      <c r="DV10" s="42"/>
+      <c r="DW10" s="42"/>
+      <c r="DX10" s="42"/>
+      <c r="DY10" s="42"/>
+      <c r="DZ10" s="42"/>
+      <c r="EA10" s="42"/>
+      <c r="EB10" s="42"/>
+      <c r="EC10" s="42"/>
+      <c r="ED10" s="42"/>
+      <c r="EE10" s="42"/>
+      <c r="EF10" s="42"/>
+      <c r="EG10" s="42"/>
+      <c r="EH10" s="42"/>
+      <c r="EI10" s="42"/>
+      <c r="EJ10" s="42"/>
+      <c r="EK10" s="42"/>
+      <c r="EL10" s="42"/>
+      <c r="EM10" s="42"/>
+      <c r="EN10" s="42"/>
+      <c r="EO10" s="42"/>
+      <c r="EP10" s="42"/>
+      <c r="EQ10" s="42"/>
+      <c r="ER10" s="42"/>
+      <c r="ES10" s="42"/>
+      <c r="ET10" s="42"/>
+      <c r="EU10" s="42"/>
+      <c r="EV10" s="42"/>
+      <c r="EW10" s="42"/>
+      <c r="EX10" s="42"/>
+      <c r="EY10" s="42"/>
+      <c r="EZ10" s="42"/>
+      <c r="FA10" s="42"/>
+      <c r="FB10" s="42"/>
+      <c r="FC10" s="42"/>
+      <c r="FD10" s="42"/>
+      <c r="FE10" s="42"/>
+      <c r="FF10" s="42"/>
+      <c r="FG10" s="42"/>
+      <c r="FH10" s="42"/>
+      <c r="FI10" s="42"/>
+      <c r="FJ10" s="42"/>
+      <c r="FK10" s="42"/>
+      <c r="FL10" s="42"/>
+      <c r="FM10" s="42"/>
+      <c r="FN10" s="42"/>
+      <c r="FO10" s="42"/>
+      <c r="FP10" s="42"/>
+      <c r="FQ10" s="42"/>
+      <c r="FR10" s="42"/>
+      <c r="FS10" s="42"/>
+      <c r="FT10" s="42"/>
+      <c r="FU10" s="42"/>
+      <c r="FV10" s="42"/>
+      <c r="FW10" s="42"/>
+      <c r="FX10" s="42"/>
+      <c r="FY10" s="42"/>
+      <c r="FZ10" s="42"/>
+      <c r="GA10" s="42"/>
+      <c r="GB10" s="42"/>
+      <c r="GC10" s="42"/>
+      <c r="GD10" s="42"/>
+      <c r="GE10" s="42"/>
+      <c r="GF10" s="42"/>
+      <c r="GG10" s="42"/>
+      <c r="GH10" s="42"/>
+      <c r="GI10" s="42"/>
+      <c r="GJ10" s="42"/>
+      <c r="GK10" s="42"/>
+      <c r="GL10" s="42"/>
+      <c r="GM10" s="42"/>
+      <c r="GN10" s="42"/>
+      <c r="GO10" s="42"/>
+      <c r="GP10" s="42"/>
+      <c r="GQ10" s="42"/>
+      <c r="GR10" s="42"/>
+      <c r="GS10" s="42"/>
+      <c r="GT10" s="42"/>
+      <c r="GU10" s="42"/>
+      <c r="GV10" s="42"/>
+      <c r="GW10" s="42"/>
+      <c r="GX10" s="42"/>
+      <c r="GY10" s="42"/>
+      <c r="GZ10" s="42"/>
+      <c r="HA10" s="42"/>
+      <c r="HB10" s="42"/>
+      <c r="HC10" s="42"/>
+      <c r="HD10" s="42"/>
+      <c r="HE10" s="42"/>
+      <c r="HF10" s="42"/>
+      <c r="HG10" s="42"/>
+      <c r="HH10" s="42"/>
+      <c r="HI10" s="42"/>
+      <c r="HJ10" s="42"/>
+      <c r="HK10" s="42"/>
+      <c r="HL10" s="42"/>
+      <c r="HM10" s="42"/>
+      <c r="HN10" s="42"/>
+      <c r="HO10" s="42"/>
+      <c r="HP10" s="42"/>
+      <c r="HQ10" s="42"/>
+      <c r="HR10" s="42"/>
+      <c r="HS10" s="42"/>
+      <c r="HT10" s="42"/>
+      <c r="HU10" s="42"/>
+      <c r="HV10" s="42"/>
+      <c r="HW10" s="42"/>
+      <c r="HX10" s="42"/>
+      <c r="HY10" s="42"/>
+      <c r="HZ10" s="42"/>
+      <c r="IA10" s="42"/>
+      <c r="IB10" s="42"/>
+      <c r="IC10" s="42"/>
+      <c r="ID10" s="42"/>
+      <c r="IE10" s="42"/>
+      <c r="IF10" s="42"/>
+      <c r="IG10" s="42"/>
+      <c r="IH10" s="42"/>
+      <c r="II10" s="42"/>
+      <c r="IJ10" s="42"/>
+      <c r="IK10" s="42"/>
+      <c r="IL10" s="42"/>
+      <c r="IM10" s="42"/>
+      <c r="IN10" s="42"/>
+      <c r="IO10" s="42"/>
+      <c r="IP10" s="42"/>
+      <c r="IQ10" s="42"/>
+      <c r="IR10" s="42"/>
+      <c r="IS10" s="42"/>
+      <c r="IT10" s="42"/>
+      <c r="IU10" s="42"/>
+      <c r="IV10" s="42"/>
     </row>
-    <row r="11" spans="1:256" ht="15.75">
-[...255 lines deleted...]
-      <c r="IV11" s="48"/>
+    <row r="11" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="89"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="41"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
+      <c r="P11" s="41"/>
+      <c r="Q11" s="41"/>
+      <c r="R11" s="41"/>
+      <c r="S11" s="41"/>
+      <c r="T11" s="41"/>
+      <c r="U11" s="41"/>
+      <c r="V11" s="41"/>
+      <c r="W11" s="41"/>
+      <c r="X11" s="41"/>
+      <c r="Y11" s="41"/>
+      <c r="Z11" s="41"/>
+      <c r="AA11" s="41"/>
+      <c r="AB11" s="41"/>
+      <c r="AC11" s="41"/>
+      <c r="AD11" s="41"/>
+      <c r="AE11" s="41"/>
+      <c r="AF11" s="41"/>
+      <c r="AG11" s="41"/>
+      <c r="AH11" s="41"/>
+      <c r="AI11" s="41"/>
+      <c r="AJ11" s="41"/>
+      <c r="AK11" s="41"/>
+      <c r="AL11" s="41"/>
+      <c r="AM11" s="41"/>
+      <c r="AN11" s="41"/>
+      <c r="AO11" s="42"/>
+      <c r="AP11" s="42"/>
+      <c r="AQ11" s="42"/>
+      <c r="AR11" s="42"/>
+      <c r="AS11" s="42"/>
+      <c r="AT11" s="42"/>
+      <c r="AU11" s="42"/>
+      <c r="AV11" s="42"/>
+      <c r="AW11" s="42"/>
+      <c r="AX11" s="42"/>
+      <c r="AY11" s="42"/>
+      <c r="AZ11" s="42"/>
+      <c r="BA11" s="42"/>
+      <c r="BB11" s="42"/>
+      <c r="BC11" s="42"/>
+      <c r="BD11" s="42"/>
+      <c r="BE11" s="42"/>
+      <c r="BF11" s="42"/>
+      <c r="BG11" s="42"/>
+      <c r="BH11" s="42"/>
+      <c r="BI11" s="42"/>
+      <c r="BJ11" s="42"/>
+      <c r="BK11" s="42"/>
+      <c r="BL11" s="42"/>
+      <c r="BM11" s="42"/>
+      <c r="BN11" s="42"/>
+      <c r="BO11" s="42"/>
+      <c r="BP11" s="42"/>
+      <c r="BQ11" s="42"/>
+      <c r="BR11" s="42"/>
+      <c r="BS11" s="42"/>
+      <c r="BT11" s="42"/>
+      <c r="BU11" s="42"/>
+      <c r="BV11" s="42"/>
+      <c r="BW11" s="42"/>
+      <c r="BX11" s="42"/>
+      <c r="BY11" s="42"/>
+      <c r="BZ11" s="42"/>
+      <c r="CA11" s="42"/>
+      <c r="CB11" s="42"/>
+      <c r="CC11" s="42"/>
+      <c r="CD11" s="42"/>
+      <c r="CE11" s="42"/>
+      <c r="CF11" s="42"/>
+      <c r="CG11" s="42"/>
+      <c r="CH11" s="42"/>
+      <c r="CI11" s="42"/>
+      <c r="CJ11" s="42"/>
+      <c r="CK11" s="42"/>
+      <c r="CL11" s="42"/>
+      <c r="CM11" s="42"/>
+      <c r="CN11" s="42"/>
+      <c r="CO11" s="42"/>
+      <c r="CP11" s="42"/>
+      <c r="CQ11" s="42"/>
+      <c r="CR11" s="42"/>
+      <c r="CS11" s="42"/>
+      <c r="CT11" s="42"/>
+      <c r="CU11" s="42"/>
+      <c r="CV11" s="42"/>
+      <c r="CW11" s="42"/>
+      <c r="CX11" s="42"/>
+      <c r="CY11" s="42"/>
+      <c r="CZ11" s="42"/>
+      <c r="DA11" s="42"/>
+      <c r="DB11" s="42"/>
+      <c r="DC11" s="42"/>
+      <c r="DD11" s="42"/>
+      <c r="DE11" s="42"/>
+      <c r="DF11" s="42"/>
+      <c r="DG11" s="42"/>
+      <c r="DH11" s="42"/>
+      <c r="DI11" s="42"/>
+      <c r="DJ11" s="42"/>
+      <c r="DK11" s="42"/>
+      <c r="DL11" s="42"/>
+      <c r="DM11" s="42"/>
+      <c r="DN11" s="42"/>
+      <c r="DO11" s="42"/>
+      <c r="DP11" s="42"/>
+      <c r="DQ11" s="42"/>
+      <c r="DR11" s="42"/>
+      <c r="DS11" s="42"/>
+      <c r="DT11" s="42"/>
+      <c r="DU11" s="42"/>
+      <c r="DV11" s="42"/>
+      <c r="DW11" s="42"/>
+      <c r="DX11" s="42"/>
+      <c r="DY11" s="42"/>
+      <c r="DZ11" s="42"/>
+      <c r="EA11" s="42"/>
+      <c r="EB11" s="42"/>
+      <c r="EC11" s="42"/>
+      <c r="ED11" s="42"/>
+      <c r="EE11" s="42"/>
+      <c r="EF11" s="42"/>
+      <c r="EG11" s="42"/>
+      <c r="EH11" s="42"/>
+      <c r="EI11" s="42"/>
+      <c r="EJ11" s="42"/>
+      <c r="EK11" s="42"/>
+      <c r="EL11" s="42"/>
+      <c r="EM11" s="42"/>
+      <c r="EN11" s="42"/>
+      <c r="EO11" s="42"/>
+      <c r="EP11" s="42"/>
+      <c r="EQ11" s="42"/>
+      <c r="ER11" s="42"/>
+      <c r="ES11" s="42"/>
+      <c r="ET11" s="42"/>
+      <c r="EU11" s="42"/>
+      <c r="EV11" s="42"/>
+      <c r="EW11" s="42"/>
+      <c r="EX11" s="42"/>
+      <c r="EY11" s="42"/>
+      <c r="EZ11" s="42"/>
+      <c r="FA11" s="42"/>
+      <c r="FB11" s="42"/>
+      <c r="FC11" s="42"/>
+      <c r="FD11" s="42"/>
+      <c r="FE11" s="42"/>
+      <c r="FF11" s="42"/>
+      <c r="FG11" s="42"/>
+      <c r="FH11" s="42"/>
+      <c r="FI11" s="42"/>
+      <c r="FJ11" s="42"/>
+      <c r="FK11" s="42"/>
+      <c r="FL11" s="42"/>
+      <c r="FM11" s="42"/>
+      <c r="FN11" s="42"/>
+      <c r="FO11" s="42"/>
+      <c r="FP11" s="42"/>
+      <c r="FQ11" s="42"/>
+      <c r="FR11" s="42"/>
+      <c r="FS11" s="42"/>
+      <c r="FT11" s="42"/>
+      <c r="FU11" s="42"/>
+      <c r="FV11" s="42"/>
+      <c r="FW11" s="42"/>
+      <c r="FX11" s="42"/>
+      <c r="FY11" s="42"/>
+      <c r="FZ11" s="42"/>
+      <c r="GA11" s="42"/>
+      <c r="GB11" s="42"/>
+      <c r="GC11" s="42"/>
+      <c r="GD11" s="42"/>
+      <c r="GE11" s="42"/>
+      <c r="GF11" s="42"/>
+      <c r="GG11" s="42"/>
+      <c r="GH11" s="42"/>
+      <c r="GI11" s="42"/>
+      <c r="GJ11" s="42"/>
+      <c r="GK11" s="42"/>
+      <c r="GL11" s="42"/>
+      <c r="GM11" s="42"/>
+      <c r="GN11" s="42"/>
+      <c r="GO11" s="42"/>
+      <c r="GP11" s="42"/>
+      <c r="GQ11" s="42"/>
+      <c r="GR11" s="42"/>
+      <c r="GS11" s="42"/>
+      <c r="GT11" s="42"/>
+      <c r="GU11" s="42"/>
+      <c r="GV11" s="42"/>
+      <c r="GW11" s="42"/>
+      <c r="GX11" s="42"/>
+      <c r="GY11" s="42"/>
+      <c r="GZ11" s="42"/>
+      <c r="HA11" s="42"/>
+      <c r="HB11" s="42"/>
+      <c r="HC11" s="42"/>
+      <c r="HD11" s="42"/>
+      <c r="HE11" s="42"/>
+      <c r="HF11" s="42"/>
+      <c r="HG11" s="42"/>
+      <c r="HH11" s="42"/>
+      <c r="HI11" s="42"/>
+      <c r="HJ11" s="42"/>
+      <c r="HK11" s="42"/>
+      <c r="HL11" s="42"/>
+      <c r="HM11" s="42"/>
+      <c r="HN11" s="42"/>
+      <c r="HO11" s="42"/>
+      <c r="HP11" s="42"/>
+      <c r="HQ11" s="42"/>
+      <c r="HR11" s="42"/>
+      <c r="HS11" s="42"/>
+      <c r="HT11" s="42"/>
+      <c r="HU11" s="42"/>
+      <c r="HV11" s="42"/>
+      <c r="HW11" s="42"/>
+      <c r="HX11" s="42"/>
+      <c r="HY11" s="42"/>
+      <c r="HZ11" s="42"/>
+      <c r="IA11" s="42"/>
+      <c r="IB11" s="42"/>
+      <c r="IC11" s="42"/>
+      <c r="ID11" s="42"/>
+      <c r="IE11" s="42"/>
+      <c r="IF11" s="42"/>
+      <c r="IG11" s="42"/>
+      <c r="IH11" s="42"/>
+      <c r="II11" s="42"/>
+      <c r="IJ11" s="42"/>
+      <c r="IK11" s="42"/>
+      <c r="IL11" s="42"/>
+      <c r="IM11" s="42"/>
+      <c r="IN11" s="42"/>
+      <c r="IO11" s="42"/>
+      <c r="IP11" s="42"/>
+      <c r="IQ11" s="42"/>
+      <c r="IR11" s="42"/>
+      <c r="IS11" s="42"/>
+      <c r="IT11" s="42"/>
+      <c r="IU11" s="42"/>
+      <c r="IV11" s="42"/>
     </row>
-    <row r="13" spans="1:256" ht="15.75">
-[...254 lines deleted...]
-      <c r="IV13" s="50"/>
+    <row r="13" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B13" s="29"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="29"/>
+      <c r="N13" s="29"/>
+      <c r="O13" s="29"/>
+      <c r="P13" s="29"/>
+      <c r="Q13" s="29"/>
+      <c r="R13" s="29"/>
+      <c r="S13" s="29"/>
+      <c r="T13" s="29"/>
+      <c r="U13" s="29"/>
+      <c r="V13" s="29"/>
+      <c r="W13" s="29"/>
+      <c r="X13" s="29"/>
+      <c r="Y13" s="29"/>
+      <c r="Z13" s="29"/>
+      <c r="AA13" s="29"/>
+      <c r="AB13" s="29"/>
+      <c r="AC13" s="29"/>
+      <c r="AD13" s="29"/>
+      <c r="AE13" s="29"/>
+      <c r="AF13" s="29"/>
+      <c r="AG13" s="29"/>
+      <c r="AH13" s="29"/>
+      <c r="AI13" s="29"/>
+      <c r="AJ13" s="29"/>
+      <c r="AK13" s="29"/>
+      <c r="AL13" s="29"/>
+      <c r="AM13" s="29"/>
+      <c r="AN13" s="29"/>
+      <c r="AO13" s="29"/>
+      <c r="AP13" s="29"/>
+      <c r="AQ13" s="29"/>
+      <c r="AR13" s="29"/>
+      <c r="AS13" s="29"/>
+      <c r="AT13" s="29"/>
+      <c r="AU13" s="29"/>
+      <c r="AV13" s="29"/>
+      <c r="AW13" s="29"/>
+      <c r="AX13" s="29"/>
+      <c r="AY13" s="29"/>
+      <c r="AZ13" s="29"/>
+      <c r="BA13" s="29"/>
+      <c r="BB13" s="29"/>
+      <c r="BC13" s="29"/>
+      <c r="BD13" s="29"/>
+      <c r="BE13" s="29"/>
+      <c r="BF13" s="29"/>
+      <c r="BG13" s="29"/>
+      <c r="BH13" s="29"/>
+      <c r="BI13" s="29"/>
+      <c r="BJ13" s="29"/>
+      <c r="BK13" s="29"/>
+      <c r="BL13" s="29"/>
+      <c r="BM13" s="29"/>
+      <c r="BN13" s="29"/>
+      <c r="BO13" s="29"/>
+      <c r="BP13" s="29"/>
+      <c r="BQ13" s="29"/>
+      <c r="BR13" s="29"/>
+      <c r="BS13" s="29"/>
+      <c r="BT13" s="29"/>
+      <c r="BU13" s="29"/>
+      <c r="BV13" s="29"/>
+      <c r="BW13" s="29"/>
+      <c r="BX13" s="29"/>
+      <c r="BY13" s="29"/>
+      <c r="BZ13" s="29"/>
+      <c r="CA13" s="29"/>
+      <c r="CB13" s="29"/>
+      <c r="CC13" s="29"/>
+      <c r="CD13" s="29"/>
+      <c r="CE13" s="29"/>
+      <c r="CF13" s="29"/>
+      <c r="CG13" s="29"/>
+      <c r="CH13" s="29"/>
+      <c r="CI13" s="29"/>
+      <c r="CJ13" s="29"/>
+      <c r="CK13" s="29"/>
+      <c r="CL13" s="29"/>
+      <c r="CM13" s="29"/>
+      <c r="CN13" s="29"/>
+      <c r="CO13" s="29"/>
+      <c r="CP13" s="29"/>
+      <c r="CQ13" s="29"/>
+      <c r="CR13" s="29"/>
+      <c r="CS13" s="29"/>
+      <c r="CT13" s="29"/>
+      <c r="CU13" s="29"/>
+      <c r="CV13" s="29"/>
+      <c r="CW13" s="29"/>
+      <c r="CX13" s="29"/>
+      <c r="CY13" s="29"/>
+      <c r="CZ13" s="29"/>
+      <c r="DA13" s="29"/>
+      <c r="DB13" s="29"/>
+      <c r="DC13" s="29"/>
+      <c r="DD13" s="29"/>
+      <c r="DE13" s="29"/>
+      <c r="DF13" s="29"/>
+      <c r="DG13" s="29"/>
+      <c r="DH13" s="29"/>
+      <c r="DI13" s="29"/>
+      <c r="DJ13" s="29"/>
+      <c r="DK13" s="29"/>
+      <c r="DL13" s="29"/>
+      <c r="DM13" s="29"/>
+      <c r="DN13" s="29"/>
+      <c r="DO13" s="29"/>
+      <c r="DP13" s="29"/>
+      <c r="DQ13" s="29"/>
+      <c r="DR13" s="29"/>
+      <c r="DS13" s="29"/>
+      <c r="DT13" s="29"/>
+      <c r="DU13" s="29"/>
+      <c r="DV13" s="29"/>
+      <c r="DW13" s="29"/>
+      <c r="DX13" s="29"/>
+      <c r="DY13" s="29"/>
+      <c r="DZ13" s="29"/>
+      <c r="EA13" s="29"/>
+      <c r="EB13" s="29"/>
+      <c r="EC13" s="29"/>
+      <c r="ED13" s="29"/>
+      <c r="EE13" s="29"/>
+      <c r="EF13" s="29"/>
+      <c r="EG13" s="29"/>
+      <c r="EH13" s="29"/>
+      <c r="EI13" s="29"/>
+      <c r="EJ13" s="29"/>
+      <c r="EK13" s="29"/>
+      <c r="EL13" s="29"/>
+      <c r="EM13" s="29"/>
+      <c r="EN13" s="29"/>
+      <c r="EO13" s="29"/>
+      <c r="EP13" s="29"/>
+      <c r="EQ13" s="29"/>
+      <c r="ER13" s="29"/>
+      <c r="ES13" s="29"/>
+      <c r="ET13" s="29"/>
+      <c r="EU13" s="29"/>
+      <c r="EV13" s="29"/>
+      <c r="EW13" s="29"/>
+      <c r="EX13" s="29"/>
+      <c r="EY13" s="29"/>
+      <c r="EZ13" s="29"/>
+      <c r="FA13" s="29"/>
+      <c r="FB13" s="29"/>
+      <c r="FC13" s="29"/>
+      <c r="FD13" s="29"/>
+      <c r="FE13" s="29"/>
+      <c r="FF13" s="29"/>
+      <c r="FG13" s="29"/>
+      <c r="FH13" s="29"/>
+      <c r="FI13" s="29"/>
+      <c r="FJ13" s="29"/>
+      <c r="FK13" s="29"/>
+      <c r="FL13" s="29"/>
+      <c r="FM13" s="29"/>
+      <c r="FN13" s="29"/>
+      <c r="FO13" s="29"/>
+      <c r="FP13" s="29"/>
+      <c r="FQ13" s="29"/>
+      <c r="FR13" s="29"/>
+      <c r="FS13" s="29"/>
+      <c r="FT13" s="29"/>
+      <c r="FU13" s="29"/>
+      <c r="FV13" s="29"/>
+      <c r="FW13" s="29"/>
+      <c r="FX13" s="29"/>
+      <c r="FY13" s="29"/>
+      <c r="FZ13" s="29"/>
+      <c r="GA13" s="29"/>
+      <c r="GB13" s="29"/>
+      <c r="GC13" s="29"/>
+      <c r="GD13" s="29"/>
+      <c r="GE13" s="29"/>
+      <c r="GF13" s="29"/>
+      <c r="GG13" s="29"/>
+      <c r="GH13" s="29"/>
+      <c r="GI13" s="29"/>
+      <c r="GJ13" s="29"/>
+      <c r="GK13" s="29"/>
+      <c r="GL13" s="29"/>
+      <c r="GM13" s="29"/>
+      <c r="GN13" s="29"/>
+      <c r="GO13" s="29"/>
+      <c r="GP13" s="29"/>
+      <c r="GQ13" s="29"/>
+      <c r="GR13" s="29"/>
+      <c r="GS13" s="29"/>
+      <c r="GT13" s="29"/>
+      <c r="GU13" s="29"/>
+      <c r="GV13" s="29"/>
+      <c r="GW13" s="29"/>
+      <c r="GX13" s="29"/>
+      <c r="GY13" s="29"/>
+      <c r="GZ13" s="29"/>
+      <c r="HA13" s="29"/>
+      <c r="HB13" s="29"/>
+      <c r="HC13" s="29"/>
+      <c r="HD13" s="29"/>
+      <c r="HE13" s="29"/>
+      <c r="HF13" s="29"/>
+      <c r="HG13" s="29"/>
+      <c r="HH13" s="29"/>
+      <c r="HI13" s="29"/>
+      <c r="HJ13" s="29"/>
+      <c r="HK13" s="29"/>
+      <c r="HL13" s="29"/>
+      <c r="HM13" s="29"/>
+      <c r="HN13" s="29"/>
+      <c r="HO13" s="29"/>
+      <c r="HP13" s="29"/>
+      <c r="HQ13" s="29"/>
+      <c r="HR13" s="29"/>
+      <c r="HS13" s="29"/>
+      <c r="HT13" s="29"/>
+      <c r="HU13" s="29"/>
+      <c r="HV13" s="29"/>
+      <c r="HW13" s="29"/>
+      <c r="HX13" s="29"/>
+      <c r="HY13" s="29"/>
+      <c r="HZ13" s="29"/>
+      <c r="IA13" s="29"/>
+      <c r="IB13" s="29"/>
+      <c r="IC13" s="29"/>
+      <c r="ID13" s="29"/>
+      <c r="IE13" s="29"/>
+      <c r="IF13" s="29"/>
+      <c r="IG13" s="29"/>
+      <c r="IH13" s="29"/>
+      <c r="II13" s="29"/>
+      <c r="IJ13" s="29"/>
+      <c r="IK13" s="29"/>
+      <c r="IL13" s="29"/>
+      <c r="IM13" s="29"/>
+      <c r="IN13" s="29"/>
+      <c r="IO13" s="29"/>
+      <c r="IP13" s="29"/>
+      <c r="IQ13" s="29"/>
+      <c r="IR13" s="29"/>
+      <c r="IS13" s="29"/>
+      <c r="IT13" s="29"/>
+      <c r="IU13" s="29"/>
+      <c r="IV13" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="D3:U3"/>
     <mergeCell ref="V3:AD3"/>
     <mergeCell ref="A3:C6"/>
     <mergeCell ref="Y4:AA5"/>
     <mergeCell ref="AB4:AC5"/>
     <mergeCell ref="AD4:AD6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="V4:X4"/>
     <mergeCell ref="D4:O4"/>
     <mergeCell ref="P4:R4"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:U6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="P5:P6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...5062 lines deleted...]
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A3:N46"/>
   <sheetViews>
     <sheetView topLeftCell="A40" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Q41" sqref="Q41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="3" spans="1:14">
-[...3 lines deleted...]
-      <c r="E3" s="178" t="s">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B3" s="163"/>
+      <c r="C3" s="164"/>
+      <c r="D3" s="165"/>
+      <c r="E3" s="168" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="179"/>
-[...5 lines deleted...]
-      <c r="L3" s="180"/>
+      <c r="F3" s="169"/>
+      <c r="G3" s="169"/>
+      <c r="H3" s="169"/>
+      <c r="I3" s="169"/>
+      <c r="J3" s="169"/>
+      <c r="K3" s="169"/>
+      <c r="L3" s="170"/>
     </row>
-    <row r="4" spans="1:14" ht="128.25">
-[...2 lines deleted...]
-      <c r="D4" s="177"/>
+    <row r="4" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="B4" s="166"/>
+      <c r="C4" s="166"/>
+      <c r="D4" s="167"/>
       <c r="E4" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="F4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>96</v>
       </c>
-      <c r="B5" s="171" t="s">
+      <c r="B5" s="161" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="171"/>
-      <c r="D5" s="172"/>
+      <c r="C5" s="161"/>
+      <c r="D5" s="162"/>
       <c r="E5" s="4">
         <v>182</v>
       </c>
       <c r="F5" s="6">
         <v>47</v>
       </c>
-      <c r="G5" s="7">
+      <c r="G5" s="6">
         <v>9</v>
       </c>
-      <c r="H5" s="7">
+      <c r="H5" s="6">
         <v>4</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I5" s="6">
         <v>8</v>
       </c>
-      <c r="J5" s="7">
+      <c r="J5" s="6">
         <v>3</v>
       </c>
-      <c r="K5" s="7">
+      <c r="K5" s="6">
         <v>107</v>
       </c>
-      <c r="L5" s="7">
+      <c r="L5" s="6">
         <v>4</v>
       </c>
       <c r="N5">
         <f>SUM(F5:M5)</f>
         <v>182</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
-      <c r="B6" s="171" t="s">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B6" s="161" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="171"/>
-      <c r="D6" s="172"/>
+      <c r="C6" s="161"/>
+      <c r="D6" s="162"/>
       <c r="E6" s="5">
         <v>75</v>
       </c>
       <c r="F6" s="3">
         <v>13</v>
       </c>
       <c r="G6" s="3">
         <v>6</v>
       </c>
       <c r="H6" s="3">
         <v>3</v>
       </c>
       <c r="I6" s="3">
         <v>4</v>
       </c>
       <c r="J6" s="3">
         <v>3</v>
       </c>
       <c r="K6" s="3">
         <v>39</v>
       </c>
       <c r="L6" s="3">
         <v>7</v>
       </c>
       <c r="N6">
         <f>SUM(F6:M6)</f>
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
-[...3 lines deleted...]
-      <c r="E8" s="178" t="s">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B8" s="163"/>
+      <c r="C8" s="171"/>
+      <c r="D8" s="172"/>
+      <c r="E8" s="168" t="s">
         <v>1</v>
       </c>
-      <c r="F8" s="179"/>
-[...5 lines deleted...]
-      <c r="L8" s="180"/>
+      <c r="F8" s="169"/>
+      <c r="G8" s="169"/>
+      <c r="H8" s="169"/>
+      <c r="I8" s="169"/>
+      <c r="J8" s="169"/>
+      <c r="K8" s="169"/>
+      <c r="L8" s="170"/>
     </row>
-    <row r="9" spans="1:14" ht="128.25">
-[...2 lines deleted...]
-      <c r="D9" s="184"/>
+    <row r="9" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="B9" s="173"/>
+      <c r="C9" s="173"/>
+      <c r="D9" s="174"/>
       <c r="E9" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F9" s="8" t="s">
+      <c r="F9" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>97</v>
       </c>
-      <c r="B10" s="171" t="s">
+      <c r="B10" s="161" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="171"/>
-      <c r="D10" s="172"/>
+      <c r="C10" s="161"/>
+      <c r="D10" s="162"/>
       <c r="E10" s="4">
         <v>149</v>
       </c>
       <c r="F10" s="6">
         <v>33</v>
       </c>
-      <c r="G10" s="7">
+      <c r="G10" s="6">
         <v>13</v>
       </c>
-      <c r="H10" s="7">
+      <c r="H10" s="6">
         <v>2</v>
       </c>
-      <c r="I10" s="7">
+      <c r="I10" s="6">
         <v>8</v>
       </c>
-      <c r="J10" s="7">
+      <c r="J10" s="6">
         <v>7</v>
       </c>
-      <c r="K10" s="7">
+      <c r="K10" s="6">
         <v>76</v>
       </c>
-      <c r="L10" s="7">
+      <c r="L10" s="6">
         <v>10</v>
       </c>
       <c r="N10">
         <f>SUM(F10:M10)</f>
         <v>149</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
-      <c r="B11" s="171" t="s">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B11" s="161" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="171"/>
-      <c r="D11" s="172"/>
+      <c r="C11" s="161"/>
+      <c r="D11" s="162"/>
       <c r="E11" s="5">
         <v>84</v>
       </c>
       <c r="F11" s="3">
         <v>24</v>
       </c>
       <c r="G11" s="3">
         <v>6</v>
       </c>
       <c r="H11" s="3">
         <v>3</v>
       </c>
       <c r="I11" s="3">
         <v>0</v>
       </c>
       <c r="J11" s="3">
         <v>3</v>
       </c>
       <c r="K11" s="3">
         <v>45</v>
       </c>
       <c r="L11" s="3">
         <v>3</v>
       </c>
       <c r="N11">
         <f>SUM(F11:M11)</f>
         <v>84</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
-[...3 lines deleted...]
-      <c r="E13" s="178" t="s">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B13" s="163"/>
+      <c r="C13" s="171"/>
+      <c r="D13" s="172"/>
+      <c r="E13" s="168" t="s">
         <v>1</v>
       </c>
-      <c r="F13" s="179"/>
-[...5 lines deleted...]
-      <c r="L13" s="180"/>
+      <c r="F13" s="169"/>
+      <c r="G13" s="169"/>
+      <c r="H13" s="169"/>
+      <c r="I13" s="169"/>
+      <c r="J13" s="169"/>
+      <c r="K13" s="169"/>
+      <c r="L13" s="170"/>
     </row>
-    <row r="14" spans="1:14" ht="128.25">
-[...2 lines deleted...]
-      <c r="D14" s="184"/>
+    <row r="14" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="B14" s="173"/>
+      <c r="C14" s="173"/>
+      <c r="D14" s="174"/>
       <c r="E14" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F14" s="8" t="s">
+      <c r="F14" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>98</v>
       </c>
-      <c r="B15" s="171" t="s">
+      <c r="B15" s="161" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="171"/>
-      <c r="D15" s="172"/>
+      <c r="C15" s="161"/>
+      <c r="D15" s="162"/>
       <c r="E15" s="4">
         <v>207</v>
       </c>
       <c r="F15" s="6">
         <v>47</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>20</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>5</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>20</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>5</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>98</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>12</v>
       </c>
       <c r="N15">
         <f>SUM(F15:M15)</f>
         <v>207</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
-      <c r="B16" s="171" t="s">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B16" s="161" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="171"/>
-      <c r="D16" s="172"/>
+      <c r="C16" s="161"/>
+      <c r="D16" s="162"/>
       <c r="E16" s="5">
         <v>60</v>
       </c>
       <c r="F16" s="3">
         <v>19</v>
       </c>
       <c r="G16" s="3">
         <v>4</v>
       </c>
       <c r="H16" s="3">
         <v>1</v>
       </c>
       <c r="I16" s="3">
         <v>0</v>
       </c>
       <c r="J16" s="3">
         <v>1</v>
       </c>
       <c r="K16" s="3">
         <v>30</v>
       </c>
       <c r="L16" s="3">
         <v>5</v>
       </c>
       <c r="N16">
         <f>SUM(F16:M16)</f>
         <v>60</v>
       </c>
     </row>
-    <row r="18" spans="1:14">
-[...3 lines deleted...]
-      <c r="E18" s="178" t="s">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B18" s="163"/>
+      <c r="C18" s="171"/>
+      <c r="D18" s="172"/>
+      <c r="E18" s="168" t="s">
         <v>1</v>
       </c>
-      <c r="F18" s="179"/>
-[...5 lines deleted...]
-      <c r="L18" s="180"/>
+      <c r="F18" s="169"/>
+      <c r="G18" s="169"/>
+      <c r="H18" s="169"/>
+      <c r="I18" s="169"/>
+      <c r="J18" s="169"/>
+      <c r="K18" s="169"/>
+      <c r="L18" s="170"/>
     </row>
-    <row r="19" spans="1:14" ht="128.25">
-[...2 lines deleted...]
-      <c r="D19" s="184"/>
+    <row r="19" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="B19" s="173"/>
+      <c r="C19" s="173"/>
+      <c r="D19" s="174"/>
       <c r="E19" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F19" s="8" t="s">
+      <c r="F19" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:14">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>99</v>
       </c>
-      <c r="B20" s="171" t="s">
+      <c r="B20" s="161" t="s">
         <v>4</v>
       </c>
-      <c r="C20" s="171"/>
-      <c r="D20" s="172"/>
+      <c r="C20" s="161"/>
+      <c r="D20" s="162"/>
       <c r="E20" s="4">
         <v>289</v>
       </c>
       <c r="F20" s="6">
         <v>81</v>
       </c>
-      <c r="G20" s="7">
+      <c r="G20" s="6">
         <v>18</v>
       </c>
-      <c r="H20" s="7">
+      <c r="H20" s="6">
         <v>5</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="6">
         <v>20</v>
       </c>
-      <c r="J20" s="7">
+      <c r="J20" s="6">
         <v>7</v>
       </c>
-      <c r="K20" s="7">
+      <c r="K20" s="6">
         <v>154</v>
       </c>
-      <c r="L20" s="7">
+      <c r="L20" s="6">
         <v>4</v>
       </c>
       <c r="N20">
         <f>SUM(F20:M20)</f>
         <v>289</v>
       </c>
     </row>
-    <row r="21" spans="1:14">
-      <c r="B21" s="171" t="s">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B21" s="161" t="s">
         <v>5</v>
       </c>
-      <c r="C21" s="171"/>
-      <c r="D21" s="172"/>
+      <c r="C21" s="161"/>
+      <c r="D21" s="162"/>
       <c r="E21" s="5">
         <v>56</v>
       </c>
       <c r="F21" s="3">
         <v>13</v>
       </c>
       <c r="G21" s="3">
         <v>7</v>
       </c>
       <c r="H21" s="3">
         <v>1</v>
       </c>
       <c r="I21" s="3">
         <v>2</v>
       </c>
       <c r="J21" s="3">
         <v>0</v>
       </c>
       <c r="K21" s="3">
         <v>29</v>
       </c>
       <c r="L21" s="3">
         <v>4</v>
       </c>
       <c r="N21">
         <f>SUM(F21:M21)</f>
         <v>56</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
-[...3 lines deleted...]
-      <c r="E23" s="178" t="s">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B23" s="163"/>
+      <c r="C23" s="171"/>
+      <c r="D23" s="172"/>
+      <c r="E23" s="168" t="s">
         <v>1</v>
       </c>
-      <c r="F23" s="179"/>
-[...5 lines deleted...]
-      <c r="L23" s="180"/>
+      <c r="F23" s="169"/>
+      <c r="G23" s="169"/>
+      <c r="H23" s="169"/>
+      <c r="I23" s="169"/>
+      <c r="J23" s="169"/>
+      <c r="K23" s="169"/>
+      <c r="L23" s="170"/>
     </row>
-    <row r="24" spans="1:14" ht="128.25">
-[...2 lines deleted...]
-      <c r="D24" s="184"/>
+    <row r="24" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="B24" s="173"/>
+      <c r="C24" s="173"/>
+      <c r="D24" s="174"/>
       <c r="E24" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F24" s="8" t="s">
+      <c r="F24" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>100</v>
       </c>
-      <c r="B25" s="171" t="s">
+      <c r="B25" s="161" t="s">
         <v>4</v>
       </c>
-      <c r="C25" s="171"/>
-      <c r="D25" s="172"/>
+      <c r="C25" s="161"/>
+      <c r="D25" s="162"/>
       <c r="E25" s="4">
         <v>378</v>
       </c>
       <c r="F25" s="6">
         <v>88</v>
       </c>
-      <c r="G25" s="7">
+      <c r="G25" s="6">
         <v>28</v>
       </c>
-      <c r="H25" s="7">
+      <c r="H25" s="6">
         <v>7</v>
       </c>
-      <c r="I25" s="7">
+      <c r="I25" s="6">
         <v>20</v>
       </c>
-      <c r="J25" s="7">
+      <c r="J25" s="6">
         <v>7</v>
       </c>
-      <c r="K25" s="7">
+      <c r="K25" s="6">
         <v>222</v>
       </c>
-      <c r="L25" s="7">
+      <c r="L25" s="6">
         <v>6</v>
       </c>
       <c r="N25">
         <f>SUM(F25:M25)</f>
         <v>378</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
-      <c r="B26" s="171" t="s">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B26" s="161" t="s">
         <v>5</v>
       </c>
-      <c r="C26" s="171"/>
-      <c r="D26" s="172"/>
+      <c r="C26" s="161"/>
+      <c r="D26" s="162"/>
       <c r="E26" s="5">
         <v>93</v>
       </c>
       <c r="F26" s="3">
         <v>30</v>
       </c>
       <c r="G26" s="3">
         <v>19</v>
       </c>
       <c r="H26" s="3">
         <v>0</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
       <c r="J26" s="3">
         <v>4</v>
       </c>
       <c r="K26" s="3">
         <v>36</v>
       </c>
       <c r="L26" s="3">
         <v>3</v>
       </c>
       <c r="N26">
         <f>SUM(F26:M26)</f>
         <v>93</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
-[...3 lines deleted...]
-      <c r="E28" s="178" t="s">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B28" s="163"/>
+      <c r="C28" s="171"/>
+      <c r="D28" s="172"/>
+      <c r="E28" s="168" t="s">
         <v>1</v>
       </c>
-      <c r="F28" s="179"/>
-[...5 lines deleted...]
-      <c r="L28" s="180"/>
+      <c r="F28" s="169"/>
+      <c r="G28" s="169"/>
+      <c r="H28" s="169"/>
+      <c r="I28" s="169"/>
+      <c r="J28" s="169"/>
+      <c r="K28" s="169"/>
+      <c r="L28" s="170"/>
     </row>
-    <row r="29" spans="1:14" ht="128.25">
-[...2 lines deleted...]
-      <c r="D29" s="184"/>
+    <row r="29" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="B29" s="173"/>
+      <c r="C29" s="173"/>
+      <c r="D29" s="174"/>
       <c r="E29" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F29" s="8" t="s">
+      <c r="F29" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>101</v>
       </c>
-      <c r="B30" s="171" t="s">
+      <c r="B30" s="161" t="s">
         <v>4</v>
       </c>
-      <c r="C30" s="171"/>
-      <c r="D30" s="172"/>
+      <c r="C30" s="161"/>
+      <c r="D30" s="162"/>
       <c r="E30" s="4">
         <v>356</v>
       </c>
       <c r="F30" s="6">
         <v>94</v>
       </c>
-      <c r="G30" s="7">
+      <c r="G30" s="6">
         <v>44</v>
       </c>
-      <c r="H30" s="7">
+      <c r="H30" s="6">
         <v>9</v>
       </c>
-      <c r="I30" s="7">
+      <c r="I30" s="6">
         <v>20</v>
       </c>
-      <c r="J30" s="7">
+      <c r="J30" s="6">
         <v>11</v>
       </c>
-      <c r="K30" s="7">
+      <c r="K30" s="6">
         <v>167</v>
       </c>
-      <c r="L30" s="7">
+      <c r="L30" s="6">
         <v>11</v>
       </c>
       <c r="N30">
         <f>SUM(F30:M30)</f>
         <v>356</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
-      <c r="B31" s="171" t="s">
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B31" s="161" t="s">
         <v>5</v>
       </c>
-      <c r="C31" s="171"/>
-      <c r="D31" s="172"/>
+      <c r="C31" s="161"/>
+      <c r="D31" s="162"/>
       <c r="E31" s="5">
         <v>75</v>
       </c>
       <c r="F31" s="3">
         <v>20</v>
       </c>
       <c r="G31" s="3">
         <v>11</v>
       </c>
       <c r="H31" s="3">
         <v>0</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
       <c r="J31" s="3">
         <v>1</v>
       </c>
       <c r="K31" s="3">
         <v>41</v>
       </c>
       <c r="L31" s="3">
         <v>1</v>
       </c>
       <c r="N31">
         <f>SUM(F31:M31)</f>
         <v>75</v>
       </c>
     </row>
-    <row r="33" spans="1:14">
-[...3 lines deleted...]
-      <c r="E33" s="178" t="s">
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B33" s="163"/>
+      <c r="C33" s="171"/>
+      <c r="D33" s="172"/>
+      <c r="E33" s="168" t="s">
         <v>1</v>
       </c>
-      <c r="F33" s="179"/>
-[...5 lines deleted...]
-      <c r="L33" s="180"/>
+      <c r="F33" s="169"/>
+      <c r="G33" s="169"/>
+      <c r="H33" s="169"/>
+      <c r="I33" s="169"/>
+      <c r="J33" s="169"/>
+      <c r="K33" s="169"/>
+      <c r="L33" s="170"/>
     </row>
-    <row r="34" spans="1:14" ht="128.25">
-[...2 lines deleted...]
-      <c r="D34" s="184"/>
+    <row r="34" spans="1:14" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="B34" s="173"/>
+      <c r="C34" s="173"/>
+      <c r="D34" s="174"/>
       <c r="E34" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F34" s="8" t="s">
+      <c r="F34" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="35" spans="1:14">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>102</v>
       </c>
-      <c r="B35" s="171" t="s">
+      <c r="B35" s="161" t="s">
         <v>4</v>
       </c>
-      <c r="C35" s="171"/>
-      <c r="D35" s="172"/>
+      <c r="C35" s="161"/>
+      <c r="D35" s="162"/>
       <c r="E35" s="4">
         <v>381</v>
       </c>
       <c r="F35" s="6">
         <v>96</v>
       </c>
-      <c r="G35" s="7">
+      <c r="G35" s="6">
         <v>51</v>
       </c>
-      <c r="H35" s="7">
+      <c r="H35" s="6">
         <v>8</v>
       </c>
-      <c r="I35" s="7">
+      <c r="I35" s="6">
         <v>22</v>
       </c>
-      <c r="J35" s="7">
+      <c r="J35" s="6">
         <v>8</v>
       </c>
-      <c r="K35" s="7">
+      <c r="K35" s="6">
         <v>192</v>
       </c>
-      <c r="L35" s="7">
+      <c r="L35" s="6">
         <v>4</v>
       </c>
     </row>
-    <row r="36" spans="1:14">
-      <c r="B36" s="171" t="s">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B36" s="161" t="s">
         <v>5</v>
       </c>
-      <c r="C36" s="171"/>
-      <c r="D36" s="172"/>
+      <c r="C36" s="161"/>
+      <c r="D36" s="162"/>
       <c r="E36" s="5">
         <v>88</v>
       </c>
       <c r="F36" s="3">
         <v>29</v>
       </c>
       <c r="G36" s="3">
         <v>15</v>
       </c>
       <c r="H36" s="3">
         <v>0</v>
       </c>
       <c r="I36" s="3">
         <v>2</v>
       </c>
       <c r="J36" s="3">
         <v>1</v>
       </c>
       <c r="K36" s="3">
         <v>40</v>
       </c>
       <c r="L36" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="38" spans="1:14">
-      <c r="B38" s="187" t="s">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B38" s="177" t="s">
         <v>13</v>
       </c>
-      <c r="C38" s="188"/>
-[...1 lines deleted...]
-      <c r="E38" s="192" t="s">
+      <c r="C38" s="178"/>
+      <c r="D38" s="179"/>
+      <c r="E38" s="182" t="s">
         <v>24</v>
       </c>
-      <c r="F38" s="193"/>
-[...5 lines deleted...]
-      <c r="L38" s="194"/>
+      <c r="F38" s="183"/>
+      <c r="G38" s="183"/>
+      <c r="H38" s="183"/>
+      <c r="I38" s="183"/>
+      <c r="J38" s="183"/>
+      <c r="K38" s="183"/>
+      <c r="L38" s="184"/>
     </row>
-    <row r="39" spans="1:14" ht="122.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="E39" s="10" t="s">
+    <row r="39" spans="1:14" ht="122.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="180"/>
+      <c r="C39" s="180"/>
+      <c r="D39" s="181"/>
+      <c r="E39" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="F39" s="28" t="s">
+      <c r="F39" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="G39" s="29" t="s">
+      <c r="G39" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="H39" s="29" t="s">
+      <c r="H39" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="I39" s="12" t="s">
+      <c r="I39" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="J39" s="29" t="s">
+      <c r="J39" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="K39" s="29" t="s">
+      <c r="K39" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="L39" s="29" t="s">
+      <c r="L39" s="25" t="s">
         <v>30</v>
       </c>
       <c r="M39" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>103</v>
       </c>
-      <c r="B40" s="195" t="s">
+      <c r="B40" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="C40" s="195"/>
-[...1 lines deleted...]
-      <c r="E40" s="13">
+      <c r="C40" s="185"/>
+      <c r="D40" s="186"/>
+      <c r="E40" s="12">
         <v>409</v>
       </c>
-      <c r="F40" s="14">
+      <c r="F40" s="13">
         <v>109</v>
       </c>
-      <c r="G40" s="15">
+      <c r="G40" s="13">
         <v>40</v>
       </c>
-      <c r="H40" s="15">
+      <c r="H40" s="13">
         <v>10</v>
       </c>
-      <c r="I40" s="15">
+      <c r="I40" s="13">
         <v>22</v>
       </c>
-      <c r="J40" s="15">
+      <c r="J40" s="13">
         <v>14</v>
       </c>
-      <c r="K40" s="15">
+      <c r="K40" s="13">
         <v>206</v>
       </c>
-      <c r="L40" s="15">
+      <c r="L40" s="13">
         <v>6</v>
       </c>
       <c r="N40">
         <f>SUM(F40:M40)</f>
         <v>407</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
-      <c r="B41" s="185" t="s">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B41" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="C41" s="185"/>
-[...1 lines deleted...]
-      <c r="E41" s="16">
+      <c r="C41" s="175"/>
+      <c r="D41" s="176"/>
+      <c r="E41" s="14">
         <v>73</v>
       </c>
-      <c r="F41" s="17">
+      <c r="F41" s="15">
         <v>24</v>
       </c>
-      <c r="G41" s="17">
+      <c r="G41" s="15">
         <v>5</v>
       </c>
-      <c r="H41" s="17">
+      <c r="H41" s="15">
         <v>4</v>
       </c>
-      <c r="I41" s="17">
+      <c r="I41" s="15">
         <v>3</v>
       </c>
-      <c r="J41" s="17">
+      <c r="J41" s="15">
         <v>1</v>
       </c>
-      <c r="K41" s="17">
+      <c r="K41" s="15">
         <v>27</v>
       </c>
-      <c r="L41" s="17">
+      <c r="L41" s="15">
         <v>9</v>
       </c>
       <c r="N41">
         <f>SUM(F41:M41)</f>
         <v>73</v>
       </c>
     </row>
-    <row r="43" spans="1:14">
-      <c r="B43" s="187" t="s">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B43" s="177" t="s">
         <v>13</v>
       </c>
-      <c r="C43" s="188"/>
-[...1 lines deleted...]
-      <c r="E43" s="192" t="s">
+      <c r="C43" s="178"/>
+      <c r="D43" s="179"/>
+      <c r="E43" s="182" t="s">
         <v>24</v>
       </c>
-      <c r="F43" s="193"/>
-[...5 lines deleted...]
-      <c r="L43" s="194"/>
+      <c r="F43" s="183"/>
+      <c r="G43" s="183"/>
+      <c r="H43" s="183"/>
+      <c r="I43" s="183"/>
+      <c r="J43" s="183"/>
+      <c r="K43" s="183"/>
+      <c r="L43" s="184"/>
     </row>
-    <row r="44" spans="1:14" ht="57" customHeight="1">
-[...3 lines deleted...]
-      <c r="E44" s="10" t="s">
+    <row r="44" spans="1:14" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="180"/>
+      <c r="C44" s="180"/>
+      <c r="D44" s="181"/>
+      <c r="E44" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="F44" s="11" t="s">
+      <c r="F44" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="G44" s="12" t="s">
+      <c r="G44" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="H44" s="12" t="s">
+      <c r="H44" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="I44" s="12" t="s">
+      <c r="I44" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="J44" s="12" t="s">
+      <c r="J44" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="K44" s="12" t="s">
+      <c r="K44" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="L44" s="12" t="s">
+      <c r="L44" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="M44" s="31" t="s">
+      <c r="M44" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="45" spans="1:14">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>104</v>
       </c>
-      <c r="B45" s="195" t="s">
+      <c r="B45" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="C45" s="195"/>
-[...1 lines deleted...]
-      <c r="E45" s="13">
+      <c r="C45" s="185"/>
+      <c r="D45" s="186"/>
+      <c r="E45" s="12">
         <v>479</v>
       </c>
-      <c r="F45" s="14">
+      <c r="F45" s="13">
         <v>121</v>
       </c>
-      <c r="G45" s="15">
+      <c r="G45" s="13">
         <v>37</v>
       </c>
-      <c r="H45" s="15">
+      <c r="H45" s="13">
         <v>13</v>
       </c>
-      <c r="I45" s="15">
+      <c r="I45" s="13">
         <v>26</v>
       </c>
-      <c r="J45" s="15">
+      <c r="J45" s="13">
         <v>20</v>
       </c>
-      <c r="K45" s="15">
+      <c r="K45" s="13">
         <v>250</v>
       </c>
-      <c r="L45" s="15">
+      <c r="L45" s="13">
         <v>11</v>
       </c>
       <c r="M45">
         <v>1</v>
       </c>
-      <c r="N45" s="30">
+      <c r="N45" s="26">
         <f>SUM(F45:M45)</f>
         <v>479</v>
       </c>
     </row>
-    <row r="46" spans="1:14">
-      <c r="B46" s="185" t="s">
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B46" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="C46" s="185"/>
-[...1 lines deleted...]
-      <c r="E46" s="16">
+      <c r="C46" s="175"/>
+      <c r="D46" s="176"/>
+      <c r="E46" s="14">
         <v>101</v>
       </c>
-      <c r="F46" s="17">
+      <c r="F46" s="15">
         <v>37</v>
       </c>
-      <c r="G46" s="17">
+      <c r="G46" s="15">
         <v>8</v>
       </c>
-      <c r="H46" s="17">
+      <c r="H46" s="15">
         <v>4</v>
       </c>
-      <c r="I46" s="17">
+      <c r="I46" s="15">
         <v>3</v>
       </c>
-      <c r="J46" s="17">
+      <c r="J46" s="15">
         <v>8</v>
       </c>
-      <c r="K46" s="17">
+      <c r="K46" s="15">
         <v>34</v>
       </c>
-      <c r="L46" s="17">
+      <c r="L46" s="15">
         <v>5</v>
       </c>
       <c r="M46">
         <v>2</v>
       </c>
-      <c r="N46" s="30">
+      <c r="N46" s="26">
         <f>SUM(F46:M46)</f>
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="36">
     <mergeCell ref="B46:D46"/>
     <mergeCell ref="B33:D34"/>
     <mergeCell ref="E33:L33"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B38:D39"/>
     <mergeCell ref="E38:L38"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="B43:D44"/>
     <mergeCell ref="E43:L43"/>
     <mergeCell ref="B45:D45"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="B18:D19"/>
     <mergeCell ref="E18:L18"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D24"/>
     <mergeCell ref="E23:L23"/>
@@ -13574,15110 +16793,13228 @@
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B3:D4"/>
     <mergeCell ref="E3:L3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D9"/>
     <mergeCell ref="E8:L8"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B13:D14"/>
     <mergeCell ref="E13:L13"/>
     <mergeCell ref="B15:D15"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="12" max="16383" man="1"/>
     <brk id="21" max="16383" man="1"/>
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDCE151A-F16C-4EE5-9675-0F7DBD54E2C0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.5" style="42" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="50" max="16384" width="5.625" style="34"/>
+    <col min="1" max="3" width="11.5" style="30" customWidth="1"/>
+    <col min="4" max="4" width="11" style="30" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="30" customWidth="1"/>
+    <col min="6" max="6" width="11" style="30" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="30" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="30" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="30" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="30" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="30" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="30" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="30" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="30" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="30" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="30" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="30" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="30" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="30" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="30" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="30" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="30" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="30" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="30" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="30" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="30" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="30" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="30" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="30" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="30" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="30" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" s="66" customFormat="1" ht="21">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:256" s="55" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="55"/>
-[...253 lines deleted...]
-      <c r="IV1" s="65"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
+      <c r="AX1" s="54"/>
+      <c r="AY1" s="54"/>
+      <c r="AZ1" s="54"/>
+      <c r="BA1" s="54"/>
+      <c r="BB1" s="54"/>
+      <c r="BC1" s="54"/>
+      <c r="BD1" s="54"/>
+      <c r="BE1" s="54"/>
+      <c r="BF1" s="54"/>
+      <c r="BG1" s="54"/>
+      <c r="BH1" s="54"/>
+      <c r="BI1" s="54"/>
+      <c r="BJ1" s="54"/>
+      <c r="BK1" s="54"/>
+      <c r="BL1" s="54"/>
+      <c r="BM1" s="54"/>
+      <c r="BN1" s="54"/>
+      <c r="BO1" s="54"/>
+      <c r="BP1" s="54"/>
+      <c r="BQ1" s="54"/>
+      <c r="BR1" s="54"/>
+      <c r="BS1" s="54"/>
+      <c r="BT1" s="54"/>
+      <c r="BU1" s="54"/>
+      <c r="BV1" s="54"/>
+      <c r="BW1" s="54"/>
+      <c r="BX1" s="54"/>
+      <c r="BY1" s="54"/>
+      <c r="BZ1" s="54"/>
+      <c r="CA1" s="54"/>
+      <c r="CB1" s="54"/>
+      <c r="CC1" s="54"/>
+      <c r="CD1" s="54"/>
+      <c r="CE1" s="54"/>
+      <c r="CF1" s="54"/>
+      <c r="CG1" s="54"/>
+      <c r="CH1" s="54"/>
+      <c r="CI1" s="54"/>
+      <c r="CJ1" s="54"/>
+      <c r="CK1" s="54"/>
+      <c r="CL1" s="54"/>
+      <c r="CM1" s="54"/>
+      <c r="CN1" s="54"/>
+      <c r="CO1" s="54"/>
+      <c r="CP1" s="54"/>
+      <c r="CQ1" s="54"/>
+      <c r="CR1" s="54"/>
+      <c r="CS1" s="54"/>
+      <c r="CT1" s="54"/>
+      <c r="CU1" s="54"/>
+      <c r="CV1" s="54"/>
+      <c r="CW1" s="54"/>
+      <c r="CX1" s="54"/>
+      <c r="CY1" s="54"/>
+      <c r="CZ1" s="54"/>
+      <c r="DA1" s="54"/>
+      <c r="DB1" s="54"/>
+      <c r="DC1" s="54"/>
+      <c r="DD1" s="54"/>
+      <c r="DE1" s="54"/>
+      <c r="DF1" s="54"/>
+      <c r="DG1" s="54"/>
+      <c r="DH1" s="54"/>
+      <c r="DI1" s="54"/>
+      <c r="DJ1" s="54"/>
+      <c r="DK1" s="54"/>
+      <c r="DL1" s="54"/>
+      <c r="DM1" s="54"/>
+      <c r="DN1" s="54"/>
+      <c r="DO1" s="54"/>
+      <c r="DP1" s="54"/>
+      <c r="DQ1" s="54"/>
+      <c r="DR1" s="54"/>
+      <c r="DS1" s="54"/>
+      <c r="DT1" s="54"/>
+      <c r="DU1" s="54"/>
+      <c r="DV1" s="54"/>
+      <c r="DW1" s="54"/>
+      <c r="DX1" s="54"/>
+      <c r="DY1" s="54"/>
+      <c r="DZ1" s="54"/>
+      <c r="EA1" s="54"/>
+      <c r="EB1" s="54"/>
+      <c r="EC1" s="54"/>
+      <c r="ED1" s="54"/>
+      <c r="EE1" s="54"/>
+      <c r="EF1" s="54"/>
+      <c r="EG1" s="54"/>
+      <c r="EH1" s="54"/>
+      <c r="EI1" s="54"/>
+      <c r="EJ1" s="54"/>
+      <c r="EK1" s="54"/>
+      <c r="EL1" s="54"/>
+      <c r="EM1" s="54"/>
+      <c r="EN1" s="54"/>
+      <c r="EO1" s="54"/>
+      <c r="EP1" s="54"/>
+      <c r="EQ1" s="54"/>
+      <c r="ER1" s="54"/>
+      <c r="ES1" s="54"/>
+      <c r="ET1" s="54"/>
+      <c r="EU1" s="54"/>
+      <c r="EV1" s="54"/>
+      <c r="EW1" s="54"/>
+      <c r="EX1" s="54"/>
+      <c r="EY1" s="54"/>
+      <c r="EZ1" s="54"/>
+      <c r="FA1" s="54"/>
+      <c r="FB1" s="54"/>
+      <c r="FC1" s="54"/>
+      <c r="FD1" s="54"/>
+      <c r="FE1" s="54"/>
+      <c r="FF1" s="54"/>
+      <c r="FG1" s="54"/>
+      <c r="FH1" s="54"/>
+      <c r="FI1" s="54"/>
+      <c r="FJ1" s="54"/>
+      <c r="FK1" s="54"/>
+      <c r="FL1" s="54"/>
+      <c r="FM1" s="54"/>
+      <c r="FN1" s="54"/>
+      <c r="FO1" s="54"/>
+      <c r="FP1" s="54"/>
+      <c r="FQ1" s="54"/>
+      <c r="FR1" s="54"/>
+      <c r="FS1" s="54"/>
+      <c r="FT1" s="54"/>
+      <c r="FU1" s="54"/>
+      <c r="FV1" s="54"/>
+      <c r="FW1" s="54"/>
+      <c r="FX1" s="54"/>
+      <c r="FY1" s="54"/>
+      <c r="FZ1" s="54"/>
+      <c r="GA1" s="54"/>
+      <c r="GB1" s="54"/>
+      <c r="GC1" s="54"/>
+      <c r="GD1" s="54"/>
+      <c r="GE1" s="54"/>
+      <c r="GF1" s="54"/>
+      <c r="GG1" s="54"/>
+      <c r="GH1" s="54"/>
+      <c r="GI1" s="54"/>
+      <c r="GJ1" s="54"/>
+      <c r="GK1" s="54"/>
+      <c r="GL1" s="54"/>
+      <c r="GM1" s="54"/>
+      <c r="GN1" s="54"/>
+      <c r="GO1" s="54"/>
+      <c r="GP1" s="54"/>
+      <c r="GQ1" s="54"/>
+      <c r="GR1" s="54"/>
+      <c r="GS1" s="54"/>
+      <c r="GT1" s="54"/>
+      <c r="GU1" s="54"/>
+      <c r="GV1" s="54"/>
+      <c r="GW1" s="54"/>
+      <c r="GX1" s="54"/>
+      <c r="GY1" s="54"/>
+      <c r="GZ1" s="54"/>
+      <c r="HA1" s="54"/>
+      <c r="HB1" s="54"/>
+      <c r="HC1" s="54"/>
+      <c r="HD1" s="54"/>
+      <c r="HE1" s="54"/>
+      <c r="HF1" s="54"/>
+      <c r="HG1" s="54"/>
+      <c r="HH1" s="54"/>
+      <c r="HI1" s="54"/>
+      <c r="HJ1" s="54"/>
+      <c r="HK1" s="54"/>
+      <c r="HL1" s="54"/>
+      <c r="HM1" s="54"/>
+      <c r="HN1" s="54"/>
+      <c r="HO1" s="54"/>
+      <c r="HP1" s="54"/>
+      <c r="HQ1" s="54"/>
+      <c r="HR1" s="54"/>
+      <c r="HS1" s="54"/>
+      <c r="HT1" s="54"/>
+      <c r="HU1" s="54"/>
+      <c r="HV1" s="54"/>
+      <c r="HW1" s="54"/>
+      <c r="HX1" s="54"/>
+      <c r="HY1" s="54"/>
+      <c r="HZ1" s="54"/>
+      <c r="IA1" s="54"/>
+      <c r="IB1" s="54"/>
+      <c r="IC1" s="54"/>
+      <c r="ID1" s="54"/>
+      <c r="IE1" s="54"/>
+      <c r="IF1" s="54"/>
+      <c r="IG1" s="54"/>
+      <c r="IH1" s="54"/>
+      <c r="II1" s="54"/>
+      <c r="IJ1" s="54"/>
+      <c r="IK1" s="54"/>
+      <c r="IL1" s="54"/>
+      <c r="IM1" s="54"/>
+      <c r="IN1" s="54"/>
+      <c r="IO1" s="54"/>
+      <c r="IP1" s="54"/>
+      <c r="IQ1" s="54"/>
+      <c r="IR1" s="54"/>
+      <c r="IS1" s="54"/>
+      <c r="IT1" s="54"/>
+      <c r="IU1" s="54"/>
+      <c r="IV1" s="54"/>
     </row>
-    <row r="2" spans="1:256" ht="15.75">
-      <c r="A2" s="107" t="s">
+    <row r="2" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="86" t="s">
         <v>113</v>
       </c>
-      <c r="B2" s="63"/>
-[...37 lines deleted...]
-      <c r="AN2" s="33"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
     </row>
-    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1">
-      <c r="A3" s="124" t="s">
+    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="120" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="119"/>
-[...1 lines deleted...]
-      <c r="D3" s="133" t="s">
+      <c r="B3" s="109"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="129" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="124"/>
-[...10 lines deleted...]
-      <c r="P3" s="133" t="s">
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="120"/>
+      <c r="K3" s="120"/>
+      <c r="L3" s="120"/>
+      <c r="M3" s="120"/>
+      <c r="N3" s="120"/>
+      <c r="O3" s="121"/>
+      <c r="P3" s="129" t="s">
         <v>35</v>
       </c>
-      <c r="Q3" s="124"/>
-[...1 lines deleted...]
-      <c r="S3" s="133" t="s">
+      <c r="Q3" s="120"/>
+      <c r="R3" s="121"/>
+      <c r="S3" s="129" t="s">
         <v>36</v>
       </c>
-      <c r="T3" s="124"/>
-      <c r="U3" s="130" t="s">
+      <c r="T3" s="120"/>
+      <c r="U3" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="Z3" s="37"/>
-      <c r="AA3" s="32"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
     </row>
-    <row r="4" spans="1:256" ht="47.45" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="133" t="s">
+    <row r="4" spans="1:256" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="109"/>
+      <c r="B4" s="109"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="129" t="s">
         <v>37</v>
       </c>
-      <c r="E4" s="124"/>
-[...1 lines deleted...]
-      <c r="G4" s="126" t="s">
+      <c r="E4" s="120"/>
+      <c r="F4" s="121"/>
+      <c r="G4" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="H4" s="127"/>
-[...1 lines deleted...]
-      <c r="J4" s="133" t="s">
+      <c r="H4" s="123"/>
+      <c r="I4" s="124"/>
+      <c r="J4" s="129" t="s">
         <v>39</v>
       </c>
-      <c r="K4" s="124"/>
-[...1 lines deleted...]
-      <c r="M4" s="126" t="s">
+      <c r="K4" s="120"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="122" t="s">
         <v>40</v>
       </c>
-      <c r="N4" s="127"/>
-[...1 lines deleted...]
-      <c r="P4" s="135" t="s">
+      <c r="N4" s="123"/>
+      <c r="O4" s="124"/>
+      <c r="P4" s="131" t="s">
         <v>41</v>
       </c>
-      <c r="Q4" s="135" t="s">
+      <c r="Q4" s="131" t="s">
         <v>42</v>
       </c>
-      <c r="R4" s="135" t="s">
+      <c r="R4" s="131" t="s">
         <v>62</v>
       </c>
-      <c r="S4" s="135" t="s">
+      <c r="S4" s="131" t="s">
         <v>11</v>
       </c>
-      <c r="T4" s="130" t="s">
+      <c r="T4" s="126" t="s">
         <v>12</v>
       </c>
-      <c r="U4" s="131"/>
-[...2 lines deleted...]
-      <c r="AB4" s="32"/>
+      <c r="U4" s="127"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="AB4" s="28"/>
     </row>
-    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1">
-[...3 lines deleted...]
-      <c r="D5" s="106" t="s">
+    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="E5" s="106" t="s">
+      <c r="E5" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="38" t="s">
+      <c r="F5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="G5" s="106" t="s">
+      <c r="G5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="H5" s="106" t="s">
+      <c r="H5" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="38" t="s">
+      <c r="I5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="J5" s="106" t="s">
+      <c r="J5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="38" t="s">
+      <c r="L5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="M5" s="106" t="s">
+      <c r="M5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="106" t="s">
+      <c r="N5" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="38" t="s">
+      <c r="O5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="P5" s="136"/>
-[...10 lines deleted...]
-      <c r="AA5" s="32"/>
+      <c r="P5" s="132"/>
+      <c r="Q5" s="132"/>
+      <c r="R5" s="132"/>
+      <c r="S5" s="132"/>
+      <c r="T5" s="128"/>
+      <c r="U5" s="128"/>
+      <c r="V5" s="28"/>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28"/>
     </row>
-    <row r="6" spans="1:256" ht="26.45" customHeight="1">
-      <c r="A6" s="118" t="s">
+    <row r="6" spans="1:256" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="108" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="119"/>
-[...1 lines deleted...]
-      <c r="D6" s="40">
+      <c r="B6" s="109"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="35">
         <v>1846</v>
       </c>
-      <c r="E6" s="41">
+      <c r="E6" s="36">
         <v>679</v>
       </c>
-      <c r="F6" s="41">
+      <c r="F6" s="36">
         <v>125</v>
       </c>
-      <c r="G6" s="41">
+      <c r="G6" s="36">
         <v>231</v>
       </c>
-      <c r="H6" s="41">
+      <c r="H6" s="36">
         <v>263</v>
       </c>
-      <c r="I6" s="41">
+      <c r="I6" s="36">
         <v>37</v>
       </c>
-      <c r="J6" s="41">
+      <c r="J6" s="36">
         <v>1578</v>
       </c>
-      <c r="K6" s="41">
+      <c r="K6" s="36">
         <v>385</v>
       </c>
-      <c r="L6" s="41">
+      <c r="L6" s="36">
         <v>75</v>
       </c>
-      <c r="M6" s="41">
+      <c r="M6" s="36">
         <v>37</v>
       </c>
-      <c r="N6" s="41">
+      <c r="N6" s="36">
         <v>31</v>
       </c>
-      <c r="O6" s="41">
+      <c r="O6" s="36">
         <v>13</v>
       </c>
-      <c r="P6" s="41">
+      <c r="P6" s="36">
         <v>199</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="Q6" s="36">
         <v>160</v>
       </c>
-      <c r="R6" s="41">
+      <c r="R6" s="36">
         <v>53</v>
       </c>
-      <c r="S6" s="41">
+      <c r="S6" s="36">
         <v>81</v>
       </c>
-      <c r="T6" s="41">
+      <c r="T6" s="36">
         <v>10</v>
       </c>
-      <c r="U6" s="41">
+      <c r="U6" s="36">
         <v>1411</v>
       </c>
-      <c r="X6" s="37"/>
-[...231 lines deleted...]
-      <c r="IV6" s="32"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
+      <c r="BA6" s="28"/>
+      <c r="BB6" s="28"/>
+      <c r="BC6" s="28"/>
+      <c r="BD6" s="28"/>
+      <c r="BE6" s="28"/>
+      <c r="BF6" s="28"/>
+      <c r="BG6" s="28"/>
+      <c r="BH6" s="28"/>
+      <c r="BI6" s="28"/>
+      <c r="BJ6" s="28"/>
+      <c r="BK6" s="28"/>
+      <c r="BL6" s="28"/>
+      <c r="BM6" s="28"/>
+      <c r="BN6" s="28"/>
+      <c r="BO6" s="28"/>
+      <c r="BP6" s="28"/>
+      <c r="BQ6" s="28"/>
+      <c r="BR6" s="28"/>
+      <c r="BS6" s="28"/>
+      <c r="BT6" s="28"/>
+      <c r="BU6" s="28"/>
+      <c r="BV6" s="28"/>
+      <c r="BW6" s="28"/>
+      <c r="BX6" s="28"/>
+      <c r="BY6" s="28"/>
+      <c r="BZ6" s="28"/>
+      <c r="CA6" s="28"/>
+      <c r="CB6" s="28"/>
+      <c r="CC6" s="28"/>
+      <c r="CD6" s="28"/>
+      <c r="CE6" s="28"/>
+      <c r="CF6" s="28"/>
+      <c r="CG6" s="28"/>
+      <c r="CH6" s="28"/>
+      <c r="CI6" s="28"/>
+      <c r="CJ6" s="28"/>
+      <c r="CK6" s="28"/>
+      <c r="CL6" s="28"/>
+      <c r="CM6" s="28"/>
+      <c r="CN6" s="28"/>
+      <c r="CO6" s="28"/>
+      <c r="CP6" s="28"/>
+      <c r="CQ6" s="28"/>
+      <c r="CR6" s="28"/>
+      <c r="CS6" s="28"/>
+      <c r="CT6" s="28"/>
+      <c r="CU6" s="28"/>
+      <c r="CV6" s="28"/>
+      <c r="CW6" s="28"/>
+      <c r="CX6" s="28"/>
+      <c r="CY6" s="28"/>
+      <c r="CZ6" s="28"/>
+      <c r="DA6" s="28"/>
+      <c r="DB6" s="28"/>
+      <c r="DC6" s="28"/>
+      <c r="DD6" s="28"/>
+      <c r="DE6" s="28"/>
+      <c r="DF6" s="28"/>
+      <c r="DG6" s="28"/>
+      <c r="DH6" s="28"/>
+      <c r="DI6" s="28"/>
+      <c r="DJ6" s="28"/>
+      <c r="DK6" s="28"/>
+      <c r="DL6" s="28"/>
+      <c r="DM6" s="28"/>
+      <c r="DN6" s="28"/>
+      <c r="DO6" s="28"/>
+      <c r="DP6" s="28"/>
+      <c r="DQ6" s="28"/>
+      <c r="DR6" s="28"/>
+      <c r="DS6" s="28"/>
+      <c r="DT6" s="28"/>
+      <c r="DU6" s="28"/>
+      <c r="DV6" s="28"/>
+      <c r="DW6" s="28"/>
+      <c r="DX6" s="28"/>
+      <c r="DY6" s="28"/>
+      <c r="DZ6" s="28"/>
+      <c r="EA6" s="28"/>
+      <c r="EB6" s="28"/>
+      <c r="EC6" s="28"/>
+      <c r="ED6" s="28"/>
+      <c r="EE6" s="28"/>
+      <c r="EF6" s="28"/>
+      <c r="EG6" s="28"/>
+      <c r="EH6" s="28"/>
+      <c r="EI6" s="28"/>
+      <c r="EJ6" s="28"/>
+      <c r="EK6" s="28"/>
+      <c r="EL6" s="28"/>
+      <c r="EM6" s="28"/>
+      <c r="EN6" s="28"/>
+      <c r="EO6" s="28"/>
+      <c r="EP6" s="28"/>
+      <c r="EQ6" s="28"/>
+      <c r="ER6" s="28"/>
+      <c r="ES6" s="28"/>
+      <c r="ET6" s="28"/>
+      <c r="EU6" s="28"/>
+      <c r="EV6" s="28"/>
+      <c r="EW6" s="28"/>
+      <c r="EX6" s="28"/>
+      <c r="EY6" s="28"/>
+      <c r="EZ6" s="28"/>
+      <c r="FA6" s="28"/>
+      <c r="FB6" s="28"/>
+      <c r="FC6" s="28"/>
+      <c r="FD6" s="28"/>
+      <c r="FE6" s="28"/>
+      <c r="FF6" s="28"/>
+      <c r="FG6" s="28"/>
+      <c r="FH6" s="28"/>
+      <c r="FI6" s="28"/>
+      <c r="FJ6" s="28"/>
+      <c r="FK6" s="28"/>
+      <c r="FL6" s="28"/>
+      <c r="FM6" s="28"/>
+      <c r="FN6" s="28"/>
+      <c r="FO6" s="28"/>
+      <c r="FP6" s="28"/>
+      <c r="FQ6" s="28"/>
+      <c r="FR6" s="28"/>
+      <c r="FS6" s="28"/>
+      <c r="FT6" s="28"/>
+      <c r="FU6" s="28"/>
+      <c r="FV6" s="28"/>
+      <c r="FW6" s="28"/>
+      <c r="FX6" s="28"/>
+      <c r="FY6" s="28"/>
+      <c r="FZ6" s="28"/>
+      <c r="GA6" s="28"/>
+      <c r="GB6" s="28"/>
+      <c r="GC6" s="28"/>
+      <c r="GD6" s="28"/>
+      <c r="GE6" s="28"/>
+      <c r="GF6" s="28"/>
+      <c r="GG6" s="28"/>
+      <c r="GH6" s="28"/>
+      <c r="GI6" s="28"/>
+      <c r="GJ6" s="28"/>
+      <c r="GK6" s="28"/>
+      <c r="GL6" s="28"/>
+      <c r="GM6" s="28"/>
+      <c r="GN6" s="28"/>
+      <c r="GO6" s="28"/>
+      <c r="GP6" s="28"/>
+      <c r="GQ6" s="28"/>
+      <c r="GR6" s="28"/>
+      <c r="GS6" s="28"/>
+      <c r="GT6" s="28"/>
+      <c r="GU6" s="28"/>
+      <c r="GV6" s="28"/>
+      <c r="GW6" s="28"/>
+      <c r="GX6" s="28"/>
+      <c r="GY6" s="28"/>
+      <c r="GZ6" s="28"/>
+      <c r="HA6" s="28"/>
+      <c r="HB6" s="28"/>
+      <c r="HC6" s="28"/>
+      <c r="HD6" s="28"/>
+      <c r="HE6" s="28"/>
+      <c r="HF6" s="28"/>
+      <c r="HG6" s="28"/>
+      <c r="HH6" s="28"/>
+      <c r="HI6" s="28"/>
+      <c r="HJ6" s="28"/>
+      <c r="HK6" s="28"/>
+      <c r="HL6" s="28"/>
+      <c r="HM6" s="28"/>
+      <c r="HN6" s="28"/>
+      <c r="HO6" s="28"/>
+      <c r="HP6" s="28"/>
+      <c r="HQ6" s="28"/>
+      <c r="HR6" s="28"/>
+      <c r="HS6" s="28"/>
+      <c r="HT6" s="28"/>
+      <c r="HU6" s="28"/>
+      <c r="HV6" s="28"/>
+      <c r="HW6" s="28"/>
+      <c r="HX6" s="28"/>
+      <c r="HY6" s="28"/>
+      <c r="HZ6" s="28"/>
+      <c r="IA6" s="28"/>
+      <c r="IB6" s="28"/>
+      <c r="IC6" s="28"/>
+      <c r="ID6" s="28"/>
+      <c r="IE6" s="28"/>
+      <c r="IF6" s="28"/>
+      <c r="IG6" s="28"/>
+      <c r="IH6" s="28"/>
+      <c r="II6" s="28"/>
+      <c r="IJ6" s="28"/>
+      <c r="IK6" s="28"/>
+      <c r="IL6" s="28"/>
+      <c r="IM6" s="28"/>
+      <c r="IN6" s="28"/>
+      <c r="IO6" s="28"/>
+      <c r="IP6" s="28"/>
+      <c r="IQ6" s="28"/>
+      <c r="IR6" s="28"/>
+      <c r="IS6" s="28"/>
+      <c r="IT6" s="28"/>
+      <c r="IU6" s="28"/>
+      <c r="IV6" s="28"/>
     </row>
-    <row r="7" spans="1:256">
-[...255 lines deleted...]
-      <c r="IV7" s="43"/>
+    <row r="7" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="21"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="37"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="37"/>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="37"/>
+      <c r="AH7" s="37"/>
+      <c r="AI7" s="37"/>
+      <c r="AJ7" s="37"/>
+      <c r="AK7" s="37"/>
+      <c r="AL7" s="37"/>
+      <c r="AM7" s="37"/>
+      <c r="AN7" s="37"/>
+      <c r="AO7" s="37"/>
+      <c r="AP7" s="37"/>
+      <c r="AQ7" s="37"/>
+      <c r="AR7" s="37"/>
+      <c r="AS7" s="37"/>
+      <c r="AT7" s="37"/>
+      <c r="AU7" s="37"/>
+      <c r="AV7" s="37"/>
+      <c r="AW7" s="37"/>
+      <c r="AX7" s="37"/>
+      <c r="AY7" s="37"/>
+      <c r="AZ7" s="37"/>
+      <c r="BA7" s="37"/>
+      <c r="BB7" s="37"/>
+      <c r="BC7" s="37"/>
+      <c r="BD7" s="37"/>
+      <c r="BE7" s="37"/>
+      <c r="BF7" s="37"/>
+      <c r="BG7" s="37"/>
+      <c r="BH7" s="37"/>
+      <c r="BI7" s="37"/>
+      <c r="BJ7" s="37"/>
+      <c r="BK7" s="37"/>
+      <c r="BL7" s="37"/>
+      <c r="BM7" s="37"/>
+      <c r="BN7" s="37"/>
+      <c r="BO7" s="37"/>
+      <c r="BP7" s="37"/>
+      <c r="BQ7" s="37"/>
+      <c r="BR7" s="37"/>
+      <c r="BS7" s="37"/>
+      <c r="BT7" s="37"/>
+      <c r="BU7" s="37"/>
+      <c r="BV7" s="37"/>
+      <c r="BW7" s="37"/>
+      <c r="BX7" s="37"/>
+      <c r="BY7" s="37"/>
+      <c r="BZ7" s="37"/>
+      <c r="CA7" s="37"/>
+      <c r="CB7" s="37"/>
+      <c r="CC7" s="37"/>
+      <c r="CD7" s="37"/>
+      <c r="CE7" s="37"/>
+      <c r="CF7" s="37"/>
+      <c r="CG7" s="37"/>
+      <c r="CH7" s="37"/>
+      <c r="CI7" s="37"/>
+      <c r="CJ7" s="37"/>
+      <c r="CK7" s="37"/>
+      <c r="CL7" s="37"/>
+      <c r="CM7" s="37"/>
+      <c r="CN7" s="37"/>
+      <c r="CO7" s="37"/>
+      <c r="CP7" s="37"/>
+      <c r="CQ7" s="37"/>
+      <c r="CR7" s="37"/>
+      <c r="CS7" s="37"/>
+      <c r="CT7" s="37"/>
+      <c r="CU7" s="37"/>
+      <c r="CV7" s="37"/>
+      <c r="CW7" s="37"/>
+      <c r="CX7" s="37"/>
+      <c r="CY7" s="37"/>
+      <c r="CZ7" s="37"/>
+      <c r="DA7" s="37"/>
+      <c r="DB7" s="37"/>
+      <c r="DC7" s="37"/>
+      <c r="DD7" s="37"/>
+      <c r="DE7" s="37"/>
+      <c r="DF7" s="37"/>
+      <c r="DG7" s="37"/>
+      <c r="DH7" s="37"/>
+      <c r="DI7" s="37"/>
+      <c r="DJ7" s="37"/>
+      <c r="DK7" s="37"/>
+      <c r="DL7" s="37"/>
+      <c r="DM7" s="37"/>
+      <c r="DN7" s="37"/>
+      <c r="DO7" s="37"/>
+      <c r="DP7" s="37"/>
+      <c r="DQ7" s="37"/>
+      <c r="DR7" s="37"/>
+      <c r="DS7" s="37"/>
+      <c r="DT7" s="37"/>
+      <c r="DU7" s="37"/>
+      <c r="DV7" s="37"/>
+      <c r="DW7" s="37"/>
+      <c r="DX7" s="37"/>
+      <c r="DY7" s="37"/>
+      <c r="DZ7" s="37"/>
+      <c r="EA7" s="37"/>
+      <c r="EB7" s="37"/>
+      <c r="EC7" s="37"/>
+      <c r="ED7" s="37"/>
+      <c r="EE7" s="37"/>
+      <c r="EF7" s="37"/>
+      <c r="EG7" s="37"/>
+      <c r="EH7" s="37"/>
+      <c r="EI7" s="37"/>
+      <c r="EJ7" s="37"/>
+      <c r="EK7" s="37"/>
+      <c r="EL7" s="37"/>
+      <c r="EM7" s="37"/>
+      <c r="EN7" s="37"/>
+      <c r="EO7" s="37"/>
+      <c r="EP7" s="37"/>
+      <c r="EQ7" s="37"/>
+      <c r="ER7" s="37"/>
+      <c r="ES7" s="37"/>
+      <c r="ET7" s="37"/>
+      <c r="EU7" s="37"/>
+      <c r="EV7" s="37"/>
+      <c r="EW7" s="37"/>
+      <c r="EX7" s="37"/>
+      <c r="EY7" s="37"/>
+      <c r="EZ7" s="37"/>
+      <c r="FA7" s="37"/>
+      <c r="FB7" s="37"/>
+      <c r="FC7" s="37"/>
+      <c r="FD7" s="37"/>
+      <c r="FE7" s="37"/>
+      <c r="FF7" s="37"/>
+      <c r="FG7" s="37"/>
+      <c r="FH7" s="37"/>
+      <c r="FI7" s="37"/>
+      <c r="FJ7" s="37"/>
+      <c r="FK7" s="37"/>
+      <c r="FL7" s="37"/>
+      <c r="FM7" s="37"/>
+      <c r="FN7" s="37"/>
+      <c r="FO7" s="37"/>
+      <c r="FP7" s="37"/>
+      <c r="FQ7" s="37"/>
+      <c r="FR7" s="37"/>
+      <c r="FS7" s="37"/>
+      <c r="FT7" s="37"/>
+      <c r="FU7" s="37"/>
+      <c r="FV7" s="37"/>
+      <c r="FW7" s="37"/>
+      <c r="FX7" s="37"/>
+      <c r="FY7" s="37"/>
+      <c r="FZ7" s="37"/>
+      <c r="GA7" s="37"/>
+      <c r="GB7" s="37"/>
+      <c r="GC7" s="37"/>
+      <c r="GD7" s="37"/>
+      <c r="GE7" s="37"/>
+      <c r="GF7" s="37"/>
+      <c r="GG7" s="37"/>
+      <c r="GH7" s="37"/>
+      <c r="GI7" s="37"/>
+      <c r="GJ7" s="37"/>
+      <c r="GK7" s="37"/>
+      <c r="GL7" s="37"/>
+      <c r="GM7" s="37"/>
+      <c r="GN7" s="37"/>
+      <c r="GO7" s="37"/>
+      <c r="GP7" s="37"/>
+      <c r="GQ7" s="37"/>
+      <c r="GR7" s="37"/>
+      <c r="GS7" s="37"/>
+      <c r="GT7" s="37"/>
+      <c r="GU7" s="37"/>
+      <c r="GV7" s="37"/>
+      <c r="GW7" s="37"/>
+      <c r="GX7" s="37"/>
+      <c r="GY7" s="37"/>
+      <c r="GZ7" s="37"/>
+      <c r="HA7" s="37"/>
+      <c r="HB7" s="37"/>
+      <c r="HC7" s="37"/>
+      <c r="HD7" s="37"/>
+      <c r="HE7" s="37"/>
+      <c r="HF7" s="37"/>
+      <c r="HG7" s="37"/>
+      <c r="HH7" s="37"/>
+      <c r="HI7" s="37"/>
+      <c r="HJ7" s="37"/>
+      <c r="HK7" s="37"/>
+      <c r="HL7" s="37"/>
+      <c r="HM7" s="37"/>
+      <c r="HN7" s="37"/>
+      <c r="HO7" s="37"/>
+      <c r="HP7" s="37"/>
+      <c r="HQ7" s="37"/>
+      <c r="HR7" s="37"/>
+      <c r="HS7" s="37"/>
+      <c r="HT7" s="37"/>
+      <c r="HU7" s="37"/>
+      <c r="HV7" s="37"/>
+      <c r="HW7" s="37"/>
+      <c r="HX7" s="37"/>
+      <c r="HY7" s="37"/>
+      <c r="HZ7" s="37"/>
+      <c r="IA7" s="37"/>
+      <c r="IB7" s="37"/>
+      <c r="IC7" s="37"/>
+      <c r="ID7" s="37"/>
+      <c r="IE7" s="37"/>
+      <c r="IF7" s="37"/>
+      <c r="IG7" s="37"/>
+      <c r="IH7" s="37"/>
+      <c r="II7" s="37"/>
+      <c r="IJ7" s="37"/>
+      <c r="IK7" s="37"/>
+      <c r="IL7" s="37"/>
+      <c r="IM7" s="37"/>
+      <c r="IN7" s="37"/>
+      <c r="IO7" s="37"/>
+      <c r="IP7" s="37"/>
+      <c r="IQ7" s="37"/>
+      <c r="IR7" s="37"/>
+      <c r="IS7" s="37"/>
+      <c r="IT7" s="37"/>
+      <c r="IU7" s="37"/>
+      <c r="IV7" s="37"/>
     </row>
-    <row r="8" spans="1:256" ht="15.75">
-      <c r="A8" s="59" t="s">
+    <row r="8" spans="1:256" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="59"/>
-[...37 lines deleted...]
-      <c r="AN8" s="33"/>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+      <c r="AC8" s="29"/>
+      <c r="AD8" s="29"/>
+      <c r="AE8" s="29"/>
+      <c r="AF8" s="29"/>
+      <c r="AG8" s="29"/>
+      <c r="AH8" s="29"/>
+      <c r="AI8" s="29"/>
+      <c r="AJ8" s="29"/>
+      <c r="AK8" s="29"/>
+      <c r="AL8" s="29"/>
+      <c r="AM8" s="29"/>
+      <c r="AN8" s="29"/>
     </row>
-    <row r="9" spans="1:256" ht="15.75">
-      <c r="A9" s="60" t="s">
+    <row r="9" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="60"/>
-[...253 lines deleted...]
-      <c r="IV9" s="48"/>
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+      <c r="S9" s="40"/>
+      <c r="T9" s="40"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="40"/>
+      <c r="W9" s="40"/>
+      <c r="X9" s="40"/>
+      <c r="Y9" s="40"/>
+      <c r="Z9" s="41"/>
+      <c r="AA9" s="41"/>
+      <c r="AB9" s="41"/>
+      <c r="AC9" s="41"/>
+      <c r="AD9" s="41"/>
+      <c r="AE9" s="41"/>
+      <c r="AF9" s="41"/>
+      <c r="AG9" s="41"/>
+      <c r="AH9" s="41"/>
+      <c r="AI9" s="41"/>
+      <c r="AJ9" s="41"/>
+      <c r="AK9" s="41"/>
+      <c r="AL9" s="41"/>
+      <c r="AM9" s="41"/>
+      <c r="AN9" s="41"/>
+      <c r="AO9" s="42"/>
+      <c r="AP9" s="42"/>
+      <c r="AQ9" s="42"/>
+      <c r="AR9" s="42"/>
+      <c r="AS9" s="42"/>
+      <c r="AT9" s="42"/>
+      <c r="AU9" s="42"/>
+      <c r="AV9" s="42"/>
+      <c r="AW9" s="42"/>
+      <c r="AX9" s="42"/>
+      <c r="AY9" s="42"/>
+      <c r="AZ9" s="42"/>
+      <c r="BA9" s="42"/>
+      <c r="BB9" s="42"/>
+      <c r="BC9" s="42"/>
+      <c r="BD9" s="42"/>
+      <c r="BE9" s="42"/>
+      <c r="BF9" s="42"/>
+      <c r="BG9" s="42"/>
+      <c r="BH9" s="42"/>
+      <c r="BI9" s="42"/>
+      <c r="BJ9" s="42"/>
+      <c r="BK9" s="42"/>
+      <c r="BL9" s="42"/>
+      <c r="BM9" s="42"/>
+      <c r="BN9" s="42"/>
+      <c r="BO9" s="42"/>
+      <c r="BP9" s="42"/>
+      <c r="BQ9" s="42"/>
+      <c r="BR9" s="42"/>
+      <c r="BS9" s="42"/>
+      <c r="BT9" s="42"/>
+      <c r="BU9" s="42"/>
+      <c r="BV9" s="42"/>
+      <c r="BW9" s="42"/>
+      <c r="BX9" s="42"/>
+      <c r="BY9" s="42"/>
+      <c r="BZ9" s="42"/>
+      <c r="CA9" s="42"/>
+      <c r="CB9" s="42"/>
+      <c r="CC9" s="42"/>
+      <c r="CD9" s="42"/>
+      <c r="CE9" s="42"/>
+      <c r="CF9" s="42"/>
+      <c r="CG9" s="42"/>
+      <c r="CH9" s="42"/>
+      <c r="CI9" s="42"/>
+      <c r="CJ9" s="42"/>
+      <c r="CK9" s="42"/>
+      <c r="CL9" s="42"/>
+      <c r="CM9" s="42"/>
+      <c r="CN9" s="42"/>
+      <c r="CO9" s="42"/>
+      <c r="CP9" s="42"/>
+      <c r="CQ9" s="42"/>
+      <c r="CR9" s="42"/>
+      <c r="CS9" s="42"/>
+      <c r="CT9" s="42"/>
+      <c r="CU9" s="42"/>
+      <c r="CV9" s="42"/>
+      <c r="CW9" s="42"/>
+      <c r="CX9" s="42"/>
+      <c r="CY9" s="42"/>
+      <c r="CZ9" s="42"/>
+      <c r="DA9" s="42"/>
+      <c r="DB9" s="42"/>
+      <c r="DC9" s="42"/>
+      <c r="DD9" s="42"/>
+      <c r="DE9" s="42"/>
+      <c r="DF9" s="42"/>
+      <c r="DG9" s="42"/>
+      <c r="DH9" s="42"/>
+      <c r="DI9" s="42"/>
+      <c r="DJ9" s="42"/>
+      <c r="DK9" s="42"/>
+      <c r="DL9" s="42"/>
+      <c r="DM9" s="42"/>
+      <c r="DN9" s="42"/>
+      <c r="DO9" s="42"/>
+      <c r="DP9" s="42"/>
+      <c r="DQ9" s="42"/>
+      <c r="DR9" s="42"/>
+      <c r="DS9" s="42"/>
+      <c r="DT9" s="42"/>
+      <c r="DU9" s="42"/>
+      <c r="DV9" s="42"/>
+      <c r="DW9" s="42"/>
+      <c r="DX9" s="42"/>
+      <c r="DY9" s="42"/>
+      <c r="DZ9" s="42"/>
+      <c r="EA9" s="42"/>
+      <c r="EB9" s="42"/>
+      <c r="EC9" s="42"/>
+      <c r="ED9" s="42"/>
+      <c r="EE9" s="42"/>
+      <c r="EF9" s="42"/>
+      <c r="EG9" s="42"/>
+      <c r="EH9" s="42"/>
+      <c r="EI9" s="42"/>
+      <c r="EJ9" s="42"/>
+      <c r="EK9" s="42"/>
+      <c r="EL9" s="42"/>
+      <c r="EM9" s="42"/>
+      <c r="EN9" s="42"/>
+      <c r="EO9" s="42"/>
+      <c r="EP9" s="42"/>
+      <c r="EQ9" s="42"/>
+      <c r="ER9" s="42"/>
+      <c r="ES9" s="42"/>
+      <c r="ET9" s="42"/>
+      <c r="EU9" s="42"/>
+      <c r="EV9" s="42"/>
+      <c r="EW9" s="42"/>
+      <c r="EX9" s="42"/>
+      <c r="EY9" s="42"/>
+      <c r="EZ9" s="42"/>
+      <c r="FA9" s="42"/>
+      <c r="FB9" s="42"/>
+      <c r="FC9" s="42"/>
+      <c r="FD9" s="42"/>
+      <c r="FE9" s="42"/>
+      <c r="FF9" s="42"/>
+      <c r="FG9" s="42"/>
+      <c r="FH9" s="42"/>
+      <c r="FI9" s="42"/>
+      <c r="FJ9" s="42"/>
+      <c r="FK9" s="42"/>
+      <c r="FL9" s="42"/>
+      <c r="FM9" s="42"/>
+      <c r="FN9" s="42"/>
+      <c r="FO9" s="42"/>
+      <c r="FP9" s="42"/>
+      <c r="FQ9" s="42"/>
+      <c r="FR9" s="42"/>
+      <c r="FS9" s="42"/>
+      <c r="FT9" s="42"/>
+      <c r="FU9" s="42"/>
+      <c r="FV9" s="42"/>
+      <c r="FW9" s="42"/>
+      <c r="FX9" s="42"/>
+      <c r="FY9" s="42"/>
+      <c r="FZ9" s="42"/>
+      <c r="GA9" s="42"/>
+      <c r="GB9" s="42"/>
+      <c r="GC9" s="42"/>
+      <c r="GD9" s="42"/>
+      <c r="GE9" s="42"/>
+      <c r="GF9" s="42"/>
+      <c r="GG9" s="42"/>
+      <c r="GH9" s="42"/>
+      <c r="GI9" s="42"/>
+      <c r="GJ9" s="42"/>
+      <c r="GK9" s="42"/>
+      <c r="GL9" s="42"/>
+      <c r="GM9" s="42"/>
+      <c r="GN9" s="42"/>
+      <c r="GO9" s="42"/>
+      <c r="GP9" s="42"/>
+      <c r="GQ9" s="42"/>
+      <c r="GR9" s="42"/>
+      <c r="GS9" s="42"/>
+      <c r="GT9" s="42"/>
+      <c r="GU9" s="42"/>
+      <c r="GV9" s="42"/>
+      <c r="GW9" s="42"/>
+      <c r="GX9" s="42"/>
+      <c r="GY9" s="42"/>
+      <c r="GZ9" s="42"/>
+      <c r="HA9" s="42"/>
+      <c r="HB9" s="42"/>
+      <c r="HC9" s="42"/>
+      <c r="HD9" s="42"/>
+      <c r="HE9" s="42"/>
+      <c r="HF9" s="42"/>
+      <c r="HG9" s="42"/>
+      <c r="HH9" s="42"/>
+      <c r="HI9" s="42"/>
+      <c r="HJ9" s="42"/>
+      <c r="HK9" s="42"/>
+      <c r="HL9" s="42"/>
+      <c r="HM9" s="42"/>
+      <c r="HN9" s="42"/>
+      <c r="HO9" s="42"/>
+      <c r="HP9" s="42"/>
+      <c r="HQ9" s="42"/>
+      <c r="HR9" s="42"/>
+      <c r="HS9" s="42"/>
+      <c r="HT9" s="42"/>
+      <c r="HU9" s="42"/>
+      <c r="HV9" s="42"/>
+      <c r="HW9" s="42"/>
+      <c r="HX9" s="42"/>
+      <c r="HY9" s="42"/>
+      <c r="HZ9" s="42"/>
+      <c r="IA9" s="42"/>
+      <c r="IB9" s="42"/>
+      <c r="IC9" s="42"/>
+      <c r="ID9" s="42"/>
+      <c r="IE9" s="42"/>
+      <c r="IF9" s="42"/>
+      <c r="IG9" s="42"/>
+      <c r="IH9" s="42"/>
+      <c r="II9" s="42"/>
+      <c r="IJ9" s="42"/>
+      <c r="IK9" s="42"/>
+      <c r="IL9" s="42"/>
+      <c r="IM9" s="42"/>
+      <c r="IN9" s="42"/>
+      <c r="IO9" s="42"/>
+      <c r="IP9" s="42"/>
+      <c r="IQ9" s="42"/>
+      <c r="IR9" s="42"/>
+      <c r="IS9" s="42"/>
+      <c r="IT9" s="42"/>
+      <c r="IU9" s="42"/>
+      <c r="IV9" s="42"/>
     </row>
-    <row r="10" spans="1:256" ht="15.75">
-[...255 lines deleted...]
-      <c r="IV10" s="48"/>
+    <row r="10" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="43"/>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="41"/>
+      <c r="Q10" s="41"/>
+      <c r="R10" s="41"/>
+      <c r="S10" s="41"/>
+      <c r="T10" s="41"/>
+      <c r="U10" s="41"/>
+      <c r="V10" s="41"/>
+      <c r="W10" s="41"/>
+      <c r="X10" s="41"/>
+      <c r="Y10" s="41"/>
+      <c r="Z10" s="41"/>
+      <c r="AA10" s="41"/>
+      <c r="AB10" s="41"/>
+      <c r="AC10" s="41"/>
+      <c r="AD10" s="41"/>
+      <c r="AE10" s="41"/>
+      <c r="AF10" s="41"/>
+      <c r="AG10" s="41"/>
+      <c r="AH10" s="41"/>
+      <c r="AI10" s="41"/>
+      <c r="AJ10" s="41"/>
+      <c r="AK10" s="41"/>
+      <c r="AL10" s="41"/>
+      <c r="AM10" s="41"/>
+      <c r="AN10" s="41"/>
+      <c r="AO10" s="42"/>
+      <c r="AP10" s="42"/>
+      <c r="AQ10" s="42"/>
+      <c r="AR10" s="42"/>
+      <c r="AS10" s="42"/>
+      <c r="AT10" s="42"/>
+      <c r="AU10" s="42"/>
+      <c r="AV10" s="42"/>
+      <c r="AW10" s="42"/>
+      <c r="AX10" s="42"/>
+      <c r="AY10" s="42"/>
+      <c r="AZ10" s="42"/>
+      <c r="BA10" s="42"/>
+      <c r="BB10" s="42"/>
+      <c r="BC10" s="42"/>
+      <c r="BD10" s="42"/>
+      <c r="BE10" s="42"/>
+      <c r="BF10" s="42"/>
+      <c r="BG10" s="42"/>
+      <c r="BH10" s="42"/>
+      <c r="BI10" s="42"/>
+      <c r="BJ10" s="42"/>
+      <c r="BK10" s="42"/>
+      <c r="BL10" s="42"/>
+      <c r="BM10" s="42"/>
+      <c r="BN10" s="42"/>
+      <c r="BO10" s="42"/>
+      <c r="BP10" s="42"/>
+      <c r="BQ10" s="42"/>
+      <c r="BR10" s="42"/>
+      <c r="BS10" s="42"/>
+      <c r="BT10" s="42"/>
+      <c r="BU10" s="42"/>
+      <c r="BV10" s="42"/>
+      <c r="BW10" s="42"/>
+      <c r="BX10" s="42"/>
+      <c r="BY10" s="42"/>
+      <c r="BZ10" s="42"/>
+      <c r="CA10" s="42"/>
+      <c r="CB10" s="42"/>
+      <c r="CC10" s="42"/>
+      <c r="CD10" s="42"/>
+      <c r="CE10" s="42"/>
+      <c r="CF10" s="42"/>
+      <c r="CG10" s="42"/>
+      <c r="CH10" s="42"/>
+      <c r="CI10" s="42"/>
+      <c r="CJ10" s="42"/>
+      <c r="CK10" s="42"/>
+      <c r="CL10" s="42"/>
+      <c r="CM10" s="42"/>
+      <c r="CN10" s="42"/>
+      <c r="CO10" s="42"/>
+      <c r="CP10" s="42"/>
+      <c r="CQ10" s="42"/>
+      <c r="CR10" s="42"/>
+      <c r="CS10" s="42"/>
+      <c r="CT10" s="42"/>
+      <c r="CU10" s="42"/>
+      <c r="CV10" s="42"/>
+      <c r="CW10" s="42"/>
+      <c r="CX10" s="42"/>
+      <c r="CY10" s="42"/>
+      <c r="CZ10" s="42"/>
+      <c r="DA10" s="42"/>
+      <c r="DB10" s="42"/>
+      <c r="DC10" s="42"/>
+      <c r="DD10" s="42"/>
+      <c r="DE10" s="42"/>
+      <c r="DF10" s="42"/>
+      <c r="DG10" s="42"/>
+      <c r="DH10" s="42"/>
+      <c r="DI10" s="42"/>
+      <c r="DJ10" s="42"/>
+      <c r="DK10" s="42"/>
+      <c r="DL10" s="42"/>
+      <c r="DM10" s="42"/>
+      <c r="DN10" s="42"/>
+      <c r="DO10" s="42"/>
+      <c r="DP10" s="42"/>
+      <c r="DQ10" s="42"/>
+      <c r="DR10" s="42"/>
+      <c r="DS10" s="42"/>
+      <c r="DT10" s="42"/>
+      <c r="DU10" s="42"/>
+      <c r="DV10" s="42"/>
+      <c r="DW10" s="42"/>
+      <c r="DX10" s="42"/>
+      <c r="DY10" s="42"/>
+      <c r="DZ10" s="42"/>
+      <c r="EA10" s="42"/>
+      <c r="EB10" s="42"/>
+      <c r="EC10" s="42"/>
+      <c r="ED10" s="42"/>
+      <c r="EE10" s="42"/>
+      <c r="EF10" s="42"/>
+      <c r="EG10" s="42"/>
+      <c r="EH10" s="42"/>
+      <c r="EI10" s="42"/>
+      <c r="EJ10" s="42"/>
+      <c r="EK10" s="42"/>
+      <c r="EL10" s="42"/>
+      <c r="EM10" s="42"/>
+      <c r="EN10" s="42"/>
+      <c r="EO10" s="42"/>
+      <c r="EP10" s="42"/>
+      <c r="EQ10" s="42"/>
+      <c r="ER10" s="42"/>
+      <c r="ES10" s="42"/>
+      <c r="ET10" s="42"/>
+      <c r="EU10" s="42"/>
+      <c r="EV10" s="42"/>
+      <c r="EW10" s="42"/>
+      <c r="EX10" s="42"/>
+      <c r="EY10" s="42"/>
+      <c r="EZ10" s="42"/>
+      <c r="FA10" s="42"/>
+      <c r="FB10" s="42"/>
+      <c r="FC10" s="42"/>
+      <c r="FD10" s="42"/>
+      <c r="FE10" s="42"/>
+      <c r="FF10" s="42"/>
+      <c r="FG10" s="42"/>
+      <c r="FH10" s="42"/>
+      <c r="FI10" s="42"/>
+      <c r="FJ10" s="42"/>
+      <c r="FK10" s="42"/>
+      <c r="FL10" s="42"/>
+      <c r="FM10" s="42"/>
+      <c r="FN10" s="42"/>
+      <c r="FO10" s="42"/>
+      <c r="FP10" s="42"/>
+      <c r="FQ10" s="42"/>
+      <c r="FR10" s="42"/>
+      <c r="FS10" s="42"/>
+      <c r="FT10" s="42"/>
+      <c r="FU10" s="42"/>
+      <c r="FV10" s="42"/>
+      <c r="FW10" s="42"/>
+      <c r="FX10" s="42"/>
+      <c r="FY10" s="42"/>
+      <c r="FZ10" s="42"/>
+      <c r="GA10" s="42"/>
+      <c r="GB10" s="42"/>
+      <c r="GC10" s="42"/>
+      <c r="GD10" s="42"/>
+      <c r="GE10" s="42"/>
+      <c r="GF10" s="42"/>
+      <c r="GG10" s="42"/>
+      <c r="GH10" s="42"/>
+      <c r="GI10" s="42"/>
+      <c r="GJ10" s="42"/>
+      <c r="GK10" s="42"/>
+      <c r="GL10" s="42"/>
+      <c r="GM10" s="42"/>
+      <c r="GN10" s="42"/>
+      <c r="GO10" s="42"/>
+      <c r="GP10" s="42"/>
+      <c r="GQ10" s="42"/>
+      <c r="GR10" s="42"/>
+      <c r="GS10" s="42"/>
+      <c r="GT10" s="42"/>
+      <c r="GU10" s="42"/>
+      <c r="GV10" s="42"/>
+      <c r="GW10" s="42"/>
+      <c r="GX10" s="42"/>
+      <c r="GY10" s="42"/>
+      <c r="GZ10" s="42"/>
+      <c r="HA10" s="42"/>
+      <c r="HB10" s="42"/>
+      <c r="HC10" s="42"/>
+      <c r="HD10" s="42"/>
+      <c r="HE10" s="42"/>
+      <c r="HF10" s="42"/>
+      <c r="HG10" s="42"/>
+      <c r="HH10" s="42"/>
+      <c r="HI10" s="42"/>
+      <c r="HJ10" s="42"/>
+      <c r="HK10" s="42"/>
+      <c r="HL10" s="42"/>
+      <c r="HM10" s="42"/>
+      <c r="HN10" s="42"/>
+      <c r="HO10" s="42"/>
+      <c r="HP10" s="42"/>
+      <c r="HQ10" s="42"/>
+      <c r="HR10" s="42"/>
+      <c r="HS10" s="42"/>
+      <c r="HT10" s="42"/>
+      <c r="HU10" s="42"/>
+      <c r="HV10" s="42"/>
+      <c r="HW10" s="42"/>
+      <c r="HX10" s="42"/>
+      <c r="HY10" s="42"/>
+      <c r="HZ10" s="42"/>
+      <c r="IA10" s="42"/>
+      <c r="IB10" s="42"/>
+      <c r="IC10" s="42"/>
+      <c r="ID10" s="42"/>
+      <c r="IE10" s="42"/>
+      <c r="IF10" s="42"/>
+      <c r="IG10" s="42"/>
+      <c r="IH10" s="42"/>
+      <c r="II10" s="42"/>
+      <c r="IJ10" s="42"/>
+      <c r="IK10" s="42"/>
+      <c r="IL10" s="42"/>
+      <c r="IM10" s="42"/>
+      <c r="IN10" s="42"/>
+      <c r="IO10" s="42"/>
+      <c r="IP10" s="42"/>
+      <c r="IQ10" s="42"/>
+      <c r="IR10" s="42"/>
+      <c r="IS10" s="42"/>
+      <c r="IT10" s="42"/>
+      <c r="IU10" s="42"/>
+      <c r="IV10" s="42"/>
     </row>
-    <row r="12" spans="1:256" ht="15.75">
-[...254 lines deleted...]
-      <c r="IV12" s="50"/>
+    <row r="12" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="29"/>
+      <c r="R12" s="29"/>
+      <c r="S12" s="29"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="29"/>
+      <c r="X12" s="29"/>
+      <c r="Y12" s="29"/>
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="29"/>
+      <c r="AB12" s="29"/>
+      <c r="AC12" s="29"/>
+      <c r="AD12" s="29"/>
+      <c r="AE12" s="29"/>
+      <c r="AF12" s="29"/>
+      <c r="AG12" s="29"/>
+      <c r="AH12" s="29"/>
+      <c r="AI12" s="29"/>
+      <c r="AJ12" s="29"/>
+      <c r="AK12" s="29"/>
+      <c r="AL12" s="29"/>
+      <c r="AM12" s="29"/>
+      <c r="AN12" s="29"/>
+      <c r="AO12" s="29"/>
+      <c r="AP12" s="29"/>
+      <c r="AQ12" s="29"/>
+      <c r="AR12" s="29"/>
+      <c r="AS12" s="29"/>
+      <c r="AT12" s="29"/>
+      <c r="AU12" s="29"/>
+      <c r="AV12" s="29"/>
+      <c r="AW12" s="29"/>
+      <c r="AX12" s="29"/>
+      <c r="AY12" s="29"/>
+      <c r="AZ12" s="29"/>
+      <c r="BA12" s="29"/>
+      <c r="BB12" s="29"/>
+      <c r="BC12" s="29"/>
+      <c r="BD12" s="29"/>
+      <c r="BE12" s="29"/>
+      <c r="BF12" s="29"/>
+      <c r="BG12" s="29"/>
+      <c r="BH12" s="29"/>
+      <c r="BI12" s="29"/>
+      <c r="BJ12" s="29"/>
+      <c r="BK12" s="29"/>
+      <c r="BL12" s="29"/>
+      <c r="BM12" s="29"/>
+      <c r="BN12" s="29"/>
+      <c r="BO12" s="29"/>
+      <c r="BP12" s="29"/>
+      <c r="BQ12" s="29"/>
+      <c r="BR12" s="29"/>
+      <c r="BS12" s="29"/>
+      <c r="BT12" s="29"/>
+      <c r="BU12" s="29"/>
+      <c r="BV12" s="29"/>
+      <c r="BW12" s="29"/>
+      <c r="BX12" s="29"/>
+      <c r="BY12" s="29"/>
+      <c r="BZ12" s="29"/>
+      <c r="CA12" s="29"/>
+      <c r="CB12" s="29"/>
+      <c r="CC12" s="29"/>
+      <c r="CD12" s="29"/>
+      <c r="CE12" s="29"/>
+      <c r="CF12" s="29"/>
+      <c r="CG12" s="29"/>
+      <c r="CH12" s="29"/>
+      <c r="CI12" s="29"/>
+      <c r="CJ12" s="29"/>
+      <c r="CK12" s="29"/>
+      <c r="CL12" s="29"/>
+      <c r="CM12" s="29"/>
+      <c r="CN12" s="29"/>
+      <c r="CO12" s="29"/>
+      <c r="CP12" s="29"/>
+      <c r="CQ12" s="29"/>
+      <c r="CR12" s="29"/>
+      <c r="CS12" s="29"/>
+      <c r="CT12" s="29"/>
+      <c r="CU12" s="29"/>
+      <c r="CV12" s="29"/>
+      <c r="CW12" s="29"/>
+      <c r="CX12" s="29"/>
+      <c r="CY12" s="29"/>
+      <c r="CZ12" s="29"/>
+      <c r="DA12" s="29"/>
+      <c r="DB12" s="29"/>
+      <c r="DC12" s="29"/>
+      <c r="DD12" s="29"/>
+      <c r="DE12" s="29"/>
+      <c r="DF12" s="29"/>
+      <c r="DG12" s="29"/>
+      <c r="DH12" s="29"/>
+      <c r="DI12" s="29"/>
+      <c r="DJ12" s="29"/>
+      <c r="DK12" s="29"/>
+      <c r="DL12" s="29"/>
+      <c r="DM12" s="29"/>
+      <c r="DN12" s="29"/>
+      <c r="DO12" s="29"/>
+      <c r="DP12" s="29"/>
+      <c r="DQ12" s="29"/>
+      <c r="DR12" s="29"/>
+      <c r="DS12" s="29"/>
+      <c r="DT12" s="29"/>
+      <c r="DU12" s="29"/>
+      <c r="DV12" s="29"/>
+      <c r="DW12" s="29"/>
+      <c r="DX12" s="29"/>
+      <c r="DY12" s="29"/>
+      <c r="DZ12" s="29"/>
+      <c r="EA12" s="29"/>
+      <c r="EB12" s="29"/>
+      <c r="EC12" s="29"/>
+      <c r="ED12" s="29"/>
+      <c r="EE12" s="29"/>
+      <c r="EF12" s="29"/>
+      <c r="EG12" s="29"/>
+      <c r="EH12" s="29"/>
+      <c r="EI12" s="29"/>
+      <c r="EJ12" s="29"/>
+      <c r="EK12" s="29"/>
+      <c r="EL12" s="29"/>
+      <c r="EM12" s="29"/>
+      <c r="EN12" s="29"/>
+      <c r="EO12" s="29"/>
+      <c r="EP12" s="29"/>
+      <c r="EQ12" s="29"/>
+      <c r="ER12" s="29"/>
+      <c r="ES12" s="29"/>
+      <c r="ET12" s="29"/>
+      <c r="EU12" s="29"/>
+      <c r="EV12" s="29"/>
+      <c r="EW12" s="29"/>
+      <c r="EX12" s="29"/>
+      <c r="EY12" s="29"/>
+      <c r="EZ12" s="29"/>
+      <c r="FA12" s="29"/>
+      <c r="FB12" s="29"/>
+      <c r="FC12" s="29"/>
+      <c r="FD12" s="29"/>
+      <c r="FE12" s="29"/>
+      <c r="FF12" s="29"/>
+      <c r="FG12" s="29"/>
+      <c r="FH12" s="29"/>
+      <c r="FI12" s="29"/>
+      <c r="FJ12" s="29"/>
+      <c r="FK12" s="29"/>
+      <c r="FL12" s="29"/>
+      <c r="FM12" s="29"/>
+      <c r="FN12" s="29"/>
+      <c r="FO12" s="29"/>
+      <c r="FP12" s="29"/>
+      <c r="FQ12" s="29"/>
+      <c r="FR12" s="29"/>
+      <c r="FS12" s="29"/>
+      <c r="FT12" s="29"/>
+      <c r="FU12" s="29"/>
+      <c r="FV12" s="29"/>
+      <c r="FW12" s="29"/>
+      <c r="FX12" s="29"/>
+      <c r="FY12" s="29"/>
+      <c r="FZ12" s="29"/>
+      <c r="GA12" s="29"/>
+      <c r="GB12" s="29"/>
+      <c r="GC12" s="29"/>
+      <c r="GD12" s="29"/>
+      <c r="GE12" s="29"/>
+      <c r="GF12" s="29"/>
+      <c r="GG12" s="29"/>
+      <c r="GH12" s="29"/>
+      <c r="GI12" s="29"/>
+      <c r="GJ12" s="29"/>
+      <c r="GK12" s="29"/>
+      <c r="GL12" s="29"/>
+      <c r="GM12" s="29"/>
+      <c r="GN12" s="29"/>
+      <c r="GO12" s="29"/>
+      <c r="GP12" s="29"/>
+      <c r="GQ12" s="29"/>
+      <c r="GR12" s="29"/>
+      <c r="GS12" s="29"/>
+      <c r="GT12" s="29"/>
+      <c r="GU12" s="29"/>
+      <c r="GV12" s="29"/>
+      <c r="GW12" s="29"/>
+      <c r="GX12" s="29"/>
+      <c r="GY12" s="29"/>
+      <c r="GZ12" s="29"/>
+      <c r="HA12" s="29"/>
+      <c r="HB12" s="29"/>
+      <c r="HC12" s="29"/>
+      <c r="HD12" s="29"/>
+      <c r="HE12" s="29"/>
+      <c r="HF12" s="29"/>
+      <c r="HG12" s="29"/>
+      <c r="HH12" s="29"/>
+      <c r="HI12" s="29"/>
+      <c r="HJ12" s="29"/>
+      <c r="HK12" s="29"/>
+      <c r="HL12" s="29"/>
+      <c r="HM12" s="29"/>
+      <c r="HN12" s="29"/>
+      <c r="HO12" s="29"/>
+      <c r="HP12" s="29"/>
+      <c r="HQ12" s="29"/>
+      <c r="HR12" s="29"/>
+      <c r="HS12" s="29"/>
+      <c r="HT12" s="29"/>
+      <c r="HU12" s="29"/>
+      <c r="HV12" s="29"/>
+      <c r="HW12" s="29"/>
+      <c r="HX12" s="29"/>
+      <c r="HY12" s="29"/>
+      <c r="HZ12" s="29"/>
+      <c r="IA12" s="29"/>
+      <c r="IB12" s="29"/>
+      <c r="IC12" s="29"/>
+      <c r="ID12" s="29"/>
+      <c r="IE12" s="29"/>
+      <c r="IF12" s="29"/>
+      <c r="IG12" s="29"/>
+      <c r="IH12" s="29"/>
+      <c r="II12" s="29"/>
+      <c r="IJ12" s="29"/>
+      <c r="IK12" s="29"/>
+      <c r="IL12" s="29"/>
+      <c r="IM12" s="29"/>
+      <c r="IN12" s="29"/>
+      <c r="IO12" s="29"/>
+      <c r="IP12" s="29"/>
+      <c r="IQ12" s="29"/>
+      <c r="IR12" s="29"/>
+      <c r="IS12" s="29"/>
+      <c r="IT12" s="29"/>
+      <c r="IU12" s="29"/>
+      <c r="IV12" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="U3:U5"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A3:C5"/>
     <mergeCell ref="D3:O3"/>
     <mergeCell ref="P3:R3"/>
     <mergeCell ref="S3:T3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.5" style="42" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="50" max="16384" width="5.625" style="34"/>
+    <col min="1" max="3" width="11.5" style="30" customWidth="1"/>
+    <col min="4" max="4" width="11" style="30" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="30" customWidth="1"/>
+    <col min="6" max="6" width="11" style="30" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="30" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="30" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="30" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="30" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="30" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="30" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="30" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="30" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="30" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="30" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="30" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="30" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="30" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="30" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="30" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="30" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="30" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="30" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="30" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="30" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="30" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="30" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="30" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="30" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="30" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" s="66" customFormat="1" ht="21">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:256" s="55" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="55"/>
-[...253 lines deleted...]
-      <c r="IV1" s="65"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
+      <c r="AX1" s="54"/>
+      <c r="AY1" s="54"/>
+      <c r="AZ1" s="54"/>
+      <c r="BA1" s="54"/>
+      <c r="BB1" s="54"/>
+      <c r="BC1" s="54"/>
+      <c r="BD1" s="54"/>
+      <c r="BE1" s="54"/>
+      <c r="BF1" s="54"/>
+      <c r="BG1" s="54"/>
+      <c r="BH1" s="54"/>
+      <c r="BI1" s="54"/>
+      <c r="BJ1" s="54"/>
+      <c r="BK1" s="54"/>
+      <c r="BL1" s="54"/>
+      <c r="BM1" s="54"/>
+      <c r="BN1" s="54"/>
+      <c r="BO1" s="54"/>
+      <c r="BP1" s="54"/>
+      <c r="BQ1" s="54"/>
+      <c r="BR1" s="54"/>
+      <c r="BS1" s="54"/>
+      <c r="BT1" s="54"/>
+      <c r="BU1" s="54"/>
+      <c r="BV1" s="54"/>
+      <c r="BW1" s="54"/>
+      <c r="BX1" s="54"/>
+      <c r="BY1" s="54"/>
+      <c r="BZ1" s="54"/>
+      <c r="CA1" s="54"/>
+      <c r="CB1" s="54"/>
+      <c r="CC1" s="54"/>
+      <c r="CD1" s="54"/>
+      <c r="CE1" s="54"/>
+      <c r="CF1" s="54"/>
+      <c r="CG1" s="54"/>
+      <c r="CH1" s="54"/>
+      <c r="CI1" s="54"/>
+      <c r="CJ1" s="54"/>
+      <c r="CK1" s="54"/>
+      <c r="CL1" s="54"/>
+      <c r="CM1" s="54"/>
+      <c r="CN1" s="54"/>
+      <c r="CO1" s="54"/>
+      <c r="CP1" s="54"/>
+      <c r="CQ1" s="54"/>
+      <c r="CR1" s="54"/>
+      <c r="CS1" s="54"/>
+      <c r="CT1" s="54"/>
+      <c r="CU1" s="54"/>
+      <c r="CV1" s="54"/>
+      <c r="CW1" s="54"/>
+      <c r="CX1" s="54"/>
+      <c r="CY1" s="54"/>
+      <c r="CZ1" s="54"/>
+      <c r="DA1" s="54"/>
+      <c r="DB1" s="54"/>
+      <c r="DC1" s="54"/>
+      <c r="DD1" s="54"/>
+      <c r="DE1" s="54"/>
+      <c r="DF1" s="54"/>
+      <c r="DG1" s="54"/>
+      <c r="DH1" s="54"/>
+      <c r="DI1" s="54"/>
+      <c r="DJ1" s="54"/>
+      <c r="DK1" s="54"/>
+      <c r="DL1" s="54"/>
+      <c r="DM1" s="54"/>
+      <c r="DN1" s="54"/>
+      <c r="DO1" s="54"/>
+      <c r="DP1" s="54"/>
+      <c r="DQ1" s="54"/>
+      <c r="DR1" s="54"/>
+      <c r="DS1" s="54"/>
+      <c r="DT1" s="54"/>
+      <c r="DU1" s="54"/>
+      <c r="DV1" s="54"/>
+      <c r="DW1" s="54"/>
+      <c r="DX1" s="54"/>
+      <c r="DY1" s="54"/>
+      <c r="DZ1" s="54"/>
+      <c r="EA1" s="54"/>
+      <c r="EB1" s="54"/>
+      <c r="EC1" s="54"/>
+      <c r="ED1" s="54"/>
+      <c r="EE1" s="54"/>
+      <c r="EF1" s="54"/>
+      <c r="EG1" s="54"/>
+      <c r="EH1" s="54"/>
+      <c r="EI1" s="54"/>
+      <c r="EJ1" s="54"/>
+      <c r="EK1" s="54"/>
+      <c r="EL1" s="54"/>
+      <c r="EM1" s="54"/>
+      <c r="EN1" s="54"/>
+      <c r="EO1" s="54"/>
+      <c r="EP1" s="54"/>
+      <c r="EQ1" s="54"/>
+      <c r="ER1" s="54"/>
+      <c r="ES1" s="54"/>
+      <c r="ET1" s="54"/>
+      <c r="EU1" s="54"/>
+      <c r="EV1" s="54"/>
+      <c r="EW1" s="54"/>
+      <c r="EX1" s="54"/>
+      <c r="EY1" s="54"/>
+      <c r="EZ1" s="54"/>
+      <c r="FA1" s="54"/>
+      <c r="FB1" s="54"/>
+      <c r="FC1" s="54"/>
+      <c r="FD1" s="54"/>
+      <c r="FE1" s="54"/>
+      <c r="FF1" s="54"/>
+      <c r="FG1" s="54"/>
+      <c r="FH1" s="54"/>
+      <c r="FI1" s="54"/>
+      <c r="FJ1" s="54"/>
+      <c r="FK1" s="54"/>
+      <c r="FL1" s="54"/>
+      <c r="FM1" s="54"/>
+      <c r="FN1" s="54"/>
+      <c r="FO1" s="54"/>
+      <c r="FP1" s="54"/>
+      <c r="FQ1" s="54"/>
+      <c r="FR1" s="54"/>
+      <c r="FS1" s="54"/>
+      <c r="FT1" s="54"/>
+      <c r="FU1" s="54"/>
+      <c r="FV1" s="54"/>
+      <c r="FW1" s="54"/>
+      <c r="FX1" s="54"/>
+      <c r="FY1" s="54"/>
+      <c r="FZ1" s="54"/>
+      <c r="GA1" s="54"/>
+      <c r="GB1" s="54"/>
+      <c r="GC1" s="54"/>
+      <c r="GD1" s="54"/>
+      <c r="GE1" s="54"/>
+      <c r="GF1" s="54"/>
+      <c r="GG1" s="54"/>
+      <c r="GH1" s="54"/>
+      <c r="GI1" s="54"/>
+      <c r="GJ1" s="54"/>
+      <c r="GK1" s="54"/>
+      <c r="GL1" s="54"/>
+      <c r="GM1" s="54"/>
+      <c r="GN1" s="54"/>
+      <c r="GO1" s="54"/>
+      <c r="GP1" s="54"/>
+      <c r="GQ1" s="54"/>
+      <c r="GR1" s="54"/>
+      <c r="GS1" s="54"/>
+      <c r="GT1" s="54"/>
+      <c r="GU1" s="54"/>
+      <c r="GV1" s="54"/>
+      <c r="GW1" s="54"/>
+      <c r="GX1" s="54"/>
+      <c r="GY1" s="54"/>
+      <c r="GZ1" s="54"/>
+      <c r="HA1" s="54"/>
+      <c r="HB1" s="54"/>
+      <c r="HC1" s="54"/>
+      <c r="HD1" s="54"/>
+      <c r="HE1" s="54"/>
+      <c r="HF1" s="54"/>
+      <c r="HG1" s="54"/>
+      <c r="HH1" s="54"/>
+      <c r="HI1" s="54"/>
+      <c r="HJ1" s="54"/>
+      <c r="HK1" s="54"/>
+      <c r="HL1" s="54"/>
+      <c r="HM1" s="54"/>
+      <c r="HN1" s="54"/>
+      <c r="HO1" s="54"/>
+      <c r="HP1" s="54"/>
+      <c r="HQ1" s="54"/>
+      <c r="HR1" s="54"/>
+      <c r="HS1" s="54"/>
+      <c r="HT1" s="54"/>
+      <c r="HU1" s="54"/>
+      <c r="HV1" s="54"/>
+      <c r="HW1" s="54"/>
+      <c r="HX1" s="54"/>
+      <c r="HY1" s="54"/>
+      <c r="HZ1" s="54"/>
+      <c r="IA1" s="54"/>
+      <c r="IB1" s="54"/>
+      <c r="IC1" s="54"/>
+      <c r="ID1" s="54"/>
+      <c r="IE1" s="54"/>
+      <c r="IF1" s="54"/>
+      <c r="IG1" s="54"/>
+      <c r="IH1" s="54"/>
+      <c r="II1" s="54"/>
+      <c r="IJ1" s="54"/>
+      <c r="IK1" s="54"/>
+      <c r="IL1" s="54"/>
+      <c r="IM1" s="54"/>
+      <c r="IN1" s="54"/>
+      <c r="IO1" s="54"/>
+      <c r="IP1" s="54"/>
+      <c r="IQ1" s="54"/>
+      <c r="IR1" s="54"/>
+      <c r="IS1" s="54"/>
+      <c r="IT1" s="54"/>
+      <c r="IU1" s="54"/>
+      <c r="IV1" s="54"/>
     </row>
-    <row r="2" spans="1:256" ht="15.75">
-      <c r="A2" s="105" t="s">
+    <row r="2" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="85" t="s">
         <v>112</v>
       </c>
-      <c r="B2" s="63"/>
-[...37 lines deleted...]
-      <c r="AN2" s="33"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
     </row>
-    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1">
-      <c r="A3" s="124" t="s">
+    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="120" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="119"/>
-[...1 lines deleted...]
-      <c r="D3" s="133" t="s">
+      <c r="B3" s="109"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="129" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="124"/>
-[...10 lines deleted...]
-      <c r="P3" s="133" t="s">
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="120"/>
+      <c r="K3" s="120"/>
+      <c r="L3" s="120"/>
+      <c r="M3" s="120"/>
+      <c r="N3" s="120"/>
+      <c r="O3" s="121"/>
+      <c r="P3" s="129" t="s">
         <v>35</v>
       </c>
-      <c r="Q3" s="124"/>
-[...1 lines deleted...]
-      <c r="S3" s="133" t="s">
+      <c r="Q3" s="120"/>
+      <c r="R3" s="121"/>
+      <c r="S3" s="129" t="s">
         <v>36</v>
       </c>
-      <c r="T3" s="124"/>
-      <c r="U3" s="130" t="s">
+      <c r="T3" s="120"/>
+      <c r="U3" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="Z3" s="37"/>
-      <c r="AA3" s="32"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
     </row>
-    <row r="4" spans="1:256" ht="47.45" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="133" t="s">
+    <row r="4" spans="1:256" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="109"/>
+      <c r="B4" s="109"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="129" t="s">
         <v>37</v>
       </c>
-      <c r="E4" s="124"/>
-[...1 lines deleted...]
-      <c r="G4" s="126" t="s">
+      <c r="E4" s="120"/>
+      <c r="F4" s="121"/>
+      <c r="G4" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="H4" s="127"/>
-[...1 lines deleted...]
-      <c r="J4" s="133" t="s">
+      <c r="H4" s="123"/>
+      <c r="I4" s="124"/>
+      <c r="J4" s="129" t="s">
         <v>39</v>
       </c>
-      <c r="K4" s="124"/>
-[...1 lines deleted...]
-      <c r="M4" s="126" t="s">
+      <c r="K4" s="120"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="122" t="s">
         <v>40</v>
       </c>
-      <c r="N4" s="127"/>
-[...1 lines deleted...]
-      <c r="P4" s="135" t="s">
+      <c r="N4" s="123"/>
+      <c r="O4" s="124"/>
+      <c r="P4" s="131" t="s">
         <v>41</v>
       </c>
-      <c r="Q4" s="135" t="s">
+      <c r="Q4" s="131" t="s">
         <v>42</v>
       </c>
-      <c r="R4" s="135" t="s">
+      <c r="R4" s="131" t="s">
         <v>62</v>
       </c>
-      <c r="S4" s="135" t="s">
+      <c r="S4" s="131" t="s">
         <v>11</v>
       </c>
-      <c r="T4" s="130" t="s">
+      <c r="T4" s="126" t="s">
         <v>12</v>
       </c>
-      <c r="U4" s="131"/>
-[...2 lines deleted...]
-      <c r="AB4" s="32"/>
+      <c r="U4" s="127"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="AB4" s="28"/>
     </row>
-    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1">
-[...3 lines deleted...]
-      <c r="D5" s="35" t="s">
+    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="E5" s="35" t="s">
+      <c r="E5" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="38" t="s">
+      <c r="F5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="G5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="H5" s="35" t="s">
+      <c r="H5" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="38" t="s">
+      <c r="I5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="J5" s="35" t="s">
+      <c r="J5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="35" t="s">
+      <c r="K5" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="38" t="s">
+      <c r="L5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="M5" s="35" t="s">
+      <c r="M5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="35" t="s">
+      <c r="N5" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="38" t="s">
+      <c r="O5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="P5" s="136"/>
-[...10 lines deleted...]
-      <c r="AA5" s="32"/>
+      <c r="P5" s="132"/>
+      <c r="Q5" s="132"/>
+      <c r="R5" s="132"/>
+      <c r="S5" s="132"/>
+      <c r="T5" s="128"/>
+      <c r="U5" s="128"/>
+      <c r="V5" s="28"/>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28"/>
     </row>
-    <row r="6" spans="1:256" ht="26.45" customHeight="1">
-      <c r="A6" s="118" t="s">
+    <row r="6" spans="1:256" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="108" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="119"/>
-[...1 lines deleted...]
-      <c r="D6" s="40">
+      <c r="B6" s="109"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="35">
         <v>1515</v>
       </c>
-      <c r="E6" s="41">
+      <c r="E6" s="36">
         <v>457</v>
       </c>
-      <c r="F6" s="41">
+      <c r="F6" s="36">
         <v>114</v>
       </c>
-      <c r="G6" s="41">
+      <c r="G6" s="36">
         <v>173</v>
       </c>
-      <c r="H6" s="41">
+      <c r="H6" s="36">
         <v>152</v>
       </c>
-      <c r="I6" s="41">
+      <c r="I6" s="36">
         <v>30</v>
       </c>
-      <c r="J6" s="41">
+      <c r="J6" s="36">
         <v>1316</v>
       </c>
-      <c r="K6" s="41">
+      <c r="K6" s="36">
         <v>276</v>
       </c>
-      <c r="L6" s="41">
+      <c r="L6" s="36">
         <v>77</v>
       </c>
-      <c r="M6" s="41">
+      <c r="M6" s="36">
         <v>26</v>
       </c>
-      <c r="N6" s="41">
+      <c r="N6" s="36">
         <v>29</v>
       </c>
-      <c r="O6" s="41">
+      <c r="O6" s="36">
         <v>7</v>
       </c>
-      <c r="P6" s="41">
+      <c r="P6" s="36">
         <v>173</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="Q6" s="36">
         <v>143</v>
       </c>
-      <c r="R6" s="41">
+      <c r="R6" s="36">
         <v>59</v>
       </c>
-      <c r="S6" s="41">
+      <c r="S6" s="36">
         <v>50</v>
       </c>
-      <c r="T6" s="41">
+      <c r="T6" s="36">
         <v>5</v>
       </c>
-      <c r="U6" s="41">
+      <c r="U6" s="36">
         <v>998</v>
       </c>
-      <c r="X6" s="37"/>
-[...231 lines deleted...]
-      <c r="IV6" s="32"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
+      <c r="BA6" s="28"/>
+      <c r="BB6" s="28"/>
+      <c r="BC6" s="28"/>
+      <c r="BD6" s="28"/>
+      <c r="BE6" s="28"/>
+      <c r="BF6" s="28"/>
+      <c r="BG6" s="28"/>
+      <c r="BH6" s="28"/>
+      <c r="BI6" s="28"/>
+      <c r="BJ6" s="28"/>
+      <c r="BK6" s="28"/>
+      <c r="BL6" s="28"/>
+      <c r="BM6" s="28"/>
+      <c r="BN6" s="28"/>
+      <c r="BO6" s="28"/>
+      <c r="BP6" s="28"/>
+      <c r="BQ6" s="28"/>
+      <c r="BR6" s="28"/>
+      <c r="BS6" s="28"/>
+      <c r="BT6" s="28"/>
+      <c r="BU6" s="28"/>
+      <c r="BV6" s="28"/>
+      <c r="BW6" s="28"/>
+      <c r="BX6" s="28"/>
+      <c r="BY6" s="28"/>
+      <c r="BZ6" s="28"/>
+      <c r="CA6" s="28"/>
+      <c r="CB6" s="28"/>
+      <c r="CC6" s="28"/>
+      <c r="CD6" s="28"/>
+      <c r="CE6" s="28"/>
+      <c r="CF6" s="28"/>
+      <c r="CG6" s="28"/>
+      <c r="CH6" s="28"/>
+      <c r="CI6" s="28"/>
+      <c r="CJ6" s="28"/>
+      <c r="CK6" s="28"/>
+      <c r="CL6" s="28"/>
+      <c r="CM6" s="28"/>
+      <c r="CN6" s="28"/>
+      <c r="CO6" s="28"/>
+      <c r="CP6" s="28"/>
+      <c r="CQ6" s="28"/>
+      <c r="CR6" s="28"/>
+      <c r="CS6" s="28"/>
+      <c r="CT6" s="28"/>
+      <c r="CU6" s="28"/>
+      <c r="CV6" s="28"/>
+      <c r="CW6" s="28"/>
+      <c r="CX6" s="28"/>
+      <c r="CY6" s="28"/>
+      <c r="CZ6" s="28"/>
+      <c r="DA6" s="28"/>
+      <c r="DB6" s="28"/>
+      <c r="DC6" s="28"/>
+      <c r="DD6" s="28"/>
+      <c r="DE6" s="28"/>
+      <c r="DF6" s="28"/>
+      <c r="DG6" s="28"/>
+      <c r="DH6" s="28"/>
+      <c r="DI6" s="28"/>
+      <c r="DJ6" s="28"/>
+      <c r="DK6" s="28"/>
+      <c r="DL6" s="28"/>
+      <c r="DM6" s="28"/>
+      <c r="DN6" s="28"/>
+      <c r="DO6" s="28"/>
+      <c r="DP6" s="28"/>
+      <c r="DQ6" s="28"/>
+      <c r="DR6" s="28"/>
+      <c r="DS6" s="28"/>
+      <c r="DT6" s="28"/>
+      <c r="DU6" s="28"/>
+      <c r="DV6" s="28"/>
+      <c r="DW6" s="28"/>
+      <c r="DX6" s="28"/>
+      <c r="DY6" s="28"/>
+      <c r="DZ6" s="28"/>
+      <c r="EA6" s="28"/>
+      <c r="EB6" s="28"/>
+      <c r="EC6" s="28"/>
+      <c r="ED6" s="28"/>
+      <c r="EE6" s="28"/>
+      <c r="EF6" s="28"/>
+      <c r="EG6" s="28"/>
+      <c r="EH6" s="28"/>
+      <c r="EI6" s="28"/>
+      <c r="EJ6" s="28"/>
+      <c r="EK6" s="28"/>
+      <c r="EL6" s="28"/>
+      <c r="EM6" s="28"/>
+      <c r="EN6" s="28"/>
+      <c r="EO6" s="28"/>
+      <c r="EP6" s="28"/>
+      <c r="EQ6" s="28"/>
+      <c r="ER6" s="28"/>
+      <c r="ES6" s="28"/>
+      <c r="ET6" s="28"/>
+      <c r="EU6" s="28"/>
+      <c r="EV6" s="28"/>
+      <c r="EW6" s="28"/>
+      <c r="EX6" s="28"/>
+      <c r="EY6" s="28"/>
+      <c r="EZ6" s="28"/>
+      <c r="FA6" s="28"/>
+      <c r="FB6" s="28"/>
+      <c r="FC6" s="28"/>
+      <c r="FD6" s="28"/>
+      <c r="FE6" s="28"/>
+      <c r="FF6" s="28"/>
+      <c r="FG6" s="28"/>
+      <c r="FH6" s="28"/>
+      <c r="FI6" s="28"/>
+      <c r="FJ6" s="28"/>
+      <c r="FK6" s="28"/>
+      <c r="FL6" s="28"/>
+      <c r="FM6" s="28"/>
+      <c r="FN6" s="28"/>
+      <c r="FO6" s="28"/>
+      <c r="FP6" s="28"/>
+      <c r="FQ6" s="28"/>
+      <c r="FR6" s="28"/>
+      <c r="FS6" s="28"/>
+      <c r="FT6" s="28"/>
+      <c r="FU6" s="28"/>
+      <c r="FV6" s="28"/>
+      <c r="FW6" s="28"/>
+      <c r="FX6" s="28"/>
+      <c r="FY6" s="28"/>
+      <c r="FZ6" s="28"/>
+      <c r="GA6" s="28"/>
+      <c r="GB6" s="28"/>
+      <c r="GC6" s="28"/>
+      <c r="GD6" s="28"/>
+      <c r="GE6" s="28"/>
+      <c r="GF6" s="28"/>
+      <c r="GG6" s="28"/>
+      <c r="GH6" s="28"/>
+      <c r="GI6" s="28"/>
+      <c r="GJ6" s="28"/>
+      <c r="GK6" s="28"/>
+      <c r="GL6" s="28"/>
+      <c r="GM6" s="28"/>
+      <c r="GN6" s="28"/>
+      <c r="GO6" s="28"/>
+      <c r="GP6" s="28"/>
+      <c r="GQ6" s="28"/>
+      <c r="GR6" s="28"/>
+      <c r="GS6" s="28"/>
+      <c r="GT6" s="28"/>
+      <c r="GU6" s="28"/>
+      <c r="GV6" s="28"/>
+      <c r="GW6" s="28"/>
+      <c r="GX6" s="28"/>
+      <c r="GY6" s="28"/>
+      <c r="GZ6" s="28"/>
+      <c r="HA6" s="28"/>
+      <c r="HB6" s="28"/>
+      <c r="HC6" s="28"/>
+      <c r="HD6" s="28"/>
+      <c r="HE6" s="28"/>
+      <c r="HF6" s="28"/>
+      <c r="HG6" s="28"/>
+      <c r="HH6" s="28"/>
+      <c r="HI6" s="28"/>
+      <c r="HJ6" s="28"/>
+      <c r="HK6" s="28"/>
+      <c r="HL6" s="28"/>
+      <c r="HM6" s="28"/>
+      <c r="HN6" s="28"/>
+      <c r="HO6" s="28"/>
+      <c r="HP6" s="28"/>
+      <c r="HQ6" s="28"/>
+      <c r="HR6" s="28"/>
+      <c r="HS6" s="28"/>
+      <c r="HT6" s="28"/>
+      <c r="HU6" s="28"/>
+      <c r="HV6" s="28"/>
+      <c r="HW6" s="28"/>
+      <c r="HX6" s="28"/>
+      <c r="HY6" s="28"/>
+      <c r="HZ6" s="28"/>
+      <c r="IA6" s="28"/>
+      <c r="IB6" s="28"/>
+      <c r="IC6" s="28"/>
+      <c r="ID6" s="28"/>
+      <c r="IE6" s="28"/>
+      <c r="IF6" s="28"/>
+      <c r="IG6" s="28"/>
+      <c r="IH6" s="28"/>
+      <c r="II6" s="28"/>
+      <c r="IJ6" s="28"/>
+      <c r="IK6" s="28"/>
+      <c r="IL6" s="28"/>
+      <c r="IM6" s="28"/>
+      <c r="IN6" s="28"/>
+      <c r="IO6" s="28"/>
+      <c r="IP6" s="28"/>
+      <c r="IQ6" s="28"/>
+      <c r="IR6" s="28"/>
+      <c r="IS6" s="28"/>
+      <c r="IT6" s="28"/>
+      <c r="IU6" s="28"/>
+      <c r="IV6" s="28"/>
     </row>
-    <row r="7" spans="1:256">
-[...255 lines deleted...]
-      <c r="IV7" s="43"/>
+    <row r="7" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="21"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="37"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="37"/>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="37"/>
+      <c r="AH7" s="37"/>
+      <c r="AI7" s="37"/>
+      <c r="AJ7" s="37"/>
+      <c r="AK7" s="37"/>
+      <c r="AL7" s="37"/>
+      <c r="AM7" s="37"/>
+      <c r="AN7" s="37"/>
+      <c r="AO7" s="37"/>
+      <c r="AP7" s="37"/>
+      <c r="AQ7" s="37"/>
+      <c r="AR7" s="37"/>
+      <c r="AS7" s="37"/>
+      <c r="AT7" s="37"/>
+      <c r="AU7" s="37"/>
+      <c r="AV7" s="37"/>
+      <c r="AW7" s="37"/>
+      <c r="AX7" s="37"/>
+      <c r="AY7" s="37"/>
+      <c r="AZ7" s="37"/>
+      <c r="BA7" s="37"/>
+      <c r="BB7" s="37"/>
+      <c r="BC7" s="37"/>
+      <c r="BD7" s="37"/>
+      <c r="BE7" s="37"/>
+      <c r="BF7" s="37"/>
+      <c r="BG7" s="37"/>
+      <c r="BH7" s="37"/>
+      <c r="BI7" s="37"/>
+      <c r="BJ7" s="37"/>
+      <c r="BK7" s="37"/>
+      <c r="BL7" s="37"/>
+      <c r="BM7" s="37"/>
+      <c r="BN7" s="37"/>
+      <c r="BO7" s="37"/>
+      <c r="BP7" s="37"/>
+      <c r="BQ7" s="37"/>
+      <c r="BR7" s="37"/>
+      <c r="BS7" s="37"/>
+      <c r="BT7" s="37"/>
+      <c r="BU7" s="37"/>
+      <c r="BV7" s="37"/>
+      <c r="BW7" s="37"/>
+      <c r="BX7" s="37"/>
+      <c r="BY7" s="37"/>
+      <c r="BZ7" s="37"/>
+      <c r="CA7" s="37"/>
+      <c r="CB7" s="37"/>
+      <c r="CC7" s="37"/>
+      <c r="CD7" s="37"/>
+      <c r="CE7" s="37"/>
+      <c r="CF7" s="37"/>
+      <c r="CG7" s="37"/>
+      <c r="CH7" s="37"/>
+      <c r="CI7" s="37"/>
+      <c r="CJ7" s="37"/>
+      <c r="CK7" s="37"/>
+      <c r="CL7" s="37"/>
+      <c r="CM7" s="37"/>
+      <c r="CN7" s="37"/>
+      <c r="CO7" s="37"/>
+      <c r="CP7" s="37"/>
+      <c r="CQ7" s="37"/>
+      <c r="CR7" s="37"/>
+      <c r="CS7" s="37"/>
+      <c r="CT7" s="37"/>
+      <c r="CU7" s="37"/>
+      <c r="CV7" s="37"/>
+      <c r="CW7" s="37"/>
+      <c r="CX7" s="37"/>
+      <c r="CY7" s="37"/>
+      <c r="CZ7" s="37"/>
+      <c r="DA7" s="37"/>
+      <c r="DB7" s="37"/>
+      <c r="DC7" s="37"/>
+      <c r="DD7" s="37"/>
+      <c r="DE7" s="37"/>
+      <c r="DF7" s="37"/>
+      <c r="DG7" s="37"/>
+      <c r="DH7" s="37"/>
+      <c r="DI7" s="37"/>
+      <c r="DJ7" s="37"/>
+      <c r="DK7" s="37"/>
+      <c r="DL7" s="37"/>
+      <c r="DM7" s="37"/>
+      <c r="DN7" s="37"/>
+      <c r="DO7" s="37"/>
+      <c r="DP7" s="37"/>
+      <c r="DQ7" s="37"/>
+      <c r="DR7" s="37"/>
+      <c r="DS7" s="37"/>
+      <c r="DT7" s="37"/>
+      <c r="DU7" s="37"/>
+      <c r="DV7" s="37"/>
+      <c r="DW7" s="37"/>
+      <c r="DX7" s="37"/>
+      <c r="DY7" s="37"/>
+      <c r="DZ7" s="37"/>
+      <c r="EA7" s="37"/>
+      <c r="EB7" s="37"/>
+      <c r="EC7" s="37"/>
+      <c r="ED7" s="37"/>
+      <c r="EE7" s="37"/>
+      <c r="EF7" s="37"/>
+      <c r="EG7" s="37"/>
+      <c r="EH7" s="37"/>
+      <c r="EI7" s="37"/>
+      <c r="EJ7" s="37"/>
+      <c r="EK7" s="37"/>
+      <c r="EL7" s="37"/>
+      <c r="EM7" s="37"/>
+      <c r="EN7" s="37"/>
+      <c r="EO7" s="37"/>
+      <c r="EP7" s="37"/>
+      <c r="EQ7" s="37"/>
+      <c r="ER7" s="37"/>
+      <c r="ES7" s="37"/>
+      <c r="ET7" s="37"/>
+      <c r="EU7" s="37"/>
+      <c r="EV7" s="37"/>
+      <c r="EW7" s="37"/>
+      <c r="EX7" s="37"/>
+      <c r="EY7" s="37"/>
+      <c r="EZ7" s="37"/>
+      <c r="FA7" s="37"/>
+      <c r="FB7" s="37"/>
+      <c r="FC7" s="37"/>
+      <c r="FD7" s="37"/>
+      <c r="FE7" s="37"/>
+      <c r="FF7" s="37"/>
+      <c r="FG7" s="37"/>
+      <c r="FH7" s="37"/>
+      <c r="FI7" s="37"/>
+      <c r="FJ7" s="37"/>
+      <c r="FK7" s="37"/>
+      <c r="FL7" s="37"/>
+      <c r="FM7" s="37"/>
+      <c r="FN7" s="37"/>
+      <c r="FO7" s="37"/>
+      <c r="FP7" s="37"/>
+      <c r="FQ7" s="37"/>
+      <c r="FR7" s="37"/>
+      <c r="FS7" s="37"/>
+      <c r="FT7" s="37"/>
+      <c r="FU7" s="37"/>
+      <c r="FV7" s="37"/>
+      <c r="FW7" s="37"/>
+      <c r="FX7" s="37"/>
+      <c r="FY7" s="37"/>
+      <c r="FZ7" s="37"/>
+      <c r="GA7" s="37"/>
+      <c r="GB7" s="37"/>
+      <c r="GC7" s="37"/>
+      <c r="GD7" s="37"/>
+      <c r="GE7" s="37"/>
+      <c r="GF7" s="37"/>
+      <c r="GG7" s="37"/>
+      <c r="GH7" s="37"/>
+      <c r="GI7" s="37"/>
+      <c r="GJ7" s="37"/>
+      <c r="GK7" s="37"/>
+      <c r="GL7" s="37"/>
+      <c r="GM7" s="37"/>
+      <c r="GN7" s="37"/>
+      <c r="GO7" s="37"/>
+      <c r="GP7" s="37"/>
+      <c r="GQ7" s="37"/>
+      <c r="GR7" s="37"/>
+      <c r="GS7" s="37"/>
+      <c r="GT7" s="37"/>
+      <c r="GU7" s="37"/>
+      <c r="GV7" s="37"/>
+      <c r="GW7" s="37"/>
+      <c r="GX7" s="37"/>
+      <c r="GY7" s="37"/>
+      <c r="GZ7" s="37"/>
+      <c r="HA7" s="37"/>
+      <c r="HB7" s="37"/>
+      <c r="HC7" s="37"/>
+      <c r="HD7" s="37"/>
+      <c r="HE7" s="37"/>
+      <c r="HF7" s="37"/>
+      <c r="HG7" s="37"/>
+      <c r="HH7" s="37"/>
+      <c r="HI7" s="37"/>
+      <c r="HJ7" s="37"/>
+      <c r="HK7" s="37"/>
+      <c r="HL7" s="37"/>
+      <c r="HM7" s="37"/>
+      <c r="HN7" s="37"/>
+      <c r="HO7" s="37"/>
+      <c r="HP7" s="37"/>
+      <c r="HQ7" s="37"/>
+      <c r="HR7" s="37"/>
+      <c r="HS7" s="37"/>
+      <c r="HT7" s="37"/>
+      <c r="HU7" s="37"/>
+      <c r="HV7" s="37"/>
+      <c r="HW7" s="37"/>
+      <c r="HX7" s="37"/>
+      <c r="HY7" s="37"/>
+      <c r="HZ7" s="37"/>
+      <c r="IA7" s="37"/>
+      <c r="IB7" s="37"/>
+      <c r="IC7" s="37"/>
+      <c r="ID7" s="37"/>
+      <c r="IE7" s="37"/>
+      <c r="IF7" s="37"/>
+      <c r="IG7" s="37"/>
+      <c r="IH7" s="37"/>
+      <c r="II7" s="37"/>
+      <c r="IJ7" s="37"/>
+      <c r="IK7" s="37"/>
+      <c r="IL7" s="37"/>
+      <c r="IM7" s="37"/>
+      <c r="IN7" s="37"/>
+      <c r="IO7" s="37"/>
+      <c r="IP7" s="37"/>
+      <c r="IQ7" s="37"/>
+      <c r="IR7" s="37"/>
+      <c r="IS7" s="37"/>
+      <c r="IT7" s="37"/>
+      <c r="IU7" s="37"/>
+      <c r="IV7" s="37"/>
     </row>
-    <row r="8" spans="1:256" ht="15.75">
-      <c r="A8" s="59" t="s">
+    <row r="8" spans="1:256" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="59"/>
-[...37 lines deleted...]
-      <c r="AN8" s="33"/>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+      <c r="AC8" s="29"/>
+      <c r="AD8" s="29"/>
+      <c r="AE8" s="29"/>
+      <c r="AF8" s="29"/>
+      <c r="AG8" s="29"/>
+      <c r="AH8" s="29"/>
+      <c r="AI8" s="29"/>
+      <c r="AJ8" s="29"/>
+      <c r="AK8" s="29"/>
+      <c r="AL8" s="29"/>
+      <c r="AM8" s="29"/>
+      <c r="AN8" s="29"/>
     </row>
-    <row r="9" spans="1:256" ht="15.75">
-      <c r="A9" s="60" t="s">
+    <row r="9" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="60"/>
-[...253 lines deleted...]
-      <c r="IV9" s="48"/>
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+      <c r="S9" s="40"/>
+      <c r="T9" s="40"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="40"/>
+      <c r="W9" s="40"/>
+      <c r="X9" s="40"/>
+      <c r="Y9" s="40"/>
+      <c r="Z9" s="41"/>
+      <c r="AA9" s="41"/>
+      <c r="AB9" s="41"/>
+      <c r="AC9" s="41"/>
+      <c r="AD9" s="41"/>
+      <c r="AE9" s="41"/>
+      <c r="AF9" s="41"/>
+      <c r="AG9" s="41"/>
+      <c r="AH9" s="41"/>
+      <c r="AI9" s="41"/>
+      <c r="AJ9" s="41"/>
+      <c r="AK9" s="41"/>
+      <c r="AL9" s="41"/>
+      <c r="AM9" s="41"/>
+      <c r="AN9" s="41"/>
+      <c r="AO9" s="42"/>
+      <c r="AP9" s="42"/>
+      <c r="AQ9" s="42"/>
+      <c r="AR9" s="42"/>
+      <c r="AS9" s="42"/>
+      <c r="AT9" s="42"/>
+      <c r="AU9" s="42"/>
+      <c r="AV9" s="42"/>
+      <c r="AW9" s="42"/>
+      <c r="AX9" s="42"/>
+      <c r="AY9" s="42"/>
+      <c r="AZ9" s="42"/>
+      <c r="BA9" s="42"/>
+      <c r="BB9" s="42"/>
+      <c r="BC9" s="42"/>
+      <c r="BD9" s="42"/>
+      <c r="BE9" s="42"/>
+      <c r="BF9" s="42"/>
+      <c r="BG9" s="42"/>
+      <c r="BH9" s="42"/>
+      <c r="BI9" s="42"/>
+      <c r="BJ9" s="42"/>
+      <c r="BK9" s="42"/>
+      <c r="BL9" s="42"/>
+      <c r="BM9" s="42"/>
+      <c r="BN9" s="42"/>
+      <c r="BO9" s="42"/>
+      <c r="BP9" s="42"/>
+      <c r="BQ9" s="42"/>
+      <c r="BR9" s="42"/>
+      <c r="BS9" s="42"/>
+      <c r="BT9" s="42"/>
+      <c r="BU9" s="42"/>
+      <c r="BV9" s="42"/>
+      <c r="BW9" s="42"/>
+      <c r="BX9" s="42"/>
+      <c r="BY9" s="42"/>
+      <c r="BZ9" s="42"/>
+      <c r="CA9" s="42"/>
+      <c r="CB9" s="42"/>
+      <c r="CC9" s="42"/>
+      <c r="CD9" s="42"/>
+      <c r="CE9" s="42"/>
+      <c r="CF9" s="42"/>
+      <c r="CG9" s="42"/>
+      <c r="CH9" s="42"/>
+      <c r="CI9" s="42"/>
+      <c r="CJ9" s="42"/>
+      <c r="CK9" s="42"/>
+      <c r="CL9" s="42"/>
+      <c r="CM9" s="42"/>
+      <c r="CN9" s="42"/>
+      <c r="CO9" s="42"/>
+      <c r="CP9" s="42"/>
+      <c r="CQ9" s="42"/>
+      <c r="CR9" s="42"/>
+      <c r="CS9" s="42"/>
+      <c r="CT9" s="42"/>
+      <c r="CU9" s="42"/>
+      <c r="CV9" s="42"/>
+      <c r="CW9" s="42"/>
+      <c r="CX9" s="42"/>
+      <c r="CY9" s="42"/>
+      <c r="CZ9" s="42"/>
+      <c r="DA9" s="42"/>
+      <c r="DB9" s="42"/>
+      <c r="DC9" s="42"/>
+      <c r="DD9" s="42"/>
+      <c r="DE9" s="42"/>
+      <c r="DF9" s="42"/>
+      <c r="DG9" s="42"/>
+      <c r="DH9" s="42"/>
+      <c r="DI9" s="42"/>
+      <c r="DJ9" s="42"/>
+      <c r="DK9" s="42"/>
+      <c r="DL9" s="42"/>
+      <c r="DM9" s="42"/>
+      <c r="DN9" s="42"/>
+      <c r="DO9" s="42"/>
+      <c r="DP9" s="42"/>
+      <c r="DQ9" s="42"/>
+      <c r="DR9" s="42"/>
+      <c r="DS9" s="42"/>
+      <c r="DT9" s="42"/>
+      <c r="DU9" s="42"/>
+      <c r="DV9" s="42"/>
+      <c r="DW9" s="42"/>
+      <c r="DX9" s="42"/>
+      <c r="DY9" s="42"/>
+      <c r="DZ9" s="42"/>
+      <c r="EA9" s="42"/>
+      <c r="EB9" s="42"/>
+      <c r="EC9" s="42"/>
+      <c r="ED9" s="42"/>
+      <c r="EE9" s="42"/>
+      <c r="EF9" s="42"/>
+      <c r="EG9" s="42"/>
+      <c r="EH9" s="42"/>
+      <c r="EI9" s="42"/>
+      <c r="EJ9" s="42"/>
+      <c r="EK9" s="42"/>
+      <c r="EL9" s="42"/>
+      <c r="EM9" s="42"/>
+      <c r="EN9" s="42"/>
+      <c r="EO9" s="42"/>
+      <c r="EP9" s="42"/>
+      <c r="EQ9" s="42"/>
+      <c r="ER9" s="42"/>
+      <c r="ES9" s="42"/>
+      <c r="ET9" s="42"/>
+      <c r="EU9" s="42"/>
+      <c r="EV9" s="42"/>
+      <c r="EW9" s="42"/>
+      <c r="EX9" s="42"/>
+      <c r="EY9" s="42"/>
+      <c r="EZ9" s="42"/>
+      <c r="FA9" s="42"/>
+      <c r="FB9" s="42"/>
+      <c r="FC9" s="42"/>
+      <c r="FD9" s="42"/>
+      <c r="FE9" s="42"/>
+      <c r="FF9" s="42"/>
+      <c r="FG9" s="42"/>
+      <c r="FH9" s="42"/>
+      <c r="FI9" s="42"/>
+      <c r="FJ9" s="42"/>
+      <c r="FK9" s="42"/>
+      <c r="FL9" s="42"/>
+      <c r="FM9" s="42"/>
+      <c r="FN9" s="42"/>
+      <c r="FO9" s="42"/>
+      <c r="FP9" s="42"/>
+      <c r="FQ9" s="42"/>
+      <c r="FR9" s="42"/>
+      <c r="FS9" s="42"/>
+      <c r="FT9" s="42"/>
+      <c r="FU9" s="42"/>
+      <c r="FV9" s="42"/>
+      <c r="FW9" s="42"/>
+      <c r="FX9" s="42"/>
+      <c r="FY9" s="42"/>
+      <c r="FZ9" s="42"/>
+      <c r="GA9" s="42"/>
+      <c r="GB9" s="42"/>
+      <c r="GC9" s="42"/>
+      <c r="GD9" s="42"/>
+      <c r="GE9" s="42"/>
+      <c r="GF9" s="42"/>
+      <c r="GG9" s="42"/>
+      <c r="GH9" s="42"/>
+      <c r="GI9" s="42"/>
+      <c r="GJ9" s="42"/>
+      <c r="GK9" s="42"/>
+      <c r="GL9" s="42"/>
+      <c r="GM9" s="42"/>
+      <c r="GN9" s="42"/>
+      <c r="GO9" s="42"/>
+      <c r="GP9" s="42"/>
+      <c r="GQ9" s="42"/>
+      <c r="GR9" s="42"/>
+      <c r="GS9" s="42"/>
+      <c r="GT9" s="42"/>
+      <c r="GU9" s="42"/>
+      <c r="GV9" s="42"/>
+      <c r="GW9" s="42"/>
+      <c r="GX9" s="42"/>
+      <c r="GY9" s="42"/>
+      <c r="GZ9" s="42"/>
+      <c r="HA9" s="42"/>
+      <c r="HB9" s="42"/>
+      <c r="HC9" s="42"/>
+      <c r="HD9" s="42"/>
+      <c r="HE9" s="42"/>
+      <c r="HF9" s="42"/>
+      <c r="HG9" s="42"/>
+      <c r="HH9" s="42"/>
+      <c r="HI9" s="42"/>
+      <c r="HJ9" s="42"/>
+      <c r="HK9" s="42"/>
+      <c r="HL9" s="42"/>
+      <c r="HM9" s="42"/>
+      <c r="HN9" s="42"/>
+      <c r="HO9" s="42"/>
+      <c r="HP9" s="42"/>
+      <c r="HQ9" s="42"/>
+      <c r="HR9" s="42"/>
+      <c r="HS9" s="42"/>
+      <c r="HT9" s="42"/>
+      <c r="HU9" s="42"/>
+      <c r="HV9" s="42"/>
+      <c r="HW9" s="42"/>
+      <c r="HX9" s="42"/>
+      <c r="HY9" s="42"/>
+      <c r="HZ9" s="42"/>
+      <c r="IA9" s="42"/>
+      <c r="IB9" s="42"/>
+      <c r="IC9" s="42"/>
+      <c r="ID9" s="42"/>
+      <c r="IE9" s="42"/>
+      <c r="IF9" s="42"/>
+      <c r="IG9" s="42"/>
+      <c r="IH9" s="42"/>
+      <c r="II9" s="42"/>
+      <c r="IJ9" s="42"/>
+      <c r="IK9" s="42"/>
+      <c r="IL9" s="42"/>
+      <c r="IM9" s="42"/>
+      <c r="IN9" s="42"/>
+      <c r="IO9" s="42"/>
+      <c r="IP9" s="42"/>
+      <c r="IQ9" s="42"/>
+      <c r="IR9" s="42"/>
+      <c r="IS9" s="42"/>
+      <c r="IT9" s="42"/>
+      <c r="IU9" s="42"/>
+      <c r="IV9" s="42"/>
     </row>
-    <row r="10" spans="1:256" ht="15.75">
-[...255 lines deleted...]
-      <c r="IV10" s="48"/>
+    <row r="10" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="43"/>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="41"/>
+      <c r="Q10" s="41"/>
+      <c r="R10" s="41"/>
+      <c r="S10" s="41"/>
+      <c r="T10" s="41"/>
+      <c r="U10" s="41"/>
+      <c r="V10" s="41"/>
+      <c r="W10" s="41"/>
+      <c r="X10" s="41"/>
+      <c r="Y10" s="41"/>
+      <c r="Z10" s="41"/>
+      <c r="AA10" s="41"/>
+      <c r="AB10" s="41"/>
+      <c r="AC10" s="41"/>
+      <c r="AD10" s="41"/>
+      <c r="AE10" s="41"/>
+      <c r="AF10" s="41"/>
+      <c r="AG10" s="41"/>
+      <c r="AH10" s="41"/>
+      <c r="AI10" s="41"/>
+      <c r="AJ10" s="41"/>
+      <c r="AK10" s="41"/>
+      <c r="AL10" s="41"/>
+      <c r="AM10" s="41"/>
+      <c r="AN10" s="41"/>
+      <c r="AO10" s="42"/>
+      <c r="AP10" s="42"/>
+      <c r="AQ10" s="42"/>
+      <c r="AR10" s="42"/>
+      <c r="AS10" s="42"/>
+      <c r="AT10" s="42"/>
+      <c r="AU10" s="42"/>
+      <c r="AV10" s="42"/>
+      <c r="AW10" s="42"/>
+      <c r="AX10" s="42"/>
+      <c r="AY10" s="42"/>
+      <c r="AZ10" s="42"/>
+      <c r="BA10" s="42"/>
+      <c r="BB10" s="42"/>
+      <c r="BC10" s="42"/>
+      <c r="BD10" s="42"/>
+      <c r="BE10" s="42"/>
+      <c r="BF10" s="42"/>
+      <c r="BG10" s="42"/>
+      <c r="BH10" s="42"/>
+      <c r="BI10" s="42"/>
+      <c r="BJ10" s="42"/>
+      <c r="BK10" s="42"/>
+      <c r="BL10" s="42"/>
+      <c r="BM10" s="42"/>
+      <c r="BN10" s="42"/>
+      <c r="BO10" s="42"/>
+      <c r="BP10" s="42"/>
+      <c r="BQ10" s="42"/>
+      <c r="BR10" s="42"/>
+      <c r="BS10" s="42"/>
+      <c r="BT10" s="42"/>
+      <c r="BU10" s="42"/>
+      <c r="BV10" s="42"/>
+      <c r="BW10" s="42"/>
+      <c r="BX10" s="42"/>
+      <c r="BY10" s="42"/>
+      <c r="BZ10" s="42"/>
+      <c r="CA10" s="42"/>
+      <c r="CB10" s="42"/>
+      <c r="CC10" s="42"/>
+      <c r="CD10" s="42"/>
+      <c r="CE10" s="42"/>
+      <c r="CF10" s="42"/>
+      <c r="CG10" s="42"/>
+      <c r="CH10" s="42"/>
+      <c r="CI10" s="42"/>
+      <c r="CJ10" s="42"/>
+      <c r="CK10" s="42"/>
+      <c r="CL10" s="42"/>
+      <c r="CM10" s="42"/>
+      <c r="CN10" s="42"/>
+      <c r="CO10" s="42"/>
+      <c r="CP10" s="42"/>
+      <c r="CQ10" s="42"/>
+      <c r="CR10" s="42"/>
+      <c r="CS10" s="42"/>
+      <c r="CT10" s="42"/>
+      <c r="CU10" s="42"/>
+      <c r="CV10" s="42"/>
+      <c r="CW10" s="42"/>
+      <c r="CX10" s="42"/>
+      <c r="CY10" s="42"/>
+      <c r="CZ10" s="42"/>
+      <c r="DA10" s="42"/>
+      <c r="DB10" s="42"/>
+      <c r="DC10" s="42"/>
+      <c r="DD10" s="42"/>
+      <c r="DE10" s="42"/>
+      <c r="DF10" s="42"/>
+      <c r="DG10" s="42"/>
+      <c r="DH10" s="42"/>
+      <c r="DI10" s="42"/>
+      <c r="DJ10" s="42"/>
+      <c r="DK10" s="42"/>
+      <c r="DL10" s="42"/>
+      <c r="DM10" s="42"/>
+      <c r="DN10" s="42"/>
+      <c r="DO10" s="42"/>
+      <c r="DP10" s="42"/>
+      <c r="DQ10" s="42"/>
+      <c r="DR10" s="42"/>
+      <c r="DS10" s="42"/>
+      <c r="DT10" s="42"/>
+      <c r="DU10" s="42"/>
+      <c r="DV10" s="42"/>
+      <c r="DW10" s="42"/>
+      <c r="DX10" s="42"/>
+      <c r="DY10" s="42"/>
+      <c r="DZ10" s="42"/>
+      <c r="EA10" s="42"/>
+      <c r="EB10" s="42"/>
+      <c r="EC10" s="42"/>
+      <c r="ED10" s="42"/>
+      <c r="EE10" s="42"/>
+      <c r="EF10" s="42"/>
+      <c r="EG10" s="42"/>
+      <c r="EH10" s="42"/>
+      <c r="EI10" s="42"/>
+      <c r="EJ10" s="42"/>
+      <c r="EK10" s="42"/>
+      <c r="EL10" s="42"/>
+      <c r="EM10" s="42"/>
+      <c r="EN10" s="42"/>
+      <c r="EO10" s="42"/>
+      <c r="EP10" s="42"/>
+      <c r="EQ10" s="42"/>
+      <c r="ER10" s="42"/>
+      <c r="ES10" s="42"/>
+      <c r="ET10" s="42"/>
+      <c r="EU10" s="42"/>
+      <c r="EV10" s="42"/>
+      <c r="EW10" s="42"/>
+      <c r="EX10" s="42"/>
+      <c r="EY10" s="42"/>
+      <c r="EZ10" s="42"/>
+      <c r="FA10" s="42"/>
+      <c r="FB10" s="42"/>
+      <c r="FC10" s="42"/>
+      <c r="FD10" s="42"/>
+      <c r="FE10" s="42"/>
+      <c r="FF10" s="42"/>
+      <c r="FG10" s="42"/>
+      <c r="FH10" s="42"/>
+      <c r="FI10" s="42"/>
+      <c r="FJ10" s="42"/>
+      <c r="FK10" s="42"/>
+      <c r="FL10" s="42"/>
+      <c r="FM10" s="42"/>
+      <c r="FN10" s="42"/>
+      <c r="FO10" s="42"/>
+      <c r="FP10" s="42"/>
+      <c r="FQ10" s="42"/>
+      <c r="FR10" s="42"/>
+      <c r="FS10" s="42"/>
+      <c r="FT10" s="42"/>
+      <c r="FU10" s="42"/>
+      <c r="FV10" s="42"/>
+      <c r="FW10" s="42"/>
+      <c r="FX10" s="42"/>
+      <c r="FY10" s="42"/>
+      <c r="FZ10" s="42"/>
+      <c r="GA10" s="42"/>
+      <c r="GB10" s="42"/>
+      <c r="GC10" s="42"/>
+      <c r="GD10" s="42"/>
+      <c r="GE10" s="42"/>
+      <c r="GF10" s="42"/>
+      <c r="GG10" s="42"/>
+      <c r="GH10" s="42"/>
+      <c r="GI10" s="42"/>
+      <c r="GJ10" s="42"/>
+      <c r="GK10" s="42"/>
+      <c r="GL10" s="42"/>
+      <c r="GM10" s="42"/>
+      <c r="GN10" s="42"/>
+      <c r="GO10" s="42"/>
+      <c r="GP10" s="42"/>
+      <c r="GQ10" s="42"/>
+      <c r="GR10" s="42"/>
+      <c r="GS10" s="42"/>
+      <c r="GT10" s="42"/>
+      <c r="GU10" s="42"/>
+      <c r="GV10" s="42"/>
+      <c r="GW10" s="42"/>
+      <c r="GX10" s="42"/>
+      <c r="GY10" s="42"/>
+      <c r="GZ10" s="42"/>
+      <c r="HA10" s="42"/>
+      <c r="HB10" s="42"/>
+      <c r="HC10" s="42"/>
+      <c r="HD10" s="42"/>
+      <c r="HE10" s="42"/>
+      <c r="HF10" s="42"/>
+      <c r="HG10" s="42"/>
+      <c r="HH10" s="42"/>
+      <c r="HI10" s="42"/>
+      <c r="HJ10" s="42"/>
+      <c r="HK10" s="42"/>
+      <c r="HL10" s="42"/>
+      <c r="HM10" s="42"/>
+      <c r="HN10" s="42"/>
+      <c r="HO10" s="42"/>
+      <c r="HP10" s="42"/>
+      <c r="HQ10" s="42"/>
+      <c r="HR10" s="42"/>
+      <c r="HS10" s="42"/>
+      <c r="HT10" s="42"/>
+      <c r="HU10" s="42"/>
+      <c r="HV10" s="42"/>
+      <c r="HW10" s="42"/>
+      <c r="HX10" s="42"/>
+      <c r="HY10" s="42"/>
+      <c r="HZ10" s="42"/>
+      <c r="IA10" s="42"/>
+      <c r="IB10" s="42"/>
+      <c r="IC10" s="42"/>
+      <c r="ID10" s="42"/>
+      <c r="IE10" s="42"/>
+      <c r="IF10" s="42"/>
+      <c r="IG10" s="42"/>
+      <c r="IH10" s="42"/>
+      <c r="II10" s="42"/>
+      <c r="IJ10" s="42"/>
+      <c r="IK10" s="42"/>
+      <c r="IL10" s="42"/>
+      <c r="IM10" s="42"/>
+      <c r="IN10" s="42"/>
+      <c r="IO10" s="42"/>
+      <c r="IP10" s="42"/>
+      <c r="IQ10" s="42"/>
+      <c r="IR10" s="42"/>
+      <c r="IS10" s="42"/>
+      <c r="IT10" s="42"/>
+      <c r="IU10" s="42"/>
+      <c r="IV10" s="42"/>
     </row>
-    <row r="12" spans="1:256" ht="15.75">
-[...254 lines deleted...]
-      <c r="IV12" s="50"/>
+    <row r="12" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="29"/>
+      <c r="R12" s="29"/>
+      <c r="S12" s="29"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="29"/>
+      <c r="X12" s="29"/>
+      <c r="Y12" s="29"/>
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="29"/>
+      <c r="AB12" s="29"/>
+      <c r="AC12" s="29"/>
+      <c r="AD12" s="29"/>
+      <c r="AE12" s="29"/>
+      <c r="AF12" s="29"/>
+      <c r="AG12" s="29"/>
+      <c r="AH12" s="29"/>
+      <c r="AI12" s="29"/>
+      <c r="AJ12" s="29"/>
+      <c r="AK12" s="29"/>
+      <c r="AL12" s="29"/>
+      <c r="AM12" s="29"/>
+      <c r="AN12" s="29"/>
+      <c r="AO12" s="29"/>
+      <c r="AP12" s="29"/>
+      <c r="AQ12" s="29"/>
+      <c r="AR12" s="29"/>
+      <c r="AS12" s="29"/>
+      <c r="AT12" s="29"/>
+      <c r="AU12" s="29"/>
+      <c r="AV12" s="29"/>
+      <c r="AW12" s="29"/>
+      <c r="AX12" s="29"/>
+      <c r="AY12" s="29"/>
+      <c r="AZ12" s="29"/>
+      <c r="BA12" s="29"/>
+      <c r="BB12" s="29"/>
+      <c r="BC12" s="29"/>
+      <c r="BD12" s="29"/>
+      <c r="BE12" s="29"/>
+      <c r="BF12" s="29"/>
+      <c r="BG12" s="29"/>
+      <c r="BH12" s="29"/>
+      <c r="BI12" s="29"/>
+      <c r="BJ12" s="29"/>
+      <c r="BK12" s="29"/>
+      <c r="BL12" s="29"/>
+      <c r="BM12" s="29"/>
+      <c r="BN12" s="29"/>
+      <c r="BO12" s="29"/>
+      <c r="BP12" s="29"/>
+      <c r="BQ12" s="29"/>
+      <c r="BR12" s="29"/>
+      <c r="BS12" s="29"/>
+      <c r="BT12" s="29"/>
+      <c r="BU12" s="29"/>
+      <c r="BV12" s="29"/>
+      <c r="BW12" s="29"/>
+      <c r="BX12" s="29"/>
+      <c r="BY12" s="29"/>
+      <c r="BZ12" s="29"/>
+      <c r="CA12" s="29"/>
+      <c r="CB12" s="29"/>
+      <c r="CC12" s="29"/>
+      <c r="CD12" s="29"/>
+      <c r="CE12" s="29"/>
+      <c r="CF12" s="29"/>
+      <c r="CG12" s="29"/>
+      <c r="CH12" s="29"/>
+      <c r="CI12" s="29"/>
+      <c r="CJ12" s="29"/>
+      <c r="CK12" s="29"/>
+      <c r="CL12" s="29"/>
+      <c r="CM12" s="29"/>
+      <c r="CN12" s="29"/>
+      <c r="CO12" s="29"/>
+      <c r="CP12" s="29"/>
+      <c r="CQ12" s="29"/>
+      <c r="CR12" s="29"/>
+      <c r="CS12" s="29"/>
+      <c r="CT12" s="29"/>
+      <c r="CU12" s="29"/>
+      <c r="CV12" s="29"/>
+      <c r="CW12" s="29"/>
+      <c r="CX12" s="29"/>
+      <c r="CY12" s="29"/>
+      <c r="CZ12" s="29"/>
+      <c r="DA12" s="29"/>
+      <c r="DB12" s="29"/>
+      <c r="DC12" s="29"/>
+      <c r="DD12" s="29"/>
+      <c r="DE12" s="29"/>
+      <c r="DF12" s="29"/>
+      <c r="DG12" s="29"/>
+      <c r="DH12" s="29"/>
+      <c r="DI12" s="29"/>
+      <c r="DJ12" s="29"/>
+      <c r="DK12" s="29"/>
+      <c r="DL12" s="29"/>
+      <c r="DM12" s="29"/>
+      <c r="DN12" s="29"/>
+      <c r="DO12" s="29"/>
+      <c r="DP12" s="29"/>
+      <c r="DQ12" s="29"/>
+      <c r="DR12" s="29"/>
+      <c r="DS12" s="29"/>
+      <c r="DT12" s="29"/>
+      <c r="DU12" s="29"/>
+      <c r="DV12" s="29"/>
+      <c r="DW12" s="29"/>
+      <c r="DX12" s="29"/>
+      <c r="DY12" s="29"/>
+      <c r="DZ12" s="29"/>
+      <c r="EA12" s="29"/>
+      <c r="EB12" s="29"/>
+      <c r="EC12" s="29"/>
+      <c r="ED12" s="29"/>
+      <c r="EE12" s="29"/>
+      <c r="EF12" s="29"/>
+      <c r="EG12" s="29"/>
+      <c r="EH12" s="29"/>
+      <c r="EI12" s="29"/>
+      <c r="EJ12" s="29"/>
+      <c r="EK12" s="29"/>
+      <c r="EL12" s="29"/>
+      <c r="EM12" s="29"/>
+      <c r="EN12" s="29"/>
+      <c r="EO12" s="29"/>
+      <c r="EP12" s="29"/>
+      <c r="EQ12" s="29"/>
+      <c r="ER12" s="29"/>
+      <c r="ES12" s="29"/>
+      <c r="ET12" s="29"/>
+      <c r="EU12" s="29"/>
+      <c r="EV12" s="29"/>
+      <c r="EW12" s="29"/>
+      <c r="EX12" s="29"/>
+      <c r="EY12" s="29"/>
+      <c r="EZ12" s="29"/>
+      <c r="FA12" s="29"/>
+      <c r="FB12" s="29"/>
+      <c r="FC12" s="29"/>
+      <c r="FD12" s="29"/>
+      <c r="FE12" s="29"/>
+      <c r="FF12" s="29"/>
+      <c r="FG12" s="29"/>
+      <c r="FH12" s="29"/>
+      <c r="FI12" s="29"/>
+      <c r="FJ12" s="29"/>
+      <c r="FK12" s="29"/>
+      <c r="FL12" s="29"/>
+      <c r="FM12" s="29"/>
+      <c r="FN12" s="29"/>
+      <c r="FO12" s="29"/>
+      <c r="FP12" s="29"/>
+      <c r="FQ12" s="29"/>
+      <c r="FR12" s="29"/>
+      <c r="FS12" s="29"/>
+      <c r="FT12" s="29"/>
+      <c r="FU12" s="29"/>
+      <c r="FV12" s="29"/>
+      <c r="FW12" s="29"/>
+      <c r="FX12" s="29"/>
+      <c r="FY12" s="29"/>
+      <c r="FZ12" s="29"/>
+      <c r="GA12" s="29"/>
+      <c r="GB12" s="29"/>
+      <c r="GC12" s="29"/>
+      <c r="GD12" s="29"/>
+      <c r="GE12" s="29"/>
+      <c r="GF12" s="29"/>
+      <c r="GG12" s="29"/>
+      <c r="GH12" s="29"/>
+      <c r="GI12" s="29"/>
+      <c r="GJ12" s="29"/>
+      <c r="GK12" s="29"/>
+      <c r="GL12" s="29"/>
+      <c r="GM12" s="29"/>
+      <c r="GN12" s="29"/>
+      <c r="GO12" s="29"/>
+      <c r="GP12" s="29"/>
+      <c r="GQ12" s="29"/>
+      <c r="GR12" s="29"/>
+      <c r="GS12" s="29"/>
+      <c r="GT12" s="29"/>
+      <c r="GU12" s="29"/>
+      <c r="GV12" s="29"/>
+      <c r="GW12" s="29"/>
+      <c r="GX12" s="29"/>
+      <c r="GY12" s="29"/>
+      <c r="GZ12" s="29"/>
+      <c r="HA12" s="29"/>
+      <c r="HB12" s="29"/>
+      <c r="HC12" s="29"/>
+      <c r="HD12" s="29"/>
+      <c r="HE12" s="29"/>
+      <c r="HF12" s="29"/>
+      <c r="HG12" s="29"/>
+      <c r="HH12" s="29"/>
+      <c r="HI12" s="29"/>
+      <c r="HJ12" s="29"/>
+      <c r="HK12" s="29"/>
+      <c r="HL12" s="29"/>
+      <c r="HM12" s="29"/>
+      <c r="HN12" s="29"/>
+      <c r="HO12" s="29"/>
+      <c r="HP12" s="29"/>
+      <c r="HQ12" s="29"/>
+      <c r="HR12" s="29"/>
+      <c r="HS12" s="29"/>
+      <c r="HT12" s="29"/>
+      <c r="HU12" s="29"/>
+      <c r="HV12" s="29"/>
+      <c r="HW12" s="29"/>
+      <c r="HX12" s="29"/>
+      <c r="HY12" s="29"/>
+      <c r="HZ12" s="29"/>
+      <c r="IA12" s="29"/>
+      <c r="IB12" s="29"/>
+      <c r="IC12" s="29"/>
+      <c r="ID12" s="29"/>
+      <c r="IE12" s="29"/>
+      <c r="IF12" s="29"/>
+      <c r="IG12" s="29"/>
+      <c r="IH12" s="29"/>
+      <c r="II12" s="29"/>
+      <c r="IJ12" s="29"/>
+      <c r="IK12" s="29"/>
+      <c r="IL12" s="29"/>
+      <c r="IM12" s="29"/>
+      <c r="IN12" s="29"/>
+      <c r="IO12" s="29"/>
+      <c r="IP12" s="29"/>
+      <c r="IQ12" s="29"/>
+      <c r="IR12" s="29"/>
+      <c r="IS12" s="29"/>
+      <c r="IT12" s="29"/>
+      <c r="IU12" s="29"/>
+      <c r="IV12" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A3:C5"/>
     <mergeCell ref="D3:O3"/>
     <mergeCell ref="P3:R3"/>
     <mergeCell ref="S3:T3"/>
     <mergeCell ref="U3:U5"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.5" style="42" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="50" max="16384" width="5.625" style="34"/>
+    <col min="1" max="3" width="11.5" style="30" customWidth="1"/>
+    <col min="4" max="4" width="11" style="30" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="30" customWidth="1"/>
+    <col min="6" max="6" width="11" style="30" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="30" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="30" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="30" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="30" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="30" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="30" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="30" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="30" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="30" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="30" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="30" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="30" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="30" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="30" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="30" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="30" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="30" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="30" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="30" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="30" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="30" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="30" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="30" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="30" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="30" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" s="66" customFormat="1" ht="21">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:256" s="55" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="55"/>
-[...253 lines deleted...]
-      <c r="IV1" s="65"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
+      <c r="AX1" s="54"/>
+      <c r="AY1" s="54"/>
+      <c r="AZ1" s="54"/>
+      <c r="BA1" s="54"/>
+      <c r="BB1" s="54"/>
+      <c r="BC1" s="54"/>
+      <c r="BD1" s="54"/>
+      <c r="BE1" s="54"/>
+      <c r="BF1" s="54"/>
+      <c r="BG1" s="54"/>
+      <c r="BH1" s="54"/>
+      <c r="BI1" s="54"/>
+      <c r="BJ1" s="54"/>
+      <c r="BK1" s="54"/>
+      <c r="BL1" s="54"/>
+      <c r="BM1" s="54"/>
+      <c r="BN1" s="54"/>
+      <c r="BO1" s="54"/>
+      <c r="BP1" s="54"/>
+      <c r="BQ1" s="54"/>
+      <c r="BR1" s="54"/>
+      <c r="BS1" s="54"/>
+      <c r="BT1" s="54"/>
+      <c r="BU1" s="54"/>
+      <c r="BV1" s="54"/>
+      <c r="BW1" s="54"/>
+      <c r="BX1" s="54"/>
+      <c r="BY1" s="54"/>
+      <c r="BZ1" s="54"/>
+      <c r="CA1" s="54"/>
+      <c r="CB1" s="54"/>
+      <c r="CC1" s="54"/>
+      <c r="CD1" s="54"/>
+      <c r="CE1" s="54"/>
+      <c r="CF1" s="54"/>
+      <c r="CG1" s="54"/>
+      <c r="CH1" s="54"/>
+      <c r="CI1" s="54"/>
+      <c r="CJ1" s="54"/>
+      <c r="CK1" s="54"/>
+      <c r="CL1" s="54"/>
+      <c r="CM1" s="54"/>
+      <c r="CN1" s="54"/>
+      <c r="CO1" s="54"/>
+      <c r="CP1" s="54"/>
+      <c r="CQ1" s="54"/>
+      <c r="CR1" s="54"/>
+      <c r="CS1" s="54"/>
+      <c r="CT1" s="54"/>
+      <c r="CU1" s="54"/>
+      <c r="CV1" s="54"/>
+      <c r="CW1" s="54"/>
+      <c r="CX1" s="54"/>
+      <c r="CY1" s="54"/>
+      <c r="CZ1" s="54"/>
+      <c r="DA1" s="54"/>
+      <c r="DB1" s="54"/>
+      <c r="DC1" s="54"/>
+      <c r="DD1" s="54"/>
+      <c r="DE1" s="54"/>
+      <c r="DF1" s="54"/>
+      <c r="DG1" s="54"/>
+      <c r="DH1" s="54"/>
+      <c r="DI1" s="54"/>
+      <c r="DJ1" s="54"/>
+      <c r="DK1" s="54"/>
+      <c r="DL1" s="54"/>
+      <c r="DM1" s="54"/>
+      <c r="DN1" s="54"/>
+      <c r="DO1" s="54"/>
+      <c r="DP1" s="54"/>
+      <c r="DQ1" s="54"/>
+      <c r="DR1" s="54"/>
+      <c r="DS1" s="54"/>
+      <c r="DT1" s="54"/>
+      <c r="DU1" s="54"/>
+      <c r="DV1" s="54"/>
+      <c r="DW1" s="54"/>
+      <c r="DX1" s="54"/>
+      <c r="DY1" s="54"/>
+      <c r="DZ1" s="54"/>
+      <c r="EA1" s="54"/>
+      <c r="EB1" s="54"/>
+      <c r="EC1" s="54"/>
+      <c r="ED1" s="54"/>
+      <c r="EE1" s="54"/>
+      <c r="EF1" s="54"/>
+      <c r="EG1" s="54"/>
+      <c r="EH1" s="54"/>
+      <c r="EI1" s="54"/>
+      <c r="EJ1" s="54"/>
+      <c r="EK1" s="54"/>
+      <c r="EL1" s="54"/>
+      <c r="EM1" s="54"/>
+      <c r="EN1" s="54"/>
+      <c r="EO1" s="54"/>
+      <c r="EP1" s="54"/>
+      <c r="EQ1" s="54"/>
+      <c r="ER1" s="54"/>
+      <c r="ES1" s="54"/>
+      <c r="ET1" s="54"/>
+      <c r="EU1" s="54"/>
+      <c r="EV1" s="54"/>
+      <c r="EW1" s="54"/>
+      <c r="EX1" s="54"/>
+      <c r="EY1" s="54"/>
+      <c r="EZ1" s="54"/>
+      <c r="FA1" s="54"/>
+      <c r="FB1" s="54"/>
+      <c r="FC1" s="54"/>
+      <c r="FD1" s="54"/>
+      <c r="FE1" s="54"/>
+      <c r="FF1" s="54"/>
+      <c r="FG1" s="54"/>
+      <c r="FH1" s="54"/>
+      <c r="FI1" s="54"/>
+      <c r="FJ1" s="54"/>
+      <c r="FK1" s="54"/>
+      <c r="FL1" s="54"/>
+      <c r="FM1" s="54"/>
+      <c r="FN1" s="54"/>
+      <c r="FO1" s="54"/>
+      <c r="FP1" s="54"/>
+      <c r="FQ1" s="54"/>
+      <c r="FR1" s="54"/>
+      <c r="FS1" s="54"/>
+      <c r="FT1" s="54"/>
+      <c r="FU1" s="54"/>
+      <c r="FV1" s="54"/>
+      <c r="FW1" s="54"/>
+      <c r="FX1" s="54"/>
+      <c r="FY1" s="54"/>
+      <c r="FZ1" s="54"/>
+      <c r="GA1" s="54"/>
+      <c r="GB1" s="54"/>
+      <c r="GC1" s="54"/>
+      <c r="GD1" s="54"/>
+      <c r="GE1" s="54"/>
+      <c r="GF1" s="54"/>
+      <c r="GG1" s="54"/>
+      <c r="GH1" s="54"/>
+      <c r="GI1" s="54"/>
+      <c r="GJ1" s="54"/>
+      <c r="GK1" s="54"/>
+      <c r="GL1" s="54"/>
+      <c r="GM1" s="54"/>
+      <c r="GN1" s="54"/>
+      <c r="GO1" s="54"/>
+      <c r="GP1" s="54"/>
+      <c r="GQ1" s="54"/>
+      <c r="GR1" s="54"/>
+      <c r="GS1" s="54"/>
+      <c r="GT1" s="54"/>
+      <c r="GU1" s="54"/>
+      <c r="GV1" s="54"/>
+      <c r="GW1" s="54"/>
+      <c r="GX1" s="54"/>
+      <c r="GY1" s="54"/>
+      <c r="GZ1" s="54"/>
+      <c r="HA1" s="54"/>
+      <c r="HB1" s="54"/>
+      <c r="HC1" s="54"/>
+      <c r="HD1" s="54"/>
+      <c r="HE1" s="54"/>
+      <c r="HF1" s="54"/>
+      <c r="HG1" s="54"/>
+      <c r="HH1" s="54"/>
+      <c r="HI1" s="54"/>
+      <c r="HJ1" s="54"/>
+      <c r="HK1" s="54"/>
+      <c r="HL1" s="54"/>
+      <c r="HM1" s="54"/>
+      <c r="HN1" s="54"/>
+      <c r="HO1" s="54"/>
+      <c r="HP1" s="54"/>
+      <c r="HQ1" s="54"/>
+      <c r="HR1" s="54"/>
+      <c r="HS1" s="54"/>
+      <c r="HT1" s="54"/>
+      <c r="HU1" s="54"/>
+      <c r="HV1" s="54"/>
+      <c r="HW1" s="54"/>
+      <c r="HX1" s="54"/>
+      <c r="HY1" s="54"/>
+      <c r="HZ1" s="54"/>
+      <c r="IA1" s="54"/>
+      <c r="IB1" s="54"/>
+      <c r="IC1" s="54"/>
+      <c r="ID1" s="54"/>
+      <c r="IE1" s="54"/>
+      <c r="IF1" s="54"/>
+      <c r="IG1" s="54"/>
+      <c r="IH1" s="54"/>
+      <c r="II1" s="54"/>
+      <c r="IJ1" s="54"/>
+      <c r="IK1" s="54"/>
+      <c r="IL1" s="54"/>
+      <c r="IM1" s="54"/>
+      <c r="IN1" s="54"/>
+      <c r="IO1" s="54"/>
+      <c r="IP1" s="54"/>
+      <c r="IQ1" s="54"/>
+      <c r="IR1" s="54"/>
+      <c r="IS1" s="54"/>
+      <c r="IT1" s="54"/>
+      <c r="IU1" s="54"/>
+      <c r="IV1" s="54"/>
     </row>
-    <row r="2" spans="1:256" ht="15.75">
-      <c r="A2" s="104" t="s">
+    <row r="2" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="84" t="s">
         <v>111</v>
       </c>
-      <c r="B2" s="63"/>
-[...37 lines deleted...]
-      <c r="AN2" s="33"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
     </row>
-    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1">
-      <c r="A3" s="124" t="s">
+    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="120" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="119"/>
-[...1 lines deleted...]
-      <c r="D3" s="133" t="s">
+      <c r="B3" s="109"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="129" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="124"/>
-[...10 lines deleted...]
-      <c r="P3" s="133" t="s">
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="120"/>
+      <c r="K3" s="120"/>
+      <c r="L3" s="120"/>
+      <c r="M3" s="120"/>
+      <c r="N3" s="120"/>
+      <c r="O3" s="121"/>
+      <c r="P3" s="129" t="s">
         <v>35</v>
       </c>
-      <c r="Q3" s="124"/>
-[...1 lines deleted...]
-      <c r="S3" s="133" t="s">
+      <c r="Q3" s="120"/>
+      <c r="R3" s="121"/>
+      <c r="S3" s="129" t="s">
         <v>36</v>
       </c>
-      <c r="T3" s="124"/>
-      <c r="U3" s="130" t="s">
+      <c r="T3" s="120"/>
+      <c r="U3" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="Z3" s="37"/>
-      <c r="AA3" s="32"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
     </row>
-    <row r="4" spans="1:256" ht="47.45" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="133" t="s">
+    <row r="4" spans="1:256" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="109"/>
+      <c r="B4" s="109"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="129" t="s">
         <v>37</v>
       </c>
-      <c r="E4" s="124"/>
-[...1 lines deleted...]
-      <c r="G4" s="126" t="s">
+      <c r="E4" s="120"/>
+      <c r="F4" s="121"/>
+      <c r="G4" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="H4" s="127"/>
-[...1 lines deleted...]
-      <c r="J4" s="133" t="s">
+      <c r="H4" s="123"/>
+      <c r="I4" s="124"/>
+      <c r="J4" s="129" t="s">
         <v>39</v>
       </c>
-      <c r="K4" s="124"/>
-[...1 lines deleted...]
-      <c r="M4" s="126" t="s">
+      <c r="K4" s="120"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="122" t="s">
         <v>40</v>
       </c>
-      <c r="N4" s="127"/>
-[...1 lines deleted...]
-      <c r="P4" s="135" t="s">
+      <c r="N4" s="123"/>
+      <c r="O4" s="124"/>
+      <c r="P4" s="131" t="s">
         <v>41</v>
       </c>
-      <c r="Q4" s="135" t="s">
+      <c r="Q4" s="131" t="s">
         <v>42</v>
       </c>
-      <c r="R4" s="135" t="s">
+      <c r="R4" s="131" t="s">
         <v>62</v>
       </c>
-      <c r="S4" s="135" t="s">
+      <c r="S4" s="131" t="s">
         <v>11</v>
       </c>
-      <c r="T4" s="130" t="s">
+      <c r="T4" s="126" t="s">
         <v>12</v>
       </c>
-      <c r="U4" s="131"/>
-[...2 lines deleted...]
-      <c r="AB4" s="32"/>
+      <c r="U4" s="127"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="AB4" s="28"/>
     </row>
-    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1">
-[...3 lines deleted...]
-      <c r="D5" s="35" t="s">
+    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="E5" s="35" t="s">
+      <c r="E5" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="38" t="s">
+      <c r="F5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="G5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="H5" s="35" t="s">
+      <c r="H5" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="38" t="s">
+      <c r="I5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="J5" s="35" t="s">
+      <c r="J5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="35" t="s">
+      <c r="K5" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="38" t="s">
+      <c r="L5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="M5" s="35" t="s">
+      <c r="M5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="35" t="s">
+      <c r="N5" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="38" t="s">
+      <c r="O5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="P5" s="136"/>
-[...10 lines deleted...]
-      <c r="AA5" s="32"/>
+      <c r="P5" s="132"/>
+      <c r="Q5" s="132"/>
+      <c r="R5" s="132"/>
+      <c r="S5" s="132"/>
+      <c r="T5" s="128"/>
+      <c r="U5" s="128"/>
+      <c r="V5" s="28"/>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28"/>
     </row>
-    <row r="6" spans="1:256" ht="26.45" customHeight="1">
-      <c r="A6" s="118" t="s">
+    <row r="6" spans="1:256" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="108" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="119"/>
-[...1 lines deleted...]
-      <c r="D6" s="40">
+      <c r="B6" s="109"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="35">
         <v>1284</v>
       </c>
-      <c r="E6" s="41">
+      <c r="E6" s="36">
         <v>345</v>
       </c>
-      <c r="F6" s="41">
+      <c r="F6" s="36">
         <v>92</v>
       </c>
-      <c r="G6" s="41">
+      <c r="G6" s="36">
         <v>114</v>
       </c>
-      <c r="H6" s="41">
+      <c r="H6" s="36">
         <v>136</v>
       </c>
-      <c r="I6" s="41">
+      <c r="I6" s="36">
         <v>24</v>
       </c>
-      <c r="J6" s="41">
+      <c r="J6" s="36">
         <v>1142</v>
       </c>
-      <c r="K6" s="41">
+      <c r="K6" s="36">
         <v>196</v>
       </c>
-      <c r="L6" s="41">
+      <c r="L6" s="36">
         <v>59</v>
       </c>
-      <c r="M6" s="41">
+      <c r="M6" s="36">
         <v>28</v>
       </c>
-      <c r="N6" s="41">
+      <c r="N6" s="36">
         <v>13</v>
       </c>
-      <c r="O6" s="41">
+      <c r="O6" s="36">
         <v>9</v>
       </c>
-      <c r="P6" s="41">
+      <c r="P6" s="36">
         <v>165</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="Q6" s="36">
         <v>101</v>
       </c>
-      <c r="R6" s="41">
+      <c r="R6" s="36">
         <v>43</v>
       </c>
-      <c r="S6" s="41">
+      <c r="S6" s="36">
         <v>51</v>
       </c>
-      <c r="T6" s="41">
+      <c r="T6" s="36">
         <v>9</v>
       </c>
-      <c r="U6" s="41">
+      <c r="U6" s="36">
         <v>755</v>
       </c>
-      <c r="X6" s="37"/>
-[...231 lines deleted...]
-      <c r="IV6" s="32"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
+      <c r="BA6" s="28"/>
+      <c r="BB6" s="28"/>
+      <c r="BC6" s="28"/>
+      <c r="BD6" s="28"/>
+      <c r="BE6" s="28"/>
+      <c r="BF6" s="28"/>
+      <c r="BG6" s="28"/>
+      <c r="BH6" s="28"/>
+      <c r="BI6" s="28"/>
+      <c r="BJ6" s="28"/>
+      <c r="BK6" s="28"/>
+      <c r="BL6" s="28"/>
+      <c r="BM6" s="28"/>
+      <c r="BN6" s="28"/>
+      <c r="BO6" s="28"/>
+      <c r="BP6" s="28"/>
+      <c r="BQ6" s="28"/>
+      <c r="BR6" s="28"/>
+      <c r="BS6" s="28"/>
+      <c r="BT6" s="28"/>
+      <c r="BU6" s="28"/>
+      <c r="BV6" s="28"/>
+      <c r="BW6" s="28"/>
+      <c r="BX6" s="28"/>
+      <c r="BY6" s="28"/>
+      <c r="BZ6" s="28"/>
+      <c r="CA6" s="28"/>
+      <c r="CB6" s="28"/>
+      <c r="CC6" s="28"/>
+      <c r="CD6" s="28"/>
+      <c r="CE6" s="28"/>
+      <c r="CF6" s="28"/>
+      <c r="CG6" s="28"/>
+      <c r="CH6" s="28"/>
+      <c r="CI6" s="28"/>
+      <c r="CJ6" s="28"/>
+      <c r="CK6" s="28"/>
+      <c r="CL6" s="28"/>
+      <c r="CM6" s="28"/>
+      <c r="CN6" s="28"/>
+      <c r="CO6" s="28"/>
+      <c r="CP6" s="28"/>
+      <c r="CQ6" s="28"/>
+      <c r="CR6" s="28"/>
+      <c r="CS6" s="28"/>
+      <c r="CT6" s="28"/>
+      <c r="CU6" s="28"/>
+      <c r="CV6" s="28"/>
+      <c r="CW6" s="28"/>
+      <c r="CX6" s="28"/>
+      <c r="CY6" s="28"/>
+      <c r="CZ6" s="28"/>
+      <c r="DA6" s="28"/>
+      <c r="DB6" s="28"/>
+      <c r="DC6" s="28"/>
+      <c r="DD6" s="28"/>
+      <c r="DE6" s="28"/>
+      <c r="DF6" s="28"/>
+      <c r="DG6" s="28"/>
+      <c r="DH6" s="28"/>
+      <c r="DI6" s="28"/>
+      <c r="DJ6" s="28"/>
+      <c r="DK6" s="28"/>
+      <c r="DL6" s="28"/>
+      <c r="DM6" s="28"/>
+      <c r="DN6" s="28"/>
+      <c r="DO6" s="28"/>
+      <c r="DP6" s="28"/>
+      <c r="DQ6" s="28"/>
+      <c r="DR6" s="28"/>
+      <c r="DS6" s="28"/>
+      <c r="DT6" s="28"/>
+      <c r="DU6" s="28"/>
+      <c r="DV6" s="28"/>
+      <c r="DW6" s="28"/>
+      <c r="DX6" s="28"/>
+      <c r="DY6" s="28"/>
+      <c r="DZ6" s="28"/>
+      <c r="EA6" s="28"/>
+      <c r="EB6" s="28"/>
+      <c r="EC6" s="28"/>
+      <c r="ED6" s="28"/>
+      <c r="EE6" s="28"/>
+      <c r="EF6" s="28"/>
+      <c r="EG6" s="28"/>
+      <c r="EH6" s="28"/>
+      <c r="EI6" s="28"/>
+      <c r="EJ6" s="28"/>
+      <c r="EK6" s="28"/>
+      <c r="EL6" s="28"/>
+      <c r="EM6" s="28"/>
+      <c r="EN6" s="28"/>
+      <c r="EO6" s="28"/>
+      <c r="EP6" s="28"/>
+      <c r="EQ6" s="28"/>
+      <c r="ER6" s="28"/>
+      <c r="ES6" s="28"/>
+      <c r="ET6" s="28"/>
+      <c r="EU6" s="28"/>
+      <c r="EV6" s="28"/>
+      <c r="EW6" s="28"/>
+      <c r="EX6" s="28"/>
+      <c r="EY6" s="28"/>
+      <c r="EZ6" s="28"/>
+      <c r="FA6" s="28"/>
+      <c r="FB6" s="28"/>
+      <c r="FC6" s="28"/>
+      <c r="FD6" s="28"/>
+      <c r="FE6" s="28"/>
+      <c r="FF6" s="28"/>
+      <c r="FG6" s="28"/>
+      <c r="FH6" s="28"/>
+      <c r="FI6" s="28"/>
+      <c r="FJ6" s="28"/>
+      <c r="FK6" s="28"/>
+      <c r="FL6" s="28"/>
+      <c r="FM6" s="28"/>
+      <c r="FN6" s="28"/>
+      <c r="FO6" s="28"/>
+      <c r="FP6" s="28"/>
+      <c r="FQ6" s="28"/>
+      <c r="FR6" s="28"/>
+      <c r="FS6" s="28"/>
+      <c r="FT6" s="28"/>
+      <c r="FU6" s="28"/>
+      <c r="FV6" s="28"/>
+      <c r="FW6" s="28"/>
+      <c r="FX6" s="28"/>
+      <c r="FY6" s="28"/>
+      <c r="FZ6" s="28"/>
+      <c r="GA6" s="28"/>
+      <c r="GB6" s="28"/>
+      <c r="GC6" s="28"/>
+      <c r="GD6" s="28"/>
+      <c r="GE6" s="28"/>
+      <c r="GF6" s="28"/>
+      <c r="GG6" s="28"/>
+      <c r="GH6" s="28"/>
+      <c r="GI6" s="28"/>
+      <c r="GJ6" s="28"/>
+      <c r="GK6" s="28"/>
+      <c r="GL6" s="28"/>
+      <c r="GM6" s="28"/>
+      <c r="GN6" s="28"/>
+      <c r="GO6" s="28"/>
+      <c r="GP6" s="28"/>
+      <c r="GQ6" s="28"/>
+      <c r="GR6" s="28"/>
+      <c r="GS6" s="28"/>
+      <c r="GT6" s="28"/>
+      <c r="GU6" s="28"/>
+      <c r="GV6" s="28"/>
+      <c r="GW6" s="28"/>
+      <c r="GX6" s="28"/>
+      <c r="GY6" s="28"/>
+      <c r="GZ6" s="28"/>
+      <c r="HA6" s="28"/>
+      <c r="HB6" s="28"/>
+      <c r="HC6" s="28"/>
+      <c r="HD6" s="28"/>
+      <c r="HE6" s="28"/>
+      <c r="HF6" s="28"/>
+      <c r="HG6" s="28"/>
+      <c r="HH6" s="28"/>
+      <c r="HI6" s="28"/>
+      <c r="HJ6" s="28"/>
+      <c r="HK6" s="28"/>
+      <c r="HL6" s="28"/>
+      <c r="HM6" s="28"/>
+      <c r="HN6" s="28"/>
+      <c r="HO6" s="28"/>
+      <c r="HP6" s="28"/>
+      <c r="HQ6" s="28"/>
+      <c r="HR6" s="28"/>
+      <c r="HS6" s="28"/>
+      <c r="HT6" s="28"/>
+      <c r="HU6" s="28"/>
+      <c r="HV6" s="28"/>
+      <c r="HW6" s="28"/>
+      <c r="HX6" s="28"/>
+      <c r="HY6" s="28"/>
+      <c r="HZ6" s="28"/>
+      <c r="IA6" s="28"/>
+      <c r="IB6" s="28"/>
+      <c r="IC6" s="28"/>
+      <c r="ID6" s="28"/>
+      <c r="IE6" s="28"/>
+      <c r="IF6" s="28"/>
+      <c r="IG6" s="28"/>
+      <c r="IH6" s="28"/>
+      <c r="II6" s="28"/>
+      <c r="IJ6" s="28"/>
+      <c r="IK6" s="28"/>
+      <c r="IL6" s="28"/>
+      <c r="IM6" s="28"/>
+      <c r="IN6" s="28"/>
+      <c r="IO6" s="28"/>
+      <c r="IP6" s="28"/>
+      <c r="IQ6" s="28"/>
+      <c r="IR6" s="28"/>
+      <c r="IS6" s="28"/>
+      <c r="IT6" s="28"/>
+      <c r="IU6" s="28"/>
+      <c r="IV6" s="28"/>
     </row>
-    <row r="7" spans="1:256">
-[...255 lines deleted...]
-      <c r="IV7" s="43"/>
+    <row r="7" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="21"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="37"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="37"/>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="37"/>
+      <c r="AH7" s="37"/>
+      <c r="AI7" s="37"/>
+      <c r="AJ7" s="37"/>
+      <c r="AK7" s="37"/>
+      <c r="AL7" s="37"/>
+      <c r="AM7" s="37"/>
+      <c r="AN7" s="37"/>
+      <c r="AO7" s="37"/>
+      <c r="AP7" s="37"/>
+      <c r="AQ7" s="37"/>
+      <c r="AR7" s="37"/>
+      <c r="AS7" s="37"/>
+      <c r="AT7" s="37"/>
+      <c r="AU7" s="37"/>
+      <c r="AV7" s="37"/>
+      <c r="AW7" s="37"/>
+      <c r="AX7" s="37"/>
+      <c r="AY7" s="37"/>
+      <c r="AZ7" s="37"/>
+      <c r="BA7" s="37"/>
+      <c r="BB7" s="37"/>
+      <c r="BC7" s="37"/>
+      <c r="BD7" s="37"/>
+      <c r="BE7" s="37"/>
+      <c r="BF7" s="37"/>
+      <c r="BG7" s="37"/>
+      <c r="BH7" s="37"/>
+      <c r="BI7" s="37"/>
+      <c r="BJ7" s="37"/>
+      <c r="BK7" s="37"/>
+      <c r="BL7" s="37"/>
+      <c r="BM7" s="37"/>
+      <c r="BN7" s="37"/>
+      <c r="BO7" s="37"/>
+      <c r="BP7" s="37"/>
+      <c r="BQ7" s="37"/>
+      <c r="BR7" s="37"/>
+      <c r="BS7" s="37"/>
+      <c r="BT7" s="37"/>
+      <c r="BU7" s="37"/>
+      <c r="BV7" s="37"/>
+      <c r="BW7" s="37"/>
+      <c r="BX7" s="37"/>
+      <c r="BY7" s="37"/>
+      <c r="BZ7" s="37"/>
+      <c r="CA7" s="37"/>
+      <c r="CB7" s="37"/>
+      <c r="CC7" s="37"/>
+      <c r="CD7" s="37"/>
+      <c r="CE7" s="37"/>
+      <c r="CF7" s="37"/>
+      <c r="CG7" s="37"/>
+      <c r="CH7" s="37"/>
+      <c r="CI7" s="37"/>
+      <c r="CJ7" s="37"/>
+      <c r="CK7" s="37"/>
+      <c r="CL7" s="37"/>
+      <c r="CM7" s="37"/>
+      <c r="CN7" s="37"/>
+      <c r="CO7" s="37"/>
+      <c r="CP7" s="37"/>
+      <c r="CQ7" s="37"/>
+      <c r="CR7" s="37"/>
+      <c r="CS7" s="37"/>
+      <c r="CT7" s="37"/>
+      <c r="CU7" s="37"/>
+      <c r="CV7" s="37"/>
+      <c r="CW7" s="37"/>
+      <c r="CX7" s="37"/>
+      <c r="CY7" s="37"/>
+      <c r="CZ7" s="37"/>
+      <c r="DA7" s="37"/>
+      <c r="DB7" s="37"/>
+      <c r="DC7" s="37"/>
+      <c r="DD7" s="37"/>
+      <c r="DE7" s="37"/>
+      <c r="DF7" s="37"/>
+      <c r="DG7" s="37"/>
+      <c r="DH7" s="37"/>
+      <c r="DI7" s="37"/>
+      <c r="DJ7" s="37"/>
+      <c r="DK7" s="37"/>
+      <c r="DL7" s="37"/>
+      <c r="DM7" s="37"/>
+      <c r="DN7" s="37"/>
+      <c r="DO7" s="37"/>
+      <c r="DP7" s="37"/>
+      <c r="DQ7" s="37"/>
+      <c r="DR7" s="37"/>
+      <c r="DS7" s="37"/>
+      <c r="DT7" s="37"/>
+      <c r="DU7" s="37"/>
+      <c r="DV7" s="37"/>
+      <c r="DW7" s="37"/>
+      <c r="DX7" s="37"/>
+      <c r="DY7" s="37"/>
+      <c r="DZ7" s="37"/>
+      <c r="EA7" s="37"/>
+      <c r="EB7" s="37"/>
+      <c r="EC7" s="37"/>
+      <c r="ED7" s="37"/>
+      <c r="EE7" s="37"/>
+      <c r="EF7" s="37"/>
+      <c r="EG7" s="37"/>
+      <c r="EH7" s="37"/>
+      <c r="EI7" s="37"/>
+      <c r="EJ7" s="37"/>
+      <c r="EK7" s="37"/>
+      <c r="EL7" s="37"/>
+      <c r="EM7" s="37"/>
+      <c r="EN7" s="37"/>
+      <c r="EO7" s="37"/>
+      <c r="EP7" s="37"/>
+      <c r="EQ7" s="37"/>
+      <c r="ER7" s="37"/>
+      <c r="ES7" s="37"/>
+      <c r="ET7" s="37"/>
+      <c r="EU7" s="37"/>
+      <c r="EV7" s="37"/>
+      <c r="EW7" s="37"/>
+      <c r="EX7" s="37"/>
+      <c r="EY7" s="37"/>
+      <c r="EZ7" s="37"/>
+      <c r="FA7" s="37"/>
+      <c r="FB7" s="37"/>
+      <c r="FC7" s="37"/>
+      <c r="FD7" s="37"/>
+      <c r="FE7" s="37"/>
+      <c r="FF7" s="37"/>
+      <c r="FG7" s="37"/>
+      <c r="FH7" s="37"/>
+      <c r="FI7" s="37"/>
+      <c r="FJ7" s="37"/>
+      <c r="FK7" s="37"/>
+      <c r="FL7" s="37"/>
+      <c r="FM7" s="37"/>
+      <c r="FN7" s="37"/>
+      <c r="FO7" s="37"/>
+      <c r="FP7" s="37"/>
+      <c r="FQ7" s="37"/>
+      <c r="FR7" s="37"/>
+      <c r="FS7" s="37"/>
+      <c r="FT7" s="37"/>
+      <c r="FU7" s="37"/>
+      <c r="FV7" s="37"/>
+      <c r="FW7" s="37"/>
+      <c r="FX7" s="37"/>
+      <c r="FY7" s="37"/>
+      <c r="FZ7" s="37"/>
+      <c r="GA7" s="37"/>
+      <c r="GB7" s="37"/>
+      <c r="GC7" s="37"/>
+      <c r="GD7" s="37"/>
+      <c r="GE7" s="37"/>
+      <c r="GF7" s="37"/>
+      <c r="GG7" s="37"/>
+      <c r="GH7" s="37"/>
+      <c r="GI7" s="37"/>
+      <c r="GJ7" s="37"/>
+      <c r="GK7" s="37"/>
+      <c r="GL7" s="37"/>
+      <c r="GM7" s="37"/>
+      <c r="GN7" s="37"/>
+      <c r="GO7" s="37"/>
+      <c r="GP7" s="37"/>
+      <c r="GQ7" s="37"/>
+      <c r="GR7" s="37"/>
+      <c r="GS7" s="37"/>
+      <c r="GT7" s="37"/>
+      <c r="GU7" s="37"/>
+      <c r="GV7" s="37"/>
+      <c r="GW7" s="37"/>
+      <c r="GX7" s="37"/>
+      <c r="GY7" s="37"/>
+      <c r="GZ7" s="37"/>
+      <c r="HA7" s="37"/>
+      <c r="HB7" s="37"/>
+      <c r="HC7" s="37"/>
+      <c r="HD7" s="37"/>
+      <c r="HE7" s="37"/>
+      <c r="HF7" s="37"/>
+      <c r="HG7" s="37"/>
+      <c r="HH7" s="37"/>
+      <c r="HI7" s="37"/>
+      <c r="HJ7" s="37"/>
+      <c r="HK7" s="37"/>
+      <c r="HL7" s="37"/>
+      <c r="HM7" s="37"/>
+      <c r="HN7" s="37"/>
+      <c r="HO7" s="37"/>
+      <c r="HP7" s="37"/>
+      <c r="HQ7" s="37"/>
+      <c r="HR7" s="37"/>
+      <c r="HS7" s="37"/>
+      <c r="HT7" s="37"/>
+      <c r="HU7" s="37"/>
+      <c r="HV7" s="37"/>
+      <c r="HW7" s="37"/>
+      <c r="HX7" s="37"/>
+      <c r="HY7" s="37"/>
+      <c r="HZ7" s="37"/>
+      <c r="IA7" s="37"/>
+      <c r="IB7" s="37"/>
+      <c r="IC7" s="37"/>
+      <c r="ID7" s="37"/>
+      <c r="IE7" s="37"/>
+      <c r="IF7" s="37"/>
+      <c r="IG7" s="37"/>
+      <c r="IH7" s="37"/>
+      <c r="II7" s="37"/>
+      <c r="IJ7" s="37"/>
+      <c r="IK7" s="37"/>
+      <c r="IL7" s="37"/>
+      <c r="IM7" s="37"/>
+      <c r="IN7" s="37"/>
+      <c r="IO7" s="37"/>
+      <c r="IP7" s="37"/>
+      <c r="IQ7" s="37"/>
+      <c r="IR7" s="37"/>
+      <c r="IS7" s="37"/>
+      <c r="IT7" s="37"/>
+      <c r="IU7" s="37"/>
+      <c r="IV7" s="37"/>
     </row>
-    <row r="8" spans="1:256" ht="15.75">
-      <c r="A8" s="59" t="s">
+    <row r="8" spans="1:256" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="59"/>
-[...37 lines deleted...]
-      <c r="AN8" s="33"/>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+      <c r="AC8" s="29"/>
+      <c r="AD8" s="29"/>
+      <c r="AE8" s="29"/>
+      <c r="AF8" s="29"/>
+      <c r="AG8" s="29"/>
+      <c r="AH8" s="29"/>
+      <c r="AI8" s="29"/>
+      <c r="AJ8" s="29"/>
+      <c r="AK8" s="29"/>
+      <c r="AL8" s="29"/>
+      <c r="AM8" s="29"/>
+      <c r="AN8" s="29"/>
     </row>
-    <row r="9" spans="1:256" ht="15.75">
-      <c r="A9" s="60" t="s">
+    <row r="9" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="60"/>
-[...253 lines deleted...]
-      <c r="IV9" s="48"/>
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+      <c r="S9" s="40"/>
+      <c r="T9" s="40"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="40"/>
+      <c r="W9" s="40"/>
+      <c r="X9" s="40"/>
+      <c r="Y9" s="40"/>
+      <c r="Z9" s="41"/>
+      <c r="AA9" s="41"/>
+      <c r="AB9" s="41"/>
+      <c r="AC9" s="41"/>
+      <c r="AD9" s="41"/>
+      <c r="AE9" s="41"/>
+      <c r="AF9" s="41"/>
+      <c r="AG9" s="41"/>
+      <c r="AH9" s="41"/>
+      <c r="AI9" s="41"/>
+      <c r="AJ9" s="41"/>
+      <c r="AK9" s="41"/>
+      <c r="AL9" s="41"/>
+      <c r="AM9" s="41"/>
+      <c r="AN9" s="41"/>
+      <c r="AO9" s="42"/>
+      <c r="AP9" s="42"/>
+      <c r="AQ9" s="42"/>
+      <c r="AR9" s="42"/>
+      <c r="AS9" s="42"/>
+      <c r="AT9" s="42"/>
+      <c r="AU9" s="42"/>
+      <c r="AV9" s="42"/>
+      <c r="AW9" s="42"/>
+      <c r="AX9" s="42"/>
+      <c r="AY9" s="42"/>
+      <c r="AZ9" s="42"/>
+      <c r="BA9" s="42"/>
+      <c r="BB9" s="42"/>
+      <c r="BC9" s="42"/>
+      <c r="BD9" s="42"/>
+      <c r="BE9" s="42"/>
+      <c r="BF9" s="42"/>
+      <c r="BG9" s="42"/>
+      <c r="BH9" s="42"/>
+      <c r="BI9" s="42"/>
+      <c r="BJ9" s="42"/>
+      <c r="BK9" s="42"/>
+      <c r="BL9" s="42"/>
+      <c r="BM9" s="42"/>
+      <c r="BN9" s="42"/>
+      <c r="BO9" s="42"/>
+      <c r="BP9" s="42"/>
+      <c r="BQ9" s="42"/>
+      <c r="BR9" s="42"/>
+      <c r="BS9" s="42"/>
+      <c r="BT9" s="42"/>
+      <c r="BU9" s="42"/>
+      <c r="BV9" s="42"/>
+      <c r="BW9" s="42"/>
+      <c r="BX9" s="42"/>
+      <c r="BY9" s="42"/>
+      <c r="BZ9" s="42"/>
+      <c r="CA9" s="42"/>
+      <c r="CB9" s="42"/>
+      <c r="CC9" s="42"/>
+      <c r="CD9" s="42"/>
+      <c r="CE9" s="42"/>
+      <c r="CF9" s="42"/>
+      <c r="CG9" s="42"/>
+      <c r="CH9" s="42"/>
+      <c r="CI9" s="42"/>
+      <c r="CJ9" s="42"/>
+      <c r="CK9" s="42"/>
+      <c r="CL9" s="42"/>
+      <c r="CM9" s="42"/>
+      <c r="CN9" s="42"/>
+      <c r="CO9" s="42"/>
+      <c r="CP9" s="42"/>
+      <c r="CQ9" s="42"/>
+      <c r="CR9" s="42"/>
+      <c r="CS9" s="42"/>
+      <c r="CT9" s="42"/>
+      <c r="CU9" s="42"/>
+      <c r="CV9" s="42"/>
+      <c r="CW9" s="42"/>
+      <c r="CX9" s="42"/>
+      <c r="CY9" s="42"/>
+      <c r="CZ9" s="42"/>
+      <c r="DA9" s="42"/>
+      <c r="DB9" s="42"/>
+      <c r="DC9" s="42"/>
+      <c r="DD9" s="42"/>
+      <c r="DE9" s="42"/>
+      <c r="DF9" s="42"/>
+      <c r="DG9" s="42"/>
+      <c r="DH9" s="42"/>
+      <c r="DI9" s="42"/>
+      <c r="DJ9" s="42"/>
+      <c r="DK9" s="42"/>
+      <c r="DL9" s="42"/>
+      <c r="DM9" s="42"/>
+      <c r="DN9" s="42"/>
+      <c r="DO9" s="42"/>
+      <c r="DP9" s="42"/>
+      <c r="DQ9" s="42"/>
+      <c r="DR9" s="42"/>
+      <c r="DS9" s="42"/>
+      <c r="DT9" s="42"/>
+      <c r="DU9" s="42"/>
+      <c r="DV9" s="42"/>
+      <c r="DW9" s="42"/>
+      <c r="DX9" s="42"/>
+      <c r="DY9" s="42"/>
+      <c r="DZ9" s="42"/>
+      <c r="EA9" s="42"/>
+      <c r="EB9" s="42"/>
+      <c r="EC9" s="42"/>
+      <c r="ED9" s="42"/>
+      <c r="EE9" s="42"/>
+      <c r="EF9" s="42"/>
+      <c r="EG9" s="42"/>
+      <c r="EH9" s="42"/>
+      <c r="EI9" s="42"/>
+      <c r="EJ9" s="42"/>
+      <c r="EK9" s="42"/>
+      <c r="EL9" s="42"/>
+      <c r="EM9" s="42"/>
+      <c r="EN9" s="42"/>
+      <c r="EO9" s="42"/>
+      <c r="EP9" s="42"/>
+      <c r="EQ9" s="42"/>
+      <c r="ER9" s="42"/>
+      <c r="ES9" s="42"/>
+      <c r="ET9" s="42"/>
+      <c r="EU9" s="42"/>
+      <c r="EV9" s="42"/>
+      <c r="EW9" s="42"/>
+      <c r="EX9" s="42"/>
+      <c r="EY9" s="42"/>
+      <c r="EZ9" s="42"/>
+      <c r="FA9" s="42"/>
+      <c r="FB9" s="42"/>
+      <c r="FC9" s="42"/>
+      <c r="FD9" s="42"/>
+      <c r="FE9" s="42"/>
+      <c r="FF9" s="42"/>
+      <c r="FG9" s="42"/>
+      <c r="FH9" s="42"/>
+      <c r="FI9" s="42"/>
+      <c r="FJ9" s="42"/>
+      <c r="FK9" s="42"/>
+      <c r="FL9" s="42"/>
+      <c r="FM9" s="42"/>
+      <c r="FN9" s="42"/>
+      <c r="FO9" s="42"/>
+      <c r="FP9" s="42"/>
+      <c r="FQ9" s="42"/>
+      <c r="FR9" s="42"/>
+      <c r="FS9" s="42"/>
+      <c r="FT9" s="42"/>
+      <c r="FU9" s="42"/>
+      <c r="FV9" s="42"/>
+      <c r="FW9" s="42"/>
+      <c r="FX9" s="42"/>
+      <c r="FY9" s="42"/>
+      <c r="FZ9" s="42"/>
+      <c r="GA9" s="42"/>
+      <c r="GB9" s="42"/>
+      <c r="GC9" s="42"/>
+      <c r="GD9" s="42"/>
+      <c r="GE9" s="42"/>
+      <c r="GF9" s="42"/>
+      <c r="GG9" s="42"/>
+      <c r="GH9" s="42"/>
+      <c r="GI9" s="42"/>
+      <c r="GJ9" s="42"/>
+      <c r="GK9" s="42"/>
+      <c r="GL9" s="42"/>
+      <c r="GM9" s="42"/>
+      <c r="GN9" s="42"/>
+      <c r="GO9" s="42"/>
+      <c r="GP9" s="42"/>
+      <c r="GQ9" s="42"/>
+      <c r="GR9" s="42"/>
+      <c r="GS9" s="42"/>
+      <c r="GT9" s="42"/>
+      <c r="GU9" s="42"/>
+      <c r="GV9" s="42"/>
+      <c r="GW9" s="42"/>
+      <c r="GX9" s="42"/>
+      <c r="GY9" s="42"/>
+      <c r="GZ9" s="42"/>
+      <c r="HA9" s="42"/>
+      <c r="HB9" s="42"/>
+      <c r="HC9" s="42"/>
+      <c r="HD9" s="42"/>
+      <c r="HE9" s="42"/>
+      <c r="HF9" s="42"/>
+      <c r="HG9" s="42"/>
+      <c r="HH9" s="42"/>
+      <c r="HI9" s="42"/>
+      <c r="HJ9" s="42"/>
+      <c r="HK9" s="42"/>
+      <c r="HL9" s="42"/>
+      <c r="HM9" s="42"/>
+      <c r="HN9" s="42"/>
+      <c r="HO9" s="42"/>
+      <c r="HP9" s="42"/>
+      <c r="HQ9" s="42"/>
+      <c r="HR9" s="42"/>
+      <c r="HS9" s="42"/>
+      <c r="HT9" s="42"/>
+      <c r="HU9" s="42"/>
+      <c r="HV9" s="42"/>
+      <c r="HW9" s="42"/>
+      <c r="HX9" s="42"/>
+      <c r="HY9" s="42"/>
+      <c r="HZ9" s="42"/>
+      <c r="IA9" s="42"/>
+      <c r="IB9" s="42"/>
+      <c r="IC9" s="42"/>
+      <c r="ID9" s="42"/>
+      <c r="IE9" s="42"/>
+      <c r="IF9" s="42"/>
+      <c r="IG9" s="42"/>
+      <c r="IH9" s="42"/>
+      <c r="II9" s="42"/>
+      <c r="IJ9" s="42"/>
+      <c r="IK9" s="42"/>
+      <c r="IL9" s="42"/>
+      <c r="IM9" s="42"/>
+      <c r="IN9" s="42"/>
+      <c r="IO9" s="42"/>
+      <c r="IP9" s="42"/>
+      <c r="IQ9" s="42"/>
+      <c r="IR9" s="42"/>
+      <c r="IS9" s="42"/>
+      <c r="IT9" s="42"/>
+      <c r="IU9" s="42"/>
+      <c r="IV9" s="42"/>
     </row>
-    <row r="10" spans="1:256" ht="15.75">
-[...255 lines deleted...]
-      <c r="IV10" s="48"/>
+    <row r="10" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="43"/>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="41"/>
+      <c r="Q10" s="41"/>
+      <c r="R10" s="41"/>
+      <c r="S10" s="41"/>
+      <c r="T10" s="41"/>
+      <c r="U10" s="41"/>
+      <c r="V10" s="41"/>
+      <c r="W10" s="41"/>
+      <c r="X10" s="41"/>
+      <c r="Y10" s="41"/>
+      <c r="Z10" s="41"/>
+      <c r="AA10" s="41"/>
+      <c r="AB10" s="41"/>
+      <c r="AC10" s="41"/>
+      <c r="AD10" s="41"/>
+      <c r="AE10" s="41"/>
+      <c r="AF10" s="41"/>
+      <c r="AG10" s="41"/>
+      <c r="AH10" s="41"/>
+      <c r="AI10" s="41"/>
+      <c r="AJ10" s="41"/>
+      <c r="AK10" s="41"/>
+      <c r="AL10" s="41"/>
+      <c r="AM10" s="41"/>
+      <c r="AN10" s="41"/>
+      <c r="AO10" s="42"/>
+      <c r="AP10" s="42"/>
+      <c r="AQ10" s="42"/>
+      <c r="AR10" s="42"/>
+      <c r="AS10" s="42"/>
+      <c r="AT10" s="42"/>
+      <c r="AU10" s="42"/>
+      <c r="AV10" s="42"/>
+      <c r="AW10" s="42"/>
+      <c r="AX10" s="42"/>
+      <c r="AY10" s="42"/>
+      <c r="AZ10" s="42"/>
+      <c r="BA10" s="42"/>
+      <c r="BB10" s="42"/>
+      <c r="BC10" s="42"/>
+      <c r="BD10" s="42"/>
+      <c r="BE10" s="42"/>
+      <c r="BF10" s="42"/>
+      <c r="BG10" s="42"/>
+      <c r="BH10" s="42"/>
+      <c r="BI10" s="42"/>
+      <c r="BJ10" s="42"/>
+      <c r="BK10" s="42"/>
+      <c r="BL10" s="42"/>
+      <c r="BM10" s="42"/>
+      <c r="BN10" s="42"/>
+      <c r="BO10" s="42"/>
+      <c r="BP10" s="42"/>
+      <c r="BQ10" s="42"/>
+      <c r="BR10" s="42"/>
+      <c r="BS10" s="42"/>
+      <c r="BT10" s="42"/>
+      <c r="BU10" s="42"/>
+      <c r="BV10" s="42"/>
+      <c r="BW10" s="42"/>
+      <c r="BX10" s="42"/>
+      <c r="BY10" s="42"/>
+      <c r="BZ10" s="42"/>
+      <c r="CA10" s="42"/>
+      <c r="CB10" s="42"/>
+      <c r="CC10" s="42"/>
+      <c r="CD10" s="42"/>
+      <c r="CE10" s="42"/>
+      <c r="CF10" s="42"/>
+      <c r="CG10" s="42"/>
+      <c r="CH10" s="42"/>
+      <c r="CI10" s="42"/>
+      <c r="CJ10" s="42"/>
+      <c r="CK10" s="42"/>
+      <c r="CL10" s="42"/>
+      <c r="CM10" s="42"/>
+      <c r="CN10" s="42"/>
+      <c r="CO10" s="42"/>
+      <c r="CP10" s="42"/>
+      <c r="CQ10" s="42"/>
+      <c r="CR10" s="42"/>
+      <c r="CS10" s="42"/>
+      <c r="CT10" s="42"/>
+      <c r="CU10" s="42"/>
+      <c r="CV10" s="42"/>
+      <c r="CW10" s="42"/>
+      <c r="CX10" s="42"/>
+      <c r="CY10" s="42"/>
+      <c r="CZ10" s="42"/>
+      <c r="DA10" s="42"/>
+      <c r="DB10" s="42"/>
+      <c r="DC10" s="42"/>
+      <c r="DD10" s="42"/>
+      <c r="DE10" s="42"/>
+      <c r="DF10" s="42"/>
+      <c r="DG10" s="42"/>
+      <c r="DH10" s="42"/>
+      <c r="DI10" s="42"/>
+      <c r="DJ10" s="42"/>
+      <c r="DK10" s="42"/>
+      <c r="DL10" s="42"/>
+      <c r="DM10" s="42"/>
+      <c r="DN10" s="42"/>
+      <c r="DO10" s="42"/>
+      <c r="DP10" s="42"/>
+      <c r="DQ10" s="42"/>
+      <c r="DR10" s="42"/>
+      <c r="DS10" s="42"/>
+      <c r="DT10" s="42"/>
+      <c r="DU10" s="42"/>
+      <c r="DV10" s="42"/>
+      <c r="DW10" s="42"/>
+      <c r="DX10" s="42"/>
+      <c r="DY10" s="42"/>
+      <c r="DZ10" s="42"/>
+      <c r="EA10" s="42"/>
+      <c r="EB10" s="42"/>
+      <c r="EC10" s="42"/>
+      <c r="ED10" s="42"/>
+      <c r="EE10" s="42"/>
+      <c r="EF10" s="42"/>
+      <c r="EG10" s="42"/>
+      <c r="EH10" s="42"/>
+      <c r="EI10" s="42"/>
+      <c r="EJ10" s="42"/>
+      <c r="EK10" s="42"/>
+      <c r="EL10" s="42"/>
+      <c r="EM10" s="42"/>
+      <c r="EN10" s="42"/>
+      <c r="EO10" s="42"/>
+      <c r="EP10" s="42"/>
+      <c r="EQ10" s="42"/>
+      <c r="ER10" s="42"/>
+      <c r="ES10" s="42"/>
+      <c r="ET10" s="42"/>
+      <c r="EU10" s="42"/>
+      <c r="EV10" s="42"/>
+      <c r="EW10" s="42"/>
+      <c r="EX10" s="42"/>
+      <c r="EY10" s="42"/>
+      <c r="EZ10" s="42"/>
+      <c r="FA10" s="42"/>
+      <c r="FB10" s="42"/>
+      <c r="FC10" s="42"/>
+      <c r="FD10" s="42"/>
+      <c r="FE10" s="42"/>
+      <c r="FF10" s="42"/>
+      <c r="FG10" s="42"/>
+      <c r="FH10" s="42"/>
+      <c r="FI10" s="42"/>
+      <c r="FJ10" s="42"/>
+      <c r="FK10" s="42"/>
+      <c r="FL10" s="42"/>
+      <c r="FM10" s="42"/>
+      <c r="FN10" s="42"/>
+      <c r="FO10" s="42"/>
+      <c r="FP10" s="42"/>
+      <c r="FQ10" s="42"/>
+      <c r="FR10" s="42"/>
+      <c r="FS10" s="42"/>
+      <c r="FT10" s="42"/>
+      <c r="FU10" s="42"/>
+      <c r="FV10" s="42"/>
+      <c r="FW10" s="42"/>
+      <c r="FX10" s="42"/>
+      <c r="FY10" s="42"/>
+      <c r="FZ10" s="42"/>
+      <c r="GA10" s="42"/>
+      <c r="GB10" s="42"/>
+      <c r="GC10" s="42"/>
+      <c r="GD10" s="42"/>
+      <c r="GE10" s="42"/>
+      <c r="GF10" s="42"/>
+      <c r="GG10" s="42"/>
+      <c r="GH10" s="42"/>
+      <c r="GI10" s="42"/>
+      <c r="GJ10" s="42"/>
+      <c r="GK10" s="42"/>
+      <c r="GL10" s="42"/>
+      <c r="GM10" s="42"/>
+      <c r="GN10" s="42"/>
+      <c r="GO10" s="42"/>
+      <c r="GP10" s="42"/>
+      <c r="GQ10" s="42"/>
+      <c r="GR10" s="42"/>
+      <c r="GS10" s="42"/>
+      <c r="GT10" s="42"/>
+      <c r="GU10" s="42"/>
+      <c r="GV10" s="42"/>
+      <c r="GW10" s="42"/>
+      <c r="GX10" s="42"/>
+      <c r="GY10" s="42"/>
+      <c r="GZ10" s="42"/>
+      <c r="HA10" s="42"/>
+      <c r="HB10" s="42"/>
+      <c r="HC10" s="42"/>
+      <c r="HD10" s="42"/>
+      <c r="HE10" s="42"/>
+      <c r="HF10" s="42"/>
+      <c r="HG10" s="42"/>
+      <c r="HH10" s="42"/>
+      <c r="HI10" s="42"/>
+      <c r="HJ10" s="42"/>
+      <c r="HK10" s="42"/>
+      <c r="HL10" s="42"/>
+      <c r="HM10" s="42"/>
+      <c r="HN10" s="42"/>
+      <c r="HO10" s="42"/>
+      <c r="HP10" s="42"/>
+      <c r="HQ10" s="42"/>
+      <c r="HR10" s="42"/>
+      <c r="HS10" s="42"/>
+      <c r="HT10" s="42"/>
+      <c r="HU10" s="42"/>
+      <c r="HV10" s="42"/>
+      <c r="HW10" s="42"/>
+      <c r="HX10" s="42"/>
+      <c r="HY10" s="42"/>
+      <c r="HZ10" s="42"/>
+      <c r="IA10" s="42"/>
+      <c r="IB10" s="42"/>
+      <c r="IC10" s="42"/>
+      <c r="ID10" s="42"/>
+      <c r="IE10" s="42"/>
+      <c r="IF10" s="42"/>
+      <c r="IG10" s="42"/>
+      <c r="IH10" s="42"/>
+      <c r="II10" s="42"/>
+      <c r="IJ10" s="42"/>
+      <c r="IK10" s="42"/>
+      <c r="IL10" s="42"/>
+      <c r="IM10" s="42"/>
+      <c r="IN10" s="42"/>
+      <c r="IO10" s="42"/>
+      <c r="IP10" s="42"/>
+      <c r="IQ10" s="42"/>
+      <c r="IR10" s="42"/>
+      <c r="IS10" s="42"/>
+      <c r="IT10" s="42"/>
+      <c r="IU10" s="42"/>
+      <c r="IV10" s="42"/>
     </row>
-    <row r="12" spans="1:256" ht="15.75">
-[...254 lines deleted...]
-      <c r="IV12" s="50"/>
+    <row r="12" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="29"/>
+      <c r="R12" s="29"/>
+      <c r="S12" s="29"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="29"/>
+      <c r="X12" s="29"/>
+      <c r="Y12" s="29"/>
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="29"/>
+      <c r="AB12" s="29"/>
+      <c r="AC12" s="29"/>
+      <c r="AD12" s="29"/>
+      <c r="AE12" s="29"/>
+      <c r="AF12" s="29"/>
+      <c r="AG12" s="29"/>
+      <c r="AH12" s="29"/>
+      <c r="AI12" s="29"/>
+      <c r="AJ12" s="29"/>
+      <c r="AK12" s="29"/>
+      <c r="AL12" s="29"/>
+      <c r="AM12" s="29"/>
+      <c r="AN12" s="29"/>
+      <c r="AO12" s="29"/>
+      <c r="AP12" s="29"/>
+      <c r="AQ12" s="29"/>
+      <c r="AR12" s="29"/>
+      <c r="AS12" s="29"/>
+      <c r="AT12" s="29"/>
+      <c r="AU12" s="29"/>
+      <c r="AV12" s="29"/>
+      <c r="AW12" s="29"/>
+      <c r="AX12" s="29"/>
+      <c r="AY12" s="29"/>
+      <c r="AZ12" s="29"/>
+      <c r="BA12" s="29"/>
+      <c r="BB12" s="29"/>
+      <c r="BC12" s="29"/>
+      <c r="BD12" s="29"/>
+      <c r="BE12" s="29"/>
+      <c r="BF12" s="29"/>
+      <c r="BG12" s="29"/>
+      <c r="BH12" s="29"/>
+      <c r="BI12" s="29"/>
+      <c r="BJ12" s="29"/>
+      <c r="BK12" s="29"/>
+      <c r="BL12" s="29"/>
+      <c r="BM12" s="29"/>
+      <c r="BN12" s="29"/>
+      <c r="BO12" s="29"/>
+      <c r="BP12" s="29"/>
+      <c r="BQ12" s="29"/>
+      <c r="BR12" s="29"/>
+      <c r="BS12" s="29"/>
+      <c r="BT12" s="29"/>
+      <c r="BU12" s="29"/>
+      <c r="BV12" s="29"/>
+      <c r="BW12" s="29"/>
+      <c r="BX12" s="29"/>
+      <c r="BY12" s="29"/>
+      <c r="BZ12" s="29"/>
+      <c r="CA12" s="29"/>
+      <c r="CB12" s="29"/>
+      <c r="CC12" s="29"/>
+      <c r="CD12" s="29"/>
+      <c r="CE12" s="29"/>
+      <c r="CF12" s="29"/>
+      <c r="CG12" s="29"/>
+      <c r="CH12" s="29"/>
+      <c r="CI12" s="29"/>
+      <c r="CJ12" s="29"/>
+      <c r="CK12" s="29"/>
+      <c r="CL12" s="29"/>
+      <c r="CM12" s="29"/>
+      <c r="CN12" s="29"/>
+      <c r="CO12" s="29"/>
+      <c r="CP12" s="29"/>
+      <c r="CQ12" s="29"/>
+      <c r="CR12" s="29"/>
+      <c r="CS12" s="29"/>
+      <c r="CT12" s="29"/>
+      <c r="CU12" s="29"/>
+      <c r="CV12" s="29"/>
+      <c r="CW12" s="29"/>
+      <c r="CX12" s="29"/>
+      <c r="CY12" s="29"/>
+      <c r="CZ12" s="29"/>
+      <c r="DA12" s="29"/>
+      <c r="DB12" s="29"/>
+      <c r="DC12" s="29"/>
+      <c r="DD12" s="29"/>
+      <c r="DE12" s="29"/>
+      <c r="DF12" s="29"/>
+      <c r="DG12" s="29"/>
+      <c r="DH12" s="29"/>
+      <c r="DI12" s="29"/>
+      <c r="DJ12" s="29"/>
+      <c r="DK12" s="29"/>
+      <c r="DL12" s="29"/>
+      <c r="DM12" s="29"/>
+      <c r="DN12" s="29"/>
+      <c r="DO12" s="29"/>
+      <c r="DP12" s="29"/>
+      <c r="DQ12" s="29"/>
+      <c r="DR12" s="29"/>
+      <c r="DS12" s="29"/>
+      <c r="DT12" s="29"/>
+      <c r="DU12" s="29"/>
+      <c r="DV12" s="29"/>
+      <c r="DW12" s="29"/>
+      <c r="DX12" s="29"/>
+      <c r="DY12" s="29"/>
+      <c r="DZ12" s="29"/>
+      <c r="EA12" s="29"/>
+      <c r="EB12" s="29"/>
+      <c r="EC12" s="29"/>
+      <c r="ED12" s="29"/>
+      <c r="EE12" s="29"/>
+      <c r="EF12" s="29"/>
+      <c r="EG12" s="29"/>
+      <c r="EH12" s="29"/>
+      <c r="EI12" s="29"/>
+      <c r="EJ12" s="29"/>
+      <c r="EK12" s="29"/>
+      <c r="EL12" s="29"/>
+      <c r="EM12" s="29"/>
+      <c r="EN12" s="29"/>
+      <c r="EO12" s="29"/>
+      <c r="EP12" s="29"/>
+      <c r="EQ12" s="29"/>
+      <c r="ER12" s="29"/>
+      <c r="ES12" s="29"/>
+      <c r="ET12" s="29"/>
+      <c r="EU12" s="29"/>
+      <c r="EV12" s="29"/>
+      <c r="EW12" s="29"/>
+      <c r="EX12" s="29"/>
+      <c r="EY12" s="29"/>
+      <c r="EZ12" s="29"/>
+      <c r="FA12" s="29"/>
+      <c r="FB12" s="29"/>
+      <c r="FC12" s="29"/>
+      <c r="FD12" s="29"/>
+      <c r="FE12" s="29"/>
+      <c r="FF12" s="29"/>
+      <c r="FG12" s="29"/>
+      <c r="FH12" s="29"/>
+      <c r="FI12" s="29"/>
+      <c r="FJ12" s="29"/>
+      <c r="FK12" s="29"/>
+      <c r="FL12" s="29"/>
+      <c r="FM12" s="29"/>
+      <c r="FN12" s="29"/>
+      <c r="FO12" s="29"/>
+      <c r="FP12" s="29"/>
+      <c r="FQ12" s="29"/>
+      <c r="FR12" s="29"/>
+      <c r="FS12" s="29"/>
+      <c r="FT12" s="29"/>
+      <c r="FU12" s="29"/>
+      <c r="FV12" s="29"/>
+      <c r="FW12" s="29"/>
+      <c r="FX12" s="29"/>
+      <c r="FY12" s="29"/>
+      <c r="FZ12" s="29"/>
+      <c r="GA12" s="29"/>
+      <c r="GB12" s="29"/>
+      <c r="GC12" s="29"/>
+      <c r="GD12" s="29"/>
+      <c r="GE12" s="29"/>
+      <c r="GF12" s="29"/>
+      <c r="GG12" s="29"/>
+      <c r="GH12" s="29"/>
+      <c r="GI12" s="29"/>
+      <c r="GJ12" s="29"/>
+      <c r="GK12" s="29"/>
+      <c r="GL12" s="29"/>
+      <c r="GM12" s="29"/>
+      <c r="GN12" s="29"/>
+      <c r="GO12" s="29"/>
+      <c r="GP12" s="29"/>
+      <c r="GQ12" s="29"/>
+      <c r="GR12" s="29"/>
+      <c r="GS12" s="29"/>
+      <c r="GT12" s="29"/>
+      <c r="GU12" s="29"/>
+      <c r="GV12" s="29"/>
+      <c r="GW12" s="29"/>
+      <c r="GX12" s="29"/>
+      <c r="GY12" s="29"/>
+      <c r="GZ12" s="29"/>
+      <c r="HA12" s="29"/>
+      <c r="HB12" s="29"/>
+      <c r="HC12" s="29"/>
+      <c r="HD12" s="29"/>
+      <c r="HE12" s="29"/>
+      <c r="HF12" s="29"/>
+      <c r="HG12" s="29"/>
+      <c r="HH12" s="29"/>
+      <c r="HI12" s="29"/>
+      <c r="HJ12" s="29"/>
+      <c r="HK12" s="29"/>
+      <c r="HL12" s="29"/>
+      <c r="HM12" s="29"/>
+      <c r="HN12" s="29"/>
+      <c r="HO12" s="29"/>
+      <c r="HP12" s="29"/>
+      <c r="HQ12" s="29"/>
+      <c r="HR12" s="29"/>
+      <c r="HS12" s="29"/>
+      <c r="HT12" s="29"/>
+      <c r="HU12" s="29"/>
+      <c r="HV12" s="29"/>
+      <c r="HW12" s="29"/>
+      <c r="HX12" s="29"/>
+      <c r="HY12" s="29"/>
+      <c r="HZ12" s="29"/>
+      <c r="IA12" s="29"/>
+      <c r="IB12" s="29"/>
+      <c r="IC12" s="29"/>
+      <c r="ID12" s="29"/>
+      <c r="IE12" s="29"/>
+      <c r="IF12" s="29"/>
+      <c r="IG12" s="29"/>
+      <c r="IH12" s="29"/>
+      <c r="II12" s="29"/>
+      <c r="IJ12" s="29"/>
+      <c r="IK12" s="29"/>
+      <c r="IL12" s="29"/>
+      <c r="IM12" s="29"/>
+      <c r="IN12" s="29"/>
+      <c r="IO12" s="29"/>
+      <c r="IP12" s="29"/>
+      <c r="IQ12" s="29"/>
+      <c r="IR12" s="29"/>
+      <c r="IS12" s="29"/>
+      <c r="IT12" s="29"/>
+      <c r="IU12" s="29"/>
+      <c r="IV12" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A3:C5"/>
     <mergeCell ref="D3:O3"/>
     <mergeCell ref="P3:R3"/>
     <mergeCell ref="S3:T3"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U3:U5"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="M4:O4"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.5" style="42" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="50" max="16384" width="5.625" style="34"/>
+    <col min="1" max="3" width="11.5" style="30" customWidth="1"/>
+    <col min="4" max="4" width="11" style="30" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="30" customWidth="1"/>
+    <col min="6" max="6" width="11" style="30" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="30" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="30" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="30" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="30" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="30" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="30" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="30" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="30" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="30" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="30" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="30" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="30" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="30" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="30" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="30" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="30" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="30" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="30" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="30" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="30" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="30" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="30" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="30" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="30" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="30" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" s="66" customFormat="1" ht="21">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:256" s="55" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="55"/>
-[...253 lines deleted...]
-      <c r="IV1" s="65"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
+      <c r="AX1" s="54"/>
+      <c r="AY1" s="54"/>
+      <c r="AZ1" s="54"/>
+      <c r="BA1" s="54"/>
+      <c r="BB1" s="54"/>
+      <c r="BC1" s="54"/>
+      <c r="BD1" s="54"/>
+      <c r="BE1" s="54"/>
+      <c r="BF1" s="54"/>
+      <c r="BG1" s="54"/>
+      <c r="BH1" s="54"/>
+      <c r="BI1" s="54"/>
+      <c r="BJ1" s="54"/>
+      <c r="BK1" s="54"/>
+      <c r="BL1" s="54"/>
+      <c r="BM1" s="54"/>
+      <c r="BN1" s="54"/>
+      <c r="BO1" s="54"/>
+      <c r="BP1" s="54"/>
+      <c r="BQ1" s="54"/>
+      <c r="BR1" s="54"/>
+      <c r="BS1" s="54"/>
+      <c r="BT1" s="54"/>
+      <c r="BU1" s="54"/>
+      <c r="BV1" s="54"/>
+      <c r="BW1" s="54"/>
+      <c r="BX1" s="54"/>
+      <c r="BY1" s="54"/>
+      <c r="BZ1" s="54"/>
+      <c r="CA1" s="54"/>
+      <c r="CB1" s="54"/>
+      <c r="CC1" s="54"/>
+      <c r="CD1" s="54"/>
+      <c r="CE1" s="54"/>
+      <c r="CF1" s="54"/>
+      <c r="CG1" s="54"/>
+      <c r="CH1" s="54"/>
+      <c r="CI1" s="54"/>
+      <c r="CJ1" s="54"/>
+      <c r="CK1" s="54"/>
+      <c r="CL1" s="54"/>
+      <c r="CM1" s="54"/>
+      <c r="CN1" s="54"/>
+      <c r="CO1" s="54"/>
+      <c r="CP1" s="54"/>
+      <c r="CQ1" s="54"/>
+      <c r="CR1" s="54"/>
+      <c r="CS1" s="54"/>
+      <c r="CT1" s="54"/>
+      <c r="CU1" s="54"/>
+      <c r="CV1" s="54"/>
+      <c r="CW1" s="54"/>
+      <c r="CX1" s="54"/>
+      <c r="CY1" s="54"/>
+      <c r="CZ1" s="54"/>
+      <c r="DA1" s="54"/>
+      <c r="DB1" s="54"/>
+      <c r="DC1" s="54"/>
+      <c r="DD1" s="54"/>
+      <c r="DE1" s="54"/>
+      <c r="DF1" s="54"/>
+      <c r="DG1" s="54"/>
+      <c r="DH1" s="54"/>
+      <c r="DI1" s="54"/>
+      <c r="DJ1" s="54"/>
+      <c r="DK1" s="54"/>
+      <c r="DL1" s="54"/>
+      <c r="DM1" s="54"/>
+      <c r="DN1" s="54"/>
+      <c r="DO1" s="54"/>
+      <c r="DP1" s="54"/>
+      <c r="DQ1" s="54"/>
+      <c r="DR1" s="54"/>
+      <c r="DS1" s="54"/>
+      <c r="DT1" s="54"/>
+      <c r="DU1" s="54"/>
+      <c r="DV1" s="54"/>
+      <c r="DW1" s="54"/>
+      <c r="DX1" s="54"/>
+      <c r="DY1" s="54"/>
+      <c r="DZ1" s="54"/>
+      <c r="EA1" s="54"/>
+      <c r="EB1" s="54"/>
+      <c r="EC1" s="54"/>
+      <c r="ED1" s="54"/>
+      <c r="EE1" s="54"/>
+      <c r="EF1" s="54"/>
+      <c r="EG1" s="54"/>
+      <c r="EH1" s="54"/>
+      <c r="EI1" s="54"/>
+      <c r="EJ1" s="54"/>
+      <c r="EK1" s="54"/>
+      <c r="EL1" s="54"/>
+      <c r="EM1" s="54"/>
+      <c r="EN1" s="54"/>
+      <c r="EO1" s="54"/>
+      <c r="EP1" s="54"/>
+      <c r="EQ1" s="54"/>
+      <c r="ER1" s="54"/>
+      <c r="ES1" s="54"/>
+      <c r="ET1" s="54"/>
+      <c r="EU1" s="54"/>
+      <c r="EV1" s="54"/>
+      <c r="EW1" s="54"/>
+      <c r="EX1" s="54"/>
+      <c r="EY1" s="54"/>
+      <c r="EZ1" s="54"/>
+      <c r="FA1" s="54"/>
+      <c r="FB1" s="54"/>
+      <c r="FC1" s="54"/>
+      <c r="FD1" s="54"/>
+      <c r="FE1" s="54"/>
+      <c r="FF1" s="54"/>
+      <c r="FG1" s="54"/>
+      <c r="FH1" s="54"/>
+      <c r="FI1" s="54"/>
+      <c r="FJ1" s="54"/>
+      <c r="FK1" s="54"/>
+      <c r="FL1" s="54"/>
+      <c r="FM1" s="54"/>
+      <c r="FN1" s="54"/>
+      <c r="FO1" s="54"/>
+      <c r="FP1" s="54"/>
+      <c r="FQ1" s="54"/>
+      <c r="FR1" s="54"/>
+      <c r="FS1" s="54"/>
+      <c r="FT1" s="54"/>
+      <c r="FU1" s="54"/>
+      <c r="FV1" s="54"/>
+      <c r="FW1" s="54"/>
+      <c r="FX1" s="54"/>
+      <c r="FY1" s="54"/>
+      <c r="FZ1" s="54"/>
+      <c r="GA1" s="54"/>
+      <c r="GB1" s="54"/>
+      <c r="GC1" s="54"/>
+      <c r="GD1" s="54"/>
+      <c r="GE1" s="54"/>
+      <c r="GF1" s="54"/>
+      <c r="GG1" s="54"/>
+      <c r="GH1" s="54"/>
+      <c r="GI1" s="54"/>
+      <c r="GJ1" s="54"/>
+      <c r="GK1" s="54"/>
+      <c r="GL1" s="54"/>
+      <c r="GM1" s="54"/>
+      <c r="GN1" s="54"/>
+      <c r="GO1" s="54"/>
+      <c r="GP1" s="54"/>
+      <c r="GQ1" s="54"/>
+      <c r="GR1" s="54"/>
+      <c r="GS1" s="54"/>
+      <c r="GT1" s="54"/>
+      <c r="GU1" s="54"/>
+      <c r="GV1" s="54"/>
+      <c r="GW1" s="54"/>
+      <c r="GX1" s="54"/>
+      <c r="GY1" s="54"/>
+      <c r="GZ1" s="54"/>
+      <c r="HA1" s="54"/>
+      <c r="HB1" s="54"/>
+      <c r="HC1" s="54"/>
+      <c r="HD1" s="54"/>
+      <c r="HE1" s="54"/>
+      <c r="HF1" s="54"/>
+      <c r="HG1" s="54"/>
+      <c r="HH1" s="54"/>
+      <c r="HI1" s="54"/>
+      <c r="HJ1" s="54"/>
+      <c r="HK1" s="54"/>
+      <c r="HL1" s="54"/>
+      <c r="HM1" s="54"/>
+      <c r="HN1" s="54"/>
+      <c r="HO1" s="54"/>
+      <c r="HP1" s="54"/>
+      <c r="HQ1" s="54"/>
+      <c r="HR1" s="54"/>
+      <c r="HS1" s="54"/>
+      <c r="HT1" s="54"/>
+      <c r="HU1" s="54"/>
+      <c r="HV1" s="54"/>
+      <c r="HW1" s="54"/>
+      <c r="HX1" s="54"/>
+      <c r="HY1" s="54"/>
+      <c r="HZ1" s="54"/>
+      <c r="IA1" s="54"/>
+      <c r="IB1" s="54"/>
+      <c r="IC1" s="54"/>
+      <c r="ID1" s="54"/>
+      <c r="IE1" s="54"/>
+      <c r="IF1" s="54"/>
+      <c r="IG1" s="54"/>
+      <c r="IH1" s="54"/>
+      <c r="II1" s="54"/>
+      <c r="IJ1" s="54"/>
+      <c r="IK1" s="54"/>
+      <c r="IL1" s="54"/>
+      <c r="IM1" s="54"/>
+      <c r="IN1" s="54"/>
+      <c r="IO1" s="54"/>
+      <c r="IP1" s="54"/>
+      <c r="IQ1" s="54"/>
+      <c r="IR1" s="54"/>
+      <c r="IS1" s="54"/>
+      <c r="IT1" s="54"/>
+      <c r="IU1" s="54"/>
+      <c r="IV1" s="54"/>
     </row>
-    <row r="2" spans="1:256" ht="15.75">
-      <c r="A2" s="62" t="s">
+    <row r="2" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
         <v>110</v>
       </c>
-      <c r="B2" s="63"/>
-[...37 lines deleted...]
-      <c r="AN2" s="33"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
     </row>
-    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1">
-      <c r="A3" s="124" t="s">
+    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="120" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="119"/>
-[...1 lines deleted...]
-      <c r="D3" s="133" t="s">
+      <c r="B3" s="109"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="129" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="124"/>
-[...10 lines deleted...]
-      <c r="P3" s="133" t="s">
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="120"/>
+      <c r="K3" s="120"/>
+      <c r="L3" s="120"/>
+      <c r="M3" s="120"/>
+      <c r="N3" s="120"/>
+      <c r="O3" s="121"/>
+      <c r="P3" s="129" t="s">
         <v>35</v>
       </c>
-      <c r="Q3" s="124"/>
-[...1 lines deleted...]
-      <c r="S3" s="133" t="s">
+      <c r="Q3" s="120"/>
+      <c r="R3" s="121"/>
+      <c r="S3" s="129" t="s">
         <v>36</v>
       </c>
-      <c r="T3" s="124"/>
-      <c r="U3" s="130" t="s">
+      <c r="T3" s="120"/>
+      <c r="U3" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="Z3" s="37"/>
-      <c r="AA3" s="32"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
     </row>
-    <row r="4" spans="1:256" ht="47.45" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="133" t="s">
+    <row r="4" spans="1:256" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="109"/>
+      <c r="B4" s="109"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="129" t="s">
         <v>37</v>
       </c>
-      <c r="E4" s="124"/>
-[...1 lines deleted...]
-      <c r="G4" s="126" t="s">
+      <c r="E4" s="120"/>
+      <c r="F4" s="121"/>
+      <c r="G4" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="H4" s="127"/>
-[...1 lines deleted...]
-      <c r="J4" s="133" t="s">
+      <c r="H4" s="123"/>
+      <c r="I4" s="124"/>
+      <c r="J4" s="129" t="s">
         <v>39</v>
       </c>
-      <c r="K4" s="124"/>
-[...1 lines deleted...]
-      <c r="M4" s="126" t="s">
+      <c r="K4" s="120"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="122" t="s">
         <v>40</v>
       </c>
-      <c r="N4" s="127"/>
-[...1 lines deleted...]
-      <c r="P4" s="135" t="s">
+      <c r="N4" s="123"/>
+      <c r="O4" s="124"/>
+      <c r="P4" s="131" t="s">
         <v>41</v>
       </c>
-      <c r="Q4" s="135" t="s">
+      <c r="Q4" s="131" t="s">
         <v>42</v>
       </c>
-      <c r="R4" s="135" t="s">
+      <c r="R4" s="131" t="s">
         <v>62</v>
       </c>
-      <c r="S4" s="135" t="s">
+      <c r="S4" s="131" t="s">
         <v>11</v>
       </c>
-      <c r="T4" s="130" t="s">
+      <c r="T4" s="126" t="s">
         <v>12</v>
       </c>
-      <c r="U4" s="131"/>
-[...2 lines deleted...]
-      <c r="AB4" s="32"/>
+      <c r="U4" s="127"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="AB4" s="28"/>
     </row>
-    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1">
-[...3 lines deleted...]
-      <c r="D5" s="35" t="s">
+    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="E5" s="35" t="s">
+      <c r="E5" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="38" t="s">
+      <c r="F5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="G5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="H5" s="35" t="s">
+      <c r="H5" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="38" t="s">
+      <c r="I5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="J5" s="35" t="s">
+      <c r="J5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="35" t="s">
+      <c r="K5" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="38" t="s">
+      <c r="L5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="M5" s="35" t="s">
+      <c r="M5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="35" t="s">
+      <c r="N5" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="38" t="s">
+      <c r="O5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="P5" s="136"/>
-[...10 lines deleted...]
-      <c r="AA5" s="32"/>
+      <c r="P5" s="132"/>
+      <c r="Q5" s="132"/>
+      <c r="R5" s="132"/>
+      <c r="S5" s="132"/>
+      <c r="T5" s="128"/>
+      <c r="U5" s="128"/>
+      <c r="V5" s="28"/>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28"/>
     </row>
-    <row r="6" spans="1:256" ht="26.45" customHeight="1">
-      <c r="A6" s="118" t="s">
+    <row r="6" spans="1:256" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="108" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="119"/>
-[...1 lines deleted...]
-      <c r="D6" s="40">
+      <c r="B6" s="109"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="35">
         <v>908</v>
       </c>
-      <c r="E6" s="41">
+      <c r="E6" s="36">
         <v>247</v>
       </c>
-      <c r="F6" s="41">
+      <c r="F6" s="36">
         <v>64</v>
       </c>
-      <c r="G6" s="41">
+      <c r="G6" s="36">
         <v>88</v>
       </c>
-      <c r="H6" s="41">
+      <c r="H6" s="36">
         <v>98</v>
       </c>
-      <c r="I6" s="41">
+      <c r="I6" s="36">
         <v>18</v>
       </c>
-      <c r="J6" s="41">
+      <c r="J6" s="36">
         <v>789</v>
       </c>
-      <c r="K6" s="41">
+      <c r="K6" s="36">
         <v>133</v>
       </c>
-      <c r="L6" s="41">
+      <c r="L6" s="36">
         <v>34</v>
       </c>
-      <c r="M6" s="41">
+      <c r="M6" s="36">
         <v>31</v>
       </c>
-      <c r="N6" s="41">
+      <c r="N6" s="36">
         <v>16</v>
       </c>
-      <c r="O6" s="41">
+      <c r="O6" s="36">
         <v>12</v>
       </c>
-      <c r="P6" s="41">
+      <c r="P6" s="36">
         <v>120</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="Q6" s="36">
         <v>86</v>
       </c>
-      <c r="R6" s="41">
+      <c r="R6" s="36">
         <v>27</v>
       </c>
-      <c r="S6" s="41">
+      <c r="S6" s="36">
         <v>23</v>
       </c>
-      <c r="T6" s="41">
+      <c r="T6" s="36">
         <v>5</v>
       </c>
-      <c r="U6" s="41">
+      <c r="U6" s="36">
         <v>666</v>
       </c>
-      <c r="X6" s="37"/>
-[...231 lines deleted...]
-      <c r="IV6" s="32"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
+      <c r="BA6" s="28"/>
+      <c r="BB6" s="28"/>
+      <c r="BC6" s="28"/>
+      <c r="BD6" s="28"/>
+      <c r="BE6" s="28"/>
+      <c r="BF6" s="28"/>
+      <c r="BG6" s="28"/>
+      <c r="BH6" s="28"/>
+      <c r="BI6" s="28"/>
+      <c r="BJ6" s="28"/>
+      <c r="BK6" s="28"/>
+      <c r="BL6" s="28"/>
+      <c r="BM6" s="28"/>
+      <c r="BN6" s="28"/>
+      <c r="BO6" s="28"/>
+      <c r="BP6" s="28"/>
+      <c r="BQ6" s="28"/>
+      <c r="BR6" s="28"/>
+      <c r="BS6" s="28"/>
+      <c r="BT6" s="28"/>
+      <c r="BU6" s="28"/>
+      <c r="BV6" s="28"/>
+      <c r="BW6" s="28"/>
+      <c r="BX6" s="28"/>
+      <c r="BY6" s="28"/>
+      <c r="BZ6" s="28"/>
+      <c r="CA6" s="28"/>
+      <c r="CB6" s="28"/>
+      <c r="CC6" s="28"/>
+      <c r="CD6" s="28"/>
+      <c r="CE6" s="28"/>
+      <c r="CF6" s="28"/>
+      <c r="CG6" s="28"/>
+      <c r="CH6" s="28"/>
+      <c r="CI6" s="28"/>
+      <c r="CJ6" s="28"/>
+      <c r="CK6" s="28"/>
+      <c r="CL6" s="28"/>
+      <c r="CM6" s="28"/>
+      <c r="CN6" s="28"/>
+      <c r="CO6" s="28"/>
+      <c r="CP6" s="28"/>
+      <c r="CQ6" s="28"/>
+      <c r="CR6" s="28"/>
+      <c r="CS6" s="28"/>
+      <c r="CT6" s="28"/>
+      <c r="CU6" s="28"/>
+      <c r="CV6" s="28"/>
+      <c r="CW6" s="28"/>
+      <c r="CX6" s="28"/>
+      <c r="CY6" s="28"/>
+      <c r="CZ6" s="28"/>
+      <c r="DA6" s="28"/>
+      <c r="DB6" s="28"/>
+      <c r="DC6" s="28"/>
+      <c r="DD6" s="28"/>
+      <c r="DE6" s="28"/>
+      <c r="DF6" s="28"/>
+      <c r="DG6" s="28"/>
+      <c r="DH6" s="28"/>
+      <c r="DI6" s="28"/>
+      <c r="DJ6" s="28"/>
+      <c r="DK6" s="28"/>
+      <c r="DL6" s="28"/>
+      <c r="DM6" s="28"/>
+      <c r="DN6" s="28"/>
+      <c r="DO6" s="28"/>
+      <c r="DP6" s="28"/>
+      <c r="DQ6" s="28"/>
+      <c r="DR6" s="28"/>
+      <c r="DS6" s="28"/>
+      <c r="DT6" s="28"/>
+      <c r="DU6" s="28"/>
+      <c r="DV6" s="28"/>
+      <c r="DW6" s="28"/>
+      <c r="DX6" s="28"/>
+      <c r="DY6" s="28"/>
+      <c r="DZ6" s="28"/>
+      <c r="EA6" s="28"/>
+      <c r="EB6" s="28"/>
+      <c r="EC6" s="28"/>
+      <c r="ED6" s="28"/>
+      <c r="EE6" s="28"/>
+      <c r="EF6" s="28"/>
+      <c r="EG6" s="28"/>
+      <c r="EH6" s="28"/>
+      <c r="EI6" s="28"/>
+      <c r="EJ6" s="28"/>
+      <c r="EK6" s="28"/>
+      <c r="EL6" s="28"/>
+      <c r="EM6" s="28"/>
+      <c r="EN6" s="28"/>
+      <c r="EO6" s="28"/>
+      <c r="EP6" s="28"/>
+      <c r="EQ6" s="28"/>
+      <c r="ER6" s="28"/>
+      <c r="ES6" s="28"/>
+      <c r="ET6" s="28"/>
+      <c r="EU6" s="28"/>
+      <c r="EV6" s="28"/>
+      <c r="EW6" s="28"/>
+      <c r="EX6" s="28"/>
+      <c r="EY6" s="28"/>
+      <c r="EZ6" s="28"/>
+      <c r="FA6" s="28"/>
+      <c r="FB6" s="28"/>
+      <c r="FC6" s="28"/>
+      <c r="FD6" s="28"/>
+      <c r="FE6" s="28"/>
+      <c r="FF6" s="28"/>
+      <c r="FG6" s="28"/>
+      <c r="FH6" s="28"/>
+      <c r="FI6" s="28"/>
+      <c r="FJ6" s="28"/>
+      <c r="FK6" s="28"/>
+      <c r="FL6" s="28"/>
+      <c r="FM6" s="28"/>
+      <c r="FN6" s="28"/>
+      <c r="FO6" s="28"/>
+      <c r="FP6" s="28"/>
+      <c r="FQ6" s="28"/>
+      <c r="FR6" s="28"/>
+      <c r="FS6" s="28"/>
+      <c r="FT6" s="28"/>
+      <c r="FU6" s="28"/>
+      <c r="FV6" s="28"/>
+      <c r="FW6" s="28"/>
+      <c r="FX6" s="28"/>
+      <c r="FY6" s="28"/>
+      <c r="FZ6" s="28"/>
+      <c r="GA6" s="28"/>
+      <c r="GB6" s="28"/>
+      <c r="GC6" s="28"/>
+      <c r="GD6" s="28"/>
+      <c r="GE6" s="28"/>
+      <c r="GF6" s="28"/>
+      <c r="GG6" s="28"/>
+      <c r="GH6" s="28"/>
+      <c r="GI6" s="28"/>
+      <c r="GJ6" s="28"/>
+      <c r="GK6" s="28"/>
+      <c r="GL6" s="28"/>
+      <c r="GM6" s="28"/>
+      <c r="GN6" s="28"/>
+      <c r="GO6" s="28"/>
+      <c r="GP6" s="28"/>
+      <c r="GQ6" s="28"/>
+      <c r="GR6" s="28"/>
+      <c r="GS6" s="28"/>
+      <c r="GT6" s="28"/>
+      <c r="GU6" s="28"/>
+      <c r="GV6" s="28"/>
+      <c r="GW6" s="28"/>
+      <c r="GX6" s="28"/>
+      <c r="GY6" s="28"/>
+      <c r="GZ6" s="28"/>
+      <c r="HA6" s="28"/>
+      <c r="HB6" s="28"/>
+      <c r="HC6" s="28"/>
+      <c r="HD6" s="28"/>
+      <c r="HE6" s="28"/>
+      <c r="HF6" s="28"/>
+      <c r="HG6" s="28"/>
+      <c r="HH6" s="28"/>
+      <c r="HI6" s="28"/>
+      <c r="HJ6" s="28"/>
+      <c r="HK6" s="28"/>
+      <c r="HL6" s="28"/>
+      <c r="HM6" s="28"/>
+      <c r="HN6" s="28"/>
+      <c r="HO6" s="28"/>
+      <c r="HP6" s="28"/>
+      <c r="HQ6" s="28"/>
+      <c r="HR6" s="28"/>
+      <c r="HS6" s="28"/>
+      <c r="HT6" s="28"/>
+      <c r="HU6" s="28"/>
+      <c r="HV6" s="28"/>
+      <c r="HW6" s="28"/>
+      <c r="HX6" s="28"/>
+      <c r="HY6" s="28"/>
+      <c r="HZ6" s="28"/>
+      <c r="IA6" s="28"/>
+      <c r="IB6" s="28"/>
+      <c r="IC6" s="28"/>
+      <c r="ID6" s="28"/>
+      <c r="IE6" s="28"/>
+      <c r="IF6" s="28"/>
+      <c r="IG6" s="28"/>
+      <c r="IH6" s="28"/>
+      <c r="II6" s="28"/>
+      <c r="IJ6" s="28"/>
+      <c r="IK6" s="28"/>
+      <c r="IL6" s="28"/>
+      <c r="IM6" s="28"/>
+      <c r="IN6" s="28"/>
+      <c r="IO6" s="28"/>
+      <c r="IP6" s="28"/>
+      <c r="IQ6" s="28"/>
+      <c r="IR6" s="28"/>
+      <c r="IS6" s="28"/>
+      <c r="IT6" s="28"/>
+      <c r="IU6" s="28"/>
+      <c r="IV6" s="28"/>
     </row>
-    <row r="7" spans="1:256">
-[...255 lines deleted...]
-      <c r="IV7" s="43"/>
+    <row r="7" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="21"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="37"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="37"/>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="37"/>
+      <c r="AH7" s="37"/>
+      <c r="AI7" s="37"/>
+      <c r="AJ7" s="37"/>
+      <c r="AK7" s="37"/>
+      <c r="AL7" s="37"/>
+      <c r="AM7" s="37"/>
+      <c r="AN7" s="37"/>
+      <c r="AO7" s="37"/>
+      <c r="AP7" s="37"/>
+      <c r="AQ7" s="37"/>
+      <c r="AR7" s="37"/>
+      <c r="AS7" s="37"/>
+      <c r="AT7" s="37"/>
+      <c r="AU7" s="37"/>
+      <c r="AV7" s="37"/>
+      <c r="AW7" s="37"/>
+      <c r="AX7" s="37"/>
+      <c r="AY7" s="37"/>
+      <c r="AZ7" s="37"/>
+      <c r="BA7" s="37"/>
+      <c r="BB7" s="37"/>
+      <c r="BC7" s="37"/>
+      <c r="BD7" s="37"/>
+      <c r="BE7" s="37"/>
+      <c r="BF7" s="37"/>
+      <c r="BG7" s="37"/>
+      <c r="BH7" s="37"/>
+      <c r="BI7" s="37"/>
+      <c r="BJ7" s="37"/>
+      <c r="BK7" s="37"/>
+      <c r="BL7" s="37"/>
+      <c r="BM7" s="37"/>
+      <c r="BN7" s="37"/>
+      <c r="BO7" s="37"/>
+      <c r="BP7" s="37"/>
+      <c r="BQ7" s="37"/>
+      <c r="BR7" s="37"/>
+      <c r="BS7" s="37"/>
+      <c r="BT7" s="37"/>
+      <c r="BU7" s="37"/>
+      <c r="BV7" s="37"/>
+      <c r="BW7" s="37"/>
+      <c r="BX7" s="37"/>
+      <c r="BY7" s="37"/>
+      <c r="BZ7" s="37"/>
+      <c r="CA7" s="37"/>
+      <c r="CB7" s="37"/>
+      <c r="CC7" s="37"/>
+      <c r="CD7" s="37"/>
+      <c r="CE7" s="37"/>
+      <c r="CF7" s="37"/>
+      <c r="CG7" s="37"/>
+      <c r="CH7" s="37"/>
+      <c r="CI7" s="37"/>
+      <c r="CJ7" s="37"/>
+      <c r="CK7" s="37"/>
+      <c r="CL7" s="37"/>
+      <c r="CM7" s="37"/>
+      <c r="CN7" s="37"/>
+      <c r="CO7" s="37"/>
+      <c r="CP7" s="37"/>
+      <c r="CQ7" s="37"/>
+      <c r="CR7" s="37"/>
+      <c r="CS7" s="37"/>
+      <c r="CT7" s="37"/>
+      <c r="CU7" s="37"/>
+      <c r="CV7" s="37"/>
+      <c r="CW7" s="37"/>
+      <c r="CX7" s="37"/>
+      <c r="CY7" s="37"/>
+      <c r="CZ7" s="37"/>
+      <c r="DA7" s="37"/>
+      <c r="DB7" s="37"/>
+      <c r="DC7" s="37"/>
+      <c r="DD7" s="37"/>
+      <c r="DE7" s="37"/>
+      <c r="DF7" s="37"/>
+      <c r="DG7" s="37"/>
+      <c r="DH7" s="37"/>
+      <c r="DI7" s="37"/>
+      <c r="DJ7" s="37"/>
+      <c r="DK7" s="37"/>
+      <c r="DL7" s="37"/>
+      <c r="DM7" s="37"/>
+      <c r="DN7" s="37"/>
+      <c r="DO7" s="37"/>
+      <c r="DP7" s="37"/>
+      <c r="DQ7" s="37"/>
+      <c r="DR7" s="37"/>
+      <c r="DS7" s="37"/>
+      <c r="DT7" s="37"/>
+      <c r="DU7" s="37"/>
+      <c r="DV7" s="37"/>
+      <c r="DW7" s="37"/>
+      <c r="DX7" s="37"/>
+      <c r="DY7" s="37"/>
+      <c r="DZ7" s="37"/>
+      <c r="EA7" s="37"/>
+      <c r="EB7" s="37"/>
+      <c r="EC7" s="37"/>
+      <c r="ED7" s="37"/>
+      <c r="EE7" s="37"/>
+      <c r="EF7" s="37"/>
+      <c r="EG7" s="37"/>
+      <c r="EH7" s="37"/>
+      <c r="EI7" s="37"/>
+      <c r="EJ7" s="37"/>
+      <c r="EK7" s="37"/>
+      <c r="EL7" s="37"/>
+      <c r="EM7" s="37"/>
+      <c r="EN7" s="37"/>
+      <c r="EO7" s="37"/>
+      <c r="EP7" s="37"/>
+      <c r="EQ7" s="37"/>
+      <c r="ER7" s="37"/>
+      <c r="ES7" s="37"/>
+      <c r="ET7" s="37"/>
+      <c r="EU7" s="37"/>
+      <c r="EV7" s="37"/>
+      <c r="EW7" s="37"/>
+      <c r="EX7" s="37"/>
+      <c r="EY7" s="37"/>
+      <c r="EZ7" s="37"/>
+      <c r="FA7" s="37"/>
+      <c r="FB7" s="37"/>
+      <c r="FC7" s="37"/>
+      <c r="FD7" s="37"/>
+      <c r="FE7" s="37"/>
+      <c r="FF7" s="37"/>
+      <c r="FG7" s="37"/>
+      <c r="FH7" s="37"/>
+      <c r="FI7" s="37"/>
+      <c r="FJ7" s="37"/>
+      <c r="FK7" s="37"/>
+      <c r="FL7" s="37"/>
+      <c r="FM7" s="37"/>
+      <c r="FN7" s="37"/>
+      <c r="FO7" s="37"/>
+      <c r="FP7" s="37"/>
+      <c r="FQ7" s="37"/>
+      <c r="FR7" s="37"/>
+      <c r="FS7" s="37"/>
+      <c r="FT7" s="37"/>
+      <c r="FU7" s="37"/>
+      <c r="FV7" s="37"/>
+      <c r="FW7" s="37"/>
+      <c r="FX7" s="37"/>
+      <c r="FY7" s="37"/>
+      <c r="FZ7" s="37"/>
+      <c r="GA7" s="37"/>
+      <c r="GB7" s="37"/>
+      <c r="GC7" s="37"/>
+      <c r="GD7" s="37"/>
+      <c r="GE7" s="37"/>
+      <c r="GF7" s="37"/>
+      <c r="GG7" s="37"/>
+      <c r="GH7" s="37"/>
+      <c r="GI7" s="37"/>
+      <c r="GJ7" s="37"/>
+      <c r="GK7" s="37"/>
+      <c r="GL7" s="37"/>
+      <c r="GM7" s="37"/>
+      <c r="GN7" s="37"/>
+      <c r="GO7" s="37"/>
+      <c r="GP7" s="37"/>
+      <c r="GQ7" s="37"/>
+      <c r="GR7" s="37"/>
+      <c r="GS7" s="37"/>
+      <c r="GT7" s="37"/>
+      <c r="GU7" s="37"/>
+      <c r="GV7" s="37"/>
+      <c r="GW7" s="37"/>
+      <c r="GX7" s="37"/>
+      <c r="GY7" s="37"/>
+      <c r="GZ7" s="37"/>
+      <c r="HA7" s="37"/>
+      <c r="HB7" s="37"/>
+      <c r="HC7" s="37"/>
+      <c r="HD7" s="37"/>
+      <c r="HE7" s="37"/>
+      <c r="HF7" s="37"/>
+      <c r="HG7" s="37"/>
+      <c r="HH7" s="37"/>
+      <c r="HI7" s="37"/>
+      <c r="HJ7" s="37"/>
+      <c r="HK7" s="37"/>
+      <c r="HL7" s="37"/>
+      <c r="HM7" s="37"/>
+      <c r="HN7" s="37"/>
+      <c r="HO7" s="37"/>
+      <c r="HP7" s="37"/>
+      <c r="HQ7" s="37"/>
+      <c r="HR7" s="37"/>
+      <c r="HS7" s="37"/>
+      <c r="HT7" s="37"/>
+      <c r="HU7" s="37"/>
+      <c r="HV7" s="37"/>
+      <c r="HW7" s="37"/>
+      <c r="HX7" s="37"/>
+      <c r="HY7" s="37"/>
+      <c r="HZ7" s="37"/>
+      <c r="IA7" s="37"/>
+      <c r="IB7" s="37"/>
+      <c r="IC7" s="37"/>
+      <c r="ID7" s="37"/>
+      <c r="IE7" s="37"/>
+      <c r="IF7" s="37"/>
+      <c r="IG7" s="37"/>
+      <c r="IH7" s="37"/>
+      <c r="II7" s="37"/>
+      <c r="IJ7" s="37"/>
+      <c r="IK7" s="37"/>
+      <c r="IL7" s="37"/>
+      <c r="IM7" s="37"/>
+      <c r="IN7" s="37"/>
+      <c r="IO7" s="37"/>
+      <c r="IP7" s="37"/>
+      <c r="IQ7" s="37"/>
+      <c r="IR7" s="37"/>
+      <c r="IS7" s="37"/>
+      <c r="IT7" s="37"/>
+      <c r="IU7" s="37"/>
+      <c r="IV7" s="37"/>
     </row>
-    <row r="8" spans="1:256" ht="15.75">
-      <c r="A8" s="59" t="s">
+    <row r="8" spans="1:256" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="59"/>
-[...37 lines deleted...]
-      <c r="AN8" s="33"/>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+      <c r="AC8" s="29"/>
+      <c r="AD8" s="29"/>
+      <c r="AE8" s="29"/>
+      <c r="AF8" s="29"/>
+      <c r="AG8" s="29"/>
+      <c r="AH8" s="29"/>
+      <c r="AI8" s="29"/>
+      <c r="AJ8" s="29"/>
+      <c r="AK8" s="29"/>
+      <c r="AL8" s="29"/>
+      <c r="AM8" s="29"/>
+      <c r="AN8" s="29"/>
     </row>
-    <row r="9" spans="1:256" ht="15.75">
-      <c r="A9" s="60" t="s">
+    <row r="9" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="60"/>
-[...253 lines deleted...]
-      <c r="IV9" s="48"/>
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+      <c r="S9" s="40"/>
+      <c r="T9" s="40"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="40"/>
+      <c r="W9" s="40"/>
+      <c r="X9" s="40"/>
+      <c r="Y9" s="40"/>
+      <c r="Z9" s="41"/>
+      <c r="AA9" s="41"/>
+      <c r="AB9" s="41"/>
+      <c r="AC9" s="41"/>
+      <c r="AD9" s="41"/>
+      <c r="AE9" s="41"/>
+      <c r="AF9" s="41"/>
+      <c r="AG9" s="41"/>
+      <c r="AH9" s="41"/>
+      <c r="AI9" s="41"/>
+      <c r="AJ9" s="41"/>
+      <c r="AK9" s="41"/>
+      <c r="AL9" s="41"/>
+      <c r="AM9" s="41"/>
+      <c r="AN9" s="41"/>
+      <c r="AO9" s="42"/>
+      <c r="AP9" s="42"/>
+      <c r="AQ9" s="42"/>
+      <c r="AR9" s="42"/>
+      <c r="AS9" s="42"/>
+      <c r="AT9" s="42"/>
+      <c r="AU9" s="42"/>
+      <c r="AV9" s="42"/>
+      <c r="AW9" s="42"/>
+      <c r="AX9" s="42"/>
+      <c r="AY9" s="42"/>
+      <c r="AZ9" s="42"/>
+      <c r="BA9" s="42"/>
+      <c r="BB9" s="42"/>
+      <c r="BC9" s="42"/>
+      <c r="BD9" s="42"/>
+      <c r="BE9" s="42"/>
+      <c r="BF9" s="42"/>
+      <c r="BG9" s="42"/>
+      <c r="BH9" s="42"/>
+      <c r="BI9" s="42"/>
+      <c r="BJ9" s="42"/>
+      <c r="BK9" s="42"/>
+      <c r="BL9" s="42"/>
+      <c r="BM9" s="42"/>
+      <c r="BN9" s="42"/>
+      <c r="BO9" s="42"/>
+      <c r="BP9" s="42"/>
+      <c r="BQ9" s="42"/>
+      <c r="BR9" s="42"/>
+      <c r="BS9" s="42"/>
+      <c r="BT9" s="42"/>
+      <c r="BU9" s="42"/>
+      <c r="BV9" s="42"/>
+      <c r="BW9" s="42"/>
+      <c r="BX9" s="42"/>
+      <c r="BY9" s="42"/>
+      <c r="BZ9" s="42"/>
+      <c r="CA9" s="42"/>
+      <c r="CB9" s="42"/>
+      <c r="CC9" s="42"/>
+      <c r="CD9" s="42"/>
+      <c r="CE9" s="42"/>
+      <c r="CF9" s="42"/>
+      <c r="CG9" s="42"/>
+      <c r="CH9" s="42"/>
+      <c r="CI9" s="42"/>
+      <c r="CJ9" s="42"/>
+      <c r="CK9" s="42"/>
+      <c r="CL9" s="42"/>
+      <c r="CM9" s="42"/>
+      <c r="CN9" s="42"/>
+      <c r="CO9" s="42"/>
+      <c r="CP9" s="42"/>
+      <c r="CQ9" s="42"/>
+      <c r="CR9" s="42"/>
+      <c r="CS9" s="42"/>
+      <c r="CT9" s="42"/>
+      <c r="CU9" s="42"/>
+      <c r="CV9" s="42"/>
+      <c r="CW9" s="42"/>
+      <c r="CX9" s="42"/>
+      <c r="CY9" s="42"/>
+      <c r="CZ9" s="42"/>
+      <c r="DA9" s="42"/>
+      <c r="DB9" s="42"/>
+      <c r="DC9" s="42"/>
+      <c r="DD9" s="42"/>
+      <c r="DE9" s="42"/>
+      <c r="DF9" s="42"/>
+      <c r="DG9" s="42"/>
+      <c r="DH9" s="42"/>
+      <c r="DI9" s="42"/>
+      <c r="DJ9" s="42"/>
+      <c r="DK9" s="42"/>
+      <c r="DL9" s="42"/>
+      <c r="DM9" s="42"/>
+      <c r="DN9" s="42"/>
+      <c r="DO9" s="42"/>
+      <c r="DP9" s="42"/>
+      <c r="DQ9" s="42"/>
+      <c r="DR9" s="42"/>
+      <c r="DS9" s="42"/>
+      <c r="DT9" s="42"/>
+      <c r="DU9" s="42"/>
+      <c r="DV9" s="42"/>
+      <c r="DW9" s="42"/>
+      <c r="DX9" s="42"/>
+      <c r="DY9" s="42"/>
+      <c r="DZ9" s="42"/>
+      <c r="EA9" s="42"/>
+      <c r="EB9" s="42"/>
+      <c r="EC9" s="42"/>
+      <c r="ED9" s="42"/>
+      <c r="EE9" s="42"/>
+      <c r="EF9" s="42"/>
+      <c r="EG9" s="42"/>
+      <c r="EH9" s="42"/>
+      <c r="EI9" s="42"/>
+      <c r="EJ9" s="42"/>
+      <c r="EK9" s="42"/>
+      <c r="EL9" s="42"/>
+      <c r="EM9" s="42"/>
+      <c r="EN9" s="42"/>
+      <c r="EO9" s="42"/>
+      <c r="EP9" s="42"/>
+      <c r="EQ9" s="42"/>
+      <c r="ER9" s="42"/>
+      <c r="ES9" s="42"/>
+      <c r="ET9" s="42"/>
+      <c r="EU9" s="42"/>
+      <c r="EV9" s="42"/>
+      <c r="EW9" s="42"/>
+      <c r="EX9" s="42"/>
+      <c r="EY9" s="42"/>
+      <c r="EZ9" s="42"/>
+      <c r="FA9" s="42"/>
+      <c r="FB9" s="42"/>
+      <c r="FC9" s="42"/>
+      <c r="FD9" s="42"/>
+      <c r="FE9" s="42"/>
+      <c r="FF9" s="42"/>
+      <c r="FG9" s="42"/>
+      <c r="FH9" s="42"/>
+      <c r="FI9" s="42"/>
+      <c r="FJ9" s="42"/>
+      <c r="FK9" s="42"/>
+      <c r="FL9" s="42"/>
+      <c r="FM9" s="42"/>
+      <c r="FN9" s="42"/>
+      <c r="FO9" s="42"/>
+      <c r="FP9" s="42"/>
+      <c r="FQ9" s="42"/>
+      <c r="FR9" s="42"/>
+      <c r="FS9" s="42"/>
+      <c r="FT9" s="42"/>
+      <c r="FU9" s="42"/>
+      <c r="FV9" s="42"/>
+      <c r="FW9" s="42"/>
+      <c r="FX9" s="42"/>
+      <c r="FY9" s="42"/>
+      <c r="FZ9" s="42"/>
+      <c r="GA9" s="42"/>
+      <c r="GB9" s="42"/>
+      <c r="GC9" s="42"/>
+      <c r="GD9" s="42"/>
+      <c r="GE9" s="42"/>
+      <c r="GF9" s="42"/>
+      <c r="GG9" s="42"/>
+      <c r="GH9" s="42"/>
+      <c r="GI9" s="42"/>
+      <c r="GJ9" s="42"/>
+      <c r="GK9" s="42"/>
+      <c r="GL9" s="42"/>
+      <c r="GM9" s="42"/>
+      <c r="GN9" s="42"/>
+      <c r="GO9" s="42"/>
+      <c r="GP9" s="42"/>
+      <c r="GQ9" s="42"/>
+      <c r="GR9" s="42"/>
+      <c r="GS9" s="42"/>
+      <c r="GT9" s="42"/>
+      <c r="GU9" s="42"/>
+      <c r="GV9" s="42"/>
+      <c r="GW9" s="42"/>
+      <c r="GX9" s="42"/>
+      <c r="GY9" s="42"/>
+      <c r="GZ9" s="42"/>
+      <c r="HA9" s="42"/>
+      <c r="HB9" s="42"/>
+      <c r="HC9" s="42"/>
+      <c r="HD9" s="42"/>
+      <c r="HE9" s="42"/>
+      <c r="HF9" s="42"/>
+      <c r="HG9" s="42"/>
+      <c r="HH9" s="42"/>
+      <c r="HI9" s="42"/>
+      <c r="HJ9" s="42"/>
+      <c r="HK9" s="42"/>
+      <c r="HL9" s="42"/>
+      <c r="HM9" s="42"/>
+      <c r="HN9" s="42"/>
+      <c r="HO9" s="42"/>
+      <c r="HP9" s="42"/>
+      <c r="HQ9" s="42"/>
+      <c r="HR9" s="42"/>
+      <c r="HS9" s="42"/>
+      <c r="HT9" s="42"/>
+      <c r="HU9" s="42"/>
+      <c r="HV9" s="42"/>
+      <c r="HW9" s="42"/>
+      <c r="HX9" s="42"/>
+      <c r="HY9" s="42"/>
+      <c r="HZ9" s="42"/>
+      <c r="IA9" s="42"/>
+      <c r="IB9" s="42"/>
+      <c r="IC9" s="42"/>
+      <c r="ID9" s="42"/>
+      <c r="IE9" s="42"/>
+      <c r="IF9" s="42"/>
+      <c r="IG9" s="42"/>
+      <c r="IH9" s="42"/>
+      <c r="II9" s="42"/>
+      <c r="IJ9" s="42"/>
+      <c r="IK9" s="42"/>
+      <c r="IL9" s="42"/>
+      <c r="IM9" s="42"/>
+      <c r="IN9" s="42"/>
+      <c r="IO9" s="42"/>
+      <c r="IP9" s="42"/>
+      <c r="IQ9" s="42"/>
+      <c r="IR9" s="42"/>
+      <c r="IS9" s="42"/>
+      <c r="IT9" s="42"/>
+      <c r="IU9" s="42"/>
+      <c r="IV9" s="42"/>
     </row>
-    <row r="10" spans="1:256" ht="15.75">
-[...255 lines deleted...]
-      <c r="IV10" s="48"/>
+    <row r="10" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="43"/>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="41"/>
+      <c r="Q10" s="41"/>
+      <c r="R10" s="41"/>
+      <c r="S10" s="41"/>
+      <c r="T10" s="41"/>
+      <c r="U10" s="41"/>
+      <c r="V10" s="41"/>
+      <c r="W10" s="41"/>
+      <c r="X10" s="41"/>
+      <c r="Y10" s="41"/>
+      <c r="Z10" s="41"/>
+      <c r="AA10" s="41"/>
+      <c r="AB10" s="41"/>
+      <c r="AC10" s="41"/>
+      <c r="AD10" s="41"/>
+      <c r="AE10" s="41"/>
+      <c r="AF10" s="41"/>
+      <c r="AG10" s="41"/>
+      <c r="AH10" s="41"/>
+      <c r="AI10" s="41"/>
+      <c r="AJ10" s="41"/>
+      <c r="AK10" s="41"/>
+      <c r="AL10" s="41"/>
+      <c r="AM10" s="41"/>
+      <c r="AN10" s="41"/>
+      <c r="AO10" s="42"/>
+      <c r="AP10" s="42"/>
+      <c r="AQ10" s="42"/>
+      <c r="AR10" s="42"/>
+      <c r="AS10" s="42"/>
+      <c r="AT10" s="42"/>
+      <c r="AU10" s="42"/>
+      <c r="AV10" s="42"/>
+      <c r="AW10" s="42"/>
+      <c r="AX10" s="42"/>
+      <c r="AY10" s="42"/>
+      <c r="AZ10" s="42"/>
+      <c r="BA10" s="42"/>
+      <c r="BB10" s="42"/>
+      <c r="BC10" s="42"/>
+      <c r="BD10" s="42"/>
+      <c r="BE10" s="42"/>
+      <c r="BF10" s="42"/>
+      <c r="BG10" s="42"/>
+      <c r="BH10" s="42"/>
+      <c r="BI10" s="42"/>
+      <c r="BJ10" s="42"/>
+      <c r="BK10" s="42"/>
+      <c r="BL10" s="42"/>
+      <c r="BM10" s="42"/>
+      <c r="BN10" s="42"/>
+      <c r="BO10" s="42"/>
+      <c r="BP10" s="42"/>
+      <c r="BQ10" s="42"/>
+      <c r="BR10" s="42"/>
+      <c r="BS10" s="42"/>
+      <c r="BT10" s="42"/>
+      <c r="BU10" s="42"/>
+      <c r="BV10" s="42"/>
+      <c r="BW10" s="42"/>
+      <c r="BX10" s="42"/>
+      <c r="BY10" s="42"/>
+      <c r="BZ10" s="42"/>
+      <c r="CA10" s="42"/>
+      <c r="CB10" s="42"/>
+      <c r="CC10" s="42"/>
+      <c r="CD10" s="42"/>
+      <c r="CE10" s="42"/>
+      <c r="CF10" s="42"/>
+      <c r="CG10" s="42"/>
+      <c r="CH10" s="42"/>
+      <c r="CI10" s="42"/>
+      <c r="CJ10" s="42"/>
+      <c r="CK10" s="42"/>
+      <c r="CL10" s="42"/>
+      <c r="CM10" s="42"/>
+      <c r="CN10" s="42"/>
+      <c r="CO10" s="42"/>
+      <c r="CP10" s="42"/>
+      <c r="CQ10" s="42"/>
+      <c r="CR10" s="42"/>
+      <c r="CS10" s="42"/>
+      <c r="CT10" s="42"/>
+      <c r="CU10" s="42"/>
+      <c r="CV10" s="42"/>
+      <c r="CW10" s="42"/>
+      <c r="CX10" s="42"/>
+      <c r="CY10" s="42"/>
+      <c r="CZ10" s="42"/>
+      <c r="DA10" s="42"/>
+      <c r="DB10" s="42"/>
+      <c r="DC10" s="42"/>
+      <c r="DD10" s="42"/>
+      <c r="DE10" s="42"/>
+      <c r="DF10" s="42"/>
+      <c r="DG10" s="42"/>
+      <c r="DH10" s="42"/>
+      <c r="DI10" s="42"/>
+      <c r="DJ10" s="42"/>
+      <c r="DK10" s="42"/>
+      <c r="DL10" s="42"/>
+      <c r="DM10" s="42"/>
+      <c r="DN10" s="42"/>
+      <c r="DO10" s="42"/>
+      <c r="DP10" s="42"/>
+      <c r="DQ10" s="42"/>
+      <c r="DR10" s="42"/>
+      <c r="DS10" s="42"/>
+      <c r="DT10" s="42"/>
+      <c r="DU10" s="42"/>
+      <c r="DV10" s="42"/>
+      <c r="DW10" s="42"/>
+      <c r="DX10" s="42"/>
+      <c r="DY10" s="42"/>
+      <c r="DZ10" s="42"/>
+      <c r="EA10" s="42"/>
+      <c r="EB10" s="42"/>
+      <c r="EC10" s="42"/>
+      <c r="ED10" s="42"/>
+      <c r="EE10" s="42"/>
+      <c r="EF10" s="42"/>
+      <c r="EG10" s="42"/>
+      <c r="EH10" s="42"/>
+      <c r="EI10" s="42"/>
+      <c r="EJ10" s="42"/>
+      <c r="EK10" s="42"/>
+      <c r="EL10" s="42"/>
+      <c r="EM10" s="42"/>
+      <c r="EN10" s="42"/>
+      <c r="EO10" s="42"/>
+      <c r="EP10" s="42"/>
+      <c r="EQ10" s="42"/>
+      <c r="ER10" s="42"/>
+      <c r="ES10" s="42"/>
+      <c r="ET10" s="42"/>
+      <c r="EU10" s="42"/>
+      <c r="EV10" s="42"/>
+      <c r="EW10" s="42"/>
+      <c r="EX10" s="42"/>
+      <c r="EY10" s="42"/>
+      <c r="EZ10" s="42"/>
+      <c r="FA10" s="42"/>
+      <c r="FB10" s="42"/>
+      <c r="FC10" s="42"/>
+      <c r="FD10" s="42"/>
+      <c r="FE10" s="42"/>
+      <c r="FF10" s="42"/>
+      <c r="FG10" s="42"/>
+      <c r="FH10" s="42"/>
+      <c r="FI10" s="42"/>
+      <c r="FJ10" s="42"/>
+      <c r="FK10" s="42"/>
+      <c r="FL10" s="42"/>
+      <c r="FM10" s="42"/>
+      <c r="FN10" s="42"/>
+      <c r="FO10" s="42"/>
+      <c r="FP10" s="42"/>
+      <c r="FQ10" s="42"/>
+      <c r="FR10" s="42"/>
+      <c r="FS10" s="42"/>
+      <c r="FT10" s="42"/>
+      <c r="FU10" s="42"/>
+      <c r="FV10" s="42"/>
+      <c r="FW10" s="42"/>
+      <c r="FX10" s="42"/>
+      <c r="FY10" s="42"/>
+      <c r="FZ10" s="42"/>
+      <c r="GA10" s="42"/>
+      <c r="GB10" s="42"/>
+      <c r="GC10" s="42"/>
+      <c r="GD10" s="42"/>
+      <c r="GE10" s="42"/>
+      <c r="GF10" s="42"/>
+      <c r="GG10" s="42"/>
+      <c r="GH10" s="42"/>
+      <c r="GI10" s="42"/>
+      <c r="GJ10" s="42"/>
+      <c r="GK10" s="42"/>
+      <c r="GL10" s="42"/>
+      <c r="GM10" s="42"/>
+      <c r="GN10" s="42"/>
+      <c r="GO10" s="42"/>
+      <c r="GP10" s="42"/>
+      <c r="GQ10" s="42"/>
+      <c r="GR10" s="42"/>
+      <c r="GS10" s="42"/>
+      <c r="GT10" s="42"/>
+      <c r="GU10" s="42"/>
+      <c r="GV10" s="42"/>
+      <c r="GW10" s="42"/>
+      <c r="GX10" s="42"/>
+      <c r="GY10" s="42"/>
+      <c r="GZ10" s="42"/>
+      <c r="HA10" s="42"/>
+      <c r="HB10" s="42"/>
+      <c r="HC10" s="42"/>
+      <c r="HD10" s="42"/>
+      <c r="HE10" s="42"/>
+      <c r="HF10" s="42"/>
+      <c r="HG10" s="42"/>
+      <c r="HH10" s="42"/>
+      <c r="HI10" s="42"/>
+      <c r="HJ10" s="42"/>
+      <c r="HK10" s="42"/>
+      <c r="HL10" s="42"/>
+      <c r="HM10" s="42"/>
+      <c r="HN10" s="42"/>
+      <c r="HO10" s="42"/>
+      <c r="HP10" s="42"/>
+      <c r="HQ10" s="42"/>
+      <c r="HR10" s="42"/>
+      <c r="HS10" s="42"/>
+      <c r="HT10" s="42"/>
+      <c r="HU10" s="42"/>
+      <c r="HV10" s="42"/>
+      <c r="HW10" s="42"/>
+      <c r="HX10" s="42"/>
+      <c r="HY10" s="42"/>
+      <c r="HZ10" s="42"/>
+      <c r="IA10" s="42"/>
+      <c r="IB10" s="42"/>
+      <c r="IC10" s="42"/>
+      <c r="ID10" s="42"/>
+      <c r="IE10" s="42"/>
+      <c r="IF10" s="42"/>
+      <c r="IG10" s="42"/>
+      <c r="IH10" s="42"/>
+      <c r="II10" s="42"/>
+      <c r="IJ10" s="42"/>
+      <c r="IK10" s="42"/>
+      <c r="IL10" s="42"/>
+      <c r="IM10" s="42"/>
+      <c r="IN10" s="42"/>
+      <c r="IO10" s="42"/>
+      <c r="IP10" s="42"/>
+      <c r="IQ10" s="42"/>
+      <c r="IR10" s="42"/>
+      <c r="IS10" s="42"/>
+      <c r="IT10" s="42"/>
+      <c r="IU10" s="42"/>
+      <c r="IV10" s="42"/>
     </row>
-    <row r="12" spans="1:256" ht="15.75">
-[...254 lines deleted...]
-      <c r="IV12" s="50"/>
+    <row r="12" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="29"/>
+      <c r="R12" s="29"/>
+      <c r="S12" s="29"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="29"/>
+      <c r="X12" s="29"/>
+      <c r="Y12" s="29"/>
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="29"/>
+      <c r="AB12" s="29"/>
+      <c r="AC12" s="29"/>
+      <c r="AD12" s="29"/>
+      <c r="AE12" s="29"/>
+      <c r="AF12" s="29"/>
+      <c r="AG12" s="29"/>
+      <c r="AH12" s="29"/>
+      <c r="AI12" s="29"/>
+      <c r="AJ12" s="29"/>
+      <c r="AK12" s="29"/>
+      <c r="AL12" s="29"/>
+      <c r="AM12" s="29"/>
+      <c r="AN12" s="29"/>
+      <c r="AO12" s="29"/>
+      <c r="AP12" s="29"/>
+      <c r="AQ12" s="29"/>
+      <c r="AR12" s="29"/>
+      <c r="AS12" s="29"/>
+      <c r="AT12" s="29"/>
+      <c r="AU12" s="29"/>
+      <c r="AV12" s="29"/>
+      <c r="AW12" s="29"/>
+      <c r="AX12" s="29"/>
+      <c r="AY12" s="29"/>
+      <c r="AZ12" s="29"/>
+      <c r="BA12" s="29"/>
+      <c r="BB12" s="29"/>
+      <c r="BC12" s="29"/>
+      <c r="BD12" s="29"/>
+      <c r="BE12" s="29"/>
+      <c r="BF12" s="29"/>
+      <c r="BG12" s="29"/>
+      <c r="BH12" s="29"/>
+      <c r="BI12" s="29"/>
+      <c r="BJ12" s="29"/>
+      <c r="BK12" s="29"/>
+      <c r="BL12" s="29"/>
+      <c r="BM12" s="29"/>
+      <c r="BN12" s="29"/>
+      <c r="BO12" s="29"/>
+      <c r="BP12" s="29"/>
+      <c r="BQ12" s="29"/>
+      <c r="BR12" s="29"/>
+      <c r="BS12" s="29"/>
+      <c r="BT12" s="29"/>
+      <c r="BU12" s="29"/>
+      <c r="BV12" s="29"/>
+      <c r="BW12" s="29"/>
+      <c r="BX12" s="29"/>
+      <c r="BY12" s="29"/>
+      <c r="BZ12" s="29"/>
+      <c r="CA12" s="29"/>
+      <c r="CB12" s="29"/>
+      <c r="CC12" s="29"/>
+      <c r="CD12" s="29"/>
+      <c r="CE12" s="29"/>
+      <c r="CF12" s="29"/>
+      <c r="CG12" s="29"/>
+      <c r="CH12" s="29"/>
+      <c r="CI12" s="29"/>
+      <c r="CJ12" s="29"/>
+      <c r="CK12" s="29"/>
+      <c r="CL12" s="29"/>
+      <c r="CM12" s="29"/>
+      <c r="CN12" s="29"/>
+      <c r="CO12" s="29"/>
+      <c r="CP12" s="29"/>
+      <c r="CQ12" s="29"/>
+      <c r="CR12" s="29"/>
+      <c r="CS12" s="29"/>
+      <c r="CT12" s="29"/>
+      <c r="CU12" s="29"/>
+      <c r="CV12" s="29"/>
+      <c r="CW12" s="29"/>
+      <c r="CX12" s="29"/>
+      <c r="CY12" s="29"/>
+      <c r="CZ12" s="29"/>
+      <c r="DA12" s="29"/>
+      <c r="DB12" s="29"/>
+      <c r="DC12" s="29"/>
+      <c r="DD12" s="29"/>
+      <c r="DE12" s="29"/>
+      <c r="DF12" s="29"/>
+      <c r="DG12" s="29"/>
+      <c r="DH12" s="29"/>
+      <c r="DI12" s="29"/>
+      <c r="DJ12" s="29"/>
+      <c r="DK12" s="29"/>
+      <c r="DL12" s="29"/>
+      <c r="DM12" s="29"/>
+      <c r="DN12" s="29"/>
+      <c r="DO12" s="29"/>
+      <c r="DP12" s="29"/>
+      <c r="DQ12" s="29"/>
+      <c r="DR12" s="29"/>
+      <c r="DS12" s="29"/>
+      <c r="DT12" s="29"/>
+      <c r="DU12" s="29"/>
+      <c r="DV12" s="29"/>
+      <c r="DW12" s="29"/>
+      <c r="DX12" s="29"/>
+      <c r="DY12" s="29"/>
+      <c r="DZ12" s="29"/>
+      <c r="EA12" s="29"/>
+      <c r="EB12" s="29"/>
+      <c r="EC12" s="29"/>
+      <c r="ED12" s="29"/>
+      <c r="EE12" s="29"/>
+      <c r="EF12" s="29"/>
+      <c r="EG12" s="29"/>
+      <c r="EH12" s="29"/>
+      <c r="EI12" s="29"/>
+      <c r="EJ12" s="29"/>
+      <c r="EK12" s="29"/>
+      <c r="EL12" s="29"/>
+      <c r="EM12" s="29"/>
+      <c r="EN12" s="29"/>
+      <c r="EO12" s="29"/>
+      <c r="EP12" s="29"/>
+      <c r="EQ12" s="29"/>
+      <c r="ER12" s="29"/>
+      <c r="ES12" s="29"/>
+      <c r="ET12" s="29"/>
+      <c r="EU12" s="29"/>
+      <c r="EV12" s="29"/>
+      <c r="EW12" s="29"/>
+      <c r="EX12" s="29"/>
+      <c r="EY12" s="29"/>
+      <c r="EZ12" s="29"/>
+      <c r="FA12" s="29"/>
+      <c r="FB12" s="29"/>
+      <c r="FC12" s="29"/>
+      <c r="FD12" s="29"/>
+      <c r="FE12" s="29"/>
+      <c r="FF12" s="29"/>
+      <c r="FG12" s="29"/>
+      <c r="FH12" s="29"/>
+      <c r="FI12" s="29"/>
+      <c r="FJ12" s="29"/>
+      <c r="FK12" s="29"/>
+      <c r="FL12" s="29"/>
+      <c r="FM12" s="29"/>
+      <c r="FN12" s="29"/>
+      <c r="FO12" s="29"/>
+      <c r="FP12" s="29"/>
+      <c r="FQ12" s="29"/>
+      <c r="FR12" s="29"/>
+      <c r="FS12" s="29"/>
+      <c r="FT12" s="29"/>
+      <c r="FU12" s="29"/>
+      <c r="FV12" s="29"/>
+      <c r="FW12" s="29"/>
+      <c r="FX12" s="29"/>
+      <c r="FY12" s="29"/>
+      <c r="FZ12" s="29"/>
+      <c r="GA12" s="29"/>
+      <c r="GB12" s="29"/>
+      <c r="GC12" s="29"/>
+      <c r="GD12" s="29"/>
+      <c r="GE12" s="29"/>
+      <c r="GF12" s="29"/>
+      <c r="GG12" s="29"/>
+      <c r="GH12" s="29"/>
+      <c r="GI12" s="29"/>
+      <c r="GJ12" s="29"/>
+      <c r="GK12" s="29"/>
+      <c r="GL12" s="29"/>
+      <c r="GM12" s="29"/>
+      <c r="GN12" s="29"/>
+      <c r="GO12" s="29"/>
+      <c r="GP12" s="29"/>
+      <c r="GQ12" s="29"/>
+      <c r="GR12" s="29"/>
+      <c r="GS12" s="29"/>
+      <c r="GT12" s="29"/>
+      <c r="GU12" s="29"/>
+      <c r="GV12" s="29"/>
+      <c r="GW12" s="29"/>
+      <c r="GX12" s="29"/>
+      <c r="GY12" s="29"/>
+      <c r="GZ12" s="29"/>
+      <c r="HA12" s="29"/>
+      <c r="HB12" s="29"/>
+      <c r="HC12" s="29"/>
+      <c r="HD12" s="29"/>
+      <c r="HE12" s="29"/>
+      <c r="HF12" s="29"/>
+      <c r="HG12" s="29"/>
+      <c r="HH12" s="29"/>
+      <c r="HI12" s="29"/>
+      <c r="HJ12" s="29"/>
+      <c r="HK12" s="29"/>
+      <c r="HL12" s="29"/>
+      <c r="HM12" s="29"/>
+      <c r="HN12" s="29"/>
+      <c r="HO12" s="29"/>
+      <c r="HP12" s="29"/>
+      <c r="HQ12" s="29"/>
+      <c r="HR12" s="29"/>
+      <c r="HS12" s="29"/>
+      <c r="HT12" s="29"/>
+      <c r="HU12" s="29"/>
+      <c r="HV12" s="29"/>
+      <c r="HW12" s="29"/>
+      <c r="HX12" s="29"/>
+      <c r="HY12" s="29"/>
+      <c r="HZ12" s="29"/>
+      <c r="IA12" s="29"/>
+      <c r="IB12" s="29"/>
+      <c r="IC12" s="29"/>
+      <c r="ID12" s="29"/>
+      <c r="IE12" s="29"/>
+      <c r="IF12" s="29"/>
+      <c r="IG12" s="29"/>
+      <c r="IH12" s="29"/>
+      <c r="II12" s="29"/>
+      <c r="IJ12" s="29"/>
+      <c r="IK12" s="29"/>
+      <c r="IL12" s="29"/>
+      <c r="IM12" s="29"/>
+      <c r="IN12" s="29"/>
+      <c r="IO12" s="29"/>
+      <c r="IP12" s="29"/>
+      <c r="IQ12" s="29"/>
+      <c r="IR12" s="29"/>
+      <c r="IS12" s="29"/>
+      <c r="IT12" s="29"/>
+      <c r="IU12" s="29"/>
+      <c r="IV12" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A3:C5"/>
     <mergeCell ref="D3:O3"/>
     <mergeCell ref="P3:R3"/>
     <mergeCell ref="S3:T3"/>
     <mergeCell ref="U3:U5"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:IV12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.5" style="42" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="50" max="16384" width="5.625" style="34"/>
+    <col min="1" max="3" width="11.5" style="30" customWidth="1"/>
+    <col min="4" max="4" width="11" style="30" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="30" customWidth="1"/>
+    <col min="6" max="6" width="11" style="30" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="30" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="30" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="30" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="30" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="30" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="30" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="30" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="30" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="30" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="30" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="30" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="30" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="30" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="30" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="30" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="30" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="30" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="30" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="30" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="30" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="30" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="30" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="30" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="30" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="30" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" s="66" customFormat="1" ht="21">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:256" s="55" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="55"/>
-[...253 lines deleted...]
-      <c r="IV1" s="65"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
+      <c r="AX1" s="54"/>
+      <c r="AY1" s="54"/>
+      <c r="AZ1" s="54"/>
+      <c r="BA1" s="54"/>
+      <c r="BB1" s="54"/>
+      <c r="BC1" s="54"/>
+      <c r="BD1" s="54"/>
+      <c r="BE1" s="54"/>
+      <c r="BF1" s="54"/>
+      <c r="BG1" s="54"/>
+      <c r="BH1" s="54"/>
+      <c r="BI1" s="54"/>
+      <c r="BJ1" s="54"/>
+      <c r="BK1" s="54"/>
+      <c r="BL1" s="54"/>
+      <c r="BM1" s="54"/>
+      <c r="BN1" s="54"/>
+      <c r="BO1" s="54"/>
+      <c r="BP1" s="54"/>
+      <c r="BQ1" s="54"/>
+      <c r="BR1" s="54"/>
+      <c r="BS1" s="54"/>
+      <c r="BT1" s="54"/>
+      <c r="BU1" s="54"/>
+      <c r="BV1" s="54"/>
+      <c r="BW1" s="54"/>
+      <c r="BX1" s="54"/>
+      <c r="BY1" s="54"/>
+      <c r="BZ1" s="54"/>
+      <c r="CA1" s="54"/>
+      <c r="CB1" s="54"/>
+      <c r="CC1" s="54"/>
+      <c r="CD1" s="54"/>
+      <c r="CE1" s="54"/>
+      <c r="CF1" s="54"/>
+      <c r="CG1" s="54"/>
+      <c r="CH1" s="54"/>
+      <c r="CI1" s="54"/>
+      <c r="CJ1" s="54"/>
+      <c r="CK1" s="54"/>
+      <c r="CL1" s="54"/>
+      <c r="CM1" s="54"/>
+      <c r="CN1" s="54"/>
+      <c r="CO1" s="54"/>
+      <c r="CP1" s="54"/>
+      <c r="CQ1" s="54"/>
+      <c r="CR1" s="54"/>
+      <c r="CS1" s="54"/>
+      <c r="CT1" s="54"/>
+      <c r="CU1" s="54"/>
+      <c r="CV1" s="54"/>
+      <c r="CW1" s="54"/>
+      <c r="CX1" s="54"/>
+      <c r="CY1" s="54"/>
+      <c r="CZ1" s="54"/>
+      <c r="DA1" s="54"/>
+      <c r="DB1" s="54"/>
+      <c r="DC1" s="54"/>
+      <c r="DD1" s="54"/>
+      <c r="DE1" s="54"/>
+      <c r="DF1" s="54"/>
+      <c r="DG1" s="54"/>
+      <c r="DH1" s="54"/>
+      <c r="DI1" s="54"/>
+      <c r="DJ1" s="54"/>
+      <c r="DK1" s="54"/>
+      <c r="DL1" s="54"/>
+      <c r="DM1" s="54"/>
+      <c r="DN1" s="54"/>
+      <c r="DO1" s="54"/>
+      <c r="DP1" s="54"/>
+      <c r="DQ1" s="54"/>
+      <c r="DR1" s="54"/>
+      <c r="DS1" s="54"/>
+      <c r="DT1" s="54"/>
+      <c r="DU1" s="54"/>
+      <c r="DV1" s="54"/>
+      <c r="DW1" s="54"/>
+      <c r="DX1" s="54"/>
+      <c r="DY1" s="54"/>
+      <c r="DZ1" s="54"/>
+      <c r="EA1" s="54"/>
+      <c r="EB1" s="54"/>
+      <c r="EC1" s="54"/>
+      <c r="ED1" s="54"/>
+      <c r="EE1" s="54"/>
+      <c r="EF1" s="54"/>
+      <c r="EG1" s="54"/>
+      <c r="EH1" s="54"/>
+      <c r="EI1" s="54"/>
+      <c r="EJ1" s="54"/>
+      <c r="EK1" s="54"/>
+      <c r="EL1" s="54"/>
+      <c r="EM1" s="54"/>
+      <c r="EN1" s="54"/>
+      <c r="EO1" s="54"/>
+      <c r="EP1" s="54"/>
+      <c r="EQ1" s="54"/>
+      <c r="ER1" s="54"/>
+      <c r="ES1" s="54"/>
+      <c r="ET1" s="54"/>
+      <c r="EU1" s="54"/>
+      <c r="EV1" s="54"/>
+      <c r="EW1" s="54"/>
+      <c r="EX1" s="54"/>
+      <c r="EY1" s="54"/>
+      <c r="EZ1" s="54"/>
+      <c r="FA1" s="54"/>
+      <c r="FB1" s="54"/>
+      <c r="FC1" s="54"/>
+      <c r="FD1" s="54"/>
+      <c r="FE1" s="54"/>
+      <c r="FF1" s="54"/>
+      <c r="FG1" s="54"/>
+      <c r="FH1" s="54"/>
+      <c r="FI1" s="54"/>
+      <c r="FJ1" s="54"/>
+      <c r="FK1" s="54"/>
+      <c r="FL1" s="54"/>
+      <c r="FM1" s="54"/>
+      <c r="FN1" s="54"/>
+      <c r="FO1" s="54"/>
+      <c r="FP1" s="54"/>
+      <c r="FQ1" s="54"/>
+      <c r="FR1" s="54"/>
+      <c r="FS1" s="54"/>
+      <c r="FT1" s="54"/>
+      <c r="FU1" s="54"/>
+      <c r="FV1" s="54"/>
+      <c r="FW1" s="54"/>
+      <c r="FX1" s="54"/>
+      <c r="FY1" s="54"/>
+      <c r="FZ1" s="54"/>
+      <c r="GA1" s="54"/>
+      <c r="GB1" s="54"/>
+      <c r="GC1" s="54"/>
+      <c r="GD1" s="54"/>
+      <c r="GE1" s="54"/>
+      <c r="GF1" s="54"/>
+      <c r="GG1" s="54"/>
+      <c r="GH1" s="54"/>
+      <c r="GI1" s="54"/>
+      <c r="GJ1" s="54"/>
+      <c r="GK1" s="54"/>
+      <c r="GL1" s="54"/>
+      <c r="GM1" s="54"/>
+      <c r="GN1" s="54"/>
+      <c r="GO1" s="54"/>
+      <c r="GP1" s="54"/>
+      <c r="GQ1" s="54"/>
+      <c r="GR1" s="54"/>
+      <c r="GS1" s="54"/>
+      <c r="GT1" s="54"/>
+      <c r="GU1" s="54"/>
+      <c r="GV1" s="54"/>
+      <c r="GW1" s="54"/>
+      <c r="GX1" s="54"/>
+      <c r="GY1" s="54"/>
+      <c r="GZ1" s="54"/>
+      <c r="HA1" s="54"/>
+      <c r="HB1" s="54"/>
+      <c r="HC1" s="54"/>
+      <c r="HD1" s="54"/>
+      <c r="HE1" s="54"/>
+      <c r="HF1" s="54"/>
+      <c r="HG1" s="54"/>
+      <c r="HH1" s="54"/>
+      <c r="HI1" s="54"/>
+      <c r="HJ1" s="54"/>
+      <c r="HK1" s="54"/>
+      <c r="HL1" s="54"/>
+      <c r="HM1" s="54"/>
+      <c r="HN1" s="54"/>
+      <c r="HO1" s="54"/>
+      <c r="HP1" s="54"/>
+      <c r="HQ1" s="54"/>
+      <c r="HR1" s="54"/>
+      <c r="HS1" s="54"/>
+      <c r="HT1" s="54"/>
+      <c r="HU1" s="54"/>
+      <c r="HV1" s="54"/>
+      <c r="HW1" s="54"/>
+      <c r="HX1" s="54"/>
+      <c r="HY1" s="54"/>
+      <c r="HZ1" s="54"/>
+      <c r="IA1" s="54"/>
+      <c r="IB1" s="54"/>
+      <c r="IC1" s="54"/>
+      <c r="ID1" s="54"/>
+      <c r="IE1" s="54"/>
+      <c r="IF1" s="54"/>
+      <c r="IG1" s="54"/>
+      <c r="IH1" s="54"/>
+      <c r="II1" s="54"/>
+      <c r="IJ1" s="54"/>
+      <c r="IK1" s="54"/>
+      <c r="IL1" s="54"/>
+      <c r="IM1" s="54"/>
+      <c r="IN1" s="54"/>
+      <c r="IO1" s="54"/>
+      <c r="IP1" s="54"/>
+      <c r="IQ1" s="54"/>
+      <c r="IR1" s="54"/>
+      <c r="IS1" s="54"/>
+      <c r="IT1" s="54"/>
+      <c r="IU1" s="54"/>
+      <c r="IV1" s="54"/>
     </row>
-    <row r="2" spans="1:256" ht="15.75">
-      <c r="A2" s="62" t="s">
+    <row r="2" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="63"/>
-[...37 lines deleted...]
-      <c r="AN2" s="33"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
     </row>
-    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1">
-      <c r="A3" s="124" t="s">
+    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="120" t="s">
         <v>69</v>
       </c>
-      <c r="B3" s="119"/>
-[...1 lines deleted...]
-      <c r="D3" s="133" t="s">
+      <c r="B3" s="109"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="129" t="s">
         <v>70</v>
       </c>
-      <c r="E3" s="124"/>
-[...10 lines deleted...]
-      <c r="P3" s="133" t="s">
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="120"/>
+      <c r="K3" s="120"/>
+      <c r="L3" s="120"/>
+      <c r="M3" s="120"/>
+      <c r="N3" s="120"/>
+      <c r="O3" s="121"/>
+      <c r="P3" s="129" t="s">
         <v>71</v>
       </c>
-      <c r="Q3" s="124"/>
-[...1 lines deleted...]
-      <c r="S3" s="133" t="s">
+      <c r="Q3" s="120"/>
+      <c r="R3" s="121"/>
+      <c r="S3" s="129" t="s">
         <v>72</v>
       </c>
-      <c r="T3" s="124"/>
-      <c r="U3" s="130" t="s">
+      <c r="T3" s="120"/>
+      <c r="U3" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="Z3" s="37"/>
-      <c r="AA3" s="32"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
     </row>
-    <row r="4" spans="1:256" ht="47.45" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="133" t="s">
+    <row r="4" spans="1:256" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="109"/>
+      <c r="B4" s="109"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="129" t="s">
         <v>74</v>
       </c>
-      <c r="E4" s="124"/>
-[...1 lines deleted...]
-      <c r="G4" s="126" t="s">
+      <c r="E4" s="120"/>
+      <c r="F4" s="121"/>
+      <c r="G4" s="122" t="s">
         <v>75</v>
       </c>
-      <c r="H4" s="127"/>
-[...1 lines deleted...]
-      <c r="J4" s="133" t="s">
+      <c r="H4" s="123"/>
+      <c r="I4" s="124"/>
+      <c r="J4" s="129" t="s">
         <v>76</v>
       </c>
-      <c r="K4" s="124"/>
-[...1 lines deleted...]
-      <c r="M4" s="126" t="s">
+      <c r="K4" s="120"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="122" t="s">
         <v>77</v>
       </c>
-      <c r="N4" s="127"/>
-[...1 lines deleted...]
-      <c r="P4" s="135" t="s">
+      <c r="N4" s="123"/>
+      <c r="O4" s="124"/>
+      <c r="P4" s="131" t="s">
         <v>78</v>
       </c>
-      <c r="Q4" s="135" t="s">
+      <c r="Q4" s="131" t="s">
         <v>79</v>
       </c>
-      <c r="R4" s="135" t="s">
+      <c r="R4" s="131" t="s">
         <v>80</v>
       </c>
-      <c r="S4" s="135" t="s">
+      <c r="S4" s="131" t="s">
         <v>11</v>
       </c>
-      <c r="T4" s="130" t="s">
+      <c r="T4" s="126" t="s">
         <v>12</v>
       </c>
-      <c r="U4" s="131"/>
-[...2 lines deleted...]
-      <c r="AB4" s="32"/>
+      <c r="U4" s="127"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="AB4" s="28"/>
     </row>
-    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1">
-[...3 lines deleted...]
-      <c r="D5" s="35" t="s">
+    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="E5" s="35" t="s">
+      <c r="E5" s="31" t="s">
         <v>81</v>
       </c>
-      <c r="F5" s="38" t="s">
+      <c r="F5" s="33" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="G5" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="H5" s="35" t="s">
+      <c r="H5" s="31" t="s">
         <v>81</v>
       </c>
-      <c r="I5" s="38" t="s">
+      <c r="I5" s="33" t="s">
         <v>80</v>
       </c>
-      <c r="J5" s="35" t="s">
+      <c r="J5" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="K5" s="35" t="s">
+      <c r="K5" s="31" t="s">
         <v>79</v>
       </c>
-      <c r="L5" s="38" t="s">
+      <c r="L5" s="33" t="s">
         <v>80</v>
       </c>
-      <c r="M5" s="35" t="s">
+      <c r="M5" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="N5" s="35" t="s">
+      <c r="N5" s="31" t="s">
         <v>79</v>
       </c>
-      <c r="O5" s="38" t="s">
+      <c r="O5" s="33" t="s">
         <v>80</v>
       </c>
-      <c r="P5" s="136"/>
-[...10 lines deleted...]
-      <c r="AA5" s="32"/>
+      <c r="P5" s="132"/>
+      <c r="Q5" s="132"/>
+      <c r="R5" s="132"/>
+      <c r="S5" s="132"/>
+      <c r="T5" s="128"/>
+      <c r="U5" s="128"/>
+      <c r="V5" s="28"/>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28"/>
     </row>
-    <row r="6" spans="1:256" ht="26.45" customHeight="1">
-      <c r="A6" s="118" t="s">
+    <row r="6" spans="1:256" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="108" t="s">
         <v>82</v>
       </c>
-      <c r="B6" s="119"/>
-[...1 lines deleted...]
-      <c r="D6" s="40">
+      <c r="B6" s="109"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="35">
         <v>647</v>
       </c>
-      <c r="E6" s="41">
+      <c r="E6" s="36">
         <v>143</v>
       </c>
-      <c r="F6" s="41">
+      <c r="F6" s="36">
         <v>41</v>
       </c>
-      <c r="G6" s="41">
+      <c r="G6" s="36">
         <v>65</v>
       </c>
-      <c r="H6" s="41">
+      <c r="H6" s="36">
         <v>63</v>
       </c>
-      <c r="I6" s="41">
+      <c r="I6" s="36">
         <v>15</v>
       </c>
-      <c r="J6" s="41">
+      <c r="J6" s="36">
         <v>562</v>
       </c>
-      <c r="K6" s="41">
+      <c r="K6" s="36">
         <v>71</v>
       </c>
-      <c r="L6" s="41">
+      <c r="L6" s="36">
         <v>23</v>
       </c>
-      <c r="M6" s="41">
+      <c r="M6" s="36">
         <v>20</v>
       </c>
-      <c r="N6" s="41">
+      <c r="N6" s="36">
         <v>9</v>
       </c>
-      <c r="O6" s="41">
+      <c r="O6" s="36">
         <v>3</v>
       </c>
-      <c r="P6" s="41">
+      <c r="P6" s="36">
         <v>113</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="Q6" s="36">
         <v>55</v>
       </c>
-      <c r="R6" s="41">
+      <c r="R6" s="36">
         <v>20</v>
       </c>
-      <c r="S6" s="41">
+      <c r="S6" s="36">
         <v>21</v>
       </c>
-      <c r="T6" s="41">
+      <c r="T6" s="36">
         <v>8</v>
       </c>
-      <c r="U6" s="41">
+      <c r="U6" s="36">
         <v>373</v>
       </c>
-      <c r="X6" s="37"/>
-[...231 lines deleted...]
-      <c r="IV6" s="32"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
+      <c r="BA6" s="28"/>
+      <c r="BB6" s="28"/>
+      <c r="BC6" s="28"/>
+      <c r="BD6" s="28"/>
+      <c r="BE6" s="28"/>
+      <c r="BF6" s="28"/>
+      <c r="BG6" s="28"/>
+      <c r="BH6" s="28"/>
+      <c r="BI6" s="28"/>
+      <c r="BJ6" s="28"/>
+      <c r="BK6" s="28"/>
+      <c r="BL6" s="28"/>
+      <c r="BM6" s="28"/>
+      <c r="BN6" s="28"/>
+      <c r="BO6" s="28"/>
+      <c r="BP6" s="28"/>
+      <c r="BQ6" s="28"/>
+      <c r="BR6" s="28"/>
+      <c r="BS6" s="28"/>
+      <c r="BT6" s="28"/>
+      <c r="BU6" s="28"/>
+      <c r="BV6" s="28"/>
+      <c r="BW6" s="28"/>
+      <c r="BX6" s="28"/>
+      <c r="BY6" s="28"/>
+      <c r="BZ6" s="28"/>
+      <c r="CA6" s="28"/>
+      <c r="CB6" s="28"/>
+      <c r="CC6" s="28"/>
+      <c r="CD6" s="28"/>
+      <c r="CE6" s="28"/>
+      <c r="CF6" s="28"/>
+      <c r="CG6" s="28"/>
+      <c r="CH6" s="28"/>
+      <c r="CI6" s="28"/>
+      <c r="CJ6" s="28"/>
+      <c r="CK6" s="28"/>
+      <c r="CL6" s="28"/>
+      <c r="CM6" s="28"/>
+      <c r="CN6" s="28"/>
+      <c r="CO6" s="28"/>
+      <c r="CP6" s="28"/>
+      <c r="CQ6" s="28"/>
+      <c r="CR6" s="28"/>
+      <c r="CS6" s="28"/>
+      <c r="CT6" s="28"/>
+      <c r="CU6" s="28"/>
+      <c r="CV6" s="28"/>
+      <c r="CW6" s="28"/>
+      <c r="CX6" s="28"/>
+      <c r="CY6" s="28"/>
+      <c r="CZ6" s="28"/>
+      <c r="DA6" s="28"/>
+      <c r="DB6" s="28"/>
+      <c r="DC6" s="28"/>
+      <c r="DD6" s="28"/>
+      <c r="DE6" s="28"/>
+      <c r="DF6" s="28"/>
+      <c r="DG6" s="28"/>
+      <c r="DH6" s="28"/>
+      <c r="DI6" s="28"/>
+      <c r="DJ6" s="28"/>
+      <c r="DK6" s="28"/>
+      <c r="DL6" s="28"/>
+      <c r="DM6" s="28"/>
+      <c r="DN6" s="28"/>
+      <c r="DO6" s="28"/>
+      <c r="DP6" s="28"/>
+      <c r="DQ6" s="28"/>
+      <c r="DR6" s="28"/>
+      <c r="DS6" s="28"/>
+      <c r="DT6" s="28"/>
+      <c r="DU6" s="28"/>
+      <c r="DV6" s="28"/>
+      <c r="DW6" s="28"/>
+      <c r="DX6" s="28"/>
+      <c r="DY6" s="28"/>
+      <c r="DZ6" s="28"/>
+      <c r="EA6" s="28"/>
+      <c r="EB6" s="28"/>
+      <c r="EC6" s="28"/>
+      <c r="ED6" s="28"/>
+      <c r="EE6" s="28"/>
+      <c r="EF6" s="28"/>
+      <c r="EG6" s="28"/>
+      <c r="EH6" s="28"/>
+      <c r="EI6" s="28"/>
+      <c r="EJ6" s="28"/>
+      <c r="EK6" s="28"/>
+      <c r="EL6" s="28"/>
+      <c r="EM6" s="28"/>
+      <c r="EN6" s="28"/>
+      <c r="EO6" s="28"/>
+      <c r="EP6" s="28"/>
+      <c r="EQ6" s="28"/>
+      <c r="ER6" s="28"/>
+      <c r="ES6" s="28"/>
+      <c r="ET6" s="28"/>
+      <c r="EU6" s="28"/>
+      <c r="EV6" s="28"/>
+      <c r="EW6" s="28"/>
+      <c r="EX6" s="28"/>
+      <c r="EY6" s="28"/>
+      <c r="EZ6" s="28"/>
+      <c r="FA6" s="28"/>
+      <c r="FB6" s="28"/>
+      <c r="FC6" s="28"/>
+      <c r="FD6" s="28"/>
+      <c r="FE6" s="28"/>
+      <c r="FF6" s="28"/>
+      <c r="FG6" s="28"/>
+      <c r="FH6" s="28"/>
+      <c r="FI6" s="28"/>
+      <c r="FJ6" s="28"/>
+      <c r="FK6" s="28"/>
+      <c r="FL6" s="28"/>
+      <c r="FM6" s="28"/>
+      <c r="FN6" s="28"/>
+      <c r="FO6" s="28"/>
+      <c r="FP6" s="28"/>
+      <c r="FQ6" s="28"/>
+      <c r="FR6" s="28"/>
+      <c r="FS6" s="28"/>
+      <c r="FT6" s="28"/>
+      <c r="FU6" s="28"/>
+      <c r="FV6" s="28"/>
+      <c r="FW6" s="28"/>
+      <c r="FX6" s="28"/>
+      <c r="FY6" s="28"/>
+      <c r="FZ6" s="28"/>
+      <c r="GA6" s="28"/>
+      <c r="GB6" s="28"/>
+      <c r="GC6" s="28"/>
+      <c r="GD6" s="28"/>
+      <c r="GE6" s="28"/>
+      <c r="GF6" s="28"/>
+      <c r="GG6" s="28"/>
+      <c r="GH6" s="28"/>
+      <c r="GI6" s="28"/>
+      <c r="GJ6" s="28"/>
+      <c r="GK6" s="28"/>
+      <c r="GL6" s="28"/>
+      <c r="GM6" s="28"/>
+      <c r="GN6" s="28"/>
+      <c r="GO6" s="28"/>
+      <c r="GP6" s="28"/>
+      <c r="GQ6" s="28"/>
+      <c r="GR6" s="28"/>
+      <c r="GS6" s="28"/>
+      <c r="GT6" s="28"/>
+      <c r="GU6" s="28"/>
+      <c r="GV6" s="28"/>
+      <c r="GW6" s="28"/>
+      <c r="GX6" s="28"/>
+      <c r="GY6" s="28"/>
+      <c r="GZ6" s="28"/>
+      <c r="HA6" s="28"/>
+      <c r="HB6" s="28"/>
+      <c r="HC6" s="28"/>
+      <c r="HD6" s="28"/>
+      <c r="HE6" s="28"/>
+      <c r="HF6" s="28"/>
+      <c r="HG6" s="28"/>
+      <c r="HH6" s="28"/>
+      <c r="HI6" s="28"/>
+      <c r="HJ6" s="28"/>
+      <c r="HK6" s="28"/>
+      <c r="HL6" s="28"/>
+      <c r="HM6" s="28"/>
+      <c r="HN6" s="28"/>
+      <c r="HO6" s="28"/>
+      <c r="HP6" s="28"/>
+      <c r="HQ6" s="28"/>
+      <c r="HR6" s="28"/>
+      <c r="HS6" s="28"/>
+      <c r="HT6" s="28"/>
+      <c r="HU6" s="28"/>
+      <c r="HV6" s="28"/>
+      <c r="HW6" s="28"/>
+      <c r="HX6" s="28"/>
+      <c r="HY6" s="28"/>
+      <c r="HZ6" s="28"/>
+      <c r="IA6" s="28"/>
+      <c r="IB6" s="28"/>
+      <c r="IC6" s="28"/>
+      <c r="ID6" s="28"/>
+      <c r="IE6" s="28"/>
+      <c r="IF6" s="28"/>
+      <c r="IG6" s="28"/>
+      <c r="IH6" s="28"/>
+      <c r="II6" s="28"/>
+      <c r="IJ6" s="28"/>
+      <c r="IK6" s="28"/>
+      <c r="IL6" s="28"/>
+      <c r="IM6" s="28"/>
+      <c r="IN6" s="28"/>
+      <c r="IO6" s="28"/>
+      <c r="IP6" s="28"/>
+      <c r="IQ6" s="28"/>
+      <c r="IR6" s="28"/>
+      <c r="IS6" s="28"/>
+      <c r="IT6" s="28"/>
+      <c r="IU6" s="28"/>
+      <c r="IV6" s="28"/>
     </row>
-    <row r="7" spans="1:256">
-[...255 lines deleted...]
-      <c r="IV7" s="43"/>
+    <row r="7" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="21"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="37"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="37"/>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="37"/>
+      <c r="AH7" s="37"/>
+      <c r="AI7" s="37"/>
+      <c r="AJ7" s="37"/>
+      <c r="AK7" s="37"/>
+      <c r="AL7" s="37"/>
+      <c r="AM7" s="37"/>
+      <c r="AN7" s="37"/>
+      <c r="AO7" s="37"/>
+      <c r="AP7" s="37"/>
+      <c r="AQ7" s="37"/>
+      <c r="AR7" s="37"/>
+      <c r="AS7" s="37"/>
+      <c r="AT7" s="37"/>
+      <c r="AU7" s="37"/>
+      <c r="AV7" s="37"/>
+      <c r="AW7" s="37"/>
+      <c r="AX7" s="37"/>
+      <c r="AY7" s="37"/>
+      <c r="AZ7" s="37"/>
+      <c r="BA7" s="37"/>
+      <c r="BB7" s="37"/>
+      <c r="BC7" s="37"/>
+      <c r="BD7" s="37"/>
+      <c r="BE7" s="37"/>
+      <c r="BF7" s="37"/>
+      <c r="BG7" s="37"/>
+      <c r="BH7" s="37"/>
+      <c r="BI7" s="37"/>
+      <c r="BJ7" s="37"/>
+      <c r="BK7" s="37"/>
+      <c r="BL7" s="37"/>
+      <c r="BM7" s="37"/>
+      <c r="BN7" s="37"/>
+      <c r="BO7" s="37"/>
+      <c r="BP7" s="37"/>
+      <c r="BQ7" s="37"/>
+      <c r="BR7" s="37"/>
+      <c r="BS7" s="37"/>
+      <c r="BT7" s="37"/>
+      <c r="BU7" s="37"/>
+      <c r="BV7" s="37"/>
+      <c r="BW7" s="37"/>
+      <c r="BX7" s="37"/>
+      <c r="BY7" s="37"/>
+      <c r="BZ7" s="37"/>
+      <c r="CA7" s="37"/>
+      <c r="CB7" s="37"/>
+      <c r="CC7" s="37"/>
+      <c r="CD7" s="37"/>
+      <c r="CE7" s="37"/>
+      <c r="CF7" s="37"/>
+      <c r="CG7" s="37"/>
+      <c r="CH7" s="37"/>
+      <c r="CI7" s="37"/>
+      <c r="CJ7" s="37"/>
+      <c r="CK7" s="37"/>
+      <c r="CL7" s="37"/>
+      <c r="CM7" s="37"/>
+      <c r="CN7" s="37"/>
+      <c r="CO7" s="37"/>
+      <c r="CP7" s="37"/>
+      <c r="CQ7" s="37"/>
+      <c r="CR7" s="37"/>
+      <c r="CS7" s="37"/>
+      <c r="CT7" s="37"/>
+      <c r="CU7" s="37"/>
+      <c r="CV7" s="37"/>
+      <c r="CW7" s="37"/>
+      <c r="CX7" s="37"/>
+      <c r="CY7" s="37"/>
+      <c r="CZ7" s="37"/>
+      <c r="DA7" s="37"/>
+      <c r="DB7" s="37"/>
+      <c r="DC7" s="37"/>
+      <c r="DD7" s="37"/>
+      <c r="DE7" s="37"/>
+      <c r="DF7" s="37"/>
+      <c r="DG7" s="37"/>
+      <c r="DH7" s="37"/>
+      <c r="DI7" s="37"/>
+      <c r="DJ7" s="37"/>
+      <c r="DK7" s="37"/>
+      <c r="DL7" s="37"/>
+      <c r="DM7" s="37"/>
+      <c r="DN7" s="37"/>
+      <c r="DO7" s="37"/>
+      <c r="DP7" s="37"/>
+      <c r="DQ7" s="37"/>
+      <c r="DR7" s="37"/>
+      <c r="DS7" s="37"/>
+      <c r="DT7" s="37"/>
+      <c r="DU7" s="37"/>
+      <c r="DV7" s="37"/>
+      <c r="DW7" s="37"/>
+      <c r="DX7" s="37"/>
+      <c r="DY7" s="37"/>
+      <c r="DZ7" s="37"/>
+      <c r="EA7" s="37"/>
+      <c r="EB7" s="37"/>
+      <c r="EC7" s="37"/>
+      <c r="ED7" s="37"/>
+      <c r="EE7" s="37"/>
+      <c r="EF7" s="37"/>
+      <c r="EG7" s="37"/>
+      <c r="EH7" s="37"/>
+      <c r="EI7" s="37"/>
+      <c r="EJ7" s="37"/>
+      <c r="EK7" s="37"/>
+      <c r="EL7" s="37"/>
+      <c r="EM7" s="37"/>
+      <c r="EN7" s="37"/>
+      <c r="EO7" s="37"/>
+      <c r="EP7" s="37"/>
+      <c r="EQ7" s="37"/>
+      <c r="ER7" s="37"/>
+      <c r="ES7" s="37"/>
+      <c r="ET7" s="37"/>
+      <c r="EU7" s="37"/>
+      <c r="EV7" s="37"/>
+      <c r="EW7" s="37"/>
+      <c r="EX7" s="37"/>
+      <c r="EY7" s="37"/>
+      <c r="EZ7" s="37"/>
+      <c r="FA7" s="37"/>
+      <c r="FB7" s="37"/>
+      <c r="FC7" s="37"/>
+      <c r="FD7" s="37"/>
+      <c r="FE7" s="37"/>
+      <c r="FF7" s="37"/>
+      <c r="FG7" s="37"/>
+      <c r="FH7" s="37"/>
+      <c r="FI7" s="37"/>
+      <c r="FJ7" s="37"/>
+      <c r="FK7" s="37"/>
+      <c r="FL7" s="37"/>
+      <c r="FM7" s="37"/>
+      <c r="FN7" s="37"/>
+      <c r="FO7" s="37"/>
+      <c r="FP7" s="37"/>
+      <c r="FQ7" s="37"/>
+      <c r="FR7" s="37"/>
+      <c r="FS7" s="37"/>
+      <c r="FT7" s="37"/>
+      <c r="FU7" s="37"/>
+      <c r="FV7" s="37"/>
+      <c r="FW7" s="37"/>
+      <c r="FX7" s="37"/>
+      <c r="FY7" s="37"/>
+      <c r="FZ7" s="37"/>
+      <c r="GA7" s="37"/>
+      <c r="GB7" s="37"/>
+      <c r="GC7" s="37"/>
+      <c r="GD7" s="37"/>
+      <c r="GE7" s="37"/>
+      <c r="GF7" s="37"/>
+      <c r="GG7" s="37"/>
+      <c r="GH7" s="37"/>
+      <c r="GI7" s="37"/>
+      <c r="GJ7" s="37"/>
+      <c r="GK7" s="37"/>
+      <c r="GL7" s="37"/>
+      <c r="GM7" s="37"/>
+      <c r="GN7" s="37"/>
+      <c r="GO7" s="37"/>
+      <c r="GP7" s="37"/>
+      <c r="GQ7" s="37"/>
+      <c r="GR7" s="37"/>
+      <c r="GS7" s="37"/>
+      <c r="GT7" s="37"/>
+      <c r="GU7" s="37"/>
+      <c r="GV7" s="37"/>
+      <c r="GW7" s="37"/>
+      <c r="GX7" s="37"/>
+      <c r="GY7" s="37"/>
+      <c r="GZ7" s="37"/>
+      <c r="HA7" s="37"/>
+      <c r="HB7" s="37"/>
+      <c r="HC7" s="37"/>
+      <c r="HD7" s="37"/>
+      <c r="HE7" s="37"/>
+      <c r="HF7" s="37"/>
+      <c r="HG7" s="37"/>
+      <c r="HH7" s="37"/>
+      <c r="HI7" s="37"/>
+      <c r="HJ7" s="37"/>
+      <c r="HK7" s="37"/>
+      <c r="HL7" s="37"/>
+      <c r="HM7" s="37"/>
+      <c r="HN7" s="37"/>
+      <c r="HO7" s="37"/>
+      <c r="HP7" s="37"/>
+      <c r="HQ7" s="37"/>
+      <c r="HR7" s="37"/>
+      <c r="HS7" s="37"/>
+      <c r="HT7" s="37"/>
+      <c r="HU7" s="37"/>
+      <c r="HV7" s="37"/>
+      <c r="HW7" s="37"/>
+      <c r="HX7" s="37"/>
+      <c r="HY7" s="37"/>
+      <c r="HZ7" s="37"/>
+      <c r="IA7" s="37"/>
+      <c r="IB7" s="37"/>
+      <c r="IC7" s="37"/>
+      <c r="ID7" s="37"/>
+      <c r="IE7" s="37"/>
+      <c r="IF7" s="37"/>
+      <c r="IG7" s="37"/>
+      <c r="IH7" s="37"/>
+      <c r="II7" s="37"/>
+      <c r="IJ7" s="37"/>
+      <c r="IK7" s="37"/>
+      <c r="IL7" s="37"/>
+      <c r="IM7" s="37"/>
+      <c r="IN7" s="37"/>
+      <c r="IO7" s="37"/>
+      <c r="IP7" s="37"/>
+      <c r="IQ7" s="37"/>
+      <c r="IR7" s="37"/>
+      <c r="IS7" s="37"/>
+      <c r="IT7" s="37"/>
+      <c r="IU7" s="37"/>
+      <c r="IV7" s="37"/>
     </row>
-    <row r="8" spans="1:256" ht="15.75">
-      <c r="A8" s="59" t="s">
+    <row r="8" spans="1:256" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="50" t="s">
         <v>83</v>
       </c>
-      <c r="B8" s="59"/>
-[...37 lines deleted...]
-      <c r="AN8" s="33"/>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+      <c r="AC8" s="29"/>
+      <c r="AD8" s="29"/>
+      <c r="AE8" s="29"/>
+      <c r="AF8" s="29"/>
+      <c r="AG8" s="29"/>
+      <c r="AH8" s="29"/>
+      <c r="AI8" s="29"/>
+      <c r="AJ8" s="29"/>
+      <c r="AK8" s="29"/>
+      <c r="AL8" s="29"/>
+      <c r="AM8" s="29"/>
+      <c r="AN8" s="29"/>
     </row>
-    <row r="9" spans="1:256" ht="15.75">
-      <c r="A9" s="60" t="s">
+    <row r="9" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="60"/>
-[...253 lines deleted...]
-      <c r="IV9" s="48"/>
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+      <c r="S9" s="40"/>
+      <c r="T9" s="40"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="40"/>
+      <c r="W9" s="40"/>
+      <c r="X9" s="40"/>
+      <c r="Y9" s="40"/>
+      <c r="Z9" s="41"/>
+      <c r="AA9" s="41"/>
+      <c r="AB9" s="41"/>
+      <c r="AC9" s="41"/>
+      <c r="AD9" s="41"/>
+      <c r="AE9" s="41"/>
+      <c r="AF9" s="41"/>
+      <c r="AG9" s="41"/>
+      <c r="AH9" s="41"/>
+      <c r="AI9" s="41"/>
+      <c r="AJ9" s="41"/>
+      <c r="AK9" s="41"/>
+      <c r="AL9" s="41"/>
+      <c r="AM9" s="41"/>
+      <c r="AN9" s="41"/>
+      <c r="AO9" s="42"/>
+      <c r="AP9" s="42"/>
+      <c r="AQ9" s="42"/>
+      <c r="AR9" s="42"/>
+      <c r="AS9" s="42"/>
+      <c r="AT9" s="42"/>
+      <c r="AU9" s="42"/>
+      <c r="AV9" s="42"/>
+      <c r="AW9" s="42"/>
+      <c r="AX9" s="42"/>
+      <c r="AY9" s="42"/>
+      <c r="AZ9" s="42"/>
+      <c r="BA9" s="42"/>
+      <c r="BB9" s="42"/>
+      <c r="BC9" s="42"/>
+      <c r="BD9" s="42"/>
+      <c r="BE9" s="42"/>
+      <c r="BF9" s="42"/>
+      <c r="BG9" s="42"/>
+      <c r="BH9" s="42"/>
+      <c r="BI9" s="42"/>
+      <c r="BJ9" s="42"/>
+      <c r="BK9" s="42"/>
+      <c r="BL9" s="42"/>
+      <c r="BM9" s="42"/>
+      <c r="BN9" s="42"/>
+      <c r="BO9" s="42"/>
+      <c r="BP9" s="42"/>
+      <c r="BQ9" s="42"/>
+      <c r="BR9" s="42"/>
+      <c r="BS9" s="42"/>
+      <c r="BT9" s="42"/>
+      <c r="BU9" s="42"/>
+      <c r="BV9" s="42"/>
+      <c r="BW9" s="42"/>
+      <c r="BX9" s="42"/>
+      <c r="BY9" s="42"/>
+      <c r="BZ9" s="42"/>
+      <c r="CA9" s="42"/>
+      <c r="CB9" s="42"/>
+      <c r="CC9" s="42"/>
+      <c r="CD9" s="42"/>
+      <c r="CE9" s="42"/>
+      <c r="CF9" s="42"/>
+      <c r="CG9" s="42"/>
+      <c r="CH9" s="42"/>
+      <c r="CI9" s="42"/>
+      <c r="CJ9" s="42"/>
+      <c r="CK9" s="42"/>
+      <c r="CL9" s="42"/>
+      <c r="CM9" s="42"/>
+      <c r="CN9" s="42"/>
+      <c r="CO9" s="42"/>
+      <c r="CP9" s="42"/>
+      <c r="CQ9" s="42"/>
+      <c r="CR9" s="42"/>
+      <c r="CS9" s="42"/>
+      <c r="CT9" s="42"/>
+      <c r="CU9" s="42"/>
+      <c r="CV9" s="42"/>
+      <c r="CW9" s="42"/>
+      <c r="CX9" s="42"/>
+      <c r="CY9" s="42"/>
+      <c r="CZ9" s="42"/>
+      <c r="DA9" s="42"/>
+      <c r="DB9" s="42"/>
+      <c r="DC9" s="42"/>
+      <c r="DD9" s="42"/>
+      <c r="DE9" s="42"/>
+      <c r="DF9" s="42"/>
+      <c r="DG9" s="42"/>
+      <c r="DH9" s="42"/>
+      <c r="DI9" s="42"/>
+      <c r="DJ9" s="42"/>
+      <c r="DK9" s="42"/>
+      <c r="DL9" s="42"/>
+      <c r="DM9" s="42"/>
+      <c r="DN9" s="42"/>
+      <c r="DO9" s="42"/>
+      <c r="DP9" s="42"/>
+      <c r="DQ9" s="42"/>
+      <c r="DR9" s="42"/>
+      <c r="DS9" s="42"/>
+      <c r="DT9" s="42"/>
+      <c r="DU9" s="42"/>
+      <c r="DV9" s="42"/>
+      <c r="DW9" s="42"/>
+      <c r="DX9" s="42"/>
+      <c r="DY9" s="42"/>
+      <c r="DZ9" s="42"/>
+      <c r="EA9" s="42"/>
+      <c r="EB9" s="42"/>
+      <c r="EC9" s="42"/>
+      <c r="ED9" s="42"/>
+      <c r="EE9" s="42"/>
+      <c r="EF9" s="42"/>
+      <c r="EG9" s="42"/>
+      <c r="EH9" s="42"/>
+      <c r="EI9" s="42"/>
+      <c r="EJ9" s="42"/>
+      <c r="EK9" s="42"/>
+      <c r="EL9" s="42"/>
+      <c r="EM9" s="42"/>
+      <c r="EN9" s="42"/>
+      <c r="EO9" s="42"/>
+      <c r="EP9" s="42"/>
+      <c r="EQ9" s="42"/>
+      <c r="ER9" s="42"/>
+      <c r="ES9" s="42"/>
+      <c r="ET9" s="42"/>
+      <c r="EU9" s="42"/>
+      <c r="EV9" s="42"/>
+      <c r="EW9" s="42"/>
+      <c r="EX9" s="42"/>
+      <c r="EY9" s="42"/>
+      <c r="EZ9" s="42"/>
+      <c r="FA9" s="42"/>
+      <c r="FB9" s="42"/>
+      <c r="FC9" s="42"/>
+      <c r="FD9" s="42"/>
+      <c r="FE9" s="42"/>
+      <c r="FF9" s="42"/>
+      <c r="FG9" s="42"/>
+      <c r="FH9" s="42"/>
+      <c r="FI9" s="42"/>
+      <c r="FJ9" s="42"/>
+      <c r="FK9" s="42"/>
+      <c r="FL9" s="42"/>
+      <c r="FM9" s="42"/>
+      <c r="FN9" s="42"/>
+      <c r="FO9" s="42"/>
+      <c r="FP9" s="42"/>
+      <c r="FQ9" s="42"/>
+      <c r="FR9" s="42"/>
+      <c r="FS9" s="42"/>
+      <c r="FT9" s="42"/>
+      <c r="FU9" s="42"/>
+      <c r="FV9" s="42"/>
+      <c r="FW9" s="42"/>
+      <c r="FX9" s="42"/>
+      <c r="FY9" s="42"/>
+      <c r="FZ9" s="42"/>
+      <c r="GA9" s="42"/>
+      <c r="GB9" s="42"/>
+      <c r="GC9" s="42"/>
+      <c r="GD9" s="42"/>
+      <c r="GE9" s="42"/>
+      <c r="GF9" s="42"/>
+      <c r="GG9" s="42"/>
+      <c r="GH9" s="42"/>
+      <c r="GI9" s="42"/>
+      <c r="GJ9" s="42"/>
+      <c r="GK9" s="42"/>
+      <c r="GL9" s="42"/>
+      <c r="GM9" s="42"/>
+      <c r="GN9" s="42"/>
+      <c r="GO9" s="42"/>
+      <c r="GP9" s="42"/>
+      <c r="GQ9" s="42"/>
+      <c r="GR9" s="42"/>
+      <c r="GS9" s="42"/>
+      <c r="GT9" s="42"/>
+      <c r="GU9" s="42"/>
+      <c r="GV9" s="42"/>
+      <c r="GW9" s="42"/>
+      <c r="GX9" s="42"/>
+      <c r="GY9" s="42"/>
+      <c r="GZ9" s="42"/>
+      <c r="HA9" s="42"/>
+      <c r="HB9" s="42"/>
+      <c r="HC9" s="42"/>
+      <c r="HD9" s="42"/>
+      <c r="HE9" s="42"/>
+      <c r="HF9" s="42"/>
+      <c r="HG9" s="42"/>
+      <c r="HH9" s="42"/>
+      <c r="HI9" s="42"/>
+      <c r="HJ9" s="42"/>
+      <c r="HK9" s="42"/>
+      <c r="HL9" s="42"/>
+      <c r="HM9" s="42"/>
+      <c r="HN9" s="42"/>
+      <c r="HO9" s="42"/>
+      <c r="HP9" s="42"/>
+      <c r="HQ9" s="42"/>
+      <c r="HR9" s="42"/>
+      <c r="HS9" s="42"/>
+      <c r="HT9" s="42"/>
+      <c r="HU9" s="42"/>
+      <c r="HV9" s="42"/>
+      <c r="HW9" s="42"/>
+      <c r="HX9" s="42"/>
+      <c r="HY9" s="42"/>
+      <c r="HZ9" s="42"/>
+      <c r="IA9" s="42"/>
+      <c r="IB9" s="42"/>
+      <c r="IC9" s="42"/>
+      <c r="ID9" s="42"/>
+      <c r="IE9" s="42"/>
+      <c r="IF9" s="42"/>
+      <c r="IG9" s="42"/>
+      <c r="IH9" s="42"/>
+      <c r="II9" s="42"/>
+      <c r="IJ9" s="42"/>
+      <c r="IK9" s="42"/>
+      <c r="IL9" s="42"/>
+      <c r="IM9" s="42"/>
+      <c r="IN9" s="42"/>
+      <c r="IO9" s="42"/>
+      <c r="IP9" s="42"/>
+      <c r="IQ9" s="42"/>
+      <c r="IR9" s="42"/>
+      <c r="IS9" s="42"/>
+      <c r="IT9" s="42"/>
+      <c r="IU9" s="42"/>
+      <c r="IV9" s="42"/>
     </row>
-    <row r="10" spans="1:256" ht="15.75">
-[...255 lines deleted...]
-      <c r="IV10" s="48"/>
+    <row r="10" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="43"/>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="41"/>
+      <c r="Q10" s="41"/>
+      <c r="R10" s="41"/>
+      <c r="S10" s="41"/>
+      <c r="T10" s="41"/>
+      <c r="U10" s="41"/>
+      <c r="V10" s="41"/>
+      <c r="W10" s="41"/>
+      <c r="X10" s="41"/>
+      <c r="Y10" s="41"/>
+      <c r="Z10" s="41"/>
+      <c r="AA10" s="41"/>
+      <c r="AB10" s="41"/>
+      <c r="AC10" s="41"/>
+      <c r="AD10" s="41"/>
+      <c r="AE10" s="41"/>
+      <c r="AF10" s="41"/>
+      <c r="AG10" s="41"/>
+      <c r="AH10" s="41"/>
+      <c r="AI10" s="41"/>
+      <c r="AJ10" s="41"/>
+      <c r="AK10" s="41"/>
+      <c r="AL10" s="41"/>
+      <c r="AM10" s="41"/>
+      <c r="AN10" s="41"/>
+      <c r="AO10" s="42"/>
+      <c r="AP10" s="42"/>
+      <c r="AQ10" s="42"/>
+      <c r="AR10" s="42"/>
+      <c r="AS10" s="42"/>
+      <c r="AT10" s="42"/>
+      <c r="AU10" s="42"/>
+      <c r="AV10" s="42"/>
+      <c r="AW10" s="42"/>
+      <c r="AX10" s="42"/>
+      <c r="AY10" s="42"/>
+      <c r="AZ10" s="42"/>
+      <c r="BA10" s="42"/>
+      <c r="BB10" s="42"/>
+      <c r="BC10" s="42"/>
+      <c r="BD10" s="42"/>
+      <c r="BE10" s="42"/>
+      <c r="BF10" s="42"/>
+      <c r="BG10" s="42"/>
+      <c r="BH10" s="42"/>
+      <c r="BI10" s="42"/>
+      <c r="BJ10" s="42"/>
+      <c r="BK10" s="42"/>
+      <c r="BL10" s="42"/>
+      <c r="BM10" s="42"/>
+      <c r="BN10" s="42"/>
+      <c r="BO10" s="42"/>
+      <c r="BP10" s="42"/>
+      <c r="BQ10" s="42"/>
+      <c r="BR10" s="42"/>
+      <c r="BS10" s="42"/>
+      <c r="BT10" s="42"/>
+      <c r="BU10" s="42"/>
+      <c r="BV10" s="42"/>
+      <c r="BW10" s="42"/>
+      <c r="BX10" s="42"/>
+      <c r="BY10" s="42"/>
+      <c r="BZ10" s="42"/>
+      <c r="CA10" s="42"/>
+      <c r="CB10" s="42"/>
+      <c r="CC10" s="42"/>
+      <c r="CD10" s="42"/>
+      <c r="CE10" s="42"/>
+      <c r="CF10" s="42"/>
+      <c r="CG10" s="42"/>
+      <c r="CH10" s="42"/>
+      <c r="CI10" s="42"/>
+      <c r="CJ10" s="42"/>
+      <c r="CK10" s="42"/>
+      <c r="CL10" s="42"/>
+      <c r="CM10" s="42"/>
+      <c r="CN10" s="42"/>
+      <c r="CO10" s="42"/>
+      <c r="CP10" s="42"/>
+      <c r="CQ10" s="42"/>
+      <c r="CR10" s="42"/>
+      <c r="CS10" s="42"/>
+      <c r="CT10" s="42"/>
+      <c r="CU10" s="42"/>
+      <c r="CV10" s="42"/>
+      <c r="CW10" s="42"/>
+      <c r="CX10" s="42"/>
+      <c r="CY10" s="42"/>
+      <c r="CZ10" s="42"/>
+      <c r="DA10" s="42"/>
+      <c r="DB10" s="42"/>
+      <c r="DC10" s="42"/>
+      <c r="DD10" s="42"/>
+      <c r="DE10" s="42"/>
+      <c r="DF10" s="42"/>
+      <c r="DG10" s="42"/>
+      <c r="DH10" s="42"/>
+      <c r="DI10" s="42"/>
+      <c r="DJ10" s="42"/>
+      <c r="DK10" s="42"/>
+      <c r="DL10" s="42"/>
+      <c r="DM10" s="42"/>
+      <c r="DN10" s="42"/>
+      <c r="DO10" s="42"/>
+      <c r="DP10" s="42"/>
+      <c r="DQ10" s="42"/>
+      <c r="DR10" s="42"/>
+      <c r="DS10" s="42"/>
+      <c r="DT10" s="42"/>
+      <c r="DU10" s="42"/>
+      <c r="DV10" s="42"/>
+      <c r="DW10" s="42"/>
+      <c r="DX10" s="42"/>
+      <c r="DY10" s="42"/>
+      <c r="DZ10" s="42"/>
+      <c r="EA10" s="42"/>
+      <c r="EB10" s="42"/>
+      <c r="EC10" s="42"/>
+      <c r="ED10" s="42"/>
+      <c r="EE10" s="42"/>
+      <c r="EF10" s="42"/>
+      <c r="EG10" s="42"/>
+      <c r="EH10" s="42"/>
+      <c r="EI10" s="42"/>
+      <c r="EJ10" s="42"/>
+      <c r="EK10" s="42"/>
+      <c r="EL10" s="42"/>
+      <c r="EM10" s="42"/>
+      <c r="EN10" s="42"/>
+      <c r="EO10" s="42"/>
+      <c r="EP10" s="42"/>
+      <c r="EQ10" s="42"/>
+      <c r="ER10" s="42"/>
+      <c r="ES10" s="42"/>
+      <c r="ET10" s="42"/>
+      <c r="EU10" s="42"/>
+      <c r="EV10" s="42"/>
+      <c r="EW10" s="42"/>
+      <c r="EX10" s="42"/>
+      <c r="EY10" s="42"/>
+      <c r="EZ10" s="42"/>
+      <c r="FA10" s="42"/>
+      <c r="FB10" s="42"/>
+      <c r="FC10" s="42"/>
+      <c r="FD10" s="42"/>
+      <c r="FE10" s="42"/>
+      <c r="FF10" s="42"/>
+      <c r="FG10" s="42"/>
+      <c r="FH10" s="42"/>
+      <c r="FI10" s="42"/>
+      <c r="FJ10" s="42"/>
+      <c r="FK10" s="42"/>
+      <c r="FL10" s="42"/>
+      <c r="FM10" s="42"/>
+      <c r="FN10" s="42"/>
+      <c r="FO10" s="42"/>
+      <c r="FP10" s="42"/>
+      <c r="FQ10" s="42"/>
+      <c r="FR10" s="42"/>
+      <c r="FS10" s="42"/>
+      <c r="FT10" s="42"/>
+      <c r="FU10" s="42"/>
+      <c r="FV10" s="42"/>
+      <c r="FW10" s="42"/>
+      <c r="FX10" s="42"/>
+      <c r="FY10" s="42"/>
+      <c r="FZ10" s="42"/>
+      <c r="GA10" s="42"/>
+      <c r="GB10" s="42"/>
+      <c r="GC10" s="42"/>
+      <c r="GD10" s="42"/>
+      <c r="GE10" s="42"/>
+      <c r="GF10" s="42"/>
+      <c r="GG10" s="42"/>
+      <c r="GH10" s="42"/>
+      <c r="GI10" s="42"/>
+      <c r="GJ10" s="42"/>
+      <c r="GK10" s="42"/>
+      <c r="GL10" s="42"/>
+      <c r="GM10" s="42"/>
+      <c r="GN10" s="42"/>
+      <c r="GO10" s="42"/>
+      <c r="GP10" s="42"/>
+      <c r="GQ10" s="42"/>
+      <c r="GR10" s="42"/>
+      <c r="GS10" s="42"/>
+      <c r="GT10" s="42"/>
+      <c r="GU10" s="42"/>
+      <c r="GV10" s="42"/>
+      <c r="GW10" s="42"/>
+      <c r="GX10" s="42"/>
+      <c r="GY10" s="42"/>
+      <c r="GZ10" s="42"/>
+      <c r="HA10" s="42"/>
+      <c r="HB10" s="42"/>
+      <c r="HC10" s="42"/>
+      <c r="HD10" s="42"/>
+      <c r="HE10" s="42"/>
+      <c r="HF10" s="42"/>
+      <c r="HG10" s="42"/>
+      <c r="HH10" s="42"/>
+      <c r="HI10" s="42"/>
+      <c r="HJ10" s="42"/>
+      <c r="HK10" s="42"/>
+      <c r="HL10" s="42"/>
+      <c r="HM10" s="42"/>
+      <c r="HN10" s="42"/>
+      <c r="HO10" s="42"/>
+      <c r="HP10" s="42"/>
+      <c r="HQ10" s="42"/>
+      <c r="HR10" s="42"/>
+      <c r="HS10" s="42"/>
+      <c r="HT10" s="42"/>
+      <c r="HU10" s="42"/>
+      <c r="HV10" s="42"/>
+      <c r="HW10" s="42"/>
+      <c r="HX10" s="42"/>
+      <c r="HY10" s="42"/>
+      <c r="HZ10" s="42"/>
+      <c r="IA10" s="42"/>
+      <c r="IB10" s="42"/>
+      <c r="IC10" s="42"/>
+      <c r="ID10" s="42"/>
+      <c r="IE10" s="42"/>
+      <c r="IF10" s="42"/>
+      <c r="IG10" s="42"/>
+      <c r="IH10" s="42"/>
+      <c r="II10" s="42"/>
+      <c r="IJ10" s="42"/>
+      <c r="IK10" s="42"/>
+      <c r="IL10" s="42"/>
+      <c r="IM10" s="42"/>
+      <c r="IN10" s="42"/>
+      <c r="IO10" s="42"/>
+      <c r="IP10" s="42"/>
+      <c r="IQ10" s="42"/>
+      <c r="IR10" s="42"/>
+      <c r="IS10" s="42"/>
+      <c r="IT10" s="42"/>
+      <c r="IU10" s="42"/>
+      <c r="IV10" s="42"/>
     </row>
-    <row r="12" spans="1:256" ht="15.75">
-[...254 lines deleted...]
-      <c r="IV12" s="50"/>
+    <row r="12" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="29"/>
+      <c r="R12" s="29"/>
+      <c r="S12" s="29"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="29"/>
+      <c r="X12" s="29"/>
+      <c r="Y12" s="29"/>
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="29"/>
+      <c r="AB12" s="29"/>
+      <c r="AC12" s="29"/>
+      <c r="AD12" s="29"/>
+      <c r="AE12" s="29"/>
+      <c r="AF12" s="29"/>
+      <c r="AG12" s="29"/>
+      <c r="AH12" s="29"/>
+      <c r="AI12" s="29"/>
+      <c r="AJ12" s="29"/>
+      <c r="AK12" s="29"/>
+      <c r="AL12" s="29"/>
+      <c r="AM12" s="29"/>
+      <c r="AN12" s="29"/>
+      <c r="AO12" s="29"/>
+      <c r="AP12" s="29"/>
+      <c r="AQ12" s="29"/>
+      <c r="AR12" s="29"/>
+      <c r="AS12" s="29"/>
+      <c r="AT12" s="29"/>
+      <c r="AU12" s="29"/>
+      <c r="AV12" s="29"/>
+      <c r="AW12" s="29"/>
+      <c r="AX12" s="29"/>
+      <c r="AY12" s="29"/>
+      <c r="AZ12" s="29"/>
+      <c r="BA12" s="29"/>
+      <c r="BB12" s="29"/>
+      <c r="BC12" s="29"/>
+      <c r="BD12" s="29"/>
+      <c r="BE12" s="29"/>
+      <c r="BF12" s="29"/>
+      <c r="BG12" s="29"/>
+      <c r="BH12" s="29"/>
+      <c r="BI12" s="29"/>
+      <c r="BJ12" s="29"/>
+      <c r="BK12" s="29"/>
+      <c r="BL12" s="29"/>
+      <c r="BM12" s="29"/>
+      <c r="BN12" s="29"/>
+      <c r="BO12" s="29"/>
+      <c r="BP12" s="29"/>
+      <c r="BQ12" s="29"/>
+      <c r="BR12" s="29"/>
+      <c r="BS12" s="29"/>
+      <c r="BT12" s="29"/>
+      <c r="BU12" s="29"/>
+      <c r="BV12" s="29"/>
+      <c r="BW12" s="29"/>
+      <c r="BX12" s="29"/>
+      <c r="BY12" s="29"/>
+      <c r="BZ12" s="29"/>
+      <c r="CA12" s="29"/>
+      <c r="CB12" s="29"/>
+      <c r="CC12" s="29"/>
+      <c r="CD12" s="29"/>
+      <c r="CE12" s="29"/>
+      <c r="CF12" s="29"/>
+      <c r="CG12" s="29"/>
+      <c r="CH12" s="29"/>
+      <c r="CI12" s="29"/>
+      <c r="CJ12" s="29"/>
+      <c r="CK12" s="29"/>
+      <c r="CL12" s="29"/>
+      <c r="CM12" s="29"/>
+      <c r="CN12" s="29"/>
+      <c r="CO12" s="29"/>
+      <c r="CP12" s="29"/>
+      <c r="CQ12" s="29"/>
+      <c r="CR12" s="29"/>
+      <c r="CS12" s="29"/>
+      <c r="CT12" s="29"/>
+      <c r="CU12" s="29"/>
+      <c r="CV12" s="29"/>
+      <c r="CW12" s="29"/>
+      <c r="CX12" s="29"/>
+      <c r="CY12" s="29"/>
+      <c r="CZ12" s="29"/>
+      <c r="DA12" s="29"/>
+      <c r="DB12" s="29"/>
+      <c r="DC12" s="29"/>
+      <c r="DD12" s="29"/>
+      <c r="DE12" s="29"/>
+      <c r="DF12" s="29"/>
+      <c r="DG12" s="29"/>
+      <c r="DH12" s="29"/>
+      <c r="DI12" s="29"/>
+      <c r="DJ12" s="29"/>
+      <c r="DK12" s="29"/>
+      <c r="DL12" s="29"/>
+      <c r="DM12" s="29"/>
+      <c r="DN12" s="29"/>
+      <c r="DO12" s="29"/>
+      <c r="DP12" s="29"/>
+      <c r="DQ12" s="29"/>
+      <c r="DR12" s="29"/>
+      <c r="DS12" s="29"/>
+      <c r="DT12" s="29"/>
+      <c r="DU12" s="29"/>
+      <c r="DV12" s="29"/>
+      <c r="DW12" s="29"/>
+      <c r="DX12" s="29"/>
+      <c r="DY12" s="29"/>
+      <c r="DZ12" s="29"/>
+      <c r="EA12" s="29"/>
+      <c r="EB12" s="29"/>
+      <c r="EC12" s="29"/>
+      <c r="ED12" s="29"/>
+      <c r="EE12" s="29"/>
+      <c r="EF12" s="29"/>
+      <c r="EG12" s="29"/>
+      <c r="EH12" s="29"/>
+      <c r="EI12" s="29"/>
+      <c r="EJ12" s="29"/>
+      <c r="EK12" s="29"/>
+      <c r="EL12" s="29"/>
+      <c r="EM12" s="29"/>
+      <c r="EN12" s="29"/>
+      <c r="EO12" s="29"/>
+      <c r="EP12" s="29"/>
+      <c r="EQ12" s="29"/>
+      <c r="ER12" s="29"/>
+      <c r="ES12" s="29"/>
+      <c r="ET12" s="29"/>
+      <c r="EU12" s="29"/>
+      <c r="EV12" s="29"/>
+      <c r="EW12" s="29"/>
+      <c r="EX12" s="29"/>
+      <c r="EY12" s="29"/>
+      <c r="EZ12" s="29"/>
+      <c r="FA12" s="29"/>
+      <c r="FB12" s="29"/>
+      <c r="FC12" s="29"/>
+      <c r="FD12" s="29"/>
+      <c r="FE12" s="29"/>
+      <c r="FF12" s="29"/>
+      <c r="FG12" s="29"/>
+      <c r="FH12" s="29"/>
+      <c r="FI12" s="29"/>
+      <c r="FJ12" s="29"/>
+      <c r="FK12" s="29"/>
+      <c r="FL12" s="29"/>
+      <c r="FM12" s="29"/>
+      <c r="FN12" s="29"/>
+      <c r="FO12" s="29"/>
+      <c r="FP12" s="29"/>
+      <c r="FQ12" s="29"/>
+      <c r="FR12" s="29"/>
+      <c r="FS12" s="29"/>
+      <c r="FT12" s="29"/>
+      <c r="FU12" s="29"/>
+      <c r="FV12" s="29"/>
+      <c r="FW12" s="29"/>
+      <c r="FX12" s="29"/>
+      <c r="FY12" s="29"/>
+      <c r="FZ12" s="29"/>
+      <c r="GA12" s="29"/>
+      <c r="GB12" s="29"/>
+      <c r="GC12" s="29"/>
+      <c r="GD12" s="29"/>
+      <c r="GE12" s="29"/>
+      <c r="GF12" s="29"/>
+      <c r="GG12" s="29"/>
+      <c r="GH12" s="29"/>
+      <c r="GI12" s="29"/>
+      <c r="GJ12" s="29"/>
+      <c r="GK12" s="29"/>
+      <c r="GL12" s="29"/>
+      <c r="GM12" s="29"/>
+      <c r="GN12" s="29"/>
+      <c r="GO12" s="29"/>
+      <c r="GP12" s="29"/>
+      <c r="GQ12" s="29"/>
+      <c r="GR12" s="29"/>
+      <c r="GS12" s="29"/>
+      <c r="GT12" s="29"/>
+      <c r="GU12" s="29"/>
+      <c r="GV12" s="29"/>
+      <c r="GW12" s="29"/>
+      <c r="GX12" s="29"/>
+      <c r="GY12" s="29"/>
+      <c r="GZ12" s="29"/>
+      <c r="HA12" s="29"/>
+      <c r="HB12" s="29"/>
+      <c r="HC12" s="29"/>
+      <c r="HD12" s="29"/>
+      <c r="HE12" s="29"/>
+      <c r="HF12" s="29"/>
+      <c r="HG12" s="29"/>
+      <c r="HH12" s="29"/>
+      <c r="HI12" s="29"/>
+      <c r="HJ12" s="29"/>
+      <c r="HK12" s="29"/>
+      <c r="HL12" s="29"/>
+      <c r="HM12" s="29"/>
+      <c r="HN12" s="29"/>
+      <c r="HO12" s="29"/>
+      <c r="HP12" s="29"/>
+      <c r="HQ12" s="29"/>
+      <c r="HR12" s="29"/>
+      <c r="HS12" s="29"/>
+      <c r="HT12" s="29"/>
+      <c r="HU12" s="29"/>
+      <c r="HV12" s="29"/>
+      <c r="HW12" s="29"/>
+      <c r="HX12" s="29"/>
+      <c r="HY12" s="29"/>
+      <c r="HZ12" s="29"/>
+      <c r="IA12" s="29"/>
+      <c r="IB12" s="29"/>
+      <c r="IC12" s="29"/>
+      <c r="ID12" s="29"/>
+      <c r="IE12" s="29"/>
+      <c r="IF12" s="29"/>
+      <c r="IG12" s="29"/>
+      <c r="IH12" s="29"/>
+      <c r="II12" s="29"/>
+      <c r="IJ12" s="29"/>
+      <c r="IK12" s="29"/>
+      <c r="IL12" s="29"/>
+      <c r="IM12" s="29"/>
+      <c r="IN12" s="29"/>
+      <c r="IO12" s="29"/>
+      <c r="IP12" s="29"/>
+      <c r="IQ12" s="29"/>
+      <c r="IR12" s="29"/>
+      <c r="IS12" s="29"/>
+      <c r="IT12" s="29"/>
+      <c r="IU12" s="29"/>
+      <c r="IV12" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A3:C5"/>
     <mergeCell ref="D3:O3"/>
     <mergeCell ref="P3:R3"/>
     <mergeCell ref="S3:T3"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U3:U5"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="M4:O4"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:IV12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.5" style="42" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="50" max="16384" width="5.625" style="34"/>
+    <col min="1" max="3" width="11.5" style="30" customWidth="1"/>
+    <col min="4" max="4" width="11" style="30" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="30" customWidth="1"/>
+    <col min="6" max="6" width="11" style="30" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="30" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="30" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="30" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="30" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="30" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="30" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="30" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="30" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="30" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="30" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="30" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="30" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="30" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="30" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="30" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="30" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="30" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="30" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="30" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="30" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="30" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="30" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="30" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="30" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="30" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" s="66" customFormat="1" ht="21">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:256" s="55" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="55"/>
-[...253 lines deleted...]
-      <c r="IV1" s="65"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
+      <c r="AX1" s="54"/>
+      <c r="AY1" s="54"/>
+      <c r="AZ1" s="54"/>
+      <c r="BA1" s="54"/>
+      <c r="BB1" s="54"/>
+      <c r="BC1" s="54"/>
+      <c r="BD1" s="54"/>
+      <c r="BE1" s="54"/>
+      <c r="BF1" s="54"/>
+      <c r="BG1" s="54"/>
+      <c r="BH1" s="54"/>
+      <c r="BI1" s="54"/>
+      <c r="BJ1" s="54"/>
+      <c r="BK1" s="54"/>
+      <c r="BL1" s="54"/>
+      <c r="BM1" s="54"/>
+      <c r="BN1" s="54"/>
+      <c r="BO1" s="54"/>
+      <c r="BP1" s="54"/>
+      <c r="BQ1" s="54"/>
+      <c r="BR1" s="54"/>
+      <c r="BS1" s="54"/>
+      <c r="BT1" s="54"/>
+      <c r="BU1" s="54"/>
+      <c r="BV1" s="54"/>
+      <c r="BW1" s="54"/>
+      <c r="BX1" s="54"/>
+      <c r="BY1" s="54"/>
+      <c r="BZ1" s="54"/>
+      <c r="CA1" s="54"/>
+      <c r="CB1" s="54"/>
+      <c r="CC1" s="54"/>
+      <c r="CD1" s="54"/>
+      <c r="CE1" s="54"/>
+      <c r="CF1" s="54"/>
+      <c r="CG1" s="54"/>
+      <c r="CH1" s="54"/>
+      <c r="CI1" s="54"/>
+      <c r="CJ1" s="54"/>
+      <c r="CK1" s="54"/>
+      <c r="CL1" s="54"/>
+      <c r="CM1" s="54"/>
+      <c r="CN1" s="54"/>
+      <c r="CO1" s="54"/>
+      <c r="CP1" s="54"/>
+      <c r="CQ1" s="54"/>
+      <c r="CR1" s="54"/>
+      <c r="CS1" s="54"/>
+      <c r="CT1" s="54"/>
+      <c r="CU1" s="54"/>
+      <c r="CV1" s="54"/>
+      <c r="CW1" s="54"/>
+      <c r="CX1" s="54"/>
+      <c r="CY1" s="54"/>
+      <c r="CZ1" s="54"/>
+      <c r="DA1" s="54"/>
+      <c r="DB1" s="54"/>
+      <c r="DC1" s="54"/>
+      <c r="DD1" s="54"/>
+      <c r="DE1" s="54"/>
+      <c r="DF1" s="54"/>
+      <c r="DG1" s="54"/>
+      <c r="DH1" s="54"/>
+      <c r="DI1" s="54"/>
+      <c r="DJ1" s="54"/>
+      <c r="DK1" s="54"/>
+      <c r="DL1" s="54"/>
+      <c r="DM1" s="54"/>
+      <c r="DN1" s="54"/>
+      <c r="DO1" s="54"/>
+      <c r="DP1" s="54"/>
+      <c r="DQ1" s="54"/>
+      <c r="DR1" s="54"/>
+      <c r="DS1" s="54"/>
+      <c r="DT1" s="54"/>
+      <c r="DU1" s="54"/>
+      <c r="DV1" s="54"/>
+      <c r="DW1" s="54"/>
+      <c r="DX1" s="54"/>
+      <c r="DY1" s="54"/>
+      <c r="DZ1" s="54"/>
+      <c r="EA1" s="54"/>
+      <c r="EB1" s="54"/>
+      <c r="EC1" s="54"/>
+      <c r="ED1" s="54"/>
+      <c r="EE1" s="54"/>
+      <c r="EF1" s="54"/>
+      <c r="EG1" s="54"/>
+      <c r="EH1" s="54"/>
+      <c r="EI1" s="54"/>
+      <c r="EJ1" s="54"/>
+      <c r="EK1" s="54"/>
+      <c r="EL1" s="54"/>
+      <c r="EM1" s="54"/>
+      <c r="EN1" s="54"/>
+      <c r="EO1" s="54"/>
+      <c r="EP1" s="54"/>
+      <c r="EQ1" s="54"/>
+      <c r="ER1" s="54"/>
+      <c r="ES1" s="54"/>
+      <c r="ET1" s="54"/>
+      <c r="EU1" s="54"/>
+      <c r="EV1" s="54"/>
+      <c r="EW1" s="54"/>
+      <c r="EX1" s="54"/>
+      <c r="EY1" s="54"/>
+      <c r="EZ1" s="54"/>
+      <c r="FA1" s="54"/>
+      <c r="FB1" s="54"/>
+      <c r="FC1" s="54"/>
+      <c r="FD1" s="54"/>
+      <c r="FE1" s="54"/>
+      <c r="FF1" s="54"/>
+      <c r="FG1" s="54"/>
+      <c r="FH1" s="54"/>
+      <c r="FI1" s="54"/>
+      <c r="FJ1" s="54"/>
+      <c r="FK1" s="54"/>
+      <c r="FL1" s="54"/>
+      <c r="FM1" s="54"/>
+      <c r="FN1" s="54"/>
+      <c r="FO1" s="54"/>
+      <c r="FP1" s="54"/>
+      <c r="FQ1" s="54"/>
+      <c r="FR1" s="54"/>
+      <c r="FS1" s="54"/>
+      <c r="FT1" s="54"/>
+      <c r="FU1" s="54"/>
+      <c r="FV1" s="54"/>
+      <c r="FW1" s="54"/>
+      <c r="FX1" s="54"/>
+      <c r="FY1" s="54"/>
+      <c r="FZ1" s="54"/>
+      <c r="GA1" s="54"/>
+      <c r="GB1" s="54"/>
+      <c r="GC1" s="54"/>
+      <c r="GD1" s="54"/>
+      <c r="GE1" s="54"/>
+      <c r="GF1" s="54"/>
+      <c r="GG1" s="54"/>
+      <c r="GH1" s="54"/>
+      <c r="GI1" s="54"/>
+      <c r="GJ1" s="54"/>
+      <c r="GK1" s="54"/>
+      <c r="GL1" s="54"/>
+      <c r="GM1" s="54"/>
+      <c r="GN1" s="54"/>
+      <c r="GO1" s="54"/>
+      <c r="GP1" s="54"/>
+      <c r="GQ1" s="54"/>
+      <c r="GR1" s="54"/>
+      <c r="GS1" s="54"/>
+      <c r="GT1" s="54"/>
+      <c r="GU1" s="54"/>
+      <c r="GV1" s="54"/>
+      <c r="GW1" s="54"/>
+      <c r="GX1" s="54"/>
+      <c r="GY1" s="54"/>
+      <c r="GZ1" s="54"/>
+      <c r="HA1" s="54"/>
+      <c r="HB1" s="54"/>
+      <c r="HC1" s="54"/>
+      <c r="HD1" s="54"/>
+      <c r="HE1" s="54"/>
+      <c r="HF1" s="54"/>
+      <c r="HG1" s="54"/>
+      <c r="HH1" s="54"/>
+      <c r="HI1" s="54"/>
+      <c r="HJ1" s="54"/>
+      <c r="HK1" s="54"/>
+      <c r="HL1" s="54"/>
+      <c r="HM1" s="54"/>
+      <c r="HN1" s="54"/>
+      <c r="HO1" s="54"/>
+      <c r="HP1" s="54"/>
+      <c r="HQ1" s="54"/>
+      <c r="HR1" s="54"/>
+      <c r="HS1" s="54"/>
+      <c r="HT1" s="54"/>
+      <c r="HU1" s="54"/>
+      <c r="HV1" s="54"/>
+      <c r="HW1" s="54"/>
+      <c r="HX1" s="54"/>
+      <c r="HY1" s="54"/>
+      <c r="HZ1" s="54"/>
+      <c r="IA1" s="54"/>
+      <c r="IB1" s="54"/>
+      <c r="IC1" s="54"/>
+      <c r="ID1" s="54"/>
+      <c r="IE1" s="54"/>
+      <c r="IF1" s="54"/>
+      <c r="IG1" s="54"/>
+      <c r="IH1" s="54"/>
+      <c r="II1" s="54"/>
+      <c r="IJ1" s="54"/>
+      <c r="IK1" s="54"/>
+      <c r="IL1" s="54"/>
+      <c r="IM1" s="54"/>
+      <c r="IN1" s="54"/>
+      <c r="IO1" s="54"/>
+      <c r="IP1" s="54"/>
+      <c r="IQ1" s="54"/>
+      <c r="IR1" s="54"/>
+      <c r="IS1" s="54"/>
+      <c r="IT1" s="54"/>
+      <c r="IU1" s="54"/>
+      <c r="IV1" s="54"/>
     </row>
-    <row r="2" spans="1:256" ht="15.75">
-      <c r="A2" s="62" t="s">
+    <row r="2" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
         <v>61</v>
       </c>
-      <c r="B2" s="63"/>
-[...37 lines deleted...]
-      <c r="AN2" s="33"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
     </row>
-    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1">
-      <c r="A3" s="124" t="s">
+    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="120" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="119"/>
-[...1 lines deleted...]
-      <c r="D3" s="133" t="s">
+      <c r="B3" s="109"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="129" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="124"/>
-[...10 lines deleted...]
-      <c r="P3" s="133" t="s">
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="120"/>
+      <c r="K3" s="120"/>
+      <c r="L3" s="120"/>
+      <c r="M3" s="120"/>
+      <c r="N3" s="120"/>
+      <c r="O3" s="121"/>
+      <c r="P3" s="129" t="s">
         <v>35</v>
       </c>
-      <c r="Q3" s="124"/>
-[...1 lines deleted...]
-      <c r="S3" s="133" t="s">
+      <c r="Q3" s="120"/>
+      <c r="R3" s="121"/>
+      <c r="S3" s="129" t="s">
         <v>36</v>
       </c>
-      <c r="T3" s="124"/>
-      <c r="U3" s="130" t="s">
+      <c r="T3" s="120"/>
+      <c r="U3" s="126" t="s">
         <v>84</v>
       </c>
-      <c r="Z3" s="37"/>
-      <c r="AA3" s="32"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
     </row>
-    <row r="4" spans="1:256" ht="47.45" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="133" t="s">
+    <row r="4" spans="1:256" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="109"/>
+      <c r="B4" s="109"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="129" t="s">
         <v>37</v>
       </c>
-      <c r="E4" s="124"/>
-[...1 lines deleted...]
-      <c r="G4" s="126" t="s">
+      <c r="E4" s="120"/>
+      <c r="F4" s="121"/>
+      <c r="G4" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="H4" s="127"/>
-[...1 lines deleted...]
-      <c r="J4" s="133" t="s">
+      <c r="H4" s="123"/>
+      <c r="I4" s="124"/>
+      <c r="J4" s="129" t="s">
         <v>39</v>
       </c>
-      <c r="K4" s="124"/>
-[...1 lines deleted...]
-      <c r="M4" s="126" t="s">
+      <c r="K4" s="120"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="122" t="s">
         <v>40</v>
       </c>
-      <c r="N4" s="127"/>
-[...1 lines deleted...]
-      <c r="P4" s="135" t="s">
+      <c r="N4" s="123"/>
+      <c r="O4" s="124"/>
+      <c r="P4" s="131" t="s">
         <v>41</v>
       </c>
-      <c r="Q4" s="135" t="s">
+      <c r="Q4" s="131" t="s">
         <v>42</v>
       </c>
-      <c r="R4" s="135" t="s">
+      <c r="R4" s="131" t="s">
         <v>62</v>
       </c>
-      <c r="S4" s="135" t="s">
+      <c r="S4" s="131" t="s">
         <v>11</v>
       </c>
-      <c r="T4" s="130" t="s">
+      <c r="T4" s="126" t="s">
         <v>12</v>
       </c>
-      <c r="U4" s="131"/>
-[...2 lines deleted...]
-      <c r="AB4" s="32"/>
+      <c r="U4" s="127"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="AB4" s="28"/>
     </row>
-    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1">
-[...3 lines deleted...]
-      <c r="D5" s="35" t="s">
+    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="E5" s="35" t="s">
+      <c r="E5" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="38" t="s">
+      <c r="F5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="G5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="H5" s="35" t="s">
+      <c r="H5" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="38" t="s">
+      <c r="I5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="J5" s="35" t="s">
+      <c r="J5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="35" t="s">
+      <c r="K5" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="38" t="s">
+      <c r="L5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="M5" s="35" t="s">
+      <c r="M5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="35" t="s">
+      <c r="N5" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="38" t="s">
+      <c r="O5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="P5" s="136"/>
-[...10 lines deleted...]
-      <c r="AA5" s="32"/>
+      <c r="P5" s="132"/>
+      <c r="Q5" s="132"/>
+      <c r="R5" s="132"/>
+      <c r="S5" s="132"/>
+      <c r="T5" s="128"/>
+      <c r="U5" s="128"/>
+      <c r="V5" s="28"/>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28"/>
     </row>
-    <row r="6" spans="1:256" ht="26.45" customHeight="1">
-      <c r="A6" s="118" t="s">
+    <row r="6" spans="1:256" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="108" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="119"/>
-[...1 lines deleted...]
-      <c r="D6" s="40">
+      <c r="B6" s="109"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="35">
         <v>546</v>
       </c>
-      <c r="E6" s="41">
+      <c r="E6" s="36">
         <v>159</v>
       </c>
-      <c r="F6" s="41">
+      <c r="F6" s="36">
         <v>60</v>
       </c>
-      <c r="G6" s="41">
+      <c r="G6" s="36">
         <v>66</v>
       </c>
-      <c r="H6" s="41">
+      <c r="H6" s="36">
         <v>71</v>
       </c>
-      <c r="I6" s="41">
+      <c r="I6" s="36">
         <v>12</v>
       </c>
-      <c r="J6" s="41">
+      <c r="J6" s="36">
         <v>467</v>
       </c>
-      <c r="K6" s="41">
+      <c r="K6" s="36">
         <v>74</v>
       </c>
-      <c r="L6" s="41">
+      <c r="L6" s="36">
         <v>46</v>
       </c>
-      <c r="M6" s="41">
+      <c r="M6" s="36">
         <v>13</v>
       </c>
-      <c r="N6" s="41">
+      <c r="N6" s="36">
         <v>14</v>
       </c>
-      <c r="O6" s="41">
+      <c r="O6" s="36">
         <v>2</v>
       </c>
-      <c r="P6" s="41">
+      <c r="P6" s="36">
         <v>82</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="Q6" s="36">
         <v>55</v>
       </c>
-      <c r="R6" s="41">
+      <c r="R6" s="36">
         <v>31</v>
       </c>
-      <c r="S6" s="41">
+      <c r="S6" s="36">
         <v>26</v>
       </c>
-      <c r="T6" s="41">
+      <c r="T6" s="36">
         <v>6</v>
       </c>
-      <c r="U6" s="41">
+      <c r="U6" s="36">
         <v>351</v>
       </c>
-      <c r="X6" s="37"/>
-[...231 lines deleted...]
-      <c r="IV6" s="32"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
+      <c r="BA6" s="28"/>
+      <c r="BB6" s="28"/>
+      <c r="BC6" s="28"/>
+      <c r="BD6" s="28"/>
+      <c r="BE6" s="28"/>
+      <c r="BF6" s="28"/>
+      <c r="BG6" s="28"/>
+      <c r="BH6" s="28"/>
+      <c r="BI6" s="28"/>
+      <c r="BJ6" s="28"/>
+      <c r="BK6" s="28"/>
+      <c r="BL6" s="28"/>
+      <c r="BM6" s="28"/>
+      <c r="BN6" s="28"/>
+      <c r="BO6" s="28"/>
+      <c r="BP6" s="28"/>
+      <c r="BQ6" s="28"/>
+      <c r="BR6" s="28"/>
+      <c r="BS6" s="28"/>
+      <c r="BT6" s="28"/>
+      <c r="BU6" s="28"/>
+      <c r="BV6" s="28"/>
+      <c r="BW6" s="28"/>
+      <c r="BX6" s="28"/>
+      <c r="BY6" s="28"/>
+      <c r="BZ6" s="28"/>
+      <c r="CA6" s="28"/>
+      <c r="CB6" s="28"/>
+      <c r="CC6" s="28"/>
+      <c r="CD6" s="28"/>
+      <c r="CE6" s="28"/>
+      <c r="CF6" s="28"/>
+      <c r="CG6" s="28"/>
+      <c r="CH6" s="28"/>
+      <c r="CI6" s="28"/>
+      <c r="CJ6" s="28"/>
+      <c r="CK6" s="28"/>
+      <c r="CL6" s="28"/>
+      <c r="CM6" s="28"/>
+      <c r="CN6" s="28"/>
+      <c r="CO6" s="28"/>
+      <c r="CP6" s="28"/>
+      <c r="CQ6" s="28"/>
+      <c r="CR6" s="28"/>
+      <c r="CS6" s="28"/>
+      <c r="CT6" s="28"/>
+      <c r="CU6" s="28"/>
+      <c r="CV6" s="28"/>
+      <c r="CW6" s="28"/>
+      <c r="CX6" s="28"/>
+      <c r="CY6" s="28"/>
+      <c r="CZ6" s="28"/>
+      <c r="DA6" s="28"/>
+      <c r="DB6" s="28"/>
+      <c r="DC6" s="28"/>
+      <c r="DD6" s="28"/>
+      <c r="DE6" s="28"/>
+      <c r="DF6" s="28"/>
+      <c r="DG6" s="28"/>
+      <c r="DH6" s="28"/>
+      <c r="DI6" s="28"/>
+      <c r="DJ6" s="28"/>
+      <c r="DK6" s="28"/>
+      <c r="DL6" s="28"/>
+      <c r="DM6" s="28"/>
+      <c r="DN6" s="28"/>
+      <c r="DO6" s="28"/>
+      <c r="DP6" s="28"/>
+      <c r="DQ6" s="28"/>
+      <c r="DR6" s="28"/>
+      <c r="DS6" s="28"/>
+      <c r="DT6" s="28"/>
+      <c r="DU6" s="28"/>
+      <c r="DV6" s="28"/>
+      <c r="DW6" s="28"/>
+      <c r="DX6" s="28"/>
+      <c r="DY6" s="28"/>
+      <c r="DZ6" s="28"/>
+      <c r="EA6" s="28"/>
+      <c r="EB6" s="28"/>
+      <c r="EC6" s="28"/>
+      <c r="ED6" s="28"/>
+      <c r="EE6" s="28"/>
+      <c r="EF6" s="28"/>
+      <c r="EG6" s="28"/>
+      <c r="EH6" s="28"/>
+      <c r="EI6" s="28"/>
+      <c r="EJ6" s="28"/>
+      <c r="EK6" s="28"/>
+      <c r="EL6" s="28"/>
+      <c r="EM6" s="28"/>
+      <c r="EN6" s="28"/>
+      <c r="EO6" s="28"/>
+      <c r="EP6" s="28"/>
+      <c r="EQ6" s="28"/>
+      <c r="ER6" s="28"/>
+      <c r="ES6" s="28"/>
+      <c r="ET6" s="28"/>
+      <c r="EU6" s="28"/>
+      <c r="EV6" s="28"/>
+      <c r="EW6" s="28"/>
+      <c r="EX6" s="28"/>
+      <c r="EY6" s="28"/>
+      <c r="EZ6" s="28"/>
+      <c r="FA6" s="28"/>
+      <c r="FB6" s="28"/>
+      <c r="FC6" s="28"/>
+      <c r="FD6" s="28"/>
+      <c r="FE6" s="28"/>
+      <c r="FF6" s="28"/>
+      <c r="FG6" s="28"/>
+      <c r="FH6" s="28"/>
+      <c r="FI6" s="28"/>
+      <c r="FJ6" s="28"/>
+      <c r="FK6" s="28"/>
+      <c r="FL6" s="28"/>
+      <c r="FM6" s="28"/>
+      <c r="FN6" s="28"/>
+      <c r="FO6" s="28"/>
+      <c r="FP6" s="28"/>
+      <c r="FQ6" s="28"/>
+      <c r="FR6" s="28"/>
+      <c r="FS6" s="28"/>
+      <c r="FT6" s="28"/>
+      <c r="FU6" s="28"/>
+      <c r="FV6" s="28"/>
+      <c r="FW6" s="28"/>
+      <c r="FX6" s="28"/>
+      <c r="FY6" s="28"/>
+      <c r="FZ6" s="28"/>
+      <c r="GA6" s="28"/>
+      <c r="GB6" s="28"/>
+      <c r="GC6" s="28"/>
+      <c r="GD6" s="28"/>
+      <c r="GE6" s="28"/>
+      <c r="GF6" s="28"/>
+      <c r="GG6" s="28"/>
+      <c r="GH6" s="28"/>
+      <c r="GI6" s="28"/>
+      <c r="GJ6" s="28"/>
+      <c r="GK6" s="28"/>
+      <c r="GL6" s="28"/>
+      <c r="GM6" s="28"/>
+      <c r="GN6" s="28"/>
+      <c r="GO6" s="28"/>
+      <c r="GP6" s="28"/>
+      <c r="GQ6" s="28"/>
+      <c r="GR6" s="28"/>
+      <c r="GS6" s="28"/>
+      <c r="GT6" s="28"/>
+      <c r="GU6" s="28"/>
+      <c r="GV6" s="28"/>
+      <c r="GW6" s="28"/>
+      <c r="GX6" s="28"/>
+      <c r="GY6" s="28"/>
+      <c r="GZ6" s="28"/>
+      <c r="HA6" s="28"/>
+      <c r="HB6" s="28"/>
+      <c r="HC6" s="28"/>
+      <c r="HD6" s="28"/>
+      <c r="HE6" s="28"/>
+      <c r="HF6" s="28"/>
+      <c r="HG6" s="28"/>
+      <c r="HH6" s="28"/>
+      <c r="HI6" s="28"/>
+      <c r="HJ6" s="28"/>
+      <c r="HK6" s="28"/>
+      <c r="HL6" s="28"/>
+      <c r="HM6" s="28"/>
+      <c r="HN6" s="28"/>
+      <c r="HO6" s="28"/>
+      <c r="HP6" s="28"/>
+      <c r="HQ6" s="28"/>
+      <c r="HR6" s="28"/>
+      <c r="HS6" s="28"/>
+      <c r="HT6" s="28"/>
+      <c r="HU6" s="28"/>
+      <c r="HV6" s="28"/>
+      <c r="HW6" s="28"/>
+      <c r="HX6" s="28"/>
+      <c r="HY6" s="28"/>
+      <c r="HZ6" s="28"/>
+      <c r="IA6" s="28"/>
+      <c r="IB6" s="28"/>
+      <c r="IC6" s="28"/>
+      <c r="ID6" s="28"/>
+      <c r="IE6" s="28"/>
+      <c r="IF6" s="28"/>
+      <c r="IG6" s="28"/>
+      <c r="IH6" s="28"/>
+      <c r="II6" s="28"/>
+      <c r="IJ6" s="28"/>
+      <c r="IK6" s="28"/>
+      <c r="IL6" s="28"/>
+      <c r="IM6" s="28"/>
+      <c r="IN6" s="28"/>
+      <c r="IO6" s="28"/>
+      <c r="IP6" s="28"/>
+      <c r="IQ6" s="28"/>
+      <c r="IR6" s="28"/>
+      <c r="IS6" s="28"/>
+      <c r="IT6" s="28"/>
+      <c r="IU6" s="28"/>
+      <c r="IV6" s="28"/>
     </row>
-    <row r="7" spans="1:256">
-[...255 lines deleted...]
-      <c r="IV7" s="43"/>
+    <row r="7" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="21"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="37"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="37"/>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="37"/>
+      <c r="AH7" s="37"/>
+      <c r="AI7" s="37"/>
+      <c r="AJ7" s="37"/>
+      <c r="AK7" s="37"/>
+      <c r="AL7" s="37"/>
+      <c r="AM7" s="37"/>
+      <c r="AN7" s="37"/>
+      <c r="AO7" s="37"/>
+      <c r="AP7" s="37"/>
+      <c r="AQ7" s="37"/>
+      <c r="AR7" s="37"/>
+      <c r="AS7" s="37"/>
+      <c r="AT7" s="37"/>
+      <c r="AU7" s="37"/>
+      <c r="AV7" s="37"/>
+      <c r="AW7" s="37"/>
+      <c r="AX7" s="37"/>
+      <c r="AY7" s="37"/>
+      <c r="AZ7" s="37"/>
+      <c r="BA7" s="37"/>
+      <c r="BB7" s="37"/>
+      <c r="BC7" s="37"/>
+      <c r="BD7" s="37"/>
+      <c r="BE7" s="37"/>
+      <c r="BF7" s="37"/>
+      <c r="BG7" s="37"/>
+      <c r="BH7" s="37"/>
+      <c r="BI7" s="37"/>
+      <c r="BJ7" s="37"/>
+      <c r="BK7" s="37"/>
+      <c r="BL7" s="37"/>
+      <c r="BM7" s="37"/>
+      <c r="BN7" s="37"/>
+      <c r="BO7" s="37"/>
+      <c r="BP7" s="37"/>
+      <c r="BQ7" s="37"/>
+      <c r="BR7" s="37"/>
+      <c r="BS7" s="37"/>
+      <c r="BT7" s="37"/>
+      <c r="BU7" s="37"/>
+      <c r="BV7" s="37"/>
+      <c r="BW7" s="37"/>
+      <c r="BX7" s="37"/>
+      <c r="BY7" s="37"/>
+      <c r="BZ7" s="37"/>
+      <c r="CA7" s="37"/>
+      <c r="CB7" s="37"/>
+      <c r="CC7" s="37"/>
+      <c r="CD7" s="37"/>
+      <c r="CE7" s="37"/>
+      <c r="CF7" s="37"/>
+      <c r="CG7" s="37"/>
+      <c r="CH7" s="37"/>
+      <c r="CI7" s="37"/>
+      <c r="CJ7" s="37"/>
+      <c r="CK7" s="37"/>
+      <c r="CL7" s="37"/>
+      <c r="CM7" s="37"/>
+      <c r="CN7" s="37"/>
+      <c r="CO7" s="37"/>
+      <c r="CP7" s="37"/>
+      <c r="CQ7" s="37"/>
+      <c r="CR7" s="37"/>
+      <c r="CS7" s="37"/>
+      <c r="CT7" s="37"/>
+      <c r="CU7" s="37"/>
+      <c r="CV7" s="37"/>
+      <c r="CW7" s="37"/>
+      <c r="CX7" s="37"/>
+      <c r="CY7" s="37"/>
+      <c r="CZ7" s="37"/>
+      <c r="DA7" s="37"/>
+      <c r="DB7" s="37"/>
+      <c r="DC7" s="37"/>
+      <c r="DD7" s="37"/>
+      <c r="DE7" s="37"/>
+      <c r="DF7" s="37"/>
+      <c r="DG7" s="37"/>
+      <c r="DH7" s="37"/>
+      <c r="DI7" s="37"/>
+      <c r="DJ7" s="37"/>
+      <c r="DK7" s="37"/>
+      <c r="DL7" s="37"/>
+      <c r="DM7" s="37"/>
+      <c r="DN7" s="37"/>
+      <c r="DO7" s="37"/>
+      <c r="DP7" s="37"/>
+      <c r="DQ7" s="37"/>
+      <c r="DR7" s="37"/>
+      <c r="DS7" s="37"/>
+      <c r="DT7" s="37"/>
+      <c r="DU7" s="37"/>
+      <c r="DV7" s="37"/>
+      <c r="DW7" s="37"/>
+      <c r="DX7" s="37"/>
+      <c r="DY7" s="37"/>
+      <c r="DZ7" s="37"/>
+      <c r="EA7" s="37"/>
+      <c r="EB7" s="37"/>
+      <c r="EC7" s="37"/>
+      <c r="ED7" s="37"/>
+      <c r="EE7" s="37"/>
+      <c r="EF7" s="37"/>
+      <c r="EG7" s="37"/>
+      <c r="EH7" s="37"/>
+      <c r="EI7" s="37"/>
+      <c r="EJ7" s="37"/>
+      <c r="EK7" s="37"/>
+      <c r="EL7" s="37"/>
+      <c r="EM7" s="37"/>
+      <c r="EN7" s="37"/>
+      <c r="EO7" s="37"/>
+      <c r="EP7" s="37"/>
+      <c r="EQ7" s="37"/>
+      <c r="ER7" s="37"/>
+      <c r="ES7" s="37"/>
+      <c r="ET7" s="37"/>
+      <c r="EU7" s="37"/>
+      <c r="EV7" s="37"/>
+      <c r="EW7" s="37"/>
+      <c r="EX7" s="37"/>
+      <c r="EY7" s="37"/>
+      <c r="EZ7" s="37"/>
+      <c r="FA7" s="37"/>
+      <c r="FB7" s="37"/>
+      <c r="FC7" s="37"/>
+      <c r="FD7" s="37"/>
+      <c r="FE7" s="37"/>
+      <c r="FF7" s="37"/>
+      <c r="FG7" s="37"/>
+      <c r="FH7" s="37"/>
+      <c r="FI7" s="37"/>
+      <c r="FJ7" s="37"/>
+      <c r="FK7" s="37"/>
+      <c r="FL7" s="37"/>
+      <c r="FM7" s="37"/>
+      <c r="FN7" s="37"/>
+      <c r="FO7" s="37"/>
+      <c r="FP7" s="37"/>
+      <c r="FQ7" s="37"/>
+      <c r="FR7" s="37"/>
+      <c r="FS7" s="37"/>
+      <c r="FT7" s="37"/>
+      <c r="FU7" s="37"/>
+      <c r="FV7" s="37"/>
+      <c r="FW7" s="37"/>
+      <c r="FX7" s="37"/>
+      <c r="FY7" s="37"/>
+      <c r="FZ7" s="37"/>
+      <c r="GA7" s="37"/>
+      <c r="GB7" s="37"/>
+      <c r="GC7" s="37"/>
+      <c r="GD7" s="37"/>
+      <c r="GE7" s="37"/>
+      <c r="GF7" s="37"/>
+      <c r="GG7" s="37"/>
+      <c r="GH7" s="37"/>
+      <c r="GI7" s="37"/>
+      <c r="GJ7" s="37"/>
+      <c r="GK7" s="37"/>
+      <c r="GL7" s="37"/>
+      <c r="GM7" s="37"/>
+      <c r="GN7" s="37"/>
+      <c r="GO7" s="37"/>
+      <c r="GP7" s="37"/>
+      <c r="GQ7" s="37"/>
+      <c r="GR7" s="37"/>
+      <c r="GS7" s="37"/>
+      <c r="GT7" s="37"/>
+      <c r="GU7" s="37"/>
+      <c r="GV7" s="37"/>
+      <c r="GW7" s="37"/>
+      <c r="GX7" s="37"/>
+      <c r="GY7" s="37"/>
+      <c r="GZ7" s="37"/>
+      <c r="HA7" s="37"/>
+      <c r="HB7" s="37"/>
+      <c r="HC7" s="37"/>
+      <c r="HD7" s="37"/>
+      <c r="HE7" s="37"/>
+      <c r="HF7" s="37"/>
+      <c r="HG7" s="37"/>
+      <c r="HH7" s="37"/>
+      <c r="HI7" s="37"/>
+      <c r="HJ7" s="37"/>
+      <c r="HK7" s="37"/>
+      <c r="HL7" s="37"/>
+      <c r="HM7" s="37"/>
+      <c r="HN7" s="37"/>
+      <c r="HO7" s="37"/>
+      <c r="HP7" s="37"/>
+      <c r="HQ7" s="37"/>
+      <c r="HR7" s="37"/>
+      <c r="HS7" s="37"/>
+      <c r="HT7" s="37"/>
+      <c r="HU7" s="37"/>
+      <c r="HV7" s="37"/>
+      <c r="HW7" s="37"/>
+      <c r="HX7" s="37"/>
+      <c r="HY7" s="37"/>
+      <c r="HZ7" s="37"/>
+      <c r="IA7" s="37"/>
+      <c r="IB7" s="37"/>
+      <c r="IC7" s="37"/>
+      <c r="ID7" s="37"/>
+      <c r="IE7" s="37"/>
+      <c r="IF7" s="37"/>
+      <c r="IG7" s="37"/>
+      <c r="IH7" s="37"/>
+      <c r="II7" s="37"/>
+      <c r="IJ7" s="37"/>
+      <c r="IK7" s="37"/>
+      <c r="IL7" s="37"/>
+      <c r="IM7" s="37"/>
+      <c r="IN7" s="37"/>
+      <c r="IO7" s="37"/>
+      <c r="IP7" s="37"/>
+      <c r="IQ7" s="37"/>
+      <c r="IR7" s="37"/>
+      <c r="IS7" s="37"/>
+      <c r="IT7" s="37"/>
+      <c r="IU7" s="37"/>
+      <c r="IV7" s="37"/>
     </row>
-    <row r="8" spans="1:256" ht="15.75">
-      <c r="A8" s="59" t="s">
+    <row r="8" spans="1:256" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="59"/>
-[...37 lines deleted...]
-      <c r="AN8" s="33"/>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+      <c r="AC8" s="29"/>
+      <c r="AD8" s="29"/>
+      <c r="AE8" s="29"/>
+      <c r="AF8" s="29"/>
+      <c r="AG8" s="29"/>
+      <c r="AH8" s="29"/>
+      <c r="AI8" s="29"/>
+      <c r="AJ8" s="29"/>
+      <c r="AK8" s="29"/>
+      <c r="AL8" s="29"/>
+      <c r="AM8" s="29"/>
+      <c r="AN8" s="29"/>
     </row>
-    <row r="9" spans="1:256" ht="15.75">
-      <c r="A9" s="60" t="s">
+    <row r="9" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="60"/>
-[...253 lines deleted...]
-      <c r="IV9" s="48"/>
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+      <c r="S9" s="40"/>
+      <c r="T9" s="40"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="40"/>
+      <c r="W9" s="40"/>
+      <c r="X9" s="40"/>
+      <c r="Y9" s="40"/>
+      <c r="Z9" s="41"/>
+      <c r="AA9" s="41"/>
+      <c r="AB9" s="41"/>
+      <c r="AC9" s="41"/>
+      <c r="AD9" s="41"/>
+      <c r="AE9" s="41"/>
+      <c r="AF9" s="41"/>
+      <c r="AG9" s="41"/>
+      <c r="AH9" s="41"/>
+      <c r="AI9" s="41"/>
+      <c r="AJ9" s="41"/>
+      <c r="AK9" s="41"/>
+      <c r="AL9" s="41"/>
+      <c r="AM9" s="41"/>
+      <c r="AN9" s="41"/>
+      <c r="AO9" s="42"/>
+      <c r="AP9" s="42"/>
+      <c r="AQ9" s="42"/>
+      <c r="AR9" s="42"/>
+      <c r="AS9" s="42"/>
+      <c r="AT9" s="42"/>
+      <c r="AU9" s="42"/>
+      <c r="AV9" s="42"/>
+      <c r="AW9" s="42"/>
+      <c r="AX9" s="42"/>
+      <c r="AY9" s="42"/>
+      <c r="AZ9" s="42"/>
+      <c r="BA9" s="42"/>
+      <c r="BB9" s="42"/>
+      <c r="BC9" s="42"/>
+      <c r="BD9" s="42"/>
+      <c r="BE9" s="42"/>
+      <c r="BF9" s="42"/>
+      <c r="BG9" s="42"/>
+      <c r="BH9" s="42"/>
+      <c r="BI9" s="42"/>
+      <c r="BJ9" s="42"/>
+      <c r="BK9" s="42"/>
+      <c r="BL9" s="42"/>
+      <c r="BM9" s="42"/>
+      <c r="BN9" s="42"/>
+      <c r="BO9" s="42"/>
+      <c r="BP9" s="42"/>
+      <c r="BQ9" s="42"/>
+      <c r="BR9" s="42"/>
+      <c r="BS9" s="42"/>
+      <c r="BT9" s="42"/>
+      <c r="BU9" s="42"/>
+      <c r="BV9" s="42"/>
+      <c r="BW9" s="42"/>
+      <c r="BX9" s="42"/>
+      <c r="BY9" s="42"/>
+      <c r="BZ9" s="42"/>
+      <c r="CA9" s="42"/>
+      <c r="CB9" s="42"/>
+      <c r="CC9" s="42"/>
+      <c r="CD9" s="42"/>
+      <c r="CE9" s="42"/>
+      <c r="CF9" s="42"/>
+      <c r="CG9" s="42"/>
+      <c r="CH9" s="42"/>
+      <c r="CI9" s="42"/>
+      <c r="CJ9" s="42"/>
+      <c r="CK9" s="42"/>
+      <c r="CL9" s="42"/>
+      <c r="CM9" s="42"/>
+      <c r="CN9" s="42"/>
+      <c r="CO9" s="42"/>
+      <c r="CP9" s="42"/>
+      <c r="CQ9" s="42"/>
+      <c r="CR9" s="42"/>
+      <c r="CS9" s="42"/>
+      <c r="CT9" s="42"/>
+      <c r="CU9" s="42"/>
+      <c r="CV9" s="42"/>
+      <c r="CW9" s="42"/>
+      <c r="CX9" s="42"/>
+      <c r="CY9" s="42"/>
+      <c r="CZ9" s="42"/>
+      <c r="DA9" s="42"/>
+      <c r="DB9" s="42"/>
+      <c r="DC9" s="42"/>
+      <c r="DD9" s="42"/>
+      <c r="DE9" s="42"/>
+      <c r="DF9" s="42"/>
+      <c r="DG9" s="42"/>
+      <c r="DH9" s="42"/>
+      <c r="DI9" s="42"/>
+      <c r="DJ9" s="42"/>
+      <c r="DK9" s="42"/>
+      <c r="DL9" s="42"/>
+      <c r="DM9" s="42"/>
+      <c r="DN9" s="42"/>
+      <c r="DO9" s="42"/>
+      <c r="DP9" s="42"/>
+      <c r="DQ9" s="42"/>
+      <c r="DR9" s="42"/>
+      <c r="DS9" s="42"/>
+      <c r="DT9" s="42"/>
+      <c r="DU9" s="42"/>
+      <c r="DV9" s="42"/>
+      <c r="DW9" s="42"/>
+      <c r="DX9" s="42"/>
+      <c r="DY9" s="42"/>
+      <c r="DZ9" s="42"/>
+      <c r="EA9" s="42"/>
+      <c r="EB9" s="42"/>
+      <c r="EC9" s="42"/>
+      <c r="ED9" s="42"/>
+      <c r="EE9" s="42"/>
+      <c r="EF9" s="42"/>
+      <c r="EG9" s="42"/>
+      <c r="EH9" s="42"/>
+      <c r="EI9" s="42"/>
+      <c r="EJ9" s="42"/>
+      <c r="EK9" s="42"/>
+      <c r="EL9" s="42"/>
+      <c r="EM9" s="42"/>
+      <c r="EN9" s="42"/>
+      <c r="EO9" s="42"/>
+      <c r="EP9" s="42"/>
+      <c r="EQ9" s="42"/>
+      <c r="ER9" s="42"/>
+      <c r="ES9" s="42"/>
+      <c r="ET9" s="42"/>
+      <c r="EU9" s="42"/>
+      <c r="EV9" s="42"/>
+      <c r="EW9" s="42"/>
+      <c r="EX9" s="42"/>
+      <c r="EY9" s="42"/>
+      <c r="EZ9" s="42"/>
+      <c r="FA9" s="42"/>
+      <c r="FB9" s="42"/>
+      <c r="FC9" s="42"/>
+      <c r="FD9" s="42"/>
+      <c r="FE9" s="42"/>
+      <c r="FF9" s="42"/>
+      <c r="FG9" s="42"/>
+      <c r="FH9" s="42"/>
+      <c r="FI9" s="42"/>
+      <c r="FJ9" s="42"/>
+      <c r="FK9" s="42"/>
+      <c r="FL9" s="42"/>
+      <c r="FM9" s="42"/>
+      <c r="FN9" s="42"/>
+      <c r="FO9" s="42"/>
+      <c r="FP9" s="42"/>
+      <c r="FQ9" s="42"/>
+      <c r="FR9" s="42"/>
+      <c r="FS9" s="42"/>
+      <c r="FT9" s="42"/>
+      <c r="FU9" s="42"/>
+      <c r="FV9" s="42"/>
+      <c r="FW9" s="42"/>
+      <c r="FX9" s="42"/>
+      <c r="FY9" s="42"/>
+      <c r="FZ9" s="42"/>
+      <c r="GA9" s="42"/>
+      <c r="GB9" s="42"/>
+      <c r="GC9" s="42"/>
+      <c r="GD9" s="42"/>
+      <c r="GE9" s="42"/>
+      <c r="GF9" s="42"/>
+      <c r="GG9" s="42"/>
+      <c r="GH9" s="42"/>
+      <c r="GI9" s="42"/>
+      <c r="GJ9" s="42"/>
+      <c r="GK9" s="42"/>
+      <c r="GL9" s="42"/>
+      <c r="GM9" s="42"/>
+      <c r="GN9" s="42"/>
+      <c r="GO9" s="42"/>
+      <c r="GP9" s="42"/>
+      <c r="GQ9" s="42"/>
+      <c r="GR9" s="42"/>
+      <c r="GS9" s="42"/>
+      <c r="GT9" s="42"/>
+      <c r="GU9" s="42"/>
+      <c r="GV9" s="42"/>
+      <c r="GW9" s="42"/>
+      <c r="GX9" s="42"/>
+      <c r="GY9" s="42"/>
+      <c r="GZ9" s="42"/>
+      <c r="HA9" s="42"/>
+      <c r="HB9" s="42"/>
+      <c r="HC9" s="42"/>
+      <c r="HD9" s="42"/>
+      <c r="HE9" s="42"/>
+      <c r="HF9" s="42"/>
+      <c r="HG9" s="42"/>
+      <c r="HH9" s="42"/>
+      <c r="HI9" s="42"/>
+      <c r="HJ9" s="42"/>
+      <c r="HK9" s="42"/>
+      <c r="HL9" s="42"/>
+      <c r="HM9" s="42"/>
+      <c r="HN9" s="42"/>
+      <c r="HO9" s="42"/>
+      <c r="HP9" s="42"/>
+      <c r="HQ9" s="42"/>
+      <c r="HR9" s="42"/>
+      <c r="HS9" s="42"/>
+      <c r="HT9" s="42"/>
+      <c r="HU9" s="42"/>
+      <c r="HV9" s="42"/>
+      <c r="HW9" s="42"/>
+      <c r="HX9" s="42"/>
+      <c r="HY9" s="42"/>
+      <c r="HZ9" s="42"/>
+      <c r="IA9" s="42"/>
+      <c r="IB9" s="42"/>
+      <c r="IC9" s="42"/>
+      <c r="ID9" s="42"/>
+      <c r="IE9" s="42"/>
+      <c r="IF9" s="42"/>
+      <c r="IG9" s="42"/>
+      <c r="IH9" s="42"/>
+      <c r="II9" s="42"/>
+      <c r="IJ9" s="42"/>
+      <c r="IK9" s="42"/>
+      <c r="IL9" s="42"/>
+      <c r="IM9" s="42"/>
+      <c r="IN9" s="42"/>
+      <c r="IO9" s="42"/>
+      <c r="IP9" s="42"/>
+      <c r="IQ9" s="42"/>
+      <c r="IR9" s="42"/>
+      <c r="IS9" s="42"/>
+      <c r="IT9" s="42"/>
+      <c r="IU9" s="42"/>
+      <c r="IV9" s="42"/>
     </row>
-    <row r="10" spans="1:256" ht="15.75">
-[...255 lines deleted...]
-      <c r="IV10" s="48"/>
+    <row r="10" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="43"/>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="41"/>
+      <c r="Q10" s="41"/>
+      <c r="R10" s="41"/>
+      <c r="S10" s="41"/>
+      <c r="T10" s="41"/>
+      <c r="U10" s="41"/>
+      <c r="V10" s="41"/>
+      <c r="W10" s="41"/>
+      <c r="X10" s="41"/>
+      <c r="Y10" s="41"/>
+      <c r="Z10" s="41"/>
+      <c r="AA10" s="41"/>
+      <c r="AB10" s="41"/>
+      <c r="AC10" s="41"/>
+      <c r="AD10" s="41"/>
+      <c r="AE10" s="41"/>
+      <c r="AF10" s="41"/>
+      <c r="AG10" s="41"/>
+      <c r="AH10" s="41"/>
+      <c r="AI10" s="41"/>
+      <c r="AJ10" s="41"/>
+      <c r="AK10" s="41"/>
+      <c r="AL10" s="41"/>
+      <c r="AM10" s="41"/>
+      <c r="AN10" s="41"/>
+      <c r="AO10" s="42"/>
+      <c r="AP10" s="42"/>
+      <c r="AQ10" s="42"/>
+      <c r="AR10" s="42"/>
+      <c r="AS10" s="42"/>
+      <c r="AT10" s="42"/>
+      <c r="AU10" s="42"/>
+      <c r="AV10" s="42"/>
+      <c r="AW10" s="42"/>
+      <c r="AX10" s="42"/>
+      <c r="AY10" s="42"/>
+      <c r="AZ10" s="42"/>
+      <c r="BA10" s="42"/>
+      <c r="BB10" s="42"/>
+      <c r="BC10" s="42"/>
+      <c r="BD10" s="42"/>
+      <c r="BE10" s="42"/>
+      <c r="BF10" s="42"/>
+      <c r="BG10" s="42"/>
+      <c r="BH10" s="42"/>
+      <c r="BI10" s="42"/>
+      <c r="BJ10" s="42"/>
+      <c r="BK10" s="42"/>
+      <c r="BL10" s="42"/>
+      <c r="BM10" s="42"/>
+      <c r="BN10" s="42"/>
+      <c r="BO10" s="42"/>
+      <c r="BP10" s="42"/>
+      <c r="BQ10" s="42"/>
+      <c r="BR10" s="42"/>
+      <c r="BS10" s="42"/>
+      <c r="BT10" s="42"/>
+      <c r="BU10" s="42"/>
+      <c r="BV10" s="42"/>
+      <c r="BW10" s="42"/>
+      <c r="BX10" s="42"/>
+      <c r="BY10" s="42"/>
+      <c r="BZ10" s="42"/>
+      <c r="CA10" s="42"/>
+      <c r="CB10" s="42"/>
+      <c r="CC10" s="42"/>
+      <c r="CD10" s="42"/>
+      <c r="CE10" s="42"/>
+      <c r="CF10" s="42"/>
+      <c r="CG10" s="42"/>
+      <c r="CH10" s="42"/>
+      <c r="CI10" s="42"/>
+      <c r="CJ10" s="42"/>
+      <c r="CK10" s="42"/>
+      <c r="CL10" s="42"/>
+      <c r="CM10" s="42"/>
+      <c r="CN10" s="42"/>
+      <c r="CO10" s="42"/>
+      <c r="CP10" s="42"/>
+      <c r="CQ10" s="42"/>
+      <c r="CR10" s="42"/>
+      <c r="CS10" s="42"/>
+      <c r="CT10" s="42"/>
+      <c r="CU10" s="42"/>
+      <c r="CV10" s="42"/>
+      <c r="CW10" s="42"/>
+      <c r="CX10" s="42"/>
+      <c r="CY10" s="42"/>
+      <c r="CZ10" s="42"/>
+      <c r="DA10" s="42"/>
+      <c r="DB10" s="42"/>
+      <c r="DC10" s="42"/>
+      <c r="DD10" s="42"/>
+      <c r="DE10" s="42"/>
+      <c r="DF10" s="42"/>
+      <c r="DG10" s="42"/>
+      <c r="DH10" s="42"/>
+      <c r="DI10" s="42"/>
+      <c r="DJ10" s="42"/>
+      <c r="DK10" s="42"/>
+      <c r="DL10" s="42"/>
+      <c r="DM10" s="42"/>
+      <c r="DN10" s="42"/>
+      <c r="DO10" s="42"/>
+      <c r="DP10" s="42"/>
+      <c r="DQ10" s="42"/>
+      <c r="DR10" s="42"/>
+      <c r="DS10" s="42"/>
+      <c r="DT10" s="42"/>
+      <c r="DU10" s="42"/>
+      <c r="DV10" s="42"/>
+      <c r="DW10" s="42"/>
+      <c r="DX10" s="42"/>
+      <c r="DY10" s="42"/>
+      <c r="DZ10" s="42"/>
+      <c r="EA10" s="42"/>
+      <c r="EB10" s="42"/>
+      <c r="EC10" s="42"/>
+      <c r="ED10" s="42"/>
+      <c r="EE10" s="42"/>
+      <c r="EF10" s="42"/>
+      <c r="EG10" s="42"/>
+      <c r="EH10" s="42"/>
+      <c r="EI10" s="42"/>
+      <c r="EJ10" s="42"/>
+      <c r="EK10" s="42"/>
+      <c r="EL10" s="42"/>
+      <c r="EM10" s="42"/>
+      <c r="EN10" s="42"/>
+      <c r="EO10" s="42"/>
+      <c r="EP10" s="42"/>
+      <c r="EQ10" s="42"/>
+      <c r="ER10" s="42"/>
+      <c r="ES10" s="42"/>
+      <c r="ET10" s="42"/>
+      <c r="EU10" s="42"/>
+      <c r="EV10" s="42"/>
+      <c r="EW10" s="42"/>
+      <c r="EX10" s="42"/>
+      <c r="EY10" s="42"/>
+      <c r="EZ10" s="42"/>
+      <c r="FA10" s="42"/>
+      <c r="FB10" s="42"/>
+      <c r="FC10" s="42"/>
+      <c r="FD10" s="42"/>
+      <c r="FE10" s="42"/>
+      <c r="FF10" s="42"/>
+      <c r="FG10" s="42"/>
+      <c r="FH10" s="42"/>
+      <c r="FI10" s="42"/>
+      <c r="FJ10" s="42"/>
+      <c r="FK10" s="42"/>
+      <c r="FL10" s="42"/>
+      <c r="FM10" s="42"/>
+      <c r="FN10" s="42"/>
+      <c r="FO10" s="42"/>
+      <c r="FP10" s="42"/>
+      <c r="FQ10" s="42"/>
+      <c r="FR10" s="42"/>
+      <c r="FS10" s="42"/>
+      <c r="FT10" s="42"/>
+      <c r="FU10" s="42"/>
+      <c r="FV10" s="42"/>
+      <c r="FW10" s="42"/>
+      <c r="FX10" s="42"/>
+      <c r="FY10" s="42"/>
+      <c r="FZ10" s="42"/>
+      <c r="GA10" s="42"/>
+      <c r="GB10" s="42"/>
+      <c r="GC10" s="42"/>
+      <c r="GD10" s="42"/>
+      <c r="GE10" s="42"/>
+      <c r="GF10" s="42"/>
+      <c r="GG10" s="42"/>
+      <c r="GH10" s="42"/>
+      <c r="GI10" s="42"/>
+      <c r="GJ10" s="42"/>
+      <c r="GK10" s="42"/>
+      <c r="GL10" s="42"/>
+      <c r="GM10" s="42"/>
+      <c r="GN10" s="42"/>
+      <c r="GO10" s="42"/>
+      <c r="GP10" s="42"/>
+      <c r="GQ10" s="42"/>
+      <c r="GR10" s="42"/>
+      <c r="GS10" s="42"/>
+      <c r="GT10" s="42"/>
+      <c r="GU10" s="42"/>
+      <c r="GV10" s="42"/>
+      <c r="GW10" s="42"/>
+      <c r="GX10" s="42"/>
+      <c r="GY10" s="42"/>
+      <c r="GZ10" s="42"/>
+      <c r="HA10" s="42"/>
+      <c r="HB10" s="42"/>
+      <c r="HC10" s="42"/>
+      <c r="HD10" s="42"/>
+      <c r="HE10" s="42"/>
+      <c r="HF10" s="42"/>
+      <c r="HG10" s="42"/>
+      <c r="HH10" s="42"/>
+      <c r="HI10" s="42"/>
+      <c r="HJ10" s="42"/>
+      <c r="HK10" s="42"/>
+      <c r="HL10" s="42"/>
+      <c r="HM10" s="42"/>
+      <c r="HN10" s="42"/>
+      <c r="HO10" s="42"/>
+      <c r="HP10" s="42"/>
+      <c r="HQ10" s="42"/>
+      <c r="HR10" s="42"/>
+      <c r="HS10" s="42"/>
+      <c r="HT10" s="42"/>
+      <c r="HU10" s="42"/>
+      <c r="HV10" s="42"/>
+      <c r="HW10" s="42"/>
+      <c r="HX10" s="42"/>
+      <c r="HY10" s="42"/>
+      <c r="HZ10" s="42"/>
+      <c r="IA10" s="42"/>
+      <c r="IB10" s="42"/>
+      <c r="IC10" s="42"/>
+      <c r="ID10" s="42"/>
+      <c r="IE10" s="42"/>
+      <c r="IF10" s="42"/>
+      <c r="IG10" s="42"/>
+      <c r="IH10" s="42"/>
+      <c r="II10" s="42"/>
+      <c r="IJ10" s="42"/>
+      <c r="IK10" s="42"/>
+      <c r="IL10" s="42"/>
+      <c r="IM10" s="42"/>
+      <c r="IN10" s="42"/>
+      <c r="IO10" s="42"/>
+      <c r="IP10" s="42"/>
+      <c r="IQ10" s="42"/>
+      <c r="IR10" s="42"/>
+      <c r="IS10" s="42"/>
+      <c r="IT10" s="42"/>
+      <c r="IU10" s="42"/>
+      <c r="IV10" s="42"/>
     </row>
-    <row r="12" spans="1:256" ht="15.75">
-[...254 lines deleted...]
-      <c r="IV12" s="50"/>
+    <row r="12" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="29"/>
+      <c r="R12" s="29"/>
+      <c r="S12" s="29"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="29"/>
+      <c r="X12" s="29"/>
+      <c r="Y12" s="29"/>
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="29"/>
+      <c r="AB12" s="29"/>
+      <c r="AC12" s="29"/>
+      <c r="AD12" s="29"/>
+      <c r="AE12" s="29"/>
+      <c r="AF12" s="29"/>
+      <c r="AG12" s="29"/>
+      <c r="AH12" s="29"/>
+      <c r="AI12" s="29"/>
+      <c r="AJ12" s="29"/>
+      <c r="AK12" s="29"/>
+      <c r="AL12" s="29"/>
+      <c r="AM12" s="29"/>
+      <c r="AN12" s="29"/>
+      <c r="AO12" s="29"/>
+      <c r="AP12" s="29"/>
+      <c r="AQ12" s="29"/>
+      <c r="AR12" s="29"/>
+      <c r="AS12" s="29"/>
+      <c r="AT12" s="29"/>
+      <c r="AU12" s="29"/>
+      <c r="AV12" s="29"/>
+      <c r="AW12" s="29"/>
+      <c r="AX12" s="29"/>
+      <c r="AY12" s="29"/>
+      <c r="AZ12" s="29"/>
+      <c r="BA12" s="29"/>
+      <c r="BB12" s="29"/>
+      <c r="BC12" s="29"/>
+      <c r="BD12" s="29"/>
+      <c r="BE12" s="29"/>
+      <c r="BF12" s="29"/>
+      <c r="BG12" s="29"/>
+      <c r="BH12" s="29"/>
+      <c r="BI12" s="29"/>
+      <c r="BJ12" s="29"/>
+      <c r="BK12" s="29"/>
+      <c r="BL12" s="29"/>
+      <c r="BM12" s="29"/>
+      <c r="BN12" s="29"/>
+      <c r="BO12" s="29"/>
+      <c r="BP12" s="29"/>
+      <c r="BQ12" s="29"/>
+      <c r="BR12" s="29"/>
+      <c r="BS12" s="29"/>
+      <c r="BT12" s="29"/>
+      <c r="BU12" s="29"/>
+      <c r="BV12" s="29"/>
+      <c r="BW12" s="29"/>
+      <c r="BX12" s="29"/>
+      <c r="BY12" s="29"/>
+      <c r="BZ12" s="29"/>
+      <c r="CA12" s="29"/>
+      <c r="CB12" s="29"/>
+      <c r="CC12" s="29"/>
+      <c r="CD12" s="29"/>
+      <c r="CE12" s="29"/>
+      <c r="CF12" s="29"/>
+      <c r="CG12" s="29"/>
+      <c r="CH12" s="29"/>
+      <c r="CI12" s="29"/>
+      <c r="CJ12" s="29"/>
+      <c r="CK12" s="29"/>
+      <c r="CL12" s="29"/>
+      <c r="CM12" s="29"/>
+      <c r="CN12" s="29"/>
+      <c r="CO12" s="29"/>
+      <c r="CP12" s="29"/>
+      <c r="CQ12" s="29"/>
+      <c r="CR12" s="29"/>
+      <c r="CS12" s="29"/>
+      <c r="CT12" s="29"/>
+      <c r="CU12" s="29"/>
+      <c r="CV12" s="29"/>
+      <c r="CW12" s="29"/>
+      <c r="CX12" s="29"/>
+      <c r="CY12" s="29"/>
+      <c r="CZ12" s="29"/>
+      <c r="DA12" s="29"/>
+      <c r="DB12" s="29"/>
+      <c r="DC12" s="29"/>
+      <c r="DD12" s="29"/>
+      <c r="DE12" s="29"/>
+      <c r="DF12" s="29"/>
+      <c r="DG12" s="29"/>
+      <c r="DH12" s="29"/>
+      <c r="DI12" s="29"/>
+      <c r="DJ12" s="29"/>
+      <c r="DK12" s="29"/>
+      <c r="DL12" s="29"/>
+      <c r="DM12" s="29"/>
+      <c r="DN12" s="29"/>
+      <c r="DO12" s="29"/>
+      <c r="DP12" s="29"/>
+      <c r="DQ12" s="29"/>
+      <c r="DR12" s="29"/>
+      <c r="DS12" s="29"/>
+      <c r="DT12" s="29"/>
+      <c r="DU12" s="29"/>
+      <c r="DV12" s="29"/>
+      <c r="DW12" s="29"/>
+      <c r="DX12" s="29"/>
+      <c r="DY12" s="29"/>
+      <c r="DZ12" s="29"/>
+      <c r="EA12" s="29"/>
+      <c r="EB12" s="29"/>
+      <c r="EC12" s="29"/>
+      <c r="ED12" s="29"/>
+      <c r="EE12" s="29"/>
+      <c r="EF12" s="29"/>
+      <c r="EG12" s="29"/>
+      <c r="EH12" s="29"/>
+      <c r="EI12" s="29"/>
+      <c r="EJ12" s="29"/>
+      <c r="EK12" s="29"/>
+      <c r="EL12" s="29"/>
+      <c r="EM12" s="29"/>
+      <c r="EN12" s="29"/>
+      <c r="EO12" s="29"/>
+      <c r="EP12" s="29"/>
+      <c r="EQ12" s="29"/>
+      <c r="ER12" s="29"/>
+      <c r="ES12" s="29"/>
+      <c r="ET12" s="29"/>
+      <c r="EU12" s="29"/>
+      <c r="EV12" s="29"/>
+      <c r="EW12" s="29"/>
+      <c r="EX12" s="29"/>
+      <c r="EY12" s="29"/>
+      <c r="EZ12" s="29"/>
+      <c r="FA12" s="29"/>
+      <c r="FB12" s="29"/>
+      <c r="FC12" s="29"/>
+      <c r="FD12" s="29"/>
+      <c r="FE12" s="29"/>
+      <c r="FF12" s="29"/>
+      <c r="FG12" s="29"/>
+      <c r="FH12" s="29"/>
+      <c r="FI12" s="29"/>
+      <c r="FJ12" s="29"/>
+      <c r="FK12" s="29"/>
+      <c r="FL12" s="29"/>
+      <c r="FM12" s="29"/>
+      <c r="FN12" s="29"/>
+      <c r="FO12" s="29"/>
+      <c r="FP12" s="29"/>
+      <c r="FQ12" s="29"/>
+      <c r="FR12" s="29"/>
+      <c r="FS12" s="29"/>
+      <c r="FT12" s="29"/>
+      <c r="FU12" s="29"/>
+      <c r="FV12" s="29"/>
+      <c r="FW12" s="29"/>
+      <c r="FX12" s="29"/>
+      <c r="FY12" s="29"/>
+      <c r="FZ12" s="29"/>
+      <c r="GA12" s="29"/>
+      <c r="GB12" s="29"/>
+      <c r="GC12" s="29"/>
+      <c r="GD12" s="29"/>
+      <c r="GE12" s="29"/>
+      <c r="GF12" s="29"/>
+      <c r="GG12" s="29"/>
+      <c r="GH12" s="29"/>
+      <c r="GI12" s="29"/>
+      <c r="GJ12" s="29"/>
+      <c r="GK12" s="29"/>
+      <c r="GL12" s="29"/>
+      <c r="GM12" s="29"/>
+      <c r="GN12" s="29"/>
+      <c r="GO12" s="29"/>
+      <c r="GP12" s="29"/>
+      <c r="GQ12" s="29"/>
+      <c r="GR12" s="29"/>
+      <c r="GS12" s="29"/>
+      <c r="GT12" s="29"/>
+      <c r="GU12" s="29"/>
+      <c r="GV12" s="29"/>
+      <c r="GW12" s="29"/>
+      <c r="GX12" s="29"/>
+      <c r="GY12" s="29"/>
+      <c r="GZ12" s="29"/>
+      <c r="HA12" s="29"/>
+      <c r="HB12" s="29"/>
+      <c r="HC12" s="29"/>
+      <c r="HD12" s="29"/>
+      <c r="HE12" s="29"/>
+      <c r="HF12" s="29"/>
+      <c r="HG12" s="29"/>
+      <c r="HH12" s="29"/>
+      <c r="HI12" s="29"/>
+      <c r="HJ12" s="29"/>
+      <c r="HK12" s="29"/>
+      <c r="HL12" s="29"/>
+      <c r="HM12" s="29"/>
+      <c r="HN12" s="29"/>
+      <c r="HO12" s="29"/>
+      <c r="HP12" s="29"/>
+      <c r="HQ12" s="29"/>
+      <c r="HR12" s="29"/>
+      <c r="HS12" s="29"/>
+      <c r="HT12" s="29"/>
+      <c r="HU12" s="29"/>
+      <c r="HV12" s="29"/>
+      <c r="HW12" s="29"/>
+      <c r="HX12" s="29"/>
+      <c r="HY12" s="29"/>
+      <c r="HZ12" s="29"/>
+      <c r="IA12" s="29"/>
+      <c r="IB12" s="29"/>
+      <c r="IC12" s="29"/>
+      <c r="ID12" s="29"/>
+      <c r="IE12" s="29"/>
+      <c r="IF12" s="29"/>
+      <c r="IG12" s="29"/>
+      <c r="IH12" s="29"/>
+      <c r="II12" s="29"/>
+      <c r="IJ12" s="29"/>
+      <c r="IK12" s="29"/>
+      <c r="IL12" s="29"/>
+      <c r="IM12" s="29"/>
+      <c r="IN12" s="29"/>
+      <c r="IO12" s="29"/>
+      <c r="IP12" s="29"/>
+      <c r="IQ12" s="29"/>
+      <c r="IR12" s="29"/>
+      <c r="IS12" s="29"/>
+      <c r="IT12" s="29"/>
+      <c r="IU12" s="29"/>
+      <c r="IV12" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A3:C5"/>
     <mergeCell ref="D3:O3"/>
     <mergeCell ref="P3:R3"/>
     <mergeCell ref="S3:T3"/>
     <mergeCell ref="U3:U5"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:IV12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.5" style="42" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="50" max="16384" width="5.625" style="34"/>
+    <col min="1" max="3" width="11.5" style="30" customWidth="1"/>
+    <col min="4" max="4" width="11" style="30" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="30" customWidth="1"/>
+    <col min="6" max="6" width="11" style="30" customWidth="1"/>
+    <col min="7" max="7" width="10.5" style="30" customWidth="1"/>
+    <col min="8" max="8" width="12.5" style="30" customWidth="1"/>
+    <col min="9" max="9" width="11.125" style="30" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="30" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="30" customWidth="1"/>
+    <col min="12" max="12" width="9.375" style="30" customWidth="1"/>
+    <col min="13" max="15" width="8.625" style="30" customWidth="1"/>
+    <col min="16" max="16" width="11.125" style="30" customWidth="1"/>
+    <col min="17" max="21" width="8.625" style="30" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="30" customWidth="1"/>
+    <col min="23" max="26" width="8.625" style="30" customWidth="1"/>
+    <col min="27" max="27" width="11.875" style="30" customWidth="1"/>
+    <col min="28" max="28" width="8.625" style="30" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="30" customWidth="1"/>
+    <col min="30" max="31" width="8.625" style="30" customWidth="1"/>
+    <col min="32" max="32" width="10.375" style="30" customWidth="1"/>
+    <col min="33" max="33" width="8.625" style="30" customWidth="1"/>
+    <col min="34" max="34" width="10.375" style="30" customWidth="1"/>
+    <col min="35" max="35" width="8.625" style="30" customWidth="1"/>
+    <col min="36" max="36" width="9.625" style="30" customWidth="1"/>
+    <col min="37" max="37" width="8.625" style="30" customWidth="1"/>
+    <col min="38" max="38" width="8.375" style="30" customWidth="1"/>
+    <col min="39" max="39" width="8.125" style="30" customWidth="1"/>
+    <col min="40" max="40" width="10.625" style="30" customWidth="1"/>
+    <col min="41" max="49" width="7.75" style="30" customWidth="1"/>
+    <col min="50" max="16384" width="5.625" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" s="66" customFormat="1" ht="21">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:256" s="55" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="55"/>
-[...253 lines deleted...]
-      <c r="IV1" s="65"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
+      <c r="AX1" s="54"/>
+      <c r="AY1" s="54"/>
+      <c r="AZ1" s="54"/>
+      <c r="BA1" s="54"/>
+      <c r="BB1" s="54"/>
+      <c r="BC1" s="54"/>
+      <c r="BD1" s="54"/>
+      <c r="BE1" s="54"/>
+      <c r="BF1" s="54"/>
+      <c r="BG1" s="54"/>
+      <c r="BH1" s="54"/>
+      <c r="BI1" s="54"/>
+      <c r="BJ1" s="54"/>
+      <c r="BK1" s="54"/>
+      <c r="BL1" s="54"/>
+      <c r="BM1" s="54"/>
+      <c r="BN1" s="54"/>
+      <c r="BO1" s="54"/>
+      <c r="BP1" s="54"/>
+      <c r="BQ1" s="54"/>
+      <c r="BR1" s="54"/>
+      <c r="BS1" s="54"/>
+      <c r="BT1" s="54"/>
+      <c r="BU1" s="54"/>
+      <c r="BV1" s="54"/>
+      <c r="BW1" s="54"/>
+      <c r="BX1" s="54"/>
+      <c r="BY1" s="54"/>
+      <c r="BZ1" s="54"/>
+      <c r="CA1" s="54"/>
+      <c r="CB1" s="54"/>
+      <c r="CC1" s="54"/>
+      <c r="CD1" s="54"/>
+      <c r="CE1" s="54"/>
+      <c r="CF1" s="54"/>
+      <c r="CG1" s="54"/>
+      <c r="CH1" s="54"/>
+      <c r="CI1" s="54"/>
+      <c r="CJ1" s="54"/>
+      <c r="CK1" s="54"/>
+      <c r="CL1" s="54"/>
+      <c r="CM1" s="54"/>
+      <c r="CN1" s="54"/>
+      <c r="CO1" s="54"/>
+      <c r="CP1" s="54"/>
+      <c r="CQ1" s="54"/>
+      <c r="CR1" s="54"/>
+      <c r="CS1" s="54"/>
+      <c r="CT1" s="54"/>
+      <c r="CU1" s="54"/>
+      <c r="CV1" s="54"/>
+      <c r="CW1" s="54"/>
+      <c r="CX1" s="54"/>
+      <c r="CY1" s="54"/>
+      <c r="CZ1" s="54"/>
+      <c r="DA1" s="54"/>
+      <c r="DB1" s="54"/>
+      <c r="DC1" s="54"/>
+      <c r="DD1" s="54"/>
+      <c r="DE1" s="54"/>
+      <c r="DF1" s="54"/>
+      <c r="DG1" s="54"/>
+      <c r="DH1" s="54"/>
+      <c r="DI1" s="54"/>
+      <c r="DJ1" s="54"/>
+      <c r="DK1" s="54"/>
+      <c r="DL1" s="54"/>
+      <c r="DM1" s="54"/>
+      <c r="DN1" s="54"/>
+      <c r="DO1" s="54"/>
+      <c r="DP1" s="54"/>
+      <c r="DQ1" s="54"/>
+      <c r="DR1" s="54"/>
+      <c r="DS1" s="54"/>
+      <c r="DT1" s="54"/>
+      <c r="DU1" s="54"/>
+      <c r="DV1" s="54"/>
+      <c r="DW1" s="54"/>
+      <c r="DX1" s="54"/>
+      <c r="DY1" s="54"/>
+      <c r="DZ1" s="54"/>
+      <c r="EA1" s="54"/>
+      <c r="EB1" s="54"/>
+      <c r="EC1" s="54"/>
+      <c r="ED1" s="54"/>
+      <c r="EE1" s="54"/>
+      <c r="EF1" s="54"/>
+      <c r="EG1" s="54"/>
+      <c r="EH1" s="54"/>
+      <c r="EI1" s="54"/>
+      <c r="EJ1" s="54"/>
+      <c r="EK1" s="54"/>
+      <c r="EL1" s="54"/>
+      <c r="EM1" s="54"/>
+      <c r="EN1" s="54"/>
+      <c r="EO1" s="54"/>
+      <c r="EP1" s="54"/>
+      <c r="EQ1" s="54"/>
+      <c r="ER1" s="54"/>
+      <c r="ES1" s="54"/>
+      <c r="ET1" s="54"/>
+      <c r="EU1" s="54"/>
+      <c r="EV1" s="54"/>
+      <c r="EW1" s="54"/>
+      <c r="EX1" s="54"/>
+      <c r="EY1" s="54"/>
+      <c r="EZ1" s="54"/>
+      <c r="FA1" s="54"/>
+      <c r="FB1" s="54"/>
+      <c r="FC1" s="54"/>
+      <c r="FD1" s="54"/>
+      <c r="FE1" s="54"/>
+      <c r="FF1" s="54"/>
+      <c r="FG1" s="54"/>
+      <c r="FH1" s="54"/>
+      <c r="FI1" s="54"/>
+      <c r="FJ1" s="54"/>
+      <c r="FK1" s="54"/>
+      <c r="FL1" s="54"/>
+      <c r="FM1" s="54"/>
+      <c r="FN1" s="54"/>
+      <c r="FO1" s="54"/>
+      <c r="FP1" s="54"/>
+      <c r="FQ1" s="54"/>
+      <c r="FR1" s="54"/>
+      <c r="FS1" s="54"/>
+      <c r="FT1" s="54"/>
+      <c r="FU1" s="54"/>
+      <c r="FV1" s="54"/>
+      <c r="FW1" s="54"/>
+      <c r="FX1" s="54"/>
+      <c r="FY1" s="54"/>
+      <c r="FZ1" s="54"/>
+      <c r="GA1" s="54"/>
+      <c r="GB1" s="54"/>
+      <c r="GC1" s="54"/>
+      <c r="GD1" s="54"/>
+      <c r="GE1" s="54"/>
+      <c r="GF1" s="54"/>
+      <c r="GG1" s="54"/>
+      <c r="GH1" s="54"/>
+      <c r="GI1" s="54"/>
+      <c r="GJ1" s="54"/>
+      <c r="GK1" s="54"/>
+      <c r="GL1" s="54"/>
+      <c r="GM1" s="54"/>
+      <c r="GN1" s="54"/>
+      <c r="GO1" s="54"/>
+      <c r="GP1" s="54"/>
+      <c r="GQ1" s="54"/>
+      <c r="GR1" s="54"/>
+      <c r="GS1" s="54"/>
+      <c r="GT1" s="54"/>
+      <c r="GU1" s="54"/>
+      <c r="GV1" s="54"/>
+      <c r="GW1" s="54"/>
+      <c r="GX1" s="54"/>
+      <c r="GY1" s="54"/>
+      <c r="GZ1" s="54"/>
+      <c r="HA1" s="54"/>
+      <c r="HB1" s="54"/>
+      <c r="HC1" s="54"/>
+      <c r="HD1" s="54"/>
+      <c r="HE1" s="54"/>
+      <c r="HF1" s="54"/>
+      <c r="HG1" s="54"/>
+      <c r="HH1" s="54"/>
+      <c r="HI1" s="54"/>
+      <c r="HJ1" s="54"/>
+      <c r="HK1" s="54"/>
+      <c r="HL1" s="54"/>
+      <c r="HM1" s="54"/>
+      <c r="HN1" s="54"/>
+      <c r="HO1" s="54"/>
+      <c r="HP1" s="54"/>
+      <c r="HQ1" s="54"/>
+      <c r="HR1" s="54"/>
+      <c r="HS1" s="54"/>
+      <c r="HT1" s="54"/>
+      <c r="HU1" s="54"/>
+      <c r="HV1" s="54"/>
+      <c r="HW1" s="54"/>
+      <c r="HX1" s="54"/>
+      <c r="HY1" s="54"/>
+      <c r="HZ1" s="54"/>
+      <c r="IA1" s="54"/>
+      <c r="IB1" s="54"/>
+      <c r="IC1" s="54"/>
+      <c r="ID1" s="54"/>
+      <c r="IE1" s="54"/>
+      <c r="IF1" s="54"/>
+      <c r="IG1" s="54"/>
+      <c r="IH1" s="54"/>
+      <c r="II1" s="54"/>
+      <c r="IJ1" s="54"/>
+      <c r="IK1" s="54"/>
+      <c r="IL1" s="54"/>
+      <c r="IM1" s="54"/>
+      <c r="IN1" s="54"/>
+      <c r="IO1" s="54"/>
+      <c r="IP1" s="54"/>
+      <c r="IQ1" s="54"/>
+      <c r="IR1" s="54"/>
+      <c r="IS1" s="54"/>
+      <c r="IT1" s="54"/>
+      <c r="IU1" s="54"/>
+      <c r="IV1" s="54"/>
     </row>
-    <row r="2" spans="1:256" ht="15.75">
-      <c r="A2" s="62" t="s">
+    <row r="2" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="63"/>
-[...37 lines deleted...]
-      <c r="AN2" s="33"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
     </row>
-    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1">
-      <c r="A3" s="124" t="s">
+    <row r="3" spans="1:256" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="120" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="119"/>
-[...1 lines deleted...]
-      <c r="D3" s="133" t="s">
+      <c r="B3" s="109"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="129" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="124"/>
-[...10 lines deleted...]
-      <c r="P3" s="133" t="s">
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="120"/>
+      <c r="K3" s="120"/>
+      <c r="L3" s="120"/>
+      <c r="M3" s="120"/>
+      <c r="N3" s="120"/>
+      <c r="O3" s="121"/>
+      <c r="P3" s="129" t="s">
         <v>35</v>
       </c>
-      <c r="Q3" s="124"/>
-[...1 lines deleted...]
-      <c r="S3" s="133" t="s">
+      <c r="Q3" s="120"/>
+      <c r="R3" s="121"/>
+      <c r="S3" s="129" t="s">
         <v>36</v>
       </c>
-      <c r="T3" s="124"/>
-      <c r="U3" s="130" t="s">
+      <c r="T3" s="120"/>
+      <c r="U3" s="126" t="s">
         <v>84</v>
       </c>
-      <c r="Z3" s="37"/>
-      <c r="AA3" s="32"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
     </row>
-    <row r="4" spans="1:256" ht="47.45" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="133" t="s">
+    <row r="4" spans="1:256" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="109"/>
+      <c r="B4" s="109"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="129" t="s">
         <v>37</v>
       </c>
-      <c r="E4" s="124"/>
-[...1 lines deleted...]
-      <c r="G4" s="126" t="s">
+      <c r="E4" s="120"/>
+      <c r="F4" s="121"/>
+      <c r="G4" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="H4" s="127"/>
-[...1 lines deleted...]
-      <c r="J4" s="133" t="s">
+      <c r="H4" s="123"/>
+      <c r="I4" s="124"/>
+      <c r="J4" s="129" t="s">
         <v>39</v>
       </c>
-      <c r="K4" s="124"/>
-[...1 lines deleted...]
-      <c r="M4" s="126" t="s">
+      <c r="K4" s="120"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="122" t="s">
         <v>40</v>
       </c>
-      <c r="N4" s="127"/>
-[...1 lines deleted...]
-      <c r="P4" s="135" t="s">
+      <c r="N4" s="123"/>
+      <c r="O4" s="124"/>
+      <c r="P4" s="131" t="s">
         <v>41</v>
       </c>
-      <c r="Q4" s="135" t="s">
+      <c r="Q4" s="131" t="s">
         <v>42</v>
       </c>
-      <c r="R4" s="135" t="s">
+      <c r="R4" s="131" t="s">
         <v>62</v>
       </c>
-      <c r="S4" s="135" t="s">
+      <c r="S4" s="131" t="s">
         <v>11</v>
       </c>
-      <c r="T4" s="130" t="s">
+      <c r="T4" s="126" t="s">
         <v>12</v>
       </c>
-      <c r="U4" s="131"/>
-[...2 lines deleted...]
-      <c r="AB4" s="32"/>
+      <c r="U4" s="127"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="AB4" s="28"/>
     </row>
-    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1">
-[...3 lines deleted...]
-      <c r="D5" s="35" t="s">
+    <row r="5" spans="1:256" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="E5" s="35" t="s">
+      <c r="E5" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="38" t="s">
+      <c r="F5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="G5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="H5" s="35" t="s">
+      <c r="H5" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="38" t="s">
+      <c r="I5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="J5" s="35" t="s">
+      <c r="J5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="35" t="s">
+      <c r="K5" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="38" t="s">
+      <c r="L5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="M5" s="35" t="s">
+      <c r="M5" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="35" t="s">
+      <c r="N5" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="38" t="s">
+      <c r="O5" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="P5" s="136"/>
-[...10 lines deleted...]
-      <c r="AA5" s="32"/>
+      <c r="P5" s="132"/>
+      <c r="Q5" s="132"/>
+      <c r="R5" s="132"/>
+      <c r="S5" s="132"/>
+      <c r="T5" s="128"/>
+      <c r="U5" s="128"/>
+      <c r="V5" s="28"/>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28"/>
     </row>
-    <row r="6" spans="1:256" ht="26.45" customHeight="1">
-      <c r="A6" s="118" t="s">
+    <row r="6" spans="1:256" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="108" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="119"/>
-[...1 lines deleted...]
-      <c r="D6" s="40">
+      <c r="B6" s="109"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="35">
         <v>500</v>
       </c>
-      <c r="E6" s="41">
+      <c r="E6" s="36">
         <v>129</v>
       </c>
-      <c r="F6" s="41">
+      <c r="F6" s="36">
         <v>33</v>
       </c>
-      <c r="G6" s="41">
+      <c r="G6" s="36">
         <v>67</v>
       </c>
-      <c r="H6" s="41">
+      <c r="H6" s="36">
         <v>67</v>
       </c>
-      <c r="I6" s="41">
+      <c r="I6" s="36">
         <v>7</v>
       </c>
-      <c r="J6" s="41">
+      <c r="J6" s="36">
         <v>429</v>
       </c>
-      <c r="K6" s="41">
+      <c r="K6" s="36">
         <v>56</v>
       </c>
-      <c r="L6" s="41">
+      <c r="L6" s="36">
         <v>23</v>
       </c>
-      <c r="M6" s="41">
+      <c r="M6" s="36">
         <v>4</v>
       </c>
-      <c r="N6" s="41">
+      <c r="N6" s="36">
         <v>6</v>
       </c>
-      <c r="O6" s="41">
+      <c r="O6" s="36">
         <v>3</v>
       </c>
-      <c r="P6" s="41">
+      <c r="P6" s="36">
         <v>65</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="Q6" s="36">
         <v>37</v>
       </c>
-      <c r="R6" s="41">
+      <c r="R6" s="36">
         <v>13</v>
       </c>
-      <c r="S6" s="41">
+      <c r="S6" s="36">
         <v>10</v>
       </c>
-      <c r="T6" s="41">
+      <c r="T6" s="36">
         <v>2</v>
       </c>
-      <c r="U6" s="41">
+      <c r="U6" s="36">
         <v>312</v>
       </c>
-      <c r="X6" s="37"/>
-[...231 lines deleted...]
-      <c r="IV6" s="32"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
+      <c r="BA6" s="28"/>
+      <c r="BB6" s="28"/>
+      <c r="BC6" s="28"/>
+      <c r="BD6" s="28"/>
+      <c r="BE6" s="28"/>
+      <c r="BF6" s="28"/>
+      <c r="BG6" s="28"/>
+      <c r="BH6" s="28"/>
+      <c r="BI6" s="28"/>
+      <c r="BJ6" s="28"/>
+      <c r="BK6" s="28"/>
+      <c r="BL6" s="28"/>
+      <c r="BM6" s="28"/>
+      <c r="BN6" s="28"/>
+      <c r="BO6" s="28"/>
+      <c r="BP6" s="28"/>
+      <c r="BQ6" s="28"/>
+      <c r="BR6" s="28"/>
+      <c r="BS6" s="28"/>
+      <c r="BT6" s="28"/>
+      <c r="BU6" s="28"/>
+      <c r="BV6" s="28"/>
+      <c r="BW6" s="28"/>
+      <c r="BX6" s="28"/>
+      <c r="BY6" s="28"/>
+      <c r="BZ6" s="28"/>
+      <c r="CA6" s="28"/>
+      <c r="CB6" s="28"/>
+      <c r="CC6" s="28"/>
+      <c r="CD6" s="28"/>
+      <c r="CE6" s="28"/>
+      <c r="CF6" s="28"/>
+      <c r="CG6" s="28"/>
+      <c r="CH6" s="28"/>
+      <c r="CI6" s="28"/>
+      <c r="CJ6" s="28"/>
+      <c r="CK6" s="28"/>
+      <c r="CL6" s="28"/>
+      <c r="CM6" s="28"/>
+      <c r="CN6" s="28"/>
+      <c r="CO6" s="28"/>
+      <c r="CP6" s="28"/>
+      <c r="CQ6" s="28"/>
+      <c r="CR6" s="28"/>
+      <c r="CS6" s="28"/>
+      <c r="CT6" s="28"/>
+      <c r="CU6" s="28"/>
+      <c r="CV6" s="28"/>
+      <c r="CW6" s="28"/>
+      <c r="CX6" s="28"/>
+      <c r="CY6" s="28"/>
+      <c r="CZ6" s="28"/>
+      <c r="DA6" s="28"/>
+      <c r="DB6" s="28"/>
+      <c r="DC6" s="28"/>
+      <c r="DD6" s="28"/>
+      <c r="DE6" s="28"/>
+      <c r="DF6" s="28"/>
+      <c r="DG6" s="28"/>
+      <c r="DH6" s="28"/>
+      <c r="DI6" s="28"/>
+      <c r="DJ6" s="28"/>
+      <c r="DK6" s="28"/>
+      <c r="DL6" s="28"/>
+      <c r="DM6" s="28"/>
+      <c r="DN6" s="28"/>
+      <c r="DO6" s="28"/>
+      <c r="DP6" s="28"/>
+      <c r="DQ6" s="28"/>
+      <c r="DR6" s="28"/>
+      <c r="DS6" s="28"/>
+      <c r="DT6" s="28"/>
+      <c r="DU6" s="28"/>
+      <c r="DV6" s="28"/>
+      <c r="DW6" s="28"/>
+      <c r="DX6" s="28"/>
+      <c r="DY6" s="28"/>
+      <c r="DZ6" s="28"/>
+      <c r="EA6" s="28"/>
+      <c r="EB6" s="28"/>
+      <c r="EC6" s="28"/>
+      <c r="ED6" s="28"/>
+      <c r="EE6" s="28"/>
+      <c r="EF6" s="28"/>
+      <c r="EG6" s="28"/>
+      <c r="EH6" s="28"/>
+      <c r="EI6" s="28"/>
+      <c r="EJ6" s="28"/>
+      <c r="EK6" s="28"/>
+      <c r="EL6" s="28"/>
+      <c r="EM6" s="28"/>
+      <c r="EN6" s="28"/>
+      <c r="EO6" s="28"/>
+      <c r="EP6" s="28"/>
+      <c r="EQ6" s="28"/>
+      <c r="ER6" s="28"/>
+      <c r="ES6" s="28"/>
+      <c r="ET6" s="28"/>
+      <c r="EU6" s="28"/>
+      <c r="EV6" s="28"/>
+      <c r="EW6" s="28"/>
+      <c r="EX6" s="28"/>
+      <c r="EY6" s="28"/>
+      <c r="EZ6" s="28"/>
+      <c r="FA6" s="28"/>
+      <c r="FB6" s="28"/>
+      <c r="FC6" s="28"/>
+      <c r="FD6" s="28"/>
+      <c r="FE6" s="28"/>
+      <c r="FF6" s="28"/>
+      <c r="FG6" s="28"/>
+      <c r="FH6" s="28"/>
+      <c r="FI6" s="28"/>
+      <c r="FJ6" s="28"/>
+      <c r="FK6" s="28"/>
+      <c r="FL6" s="28"/>
+      <c r="FM6" s="28"/>
+      <c r="FN6" s="28"/>
+      <c r="FO6" s="28"/>
+      <c r="FP6" s="28"/>
+      <c r="FQ6" s="28"/>
+      <c r="FR6" s="28"/>
+      <c r="FS6" s="28"/>
+      <c r="FT6" s="28"/>
+      <c r="FU6" s="28"/>
+      <c r="FV6" s="28"/>
+      <c r="FW6" s="28"/>
+      <c r="FX6" s="28"/>
+      <c r="FY6" s="28"/>
+      <c r="FZ6" s="28"/>
+      <c r="GA6" s="28"/>
+      <c r="GB6" s="28"/>
+      <c r="GC6" s="28"/>
+      <c r="GD6" s="28"/>
+      <c r="GE6" s="28"/>
+      <c r="GF6" s="28"/>
+      <c r="GG6" s="28"/>
+      <c r="GH6" s="28"/>
+      <c r="GI6" s="28"/>
+      <c r="GJ6" s="28"/>
+      <c r="GK6" s="28"/>
+      <c r="GL6" s="28"/>
+      <c r="GM6" s="28"/>
+      <c r="GN6" s="28"/>
+      <c r="GO6" s="28"/>
+      <c r="GP6" s="28"/>
+      <c r="GQ6" s="28"/>
+      <c r="GR6" s="28"/>
+      <c r="GS6" s="28"/>
+      <c r="GT6" s="28"/>
+      <c r="GU6" s="28"/>
+      <c r="GV6" s="28"/>
+      <c r="GW6" s="28"/>
+      <c r="GX6" s="28"/>
+      <c r="GY6" s="28"/>
+      <c r="GZ6" s="28"/>
+      <c r="HA6" s="28"/>
+      <c r="HB6" s="28"/>
+      <c r="HC6" s="28"/>
+      <c r="HD6" s="28"/>
+      <c r="HE6" s="28"/>
+      <c r="HF6" s="28"/>
+      <c r="HG6" s="28"/>
+      <c r="HH6" s="28"/>
+      <c r="HI6" s="28"/>
+      <c r="HJ6" s="28"/>
+      <c r="HK6" s="28"/>
+      <c r="HL6" s="28"/>
+      <c r="HM6" s="28"/>
+      <c r="HN6" s="28"/>
+      <c r="HO6" s="28"/>
+      <c r="HP6" s="28"/>
+      <c r="HQ6" s="28"/>
+      <c r="HR6" s="28"/>
+      <c r="HS6" s="28"/>
+      <c r="HT6" s="28"/>
+      <c r="HU6" s="28"/>
+      <c r="HV6" s="28"/>
+      <c r="HW6" s="28"/>
+      <c r="HX6" s="28"/>
+      <c r="HY6" s="28"/>
+      <c r="HZ6" s="28"/>
+      <c r="IA6" s="28"/>
+      <c r="IB6" s="28"/>
+      <c r="IC6" s="28"/>
+      <c r="ID6" s="28"/>
+      <c r="IE6" s="28"/>
+      <c r="IF6" s="28"/>
+      <c r="IG6" s="28"/>
+      <c r="IH6" s="28"/>
+      <c r="II6" s="28"/>
+      <c r="IJ6" s="28"/>
+      <c r="IK6" s="28"/>
+      <c r="IL6" s="28"/>
+      <c r="IM6" s="28"/>
+      <c r="IN6" s="28"/>
+      <c r="IO6" s="28"/>
+      <c r="IP6" s="28"/>
+      <c r="IQ6" s="28"/>
+      <c r="IR6" s="28"/>
+      <c r="IS6" s="28"/>
+      <c r="IT6" s="28"/>
+      <c r="IU6" s="28"/>
+      <c r="IV6" s="28"/>
     </row>
-    <row r="7" spans="1:256">
-[...255 lines deleted...]
-      <c r="IV7" s="43"/>
+    <row r="7" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="16"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="21"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="37"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="37"/>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="37"/>
+      <c r="AH7" s="37"/>
+      <c r="AI7" s="37"/>
+      <c r="AJ7" s="37"/>
+      <c r="AK7" s="37"/>
+      <c r="AL7" s="37"/>
+      <c r="AM7" s="37"/>
+      <c r="AN7" s="37"/>
+      <c r="AO7" s="37"/>
+      <c r="AP7" s="37"/>
+      <c r="AQ7" s="37"/>
+      <c r="AR7" s="37"/>
+      <c r="AS7" s="37"/>
+      <c r="AT7" s="37"/>
+      <c r="AU7" s="37"/>
+      <c r="AV7" s="37"/>
+      <c r="AW7" s="37"/>
+      <c r="AX7" s="37"/>
+      <c r="AY7" s="37"/>
+      <c r="AZ7" s="37"/>
+      <c r="BA7" s="37"/>
+      <c r="BB7" s="37"/>
+      <c r="BC7" s="37"/>
+      <c r="BD7" s="37"/>
+      <c r="BE7" s="37"/>
+      <c r="BF7" s="37"/>
+      <c r="BG7" s="37"/>
+      <c r="BH7" s="37"/>
+      <c r="BI7" s="37"/>
+      <c r="BJ7" s="37"/>
+      <c r="BK7" s="37"/>
+      <c r="BL7" s="37"/>
+      <c r="BM7" s="37"/>
+      <c r="BN7" s="37"/>
+      <c r="BO7" s="37"/>
+      <c r="BP7" s="37"/>
+      <c r="BQ7" s="37"/>
+      <c r="BR7" s="37"/>
+      <c r="BS7" s="37"/>
+      <c r="BT7" s="37"/>
+      <c r="BU7" s="37"/>
+      <c r="BV7" s="37"/>
+      <c r="BW7" s="37"/>
+      <c r="BX7" s="37"/>
+      <c r="BY7" s="37"/>
+      <c r="BZ7" s="37"/>
+      <c r="CA7" s="37"/>
+      <c r="CB7" s="37"/>
+      <c r="CC7" s="37"/>
+      <c r="CD7" s="37"/>
+      <c r="CE7" s="37"/>
+      <c r="CF7" s="37"/>
+      <c r="CG7" s="37"/>
+      <c r="CH7" s="37"/>
+      <c r="CI7" s="37"/>
+      <c r="CJ7" s="37"/>
+      <c r="CK7" s="37"/>
+      <c r="CL7" s="37"/>
+      <c r="CM7" s="37"/>
+      <c r="CN7" s="37"/>
+      <c r="CO7" s="37"/>
+      <c r="CP7" s="37"/>
+      <c r="CQ7" s="37"/>
+      <c r="CR7" s="37"/>
+      <c r="CS7" s="37"/>
+      <c r="CT7" s="37"/>
+      <c r="CU7" s="37"/>
+      <c r="CV7" s="37"/>
+      <c r="CW7" s="37"/>
+      <c r="CX7" s="37"/>
+      <c r="CY7" s="37"/>
+      <c r="CZ7" s="37"/>
+      <c r="DA7" s="37"/>
+      <c r="DB7" s="37"/>
+      <c r="DC7" s="37"/>
+      <c r="DD7" s="37"/>
+      <c r="DE7" s="37"/>
+      <c r="DF7" s="37"/>
+      <c r="DG7" s="37"/>
+      <c r="DH7" s="37"/>
+      <c r="DI7" s="37"/>
+      <c r="DJ7" s="37"/>
+      <c r="DK7" s="37"/>
+      <c r="DL7" s="37"/>
+      <c r="DM7" s="37"/>
+      <c r="DN7" s="37"/>
+      <c r="DO7" s="37"/>
+      <c r="DP7" s="37"/>
+      <c r="DQ7" s="37"/>
+      <c r="DR7" s="37"/>
+      <c r="DS7" s="37"/>
+      <c r="DT7" s="37"/>
+      <c r="DU7" s="37"/>
+      <c r="DV7" s="37"/>
+      <c r="DW7" s="37"/>
+      <c r="DX7" s="37"/>
+      <c r="DY7" s="37"/>
+      <c r="DZ7" s="37"/>
+      <c r="EA7" s="37"/>
+      <c r="EB7" s="37"/>
+      <c r="EC7" s="37"/>
+      <c r="ED7" s="37"/>
+      <c r="EE7" s="37"/>
+      <c r="EF7" s="37"/>
+      <c r="EG7" s="37"/>
+      <c r="EH7" s="37"/>
+      <c r="EI7" s="37"/>
+      <c r="EJ7" s="37"/>
+      <c r="EK7" s="37"/>
+      <c r="EL7" s="37"/>
+      <c r="EM7" s="37"/>
+      <c r="EN7" s="37"/>
+      <c r="EO7" s="37"/>
+      <c r="EP7" s="37"/>
+      <c r="EQ7" s="37"/>
+      <c r="ER7" s="37"/>
+      <c r="ES7" s="37"/>
+      <c r="ET7" s="37"/>
+      <c r="EU7" s="37"/>
+      <c r="EV7" s="37"/>
+      <c r="EW7" s="37"/>
+      <c r="EX7" s="37"/>
+      <c r="EY7" s="37"/>
+      <c r="EZ7" s="37"/>
+      <c r="FA7" s="37"/>
+      <c r="FB7" s="37"/>
+      <c r="FC7" s="37"/>
+      <c r="FD7" s="37"/>
+      <c r="FE7" s="37"/>
+      <c r="FF7" s="37"/>
+      <c r="FG7" s="37"/>
+      <c r="FH7" s="37"/>
+      <c r="FI7" s="37"/>
+      <c r="FJ7" s="37"/>
+      <c r="FK7" s="37"/>
+      <c r="FL7" s="37"/>
+      <c r="FM7" s="37"/>
+      <c r="FN7" s="37"/>
+      <c r="FO7" s="37"/>
+      <c r="FP7" s="37"/>
+      <c r="FQ7" s="37"/>
+      <c r="FR7" s="37"/>
+      <c r="FS7" s="37"/>
+      <c r="FT7" s="37"/>
+      <c r="FU7" s="37"/>
+      <c r="FV7" s="37"/>
+      <c r="FW7" s="37"/>
+      <c r="FX7" s="37"/>
+      <c r="FY7" s="37"/>
+      <c r="FZ7" s="37"/>
+      <c r="GA7" s="37"/>
+      <c r="GB7" s="37"/>
+      <c r="GC7" s="37"/>
+      <c r="GD7" s="37"/>
+      <c r="GE7" s="37"/>
+      <c r="GF7" s="37"/>
+      <c r="GG7" s="37"/>
+      <c r="GH7" s="37"/>
+      <c r="GI7" s="37"/>
+      <c r="GJ7" s="37"/>
+      <c r="GK7" s="37"/>
+      <c r="GL7" s="37"/>
+      <c r="GM7" s="37"/>
+      <c r="GN7" s="37"/>
+      <c r="GO7" s="37"/>
+      <c r="GP7" s="37"/>
+      <c r="GQ7" s="37"/>
+      <c r="GR7" s="37"/>
+      <c r="GS7" s="37"/>
+      <c r="GT7" s="37"/>
+      <c r="GU7" s="37"/>
+      <c r="GV7" s="37"/>
+      <c r="GW7" s="37"/>
+      <c r="GX7" s="37"/>
+      <c r="GY7" s="37"/>
+      <c r="GZ7" s="37"/>
+      <c r="HA7" s="37"/>
+      <c r="HB7" s="37"/>
+      <c r="HC7" s="37"/>
+      <c r="HD7" s="37"/>
+      <c r="HE7" s="37"/>
+      <c r="HF7" s="37"/>
+      <c r="HG7" s="37"/>
+      <c r="HH7" s="37"/>
+      <c r="HI7" s="37"/>
+      <c r="HJ7" s="37"/>
+      <c r="HK7" s="37"/>
+      <c r="HL7" s="37"/>
+      <c r="HM7" s="37"/>
+      <c r="HN7" s="37"/>
+      <c r="HO7" s="37"/>
+      <c r="HP7" s="37"/>
+      <c r="HQ7" s="37"/>
+      <c r="HR7" s="37"/>
+      <c r="HS7" s="37"/>
+      <c r="HT7" s="37"/>
+      <c r="HU7" s="37"/>
+      <c r="HV7" s="37"/>
+      <c r="HW7" s="37"/>
+      <c r="HX7" s="37"/>
+      <c r="HY7" s="37"/>
+      <c r="HZ7" s="37"/>
+      <c r="IA7" s="37"/>
+      <c r="IB7" s="37"/>
+      <c r="IC7" s="37"/>
+      <c r="ID7" s="37"/>
+      <c r="IE7" s="37"/>
+      <c r="IF7" s="37"/>
+      <c r="IG7" s="37"/>
+      <c r="IH7" s="37"/>
+      <c r="II7" s="37"/>
+      <c r="IJ7" s="37"/>
+      <c r="IK7" s="37"/>
+      <c r="IL7" s="37"/>
+      <c r="IM7" s="37"/>
+      <c r="IN7" s="37"/>
+      <c r="IO7" s="37"/>
+      <c r="IP7" s="37"/>
+      <c r="IQ7" s="37"/>
+      <c r="IR7" s="37"/>
+      <c r="IS7" s="37"/>
+      <c r="IT7" s="37"/>
+      <c r="IU7" s="37"/>
+      <c r="IV7" s="37"/>
     </row>
-    <row r="8" spans="1:256" ht="15.75">
-      <c r="A8" s="59" t="s">
+    <row r="8" spans="1:256" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="59"/>
-[...37 lines deleted...]
-      <c r="AN8" s="33"/>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+      <c r="AC8" s="29"/>
+      <c r="AD8" s="29"/>
+      <c r="AE8" s="29"/>
+      <c r="AF8" s="29"/>
+      <c r="AG8" s="29"/>
+      <c r="AH8" s="29"/>
+      <c r="AI8" s="29"/>
+      <c r="AJ8" s="29"/>
+      <c r="AK8" s="29"/>
+      <c r="AL8" s="29"/>
+      <c r="AM8" s="29"/>
+      <c r="AN8" s="29"/>
     </row>
-    <row r="9" spans="1:256" ht="15.75">
-      <c r="A9" s="60" t="s">
+    <row r="9" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="60"/>
-[...253 lines deleted...]
-      <c r="IV9" s="48"/>
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+      <c r="S9" s="40"/>
+      <c r="T9" s="40"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="40"/>
+      <c r="W9" s="40"/>
+      <c r="X9" s="40"/>
+      <c r="Y9" s="40"/>
+      <c r="Z9" s="41"/>
+      <c r="AA9" s="41"/>
+      <c r="AB9" s="41"/>
+      <c r="AC9" s="41"/>
+      <c r="AD9" s="41"/>
+      <c r="AE9" s="41"/>
+      <c r="AF9" s="41"/>
+      <c r="AG9" s="41"/>
+      <c r="AH9" s="41"/>
+      <c r="AI9" s="41"/>
+      <c r="AJ9" s="41"/>
+      <c r="AK9" s="41"/>
+      <c r="AL9" s="41"/>
+      <c r="AM9" s="41"/>
+      <c r="AN9" s="41"/>
+      <c r="AO9" s="42"/>
+      <c r="AP9" s="42"/>
+      <c r="AQ9" s="42"/>
+      <c r="AR9" s="42"/>
+      <c r="AS9" s="42"/>
+      <c r="AT9" s="42"/>
+      <c r="AU9" s="42"/>
+      <c r="AV9" s="42"/>
+      <c r="AW9" s="42"/>
+      <c r="AX9" s="42"/>
+      <c r="AY9" s="42"/>
+      <c r="AZ9" s="42"/>
+      <c r="BA9" s="42"/>
+      <c r="BB9" s="42"/>
+      <c r="BC9" s="42"/>
+      <c r="BD9" s="42"/>
+      <c r="BE9" s="42"/>
+      <c r="BF9" s="42"/>
+      <c r="BG9" s="42"/>
+      <c r="BH9" s="42"/>
+      <c r="BI9" s="42"/>
+      <c r="BJ9" s="42"/>
+      <c r="BK9" s="42"/>
+      <c r="BL9" s="42"/>
+      <c r="BM9" s="42"/>
+      <c r="BN9" s="42"/>
+      <c r="BO9" s="42"/>
+      <c r="BP9" s="42"/>
+      <c r="BQ9" s="42"/>
+      <c r="BR9" s="42"/>
+      <c r="BS9" s="42"/>
+      <c r="BT9" s="42"/>
+      <c r="BU9" s="42"/>
+      <c r="BV9" s="42"/>
+      <c r="BW9" s="42"/>
+      <c r="BX9" s="42"/>
+      <c r="BY9" s="42"/>
+      <c r="BZ9" s="42"/>
+      <c r="CA9" s="42"/>
+      <c r="CB9" s="42"/>
+      <c r="CC9" s="42"/>
+      <c r="CD9" s="42"/>
+      <c r="CE9" s="42"/>
+      <c r="CF9" s="42"/>
+      <c r="CG9" s="42"/>
+      <c r="CH9" s="42"/>
+      <c r="CI9" s="42"/>
+      <c r="CJ9" s="42"/>
+      <c r="CK9" s="42"/>
+      <c r="CL9" s="42"/>
+      <c r="CM9" s="42"/>
+      <c r="CN9" s="42"/>
+      <c r="CO9" s="42"/>
+      <c r="CP9" s="42"/>
+      <c r="CQ9" s="42"/>
+      <c r="CR9" s="42"/>
+      <c r="CS9" s="42"/>
+      <c r="CT9" s="42"/>
+      <c r="CU9" s="42"/>
+      <c r="CV9" s="42"/>
+      <c r="CW9" s="42"/>
+      <c r="CX9" s="42"/>
+      <c r="CY9" s="42"/>
+      <c r="CZ9" s="42"/>
+      <c r="DA9" s="42"/>
+      <c r="DB9" s="42"/>
+      <c r="DC9" s="42"/>
+      <c r="DD9" s="42"/>
+      <c r="DE9" s="42"/>
+      <c r="DF9" s="42"/>
+      <c r="DG9" s="42"/>
+      <c r="DH9" s="42"/>
+      <c r="DI9" s="42"/>
+      <c r="DJ9" s="42"/>
+      <c r="DK9" s="42"/>
+      <c r="DL9" s="42"/>
+      <c r="DM9" s="42"/>
+      <c r="DN9" s="42"/>
+      <c r="DO9" s="42"/>
+      <c r="DP9" s="42"/>
+      <c r="DQ9" s="42"/>
+      <c r="DR9" s="42"/>
+      <c r="DS9" s="42"/>
+      <c r="DT9" s="42"/>
+      <c r="DU9" s="42"/>
+      <c r="DV9" s="42"/>
+      <c r="DW9" s="42"/>
+      <c r="DX9" s="42"/>
+      <c r="DY9" s="42"/>
+      <c r="DZ9" s="42"/>
+      <c r="EA9" s="42"/>
+      <c r="EB9" s="42"/>
+      <c r="EC9" s="42"/>
+      <c r="ED9" s="42"/>
+      <c r="EE9" s="42"/>
+      <c r="EF9" s="42"/>
+      <c r="EG9" s="42"/>
+      <c r="EH9" s="42"/>
+      <c r="EI9" s="42"/>
+      <c r="EJ9" s="42"/>
+      <c r="EK9" s="42"/>
+      <c r="EL9" s="42"/>
+      <c r="EM9" s="42"/>
+      <c r="EN9" s="42"/>
+      <c r="EO9" s="42"/>
+      <c r="EP9" s="42"/>
+      <c r="EQ9" s="42"/>
+      <c r="ER9" s="42"/>
+      <c r="ES9" s="42"/>
+      <c r="ET9" s="42"/>
+      <c r="EU9" s="42"/>
+      <c r="EV9" s="42"/>
+      <c r="EW9" s="42"/>
+      <c r="EX9" s="42"/>
+      <c r="EY9" s="42"/>
+      <c r="EZ9" s="42"/>
+      <c r="FA9" s="42"/>
+      <c r="FB9" s="42"/>
+      <c r="FC9" s="42"/>
+      <c r="FD9" s="42"/>
+      <c r="FE9" s="42"/>
+      <c r="FF9" s="42"/>
+      <c r="FG9" s="42"/>
+      <c r="FH9" s="42"/>
+      <c r="FI9" s="42"/>
+      <c r="FJ9" s="42"/>
+      <c r="FK9" s="42"/>
+      <c r="FL9" s="42"/>
+      <c r="FM9" s="42"/>
+      <c r="FN9" s="42"/>
+      <c r="FO9" s="42"/>
+      <c r="FP9" s="42"/>
+      <c r="FQ9" s="42"/>
+      <c r="FR9" s="42"/>
+      <c r="FS9" s="42"/>
+      <c r="FT9" s="42"/>
+      <c r="FU9" s="42"/>
+      <c r="FV9" s="42"/>
+      <c r="FW9" s="42"/>
+      <c r="FX9" s="42"/>
+      <c r="FY9" s="42"/>
+      <c r="FZ9" s="42"/>
+      <c r="GA9" s="42"/>
+      <c r="GB9" s="42"/>
+      <c r="GC9" s="42"/>
+      <c r="GD9" s="42"/>
+      <c r="GE9" s="42"/>
+      <c r="GF9" s="42"/>
+      <c r="GG9" s="42"/>
+      <c r="GH9" s="42"/>
+      <c r="GI9" s="42"/>
+      <c r="GJ9" s="42"/>
+      <c r="GK9" s="42"/>
+      <c r="GL9" s="42"/>
+      <c r="GM9" s="42"/>
+      <c r="GN9" s="42"/>
+      <c r="GO9" s="42"/>
+      <c r="GP9" s="42"/>
+      <c r="GQ9" s="42"/>
+      <c r="GR9" s="42"/>
+      <c r="GS9" s="42"/>
+      <c r="GT9" s="42"/>
+      <c r="GU9" s="42"/>
+      <c r="GV9" s="42"/>
+      <c r="GW9" s="42"/>
+      <c r="GX9" s="42"/>
+      <c r="GY9" s="42"/>
+      <c r="GZ9" s="42"/>
+      <c r="HA9" s="42"/>
+      <c r="HB9" s="42"/>
+      <c r="HC9" s="42"/>
+      <c r="HD9" s="42"/>
+      <c r="HE9" s="42"/>
+      <c r="HF9" s="42"/>
+      <c r="HG9" s="42"/>
+      <c r="HH9" s="42"/>
+      <c r="HI9" s="42"/>
+      <c r="HJ9" s="42"/>
+      <c r="HK9" s="42"/>
+      <c r="HL9" s="42"/>
+      <c r="HM9" s="42"/>
+      <c r="HN9" s="42"/>
+      <c r="HO9" s="42"/>
+      <c r="HP9" s="42"/>
+      <c r="HQ9" s="42"/>
+      <c r="HR9" s="42"/>
+      <c r="HS9" s="42"/>
+      <c r="HT9" s="42"/>
+      <c r="HU9" s="42"/>
+      <c r="HV9" s="42"/>
+      <c r="HW9" s="42"/>
+      <c r="HX9" s="42"/>
+      <c r="HY9" s="42"/>
+      <c r="HZ9" s="42"/>
+      <c r="IA9" s="42"/>
+      <c r="IB9" s="42"/>
+      <c r="IC9" s="42"/>
+      <c r="ID9" s="42"/>
+      <c r="IE9" s="42"/>
+      <c r="IF9" s="42"/>
+      <c r="IG9" s="42"/>
+      <c r="IH9" s="42"/>
+      <c r="II9" s="42"/>
+      <c r="IJ9" s="42"/>
+      <c r="IK9" s="42"/>
+      <c r="IL9" s="42"/>
+      <c r="IM9" s="42"/>
+      <c r="IN9" s="42"/>
+      <c r="IO9" s="42"/>
+      <c r="IP9" s="42"/>
+      <c r="IQ9" s="42"/>
+      <c r="IR9" s="42"/>
+      <c r="IS9" s="42"/>
+      <c r="IT9" s="42"/>
+      <c r="IU9" s="42"/>
+      <c r="IV9" s="42"/>
     </row>
-    <row r="10" spans="1:256" ht="15.75">
-      <c r="A10" s="49" t="s">
+    <row r="10" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="43" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="48"/>
-[...253 lines deleted...]
-      <c r="IV10" s="48"/>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="41"/>
+      <c r="Q10" s="41"/>
+      <c r="R10" s="41"/>
+      <c r="S10" s="41"/>
+      <c r="T10" s="41"/>
+      <c r="U10" s="41"/>
+      <c r="V10" s="41"/>
+      <c r="W10" s="41"/>
+      <c r="X10" s="41"/>
+      <c r="Y10" s="41"/>
+      <c r="Z10" s="41"/>
+      <c r="AA10" s="41"/>
+      <c r="AB10" s="41"/>
+      <c r="AC10" s="41"/>
+      <c r="AD10" s="41"/>
+      <c r="AE10" s="41"/>
+      <c r="AF10" s="41"/>
+      <c r="AG10" s="41"/>
+      <c r="AH10" s="41"/>
+      <c r="AI10" s="41"/>
+      <c r="AJ10" s="41"/>
+      <c r="AK10" s="41"/>
+      <c r="AL10" s="41"/>
+      <c r="AM10" s="41"/>
+      <c r="AN10" s="41"/>
+      <c r="AO10" s="42"/>
+      <c r="AP10" s="42"/>
+      <c r="AQ10" s="42"/>
+      <c r="AR10" s="42"/>
+      <c r="AS10" s="42"/>
+      <c r="AT10" s="42"/>
+      <c r="AU10" s="42"/>
+      <c r="AV10" s="42"/>
+      <c r="AW10" s="42"/>
+      <c r="AX10" s="42"/>
+      <c r="AY10" s="42"/>
+      <c r="AZ10" s="42"/>
+      <c r="BA10" s="42"/>
+      <c r="BB10" s="42"/>
+      <c r="BC10" s="42"/>
+      <c r="BD10" s="42"/>
+      <c r="BE10" s="42"/>
+      <c r="BF10" s="42"/>
+      <c r="BG10" s="42"/>
+      <c r="BH10" s="42"/>
+      <c r="BI10" s="42"/>
+      <c r="BJ10" s="42"/>
+      <c r="BK10" s="42"/>
+      <c r="BL10" s="42"/>
+      <c r="BM10" s="42"/>
+      <c r="BN10" s="42"/>
+      <c r="BO10" s="42"/>
+      <c r="BP10" s="42"/>
+      <c r="BQ10" s="42"/>
+      <c r="BR10" s="42"/>
+      <c r="BS10" s="42"/>
+      <c r="BT10" s="42"/>
+      <c r="BU10" s="42"/>
+      <c r="BV10" s="42"/>
+      <c r="BW10" s="42"/>
+      <c r="BX10" s="42"/>
+      <c r="BY10" s="42"/>
+      <c r="BZ10" s="42"/>
+      <c r="CA10" s="42"/>
+      <c r="CB10" s="42"/>
+      <c r="CC10" s="42"/>
+      <c r="CD10" s="42"/>
+      <c r="CE10" s="42"/>
+      <c r="CF10" s="42"/>
+      <c r="CG10" s="42"/>
+      <c r="CH10" s="42"/>
+      <c r="CI10" s="42"/>
+      <c r="CJ10" s="42"/>
+      <c r="CK10" s="42"/>
+      <c r="CL10" s="42"/>
+      <c r="CM10" s="42"/>
+      <c r="CN10" s="42"/>
+      <c r="CO10" s="42"/>
+      <c r="CP10" s="42"/>
+      <c r="CQ10" s="42"/>
+      <c r="CR10" s="42"/>
+      <c r="CS10" s="42"/>
+      <c r="CT10" s="42"/>
+      <c r="CU10" s="42"/>
+      <c r="CV10" s="42"/>
+      <c r="CW10" s="42"/>
+      <c r="CX10" s="42"/>
+      <c r="CY10" s="42"/>
+      <c r="CZ10" s="42"/>
+      <c r="DA10" s="42"/>
+      <c r="DB10" s="42"/>
+      <c r="DC10" s="42"/>
+      <c r="DD10" s="42"/>
+      <c r="DE10" s="42"/>
+      <c r="DF10" s="42"/>
+      <c r="DG10" s="42"/>
+      <c r="DH10" s="42"/>
+      <c r="DI10" s="42"/>
+      <c r="DJ10" s="42"/>
+      <c r="DK10" s="42"/>
+      <c r="DL10" s="42"/>
+      <c r="DM10" s="42"/>
+      <c r="DN10" s="42"/>
+      <c r="DO10" s="42"/>
+      <c r="DP10" s="42"/>
+      <c r="DQ10" s="42"/>
+      <c r="DR10" s="42"/>
+      <c r="DS10" s="42"/>
+      <c r="DT10" s="42"/>
+      <c r="DU10" s="42"/>
+      <c r="DV10" s="42"/>
+      <c r="DW10" s="42"/>
+      <c r="DX10" s="42"/>
+      <c r="DY10" s="42"/>
+      <c r="DZ10" s="42"/>
+      <c r="EA10" s="42"/>
+      <c r="EB10" s="42"/>
+      <c r="EC10" s="42"/>
+      <c r="ED10" s="42"/>
+      <c r="EE10" s="42"/>
+      <c r="EF10" s="42"/>
+      <c r="EG10" s="42"/>
+      <c r="EH10" s="42"/>
+      <c r="EI10" s="42"/>
+      <c r="EJ10" s="42"/>
+      <c r="EK10" s="42"/>
+      <c r="EL10" s="42"/>
+      <c r="EM10" s="42"/>
+      <c r="EN10" s="42"/>
+      <c r="EO10" s="42"/>
+      <c r="EP10" s="42"/>
+      <c r="EQ10" s="42"/>
+      <c r="ER10" s="42"/>
+      <c r="ES10" s="42"/>
+      <c r="ET10" s="42"/>
+      <c r="EU10" s="42"/>
+      <c r="EV10" s="42"/>
+      <c r="EW10" s="42"/>
+      <c r="EX10" s="42"/>
+      <c r="EY10" s="42"/>
+      <c r="EZ10" s="42"/>
+      <c r="FA10" s="42"/>
+      <c r="FB10" s="42"/>
+      <c r="FC10" s="42"/>
+      <c r="FD10" s="42"/>
+      <c r="FE10" s="42"/>
+      <c r="FF10" s="42"/>
+      <c r="FG10" s="42"/>
+      <c r="FH10" s="42"/>
+      <c r="FI10" s="42"/>
+      <c r="FJ10" s="42"/>
+      <c r="FK10" s="42"/>
+      <c r="FL10" s="42"/>
+      <c r="FM10" s="42"/>
+      <c r="FN10" s="42"/>
+      <c r="FO10" s="42"/>
+      <c r="FP10" s="42"/>
+      <c r="FQ10" s="42"/>
+      <c r="FR10" s="42"/>
+      <c r="FS10" s="42"/>
+      <c r="FT10" s="42"/>
+      <c r="FU10" s="42"/>
+      <c r="FV10" s="42"/>
+      <c r="FW10" s="42"/>
+      <c r="FX10" s="42"/>
+      <c r="FY10" s="42"/>
+      <c r="FZ10" s="42"/>
+      <c r="GA10" s="42"/>
+      <c r="GB10" s="42"/>
+      <c r="GC10" s="42"/>
+      <c r="GD10" s="42"/>
+      <c r="GE10" s="42"/>
+      <c r="GF10" s="42"/>
+      <c r="GG10" s="42"/>
+      <c r="GH10" s="42"/>
+      <c r="GI10" s="42"/>
+      <c r="GJ10" s="42"/>
+      <c r="GK10" s="42"/>
+      <c r="GL10" s="42"/>
+      <c r="GM10" s="42"/>
+      <c r="GN10" s="42"/>
+      <c r="GO10" s="42"/>
+      <c r="GP10" s="42"/>
+      <c r="GQ10" s="42"/>
+      <c r="GR10" s="42"/>
+      <c r="GS10" s="42"/>
+      <c r="GT10" s="42"/>
+      <c r="GU10" s="42"/>
+      <c r="GV10" s="42"/>
+      <c r="GW10" s="42"/>
+      <c r="GX10" s="42"/>
+      <c r="GY10" s="42"/>
+      <c r="GZ10" s="42"/>
+      <c r="HA10" s="42"/>
+      <c r="HB10" s="42"/>
+      <c r="HC10" s="42"/>
+      <c r="HD10" s="42"/>
+      <c r="HE10" s="42"/>
+      <c r="HF10" s="42"/>
+      <c r="HG10" s="42"/>
+      <c r="HH10" s="42"/>
+      <c r="HI10" s="42"/>
+      <c r="HJ10" s="42"/>
+      <c r="HK10" s="42"/>
+      <c r="HL10" s="42"/>
+      <c r="HM10" s="42"/>
+      <c r="HN10" s="42"/>
+      <c r="HO10" s="42"/>
+      <c r="HP10" s="42"/>
+      <c r="HQ10" s="42"/>
+      <c r="HR10" s="42"/>
+      <c r="HS10" s="42"/>
+      <c r="HT10" s="42"/>
+      <c r="HU10" s="42"/>
+      <c r="HV10" s="42"/>
+      <c r="HW10" s="42"/>
+      <c r="HX10" s="42"/>
+      <c r="HY10" s="42"/>
+      <c r="HZ10" s="42"/>
+      <c r="IA10" s="42"/>
+      <c r="IB10" s="42"/>
+      <c r="IC10" s="42"/>
+      <c r="ID10" s="42"/>
+      <c r="IE10" s="42"/>
+      <c r="IF10" s="42"/>
+      <c r="IG10" s="42"/>
+      <c r="IH10" s="42"/>
+      <c r="II10" s="42"/>
+      <c r="IJ10" s="42"/>
+      <c r="IK10" s="42"/>
+      <c r="IL10" s="42"/>
+      <c r="IM10" s="42"/>
+      <c r="IN10" s="42"/>
+      <c r="IO10" s="42"/>
+      <c r="IP10" s="42"/>
+      <c r="IQ10" s="42"/>
+      <c r="IR10" s="42"/>
+      <c r="IS10" s="42"/>
+      <c r="IT10" s="42"/>
+      <c r="IU10" s="42"/>
+      <c r="IV10" s="42"/>
     </row>
-    <row r="12" spans="1:256" ht="15.75">
-[...254 lines deleted...]
-      <c r="IV12" s="50"/>
+    <row r="12" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="29"/>
+      <c r="R12" s="29"/>
+      <c r="S12" s="29"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="29"/>
+      <c r="X12" s="29"/>
+      <c r="Y12" s="29"/>
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="29"/>
+      <c r="AB12" s="29"/>
+      <c r="AC12" s="29"/>
+      <c r="AD12" s="29"/>
+      <c r="AE12" s="29"/>
+      <c r="AF12" s="29"/>
+      <c r="AG12" s="29"/>
+      <c r="AH12" s="29"/>
+      <c r="AI12" s="29"/>
+      <c r="AJ12" s="29"/>
+      <c r="AK12" s="29"/>
+      <c r="AL12" s="29"/>
+      <c r="AM12" s="29"/>
+      <c r="AN12" s="29"/>
+      <c r="AO12" s="29"/>
+      <c r="AP12" s="29"/>
+      <c r="AQ12" s="29"/>
+      <c r="AR12" s="29"/>
+      <c r="AS12" s="29"/>
+      <c r="AT12" s="29"/>
+      <c r="AU12" s="29"/>
+      <c r="AV12" s="29"/>
+      <c r="AW12" s="29"/>
+      <c r="AX12" s="29"/>
+      <c r="AY12" s="29"/>
+      <c r="AZ12" s="29"/>
+      <c r="BA12" s="29"/>
+      <c r="BB12" s="29"/>
+      <c r="BC12" s="29"/>
+      <c r="BD12" s="29"/>
+      <c r="BE12" s="29"/>
+      <c r="BF12" s="29"/>
+      <c r="BG12" s="29"/>
+      <c r="BH12" s="29"/>
+      <c r="BI12" s="29"/>
+      <c r="BJ12" s="29"/>
+      <c r="BK12" s="29"/>
+      <c r="BL12" s="29"/>
+      <c r="BM12" s="29"/>
+      <c r="BN12" s="29"/>
+      <c r="BO12" s="29"/>
+      <c r="BP12" s="29"/>
+      <c r="BQ12" s="29"/>
+      <c r="BR12" s="29"/>
+      <c r="BS12" s="29"/>
+      <c r="BT12" s="29"/>
+      <c r="BU12" s="29"/>
+      <c r="BV12" s="29"/>
+      <c r="BW12" s="29"/>
+      <c r="BX12" s="29"/>
+      <c r="BY12" s="29"/>
+      <c r="BZ12" s="29"/>
+      <c r="CA12" s="29"/>
+      <c r="CB12" s="29"/>
+      <c r="CC12" s="29"/>
+      <c r="CD12" s="29"/>
+      <c r="CE12" s="29"/>
+      <c r="CF12" s="29"/>
+      <c r="CG12" s="29"/>
+      <c r="CH12" s="29"/>
+      <c r="CI12" s="29"/>
+      <c r="CJ12" s="29"/>
+      <c r="CK12" s="29"/>
+      <c r="CL12" s="29"/>
+      <c r="CM12" s="29"/>
+      <c r="CN12" s="29"/>
+      <c r="CO12" s="29"/>
+      <c r="CP12" s="29"/>
+      <c r="CQ12" s="29"/>
+      <c r="CR12" s="29"/>
+      <c r="CS12" s="29"/>
+      <c r="CT12" s="29"/>
+      <c r="CU12" s="29"/>
+      <c r="CV12" s="29"/>
+      <c r="CW12" s="29"/>
+      <c r="CX12" s="29"/>
+      <c r="CY12" s="29"/>
+      <c r="CZ12" s="29"/>
+      <c r="DA12" s="29"/>
+      <c r="DB12" s="29"/>
+      <c r="DC12" s="29"/>
+      <c r="DD12" s="29"/>
+      <c r="DE12" s="29"/>
+      <c r="DF12" s="29"/>
+      <c r="DG12" s="29"/>
+      <c r="DH12" s="29"/>
+      <c r="DI12" s="29"/>
+      <c r="DJ12" s="29"/>
+      <c r="DK12" s="29"/>
+      <c r="DL12" s="29"/>
+      <c r="DM12" s="29"/>
+      <c r="DN12" s="29"/>
+      <c r="DO12" s="29"/>
+      <c r="DP12" s="29"/>
+      <c r="DQ12" s="29"/>
+      <c r="DR12" s="29"/>
+      <c r="DS12" s="29"/>
+      <c r="DT12" s="29"/>
+      <c r="DU12" s="29"/>
+      <c r="DV12" s="29"/>
+      <c r="DW12" s="29"/>
+      <c r="DX12" s="29"/>
+      <c r="DY12" s="29"/>
+      <c r="DZ12" s="29"/>
+      <c r="EA12" s="29"/>
+      <c r="EB12" s="29"/>
+      <c r="EC12" s="29"/>
+      <c r="ED12" s="29"/>
+      <c r="EE12" s="29"/>
+      <c r="EF12" s="29"/>
+      <c r="EG12" s="29"/>
+      <c r="EH12" s="29"/>
+      <c r="EI12" s="29"/>
+      <c r="EJ12" s="29"/>
+      <c r="EK12" s="29"/>
+      <c r="EL12" s="29"/>
+      <c r="EM12" s="29"/>
+      <c r="EN12" s="29"/>
+      <c r="EO12" s="29"/>
+      <c r="EP12" s="29"/>
+      <c r="EQ12" s="29"/>
+      <c r="ER12" s="29"/>
+      <c r="ES12" s="29"/>
+      <c r="ET12" s="29"/>
+      <c r="EU12" s="29"/>
+      <c r="EV12" s="29"/>
+      <c r="EW12" s="29"/>
+      <c r="EX12" s="29"/>
+      <c r="EY12" s="29"/>
+      <c r="EZ12" s="29"/>
+      <c r="FA12" s="29"/>
+      <c r="FB12" s="29"/>
+      <c r="FC12" s="29"/>
+      <c r="FD12" s="29"/>
+      <c r="FE12" s="29"/>
+      <c r="FF12" s="29"/>
+      <c r="FG12" s="29"/>
+      <c r="FH12" s="29"/>
+      <c r="FI12" s="29"/>
+      <c r="FJ12" s="29"/>
+      <c r="FK12" s="29"/>
+      <c r="FL12" s="29"/>
+      <c r="FM12" s="29"/>
+      <c r="FN12" s="29"/>
+      <c r="FO12" s="29"/>
+      <c r="FP12" s="29"/>
+      <c r="FQ12" s="29"/>
+      <c r="FR12" s="29"/>
+      <c r="FS12" s="29"/>
+      <c r="FT12" s="29"/>
+      <c r="FU12" s="29"/>
+      <c r="FV12" s="29"/>
+      <c r="FW12" s="29"/>
+      <c r="FX12" s="29"/>
+      <c r="FY12" s="29"/>
+      <c r="FZ12" s="29"/>
+      <c r="GA12" s="29"/>
+      <c r="GB12" s="29"/>
+      <c r="GC12" s="29"/>
+      <c r="GD12" s="29"/>
+      <c r="GE12" s="29"/>
+      <c r="GF12" s="29"/>
+      <c r="GG12" s="29"/>
+      <c r="GH12" s="29"/>
+      <c r="GI12" s="29"/>
+      <c r="GJ12" s="29"/>
+      <c r="GK12" s="29"/>
+      <c r="GL12" s="29"/>
+      <c r="GM12" s="29"/>
+      <c r="GN12" s="29"/>
+      <c r="GO12" s="29"/>
+      <c r="GP12" s="29"/>
+      <c r="GQ12" s="29"/>
+      <c r="GR12" s="29"/>
+      <c r="GS12" s="29"/>
+      <c r="GT12" s="29"/>
+      <c r="GU12" s="29"/>
+      <c r="GV12" s="29"/>
+      <c r="GW12" s="29"/>
+      <c r="GX12" s="29"/>
+      <c r="GY12" s="29"/>
+      <c r="GZ12" s="29"/>
+      <c r="HA12" s="29"/>
+      <c r="HB12" s="29"/>
+      <c r="HC12" s="29"/>
+      <c r="HD12" s="29"/>
+      <c r="HE12" s="29"/>
+      <c r="HF12" s="29"/>
+      <c r="HG12" s="29"/>
+      <c r="HH12" s="29"/>
+      <c r="HI12" s="29"/>
+      <c r="HJ12" s="29"/>
+      <c r="HK12" s="29"/>
+      <c r="HL12" s="29"/>
+      <c r="HM12" s="29"/>
+      <c r="HN12" s="29"/>
+      <c r="HO12" s="29"/>
+      <c r="HP12" s="29"/>
+      <c r="HQ12" s="29"/>
+      <c r="HR12" s="29"/>
+      <c r="HS12" s="29"/>
+      <c r="HT12" s="29"/>
+      <c r="HU12" s="29"/>
+      <c r="HV12" s="29"/>
+      <c r="HW12" s="29"/>
+      <c r="HX12" s="29"/>
+      <c r="HY12" s="29"/>
+      <c r="HZ12" s="29"/>
+      <c r="IA12" s="29"/>
+      <c r="IB12" s="29"/>
+      <c r="IC12" s="29"/>
+      <c r="ID12" s="29"/>
+      <c r="IE12" s="29"/>
+      <c r="IF12" s="29"/>
+      <c r="IG12" s="29"/>
+      <c r="IH12" s="29"/>
+      <c r="II12" s="29"/>
+      <c r="IJ12" s="29"/>
+      <c r="IK12" s="29"/>
+      <c r="IL12" s="29"/>
+      <c r="IM12" s="29"/>
+      <c r="IN12" s="29"/>
+      <c r="IO12" s="29"/>
+      <c r="IP12" s="29"/>
+      <c r="IQ12" s="29"/>
+      <c r="IR12" s="29"/>
+      <c r="IS12" s="29"/>
+      <c r="IT12" s="29"/>
+      <c r="IU12" s="29"/>
+      <c r="IV12" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A3:C5"/>
     <mergeCell ref="D3:O3"/>
     <mergeCell ref="P3:R3"/>
     <mergeCell ref="S3:T3"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U3:U5"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="M4:O4"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1874 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>19</vt:i4>
+        <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="31" baseType="lpstr">
-[...9 lines deleted...]
-      <vt:lpstr>104年</vt:lpstr>
+    <vt:vector size="32" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
+      <vt:lpstr>113</vt:lpstr>
+      <vt:lpstr>112</vt:lpstr>
+      <vt:lpstr>111</vt:lpstr>
+      <vt:lpstr>110 </vt:lpstr>
+      <vt:lpstr>109</vt:lpstr>
+      <vt:lpstr>108</vt:lpstr>
+      <vt:lpstr>107</vt:lpstr>
+      <vt:lpstr>106</vt:lpstr>
+      <vt:lpstr>105</vt:lpstr>
+      <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103年</vt:lpstr>
       <vt:lpstr>102年</vt:lpstr>
       <vt:lpstr>101年</vt:lpstr>
       <vt:lpstr>100年</vt:lpstr>
       <vt:lpstr>99年</vt:lpstr>
       <vt:lpstr>98年</vt:lpstr>
       <vt:lpstr>97年</vt:lpstr>
       <vt:lpstr>96年</vt:lpstr>
       <vt:lpstr>工作表1</vt:lpstr>
       <vt:lpstr>'100年'!Print_Area</vt:lpstr>
       <vt:lpstr>'101年'!Print_Area</vt:lpstr>
       <vt:lpstr>'102年'!Print_Area</vt:lpstr>
       <vt:lpstr>'103年'!Print_Area</vt:lpstr>
-      <vt:lpstr>'104年'!Print_Area</vt:lpstr>
+      <vt:lpstr>'104'!Print_Area</vt:lpstr>
       <vt:lpstr>'96年'!Print_Area</vt:lpstr>
       <vt:lpstr>'97年'!Print_Area</vt:lpstr>
       <vt:lpstr>'98年'!Print_Area</vt:lpstr>
       <vt:lpstr>'99年'!Print_Area</vt:lpstr>
       <vt:lpstr>'100年'!Print_Titles</vt:lpstr>
       <vt:lpstr>'103年'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'104年'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'104'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>no</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>moi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>